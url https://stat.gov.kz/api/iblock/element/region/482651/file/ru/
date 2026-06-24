--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
@@ -185,51 +185,51 @@
   <si>
     <t>С января  2019 года</t>
   </si>
   <si>
     <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
   </si>
   <si>
     <t>Беисова Айнур Ермековна</t>
   </si>
   <si>
     <t>+7 7182532918</t>
   </si>
   <si>
     <t>a.beisova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики торговли и услуг</t>
   </si>
   <si>
     <t>"Объем реализации услуг и товаров в Павлодарской области" (2-торговля, периодичность - месячная)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -621,84 +621,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -842,55 +844,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1033,51 +1035,51 @@
     </row>
     <row r="5" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="4" customFormat="1" ht="38.25">
+    <row r="7" spans="1:10" s="4" customFormat="1" ht="25.5">
       <c r="A7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="9"/>
     </row>
     <row r="10" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A10" s="2" t="s">
         <v>24</v>
       </c>
@@ -1106,59 +1108,59 @@
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15">
-        <v>46125</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="15">
-        <v>46155</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>50</v>
       </c>
@@ -1167,51 +1169,51 @@
       <c r="A21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="22"/>
     <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="22"/>
     <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="22"/>
     <col min="769" max="769" width="4.42578125" style="22" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="22" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="22"/>
     <col min="1025" max="1025" width="4.42578125" style="22" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="22" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="22"/>
     <col min="1281" max="1281" width="4.42578125" style="22" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="22" customWidth="1"/>
@@ -1401,78 +1403,78 @@
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="24" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="24"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="27" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
@@ -1811,52 +1813,56 @@
         <v>806.8</v>
       </c>
       <c r="K10" s="35">
         <v>1135.4000000000001</v>
       </c>
       <c r="L10" s="36">
         <v>1031.8</v>
       </c>
       <c r="M10" s="35">
         <v>957.2</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="38">
         <v>2026</v>
       </c>
       <c r="B11" s="39">
         <v>457.7</v>
       </c>
       <c r="C11" s="39">
         <v>540.4</v>
       </c>
       <c r="D11" s="40">
         <v>983.4</v>
       </c>
-      <c r="E11" s="40"/>
-      <c r="F11" s="40"/>
+      <c r="E11" s="40">
+        <v>979.8</v>
+      </c>
+      <c r="F11" s="40">
+        <v>1029.8</v>
+      </c>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="41"/>
       <c r="M11" s="40"/>
     </row>
     <row r="15" spans="1:13">
       <c r="F15" s="42"/>
     </row>
     <row r="19" spans="7:7">
       <c r="G19" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>