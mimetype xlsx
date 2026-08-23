--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -848,51 +848,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1108,59 +1108,59 @@
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15">
-        <v>46185</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="15">
-        <v>46216</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>50</v>
       </c>
@@ -1430,51 +1430,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K32" sqref="K32"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="27" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
@@ -1819,52 +1819,56 @@
         <v>1031.8</v>
       </c>
       <c r="M10" s="35">
         <v>957.2</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="38">
         <v>2026</v>
       </c>
       <c r="B11" s="39">
         <v>457.7</v>
       </c>
       <c r="C11" s="39">
         <v>540.4</v>
       </c>
       <c r="D11" s="40">
         <v>983.4</v>
       </c>
       <c r="E11" s="40">
         <v>979.8</v>
       </c>
       <c r="F11" s="40">
         <v>1029.8</v>
       </c>
-      <c r="G11" s="40"/>
-      <c r="H11" s="40"/>
+      <c r="G11" s="40">
+        <v>1139.0999999999999</v>
+      </c>
+      <c r="H11" s="40">
+        <v>1987.4</v>
+      </c>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="41"/>
       <c r="M11" s="40"/>
     </row>
     <row r="15" spans="1:13">
       <c r="F15" s="42"/>
     </row>
     <row r="19" spans="7:7">
       <c r="G19" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>