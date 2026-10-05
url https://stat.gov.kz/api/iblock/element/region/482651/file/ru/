--- v2 (2026-08-23)
+++ v3 (2026-10-05)
@@ -848,51 +848,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1108,59 +1108,59 @@
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="4" customFormat="1" ht="12.75">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="15">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>50</v>
       </c>
@@ -1430,51 +1430,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="24"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="27" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
@@ -1825,51 +1825,53 @@
     <row r="11" spans="1:13" s="28" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="38">
         <v>2026</v>
       </c>
       <c r="B11" s="39">
         <v>457.7</v>
       </c>
       <c r="C11" s="39">
         <v>540.4</v>
       </c>
       <c r="D11" s="40">
         <v>983.4</v>
       </c>
       <c r="E11" s="40">
         <v>979.8</v>
       </c>
       <c r="F11" s="40">
         <v>1029.8</v>
       </c>
       <c r="G11" s="40">
         <v>1139.0999999999999</v>
       </c>
       <c r="H11" s="40">
         <v>1987.4</v>
       </c>
-      <c r="I11" s="40"/>
+      <c r="I11" s="40">
+        <v>1258.2</v>
+      </c>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="41"/>
       <c r="M11" s="40"/>
     </row>
     <row r="15" spans="1:13">
       <c r="F15" s="42"/>
     </row>
     <row r="19" spans="7:7">
       <c r="G19" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>