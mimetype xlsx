--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -895,51 +895,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="8">
         <v>171302</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="8" t="s">
@@ -1031,59 +1031,59 @@
       <c r="B13" s="25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="18">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="18.75" customHeight="1">
       <c r="A17" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="22.5" customHeight="1">
       <c r="A18" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>58</v>
       </c>
@@ -1096,51 +1096,51 @@
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="11"/>
       <c r="B22" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="5"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
@@ -1165,51 +1165,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I42" sqref="I42"/>
+      <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="30" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="30" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="30" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" style="30" customWidth="1"/>
     <col min="5" max="5" width="16" style="30" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="30" customWidth="1"/>
     <col min="7" max="7" width="15" style="30" customWidth="1"/>
     <col min="8" max="9" width="16" style="30" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="30" customWidth="1"/>
     <col min="11" max="11" width="16" style="30" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="30" customWidth="1"/>
     <col min="13" max="13" width="16" style="30" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="30" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" customHeight="1">
       <c r="A2" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="60"/>
@@ -1588,51 +1588,53 @@
     <row r="14" spans="1:14">
       <c r="B14" s="40">
         <v>2026</v>
       </c>
       <c r="C14" s="47">
         <v>47.8</v>
       </c>
       <c r="D14" s="47">
         <v>118.1</v>
       </c>
       <c r="E14" s="56">
         <v>182</v>
       </c>
       <c r="F14" s="56">
         <v>75.7</v>
       </c>
       <c r="G14" s="56">
         <v>102.1</v>
       </c>
       <c r="H14" s="56">
         <v>110.6</v>
       </c>
       <c r="I14" s="56">
         <v>174.5</v>
       </c>
-      <c r="J14" s="43"/>
+      <c r="J14" s="56">
+        <v>63.3</v>
+      </c>
       <c r="K14" s="47"/>
       <c r="L14" s="43"/>
       <c r="M14" s="47"/>
       <c r="N14" s="44"/>
     </row>
     <row r="15" spans="1:14">
       <c r="B15" s="59" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="59"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="59"/>
       <c r="L15" s="59"/>
       <c r="M15" s="59"/>
       <c r="N15" s="59"/>
     </row>
     <row r="16" spans="1:14">
       <c r="B16" s="40">
         <v>2020</v>
@@ -1882,51 +1884,53 @@
     <row r="22" spans="1:14">
       <c r="B22" s="27">
         <v>2026</v>
       </c>
       <c r="C22" s="47">
         <v>102.9</v>
       </c>
       <c r="D22" s="47">
         <v>102.3</v>
       </c>
       <c r="E22" s="56">
         <v>104.8</v>
       </c>
       <c r="F22" s="56">
         <v>120.2</v>
       </c>
       <c r="G22" s="56">
         <v>80.3</v>
       </c>
       <c r="H22" s="56">
         <v>101.6</v>
       </c>
       <c r="I22" s="56">
         <v>104.1</v>
       </c>
-      <c r="J22" s="43"/>
+      <c r="J22" s="56">
+        <v>109.8</v>
+      </c>
       <c r="K22" s="47"/>
       <c r="L22" s="43"/>
       <c r="M22" s="47"/>
       <c r="N22" s="44"/>
     </row>
     <row r="23" spans="1:14">
       <c r="B23" s="59" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="59"/>
       <c r="D23" s="59"/>
       <c r="E23" s="59"/>
       <c r="F23" s="59"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="59"/>
       <c r="J23" s="59"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="59"/>
       <c r="N23" s="59"/>
     </row>
     <row r="24" spans="1:14">
       <c r="B24" s="40">
         <v>2020</v>
@@ -2177,51 +2181,53 @@
       <c r="A30" s="52"/>
       <c r="B30" s="53">
         <v>2026</v>
       </c>
       <c r="C30" s="54">
         <v>102.9</v>
       </c>
       <c r="D30" s="54">
         <v>102.5</v>
       </c>
       <c r="E30" s="57">
         <v>103.6</v>
       </c>
       <c r="F30" s="57">
         <v>108.4</v>
       </c>
       <c r="G30" s="57">
         <v>101.2</v>
       </c>
       <c r="H30" s="57">
         <v>101.4</v>
       </c>
       <c r="I30" s="57">
         <v>100.7</v>
       </c>
-      <c r="J30" s="55"/>
+      <c r="J30" s="57">
+        <v>101.9</v>
+      </c>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="55"/>
       <c r="N30" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B15:N15"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="58" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>