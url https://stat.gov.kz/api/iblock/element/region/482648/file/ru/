--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -914,51 +914,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:10" s="13" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="7">
         <v>171506</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="13" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="20" t="s">
@@ -1050,59 +1050,59 @@
       <c r="B13" s="24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="13" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="13" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>56</v>
       </c>
@@ -1184,51 +1184,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="J43" sqref="J43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="29" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="29" customWidth="1"/>
     <col min="4" max="4" width="13" style="29" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="12" style="29" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="29" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="29" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="29" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="29" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="29" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="29" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="29" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
@@ -1597,51 +1597,53 @@
       <c r="A12" s="40"/>
       <c r="B12" s="38">
         <v>2026</v>
       </c>
       <c r="C12" s="44">
         <v>67.8</v>
       </c>
       <c r="D12" s="44">
         <v>99.3</v>
       </c>
       <c r="E12" s="52">
         <v>126.4</v>
       </c>
       <c r="F12" s="52">
         <v>116.2</v>
       </c>
       <c r="G12" s="56">
         <v>91.5</v>
       </c>
       <c r="H12" s="52">
         <v>100.2</v>
       </c>
       <c r="I12" s="52">
         <v>100.5</v>
       </c>
-      <c r="J12" s="44"/>
+      <c r="J12" s="52">
+        <v>125.3</v>
+      </c>
       <c r="K12" s="44"/>
       <c r="L12" s="42"/>
       <c r="M12" s="44"/>
       <c r="N12" s="42"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="40"/>
       <c r="B13" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="58"/>
       <c r="D13" s="58"/>
       <c r="E13" s="58"/>
       <c r="F13" s="58"/>
       <c r="G13" s="58"/>
       <c r="H13" s="58"/>
       <c r="I13" s="58"/>
       <c r="J13" s="58"/>
       <c r="K13" s="58"/>
       <c r="L13" s="58"/>
       <c r="M13" s="58"/>
       <c r="N13" s="58"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="40"/>
@@ -1899,51 +1901,53 @@
       <c r="A20" s="40"/>
       <c r="B20" s="26">
         <v>2026</v>
       </c>
       <c r="C20" s="44">
         <v>115.9</v>
       </c>
       <c r="D20" s="44">
         <v>107.8</v>
       </c>
       <c r="E20" s="52">
         <v>132.30000000000001</v>
       </c>
       <c r="F20" s="52">
         <v>151</v>
       </c>
       <c r="G20" s="56">
         <v>114.5</v>
       </c>
       <c r="H20" s="52">
         <v>100.7</v>
       </c>
       <c r="I20" s="52">
         <v>108.1</v>
       </c>
-      <c r="J20" s="44"/>
+      <c r="J20" s="52">
+        <v>125.1</v>
+      </c>
       <c r="K20" s="44"/>
       <c r="L20" s="42"/>
       <c r="M20" s="44"/>
       <c r="N20" s="42"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="40"/>
       <c r="B21" s="58" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="58"/>
       <c r="D21" s="58"/>
       <c r="E21" s="58"/>
       <c r="F21" s="58"/>
       <c r="G21" s="58"/>
       <c r="H21" s="58"/>
       <c r="I21" s="58"/>
       <c r="J21" s="58"/>
       <c r="K21" s="58"/>
       <c r="L21" s="58"/>
       <c r="M21" s="58"/>
       <c r="N21" s="58"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="40"/>
@@ -2201,51 +2205,53 @@
       <c r="A28" s="48"/>
       <c r="B28" s="49">
         <v>2026</v>
       </c>
       <c r="C28" s="50">
         <v>115.9</v>
       </c>
       <c r="D28" s="50">
         <v>111.6</v>
       </c>
       <c r="E28" s="53">
         <v>118.8</v>
       </c>
       <c r="F28" s="53">
         <v>127.3</v>
       </c>
       <c r="G28" s="55">
         <v>124.1</v>
       </c>
       <c r="H28" s="53">
         <v>119</v>
       </c>
       <c r="I28" s="53">
         <v>116.9</v>
       </c>
-      <c r="J28" s="51"/>
+      <c r="J28" s="53">
+        <v>118.1</v>
+      </c>
       <c r="K28" s="51"/>
       <c r="L28" s="51"/>
       <c r="M28" s="51"/>
       <c r="N28" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="61" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>