--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -840,51 +840,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="107.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3">
@@ -1088,67 +1088,67 @@
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24">
-        <v>46247</v>
+        <v>46279</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>53</v>
       </c>
@@ -1231,51 +1231,51 @@
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="23" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J39" sqref="J39"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="11" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="28" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="28" customWidth="1"/>
     <col min="7" max="9" width="11" style="28" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="28" customWidth="1"/>
     <col min="12" max="12" width="11" style="45" customWidth="1"/>
     <col min="13" max="13" width="11" style="28" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="28" customWidth="1"/>
     <col min="15" max="15" width="13" style="28" customWidth="1"/>
     <col min="16" max="16" width="15" style="28" customWidth="1"/>
     <col min="17" max="17" width="11" style="28" customWidth="1"/>
     <col min="18" max="18" width="23" style="28" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="28" customWidth="1"/>
     <col min="20" max="29" width="11" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="12" customHeight="1">
@@ -1883,51 +1883,53 @@
     <row r="17" spans="1:19" s="29" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="41">
         <v>2026</v>
       </c>
       <c r="B17" s="42">
         <v>42978.3</v>
       </c>
       <c r="C17" s="42">
         <v>52127.4</v>
       </c>
       <c r="D17" s="42">
         <v>60052.6</v>
       </c>
       <c r="E17" s="42">
         <v>64189.2</v>
       </c>
       <c r="F17" s="42">
         <v>68137</v>
       </c>
       <c r="G17" s="42">
         <v>74054.5</v>
       </c>
       <c r="H17" s="42">
         <v>84812.5</v>
       </c>
-      <c r="I17" s="43"/>
+      <c r="I17" s="42">
+        <v>92465</v>
+      </c>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="42"/>
       <c r="M17" s="43"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
       <c r="P17" s="40"/>
       <c r="Q17" s="40"/>
       <c r="R17" s="40"/>
       <c r="S17" s="40"/>
     </row>
     <row r="20" spans="1:19">
       <c r="F20" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>