--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$C$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Условные обозначения'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Розничная торговля</t>
@@ -193,54 +193,54 @@
   <si>
     <t>С 2015 года</t>
   </si>
   <si>
     <t>Объем перепродаж (продаж без переработки) новых и бывших в употреблении товаров населению для личного потребления или домашнего использования или утилизации в стоимостном выражении.</t>
   </si>
   <si>
     <t>Статистические формы:  «Отчет о реализации товаров и услуг» (индекс –2-торговля, периодичность – месячная)</t>
   </si>
   <si>
     <t>Беисова Айнур Ермековна</t>
   </si>
   <si>
     <t>+7 7182532918</t>
   </si>
   <si>
     <t>a.beisova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Управление статистики торговли и услуг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="196" formatCode="0.0"/>
-    <numFmt numFmtId="197" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -487,89 +487,94 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="197" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -608,84 +613,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -829,55 +836,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="107.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3">
@@ -1081,67 +1088,67 @@
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="24">
-        <v>46216</v>
+        <v>46247</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="24">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>53</v>
       </c>
@@ -1150,51 +1157,51 @@
       <c r="A21" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="5"/>
       <c r="B22" s="6"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="124.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="22"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1220,55 +1227,55 @@
       <c r="B12" s="21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="23" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="J39" sqref="J39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="28" customWidth="1"/>
     <col min="3" max="3" width="11" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="28" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="28" customWidth="1"/>
     <col min="7" max="9" width="11" style="28" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="28" customWidth="1"/>
     <col min="12" max="12" width="11" style="45" customWidth="1"/>
     <col min="13" max="13" width="11" style="28" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="28" customWidth="1"/>
     <col min="15" max="15" width="13" style="28" customWidth="1"/>
     <col min="16" max="16" width="15" style="28" customWidth="1"/>
     <col min="17" max="17" width="11" style="28" customWidth="1"/>
     <col min="18" max="18" width="23" style="28" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="28" customWidth="1"/>
     <col min="20" max="29" width="11" style="28" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="12" customHeight="1">
@@ -1873,51 +1880,53 @@
       <c r="R16" s="40"/>
       <c r="S16" s="40"/>
     </row>
     <row r="17" spans="1:19" s="29" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="41">
         <v>2026</v>
       </c>
       <c r="B17" s="42">
         <v>42978.3</v>
       </c>
       <c r="C17" s="42">
         <v>52127.4</v>
       </c>
       <c r="D17" s="42">
         <v>60052.6</v>
       </c>
       <c r="E17" s="42">
         <v>64189.2</v>
       </c>
       <c r="F17" s="42">
         <v>68137</v>
       </c>
       <c r="G17" s="42">
         <v>74054.5</v>
       </c>
-      <c r="H17" s="43"/>
+      <c r="H17" s="42">
+        <v>84812.5</v>
+      </c>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="42"/>
       <c r="M17" s="43"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
       <c r="P17" s="40"/>
       <c r="Q17" s="40"/>
       <c r="R17" s="40"/>
       <c r="S17" s="40"/>
     </row>
     <row r="20" spans="1:19">
       <c r="F20" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>