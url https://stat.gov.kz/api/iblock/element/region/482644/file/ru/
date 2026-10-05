--- v1 (2026-08-23)
+++ v2 (2026-10-05)
@@ -895,51 +895,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:10" s="13" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="7">
         <v>171203</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="13" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="7" t="s">
@@ -1031,59 +1031,59 @@
       <c r="B13" s="24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="13" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="13" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
@@ -1164,52 +1164,52 @@
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J49" sqref="J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="32" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="32" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" style="32" customWidth="1"/>
     <col min="5" max="5" width="16" style="32" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="32" customWidth="1"/>
     <col min="7" max="7" width="15" style="32" customWidth="1"/>
     <col min="8" max="8" width="16" style="32" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="32" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="32" customWidth="1"/>
     <col min="11" max="11" width="16" style="32" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="32" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="32" customWidth="1"/>
     <col min="14" max="14" width="12.28515625" style="32" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>53</v>
       </c>
@@ -1794,51 +1794,53 @@
     <row r="19" spans="1:14">
       <c r="B19" s="42">
         <v>2026</v>
       </c>
       <c r="C19" s="43">
         <v>50.4</v>
       </c>
       <c r="D19" s="48">
         <v>142.30000000000001</v>
       </c>
       <c r="E19" s="57">
         <v>117.3</v>
       </c>
       <c r="F19" s="59">
         <v>105.6</v>
       </c>
       <c r="G19" s="59">
         <v>102.5</v>
       </c>
       <c r="H19" s="59">
         <v>113</v>
       </c>
       <c r="I19" s="57">
         <v>86.9</v>
       </c>
-      <c r="J19" s="48"/>
+      <c r="J19" s="59">
+        <v>103.4</v>
+      </c>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="48"/>
       <c r="N19" s="43"/>
     </row>
     <row r="20" spans="1:14">
       <c r="B20" s="62" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="62"/>
       <c r="D20" s="62"/>
       <c r="E20" s="62"/>
       <c r="F20" s="62"/>
       <c r="G20" s="62"/>
       <c r="H20" s="62"/>
       <c r="I20" s="62"/>
       <c r="J20" s="62"/>
       <c r="K20" s="62"/>
       <c r="L20" s="62"/>
       <c r="M20" s="62"/>
       <c r="N20" s="62"/>
     </row>
     <row r="21" spans="1:14">
       <c r="B21" s="26">
         <v>2015</v>
@@ -2295,51 +2297,53 @@
       <c r="A32" s="49"/>
       <c r="B32" s="26">
         <v>2026</v>
       </c>
       <c r="C32" s="43">
         <v>113.6</v>
       </c>
       <c r="D32" s="48">
         <v>152.6</v>
       </c>
       <c r="E32" s="57">
         <v>159</v>
       </c>
       <c r="F32" s="59">
         <v>153.19999999999999</v>
       </c>
       <c r="G32" s="59">
         <v>133.9</v>
       </c>
       <c r="H32" s="59">
         <v>132.9</v>
       </c>
       <c r="I32" s="57">
         <v>144.80000000000001</v>
       </c>
-      <c r="J32" s="48"/>
+      <c r="J32" s="59">
+        <v>100.3</v>
+      </c>
       <c r="K32" s="48"/>
       <c r="L32" s="48"/>
       <c r="M32" s="48"/>
       <c r="N32" s="43"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="49"/>
       <c r="B33" s="62" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="62"/>
       <c r="D33" s="62"/>
       <c r="E33" s="62"/>
       <c r="F33" s="62"/>
       <c r="G33" s="62"/>
       <c r="H33" s="62"/>
       <c r="I33" s="62"/>
       <c r="J33" s="62"/>
       <c r="K33" s="62"/>
       <c r="L33" s="62"/>
       <c r="M33" s="62"/>
       <c r="N33" s="62"/>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="49"/>
@@ -2807,51 +2811,53 @@
       <c r="A45" s="53"/>
       <c r="B45" s="54">
         <v>2026</v>
       </c>
       <c r="C45" s="55">
         <v>113.6</v>
       </c>
       <c r="D45" s="56">
         <v>133.80000000000001</v>
       </c>
       <c r="E45" s="58">
         <v>143.1</v>
       </c>
       <c r="F45" s="60">
         <v>146</v>
       </c>
       <c r="G45" s="60">
         <v>142.80000000000001</v>
       </c>
       <c r="H45" s="60">
         <v>140.5</v>
       </c>
       <c r="I45" s="58">
         <v>141.19999999999999</v>
       </c>
-      <c r="J45" s="55"/>
+      <c r="J45" s="60">
+        <v>133.4</v>
+      </c>
       <c r="K45" s="55"/>
       <c r="L45" s="55"/>
       <c r="M45" s="55"/>
       <c r="N45" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="B33:N33"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B4:N4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="62" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>