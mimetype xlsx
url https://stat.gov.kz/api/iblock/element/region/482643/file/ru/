--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="10665"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Показатель!$A$3:$M$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$15</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>Объем реализации товаров (по отрасли Торговля)</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
@@ -818,52 +818,52 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346664/file/ru/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.beisova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" customWidth="1"/>
     <col min="2" max="2" width="111.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="10">
@@ -1065,67 +1065,67 @@
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="26">
-        <v>46247</v>
+        <v>46279</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="26">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>50</v>
       </c>
@@ -1202,52 +1202,52 @@
       <c r="B9" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="4"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:N15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="30" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:14" ht="9.75" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1">
       <c r="A4" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="47"/>
       <c r="D4" s="47"/>
       <c r="E4" s="47"/>
       <c r="F4" s="47"/>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
@@ -1645,51 +1645,53 @@
     <row r="15" spans="1:14" s="1" customFormat="1" ht="11.25">
       <c r="A15" s="3">
         <v>2026</v>
       </c>
       <c r="B15" s="45">
         <v>115403.4</v>
       </c>
       <c r="C15" s="45">
         <v>157510.39999999999</v>
       </c>
       <c r="D15" s="45">
         <v>184435</v>
       </c>
       <c r="E15" s="45">
         <v>195694.7</v>
       </c>
       <c r="F15" s="45">
         <v>203582.6</v>
       </c>
       <c r="G15" s="46">
         <v>228343.6</v>
       </c>
       <c r="H15" s="45">
         <v>220003.1</v>
       </c>
-      <c r="I15" s="45"/>
+      <c r="I15" s="45">
+        <v>233628</v>
+      </c>
       <c r="J15" s="45"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>