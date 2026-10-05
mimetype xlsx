--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -432,51 +432,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -583,50 +583,51 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1044,59 +1045,59 @@
       <c r="B13" s="24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="13" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="13" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="17">
-        <v>46247</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>59</v>
       </c>
@@ -1175,54 +1176,54 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P39"/>
+  <dimension ref="A2:Q39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J41" sqref="J41"/>
+      <selection activeCell="J44" sqref="J44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="32" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" style="32" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="32" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="32" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="32" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="5.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="32" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.140625" style="32" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="32" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="32" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="32" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="57"/>
@@ -1724,622 +1725,626 @@
     <row r="16" spans="1:16">
       <c r="B16" s="43">
         <v>2026</v>
       </c>
       <c r="C16" s="27">
         <v>46.4</v>
       </c>
       <c r="D16" s="26">
         <v>133.80000000000001</v>
       </c>
       <c r="E16" s="26">
         <v>116.6</v>
       </c>
       <c r="F16" s="26">
         <v>105.5</v>
       </c>
       <c r="G16" s="46">
         <v>103.4</v>
       </c>
       <c r="H16" s="47">
         <v>111.3</v>
       </c>
       <c r="I16" s="26">
         <v>95.9</v>
       </c>
-      <c r="J16" s="26"/>
-      <c r="K16" s="27"/>
+      <c r="J16" s="27">
+        <v>105</v>
+      </c>
       <c r="L16" s="27"/>
       <c r="M16" s="26"/>
       <c r="N16" s="27"/>
       <c r="O16" s="44"/>
     </row>
-    <row r="17" spans="2:15">
+    <row r="17" spans="2:17">
       <c r="B17" s="61" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="44"/>
     </row>
-    <row r="18" spans="2:15">
+    <row r="18" spans="2:17">
       <c r="B18" s="28">
         <v>2017</v>
       </c>
       <c r="C18" s="26">
         <v>103.2</v>
       </c>
       <c r="D18" s="26">
         <v>114</v>
       </c>
       <c r="E18" s="26">
         <v>105.3</v>
       </c>
       <c r="F18" s="26">
         <v>90.9</v>
       </c>
       <c r="G18" s="26">
         <v>103.4</v>
       </c>
       <c r="H18" s="26">
         <v>102.1</v>
       </c>
       <c r="I18" s="26">
         <v>98.6</v>
       </c>
       <c r="J18" s="26">
         <v>99.7</v>
       </c>
       <c r="K18" s="26">
         <v>100.4</v>
       </c>
       <c r="L18" s="26">
         <v>100.6</v>
       </c>
       <c r="M18" s="26">
         <v>89.7</v>
       </c>
       <c r="N18" s="26">
         <v>93.5</v>
       </c>
       <c r="O18" s="44"/>
     </row>
-    <row r="19" spans="2:15">
+    <row r="19" spans="2:17">
       <c r="B19" s="28">
         <v>2018</v>
       </c>
       <c r="C19" s="26">
         <v>102.9</v>
       </c>
       <c r="D19" s="26">
         <v>105</v>
       </c>
       <c r="E19" s="26">
         <v>117.9</v>
       </c>
       <c r="F19" s="26">
         <v>114.1</v>
       </c>
       <c r="G19" s="26">
         <v>90.4</v>
       </c>
       <c r="H19" s="26">
         <v>105.3</v>
       </c>
       <c r="I19" s="26">
         <v>101.6</v>
       </c>
       <c r="J19" s="26">
         <v>106.3</v>
       </c>
       <c r="K19" s="26">
         <v>101.2</v>
       </c>
       <c r="L19" s="26">
         <v>91.2</v>
       </c>
       <c r="M19" s="48">
         <v>98.8</v>
       </c>
       <c r="N19" s="26">
         <v>99</v>
       </c>
       <c r="O19" s="44"/>
     </row>
-    <row r="20" spans="2:15">
+    <row r="20" spans="2:17">
       <c r="B20" s="28">
         <v>2019</v>
       </c>
       <c r="C20" s="26">
         <v>100.1</v>
       </c>
       <c r="D20" s="48">
         <v>94.1</v>
       </c>
       <c r="E20" s="26">
         <v>90.9</v>
       </c>
       <c r="F20" s="26">
         <v>98.9</v>
       </c>
       <c r="G20" s="26">
         <v>100.1</v>
       </c>
       <c r="H20" s="26">
         <v>126.1</v>
       </c>
       <c r="I20" s="26">
         <v>112.4</v>
       </c>
       <c r="J20" s="49">
         <v>105.4</v>
       </c>
       <c r="K20" s="49">
         <v>104.3</v>
       </c>
       <c r="L20" s="49">
         <v>113.3</v>
       </c>
       <c r="M20" s="49">
         <v>107</v>
       </c>
       <c r="N20" s="49">
         <v>119.5</v>
       </c>
       <c r="O20" s="44"/>
-    </row>
-    <row r="21" spans="2:15">
+      <c r="Q20" s="62"/>
+    </row>
+    <row r="21" spans="2:17">
       <c r="B21" s="28">
         <v>2020</v>
       </c>
       <c r="C21" s="49">
         <v>102.7</v>
       </c>
       <c r="D21" s="49">
         <v>100.6</v>
       </c>
       <c r="E21" s="49">
         <v>103.6</v>
       </c>
       <c r="F21" s="49">
         <v>67.3</v>
       </c>
       <c r="G21" s="49">
         <v>74.599999999999994</v>
       </c>
       <c r="H21" s="49">
         <v>91.3</v>
       </c>
       <c r="I21" s="49">
         <v>86.5</v>
       </c>
       <c r="J21" s="49">
         <v>99.3</v>
       </c>
       <c r="K21" s="49">
         <v>104.9</v>
       </c>
       <c r="L21" s="49">
         <v>96.5</v>
       </c>
       <c r="M21" s="49">
         <v>106.4</v>
       </c>
       <c r="N21" s="49">
         <v>110.3</v>
       </c>
       <c r="O21" s="44"/>
     </row>
-    <row r="22" spans="2:15">
+    <row r="22" spans="2:17">
       <c r="B22" s="28">
         <v>2021</v>
       </c>
       <c r="C22" s="26">
         <v>92.1</v>
       </c>
       <c r="D22" s="26">
         <v>104.9</v>
       </c>
       <c r="E22" s="26">
         <v>99.2</v>
       </c>
       <c r="F22" s="26">
         <v>138</v>
       </c>
       <c r="G22" s="26">
         <v>115.1</v>
       </c>
       <c r="H22" s="27">
         <v>91.3</v>
       </c>
       <c r="I22" s="26">
         <v>100.6</v>
       </c>
       <c r="J22" s="27">
         <v>102.3</v>
       </c>
       <c r="K22" s="27">
         <v>104.4</v>
       </c>
       <c r="L22" s="27">
         <v>93.2</v>
       </c>
       <c r="M22" s="26">
         <v>93</v>
       </c>
       <c r="N22" s="26">
         <v>95.6</v>
       </c>
       <c r="O22" s="44"/>
     </row>
-    <row r="23" spans="2:15">
+    <row r="23" spans="2:17">
       <c r="B23" s="28">
         <v>2022</v>
       </c>
       <c r="C23" s="26">
         <v>96.8</v>
       </c>
       <c r="D23" s="26">
         <v>106.2</v>
       </c>
       <c r="E23" s="26">
         <v>100.6</v>
       </c>
       <c r="F23" s="26">
         <v>103.8</v>
       </c>
       <c r="G23" s="26">
         <v>103.5</v>
       </c>
       <c r="H23" s="26">
         <v>101.2</v>
       </c>
       <c r="I23" s="26">
         <v>100.5</v>
       </c>
       <c r="J23" s="26">
         <v>99.1</v>
       </c>
       <c r="K23" s="26">
         <v>105.5</v>
       </c>
       <c r="L23" s="26">
         <v>103.9</v>
       </c>
       <c r="M23" s="26">
         <v>102.5</v>
       </c>
       <c r="N23" s="26">
         <v>100.2</v>
       </c>
       <c r="O23" s="44"/>
     </row>
-    <row r="24" spans="2:15">
+    <row r="24" spans="2:17">
       <c r="B24" s="28">
         <v>2023</v>
       </c>
       <c r="C24" s="27">
         <v>103.7</v>
       </c>
       <c r="D24" s="26">
         <v>104.1</v>
       </c>
       <c r="E24" s="26">
         <v>106</v>
       </c>
       <c r="F24" s="27">
         <v>108.2</v>
       </c>
       <c r="G24" s="27">
         <v>103.3</v>
       </c>
       <c r="H24" s="27">
         <v>105.9</v>
       </c>
       <c r="I24" s="27">
         <v>95</v>
       </c>
       <c r="J24" s="27">
         <v>99.3</v>
       </c>
       <c r="K24" s="27">
         <v>104.7</v>
       </c>
       <c r="L24" s="27">
         <v>103.2</v>
       </c>
       <c r="M24" s="26">
         <v>98.3</v>
       </c>
       <c r="N24" s="26">
         <v>100.5</v>
       </c>
     </row>
-    <row r="25" spans="2:15">
+    <row r="25" spans="2:17">
       <c r="B25" s="28">
         <v>2024</v>
       </c>
       <c r="C25" s="27">
         <v>104.5</v>
       </c>
       <c r="D25" s="26">
         <v>102</v>
       </c>
       <c r="E25" s="26">
         <v>103.8</v>
       </c>
       <c r="F25" s="27">
         <v>111.8</v>
       </c>
       <c r="G25" s="27">
         <v>109.3</v>
       </c>
       <c r="H25" s="27">
         <v>91.7</v>
       </c>
       <c r="I25" s="27">
         <v>119.7</v>
       </c>
       <c r="J25" s="27">
         <v>135.80000000000001</v>
       </c>
       <c r="K25" s="27">
         <v>120.7</v>
       </c>
       <c r="L25" s="27">
         <v>147.9</v>
       </c>
       <c r="M25" s="26">
         <v>135.4</v>
       </c>
       <c r="N25" s="26">
         <v>124.2</v>
       </c>
     </row>
-    <row r="26" spans="2:15">
+    <row r="26" spans="2:17">
       <c r="B26" s="28">
         <v>2025</v>
       </c>
       <c r="C26" s="27">
         <v>130.69999999999999</v>
       </c>
       <c r="D26" s="26">
         <v>120.3</v>
       </c>
       <c r="E26" s="26">
         <v>116.7</v>
       </c>
       <c r="F26" s="27">
         <v>117.7</v>
       </c>
       <c r="G26" s="27">
         <v>132.30000000000001</v>
       </c>
       <c r="H26" s="47">
         <v>117.9</v>
       </c>
       <c r="I26" s="27">
         <v>107.9</v>
       </c>
       <c r="J26" s="26">
         <v>110.5</v>
       </c>
       <c r="K26" s="27">
         <v>104.2</v>
       </c>
       <c r="L26" s="27">
         <v>127.8</v>
       </c>
       <c r="M26" s="26">
         <v>112.4</v>
       </c>
       <c r="N26" s="26">
         <v>106</v>
       </c>
     </row>
-    <row r="27" spans="2:15">
+    <row r="27" spans="2:17">
       <c r="B27" s="28">
         <v>2026</v>
       </c>
       <c r="C27" s="27">
         <v>108.3</v>
       </c>
       <c r="D27" s="26">
         <v>130</v>
       </c>
       <c r="E27" s="26">
         <v>134.19999999999999</v>
       </c>
       <c r="F27" s="27">
         <v>131.80000000000001</v>
       </c>
       <c r="G27" s="27">
         <v>122.3</v>
       </c>
       <c r="H27" s="47">
         <v>123.6</v>
       </c>
       <c r="I27" s="27">
         <v>125.9</v>
       </c>
-      <c r="J27" s="26"/>
+      <c r="J27" s="26">
+        <v>100.9</v>
+      </c>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
     </row>
-    <row r="28" spans="2:15">
+    <row r="28" spans="2:17">
       <c r="B28" s="61" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
     </row>
-    <row r="29" spans="2:15">
+    <row r="29" spans="2:17">
       <c r="B29" s="43">
         <v>2017</v>
       </c>
       <c r="C29" s="26">
         <v>103.2</v>
       </c>
       <c r="D29" s="26">
         <v>108.4</v>
       </c>
       <c r="E29" s="26">
         <v>107.1</v>
       </c>
       <c r="F29" s="26">
         <v>101.4</v>
       </c>
       <c r="G29" s="26">
         <v>101.6</v>
       </c>
       <c r="H29" s="26">
         <v>101.5</v>
       </c>
       <c r="I29" s="26">
         <v>101</v>
       </c>
       <c r="J29" s="26">
         <v>100.6</v>
       </c>
       <c r="K29" s="26">
         <v>100.5</v>
       </c>
       <c r="L29" s="26">
         <v>100.7</v>
       </c>
       <c r="M29" s="26">
         <v>99.2</v>
       </c>
       <c r="N29" s="26">
         <v>98.5</v>
       </c>
     </row>
-    <row r="30" spans="2:15">
+    <row r="30" spans="2:17">
       <c r="B30" s="28">
         <v>2018</v>
       </c>
       <c r="C30" s="26">
         <v>102.9</v>
       </c>
       <c r="D30" s="26">
         <v>103.9</v>
       </c>
       <c r="E30" s="26">
         <v>108.7</v>
       </c>
       <c r="F30" s="26">
         <v>110.2</v>
       </c>
       <c r="G30" s="26">
         <v>185.6</v>
       </c>
       <c r="H30" s="26">
         <v>105.9</v>
       </c>
       <c r="I30" s="26">
         <v>105</v>
       </c>
       <c r="J30" s="26">
         <v>105.2</v>
       </c>
       <c r="K30" s="26">
         <v>104.6</v>
       </c>
       <c r="L30" s="26">
         <v>103</v>
       </c>
       <c r="M30" s="26">
         <v>102.6</v>
       </c>
       <c r="N30" s="26">
         <v>102.6</v>
       </c>
     </row>
-    <row r="31" spans="2:15">
+    <row r="31" spans="2:17">
       <c r="B31" s="28">
         <v>2019</v>
       </c>
       <c r="C31" s="26">
         <v>100.1</v>
       </c>
       <c r="D31" s="26">
         <v>95.8</v>
       </c>
       <c r="E31" s="50">
         <v>93</v>
       </c>
       <c r="F31" s="50">
         <v>94.6</v>
       </c>
       <c r="G31" s="50">
         <v>96</v>
       </c>
       <c r="H31" s="50">
         <v>103.7</v>
       </c>
       <c r="I31" s="50">
         <v>104.3</v>
       </c>
       <c r="J31" s="50">
         <v>104.4</v>
       </c>
       <c r="K31" s="50">
         <v>104.4</v>
       </c>
       <c r="L31" s="50">
         <v>105.4</v>
       </c>
       <c r="M31" s="50">
         <v>105.6</v>
       </c>
       <c r="N31" s="50">
         <v>107</v>
       </c>
     </row>
-    <row r="32" spans="2:15">
+    <row r="32" spans="2:17">
       <c r="B32" s="28">
         <v>2020</v>
       </c>
       <c r="C32" s="49">
         <v>102.7</v>
       </c>
       <c r="D32" s="49">
         <v>101.7</v>
       </c>
       <c r="E32" s="49">
         <v>102.6</v>
       </c>
       <c r="F32" s="49">
         <v>92.4</v>
       </c>
       <c r="G32" s="49">
         <v>87.9</v>
       </c>
       <c r="H32" s="49">
         <v>88.7</v>
       </c>
       <c r="I32" s="49">
         <v>88.2</v>
       </c>
       <c r="J32" s="49">
@@ -2567,51 +2572,53 @@
       <c r="A38" s="53"/>
       <c r="B38" s="54">
         <v>2026</v>
       </c>
       <c r="C38" s="55">
         <v>108.3</v>
       </c>
       <c r="D38" s="55">
         <v>119.8</v>
       </c>
       <c r="E38" s="55">
         <v>125.2</v>
       </c>
       <c r="F38" s="55">
         <v>127.1</v>
       </c>
       <c r="G38" s="56">
         <v>125.9</v>
       </c>
       <c r="H38" s="56">
         <v>125.3</v>
       </c>
       <c r="I38" s="55">
         <v>125.4</v>
       </c>
-      <c r="J38" s="53"/>
+      <c r="J38" s="55">
+        <v>120.9</v>
+      </c>
       <c r="K38" s="53"/>
       <c r="L38" s="53"/>
       <c r="M38" s="53"/>
       <c r="N38" s="53"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="37"/>
       <c r="B39" s="28"/>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="27"/>
       <c r="F39" s="27"/>
       <c r="G39" s="27"/>
       <c r="H39" s="27"/>
       <c r="I39" s="27"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="26"/>
       <c r="N39" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="B3:N3"/>