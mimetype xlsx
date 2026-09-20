--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,262 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1650" yWindow="7380" windowWidth="22365" windowHeight="4950"/>
+    <workbookView xWindow="1650" yWindow="7380" windowWidth="22365" windowHeight="4950" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="объем" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">объем!$A$1:$M$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Объем реализации товаров (по отрасли Торговля)</t>
   </si>
   <si>
     <t>млн. тенге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>Сапиева Д.</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 2017 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -501,565 +785,958 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="14" width="11" style="3" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="42" style="1" customWidth="1"/>
+    <col min="2" max="2" width="74.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="20">
+        <v>172401</v>
+      </c>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+    </row>
+    <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+    </row>
+    <row r="5" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+    </row>
+    <row r="7" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+    </row>
+    <row r="10" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+    </row>
+    <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="27">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="27">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" style="17" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="40"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="40"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="40"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="42"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="42"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="42"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N13"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="14" width="11" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="17"/>
-[...10 lines deleted...]
-      <c r="M1" s="17"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="1"/>
-[...11 lines deleted...]
-      <c r="M2" s="4" t="s">
+      <c r="A2" s="14"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="5"/>
-[...3 lines deleted...]
-      <c r="B3" s="6" t="s">
+      <c r="N2" s="3"/>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="J3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="K3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="L3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="9">
+    <row r="4" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7">
         <v>2017</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="8">
         <v>38858.800000000003</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="8">
         <v>41163</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="8">
         <v>48488.3</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="8">
         <v>45622.8</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="8">
         <v>52545.5</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="8">
         <v>48565.7</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H4" s="8">
         <v>48699.8</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="8">
         <v>49920.1</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>50797.3</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="9">
         <v>55133.3</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>51384.2</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>84938.3</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="12">
+    <row r="5" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10">
         <v>2018</v>
       </c>
-      <c r="B5" s="10">
+      <c r="B5" s="8">
         <v>41502.5</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="11">
         <v>43554.3</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="8">
         <v>51216.800000000003</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="8">
         <v>51046.1</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="8">
         <v>56040.2</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="8">
         <v>52042.5</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="8">
         <v>51915</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="8">
         <v>53627.3</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="8">
         <v>57968.800000000003</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="8">
         <v>49387.1</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="8">
         <v>58975.3</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="8">
         <v>89073.4</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="12">
+    <row r="6" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10">
         <v>2019</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="12">
         <v>43636</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="8">
         <v>47406.400000000001</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="8">
         <v>54631.199999999997</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="8">
         <v>56429.9</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="8">
         <v>68337.3</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="8">
         <v>62421.4</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="8">
         <v>54189.7</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="8">
         <v>53802.5</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="8">
         <v>60218.1</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="8">
         <v>54639.9</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="8">
         <v>64113.1</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="8">
         <v>89677.9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="8" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="12">
+    <row r="7" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10">
         <v>2020</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="8">
         <v>47733.7</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="8">
         <v>49461.5</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="8">
         <v>59018.1</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="8">
         <v>43717.599999999999</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="8">
         <v>57993</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="8">
         <v>68767.3</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="8">
         <v>55355.6</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="8">
         <v>63299.4</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="8">
         <v>64542.8</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="8">
         <v>58967.3</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="8">
         <v>61359.1</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="8">
         <v>93442.6</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="12">
+      <c r="A8" s="10">
         <v>2021</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="8">
         <v>47852.3</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="8">
         <v>47930.400000000001</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="8">
         <v>58727</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="8">
         <v>54502.8</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="13">
         <v>58915.9</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="8">
         <v>78666.7</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="8">
         <v>58607</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="8">
         <v>54983.3</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="8">
         <v>78130.100000000006</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="8">
         <v>69187.399999999994</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="8">
         <v>64126.6</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="8">
         <v>99909.3</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="12">
+      <c r="A9" s="10">
         <v>2022</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="8">
         <v>50820.800000000003</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>55527.8</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>62843</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="8">
         <v>66773.899999999994</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="8">
         <v>60981.4</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="8">
         <v>67112.3</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="8">
         <v>71174.899999999994</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="8">
         <v>82101</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="8">
         <v>83767.899999999994</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="8">
         <v>87832.2</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="8">
         <v>97171.3</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="8">
         <v>98741.4</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A10" s="12">
+      <c r="A10" s="10">
         <v>2023</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="8">
         <v>65643.600000000006</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>69027.199999999997</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="8">
         <v>90848</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="11">
         <v>75709.5</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>76106.2</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="11">
         <v>97509.3</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="11">
         <v>102830.5</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="11">
         <v>95152.7</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="11">
         <v>110777</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="11">
         <v>87002.7</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="11">
         <v>130464.5</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="11">
         <v>130046.39999999999</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="12">
+      <c r="A11" s="10">
         <v>2024</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="8">
         <v>70878.2</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>69456.100000000006</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>92969.2</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="11">
         <v>76194.399999999994</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="8">
         <v>78962.7</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="8">
         <v>101044.1</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="8">
         <v>105189.7</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="8">
         <v>113815.3</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="8">
         <v>119691.3</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="11">
         <v>121000.1</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="11">
         <v>152795</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="11">
         <v>159516.4</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="12">
+      <c r="A12" s="10">
         <v>2025</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="8">
         <v>74759</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>76895.600000000006</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>101735.3</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="8">
         <v>88892.6</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="8">
         <v>90780.1</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="8">
         <v>107593.7</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="8">
         <v>108091.3</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="8">
         <v>121178.8</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="8">
         <v>135213.6</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="8">
         <v>131440.5</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="8">
         <v>166273.29999999999</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="8">
         <v>178437.1</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="12">
+      <c r="A13" s="10">
         <v>2026</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="8">
         <v>84396.4</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>86327.5</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="8">
         <v>113120.8</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="8">
         <v>99753.7</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="8">
         <v>100000.7</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="8">
         <v>118811.5</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="8">
         <v>119009</v>
       </c>
+      <c r="I13" s="8">
+        <v>133406.6</v>
+      </c>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>объем!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>