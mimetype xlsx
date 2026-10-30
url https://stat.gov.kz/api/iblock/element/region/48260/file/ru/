--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1650" yWindow="7380" windowWidth="22365" windowHeight="4950" activeTab="2"/>
+    <workbookView xWindow="1650" yWindow="7380" windowWidth="22365" windowHeight="4950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -64,53 +64,50 @@
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Объем реализации товаров (по отрасли Торговля)</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
@@ -185,50 +182,53 @@
     <t>d.sapieva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>С 2017 года</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -792,486 +792,486 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42" style="1" customWidth="1"/>
     <col min="2" max="2" width="74.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="20">
         <v>172401</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
     </row>
     <row r="3" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="34" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="28" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
     </row>
     <row r="5" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B6" s="29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
     </row>
     <row r="7" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="28" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="26" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
     </row>
     <row r="10" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="34" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
     </row>
     <row r="12" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="32" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
     </row>
     <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="35" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
     </row>
     <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B16" s="27">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B17" s="27">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B19" s="37" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="17" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="17" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="40" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="40" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="40" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="40"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="41" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="40"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="42"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="42"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="43" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="2" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>6</v>
@@ -1667,51 +1667,53 @@
       </c>
       <c r="B13" s="8">
         <v>84396.4</v>
       </c>
       <c r="C13" s="8">
         <v>86327.5</v>
       </c>
       <c r="D13" s="8">
         <v>113120.8</v>
       </c>
       <c r="E13" s="8">
         <v>99753.7</v>
       </c>
       <c r="F13" s="8">
         <v>100000.7</v>
       </c>
       <c r="G13" s="8">
         <v>118811.5</v>
       </c>
       <c r="H13" s="8">
         <v>119009</v>
       </c>
       <c r="I13" s="8">
         <v>133406.6</v>
       </c>
-      <c r="J13" s="16"/>
+      <c r="J13" s="8">
+        <v>146847.70000000001</v>
+      </c>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>