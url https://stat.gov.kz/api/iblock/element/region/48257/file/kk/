--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="48">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -227,56 +227,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -347,51 +341,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -511,113 +505,104 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -898,188 +883,188 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="59">
+      <c r="A4" s="63"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
+      <c r="AF4" s="62"/>
+      <c r="AG4" s="62"/>
+      <c r="AH4" s="62"/>
+      <c r="AI4" s="62"/>
+      <c r="AJ4" s="62"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="52" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="52" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="52" t="s">
@@ -1146,77 +1131,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="52" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="52" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="52" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>211</v>
       </c>
       <c r="C7" s="8">
         <v>210</v>
       </c>
       <c r="D7" s="8">
         <v>218</v>
       </c>
       <c r="E7" s="8">
         <v>246</v>
       </c>
       <c r="F7" s="8">
         <v>153</v>
       </c>
       <c r="G7" s="40">
         <v>341</v>
       </c>
       <c r="H7" s="40">
         <v>399</v>
@@ -1253,52 +1238,55 @@
       </c>
       <c r="S7" s="35">
         <v>339</v>
       </c>
       <c r="T7" s="35">
         <v>356</v>
       </c>
       <c r="U7" s="35">
         <v>310</v>
       </c>
       <c r="V7" s="35">
         <v>213</v>
       </c>
       <c r="W7" s="35">
         <v>207</v>
       </c>
       <c r="X7" s="35">
         <v>230</v>
       </c>
       <c r="Y7" s="35">
         <v>255</v>
       </c>
       <c r="Z7" s="56">
         <v>180</v>
       </c>
-      <c r="AA7" s="75">
+      <c r="AA7" s="56">
         <v>162</v>
+      </c>
+      <c r="AB7" s="56">
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>104</v>
       </c>
       <c r="C8" s="8">
         <v>106</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="8">
         <v>125</v>
       </c>
       <c r="F8" s="8">
         <v>66</v>
       </c>
       <c r="G8" s="40">
         <v>188</v>
       </c>
       <c r="H8" s="40">
@@ -1336,52 +1324,55 @@
       </c>
       <c r="S8" s="35">
         <v>192</v>
       </c>
       <c r="T8" s="35">
         <v>181</v>
       </c>
       <c r="U8" s="35">
         <v>175</v>
       </c>
       <c r="V8" s="35">
         <v>106</v>
       </c>
       <c r="W8" s="35">
         <v>105</v>
       </c>
       <c r="X8" s="35">
         <v>103</v>
       </c>
       <c r="Y8" s="35">
         <v>125</v>
       </c>
       <c r="Z8" s="56">
         <v>84</v>
       </c>
-      <c r="AA8" s="75">
+      <c r="AA8" s="56">
         <v>83</v>
+      </c>
+      <c r="AB8" s="56">
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>9</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>15</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
       <c r="G9" s="40">
         <v>17</v>
       </c>
       <c r="H9" s="40">
@@ -1419,52 +1410,55 @@
       </c>
       <c r="S9" s="35">
         <v>11</v>
       </c>
       <c r="T9" s="35">
         <v>18</v>
       </c>
       <c r="U9" s="35">
         <v>21</v>
       </c>
       <c r="V9" s="35">
         <v>14</v>
       </c>
       <c r="W9" s="35">
         <v>9</v>
       </c>
       <c r="X9" s="35">
         <v>14</v>
       </c>
       <c r="Y9" s="35">
         <v>10</v>
       </c>
       <c r="Z9" s="56">
         <v>10</v>
       </c>
-      <c r="AA9" s="75">
+      <c r="AA9" s="56">
         <v>8</v>
+      </c>
+      <c r="AB9" s="56">
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="40">
         <v>5</v>
       </c>
       <c r="H10" s="40">
@@ -1502,52 +1496,55 @@
       </c>
       <c r="S10" s="35">
         <v>10</v>
       </c>
       <c r="T10" s="35">
         <v>3</v>
       </c>
       <c r="U10" s="35">
         <v>6</v>
       </c>
       <c r="V10" s="35">
         <v>4</v>
       </c>
       <c r="W10" s="35">
         <v>4</v>
       </c>
       <c r="X10" s="35">
         <v>3</v>
       </c>
       <c r="Y10" s="35">
         <v>3</v>
       </c>
       <c r="Z10" s="56">
         <v>4</v>
       </c>
-      <c r="AA10" s="76" t="s">
+      <c r="AA10" s="8" t="s">
         <v>27</v>
+      </c>
+      <c r="AB10" s="56">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>6</v>
       </c>
       <c r="G11" s="40">
         <v>10</v>
       </c>
       <c r="H11" s="40">
@@ -1585,52 +1582,55 @@
       </c>
       <c r="S11" s="35">
         <v>10</v>
       </c>
       <c r="T11" s="35">
         <v>17</v>
       </c>
       <c r="U11" s="35">
         <v>10</v>
       </c>
       <c r="V11" s="35">
         <v>8</v>
       </c>
       <c r="W11" s="35">
         <v>9</v>
       </c>
       <c r="X11" s="35">
         <v>10</v>
       </c>
       <c r="Y11" s="35">
         <v>11</v>
       </c>
       <c r="Z11" s="56">
         <v>7</v>
       </c>
-      <c r="AA11" s="75">
+      <c r="AA11" s="56">
         <v>8</v>
+      </c>
+      <c r="AB11" s="56">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>5</v>
       </c>
       <c r="D12" s="8">
         <v>7</v>
       </c>
       <c r="E12" s="8">
         <v>11</v>
       </c>
       <c r="F12" s="8">
         <v>8</v>
       </c>
       <c r="G12" s="40">
         <v>12</v>
       </c>
       <c r="H12" s="40">
@@ -1668,52 +1668,55 @@
       </c>
       <c r="S12" s="35">
         <v>15</v>
       </c>
       <c r="T12" s="35">
         <v>9</v>
       </c>
       <c r="U12" s="35">
         <v>11</v>
       </c>
       <c r="V12" s="35">
         <v>9</v>
       </c>
       <c r="W12" s="35">
         <v>6</v>
       </c>
       <c r="X12" s="35">
         <v>12</v>
       </c>
       <c r="Y12" s="35">
         <v>10</v>
       </c>
       <c r="Z12" s="56">
         <v>10</v>
       </c>
-      <c r="AA12" s="75">
+      <c r="AA12" s="56">
         <v>8</v>
+      </c>
+      <c r="AB12" s="56">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="40">
         <v>10</v>
       </c>
       <c r="H13" s="40">
@@ -1751,52 +1754,55 @@
       </c>
       <c r="S13" s="35">
         <v>4</v>
       </c>
       <c r="T13" s="35">
         <v>13</v>
       </c>
       <c r="U13" s="35">
         <v>8</v>
       </c>
       <c r="V13" s="35">
         <v>6</v>
       </c>
       <c r="W13" s="35">
         <v>8</v>
       </c>
       <c r="X13" s="35">
         <v>7</v>
       </c>
       <c r="Y13" s="35">
         <v>4</v>
       </c>
       <c r="Z13" s="56">
         <v>5</v>
       </c>
-      <c r="AA13" s="75">
-        <v>5</v>
+      <c r="AA13" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>11</v>
       </c>
       <c r="D14" s="8">
         <v>22</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>11</v>
       </c>
       <c r="G14" s="40">
         <v>26</v>
       </c>
       <c r="H14" s="40">
@@ -1834,52 +1840,55 @@
       </c>
       <c r="S14" s="35">
         <v>20</v>
       </c>
       <c r="T14" s="35">
         <v>18</v>
       </c>
       <c r="U14" s="35">
         <v>22</v>
       </c>
       <c r="V14" s="35">
         <v>18</v>
       </c>
       <c r="W14" s="35">
         <v>15</v>
       </c>
       <c r="X14" s="35">
         <v>18</v>
       </c>
       <c r="Y14" s="35">
         <v>22</v>
       </c>
       <c r="Z14" s="56">
         <v>18</v>
       </c>
-      <c r="AA14" s="75">
+      <c r="AA14" s="56">
         <v>16</v>
+      </c>
+      <c r="AB14" s="56">
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>11</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>6</v>
       </c>
       <c r="F15" s="8">
         <v>2</v>
       </c>
       <c r="G15" s="40">
         <v>8</v>
       </c>
       <c r="H15" s="40">
@@ -1917,52 +1926,55 @@
       </c>
       <c r="S15" s="35">
         <v>13</v>
       </c>
       <c r="T15" s="35">
         <v>11</v>
       </c>
       <c r="U15" s="35">
         <v>2</v>
       </c>
       <c r="V15" s="35">
         <v>4</v>
       </c>
       <c r="W15" s="35">
         <v>7</v>
       </c>
       <c r="X15" s="35">
         <v>6</v>
       </c>
       <c r="Y15" s="35">
         <v>7</v>
       </c>
       <c r="Z15" s="56">
         <v>6</v>
       </c>
-      <c r="AA15" s="75">
-        <v>2</v>
+      <c r="AA15" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="56">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>8</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="40">
         <v>6</v>
       </c>
       <c r="H16" s="40">
@@ -2000,55 +2012,58 @@
       </c>
       <c r="S16" s="35">
         <v>7</v>
       </c>
       <c r="T16" s="35">
         <v>13</v>
       </c>
       <c r="U16" s="35">
         <v>7</v>
       </c>
       <c r="V16" s="35">
         <v>4</v>
       </c>
       <c r="W16" s="35">
         <v>5</v>
       </c>
       <c r="X16" s="35">
         <v>8</v>
       </c>
       <c r="Y16" s="35">
         <v>12</v>
       </c>
       <c r="Z16" s="56">
         <v>3</v>
       </c>
-      <c r="AA16" s="75">
-[...3 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AA16" s="56">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>4</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="8">
         <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>4</v>
       </c>
       <c r="G17" s="40">
         <v>10</v>
       </c>
       <c r="H17" s="40">
         <v>6</v>
       </c>
       <c r="I17" s="40">
@@ -2083,55 +2098,58 @@
       </c>
       <c r="S17" s="35">
         <v>9</v>
       </c>
       <c r="T17" s="35">
         <v>7</v>
       </c>
       <c r="U17" s="35">
         <v>9</v>
       </c>
       <c r="V17" s="35">
         <v>4</v>
       </c>
       <c r="W17" s="35">
         <v>9</v>
       </c>
       <c r="X17" s="35">
         <v>12</v>
       </c>
       <c r="Y17" s="35">
         <v>11</v>
       </c>
       <c r="Z17" s="56">
         <v>4</v>
       </c>
-      <c r="AA17" s="75">
-[...3 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="AA17" s="56">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="56">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>13</v>
       </c>
       <c r="C18" s="8">
         <v>16</v>
       </c>
       <c r="D18" s="8">
         <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>22</v>
       </c>
       <c r="F18" s="8">
         <v>10</v>
       </c>
       <c r="G18" s="40">
         <v>17</v>
       </c>
       <c r="H18" s="40">
         <v>26</v>
       </c>
       <c r="I18" s="40">
@@ -2166,55 +2184,58 @@
       </c>
       <c r="S18" s="35">
         <v>24</v>
       </c>
       <c r="T18" s="35">
         <v>30</v>
       </c>
       <c r="U18" s="35">
         <v>14</v>
       </c>
       <c r="V18" s="35">
         <v>13</v>
       </c>
       <c r="W18" s="35">
         <v>15</v>
       </c>
       <c r="X18" s="35">
         <v>18</v>
       </c>
       <c r="Y18" s="35">
         <v>16</v>
       </c>
       <c r="Z18" s="56">
         <v>17</v>
       </c>
-      <c r="AA18" s="75">
+      <c r="AA18" s="56">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="56">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>5</v>
       </c>
       <c r="C19" s="8">
         <v>5</v>
       </c>
       <c r="D19" s="8">
         <v>4</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>5</v>
       </c>
       <c r="H19" s="40">
         <v>3</v>
       </c>
       <c r="I19" s="40">
         <v>6</v>
       </c>
@@ -2247,55 +2268,58 @@
       </c>
       <c r="S19" s="35">
         <v>2</v>
       </c>
       <c r="T19" s="35">
         <v>6</v>
       </c>
       <c r="U19" s="35">
         <v>5</v>
       </c>
       <c r="V19" s="35">
         <v>2</v>
       </c>
       <c r="W19" s="35">
         <v>1</v>
       </c>
       <c r="X19" s="35">
         <v>5</v>
       </c>
       <c r="Y19" s="35">
         <v>4</v>
       </c>
       <c r="Z19" s="56">
         <v>1</v>
       </c>
-      <c r="AA19" s="75">
-[...3 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="AA19" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>5</v>
       </c>
       <c r="G20" s="40">
         <v>2</v>
       </c>
       <c r="H20" s="40">
         <v>10</v>
       </c>
       <c r="I20" s="40">
@@ -2330,55 +2354,58 @@
       </c>
       <c r="S20" s="35">
         <v>2</v>
       </c>
       <c r="T20" s="35">
         <v>8</v>
       </c>
       <c r="U20" s="35">
         <v>7</v>
       </c>
       <c r="V20" s="35">
         <v>5</v>
       </c>
       <c r="W20" s="35">
         <v>3</v>
       </c>
       <c r="X20" s="35">
         <v>4</v>
       </c>
       <c r="Y20" s="35">
         <v>1</v>
       </c>
       <c r="Z20" s="56">
         <v>4</v>
       </c>
-      <c r="AA20" s="75">
-[...3 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="AA20" s="56">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>14</v>
       </c>
       <c r="D21" s="8">
         <v>18</v>
       </c>
       <c r="E21" s="8">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>14</v>
       </c>
       <c r="G21" s="40">
         <v>25</v>
       </c>
       <c r="H21" s="40">
         <v>22</v>
       </c>
       <c r="I21" s="40">
@@ -2413,84 +2440,89 @@
       </c>
       <c r="S21" s="35">
         <v>20</v>
       </c>
       <c r="T21" s="35">
         <v>22</v>
       </c>
       <c r="U21" s="35">
         <v>13</v>
       </c>
       <c r="V21" s="35">
         <v>16</v>
       </c>
       <c r="W21" s="35">
         <v>11</v>
       </c>
       <c r="X21" s="35">
         <v>10</v>
       </c>
       <c r="Y21" s="35">
         <v>19</v>
       </c>
       <c r="Z21" s="56">
         <v>7</v>
       </c>
-      <c r="AA21" s="75">
+      <c r="AA21" s="56">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="56">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="AA22" s="56"/>
+      <c r="AB22" s="56"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>118</v>
       </c>
       <c r="C23" s="8">
         <v>119</v>
       </c>
       <c r="D23" s="8">
         <v>122</v>
       </c>
       <c r="E23" s="8">
         <v>141</v>
       </c>
       <c r="F23" s="8">
         <v>75</v>
       </c>
       <c r="G23" s="9">
         <v>204</v>
       </c>
       <c r="H23" s="40">
         <v>230</v>
       </c>
       <c r="I23" s="40">
@@ -2525,55 +2557,58 @@
       </c>
       <c r="S23" s="39">
         <v>214</v>
       </c>
       <c r="T23" s="39">
         <v>202</v>
       </c>
       <c r="U23" s="39">
         <v>192</v>
       </c>
       <c r="V23" s="39">
         <v>114</v>
       </c>
       <c r="W23" s="35">
         <v>121</v>
       </c>
       <c r="X23" s="35">
         <v>119</v>
       </c>
       <c r="Y23" s="35">
         <v>143</v>
       </c>
       <c r="Z23" s="56">
         <v>98</v>
       </c>
-      <c r="AA23" s="75">
+      <c r="AA23" s="56">
         <v>92</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="56">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>104</v>
       </c>
       <c r="C24" s="8">
         <v>106</v>
       </c>
       <c r="D24" s="8">
         <v>104</v>
       </c>
       <c r="E24" s="8">
         <v>125</v>
       </c>
       <c r="F24" s="8">
         <v>66</v>
       </c>
       <c r="G24" s="9">
         <v>188</v>
       </c>
       <c r="H24" s="40">
         <v>204</v>
       </c>
       <c r="I24" s="40">
@@ -2608,55 +2643,58 @@
       </c>
       <c r="S24" s="39">
         <v>192</v>
       </c>
       <c r="T24" s="39">
         <v>181</v>
       </c>
       <c r="U24" s="39">
         <v>175</v>
       </c>
       <c r="V24" s="39">
         <v>106</v>
       </c>
       <c r="W24" s="35">
         <v>105</v>
       </c>
       <c r="X24" s="35">
         <v>103</v>
       </c>
       <c r="Y24" s="35">
         <v>125</v>
       </c>
       <c r="Z24" s="56">
         <v>84</v>
       </c>
-      <c r="AA24" s="75">
+      <c r="AA24" s="56">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="56">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>5</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="40">
         <v>2</v>
       </c>
       <c r="I25" s="40">
@@ -2691,55 +2729,58 @@
       </c>
       <c r="S25" s="39">
         <v>1</v>
       </c>
       <c r="T25" s="39">
         <v>6</v>
       </c>
       <c r="U25" s="39">
         <v>5</v>
       </c>
       <c r="V25" s="39">
         <v>1</v>
       </c>
       <c r="W25" s="35">
         <v>2</v>
       </c>
       <c r="X25" s="35">
         <v>4</v>
       </c>
       <c r="Y25" s="35">
         <v>6</v>
       </c>
       <c r="Z25" s="56">
         <v>2</v>
       </c>
-      <c r="AA25" s="75">
-[...3 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="AA25" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>4</v>
       </c>
       <c r="H26" s="40">
         <v>5</v>
       </c>
       <c r="I26" s="40">
@@ -2774,55 +2815,58 @@
       </c>
       <c r="S26" s="39">
         <v>5</v>
       </c>
       <c r="T26" s="39">
         <v>4</v>
       </c>
       <c r="U26" s="39">
         <v>1</v>
       </c>
       <c r="V26" s="39">
         <v>2</v>
       </c>
       <c r="W26" s="35">
         <v>3</v>
       </c>
       <c r="X26" s="35">
         <v>2</v>
       </c>
       <c r="Y26" s="35">
         <v>2</v>
       </c>
       <c r="Z26" s="56">
         <v>3</v>
       </c>
-      <c r="AA26" s="76" t="s">
+      <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="56">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="9">
         <v>1</v>
       </c>
       <c r="H27" s="40">
         <v>3</v>
       </c>
       <c r="I27" s="40">
@@ -2857,55 +2901,58 @@
       </c>
       <c r="S27" s="39">
         <v>5</v>
       </c>
       <c r="T27" s="39">
         <v>3</v>
       </c>
       <c r="U27" s="39">
         <v>4</v>
       </c>
       <c r="V27" s="39">
         <v>1</v>
       </c>
       <c r="W27" s="35">
         <v>3</v>
       </c>
       <c r="X27" s="35">
         <v>6</v>
       </c>
       <c r="Y27" s="35">
         <v>4</v>
       </c>
       <c r="Z27" s="56">
         <v>3</v>
       </c>
-      <c r="AA27" s="75">
-[...3 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="AA27" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8">
         <v>7</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="8">
         <v>3</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="40">
         <v>16</v>
       </c>
       <c r="I28" s="40">
@@ -2940,84 +2987,89 @@
       </c>
       <c r="S28" s="39">
         <v>11</v>
       </c>
       <c r="T28" s="39">
         <v>8</v>
       </c>
       <c r="U28" s="39">
         <v>7</v>
       </c>
       <c r="V28" s="39">
         <v>4</v>
       </c>
       <c r="W28" s="35">
         <v>8</v>
       </c>
       <c r="X28" s="35">
         <v>4</v>
       </c>
       <c r="Y28" s="35">
         <v>6</v>
       </c>
       <c r="Z28" s="56">
         <v>6</v>
       </c>
-      <c r="AA28" s="75">
-[...4 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AA28" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="64"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="AA29" s="56"/>
+      <c r="AB29" s="56"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>93</v>
       </c>
       <c r="C30" s="8">
         <v>91</v>
       </c>
       <c r="D30" s="8">
         <v>96</v>
       </c>
       <c r="E30" s="8">
         <v>105</v>
       </c>
       <c r="F30" s="8">
         <v>78</v>
       </c>
       <c r="G30" s="9">
         <v>137</v>
       </c>
       <c r="H30" s="40">
         <v>169</v>
       </c>
       <c r="I30" s="40">
@@ -3052,55 +3104,58 @@
       </c>
       <c r="S30" s="36">
         <v>125</v>
       </c>
       <c r="T30" s="36">
         <v>154</v>
       </c>
       <c r="U30" s="36">
         <v>118</v>
       </c>
       <c r="V30" s="36">
         <v>99</v>
       </c>
       <c r="W30" s="35">
         <v>86</v>
       </c>
       <c r="X30" s="35">
         <v>111</v>
       </c>
       <c r="Y30" s="35">
         <v>112</v>
       </c>
       <c r="Z30" s="57">
         <v>82</v>
       </c>
-      <c r="AA30" s="75">
+      <c r="AA30" s="56">
         <v>70</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="56">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8">
         <v>6</v>
       </c>
       <c r="D31" s="8">
         <v>9</v>
       </c>
       <c r="E31" s="8">
         <v>15</v>
       </c>
       <c r="F31" s="8">
         <v>17</v>
       </c>
       <c r="G31" s="9">
         <v>17</v>
       </c>
       <c r="H31" s="40">
         <v>23</v>
       </c>
       <c r="I31" s="40">
@@ -3135,55 +3190,58 @@
       </c>
       <c r="S31" s="36">
         <v>11</v>
       </c>
       <c r="T31" s="36">
         <v>18</v>
       </c>
       <c r="U31" s="36">
         <v>21</v>
       </c>
       <c r="V31" s="36">
         <v>14</v>
       </c>
       <c r="W31" s="35">
         <v>9</v>
       </c>
       <c r="X31" s="35">
         <v>14</v>
       </c>
       <c r="Y31" s="35">
         <v>10</v>
       </c>
       <c r="Z31" s="57">
         <v>10</v>
       </c>
-      <c r="AA31" s="75">
+      <c r="AA31" s="56">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="56">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>3</v>
       </c>
       <c r="D32" s="8">
         <v>2</v>
       </c>
       <c r="E32" s="8">
         <v>8</v>
       </c>
       <c r="F32" s="8">
         <v>1</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="40">
         <v>8</v>
       </c>
       <c r="I32" s="40">
@@ -3218,55 +3276,58 @@
       </c>
       <c r="S32" s="36">
         <v>10</v>
       </c>
       <c r="T32" s="36">
         <v>3</v>
       </c>
       <c r="U32" s="36">
         <v>6</v>
       </c>
       <c r="V32" s="36">
         <v>4</v>
       </c>
       <c r="W32" s="35">
         <v>4</v>
       </c>
       <c r="X32" s="35">
         <v>3</v>
       </c>
       <c r="Y32" s="35">
         <v>3</v>
       </c>
       <c r="Z32" s="57">
         <v>4</v>
       </c>
-      <c r="AA32" s="76" t="s">
+      <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
         <v>7</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>4</v>
       </c>
       <c r="E33" s="8">
         <v>3</v>
       </c>
       <c r="F33" s="8">
         <v>5</v>
       </c>
       <c r="G33" s="9">
         <v>6</v>
       </c>
       <c r="H33" s="40">
         <v>15</v>
       </c>
       <c r="I33" s="40">
@@ -3301,55 +3362,58 @@
       </c>
       <c r="S33" s="36">
         <v>9</v>
       </c>
       <c r="T33" s="36">
         <v>11</v>
       </c>
       <c r="U33" s="36">
         <v>5</v>
       </c>
       <c r="V33" s="36">
         <v>7</v>
       </c>
       <c r="W33" s="35">
         <v>7</v>
       </c>
       <c r="X33" s="35">
         <v>6</v>
       </c>
       <c r="Y33" s="35">
         <v>5</v>
       </c>
       <c r="Z33" s="57">
         <v>5</v>
       </c>
-      <c r="AA33" s="75">
-[...3 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="AA33" s="56">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="56">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>4</v>
       </c>
       <c r="C34" s="8">
         <v>5</v>
       </c>
       <c r="D34" s="8">
         <v>7</v>
       </c>
       <c r="E34" s="8">
         <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>8</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="40">
         <v>14</v>
       </c>
       <c r="I34" s="40">
@@ -3384,55 +3448,58 @@
       </c>
       <c r="S34" s="36">
         <v>15</v>
       </c>
       <c r="T34" s="36">
         <v>9</v>
       </c>
       <c r="U34" s="36">
         <v>11</v>
       </c>
       <c r="V34" s="36">
         <v>9</v>
       </c>
       <c r="W34" s="35">
         <v>6</v>
       </c>
       <c r="X34" s="35">
         <v>12</v>
       </c>
       <c r="Y34" s="35">
         <v>10</v>
       </c>
       <c r="Z34" s="57">
         <v>10</v>
       </c>
-      <c r="AA34" s="75">
+      <c r="AA34" s="56">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="56">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>9</v>
       </c>
       <c r="C35" s="8">
         <v>6</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
       <c r="E35" s="8">
         <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="9">
         <v>10</v>
       </c>
       <c r="H35" s="40">
         <v>6</v>
       </c>
       <c r="I35" s="40">
@@ -3467,55 +3534,58 @@
       </c>
       <c r="S35" s="36">
         <v>4</v>
       </c>
       <c r="T35" s="36">
         <v>13</v>
       </c>
       <c r="U35" s="36">
         <v>8</v>
       </c>
       <c r="V35" s="36">
         <v>6</v>
       </c>
       <c r="W35" s="35">
         <v>8</v>
       </c>
       <c r="X35" s="35">
         <v>7</v>
       </c>
       <c r="Y35" s="35">
         <v>4</v>
       </c>
       <c r="Z35" s="57">
         <v>5</v>
       </c>
-      <c r="AA35" s="75">
-[...3 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="AA35" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB35" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>11</v>
       </c>
       <c r="D36" s="8">
         <v>22</v>
       </c>
       <c r="E36" s="8">
         <v>15</v>
       </c>
       <c r="F36" s="8">
         <v>11</v>
       </c>
       <c r="G36" s="9">
         <v>26</v>
       </c>
       <c r="H36" s="40">
         <v>35</v>
       </c>
       <c r="I36" s="40">
@@ -3550,55 +3620,58 @@
       </c>
       <c r="S36" s="36">
         <v>20</v>
       </c>
       <c r="T36" s="36">
         <v>18</v>
       </c>
       <c r="U36" s="36">
         <v>22</v>
       </c>
       <c r="V36" s="36">
         <v>18</v>
       </c>
       <c r="W36" s="35">
         <v>15</v>
       </c>
       <c r="X36" s="35">
         <v>18</v>
       </c>
       <c r="Y36" s="35">
         <v>22</v>
       </c>
       <c r="Z36" s="57">
         <v>18</v>
       </c>
-      <c r="AA36" s="75">
+      <c r="AA36" s="56">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="56">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>6</v>
       </c>
       <c r="D37" s="8">
         <v>4</v>
       </c>
       <c r="E37" s="8">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="9">
         <v>4</v>
       </c>
       <c r="H37" s="40">
         <v>4</v>
       </c>
       <c r="I37" s="40">
         <v>5</v>
       </c>
@@ -3631,55 +3704,58 @@
       </c>
       <c r="S37" s="36">
         <v>8</v>
       </c>
       <c r="T37" s="36">
         <v>7</v>
       </c>
       <c r="U37" s="36">
         <v>1</v>
       </c>
       <c r="V37" s="36">
         <v>2</v>
       </c>
       <c r="W37" s="35">
         <v>4</v>
       </c>
       <c r="X37" s="35">
         <v>4</v>
       </c>
       <c r="Y37" s="35">
         <v>5</v>
       </c>
       <c r="Z37" s="57">
         <v>3</v>
       </c>
-      <c r="AA37" s="75">
-[...3 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="AA37" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>7</v>
       </c>
       <c r="D38" s="8">
         <v>7</v>
       </c>
       <c r="E38" s="8">
         <v>3</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="9">
         <v>5</v>
       </c>
       <c r="H38" s="40">
         <v>13</v>
       </c>
       <c r="I38" s="40">
@@ -3714,55 +3790,58 @@
       </c>
       <c r="S38" s="36">
         <v>2</v>
       </c>
       <c r="T38" s="36">
         <v>10</v>
       </c>
       <c r="U38" s="36">
         <v>3</v>
       </c>
       <c r="V38" s="36">
         <v>3</v>
       </c>
       <c r="W38" s="35">
         <v>2</v>
       </c>
       <c r="X38" s="35">
         <v>2</v>
       </c>
       <c r="Y38" s="35">
         <v>8</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="75">
-[...3 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="AA38" s="56">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>8</v>
       </c>
       <c r="C39" s="8">
         <v>4</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>4</v>
       </c>
       <c r="G39" s="9">
         <v>10</v>
       </c>
       <c r="H39" s="40">
         <v>6</v>
       </c>
       <c r="I39" s="40">
@@ -3797,55 +3876,58 @@
       </c>
       <c r="S39" s="36">
         <v>9</v>
       </c>
       <c r="T39" s="36">
         <v>7</v>
       </c>
       <c r="U39" s="36">
         <v>9</v>
       </c>
       <c r="V39" s="36">
         <v>4</v>
       </c>
       <c r="W39" s="35">
         <v>9</v>
       </c>
       <c r="X39" s="35">
         <v>12</v>
       </c>
       <c r="Y39" s="35">
         <v>11</v>
       </c>
       <c r="Z39" s="57">
         <v>4</v>
       </c>
-      <c r="AA39" s="75">
-[...3 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="AA39" s="56">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="56">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>9</v>
       </c>
       <c r="C40" s="8">
         <v>13</v>
       </c>
       <c r="D40" s="8">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="9">
         <v>10</v>
       </c>
       <c r="H40" s="40">
         <v>10</v>
       </c>
       <c r="I40" s="40">
@@ -3880,55 +3962,58 @@
       </c>
       <c r="S40" s="36">
         <v>13</v>
       </c>
       <c r="T40" s="36">
         <v>22</v>
       </c>
       <c r="U40" s="36">
         <v>7</v>
       </c>
       <c r="V40" s="36">
         <v>9</v>
       </c>
       <c r="W40" s="35">
         <v>7</v>
       </c>
       <c r="X40" s="35">
         <v>14</v>
       </c>
       <c r="Y40" s="35">
         <v>10</v>
       </c>
       <c r="Z40" s="57">
         <v>11</v>
       </c>
-      <c r="AA40" s="75">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB40" s="56">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>5</v>
       </c>
       <c r="C41" s="8">
         <v>5</v>
       </c>
       <c r="D41" s="8">
         <v>4</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="8">
         <v>1</v>
       </c>
       <c r="G41" s="9">
         <v>5</v>
       </c>
       <c r="H41" s="40">
         <v>3</v>
       </c>
       <c r="I41" s="40">
         <v>6</v>
       </c>
@@ -3961,55 +4046,58 @@
       </c>
       <c r="S41" s="36">
         <v>2</v>
       </c>
       <c r="T41" s="36">
         <v>6</v>
       </c>
       <c r="U41" s="36">
         <v>5</v>
       </c>
       <c r="V41" s="36">
         <v>2</v>
       </c>
       <c r="W41" s="35">
         <v>1</v>
       </c>
       <c r="X41" s="35">
         <v>5</v>
       </c>
       <c r="Y41" s="35">
         <v>4</v>
       </c>
       <c r="Z41" s="57">
         <v>1</v>
       </c>
-      <c r="AA41" s="75">
-[...3 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="56">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>5</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="40">
         <v>10</v>
       </c>
       <c r="I42" s="40">
@@ -4044,55 +4132,58 @@
       </c>
       <c r="S42" s="36">
         <v>2</v>
       </c>
       <c r="T42" s="36">
         <v>8</v>
       </c>
       <c r="U42" s="36">
         <v>7</v>
       </c>
       <c r="V42" s="36">
         <v>5</v>
       </c>
       <c r="W42" s="35">
         <v>3</v>
       </c>
       <c r="X42" s="35">
         <v>4</v>
       </c>
       <c r="Y42" s="35">
         <v>1</v>
       </c>
       <c r="Z42" s="57">
         <v>4</v>
       </c>
-      <c r="AA42" s="75">
-[...3 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AA42" s="56">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>6</v>
       </c>
       <c r="C43" s="14">
         <v>14</v>
       </c>
       <c r="D43" s="14">
         <v>18</v>
       </c>
       <c r="E43" s="14">
         <v>16</v>
       </c>
       <c r="F43" s="14">
         <v>14</v>
       </c>
       <c r="G43" s="13">
         <v>25</v>
       </c>
       <c r="H43" s="13">
         <v>22</v>
       </c>
       <c r="I43" s="13">
@@ -4127,207 +4218,210 @@
       </c>
       <c r="S43" s="37">
         <v>20</v>
       </c>
       <c r="T43" s="37">
         <v>22</v>
       </c>
       <c r="U43" s="37">
         <v>13</v>
       </c>
       <c r="V43" s="37">
         <v>16</v>
       </c>
       <c r="W43" s="51">
         <v>11</v>
       </c>
       <c r="X43" s="51">
         <v>10</v>
       </c>
       <c r="Y43" s="51">
         <v>19</v>
       </c>
       <c r="Z43" s="58">
         <v>7</v>
       </c>
-      <c r="AA43" s="77">
+      <c r="AA43" s="58">
         <v>11</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="58">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="15"/>
       <c r="G44" s="26"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC22" sqref="AC22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="AJ3" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="68"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="67">
+      <c r="A4" s="63"/>
+      <c r="B4" s="69">
         <v>2024</v>
       </c>
-      <c r="C4" s="68"/>
-[...10 lines deleted...]
-      <c r="N4" s="67">
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="69">
         <v>2025</v>
       </c>
-      <c r="O4" s="68"/>
-[...10 lines deleted...]
-      <c r="Z4" s="67">
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="69">
         <v>2026</v>
       </c>
-      <c r="AA4" s="68"/>
-[...9 lines deleted...]
-      <c r="AK4" s="68"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -4394,77 +4488,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>4.74</v>
       </c>
       <c r="C7" s="19">
         <v>4.91</v>
       </c>
       <c r="D7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="25">
         <v>5.09</v>
       </c>
       <c r="F7" s="25">
         <v>4.75</v>
       </c>
       <c r="G7" s="30">
         <v>5.27</v>
       </c>
       <c r="H7" s="30">
         <v>5.81</v>
@@ -4501,52 +4595,55 @@
       </c>
       <c r="S7" s="38">
         <v>5.0999999999999996</v>
       </c>
       <c r="T7" s="38">
         <v>5.53</v>
       </c>
       <c r="U7" s="38">
         <v>5.73</v>
       </c>
       <c r="V7" s="38">
         <v>5.65</v>
       </c>
       <c r="W7" s="38">
         <v>5.55</v>
       </c>
       <c r="X7" s="38">
         <v>5.54</v>
       </c>
       <c r="Y7" s="38">
         <v>5.56</v>
       </c>
       <c r="Z7" s="19">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AA7" s="78">
+      <c r="AA7" s="19">
         <v>4.13</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>4.21</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>5.52</v>
       </c>
       <c r="C8" s="19">
         <v>5.81</v>
       </c>
       <c r="D8" s="19">
         <v>5.71</v>
       </c>
       <c r="E8" s="25">
         <v>6</v>
       </c>
       <c r="F8" s="25">
         <v>5.49</v>
       </c>
       <c r="G8" s="28">
         <v>6.29</v>
       </c>
       <c r="H8" s="30">
@@ -4584,52 +4681,55 @@
       </c>
       <c r="S8" s="38">
         <v>6.27</v>
       </c>
       <c r="T8" s="38">
         <v>6.76</v>
       </c>
       <c r="U8" s="38">
         <v>7.08</v>
       </c>
       <c r="V8" s="38">
         <v>6.94</v>
       </c>
       <c r="W8" s="38">
         <v>6.8</v>
       </c>
       <c r="X8" s="38">
         <v>6.69</v>
       </c>
       <c r="Y8" s="38">
         <v>6.69</v>
       </c>
       <c r="Z8" s="19">
         <v>4.46</v>
       </c>
-      <c r="AA8" s="78">
+      <c r="AA8" s="19">
         <v>4.6500000000000004</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>4.93</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>3.39</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.07</v>
       </c>
       <c r="E9" s="25">
         <v>3.76</v>
       </c>
       <c r="F9" s="25">
         <v>4.29</v>
       </c>
       <c r="G9" s="28">
         <v>4.67</v>
       </c>
       <c r="H9" s="30">
@@ -4667,52 +4767,55 @@
       </c>
       <c r="S9" s="38">
         <v>3.86</v>
       </c>
       <c r="T9" s="38">
         <v>4.32</v>
       </c>
       <c r="U9" s="38">
         <v>4.8099999999999996</v>
       </c>
       <c r="V9" s="38">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="38">
         <v>4.76</v>
       </c>
       <c r="X9" s="38">
         <v>4.83</v>
       </c>
       <c r="Y9" s="38">
         <v>4.75</v>
       </c>
       <c r="Z9" s="19">
         <v>4.01</v>
       </c>
-      <c r="AA9" s="78">
+      <c r="AA9" s="19">
         <v>3.81</v>
+      </c>
+      <c r="AB9" s="38">
+        <v>4.3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>4.57</v>
       </c>
       <c r="C10" s="19">
         <v>3.76</v>
       </c>
       <c r="D10" s="19">
         <v>3.09</v>
       </c>
       <c r="E10" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="25">
         <v>3.51</v>
       </c>
       <c r="G10" s="28">
         <v>3.71</v>
       </c>
       <c r="H10" s="30">
@@ -4750,52 +4853,55 @@
       </c>
       <c r="S10" s="38">
         <v>4.7</v>
       </c>
       <c r="T10" s="38">
         <v>4.43</v>
       </c>
       <c r="U10" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="V10" s="38">
         <v>4.51</v>
       </c>
       <c r="W10" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="38">
         <v>4.3</v>
       </c>
       <c r="Y10" s="38">
         <v>4.18</v>
       </c>
       <c r="Z10" s="19">
         <v>3.91</v>
       </c>
-      <c r="AA10" s="78">
+      <c r="AA10" s="19">
         <v>2.0699999999999998</v>
+      </c>
+      <c r="AB10" s="38">
+        <v>2.04</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="19">
         <v>4.71</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.99</v>
       </c>
       <c r="G11" s="28">
         <v>4.08</v>
       </c>
       <c r="H11" s="30">
@@ -4833,52 +4939,55 @@
       </c>
       <c r="S11" s="38">
         <v>3.87</v>
       </c>
       <c r="T11" s="38">
         <v>4.43</v>
       </c>
       <c r="U11" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="V11" s="38">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="38">
         <v>4.33</v>
       </c>
       <c r="X11" s="38">
         <v>4.37</v>
       </c>
       <c r="Y11" s="38">
         <v>4.42</v>
       </c>
       <c r="Z11" s="19">
         <v>3.22</v>
       </c>
-      <c r="AA11" s="78">
+      <c r="AA11" s="19">
         <v>3.62</v>
+      </c>
+      <c r="AB11" s="38">
+        <v>3.49</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="19">
         <v>2.65</v>
       </c>
       <c r="D12" s="19">
         <v>3.11</v>
       </c>
       <c r="E12" s="25">
         <v>3.95</v>
       </c>
       <c r="F12" s="25">
         <v>4.07</v>
       </c>
       <c r="G12" s="28">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="30">
@@ -4916,52 +5025,55 @@
       </c>
       <c r="S12" s="38">
         <v>4.49</v>
       </c>
       <c r="T12" s="38">
         <v>4.59</v>
       </c>
       <c r="U12" s="38">
         <v>4.82</v>
       </c>
       <c r="V12" s="38">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="38">
         <v>4.74</v>
       </c>
       <c r="X12" s="38">
         <v>4.96</v>
       </c>
       <c r="Y12" s="38">
         <v>5.03</v>
       </c>
       <c r="Z12" s="19">
         <v>6.02</v>
       </c>
-      <c r="AA12" s="78">
+      <c r="AA12" s="19">
         <v>5.65</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>5.13</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>6.07</v>
       </c>
       <c r="C13" s="19">
         <v>5.24</v>
       </c>
       <c r="D13" s="19">
         <v>4.82</v>
       </c>
       <c r="E13" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="25">
         <v>3.98</v>
       </c>
       <c r="G13" s="28">
         <v>4.46</v>
       </c>
       <c r="H13" s="30">
@@ -4999,52 +5111,55 @@
       </c>
       <c r="S13" s="38">
         <v>3.1</v>
       </c>
       <c r="T13" s="38">
         <v>3.98</v>
       </c>
       <c r="U13" s="38">
         <v>4.18</v>
       </c>
       <c r="V13" s="38">
         <v>4.2</v>
       </c>
       <c r="W13" s="38">
         <v>4.34</v>
       </c>
       <c r="X13" s="38">
         <v>4.41</v>
       </c>
       <c r="Y13" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="19">
         <v>3.63</v>
       </c>
-      <c r="AA13" s="78">
+      <c r="AA13" s="19">
         <v>3.79</v>
+      </c>
+      <c r="AB13" s="38">
+        <v>3.23</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>4.08</v>
       </c>
       <c r="C14" s="19">
         <v>3.56</v>
       </c>
       <c r="D14" s="19">
         <v>4.25</v>
       </c>
       <c r="E14" s="25">
         <v>4.13</v>
       </c>
       <c r="F14" s="25">
         <v>3.85</v>
       </c>
       <c r="G14" s="28">
         <v>4.34</v>
       </c>
       <c r="H14" s="30">
@@ -5082,52 +5197,55 @@
       </c>
       <c r="S14" s="38">
         <v>3.94</v>
       </c>
       <c r="T14" s="38">
         <v>4.04</v>
       </c>
       <c r="U14" s="38">
         <v>4.24</v>
       </c>
       <c r="V14" s="38">
         <v>4.29</v>
       </c>
       <c r="W14" s="38">
         <v>4.24</v>
       </c>
       <c r="X14" s="38">
         <v>4.29</v>
       </c>
       <c r="Y14" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="78">
+      <c r="AA14" s="19">
         <v>4.59</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>4.26</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="19">
         <v>6.07</v>
       </c>
       <c r="D15" s="19">
         <v>5.17</v>
       </c>
       <c r="E15" s="25">
         <v>4.95</v>
       </c>
       <c r="F15" s="25">
         <v>4.22</v>
       </c>
       <c r="G15" s="28">
         <v>4.46</v>
       </c>
       <c r="H15" s="30">
@@ -5165,52 +5283,55 @@
       </c>
       <c r="S15" s="38">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="38">
         <v>5.07</v>
       </c>
       <c r="U15" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="V15" s="38">
         <v>4.42</v>
       </c>
       <c r="W15" s="38">
         <v>4.47</v>
       </c>
       <c r="X15" s="38">
         <v>4.47</v>
       </c>
       <c r="Y15" s="38">
         <v>4.51</v>
       </c>
       <c r="Z15" s="19">
         <v>4.34</v>
       </c>
-      <c r="AA15" s="78">
+      <c r="AA15" s="19">
         <v>3.03</v>
+      </c>
+      <c r="AB15" s="38">
+        <v>3.47</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>5.36</v>
       </c>
       <c r="C16" s="19">
         <v>5.62</v>
       </c>
       <c r="D16" s="19">
         <v>6.46</v>
       </c>
       <c r="E16" s="25">
         <v>5.55</v>
       </c>
       <c r="F16" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>4.95</v>
       </c>
       <c r="H16" s="30">
@@ -5248,55 +5369,58 @@
       </c>
       <c r="S16" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="T16" s="38">
         <v>4.96</v>
       </c>
       <c r="U16" s="38">
         <v>4.93</v>
       </c>
       <c r="V16" s="38">
         <v>4.71</v>
       </c>
       <c r="W16" s="38">
         <v>4.58</v>
       </c>
       <c r="X16" s="38">
         <v>4.68</v>
       </c>
       <c r="Y16" s="38">
         <v>4.99</v>
       </c>
       <c r="Z16" s="19">
         <v>2.11</v>
       </c>
-      <c r="AA16" s="78">
+      <c r="AA16" s="19">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="38">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>5.39</v>
       </c>
       <c r="C17" s="19">
         <v>4.2</v>
       </c>
       <c r="D17" s="19">
         <v>3.68</v>
       </c>
       <c r="E17" s="25">
         <v>3.78</v>
       </c>
       <c r="F17" s="25">
         <v>3.55</v>
       </c>
       <c r="G17" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="30">
         <v>4.09</v>
       </c>
       <c r="I17" s="30">
@@ -5331,55 +5455,58 @@
       </c>
       <c r="S17" s="38">
         <v>3.86</v>
       </c>
       <c r="T17" s="38">
         <v>3.99</v>
       </c>
       <c r="U17" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="V17" s="38">
         <v>4.12</v>
       </c>
       <c r="W17" s="38">
         <v>4.32</v>
       </c>
       <c r="X17" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="38">
         <v>4.93</v>
       </c>
       <c r="Z17" s="19">
         <v>2.72</v>
       </c>
-      <c r="AA17" s="78">
+      <c r="AA17" s="19">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="38">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>3.91</v>
       </c>
       <c r="C18" s="19">
         <v>4.59</v>
       </c>
       <c r="D18" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="25">
         <v>5.13</v>
       </c>
       <c r="F18" s="25">
         <v>4.7</v>
       </c>
       <c r="G18" s="28">
         <v>4.8</v>
       </c>
       <c r="H18" s="30">
         <v>5.24</v>
       </c>
       <c r="I18" s="30">
@@ -5414,55 +5541,58 @@
       </c>
       <c r="S18" s="38">
         <v>5.42</v>
       </c>
       <c r="T18" s="38">
         <v>5.99</v>
       </c>
       <c r="U18" s="38">
         <v>5.78</v>
       </c>
       <c r="V18" s="38">
         <v>5.61</v>
       </c>
       <c r="W18" s="38">
         <v>5.51</v>
       </c>
       <c r="X18" s="38">
         <v>5.53</v>
       </c>
       <c r="Y18" s="38">
         <v>5.48</v>
       </c>
       <c r="Z18" s="19">
         <v>5.43</v>
       </c>
-      <c r="AA18" s="78">
+      <c r="AA18" s="19">
         <v>4.01</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="38">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>6.27</v>
       </c>
       <c r="C19" s="19">
         <v>6.45</v>
       </c>
       <c r="D19" s="19">
         <v>5.9</v>
       </c>
       <c r="E19" s="25">
         <v>4.43</v>
       </c>
       <c r="F19" s="25">
         <v>3.77</v>
       </c>
       <c r="G19" s="28">
         <v>4.2</v>
       </c>
       <c r="H19" s="30">
         <v>4.13</v>
       </c>
       <c r="I19" s="30">
@@ -5497,55 +5627,58 @@
       </c>
       <c r="S19" s="38">
         <v>5.23</v>
       </c>
       <c r="T19" s="38">
         <v>5.59</v>
       </c>
       <c r="U19" s="38">
         <v>5.69</v>
       </c>
       <c r="V19" s="38">
         <v>5.35</v>
       </c>
       <c r="W19" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="38">
         <v>5.09</v>
       </c>
       <c r="Y19" s="38">
         <v>5.09</v>
       </c>
       <c r="Z19" s="19">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="78">
+      <c r="AA19" s="19">
         <v>4.1500000000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="38">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>6.6</v>
       </c>
       <c r="C20" s="19">
         <v>5.35</v>
       </c>
       <c r="D20" s="19">
         <v>3.83</v>
       </c>
       <c r="E20" s="25">
         <v>4.3</v>
       </c>
       <c r="F20" s="25">
         <v>4.37</v>
       </c>
       <c r="G20" s="28">
         <v>3.96</v>
       </c>
       <c r="H20" s="30">
         <v>4.75</v>
       </c>
       <c r="I20" s="30">
@@ -5580,55 +5713,58 @@
       </c>
       <c r="S20" s="38">
         <v>3.7</v>
       </c>
       <c r="T20" s="38">
         <v>4.32</v>
       </c>
       <c r="U20" s="38">
         <v>4.67</v>
       </c>
       <c r="V20" s="38">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="38">
         <v>4.55</v>
       </c>
       <c r="X20" s="38">
         <v>4.51</v>
       </c>
       <c r="Y20" s="38">
         <v>4.21</v>
       </c>
       <c r="Z20" s="19">
         <v>4.13</v>
       </c>
-      <c r="AA20" s="78">
+      <c r="AA20" s="19">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="38">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="19">
         <v>3.5</v>
       </c>
       <c r="D21" s="19">
         <v>4.37</v>
       </c>
       <c r="E21" s="25">
         <v>4.67</v>
       </c>
       <c r="F21" s="25">
         <v>4.68</v>
       </c>
       <c r="G21" s="28">
         <v>5.36</v>
       </c>
       <c r="H21" s="30">
         <v>5.67</v>
       </c>
       <c r="I21" s="30">
@@ -5663,85 +5799,89 @@
       </c>
       <c r="S21" s="38">
         <v>3.91</v>
       </c>
       <c r="T21" s="38">
         <v>4.45</v>
       </c>
       <c r="U21" s="38">
         <v>4.45</v>
       </c>
       <c r="V21" s="38">
         <v>4.59</v>
       </c>
       <c r="W21" s="38">
         <v>4.51</v>
       </c>
       <c r="X21" s="38">
         <v>4.42</v>
       </c>
       <c r="Y21" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="19">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA21" s="78">
+      <c r="AA21" s="19">
         <v>3.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AB21" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="64"/>
-[...25 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="AA22" s="19"/>
+      <c r="AB22" s="50"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>5.38</v>
       </c>
       <c r="C23" s="19">
         <v>5.63</v>
       </c>
       <c r="D23" s="19">
         <v>5.6</v>
       </c>
       <c r="E23" s="25">
         <v>5.87</v>
       </c>
       <c r="F23" s="25">
         <v>5.37</v>
       </c>
       <c r="G23" s="30">
         <v>6.07</v>
       </c>
       <c r="H23" s="30">
         <v>6.71</v>
       </c>
       <c r="I23" s="30">
@@ -5776,55 +5916,58 @@
       </c>
       <c r="S23" s="38">
         <v>6.16</v>
       </c>
       <c r="T23" s="38">
         <v>6.61</v>
       </c>
       <c r="U23" s="38">
         <v>6.88</v>
       </c>
       <c r="V23" s="38">
         <v>6.71</v>
       </c>
       <c r="W23" s="38">
         <v>6.59</v>
       </c>
       <c r="X23" s="38">
         <v>6.5</v>
       </c>
       <c r="Y23" s="38">
         <v>6.5</v>
       </c>
       <c r="Z23" s="19">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AA23" s="78">
+      <c r="AA23" s="19">
         <v>4.55</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="38">
+        <v>4.7699999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>5.52</v>
       </c>
       <c r="C24" s="19">
         <v>5.81</v>
       </c>
       <c r="D24" s="19">
         <v>5.71</v>
       </c>
       <c r="E24" s="25">
         <v>6</v>
       </c>
       <c r="F24" s="25">
         <v>5.49</v>
       </c>
       <c r="G24" s="28">
         <v>6.29</v>
       </c>
       <c r="H24" s="30">
         <v>6.95</v>
       </c>
       <c r="I24" s="30">
@@ -5859,55 +6002,58 @@
       </c>
       <c r="S24" s="38">
         <v>6.27</v>
       </c>
       <c r="T24" s="38">
         <v>6.76</v>
       </c>
       <c r="U24" s="38">
         <v>7.08</v>
       </c>
       <c r="V24" s="38">
         <v>6.94</v>
       </c>
       <c r="W24" s="38">
         <v>6.8</v>
       </c>
       <c r="X24" s="38">
         <v>6.69</v>
       </c>
       <c r="Y24" s="38">
         <v>6.69</v>
       </c>
       <c r="Z24" s="19">
         <v>4.46</v>
       </c>
-      <c r="AA24" s="78">
+      <c r="AA24" s="19">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="38">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>5.57</v>
       </c>
       <c r="C25" s="19">
         <v>5.77</v>
       </c>
       <c r="D25" s="19">
         <v>6.15</v>
       </c>
       <c r="E25" s="25">
         <v>6.05</v>
       </c>
       <c r="F25" s="25">
         <v>5.07</v>
       </c>
       <c r="G25" s="28">
         <v>5.17</v>
       </c>
       <c r="H25" s="30">
         <v>4.83</v>
       </c>
       <c r="I25" s="30">
@@ -5942,55 +6088,58 @@
       </c>
       <c r="S25" s="38">
         <v>4.49</v>
       </c>
       <c r="T25" s="38">
         <v>5.05</v>
       </c>
       <c r="U25" s="38">
         <v>5.29</v>
       </c>
       <c r="V25" s="38">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="38">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="38">
         <v>4.75</v>
       </c>
       <c r="Y25" s="38">
         <v>5.05</v>
       </c>
       <c r="Z25" s="19">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="78">
+      <c r="AA25" s="19">
         <v>5.08</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="38">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>5.39</v>
       </c>
       <c r="D26" s="19">
         <v>4.12</v>
       </c>
       <c r="E26" s="25">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="25">
         <v>4.55</v>
       </c>
       <c r="G26" s="28">
         <v>4.96</v>
       </c>
       <c r="H26" s="30">
         <v>5.49</v>
       </c>
       <c r="I26" s="30">
@@ -6025,55 +6174,58 @@
       </c>
       <c r="S26" s="38">
         <v>6.02</v>
       </c>
       <c r="T26" s="38">
         <v>6.18</v>
       </c>
       <c r="U26" s="38">
         <v>5.61</v>
       </c>
       <c r="V26" s="38">
         <v>5.39</v>
       </c>
       <c r="W26" s="38">
         <v>5.38</v>
       </c>
       <c r="X26" s="38">
         <v>5.22</v>
       </c>
       <c r="Y26" s="38">
         <v>5.07</v>
       </c>
       <c r="Z26" s="19">
         <v>5.35</v>
       </c>
-      <c r="AA26" s="78">
+      <c r="AA26" s="19">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="38">
+        <v>4.32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>7.26</v>
       </c>
       <c r="C27" s="19">
         <v>4.55</v>
       </c>
       <c r="D27" s="19">
         <v>5.47</v>
       </c>
       <c r="E27" s="25">
         <v>4.5</v>
       </c>
       <c r="F27" s="25">
         <v>4.46</v>
       </c>
       <c r="G27" s="28">
         <v>3.96</v>
       </c>
       <c r="H27" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="30">
@@ -6108,55 +6260,58 @@
       </c>
       <c r="S27" s="38">
         <v>5.54</v>
       </c>
       <c r="T27" s="38">
         <v>5.35</v>
       </c>
       <c r="U27" s="38">
         <v>5.41</v>
       </c>
       <c r="V27" s="38">
         <v>4.97</v>
       </c>
       <c r="W27" s="38">
         <v>4.92</v>
       </c>
       <c r="X27" s="38">
         <v>5.3</v>
       </c>
       <c r="Y27" s="38">
         <v>5.35</v>
       </c>
       <c r="Z27" s="19">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA27" s="78">
+      <c r="AA27" s="19">
         <v>3.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="38">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>3.3</v>
       </c>
       <c r="D28" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="25">
         <v>4.46</v>
       </c>
       <c r="G28" s="28">
         <v>4.8</v>
       </c>
       <c r="H28" s="30">
         <v>6.22</v>
       </c>
       <c r="I28" s="30">
@@ -6191,85 +6346,89 @@
       </c>
       <c r="S28" s="38">
         <v>5.79</v>
       </c>
       <c r="T28" s="38">
         <v>6.02</v>
       </c>
       <c r="U28" s="38">
         <v>6.06</v>
       </c>
       <c r="V28" s="38">
         <v>5.81</v>
       </c>
       <c r="W28" s="38">
         <v>5.96</v>
       </c>
       <c r="X28" s="38">
         <v>5.76</v>
       </c>
       <c r="Y28" s="38">
         <v>5.74</v>
       </c>
       <c r="Z28" s="19">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="78">
+      <c r="AA28" s="19">
         <v>3.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AB28" s="38">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="64"/>
-[...25 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="AA29" s="19"/>
+      <c r="AB29" s="59"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="19">
         <v>4.21</v>
       </c>
       <c r="D30" s="19">
         <v>4.21</v>
       </c>
       <c r="E30" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="25">
         <v>4.16</v>
       </c>
       <c r="G30" s="31">
         <v>4.5</v>
       </c>
       <c r="H30" s="30">
         <v>4.93</v>
       </c>
       <c r="I30" s="30">
@@ -6304,55 +6463,58 @@
       </c>
       <c r="S30" s="43">
         <v>4.04</v>
       </c>
       <c r="T30" s="38">
         <v>4.47</v>
       </c>
       <c r="U30" s="43">
         <v>4.58</v>
       </c>
       <c r="V30" s="43">
         <v>4.59</v>
       </c>
       <c r="W30" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="38">
         <v>4.58</v>
       </c>
       <c r="Y30" s="38">
         <v>4.62</v>
       </c>
       <c r="Z30" s="19">
         <v>3.81</v>
       </c>
-      <c r="AA30" s="78">
+      <c r="AA30" s="19">
         <v>3.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="38">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>3.39</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.07</v>
       </c>
       <c r="E31" s="25">
         <v>3.76</v>
       </c>
       <c r="F31" s="25">
         <v>4.29</v>
       </c>
       <c r="G31" s="32">
         <v>4.67</v>
       </c>
       <c r="H31" s="30">
         <v>5.24</v>
       </c>
       <c r="I31" s="30">
@@ -6387,55 +6549,58 @@
       </c>
       <c r="S31" s="43">
         <v>3.86</v>
       </c>
       <c r="T31" s="38">
         <v>4.32</v>
       </c>
       <c r="U31" s="43">
         <v>4.8099999999999996</v>
       </c>
       <c r="V31" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="38">
         <v>4.76</v>
       </c>
       <c r="X31" s="38">
         <v>4.83</v>
       </c>
       <c r="Y31" s="38">
         <v>4.75</v>
       </c>
       <c r="Z31" s="19">
         <v>4.01</v>
       </c>
-      <c r="AA31" s="78">
+      <c r="AA31" s="19">
         <v>3.81</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="38">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>4.57</v>
       </c>
       <c r="C32" s="19">
         <v>3.76</v>
       </c>
       <c r="D32" s="19">
         <v>3.09</v>
       </c>
       <c r="E32" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="25">
         <v>3.51</v>
       </c>
       <c r="G32" s="32">
         <v>3.71</v>
       </c>
       <c r="H32" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="30">
@@ -6470,55 +6635,58 @@
       </c>
       <c r="S32" s="43">
         <v>4.7</v>
       </c>
       <c r="T32" s="38">
         <v>4.43</v>
       </c>
       <c r="U32" s="43">
         <v>4.5999999999999996</v>
       </c>
       <c r="V32" s="43">
         <v>4.51</v>
       </c>
       <c r="W32" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="38">
         <v>4.3</v>
       </c>
       <c r="Y32" s="38">
         <v>4.18</v>
       </c>
       <c r="Z32" s="19">
         <v>3.91</v>
       </c>
-      <c r="AA32" s="78">
+      <c r="AA32" s="19">
         <v>2.0699999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="38">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="19">
         <v>4.58</v>
       </c>
       <c r="C33" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="25">
         <v>3.53</v>
       </c>
       <c r="F33" s="25">
         <v>3.47</v>
       </c>
       <c r="G33" s="32">
         <v>3.57</v>
       </c>
       <c r="H33" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="30">
@@ -6553,55 +6721,58 @@
       </c>
       <c r="S33" s="43">
         <v>3.57</v>
       </c>
       <c r="T33" s="38">
         <v>4.13</v>
       </c>
       <c r="U33" s="43">
         <v>4.03</v>
       </c>
       <c r="V33" s="43">
         <v>4.12</v>
       </c>
       <c r="W33" s="38">
         <v>4.18</v>
       </c>
       <c r="X33" s="38">
         <v>4.18</v>
       </c>
       <c r="Y33" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="19">
         <v>3.45</v>
       </c>
-      <c r="AA33" s="78">
+      <c r="AA33" s="19">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="38">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="19">
         <v>2.65</v>
       </c>
       <c r="D34" s="19">
         <v>3.11</v>
       </c>
       <c r="E34" s="25">
         <v>3.95</v>
       </c>
       <c r="F34" s="25">
         <v>4.07</v>
       </c>
       <c r="G34" s="32">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="30">
@@ -6636,55 +6807,58 @@
       </c>
       <c r="S34" s="43">
         <v>4.49</v>
       </c>
       <c r="T34" s="38">
         <v>4.59</v>
       </c>
       <c r="U34" s="43">
         <v>4.82</v>
       </c>
       <c r="V34" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="38">
         <v>4.74</v>
       </c>
       <c r="X34" s="38">
         <v>4.96</v>
       </c>
       <c r="Y34" s="38">
         <v>5.03</v>
       </c>
       <c r="Z34" s="19">
         <v>6.02</v>
       </c>
-      <c r="AA34" s="78">
+      <c r="AA34" s="19">
         <v>5.65</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="38">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>6.07</v>
       </c>
       <c r="C35" s="19">
         <v>5.24</v>
       </c>
       <c r="D35" s="19">
         <v>4.82</v>
       </c>
       <c r="E35" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="25">
         <v>3.98</v>
       </c>
       <c r="G35" s="32">
         <v>4.46</v>
       </c>
       <c r="H35" s="30">
         <v>4.41</v>
       </c>
       <c r="I35" s="30">
@@ -6719,55 +6893,58 @@
       </c>
       <c r="S35" s="43">
         <v>3.1</v>
       </c>
       <c r="T35" s="38">
         <v>3.98</v>
       </c>
       <c r="U35" s="43">
         <v>4.18</v>
       </c>
       <c r="V35" s="43">
         <v>4.2</v>
       </c>
       <c r="W35" s="38">
         <v>4.34</v>
       </c>
       <c r="X35" s="38">
         <v>4.41</v>
       </c>
       <c r="Y35" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="19">
         <v>3.63</v>
       </c>
-      <c r="AA35" s="78">
+      <c r="AA35" s="19">
         <v>3.79</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="38">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>4.08</v>
       </c>
       <c r="C36" s="19">
         <v>3.56</v>
       </c>
       <c r="D36" s="19">
         <v>4.25</v>
       </c>
       <c r="E36" s="25">
         <v>4.13</v>
       </c>
       <c r="F36" s="25">
         <v>3.85</v>
       </c>
       <c r="G36" s="32">
         <v>4.34</v>
       </c>
       <c r="H36" s="30">
         <v>5</v>
       </c>
       <c r="I36" s="30">
@@ -6802,55 +6979,58 @@
       </c>
       <c r="S36" s="43">
         <v>3.94</v>
       </c>
       <c r="T36" s="38">
         <v>4.04</v>
       </c>
       <c r="U36" s="43">
         <v>4.24</v>
       </c>
       <c r="V36" s="43">
         <v>4.29</v>
       </c>
       <c r="W36" s="38">
         <v>4.24</v>
       </c>
       <c r="X36" s="38">
         <v>4.29</v>
       </c>
       <c r="Y36" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="78">
+      <c r="AA36" s="19">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="38">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>5.74</v>
       </c>
       <c r="C37" s="19">
         <v>6.53</v>
       </c>
       <c r="D37" s="19">
         <v>5.87</v>
       </c>
       <c r="E37" s="25">
         <v>5.01</v>
       </c>
       <c r="F37" s="25">
         <v>4</v>
       </c>
       <c r="G37" s="32">
         <v>4.13</v>
       </c>
       <c r="H37" s="30">
         <v>4.21</v>
       </c>
       <c r="I37" s="30">
@@ -6885,55 +7065,58 @@
       </c>
       <c r="S37" s="43">
         <v>3.65</v>
       </c>
       <c r="T37" s="38">
         <v>4.33</v>
       </c>
       <c r="U37" s="43">
         <v>3.93</v>
       </c>
       <c r="V37" s="43">
         <v>3.77</v>
       </c>
       <c r="W37" s="38">
         <v>3.87</v>
       </c>
       <c r="X37" s="38">
         <v>3.96</v>
       </c>
       <c r="Y37" s="38">
         <v>4.13</v>
       </c>
       <c r="Z37" s="19">
         <v>3.66</v>
       </c>
-      <c r="AA37" s="78">
+      <c r="AA37" s="19">
         <v>3.15</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="38">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>3.73</v>
       </c>
       <c r="C38" s="19">
         <v>6.56</v>
       </c>
       <c r="D38" s="19">
         <v>7.31</v>
       </c>
       <c r="E38" s="25">
         <v>6.46</v>
       </c>
       <c r="F38" s="25">
         <v>5.65</v>
       </c>
       <c r="G38" s="32">
         <v>5.81</v>
       </c>
       <c r="H38" s="30">
         <v>7.34</v>
       </c>
       <c r="I38" s="30">
@@ -6968,55 +7151,58 @@
       </c>
       <c r="S38" s="43">
         <v>3.14</v>
       </c>
       <c r="T38" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="U38" s="43">
         <v>4.51</v>
       </c>
       <c r="V38" s="43">
         <v>4.47</v>
       </c>
       <c r="W38" s="38">
         <v>4.28</v>
       </c>
       <c r="X38" s="38">
         <v>4.13</v>
       </c>
       <c r="Y38" s="38">
         <v>4.68</v>
       </c>
       <c r="Z38" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="78">
+      <c r="AA38" s="19">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="38">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>5.39</v>
       </c>
       <c r="C39" s="19">
         <v>4.2</v>
       </c>
       <c r="D39" s="19">
         <v>3.68</v>
       </c>
       <c r="E39" s="25">
         <v>3.78</v>
       </c>
       <c r="F39" s="25">
         <v>3.55</v>
       </c>
       <c r="G39" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="30">
         <v>4.09</v>
       </c>
       <c r="I39" s="30">
@@ -7051,55 +7237,58 @@
       </c>
       <c r="S39" s="43">
         <v>3.86</v>
       </c>
       <c r="T39" s="38">
         <v>3.99</v>
       </c>
       <c r="U39" s="43">
         <v>4.2699999999999996</v>
       </c>
       <c r="V39" s="43">
         <v>4.12</v>
       </c>
       <c r="W39" s="38">
         <v>4.32</v>
       </c>
       <c r="X39" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="38">
         <v>4.93</v>
       </c>
       <c r="Z39" s="19">
         <v>2.72</v>
       </c>
-      <c r="AA39" s="78">
+      <c r="AA39" s="19">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="38">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="19">
         <v>5.23</v>
       </c>
       <c r="D40" s="19">
         <v>4.67</v>
       </c>
       <c r="E40" s="25">
         <v>5.25</v>
       </c>
       <c r="F40" s="25">
         <v>4.82</v>
       </c>
       <c r="G40" s="32">
         <v>4.79</v>
       </c>
       <c r="H40" s="30">
         <v>4.75</v>
       </c>
       <c r="I40" s="30">
@@ -7134,55 +7323,58 @@
       </c>
       <c r="S40" s="43">
         <v>5.23</v>
       </c>
       <c r="T40" s="38">
         <v>5.98</v>
       </c>
       <c r="U40" s="43">
         <v>5.64</v>
       </c>
       <c r="V40" s="43">
         <v>5.5</v>
       </c>
       <c r="W40" s="38">
         <v>5.27</v>
       </c>
       <c r="X40" s="38">
         <v>5.41</v>
       </c>
       <c r="Y40" s="38">
         <v>5.35</v>
       </c>
       <c r="Z40" s="19">
         <v>5.38</v>
       </c>
-      <c r="AA40" s="78">
+      <c r="AA40" s="19">
         <v>4.09</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="38">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>6.27</v>
       </c>
       <c r="C41" s="19">
         <v>6.45</v>
       </c>
       <c r="D41" s="19">
         <v>5.9</v>
       </c>
       <c r="E41" s="25">
         <v>4.43</v>
       </c>
       <c r="F41" s="25">
         <v>3.77</v>
       </c>
       <c r="G41" s="32">
         <v>4.2</v>
       </c>
       <c r="H41" s="30">
         <v>4.13</v>
       </c>
       <c r="I41" s="30">
@@ -7217,55 +7409,58 @@
       </c>
       <c r="S41" s="43">
         <v>5.23</v>
       </c>
       <c r="T41" s="38">
         <v>5.59</v>
       </c>
       <c r="U41" s="43">
         <v>5.69</v>
       </c>
       <c r="V41" s="43">
         <v>5.35</v>
       </c>
       <c r="W41" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="38">
         <v>5.09</v>
       </c>
       <c r="Y41" s="38">
         <v>5.09</v>
       </c>
       <c r="Z41" s="19">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="78">
+      <c r="AA41" s="19">
         <v>4.1500000000000004</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="38">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>6.6</v>
       </c>
       <c r="C42" s="19">
         <v>5.35</v>
       </c>
       <c r="D42" s="19">
         <v>3.83</v>
       </c>
       <c r="E42" s="25">
         <v>4.3</v>
       </c>
       <c r="F42" s="25">
         <v>4.37</v>
       </c>
       <c r="G42" s="32">
         <v>3.96</v>
       </c>
       <c r="H42" s="30">
         <v>4.75</v>
       </c>
       <c r="I42" s="30">
@@ -7300,55 +7495,58 @@
       </c>
       <c r="S42" s="43">
         <v>3.7</v>
       </c>
       <c r="T42" s="38">
         <v>4.32</v>
       </c>
       <c r="U42" s="43">
         <v>4.67</v>
       </c>
       <c r="V42" s="43">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="38">
         <v>4.55</v>
       </c>
       <c r="X42" s="38">
         <v>4.51</v>
       </c>
       <c r="Y42" s="38">
         <v>4.21</v>
       </c>
       <c r="Z42" s="19">
         <v>4.13</v>
       </c>
-      <c r="AA42" s="78">
+      <c r="AA42" s="19">
         <v>2.72</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="38">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="21">
         <v>3.5</v>
       </c>
       <c r="D43" s="21">
         <v>4.37</v>
       </c>
       <c r="E43" s="21">
         <v>4.67</v>
       </c>
       <c r="F43" s="21">
         <v>4.68</v>
       </c>
       <c r="G43" s="33">
         <v>5.36</v>
       </c>
       <c r="H43" s="33">
         <v>5.67</v>
       </c>
       <c r="I43" s="33">
@@ -7383,209 +7581,212 @@
       </c>
       <c r="S43" s="44">
         <v>3.91</v>
       </c>
       <c r="T43" s="44">
         <v>4.45</v>
       </c>
       <c r="U43" s="44">
         <v>4.45</v>
       </c>
       <c r="V43" s="44">
         <v>4.59</v>
       </c>
       <c r="W43" s="44">
         <v>4.51</v>
       </c>
       <c r="X43" s="44">
         <v>4.42</v>
       </c>
       <c r="Y43" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="21">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="80">
+      <c r="AA43" s="21">
         <v>3.34</v>
+      </c>
+      <c r="AB43" s="44">
+        <v>4.0199999999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="Q50" sqref="Q50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="70">
+      <c r="A4" s="63"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="71"/>
-[...10 lines deleted...]
-      <c r="N4" s="70">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="71"/>
-[...10 lines deleted...]
-      <c r="Z4" s="70">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="71"/>
-[...9 lines deleted...]
-      <c r="AK4" s="71"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="52" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="54" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="52" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="52" t="s">
@@ -7652,77 +7853,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="52" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="54" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="52" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="52" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="72" t="s">
+      <c r="A6" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="72"/>
-[...22 lines deleted...]
-      <c r="Y6" s="72"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>109</v>
       </c>
       <c r="C7" s="8">
         <v>103</v>
       </c>
       <c r="D7" s="8">
         <v>135</v>
       </c>
       <c r="E7" s="8">
         <v>113</v>
       </c>
       <c r="F7" s="8">
         <v>133</v>
       </c>
       <c r="G7" s="8">
         <v>116</v>
       </c>
       <c r="H7" s="8">
         <v>138</v>
@@ -7756,55 +7957,58 @@
       </c>
       <c r="R7" s="39">
         <v>139</v>
       </c>
       <c r="S7" s="39">
         <v>128</v>
       </c>
       <c r="T7" s="39">
         <v>171</v>
       </c>
       <c r="U7" s="39">
         <v>174</v>
       </c>
       <c r="V7" s="39">
         <v>160</v>
       </c>
       <c r="W7" s="39">
         <v>146</v>
       </c>
       <c r="X7" s="39">
         <v>120</v>
       </c>
       <c r="Y7" s="39">
         <v>180</v>
       </c>
-      <c r="Z7" s="56">
+      <c r="Z7" s="39">
         <v>145</v>
       </c>
-      <c r="AA7" s="75">
+      <c r="AA7" s="39">
         <v>105</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>53</v>
       </c>
       <c r="C8" s="8">
         <v>54</v>
       </c>
       <c r="D8" s="8">
         <v>74</v>
       </c>
       <c r="E8" s="8">
         <v>60</v>
       </c>
       <c r="F8" s="8">
         <v>56</v>
       </c>
       <c r="G8" s="8">
         <v>66</v>
       </c>
       <c r="H8" s="8">
@@ -7839,55 +8043,58 @@
       </c>
       <c r="R8" s="39">
         <v>70</v>
       </c>
       <c r="S8" s="39">
         <v>61</v>
       </c>
       <c r="T8" s="39">
         <v>88</v>
       </c>
       <c r="U8" s="39">
         <v>94</v>
       </c>
       <c r="V8" s="39">
         <v>89</v>
       </c>
       <c r="W8" s="39">
         <v>89</v>
       </c>
       <c r="X8" s="39">
         <v>69</v>
       </c>
       <c r="Y8" s="39">
         <v>94</v>
       </c>
-      <c r="Z8" s="56">
+      <c r="Z8" s="39">
         <v>72</v>
       </c>
-      <c r="AA8" s="75">
+      <c r="AA8" s="39">
         <v>62</v>
+      </c>
+      <c r="AB8" s="39">
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>7</v>
       </c>
       <c r="C9" s="8">
         <v>8</v>
       </c>
       <c r="D9" s="8">
         <v>11</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>9</v>
       </c>
       <c r="G9" s="8">
         <v>7</v>
       </c>
       <c r="H9" s="8">
@@ -7922,55 +8129,58 @@
       </c>
       <c r="R9" s="39">
         <v>13</v>
       </c>
       <c r="S9" s="39">
         <v>9</v>
       </c>
       <c r="T9" s="39">
         <v>7</v>
       </c>
       <c r="U9" s="39">
         <v>4</v>
       </c>
       <c r="V9" s="39">
         <v>10</v>
       </c>
       <c r="W9" s="39">
         <v>6</v>
       </c>
       <c r="X9" s="39">
         <v>5</v>
       </c>
       <c r="Y9" s="39">
         <v>6</v>
       </c>
-      <c r="Z9" s="56">
+      <c r="Z9" s="39">
         <v>6</v>
       </c>
-      <c r="AA9" s="75">
-        <v>4</v>
+      <c r="AA9" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="39">
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>2</v>
       </c>
       <c r="G10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="8">
@@ -8005,54 +8215,57 @@
       </c>
       <c r="R10" s="39">
         <v>2</v>
       </c>
       <c r="S10" s="39">
         <v>1</v>
       </c>
       <c r="T10" s="39">
         <v>2</v>
       </c>
       <c r="U10" s="39">
         <v>3</v>
       </c>
       <c r="V10" s="39">
         <v>2</v>
       </c>
       <c r="W10" s="39">
         <v>4</v>
       </c>
       <c r="X10" s="39">
         <v>1</v>
       </c>
       <c r="Y10" s="39">
         <v>3</v>
       </c>
-      <c r="Z10" s="56">
-[...2 lines deleted...]
-      <c r="AA10" s="75">
+      <c r="Z10" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="39">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>4</v>
       </c>
       <c r="D11" s="8">
         <v>5</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>5</v>
       </c>
@@ -8088,55 +8301,58 @@
       </c>
       <c r="R11" s="39">
         <v>2</v>
       </c>
       <c r="S11" s="39">
         <v>12</v>
       </c>
       <c r="T11" s="39">
         <v>7</v>
       </c>
       <c r="U11" s="39">
         <v>3</v>
       </c>
       <c r="V11" s="39">
         <v>5</v>
       </c>
       <c r="W11" s="39">
         <v>8</v>
       </c>
       <c r="X11" s="39">
         <v>3</v>
       </c>
       <c r="Y11" s="39">
         <v>4</v>
       </c>
-      <c r="Z11" s="56">
+      <c r="Z11" s="39">
         <v>8</v>
       </c>
-      <c r="AA11" s="75">
-        <v>5</v>
+      <c r="AA11" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB11" s="39">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>5</v>
       </c>
       <c r="C12" s="8">
         <v>1</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
@@ -8171,55 +8387,58 @@
       </c>
       <c r="R12" s="39">
         <v>6</v>
       </c>
       <c r="S12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="T12" s="39">
         <v>4</v>
       </c>
       <c r="U12" s="39">
         <v>10</v>
       </c>
       <c r="V12" s="39">
         <v>6</v>
       </c>
       <c r="W12" s="39">
         <v>4</v>
       </c>
       <c r="X12" s="39">
         <v>2</v>
       </c>
       <c r="Y12" s="39">
         <v>6</v>
       </c>
-      <c r="Z12" s="56">
+      <c r="Z12" s="39">
         <v>7</v>
       </c>
-      <c r="AA12" s="75">
-        <v>2</v>
+      <c r="AA12" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="39">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>4</v>
       </c>
       <c r="C13" s="8">
         <v>3</v>
       </c>
       <c r="D13" s="8">
         <v>5</v>
       </c>
       <c r="E13" s="8">
         <v>2</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="8">
@@ -8254,55 +8473,58 @@
       </c>
       <c r="R13" s="39">
         <v>3</v>
       </c>
       <c r="S13" s="39">
         <v>5</v>
       </c>
       <c r="T13" s="39">
         <v>4</v>
       </c>
       <c r="U13" s="39">
         <v>7</v>
       </c>
       <c r="V13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="39">
         <v>3</v>
       </c>
       <c r="X13" s="39">
         <v>3</v>
       </c>
       <c r="Y13" s="39">
         <v>2</v>
       </c>
-      <c r="Z13" s="56">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="Z13" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="39">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>7</v>
       </c>
       <c r="D14" s="8">
         <v>6</v>
       </c>
       <c r="E14" s="8">
         <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>9</v>
       </c>
       <c r="G14" s="8">
         <v>10</v>
       </c>
       <c r="H14" s="8">
@@ -8337,55 +8559,58 @@
       </c>
       <c r="R14" s="39">
         <v>14</v>
       </c>
       <c r="S14" s="39">
         <v>9</v>
       </c>
       <c r="T14" s="39">
         <v>17</v>
       </c>
       <c r="U14" s="39">
         <v>12</v>
       </c>
       <c r="V14" s="39">
         <v>13</v>
       </c>
       <c r="W14" s="39">
         <v>12</v>
       </c>
       <c r="X14" s="39">
         <v>9</v>
       </c>
       <c r="Y14" s="39">
         <v>16</v>
       </c>
-      <c r="Z14" s="56">
+      <c r="Z14" s="39">
         <v>18</v>
       </c>
-      <c r="AA14" s="75">
+      <c r="AA14" s="39">
         <v>10</v>
+      </c>
+      <c r="AB14" s="39">
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>2</v>
       </c>
       <c r="C15" s="8">
         <v>4</v>
       </c>
       <c r="D15" s="8">
         <v>2</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
@@ -8420,55 +8645,58 @@
       </c>
       <c r="R15" s="39">
         <v>2</v>
       </c>
       <c r="S15" s="39">
         <v>6</v>
       </c>
       <c r="T15" s="39">
         <v>8</v>
       </c>
       <c r="U15" s="39">
         <v>3</v>
       </c>
       <c r="V15" s="39">
         <v>1</v>
       </c>
       <c r="W15" s="39">
         <v>5</v>
       </c>
       <c r="X15" s="39">
         <v>5</v>
       </c>
       <c r="Y15" s="39">
         <v>4</v>
       </c>
-      <c r="Z15" s="56">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="Z15" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="39">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="8">
         <v>4</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
@@ -8503,58 +8731,61 @@
       </c>
       <c r="R16" s="39">
         <v>6</v>
       </c>
       <c r="S16" s="39">
         <v>6</v>
       </c>
       <c r="T16" s="39">
         <v>4</v>
       </c>
       <c r="U16" s="39">
         <v>3</v>
       </c>
       <c r="V16" s="39">
         <v>5</v>
       </c>
       <c r="W16" s="39">
         <v>3</v>
       </c>
       <c r="X16" s="39">
         <v>3</v>
       </c>
       <c r="Y16" s="39">
         <v>7</v>
       </c>
-      <c r="Z16" s="56">
-[...6 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="Z16" s="39">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>2</v>
       </c>
       <c r="F17" s="8">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="12">
@@ -8586,58 +8817,61 @@
       </c>
       <c r="R17" s="39">
         <v>3</v>
       </c>
       <c r="S17" s="39">
         <v>2</v>
       </c>
       <c r="T17" s="39">
         <v>8</v>
       </c>
       <c r="U17" s="39">
         <v>6</v>
       </c>
       <c r="V17" s="39">
         <v>6</v>
       </c>
       <c r="W17" s="39">
         <v>3</v>
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="39">
         <v>4</v>
       </c>
-      <c r="Z17" s="56">
-[...6 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="Z17" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8">
         <v>7</v>
       </c>
       <c r="D18" s="8">
         <v>5</v>
       </c>
       <c r="E18" s="8">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>9</v>
       </c>
       <c r="I18" s="12">
@@ -8669,58 +8903,61 @@
       </c>
       <c r="R18" s="39">
         <v>5</v>
       </c>
       <c r="S18" s="39">
         <v>8</v>
       </c>
       <c r="T18" s="39">
         <v>6</v>
       </c>
       <c r="U18" s="39">
         <v>8</v>
       </c>
       <c r="V18" s="39">
         <v>14</v>
       </c>
       <c r="W18" s="39">
         <v>5</v>
       </c>
       <c r="X18" s="39">
         <v>6</v>
       </c>
       <c r="Y18" s="39">
         <v>11</v>
       </c>
-      <c r="Z18" s="56">
+      <c r="Z18" s="39">
         <v>12</v>
       </c>
-      <c r="AA18" s="75">
-[...3 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="AA18" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="39">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="8">
         <v>7</v>
       </c>
       <c r="G19" s="8">
         <v>2</v>
       </c>
       <c r="H19" s="8">
         <v>5</v>
       </c>
       <c r="I19" s="12">
@@ -8752,58 +8989,61 @@
       </c>
       <c r="R19" s="39">
         <v>2</v>
       </c>
       <c r="S19" s="39">
         <v>1</v>
       </c>
       <c r="T19" s="39">
         <v>1</v>
       </c>
       <c r="U19" s="39">
         <v>4</v>
       </c>
       <c r="V19" s="39">
         <v>3</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="39">
         <v>2</v>
       </c>
       <c r="Y19" s="39">
         <v>4</v>
       </c>
-      <c r="Z19" s="56">
-[...2 lines deleted...]
-      <c r="AA19" s="40" t="s">
+      <c r="Z19" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>3</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>4</v>
       </c>
       <c r="I20" s="12">
@@ -8838,55 +9078,58 @@
       </c>
       <c r="S20" s="39">
         <v>4</v>
       </c>
       <c r="T20" s="39">
         <v>1</v>
       </c>
       <c r="U20" s="39">
         <v>3</v>
       </c>
       <c r="V20" s="39">
         <v>1</v>
       </c>
       <c r="W20" s="39">
         <v>1</v>
       </c>
       <c r="X20" s="39">
         <v>1</v>
       </c>
       <c r="Y20" s="39">
         <v>6</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="40" t="s">
+      <c r="AA20" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>8</v>
       </c>
       <c r="E21" s="8">
         <v>8</v>
       </c>
       <c r="F21" s="8">
         <v>7</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="12">
@@ -8918,87 +9161,92 @@
       </c>
       <c r="R21" s="39">
         <v>9</v>
       </c>
       <c r="S21" s="39">
         <v>4</v>
       </c>
       <c r="T21" s="39">
         <v>14</v>
       </c>
       <c r="U21" s="39">
         <v>14</v>
       </c>
       <c r="V21" s="39">
         <v>5</v>
       </c>
       <c r="W21" s="39">
         <v>3</v>
       </c>
       <c r="X21" s="39">
         <v>9</v>
       </c>
       <c r="Y21" s="39">
         <v>13</v>
       </c>
-      <c r="Z21" s="56">
+      <c r="Z21" s="39">
         <v>6</v>
       </c>
-      <c r="AA21" s="75">
+      <c r="AA21" s="39">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="39">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="39"/>
+      <c r="AA22" s="39"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>62</v>
       </c>
       <c r="C23" s="8">
         <v>63</v>
       </c>
       <c r="D23" s="8">
         <v>84</v>
       </c>
       <c r="E23" s="8">
         <v>65</v>
       </c>
       <c r="F23" s="8">
         <v>71</v>
       </c>
       <c r="G23" s="8">
         <v>75</v>
       </c>
       <c r="H23" s="8">
         <v>77</v>
       </c>
       <c r="I23" s="12">
@@ -9030,58 +9278,61 @@
       </c>
       <c r="R23" s="39">
         <v>78</v>
       </c>
       <c r="S23" s="39">
         <v>75</v>
       </c>
       <c r="T23" s="39">
         <v>101</v>
       </c>
       <c r="U23" s="39">
         <v>99</v>
       </c>
       <c r="V23" s="39">
         <v>99</v>
       </c>
       <c r="W23" s="39">
         <v>98</v>
       </c>
       <c r="X23" s="39">
         <v>76</v>
       </c>
       <c r="Y23" s="39">
         <v>105</v>
       </c>
-      <c r="Z23" s="56">
+      <c r="Z23" s="39">
         <v>81</v>
       </c>
-      <c r="AA23" s="75">
+      <c r="AA23" s="39">
         <v>72</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="39">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>53</v>
       </c>
       <c r="C24" s="8">
         <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>74</v>
       </c>
       <c r="E24" s="8">
         <v>60</v>
       </c>
       <c r="F24" s="8">
         <v>56</v>
       </c>
       <c r="G24" s="8">
         <v>66</v>
       </c>
       <c r="H24" s="8">
         <v>71</v>
       </c>
       <c r="I24" s="12">
@@ -9113,58 +9364,61 @@
       </c>
       <c r="R24" s="39">
         <v>70</v>
       </c>
       <c r="S24" s="39">
         <v>61</v>
       </c>
       <c r="T24" s="39">
         <v>88</v>
       </c>
       <c r="U24" s="39">
         <v>94</v>
       </c>
       <c r="V24" s="39">
         <v>89</v>
       </c>
       <c r="W24" s="39">
         <v>89</v>
       </c>
       <c r="X24" s="39">
         <v>69</v>
       </c>
       <c r="Y24" s="39">
         <v>94</v>
       </c>
-      <c r="Z24" s="56">
+      <c r="Z24" s="39">
         <v>72</v>
       </c>
-      <c r="AA24" s="75">
+      <c r="AA24" s="39">
         <v>62</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="39">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>3</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="23">
         <v>7</v>
       </c>
@@ -9194,58 +9448,61 @@
       </c>
       <c r="R25" s="39">
         <v>1</v>
       </c>
       <c r="S25" s="39">
         <v>2</v>
       </c>
       <c r="T25" s="39">
         <v>2</v>
       </c>
       <c r="U25" s="39" t="s">
         <v>27</v>
       </c>
       <c r="V25" s="39">
         <v>2</v>
       </c>
       <c r="W25" s="39">
         <v>4</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39">
         <v>3</v>
       </c>
-      <c r="Z25" s="56">
-[...6 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="Z25" s="39">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="39">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>3</v>
       </c>
       <c r="G26" s="8">
         <v>2</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="12">
@@ -9278,55 +9535,58 @@
       <c r="R26" s="39">
         <v>2</v>
       </c>
       <c r="S26" s="39">
         <v>4</v>
       </c>
       <c r="T26" s="39">
         <v>5</v>
       </c>
       <c r="U26" s="39">
         <v>2</v>
       </c>
       <c r="V26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="39">
         <v>3</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39"/>
       <c r="Z26" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="75">
-[...3 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="AA26" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>3</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="8">
         <v>2</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="8">
         <v>3</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="12">
@@ -9358,58 +9618,61 @@
       </c>
       <c r="R27" s="39">
         <v>4</v>
       </c>
       <c r="S27" s="39">
         <v>4</v>
       </c>
       <c r="T27" s="39">
         <v>2</v>
       </c>
       <c r="U27" s="39">
         <v>2</v>
       </c>
       <c r="V27" s="39">
         <v>3</v>
       </c>
       <c r="W27" s="39">
         <v>2</v>
       </c>
       <c r="X27" s="39">
         <v>3</v>
       </c>
       <c r="Y27" s="39">
         <v>4</v>
       </c>
-      <c r="Z27" s="56">
-[...6 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="Z27" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>5</v>
       </c>
       <c r="D28" s="8">
         <v>3</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>6</v>
       </c>
       <c r="G28" s="8">
         <v>3</v>
       </c>
       <c r="H28" s="8">
         <v>5</v>
       </c>
       <c r="I28" s="12">
@@ -9441,87 +9704,92 @@
       </c>
       <c r="R28" s="39">
         <v>1</v>
       </c>
       <c r="S28" s="39">
         <v>4</v>
       </c>
       <c r="T28" s="39">
         <v>4</v>
       </c>
       <c r="U28" s="39">
         <v>1</v>
       </c>
       <c r="V28" s="39">
         <v>5</v>
       </c>
       <c r="W28" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="39">
         <v>2</v>
       </c>
       <c r="Y28" s="39">
         <v>4</v>
       </c>
-      <c r="Z28" s="56">
-[...7 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="Z28" s="39">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="39">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="64"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="39"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>47</v>
       </c>
       <c r="C30" s="8">
         <v>40</v>
       </c>
       <c r="D30" s="8">
         <v>51</v>
       </c>
       <c r="E30" s="8">
         <v>48</v>
       </c>
       <c r="F30" s="8">
         <v>62</v>
       </c>
       <c r="G30" s="24">
         <v>41</v>
       </c>
       <c r="H30" s="8">
         <v>61</v>
       </c>
       <c r="I30" s="40">
@@ -9553,58 +9821,61 @@
       </c>
       <c r="R30" s="40">
         <v>61</v>
       </c>
       <c r="S30" s="40">
         <v>53</v>
       </c>
       <c r="T30" s="40">
         <v>70</v>
       </c>
       <c r="U30" s="40">
         <v>75</v>
       </c>
       <c r="V30" s="40">
         <v>61</v>
       </c>
       <c r="W30" s="40">
         <v>48</v>
       </c>
       <c r="X30" s="40">
         <v>44</v>
       </c>
       <c r="Y30" s="39">
         <v>75</v>
       </c>
-      <c r="Z30" s="56">
+      <c r="Z30" s="39">
         <v>64</v>
       </c>
-      <c r="AA30" s="75">
+      <c r="AA30" s="39">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="39">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>7</v>
       </c>
       <c r="C31" s="8">
         <v>8</v>
       </c>
       <c r="D31" s="8">
         <v>11</v>
       </c>
       <c r="E31" s="8">
         <v>7</v>
       </c>
       <c r="F31" s="8">
         <v>9</v>
       </c>
       <c r="G31" s="24">
         <v>7</v>
       </c>
       <c r="H31" s="8">
         <v>3</v>
       </c>
       <c r="I31" s="40">
@@ -9636,58 +9907,61 @@
       </c>
       <c r="R31" s="40">
         <v>13</v>
       </c>
       <c r="S31" s="40">
         <v>9</v>
       </c>
       <c r="T31" s="40">
         <v>7</v>
       </c>
       <c r="U31" s="40">
         <v>4</v>
       </c>
       <c r="V31" s="40">
         <v>10</v>
       </c>
       <c r="W31" s="40">
         <v>6</v>
       </c>
       <c r="X31" s="40">
         <v>5</v>
       </c>
       <c r="Y31" s="39">
         <v>6</v>
       </c>
-      <c r="Z31" s="56">
+      <c r="Z31" s="39">
         <v>6</v>
       </c>
-      <c r="AA31" s="75">
-[...3 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="AA31" s="39">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="39">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="8">
         <v>2</v>
       </c>
       <c r="G32" s="24">
         <v>1</v>
       </c>
       <c r="H32" s="8">
         <v>1</v>
       </c>
       <c r="I32" s="40">
@@ -9719,58 +9993,61 @@
       </c>
       <c r="R32" s="40">
         <v>2</v>
       </c>
       <c r="S32" s="40">
         <v>1</v>
       </c>
       <c r="T32" s="40">
         <v>2</v>
       </c>
       <c r="U32" s="40">
         <v>3</v>
       </c>
       <c r="V32" s="40">
         <v>2</v>
       </c>
       <c r="W32" s="40">
         <v>4</v>
       </c>
       <c r="X32" s="40">
         <v>1</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
-      <c r="Z32" s="56">
-[...6 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="Z32" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="24">
         <v>4</v>
       </c>
       <c r="H33" s="8">
         <v>2</v>
       </c>
       <c r="I33" s="40">
         <v>4</v>
       </c>
@@ -9800,58 +10077,61 @@
       </c>
       <c r="R33" s="40">
         <v>1</v>
       </c>
       <c r="S33" s="40">
         <v>10</v>
       </c>
       <c r="T33" s="40">
         <v>5</v>
       </c>
       <c r="U33" s="40">
         <v>3</v>
       </c>
       <c r="V33" s="40">
         <v>3</v>
       </c>
       <c r="W33" s="40">
         <v>4</v>
       </c>
       <c r="X33" s="40">
         <v>2</v>
       </c>
       <c r="Y33" s="39">
         <v>1</v>
       </c>
-      <c r="Z33" s="56">
+      <c r="Z33" s="39">
         <v>7</v>
       </c>
-      <c r="AA33" s="40" t="s">
+      <c r="AA33" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>5</v>
       </c>
       <c r="C34" s="8">
         <v>1</v>
       </c>
       <c r="D34" s="8">
         <v>5</v>
       </c>
       <c r="E34" s="8">
         <v>4</v>
       </c>
       <c r="F34" s="8">
         <v>2</v>
       </c>
       <c r="G34" s="24">
         <v>2</v>
       </c>
       <c r="H34" s="8">
         <v>6</v>
       </c>
       <c r="I34" s="40">
@@ -9883,58 +10163,61 @@
       </c>
       <c r="R34" s="40">
         <v>6</v>
       </c>
       <c r="S34" s="40" t="s">
         <v>27</v>
       </c>
       <c r="T34" s="40">
         <v>4</v>
       </c>
       <c r="U34" s="40">
         <v>10</v>
       </c>
       <c r="V34" s="40">
         <v>6</v>
       </c>
       <c r="W34" s="40">
         <v>4</v>
       </c>
       <c r="X34" s="40">
         <v>2</v>
       </c>
       <c r="Y34" s="39">
         <v>6</v>
       </c>
-      <c r="Z34" s="56">
+      <c r="Z34" s="39">
         <v>7</v>
       </c>
-      <c r="AA34" s="75">
-[...3 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="AA34" s="39">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>4</v>
       </c>
       <c r="C35" s="8">
         <v>3</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="8">
         <v>2</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="8">
         <v>4</v>
       </c>
       <c r="I35" s="40">
@@ -9966,58 +10249,61 @@
       </c>
       <c r="R35" s="40">
         <v>3</v>
       </c>
       <c r="S35" s="40">
         <v>5</v>
       </c>
       <c r="T35" s="40">
         <v>4</v>
       </c>
       <c r="U35" s="40">
         <v>7</v>
       </c>
       <c r="V35" s="40" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="40">
         <v>3</v>
       </c>
       <c r="X35" s="40">
         <v>3</v>
       </c>
       <c r="Y35" s="39">
         <v>2</v>
       </c>
-      <c r="Z35" s="56">
-[...6 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="Z35" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>15</v>
       </c>
       <c r="C36" s="8">
         <v>7</v>
       </c>
       <c r="D36" s="8">
         <v>6</v>
       </c>
       <c r="E36" s="8">
         <v>9</v>
       </c>
       <c r="F36" s="8">
         <v>9</v>
       </c>
       <c r="G36" s="24">
         <v>10</v>
       </c>
       <c r="H36" s="8">
         <v>15</v>
       </c>
       <c r="I36" s="40">
@@ -10049,58 +10335,61 @@
       </c>
       <c r="R36" s="40">
         <v>14</v>
       </c>
       <c r="S36" s="40">
         <v>9</v>
       </c>
       <c r="T36" s="40">
         <v>17</v>
       </c>
       <c r="U36" s="40">
         <v>12</v>
       </c>
       <c r="V36" s="40">
         <v>13</v>
       </c>
       <c r="W36" s="40">
         <v>12</v>
       </c>
       <c r="X36" s="40">
         <v>9</v>
       </c>
       <c r="Y36" s="39">
         <v>16</v>
       </c>
-      <c r="Z36" s="56">
+      <c r="Z36" s="39">
         <v>18</v>
       </c>
-      <c r="AA36" s="75">
+      <c r="AA36" s="39">
         <v>10</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="8">
         <v>1</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="8">
         <v>2</v>
       </c>
       <c r="G37" s="24">
         <v>2</v>
       </c>
       <c r="H37" s="8">
         <v>3</v>
       </c>
       <c r="I37" s="40">
@@ -10132,58 +10421,61 @@
       </c>
       <c r="R37" s="40" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="40">
         <v>2</v>
       </c>
       <c r="T37" s="40">
         <v>3</v>
       </c>
       <c r="U37" s="40">
         <v>1</v>
       </c>
       <c r="V37" s="40">
         <v>1</v>
       </c>
       <c r="W37" s="40">
         <v>2</v>
       </c>
       <c r="X37" s="40">
         <v>4</v>
       </c>
       <c r="Y37" s="39">
         <v>4</v>
       </c>
-      <c r="Z37" s="56">
-[...6 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="Z37" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
         <v>2</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="24">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>2</v>
       </c>
       <c r="I38" s="40">
@@ -10215,58 +10507,61 @@
       </c>
       <c r="R38" s="40">
         <v>2</v>
       </c>
       <c r="S38" s="40">
         <v>2</v>
       </c>
       <c r="T38" s="40">
         <v>2</v>
       </c>
       <c r="U38" s="40">
         <v>1</v>
       </c>
       <c r="V38" s="40">
         <v>2</v>
       </c>
       <c r="W38" s="40">
         <v>1</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="39">
         <v>3</v>
       </c>
-      <c r="Z38" s="56">
-[...2 lines deleted...]
-      <c r="AA38" s="40" t="s">
+      <c r="Z38" s="39">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="8">
         <v>2</v>
       </c>
       <c r="F39" s="8">
         <v>9</v>
       </c>
       <c r="G39" s="24">
         <v>2</v>
       </c>
       <c r="H39" s="8">
         <v>2</v>
       </c>
       <c r="I39" s="40">
@@ -10298,58 +10593,61 @@
       </c>
       <c r="R39" s="40">
         <v>3</v>
       </c>
       <c r="S39" s="40">
         <v>2</v>
       </c>
       <c r="T39" s="40">
         <v>8</v>
       </c>
       <c r="U39" s="40">
         <v>6</v>
       </c>
       <c r="V39" s="40">
         <v>6</v>
       </c>
       <c r="W39" s="40">
         <v>3</v>
       </c>
       <c r="X39" s="40">
         <v>2</v>
       </c>
       <c r="Y39" s="39">
         <v>4</v>
       </c>
-      <c r="Z39" s="56">
-[...6 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="Z39" s="39">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>2</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>8</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="24">
         <v>5</v>
       </c>
       <c r="H40" s="8">
         <v>4</v>
       </c>
       <c r="I40" s="40">
@@ -10381,58 +10679,61 @@
       </c>
       <c r="R40" s="40">
         <v>4</v>
       </c>
       <c r="S40" s="40">
         <v>4</v>
       </c>
       <c r="T40" s="40">
         <v>2</v>
       </c>
       <c r="U40" s="40">
         <v>7</v>
       </c>
       <c r="V40" s="40">
         <v>9</v>
       </c>
       <c r="W40" s="40">
         <v>5</v>
       </c>
       <c r="X40" s="40">
         <v>4</v>
       </c>
       <c r="Y40" s="39">
         <v>7</v>
       </c>
-      <c r="Z40" s="56">
+      <c r="Z40" s="39">
         <v>8</v>
       </c>
-      <c r="AA40" s="75">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="39">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="8">
         <v>7</v>
       </c>
       <c r="G41" s="24">
         <v>2</v>
       </c>
       <c r="H41" s="8">
         <v>5</v>
       </c>
       <c r="I41" s="40">
@@ -10464,58 +10765,61 @@
       </c>
       <c r="R41" s="40">
         <v>2</v>
       </c>
       <c r="S41" s="40">
         <v>1</v>
       </c>
       <c r="T41" s="40">
         <v>1</v>
       </c>
       <c r="U41" s="40">
         <v>4</v>
       </c>
       <c r="V41" s="40">
         <v>3</v>
       </c>
       <c r="W41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="40">
         <v>2</v>
       </c>
       <c r="Y41" s="39">
         <v>4</v>
       </c>
-      <c r="Z41" s="56">
-[...2 lines deleted...]
-      <c r="AA41" s="40" t="s">
+      <c r="Z41" s="39">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>1</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>2</v>
       </c>
       <c r="E42" s="8">
         <v>1</v>
       </c>
       <c r="F42" s="8">
         <v>3</v>
       </c>
       <c r="G42" s="24">
         <v>1</v>
       </c>
       <c r="H42" s="8">
         <v>4</v>
       </c>
       <c r="I42" s="40">
@@ -10547,56 +10851,59 @@
       </c>
       <c r="R42" s="40">
         <v>2</v>
       </c>
       <c r="S42" s="40">
         <v>4</v>
       </c>
       <c r="T42" s="40">
         <v>1</v>
       </c>
       <c r="U42" s="40">
         <v>3</v>
       </c>
       <c r="V42" s="40">
         <v>1</v>
       </c>
       <c r="W42" s="40">
         <v>1</v>
       </c>
       <c r="X42" s="40">
         <v>1</v>
       </c>
       <c r="Y42" s="39">
         <v>6</v>
       </c>
-      <c r="Z42" s="56"/>
-      <c r="AA42" s="40" t="s">
+      <c r="Z42" s="39"/>
+      <c r="AA42" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
       <c r="G43" s="14">
         <v>4</v>
       </c>
       <c r="H43" s="14">
         <v>10</v>
       </c>
       <c r="I43" s="45">
@@ -10628,203 +10935,206 @@
       </c>
       <c r="R43" s="45">
         <v>9</v>
       </c>
       <c r="S43" s="45">
         <v>4</v>
       </c>
       <c r="T43" s="45">
         <v>14</v>
       </c>
       <c r="U43" s="45">
         <v>14</v>
       </c>
       <c r="V43" s="45">
         <v>5</v>
       </c>
       <c r="W43" s="45">
         <v>3</v>
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
-      <c r="Z43" s="58">
+      <c r="Z43" s="76">
         <v>6</v>
       </c>
-      <c r="AA43" s="77">
+      <c r="AA43" s="76">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="76">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AC21" sqref="AC21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="AJ3" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="68"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="73">
+      <c r="A4" s="63"/>
+      <c r="B4" s="74">
         <v>2024</v>
       </c>
-      <c r="C4" s="74"/>
-[...10 lines deleted...]
-      <c r="N4" s="73">
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="74">
         <v>2025</v>
       </c>
-      <c r="O4" s="74"/>
-[...10 lines deleted...]
-      <c r="Z4" s="73">
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="74">
         <v>2026</v>
       </c>
-      <c r="AA4" s="74"/>
-[...9 lines deleted...]
-      <c r="AK4" s="74"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
     </row>
     <row r="5" spans="1:37" ht="24.75" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -10891,77 +11201,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="53" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="53" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="19">
         <v>2.66</v>
       </c>
       <c r="E7" s="19">
         <v>2.65</v>
       </c>
       <c r="F7" s="19">
         <v>2.71</v>
       </c>
       <c r="G7" s="30">
         <v>2.71</v>
       </c>
       <c r="H7" s="30">
         <v>2.77</v>
@@ -10995,55 +11305,58 @@
       </c>
       <c r="R7" s="41">
         <v>2.85</v>
       </c>
       <c r="S7" s="41">
         <v>2.87</v>
       </c>
       <c r="T7" s="41">
         <v>3.02</v>
       </c>
       <c r="U7" s="41">
         <v>3.14</v>
       </c>
       <c r="V7" s="41">
         <v>3.21</v>
       </c>
       <c r="W7" s="41">
         <v>3.22</v>
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="41">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="78">
+      <c r="AA7" s="41">
         <v>3.02</v>
+      </c>
+      <c r="AB7" s="41">
+        <v>2.86</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
       <c r="G8" s="28">
         <v>3.29</v>
       </c>
       <c r="H8" s="30">
@@ -11078,55 +11391,58 @@
       </c>
       <c r="R8" s="41">
         <v>3.55</v>
       </c>
       <c r="S8" s="41">
         <v>3.52</v>
       </c>
       <c r="T8" s="41">
         <v>3.68</v>
       </c>
       <c r="U8" s="41">
         <v>3.85</v>
       </c>
       <c r="V8" s="41">
         <v>3.96</v>
       </c>
       <c r="W8" s="41">
         <v>4.04</v>
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="41">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="78">
+      <c r="AA8" s="41">
         <v>3.73</v>
+      </c>
+      <c r="AB8" s="41">
+        <v>3.54</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
       <c r="G9" s="28">
         <v>3.13</v>
       </c>
       <c r="H9" s="30">
@@ -11161,55 +11477,58 @@
       </c>
       <c r="R9" s="41">
         <v>3.27</v>
       </c>
       <c r="S9" s="41">
         <v>3.33</v>
       </c>
       <c r="T9" s="41">
         <v>3.24</v>
       </c>
       <c r="U9" s="41">
         <v>3.02</v>
       </c>
       <c r="V9" s="41">
         <v>3.13</v>
       </c>
       <c r="W9" s="41">
         <v>3.05</v>
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="41">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="78">
+      <c r="AA9" s="41">
         <v>2.12</v>
+      </c>
+      <c r="AB9" s="41">
+        <v>2.36</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
       <c r="G10" s="28">
         <v>0.93</v>
       </c>
       <c r="H10" s="30">
@@ -11244,55 +11563,58 @@
       </c>
       <c r="R10" s="41">
         <v>1.1599999999999999</v>
       </c>
       <c r="S10" s="41">
         <v>1.1399999999999999</v>
       </c>
       <c r="T10" s="41">
         <v>1.25</v>
       </c>
       <c r="U10" s="41">
         <v>1.45</v>
       </c>
       <c r="V10" s="41">
         <v>1.5</v>
       </c>
       <c r="W10" s="41">
         <v>1.74</v>
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="41">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="78">
+      <c r="AA10" s="41">
         <v>1.55</v>
+      </c>
+      <c r="AB10" s="41">
+        <v>1.36</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
       <c r="G11" s="28">
         <v>1.51</v>
       </c>
       <c r="H11" s="30">
@@ -11327,55 +11649,58 @@
       </c>
       <c r="R11" s="41">
         <v>2.23</v>
       </c>
       <c r="S11" s="41">
         <v>2.79</v>
       </c>
       <c r="T11" s="41">
         <v>2.84</v>
       </c>
       <c r="U11" s="41">
         <v>2.65</v>
       </c>
       <c r="V11" s="41">
         <v>2.62</v>
       </c>
       <c r="W11" s="41">
         <v>2.72</v>
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="41">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="78">
+      <c r="AA11" s="41">
         <v>3.14</v>
+      </c>
+      <c r="AB11" s="41">
+        <v>2.38</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
       <c r="G12" s="28">
         <v>1.84</v>
       </c>
       <c r="H12" s="30">
@@ -11410,55 +11735,58 @@
       </c>
       <c r="R12" s="41">
         <v>1.79</v>
       </c>
       <c r="S12" s="41">
         <v>1.5</v>
       </c>
       <c r="T12" s="41">
         <v>1.62</v>
       </c>
       <c r="U12" s="41">
         <v>2.15</v>
       </c>
       <c r="V12" s="41">
         <v>2.31</v>
       </c>
       <c r="W12" s="41">
         <v>2.31</v>
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="19">
+      <c r="Z12" s="41">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="78">
+      <c r="AA12" s="41">
         <v>2.83</v>
+      </c>
+      <c r="AB12" s="41">
+        <v>3.08</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
       <c r="G13" s="28">
         <v>1.95</v>
       </c>
       <c r="H13" s="30">
@@ -11493,55 +11821,58 @@
       </c>
       <c r="R13" s="41">
         <v>1.72</v>
       </c>
       <c r="S13" s="41">
         <v>2.0299999999999998</v>
       </c>
       <c r="T13" s="41">
         <v>2.14</v>
       </c>
       <c r="U13" s="41">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="41">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="41">
         <v>2.21</v>
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="41">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="78">
+      <c r="AA13" s="41">
         <v>1.89</v>
+      </c>
+      <c r="AB13" s="41">
+        <v>1.74</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
       <c r="G14" s="28">
         <v>2.41</v>
       </c>
       <c r="H14" s="30">
@@ -11576,55 +11907,58 @@
       </c>
       <c r="R14" s="41">
         <v>2.4700000000000002</v>
       </c>
       <c r="S14" s="41">
         <v>2.4500000000000002</v>
       </c>
       <c r="T14" s="41">
         <v>2.73</v>
       </c>
       <c r="U14" s="41">
         <v>2.77</v>
       </c>
       <c r="V14" s="41">
         <v>2.84</v>
       </c>
       <c r="W14" s="41">
         <v>2.86</v>
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="41">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="78">
+      <c r="AA14" s="41">
         <v>3.78</v>
+      </c>
+      <c r="AB14" s="41">
+        <v>3.01</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
       <c r="G15" s="28">
         <v>2.23</v>
       </c>
       <c r="H15" s="30">
@@ -11659,55 +11993,58 @@
       </c>
       <c r="R15" s="41">
         <v>2.0299999999999998</v>
       </c>
       <c r="S15" s="41">
         <v>2.42</v>
       </c>
       <c r="T15" s="41">
         <v>2.9</v>
       </c>
       <c r="U15" s="41">
         <v>2.8</v>
       </c>
       <c r="V15" s="41">
         <v>2.57</v>
       </c>
       <c r="W15" s="41">
         <v>2.67</v>
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="19">
+      <c r="Z15" s="41">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="78">
+      <c r="AA15" s="41">
         <v>1.89</v>
+      </c>
+      <c r="AB15" s="41">
+        <v>2.23</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
       <c r="G16" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="30">
@@ -11742,58 +12079,61 @@
       </c>
       <c r="R16" s="41">
         <v>2.13</v>
       </c>
       <c r="S16" s="41">
         <v>2.4900000000000002</v>
       </c>
       <c r="T16" s="41">
         <v>2.5299999999999998</v>
       </c>
       <c r="U16" s="41">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="41">
         <v>2.59</v>
       </c>
       <c r="W16" s="41">
         <v>2.54</v>
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="41">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="78">
+      <c r="AA16" s="41">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="41">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
       <c r="G17" s="28">
         <v>2.85</v>
       </c>
       <c r="H17" s="30">
         <v>2.63</v>
       </c>
       <c r="I17" s="17">
@@ -11825,58 +12165,61 @@
       </c>
       <c r="R17" s="41">
         <v>3.37</v>
       </c>
       <c r="S17" s="41">
         <v>3.04</v>
       </c>
       <c r="T17" s="41">
         <v>3.4</v>
       </c>
       <c r="U17" s="41">
         <v>3.49</v>
       </c>
       <c r="V17" s="41">
         <v>3.57</v>
       </c>
       <c r="W17" s="41">
         <v>3.41</v>
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="41">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="78">
+      <c r="AA17" s="41">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="41">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
       <c r="G18" s="28">
         <v>2.68</v>
       </c>
       <c r="H18" s="30">
         <v>2.69</v>
       </c>
       <c r="I18" s="17">
@@ -11908,58 +12251,61 @@
       </c>
       <c r="R18" s="41">
         <v>2.29</v>
       </c>
       <c r="S18" s="41">
         <v>2.34</v>
       </c>
       <c r="T18" s="41">
         <v>2.27</v>
       </c>
       <c r="U18" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="41">
         <v>2.54</v>
       </c>
       <c r="W18" s="41">
         <v>2.44</v>
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="41">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="78">
+      <c r="AA18" s="41">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="41">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
       <c r="G19" s="28">
         <v>3.15</v>
       </c>
       <c r="H19" s="30">
         <v>3.59</v>
       </c>
       <c r="I19" s="17">
@@ -11991,58 +12337,61 @@
       </c>
       <c r="R19" s="41">
         <v>3.41</v>
       </c>
       <c r="S19" s="41">
         <v>3.05</v>
       </c>
       <c r="T19" s="41">
         <v>2.79</v>
       </c>
       <c r="U19" s="41">
         <v>3.09</v>
       </c>
       <c r="V19" s="41">
         <v>3.18</v>
       </c>
       <c r="W19" s="41">
         <v>2.86</v>
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="19">
+      <c r="Z19" s="41">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="78">
+      <c r="AA19" s="41">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="41">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
       <c r="G20" s="28">
         <v>1.9</v>
       </c>
       <c r="H20" s="30">
         <v>2.17</v>
       </c>
       <c r="I20" s="17">
@@ -12074,58 +12423,61 @@
       </c>
       <c r="R20" s="41">
         <v>1.21</v>
       </c>
       <c r="S20" s="41">
         <v>1.68</v>
       </c>
       <c r="T20" s="41">
         <v>1.58</v>
       </c>
       <c r="U20" s="41">
         <v>1.77</v>
       </c>
       <c r="V20" s="41">
         <v>1.69</v>
       </c>
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="19" t="s">
+      <c r="Z20" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="78" t="s">
+      <c r="AA20" s="41" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="30">
         <v>2.27</v>
       </c>
       <c r="I21" s="17">
@@ -12157,87 +12509,93 @@
       </c>
       <c r="R21" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="S21" s="41">
         <v>2.0699999999999998</v>
       </c>
       <c r="T21" s="41">
         <v>2.48</v>
       </c>
       <c r="U21" s="41">
         <v>2.78</v>
       </c>
       <c r="V21" s="41">
         <v>2.67</v>
       </c>
       <c r="W21" s="41">
         <v>2.5</v>
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="19">
+      <c r="Z21" s="41">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="78">
+      <c r="AA21" s="41">
         <v>2.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="AB21" s="41">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="63"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="41"/>
+      <c r="AA22" s="41"/>
+      <c r="AB22" s="41"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
       <c r="G23" s="30">
         <v>3.27</v>
       </c>
       <c r="H23" s="30">
         <v>3.31</v>
       </c>
       <c r="I23" s="20">
@@ -12269,58 +12627,61 @@
       </c>
       <c r="R23" s="42">
         <v>3.43</v>
       </c>
       <c r="S23" s="42">
         <v>3.45</v>
       </c>
       <c r="T23" s="42">
         <v>3.62</v>
       </c>
       <c r="U23" s="42">
         <v>3.73</v>
       </c>
       <c r="V23" s="42">
         <v>3.83</v>
       </c>
       <c r="W23" s="42">
         <v>3.9</v>
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="19">
+      <c r="Z23" s="41">
         <v>3.7</v>
       </c>
-      <c r="AA23" s="78">
+      <c r="AA23" s="41">
         <v>3.67</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="41">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
       <c r="G24" s="28">
         <v>3.29</v>
       </c>
       <c r="H24" s="30">
         <v>3.36</v>
       </c>
       <c r="I24" s="20">
@@ -12352,58 +12713,61 @@
       </c>
       <c r="R24" s="42">
         <v>3.55</v>
       </c>
       <c r="S24" s="42">
         <v>3.52</v>
       </c>
       <c r="T24" s="42">
         <v>3.68</v>
       </c>
       <c r="U24" s="42">
         <v>3.85</v>
       </c>
       <c r="V24" s="42">
         <v>3.96</v>
       </c>
       <c r="W24" s="42">
         <v>4.04</v>
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="19">
+      <c r="Z24" s="41">
         <v>3.82</v>
       </c>
-      <c r="AA24" s="78">
+      <c r="AA24" s="41">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="41">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
       <c r="G25" s="28">
         <v>2.59</v>
       </c>
       <c r="H25" s="30">
         <v>2.41</v>
       </c>
       <c r="I25" s="20">
@@ -12435,58 +12799,61 @@
       </c>
       <c r="R25" s="42">
         <v>2.82</v>
       </c>
       <c r="S25" s="42">
         <v>2.84</v>
       </c>
       <c r="T25" s="42">
         <v>2.83</v>
       </c>
       <c r="U25" s="42">
         <v>2.4700000000000002</v>
       </c>
       <c r="V25" s="42">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="42">
         <v>2.82</v>
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="19">
+      <c r="Z25" s="41">
         <v>1.38</v>
       </c>
-      <c r="AA25" s="78">
+      <c r="AA25" s="41">
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="41">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
       <c r="G26" s="28">
         <v>2.92</v>
       </c>
       <c r="H26" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="20">
@@ -12518,58 +12885,61 @@
       </c>
       <c r="R26" s="42">
         <v>2.89</v>
       </c>
       <c r="S26" s="42">
         <v>3.61</v>
       </c>
       <c r="T26" s="42">
         <v>4.37</v>
       </c>
       <c r="U26" s="42">
         <v>4.26</v>
       </c>
       <c r="V26" s="42">
         <v>3.8</v>
       </c>
       <c r="W26" s="42">
         <v>3.94</v>
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="19" t="s">
+      <c r="Z26" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="78">
+      <c r="AA26" s="41">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="41">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
       <c r="G27" s="28">
         <v>2.97</v>
       </c>
       <c r="H27" s="30">
         <v>2.54</v>
       </c>
       <c r="I27" s="20">
@@ -12601,58 +12971,61 @@
       </c>
       <c r="R27" s="42">
         <v>2.41</v>
       </c>
       <c r="S27" s="42">
         <v>3.02</v>
       </c>
       <c r="T27" s="42">
         <v>3</v>
       </c>
       <c r="U27" s="42">
         <v>2.98</v>
       </c>
       <c r="V27" s="42">
         <v>3.15</v>
       </c>
       <c r="W27" s="42">
         <v>3.13</v>
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="19">
+      <c r="Z27" s="41">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="78">
+      <c r="AA27" s="41">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="41">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
       <c r="G28" s="28">
         <v>3.72</v>
       </c>
       <c r="H28" s="30">
         <v>3.84</v>
       </c>
       <c r="I28" s="20">
@@ -12684,87 +13057,93 @@
       </c>
       <c r="R28" s="42">
         <v>2.63</v>
       </c>
       <c r="S28" s="42">
         <v>2.82</v>
       </c>
       <c r="T28" s="42">
         <v>2.94</v>
       </c>
       <c r="U28" s="42">
         <v>2.68</v>
       </c>
       <c r="V28" s="42">
         <v>2.91</v>
       </c>
       <c r="W28" s="42">
         <v>2.61</v>
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="19">
+      <c r="Z28" s="41">
         <v>3.68</v>
       </c>
-      <c r="AA28" s="78">
+      <c r="AA28" s="41">
         <v>2.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AB28" s="41">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="64"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="41"/>
+      <c r="AA29" s="41"/>
+      <c r="AB29" s="41"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
       <c r="G30" s="31">
         <v>2.17</v>
       </c>
       <c r="H30" s="30">
         <v>2.25</v>
       </c>
       <c r="I30" s="43">
@@ -12796,58 +13175,61 @@
       </c>
       <c r="R30" s="43">
         <v>2.27</v>
       </c>
       <c r="S30" s="43">
         <v>2.2999999999999998</v>
       </c>
       <c r="T30" s="43">
         <v>2.4300000000000002</v>
       </c>
       <c r="U30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="V30" s="43">
         <v>2.59</v>
       </c>
       <c r="W30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="19">
+      <c r="Z30" s="41">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="78">
+      <c r="AA30" s="41">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="41">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
       <c r="G31" s="32">
         <v>3.13</v>
       </c>
       <c r="H31" s="30">
         <v>2.84</v>
       </c>
       <c r="I31" s="43">
@@ -12879,58 +13261,61 @@
       </c>
       <c r="R31" s="43">
         <v>3.27</v>
       </c>
       <c r="S31" s="43">
         <v>3.33</v>
       </c>
       <c r="T31" s="43">
         <v>3.24</v>
       </c>
       <c r="U31" s="43">
         <v>3.02</v>
       </c>
       <c r="V31" s="43">
         <v>3.13</v>
       </c>
       <c r="W31" s="43">
         <v>3.05</v>
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="19">
+      <c r="Z31" s="41">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="78">
+      <c r="AA31" s="41">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="41">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
       <c r="G32" s="32">
         <v>0.93</v>
       </c>
       <c r="H32" s="30">
         <v>0.93</v>
       </c>
       <c r="I32" s="43">
@@ -12962,58 +13347,61 @@
       </c>
       <c r="R32" s="43">
         <v>1.1599999999999999</v>
       </c>
       <c r="S32" s="43">
         <v>1.1399999999999999</v>
       </c>
       <c r="T32" s="43">
         <v>1.25</v>
       </c>
       <c r="U32" s="43">
         <v>1.45</v>
       </c>
       <c r="V32" s="43">
         <v>1.5</v>
       </c>
       <c r="W32" s="43">
         <v>1.74</v>
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="19">
+      <c r="Z32" s="41">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="78">
+      <c r="AA32" s="41">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="41">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
       <c r="G33" s="32">
         <v>1</v>
       </c>
       <c r="H33" s="30">
         <v>1.05</v>
       </c>
       <c r="I33" s="43">
@@ -13045,58 +13433,61 @@
       </c>
       <c r="R33" s="43">
         <v>1.94</v>
       </c>
       <c r="S33" s="43">
         <v>2.77</v>
       </c>
       <c r="T33" s="43">
         <v>2.85</v>
       </c>
       <c r="U33" s="43">
         <v>2.74</v>
       </c>
       <c r="V33" s="43">
         <v>2.67</v>
       </c>
       <c r="W33" s="43">
         <v>2.67</v>
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="19">
+      <c r="Z33" s="41">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="78">
+      <c r="AA33" s="41">
         <v>2.5299999999999998</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="41">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
       <c r="G34" s="32">
         <v>1.84</v>
       </c>
       <c r="H34" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="43">
@@ -13128,58 +13519,61 @@
       </c>
       <c r="R34" s="43">
         <v>1.79</v>
       </c>
       <c r="S34" s="43">
         <v>1.5</v>
       </c>
       <c r="T34" s="43">
         <v>1.62</v>
       </c>
       <c r="U34" s="43">
         <v>2.15</v>
       </c>
       <c r="V34" s="43">
         <v>2.31</v>
       </c>
       <c r="W34" s="43">
         <v>2.31</v>
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="19">
+      <c r="Z34" s="41">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="78">
+      <c r="AA34" s="41">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="41">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
       <c r="G35" s="32">
         <v>1.95</v>
       </c>
       <c r="H35" s="30">
         <v>2.06</v>
       </c>
       <c r="I35" s="43">
@@ -13211,58 +13605,61 @@
       </c>
       <c r="R35" s="43">
         <v>1.72</v>
       </c>
       <c r="S35" s="43">
         <v>2.0299999999999998</v>
       </c>
       <c r="T35" s="43">
         <v>2.14</v>
       </c>
       <c r="U35" s="43">
         <v>2.4900000000000002</v>
       </c>
       <c r="V35" s="43">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="43">
         <v>2.21</v>
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="19">
+      <c r="Z35" s="41">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="78">
+      <c r="AA35" s="41">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="41">
+        <v>1.74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
       <c r="G36" s="32">
         <v>2.41</v>
       </c>
       <c r="H36" s="30">
         <v>2.61</v>
       </c>
       <c r="I36" s="43">
@@ -13294,58 +13691,61 @@
       </c>
       <c r="R36" s="43">
         <v>2.4700000000000002</v>
       </c>
       <c r="S36" s="43">
         <v>2.4500000000000002</v>
       </c>
       <c r="T36" s="43">
         <v>2.73</v>
       </c>
       <c r="U36" s="43">
         <v>2.77</v>
       </c>
       <c r="V36" s="43">
         <v>2.84</v>
       </c>
       <c r="W36" s="43">
         <v>2.86</v>
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="19">
+      <c r="Z36" s="41">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="78">
+      <c r="AA36" s="41">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="41">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
       <c r="G37" s="32">
         <v>1.77</v>
       </c>
       <c r="H37" s="30">
         <v>2.02</v>
       </c>
       <c r="I37" s="43">
@@ -13377,58 +13777,61 @@
       </c>
       <c r="R37" s="43">
         <v>1.46</v>
       </c>
       <c r="S37" s="43">
         <v>1.62</v>
       </c>
       <c r="T37" s="43">
         <v>1.91</v>
       </c>
       <c r="U37" s="43">
         <v>1.81</v>
       </c>
       <c r="V37" s="43">
         <v>1.75</v>
       </c>
       <c r="W37" s="43">
         <v>1.81</v>
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="19">
+      <c r="Z37" s="41">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="78">
+      <c r="AA37" s="41">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="41">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
       <c r="G38" s="32">
         <v>1.72</v>
       </c>
       <c r="H38" s="30">
         <v>1.83</v>
       </c>
       <c r="I38" s="43">
@@ -13460,58 +13863,61 @@
       </c>
       <c r="R38" s="43">
         <v>1.88</v>
       </c>
       <c r="S38" s="43">
         <v>2.02</v>
       </c>
       <c r="T38" s="43">
         <v>2.11</v>
       </c>
       <c r="U38" s="43">
         <v>2</v>
       </c>
       <c r="V38" s="43">
         <v>2.08</v>
       </c>
       <c r="W38" s="43">
         <v>2</v>
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
-      <c r="Z38" s="19">
+      <c r="Z38" s="41">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="78">
+      <c r="AA38" s="41">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="41">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
       <c r="G39" s="32">
         <v>2.85</v>
       </c>
       <c r="H39" s="30">
         <v>2.63</v>
       </c>
       <c r="I39" s="43">
@@ -13543,58 +13949,61 @@
       </c>
       <c r="R39" s="43">
         <v>3.37</v>
       </c>
       <c r="S39" s="43">
         <v>3.04</v>
       </c>
       <c r="T39" s="43">
         <v>3.4</v>
       </c>
       <c r="U39" s="43">
         <v>3.49</v>
       </c>
       <c r="V39" s="43">
         <v>3.57</v>
       </c>
       <c r="W39" s="43">
         <v>3.41</v>
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="19">
+      <c r="Z39" s="41">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="78">
+      <c r="AA39" s="41">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="41">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
       <c r="G40" s="32">
         <v>2.16</v>
       </c>
       <c r="H40" s="30">
         <v>2.11</v>
       </c>
       <c r="I40" s="43">
@@ -13626,58 +14035,61 @@
       </c>
       <c r="R40" s="43">
         <v>2.12</v>
       </c>
       <c r="S40" s="43">
         <v>2.09</v>
       </c>
       <c r="T40" s="43">
         <v>1.92</v>
       </c>
       <c r="U40" s="43">
         <v>2.1</v>
       </c>
       <c r="V40" s="43">
         <v>2.35</v>
       </c>
       <c r="W40" s="43">
         <v>2.35</v>
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="19">
+      <c r="Z40" s="41">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="78">
+      <c r="AA40" s="41">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="41">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
       <c r="G41" s="32">
         <v>3.15</v>
       </c>
       <c r="H41" s="30">
         <v>3.59</v>
       </c>
       <c r="I41" s="43">
@@ -13709,58 +14121,61 @@
       </c>
       <c r="R41" s="43">
         <v>3.41</v>
       </c>
       <c r="S41" s="43">
         <v>3.05</v>
       </c>
       <c r="T41" s="43">
         <v>2.79</v>
       </c>
       <c r="U41" s="43">
         <v>3.09</v>
       </c>
       <c r="V41" s="43">
         <v>3.18</v>
       </c>
       <c r="W41" s="43">
         <v>2.86</v>
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="19">
+      <c r="Z41" s="41">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="78">
+      <c r="AA41" s="41">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="41">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
       <c r="G42" s="32">
         <v>1.9</v>
       </c>
       <c r="H42" s="30">
         <v>2.17</v>
       </c>
       <c r="I42" s="43">
@@ -13792,58 +14207,61 @@
       </c>
       <c r="R42" s="43">
         <v>1.21</v>
       </c>
       <c r="S42" s="43">
         <v>1.68</v>
       </c>
       <c r="T42" s="43">
         <v>1.58</v>
       </c>
       <c r="U42" s="43">
         <v>1.77</v>
       </c>
       <c r="V42" s="43">
         <v>1.69</v>
       </c>
       <c r="W42" s="43">
         <v>1.62</v>
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="19" t="s">
+      <c r="Z42" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="78" t="s">
+      <c r="AA42" s="41" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="H43" s="33">
         <v>2.27</v>
       </c>
       <c r="I43" s="44">
@@ -13875,72 +14293,75 @@
       </c>
       <c r="R43" s="44">
         <v>2.2000000000000002</v>
       </c>
       <c r="S43" s="44">
         <v>2.0699999999999998</v>
       </c>
       <c r="T43" s="44">
         <v>2.48</v>
       </c>
       <c r="U43" s="44">
         <v>2.78</v>
       </c>
       <c r="V43" s="44">
         <v>2.67</v>
       </c>
       <c r="W43" s="44">
         <v>2.5</v>
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="21">
+      <c r="Z43" s="77">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="80">
+      <c r="AA43" s="77">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="77">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>