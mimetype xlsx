--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666"/>
+    <workbookView xWindow="5448" yWindow="552" windowWidth="22716" windowHeight="12348" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="48">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -484,125 +484,125 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -882,85 +882,85 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AC25" sqref="AC25"/>
+    <sheetView topLeftCell="H22" workbookViewId="0">
+      <selection activeCell="N49" sqref="N49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
       <c r="N1" s="65"/>
       <c r="O1" s="65"/>
       <c r="P1" s="65"/>
       <c r="Q1" s="65"/>
       <c r="R1" s="65"/>
       <c r="S1" s="65"/>
       <c r="T1" s="65"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
@@ -1021,156 +1021,156 @@
       <c r="R4" s="62"/>
       <c r="S4" s="62"/>
       <c r="T4" s="62"/>
       <c r="U4" s="62"/>
       <c r="V4" s="62"/>
       <c r="W4" s="62"/>
       <c r="X4" s="62"/>
       <c r="Y4" s="62"/>
       <c r="Z4" s="61">
         <v>2026</v>
       </c>
       <c r="AA4" s="62"/>
       <c r="AB4" s="62"/>
       <c r="AC4" s="62"/>
       <c r="AD4" s="62"/>
       <c r="AE4" s="62"/>
       <c r="AF4" s="62"/>
       <c r="AG4" s="62"/>
       <c r="AH4" s="62"/>
       <c r="AI4" s="62"/>
       <c r="AJ4" s="62"/>
       <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="64"/>
-      <c r="B5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="52" t="s">
+      <c r="B5" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="52" t="s">
+      <c r="D5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="52" t="s">
+      <c r="J5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="52" t="s">
+      <c r="L5" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="52" t="s">
+      <c r="M5" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="52" t="s">
+      <c r="N5" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="52" t="s">
+      <c r="P5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="W5" s="52" t="s">
+      <c r="V5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="52" t="s">
+      <c r="X5" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="52" t="s">
+      <c r="Y5" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="52" t="s">
+      <c r="Z5" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="52" t="s">
+      <c r="AB5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AI5" s="52" t="s">
+      <c r="AH5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="AJ5" s="52" t="s">
+      <c r="AJ5" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="52" t="s">
+      <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="66"/>
       <c r="L6" s="66"/>
       <c r="M6" s="66"/>
       <c r="N6" s="66"/>
       <c r="O6" s="66"/>
       <c r="P6" s="66"/>
       <c r="Q6" s="66"/>
       <c r="R6" s="66"/>
       <c r="S6" s="66"/>
@@ -1235,58 +1235,61 @@
       </c>
       <c r="R7" s="35">
         <v>144</v>
       </c>
       <c r="S7" s="35">
         <v>339</v>
       </c>
       <c r="T7" s="35">
         <v>356</v>
       </c>
       <c r="U7" s="35">
         <v>310</v>
       </c>
       <c r="V7" s="35">
         <v>213</v>
       </c>
       <c r="W7" s="35">
         <v>207</v>
       </c>
       <c r="X7" s="35">
         <v>230</v>
       </c>
       <c r="Y7" s="35">
         <v>255</v>
       </c>
-      <c r="Z7" s="56">
+      <c r="Z7" s="52">
         <v>180</v>
       </c>
-      <c r="AA7" s="56">
+      <c r="AA7" s="52">
         <v>162</v>
       </c>
-      <c r="AB7" s="56">
+      <c r="AB7" s="76">
         <v>189</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>104</v>
       </c>
       <c r="C8" s="8">
         <v>106</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="8">
         <v>125</v>
       </c>
       <c r="F8" s="8">
         <v>66</v>
       </c>
       <c r="G8" s="40">
         <v>188</v>
       </c>
       <c r="H8" s="40">
@@ -1321,58 +1324,61 @@
       </c>
       <c r="R8" s="35">
         <v>80</v>
       </c>
       <c r="S8" s="35">
         <v>192</v>
       </c>
       <c r="T8" s="35">
         <v>181</v>
       </c>
       <c r="U8" s="35">
         <v>175</v>
       </c>
       <c r="V8" s="35">
         <v>106</v>
       </c>
       <c r="W8" s="35">
         <v>105</v>
       </c>
       <c r="X8" s="35">
         <v>103</v>
       </c>
       <c r="Y8" s="35">
         <v>125</v>
       </c>
-      <c r="Z8" s="56">
+      <c r="Z8" s="52">
         <v>84</v>
       </c>
-      <c r="AA8" s="56">
+      <c r="AA8" s="52">
         <v>83</v>
       </c>
-      <c r="AB8" s="56">
+      <c r="AB8" s="76">
         <v>103</v>
+      </c>
+      <c r="AC8" s="24">
+        <v>112</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>9</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>15</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
       <c r="G9" s="40">
         <v>17</v>
       </c>
       <c r="H9" s="40">
@@ -1407,58 +1413,61 @@
       </c>
       <c r="R9" s="35">
         <v>7</v>
       </c>
       <c r="S9" s="35">
         <v>11</v>
       </c>
       <c r="T9" s="35">
         <v>18</v>
       </c>
       <c r="U9" s="35">
         <v>21</v>
       </c>
       <c r="V9" s="35">
         <v>14</v>
       </c>
       <c r="W9" s="35">
         <v>9</v>
       </c>
       <c r="X9" s="35">
         <v>14</v>
       </c>
       <c r="Y9" s="35">
         <v>10</v>
       </c>
-      <c r="Z9" s="56">
+      <c r="Z9" s="52">
         <v>10</v>
       </c>
-      <c r="AA9" s="56">
+      <c r="AA9" s="52">
         <v>8</v>
       </c>
-      <c r="AB9" s="56">
+      <c r="AB9" s="76">
         <v>13</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="40">
         <v>5</v>
       </c>
       <c r="H10" s="40">
@@ -1493,57 +1502,60 @@
       </c>
       <c r="R10" s="35">
         <v>4</v>
       </c>
       <c r="S10" s="35">
         <v>10</v>
       </c>
       <c r="T10" s="35">
         <v>3</v>
       </c>
       <c r="U10" s="35">
         <v>6</v>
       </c>
       <c r="V10" s="35">
         <v>4</v>
       </c>
       <c r="W10" s="35">
         <v>4</v>
       </c>
       <c r="X10" s="35">
         <v>3</v>
       </c>
       <c r="Y10" s="35">
         <v>3</v>
       </c>
-      <c r="Z10" s="56">
-[...2 lines deleted...]
-      <c r="AA10" s="8" t="s">
+      <c r="Z10" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB10" s="56">
+      <c r="AB10" s="76">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="24">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>6</v>
       </c>
       <c r="G11" s="40">
         <v>10</v>
       </c>
@@ -1579,58 +1591,61 @@
       </c>
       <c r="R11" s="35">
         <v>5</v>
       </c>
       <c r="S11" s="35">
         <v>10</v>
       </c>
       <c r="T11" s="35">
         <v>17</v>
       </c>
       <c r="U11" s="35">
         <v>10</v>
       </c>
       <c r="V11" s="35">
         <v>8</v>
       </c>
       <c r="W11" s="35">
         <v>9</v>
       </c>
       <c r="X11" s="35">
         <v>10</v>
       </c>
       <c r="Y11" s="35">
         <v>11</v>
       </c>
-      <c r="Z11" s="56">
+      <c r="Z11" s="52">
         <v>7</v>
       </c>
-      <c r="AA11" s="56">
+      <c r="AA11" s="52">
         <v>8</v>
       </c>
-      <c r="AB11" s="56">
+      <c r="AB11" s="76">
         <v>7</v>
+      </c>
+      <c r="AC11" s="24">
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>5</v>
       </c>
       <c r="D12" s="8">
         <v>7</v>
       </c>
       <c r="E12" s="8">
         <v>11</v>
       </c>
       <c r="F12" s="8">
         <v>8</v>
       </c>
       <c r="G12" s="40">
         <v>12</v>
       </c>
       <c r="H12" s="40">
@@ -1665,58 +1680,61 @@
       </c>
       <c r="R12" s="35">
         <v>6</v>
       </c>
       <c r="S12" s="35">
         <v>15</v>
       </c>
       <c r="T12" s="35">
         <v>9</v>
       </c>
       <c r="U12" s="35">
         <v>11</v>
       </c>
       <c r="V12" s="35">
         <v>9</v>
       </c>
       <c r="W12" s="35">
         <v>6</v>
       </c>
       <c r="X12" s="35">
         <v>12</v>
       </c>
       <c r="Y12" s="35">
         <v>10</v>
       </c>
-      <c r="Z12" s="56">
+      <c r="Z12" s="52">
         <v>10</v>
       </c>
-      <c r="AA12" s="56">
+      <c r="AA12" s="52">
         <v>8</v>
       </c>
-      <c r="AB12" s="56">
+      <c r="AB12" s="76">
         <v>7</v>
+      </c>
+      <c r="AC12" s="24">
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="40">
         <v>10</v>
       </c>
       <c r="H13" s="40">
@@ -1751,58 +1769,61 @@
       </c>
       <c r="R13" s="35">
         <v>3</v>
       </c>
       <c r="S13" s="35">
         <v>4</v>
       </c>
       <c r="T13" s="35">
         <v>13</v>
       </c>
       <c r="U13" s="35">
         <v>8</v>
       </c>
       <c r="V13" s="35">
         <v>6</v>
       </c>
       <c r="W13" s="35">
         <v>8</v>
       </c>
       <c r="X13" s="35">
         <v>7</v>
       </c>
       <c r="Y13" s="35">
         <v>4</v>
       </c>
-      <c r="Z13" s="56">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="Z13" s="52">
+        <v>5</v>
+      </c>
+      <c r="AA13" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>11</v>
       </c>
       <c r="D14" s="8">
         <v>22</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>11</v>
       </c>
       <c r="G14" s="40">
         <v>26</v>
       </c>
       <c r="H14" s="40">
@@ -1837,58 +1858,61 @@
       </c>
       <c r="R14" s="35">
         <v>8</v>
       </c>
       <c r="S14" s="35">
         <v>20</v>
       </c>
       <c r="T14" s="35">
         <v>18</v>
       </c>
       <c r="U14" s="35">
         <v>22</v>
       </c>
       <c r="V14" s="35">
         <v>18</v>
       </c>
       <c r="W14" s="35">
         <v>15</v>
       </c>
       <c r="X14" s="35">
         <v>18</v>
       </c>
       <c r="Y14" s="35">
         <v>22</v>
       </c>
-      <c r="Z14" s="56">
+      <c r="Z14" s="52">
         <v>18</v>
       </c>
-      <c r="AA14" s="56">
+      <c r="AA14" s="52">
         <v>16</v>
       </c>
-      <c r="AB14" s="56">
+      <c r="AB14" s="76">
         <v>14</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>11</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>6</v>
       </c>
       <c r="F15" s="8">
         <v>2</v>
       </c>
       <c r="G15" s="40">
         <v>8</v>
       </c>
       <c r="H15" s="40">
@@ -1923,58 +1947,61 @@
       </c>
       <c r="R15" s="35">
         <v>3</v>
       </c>
       <c r="S15" s="35">
         <v>13</v>
       </c>
       <c r="T15" s="35">
         <v>11</v>
       </c>
       <c r="U15" s="35">
         <v>2</v>
       </c>
       <c r="V15" s="35">
         <v>4</v>
       </c>
       <c r="W15" s="35">
         <v>7</v>
       </c>
       <c r="X15" s="35">
         <v>6</v>
       </c>
       <c r="Y15" s="35">
         <v>7</v>
       </c>
-      <c r="Z15" s="56">
+      <c r="Z15" s="52">
         <v>6</v>
       </c>
-      <c r="AA15" s="56">
-[...2 lines deleted...]
-      <c r="AB15" s="56">
+      <c r="AA15" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="76">
         <v>6</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>8</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="40">
         <v>6</v>
       </c>
       <c r="H16" s="40">
@@ -2009,61 +2036,64 @@
       </c>
       <c r="R16" s="35">
         <v>5</v>
       </c>
       <c r="S16" s="35">
         <v>7</v>
       </c>
       <c r="T16" s="35">
         <v>13</v>
       </c>
       <c r="U16" s="35">
         <v>7</v>
       </c>
       <c r="V16" s="35">
         <v>4</v>
       </c>
       <c r="W16" s="35">
         <v>5</v>
       </c>
       <c r="X16" s="35">
         <v>8</v>
       </c>
       <c r="Y16" s="35">
         <v>12</v>
       </c>
-      <c r="Z16" s="56">
-[...9 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="Z16" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>4</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="8">
         <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>4</v>
       </c>
       <c r="G17" s="40">
         <v>10</v>
       </c>
       <c r="H17" s="40">
         <v>6</v>
       </c>
       <c r="I17" s="40">
@@ -2095,61 +2125,64 @@
       </c>
       <c r="R17" s="35">
         <v>3</v>
       </c>
       <c r="S17" s="35">
         <v>9</v>
       </c>
       <c r="T17" s="35">
         <v>7</v>
       </c>
       <c r="U17" s="35">
         <v>9</v>
       </c>
       <c r="V17" s="35">
         <v>4</v>
       </c>
       <c r="W17" s="35">
         <v>9</v>
       </c>
       <c r="X17" s="35">
         <v>12</v>
       </c>
       <c r="Y17" s="35">
         <v>11</v>
       </c>
-      <c r="Z17" s="56">
-[...5 lines deleted...]
-      <c r="AB17" s="56">
+      <c r="Z17" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="76">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>13</v>
       </c>
       <c r="C18" s="8">
         <v>16</v>
       </c>
       <c r="D18" s="8">
         <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>22</v>
       </c>
       <c r="F18" s="8">
         <v>10</v>
       </c>
       <c r="G18" s="40">
         <v>17</v>
       </c>
       <c r="H18" s="40">
         <v>26</v>
       </c>
       <c r="I18" s="40">
@@ -2181,61 +2214,64 @@
       </c>
       <c r="R18" s="35">
         <v>10</v>
       </c>
       <c r="S18" s="35">
         <v>24</v>
       </c>
       <c r="T18" s="35">
         <v>30</v>
       </c>
       <c r="U18" s="35">
         <v>14</v>
       </c>
       <c r="V18" s="35">
         <v>13</v>
       </c>
       <c r="W18" s="35">
         <v>15</v>
       </c>
       <c r="X18" s="35">
         <v>18</v>
       </c>
       <c r="Y18" s="35">
         <v>16</v>
       </c>
-      <c r="Z18" s="56">
+      <c r="Z18" s="52">
         <v>17</v>
       </c>
-      <c r="AA18" s="56">
+      <c r="AA18" s="52">
         <v>7</v>
       </c>
-      <c r="AB18" s="56">
+      <c r="AB18" s="76">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="24">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>5</v>
       </c>
       <c r="C19" s="8">
         <v>5</v>
       </c>
       <c r="D19" s="8">
         <v>4</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>5</v>
       </c>
       <c r="H19" s="40">
         <v>3</v>
       </c>
       <c r="I19" s="40">
         <v>6</v>
       </c>
@@ -2265,61 +2301,64 @@
       </c>
       <c r="R19" s="35">
         <v>3</v>
       </c>
       <c r="S19" s="35">
         <v>2</v>
       </c>
       <c r="T19" s="35">
         <v>6</v>
       </c>
       <c r="U19" s="35">
         <v>5</v>
       </c>
       <c r="V19" s="35">
         <v>2</v>
       </c>
       <c r="W19" s="35">
         <v>1</v>
       </c>
       <c r="X19" s="35">
         <v>5</v>
       </c>
       <c r="Y19" s="35">
         <v>4</v>
       </c>
-      <c r="Z19" s="56">
-[...9 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="Z19" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="76">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>5</v>
       </c>
       <c r="G20" s="40">
         <v>2</v>
       </c>
       <c r="H20" s="40">
         <v>10</v>
       </c>
       <c r="I20" s="40">
@@ -2351,61 +2390,64 @@
       </c>
       <c r="R20" s="35">
         <v>1</v>
       </c>
       <c r="S20" s="35">
         <v>2</v>
       </c>
       <c r="T20" s="35">
         <v>8</v>
       </c>
       <c r="U20" s="35">
         <v>7</v>
       </c>
       <c r="V20" s="35">
         <v>5</v>
       </c>
       <c r="W20" s="35">
         <v>3</v>
       </c>
       <c r="X20" s="35">
         <v>4</v>
       </c>
       <c r="Y20" s="35">
         <v>1</v>
       </c>
-      <c r="Z20" s="56">
-[...9 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="Z20" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>14</v>
       </c>
       <c r="D21" s="8">
         <v>18</v>
       </c>
       <c r="E21" s="8">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>14</v>
       </c>
       <c r="G21" s="40">
         <v>25</v>
       </c>
       <c r="H21" s="40">
         <v>22</v>
       </c>
       <c r="I21" s="40">
@@ -2437,92 +2479,95 @@
       </c>
       <c r="R21" s="35">
         <v>6</v>
       </c>
       <c r="S21" s="35">
         <v>20</v>
       </c>
       <c r="T21" s="35">
         <v>22</v>
       </c>
       <c r="U21" s="35">
         <v>13</v>
       </c>
       <c r="V21" s="35">
         <v>16</v>
       </c>
       <c r="W21" s="35">
         <v>11</v>
       </c>
       <c r="X21" s="35">
         <v>10</v>
       </c>
       <c r="Y21" s="35">
         <v>19</v>
       </c>
-      <c r="Z21" s="56">
+      <c r="Z21" s="52">
         <v>7</v>
       </c>
-      <c r="AA21" s="56">
+      <c r="AA21" s="52">
         <v>11</v>
       </c>
-      <c r="AB21" s="56">
+      <c r="AB21" s="76">
         <v>15</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
-      <c r="AA22" s="56"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="47"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>118</v>
       </c>
       <c r="C23" s="8">
         <v>119</v>
       </c>
       <c r="D23" s="8">
         <v>122</v>
       </c>
       <c r="E23" s="8">
         <v>141</v>
       </c>
       <c r="F23" s="8">
         <v>75</v>
       </c>
       <c r="G23" s="9">
         <v>204</v>
       </c>
       <c r="H23" s="40">
         <v>230</v>
       </c>
       <c r="I23" s="40">
@@ -2554,61 +2599,64 @@
       </c>
       <c r="R23" s="39">
         <v>95</v>
       </c>
       <c r="S23" s="39">
         <v>214</v>
       </c>
       <c r="T23" s="39">
         <v>202</v>
       </c>
       <c r="U23" s="39">
         <v>192</v>
       </c>
       <c r="V23" s="39">
         <v>114</v>
       </c>
       <c r="W23" s="35">
         <v>121</v>
       </c>
       <c r="X23" s="35">
         <v>119</v>
       </c>
       <c r="Y23" s="35">
         <v>143</v>
       </c>
-      <c r="Z23" s="56">
+      <c r="Z23" s="52">
         <v>98</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="52">
         <v>92</v>
       </c>
-      <c r="AB23" s="56">
+      <c r="AB23" s="76">
         <v>114</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="24">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>104</v>
       </c>
       <c r="C24" s="8">
         <v>106</v>
       </c>
       <c r="D24" s="8">
         <v>104</v>
       </c>
       <c r="E24" s="8">
         <v>125</v>
       </c>
       <c r="F24" s="8">
         <v>66</v>
       </c>
       <c r="G24" s="9">
         <v>188</v>
       </c>
       <c r="H24" s="40">
         <v>204</v>
       </c>
       <c r="I24" s="40">
@@ -2640,61 +2688,64 @@
       </c>
       <c r="R24" s="39">
         <v>80</v>
       </c>
       <c r="S24" s="39">
         <v>192</v>
       </c>
       <c r="T24" s="39">
         <v>181</v>
       </c>
       <c r="U24" s="39">
         <v>175</v>
       </c>
       <c r="V24" s="39">
         <v>106</v>
       </c>
       <c r="W24" s="35">
         <v>105</v>
       </c>
       <c r="X24" s="35">
         <v>103</v>
       </c>
       <c r="Y24" s="35">
         <v>125</v>
       </c>
-      <c r="Z24" s="56">
+      <c r="Z24" s="52">
         <v>84</v>
       </c>
-      <c r="AA24" s="56">
+      <c r="AA24" s="52">
         <v>83</v>
       </c>
-      <c r="AB24" s="56">
+      <c r="AB24" s="76">
         <v>103</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="24">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>5</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="40">
         <v>2</v>
       </c>
       <c r="I25" s="40">
@@ -2726,61 +2777,64 @@
       </c>
       <c r="R25" s="39">
         <v>4</v>
       </c>
       <c r="S25" s="39">
         <v>1</v>
       </c>
       <c r="T25" s="39">
         <v>6</v>
       </c>
       <c r="U25" s="39">
         <v>5</v>
       </c>
       <c r="V25" s="39">
         <v>1</v>
       </c>
       <c r="W25" s="35">
         <v>2</v>
       </c>
       <c r="X25" s="35">
         <v>4</v>
       </c>
       <c r="Y25" s="35">
         <v>6</v>
       </c>
-      <c r="Z25" s="56">
-[...9 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="Z25" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>4</v>
       </c>
       <c r="H26" s="40">
         <v>5</v>
       </c>
       <c r="I26" s="40">
@@ -2812,61 +2866,64 @@
       </c>
       <c r="R26" s="39">
         <v>3</v>
       </c>
       <c r="S26" s="39">
         <v>5</v>
       </c>
       <c r="T26" s="39">
         <v>4</v>
       </c>
       <c r="U26" s="39">
         <v>1</v>
       </c>
       <c r="V26" s="39">
         <v>2</v>
       </c>
       <c r="W26" s="35">
         <v>3</v>
       </c>
       <c r="X26" s="35">
         <v>2</v>
       </c>
       <c r="Y26" s="35">
         <v>2</v>
       </c>
-      <c r="Z26" s="56">
-[...2 lines deleted...]
-      <c r="AA26" s="8" t="s">
+      <c r="Z26" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB26" s="56">
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AB26" s="76">
+        <v>4</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="9">
         <v>1</v>
       </c>
       <c r="H27" s="40">
         <v>3</v>
       </c>
       <c r="I27" s="40">
@@ -2898,61 +2955,64 @@
       </c>
       <c r="R27" s="39">
         <v>3</v>
       </c>
       <c r="S27" s="39">
         <v>5</v>
       </c>
       <c r="T27" s="39">
         <v>3</v>
       </c>
       <c r="U27" s="39">
         <v>4</v>
       </c>
       <c r="V27" s="39">
         <v>1</v>
       </c>
       <c r="W27" s="35">
         <v>3</v>
       </c>
       <c r="X27" s="35">
         <v>6</v>
       </c>
       <c r="Y27" s="35">
         <v>4</v>
       </c>
-      <c r="Z27" s="56">
-[...9 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="Z27" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="76">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8">
         <v>7</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="8">
         <v>3</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="40">
         <v>16</v>
       </c>
       <c r="I28" s="40">
@@ -2984,92 +3044,95 @@
       </c>
       <c r="R28" s="39">
         <v>5</v>
       </c>
       <c r="S28" s="39">
         <v>11</v>
       </c>
       <c r="T28" s="39">
         <v>8</v>
       </c>
       <c r="U28" s="39">
         <v>7</v>
       </c>
       <c r="V28" s="39">
         <v>4</v>
       </c>
       <c r="W28" s="35">
         <v>8</v>
       </c>
       <c r="X28" s="35">
         <v>4</v>
       </c>
       <c r="Y28" s="35">
         <v>6</v>
       </c>
-      <c r="Z28" s="56">
+      <c r="Z28" s="52">
         <v>6</v>
       </c>
-      <c r="AA28" s="56">
-[...6 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AA28" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="76">
+        <v>2</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="60"/>
-      <c r="AA29" s="56"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AB29" s="47"/>
+      <c r="AC29" s="47"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>93</v>
       </c>
       <c r="C30" s="8">
         <v>91</v>
       </c>
       <c r="D30" s="8">
         <v>96</v>
       </c>
       <c r="E30" s="8">
         <v>105</v>
       </c>
       <c r="F30" s="8">
         <v>78</v>
       </c>
       <c r="G30" s="9">
         <v>137</v>
       </c>
       <c r="H30" s="40">
         <v>169</v>
       </c>
       <c r="I30" s="40">
@@ -3101,61 +3164,64 @@
       </c>
       <c r="R30" s="36">
         <v>49</v>
       </c>
       <c r="S30" s="36">
         <v>125</v>
       </c>
       <c r="T30" s="36">
         <v>154</v>
       </c>
       <c r="U30" s="36">
         <v>118</v>
       </c>
       <c r="V30" s="36">
         <v>99</v>
       </c>
       <c r="W30" s="35">
         <v>86</v>
       </c>
       <c r="X30" s="35">
         <v>111</v>
       </c>
       <c r="Y30" s="35">
         <v>112</v>
       </c>
-      <c r="Z30" s="57">
+      <c r="Z30" s="53">
         <v>82</v>
       </c>
-      <c r="AA30" s="56">
+      <c r="AA30" s="52">
         <v>70</v>
       </c>
-      <c r="AB30" s="56">
+      <c r="AB30" s="76">
         <v>75</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="24">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8">
         <v>6</v>
       </c>
       <c r="D31" s="8">
         <v>9</v>
       </c>
       <c r="E31" s="8">
         <v>15</v>
       </c>
       <c r="F31" s="8">
         <v>17</v>
       </c>
       <c r="G31" s="9">
         <v>17</v>
       </c>
       <c r="H31" s="40">
         <v>23</v>
       </c>
       <c r="I31" s="40">
@@ -3187,61 +3253,64 @@
       </c>
       <c r="R31" s="36">
         <v>7</v>
       </c>
       <c r="S31" s="36">
         <v>11</v>
       </c>
       <c r="T31" s="36">
         <v>18</v>
       </c>
       <c r="U31" s="36">
         <v>21</v>
       </c>
       <c r="V31" s="36">
         <v>14</v>
       </c>
       <c r="W31" s="35">
         <v>9</v>
       </c>
       <c r="X31" s="35">
         <v>14</v>
       </c>
       <c r="Y31" s="35">
         <v>10</v>
       </c>
-      <c r="Z31" s="57">
+      <c r="Z31" s="53">
         <v>10</v>
       </c>
-      <c r="AA31" s="56">
+      <c r="AA31" s="52">
         <v>8</v>
       </c>
-      <c r="AB31" s="56">
+      <c r="AB31" s="76">
         <v>13</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="24">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>3</v>
       </c>
       <c r="D32" s="8">
         <v>2</v>
       </c>
       <c r="E32" s="8">
         <v>8</v>
       </c>
       <c r="F32" s="8">
         <v>1</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="40">
         <v>8</v>
       </c>
       <c r="I32" s="40">
@@ -3273,61 +3342,64 @@
       </c>
       <c r="R32" s="36">
         <v>4</v>
       </c>
       <c r="S32" s="36">
         <v>10</v>
       </c>
       <c r="T32" s="36">
         <v>3</v>
       </c>
       <c r="U32" s="36">
         <v>6</v>
       </c>
       <c r="V32" s="36">
         <v>4</v>
       </c>
       <c r="W32" s="35">
         <v>4</v>
       </c>
       <c r="X32" s="35">
         <v>3</v>
       </c>
       <c r="Y32" s="35">
         <v>3</v>
       </c>
-      <c r="Z32" s="57">
-[...2 lines deleted...]
-      <c r="AA32" s="8" t="s">
+      <c r="Z32" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB32" s="56">
-[...3 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="AB32" s="76">
+        <v>2</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
         <v>7</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>4</v>
       </c>
       <c r="E33" s="8">
         <v>3</v>
       </c>
       <c r="F33" s="8">
         <v>5</v>
       </c>
       <c r="G33" s="9">
         <v>6</v>
       </c>
       <c r="H33" s="40">
         <v>15</v>
       </c>
       <c r="I33" s="40">
@@ -3359,61 +3431,64 @@
       </c>
       <c r="R33" s="36">
         <v>1</v>
       </c>
       <c r="S33" s="36">
         <v>9</v>
       </c>
       <c r="T33" s="36">
         <v>11</v>
       </c>
       <c r="U33" s="36">
         <v>5</v>
       </c>
       <c r="V33" s="36">
         <v>7</v>
       </c>
       <c r="W33" s="35">
         <v>7</v>
       </c>
       <c r="X33" s="35">
         <v>6</v>
       </c>
       <c r="Y33" s="35">
         <v>5</v>
       </c>
-      <c r="Z33" s="57">
-[...9 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="Z33" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="76">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>4</v>
       </c>
       <c r="C34" s="8">
         <v>5</v>
       </c>
       <c r="D34" s="8">
         <v>7</v>
       </c>
       <c r="E34" s="8">
         <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>8</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="40">
         <v>14</v>
       </c>
       <c r="I34" s="40">
@@ -3445,61 +3520,64 @@
       </c>
       <c r="R34" s="36">
         <v>6</v>
       </c>
       <c r="S34" s="36">
         <v>15</v>
       </c>
       <c r="T34" s="36">
         <v>9</v>
       </c>
       <c r="U34" s="36">
         <v>11</v>
       </c>
       <c r="V34" s="36">
         <v>9</v>
       </c>
       <c r="W34" s="35">
         <v>6</v>
       </c>
       <c r="X34" s="35">
         <v>12</v>
       </c>
       <c r="Y34" s="35">
         <v>10</v>
       </c>
-      <c r="Z34" s="57">
+      <c r="Z34" s="53">
         <v>10</v>
       </c>
-      <c r="AA34" s="56">
+      <c r="AA34" s="52">
         <v>8</v>
       </c>
-      <c r="AB34" s="56">
+      <c r="AB34" s="76">
         <v>7</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>9</v>
       </c>
       <c r="C35" s="8">
         <v>6</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
       <c r="E35" s="8">
         <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="9">
         <v>10</v>
       </c>
       <c r="H35" s="40">
         <v>6</v>
       </c>
       <c r="I35" s="40">
@@ -3531,61 +3609,64 @@
       </c>
       <c r="R35" s="36">
         <v>3</v>
       </c>
       <c r="S35" s="36">
         <v>4</v>
       </c>
       <c r="T35" s="36">
         <v>13</v>
       </c>
       <c r="U35" s="36">
         <v>8</v>
       </c>
       <c r="V35" s="36">
         <v>6</v>
       </c>
       <c r="W35" s="35">
         <v>8</v>
       </c>
       <c r="X35" s="35">
         <v>7</v>
       </c>
       <c r="Y35" s="35">
         <v>4</v>
       </c>
-      <c r="Z35" s="57">
-[...9 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="Z35" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA35" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB35" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>11</v>
       </c>
       <c r="D36" s="8">
         <v>22</v>
       </c>
       <c r="E36" s="8">
         <v>15</v>
       </c>
       <c r="F36" s="8">
         <v>11</v>
       </c>
       <c r="G36" s="9">
         <v>26</v>
       </c>
       <c r="H36" s="40">
         <v>35</v>
       </c>
       <c r="I36" s="40">
@@ -3617,61 +3698,64 @@
       </c>
       <c r="R36" s="36">
         <v>8</v>
       </c>
       <c r="S36" s="36">
         <v>20</v>
       </c>
       <c r="T36" s="36">
         <v>18</v>
       </c>
       <c r="U36" s="36">
         <v>22</v>
       </c>
       <c r="V36" s="36">
         <v>18</v>
       </c>
       <c r="W36" s="35">
         <v>15</v>
       </c>
       <c r="X36" s="35">
         <v>18</v>
       </c>
       <c r="Y36" s="35">
         <v>22</v>
       </c>
-      <c r="Z36" s="57">
+      <c r="Z36" s="53">
         <v>18</v>
       </c>
-      <c r="AA36" s="56">
+      <c r="AA36" s="52">
         <v>16</v>
       </c>
-      <c r="AB36" s="56">
+      <c r="AB36" s="76">
         <v>14</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>6</v>
       </c>
       <c r="D37" s="8">
         <v>4</v>
       </c>
       <c r="E37" s="8">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="9">
         <v>4</v>
       </c>
       <c r="H37" s="40">
         <v>4</v>
       </c>
       <c r="I37" s="40">
         <v>5</v>
       </c>
@@ -3701,61 +3785,64 @@
       </c>
       <c r="R37" s="36" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="36">
         <v>8</v>
       </c>
       <c r="T37" s="36">
         <v>7</v>
       </c>
       <c r="U37" s="36">
         <v>1</v>
       </c>
       <c r="V37" s="36">
         <v>2</v>
       </c>
       <c r="W37" s="35">
         <v>4</v>
       </c>
       <c r="X37" s="35">
         <v>4</v>
       </c>
       <c r="Y37" s="35">
         <v>5</v>
       </c>
-      <c r="Z37" s="57">
-[...9 lines deleted...]
-    <row r="38" spans="1:28">
+      <c r="Z37" s="53">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="76">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>7</v>
       </c>
       <c r="D38" s="8">
         <v>7</v>
       </c>
       <c r="E38" s="8">
         <v>3</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="9">
         <v>5</v>
       </c>
       <c r="H38" s="40">
         <v>13</v>
       </c>
       <c r="I38" s="40">
@@ -3790,58 +3877,61 @@
       </c>
       <c r="S38" s="36">
         <v>2</v>
       </c>
       <c r="T38" s="36">
         <v>10</v>
       </c>
       <c r="U38" s="36">
         <v>3</v>
       </c>
       <c r="V38" s="36">
         <v>3</v>
       </c>
       <c r="W38" s="35">
         <v>2</v>
       </c>
       <c r="X38" s="35">
         <v>2</v>
       </c>
       <c r="Y38" s="35">
         <v>8</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="56">
-[...6 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="AA38" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="76">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>8</v>
       </c>
       <c r="C39" s="8">
         <v>4</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>4</v>
       </c>
       <c r="G39" s="9">
         <v>10</v>
       </c>
       <c r="H39" s="40">
         <v>6</v>
       </c>
       <c r="I39" s="40">
@@ -3873,61 +3963,64 @@
       </c>
       <c r="R39" s="36">
         <v>3</v>
       </c>
       <c r="S39" s="36">
         <v>9</v>
       </c>
       <c r="T39" s="36">
         <v>7</v>
       </c>
       <c r="U39" s="36">
         <v>9</v>
       </c>
       <c r="V39" s="36">
         <v>4</v>
       </c>
       <c r="W39" s="35">
         <v>9</v>
       </c>
       <c r="X39" s="35">
         <v>12</v>
       </c>
       <c r="Y39" s="35">
         <v>11</v>
       </c>
-      <c r="Z39" s="57">
-[...5 lines deleted...]
-      <c r="AB39" s="56">
+      <c r="Z39" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA39" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="76">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>9</v>
       </c>
       <c r="C40" s="8">
         <v>13</v>
       </c>
       <c r="D40" s="8">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="9">
         <v>10</v>
       </c>
       <c r="H40" s="40">
         <v>10</v>
       </c>
       <c r="I40" s="40">
@@ -3959,61 +4052,64 @@
       </c>
       <c r="R40" s="36">
         <v>5</v>
       </c>
       <c r="S40" s="36">
         <v>13</v>
       </c>
       <c r="T40" s="36">
         <v>22</v>
       </c>
       <c r="U40" s="36">
         <v>7</v>
       </c>
       <c r="V40" s="36">
         <v>9</v>
       </c>
       <c r="W40" s="35">
         <v>7</v>
       </c>
       <c r="X40" s="35">
         <v>14</v>
       </c>
       <c r="Y40" s="35">
         <v>10</v>
       </c>
-      <c r="Z40" s="57">
+      <c r="Z40" s="53">
         <v>11</v>
       </c>
-      <c r="AA40" s="56">
-[...6 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="AA40" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB40" s="76">
+        <v>4</v>
+      </c>
+      <c r="AC40" s="24">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>5</v>
       </c>
       <c r="C41" s="8">
         <v>5</v>
       </c>
       <c r="D41" s="8">
         <v>4</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="8">
         <v>1</v>
       </c>
       <c r="G41" s="9">
         <v>5</v>
       </c>
       <c r="H41" s="40">
         <v>3</v>
       </c>
       <c r="I41" s="40">
         <v>6</v>
       </c>
@@ -4043,61 +4139,64 @@
       </c>
       <c r="R41" s="36">
         <v>3</v>
       </c>
       <c r="S41" s="36">
         <v>2</v>
       </c>
       <c r="T41" s="36">
         <v>6</v>
       </c>
       <c r="U41" s="36">
         <v>5</v>
       </c>
       <c r="V41" s="36">
         <v>2</v>
       </c>
       <c r="W41" s="35">
         <v>1</v>
       </c>
       <c r="X41" s="35">
         <v>5</v>
       </c>
       <c r="Y41" s="35">
         <v>4</v>
       </c>
-      <c r="Z41" s="57">
-[...9 lines deleted...]
-    <row r="42" spans="1:28">
+      <c r="Z41" s="53">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="76">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>5</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="40">
         <v>10</v>
       </c>
       <c r="I42" s="40">
@@ -4129,61 +4228,64 @@
       </c>
       <c r="R42" s="36">
         <v>1</v>
       </c>
       <c r="S42" s="36">
         <v>2</v>
       </c>
       <c r="T42" s="36">
         <v>8</v>
       </c>
       <c r="U42" s="36">
         <v>7</v>
       </c>
       <c r="V42" s="36">
         <v>5</v>
       </c>
       <c r="W42" s="35">
         <v>3</v>
       </c>
       <c r="X42" s="35">
         <v>4</v>
       </c>
       <c r="Y42" s="35">
         <v>1</v>
       </c>
-      <c r="Z42" s="57">
-[...9 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="Z42" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="76">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>6</v>
       </c>
       <c r="C43" s="14">
         <v>14</v>
       </c>
       <c r="D43" s="14">
         <v>18</v>
       </c>
       <c r="E43" s="14">
         <v>16</v>
       </c>
       <c r="F43" s="14">
         <v>14</v>
       </c>
       <c r="G43" s="13">
         <v>25</v>
       </c>
       <c r="H43" s="13">
         <v>22</v>
       </c>
       <c r="I43" s="13">
@@ -4215,115 +4317,118 @@
       </c>
       <c r="R43" s="37">
         <v>6</v>
       </c>
       <c r="S43" s="37">
         <v>20</v>
       </c>
       <c r="T43" s="37">
         <v>22</v>
       </c>
       <c r="U43" s="37">
         <v>13</v>
       </c>
       <c r="V43" s="37">
         <v>16</v>
       </c>
       <c r="W43" s="51">
         <v>11</v>
       </c>
       <c r="X43" s="51">
         <v>10</v>
       </c>
       <c r="Y43" s="51">
         <v>19</v>
       </c>
-      <c r="Z43" s="58">
+      <c r="Z43" s="54">
         <v>7</v>
       </c>
-      <c r="AA43" s="58">
+      <c r="AA43" s="54">
         <v>11</v>
       </c>
-      <c r="AB43" s="58">
+      <c r="AB43" s="51">
         <v>15</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="15"/>
       <c r="G44" s="26"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC22" sqref="AC22"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
       <c r="N1" s="65"/>
       <c r="O1" s="65"/>
       <c r="P1" s="65"/>
       <c r="Q1" s="65"/>
       <c r="R1" s="65"/>
       <c r="S1" s="65"/>
       <c r="T1" s="65"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
@@ -4381,153 +4486,153 @@
       <c r="U4" s="70"/>
       <c r="V4" s="70"/>
       <c r="W4" s="70"/>
       <c r="X4" s="70"/>
       <c r="Y4" s="70"/>
       <c r="Z4" s="69">
         <v>2026</v>
       </c>
       <c r="AA4" s="70"/>
       <c r="AB4" s="70"/>
       <c r="AC4" s="70"/>
       <c r="AD4" s="70"/>
       <c r="AE4" s="70"/>
       <c r="AF4" s="70"/>
       <c r="AG4" s="70"/>
       <c r="AH4" s="70"/>
       <c r="AI4" s="70"/>
       <c r="AJ4" s="70"/>
       <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37" ht="26.25" customHeight="1">
       <c r="A5" s="64"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="53" t="s">
+      <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="53" t="s">
+      <c r="J5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="53" t="s">
+      <c r="K5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="53" t="s">
+      <c r="L5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="53" t="s">
+      <c r="M5" s="56" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="53" t="s">
+      <c r="O5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="Q5" s="53" t="s">
+      <c r="Q5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="53" t="s">
+      <c r="U5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="53" t="s">
+      <c r="V5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="53" t="s">
+      <c r="W5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="X5" s="53" t="s">
+      <c r="X5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="53" t="s">
+      <c r="Y5" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="53" t="s">
+      <c r="AA5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="AB5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AC5" s="53" t="s">
+      <c r="AC5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="AD5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="AG5" s="53" t="s">
+      <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="53" t="s">
+      <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="AI5" s="53" t="s">
+      <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AJ5" s="53" t="s">
+      <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="53" t="s">
+      <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="66"/>
       <c r="L6" s="66"/>
       <c r="M6" s="66"/>
       <c r="N6" s="66"/>
       <c r="O6" s="66"/>
       <c r="P6" s="66"/>
       <c r="Q6" s="66"/>
       <c r="R6" s="66"/>
       <c r="S6" s="66"/>
@@ -4601,50 +4706,53 @@
       </c>
       <c r="U7" s="38">
         <v>5.73</v>
       </c>
       <c r="V7" s="38">
         <v>5.65</v>
       </c>
       <c r="W7" s="38">
         <v>5.55</v>
       </c>
       <c r="X7" s="38">
         <v>5.54</v>
       </c>
       <c r="Y7" s="38">
         <v>5.56</v>
       </c>
       <c r="Z7" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="19">
         <v>4.13</v>
       </c>
       <c r="AB7" s="38">
         <v>4.21</v>
       </c>
+      <c r="AC7" s="19">
+        <v>4.3899999999999997</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>5.52</v>
       </c>
       <c r="C8" s="19">
         <v>5.81</v>
       </c>
       <c r="D8" s="19">
         <v>5.71</v>
       </c>
       <c r="E8" s="25">
         <v>6</v>
       </c>
       <c r="F8" s="25">
         <v>5.49</v>
       </c>
       <c r="G8" s="28">
         <v>6.29</v>
       </c>
       <c r="H8" s="30">
         <v>6.95</v>
@@ -4687,50 +4795,53 @@
       </c>
       <c r="U8" s="38">
         <v>7.08</v>
       </c>
       <c r="V8" s="38">
         <v>6.94</v>
       </c>
       <c r="W8" s="38">
         <v>6.8</v>
       </c>
       <c r="X8" s="38">
         <v>6.69</v>
       </c>
       <c r="Y8" s="38">
         <v>6.69</v>
       </c>
       <c r="Z8" s="19">
         <v>4.46</v>
       </c>
       <c r="AA8" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="38">
         <v>4.93</v>
       </c>
+      <c r="AC8" s="19">
+        <v>5.23</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>3.39</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.07</v>
       </c>
       <c r="E9" s="25">
         <v>3.76</v>
       </c>
       <c r="F9" s="25">
         <v>4.29</v>
       </c>
       <c r="G9" s="28">
         <v>4.67</v>
       </c>
       <c r="H9" s="30">
         <v>5.24</v>
@@ -4773,50 +4884,53 @@
       </c>
       <c r="U9" s="38">
         <v>4.8099999999999996</v>
       </c>
       <c r="V9" s="38">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="38">
         <v>4.76</v>
       </c>
       <c r="X9" s="38">
         <v>4.83</v>
       </c>
       <c r="Y9" s="38">
         <v>4.75</v>
       </c>
       <c r="Z9" s="19">
         <v>4.01</v>
       </c>
       <c r="AA9" s="19">
         <v>3.81</v>
       </c>
       <c r="AB9" s="38">
         <v>4.3</v>
       </c>
+      <c r="AC9" s="19">
+        <v>4.1399999999999997</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>4.57</v>
       </c>
       <c r="C10" s="19">
         <v>3.76</v>
       </c>
       <c r="D10" s="19">
         <v>3.09</v>
       </c>
       <c r="E10" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="25">
         <v>3.51</v>
       </c>
       <c r="G10" s="28">
         <v>3.71</v>
       </c>
       <c r="H10" s="30">
         <v>4.2300000000000004</v>
@@ -4859,50 +4973,53 @@
       </c>
       <c r="U10" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="V10" s="38">
         <v>4.51</v>
       </c>
       <c r="W10" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="38">
         <v>4.3</v>
       </c>
       <c r="Y10" s="38">
         <v>4.18</v>
       </c>
       <c r="Z10" s="19">
         <v>3.91</v>
       </c>
       <c r="AA10" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="38">
         <v>2.04</v>
       </c>
+      <c r="AC10" s="19">
+        <v>2.0299999999999998</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="19">
         <v>4.71</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.99</v>
       </c>
       <c r="G11" s="28">
         <v>4.08</v>
       </c>
       <c r="H11" s="30">
         <v>4.59</v>
@@ -4945,50 +5062,53 @@
       </c>
       <c r="U11" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="V11" s="38">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="38">
         <v>4.33</v>
       </c>
       <c r="X11" s="38">
         <v>4.37</v>
       </c>
       <c r="Y11" s="38">
         <v>4.42</v>
       </c>
       <c r="Z11" s="19">
         <v>3.22</v>
       </c>
       <c r="AA11" s="19">
         <v>3.62</v>
       </c>
       <c r="AB11" s="38">
         <v>3.49</v>
       </c>
+      <c r="AC11" s="19">
+        <v>3.33</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="19">
         <v>2.65</v>
       </c>
       <c r="D12" s="19">
         <v>3.11</v>
       </c>
       <c r="E12" s="25">
         <v>3.95</v>
       </c>
       <c r="F12" s="25">
         <v>4.07</v>
       </c>
       <c r="G12" s="28">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="30">
         <v>5.0599999999999996</v>
@@ -5031,50 +5151,53 @@
       </c>
       <c r="U12" s="38">
         <v>4.82</v>
       </c>
       <c r="V12" s="38">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="38">
         <v>4.74</v>
       </c>
       <c r="X12" s="38">
         <v>4.96</v>
       </c>
       <c r="Y12" s="38">
         <v>5.03</v>
       </c>
       <c r="Z12" s="19">
         <v>6.02</v>
       </c>
       <c r="AA12" s="19">
         <v>5.65</v>
       </c>
       <c r="AB12" s="38">
         <v>5.13</v>
       </c>
+      <c r="AC12" s="19">
+        <v>4.3099999999999996</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>6.07</v>
       </c>
       <c r="C13" s="19">
         <v>5.24</v>
       </c>
       <c r="D13" s="19">
         <v>4.82</v>
       </c>
       <c r="E13" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="25">
         <v>3.98</v>
       </c>
       <c r="G13" s="28">
         <v>4.46</v>
       </c>
       <c r="H13" s="30">
         <v>4.41</v>
@@ -5117,50 +5240,53 @@
       </c>
       <c r="U13" s="38">
         <v>4.18</v>
       </c>
       <c r="V13" s="38">
         <v>4.2</v>
       </c>
       <c r="W13" s="38">
         <v>4.34</v>
       </c>
       <c r="X13" s="38">
         <v>4.41</v>
       </c>
       <c r="Y13" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="19">
         <v>3.63</v>
       </c>
       <c r="AA13" s="19">
         <v>3.79</v>
       </c>
       <c r="AB13" s="38">
         <v>3.23</v>
       </c>
+      <c r="AC13" s="19">
+        <v>3.35</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>4.08</v>
       </c>
       <c r="C14" s="19">
         <v>3.56</v>
       </c>
       <c r="D14" s="19">
         <v>4.25</v>
       </c>
       <c r="E14" s="25">
         <v>4.13</v>
       </c>
       <c r="F14" s="25">
         <v>3.85</v>
       </c>
       <c r="G14" s="28">
         <v>4.34</v>
       </c>
       <c r="H14" s="30">
         <v>5</v>
@@ -5203,50 +5329,53 @@
       </c>
       <c r="U14" s="38">
         <v>4.24</v>
       </c>
       <c r="V14" s="38">
         <v>4.29</v>
       </c>
       <c r="W14" s="38">
         <v>4.24</v>
       </c>
       <c r="X14" s="38">
         <v>4.29</v>
       </c>
       <c r="Y14" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>4.59</v>
       </c>
       <c r="AB14" s="38">
         <v>4.26</v>
       </c>
+      <c r="AC14" s="19">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="19">
         <v>6.07</v>
       </c>
       <c r="D15" s="19">
         <v>5.17</v>
       </c>
       <c r="E15" s="25">
         <v>4.95</v>
       </c>
       <c r="F15" s="25">
         <v>4.22</v>
       </c>
       <c r="G15" s="28">
         <v>4.46</v>
       </c>
       <c r="H15" s="30">
         <v>4.72</v>
@@ -5289,50 +5418,53 @@
       </c>
       <c r="U15" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="V15" s="38">
         <v>4.42</v>
       </c>
       <c r="W15" s="38">
         <v>4.47</v>
       </c>
       <c r="X15" s="38">
         <v>4.47</v>
       </c>
       <c r="Y15" s="38">
         <v>4.51</v>
       </c>
       <c r="Z15" s="19">
         <v>4.34</v>
       </c>
       <c r="AA15" s="19">
         <v>3.03</v>
       </c>
       <c r="AB15" s="38">
         <v>3.47</v>
       </c>
+      <c r="AC15" s="19">
+        <v>4.47</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>5.36</v>
       </c>
       <c r="C16" s="19">
         <v>5.62</v>
       </c>
       <c r="D16" s="19">
         <v>6.46</v>
       </c>
       <c r="E16" s="25">
         <v>5.55</v>
       </c>
       <c r="F16" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>4.95</v>
       </c>
       <c r="H16" s="30">
         <v>5.8</v>
@@ -5375,52 +5507,55 @@
       </c>
       <c r="U16" s="38">
         <v>4.93</v>
       </c>
       <c r="V16" s="38">
         <v>4.71</v>
       </c>
       <c r="W16" s="38">
         <v>4.58</v>
       </c>
       <c r="X16" s="38">
         <v>4.68</v>
       </c>
       <c r="Y16" s="38">
         <v>4.99</v>
       </c>
       <c r="Z16" s="19">
         <v>2.11</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="38">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>5.39</v>
       </c>
       <c r="C17" s="19">
         <v>4.2</v>
       </c>
       <c r="D17" s="19">
         <v>3.68</v>
       </c>
       <c r="E17" s="25">
         <v>3.78</v>
       </c>
       <c r="F17" s="25">
         <v>3.55</v>
       </c>
       <c r="G17" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="30">
         <v>4.09</v>
       </c>
       <c r="I17" s="30">
@@ -5461,52 +5596,55 @@
       </c>
       <c r="U17" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="V17" s="38">
         <v>4.12</v>
       </c>
       <c r="W17" s="38">
         <v>4.32</v>
       </c>
       <c r="X17" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="38">
         <v>4.93</v>
       </c>
       <c r="Z17" s="19">
         <v>2.72</v>
       </c>
       <c r="AA17" s="19">
         <v>2.86</v>
       </c>
       <c r="AB17" s="38">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>3.91</v>
       </c>
       <c r="C18" s="19">
         <v>4.59</v>
       </c>
       <c r="D18" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="25">
         <v>5.13</v>
       </c>
       <c r="F18" s="25">
         <v>4.7</v>
       </c>
       <c r="G18" s="28">
         <v>4.8</v>
       </c>
       <c r="H18" s="30">
         <v>5.24</v>
       </c>
       <c r="I18" s="30">
@@ -5547,52 +5685,55 @@
       </c>
       <c r="U18" s="38">
         <v>5.78</v>
       </c>
       <c r="V18" s="38">
         <v>5.61</v>
       </c>
       <c r="W18" s="38">
         <v>5.51</v>
       </c>
       <c r="X18" s="38">
         <v>5.53</v>
       </c>
       <c r="Y18" s="38">
         <v>5.48</v>
       </c>
       <c r="Z18" s="19">
         <v>5.43</v>
       </c>
       <c r="AA18" s="19">
         <v>4.01</v>
       </c>
       <c r="AB18" s="38">
         <v>3.28</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="19">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>6.27</v>
       </c>
       <c r="C19" s="19">
         <v>6.45</v>
       </c>
       <c r="D19" s="19">
         <v>5.9</v>
       </c>
       <c r="E19" s="25">
         <v>4.43</v>
       </c>
       <c r="F19" s="25">
         <v>3.77</v>
       </c>
       <c r="G19" s="28">
         <v>4.2</v>
       </c>
       <c r="H19" s="30">
         <v>4.13</v>
       </c>
       <c r="I19" s="30">
@@ -5633,52 +5774,55 @@
       </c>
       <c r="U19" s="38">
         <v>5.69</v>
       </c>
       <c r="V19" s="38">
         <v>5.35</v>
       </c>
       <c r="W19" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="38">
         <v>5.09</v>
       </c>
       <c r="Y19" s="38">
         <v>5.09</v>
       </c>
       <c r="Z19" s="19">
         <v>1.32</v>
       </c>
       <c r="AA19" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="38">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>6.6</v>
       </c>
       <c r="C20" s="19">
         <v>5.35</v>
       </c>
       <c r="D20" s="19">
         <v>3.83</v>
       </c>
       <c r="E20" s="25">
         <v>4.3</v>
       </c>
       <c r="F20" s="25">
         <v>4.37</v>
       </c>
       <c r="G20" s="28">
         <v>3.96</v>
       </c>
       <c r="H20" s="30">
         <v>4.75</v>
       </c>
       <c r="I20" s="30">
@@ -5719,52 +5863,55 @@
       </c>
       <c r="U20" s="38">
         <v>4.67</v>
       </c>
       <c r="V20" s="38">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="38">
         <v>4.55</v>
       </c>
       <c r="X20" s="38">
         <v>4.51</v>
       </c>
       <c r="Y20" s="38">
         <v>4.21</v>
       </c>
       <c r="Z20" s="19">
         <v>4.13</v>
       </c>
       <c r="AA20" s="19">
         <v>2.72</v>
       </c>
       <c r="AB20" s="38">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="19">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="19">
         <v>3.5</v>
       </c>
       <c r="D21" s="19">
         <v>4.37</v>
       </c>
       <c r="E21" s="25">
         <v>4.67</v>
       </c>
       <c r="F21" s="25">
         <v>4.68</v>
       </c>
       <c r="G21" s="28">
         <v>5.36</v>
       </c>
       <c r="H21" s="30">
         <v>5.67</v>
       </c>
       <c r="I21" s="30">
@@ -5805,83 +5952,87 @@
       </c>
       <c r="U21" s="38">
         <v>4.45</v>
       </c>
       <c r="V21" s="38">
         <v>4.59</v>
       </c>
       <c r="W21" s="38">
         <v>4.51</v>
       </c>
       <c r="X21" s="38">
         <v>4.42</v>
       </c>
       <c r="Y21" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="19">
         <v>3.34</v>
       </c>
       <c r="AB21" s="38">
         <v>4.0199999999999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="19">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="60"/>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="60"/>
       <c r="H22" s="60"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
       <c r="K22" s="60"/>
       <c r="L22" s="60"/>
       <c r="M22" s="60"/>
       <c r="N22" s="60"/>
       <c r="O22" s="60"/>
       <c r="P22" s="60"/>
       <c r="Q22" s="60"/>
       <c r="R22" s="60"/>
       <c r="S22" s="60"/>
       <c r="T22" s="60"/>
       <c r="U22" s="60"/>
       <c r="V22" s="60"/>
       <c r="W22" s="60"/>
       <c r="X22" s="60"/>
       <c r="Y22" s="60"/>
-      <c r="AA22" s="19"/>
+      <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="50"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>5.38</v>
       </c>
       <c r="C23" s="19">
         <v>5.63</v>
       </c>
       <c r="D23" s="19">
         <v>5.6</v>
       </c>
       <c r="E23" s="25">
         <v>5.87</v>
       </c>
       <c r="F23" s="25">
         <v>5.37</v>
       </c>
       <c r="G23" s="30">
         <v>6.07</v>
       </c>
       <c r="H23" s="30">
         <v>6.71</v>
       </c>
       <c r="I23" s="30">
@@ -5922,52 +6073,55 @@
       </c>
       <c r="U23" s="38">
         <v>6.88</v>
       </c>
       <c r="V23" s="38">
         <v>6.71</v>
       </c>
       <c r="W23" s="38">
         <v>6.59</v>
       </c>
       <c r="X23" s="38">
         <v>6.5</v>
       </c>
       <c r="Y23" s="38">
         <v>6.5</v>
       </c>
       <c r="Z23" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="19">
         <v>4.55</v>
       </c>
       <c r="AB23" s="38">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="19">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>5.52</v>
       </c>
       <c r="C24" s="19">
         <v>5.81</v>
       </c>
       <c r="D24" s="19">
         <v>5.71</v>
       </c>
       <c r="E24" s="25">
         <v>6</v>
       </c>
       <c r="F24" s="25">
         <v>5.49</v>
       </c>
       <c r="G24" s="28">
         <v>6.29</v>
       </c>
       <c r="H24" s="30">
         <v>6.95</v>
       </c>
       <c r="I24" s="30">
@@ -6008,52 +6162,55 @@
       </c>
       <c r="U24" s="38">
         <v>7.08</v>
       </c>
       <c r="V24" s="38">
         <v>6.94</v>
       </c>
       <c r="W24" s="38">
         <v>6.8</v>
       </c>
       <c r="X24" s="38">
         <v>6.69</v>
       </c>
       <c r="Y24" s="38">
         <v>6.69</v>
       </c>
       <c r="Z24" s="19">
         <v>4.46</v>
       </c>
       <c r="AA24" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="38">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="19">
+        <v>5.23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>5.57</v>
       </c>
       <c r="C25" s="19">
         <v>5.77</v>
       </c>
       <c r="D25" s="19">
         <v>6.15</v>
       </c>
       <c r="E25" s="25">
         <v>6.05</v>
       </c>
       <c r="F25" s="25">
         <v>5.07</v>
       </c>
       <c r="G25" s="28">
         <v>5.17</v>
       </c>
       <c r="H25" s="30">
         <v>4.83</v>
       </c>
       <c r="I25" s="30">
@@ -6094,52 +6251,55 @@
       </c>
       <c r="U25" s="38">
         <v>5.29</v>
       </c>
       <c r="V25" s="38">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="38">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="38">
         <v>4.75</v>
       </c>
       <c r="Y25" s="38">
         <v>5.05</v>
       </c>
       <c r="Z25" s="19">
         <v>2.76</v>
       </c>
       <c r="AA25" s="19">
         <v>5.08</v>
       </c>
       <c r="AB25" s="38">
         <v>4.78</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="19">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>5.39</v>
       </c>
       <c r="D26" s="19">
         <v>4.12</v>
       </c>
       <c r="E26" s="25">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="25">
         <v>4.55</v>
       </c>
       <c r="G26" s="28">
         <v>4.96</v>
       </c>
       <c r="H26" s="30">
         <v>5.49</v>
       </c>
       <c r="I26" s="30">
@@ -6180,52 +6340,55 @@
       </c>
       <c r="U26" s="38">
         <v>5.61</v>
       </c>
       <c r="V26" s="38">
         <v>5.39</v>
       </c>
       <c r="W26" s="38">
         <v>5.38</v>
       </c>
       <c r="X26" s="38">
         <v>5.22</v>
       </c>
       <c r="Y26" s="38">
         <v>5.07</v>
       </c>
       <c r="Z26" s="19">
         <v>5.35</v>
       </c>
       <c r="AA26" s="19">
         <v>2.84</v>
       </c>
       <c r="AB26" s="38">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="19">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>7.26</v>
       </c>
       <c r="C27" s="19">
         <v>4.55</v>
       </c>
       <c r="D27" s="19">
         <v>5.47</v>
       </c>
       <c r="E27" s="25">
         <v>4.5</v>
       </c>
       <c r="F27" s="25">
         <v>4.46</v>
       </c>
       <c r="G27" s="28">
         <v>3.96</v>
       </c>
       <c r="H27" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="30">
@@ -6266,52 +6429,55 @@
       </c>
       <c r="U27" s="38">
         <v>5.41</v>
       </c>
       <c r="V27" s="38">
         <v>4.97</v>
       </c>
       <c r="W27" s="38">
         <v>4.92</v>
       </c>
       <c r="X27" s="38">
         <v>5.3</v>
       </c>
       <c r="Y27" s="38">
         <v>5.35</v>
       </c>
       <c r="Z27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="19">
         <v>3.81</v>
       </c>
       <c r="AB27" s="38">
         <v>3.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="19">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>3.3</v>
       </c>
       <c r="D28" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="25">
         <v>4.46</v>
       </c>
       <c r="G28" s="28">
         <v>4.8</v>
       </c>
       <c r="H28" s="30">
         <v>6.22</v>
       </c>
       <c r="I28" s="30">
@@ -6352,83 +6518,87 @@
       </c>
       <c r="U28" s="38">
         <v>6.06</v>
       </c>
       <c r="V28" s="38">
         <v>5.81</v>
       </c>
       <c r="W28" s="38">
         <v>5.96</v>
       </c>
       <c r="X28" s="38">
         <v>5.76</v>
       </c>
       <c r="Y28" s="38">
         <v>5.74</v>
       </c>
       <c r="Z28" s="19">
         <v>5.52</v>
       </c>
       <c r="AA28" s="19">
         <v>3.86</v>
       </c>
       <c r="AB28" s="38">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="19">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="60"/>
-      <c r="AA29" s="19"/>
+      <c r="AA29" s="59"/>
       <c r="AB29" s="59"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="59"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="19">
         <v>4.21</v>
       </c>
       <c r="D30" s="19">
         <v>4.21</v>
       </c>
       <c r="E30" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="25">
         <v>4.16</v>
       </c>
       <c r="G30" s="31">
         <v>4.5</v>
       </c>
       <c r="H30" s="30">
         <v>4.93</v>
       </c>
       <c r="I30" s="30">
@@ -6469,52 +6639,55 @@
       </c>
       <c r="U30" s="43">
         <v>4.58</v>
       </c>
       <c r="V30" s="43">
         <v>4.59</v>
       </c>
       <c r="W30" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="38">
         <v>4.58</v>
       </c>
       <c r="Y30" s="38">
         <v>4.62</v>
       </c>
       <c r="Z30" s="19">
         <v>3.81</v>
       </c>
       <c r="AA30" s="19">
         <v>3.71</v>
       </c>
       <c r="AB30" s="38">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="19">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>3.39</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.07</v>
       </c>
       <c r="E31" s="25">
         <v>3.76</v>
       </c>
       <c r="F31" s="25">
         <v>4.29</v>
       </c>
       <c r="G31" s="32">
         <v>4.67</v>
       </c>
       <c r="H31" s="30">
         <v>5.24</v>
       </c>
       <c r="I31" s="30">
@@ -6555,52 +6728,55 @@
       </c>
       <c r="U31" s="43">
         <v>4.8099999999999996</v>
       </c>
       <c r="V31" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="38">
         <v>4.76</v>
       </c>
       <c r="X31" s="38">
         <v>4.83</v>
       </c>
       <c r="Y31" s="38">
         <v>4.75</v>
       </c>
       <c r="Z31" s="19">
         <v>4.01</v>
       </c>
       <c r="AA31" s="19">
         <v>3.81</v>
       </c>
       <c r="AB31" s="38">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="19">
+        <v>4.1399999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>4.57</v>
       </c>
       <c r="C32" s="19">
         <v>3.76</v>
       </c>
       <c r="D32" s="19">
         <v>3.09</v>
       </c>
       <c r="E32" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="25">
         <v>3.51</v>
       </c>
       <c r="G32" s="32">
         <v>3.71</v>
       </c>
       <c r="H32" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="30">
@@ -6641,52 +6817,55 @@
       </c>
       <c r="U32" s="43">
         <v>4.5999999999999996</v>
       </c>
       <c r="V32" s="43">
         <v>4.51</v>
       </c>
       <c r="W32" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="38">
         <v>4.3</v>
       </c>
       <c r="Y32" s="38">
         <v>4.18</v>
       </c>
       <c r="Z32" s="19">
         <v>3.91</v>
       </c>
       <c r="AA32" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="38">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="19">
+        <v>2.0299999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="19">
         <v>4.58</v>
       </c>
       <c r="C33" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="25">
         <v>3.53</v>
       </c>
       <c r="F33" s="25">
         <v>3.47</v>
       </c>
       <c r="G33" s="32">
         <v>3.57</v>
       </c>
       <c r="H33" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="30">
@@ -6727,52 +6906,55 @@
       </c>
       <c r="U33" s="43">
         <v>4.03</v>
       </c>
       <c r="V33" s="43">
         <v>4.12</v>
       </c>
       <c r="W33" s="38">
         <v>4.18</v>
       </c>
       <c r="X33" s="38">
         <v>4.18</v>
       </c>
       <c r="Y33" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="19">
         <v>3.45</v>
       </c>
       <c r="AA33" s="19">
         <v>2.9</v>
       </c>
       <c r="AB33" s="38">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="19">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="19">
         <v>2.65</v>
       </c>
       <c r="D34" s="19">
         <v>3.11</v>
       </c>
       <c r="E34" s="25">
         <v>3.95</v>
       </c>
       <c r="F34" s="25">
         <v>4.07</v>
       </c>
       <c r="G34" s="32">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="30">
@@ -6813,52 +6995,55 @@
       </c>
       <c r="U34" s="43">
         <v>4.82</v>
       </c>
       <c r="V34" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="38">
         <v>4.74</v>
       </c>
       <c r="X34" s="38">
         <v>4.96</v>
       </c>
       <c r="Y34" s="38">
         <v>5.03</v>
       </c>
       <c r="Z34" s="19">
         <v>6.02</v>
       </c>
       <c r="AA34" s="19">
         <v>5.65</v>
       </c>
       <c r="AB34" s="38">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="19">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>6.07</v>
       </c>
       <c r="C35" s="19">
         <v>5.24</v>
       </c>
       <c r="D35" s="19">
         <v>4.82</v>
       </c>
       <c r="E35" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="25">
         <v>3.98</v>
       </c>
       <c r="G35" s="32">
         <v>4.46</v>
       </c>
       <c r="H35" s="30">
         <v>4.41</v>
       </c>
       <c r="I35" s="30">
@@ -6899,52 +7084,55 @@
       </c>
       <c r="U35" s="43">
         <v>4.18</v>
       </c>
       <c r="V35" s="43">
         <v>4.2</v>
       </c>
       <c r="W35" s="38">
         <v>4.34</v>
       </c>
       <c r="X35" s="38">
         <v>4.41</v>
       </c>
       <c r="Y35" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="19">
         <v>3.63</v>
       </c>
       <c r="AA35" s="19">
         <v>3.79</v>
       </c>
       <c r="AB35" s="38">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="19">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>4.08</v>
       </c>
       <c r="C36" s="19">
         <v>3.56</v>
       </c>
       <c r="D36" s="19">
         <v>4.25</v>
       </c>
       <c r="E36" s="25">
         <v>4.13</v>
       </c>
       <c r="F36" s="25">
         <v>3.85</v>
       </c>
       <c r="G36" s="32">
         <v>4.34</v>
       </c>
       <c r="H36" s="30">
         <v>5</v>
       </c>
       <c r="I36" s="30">
@@ -6985,52 +7173,55 @@
       </c>
       <c r="U36" s="43">
         <v>4.24</v>
       </c>
       <c r="V36" s="43">
         <v>4.29</v>
       </c>
       <c r="W36" s="38">
         <v>4.24</v>
       </c>
       <c r="X36" s="38">
         <v>4.29</v>
       </c>
       <c r="Y36" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>4.59</v>
       </c>
       <c r="AB36" s="38">
         <v>4.26</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="19">
+        <v>4.5199999999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>5.74</v>
       </c>
       <c r="C37" s="19">
         <v>6.53</v>
       </c>
       <c r="D37" s="19">
         <v>5.87</v>
       </c>
       <c r="E37" s="25">
         <v>5.01</v>
       </c>
       <c r="F37" s="25">
         <v>4</v>
       </c>
       <c r="G37" s="32">
         <v>4.13</v>
       </c>
       <c r="H37" s="30">
         <v>4.21</v>
       </c>
       <c r="I37" s="30">
@@ -7071,52 +7262,55 @@
       </c>
       <c r="U37" s="43">
         <v>3.93</v>
       </c>
       <c r="V37" s="43">
         <v>3.77</v>
       </c>
       <c r="W37" s="38">
         <v>3.87</v>
       </c>
       <c r="X37" s="38">
         <v>3.96</v>
       </c>
       <c r="Y37" s="38">
         <v>4.13</v>
       </c>
       <c r="Z37" s="19">
         <v>3.66</v>
       </c>
       <c r="AA37" s="19">
         <v>3.15</v>
       </c>
       <c r="AB37" s="38">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="19">
+        <v>3.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>3.73</v>
       </c>
       <c r="C38" s="19">
         <v>6.56</v>
       </c>
       <c r="D38" s="19">
         <v>7.31</v>
       </c>
       <c r="E38" s="25">
         <v>6.46</v>
       </c>
       <c r="F38" s="25">
         <v>5.65</v>
       </c>
       <c r="G38" s="32">
         <v>5.81</v>
       </c>
       <c r="H38" s="30">
         <v>7.34</v>
       </c>
       <c r="I38" s="30">
@@ -7157,52 +7351,55 @@
       </c>
       <c r="U38" s="43">
         <v>4.51</v>
       </c>
       <c r="V38" s="43">
         <v>4.47</v>
       </c>
       <c r="W38" s="38">
         <v>4.28</v>
       </c>
       <c r="X38" s="38">
         <v>4.13</v>
       </c>
       <c r="Y38" s="38">
         <v>4.68</v>
       </c>
       <c r="Z38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="19">
         <v>1.44</v>
       </c>
       <c r="AB38" s="38">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="19">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>5.39</v>
       </c>
       <c r="C39" s="19">
         <v>4.2</v>
       </c>
       <c r="D39" s="19">
         <v>3.68</v>
       </c>
       <c r="E39" s="25">
         <v>3.78</v>
       </c>
       <c r="F39" s="25">
         <v>3.55</v>
       </c>
       <c r="G39" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="30">
         <v>4.09</v>
       </c>
       <c r="I39" s="30">
@@ -7243,52 +7440,55 @@
       </c>
       <c r="U39" s="43">
         <v>4.2699999999999996</v>
       </c>
       <c r="V39" s="43">
         <v>4.12</v>
       </c>
       <c r="W39" s="38">
         <v>4.32</v>
       </c>
       <c r="X39" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="38">
         <v>4.93</v>
       </c>
       <c r="Z39" s="19">
         <v>2.72</v>
       </c>
       <c r="AA39" s="19">
         <v>2.86</v>
       </c>
       <c r="AB39" s="38">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="19">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="19">
         <v>5.23</v>
       </c>
       <c r="D40" s="19">
         <v>4.67</v>
       </c>
       <c r="E40" s="25">
         <v>5.25</v>
       </c>
       <c r="F40" s="25">
         <v>4.82</v>
       </c>
       <c r="G40" s="32">
         <v>4.79</v>
       </c>
       <c r="H40" s="30">
         <v>4.75</v>
       </c>
       <c r="I40" s="30">
@@ -7329,52 +7529,55 @@
       </c>
       <c r="U40" s="43">
         <v>5.64</v>
       </c>
       <c r="V40" s="43">
         <v>5.5</v>
       </c>
       <c r="W40" s="38">
         <v>5.27</v>
       </c>
       <c r="X40" s="38">
         <v>5.41</v>
       </c>
       <c r="Y40" s="38">
         <v>5.35</v>
       </c>
       <c r="Z40" s="19">
         <v>5.38</v>
       </c>
       <c r="AA40" s="19">
         <v>4.09</v>
       </c>
       <c r="AB40" s="38">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="19">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>6.27</v>
       </c>
       <c r="C41" s="19">
         <v>6.45</v>
       </c>
       <c r="D41" s="19">
         <v>5.9</v>
       </c>
       <c r="E41" s="25">
         <v>4.43</v>
       </c>
       <c r="F41" s="25">
         <v>3.77</v>
       </c>
       <c r="G41" s="32">
         <v>4.2</v>
       </c>
       <c r="H41" s="30">
         <v>4.13</v>
       </c>
       <c r="I41" s="30">
@@ -7415,52 +7618,55 @@
       </c>
       <c r="U41" s="43">
         <v>5.69</v>
       </c>
       <c r="V41" s="43">
         <v>5.35</v>
       </c>
       <c r="W41" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="38">
         <v>5.09</v>
       </c>
       <c r="Y41" s="38">
         <v>5.09</v>
       </c>
       <c r="Z41" s="19">
         <v>1.32</v>
       </c>
       <c r="AA41" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="38">
         <v>3.19</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>6.6</v>
       </c>
       <c r="C42" s="19">
         <v>5.35</v>
       </c>
       <c r="D42" s="19">
         <v>3.83</v>
       </c>
       <c r="E42" s="25">
         <v>4.3</v>
       </c>
       <c r="F42" s="25">
         <v>4.37</v>
       </c>
       <c r="G42" s="32">
         <v>3.96</v>
       </c>
       <c r="H42" s="30">
         <v>4.75</v>
       </c>
       <c r="I42" s="30">
@@ -7501,52 +7707,55 @@
       </c>
       <c r="U42" s="43">
         <v>4.67</v>
       </c>
       <c r="V42" s="43">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="38">
         <v>4.55</v>
       </c>
       <c r="X42" s="38">
         <v>4.51</v>
       </c>
       <c r="Y42" s="38">
         <v>4.21</v>
       </c>
       <c r="Z42" s="19">
         <v>4.13</v>
       </c>
       <c r="AA42" s="19">
         <v>2.72</v>
       </c>
       <c r="AB42" s="38">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="19">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="21">
         <v>3.5</v>
       </c>
       <c r="D43" s="21">
         <v>4.37</v>
       </c>
       <c r="E43" s="21">
         <v>4.67</v>
       </c>
       <c r="F43" s="21">
         <v>4.68</v>
       </c>
       <c r="G43" s="33">
         <v>5.36</v>
       </c>
       <c r="H43" s="33">
         <v>5.67</v>
       </c>
       <c r="I43" s="33">
@@ -7586,110 +7795,113 @@
         <v>4.45</v>
       </c>
       <c r="U43" s="44">
         <v>4.45</v>
       </c>
       <c r="V43" s="44">
         <v>4.59</v>
       </c>
       <c r="W43" s="44">
         <v>4.51</v>
       </c>
       <c r="X43" s="44">
         <v>4.42</v>
       </c>
       <c r="Y43" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="21">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="21">
         <v>3.34</v>
       </c>
       <c r="AB43" s="44">
         <v>4.0199999999999996</v>
+      </c>
+      <c r="AC43" s="21">
+        <v>3.56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Q50" sqref="Q50"/>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="H1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.44140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
       <c r="N1" s="65"/>
       <c r="O1" s="65"/>
       <c r="P1" s="65"/>
       <c r="Q1" s="65"/>
       <c r="R1" s="65"/>
       <c r="S1" s="65"/>
       <c r="T1" s="65"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
@@ -7743,156 +7955,156 @@
       <c r="R4" s="72"/>
       <c r="S4" s="72"/>
       <c r="T4" s="72"/>
       <c r="U4" s="72"/>
       <c r="V4" s="72"/>
       <c r="W4" s="72"/>
       <c r="X4" s="72"/>
       <c r="Y4" s="72"/>
       <c r="Z4" s="71">
         <v>2026</v>
       </c>
       <c r="AA4" s="72"/>
       <c r="AB4" s="72"/>
       <c r="AC4" s="72"/>
       <c r="AD4" s="72"/>
       <c r="AE4" s="72"/>
       <c r="AF4" s="72"/>
       <c r="AG4" s="72"/>
       <c r="AH4" s="72"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="64"/>
-      <c r="B5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="54" t="s">
+      <c r="B5" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="54" t="s">
+      <c r="D5" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="52" t="s">
+      <c r="E5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="52" t="s">
+      <c r="F5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="52" t="s">
-[...11 lines deleted...]
-      <c r="K5" s="52" t="s">
+      <c r="G5" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="52" t="s">
+      <c r="M5" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="54" t="s">
+      <c r="N5" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="54" t="s">
+      <c r="P5" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="52" t="s">
+      <c r="Q5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="52" t="s">
+      <c r="R5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="52" t="s">
-[...11 lines deleted...]
-      <c r="W5" s="52" t="s">
+      <c r="S5" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="52" t="s">
+      <c r="Y5" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="54" t="s">
+      <c r="Z5" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="54" t="s">
+      <c r="AB5" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="52" t="s">
+      <c r="AC5" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="52" t="s">
+      <c r="AD5" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="52" t="s">
-[...11 lines deleted...]
-      <c r="AI5" s="52" t="s">
+      <c r="AE5" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="52" t="s">
+      <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="73" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="73"/>
       <c r="C6" s="73"/>
       <c r="D6" s="73"/>
       <c r="E6" s="73"/>
       <c r="F6" s="73"/>
       <c r="G6" s="73"/>
       <c r="H6" s="73"/>
       <c r="I6" s="73"/>
       <c r="J6" s="73"/>
       <c r="K6" s="73"/>
       <c r="L6" s="73"/>
       <c r="M6" s="73"/>
       <c r="N6" s="73"/>
       <c r="O6" s="73"/>
       <c r="P6" s="73"/>
       <c r="Q6" s="73"/>
       <c r="R6" s="73"/>
       <c r="S6" s="73"/>
@@ -7957,58 +8169,61 @@
       </c>
       <c r="R7" s="39">
         <v>139</v>
       </c>
       <c r="S7" s="39">
         <v>128</v>
       </c>
       <c r="T7" s="39">
         <v>171</v>
       </c>
       <c r="U7" s="39">
         <v>174</v>
       </c>
       <c r="V7" s="39">
         <v>160</v>
       </c>
       <c r="W7" s="39">
         <v>146</v>
       </c>
       <c r="X7" s="39">
         <v>120</v>
       </c>
       <c r="Y7" s="39">
         <v>180</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="52">
         <v>145</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="52">
         <v>105</v>
       </c>
       <c r="AB7" s="39">
         <v>111</v>
+      </c>
+      <c r="AC7" s="8">
+        <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>53</v>
       </c>
       <c r="C8" s="8">
         <v>54</v>
       </c>
       <c r="D8" s="8">
         <v>74</v>
       </c>
       <c r="E8" s="8">
         <v>60</v>
       </c>
       <c r="F8" s="8">
         <v>56</v>
       </c>
       <c r="G8" s="8">
         <v>66</v>
       </c>
       <c r="H8" s="8">
@@ -8043,58 +8258,61 @@
       </c>
       <c r="R8" s="39">
         <v>70</v>
       </c>
       <c r="S8" s="39">
         <v>61</v>
       </c>
       <c r="T8" s="39">
         <v>88</v>
       </c>
       <c r="U8" s="39">
         <v>94</v>
       </c>
       <c r="V8" s="39">
         <v>89</v>
       </c>
       <c r="W8" s="39">
         <v>89</v>
       </c>
       <c r="X8" s="39">
         <v>69</v>
       </c>
       <c r="Y8" s="39">
         <v>94</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="52">
         <v>72</v>
       </c>
-      <c r="AA8" s="39">
+      <c r="AA8" s="52">
         <v>62</v>
       </c>
       <c r="AB8" s="39">
         <v>60</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>7</v>
       </c>
       <c r="C9" s="8">
         <v>8</v>
       </c>
       <c r="D9" s="8">
         <v>11</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>9</v>
       </c>
       <c r="G9" s="8">
         <v>7</v>
       </c>
       <c r="H9" s="8">
@@ -8129,58 +8347,61 @@
       </c>
       <c r="R9" s="39">
         <v>13</v>
       </c>
       <c r="S9" s="39">
         <v>9</v>
       </c>
       <c r="T9" s="39">
         <v>7</v>
       </c>
       <c r="U9" s="39">
         <v>4</v>
       </c>
       <c r="V9" s="39">
         <v>10</v>
       </c>
       <c r="W9" s="39">
         <v>6</v>
       </c>
       <c r="X9" s="39">
         <v>5</v>
       </c>
       <c r="Y9" s="39">
         <v>6</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="52">
         <v>6</v>
       </c>
-      <c r="AA9" s="39">
+      <c r="AA9" s="52">
         <v>4</v>
       </c>
       <c r="AB9" s="39">
         <v>7</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>2</v>
       </c>
       <c r="G10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="8">
@@ -8215,58 +8436,61 @@
       </c>
       <c r="R10" s="39">
         <v>2</v>
       </c>
       <c r="S10" s="39">
         <v>1</v>
       </c>
       <c r="T10" s="39">
         <v>2</v>
       </c>
       <c r="U10" s="39">
         <v>3</v>
       </c>
       <c r="V10" s="39">
         <v>2</v>
       </c>
       <c r="W10" s="39">
         <v>4</v>
       </c>
       <c r="X10" s="39">
         <v>1</v>
       </c>
       <c r="Y10" s="39">
         <v>3</v>
       </c>
-      <c r="Z10" s="39">
-[...2 lines deleted...]
-      <c r="AA10" s="39">
+      <c r="Z10" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="52">
         <v>1</v>
       </c>
       <c r="AB10" s="39">
         <v>1</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>4</v>
       </c>
       <c r="D11" s="8">
         <v>5</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>5</v>
       </c>
       <c r="H11" s="8">
@@ -8301,58 +8525,61 @@
       </c>
       <c r="R11" s="39">
         <v>2</v>
       </c>
       <c r="S11" s="39">
         <v>12</v>
       </c>
       <c r="T11" s="39">
         <v>7</v>
       </c>
       <c r="U11" s="39">
         <v>3</v>
       </c>
       <c r="V11" s="39">
         <v>5</v>
       </c>
       <c r="W11" s="39">
         <v>8</v>
       </c>
       <c r="X11" s="39">
         <v>3</v>
       </c>
       <c r="Y11" s="39">
         <v>4</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="52">
         <v>8</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="52">
         <v>5</v>
       </c>
       <c r="AB11" s="39">
         <v>2</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>5</v>
       </c>
       <c r="C12" s="8">
         <v>1</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
@@ -8387,58 +8614,61 @@
       </c>
       <c r="R12" s="39">
         <v>6</v>
       </c>
       <c r="S12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="T12" s="39">
         <v>4</v>
       </c>
       <c r="U12" s="39">
         <v>10</v>
       </c>
       <c r="V12" s="39">
         <v>6</v>
       </c>
       <c r="W12" s="39">
         <v>4</v>
       </c>
       <c r="X12" s="39">
         <v>2</v>
       </c>
       <c r="Y12" s="39">
         <v>6</v>
       </c>
-      <c r="Z12" s="39">
+      <c r="Z12" s="52">
         <v>7</v>
       </c>
-      <c r="AA12" s="39">
+      <c r="AA12" s="52">
         <v>2</v>
       </c>
       <c r="AB12" s="39">
         <v>6</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>4</v>
       </c>
       <c r="C13" s="8">
         <v>3</v>
       </c>
       <c r="D13" s="8">
         <v>5</v>
       </c>
       <c r="E13" s="8">
         <v>2</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="8">
@@ -8473,58 +8703,61 @@
       </c>
       <c r="R13" s="39">
         <v>3</v>
       </c>
       <c r="S13" s="39">
         <v>5</v>
       </c>
       <c r="T13" s="39">
         <v>4</v>
       </c>
       <c r="U13" s="39">
         <v>7</v>
       </c>
       <c r="V13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="39">
         <v>3</v>
       </c>
       <c r="X13" s="39">
         <v>3</v>
       </c>
       <c r="Y13" s="39">
         <v>2</v>
       </c>
-      <c r="Z13" s="39">
-[...2 lines deleted...]
-      <c r="AA13" s="39">
+      <c r="Z13" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="52">
         <v>3</v>
       </c>
       <c r="AB13" s="39">
         <v>2</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>7</v>
       </c>
       <c r="D14" s="8">
         <v>6</v>
       </c>
       <c r="E14" s="8">
         <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>9</v>
       </c>
       <c r="G14" s="8">
         <v>10</v>
       </c>
       <c r="H14" s="8">
@@ -8559,58 +8792,61 @@
       </c>
       <c r="R14" s="39">
         <v>14</v>
       </c>
       <c r="S14" s="39">
         <v>9</v>
       </c>
       <c r="T14" s="39">
         <v>17</v>
       </c>
       <c r="U14" s="39">
         <v>12</v>
       </c>
       <c r="V14" s="39">
         <v>13</v>
       </c>
       <c r="W14" s="39">
         <v>12</v>
       </c>
       <c r="X14" s="39">
         <v>9</v>
       </c>
       <c r="Y14" s="39">
         <v>16</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="52">
         <v>18</v>
       </c>
-      <c r="AA14" s="39">
+      <c r="AA14" s="52">
         <v>10</v>
       </c>
       <c r="AB14" s="39">
         <v>6</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>2</v>
       </c>
       <c r="C15" s="8">
         <v>4</v>
       </c>
       <c r="D15" s="8">
         <v>2</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
@@ -8645,58 +8881,61 @@
       </c>
       <c r="R15" s="39">
         <v>2</v>
       </c>
       <c r="S15" s="39">
         <v>6</v>
       </c>
       <c r="T15" s="39">
         <v>8</v>
       </c>
       <c r="U15" s="39">
         <v>3</v>
       </c>
       <c r="V15" s="39">
         <v>1</v>
       </c>
       <c r="W15" s="39">
         <v>5</v>
       </c>
       <c r="X15" s="39">
         <v>5</v>
       </c>
       <c r="Y15" s="39">
         <v>4</v>
       </c>
-      <c r="Z15" s="39">
-[...2 lines deleted...]
-      <c r="AA15" s="39">
+      <c r="Z15" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="52">
         <v>3</v>
       </c>
       <c r="AB15" s="39">
         <v>4</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="8">
         <v>4</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
@@ -8731,61 +8970,64 @@
       </c>
       <c r="R16" s="39">
         <v>6</v>
       </c>
       <c r="S16" s="39">
         <v>6</v>
       </c>
       <c r="T16" s="39">
         <v>4</v>
       </c>
       <c r="U16" s="39">
         <v>3</v>
       </c>
       <c r="V16" s="39">
         <v>5</v>
       </c>
       <c r="W16" s="39">
         <v>3</v>
       </c>
       <c r="X16" s="39">
         <v>3</v>
       </c>
       <c r="Y16" s="39">
         <v>7</v>
       </c>
-      <c r="Z16" s="39">
-[...2 lines deleted...]
-      <c r="AA16" s="39">
+      <c r="Z16" s="52">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="52">
         <v>2</v>
       </c>
       <c r="AB16" s="39">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>2</v>
       </c>
       <c r="F17" s="8">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="12">
@@ -8817,61 +9059,64 @@
       </c>
       <c r="R17" s="39">
         <v>3</v>
       </c>
       <c r="S17" s="39">
         <v>2</v>
       </c>
       <c r="T17" s="39">
         <v>8</v>
       </c>
       <c r="U17" s="39">
         <v>6</v>
       </c>
       <c r="V17" s="39">
         <v>6</v>
       </c>
       <c r="W17" s="39">
         <v>3</v>
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="39">
         <v>4</v>
       </c>
-      <c r="Z17" s="39">
-[...2 lines deleted...]
-      <c r="AA17" s="39">
+      <c r="Z17" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="52">
         <v>3</v>
       </c>
       <c r="AB17" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8">
         <v>7</v>
       </c>
       <c r="D18" s="8">
         <v>5</v>
       </c>
       <c r="E18" s="8">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>9</v>
       </c>
       <c r="I18" s="12">
@@ -8903,61 +9148,64 @@
       </c>
       <c r="R18" s="39">
         <v>5</v>
       </c>
       <c r="S18" s="39">
         <v>8</v>
       </c>
       <c r="T18" s="39">
         <v>6</v>
       </c>
       <c r="U18" s="39">
         <v>8</v>
       </c>
       <c r="V18" s="39">
         <v>14</v>
       </c>
       <c r="W18" s="39">
         <v>5</v>
       </c>
       <c r="X18" s="39">
         <v>6</v>
       </c>
       <c r="Y18" s="39">
         <v>11</v>
       </c>
-      <c r="Z18" s="39">
+      <c r="Z18" s="52">
         <v>12</v>
       </c>
-      <c r="AA18" s="39">
+      <c r="AA18" s="52">
         <v>4</v>
       </c>
       <c r="AB18" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="8">
         <v>7</v>
       </c>
       <c r="G19" s="8">
         <v>2</v>
       </c>
       <c r="H19" s="8">
         <v>5</v>
       </c>
       <c r="I19" s="12">
@@ -8989,61 +9237,64 @@
       </c>
       <c r="R19" s="39">
         <v>2</v>
       </c>
       <c r="S19" s="39">
         <v>1</v>
       </c>
       <c r="T19" s="39">
         <v>1</v>
       </c>
       <c r="U19" s="39">
         <v>4</v>
       </c>
       <c r="V19" s="39">
         <v>3</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="39">
         <v>2</v>
       </c>
       <c r="Y19" s="39">
         <v>4</v>
       </c>
-      <c r="Z19" s="39">
-[...2 lines deleted...]
-      <c r="AA19" s="39" t="s">
+      <c r="Z19" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>3</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>4</v>
       </c>
       <c r="I20" s="12">
@@ -9078,58 +9329,61 @@
       </c>
       <c r="S20" s="39">
         <v>4</v>
       </c>
       <c r="T20" s="39">
         <v>1</v>
       </c>
       <c r="U20" s="39">
         <v>3</v>
       </c>
       <c r="V20" s="39">
         <v>1</v>
       </c>
       <c r="W20" s="39">
         <v>1</v>
       </c>
       <c r="X20" s="39">
         <v>1</v>
       </c>
       <c r="Y20" s="39">
         <v>6</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="39" t="s">
+      <c r="AA20" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>8</v>
       </c>
       <c r="E21" s="8">
         <v>8</v>
       </c>
       <c r="F21" s="8">
         <v>7</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="12">
@@ -9161,92 +9415,93 @@
       </c>
       <c r="R21" s="39">
         <v>9</v>
       </c>
       <c r="S21" s="39">
         <v>4</v>
       </c>
       <c r="T21" s="39">
         <v>14</v>
       </c>
       <c r="U21" s="39">
         <v>14</v>
       </c>
       <c r="V21" s="39">
         <v>5</v>
       </c>
       <c r="W21" s="39">
         <v>3</v>
       </c>
       <c r="X21" s="39">
         <v>9</v>
       </c>
       <c r="Y21" s="39">
         <v>13</v>
       </c>
-      <c r="Z21" s="39">
+      <c r="Z21" s="52">
         <v>6</v>
       </c>
-      <c r="AA21" s="39">
+      <c r="AA21" s="52">
         <v>6</v>
       </c>
       <c r="AB21" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
-      <c r="Z22" s="39"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:28">
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>62</v>
       </c>
       <c r="C23" s="8">
         <v>63</v>
       </c>
       <c r="D23" s="8">
         <v>84</v>
       </c>
       <c r="E23" s="8">
         <v>65</v>
       </c>
       <c r="F23" s="8">
         <v>71</v>
       </c>
       <c r="G23" s="8">
         <v>75</v>
       </c>
       <c r="H23" s="8">
         <v>77</v>
       </c>
       <c r="I23" s="12">
@@ -9278,61 +9533,64 @@
       </c>
       <c r="R23" s="39">
         <v>78</v>
       </c>
       <c r="S23" s="39">
         <v>75</v>
       </c>
       <c r="T23" s="39">
         <v>101</v>
       </c>
       <c r="U23" s="39">
         <v>99</v>
       </c>
       <c r="V23" s="39">
         <v>99</v>
       </c>
       <c r="W23" s="39">
         <v>98</v>
       </c>
       <c r="X23" s="39">
         <v>76</v>
       </c>
       <c r="Y23" s="39">
         <v>105</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="52">
         <v>81</v>
       </c>
-      <c r="AA23" s="39">
+      <c r="AA23" s="52">
         <v>72</v>
       </c>
       <c r="AB23" s="39">
         <v>66</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="8">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>53</v>
       </c>
       <c r="C24" s="8">
         <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>74</v>
       </c>
       <c r="E24" s="8">
         <v>60</v>
       </c>
       <c r="F24" s="8">
         <v>56</v>
       </c>
       <c r="G24" s="8">
         <v>66</v>
       </c>
       <c r="H24" s="8">
         <v>71</v>
       </c>
       <c r="I24" s="12">
@@ -9364,61 +9622,64 @@
       </c>
       <c r="R24" s="39">
         <v>70</v>
       </c>
       <c r="S24" s="39">
         <v>61</v>
       </c>
       <c r="T24" s="39">
         <v>88</v>
       </c>
       <c r="U24" s="39">
         <v>94</v>
       </c>
       <c r="V24" s="39">
         <v>89</v>
       </c>
       <c r="W24" s="39">
         <v>89</v>
       </c>
       <c r="X24" s="39">
         <v>69</v>
       </c>
       <c r="Y24" s="39">
         <v>94</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="52">
         <v>72</v>
       </c>
-      <c r="AA24" s="39">
+      <c r="AA24" s="52">
         <v>62</v>
       </c>
       <c r="AB24" s="39">
         <v>60</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="8">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>3</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="23">
         <v>7</v>
       </c>
@@ -9448,61 +9709,64 @@
       </c>
       <c r="R25" s="39">
         <v>1</v>
       </c>
       <c r="S25" s="39">
         <v>2</v>
       </c>
       <c r="T25" s="39">
         <v>2</v>
       </c>
       <c r="U25" s="39" t="s">
         <v>27</v>
       </c>
       <c r="V25" s="39">
         <v>2</v>
       </c>
       <c r="W25" s="39">
         <v>4</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39">
         <v>3</v>
       </c>
-      <c r="Z25" s="39">
-[...2 lines deleted...]
-      <c r="AA25" s="39">
+      <c r="Z25" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="39">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>3</v>
       </c>
       <c r="G26" s="8">
         <v>2</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="12">
@@ -9535,58 +9799,61 @@
       <c r="R26" s="39">
         <v>2</v>
       </c>
       <c r="S26" s="39">
         <v>4</v>
       </c>
       <c r="T26" s="39">
         <v>5</v>
       </c>
       <c r="U26" s="39">
         <v>2</v>
       </c>
       <c r="V26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="39">
         <v>3</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39"/>
       <c r="Z26" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="39">
+      <c r="AA26" s="52">
         <v>2</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>3</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="8">
         <v>2</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="8">
         <v>3</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="12">
@@ -9618,61 +9885,64 @@
       </c>
       <c r="R27" s="39">
         <v>4</v>
       </c>
       <c r="S27" s="39">
         <v>4</v>
       </c>
       <c r="T27" s="39">
         <v>2</v>
       </c>
       <c r="U27" s="39">
         <v>2</v>
       </c>
       <c r="V27" s="39">
         <v>3</v>
       </c>
       <c r="W27" s="39">
         <v>2</v>
       </c>
       <c r="X27" s="39">
         <v>3</v>
       </c>
       <c r="Y27" s="39">
         <v>4</v>
       </c>
-      <c r="Z27" s="39">
-[...2 lines deleted...]
-      <c r="AA27" s="39">
+      <c r="Z27" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>5</v>
       </c>
       <c r="D28" s="8">
         <v>3</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>6</v>
       </c>
       <c r="G28" s="8">
         <v>3</v>
       </c>
       <c r="H28" s="8">
         <v>5</v>
       </c>
       <c r="I28" s="12">
@@ -9704,92 +9974,93 @@
       </c>
       <c r="R28" s="39">
         <v>1</v>
       </c>
       <c r="S28" s="39">
         <v>4</v>
       </c>
       <c r="T28" s="39">
         <v>4</v>
       </c>
       <c r="U28" s="39">
         <v>1</v>
       </c>
       <c r="V28" s="39">
         <v>5</v>
       </c>
       <c r="W28" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="39">
         <v>2</v>
       </c>
       <c r="Y28" s="39">
         <v>4</v>
       </c>
-      <c r="Z28" s="39">
-[...2 lines deleted...]
-      <c r="AA28" s="39">
+      <c r="Z28" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="52">
         <v>1</v>
       </c>
       <c r="AB28" s="39">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="60"/>
-      <c r="Z29" s="39"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:28">
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>47</v>
       </c>
       <c r="C30" s="8">
         <v>40</v>
       </c>
       <c r="D30" s="8">
         <v>51</v>
       </c>
       <c r="E30" s="8">
         <v>48</v>
       </c>
       <c r="F30" s="8">
         <v>62</v>
       </c>
       <c r="G30" s="24">
         <v>41</v>
       </c>
       <c r="H30" s="8">
         <v>61</v>
       </c>
       <c r="I30" s="40">
@@ -9821,61 +10092,64 @@
       </c>
       <c r="R30" s="40">
         <v>61</v>
       </c>
       <c r="S30" s="40">
         <v>53</v>
       </c>
       <c r="T30" s="40">
         <v>70</v>
       </c>
       <c r="U30" s="40">
         <v>75</v>
       </c>
       <c r="V30" s="40">
         <v>61</v>
       </c>
       <c r="W30" s="40">
         <v>48</v>
       </c>
       <c r="X30" s="40">
         <v>44</v>
       </c>
       <c r="Y30" s="39">
         <v>75</v>
       </c>
-      <c r="Z30" s="39">
+      <c r="Z30" s="52">
         <v>64</v>
       </c>
-      <c r="AA30" s="39">
+      <c r="AA30" s="52">
         <v>33</v>
       </c>
       <c r="AB30" s="39">
         <v>45</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="8">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>7</v>
       </c>
       <c r="C31" s="8">
         <v>8</v>
       </c>
       <c r="D31" s="8">
         <v>11</v>
       </c>
       <c r="E31" s="8">
         <v>7</v>
       </c>
       <c r="F31" s="8">
         <v>9</v>
       </c>
       <c r="G31" s="24">
         <v>7</v>
       </c>
       <c r="H31" s="8">
         <v>3</v>
       </c>
       <c r="I31" s="40">
@@ -9907,61 +10181,64 @@
       </c>
       <c r="R31" s="40">
         <v>13</v>
       </c>
       <c r="S31" s="40">
         <v>9</v>
       </c>
       <c r="T31" s="40">
         <v>7</v>
       </c>
       <c r="U31" s="40">
         <v>4</v>
       </c>
       <c r="V31" s="40">
         <v>10</v>
       </c>
       <c r="W31" s="40">
         <v>6</v>
       </c>
       <c r="X31" s="40">
         <v>5</v>
       </c>
       <c r="Y31" s="39">
         <v>6</v>
       </c>
-      <c r="Z31" s="39">
+      <c r="Z31" s="52">
         <v>6</v>
       </c>
-      <c r="AA31" s="39">
+      <c r="AA31" s="52">
         <v>4</v>
       </c>
       <c r="AB31" s="39">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="8">
         <v>2</v>
       </c>
       <c r="G32" s="24">
         <v>1</v>
       </c>
       <c r="H32" s="8">
         <v>1</v>
       </c>
       <c r="I32" s="40">
@@ -9993,61 +10270,64 @@
       </c>
       <c r="R32" s="40">
         <v>2</v>
       </c>
       <c r="S32" s="40">
         <v>1</v>
       </c>
       <c r="T32" s="40">
         <v>2</v>
       </c>
       <c r="U32" s="40">
         <v>3</v>
       </c>
       <c r="V32" s="40">
         <v>2</v>
       </c>
       <c r="W32" s="40">
         <v>4</v>
       </c>
       <c r="X32" s="40">
         <v>1</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
-      <c r="Z32" s="39">
-[...2 lines deleted...]
-      <c r="AA32" s="39">
+      <c r="Z32" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="52">
         <v>1</v>
       </c>
       <c r="AB32" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="24">
         <v>4</v>
       </c>
       <c r="H33" s="8">
         <v>2</v>
       </c>
       <c r="I33" s="40">
         <v>4</v>
       </c>
@@ -10077,61 +10357,64 @@
       </c>
       <c r="R33" s="40">
         <v>1</v>
       </c>
       <c r="S33" s="40">
         <v>10</v>
       </c>
       <c r="T33" s="40">
         <v>5</v>
       </c>
       <c r="U33" s="40">
         <v>3</v>
       </c>
       <c r="V33" s="40">
         <v>3</v>
       </c>
       <c r="W33" s="40">
         <v>4</v>
       </c>
       <c r="X33" s="40">
         <v>2</v>
       </c>
       <c r="Y33" s="39">
         <v>1</v>
       </c>
-      <c r="Z33" s="39">
+      <c r="Z33" s="52">
         <v>7</v>
       </c>
-      <c r="AA33" s="39" t="s">
+      <c r="AA33" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>5</v>
       </c>
       <c r="C34" s="8">
         <v>1</v>
       </c>
       <c r="D34" s="8">
         <v>5</v>
       </c>
       <c r="E34" s="8">
         <v>4</v>
       </c>
       <c r="F34" s="8">
         <v>2</v>
       </c>
       <c r="G34" s="24">
         <v>2</v>
       </c>
       <c r="H34" s="8">
         <v>6</v>
       </c>
       <c r="I34" s="40">
@@ -10163,61 +10446,64 @@
       </c>
       <c r="R34" s="40">
         <v>6</v>
       </c>
       <c r="S34" s="40" t="s">
         <v>27</v>
       </c>
       <c r="T34" s="40">
         <v>4</v>
       </c>
       <c r="U34" s="40">
         <v>10</v>
       </c>
       <c r="V34" s="40">
         <v>6</v>
       </c>
       <c r="W34" s="40">
         <v>4</v>
       </c>
       <c r="X34" s="40">
         <v>2</v>
       </c>
       <c r="Y34" s="39">
         <v>6</v>
       </c>
-      <c r="Z34" s="39">
+      <c r="Z34" s="52">
         <v>7</v>
       </c>
-      <c r="AA34" s="39">
+      <c r="AA34" s="52">
         <v>2</v>
       </c>
       <c r="AB34" s="39">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>4</v>
       </c>
       <c r="C35" s="8">
         <v>3</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="8">
         <v>2</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="8">
         <v>4</v>
       </c>
       <c r="I35" s="40">
@@ -10249,61 +10535,64 @@
       </c>
       <c r="R35" s="40">
         <v>3</v>
       </c>
       <c r="S35" s="40">
         <v>5</v>
       </c>
       <c r="T35" s="40">
         <v>4</v>
       </c>
       <c r="U35" s="40">
         <v>7</v>
       </c>
       <c r="V35" s="40" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="40">
         <v>3</v>
       </c>
       <c r="X35" s="40">
         <v>3</v>
       </c>
       <c r="Y35" s="39">
         <v>2</v>
       </c>
-      <c r="Z35" s="39">
-[...2 lines deleted...]
-      <c r="AA35" s="39">
+      <c r="Z35" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="52">
         <v>3</v>
       </c>
       <c r="AB35" s="39">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>15</v>
       </c>
       <c r="C36" s="8">
         <v>7</v>
       </c>
       <c r="D36" s="8">
         <v>6</v>
       </c>
       <c r="E36" s="8">
         <v>9</v>
       </c>
       <c r="F36" s="8">
         <v>9</v>
       </c>
       <c r="G36" s="24">
         <v>10</v>
       </c>
       <c r="H36" s="8">
         <v>15</v>
       </c>
       <c r="I36" s="40">
@@ -10335,61 +10624,64 @@
       </c>
       <c r="R36" s="40">
         <v>14</v>
       </c>
       <c r="S36" s="40">
         <v>9</v>
       </c>
       <c r="T36" s="40">
         <v>17</v>
       </c>
       <c r="U36" s="40">
         <v>12</v>
       </c>
       <c r="V36" s="40">
         <v>13</v>
       </c>
       <c r="W36" s="40">
         <v>12</v>
       </c>
       <c r="X36" s="40">
         <v>9</v>
       </c>
       <c r="Y36" s="39">
         <v>16</v>
       </c>
-      <c r="Z36" s="39">
+      <c r="Z36" s="52">
         <v>18</v>
       </c>
-      <c r="AA36" s="39">
+      <c r="AA36" s="52">
         <v>10</v>
       </c>
       <c r="AB36" s="39">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="8">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="8">
         <v>1</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="8">
         <v>2</v>
       </c>
       <c r="G37" s="24">
         <v>2</v>
       </c>
       <c r="H37" s="8">
         <v>3</v>
       </c>
       <c r="I37" s="40">
@@ -10421,61 +10713,64 @@
       </c>
       <c r="R37" s="40" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="40">
         <v>2</v>
       </c>
       <c r="T37" s="40">
         <v>3</v>
       </c>
       <c r="U37" s="40">
         <v>1</v>
       </c>
       <c r="V37" s="40">
         <v>1</v>
       </c>
       <c r="W37" s="40">
         <v>2</v>
       </c>
       <c r="X37" s="40">
         <v>4</v>
       </c>
       <c r="Y37" s="39">
         <v>4</v>
       </c>
-      <c r="Z37" s="39">
-[...2 lines deleted...]
-      <c r="AA37" s="39">
+      <c r="Z37" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="52">
         <v>1</v>
       </c>
       <c r="AB37" s="39">
         <v>4</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
         <v>2</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="24">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>2</v>
       </c>
       <c r="I38" s="40">
@@ -10507,61 +10802,64 @@
       </c>
       <c r="R38" s="40">
         <v>2</v>
       </c>
       <c r="S38" s="40">
         <v>2</v>
       </c>
       <c r="T38" s="40">
         <v>2</v>
       </c>
       <c r="U38" s="40">
         <v>1</v>
       </c>
       <c r="V38" s="40">
         <v>2</v>
       </c>
       <c r="W38" s="40">
         <v>1</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="39">
         <v>3</v>
       </c>
-      <c r="Z38" s="39">
-[...2 lines deleted...]
-      <c r="AA38" s="39" t="s">
+      <c r="Z38" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="39">
         <v>2</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="8">
         <v>2</v>
       </c>
       <c r="F39" s="8">
         <v>9</v>
       </c>
       <c r="G39" s="24">
         <v>2</v>
       </c>
       <c r="H39" s="8">
         <v>2</v>
       </c>
       <c r="I39" s="40">
@@ -10593,61 +10891,64 @@
       </c>
       <c r="R39" s="40">
         <v>3</v>
       </c>
       <c r="S39" s="40">
         <v>2</v>
       </c>
       <c r="T39" s="40">
         <v>8</v>
       </c>
       <c r="U39" s="40">
         <v>6</v>
       </c>
       <c r="V39" s="40">
         <v>6</v>
       </c>
       <c r="W39" s="40">
         <v>3</v>
       </c>
       <c r="X39" s="40">
         <v>2</v>
       </c>
       <c r="Y39" s="39">
         <v>4</v>
       </c>
-      <c r="Z39" s="39">
-[...2 lines deleted...]
-      <c r="AA39" s="39">
+      <c r="Z39" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="52">
         <v>3</v>
       </c>
       <c r="AB39" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>2</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>8</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="24">
         <v>5</v>
       </c>
       <c r="H40" s="8">
         <v>4</v>
       </c>
       <c r="I40" s="40">
@@ -10679,61 +10980,64 @@
       </c>
       <c r="R40" s="40">
         <v>4</v>
       </c>
       <c r="S40" s="40">
         <v>4</v>
       </c>
       <c r="T40" s="40">
         <v>2</v>
       </c>
       <c r="U40" s="40">
         <v>7</v>
       </c>
       <c r="V40" s="40">
         <v>9</v>
       </c>
       <c r="W40" s="40">
         <v>5</v>
       </c>
       <c r="X40" s="40">
         <v>4</v>
       </c>
       <c r="Y40" s="39">
         <v>7</v>
       </c>
-      <c r="Z40" s="39">
+      <c r="Z40" s="52">
         <v>8</v>
       </c>
-      <c r="AA40" s="39">
+      <c r="AA40" s="52">
         <v>3</v>
       </c>
       <c r="AB40" s="39">
         <v>6</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="8">
         <v>7</v>
       </c>
       <c r="G41" s="24">
         <v>2</v>
       </c>
       <c r="H41" s="8">
         <v>5</v>
       </c>
       <c r="I41" s="40">
@@ -10765,61 +11069,64 @@
       </c>
       <c r="R41" s="40">
         <v>2</v>
       </c>
       <c r="S41" s="40">
         <v>1</v>
       </c>
       <c r="T41" s="40">
         <v>1</v>
       </c>
       <c r="U41" s="40">
         <v>4</v>
       </c>
       <c r="V41" s="40">
         <v>3</v>
       </c>
       <c r="W41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="40">
         <v>2</v>
       </c>
       <c r="Y41" s="39">
         <v>4</v>
       </c>
-      <c r="Z41" s="39">
-[...2 lines deleted...]
-      <c r="AA41" s="39" t="s">
+      <c r="Z41" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>1</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>2</v>
       </c>
       <c r="E42" s="8">
         <v>1</v>
       </c>
       <c r="F42" s="8">
         <v>3</v>
       </c>
       <c r="G42" s="24">
         <v>1</v>
       </c>
       <c r="H42" s="8">
         <v>4</v>
       </c>
       <c r="I42" s="40">
@@ -10851,59 +11158,62 @@
       </c>
       <c r="R42" s="40">
         <v>2</v>
       </c>
       <c r="S42" s="40">
         <v>4</v>
       </c>
       <c r="T42" s="40">
         <v>1</v>
       </c>
       <c r="U42" s="40">
         <v>3</v>
       </c>
       <c r="V42" s="40">
         <v>1</v>
       </c>
       <c r="W42" s="40">
         <v>1</v>
       </c>
       <c r="X42" s="40">
         <v>1</v>
       </c>
       <c r="Y42" s="39">
         <v>6</v>
       </c>
-      <c r="Z42" s="39"/>
-      <c r="AA42" s="39" t="s">
+      <c r="Z42" s="52"/>
+      <c r="AA42" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
       <c r="G43" s="14">
         <v>4</v>
       </c>
       <c r="H43" s="14">
         <v>10</v>
       </c>
       <c r="I43" s="45">
@@ -10935,108 +11245,111 @@
       </c>
       <c r="R43" s="45">
         <v>9</v>
       </c>
       <c r="S43" s="45">
         <v>4</v>
       </c>
       <c r="T43" s="45">
         <v>14</v>
       </c>
       <c r="U43" s="45">
         <v>14</v>
       </c>
       <c r="V43" s="45">
         <v>5</v>
       </c>
       <c r="W43" s="45">
         <v>3</v>
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
-      <c r="Z43" s="76">
+      <c r="Z43" s="54">
         <v>6</v>
       </c>
-      <c r="AA43" s="76">
+      <c r="AA43" s="54">
         <v>6</v>
       </c>
-      <c r="AB43" s="76">
+      <c r="AB43" s="77">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC21" sqref="AC21"/>
+    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="H10" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
       <c r="M1" s="65"/>
       <c r="N1" s="65"/>
       <c r="O1" s="65"/>
       <c r="P1" s="65"/>
       <c r="Q1" s="65"/>
       <c r="R1" s="65"/>
       <c r="S1" s="65"/>
       <c r="T1" s="65"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
@@ -11091,156 +11404,156 @@
       <c r="R4" s="75"/>
       <c r="S4" s="75"/>
       <c r="T4" s="75"/>
       <c r="U4" s="75"/>
       <c r="V4" s="75"/>
       <c r="W4" s="75"/>
       <c r="X4" s="75"/>
       <c r="Y4" s="75"/>
       <c r="Z4" s="74">
         <v>2026</v>
       </c>
       <c r="AA4" s="75"/>
       <c r="AB4" s="75"/>
       <c r="AC4" s="75"/>
       <c r="AD4" s="75"/>
       <c r="AE4" s="75"/>
       <c r="AF4" s="75"/>
       <c r="AG4" s="75"/>
       <c r="AH4" s="75"/>
       <c r="AI4" s="75"/>
       <c r="AJ4" s="75"/>
       <c r="AK4" s="75"/>
     </row>
     <row r="5" spans="1:37" ht="24.75" customHeight="1">
       <c r="A5" s="64"/>
-      <c r="B5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="55" t="s">
+      <c r="B5" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="56" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="53" t="s">
+      <c r="H5" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="53" t="s">
+      <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="53" t="s">
+      <c r="J5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="53" t="s">
+      <c r="K5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="53" t="s">
+      <c r="L5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="53" t="s">
+      <c r="M5" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="N5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="55" t="s">
+      <c r="N5" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="53" t="s">
+      <c r="P5" s="56" t="s">
         <v>15</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="53" t="s">
+      <c r="T5" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="53" t="s">
+      <c r="U5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="53" t="s">
+      <c r="V5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="53" t="s">
+      <c r="W5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="X5" s="53" t="s">
+      <c r="X5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="53" t="s">
+      <c r="Y5" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="Z5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="55" t="s">
+      <c r="Z5" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="AB5" s="53" t="s">
+      <c r="AB5" s="56" t="s">
         <v>15</v>
       </c>
       <c r="AC5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="AF5" s="53" t="s">
+      <c r="AF5" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="AG5" s="53" t="s">
+      <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="53" t="s">
+      <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="AI5" s="53" t="s">
+      <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AJ5" s="53" t="s">
+      <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="53" t="s">
+      <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="66"/>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="66"/>
       <c r="L6" s="66"/>
       <c r="M6" s="66"/>
       <c r="N6" s="66"/>
       <c r="O6" s="66"/>
       <c r="P6" s="66"/>
       <c r="Q6" s="66"/>
       <c r="R6" s="66"/>
       <c r="S6" s="66"/>
@@ -11305,58 +11618,61 @@
       </c>
       <c r="R7" s="41">
         <v>2.85</v>
       </c>
       <c r="S7" s="41">
         <v>2.87</v>
       </c>
       <c r="T7" s="41">
         <v>3.02</v>
       </c>
       <c r="U7" s="41">
         <v>3.14</v>
       </c>
       <c r="V7" s="41">
         <v>3.21</v>
       </c>
       <c r="W7" s="41">
         <v>3.22</v>
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="Z7" s="19">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="41">
+      <c r="AA7" s="19">
         <v>3.02</v>
       </c>
       <c r="AB7" s="41">
         <v>2.86</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>2.93</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
       <c r="G8" s="28">
         <v>3.29</v>
       </c>
       <c r="H8" s="30">
@@ -11391,58 +11707,61 @@
       </c>
       <c r="R8" s="41">
         <v>3.55</v>
       </c>
       <c r="S8" s="41">
         <v>3.52</v>
       </c>
       <c r="T8" s="41">
         <v>3.68</v>
       </c>
       <c r="U8" s="41">
         <v>3.85</v>
       </c>
       <c r="V8" s="41">
         <v>3.96</v>
       </c>
       <c r="W8" s="41">
         <v>4.04</v>
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="Z8" s="19">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="41">
+      <c r="AA8" s="19">
         <v>3.73</v>
       </c>
       <c r="AB8" s="41">
         <v>3.54</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>3.59</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
       <c r="G9" s="28">
         <v>3.13</v>
       </c>
       <c r="H9" s="30">
@@ -11477,58 +11796,61 @@
       </c>
       <c r="R9" s="41">
         <v>3.27</v>
       </c>
       <c r="S9" s="41">
         <v>3.33</v>
       </c>
       <c r="T9" s="41">
         <v>3.24</v>
       </c>
       <c r="U9" s="41">
         <v>3.02</v>
       </c>
       <c r="V9" s="41">
         <v>3.13</v>
       </c>
       <c r="W9" s="41">
         <v>3.05</v>
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="41">
+      <c r="Z9" s="19">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="41">
+      <c r="AA9" s="19">
         <v>2.12</v>
       </c>
       <c r="AB9" s="41">
         <v>2.36</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>2.59</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
       <c r="G10" s="28">
         <v>0.93</v>
       </c>
       <c r="H10" s="30">
@@ -11563,58 +11885,61 @@
       </c>
       <c r="R10" s="41">
         <v>1.1599999999999999</v>
       </c>
       <c r="S10" s="41">
         <v>1.1399999999999999</v>
       </c>
       <c r="T10" s="41">
         <v>1.25</v>
       </c>
       <c r="U10" s="41">
         <v>1.45</v>
       </c>
       <c r="V10" s="41">
         <v>1.5</v>
       </c>
       <c r="W10" s="41">
         <v>1.74</v>
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="41">
+      <c r="Z10" s="19">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="41">
+      <c r="AA10" s="19">
         <v>1.55</v>
       </c>
       <c r="AB10" s="41">
         <v>1.36</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>1.52</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
       <c r="G11" s="28">
         <v>1.51</v>
       </c>
       <c r="H11" s="30">
@@ -11649,58 +11974,61 @@
       </c>
       <c r="R11" s="41">
         <v>2.23</v>
       </c>
       <c r="S11" s="41">
         <v>2.79</v>
       </c>
       <c r="T11" s="41">
         <v>2.84</v>
       </c>
       <c r="U11" s="41">
         <v>2.65</v>
       </c>
       <c r="V11" s="41">
         <v>2.62</v>
       </c>
       <c r="W11" s="41">
         <v>2.72</v>
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="41">
+      <c r="Z11" s="19">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="41">
+      <c r="AA11" s="19">
         <v>3.14</v>
       </c>
       <c r="AB11" s="41">
         <v>2.38</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>2.62</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
       <c r="G12" s="28">
         <v>1.84</v>
       </c>
       <c r="H12" s="30">
@@ -11735,57 +12063,60 @@
       </c>
       <c r="R12" s="41">
         <v>1.79</v>
       </c>
       <c r="S12" s="41">
         <v>1.5</v>
       </c>
       <c r="T12" s="41">
         <v>1.62</v>
       </c>
       <c r="U12" s="41">
         <v>2.15</v>
       </c>
       <c r="V12" s="41">
         <v>2.31</v>
       </c>
       <c r="W12" s="41">
         <v>2.31</v>
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="41">
+      <c r="Z12" s="19">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="AA12" s="19">
         <v>2.83</v>
       </c>
       <c r="AB12" s="41">
+        <v>3.08</v>
+      </c>
+      <c r="AC12" s="19">
         <v>3.08</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
       <c r="G13" s="28">
         <v>1.95</v>
       </c>
@@ -11821,58 +12152,61 @@
       </c>
       <c r="R13" s="41">
         <v>1.72</v>
       </c>
       <c r="S13" s="41">
         <v>2.0299999999999998</v>
       </c>
       <c r="T13" s="41">
         <v>2.14</v>
       </c>
       <c r="U13" s="41">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="41">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="41">
         <v>2.21</v>
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="41">
+      <c r="Z13" s="19">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="41">
+      <c r="AA13" s="19">
         <v>1.89</v>
       </c>
       <c r="AB13" s="41">
         <v>1.74</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>1.86</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
       <c r="G14" s="28">
         <v>2.41</v>
       </c>
       <c r="H14" s="30">
@@ -11907,58 +12241,61 @@
       </c>
       <c r="R14" s="41">
         <v>2.4700000000000002</v>
       </c>
       <c r="S14" s="41">
         <v>2.4500000000000002</v>
       </c>
       <c r="T14" s="41">
         <v>2.73</v>
       </c>
       <c r="U14" s="41">
         <v>2.77</v>
       </c>
       <c r="V14" s="41">
         <v>2.84</v>
       </c>
       <c r="W14" s="41">
         <v>2.86</v>
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="41">
+      <c r="Z14" s="19">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="AA14" s="19">
         <v>3.78</v>
       </c>
       <c r="AB14" s="41">
         <v>3.01</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>3.06</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
       <c r="G15" s="28">
         <v>2.23</v>
       </c>
       <c r="H15" s="30">
@@ -11993,58 +12330,61 @@
       </c>
       <c r="R15" s="41">
         <v>2.0299999999999998</v>
       </c>
       <c r="S15" s="41">
         <v>2.42</v>
       </c>
       <c r="T15" s="41">
         <v>2.9</v>
       </c>
       <c r="U15" s="41">
         <v>2.8</v>
       </c>
       <c r="V15" s="41">
         <v>2.57</v>
       </c>
       <c r="W15" s="41">
         <v>2.67</v>
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="41">
+      <c r="Z15" s="19">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="41">
+      <c r="AA15" s="19">
         <v>1.89</v>
       </c>
       <c r="AB15" s="41">
         <v>2.23</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>2.2400000000000002</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
       <c r="G16" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="30">
@@ -12079,61 +12419,64 @@
       </c>
       <c r="R16" s="41">
         <v>2.13</v>
       </c>
       <c r="S16" s="41">
         <v>2.4900000000000002</v>
       </c>
       <c r="T16" s="41">
         <v>2.5299999999999998</v>
       </c>
       <c r="U16" s="41">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="41">
         <v>2.59</v>
       </c>
       <c r="W16" s="41">
         <v>2.54</v>
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="41">
+      <c r="Z16" s="19">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="41">
+      <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="41">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
       <c r="G17" s="28">
         <v>2.85</v>
       </c>
       <c r="H17" s="30">
         <v>2.63</v>
       </c>
       <c r="I17" s="17">
@@ -12165,61 +12508,64 @@
       </c>
       <c r="R17" s="41">
         <v>3.37</v>
       </c>
       <c r="S17" s="41">
         <v>3.04</v>
       </c>
       <c r="T17" s="41">
         <v>3.4</v>
       </c>
       <c r="U17" s="41">
         <v>3.49</v>
       </c>
       <c r="V17" s="41">
         <v>3.57</v>
       </c>
       <c r="W17" s="41">
         <v>3.41</v>
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="41">
+      <c r="Z17" s="19">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="41">
+      <c r="AA17" s="19">
         <v>2.14</v>
       </c>
       <c r="AB17" s="41">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
       <c r="G18" s="28">
         <v>2.68</v>
       </c>
       <c r="H18" s="30">
         <v>2.69</v>
       </c>
       <c r="I18" s="17">
@@ -12251,61 +12597,64 @@
       </c>
       <c r="R18" s="41">
         <v>2.29</v>
       </c>
       <c r="S18" s="41">
         <v>2.34</v>
       </c>
       <c r="T18" s="41">
         <v>2.27</v>
       </c>
       <c r="U18" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="41">
         <v>2.54</v>
       </c>
       <c r="W18" s="41">
         <v>2.44</v>
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="41">
+      <c r="Z18" s="19">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="41">
+      <c r="AA18" s="19">
         <v>2.67</v>
       </c>
       <c r="AB18" s="41">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="19">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
       <c r="G19" s="28">
         <v>3.15</v>
       </c>
       <c r="H19" s="30">
         <v>3.59</v>
       </c>
       <c r="I19" s="17">
@@ -12337,61 +12686,64 @@
       </c>
       <c r="R19" s="41">
         <v>3.41</v>
       </c>
       <c r="S19" s="41">
         <v>3.05</v>
       </c>
       <c r="T19" s="41">
         <v>2.79</v>
       </c>
       <c r="U19" s="41">
         <v>3.09</v>
       </c>
       <c r="V19" s="41">
         <v>3.18</v>
       </c>
       <c r="W19" s="41">
         <v>2.86</v>
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="41">
+      <c r="Z19" s="19">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="41">
+      <c r="AA19" s="19">
         <v>1.38</v>
       </c>
       <c r="AB19" s="41">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="19">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
       <c r="G20" s="28">
         <v>1.9</v>
       </c>
       <c r="H20" s="30">
         <v>2.17</v>
       </c>
       <c r="I20" s="17">
@@ -12423,61 +12775,62 @@
       </c>
       <c r="R20" s="41">
         <v>1.21</v>
       </c>
       <c r="S20" s="41">
         <v>1.68</v>
       </c>
       <c r="T20" s="41">
         <v>1.58</v>
       </c>
       <c r="U20" s="41">
         <v>1.77</v>
       </c>
       <c r="V20" s="41">
         <v>1.69</v>
       </c>
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="41" t="s">
+      <c r="Z20" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="41" t="s">
+      <c r="AA20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="19"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="30">
         <v>2.27</v>
       </c>
       <c r="I21" s="17">
@@ -12509,93 +12862,93 @@
       </c>
       <c r="R21" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="S21" s="41">
         <v>2.0699999999999998</v>
       </c>
       <c r="T21" s="41">
         <v>2.48</v>
       </c>
       <c r="U21" s="41">
         <v>2.78</v>
       </c>
       <c r="V21" s="41">
         <v>2.67</v>
       </c>
       <c r="W21" s="41">
         <v>2.5</v>
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="41">
+      <c r="Z21" s="19">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="41">
+      <c r="AA21" s="19">
         <v>2.23</v>
       </c>
       <c r="AB21" s="41">
         <v>2.56</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="19">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
-      <c r="Z22" s="41"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:28">
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
       <c r="G23" s="30">
         <v>3.27</v>
       </c>
       <c r="H23" s="30">
         <v>3.31</v>
       </c>
       <c r="I23" s="20">
@@ -12627,61 +12980,64 @@
       </c>
       <c r="R23" s="42">
         <v>3.43</v>
       </c>
       <c r="S23" s="42">
         <v>3.45</v>
       </c>
       <c r="T23" s="42">
         <v>3.62</v>
       </c>
       <c r="U23" s="42">
         <v>3.73</v>
       </c>
       <c r="V23" s="42">
         <v>3.83</v>
       </c>
       <c r="W23" s="42">
         <v>3.9</v>
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="41">
+      <c r="Z23" s="19">
         <v>3.7</v>
       </c>
-      <c r="AA23" s="41">
+      <c r="AA23" s="19">
         <v>3.67</v>
       </c>
-      <c r="AB23" s="41">
+      <c r="AB23" s="42">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="19">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
       <c r="G24" s="28">
         <v>3.29</v>
       </c>
       <c r="H24" s="30">
         <v>3.36</v>
       </c>
       <c r="I24" s="20">
@@ -12713,61 +13069,64 @@
       </c>
       <c r="R24" s="42">
         <v>3.55</v>
       </c>
       <c r="S24" s="42">
         <v>3.52</v>
       </c>
       <c r="T24" s="42">
         <v>3.68</v>
       </c>
       <c r="U24" s="42">
         <v>3.85</v>
       </c>
       <c r="V24" s="42">
         <v>3.96</v>
       </c>
       <c r="W24" s="42">
         <v>4.04</v>
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="41">
+      <c r="Z24" s="19">
         <v>3.82</v>
       </c>
-      <c r="AA24" s="41">
+      <c r="AA24" s="19">
         <v>3.73</v>
       </c>
-      <c r="AB24" s="41">
+      <c r="AB24" s="42">
         <v>3.54</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="19">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
       <c r="G25" s="28">
         <v>2.59</v>
       </c>
       <c r="H25" s="30">
         <v>2.41</v>
       </c>
       <c r="I25" s="20">
@@ -12799,61 +13158,64 @@
       </c>
       <c r="R25" s="42">
         <v>2.82</v>
       </c>
       <c r="S25" s="42">
         <v>2.84</v>
       </c>
       <c r="T25" s="42">
         <v>2.83</v>
       </c>
       <c r="U25" s="42">
         <v>2.4700000000000002</v>
       </c>
       <c r="V25" s="42">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="42">
         <v>2.82</v>
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="41">
+      <c r="Z25" s="19">
         <v>1.38</v>
       </c>
-      <c r="AA25" s="41">
+      <c r="AA25" s="19">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AB25" s="41">
+      <c r="AB25" s="42">
         <v>3.82</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="19">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
       <c r="G26" s="28">
         <v>2.92</v>
       </c>
       <c r="H26" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="20">
@@ -12885,61 +13247,64 @@
       </c>
       <c r="R26" s="42">
         <v>2.89</v>
       </c>
       <c r="S26" s="42">
         <v>3.61</v>
       </c>
       <c r="T26" s="42">
         <v>4.37</v>
       </c>
       <c r="U26" s="42">
         <v>4.26</v>
       </c>
       <c r="V26" s="42">
         <v>3.8</v>
       </c>
       <c r="W26" s="42">
         <v>3.94</v>
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="41" t="s">
+      <c r="Z26" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="41">
+      <c r="AA26" s="19">
         <v>1.89</v>
       </c>
-      <c r="AB26" s="41">
+      <c r="AB26" s="42">
         <v>1.23</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="19">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
       <c r="G27" s="28">
         <v>2.97</v>
       </c>
       <c r="H27" s="30">
         <v>2.54</v>
       </c>
       <c r="I27" s="20">
@@ -12971,61 +13336,64 @@
       </c>
       <c r="R27" s="42">
         <v>2.41</v>
       </c>
       <c r="S27" s="42">
         <v>3.02</v>
       </c>
       <c r="T27" s="42">
         <v>3</v>
       </c>
       <c r="U27" s="42">
         <v>2.98</v>
       </c>
       <c r="V27" s="42">
         <v>3.15</v>
       </c>
       <c r="W27" s="42">
         <v>3.13</v>
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="41">
+      <c r="Z27" s="19">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="41">
+      <c r="AA27" s="19">
         <v>4.57</v>
       </c>
-      <c r="AB27" s="41">
+      <c r="AB27" s="42">
         <v>3.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
       <c r="G28" s="28">
         <v>3.72</v>
       </c>
       <c r="H28" s="30">
         <v>3.84</v>
       </c>
       <c r="I28" s="20">
@@ -13057,93 +13425,93 @@
       </c>
       <c r="R28" s="42">
         <v>2.63</v>
       </c>
       <c r="S28" s="42">
         <v>2.82</v>
       </c>
       <c r="T28" s="42">
         <v>2.94</v>
       </c>
       <c r="U28" s="42">
         <v>2.68</v>
       </c>
       <c r="V28" s="42">
         <v>2.91</v>
       </c>
       <c r="W28" s="42">
         <v>2.61</v>
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="41">
+      <c r="Z28" s="19">
         <v>3.68</v>
       </c>
-      <c r="AA28" s="41">
+      <c r="AA28" s="19">
         <v>2.41</v>
       </c>
-      <c r="AB28" s="41">
+      <c r="AB28" s="42">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="19">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="60"/>
-      <c r="Z29" s="41"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:28">
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
       <c r="G30" s="31">
         <v>2.17</v>
       </c>
       <c r="H30" s="30">
         <v>2.25</v>
       </c>
       <c r="I30" s="43">
@@ -13175,61 +13543,64 @@
       </c>
       <c r="R30" s="43">
         <v>2.27</v>
       </c>
       <c r="S30" s="43">
         <v>2.2999999999999998</v>
       </c>
       <c r="T30" s="43">
         <v>2.4300000000000002</v>
       </c>
       <c r="U30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="V30" s="43">
         <v>2.59</v>
       </c>
       <c r="W30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="41">
+      <c r="Z30" s="19">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="41">
+      <c r="AA30" s="19">
         <v>2.37</v>
       </c>
-      <c r="AB30" s="41">
+      <c r="AB30" s="43">
         <v>2.27</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="19">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
       <c r="G31" s="32">
         <v>3.13</v>
       </c>
       <c r="H31" s="30">
         <v>2.84</v>
       </c>
       <c r="I31" s="43">
@@ -13261,61 +13632,64 @@
       </c>
       <c r="R31" s="43">
         <v>3.27</v>
       </c>
       <c r="S31" s="43">
         <v>3.33</v>
       </c>
       <c r="T31" s="43">
         <v>3.24</v>
       </c>
       <c r="U31" s="43">
         <v>3.02</v>
       </c>
       <c r="V31" s="43">
         <v>3.13</v>
       </c>
       <c r="W31" s="43">
         <v>3.05</v>
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="41">
+      <c r="Z31" s="19">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="41">
+      <c r="AA31" s="19">
         <v>2.12</v>
       </c>
-      <c r="AB31" s="41">
+      <c r="AB31" s="43">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="19">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
       <c r="G32" s="32">
         <v>0.93</v>
       </c>
       <c r="H32" s="30">
         <v>0.93</v>
       </c>
       <c r="I32" s="43">
@@ -13347,61 +13721,64 @@
       </c>
       <c r="R32" s="43">
         <v>1.1599999999999999</v>
       </c>
       <c r="S32" s="43">
         <v>1.1399999999999999</v>
       </c>
       <c r="T32" s="43">
         <v>1.25</v>
       </c>
       <c r="U32" s="43">
         <v>1.45</v>
       </c>
       <c r="V32" s="43">
         <v>1.5</v>
       </c>
       <c r="W32" s="43">
         <v>1.74</v>
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="41">
+      <c r="Z32" s="19">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="41">
+      <c r="AA32" s="19">
         <v>1.55</v>
       </c>
-      <c r="AB32" s="41">
+      <c r="AB32" s="43">
         <v>1.36</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="19">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
       <c r="G33" s="32">
         <v>1</v>
       </c>
       <c r="H33" s="30">
         <v>1.05</v>
       </c>
       <c r="I33" s="43">
@@ -13433,61 +13810,64 @@
       </c>
       <c r="R33" s="43">
         <v>1.94</v>
       </c>
       <c r="S33" s="43">
         <v>2.77</v>
       </c>
       <c r="T33" s="43">
         <v>2.85</v>
       </c>
       <c r="U33" s="43">
         <v>2.74</v>
       </c>
       <c r="V33" s="43">
         <v>2.67</v>
       </c>
       <c r="W33" s="43">
         <v>2.67</v>
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="41">
+      <c r="Z33" s="19">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="41">
+      <c r="AA33" s="19">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AB33" s="41">
+      <c r="AB33" s="43">
         <v>1.66</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="19">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
       <c r="G34" s="32">
         <v>1.84</v>
       </c>
       <c r="H34" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="43">
@@ -13519,61 +13899,64 @@
       </c>
       <c r="R34" s="43">
         <v>1.79</v>
       </c>
       <c r="S34" s="43">
         <v>1.5</v>
       </c>
       <c r="T34" s="43">
         <v>1.62</v>
       </c>
       <c r="U34" s="43">
         <v>2.15</v>
       </c>
       <c r="V34" s="43">
         <v>2.31</v>
       </c>
       <c r="W34" s="43">
         <v>2.31</v>
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="41">
+      <c r="Z34" s="19">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="41">
+      <c r="AA34" s="19">
         <v>2.83</v>
       </c>
-      <c r="AB34" s="41">
+      <c r="AB34" s="43">
         <v>3.08</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="19">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
       <c r="G35" s="32">
         <v>1.95</v>
       </c>
       <c r="H35" s="30">
         <v>2.06</v>
       </c>
       <c r="I35" s="43">
@@ -13605,61 +13988,64 @@
       </c>
       <c r="R35" s="43">
         <v>1.72</v>
       </c>
       <c r="S35" s="43">
         <v>2.0299999999999998</v>
       </c>
       <c r="T35" s="43">
         <v>2.14</v>
       </c>
       <c r="U35" s="43">
         <v>2.4900000000000002</v>
       </c>
       <c r="V35" s="43">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="43">
         <v>2.21</v>
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="41">
+      <c r="Z35" s="19">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="41">
+      <c r="AA35" s="19">
         <v>1.89</v>
       </c>
-      <c r="AB35" s="41">
+      <c r="AB35" s="43">
         <v>1.74</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="19">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
       <c r="G36" s="32">
         <v>2.41</v>
       </c>
       <c r="H36" s="30">
         <v>2.61</v>
       </c>
       <c r="I36" s="43">
@@ -13691,61 +14077,64 @@
       </c>
       <c r="R36" s="43">
         <v>2.4700000000000002</v>
       </c>
       <c r="S36" s="43">
         <v>2.4500000000000002</v>
       </c>
       <c r="T36" s="43">
         <v>2.73</v>
       </c>
       <c r="U36" s="43">
         <v>2.77</v>
       </c>
       <c r="V36" s="43">
         <v>2.84</v>
       </c>
       <c r="W36" s="43">
         <v>2.86</v>
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="41">
+      <c r="Z36" s="19">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="41">
+      <c r="AA36" s="19">
         <v>3.78</v>
       </c>
-      <c r="AB36" s="41">
+      <c r="AB36" s="43">
         <v>3.01</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="19">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
       <c r="G37" s="32">
         <v>1.77</v>
       </c>
       <c r="H37" s="30">
         <v>2.02</v>
       </c>
       <c r="I37" s="43">
@@ -13777,61 +14166,64 @@
       </c>
       <c r="R37" s="43">
         <v>1.46</v>
       </c>
       <c r="S37" s="43">
         <v>1.62</v>
       </c>
       <c r="T37" s="43">
         <v>1.91</v>
       </c>
       <c r="U37" s="43">
         <v>1.81</v>
       </c>
       <c r="V37" s="43">
         <v>1.75</v>
       </c>
       <c r="W37" s="43">
         <v>1.81</v>
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="41">
+      <c r="Z37" s="19">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="41">
+      <c r="AA37" s="19">
         <v>1.89</v>
       </c>
-      <c r="AB37" s="41">
+      <c r="AB37" s="43">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="19">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
       <c r="G38" s="32">
         <v>1.72</v>
       </c>
       <c r="H38" s="30">
         <v>1.83</v>
       </c>
       <c r="I38" s="43">
@@ -13863,61 +14255,64 @@
       </c>
       <c r="R38" s="43">
         <v>1.88</v>
       </c>
       <c r="S38" s="43">
         <v>2.02</v>
       </c>
       <c r="T38" s="43">
         <v>2.11</v>
       </c>
       <c r="U38" s="43">
         <v>2</v>
       </c>
       <c r="V38" s="43">
         <v>2.08</v>
       </c>
       <c r="W38" s="43">
         <v>2</v>
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
-      <c r="Z38" s="41">
+      <c r="Z38" s="19">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="41">
+      <c r="AA38" s="19">
         <v>0.72</v>
       </c>
-      <c r="AB38" s="41">
+      <c r="AB38" s="43">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="19">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
       <c r="G39" s="32">
         <v>2.85</v>
       </c>
       <c r="H39" s="30">
         <v>2.63</v>
       </c>
       <c r="I39" s="43">
@@ -13949,61 +14344,64 @@
       </c>
       <c r="R39" s="43">
         <v>3.37</v>
       </c>
       <c r="S39" s="43">
         <v>3.04</v>
       </c>
       <c r="T39" s="43">
         <v>3.4</v>
       </c>
       <c r="U39" s="43">
         <v>3.49</v>
       </c>
       <c r="V39" s="43">
         <v>3.57</v>
       </c>
       <c r="W39" s="43">
         <v>3.41</v>
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="41">
+      <c r="Z39" s="19">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="41">
+      <c r="AA39" s="19">
         <v>2.14</v>
       </c>
-      <c r="AB39" s="41">
+      <c r="AB39" s="43">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="19">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
       <c r="G40" s="32">
         <v>2.16</v>
       </c>
       <c r="H40" s="30">
         <v>2.11</v>
       </c>
       <c r="I40" s="43">
@@ -14035,61 +14433,64 @@
       </c>
       <c r="R40" s="43">
         <v>2.12</v>
       </c>
       <c r="S40" s="43">
         <v>2.09</v>
       </c>
       <c r="T40" s="43">
         <v>1.92</v>
       </c>
       <c r="U40" s="43">
         <v>2.1</v>
       </c>
       <c r="V40" s="43">
         <v>2.35</v>
       </c>
       <c r="W40" s="43">
         <v>2.35</v>
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="41">
+      <c r="Z40" s="19">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="41">
+      <c r="AA40" s="19">
         <v>2.81</v>
       </c>
-      <c r="AB40" s="41">
+      <c r="AB40" s="43">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="19">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
       <c r="G41" s="32">
         <v>3.15</v>
       </c>
       <c r="H41" s="30">
         <v>3.59</v>
       </c>
       <c r="I41" s="43">
@@ -14121,61 +14522,64 @@
       </c>
       <c r="R41" s="43">
         <v>3.41</v>
       </c>
       <c r="S41" s="43">
         <v>3.05</v>
       </c>
       <c r="T41" s="43">
         <v>2.79</v>
       </c>
       <c r="U41" s="43">
         <v>3.09</v>
       </c>
       <c r="V41" s="43">
         <v>3.18</v>
       </c>
       <c r="W41" s="43">
         <v>2.86</v>
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="41">
+      <c r="Z41" s="19">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="41">
+      <c r="AA41" s="19">
         <v>1.38</v>
       </c>
-      <c r="AB41" s="41">
+      <c r="AB41" s="43">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="19">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
       <c r="G42" s="32">
         <v>1.9</v>
       </c>
       <c r="H42" s="30">
         <v>2.17</v>
       </c>
       <c r="I42" s="43">
@@ -14207,61 +14611,64 @@
       </c>
       <c r="R42" s="43">
         <v>1.21</v>
       </c>
       <c r="S42" s="43">
         <v>1.68</v>
       </c>
       <c r="T42" s="43">
         <v>1.58</v>
       </c>
       <c r="U42" s="43">
         <v>1.77</v>
       </c>
       <c r="V42" s="43">
         <v>1.69</v>
       </c>
       <c r="W42" s="43">
         <v>1.62</v>
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="41" t="s">
+      <c r="Z42" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="41" t="s">
+      <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="AB42" s="41" t="s">
+      <c r="AB42" s="43" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="H43" s="33">
         <v>2.27</v>
       </c>
       <c r="I43" s="44">
@@ -14293,61 +14700,64 @@
       </c>
       <c r="R43" s="44">
         <v>2.2000000000000002</v>
       </c>
       <c r="S43" s="44">
         <v>2.0699999999999998</v>
       </c>
       <c r="T43" s="44">
         <v>2.48</v>
       </c>
       <c r="U43" s="44">
         <v>2.78</v>
       </c>
       <c r="V43" s="44">
         <v>2.67</v>
       </c>
       <c r="W43" s="44">
         <v>2.5</v>
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="21">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="77">
+      <c r="AA43" s="21">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="77">
+      <c r="AB43" s="44">
         <v>2.56</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="21">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>