--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5448" yWindow="552" windowWidth="22716" windowHeight="12348" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="48">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -506,103 +506,103 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -882,189 +882,189 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H22" workbookViewId="0">
-      <selection activeCell="N49" sqref="N49"/>
+    <sheetView topLeftCell="H10" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="61">
+      <c r="A4" s="68"/>
+      <c r="B4" s="66">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="66">
         <v>2025</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
+      <c r="V4" s="67"/>
+      <c r="W4" s="67"/>
+      <c r="X4" s="67"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="66">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...9 lines deleted...]
-      <c r="AK4" s="62"/>
+      <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
+      <c r="AC4" s="67"/>
+      <c r="AD4" s="67"/>
+      <c r="AE4" s="67"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+      <c r="AK4" s="67"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="64"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -1131,77 +1131,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>211</v>
       </c>
       <c r="C7" s="8">
         <v>210</v>
       </c>
       <c r="D7" s="8">
         <v>218</v>
       </c>
       <c r="E7" s="8">
         <v>246</v>
       </c>
       <c r="F7" s="8">
         <v>153</v>
       </c>
       <c r="G7" s="40">
         <v>341</v>
       </c>
       <c r="H7" s="40">
         <v>399</v>
@@ -1241,55 +1241,58 @@
       </c>
       <c r="T7" s="35">
         <v>356</v>
       </c>
       <c r="U7" s="35">
         <v>310</v>
       </c>
       <c r="V7" s="35">
         <v>213</v>
       </c>
       <c r="W7" s="35">
         <v>207</v>
       </c>
       <c r="X7" s="35">
         <v>230</v>
       </c>
       <c r="Y7" s="35">
         <v>255</v>
       </c>
       <c r="Z7" s="52">
         <v>180</v>
       </c>
       <c r="AA7" s="52">
         <v>162</v>
       </c>
-      <c r="AB7" s="76">
+      <c r="AB7" s="60">
         <v>189</v>
       </c>
       <c r="AC7" s="24">
         <v>208</v>
+      </c>
+      <c r="AD7" s="60">
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>104</v>
       </c>
       <c r="C8" s="8">
         <v>106</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="8">
         <v>125</v>
       </c>
       <c r="F8" s="8">
         <v>66</v>
       </c>
       <c r="G8" s="40">
         <v>188</v>
       </c>
       <c r="H8" s="40">
@@ -1330,55 +1333,58 @@
       </c>
       <c r="T8" s="35">
         <v>181</v>
       </c>
       <c r="U8" s="35">
         <v>175</v>
       </c>
       <c r="V8" s="35">
         <v>106</v>
       </c>
       <c r="W8" s="35">
         <v>105</v>
       </c>
       <c r="X8" s="35">
         <v>103</v>
       </c>
       <c r="Y8" s="35">
         <v>125</v>
       </c>
       <c r="Z8" s="52">
         <v>84</v>
       </c>
       <c r="AA8" s="52">
         <v>83</v>
       </c>
-      <c r="AB8" s="76">
+      <c r="AB8" s="60">
         <v>103</v>
       </c>
       <c r="AC8" s="24">
         <v>112</v>
+      </c>
+      <c r="AD8" s="60">
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>9</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>15</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
       <c r="G9" s="40">
         <v>17</v>
       </c>
       <c r="H9" s="40">
@@ -1419,55 +1425,58 @@
       </c>
       <c r="T9" s="35">
         <v>18</v>
       </c>
       <c r="U9" s="35">
         <v>21</v>
       </c>
       <c r="V9" s="35">
         <v>14</v>
       </c>
       <c r="W9" s="35">
         <v>9</v>
       </c>
       <c r="X9" s="35">
         <v>14</v>
       </c>
       <c r="Y9" s="35">
         <v>10</v>
       </c>
       <c r="Z9" s="52">
         <v>10</v>
       </c>
       <c r="AA9" s="52">
         <v>8</v>
       </c>
-      <c r="AB9" s="76">
+      <c r="AB9" s="60">
         <v>13</v>
       </c>
       <c r="AC9" s="24">
         <v>9</v>
+      </c>
+      <c r="AD9" s="60">
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="40">
         <v>5</v>
       </c>
       <c r="H10" s="40">
@@ -1508,55 +1517,58 @@
       </c>
       <c r="T10" s="35">
         <v>3</v>
       </c>
       <c r="U10" s="35">
         <v>6</v>
       </c>
       <c r="V10" s="35">
         <v>4</v>
       </c>
       <c r="W10" s="35">
         <v>4</v>
       </c>
       <c r="X10" s="35">
         <v>3</v>
       </c>
       <c r="Y10" s="35">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>4</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB10" s="76">
+      <c r="AB10" s="60">
         <v>2</v>
       </c>
       <c r="AC10" s="24">
         <v>2</v>
+      </c>
+      <c r="AD10" s="35" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>6</v>
       </c>
       <c r="G11" s="40">
         <v>10</v>
       </c>
       <c r="H11" s="40">
@@ -1597,55 +1609,58 @@
       </c>
       <c r="T11" s="35">
         <v>17</v>
       </c>
       <c r="U11" s="35">
         <v>10</v>
       </c>
       <c r="V11" s="35">
         <v>8</v>
       </c>
       <c r="W11" s="35">
         <v>9</v>
       </c>
       <c r="X11" s="35">
         <v>10</v>
       </c>
       <c r="Y11" s="35">
         <v>11</v>
       </c>
       <c r="Z11" s="52">
         <v>7</v>
       </c>
       <c r="AA11" s="52">
         <v>8</v>
       </c>
-      <c r="AB11" s="76">
+      <c r="AB11" s="60">
         <v>7</v>
       </c>
       <c r="AC11" s="24">
         <v>6</v>
+      </c>
+      <c r="AD11" s="60">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>5</v>
       </c>
       <c r="D12" s="8">
         <v>7</v>
       </c>
       <c r="E12" s="8">
         <v>11</v>
       </c>
       <c r="F12" s="8">
         <v>8</v>
       </c>
       <c r="G12" s="40">
         <v>12</v>
       </c>
       <c r="H12" s="40">
@@ -1686,55 +1701,58 @@
       </c>
       <c r="T12" s="35">
         <v>9</v>
       </c>
       <c r="U12" s="35">
         <v>11</v>
       </c>
       <c r="V12" s="35">
         <v>9</v>
       </c>
       <c r="W12" s="35">
         <v>6</v>
       </c>
       <c r="X12" s="35">
         <v>12</v>
       </c>
       <c r="Y12" s="35">
         <v>10</v>
       </c>
       <c r="Z12" s="52">
         <v>10</v>
       </c>
       <c r="AA12" s="52">
         <v>8</v>
       </c>
-      <c r="AB12" s="76">
+      <c r="AB12" s="60">
         <v>7</v>
       </c>
       <c r="AC12" s="24">
         <v>3</v>
+      </c>
+      <c r="AD12" s="60">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="40">
         <v>10</v>
       </c>
       <c r="H13" s="40">
@@ -1775,55 +1793,58 @@
       </c>
       <c r="T13" s="35">
         <v>13</v>
       </c>
       <c r="U13" s="35">
         <v>8</v>
       </c>
       <c r="V13" s="35">
         <v>6</v>
       </c>
       <c r="W13" s="35">
         <v>8</v>
       </c>
       <c r="X13" s="35">
         <v>7</v>
       </c>
       <c r="Y13" s="35">
         <v>4</v>
       </c>
       <c r="Z13" s="52">
         <v>5</v>
       </c>
       <c r="AA13" s="52">
         <v>5</v>
       </c>
-      <c r="AB13" s="76">
+      <c r="AB13" s="60">
         <v>3</v>
       </c>
       <c r="AC13" s="24">
         <v>5</v>
+      </c>
+      <c r="AD13" s="60">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>11</v>
       </c>
       <c r="D14" s="8">
         <v>22</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>11</v>
       </c>
       <c r="G14" s="40">
         <v>26</v>
       </c>
       <c r="H14" s="40">
@@ -1864,55 +1885,58 @@
       </c>
       <c r="T14" s="35">
         <v>18</v>
       </c>
       <c r="U14" s="35">
         <v>22</v>
       </c>
       <c r="V14" s="35">
         <v>18</v>
       </c>
       <c r="W14" s="35">
         <v>15</v>
       </c>
       <c r="X14" s="35">
         <v>18</v>
       </c>
       <c r="Y14" s="35">
         <v>22</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>16</v>
       </c>
-      <c r="AB14" s="76">
+      <c r="AB14" s="60">
         <v>14</v>
       </c>
       <c r="AC14" s="24">
         <v>20</v>
+      </c>
+      <c r="AD14" s="60">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>11</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>6</v>
       </c>
       <c r="F15" s="8">
         <v>2</v>
       </c>
       <c r="G15" s="40">
         <v>8</v>
       </c>
       <c r="H15" s="40">
@@ -1953,55 +1977,58 @@
       </c>
       <c r="T15" s="35">
         <v>11</v>
       </c>
       <c r="U15" s="35">
         <v>2</v>
       </c>
       <c r="V15" s="35">
         <v>4</v>
       </c>
       <c r="W15" s="35">
         <v>7</v>
       </c>
       <c r="X15" s="35">
         <v>6</v>
       </c>
       <c r="Y15" s="35">
         <v>7</v>
       </c>
       <c r="Z15" s="52">
         <v>6</v>
       </c>
       <c r="AA15" s="52">
         <v>2</v>
       </c>
-      <c r="AB15" s="76">
+      <c r="AB15" s="60">
         <v>6</v>
       </c>
       <c r="AC15" s="24">
         <v>10</v>
+      </c>
+      <c r="AD15" s="60">
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>8</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="40">
         <v>6</v>
       </c>
       <c r="H16" s="40">
@@ -2042,58 +2069,61 @@
       </c>
       <c r="T16" s="35">
         <v>13</v>
       </c>
       <c r="U16" s="35">
         <v>7</v>
       </c>
       <c r="V16" s="35">
         <v>4</v>
       </c>
       <c r="W16" s="35">
         <v>5</v>
       </c>
       <c r="X16" s="35">
         <v>8</v>
       </c>
       <c r="Y16" s="35">
         <v>12</v>
       </c>
       <c r="Z16" s="52">
         <v>3</v>
       </c>
       <c r="AA16" s="52">
         <v>4</v>
       </c>
-      <c r="AB16" s="76">
+      <c r="AB16" s="60">
         <v>3</v>
       </c>
       <c r="AC16" s="24">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>4</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="8">
         <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>4</v>
       </c>
       <c r="G17" s="40">
         <v>10</v>
       </c>
       <c r="H17" s="40">
         <v>6</v>
       </c>
       <c r="I17" s="40">
@@ -2131,58 +2161,61 @@
       </c>
       <c r="T17" s="35">
         <v>7</v>
       </c>
       <c r="U17" s="35">
         <v>9</v>
       </c>
       <c r="V17" s="35">
         <v>4</v>
       </c>
       <c r="W17" s="35">
         <v>9</v>
       </c>
       <c r="X17" s="35">
         <v>12</v>
       </c>
       <c r="Y17" s="35">
         <v>11</v>
       </c>
       <c r="Z17" s="52">
         <v>4</v>
       </c>
       <c r="AA17" s="52">
         <v>4</v>
       </c>
-      <c r="AB17" s="76">
+      <c r="AB17" s="60">
         <v>6</v>
       </c>
       <c r="AC17" s="24">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>13</v>
       </c>
       <c r="C18" s="8">
         <v>16</v>
       </c>
       <c r="D18" s="8">
         <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>22</v>
       </c>
       <c r="F18" s="8">
         <v>10</v>
       </c>
       <c r="G18" s="40">
         <v>17</v>
       </c>
       <c r="H18" s="40">
         <v>26</v>
       </c>
       <c r="I18" s="40">
@@ -2220,58 +2253,61 @@
       </c>
       <c r="T18" s="35">
         <v>30</v>
       </c>
       <c r="U18" s="35">
         <v>14</v>
       </c>
       <c r="V18" s="35">
         <v>13</v>
       </c>
       <c r="W18" s="35">
         <v>15</v>
       </c>
       <c r="X18" s="35">
         <v>18</v>
       </c>
       <c r="Y18" s="35">
         <v>16</v>
       </c>
       <c r="Z18" s="52">
         <v>17</v>
       </c>
       <c r="AA18" s="52">
         <v>7</v>
       </c>
-      <c r="AB18" s="76">
+      <c r="AB18" s="60">
         <v>6</v>
       </c>
       <c r="AC18" s="24">
         <v>14</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="60">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>5</v>
       </c>
       <c r="C19" s="8">
         <v>5</v>
       </c>
       <c r="D19" s="8">
         <v>4</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>5</v>
       </c>
       <c r="H19" s="40">
         <v>3</v>
       </c>
       <c r="I19" s="40">
         <v>6</v>
       </c>
@@ -2307,58 +2343,61 @@
       </c>
       <c r="T19" s="35">
         <v>6</v>
       </c>
       <c r="U19" s="35">
         <v>5</v>
       </c>
       <c r="V19" s="35">
         <v>2</v>
       </c>
       <c r="W19" s="35">
         <v>1</v>
       </c>
       <c r="X19" s="35">
         <v>5</v>
       </c>
       <c r="Y19" s="35">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>1</v>
       </c>
       <c r="AA19" s="52">
         <v>5</v>
       </c>
-      <c r="AB19" s="76">
+      <c r="AB19" s="60">
         <v>1</v>
       </c>
       <c r="AC19" s="24">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>5</v>
       </c>
       <c r="G20" s="40">
         <v>2</v>
       </c>
       <c r="H20" s="40">
         <v>10</v>
       </c>
       <c r="I20" s="40">
@@ -2396,58 +2435,61 @@
       </c>
       <c r="T20" s="35">
         <v>8</v>
       </c>
       <c r="U20" s="35">
         <v>7</v>
       </c>
       <c r="V20" s="35">
         <v>5</v>
       </c>
       <c r="W20" s="35">
         <v>3</v>
       </c>
       <c r="X20" s="35">
         <v>4</v>
       </c>
       <c r="Y20" s="35">
         <v>1</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>1</v>
       </c>
-      <c r="AB20" s="76">
+      <c r="AB20" s="60">
         <v>3</v>
       </c>
       <c r="AC20" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>14</v>
       </c>
       <c r="D21" s="8">
         <v>18</v>
       </c>
       <c r="E21" s="8">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>14</v>
       </c>
       <c r="G21" s="40">
         <v>25</v>
       </c>
       <c r="H21" s="40">
         <v>22</v>
       </c>
       <c r="I21" s="40">
@@ -2485,89 +2527,93 @@
       </c>
       <c r="T21" s="35">
         <v>22</v>
       </c>
       <c r="U21" s="35">
         <v>13</v>
       </c>
       <c r="V21" s="35">
         <v>16</v>
       </c>
       <c r="W21" s="35">
         <v>11</v>
       </c>
       <c r="X21" s="35">
         <v>10</v>
       </c>
       <c r="Y21" s="35">
         <v>19</v>
       </c>
       <c r="Z21" s="52">
         <v>7</v>
       </c>
       <c r="AA21" s="52">
         <v>11</v>
       </c>
-      <c r="AB21" s="76">
+      <c r="AB21" s="60">
         <v>15</v>
       </c>
       <c r="AC21" s="24">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AD21" s="60">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="47"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="60"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>118</v>
       </c>
       <c r="C23" s="8">
         <v>119</v>
       </c>
       <c r="D23" s="8">
         <v>122</v>
       </c>
       <c r="E23" s="8">
         <v>141</v>
       </c>
       <c r="F23" s="8">
         <v>75</v>
       </c>
       <c r="G23" s="9">
         <v>204</v>
       </c>
       <c r="H23" s="40">
         <v>230</v>
       </c>
       <c r="I23" s="40">
@@ -2605,58 +2651,61 @@
       </c>
       <c r="T23" s="39">
         <v>202</v>
       </c>
       <c r="U23" s="39">
         <v>192</v>
       </c>
       <c r="V23" s="39">
         <v>114</v>
       </c>
       <c r="W23" s="35">
         <v>121</v>
       </c>
       <c r="X23" s="35">
         <v>119</v>
       </c>
       <c r="Y23" s="35">
         <v>143</v>
       </c>
       <c r="Z23" s="52">
         <v>98</v>
       </c>
       <c r="AA23" s="52">
         <v>92</v>
       </c>
-      <c r="AB23" s="76">
+      <c r="AB23" s="60">
         <v>114</v>
       </c>
       <c r="AC23" s="24">
         <v>128</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="60">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>104</v>
       </c>
       <c r="C24" s="8">
         <v>106</v>
       </c>
       <c r="D24" s="8">
         <v>104</v>
       </c>
       <c r="E24" s="8">
         <v>125</v>
       </c>
       <c r="F24" s="8">
         <v>66</v>
       </c>
       <c r="G24" s="9">
         <v>188</v>
       </c>
       <c r="H24" s="40">
         <v>204</v>
       </c>
       <c r="I24" s="40">
@@ -2694,58 +2743,61 @@
       </c>
       <c r="T24" s="39">
         <v>181</v>
       </c>
       <c r="U24" s="39">
         <v>175</v>
       </c>
       <c r="V24" s="39">
         <v>106</v>
       </c>
       <c r="W24" s="35">
         <v>105</v>
       </c>
       <c r="X24" s="35">
         <v>103</v>
       </c>
       <c r="Y24" s="35">
         <v>125</v>
       </c>
       <c r="Z24" s="52">
         <v>84</v>
       </c>
       <c r="AA24" s="52">
         <v>83</v>
       </c>
-      <c r="AB24" s="76">
+      <c r="AB24" s="60">
         <v>103</v>
       </c>
       <c r="AC24" s="24">
         <v>112</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="60">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>5</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="40">
         <v>2</v>
       </c>
       <c r="I25" s="40">
@@ -2783,58 +2835,61 @@
       </c>
       <c r="T25" s="39">
         <v>6</v>
       </c>
       <c r="U25" s="39">
         <v>5</v>
       </c>
       <c r="V25" s="39">
         <v>1</v>
       </c>
       <c r="W25" s="35">
         <v>2</v>
       </c>
       <c r="X25" s="35">
         <v>4</v>
       </c>
       <c r="Y25" s="35">
         <v>6</v>
       </c>
       <c r="Z25" s="52">
         <v>2</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
-      <c r="AB25" s="76">
+      <c r="AB25" s="60">
         <v>3</v>
       </c>
       <c r="AC25" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>4</v>
       </c>
       <c r="H26" s="40">
         <v>5</v>
       </c>
       <c r="I26" s="40">
@@ -2872,58 +2927,61 @@
       </c>
       <c r="T26" s="39">
         <v>4</v>
       </c>
       <c r="U26" s="39">
         <v>1</v>
       </c>
       <c r="V26" s="39">
         <v>2</v>
       </c>
       <c r="W26" s="35">
         <v>3</v>
       </c>
       <c r="X26" s="35">
         <v>2</v>
       </c>
       <c r="Y26" s="35">
         <v>2</v>
       </c>
       <c r="Z26" s="52">
         <v>3</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB26" s="76">
+      <c r="AB26" s="60">
         <v>4</v>
       </c>
       <c r="AC26" s="24">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="9">
         <v>1</v>
       </c>
       <c r="H27" s="40">
         <v>3</v>
       </c>
       <c r="I27" s="40">
@@ -2961,58 +3019,61 @@
       </c>
       <c r="T27" s="39">
         <v>3</v>
       </c>
       <c r="U27" s="39">
         <v>4</v>
       </c>
       <c r="V27" s="39">
         <v>1</v>
       </c>
       <c r="W27" s="35">
         <v>3</v>
       </c>
       <c r="X27" s="35">
         <v>6</v>
       </c>
       <c r="Y27" s="35">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>3</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
-      <c r="AB27" s="76">
+      <c r="AB27" s="60">
         <v>2</v>
       </c>
       <c r="AC27" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8">
         <v>7</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="8">
         <v>3</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="40">
         <v>16</v>
       </c>
       <c r="I28" s="40">
@@ -3050,89 +3111,93 @@
       </c>
       <c r="T28" s="39">
         <v>8</v>
       </c>
       <c r="U28" s="39">
         <v>7</v>
       </c>
       <c r="V28" s="39">
         <v>4</v>
       </c>
       <c r="W28" s="35">
         <v>8</v>
       </c>
       <c r="X28" s="35">
         <v>4</v>
       </c>
       <c r="Y28" s="35">
         <v>6</v>
       </c>
       <c r="Z28" s="52">
         <v>6</v>
       </c>
       <c r="AA28" s="52">
         <v>2</v>
       </c>
-      <c r="AB28" s="76">
+      <c r="AB28" s="60">
         <v>2</v>
       </c>
       <c r="AC28" s="24">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AD28" s="60">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="60"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="47"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="60"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>93</v>
       </c>
       <c r="C30" s="8">
         <v>91</v>
       </c>
       <c r="D30" s="8">
         <v>96</v>
       </c>
       <c r="E30" s="8">
         <v>105</v>
       </c>
       <c r="F30" s="8">
         <v>78</v>
       </c>
       <c r="G30" s="9">
         <v>137</v>
       </c>
       <c r="H30" s="40">
         <v>169</v>
       </c>
       <c r="I30" s="40">
@@ -3170,58 +3235,61 @@
       </c>
       <c r="T30" s="36">
         <v>154</v>
       </c>
       <c r="U30" s="36">
         <v>118</v>
       </c>
       <c r="V30" s="36">
         <v>99</v>
       </c>
       <c r="W30" s="35">
         <v>86</v>
       </c>
       <c r="X30" s="35">
         <v>111</v>
       </c>
       <c r="Y30" s="35">
         <v>112</v>
       </c>
       <c r="Z30" s="53">
         <v>82</v>
       </c>
       <c r="AA30" s="52">
         <v>70</v>
       </c>
-      <c r="AB30" s="76">
+      <c r="AB30" s="60">
         <v>75</v>
       </c>
       <c r="AC30" s="24">
         <v>80</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="60">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8">
         <v>6</v>
       </c>
       <c r="D31" s="8">
         <v>9</v>
       </c>
       <c r="E31" s="8">
         <v>15</v>
       </c>
       <c r="F31" s="8">
         <v>17</v>
       </c>
       <c r="G31" s="9">
         <v>17</v>
       </c>
       <c r="H31" s="40">
         <v>23</v>
       </c>
       <c r="I31" s="40">
@@ -3259,58 +3327,61 @@
       </c>
       <c r="T31" s="36">
         <v>18</v>
       </c>
       <c r="U31" s="36">
         <v>21</v>
       </c>
       <c r="V31" s="36">
         <v>14</v>
       </c>
       <c r="W31" s="35">
         <v>9</v>
       </c>
       <c r="X31" s="35">
         <v>14</v>
       </c>
       <c r="Y31" s="35">
         <v>10</v>
       </c>
       <c r="Z31" s="53">
         <v>10</v>
       </c>
       <c r="AA31" s="52">
         <v>8</v>
       </c>
-      <c r="AB31" s="76">
+      <c r="AB31" s="60">
         <v>13</v>
       </c>
       <c r="AC31" s="24">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="60">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>3</v>
       </c>
       <c r="D32" s="8">
         <v>2</v>
       </c>
       <c r="E32" s="8">
         <v>8</v>
       </c>
       <c r="F32" s="8">
         <v>1</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="40">
         <v>8</v>
       </c>
       <c r="I32" s="40">
@@ -3348,58 +3419,61 @@
       </c>
       <c r="T32" s="36">
         <v>3</v>
       </c>
       <c r="U32" s="36">
         <v>6</v>
       </c>
       <c r="V32" s="36">
         <v>4</v>
       </c>
       <c r="W32" s="35">
         <v>4</v>
       </c>
       <c r="X32" s="35">
         <v>3</v>
       </c>
       <c r="Y32" s="35">
         <v>3</v>
       </c>
       <c r="Z32" s="53">
         <v>4</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AB32" s="76">
+      <c r="AB32" s="60">
         <v>2</v>
       </c>
       <c r="AC32" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
         <v>7</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>4</v>
       </c>
       <c r="E33" s="8">
         <v>3</v>
       </c>
       <c r="F33" s="8">
         <v>5</v>
       </c>
       <c r="G33" s="9">
         <v>6</v>
       </c>
       <c r="H33" s="40">
         <v>15</v>
       </c>
       <c r="I33" s="40">
@@ -3437,58 +3511,61 @@
       </c>
       <c r="T33" s="36">
         <v>11</v>
       </c>
       <c r="U33" s="36">
         <v>5</v>
       </c>
       <c r="V33" s="36">
         <v>7</v>
       </c>
       <c r="W33" s="35">
         <v>7</v>
       </c>
       <c r="X33" s="35">
         <v>6</v>
       </c>
       <c r="Y33" s="35">
         <v>5</v>
       </c>
       <c r="Z33" s="53">
         <v>5</v>
       </c>
       <c r="AA33" s="52">
         <v>3</v>
       </c>
-      <c r="AB33" s="76">
+      <c r="AB33" s="60">
         <v>4</v>
       </c>
       <c r="AC33" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>4</v>
       </c>
       <c r="C34" s="8">
         <v>5</v>
       </c>
       <c r="D34" s="8">
         <v>7</v>
       </c>
       <c r="E34" s="8">
         <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>8</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="40">
         <v>14</v>
       </c>
       <c r="I34" s="40">
@@ -3526,58 +3603,61 @@
       </c>
       <c r="T34" s="36">
         <v>9</v>
       </c>
       <c r="U34" s="36">
         <v>11</v>
       </c>
       <c r="V34" s="36">
         <v>9</v>
       </c>
       <c r="W34" s="35">
         <v>6</v>
       </c>
       <c r="X34" s="35">
         <v>12</v>
       </c>
       <c r="Y34" s="35">
         <v>10</v>
       </c>
       <c r="Z34" s="53">
         <v>10</v>
       </c>
       <c r="AA34" s="52">
         <v>8</v>
       </c>
-      <c r="AB34" s="76">
+      <c r="AB34" s="60">
         <v>7</v>
       </c>
       <c r="AC34" s="24">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>9</v>
       </c>
       <c r="C35" s="8">
         <v>6</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
       <c r="E35" s="8">
         <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="9">
         <v>10</v>
       </c>
       <c r="H35" s="40">
         <v>6</v>
       </c>
       <c r="I35" s="40">
@@ -3615,58 +3695,61 @@
       </c>
       <c r="T35" s="36">
         <v>13</v>
       </c>
       <c r="U35" s="36">
         <v>8</v>
       </c>
       <c r="V35" s="36">
         <v>6</v>
       </c>
       <c r="W35" s="35">
         <v>8</v>
       </c>
       <c r="X35" s="35">
         <v>7</v>
       </c>
       <c r="Y35" s="35">
         <v>4</v>
       </c>
       <c r="Z35" s="53">
         <v>5</v>
       </c>
       <c r="AA35" s="52">
         <v>5</v>
       </c>
-      <c r="AB35" s="76">
+      <c r="AB35" s="60">
         <v>3</v>
       </c>
       <c r="AC35" s="24">
         <v>5</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>11</v>
       </c>
       <c r="D36" s="8">
         <v>22</v>
       </c>
       <c r="E36" s="8">
         <v>15</v>
       </c>
       <c r="F36" s="8">
         <v>11</v>
       </c>
       <c r="G36" s="9">
         <v>26</v>
       </c>
       <c r="H36" s="40">
         <v>35</v>
       </c>
       <c r="I36" s="40">
@@ -3704,58 +3787,61 @@
       </c>
       <c r="T36" s="36">
         <v>18</v>
       </c>
       <c r="U36" s="36">
         <v>22</v>
       </c>
       <c r="V36" s="36">
         <v>18</v>
       </c>
       <c r="W36" s="35">
         <v>15</v>
       </c>
       <c r="X36" s="35">
         <v>18</v>
       </c>
       <c r="Y36" s="35">
         <v>22</v>
       </c>
       <c r="Z36" s="53">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>16</v>
       </c>
-      <c r="AB36" s="76">
+      <c r="AB36" s="60">
         <v>14</v>
       </c>
       <c r="AC36" s="24">
         <v>20</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="60">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>6</v>
       </c>
       <c r="D37" s="8">
         <v>4</v>
       </c>
       <c r="E37" s="8">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="9">
         <v>4</v>
       </c>
       <c r="H37" s="40">
         <v>4</v>
       </c>
       <c r="I37" s="40">
         <v>5</v>
       </c>
@@ -3791,58 +3877,61 @@
       </c>
       <c r="T37" s="36">
         <v>7</v>
       </c>
       <c r="U37" s="36">
         <v>1</v>
       </c>
       <c r="V37" s="36">
         <v>2</v>
       </c>
       <c r="W37" s="35">
         <v>4</v>
       </c>
       <c r="X37" s="35">
         <v>4</v>
       </c>
       <c r="Y37" s="35">
         <v>5</v>
       </c>
       <c r="Z37" s="53">
         <v>3</v>
       </c>
       <c r="AA37" s="52">
         <v>2</v>
       </c>
-      <c r="AB37" s="76">
+      <c r="AB37" s="60">
         <v>2</v>
       </c>
       <c r="AC37" s="24">
         <v>5</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>7</v>
       </c>
       <c r="D38" s="8">
         <v>7</v>
       </c>
       <c r="E38" s="8">
         <v>3</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="9">
         <v>5</v>
       </c>
       <c r="H38" s="40">
         <v>13</v>
       </c>
       <c r="I38" s="40">
@@ -3880,58 +3969,61 @@
       </c>
       <c r="T38" s="36">
         <v>10</v>
       </c>
       <c r="U38" s="36">
         <v>3</v>
       </c>
       <c r="V38" s="36">
         <v>3</v>
       </c>
       <c r="W38" s="35">
         <v>2</v>
       </c>
       <c r="X38" s="35">
         <v>2</v>
       </c>
       <c r="Y38" s="35">
         <v>8</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="52">
         <v>2</v>
       </c>
-      <c r="AB38" s="76">
+      <c r="AB38" s="60">
         <v>1</v>
       </c>
       <c r="AC38" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>8</v>
       </c>
       <c r="C39" s="8">
         <v>4</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>4</v>
       </c>
       <c r="G39" s="9">
         <v>10</v>
       </c>
       <c r="H39" s="40">
         <v>6</v>
       </c>
       <c r="I39" s="40">
@@ -3969,58 +4061,61 @@
       </c>
       <c r="T39" s="36">
         <v>7</v>
       </c>
       <c r="U39" s="36">
         <v>9</v>
       </c>
       <c r="V39" s="36">
         <v>4</v>
       </c>
       <c r="W39" s="35">
         <v>9</v>
       </c>
       <c r="X39" s="35">
         <v>12</v>
       </c>
       <c r="Y39" s="35">
         <v>11</v>
       </c>
       <c r="Z39" s="53">
         <v>4</v>
       </c>
       <c r="AA39" s="52">
         <v>4</v>
       </c>
-      <c r="AB39" s="76">
+      <c r="AB39" s="60">
         <v>6</v>
       </c>
       <c r="AC39" s="24">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>9</v>
       </c>
       <c r="C40" s="8">
         <v>13</v>
       </c>
       <c r="D40" s="8">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="9">
         <v>10</v>
       </c>
       <c r="H40" s="40">
         <v>10</v>
       </c>
       <c r="I40" s="40">
@@ -4058,58 +4153,61 @@
       </c>
       <c r="T40" s="36">
         <v>22</v>
       </c>
       <c r="U40" s="36">
         <v>7</v>
       </c>
       <c r="V40" s="36">
         <v>9</v>
       </c>
       <c r="W40" s="35">
         <v>7</v>
       </c>
       <c r="X40" s="35">
         <v>14</v>
       </c>
       <c r="Y40" s="35">
         <v>10</v>
       </c>
       <c r="Z40" s="53">
         <v>11</v>
       </c>
       <c r="AA40" s="52">
         <v>5</v>
       </c>
-      <c r="AB40" s="76">
+      <c r="AB40" s="60">
         <v>4</v>
       </c>
       <c r="AC40" s="24">
         <v>9</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="60">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>5</v>
       </c>
       <c r="C41" s="8">
         <v>5</v>
       </c>
       <c r="D41" s="8">
         <v>4</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="8">
         <v>1</v>
       </c>
       <c r="G41" s="9">
         <v>5</v>
       </c>
       <c r="H41" s="40">
         <v>3</v>
       </c>
       <c r="I41" s="40">
         <v>6</v>
       </c>
@@ -4145,58 +4243,61 @@
       </c>
       <c r="T41" s="36">
         <v>6</v>
       </c>
       <c r="U41" s="36">
         <v>5</v>
       </c>
       <c r="V41" s="36">
         <v>2</v>
       </c>
       <c r="W41" s="35">
         <v>1</v>
       </c>
       <c r="X41" s="35">
         <v>5</v>
       </c>
       <c r="Y41" s="35">
         <v>4</v>
       </c>
       <c r="Z41" s="53">
         <v>1</v>
       </c>
       <c r="AA41" s="52">
         <v>5</v>
       </c>
-      <c r="AB41" s="76">
+      <c r="AB41" s="60">
         <v>1</v>
       </c>
       <c r="AC41" s="24">
         <v>6</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="60">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>5</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="40">
         <v>10</v>
       </c>
       <c r="I42" s="40">
@@ -4234,58 +4335,61 @@
       </c>
       <c r="T42" s="36">
         <v>8</v>
       </c>
       <c r="U42" s="36">
         <v>7</v>
       </c>
       <c r="V42" s="36">
         <v>5</v>
       </c>
       <c r="W42" s="35">
         <v>3</v>
       </c>
       <c r="X42" s="35">
         <v>4</v>
       </c>
       <c r="Y42" s="35">
         <v>1</v>
       </c>
       <c r="Z42" s="53">
         <v>4</v>
       </c>
       <c r="AA42" s="52">
         <v>1</v>
       </c>
-      <c r="AB42" s="76">
+      <c r="AB42" s="60">
         <v>3</v>
       </c>
       <c r="AC42" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>6</v>
       </c>
       <c r="C43" s="14">
         <v>14</v>
       </c>
       <c r="D43" s="14">
         <v>18</v>
       </c>
       <c r="E43" s="14">
         <v>16</v>
       </c>
       <c r="F43" s="14">
         <v>14</v>
       </c>
       <c r="G43" s="13">
         <v>25</v>
       </c>
       <c r="H43" s="13">
         <v>22</v>
       </c>
       <c r="I43" s="13">
@@ -4329,204 +4433,207 @@
       </c>
       <c r="V43" s="37">
         <v>16</v>
       </c>
       <c r="W43" s="51">
         <v>11</v>
       </c>
       <c r="X43" s="51">
         <v>10</v>
       </c>
       <c r="Y43" s="51">
         <v>19</v>
       </c>
       <c r="Z43" s="54">
         <v>7</v>
       </c>
       <c r="AA43" s="54">
         <v>11</v>
       </c>
       <c r="AB43" s="51">
         <v>15</v>
       </c>
       <c r="AC43" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="51">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="15"/>
       <c r="G44" s="26"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7"/>
+    <sheetView topLeftCell="I13" workbookViewId="0">
+      <selection activeCell="X43" sqref="X43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="68"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="68" t="s">
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="AJ3" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="68"/>
+      <c r="AK3" s="72"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="69">
+      <c r="A4" s="68"/>
+      <c r="B4" s="70">
         <v>2024</v>
       </c>
-      <c r="C4" s="70"/>
-[...10 lines deleted...]
-      <c r="N4" s="69">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="70">
         <v>2025</v>
       </c>
-      <c r="O4" s="70"/>
-[...10 lines deleted...]
-      <c r="Z4" s="69">
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="70">
         <v>2026</v>
       </c>
-      <c r="AA4" s="70"/>
-[...9 lines deleted...]
-      <c r="AK4" s="70"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
     </row>
     <row r="5" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A5" s="64"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="56" t="s">
@@ -4593,77 +4700,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>4.74</v>
       </c>
       <c r="C7" s="19">
         <v>4.91</v>
       </c>
       <c r="D7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="25">
         <v>5.09</v>
       </c>
       <c r="F7" s="25">
         <v>4.75</v>
       </c>
       <c r="G7" s="30">
         <v>5.27</v>
       </c>
       <c r="H7" s="30">
         <v>5.81</v>
@@ -4709,50 +4816,53 @@
       </c>
       <c r="V7" s="38">
         <v>5.65</v>
       </c>
       <c r="W7" s="38">
         <v>5.55</v>
       </c>
       <c r="X7" s="38">
         <v>5.54</v>
       </c>
       <c r="Y7" s="38">
         <v>5.56</v>
       </c>
       <c r="Z7" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="19">
         <v>4.13</v>
       </c>
       <c r="AB7" s="38">
         <v>4.21</v>
       </c>
       <c r="AC7" s="19">
         <v>4.3899999999999997</v>
       </c>
+      <c r="AD7" s="25">
+        <v>4.0199999999999996</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>5.52</v>
       </c>
       <c r="C8" s="19">
         <v>5.81</v>
       </c>
       <c r="D8" s="19">
         <v>5.71</v>
       </c>
       <c r="E8" s="25">
         <v>6</v>
       </c>
       <c r="F8" s="25">
         <v>5.49</v>
       </c>
       <c r="G8" s="28">
         <v>6.29</v>
       </c>
       <c r="H8" s="30">
         <v>6.95</v>
@@ -4798,50 +4908,53 @@
       </c>
       <c r="V8" s="38">
         <v>6.94</v>
       </c>
       <c r="W8" s="38">
         <v>6.8</v>
       </c>
       <c r="X8" s="38">
         <v>6.69</v>
       </c>
       <c r="Y8" s="38">
         <v>6.69</v>
       </c>
       <c r="Z8" s="19">
         <v>4.46</v>
       </c>
       <c r="AA8" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="38">
         <v>4.93</v>
       </c>
       <c r="AC8" s="19">
         <v>5.23</v>
       </c>
+      <c r="AD8" s="25">
+        <v>4.79</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>3.39</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.07</v>
       </c>
       <c r="E9" s="25">
         <v>3.76</v>
       </c>
       <c r="F9" s="25">
         <v>4.29</v>
       </c>
       <c r="G9" s="28">
         <v>4.67</v>
       </c>
       <c r="H9" s="30">
         <v>5.24</v>
@@ -4887,50 +5000,53 @@
       </c>
       <c r="V9" s="38">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="38">
         <v>4.76</v>
       </c>
       <c r="X9" s="38">
         <v>4.83</v>
       </c>
       <c r="Y9" s="38">
         <v>4.75</v>
       </c>
       <c r="Z9" s="19">
         <v>4.01</v>
       </c>
       <c r="AA9" s="19">
         <v>3.81</v>
       </c>
       <c r="AB9" s="38">
         <v>4.3</v>
       </c>
       <c r="AC9" s="19">
         <v>4.1399999999999997</v>
       </c>
+      <c r="AD9" s="25">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>4.57</v>
       </c>
       <c r="C10" s="19">
         <v>3.76</v>
       </c>
       <c r="D10" s="19">
         <v>3.09</v>
       </c>
       <c r="E10" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="25">
         <v>3.51</v>
       </c>
       <c r="G10" s="28">
         <v>3.71</v>
       </c>
       <c r="H10" s="30">
         <v>4.2300000000000004</v>
@@ -4976,50 +5092,53 @@
       </c>
       <c r="V10" s="38">
         <v>4.51</v>
       </c>
       <c r="W10" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="38">
         <v>4.3</v>
       </c>
       <c r="Y10" s="38">
         <v>4.18</v>
       </c>
       <c r="Z10" s="19">
         <v>3.91</v>
       </c>
       <c r="AA10" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="38">
         <v>2.04</v>
       </c>
       <c r="AC10" s="19">
         <v>2.0299999999999998</v>
       </c>
+      <c r="AD10" s="25">
+        <v>1.61</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="19">
         <v>4.71</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.99</v>
       </c>
       <c r="G11" s="28">
         <v>4.08</v>
       </c>
       <c r="H11" s="30">
         <v>4.59</v>
@@ -5065,50 +5184,53 @@
       </c>
       <c r="V11" s="38">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="38">
         <v>4.33</v>
       </c>
       <c r="X11" s="38">
         <v>4.37</v>
       </c>
       <c r="Y11" s="38">
         <v>4.42</v>
       </c>
       <c r="Z11" s="19">
         <v>3.22</v>
       </c>
       <c r="AA11" s="19">
         <v>3.62</v>
       </c>
       <c r="AB11" s="38">
         <v>3.49</v>
       </c>
       <c r="AC11" s="19">
         <v>3.33</v>
       </c>
+      <c r="AD11" s="25">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="19">
         <v>2.65</v>
       </c>
       <c r="D12" s="19">
         <v>3.11</v>
       </c>
       <c r="E12" s="25">
         <v>3.95</v>
       </c>
       <c r="F12" s="25">
         <v>4.07</v>
       </c>
       <c r="G12" s="28">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="30">
         <v>5.0599999999999996</v>
@@ -5154,50 +5276,53 @@
       </c>
       <c r="V12" s="38">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="38">
         <v>4.74</v>
       </c>
       <c r="X12" s="38">
         <v>4.96</v>
       </c>
       <c r="Y12" s="38">
         <v>5.03</v>
       </c>
       <c r="Z12" s="19">
         <v>6.02</v>
       </c>
       <c r="AA12" s="19">
         <v>5.65</v>
       </c>
       <c r="AB12" s="38">
         <v>5.13</v>
       </c>
       <c r="AC12" s="19">
         <v>4.3099999999999996</v>
       </c>
+      <c r="AD12" s="25">
+        <v>3.53</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>6.07</v>
       </c>
       <c r="C13" s="19">
         <v>5.24</v>
       </c>
       <c r="D13" s="19">
         <v>4.82</v>
       </c>
       <c r="E13" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="25">
         <v>3.98</v>
       </c>
       <c r="G13" s="28">
         <v>4.46</v>
       </c>
       <c r="H13" s="30">
         <v>4.41</v>
@@ -5243,50 +5368,53 @@
       </c>
       <c r="V13" s="38">
         <v>4.2</v>
       </c>
       <c r="W13" s="38">
         <v>4.34</v>
       </c>
       <c r="X13" s="38">
         <v>4.41</v>
       </c>
       <c r="Y13" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="19">
         <v>3.63</v>
       </c>
       <c r="AA13" s="19">
         <v>3.79</v>
       </c>
       <c r="AB13" s="38">
         <v>3.23</v>
       </c>
       <c r="AC13" s="19">
         <v>3.35</v>
       </c>
+      <c r="AD13" s="25">
+        <v>3.25</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>4.08</v>
       </c>
       <c r="C14" s="19">
         <v>3.56</v>
       </c>
       <c r="D14" s="19">
         <v>4.25</v>
       </c>
       <c r="E14" s="25">
         <v>4.13</v>
       </c>
       <c r="F14" s="25">
         <v>3.85</v>
       </c>
       <c r="G14" s="28">
         <v>4.34</v>
       </c>
       <c r="H14" s="30">
         <v>5</v>
@@ -5332,50 +5460,53 @@
       </c>
       <c r="V14" s="38">
         <v>4.29</v>
       </c>
       <c r="W14" s="38">
         <v>4.24</v>
       </c>
       <c r="X14" s="38">
         <v>4.29</v>
       </c>
       <c r="Y14" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>4.59</v>
       </c>
       <c r="AB14" s="38">
         <v>4.26</v>
       </c>
       <c r="AC14" s="19">
         <v>4.5199999999999996</v>
       </c>
+      <c r="AD14" s="25">
+        <v>3.96</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="19">
         <v>6.07</v>
       </c>
       <c r="D15" s="19">
         <v>5.17</v>
       </c>
       <c r="E15" s="25">
         <v>4.95</v>
       </c>
       <c r="F15" s="25">
         <v>4.22</v>
       </c>
       <c r="G15" s="28">
         <v>4.46</v>
       </c>
       <c r="H15" s="30">
         <v>4.72</v>
@@ -5421,50 +5552,53 @@
       </c>
       <c r="V15" s="38">
         <v>4.42</v>
       </c>
       <c r="W15" s="38">
         <v>4.47</v>
       </c>
       <c r="X15" s="38">
         <v>4.47</v>
       </c>
       <c r="Y15" s="38">
         <v>4.51</v>
       </c>
       <c r="Z15" s="19">
         <v>4.34</v>
       </c>
       <c r="AA15" s="19">
         <v>3.03</v>
       </c>
       <c r="AB15" s="38">
         <v>3.47</v>
       </c>
       <c r="AC15" s="19">
         <v>4.47</v>
       </c>
+      <c r="AD15" s="25">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>5.36</v>
       </c>
       <c r="C16" s="19">
         <v>5.62</v>
       </c>
       <c r="D16" s="19">
         <v>6.46</v>
       </c>
       <c r="E16" s="25">
         <v>5.55</v>
       </c>
       <c r="F16" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>4.95</v>
       </c>
       <c r="H16" s="30">
         <v>5.8</v>
@@ -5510,52 +5644,55 @@
       </c>
       <c r="V16" s="38">
         <v>4.71</v>
       </c>
       <c r="W16" s="38">
         <v>4.58</v>
       </c>
       <c r="X16" s="38">
         <v>4.68</v>
       </c>
       <c r="Y16" s="38">
         <v>4.99</v>
       </c>
       <c r="Z16" s="19">
         <v>2.11</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="38">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>3.26</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="25">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>5.39</v>
       </c>
       <c r="C17" s="19">
         <v>4.2</v>
       </c>
       <c r="D17" s="19">
         <v>3.68</v>
       </c>
       <c r="E17" s="25">
         <v>3.78</v>
       </c>
       <c r="F17" s="25">
         <v>3.55</v>
       </c>
       <c r="G17" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="30">
         <v>4.09</v>
       </c>
       <c r="I17" s="30">
@@ -5599,52 +5736,55 @@
       </c>
       <c r="V17" s="38">
         <v>4.12</v>
       </c>
       <c r="W17" s="38">
         <v>4.32</v>
       </c>
       <c r="X17" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="38">
         <v>4.93</v>
       </c>
       <c r="Z17" s="19">
         <v>2.72</v>
       </c>
       <c r="AA17" s="19">
         <v>2.86</v>
       </c>
       <c r="AB17" s="38">
         <v>3.31</v>
       </c>
       <c r="AC17" s="19">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="25">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>3.91</v>
       </c>
       <c r="C18" s="19">
         <v>4.59</v>
       </c>
       <c r="D18" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="25">
         <v>5.13</v>
       </c>
       <c r="F18" s="25">
         <v>4.7</v>
       </c>
       <c r="G18" s="28">
         <v>4.8</v>
       </c>
       <c r="H18" s="30">
         <v>5.24</v>
       </c>
       <c r="I18" s="30">
@@ -5688,52 +5828,55 @@
       </c>
       <c r="V18" s="38">
         <v>5.61</v>
       </c>
       <c r="W18" s="38">
         <v>5.51</v>
       </c>
       <c r="X18" s="38">
         <v>5.53</v>
       </c>
       <c r="Y18" s="38">
         <v>5.48</v>
       </c>
       <c r="Z18" s="19">
         <v>5.43</v>
       </c>
       <c r="AA18" s="19">
         <v>4.01</v>
       </c>
       <c r="AB18" s="38">
         <v>3.28</v>
       </c>
       <c r="AC18" s="19">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="25">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>6.27</v>
       </c>
       <c r="C19" s="19">
         <v>6.45</v>
       </c>
       <c r="D19" s="19">
         <v>5.9</v>
       </c>
       <c r="E19" s="25">
         <v>4.43</v>
       </c>
       <c r="F19" s="25">
         <v>3.77</v>
       </c>
       <c r="G19" s="28">
         <v>4.2</v>
       </c>
       <c r="H19" s="30">
         <v>4.13</v>
       </c>
       <c r="I19" s="30">
@@ -5777,52 +5920,55 @@
       </c>
       <c r="V19" s="38">
         <v>5.35</v>
       </c>
       <c r="W19" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="38">
         <v>5.09</v>
       </c>
       <c r="Y19" s="38">
         <v>5.09</v>
       </c>
       <c r="Z19" s="19">
         <v>1.32</v>
       </c>
       <c r="AA19" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="38">
         <v>3.19</v>
       </c>
       <c r="AC19" s="19">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>6.6</v>
       </c>
       <c r="C20" s="19">
         <v>5.35</v>
       </c>
       <c r="D20" s="19">
         <v>3.83</v>
       </c>
       <c r="E20" s="25">
         <v>4.3</v>
       </c>
       <c r="F20" s="25">
         <v>4.37</v>
       </c>
       <c r="G20" s="28">
         <v>3.96</v>
       </c>
       <c r="H20" s="30">
         <v>4.75</v>
       </c>
       <c r="I20" s="30">
@@ -5866,52 +6012,55 @@
       </c>
       <c r="V20" s="38">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="38">
         <v>4.55</v>
       </c>
       <c r="X20" s="38">
         <v>4.51</v>
       </c>
       <c r="Y20" s="38">
         <v>4.21</v>
       </c>
       <c r="Z20" s="19">
         <v>4.13</v>
       </c>
       <c r="AA20" s="19">
         <v>2.72</v>
       </c>
       <c r="AB20" s="38">
         <v>2.86</v>
       </c>
       <c r="AC20" s="19">
         <v>3.22</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="25">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="19">
         <v>3.5</v>
       </c>
       <c r="D21" s="19">
         <v>4.37</v>
       </c>
       <c r="E21" s="25">
         <v>4.67</v>
       </c>
       <c r="F21" s="25">
         <v>4.68</v>
       </c>
       <c r="G21" s="28">
         <v>5.36</v>
       </c>
       <c r="H21" s="30">
         <v>5.67</v>
       </c>
       <c r="I21" s="30">
@@ -5955,84 +6104,88 @@
       </c>
       <c r="V21" s="38">
         <v>4.59</v>
       </c>
       <c r="W21" s="38">
         <v>4.51</v>
       </c>
       <c r="X21" s="38">
         <v>4.42</v>
       </c>
       <c r="Y21" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="19">
         <v>3.34</v>
       </c>
       <c r="AB21" s="38">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="19">
         <v>3.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AD21" s="25">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="50"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="25"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>5.38</v>
       </c>
       <c r="C23" s="19">
         <v>5.63</v>
       </c>
       <c r="D23" s="19">
         <v>5.6</v>
       </c>
       <c r="E23" s="25">
         <v>5.87</v>
       </c>
       <c r="F23" s="25">
         <v>5.37</v>
       </c>
       <c r="G23" s="30">
         <v>6.07</v>
       </c>
       <c r="H23" s="30">
         <v>6.71</v>
       </c>
       <c r="I23" s="30">
@@ -6076,52 +6229,55 @@
       </c>
       <c r="V23" s="38">
         <v>6.71</v>
       </c>
       <c r="W23" s="38">
         <v>6.59</v>
       </c>
       <c r="X23" s="38">
         <v>6.5</v>
       </c>
       <c r="Y23" s="38">
         <v>6.5</v>
       </c>
       <c r="Z23" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="19">
         <v>4.55</v>
       </c>
       <c r="AB23" s="38">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="19">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="25">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>5.52</v>
       </c>
       <c r="C24" s="19">
         <v>5.81</v>
       </c>
       <c r="D24" s="19">
         <v>5.71</v>
       </c>
       <c r="E24" s="25">
         <v>6</v>
       </c>
       <c r="F24" s="25">
         <v>5.49</v>
       </c>
       <c r="G24" s="28">
         <v>6.29</v>
       </c>
       <c r="H24" s="30">
         <v>6.95</v>
       </c>
       <c r="I24" s="30">
@@ -6165,52 +6321,55 @@
       </c>
       <c r="V24" s="38">
         <v>6.94</v>
       </c>
       <c r="W24" s="38">
         <v>6.8</v>
       </c>
       <c r="X24" s="38">
         <v>6.69</v>
       </c>
       <c r="Y24" s="38">
         <v>6.69</v>
       </c>
       <c r="Z24" s="19">
         <v>4.46</v>
       </c>
       <c r="AA24" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="38">
         <v>4.93</v>
       </c>
       <c r="AC24" s="19">
         <v>5.23</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="25">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>5.57</v>
       </c>
       <c r="C25" s="19">
         <v>5.77</v>
       </c>
       <c r="D25" s="19">
         <v>6.15</v>
       </c>
       <c r="E25" s="25">
         <v>6.05</v>
       </c>
       <c r="F25" s="25">
         <v>5.07</v>
       </c>
       <c r="G25" s="28">
         <v>5.17</v>
       </c>
       <c r="H25" s="30">
         <v>4.83</v>
       </c>
       <c r="I25" s="30">
@@ -6254,52 +6413,55 @@
       </c>
       <c r="V25" s="38">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="38">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="38">
         <v>4.75</v>
       </c>
       <c r="Y25" s="38">
         <v>5.05</v>
       </c>
       <c r="Z25" s="19">
         <v>2.76</v>
       </c>
       <c r="AA25" s="19">
         <v>5.08</v>
       </c>
       <c r="AB25" s="38">
         <v>4.78</v>
       </c>
       <c r="AC25" s="19">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="25">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>5.39</v>
       </c>
       <c r="D26" s="19">
         <v>4.12</v>
       </c>
       <c r="E26" s="25">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="25">
         <v>4.55</v>
       </c>
       <c r="G26" s="28">
         <v>4.96</v>
       </c>
       <c r="H26" s="30">
         <v>5.49</v>
       </c>
       <c r="I26" s="30">
@@ -6343,52 +6505,55 @@
       </c>
       <c r="V26" s="38">
         <v>5.39</v>
       </c>
       <c r="W26" s="38">
         <v>5.38</v>
       </c>
       <c r="X26" s="38">
         <v>5.22</v>
       </c>
       <c r="Y26" s="38">
         <v>5.07</v>
       </c>
       <c r="Z26" s="19">
         <v>5.35</v>
       </c>
       <c r="AA26" s="19">
         <v>2.84</v>
       </c>
       <c r="AB26" s="38">
         <v>4.32</v>
       </c>
       <c r="AC26" s="19">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="25">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>7.26</v>
       </c>
       <c r="C27" s="19">
         <v>4.55</v>
       </c>
       <c r="D27" s="19">
         <v>5.47</v>
       </c>
       <c r="E27" s="25">
         <v>4.5</v>
       </c>
       <c r="F27" s="25">
         <v>4.46</v>
       </c>
       <c r="G27" s="28">
         <v>3.96</v>
       </c>
       <c r="H27" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="30">
@@ -6432,52 +6597,55 @@
       </c>
       <c r="V27" s="38">
         <v>4.97</v>
       </c>
       <c r="W27" s="38">
         <v>4.92</v>
       </c>
       <c r="X27" s="38">
         <v>5.3</v>
       </c>
       <c r="Y27" s="38">
         <v>5.35</v>
       </c>
       <c r="Z27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="19">
         <v>3.81</v>
       </c>
       <c r="AB27" s="38">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="25">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>3.3</v>
       </c>
       <c r="D28" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="25">
         <v>4.46</v>
       </c>
       <c r="G28" s="28">
         <v>4.8</v>
       </c>
       <c r="H28" s="30">
         <v>6.22</v>
       </c>
       <c r="I28" s="30">
@@ -6521,84 +6689,88 @@
       </c>
       <c r="V28" s="38">
         <v>5.81</v>
       </c>
       <c r="W28" s="38">
         <v>5.96</v>
       </c>
       <c r="X28" s="38">
         <v>5.76</v>
       </c>
       <c r="Y28" s="38">
         <v>5.74</v>
       </c>
       <c r="Z28" s="19">
         <v>5.52</v>
       </c>
       <c r="AA28" s="19">
         <v>3.86</v>
       </c>
       <c r="AB28" s="38">
         <v>3.17</v>
       </c>
       <c r="AC28" s="19">
         <v>3.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AD28" s="25">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="60"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
       <c r="AA29" s="59"/>
       <c r="AB29" s="59"/>
       <c r="AC29" s="59"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="25"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="19">
         <v>4.21</v>
       </c>
       <c r="D30" s="19">
         <v>4.21</v>
       </c>
       <c r="E30" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="25">
         <v>4.16</v>
       </c>
       <c r="G30" s="31">
         <v>4.5</v>
       </c>
       <c r="H30" s="30">
         <v>4.93</v>
       </c>
       <c r="I30" s="30">
@@ -6642,52 +6814,55 @@
       </c>
       <c r="V30" s="43">
         <v>4.59</v>
       </c>
       <c r="W30" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="38">
         <v>4.58</v>
       </c>
       <c r="Y30" s="38">
         <v>4.62</v>
       </c>
       <c r="Z30" s="19">
         <v>3.81</v>
       </c>
       <c r="AA30" s="19">
         <v>3.71</v>
       </c>
       <c r="AB30" s="38">
         <v>3.63</v>
       </c>
       <c r="AC30" s="19">
         <v>3.68</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="25">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>3.39</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.07</v>
       </c>
       <c r="E31" s="25">
         <v>3.76</v>
       </c>
       <c r="F31" s="25">
         <v>4.29</v>
       </c>
       <c r="G31" s="32">
         <v>4.67</v>
       </c>
       <c r="H31" s="30">
         <v>5.24</v>
       </c>
       <c r="I31" s="30">
@@ -6731,52 +6906,55 @@
       </c>
       <c r="V31" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="38">
         <v>4.76</v>
       </c>
       <c r="X31" s="38">
         <v>4.83</v>
       </c>
       <c r="Y31" s="38">
         <v>4.75</v>
       </c>
       <c r="Z31" s="19">
         <v>4.01</v>
       </c>
       <c r="AA31" s="19">
         <v>3.81</v>
       </c>
       <c r="AB31" s="38">
         <v>4.3</v>
       </c>
       <c r="AC31" s="19">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="25">
+        <v>3.86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>4.57</v>
       </c>
       <c r="C32" s="19">
         <v>3.76</v>
       </c>
       <c r="D32" s="19">
         <v>3.09</v>
       </c>
       <c r="E32" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="25">
         <v>3.51</v>
       </c>
       <c r="G32" s="32">
         <v>3.71</v>
       </c>
       <c r="H32" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="30">
@@ -6820,52 +6998,55 @@
       </c>
       <c r="V32" s="43">
         <v>4.51</v>
       </c>
       <c r="W32" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="38">
         <v>4.3</v>
       </c>
       <c r="Y32" s="38">
         <v>4.18</v>
       </c>
       <c r="Z32" s="19">
         <v>3.91</v>
       </c>
       <c r="AA32" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="38">
         <v>2.04</v>
       </c>
       <c r="AC32" s="19">
         <v>2.0299999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="25">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="19">
         <v>4.58</v>
       </c>
       <c r="C33" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="25">
         <v>3.53</v>
       </c>
       <c r="F33" s="25">
         <v>3.47</v>
       </c>
       <c r="G33" s="32">
         <v>3.57</v>
       </c>
       <c r="H33" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="30">
@@ -6909,52 +7090,55 @@
       </c>
       <c r="V33" s="43">
         <v>4.12</v>
       </c>
       <c r="W33" s="38">
         <v>4.18</v>
       </c>
       <c r="X33" s="38">
         <v>4.18</v>
       </c>
       <c r="Y33" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="19">
         <v>3.45</v>
       </c>
       <c r="AA33" s="19">
         <v>2.9</v>
       </c>
       <c r="AB33" s="38">
         <v>2.85</v>
       </c>
       <c r="AC33" s="19">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="25">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="19">
         <v>2.65</v>
       </c>
       <c r="D34" s="19">
         <v>3.11</v>
       </c>
       <c r="E34" s="25">
         <v>3.95</v>
       </c>
       <c r="F34" s="25">
         <v>4.07</v>
       </c>
       <c r="G34" s="32">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="30">
@@ -6998,52 +7182,55 @@
       </c>
       <c r="V34" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="38">
         <v>4.74</v>
       </c>
       <c r="X34" s="38">
         <v>4.96</v>
       </c>
       <c r="Y34" s="38">
         <v>5.03</v>
       </c>
       <c r="Z34" s="19">
         <v>6.02</v>
       </c>
       <c r="AA34" s="19">
         <v>5.65</v>
       </c>
       <c r="AB34" s="38">
         <v>5.13</v>
       </c>
       <c r="AC34" s="19">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="25">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>6.07</v>
       </c>
       <c r="C35" s="19">
         <v>5.24</v>
       </c>
       <c r="D35" s="19">
         <v>4.82</v>
       </c>
       <c r="E35" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="25">
         <v>3.98</v>
       </c>
       <c r="G35" s="32">
         <v>4.46</v>
       </c>
       <c r="H35" s="30">
         <v>4.41</v>
       </c>
       <c r="I35" s="30">
@@ -7087,52 +7274,55 @@
       </c>
       <c r="V35" s="43">
         <v>4.2</v>
       </c>
       <c r="W35" s="38">
         <v>4.34</v>
       </c>
       <c r="X35" s="38">
         <v>4.41</v>
       </c>
       <c r="Y35" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="19">
         <v>3.63</v>
       </c>
       <c r="AA35" s="19">
         <v>3.79</v>
       </c>
       <c r="AB35" s="38">
         <v>3.23</v>
       </c>
       <c r="AC35" s="19">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="25">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>4.08</v>
       </c>
       <c r="C36" s="19">
         <v>3.56</v>
       </c>
       <c r="D36" s="19">
         <v>4.25</v>
       </c>
       <c r="E36" s="25">
         <v>4.13</v>
       </c>
       <c r="F36" s="25">
         <v>3.85</v>
       </c>
       <c r="G36" s="32">
         <v>4.34</v>
       </c>
       <c r="H36" s="30">
         <v>5</v>
       </c>
       <c r="I36" s="30">
@@ -7176,52 +7366,55 @@
       </c>
       <c r="V36" s="43">
         <v>4.29</v>
       </c>
       <c r="W36" s="38">
         <v>4.24</v>
       </c>
       <c r="X36" s="38">
         <v>4.29</v>
       </c>
       <c r="Y36" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>4.59</v>
       </c>
       <c r="AB36" s="38">
         <v>4.26</v>
       </c>
       <c r="AC36" s="19">
         <v>4.5199999999999996</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="25">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>5.74</v>
       </c>
       <c r="C37" s="19">
         <v>6.53</v>
       </c>
       <c r="D37" s="19">
         <v>5.87</v>
       </c>
       <c r="E37" s="25">
         <v>5.01</v>
       </c>
       <c r="F37" s="25">
         <v>4</v>
       </c>
       <c r="G37" s="32">
         <v>4.13</v>
       </c>
       <c r="H37" s="30">
         <v>4.21</v>
       </c>
       <c r="I37" s="30">
@@ -7265,52 +7458,55 @@
       </c>
       <c r="V37" s="43">
         <v>3.77</v>
       </c>
       <c r="W37" s="38">
         <v>3.87</v>
       </c>
       <c r="X37" s="38">
         <v>3.96</v>
       </c>
       <c r="Y37" s="38">
         <v>4.13</v>
       </c>
       <c r="Z37" s="19">
         <v>3.66</v>
       </c>
       <c r="AA37" s="19">
         <v>3.15</v>
       </c>
       <c r="AB37" s="38">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>3.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="25">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>3.73</v>
       </c>
       <c r="C38" s="19">
         <v>6.56</v>
       </c>
       <c r="D38" s="19">
         <v>7.31</v>
       </c>
       <c r="E38" s="25">
         <v>6.46</v>
       </c>
       <c r="F38" s="25">
         <v>5.65</v>
       </c>
       <c r="G38" s="32">
         <v>5.81</v>
       </c>
       <c r="H38" s="30">
         <v>7.34</v>
       </c>
       <c r="I38" s="30">
@@ -7354,52 +7550,55 @@
       </c>
       <c r="V38" s="43">
         <v>4.47</v>
       </c>
       <c r="W38" s="38">
         <v>4.28</v>
       </c>
       <c r="X38" s="38">
         <v>4.13</v>
       </c>
       <c r="Y38" s="38">
         <v>4.68</v>
       </c>
       <c r="Z38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="19">
         <v>1.44</v>
       </c>
       <c r="AB38" s="38">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="25">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>5.39</v>
       </c>
       <c r="C39" s="19">
         <v>4.2</v>
       </c>
       <c r="D39" s="19">
         <v>3.68</v>
       </c>
       <c r="E39" s="25">
         <v>3.78</v>
       </c>
       <c r="F39" s="25">
         <v>3.55</v>
       </c>
       <c r="G39" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="30">
         <v>4.09</v>
       </c>
       <c r="I39" s="30">
@@ -7443,52 +7642,55 @@
       </c>
       <c r="V39" s="43">
         <v>4.12</v>
       </c>
       <c r="W39" s="38">
         <v>4.32</v>
       </c>
       <c r="X39" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="38">
         <v>4.93</v>
       </c>
       <c r="Z39" s="19">
         <v>2.72</v>
       </c>
       <c r="AA39" s="19">
         <v>2.86</v>
       </c>
       <c r="AB39" s="38">
         <v>3.31</v>
       </c>
       <c r="AC39" s="19">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="25">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="19">
         <v>5.23</v>
       </c>
       <c r="D40" s="19">
         <v>4.67</v>
       </c>
       <c r="E40" s="25">
         <v>5.25</v>
       </c>
       <c r="F40" s="25">
         <v>4.82</v>
       </c>
       <c r="G40" s="32">
         <v>4.79</v>
       </c>
       <c r="H40" s="30">
         <v>4.75</v>
       </c>
       <c r="I40" s="30">
@@ -7532,52 +7734,55 @@
       </c>
       <c r="V40" s="43">
         <v>5.5</v>
       </c>
       <c r="W40" s="38">
         <v>5.27</v>
       </c>
       <c r="X40" s="38">
         <v>5.41</v>
       </c>
       <c r="Y40" s="38">
         <v>5.35</v>
       </c>
       <c r="Z40" s="19">
         <v>5.38</v>
       </c>
       <c r="AA40" s="19">
         <v>4.09</v>
       </c>
       <c r="AB40" s="38">
         <v>3.35</v>
       </c>
       <c r="AC40" s="19">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="25">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>6.27</v>
       </c>
       <c r="C41" s="19">
         <v>6.45</v>
       </c>
       <c r="D41" s="19">
         <v>5.9</v>
       </c>
       <c r="E41" s="25">
         <v>4.43</v>
       </c>
       <c r="F41" s="25">
         <v>3.77</v>
       </c>
       <c r="G41" s="32">
         <v>4.2</v>
       </c>
       <c r="H41" s="30">
         <v>4.13</v>
       </c>
       <c r="I41" s="30">
@@ -7621,52 +7826,55 @@
       </c>
       <c r="V41" s="43">
         <v>5.35</v>
       </c>
       <c r="W41" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="38">
         <v>5.09</v>
       </c>
       <c r="Y41" s="38">
         <v>5.09</v>
       </c>
       <c r="Z41" s="19">
         <v>1.32</v>
       </c>
       <c r="AA41" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="38">
         <v>3.19</v>
       </c>
       <c r="AC41" s="19">
         <v>4.4000000000000004</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>6.6</v>
       </c>
       <c r="C42" s="19">
         <v>5.35</v>
       </c>
       <c r="D42" s="19">
         <v>3.83</v>
       </c>
       <c r="E42" s="25">
         <v>4.3</v>
       </c>
       <c r="F42" s="25">
         <v>4.37</v>
       </c>
       <c r="G42" s="32">
         <v>3.96</v>
       </c>
       <c r="H42" s="30">
         <v>4.75</v>
       </c>
       <c r="I42" s="30">
@@ -7710,52 +7918,55 @@
       </c>
       <c r="V42" s="43">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="38">
         <v>4.55</v>
       </c>
       <c r="X42" s="38">
         <v>4.51</v>
       </c>
       <c r="Y42" s="38">
         <v>4.21</v>
       </c>
       <c r="Z42" s="19">
         <v>4.13</v>
       </c>
       <c r="AA42" s="19">
         <v>2.72</v>
       </c>
       <c r="AB42" s="38">
         <v>2.86</v>
       </c>
       <c r="AC42" s="19">
         <v>3.22</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="25">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="21">
         <v>3.5</v>
       </c>
       <c r="D43" s="21">
         <v>4.37</v>
       </c>
       <c r="E43" s="21">
         <v>4.67</v>
       </c>
       <c r="F43" s="21">
         <v>4.68</v>
       </c>
       <c r="G43" s="33">
         <v>5.36</v>
       </c>
       <c r="H43" s="33">
         <v>5.67</v>
       </c>
       <c r="I43" s="33">
@@ -7799,206 +8010,209 @@
       </c>
       <c r="V43" s="44">
         <v>4.59</v>
       </c>
       <c r="W43" s="44">
         <v>4.51</v>
       </c>
       <c r="X43" s="44">
         <v>4.42</v>
       </c>
       <c r="Y43" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="21">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="21">
         <v>3.34</v>
       </c>
       <c r="AB43" s="44">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="21">
         <v>3.56</v>
       </c>
+      <c r="AD43" s="21">
+        <v>3.47</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="H7" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.44140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="71">
+      <c r="A4" s="68"/>
+      <c r="B4" s="74">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="74">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="74">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="64"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -8181,50 +8395,53 @@
       </c>
       <c r="V7" s="39">
         <v>160</v>
       </c>
       <c r="W7" s="39">
         <v>146</v>
       </c>
       <c r="X7" s="39">
         <v>120</v>
       </c>
       <c r="Y7" s="39">
         <v>180</v>
       </c>
       <c r="Z7" s="52">
         <v>145</v>
       </c>
       <c r="AA7" s="52">
         <v>105</v>
       </c>
       <c r="AB7" s="39">
         <v>111</v>
       </c>
       <c r="AC7" s="8">
         <v>132</v>
       </c>
+      <c r="AD7" s="12">
+        <v>104</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>53</v>
       </c>
       <c r="C8" s="8">
         <v>54</v>
       </c>
       <c r="D8" s="8">
         <v>74</v>
       </c>
       <c r="E8" s="8">
         <v>60</v>
       </c>
       <c r="F8" s="8">
         <v>56</v>
       </c>
       <c r="G8" s="8">
         <v>66</v>
       </c>
       <c r="H8" s="8">
         <v>71</v>
@@ -8270,50 +8487,53 @@
       </c>
       <c r="V8" s="39">
         <v>89</v>
       </c>
       <c r="W8" s="39">
         <v>89</v>
       </c>
       <c r="X8" s="39">
         <v>69</v>
       </c>
       <c r="Y8" s="39">
         <v>94</v>
       </c>
       <c r="Z8" s="52">
         <v>72</v>
       </c>
       <c r="AA8" s="52">
         <v>62</v>
       </c>
       <c r="AB8" s="39">
         <v>60</v>
       </c>
       <c r="AC8" s="8">
         <v>68</v>
       </c>
+      <c r="AD8" s="12">
+        <v>49</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>7</v>
       </c>
       <c r="C9" s="8">
         <v>8</v>
       </c>
       <c r="D9" s="8">
         <v>11</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>9</v>
       </c>
       <c r="G9" s="8">
         <v>7</v>
       </c>
       <c r="H9" s="8">
         <v>3</v>
@@ -8359,50 +8579,53 @@
       </c>
       <c r="V9" s="39">
         <v>10</v>
       </c>
       <c r="W9" s="39">
         <v>6</v>
       </c>
       <c r="X9" s="39">
         <v>5</v>
       </c>
       <c r="Y9" s="39">
         <v>6</v>
       </c>
       <c r="Z9" s="52">
         <v>6</v>
       </c>
       <c r="AA9" s="52">
         <v>4</v>
       </c>
       <c r="AB9" s="39">
         <v>7</v>
       </c>
       <c r="AC9" s="8">
         <v>8</v>
       </c>
+      <c r="AD9" s="12">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>2</v>
       </c>
       <c r="G10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
@@ -8448,50 +8671,53 @@
       </c>
       <c r="V10" s="39">
         <v>2</v>
       </c>
       <c r="W10" s="39">
         <v>4</v>
       </c>
       <c r="X10" s="39">
         <v>1</v>
       </c>
       <c r="Y10" s="39">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>2</v>
       </c>
       <c r="AA10" s="52">
         <v>1</v>
       </c>
       <c r="AB10" s="39">
         <v>1</v>
       </c>
       <c r="AC10" s="8">
         <v>2</v>
       </c>
+      <c r="AD10" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>4</v>
       </c>
       <c r="D11" s="8">
         <v>5</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>5</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
@@ -8537,50 +8763,53 @@
       </c>
       <c r="V11" s="39">
         <v>5</v>
       </c>
       <c r="W11" s="39">
         <v>8</v>
       </c>
       <c r="X11" s="39">
         <v>3</v>
       </c>
       <c r="Y11" s="39">
         <v>4</v>
       </c>
       <c r="Z11" s="52">
         <v>8</v>
       </c>
       <c r="AA11" s="52">
         <v>5</v>
       </c>
       <c r="AB11" s="39">
         <v>2</v>
       </c>
       <c r="AC11" s="8">
         <v>7</v>
       </c>
+      <c r="AD11" s="12">
+        <v>6</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>5</v>
       </c>
       <c r="C12" s="8">
         <v>1</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
@@ -8626,50 +8855,53 @@
       </c>
       <c r="V12" s="39">
         <v>6</v>
       </c>
       <c r="W12" s="39">
         <v>4</v>
       </c>
       <c r="X12" s="39">
         <v>2</v>
       </c>
       <c r="Y12" s="39">
         <v>6</v>
       </c>
       <c r="Z12" s="52">
         <v>7</v>
       </c>
       <c r="AA12" s="52">
         <v>2</v>
       </c>
       <c r="AB12" s="39">
         <v>6</v>
       </c>
       <c r="AC12" s="8">
         <v>5</v>
       </c>
+      <c r="AD12" s="12">
+        <v>6</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>4</v>
       </c>
       <c r="C13" s="8">
         <v>3</v>
       </c>
       <c r="D13" s="8">
         <v>5</v>
       </c>
       <c r="E13" s="8">
         <v>2</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="8">
         <v>4</v>
@@ -8715,50 +8947,53 @@
       </c>
       <c r="V13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="39">
         <v>3</v>
       </c>
       <c r="X13" s="39">
         <v>3</v>
       </c>
       <c r="Y13" s="39">
         <v>2</v>
       </c>
       <c r="Z13" s="52">
         <v>2</v>
       </c>
       <c r="AA13" s="52">
         <v>3</v>
       </c>
       <c r="AB13" s="39">
         <v>2</v>
       </c>
       <c r="AC13" s="8">
         <v>3</v>
       </c>
+      <c r="AD13" s="12">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>7</v>
       </c>
       <c r="D14" s="8">
         <v>6</v>
       </c>
       <c r="E14" s="8">
         <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>9</v>
       </c>
       <c r="G14" s="8">
         <v>10</v>
       </c>
       <c r="H14" s="8">
         <v>15</v>
@@ -8804,50 +9039,53 @@
       </c>
       <c r="V14" s="39">
         <v>13</v>
       </c>
       <c r="W14" s="39">
         <v>12</v>
       </c>
       <c r="X14" s="39">
         <v>9</v>
       </c>
       <c r="Y14" s="39">
         <v>16</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>10</v>
       </c>
       <c r="AB14" s="39">
         <v>6</v>
       </c>
       <c r="AC14" s="8">
         <v>12</v>
       </c>
+      <c r="AD14" s="12">
+        <v>6</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>2</v>
       </c>
       <c r="C15" s="8">
         <v>4</v>
       </c>
       <c r="D15" s="8">
         <v>2</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>3</v>
@@ -8893,50 +9131,53 @@
       </c>
       <c r="V15" s="39">
         <v>1</v>
       </c>
       <c r="W15" s="39">
         <v>5</v>
       </c>
       <c r="X15" s="39">
         <v>5</v>
       </c>
       <c r="Y15" s="39">
         <v>4</v>
       </c>
       <c r="Z15" s="52">
         <v>2</v>
       </c>
       <c r="AA15" s="52">
         <v>3</v>
       </c>
       <c r="AB15" s="39">
         <v>4</v>
       </c>
       <c r="AC15" s="8">
         <v>3</v>
       </c>
+      <c r="AD15" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="8">
         <v>4</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>2</v>
@@ -8982,52 +9223,55 @@
       </c>
       <c r="V16" s="39">
         <v>5</v>
       </c>
       <c r="W16" s="39">
         <v>3</v>
       </c>
       <c r="X16" s="39">
         <v>3</v>
       </c>
       <c r="Y16" s="39">
         <v>7</v>
       </c>
       <c r="Z16" s="52">
         <v>5</v>
       </c>
       <c r="AA16" s="52">
         <v>2</v>
       </c>
       <c r="AB16" s="39">
         <v>3</v>
       </c>
       <c r="AC16" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>2</v>
       </c>
       <c r="F17" s="8">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="12">
@@ -9071,52 +9315,55 @@
       </c>
       <c r="V17" s="39">
         <v>6</v>
       </c>
       <c r="W17" s="39">
         <v>3</v>
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="39">
         <v>4</v>
       </c>
       <c r="Z17" s="52">
         <v>3</v>
       </c>
       <c r="AA17" s="52">
         <v>3</v>
       </c>
       <c r="AB17" s="39">
         <v>1</v>
       </c>
       <c r="AC17" s="8">
         <v>11</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8">
         <v>7</v>
       </c>
       <c r="D18" s="8">
         <v>5</v>
       </c>
       <c r="E18" s="8">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>9</v>
       </c>
       <c r="I18" s="12">
@@ -9160,52 +9407,55 @@
       </c>
       <c r="V18" s="39">
         <v>14</v>
       </c>
       <c r="W18" s="39">
         <v>5</v>
       </c>
       <c r="X18" s="39">
         <v>6</v>
       </c>
       <c r="Y18" s="39">
         <v>11</v>
       </c>
       <c r="Z18" s="52">
         <v>12</v>
       </c>
       <c r="AA18" s="52">
         <v>4</v>
       </c>
       <c r="AB18" s="39">
         <v>9</v>
       </c>
       <c r="AC18" s="8">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="8">
         <v>7</v>
       </c>
       <c r="G19" s="8">
         <v>2</v>
       </c>
       <c r="H19" s="8">
         <v>5</v>
       </c>
       <c r="I19" s="12">
@@ -9249,52 +9499,55 @@
       </c>
       <c r="V19" s="39">
         <v>3</v>
       </c>
       <c r="W19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="39">
         <v>2</v>
       </c>
       <c r="Y19" s="39">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>2</v>
       </c>
       <c r="AA19" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="39">
         <v>1</v>
       </c>
       <c r="AC19" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>3</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>4</v>
       </c>
       <c r="I20" s="12">
@@ -9338,52 +9591,55 @@
       </c>
       <c r="V20" s="39">
         <v>1</v>
       </c>
       <c r="W20" s="39">
         <v>1</v>
       </c>
       <c r="X20" s="39">
         <v>1</v>
       </c>
       <c r="Y20" s="39">
         <v>6</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>8</v>
       </c>
       <c r="E21" s="8">
         <v>8</v>
       </c>
       <c r="F21" s="8">
         <v>7</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="12">
@@ -9427,81 +9683,85 @@
       </c>
       <c r="V21" s="39">
         <v>5</v>
       </c>
       <c r="W21" s="39">
         <v>3</v>
       </c>
       <c r="X21" s="39">
         <v>9</v>
       </c>
       <c r="Y21" s="39">
         <v>13</v>
       </c>
       <c r="Z21" s="52">
         <v>6</v>
       </c>
       <c r="AA21" s="52">
         <v>6</v>
       </c>
       <c r="AB21" s="39">
         <v>9</v>
       </c>
       <c r="AC21" s="8">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AD21" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="67"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+      <c r="AD22" s="12"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>62</v>
       </c>
       <c r="C23" s="8">
         <v>63</v>
       </c>
       <c r="D23" s="8">
         <v>84</v>
       </c>
       <c r="E23" s="8">
         <v>65</v>
       </c>
       <c r="F23" s="8">
         <v>71</v>
       </c>
       <c r="G23" s="8">
         <v>75</v>
       </c>
       <c r="H23" s="8">
         <v>77</v>
       </c>
       <c r="I23" s="12">
@@ -9545,52 +9805,55 @@
       </c>
       <c r="V23" s="39">
         <v>99</v>
       </c>
       <c r="W23" s="39">
         <v>98</v>
       </c>
       <c r="X23" s="39">
         <v>76</v>
       </c>
       <c r="Y23" s="39">
         <v>105</v>
       </c>
       <c r="Z23" s="52">
         <v>81</v>
       </c>
       <c r="AA23" s="52">
         <v>72</v>
       </c>
       <c r="AB23" s="39">
         <v>66</v>
       </c>
       <c r="AC23" s="8">
         <v>76</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="12">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>53</v>
       </c>
       <c r="C24" s="8">
         <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>74</v>
       </c>
       <c r="E24" s="8">
         <v>60</v>
       </c>
       <c r="F24" s="8">
         <v>56</v>
       </c>
       <c r="G24" s="8">
         <v>66</v>
       </c>
       <c r="H24" s="8">
         <v>71</v>
       </c>
       <c r="I24" s="12">
@@ -9634,52 +9897,55 @@
       </c>
       <c r="V24" s="39">
         <v>89</v>
       </c>
       <c r="W24" s="39">
         <v>89</v>
       </c>
       <c r="X24" s="39">
         <v>69</v>
       </c>
       <c r="Y24" s="39">
         <v>94</v>
       </c>
       <c r="Z24" s="52">
         <v>72</v>
       </c>
       <c r="AA24" s="52">
         <v>62</v>
       </c>
       <c r="AB24" s="39">
         <v>60</v>
       </c>
       <c r="AC24" s="8">
         <v>68</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="12">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>3</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="23">
         <v>7</v>
       </c>
@@ -9721,52 +9987,55 @@
       </c>
       <c r="V25" s="39">
         <v>2</v>
       </c>
       <c r="W25" s="39">
         <v>4</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39">
         <v>3</v>
       </c>
       <c r="Z25" s="52">
         <v>1</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="39">
         <v>2</v>
       </c>
       <c r="AC25" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>3</v>
       </c>
       <c r="G26" s="8">
         <v>2</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="12">
@@ -9808,52 +10077,55 @@
       <c r="U26" s="39">
         <v>2</v>
       </c>
       <c r="V26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="39">
         <v>3</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39"/>
       <c r="Z26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="52">
         <v>2</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>3</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="8">
         <v>2</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="8">
         <v>3</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="12">
@@ -9897,52 +10169,55 @@
       </c>
       <c r="V27" s="39">
         <v>3</v>
       </c>
       <c r="W27" s="39">
         <v>2</v>
       </c>
       <c r="X27" s="39">
         <v>3</v>
       </c>
       <c r="Y27" s="39">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="39">
         <v>1</v>
       </c>
       <c r="AC27" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>5</v>
       </c>
       <c r="D28" s="8">
         <v>3</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>6</v>
       </c>
       <c r="G28" s="8">
         <v>3</v>
       </c>
       <c r="H28" s="8">
         <v>5</v>
       </c>
       <c r="I28" s="12">
@@ -9986,81 +10261,85 @@
       </c>
       <c r="V28" s="39">
         <v>5</v>
       </c>
       <c r="W28" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="39">
         <v>2</v>
       </c>
       <c r="Y28" s="39">
         <v>4</v>
       </c>
       <c r="Z28" s="52">
         <v>4</v>
       </c>
       <c r="AA28" s="52">
         <v>1</v>
       </c>
       <c r="AB28" s="39">
         <v>3</v>
       </c>
       <c r="AC28" s="8">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AD28" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="60"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="AD29" s="12"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>47</v>
       </c>
       <c r="C30" s="8">
         <v>40</v>
       </c>
       <c r="D30" s="8">
         <v>51</v>
       </c>
       <c r="E30" s="8">
         <v>48</v>
       </c>
       <c r="F30" s="8">
         <v>62</v>
       </c>
       <c r="G30" s="24">
         <v>41</v>
       </c>
       <c r="H30" s="8">
         <v>61</v>
       </c>
       <c r="I30" s="40">
@@ -10104,52 +10383,55 @@
       </c>
       <c r="V30" s="40">
         <v>61</v>
       </c>
       <c r="W30" s="40">
         <v>48</v>
       </c>
       <c r="X30" s="40">
         <v>44</v>
       </c>
       <c r="Y30" s="39">
         <v>75</v>
       </c>
       <c r="Z30" s="52">
         <v>64</v>
       </c>
       <c r="AA30" s="52">
         <v>33</v>
       </c>
       <c r="AB30" s="39">
         <v>45</v>
       </c>
       <c r="AC30" s="8">
         <v>56</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>7</v>
       </c>
       <c r="C31" s="8">
         <v>8</v>
       </c>
       <c r="D31" s="8">
         <v>11</v>
       </c>
       <c r="E31" s="8">
         <v>7</v>
       </c>
       <c r="F31" s="8">
         <v>9</v>
       </c>
       <c r="G31" s="24">
         <v>7</v>
       </c>
       <c r="H31" s="8">
         <v>3</v>
       </c>
       <c r="I31" s="40">
@@ -10193,52 +10475,55 @@
       </c>
       <c r="V31" s="40">
         <v>10</v>
       </c>
       <c r="W31" s="40">
         <v>6</v>
       </c>
       <c r="X31" s="40">
         <v>5</v>
       </c>
       <c r="Y31" s="39">
         <v>6</v>
       </c>
       <c r="Z31" s="52">
         <v>6</v>
       </c>
       <c r="AA31" s="52">
         <v>4</v>
       </c>
       <c r="AB31" s="39">
         <v>7</v>
       </c>
       <c r="AC31" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="8">
         <v>2</v>
       </c>
       <c r="G32" s="24">
         <v>1</v>
       </c>
       <c r="H32" s="8">
         <v>1</v>
       </c>
       <c r="I32" s="40">
@@ -10282,52 +10567,55 @@
       </c>
       <c r="V32" s="40">
         <v>2</v>
       </c>
       <c r="W32" s="40">
         <v>4</v>
       </c>
       <c r="X32" s="40">
         <v>1</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
       <c r="Z32" s="52">
         <v>2</v>
       </c>
       <c r="AA32" s="52">
         <v>1</v>
       </c>
       <c r="AB32" s="39">
         <v>1</v>
       </c>
       <c r="AC32" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="24">
         <v>4</v>
       </c>
       <c r="H33" s="8">
         <v>2</v>
       </c>
       <c r="I33" s="40">
         <v>4</v>
       </c>
@@ -10369,52 +10657,55 @@
       </c>
       <c r="V33" s="40">
         <v>3</v>
       </c>
       <c r="W33" s="40">
         <v>4</v>
       </c>
       <c r="X33" s="40">
         <v>2</v>
       </c>
       <c r="Y33" s="39">
         <v>1</v>
       </c>
       <c r="Z33" s="52">
         <v>7</v>
       </c>
       <c r="AA33" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="8">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>5</v>
       </c>
       <c r="C34" s="8">
         <v>1</v>
       </c>
       <c r="D34" s="8">
         <v>5</v>
       </c>
       <c r="E34" s="8">
         <v>4</v>
       </c>
       <c r="F34" s="8">
         <v>2</v>
       </c>
       <c r="G34" s="24">
         <v>2</v>
       </c>
       <c r="H34" s="8">
         <v>6</v>
       </c>
       <c r="I34" s="40">
@@ -10458,52 +10749,55 @@
       </c>
       <c r="V34" s="40">
         <v>6</v>
       </c>
       <c r="W34" s="40">
         <v>4</v>
       </c>
       <c r="X34" s="40">
         <v>2</v>
       </c>
       <c r="Y34" s="39">
         <v>6</v>
       </c>
       <c r="Z34" s="52">
         <v>7</v>
       </c>
       <c r="AA34" s="52">
         <v>2</v>
       </c>
       <c r="AB34" s="39">
         <v>6</v>
       </c>
       <c r="AC34" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>4</v>
       </c>
       <c r="C35" s="8">
         <v>3</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="8">
         <v>2</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="8">
         <v>4</v>
       </c>
       <c r="I35" s="40">
@@ -10547,52 +10841,55 @@
       </c>
       <c r="V35" s="40" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="40">
         <v>3</v>
       </c>
       <c r="X35" s="40">
         <v>3</v>
       </c>
       <c r="Y35" s="39">
         <v>2</v>
       </c>
       <c r="Z35" s="52">
         <v>2</v>
       </c>
       <c r="AA35" s="52">
         <v>3</v>
       </c>
       <c r="AB35" s="39">
         <v>2</v>
       </c>
       <c r="AC35" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>15</v>
       </c>
       <c r="C36" s="8">
         <v>7</v>
       </c>
       <c r="D36" s="8">
         <v>6</v>
       </c>
       <c r="E36" s="8">
         <v>9</v>
       </c>
       <c r="F36" s="8">
         <v>9</v>
       </c>
       <c r="G36" s="24">
         <v>10</v>
       </c>
       <c r="H36" s="8">
         <v>15</v>
       </c>
       <c r="I36" s="40">
@@ -10636,52 +10933,55 @@
       </c>
       <c r="V36" s="40">
         <v>13</v>
       </c>
       <c r="W36" s="40">
         <v>12</v>
       </c>
       <c r="X36" s="40">
         <v>9</v>
       </c>
       <c r="Y36" s="39">
         <v>16</v>
       </c>
       <c r="Z36" s="52">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>10</v>
       </c>
       <c r="AB36" s="39">
         <v>6</v>
       </c>
       <c r="AC36" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="12">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="8">
         <v>1</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="8">
         <v>2</v>
       </c>
       <c r="G37" s="24">
         <v>2</v>
       </c>
       <c r="H37" s="8">
         <v>3</v>
       </c>
       <c r="I37" s="40">
@@ -10725,52 +11025,55 @@
       </c>
       <c r="V37" s="40">
         <v>1</v>
       </c>
       <c r="W37" s="40">
         <v>2</v>
       </c>
       <c r="X37" s="40">
         <v>4</v>
       </c>
       <c r="Y37" s="39">
         <v>4</v>
       </c>
       <c r="Z37" s="52">
         <v>2</v>
       </c>
       <c r="AA37" s="52">
         <v>1</v>
       </c>
       <c r="AB37" s="39">
         <v>4</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
         <v>2</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="24">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>2</v>
       </c>
       <c r="I38" s="40">
@@ -10814,52 +11117,55 @@
       </c>
       <c r="V38" s="40">
         <v>2</v>
       </c>
       <c r="W38" s="40">
         <v>1</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="39">
         <v>3</v>
       </c>
       <c r="Z38" s="52">
         <v>1</v>
       </c>
       <c r="AA38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="39">
         <v>2</v>
       </c>
       <c r="AC38" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="8">
         <v>2</v>
       </c>
       <c r="F39" s="8">
         <v>9</v>
       </c>
       <c r="G39" s="24">
         <v>2</v>
       </c>
       <c r="H39" s="8">
         <v>2</v>
       </c>
       <c r="I39" s="40">
@@ -10903,52 +11209,55 @@
       </c>
       <c r="V39" s="40">
         <v>6</v>
       </c>
       <c r="W39" s="40">
         <v>3</v>
       </c>
       <c r="X39" s="40">
         <v>2</v>
       </c>
       <c r="Y39" s="39">
         <v>4</v>
       </c>
       <c r="Z39" s="52">
         <v>3</v>
       </c>
       <c r="AA39" s="52">
         <v>3</v>
       </c>
       <c r="AB39" s="39">
         <v>1</v>
       </c>
       <c r="AC39" s="8">
         <v>11</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>2</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>8</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="24">
         <v>5</v>
       </c>
       <c r="H40" s="8">
         <v>4</v>
       </c>
       <c r="I40" s="40">
@@ -10992,52 +11301,55 @@
       </c>
       <c r="V40" s="40">
         <v>9</v>
       </c>
       <c r="W40" s="40">
         <v>5</v>
       </c>
       <c r="X40" s="40">
         <v>4</v>
       </c>
       <c r="Y40" s="39">
         <v>7</v>
       </c>
       <c r="Z40" s="52">
         <v>8</v>
       </c>
       <c r="AA40" s="52">
         <v>3</v>
       </c>
       <c r="AB40" s="39">
         <v>6</v>
       </c>
       <c r="AC40" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="12">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="8">
         <v>7</v>
       </c>
       <c r="G41" s="24">
         <v>2</v>
       </c>
       <c r="H41" s="8">
         <v>5</v>
       </c>
       <c r="I41" s="40">
@@ -11081,52 +11393,55 @@
       </c>
       <c r="V41" s="40">
         <v>3</v>
       </c>
       <c r="W41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="40">
         <v>2</v>
       </c>
       <c r="Y41" s="39">
         <v>4</v>
       </c>
       <c r="Z41" s="52">
         <v>2</v>
       </c>
       <c r="AA41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="39">
         <v>1</v>
       </c>
       <c r="AC41" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>1</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>2</v>
       </c>
       <c r="E42" s="8">
         <v>1</v>
       </c>
       <c r="F42" s="8">
         <v>3</v>
       </c>
       <c r="G42" s="24">
         <v>1</v>
       </c>
       <c r="H42" s="8">
         <v>4</v>
       </c>
       <c r="I42" s="40">
@@ -11168,52 +11483,55 @@
       <c r="U42" s="40">
         <v>3</v>
       </c>
       <c r="V42" s="40">
         <v>1</v>
       </c>
       <c r="W42" s="40">
         <v>1</v>
       </c>
       <c r="X42" s="40">
         <v>1</v>
       </c>
       <c r="Y42" s="39">
         <v>6</v>
       </c>
       <c r="Z42" s="52"/>
       <c r="AA42" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
       <c r="G43" s="14">
         <v>4</v>
       </c>
       <c r="H43" s="14">
         <v>10</v>
       </c>
       <c r="I43" s="45">
@@ -11251,203 +11569,206 @@
       </c>
       <c r="T43" s="45">
         <v>14</v>
       </c>
       <c r="U43" s="45">
         <v>14</v>
       </c>
       <c r="V43" s="45">
         <v>5</v>
       </c>
       <c r="W43" s="45">
         <v>3</v>
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
       <c r="Z43" s="54">
         <v>6</v>
       </c>
       <c r="AA43" s="54">
         <v>6</v>
       </c>
-      <c r="AB43" s="77">
+      <c r="AB43" s="61">
         <v>9</v>
       </c>
       <c r="AC43" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="61">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="H10" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="H13" workbookViewId="0">
+      <selection activeCell="Z46" sqref="Z46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="65"/>
-[...22 lines deleted...]
-      <c r="Y1" s="65"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="68"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="68" t="s">
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="AJ3" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="68"/>
+      <c r="AK3" s="72"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="63"/>
-      <c r="B4" s="74">
+      <c r="A4" s="68"/>
+      <c r="B4" s="76">
         <v>2024</v>
       </c>
-      <c r="C4" s="75"/>
-[...10 lines deleted...]
-      <c r="N4" s="74">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="76">
         <v>2025</v>
       </c>
-      <c r="O4" s="75"/>
-[...10 lines deleted...]
-      <c r="Z4" s="74">
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="76">
         <v>2026</v>
       </c>
-      <c r="AA4" s="75"/>
-[...9 lines deleted...]
-      <c r="AK4" s="75"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
     </row>
     <row r="5" spans="1:37" ht="24.75" customHeight="1">
-      <c r="A5" s="64"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="56" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="56" t="s">
@@ -11514,77 +11835,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="56" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="66"/>
-[...22 lines deleted...]
-      <c r="Y6" s="66"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="19">
         <v>2.66</v>
       </c>
       <c r="E7" s="19">
         <v>2.65</v>
       </c>
       <c r="F7" s="19">
         <v>2.71</v>
       </c>
       <c r="G7" s="30">
         <v>2.71</v>
       </c>
       <c r="H7" s="30">
         <v>2.77</v>
@@ -11630,50 +11951,53 @@
       </c>
       <c r="V7" s="41">
         <v>3.21</v>
       </c>
       <c r="W7" s="41">
         <v>3.22</v>
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
       <c r="Z7" s="19">
         <v>3.34</v>
       </c>
       <c r="AA7" s="19">
         <v>3.02</v>
       </c>
       <c r="AB7" s="41">
         <v>2.86</v>
       </c>
       <c r="AC7" s="19">
         <v>2.93</v>
       </c>
+      <c r="AD7" s="25">
+        <v>2.82</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
       <c r="G8" s="28">
         <v>3.29</v>
       </c>
       <c r="H8" s="30">
         <v>3.36</v>
@@ -11719,50 +12043,53 @@
       </c>
       <c r="V8" s="41">
         <v>3.96</v>
       </c>
       <c r="W8" s="41">
         <v>4.04</v>
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="19">
         <v>3.82</v>
       </c>
       <c r="AA8" s="19">
         <v>3.73</v>
       </c>
       <c r="AB8" s="41">
         <v>3.54</v>
       </c>
       <c r="AC8" s="19">
         <v>3.59</v>
       </c>
+      <c r="AD8" s="25">
+        <v>3.39</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
       <c r="G9" s="28">
         <v>3.13</v>
       </c>
       <c r="H9" s="30">
         <v>2.84</v>
@@ -11808,50 +12135,53 @@
       </c>
       <c r="V9" s="41">
         <v>3.13</v>
       </c>
       <c r="W9" s="41">
         <v>3.05</v>
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
       <c r="Z9" s="19">
         <v>2.41</v>
       </c>
       <c r="AA9" s="19">
         <v>2.12</v>
       </c>
       <c r="AB9" s="41">
         <v>2.36</v>
       </c>
       <c r="AC9" s="19">
         <v>2.59</v>
       </c>
+      <c r="AD9" s="25">
+        <v>2.46</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
       <c r="G10" s="28">
         <v>0.93</v>
       </c>
       <c r="H10" s="30">
         <v>0.93</v>
@@ -11897,50 +12227,53 @@
       </c>
       <c r="V10" s="41">
         <v>1.5</v>
       </c>
       <c r="W10" s="41">
         <v>1.74</v>
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
       <c r="Z10" s="19">
         <v>1.96</v>
       </c>
       <c r="AA10" s="19">
         <v>1.55</v>
       </c>
       <c r="AB10" s="41">
         <v>1.36</v>
       </c>
       <c r="AC10" s="19">
         <v>1.52</v>
       </c>
+      <c r="AD10" s="25">
+        <v>1.61</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
       <c r="G11" s="28">
         <v>1.51</v>
       </c>
       <c r="H11" s="30">
         <v>1.49</v>
@@ -11986,50 +12319,53 @@
       </c>
       <c r="V11" s="41">
         <v>2.62</v>
       </c>
       <c r="W11" s="41">
         <v>2.72</v>
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
       <c r="Z11" s="19">
         <v>3.68</v>
       </c>
       <c r="AA11" s="19">
         <v>3.14</v>
       </c>
       <c r="AB11" s="41">
         <v>2.38</v>
       </c>
       <c r="AC11" s="19">
         <v>2.62</v>
       </c>
+      <c r="AD11" s="25">
+        <v>2.65</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
       <c r="G12" s="28">
         <v>1.84</v>
       </c>
       <c r="H12" s="30">
         <v>2.0699999999999998</v>
@@ -12075,50 +12411,53 @@
       </c>
       <c r="V12" s="41">
         <v>2.31</v>
       </c>
       <c r="W12" s="41">
         <v>2.31</v>
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="19">
         <v>4.21</v>
       </c>
       <c r="AA12" s="19">
         <v>2.83</v>
       </c>
       <c r="AB12" s="41">
         <v>3.08</v>
       </c>
       <c r="AC12" s="19">
         <v>3.08</v>
       </c>
+      <c r="AD12" s="25">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
       <c r="G13" s="28">
         <v>1.95</v>
       </c>
       <c r="H13" s="30">
         <v>2.06</v>
@@ -12164,50 +12503,53 @@
       </c>
       <c r="V13" s="41">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="41">
         <v>2.21</v>
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
       <c r="Z13" s="19">
         <v>1.45</v>
       </c>
       <c r="AA13" s="19">
         <v>1.89</v>
       </c>
       <c r="AB13" s="41">
         <v>1.74</v>
       </c>
       <c r="AC13" s="19">
         <v>1.86</v>
       </c>
+      <c r="AD13" s="25">
+        <v>2.37</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
       <c r="G14" s="28">
         <v>2.41</v>
       </c>
       <c r="H14" s="30">
         <v>2.61</v>
@@ -12253,50 +12595,53 @@
       </c>
       <c r="V14" s="41">
         <v>2.84</v>
       </c>
       <c r="W14" s="41">
         <v>2.86</v>
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>3.78</v>
       </c>
       <c r="AB14" s="41">
         <v>3.01</v>
       </c>
       <c r="AC14" s="19">
         <v>3.06</v>
       </c>
+      <c r="AD14" s="25">
+        <v>2.74</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
       <c r="G15" s="28">
         <v>2.23</v>
       </c>
       <c r="H15" s="30">
         <v>2.21</v>
@@ -12342,50 +12687,53 @@
       </c>
       <c r="V15" s="41">
         <v>2.57</v>
       </c>
       <c r="W15" s="41">
         <v>2.67</v>
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
       <c r="Z15" s="19">
         <v>1.45</v>
       </c>
       <c r="AA15" s="19">
         <v>1.89</v>
       </c>
       <c r="AB15" s="41">
         <v>2.23</v>
       </c>
       <c r="AC15" s="19">
         <v>2.2400000000000002</v>
       </c>
+      <c r="AD15" s="25">
+        <v>2.08</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
       <c r="G16" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.16</v>
@@ -12431,52 +12779,55 @@
       </c>
       <c r="V16" s="41">
         <v>2.59</v>
       </c>
       <c r="W16" s="41">
         <v>2.54</v>
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
       <c r="Z16" s="19">
         <v>3.52</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="41">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="25">
+        <v>2.4500000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
       <c r="G17" s="28">
         <v>2.85</v>
       </c>
       <c r="H17" s="30">
         <v>2.63</v>
       </c>
       <c r="I17" s="17">
@@ -12520,52 +12871,55 @@
       </c>
       <c r="V17" s="41">
         <v>3.57</v>
       </c>
       <c r="W17" s="41">
         <v>3.41</v>
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
       <c r="Z17" s="19">
         <v>2.04</v>
       </c>
       <c r="AA17" s="19">
         <v>2.14</v>
       </c>
       <c r="AB17" s="41">
         <v>1.65</v>
       </c>
       <c r="AC17" s="19">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="25">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
       <c r="G18" s="28">
         <v>2.68</v>
       </c>
       <c r="H18" s="30">
         <v>2.69</v>
       </c>
       <c r="I18" s="17">
@@ -12609,52 +12963,55 @@
       </c>
       <c r="V18" s="41">
         <v>2.54</v>
       </c>
       <c r="W18" s="41">
         <v>2.44</v>
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
       <c r="Z18" s="19">
         <v>3.83</v>
       </c>
       <c r="AA18" s="19">
         <v>2.67</v>
       </c>
       <c r="AB18" s="41">
         <v>2.74</v>
       </c>
       <c r="AC18" s="19">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="25">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
       <c r="G19" s="28">
         <v>3.15</v>
       </c>
       <c r="H19" s="30">
         <v>3.59</v>
       </c>
       <c r="I19" s="17">
@@ -12698,52 +13055,55 @@
       </c>
       <c r="V19" s="41">
         <v>3.18</v>
       </c>
       <c r="W19" s="41">
         <v>2.86</v>
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
       <c r="Z19" s="19">
         <v>2.64</v>
       </c>
       <c r="AA19" s="19">
         <v>1.38</v>
       </c>
       <c r="AB19" s="41">
         <v>1.37</v>
       </c>
       <c r="AC19" s="19">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="25">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
       <c r="G20" s="28">
         <v>1.9</v>
       </c>
       <c r="H20" s="30">
         <v>2.17</v>
       </c>
       <c r="I20" s="17">
@@ -12785,52 +13145,55 @@
       <c r="U20" s="41">
         <v>1.77</v>
       </c>
       <c r="V20" s="41">
         <v>1.69</v>
       </c>
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
       <c r="Z20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="19"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="30">
         <v>2.27</v>
       </c>
       <c r="I21" s="17">
@@ -12874,81 +13237,85 @@
       </c>
       <c r="V21" s="41">
         <v>2.67</v>
       </c>
       <c r="W21" s="41">
         <v>2.5</v>
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
       <c r="Z21" s="19">
         <v>2.11</v>
       </c>
       <c r="AA21" s="19">
         <v>2.23</v>
       </c>
       <c r="AB21" s="41">
         <v>2.56</v>
       </c>
       <c r="AC21" s="19">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AD21" s="25">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="67"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+      <c r="AD22" s="25"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
       <c r="G23" s="30">
         <v>3.27</v>
       </c>
       <c r="H23" s="30">
         <v>3.31</v>
       </c>
       <c r="I23" s="20">
@@ -12992,52 +13359,55 @@
       </c>
       <c r="V23" s="42">
         <v>3.83</v>
       </c>
       <c r="W23" s="42">
         <v>3.9</v>
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
       <c r="Z23" s="19">
         <v>3.7</v>
       </c>
       <c r="AA23" s="19">
         <v>3.67</v>
       </c>
       <c r="AB23" s="42">
         <v>3.44</v>
       </c>
       <c r="AC23" s="19">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="25">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
       <c r="G24" s="28">
         <v>3.29</v>
       </c>
       <c r="H24" s="30">
         <v>3.36</v>
       </c>
       <c r="I24" s="20">
@@ -13081,52 +13451,55 @@
       </c>
       <c r="V24" s="42">
         <v>3.96</v>
       </c>
       <c r="W24" s="42">
         <v>4.04</v>
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="19">
         <v>3.82</v>
       </c>
       <c r="AA24" s="19">
         <v>3.73</v>
       </c>
       <c r="AB24" s="42">
         <v>3.54</v>
       </c>
       <c r="AC24" s="19">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="25">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
       <c r="G25" s="28">
         <v>2.59</v>
       </c>
       <c r="H25" s="30">
         <v>2.41</v>
       </c>
       <c r="I25" s="20">
@@ -13170,52 +13543,55 @@
       </c>
       <c r="V25" s="42">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="42">
         <v>2.82</v>
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
       <c r="Z25" s="19">
         <v>1.38</v>
       </c>
       <c r="AA25" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="42">
         <v>3.82</v>
       </c>
       <c r="AC25" s="19">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="25">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
       <c r="G26" s="28">
         <v>2.92</v>
       </c>
       <c r="H26" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="20">
@@ -13259,52 +13635,55 @@
       </c>
       <c r="V26" s="42">
         <v>3.8</v>
       </c>
       <c r="W26" s="42">
         <v>3.94</v>
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>1.89</v>
       </c>
       <c r="AB26" s="42">
         <v>1.23</v>
       </c>
       <c r="AC26" s="19">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="25">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
       <c r="G27" s="28">
         <v>2.97</v>
       </c>
       <c r="H27" s="30">
         <v>2.54</v>
       </c>
       <c r="I27" s="20">
@@ -13348,52 +13727,55 @@
       </c>
       <c r="V27" s="42">
         <v>3.15</v>
       </c>
       <c r="W27" s="42">
         <v>3.13</v>
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
       <c r="Z27" s="19">
         <v>5.8</v>
       </c>
       <c r="AA27" s="19">
         <v>4.57</v>
       </c>
       <c r="AB27" s="42">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="25">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
       <c r="G28" s="28">
         <v>3.72</v>
       </c>
       <c r="H28" s="30">
         <v>3.84</v>
       </c>
       <c r="I28" s="20">
@@ -13437,81 +13819,85 @@
       </c>
       <c r="V28" s="42">
         <v>2.91</v>
       </c>
       <c r="W28" s="42">
         <v>2.61</v>
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
       <c r="Z28" s="19">
         <v>3.68</v>
       </c>
       <c r="AA28" s="19">
         <v>2.41</v>
       </c>
       <c r="AB28" s="42">
         <v>2.54</v>
       </c>
       <c r="AC28" s="19">
         <v>2.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AD28" s="25">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="60"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="AD29" s="25"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
       <c r="G30" s="31">
         <v>2.17</v>
       </c>
       <c r="H30" s="30">
         <v>2.25</v>
       </c>
       <c r="I30" s="43">
@@ -13555,52 +13941,55 @@
       </c>
       <c r="V30" s="43">
         <v>2.59</v>
       </c>
       <c r="W30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
       <c r="Z30" s="19">
         <v>2.97</v>
       </c>
       <c r="AA30" s="19">
         <v>2.37</v>
       </c>
       <c r="AB30" s="43">
         <v>2.27</v>
       </c>
       <c r="AC30" s="19">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="25">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
       <c r="G31" s="32">
         <v>3.13</v>
       </c>
       <c r="H31" s="30">
         <v>2.84</v>
       </c>
       <c r="I31" s="43">
@@ -13644,52 +14033,55 @@
       </c>
       <c r="V31" s="43">
         <v>3.13</v>
       </c>
       <c r="W31" s="43">
         <v>3.05</v>
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
       <c r="Z31" s="19">
         <v>2.41</v>
       </c>
       <c r="AA31" s="19">
         <v>2.12</v>
       </c>
       <c r="AB31" s="43">
         <v>2.36</v>
       </c>
       <c r="AC31" s="19">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="25">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
       <c r="G32" s="32">
         <v>0.93</v>
       </c>
       <c r="H32" s="30">
         <v>0.93</v>
       </c>
       <c r="I32" s="43">
@@ -13733,52 +14125,55 @@
       </c>
       <c r="V32" s="43">
         <v>1.5</v>
       </c>
       <c r="W32" s="43">
         <v>1.74</v>
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
       <c r="Z32" s="19">
         <v>1.96</v>
       </c>
       <c r="AA32" s="19">
         <v>1.55</v>
       </c>
       <c r="AB32" s="43">
         <v>1.36</v>
       </c>
       <c r="AC32" s="19">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="25">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
       <c r="G33" s="32">
         <v>1</v>
       </c>
       <c r="H33" s="30">
         <v>1.05</v>
       </c>
       <c r="I33" s="43">
@@ -13822,52 +14217,55 @@
       </c>
       <c r="V33" s="43">
         <v>2.67</v>
       </c>
       <c r="W33" s="43">
         <v>2.67</v>
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
       <c r="Z33" s="19">
         <v>4.83</v>
       </c>
       <c r="AA33" s="19">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="43">
         <v>1.66</v>
       </c>
       <c r="AC33" s="19">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="25">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
       <c r="G34" s="32">
         <v>1.84</v>
       </c>
       <c r="H34" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="43">
@@ -13911,52 +14309,55 @@
       </c>
       <c r="V34" s="43">
         <v>2.31</v>
       </c>
       <c r="W34" s="43">
         <v>2.31</v>
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="19">
         <v>4.21</v>
       </c>
       <c r="AA34" s="19">
         <v>2.83</v>
       </c>
       <c r="AB34" s="43">
         <v>3.08</v>
       </c>
       <c r="AC34" s="19">
         <v>3.08</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="25">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
       <c r="G35" s="32">
         <v>1.95</v>
       </c>
       <c r="H35" s="30">
         <v>2.06</v>
       </c>
       <c r="I35" s="43">
@@ -14000,52 +14401,55 @@
       </c>
       <c r="V35" s="43">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="43">
         <v>2.21</v>
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
       <c r="Z35" s="19">
         <v>1.45</v>
       </c>
       <c r="AA35" s="19">
         <v>1.89</v>
       </c>
       <c r="AB35" s="43">
         <v>1.74</v>
       </c>
       <c r="AC35" s="19">
         <v>1.86</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="25">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
       <c r="G36" s="32">
         <v>2.41</v>
       </c>
       <c r="H36" s="30">
         <v>2.61</v>
       </c>
       <c r="I36" s="43">
@@ -14089,52 +14493,55 @@
       </c>
       <c r="V36" s="43">
         <v>2.84</v>
       </c>
       <c r="W36" s="43">
         <v>2.86</v>
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>3.78</v>
       </c>
       <c r="AB36" s="43">
         <v>3.01</v>
       </c>
       <c r="AC36" s="19">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="25">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
       <c r="G37" s="32">
         <v>1.77</v>
       </c>
       <c r="H37" s="30">
         <v>2.02</v>
       </c>
       <c r="I37" s="43">
@@ -14178,52 +14585,55 @@
       </c>
       <c r="V37" s="43">
         <v>1.75</v>
       </c>
       <c r="W37" s="43">
         <v>1.81</v>
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="19">
         <v>2.44</v>
       </c>
       <c r="AA37" s="19">
         <v>1.89</v>
       </c>
       <c r="AB37" s="43">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="25">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
       <c r="G38" s="32">
         <v>1.72</v>
       </c>
       <c r="H38" s="30">
         <v>1.83</v>
       </c>
       <c r="I38" s="43">
@@ -14267,52 +14677,55 @@
       </c>
       <c r="V38" s="43">
         <v>2.08</v>
       </c>
       <c r="W38" s="43">
         <v>2</v>
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
       <c r="Z38" s="19">
         <v>1.37</v>
       </c>
       <c r="AA38" s="19">
         <v>0.72</v>
       </c>
       <c r="AB38" s="43">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="25">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
       <c r="G39" s="32">
         <v>2.85</v>
       </c>
       <c r="H39" s="30">
         <v>2.63</v>
       </c>
       <c r="I39" s="43">
@@ -14356,52 +14769,55 @@
       </c>
       <c r="V39" s="43">
         <v>3.57</v>
       </c>
       <c r="W39" s="43">
         <v>3.41</v>
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
       <c r="Z39" s="19">
         <v>2.04</v>
       </c>
       <c r="AA39" s="19">
         <v>2.14</v>
       </c>
       <c r="AB39" s="43">
         <v>1.65</v>
       </c>
       <c r="AC39" s="19">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="25">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
       <c r="G40" s="32">
         <v>2.16</v>
       </c>
       <c r="H40" s="30">
         <v>2.11</v>
       </c>
       <c r="I40" s="43">
@@ -14445,52 +14861,55 @@
       </c>
       <c r="V40" s="43">
         <v>2.35</v>
       </c>
       <c r="W40" s="43">
         <v>2.35</v>
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
       <c r="Z40" s="19">
         <v>3.91</v>
       </c>
       <c r="AA40" s="19">
         <v>2.81</v>
       </c>
       <c r="AB40" s="43">
         <v>2.84</v>
       </c>
       <c r="AC40" s="19">
         <v>2.76</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="25">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
       <c r="G41" s="32">
         <v>3.15</v>
       </c>
       <c r="H41" s="30">
         <v>3.59</v>
       </c>
       <c r="I41" s="43">
@@ -14534,52 +14953,55 @@
       </c>
       <c r="V41" s="43">
         <v>3.18</v>
       </c>
       <c r="W41" s="43">
         <v>2.86</v>
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
       <c r="Z41" s="19">
         <v>2.64</v>
       </c>
       <c r="AA41" s="19">
         <v>1.38</v>
       </c>
       <c r="AB41" s="43">
         <v>1.37</v>
       </c>
       <c r="AC41" s="19">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="25">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
       <c r="G42" s="32">
         <v>1.9</v>
       </c>
       <c r="H42" s="30">
         <v>2.17</v>
       </c>
       <c r="I42" s="43">
@@ -14623,52 +15045,55 @@
       </c>
       <c r="V42" s="43">
         <v>1.69</v>
       </c>
       <c r="W42" s="43">
         <v>1.62</v>
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
       <c r="Z42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="43" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="H43" s="33">
         <v>2.27</v>
       </c>
       <c r="I43" s="44">
@@ -14712,66 +15137,69 @@
       </c>
       <c r="V43" s="44">
         <v>2.67</v>
       </c>
       <c r="W43" s="44">
         <v>2.5</v>
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
       <c r="Z43" s="21">
         <v>2.11</v>
       </c>
       <c r="AA43" s="21">
         <v>2.23</v>
       </c>
       <c r="AB43" s="44">
         <v>2.56</v>
       </c>
       <c r="AC43" s="21">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="21">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>