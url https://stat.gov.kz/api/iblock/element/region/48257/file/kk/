--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5448" yWindow="552" windowWidth="22716" windowHeight="12348" tabRatio="666" activeTab="3"/>
+    <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="48">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -170,51 +170,51 @@
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -227,50 +227,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -341,51 +347,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -512,82 +518,100 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -882,189 +906,189 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H10" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="68"/>
-      <c r="B4" s="66">
+      <c r="A4" s="74"/>
+      <c r="B4" s="72">
         <v>2024</v>
       </c>
-      <c r="C4" s="67"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="72">
         <v>2025</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="73"/>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...9 lines deleted...]
-      <c r="AK4" s="67"/>
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+      <c r="AG4" s="73"/>
+      <c r="AH4" s="73"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="69"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -1131,77 +1155,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>211</v>
       </c>
       <c r="C7" s="8">
         <v>210</v>
       </c>
       <c r="D7" s="8">
         <v>218</v>
       </c>
       <c r="E7" s="8">
         <v>246</v>
       </c>
       <c r="F7" s="8">
         <v>153</v>
       </c>
       <c r="G7" s="40">
         <v>341</v>
       </c>
       <c r="H7" s="40">
         <v>399</v>
@@ -1250,50 +1274,59 @@
       </c>
       <c r="W7" s="35">
         <v>207</v>
       </c>
       <c r="X7" s="35">
         <v>230</v>
       </c>
       <c r="Y7" s="35">
         <v>255</v>
       </c>
       <c r="Z7" s="52">
         <v>180</v>
       </c>
       <c r="AA7" s="52">
         <v>162</v>
       </c>
       <c r="AB7" s="60">
         <v>189</v>
       </c>
       <c r="AC7" s="24">
         <v>208</v>
       </c>
       <c r="AD7" s="60">
         <v>113</v>
       </c>
+      <c r="AE7" s="62">
+        <v>448</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>104</v>
       </c>
       <c r="C8" s="8">
         <v>106</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="8">
         <v>125</v>
       </c>
       <c r="F8" s="8">
         <v>66</v>
       </c>
       <c r="G8" s="40">
         <v>188</v>
       </c>
       <c r="H8" s="40">
         <v>204</v>
@@ -1342,50 +1375,59 @@
       </c>
       <c r="W8" s="35">
         <v>105</v>
       </c>
       <c r="X8" s="35">
         <v>103</v>
       </c>
       <c r="Y8" s="35">
         <v>125</v>
       </c>
       <c r="Z8" s="52">
         <v>84</v>
       </c>
       <c r="AA8" s="52">
         <v>83</v>
       </c>
       <c r="AB8" s="60">
         <v>103</v>
       </c>
       <c r="AC8" s="24">
         <v>112</v>
       </c>
       <c r="AD8" s="60">
         <v>58</v>
       </c>
+      <c r="AE8" s="62">
+        <v>244</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>9</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>15</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
       <c r="G9" s="40">
         <v>17</v>
       </c>
       <c r="H9" s="40">
         <v>23</v>
@@ -1434,50 +1476,59 @@
       </c>
       <c r="W9" s="35">
         <v>9</v>
       </c>
       <c r="X9" s="35">
         <v>14</v>
       </c>
       <c r="Y9" s="35">
         <v>10</v>
       </c>
       <c r="Z9" s="52">
         <v>10</v>
       </c>
       <c r="AA9" s="52">
         <v>8</v>
       </c>
       <c r="AB9" s="60">
         <v>13</v>
       </c>
       <c r="AC9" s="24">
         <v>9</v>
       </c>
       <c r="AD9" s="60">
         <v>7</v>
       </c>
+      <c r="AE9" s="62">
+        <v>25</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="40">
         <v>5</v>
       </c>
       <c r="H10" s="40">
         <v>8</v>
@@ -1526,50 +1577,59 @@
       </c>
       <c r="W10" s="35">
         <v>4</v>
       </c>
       <c r="X10" s="35">
         <v>3</v>
       </c>
       <c r="Y10" s="35">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>4</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="60">
         <v>2</v>
       </c>
       <c r="AC10" s="24">
         <v>2</v>
       </c>
       <c r="AD10" s="35" t="s">
         <v>27</v>
       </c>
+      <c r="AE10" s="62">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>6</v>
       </c>
       <c r="G11" s="40">
         <v>10</v>
       </c>
       <c r="H11" s="40">
         <v>17</v>
@@ -1618,50 +1678,59 @@
       </c>
       <c r="W11" s="35">
         <v>9</v>
       </c>
       <c r="X11" s="35">
         <v>10</v>
       </c>
       <c r="Y11" s="35">
         <v>11</v>
       </c>
       <c r="Z11" s="52">
         <v>7</v>
       </c>
       <c r="AA11" s="52">
         <v>8</v>
       </c>
       <c r="AB11" s="60">
         <v>7</v>
       </c>
       <c r="AC11" s="24">
         <v>6</v>
       </c>
       <c r="AD11" s="60">
         <v>3</v>
       </c>
+      <c r="AE11" s="62">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>5</v>
       </c>
       <c r="D12" s="8">
         <v>7</v>
       </c>
       <c r="E12" s="8">
         <v>11</v>
       </c>
       <c r="F12" s="8">
         <v>8</v>
       </c>
       <c r="G12" s="40">
         <v>12</v>
       </c>
       <c r="H12" s="40">
         <v>14</v>
@@ -1710,50 +1779,59 @@
       </c>
       <c r="W12" s="35">
         <v>6</v>
       </c>
       <c r="X12" s="35">
         <v>12</v>
       </c>
       <c r="Y12" s="35">
         <v>10</v>
       </c>
       <c r="Z12" s="52">
         <v>10</v>
       </c>
       <c r="AA12" s="52">
         <v>8</v>
       </c>
       <c r="AB12" s="60">
         <v>7</v>
       </c>
       <c r="AC12" s="24">
         <v>3</v>
       </c>
       <c r="AD12" s="60">
         <v>1</v>
       </c>
+      <c r="AE12" s="62">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="40">
         <v>10</v>
       </c>
       <c r="H13" s="40">
         <v>6</v>
@@ -1802,50 +1880,59 @@
       </c>
       <c r="W13" s="35">
         <v>8</v>
       </c>
       <c r="X13" s="35">
         <v>7</v>
       </c>
       <c r="Y13" s="35">
         <v>4</v>
       </c>
       <c r="Z13" s="52">
         <v>5</v>
       </c>
       <c r="AA13" s="52">
         <v>5</v>
       </c>
       <c r="AB13" s="60">
         <v>3</v>
       </c>
       <c r="AC13" s="24">
         <v>5</v>
       </c>
       <c r="AD13" s="60">
         <v>4</v>
       </c>
+      <c r="AE13" s="62">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>11</v>
       </c>
       <c r="D14" s="8">
         <v>22</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>11</v>
       </c>
       <c r="G14" s="40">
         <v>26</v>
       </c>
       <c r="H14" s="40">
         <v>35</v>
@@ -1894,50 +1981,59 @@
       </c>
       <c r="W14" s="35">
         <v>15</v>
       </c>
       <c r="X14" s="35">
         <v>18</v>
       </c>
       <c r="Y14" s="35">
         <v>22</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>16</v>
       </c>
       <c r="AB14" s="60">
         <v>14</v>
       </c>
       <c r="AC14" s="24">
         <v>20</v>
       </c>
       <c r="AD14" s="60">
         <v>7</v>
       </c>
+      <c r="AE14" s="62">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>11</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>6</v>
       </c>
       <c r="F15" s="8">
         <v>2</v>
       </c>
       <c r="G15" s="40">
         <v>8</v>
       </c>
       <c r="H15" s="40">
         <v>9</v>
@@ -1986,50 +2082,59 @@
       </c>
       <c r="W15" s="35">
         <v>7</v>
       </c>
       <c r="X15" s="35">
         <v>6</v>
       </c>
       <c r="Y15" s="35">
         <v>7</v>
       </c>
       <c r="Z15" s="52">
         <v>6</v>
       </c>
       <c r="AA15" s="52">
         <v>2</v>
       </c>
       <c r="AB15" s="60">
         <v>6</v>
       </c>
       <c r="AC15" s="24">
         <v>10</v>
       </c>
       <c r="AD15" s="60">
         <v>2</v>
       </c>
+      <c r="AE15" s="62">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>8</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="40">
         <v>6</v>
       </c>
       <c r="H16" s="40">
         <v>16</v>
@@ -2078,52 +2183,61 @@
       </c>
       <c r="W16" s="35">
         <v>5</v>
       </c>
       <c r="X16" s="35">
         <v>8</v>
       </c>
       <c r="Y16" s="35">
         <v>12</v>
       </c>
       <c r="Z16" s="52">
         <v>3</v>
       </c>
       <c r="AA16" s="52">
         <v>4</v>
       </c>
       <c r="AB16" s="60">
         <v>3</v>
       </c>
       <c r="AC16" s="24">
         <v>8</v>
       </c>
       <c r="AD16" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="62">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>4</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="8">
         <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>4</v>
       </c>
       <c r="G17" s="40">
         <v>10</v>
       </c>
       <c r="H17" s="40">
         <v>6</v>
       </c>
       <c r="I17" s="40">
@@ -2170,52 +2284,61 @@
       </c>
       <c r="W17" s="35">
         <v>9</v>
       </c>
       <c r="X17" s="35">
         <v>12</v>
       </c>
       <c r="Y17" s="35">
         <v>11</v>
       </c>
       <c r="Z17" s="52">
         <v>4</v>
       </c>
       <c r="AA17" s="52">
         <v>4</v>
       </c>
       <c r="AB17" s="60">
         <v>6</v>
       </c>
       <c r="AC17" s="24">
         <v>3</v>
       </c>
       <c r="AD17" s="60">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="62">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>13</v>
       </c>
       <c r="C18" s="8">
         <v>16</v>
       </c>
       <c r="D18" s="8">
         <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>22</v>
       </c>
       <c r="F18" s="8">
         <v>10</v>
       </c>
       <c r="G18" s="40">
         <v>17</v>
       </c>
       <c r="H18" s="40">
         <v>26</v>
       </c>
       <c r="I18" s="40">
@@ -2262,52 +2385,61 @@
       </c>
       <c r="W18" s="35">
         <v>15</v>
       </c>
       <c r="X18" s="35">
         <v>18</v>
       </c>
       <c r="Y18" s="35">
         <v>16</v>
       </c>
       <c r="Z18" s="52">
         <v>17</v>
       </c>
       <c r="AA18" s="52">
         <v>7</v>
       </c>
       <c r="AB18" s="60">
         <v>6</v>
       </c>
       <c r="AC18" s="24">
         <v>14</v>
       </c>
       <c r="AD18" s="60">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="62">
+        <v>30</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>5</v>
       </c>
       <c r="C19" s="8">
         <v>5</v>
       </c>
       <c r="D19" s="8">
         <v>4</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>5</v>
       </c>
       <c r="H19" s="40">
         <v>3</v>
       </c>
       <c r="I19" s="40">
         <v>6</v>
       </c>
@@ -2352,52 +2484,61 @@
       </c>
       <c r="W19" s="35">
         <v>1</v>
       </c>
       <c r="X19" s="35">
         <v>5</v>
       </c>
       <c r="Y19" s="35">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>1</v>
       </c>
       <c r="AA19" s="52">
         <v>5</v>
       </c>
       <c r="AB19" s="60">
         <v>1</v>
       </c>
       <c r="AC19" s="24">
         <v>6</v>
       </c>
       <c r="AD19" s="60">
         <v>3</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="62">
+        <v>7</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>5</v>
       </c>
       <c r="G20" s="40">
         <v>2</v>
       </c>
       <c r="H20" s="40">
         <v>10</v>
       </c>
       <c r="I20" s="40">
@@ -2444,52 +2585,61 @@
       </c>
       <c r="W20" s="35">
         <v>3</v>
       </c>
       <c r="X20" s="35">
         <v>4</v>
       </c>
       <c r="Y20" s="35">
         <v>1</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>1</v>
       </c>
       <c r="AB20" s="60">
         <v>3</v>
       </c>
       <c r="AC20" s="24">
         <v>4</v>
       </c>
       <c r="AD20" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="62">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>14</v>
       </c>
       <c r="D21" s="8">
         <v>18</v>
       </c>
       <c r="E21" s="8">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>14</v>
       </c>
       <c r="G21" s="40">
         <v>25</v>
       </c>
       <c r="H21" s="40">
         <v>22</v>
       </c>
       <c r="I21" s="40">
@@ -2536,84 +2686,99 @@
       </c>
       <c r="W21" s="35">
         <v>11</v>
       </c>
       <c r="X21" s="35">
         <v>10</v>
       </c>
       <c r="Y21" s="35">
         <v>19</v>
       </c>
       <c r="Z21" s="52">
         <v>7</v>
       </c>
       <c r="AA21" s="52">
         <v>11</v>
       </c>
       <c r="AB21" s="60">
         <v>15</v>
       </c>
       <c r="AC21" s="24">
         <v>6</v>
       </c>
       <c r="AD21" s="60">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AE21" s="62">
+        <v>22</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="47"/>
       <c r="AD22" s="60"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>118</v>
       </c>
       <c r="C23" s="8">
         <v>119</v>
       </c>
       <c r="D23" s="8">
         <v>122</v>
       </c>
       <c r="E23" s="8">
         <v>141</v>
       </c>
       <c r="F23" s="8">
         <v>75</v>
       </c>
       <c r="G23" s="9">
         <v>204</v>
       </c>
       <c r="H23" s="40">
         <v>230</v>
       </c>
       <c r="I23" s="40">
@@ -2660,52 +2825,61 @@
       </c>
       <c r="W23" s="35">
         <v>121</v>
       </c>
       <c r="X23" s="35">
         <v>119</v>
       </c>
       <c r="Y23" s="35">
         <v>143</v>
       </c>
       <c r="Z23" s="52">
         <v>98</v>
       </c>
       <c r="AA23" s="52">
         <v>92</v>
       </c>
       <c r="AB23" s="60">
         <v>114</v>
       </c>
       <c r="AC23" s="24">
         <v>128</v>
       </c>
       <c r="AD23" s="60">
         <v>68</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="62">
+        <v>264</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>104</v>
       </c>
       <c r="C24" s="8">
         <v>106</v>
       </c>
       <c r="D24" s="8">
         <v>104</v>
       </c>
       <c r="E24" s="8">
         <v>125</v>
       </c>
       <c r="F24" s="8">
         <v>66</v>
       </c>
       <c r="G24" s="9">
         <v>188</v>
       </c>
       <c r="H24" s="40">
         <v>204</v>
       </c>
       <c r="I24" s="40">
@@ -2752,52 +2926,61 @@
       </c>
       <c r="W24" s="35">
         <v>105</v>
       </c>
       <c r="X24" s="35">
         <v>103</v>
       </c>
       <c r="Y24" s="35">
         <v>125</v>
       </c>
       <c r="Z24" s="52">
         <v>84</v>
       </c>
       <c r="AA24" s="52">
         <v>83</v>
       </c>
       <c r="AB24" s="60">
         <v>103</v>
       </c>
       <c r="AC24" s="24">
         <v>112</v>
       </c>
       <c r="AD24" s="60">
         <v>58</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="62">
+        <v>244</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>5</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="40">
         <v>2</v>
       </c>
       <c r="I25" s="40">
@@ -2844,52 +3027,61 @@
       </c>
       <c r="W25" s="35">
         <v>2</v>
       </c>
       <c r="X25" s="35">
         <v>4</v>
       </c>
       <c r="Y25" s="35">
         <v>6</v>
       </c>
       <c r="Z25" s="52">
         <v>2</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="60">
         <v>3</v>
       </c>
       <c r="AC25" s="24">
         <v>2</v>
       </c>
       <c r="AD25" s="60">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="62">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>4</v>
       </c>
       <c r="H26" s="40">
         <v>5</v>
       </c>
       <c r="I26" s="40">
@@ -2936,52 +3128,61 @@
       </c>
       <c r="W26" s="35">
         <v>3</v>
       </c>
       <c r="X26" s="35">
         <v>2</v>
       </c>
       <c r="Y26" s="35">
         <v>2</v>
       </c>
       <c r="Z26" s="52">
         <v>3</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="60">
         <v>4</v>
       </c>
       <c r="AC26" s="24">
         <v>5</v>
       </c>
       <c r="AD26" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="62">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="9">
         <v>1</v>
       </c>
       <c r="H27" s="40">
         <v>3</v>
       </c>
       <c r="I27" s="40">
@@ -3028,52 +3229,61 @@
       </c>
       <c r="W27" s="35">
         <v>3</v>
       </c>
       <c r="X27" s="35">
         <v>6</v>
       </c>
       <c r="Y27" s="35">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>3</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="60">
         <v>2</v>
       </c>
       <c r="AC27" s="24">
         <v>4</v>
       </c>
       <c r="AD27" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="62">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8">
         <v>7</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="8">
         <v>3</v>
       </c>
       <c r="G28" s="9">
         <v>7</v>
       </c>
       <c r="H28" s="40">
         <v>16</v>
       </c>
       <c r="I28" s="40">
@@ -3120,84 +3330,99 @@
       </c>
       <c r="W28" s="35">
         <v>8</v>
       </c>
       <c r="X28" s="35">
         <v>4</v>
       </c>
       <c r="Y28" s="35">
         <v>6</v>
       </c>
       <c r="Z28" s="52">
         <v>6</v>
       </c>
       <c r="AA28" s="52">
         <v>2</v>
       </c>
       <c r="AB28" s="60">
         <v>2</v>
       </c>
       <c r="AC28" s="24">
         <v>5</v>
       </c>
       <c r="AD28" s="60">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AE28" s="62">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="47"/>
       <c r="AD29" s="60"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>93</v>
       </c>
       <c r="C30" s="8">
         <v>91</v>
       </c>
       <c r="D30" s="8">
         <v>96</v>
       </c>
       <c r="E30" s="8">
         <v>105</v>
       </c>
       <c r="F30" s="8">
         <v>78</v>
       </c>
       <c r="G30" s="9">
         <v>137</v>
       </c>
       <c r="H30" s="40">
         <v>169</v>
       </c>
       <c r="I30" s="40">
@@ -3244,52 +3469,61 @@
       </c>
       <c r="W30" s="35">
         <v>86</v>
       </c>
       <c r="X30" s="35">
         <v>111</v>
       </c>
       <c r="Y30" s="35">
         <v>112</v>
       </c>
       <c r="Z30" s="53">
         <v>82</v>
       </c>
       <c r="AA30" s="52">
         <v>70</v>
       </c>
       <c r="AB30" s="60">
         <v>75</v>
       </c>
       <c r="AC30" s="24">
         <v>80</v>
       </c>
       <c r="AD30" s="60">
         <v>45</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="63">
+        <v>184</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8">
         <v>6</v>
       </c>
       <c r="D31" s="8">
         <v>9</v>
       </c>
       <c r="E31" s="8">
         <v>15</v>
       </c>
       <c r="F31" s="8">
         <v>17</v>
       </c>
       <c r="G31" s="9">
         <v>17</v>
       </c>
       <c r="H31" s="40">
         <v>23</v>
       </c>
       <c r="I31" s="40">
@@ -3336,52 +3570,61 @@
       </c>
       <c r="W31" s="35">
         <v>9</v>
       </c>
       <c r="X31" s="35">
         <v>14</v>
       </c>
       <c r="Y31" s="35">
         <v>10</v>
       </c>
       <c r="Z31" s="53">
         <v>10</v>
       </c>
       <c r="AA31" s="52">
         <v>8</v>
       </c>
       <c r="AB31" s="60">
         <v>13</v>
       </c>
       <c r="AC31" s="24">
         <v>9</v>
       </c>
       <c r="AD31" s="60">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="63">
+        <v>25</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>3</v>
       </c>
       <c r="D32" s="8">
         <v>2</v>
       </c>
       <c r="E32" s="8">
         <v>8</v>
       </c>
       <c r="F32" s="8">
         <v>1</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="40">
         <v>8</v>
       </c>
       <c r="I32" s="40">
@@ -3428,52 +3671,61 @@
       </c>
       <c r="W32" s="35">
         <v>4</v>
       </c>
       <c r="X32" s="35">
         <v>3</v>
       </c>
       <c r="Y32" s="35">
         <v>3</v>
       </c>
       <c r="Z32" s="53">
         <v>4</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="60">
         <v>2</v>
       </c>
       <c r="AC32" s="24">
         <v>2</v>
       </c>
       <c r="AD32" s="35" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="63">
+        <v>6</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
         <v>7</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>4</v>
       </c>
       <c r="E33" s="8">
         <v>3</v>
       </c>
       <c r="F33" s="8">
         <v>5</v>
       </c>
       <c r="G33" s="9">
         <v>6</v>
       </c>
       <c r="H33" s="40">
         <v>15</v>
       </c>
       <c r="I33" s="40">
@@ -3520,52 +3772,61 @@
       </c>
       <c r="W33" s="35">
         <v>7</v>
       </c>
       <c r="X33" s="35">
         <v>6</v>
       </c>
       <c r="Y33" s="35">
         <v>5</v>
       </c>
       <c r="Z33" s="53">
         <v>5</v>
       </c>
       <c r="AA33" s="52">
         <v>3</v>
       </c>
       <c r="AB33" s="60">
         <v>4</v>
       </c>
       <c r="AC33" s="24">
         <v>4</v>
       </c>
       <c r="AD33" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="63">
+        <v>11</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>4</v>
       </c>
       <c r="C34" s="8">
         <v>5</v>
       </c>
       <c r="D34" s="8">
         <v>7</v>
       </c>
       <c r="E34" s="8">
         <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>8</v>
       </c>
       <c r="G34" s="9">
         <v>12</v>
       </c>
       <c r="H34" s="40">
         <v>14</v>
       </c>
       <c r="I34" s="40">
@@ -3612,52 +3873,61 @@
       </c>
       <c r="W34" s="35">
         <v>6</v>
       </c>
       <c r="X34" s="35">
         <v>12</v>
       </c>
       <c r="Y34" s="35">
         <v>10</v>
       </c>
       <c r="Z34" s="53">
         <v>10</v>
       </c>
       <c r="AA34" s="52">
         <v>8</v>
       </c>
       <c r="AB34" s="60">
         <v>7</v>
       </c>
       <c r="AC34" s="24">
         <v>3</v>
       </c>
       <c r="AD34" s="60">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="63">
+        <v>16</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>9</v>
       </c>
       <c r="C35" s="8">
         <v>6</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
       <c r="E35" s="8">
         <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="9">
         <v>10</v>
       </c>
       <c r="H35" s="40">
         <v>6</v>
       </c>
       <c r="I35" s="40">
@@ -3704,52 +3974,61 @@
       </c>
       <c r="W35" s="35">
         <v>8</v>
       </c>
       <c r="X35" s="35">
         <v>7</v>
       </c>
       <c r="Y35" s="35">
         <v>4</v>
       </c>
       <c r="Z35" s="53">
         <v>5</v>
       </c>
       <c r="AA35" s="52">
         <v>5</v>
       </c>
       <c r="AB35" s="60">
         <v>3</v>
       </c>
       <c r="AC35" s="24">
         <v>5</v>
       </c>
       <c r="AD35" s="60">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="63">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>11</v>
       </c>
       <c r="D36" s="8">
         <v>22</v>
       </c>
       <c r="E36" s="8">
         <v>15</v>
       </c>
       <c r="F36" s="8">
         <v>11</v>
       </c>
       <c r="G36" s="9">
         <v>26</v>
       </c>
       <c r="H36" s="40">
         <v>35</v>
       </c>
       <c r="I36" s="40">
@@ -3796,52 +4075,61 @@
       </c>
       <c r="W36" s="35">
         <v>15</v>
       </c>
       <c r="X36" s="35">
         <v>18</v>
       </c>
       <c r="Y36" s="35">
         <v>22</v>
       </c>
       <c r="Z36" s="53">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>16</v>
       </c>
       <c r="AB36" s="60">
         <v>14</v>
       </c>
       <c r="AC36" s="24">
         <v>20</v>
       </c>
       <c r="AD36" s="60">
         <v>7</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="63">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>6</v>
       </c>
       <c r="D37" s="8">
         <v>4</v>
       </c>
       <c r="E37" s="8">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="9">
         <v>4</v>
       </c>
       <c r="H37" s="40">
         <v>4</v>
       </c>
       <c r="I37" s="40">
         <v>5</v>
       </c>
@@ -3886,52 +4174,61 @@
       </c>
       <c r="W37" s="35">
         <v>4</v>
       </c>
       <c r="X37" s="35">
         <v>4</v>
       </c>
       <c r="Y37" s="35">
         <v>5</v>
       </c>
       <c r="Z37" s="53">
         <v>3</v>
       </c>
       <c r="AA37" s="52">
         <v>2</v>
       </c>
       <c r="AB37" s="60">
         <v>2</v>
       </c>
       <c r="AC37" s="24">
         <v>5</v>
       </c>
       <c r="AD37" s="35" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="63">
+        <v>4</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>7</v>
       </c>
       <c r="D38" s="8">
         <v>7</v>
       </c>
       <c r="E38" s="8">
         <v>3</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="9">
         <v>5</v>
       </c>
       <c r="H38" s="40">
         <v>13</v>
       </c>
       <c r="I38" s="40">
@@ -3978,52 +4275,61 @@
       </c>
       <c r="W38" s="35">
         <v>2</v>
       </c>
       <c r="X38" s="35">
         <v>2</v>
       </c>
       <c r="Y38" s="35">
         <v>8</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="52">
         <v>2</v>
       </c>
       <c r="AB38" s="60">
         <v>1</v>
       </c>
       <c r="AC38" s="24">
         <v>4</v>
       </c>
       <c r="AD38" s="35" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="63">
+        <v>5</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>8</v>
       </c>
       <c r="C39" s="8">
         <v>4</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>4</v>
       </c>
       <c r="G39" s="9">
         <v>10</v>
       </c>
       <c r="H39" s="40">
         <v>6</v>
       </c>
       <c r="I39" s="40">
@@ -4070,52 +4376,61 @@
       </c>
       <c r="W39" s="35">
         <v>9</v>
       </c>
       <c r="X39" s="35">
         <v>12</v>
       </c>
       <c r="Y39" s="35">
         <v>11</v>
       </c>
       <c r="Z39" s="53">
         <v>4</v>
       </c>
       <c r="AA39" s="52">
         <v>4</v>
       </c>
       <c r="AB39" s="60">
         <v>6</v>
       </c>
       <c r="AC39" s="24">
         <v>3</v>
       </c>
       <c r="AD39" s="60">
         <v>3</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="63">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>9</v>
       </c>
       <c r="C40" s="8">
         <v>13</v>
       </c>
       <c r="D40" s="8">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="9">
         <v>10</v>
       </c>
       <c r="H40" s="40">
         <v>10</v>
       </c>
       <c r="I40" s="40">
@@ -4162,52 +4477,61 @@
       </c>
       <c r="W40" s="35">
         <v>7</v>
       </c>
       <c r="X40" s="35">
         <v>14</v>
       </c>
       <c r="Y40" s="35">
         <v>10</v>
       </c>
       <c r="Z40" s="53">
         <v>11</v>
       </c>
       <c r="AA40" s="52">
         <v>5</v>
       </c>
       <c r="AB40" s="60">
         <v>4</v>
       </c>
       <c r="AC40" s="24">
         <v>9</v>
       </c>
       <c r="AD40" s="60">
         <v>7</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="63">
+        <v>21</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>5</v>
       </c>
       <c r="C41" s="8">
         <v>5</v>
       </c>
       <c r="D41" s="8">
         <v>4</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="8">
         <v>1</v>
       </c>
       <c r="G41" s="9">
         <v>5</v>
       </c>
       <c r="H41" s="40">
         <v>3</v>
       </c>
       <c r="I41" s="40">
         <v>6</v>
       </c>
@@ -4252,52 +4576,61 @@
       </c>
       <c r="W41" s="35">
         <v>1</v>
       </c>
       <c r="X41" s="35">
         <v>5</v>
       </c>
       <c r="Y41" s="35">
         <v>4</v>
       </c>
       <c r="Z41" s="53">
         <v>1</v>
       </c>
       <c r="AA41" s="52">
         <v>5</v>
       </c>
       <c r="AB41" s="60">
         <v>1</v>
       </c>
       <c r="AC41" s="24">
         <v>6</v>
       </c>
       <c r="AD41" s="60">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="63">
+        <v>7</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>5</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="40">
         <v>10</v>
       </c>
       <c r="I42" s="40">
@@ -4344,52 +4677,61 @@
       </c>
       <c r="W42" s="35">
         <v>3</v>
       </c>
       <c r="X42" s="35">
         <v>4</v>
       </c>
       <c r="Y42" s="35">
         <v>1</v>
       </c>
       <c r="Z42" s="53">
         <v>4</v>
       </c>
       <c r="AA42" s="52">
         <v>1</v>
       </c>
       <c r="AB42" s="60">
         <v>3</v>
       </c>
       <c r="AC42" s="24">
         <v>4</v>
       </c>
       <c r="AD42" s="60">
         <v>2</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="63">
+        <v>7</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>6</v>
       </c>
       <c r="C43" s="14">
         <v>14</v>
       </c>
       <c r="D43" s="14">
         <v>18</v>
       </c>
       <c r="E43" s="14">
         <v>16</v>
       </c>
       <c r="F43" s="14">
         <v>14</v>
       </c>
       <c r="G43" s="13">
         <v>25</v>
       </c>
       <c r="H43" s="13">
         <v>22</v>
       </c>
       <c r="I43" s="13">
@@ -4436,204 +4778,213 @@
       </c>
       <c r="W43" s="51">
         <v>11</v>
       </c>
       <c r="X43" s="51">
         <v>10</v>
       </c>
       <c r="Y43" s="51">
         <v>19</v>
       </c>
       <c r="Z43" s="54">
         <v>7</v>
       </c>
       <c r="AA43" s="54">
         <v>11</v>
       </c>
       <c r="AB43" s="51">
         <v>15</v>
       </c>
       <c r="AC43" s="14">
         <v>6</v>
       </c>
       <c r="AD43" s="51">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="64">
+        <v>22</v>
+      </c>
+      <c r="AF43" s="49"/>
+      <c r="AG43" s="49"/>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="15"/>
       <c r="G44" s="26"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView topLeftCell="I13" workbookViewId="0">
-      <selection activeCell="X43" sqref="X43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="72"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="72" t="s">
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="AJ3" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="72"/>
+      <c r="AK3" s="76"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="68"/>
-      <c r="B4" s="70">
+      <c r="A4" s="74"/>
+      <c r="B4" s="77">
         <v>2024</v>
       </c>
-      <c r="C4" s="71"/>
-[...10 lines deleted...]
-      <c r="N4" s="70">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="71"/>
-[...10 lines deleted...]
-      <c r="Z4" s="70">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="77">
         <v>2026</v>
       </c>
-      <c r="AA4" s="71"/>
-[...9 lines deleted...]
-      <c r="AK4" s="71"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
     </row>
     <row r="5" spans="1:37" ht="26.25" customHeight="1">
-      <c r="A5" s="69"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="56" t="s">
@@ -4700,77 +5051,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>4.74</v>
       </c>
       <c r="C7" s="19">
         <v>4.91</v>
       </c>
       <c r="D7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="25">
         <v>5.09</v>
       </c>
       <c r="F7" s="25">
         <v>4.75</v>
       </c>
       <c r="G7" s="30">
         <v>5.27</v>
       </c>
       <c r="H7" s="30">
         <v>5.81</v>
@@ -4819,50 +5170,59 @@
       </c>
       <c r="W7" s="38">
         <v>5.55</v>
       </c>
       <c r="X7" s="38">
         <v>5.54</v>
       </c>
       <c r="Y7" s="38">
         <v>5.56</v>
       </c>
       <c r="Z7" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="19">
         <v>4.13</v>
       </c>
       <c r="AB7" s="38">
         <v>4.21</v>
       </c>
       <c r="AC7" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD7" s="25">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AE7" s="65">
+        <v>5.12</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>5.52</v>
       </c>
       <c r="C8" s="19">
         <v>5.81</v>
       </c>
       <c r="D8" s="19">
         <v>5.71</v>
       </c>
       <c r="E8" s="25">
         <v>6</v>
       </c>
       <c r="F8" s="25">
         <v>5.49</v>
       </c>
       <c r="G8" s="28">
         <v>6.29</v>
       </c>
       <c r="H8" s="30">
         <v>6.95</v>
@@ -4911,50 +5271,59 @@
       </c>
       <c r="W8" s="38">
         <v>6.8</v>
       </c>
       <c r="X8" s="38">
         <v>6.69</v>
       </c>
       <c r="Y8" s="38">
         <v>6.69</v>
       </c>
       <c r="Z8" s="19">
         <v>4.46</v>
       </c>
       <c r="AA8" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="38">
         <v>4.93</v>
       </c>
       <c r="AC8" s="19">
         <v>5.23</v>
       </c>
       <c r="AD8" s="25">
         <v>4.79</v>
       </c>
+      <c r="AE8" s="65">
+        <v>6.21</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>3.39</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.07</v>
       </c>
       <c r="E9" s="25">
         <v>3.76</v>
       </c>
       <c r="F9" s="25">
         <v>4.29</v>
       </c>
       <c r="G9" s="28">
         <v>4.67</v>
       </c>
       <c r="H9" s="30">
         <v>5.24</v>
@@ -5003,50 +5372,59 @@
       </c>
       <c r="W9" s="38">
         <v>4.76</v>
       </c>
       <c r="X9" s="38">
         <v>4.83</v>
       </c>
       <c r="Y9" s="38">
         <v>4.75</v>
       </c>
       <c r="Z9" s="19">
         <v>4.01</v>
       </c>
       <c r="AA9" s="19">
         <v>3.81</v>
       </c>
       <c r="AB9" s="38">
         <v>4.3</v>
       </c>
       <c r="AC9" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD9" s="25">
         <v>3.86</v>
       </c>
+      <c r="AE9" s="65">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>4.57</v>
       </c>
       <c r="C10" s="19">
         <v>3.76</v>
       </c>
       <c r="D10" s="19">
         <v>3.09</v>
       </c>
       <c r="E10" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="25">
         <v>3.51</v>
       </c>
       <c r="G10" s="28">
         <v>3.71</v>
       </c>
       <c r="H10" s="30">
         <v>4.2300000000000004</v>
@@ -5095,50 +5473,59 @@
       </c>
       <c r="W10" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="38">
         <v>4.3</v>
       </c>
       <c r="Y10" s="38">
         <v>4.18</v>
       </c>
       <c r="Z10" s="19">
         <v>3.91</v>
       </c>
       <c r="AA10" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="38">
         <v>2.04</v>
       </c>
       <c r="AC10" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD10" s="25">
         <v>1.61</v>
       </c>
+      <c r="AE10" s="65">
+        <v>2.35</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="19">
         <v>4.71</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.99</v>
       </c>
       <c r="G11" s="28">
         <v>4.08</v>
       </c>
       <c r="H11" s="30">
         <v>4.59</v>
@@ -5187,50 +5574,59 @@
       </c>
       <c r="W11" s="38">
         <v>4.33</v>
       </c>
       <c r="X11" s="38">
         <v>4.37</v>
       </c>
       <c r="Y11" s="38">
         <v>4.42</v>
       </c>
       <c r="Z11" s="19">
         <v>3.22</v>
       </c>
       <c r="AA11" s="19">
         <v>3.62</v>
       </c>
       <c r="AB11" s="38">
         <v>3.49</v>
       </c>
       <c r="AC11" s="19">
         <v>3.33</v>
       </c>
       <c r="AD11" s="25">
         <v>2.93</v>
       </c>
+      <c r="AE11" s="65">
+        <v>3.62</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="19">
         <v>2.65</v>
       </c>
       <c r="D12" s="19">
         <v>3.11</v>
       </c>
       <c r="E12" s="25">
         <v>3.95</v>
       </c>
       <c r="F12" s="25">
         <v>4.07</v>
       </c>
       <c r="G12" s="28">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="30">
         <v>5.0599999999999996</v>
@@ -5279,50 +5675,59 @@
       </c>
       <c r="W12" s="38">
         <v>4.74</v>
       </c>
       <c r="X12" s="38">
         <v>4.96</v>
       </c>
       <c r="Y12" s="38">
         <v>5.03</v>
       </c>
       <c r="Z12" s="19">
         <v>6.02</v>
       </c>
       <c r="AA12" s="19">
         <v>5.65</v>
       </c>
       <c r="AB12" s="38">
         <v>5.13</v>
       </c>
       <c r="AC12" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD12" s="25">
         <v>3.53</v>
       </c>
+      <c r="AE12" s="65">
+        <v>4.57</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>6.07</v>
       </c>
       <c r="C13" s="19">
         <v>5.24</v>
       </c>
       <c r="D13" s="19">
         <v>4.82</v>
       </c>
       <c r="E13" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="25">
         <v>3.98</v>
       </c>
       <c r="G13" s="28">
         <v>4.46</v>
       </c>
       <c r="H13" s="30">
         <v>4.41</v>
@@ -5371,50 +5776,59 @@
       </c>
       <c r="W13" s="38">
         <v>4.34</v>
       </c>
       <c r="X13" s="38">
         <v>4.41</v>
       </c>
       <c r="Y13" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="19">
         <v>3.63</v>
       </c>
       <c r="AA13" s="19">
         <v>3.79</v>
       </c>
       <c r="AB13" s="38">
         <v>3.23</v>
       </c>
       <c r="AC13" s="19">
         <v>3.35</v>
       </c>
       <c r="AD13" s="25">
         <v>3.25</v>
       </c>
+      <c r="AE13" s="65">
+        <v>4.32</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>4.08</v>
       </c>
       <c r="C14" s="19">
         <v>3.56</v>
       </c>
       <c r="D14" s="19">
         <v>4.25</v>
       </c>
       <c r="E14" s="25">
         <v>4.13</v>
       </c>
       <c r="F14" s="25">
         <v>3.85</v>
       </c>
       <c r="G14" s="28">
         <v>4.34</v>
       </c>
       <c r="H14" s="30">
         <v>5</v>
@@ -5463,50 +5877,59 @@
       </c>
       <c r="W14" s="38">
         <v>4.24</v>
       </c>
       <c r="X14" s="38">
         <v>4.29</v>
       </c>
       <c r="Y14" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>4.59</v>
       </c>
       <c r="AB14" s="38">
         <v>4.26</v>
       </c>
       <c r="AC14" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD14" s="25">
         <v>3.96</v>
       </c>
+      <c r="AE14" s="65">
+        <v>4.8</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="19">
         <v>6.07</v>
       </c>
       <c r="D15" s="19">
         <v>5.17</v>
       </c>
       <c r="E15" s="25">
         <v>4.95</v>
       </c>
       <c r="F15" s="25">
         <v>4.22</v>
       </c>
       <c r="G15" s="28">
         <v>4.46</v>
       </c>
       <c r="H15" s="30">
         <v>4.72</v>
@@ -5555,50 +5978,59 @@
       </c>
       <c r="W15" s="38">
         <v>4.47</v>
       </c>
       <c r="X15" s="38">
         <v>4.47</v>
       </c>
       <c r="Y15" s="38">
         <v>4.51</v>
       </c>
       <c r="Z15" s="19">
         <v>4.34</v>
       </c>
       <c r="AA15" s="19">
         <v>3.03</v>
       </c>
       <c r="AB15" s="38">
         <v>3.47</v>
       </c>
       <c r="AC15" s="19">
         <v>4.47</v>
       </c>
       <c r="AD15" s="25">
         <v>3.86</v>
       </c>
+      <c r="AE15" s="65">
+        <v>3.96</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>5.36</v>
       </c>
       <c r="C16" s="19">
         <v>5.62</v>
       </c>
       <c r="D16" s="19">
         <v>6.46</v>
       </c>
       <c r="E16" s="25">
         <v>5.55</v>
       </c>
       <c r="F16" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>4.95</v>
       </c>
       <c r="H16" s="30">
         <v>5.8</v>
@@ -5647,52 +6079,61 @@
       </c>
       <c r="W16" s="38">
         <v>4.58</v>
       </c>
       <c r="X16" s="38">
         <v>4.68</v>
       </c>
       <c r="Y16" s="38">
         <v>4.99</v>
       </c>
       <c r="Z16" s="19">
         <v>2.11</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="38">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>3.26</v>
       </c>
       <c r="AD16" s="25">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="65">
+        <v>3.61</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>5.39</v>
       </c>
       <c r="C17" s="19">
         <v>4.2</v>
       </c>
       <c r="D17" s="19">
         <v>3.68</v>
       </c>
       <c r="E17" s="25">
         <v>3.78</v>
       </c>
       <c r="F17" s="25">
         <v>3.55</v>
       </c>
       <c r="G17" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="30">
         <v>4.09</v>
       </c>
       <c r="I17" s="30">
@@ -5739,52 +6180,61 @@
       </c>
       <c r="W17" s="38">
         <v>4.32</v>
       </c>
       <c r="X17" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="38">
         <v>4.93</v>
       </c>
       <c r="Z17" s="19">
         <v>2.72</v>
       </c>
       <c r="AA17" s="19">
         <v>2.86</v>
       </c>
       <c r="AB17" s="38">
         <v>3.31</v>
       </c>
       <c r="AC17" s="19">
         <v>3.02</v>
       </c>
       <c r="AD17" s="25">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="65">
+        <v>3.9</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>3.91</v>
       </c>
       <c r="C18" s="19">
         <v>4.59</v>
       </c>
       <c r="D18" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="25">
         <v>5.13</v>
       </c>
       <c r="F18" s="25">
         <v>4.7</v>
       </c>
       <c r="G18" s="28">
         <v>4.8</v>
       </c>
       <c r="H18" s="30">
         <v>5.24</v>
       </c>
       <c r="I18" s="30">
@@ -5831,52 +6281,61 @@
       </c>
       <c r="W18" s="38">
         <v>5.51</v>
       </c>
       <c r="X18" s="38">
         <v>5.53</v>
       </c>
       <c r="Y18" s="38">
         <v>5.48</v>
       </c>
       <c r="Z18" s="19">
         <v>5.43</v>
       </c>
       <c r="AA18" s="19">
         <v>4.01</v>
       </c>
       <c r="AB18" s="38">
         <v>3.28</v>
       </c>
       <c r="AC18" s="19">
         <v>3.61</v>
       </c>
       <c r="AD18" s="25">
         <v>3.65</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="65">
+        <v>4.68</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>6.27</v>
       </c>
       <c r="C19" s="19">
         <v>6.45</v>
       </c>
       <c r="D19" s="19">
         <v>5.9</v>
       </c>
       <c r="E19" s="25">
         <v>4.43</v>
       </c>
       <c r="F19" s="25">
         <v>3.77</v>
       </c>
       <c r="G19" s="28">
         <v>4.2</v>
       </c>
       <c r="H19" s="30">
         <v>4.13</v>
       </c>
       <c r="I19" s="30">
@@ -5923,52 +6382,61 @@
       </c>
       <c r="W19" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="38">
         <v>5.09</v>
       </c>
       <c r="Y19" s="38">
         <v>5.09</v>
       </c>
       <c r="Z19" s="19">
         <v>1.32</v>
       </c>
       <c r="AA19" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="38">
         <v>3.19</v>
       </c>
       <c r="AC19" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD19" s="25">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="65">
+        <v>5.19</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>6.6</v>
       </c>
       <c r="C20" s="19">
         <v>5.35</v>
       </c>
       <c r="D20" s="19">
         <v>3.83</v>
       </c>
       <c r="E20" s="25">
         <v>4.3</v>
       </c>
       <c r="F20" s="25">
         <v>4.37</v>
       </c>
       <c r="G20" s="28">
         <v>3.96</v>
       </c>
       <c r="H20" s="30">
         <v>4.75</v>
       </c>
       <c r="I20" s="30">
@@ -6015,52 +6483,61 @@
       </c>
       <c r="W20" s="38">
         <v>4.55</v>
       </c>
       <c r="X20" s="38">
         <v>4.51</v>
       </c>
       <c r="Y20" s="38">
         <v>4.21</v>
       </c>
       <c r="Z20" s="19">
         <v>4.13</v>
       </c>
       <c r="AA20" s="19">
         <v>2.72</v>
       </c>
       <c r="AB20" s="38">
         <v>2.86</v>
       </c>
       <c r="AC20" s="19">
         <v>3.22</v>
       </c>
       <c r="AD20" s="25">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="65">
+        <v>3.74</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="19">
         <v>3.5</v>
       </c>
       <c r="D21" s="19">
         <v>4.37</v>
       </c>
       <c r="E21" s="25">
         <v>4.67</v>
       </c>
       <c r="F21" s="25">
         <v>4.68</v>
       </c>
       <c r="G21" s="28">
         <v>5.36</v>
       </c>
       <c r="H21" s="30">
         <v>5.67</v>
       </c>
       <c r="I21" s="30">
@@ -6107,85 +6584,101 @@
       </c>
       <c r="W21" s="38">
         <v>4.51</v>
       </c>
       <c r="X21" s="38">
         <v>4.42</v>
       </c>
       <c r="Y21" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="19">
         <v>3.34</v>
       </c>
       <c r="AB21" s="38">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="19">
         <v>3.56</v>
       </c>
       <c r="AD21" s="25">
         <v>3.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="65" t="s">
+      <c r="AE21" s="65">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="71"/>
+      <c r="R22" s="71"/>
+      <c r="S22" s="71"/>
+      <c r="T22" s="71"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="71"/>
+      <c r="W22" s="71"/>
+      <c r="X22" s="71"/>
+      <c r="Y22" s="71"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="50"/>
       <c r="AD22" s="25"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>5.38</v>
       </c>
       <c r="C23" s="19">
         <v>5.63</v>
       </c>
       <c r="D23" s="19">
         <v>5.6</v>
       </c>
       <c r="E23" s="25">
         <v>5.87</v>
       </c>
       <c r="F23" s="25">
         <v>5.37</v>
       </c>
       <c r="G23" s="30">
         <v>6.07</v>
       </c>
       <c r="H23" s="30">
         <v>6.71</v>
       </c>
       <c r="I23" s="30">
@@ -6232,52 +6725,61 @@
       </c>
       <c r="W23" s="38">
         <v>6.59</v>
       </c>
       <c r="X23" s="38">
         <v>6.5</v>
       </c>
       <c r="Y23" s="38">
         <v>6.5</v>
       </c>
       <c r="Z23" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="19">
         <v>4.55</v>
       </c>
       <c r="AB23" s="38">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="19">
         <v>5.09</v>
       </c>
       <c r="AD23" s="25">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="65">
+        <v>5.97</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>5.52</v>
       </c>
       <c r="C24" s="19">
         <v>5.81</v>
       </c>
       <c r="D24" s="19">
         <v>5.71</v>
       </c>
       <c r="E24" s="25">
         <v>6</v>
       </c>
       <c r="F24" s="25">
         <v>5.49</v>
       </c>
       <c r="G24" s="28">
         <v>6.29</v>
       </c>
       <c r="H24" s="30">
         <v>6.95</v>
       </c>
       <c r="I24" s="30">
@@ -6324,52 +6826,61 @@
       </c>
       <c r="W24" s="38">
         <v>6.8</v>
       </c>
       <c r="X24" s="38">
         <v>6.69</v>
       </c>
       <c r="Y24" s="38">
         <v>6.69</v>
       </c>
       <c r="Z24" s="19">
         <v>4.46</v>
       </c>
       <c r="AA24" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="38">
         <v>4.93</v>
       </c>
       <c r="AC24" s="19">
         <v>5.23</v>
       </c>
       <c r="AD24" s="25">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="65">
+        <v>6.21</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>5.57</v>
       </c>
       <c r="C25" s="19">
         <v>5.77</v>
       </c>
       <c r="D25" s="19">
         <v>6.15</v>
       </c>
       <c r="E25" s="25">
         <v>6.05</v>
       </c>
       <c r="F25" s="25">
         <v>5.07</v>
       </c>
       <c r="G25" s="28">
         <v>5.17</v>
       </c>
       <c r="H25" s="30">
         <v>4.83</v>
       </c>
       <c r="I25" s="30">
@@ -6416,52 +6927,61 @@
       </c>
       <c r="W25" s="38">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="38">
         <v>4.75</v>
       </c>
       <c r="Y25" s="38">
         <v>5.05</v>
       </c>
       <c r="Z25" s="19">
         <v>2.76</v>
       </c>
       <c r="AA25" s="19">
         <v>5.08</v>
       </c>
       <c r="AB25" s="38">
         <v>4.78</v>
       </c>
       <c r="AC25" s="19">
         <v>4.3</v>
       </c>
       <c r="AD25" s="25">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="65">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>5.39</v>
       </c>
       <c r="D26" s="19">
         <v>4.12</v>
       </c>
       <c r="E26" s="25">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="25">
         <v>4.55</v>
       </c>
       <c r="G26" s="28">
         <v>4.96</v>
       </c>
       <c r="H26" s="30">
         <v>5.49</v>
       </c>
       <c r="I26" s="30">
@@ -6508,52 +7028,61 @@
       </c>
       <c r="W26" s="38">
         <v>5.38</v>
       </c>
       <c r="X26" s="38">
         <v>5.22</v>
       </c>
       <c r="Y26" s="38">
         <v>5.07</v>
       </c>
       <c r="Z26" s="19">
         <v>5.35</v>
       </c>
       <c r="AA26" s="19">
         <v>2.84</v>
       </c>
       <c r="AB26" s="38">
         <v>4.32</v>
       </c>
       <c r="AC26" s="19">
         <v>5.56</v>
       </c>
       <c r="AD26" s="25">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="65">
+        <v>4.92</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>7.26</v>
       </c>
       <c r="C27" s="19">
         <v>4.55</v>
       </c>
       <c r="D27" s="19">
         <v>5.47</v>
       </c>
       <c r="E27" s="25">
         <v>4.5</v>
       </c>
       <c r="F27" s="25">
         <v>4.46</v>
       </c>
       <c r="G27" s="28">
         <v>3.96</v>
       </c>
       <c r="H27" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="30">
@@ -6600,52 +7129,61 @@
       </c>
       <c r="W27" s="38">
         <v>4.92</v>
       </c>
       <c r="X27" s="38">
         <v>5.3</v>
       </c>
       <c r="Y27" s="38">
         <v>5.35</v>
       </c>
       <c r="Z27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="19">
         <v>3.81</v>
       </c>
       <c r="AB27" s="38">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>4.12</v>
       </c>
       <c r="AD27" s="25">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="65">
+        <v>4.5</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>3.3</v>
       </c>
       <c r="D28" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="25">
         <v>4.46</v>
       </c>
       <c r="G28" s="28">
         <v>4.8</v>
       </c>
       <c r="H28" s="30">
         <v>6.22</v>
       </c>
       <c r="I28" s="30">
@@ -6692,85 +7230,101 @@
       </c>
       <c r="W28" s="38">
         <v>5.96</v>
       </c>
       <c r="X28" s="38">
         <v>5.76</v>
       </c>
       <c r="Y28" s="38">
         <v>5.74</v>
       </c>
       <c r="Z28" s="19">
         <v>5.52</v>
       </c>
       <c r="AA28" s="19">
         <v>3.86</v>
       </c>
       <c r="AB28" s="38">
         <v>3.17</v>
       </c>
       <c r="AC28" s="19">
         <v>3.56</v>
       </c>
       <c r="AD28" s="25">
         <v>3.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AE28" s="65">
+        <v>4.57</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AA29" s="59"/>
       <c r="AB29" s="59"/>
       <c r="AC29" s="59"/>
       <c r="AD29" s="25"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="59"/>
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="19">
         <v>4.21</v>
       </c>
       <c r="D30" s="19">
         <v>4.21</v>
       </c>
       <c r="E30" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="25">
         <v>4.16</v>
       </c>
       <c r="G30" s="31">
         <v>4.5</v>
       </c>
       <c r="H30" s="30">
         <v>4.93</v>
       </c>
       <c r="I30" s="30">
@@ -6817,52 +7371,61 @@
       </c>
       <c r="W30" s="38">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="38">
         <v>4.58</v>
       </c>
       <c r="Y30" s="38">
         <v>4.62</v>
       </c>
       <c r="Z30" s="19">
         <v>3.81</v>
       </c>
       <c r="AA30" s="19">
         <v>3.71</v>
       </c>
       <c r="AB30" s="38">
         <v>3.63</v>
       </c>
       <c r="AC30" s="19">
         <v>3.68</v>
       </c>
       <c r="AD30" s="25">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="66">
+        <v>4.26</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>3.39</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.07</v>
       </c>
       <c r="E31" s="25">
         <v>3.76</v>
       </c>
       <c r="F31" s="25">
         <v>4.29</v>
       </c>
       <c r="G31" s="32">
         <v>4.67</v>
       </c>
       <c r="H31" s="30">
         <v>5.24</v>
       </c>
       <c r="I31" s="30">
@@ -6909,52 +7472,61 @@
       </c>
       <c r="W31" s="38">
         <v>4.76</v>
       </c>
       <c r="X31" s="38">
         <v>4.83</v>
       </c>
       <c r="Y31" s="38">
         <v>4.75</v>
       </c>
       <c r="Z31" s="19">
         <v>4.01</v>
       </c>
       <c r="AA31" s="19">
         <v>3.81</v>
       </c>
       <c r="AB31" s="38">
         <v>4.3</v>
       </c>
       <c r="AC31" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD31" s="25">
         <v>3.86</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="66">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>4.57</v>
       </c>
       <c r="C32" s="19">
         <v>3.76</v>
       </c>
       <c r="D32" s="19">
         <v>3.09</v>
       </c>
       <c r="E32" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="25">
         <v>3.51</v>
       </c>
       <c r="G32" s="32">
         <v>3.71</v>
       </c>
       <c r="H32" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="30">
@@ -7001,52 +7573,61 @@
       </c>
       <c r="W32" s="38">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="38">
         <v>4.3</v>
       </c>
       <c r="Y32" s="38">
         <v>4.18</v>
       </c>
       <c r="Z32" s="19">
         <v>3.91</v>
       </c>
       <c r="AA32" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="38">
         <v>2.04</v>
       </c>
       <c r="AC32" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD32" s="25">
         <v>1.61</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="66">
+        <v>2.35</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="19">
         <v>4.58</v>
       </c>
       <c r="C33" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="25">
         <v>3.53</v>
       </c>
       <c r="F33" s="25">
         <v>3.47</v>
       </c>
       <c r="G33" s="32">
         <v>3.57</v>
       </c>
       <c r="H33" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="30">
@@ -7093,52 +7674,61 @@
       </c>
       <c r="W33" s="38">
         <v>4.18</v>
       </c>
       <c r="X33" s="38">
         <v>4.18</v>
       </c>
       <c r="Y33" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="19">
         <v>3.45</v>
       </c>
       <c r="AA33" s="19">
         <v>2.9</v>
       </c>
       <c r="AB33" s="38">
         <v>2.85</v>
       </c>
       <c r="AC33" s="19">
         <v>2.85</v>
       </c>
       <c r="AD33" s="25">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="66">
+        <v>3.42</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="19">
         <v>2.65</v>
       </c>
       <c r="D34" s="19">
         <v>3.11</v>
       </c>
       <c r="E34" s="25">
         <v>3.95</v>
       </c>
       <c r="F34" s="25">
         <v>4.07</v>
       </c>
       <c r="G34" s="32">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="30">
@@ -7185,52 +7775,61 @@
       </c>
       <c r="W34" s="38">
         <v>4.74</v>
       </c>
       <c r="X34" s="38">
         <v>4.96</v>
       </c>
       <c r="Y34" s="38">
         <v>5.03</v>
       </c>
       <c r="Z34" s="19">
         <v>6.02</v>
       </c>
       <c r="AA34" s="19">
         <v>5.65</v>
       </c>
       <c r="AB34" s="38">
         <v>5.13</v>
       </c>
       <c r="AC34" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD34" s="25">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="66">
+        <v>4.57</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>6.07</v>
       </c>
       <c r="C35" s="19">
         <v>5.24</v>
       </c>
       <c r="D35" s="19">
         <v>4.82</v>
       </c>
       <c r="E35" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="25">
         <v>3.98</v>
       </c>
       <c r="G35" s="32">
         <v>4.46</v>
       </c>
       <c r="H35" s="30">
         <v>4.41</v>
       </c>
       <c r="I35" s="30">
@@ -7277,52 +7876,61 @@
       </c>
       <c r="W35" s="38">
         <v>4.34</v>
       </c>
       <c r="X35" s="38">
         <v>4.41</v>
       </c>
       <c r="Y35" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="19">
         <v>3.63</v>
       </c>
       <c r="AA35" s="19">
         <v>3.79</v>
       </c>
       <c r="AB35" s="38">
         <v>3.23</v>
       </c>
       <c r="AC35" s="19">
         <v>3.35</v>
       </c>
       <c r="AD35" s="25">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="66">
+        <v>4.32</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>4.08</v>
       </c>
       <c r="C36" s="19">
         <v>3.56</v>
       </c>
       <c r="D36" s="19">
         <v>4.25</v>
       </c>
       <c r="E36" s="25">
         <v>4.13</v>
       </c>
       <c r="F36" s="25">
         <v>3.85</v>
       </c>
       <c r="G36" s="32">
         <v>4.34</v>
       </c>
       <c r="H36" s="30">
         <v>5</v>
       </c>
       <c r="I36" s="30">
@@ -7369,52 +7977,61 @@
       </c>
       <c r="W36" s="38">
         <v>4.24</v>
       </c>
       <c r="X36" s="38">
         <v>4.29</v>
       </c>
       <c r="Y36" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>4.59</v>
       </c>
       <c r="AB36" s="38">
         <v>4.26</v>
       </c>
       <c r="AC36" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD36" s="25">
         <v>3.96</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="66">
+        <v>4.8</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>5.74</v>
       </c>
       <c r="C37" s="19">
         <v>6.53</v>
       </c>
       <c r="D37" s="19">
         <v>5.87</v>
       </c>
       <c r="E37" s="25">
         <v>5.01</v>
       </c>
       <c r="F37" s="25">
         <v>4</v>
       </c>
       <c r="G37" s="32">
         <v>4.13</v>
       </c>
       <c r="H37" s="30">
         <v>4.21</v>
       </c>
       <c r="I37" s="30">
@@ -7461,52 +8078,61 @@
       </c>
       <c r="W37" s="38">
         <v>3.87</v>
       </c>
       <c r="X37" s="38">
         <v>3.96</v>
       </c>
       <c r="Y37" s="38">
         <v>4.13</v>
       </c>
       <c r="Z37" s="19">
         <v>3.66</v>
       </c>
       <c r="AA37" s="19">
         <v>3.15</v>
       </c>
       <c r="AB37" s="38">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>3.74</v>
       </c>
       <c r="AD37" s="25">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="66">
+        <v>3.32</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>3.73</v>
       </c>
       <c r="C38" s="19">
         <v>6.56</v>
       </c>
       <c r="D38" s="19">
         <v>7.31</v>
       </c>
       <c r="E38" s="25">
         <v>6.46</v>
       </c>
       <c r="F38" s="25">
         <v>5.65</v>
       </c>
       <c r="G38" s="32">
         <v>5.81</v>
       </c>
       <c r="H38" s="30">
         <v>7.34</v>
       </c>
       <c r="I38" s="30">
@@ -7553,52 +8179,61 @@
       </c>
       <c r="W38" s="38">
         <v>4.28</v>
       </c>
       <c r="X38" s="38">
         <v>4.13</v>
       </c>
       <c r="Y38" s="38">
         <v>4.68</v>
       </c>
       <c r="Z38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="19">
         <v>1.44</v>
       </c>
       <c r="AB38" s="38">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>2.46</v>
       </c>
       <c r="AD38" s="25">
         <v>1.96</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="66">
+        <v>2.79</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>5.39</v>
       </c>
       <c r="C39" s="19">
         <v>4.2</v>
       </c>
       <c r="D39" s="19">
         <v>3.68</v>
       </c>
       <c r="E39" s="25">
         <v>3.78</v>
       </c>
       <c r="F39" s="25">
         <v>3.55</v>
       </c>
       <c r="G39" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="30">
         <v>4.09</v>
       </c>
       <c r="I39" s="30">
@@ -7645,52 +8280,61 @@
       </c>
       <c r="W39" s="38">
         <v>4.32</v>
       </c>
       <c r="X39" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="38">
         <v>4.93</v>
       </c>
       <c r="Z39" s="19">
         <v>2.72</v>
       </c>
       <c r="AA39" s="19">
         <v>2.86</v>
       </c>
       <c r="AB39" s="38">
         <v>3.31</v>
       </c>
       <c r="AC39" s="19">
         <v>3.02</v>
       </c>
       <c r="AD39" s="25">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="66">
+        <v>3.9</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="19">
         <v>5.23</v>
       </c>
       <c r="D40" s="19">
         <v>4.67</v>
       </c>
       <c r="E40" s="25">
         <v>5.25</v>
       </c>
       <c r="F40" s="25">
         <v>4.82</v>
       </c>
       <c r="G40" s="32">
         <v>4.79</v>
       </c>
       <c r="H40" s="30">
         <v>4.75</v>
       </c>
       <c r="I40" s="30">
@@ -7737,52 +8381,61 @@
       </c>
       <c r="W40" s="38">
         <v>5.27</v>
       </c>
       <c r="X40" s="38">
         <v>5.41</v>
       </c>
       <c r="Y40" s="38">
         <v>5.35</v>
       </c>
       <c r="Z40" s="19">
         <v>5.38</v>
       </c>
       <c r="AA40" s="19">
         <v>4.09</v>
       </c>
       <c r="AB40" s="38">
         <v>3.35</v>
       </c>
       <c r="AC40" s="19">
         <v>3.64</v>
       </c>
       <c r="AD40" s="25">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="66">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>6.27</v>
       </c>
       <c r="C41" s="19">
         <v>6.45</v>
       </c>
       <c r="D41" s="19">
         <v>5.9</v>
       </c>
       <c r="E41" s="25">
         <v>4.43</v>
       </c>
       <c r="F41" s="25">
         <v>3.77</v>
       </c>
       <c r="G41" s="32">
         <v>4.2</v>
       </c>
       <c r="H41" s="30">
         <v>4.13</v>
       </c>
       <c r="I41" s="30">
@@ -7829,52 +8482,61 @@
       </c>
       <c r="W41" s="38">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="38">
         <v>5.09</v>
       </c>
       <c r="Y41" s="38">
         <v>5.09</v>
       </c>
       <c r="Z41" s="19">
         <v>1.32</v>
       </c>
       <c r="AA41" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="38">
         <v>3.19</v>
       </c>
       <c r="AC41" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD41" s="25">
         <v>4.3099999999999996</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="66">
+        <v>5.19</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>6.6</v>
       </c>
       <c r="C42" s="19">
         <v>5.35</v>
       </c>
       <c r="D42" s="19">
         <v>3.83</v>
       </c>
       <c r="E42" s="25">
         <v>4.3</v>
       </c>
       <c r="F42" s="25">
         <v>4.37</v>
       </c>
       <c r="G42" s="32">
         <v>3.96</v>
       </c>
       <c r="H42" s="30">
         <v>4.75</v>
       </c>
       <c r="I42" s="30">
@@ -7921,52 +8583,61 @@
       </c>
       <c r="W42" s="38">
         <v>4.55</v>
       </c>
       <c r="X42" s="38">
         <v>4.51</v>
       </c>
       <c r="Y42" s="38">
         <v>4.21</v>
       </c>
       <c r="Z42" s="19">
         <v>4.13</v>
       </c>
       <c r="AA42" s="19">
         <v>2.72</v>
       </c>
       <c r="AB42" s="38">
         <v>2.86</v>
       </c>
       <c r="AC42" s="19">
         <v>3.22</v>
       </c>
       <c r="AD42" s="25">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="66">
+        <v>3.74</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="21">
         <v>3.5</v>
       </c>
       <c r="D43" s="21">
         <v>4.37</v>
       </c>
       <c r="E43" s="21">
         <v>4.67</v>
       </c>
       <c r="F43" s="21">
         <v>4.68</v>
       </c>
       <c r="G43" s="33">
         <v>5.36</v>
       </c>
       <c r="H43" s="33">
         <v>5.67</v>
       </c>
       <c r="I43" s="33">
@@ -8013,206 +8684,215 @@
       </c>
       <c r="W43" s="44">
         <v>4.51</v>
       </c>
       <c r="X43" s="44">
         <v>4.42</v>
       </c>
       <c r="Y43" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="21">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="21">
         <v>3.34</v>
       </c>
       <c r="AB43" s="44">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="21">
         <v>3.56</v>
       </c>
       <c r="AD43" s="21">
         <v>3.47</v>
       </c>
+      <c r="AE43" s="67">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF43" s="49"/>
+      <c r="AG43" s="49"/>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H7" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="68"/>
-      <c r="B4" s="74">
+      <c r="A4" s="74"/>
+      <c r="B4" s="80">
         <v>2024</v>
       </c>
-      <c r="C4" s="75"/>
-[...10 lines deleted...]
-      <c r="N4" s="74">
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="81"/>
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+      <c r="M4" s="81"/>
+      <c r="N4" s="80">
         <v>2025</v>
       </c>
-      <c r="O4" s="75"/>
-[...10 lines deleted...]
-      <c r="Z4" s="74">
+      <c r="O4" s="81"/>
+      <c r="P4" s="81"/>
+      <c r="Q4" s="81"/>
+      <c r="R4" s="81"/>
+      <c r="S4" s="81"/>
+      <c r="T4" s="81"/>
+      <c r="U4" s="81"/>
+      <c r="V4" s="81"/>
+      <c r="W4" s="81"/>
+      <c r="X4" s="81"/>
+      <c r="Y4" s="81"/>
+      <c r="Z4" s="80">
         <v>2026</v>
       </c>
-      <c r="AA4" s="75"/>
-[...9 lines deleted...]
-      <c r="AK4" s="75"/>
+      <c r="AA4" s="81"/>
+      <c r="AB4" s="81"/>
+      <c r="AC4" s="81"/>
+      <c r="AD4" s="81"/>
+      <c r="AE4" s="81"/>
+      <c r="AF4" s="81"/>
+      <c r="AG4" s="81"/>
+      <c r="AH4" s="81"/>
+      <c r="AI4" s="81"/>
+      <c r="AJ4" s="81"/>
+      <c r="AK4" s="81"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="69"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="55" t="s">
@@ -8279,77 +8959,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="79"/>
+      <c r="N6" s="79"/>
+      <c r="O6" s="79"/>
+      <c r="P6" s="79"/>
+      <c r="Q6" s="79"/>
+      <c r="R6" s="79"/>
+      <c r="S6" s="79"/>
+      <c r="T6" s="79"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>109</v>
       </c>
       <c r="C7" s="8">
         <v>103</v>
       </c>
       <c r="D7" s="8">
         <v>135</v>
       </c>
       <c r="E7" s="8">
         <v>113</v>
       </c>
       <c r="F7" s="8">
         <v>133</v>
       </c>
       <c r="G7" s="8">
         <v>116</v>
       </c>
       <c r="H7" s="8">
         <v>138</v>
@@ -8398,50 +9078,53 @@
       </c>
       <c r="W7" s="39">
         <v>146</v>
       </c>
       <c r="X7" s="39">
         <v>120</v>
       </c>
       <c r="Y7" s="39">
         <v>180</v>
       </c>
       <c r="Z7" s="52">
         <v>145</v>
       </c>
       <c r="AA7" s="52">
         <v>105</v>
       </c>
       <c r="AB7" s="39">
         <v>111</v>
       </c>
       <c r="AC7" s="8">
         <v>132</v>
       </c>
       <c r="AD7" s="12">
         <v>104</v>
       </c>
+      <c r="AE7" s="62">
+        <v>131</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>53</v>
       </c>
       <c r="C8" s="8">
         <v>54</v>
       </c>
       <c r="D8" s="8">
         <v>74</v>
       </c>
       <c r="E8" s="8">
         <v>60</v>
       </c>
       <c r="F8" s="8">
         <v>56</v>
       </c>
       <c r="G8" s="8">
         <v>66</v>
       </c>
       <c r="H8" s="8">
         <v>71</v>
@@ -8490,50 +9173,53 @@
       </c>
       <c r="W8" s="39">
         <v>89</v>
       </c>
       <c r="X8" s="39">
         <v>69</v>
       </c>
       <c r="Y8" s="39">
         <v>94</v>
       </c>
       <c r="Z8" s="52">
         <v>72</v>
       </c>
       <c r="AA8" s="52">
         <v>62</v>
       </c>
       <c r="AB8" s="39">
         <v>60</v>
       </c>
       <c r="AC8" s="8">
         <v>68</v>
       </c>
       <c r="AD8" s="12">
         <v>49</v>
       </c>
+      <c r="AE8" s="62">
+        <v>58</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>7</v>
       </c>
       <c r="C9" s="8">
         <v>8</v>
       </c>
       <c r="D9" s="8">
         <v>11</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>9</v>
       </c>
       <c r="G9" s="8">
         <v>7</v>
       </c>
       <c r="H9" s="8">
         <v>3</v>
@@ -8582,50 +9268,53 @@
       </c>
       <c r="W9" s="39">
         <v>6</v>
       </c>
       <c r="X9" s="39">
         <v>5</v>
       </c>
       <c r="Y9" s="39">
         <v>6</v>
       </c>
       <c r="Z9" s="52">
         <v>6</v>
       </c>
       <c r="AA9" s="52">
         <v>4</v>
       </c>
       <c r="AB9" s="39">
         <v>7</v>
       </c>
       <c r="AC9" s="8">
         <v>8</v>
       </c>
       <c r="AD9" s="12">
         <v>5</v>
       </c>
+      <c r="AE9" s="62">
+        <v>11</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>2</v>
       </c>
       <c r="G10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
@@ -8674,50 +9363,53 @@
       </c>
       <c r="W10" s="39">
         <v>4</v>
       </c>
       <c r="X10" s="39">
         <v>1</v>
       </c>
       <c r="Y10" s="39">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>2</v>
       </c>
       <c r="AA10" s="52">
         <v>1</v>
       </c>
       <c r="AB10" s="39">
         <v>1</v>
       </c>
       <c r="AC10" s="8">
         <v>2</v>
       </c>
       <c r="AD10" s="12">
         <v>2</v>
       </c>
+      <c r="AE10" s="62">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>4</v>
       </c>
       <c r="D11" s="8">
         <v>5</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>5</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
@@ -8766,50 +9458,53 @@
       </c>
       <c r="W11" s="39">
         <v>8</v>
       </c>
       <c r="X11" s="39">
         <v>3</v>
       </c>
       <c r="Y11" s="39">
         <v>4</v>
       </c>
       <c r="Z11" s="52">
         <v>8</v>
       </c>
       <c r="AA11" s="52">
         <v>5</v>
       </c>
       <c r="AB11" s="39">
         <v>2</v>
       </c>
       <c r="AC11" s="8">
         <v>7</v>
       </c>
       <c r="AD11" s="12">
         <v>6</v>
       </c>
+      <c r="AE11" s="62">
+        <v>10</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>5</v>
       </c>
       <c r="C12" s="8">
         <v>1</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
@@ -8858,50 +9553,53 @@
       </c>
       <c r="W12" s="39">
         <v>4</v>
       </c>
       <c r="X12" s="39">
         <v>2</v>
       </c>
       <c r="Y12" s="39">
         <v>6</v>
       </c>
       <c r="Z12" s="52">
         <v>7</v>
       </c>
       <c r="AA12" s="52">
         <v>2</v>
       </c>
       <c r="AB12" s="39">
         <v>6</v>
       </c>
       <c r="AC12" s="8">
         <v>5</v>
       </c>
       <c r="AD12" s="12">
         <v>6</v>
       </c>
+      <c r="AE12" s="62">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>4</v>
       </c>
       <c r="C13" s="8">
         <v>3</v>
       </c>
       <c r="D13" s="8">
         <v>5</v>
       </c>
       <c r="E13" s="8">
         <v>2</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="8">
         <v>4</v>
@@ -8950,50 +9648,53 @@
       </c>
       <c r="W13" s="39">
         <v>3</v>
       </c>
       <c r="X13" s="39">
         <v>3</v>
       </c>
       <c r="Y13" s="39">
         <v>2</v>
       </c>
       <c r="Z13" s="52">
         <v>2</v>
       </c>
       <c r="AA13" s="52">
         <v>3</v>
       </c>
       <c r="AB13" s="39">
         <v>2</v>
       </c>
       <c r="AC13" s="8">
         <v>3</v>
       </c>
       <c r="AD13" s="12">
         <v>6</v>
       </c>
+      <c r="AE13" s="62">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>7</v>
       </c>
       <c r="D14" s="8">
         <v>6</v>
       </c>
       <c r="E14" s="8">
         <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>9</v>
       </c>
       <c r="G14" s="8">
         <v>10</v>
       </c>
       <c r="H14" s="8">
         <v>15</v>
@@ -9042,50 +9743,53 @@
       </c>
       <c r="W14" s="39">
         <v>12</v>
       </c>
       <c r="X14" s="39">
         <v>9</v>
       </c>
       <c r="Y14" s="39">
         <v>16</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>10</v>
       </c>
       <c r="AB14" s="39">
         <v>6</v>
       </c>
       <c r="AC14" s="8">
         <v>12</v>
       </c>
       <c r="AD14" s="12">
         <v>6</v>
       </c>
+      <c r="AE14" s="62">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>2</v>
       </c>
       <c r="C15" s="8">
         <v>4</v>
       </c>
       <c r="D15" s="8">
         <v>2</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>3</v>
@@ -9134,50 +9838,53 @@
       </c>
       <c r="W15" s="39">
         <v>5</v>
       </c>
       <c r="X15" s="39">
         <v>5</v>
       </c>
       <c r="Y15" s="39">
         <v>4</v>
       </c>
       <c r="Z15" s="52">
         <v>2</v>
       </c>
       <c r="AA15" s="52">
         <v>3</v>
       </c>
       <c r="AB15" s="39">
         <v>4</v>
       </c>
       <c r="AC15" s="8">
         <v>3</v>
       </c>
       <c r="AD15" s="12">
         <v>2</v>
       </c>
+      <c r="AE15" s="62">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="8">
         <v>4</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>2</v>
@@ -9226,52 +9933,55 @@
       </c>
       <c r="W16" s="39">
         <v>3</v>
       </c>
       <c r="X16" s="39">
         <v>3</v>
       </c>
       <c r="Y16" s="39">
         <v>7</v>
       </c>
       <c r="Z16" s="52">
         <v>5</v>
       </c>
       <c r="AA16" s="52">
         <v>2</v>
       </c>
       <c r="AB16" s="39">
         <v>3</v>
       </c>
       <c r="AC16" s="8">
         <v>2</v>
       </c>
       <c r="AD16" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="62">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>2</v>
       </c>
       <c r="F17" s="8">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="12">
@@ -9318,52 +10028,55 @@
       </c>
       <c r="W17" s="39">
         <v>3</v>
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="39">
         <v>4</v>
       </c>
       <c r="Z17" s="52">
         <v>3</v>
       </c>
       <c r="AA17" s="52">
         <v>3</v>
       </c>
       <c r="AB17" s="39">
         <v>1</v>
       </c>
       <c r="AC17" s="8">
         <v>11</v>
       </c>
       <c r="AD17" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8">
         <v>7</v>
       </c>
       <c r="D18" s="8">
         <v>5</v>
       </c>
       <c r="E18" s="8">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>9</v>
       </c>
       <c r="I18" s="12">
@@ -9410,52 +10123,61 @@
       </c>
       <c r="W18" s="39">
         <v>5</v>
       </c>
       <c r="X18" s="39">
         <v>6</v>
       </c>
       <c r="Y18" s="39">
         <v>11</v>
       </c>
       <c r="Z18" s="52">
         <v>12</v>
       </c>
       <c r="AA18" s="52">
         <v>4</v>
       </c>
       <c r="AB18" s="39">
         <v>9</v>
       </c>
       <c r="AC18" s="8">
         <v>6</v>
       </c>
       <c r="AD18" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="62">
+        <v>4</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="8">
         <v>7</v>
       </c>
       <c r="G19" s="8">
         <v>2</v>
       </c>
       <c r="H19" s="8">
         <v>5</v>
       </c>
       <c r="I19" s="12">
@@ -9502,52 +10224,59 @@
       </c>
       <c r="W19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="39">
         <v>2</v>
       </c>
       <c r="Y19" s="39">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>2</v>
       </c>
       <c r="AA19" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="39">
         <v>1</v>
       </c>
       <c r="AC19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD19" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="62"/>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>3</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>4</v>
       </c>
       <c r="I20" s="12">
@@ -9594,52 +10323,61 @@
       </c>
       <c r="W20" s="39">
         <v>1</v>
       </c>
       <c r="X20" s="39">
         <v>1</v>
       </c>
       <c r="Y20" s="39">
         <v>6</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="62">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>8</v>
       </c>
       <c r="E21" s="8">
         <v>8</v>
       </c>
       <c r="F21" s="8">
         <v>7</v>
       </c>
       <c r="G21" s="8">
         <v>4</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="12">
@@ -9686,82 +10424,98 @@
       </c>
       <c r="W21" s="39">
         <v>3</v>
       </c>
       <c r="X21" s="39">
         <v>9</v>
       </c>
       <c r="Y21" s="39">
         <v>13</v>
       </c>
       <c r="Z21" s="52">
         <v>6</v>
       </c>
       <c r="AA21" s="52">
         <v>6</v>
       </c>
       <c r="AB21" s="39">
         <v>9</v>
       </c>
       <c r="AC21" s="8">
         <v>5</v>
       </c>
       <c r="AD21" s="12">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AE21" s="62">
+        <v>11</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AD22" s="12"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="39"/>
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>62</v>
       </c>
       <c r="C23" s="8">
         <v>63</v>
       </c>
       <c r="D23" s="8">
         <v>84</v>
       </c>
       <c r="E23" s="8">
         <v>65</v>
       </c>
       <c r="F23" s="8">
         <v>71</v>
       </c>
       <c r="G23" s="8">
         <v>75</v>
       </c>
       <c r="H23" s="8">
         <v>77</v>
       </c>
       <c r="I23" s="12">
@@ -9808,52 +10562,61 @@
       </c>
       <c r="W23" s="39">
         <v>98</v>
       </c>
       <c r="X23" s="39">
         <v>76</v>
       </c>
       <c r="Y23" s="39">
         <v>105</v>
       </c>
       <c r="Z23" s="52">
         <v>81</v>
       </c>
       <c r="AA23" s="52">
         <v>72</v>
       </c>
       <c r="AB23" s="39">
         <v>66</v>
       </c>
       <c r="AC23" s="8">
         <v>76</v>
       </c>
       <c r="AD23" s="12">
         <v>58</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="62">
+        <v>69</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>53</v>
       </c>
       <c r="C24" s="8">
         <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>74</v>
       </c>
       <c r="E24" s="8">
         <v>60</v>
       </c>
       <c r="F24" s="8">
         <v>56</v>
       </c>
       <c r="G24" s="8">
         <v>66</v>
       </c>
       <c r="H24" s="8">
         <v>71</v>
       </c>
       <c r="I24" s="12">
@@ -9900,52 +10663,61 @@
       </c>
       <c r="W24" s="39">
         <v>89</v>
       </c>
       <c r="X24" s="39">
         <v>69</v>
       </c>
       <c r="Y24" s="39">
         <v>94</v>
       </c>
       <c r="Z24" s="52">
         <v>72</v>
       </c>
       <c r="AA24" s="52">
         <v>62</v>
       </c>
       <c r="AB24" s="39">
         <v>60</v>
       </c>
       <c r="AC24" s="8">
         <v>68</v>
       </c>
       <c r="AD24" s="12">
         <v>49</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="62">
+        <v>58</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>3</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="23">
         <v>7</v>
       </c>
@@ -9990,52 +10762,61 @@
       </c>
       <c r="W25" s="39">
         <v>4</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39">
         <v>3</v>
       </c>
       <c r="Z25" s="52">
         <v>1</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="39">
         <v>2</v>
       </c>
       <c r="AC25" s="8">
         <v>3</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="62">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>3</v>
       </c>
       <c r="G26" s="8">
         <v>2</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="12">
@@ -10080,52 +10861,59 @@
       <c r="V26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="39">
         <v>3</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39"/>
       <c r="Z26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="52">
         <v>2</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="8">
         <v>3</v>
       </c>
       <c r="AD26" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="62"/>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>3</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="8">
         <v>2</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
       <c r="G27" s="8">
         <v>3</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="12">
@@ -10172,52 +10960,61 @@
       </c>
       <c r="W27" s="39">
         <v>2</v>
       </c>
       <c r="X27" s="39">
         <v>3</v>
       </c>
       <c r="Y27" s="39">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="39">
         <v>1</v>
       </c>
       <c r="AC27" s="8">
         <v>1</v>
       </c>
       <c r="AD27" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="62">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>5</v>
       </c>
       <c r="D28" s="8">
         <v>3</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>6</v>
       </c>
       <c r="G28" s="8">
         <v>3</v>
       </c>
       <c r="H28" s="8">
         <v>5</v>
       </c>
       <c r="I28" s="12">
@@ -10264,82 +11061,98 @@
       </c>
       <c r="W28" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="39">
         <v>2</v>
       </c>
       <c r="Y28" s="39">
         <v>4</v>
       </c>
       <c r="Z28" s="52">
         <v>4</v>
       </c>
       <c r="AA28" s="52">
         <v>1</v>
       </c>
       <c r="AB28" s="39">
         <v>3</v>
       </c>
       <c r="AC28" s="8">
         <v>1</v>
       </c>
       <c r="AD28" s="12">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AE28" s="62">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AD29" s="12"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>47</v>
       </c>
       <c r="C30" s="8">
         <v>40</v>
       </c>
       <c r="D30" s="8">
         <v>51</v>
       </c>
       <c r="E30" s="8">
         <v>48</v>
       </c>
       <c r="F30" s="8">
         <v>62</v>
       </c>
       <c r="G30" s="24">
         <v>41</v>
       </c>
       <c r="H30" s="8">
         <v>61</v>
       </c>
       <c r="I30" s="40">
@@ -10386,52 +11199,61 @@
       </c>
       <c r="W30" s="40">
         <v>48</v>
       </c>
       <c r="X30" s="40">
         <v>44</v>
       </c>
       <c r="Y30" s="39">
         <v>75</v>
       </c>
       <c r="Z30" s="52">
         <v>64</v>
       </c>
       <c r="AA30" s="52">
         <v>33</v>
       </c>
       <c r="AB30" s="39">
         <v>45</v>
       </c>
       <c r="AC30" s="8">
         <v>56</v>
       </c>
       <c r="AD30" s="12">
         <v>46</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="63">
+        <v>62</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>7</v>
       </c>
       <c r="C31" s="8">
         <v>8</v>
       </c>
       <c r="D31" s="8">
         <v>11</v>
       </c>
       <c r="E31" s="8">
         <v>7</v>
       </c>
       <c r="F31" s="8">
         <v>9</v>
       </c>
       <c r="G31" s="24">
         <v>7</v>
       </c>
       <c r="H31" s="8">
         <v>3</v>
       </c>
       <c r="I31" s="40">
@@ -10478,52 +11300,61 @@
       </c>
       <c r="W31" s="40">
         <v>6</v>
       </c>
       <c r="X31" s="40">
         <v>5</v>
       </c>
       <c r="Y31" s="39">
         <v>6</v>
       </c>
       <c r="Z31" s="52">
         <v>6</v>
       </c>
       <c r="AA31" s="52">
         <v>4</v>
       </c>
       <c r="AB31" s="39">
         <v>7</v>
       </c>
       <c r="AC31" s="8">
         <v>8</v>
       </c>
       <c r="AD31" s="12">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="63">
+        <v>11</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="8">
         <v>2</v>
       </c>
       <c r="G32" s="24">
         <v>1</v>
       </c>
       <c r="H32" s="8">
         <v>1</v>
       </c>
       <c r="I32" s="40">
@@ -10570,52 +11401,61 @@
       </c>
       <c r="W32" s="40">
         <v>4</v>
       </c>
       <c r="X32" s="40">
         <v>1</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
       <c r="Z32" s="52">
         <v>2</v>
       </c>
       <c r="AA32" s="52">
         <v>1</v>
       </c>
       <c r="AB32" s="39">
         <v>1</v>
       </c>
       <c r="AC32" s="8">
         <v>2</v>
       </c>
       <c r="AD32" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="63">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="24">
         <v>4</v>
       </c>
       <c r="H33" s="8">
         <v>2</v>
       </c>
       <c r="I33" s="40">
         <v>4</v>
       </c>
@@ -10660,52 +11500,61 @@
       </c>
       <c r="W33" s="40">
         <v>4</v>
       </c>
       <c r="X33" s="40">
         <v>2</v>
       </c>
       <c r="Y33" s="39">
         <v>1</v>
       </c>
       <c r="Z33" s="52">
         <v>7</v>
       </c>
       <c r="AA33" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="8">
         <v>4</v>
       </c>
       <c r="AD33" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="63">
+        <v>6</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>5</v>
       </c>
       <c r="C34" s="8">
         <v>1</v>
       </c>
       <c r="D34" s="8">
         <v>5</v>
       </c>
       <c r="E34" s="8">
         <v>4</v>
       </c>
       <c r="F34" s="8">
         <v>2</v>
       </c>
       <c r="G34" s="24">
         <v>2</v>
       </c>
       <c r="H34" s="8">
         <v>6</v>
       </c>
       <c r="I34" s="40">
@@ -10752,52 +11601,61 @@
       </c>
       <c r="W34" s="40">
         <v>4</v>
       </c>
       <c r="X34" s="40">
         <v>2</v>
       </c>
       <c r="Y34" s="39">
         <v>6</v>
       </c>
       <c r="Z34" s="52">
         <v>7</v>
       </c>
       <c r="AA34" s="52">
         <v>2</v>
       </c>
       <c r="AB34" s="39">
         <v>6</v>
       </c>
       <c r="AC34" s="8">
         <v>5</v>
       </c>
       <c r="AD34" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="63">
+        <v>2</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>4</v>
       </c>
       <c r="C35" s="8">
         <v>3</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="8">
         <v>2</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="8">
         <v>4</v>
       </c>
       <c r="I35" s="40">
@@ -10844,52 +11702,61 @@
       </c>
       <c r="W35" s="40">
         <v>3</v>
       </c>
       <c r="X35" s="40">
         <v>3</v>
       </c>
       <c r="Y35" s="39">
         <v>2</v>
       </c>
       <c r="Z35" s="52">
         <v>2</v>
       </c>
       <c r="AA35" s="52">
         <v>3</v>
       </c>
       <c r="AB35" s="39">
         <v>2</v>
       </c>
       <c r="AC35" s="8">
         <v>3</v>
       </c>
       <c r="AD35" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="63">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>15</v>
       </c>
       <c r="C36" s="8">
         <v>7</v>
       </c>
       <c r="D36" s="8">
         <v>6</v>
       </c>
       <c r="E36" s="8">
         <v>9</v>
       </c>
       <c r="F36" s="8">
         <v>9</v>
       </c>
       <c r="G36" s="24">
         <v>10</v>
       </c>
       <c r="H36" s="8">
         <v>15</v>
       </c>
       <c r="I36" s="40">
@@ -10936,52 +11803,61 @@
       </c>
       <c r="W36" s="40">
         <v>12</v>
       </c>
       <c r="X36" s="40">
         <v>9</v>
       </c>
       <c r="Y36" s="39">
         <v>16</v>
       </c>
       <c r="Z36" s="52">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>10</v>
       </c>
       <c r="AB36" s="39">
         <v>6</v>
       </c>
       <c r="AC36" s="8">
         <v>12</v>
       </c>
       <c r="AD36" s="12">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="63">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="8">
         <v>1</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="8">
         <v>2</v>
       </c>
       <c r="G37" s="24">
         <v>2</v>
       </c>
       <c r="H37" s="8">
         <v>3</v>
       </c>
       <c r="I37" s="40">
@@ -11028,52 +11904,61 @@
       </c>
       <c r="W37" s="40">
         <v>2</v>
       </c>
       <c r="X37" s="40">
         <v>4</v>
       </c>
       <c r="Y37" s="39">
         <v>4</v>
       </c>
       <c r="Z37" s="52">
         <v>2</v>
       </c>
       <c r="AA37" s="52">
         <v>1</v>
       </c>
       <c r="AB37" s="39">
         <v>4</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="63">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
         <v>2</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
       <c r="G38" s="24">
         <v>1</v>
       </c>
       <c r="H38" s="8">
         <v>2</v>
       </c>
       <c r="I38" s="40">
@@ -11120,52 +12005,61 @@
       </c>
       <c r="W38" s="40">
         <v>1</v>
       </c>
       <c r="X38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="39">
         <v>3</v>
       </c>
       <c r="Z38" s="52">
         <v>1</v>
       </c>
       <c r="AA38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="39">
         <v>2</v>
       </c>
       <c r="AC38" s="8">
         <v>1</v>
       </c>
       <c r="AD38" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="63">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="8">
         <v>2</v>
       </c>
       <c r="F39" s="8">
         <v>9</v>
       </c>
       <c r="G39" s="24">
         <v>2</v>
       </c>
       <c r="H39" s="8">
         <v>2</v>
       </c>
       <c r="I39" s="40">
@@ -11212,52 +12106,61 @@
       </c>
       <c r="W39" s="40">
         <v>3</v>
       </c>
       <c r="X39" s="40">
         <v>2</v>
       </c>
       <c r="Y39" s="39">
         <v>4</v>
       </c>
       <c r="Z39" s="52">
         <v>3</v>
       </c>
       <c r="AA39" s="52">
         <v>3</v>
       </c>
       <c r="AB39" s="39">
         <v>1</v>
       </c>
       <c r="AC39" s="8">
         <v>11</v>
       </c>
       <c r="AD39" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="63">
+        <v>4</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>2</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>8</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
       <c r="G40" s="24">
         <v>5</v>
       </c>
       <c r="H40" s="8">
         <v>4</v>
       </c>
       <c r="I40" s="40">
@@ -11304,52 +12207,61 @@
       </c>
       <c r="W40" s="40">
         <v>5</v>
       </c>
       <c r="X40" s="40">
         <v>4</v>
       </c>
       <c r="Y40" s="39">
         <v>7</v>
       </c>
       <c r="Z40" s="52">
         <v>8</v>
       </c>
       <c r="AA40" s="52">
         <v>3</v>
       </c>
       <c r="AB40" s="39">
         <v>6</v>
       </c>
       <c r="AC40" s="8">
         <v>5</v>
       </c>
       <c r="AD40" s="12">
         <v>7</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="63">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="8">
         <v>7</v>
       </c>
       <c r="G41" s="24">
         <v>2</v>
       </c>
       <c r="H41" s="8">
         <v>5</v>
       </c>
       <c r="I41" s="40">
@@ -11396,52 +12308,59 @@
       </c>
       <c r="W41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="40">
         <v>2</v>
       </c>
       <c r="Y41" s="39">
         <v>4</v>
       </c>
       <c r="Z41" s="52">
         <v>2</v>
       </c>
       <c r="AA41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="39">
         <v>1</v>
       </c>
       <c r="AC41" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="63"/>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>1</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>2</v>
       </c>
       <c r="E42" s="8">
         <v>1</v>
       </c>
       <c r="F42" s="8">
         <v>3</v>
       </c>
       <c r="G42" s="24">
         <v>1</v>
       </c>
       <c r="H42" s="8">
         <v>4</v>
       </c>
       <c r="I42" s="40">
@@ -11486,52 +12405,61 @@
       <c r="V42" s="40">
         <v>1</v>
       </c>
       <c r="W42" s="40">
         <v>1</v>
       </c>
       <c r="X42" s="40">
         <v>1</v>
       </c>
       <c r="Y42" s="39">
         <v>6</v>
       </c>
       <c r="Z42" s="52"/>
       <c r="AA42" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="12" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="63">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
       <c r="G43" s="14">
         <v>4</v>
       </c>
       <c r="H43" s="14">
         <v>10</v>
       </c>
       <c r="I43" s="45">
@@ -11578,197 +12506,206 @@
       </c>
       <c r="W43" s="45">
         <v>3</v>
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
       <c r="Z43" s="54">
         <v>6</v>
       </c>
       <c r="AA43" s="54">
         <v>6</v>
       </c>
       <c r="AB43" s="61">
         <v>9</v>
       </c>
       <c r="AC43" s="14">
         <v>5</v>
       </c>
       <c r="AD43" s="61">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="64">
+        <v>11</v>
+      </c>
+      <c r="AF43" s="49"/>
+      <c r="AG43" s="49"/>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H13" workbookViewId="0">
-      <selection activeCell="Z46" sqref="Z46"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
+      <c r="Y1" s="68"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="72"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="72" t="s">
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="AJ3" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="72"/>
+      <c r="AK3" s="76"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="68"/>
-      <c r="B4" s="76">
+      <c r="A4" s="74"/>
+      <c r="B4" s="82">
         <v>2024</v>
       </c>
-      <c r="C4" s="77"/>
-[...10 lines deleted...]
-      <c r="N4" s="76">
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="82">
         <v>2025</v>
       </c>
-      <c r="O4" s="77"/>
-[...10 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="82">
         <v>2026</v>
       </c>
-      <c r="AA4" s="77"/>
-[...9 lines deleted...]
-      <c r="AK4" s="77"/>
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
     </row>
     <row r="5" spans="1:37" ht="24.75" customHeight="1">
-      <c r="A5" s="69"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="58" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="56" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="56" t="s">
@@ -11835,77 +12772,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="56" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="19">
         <v>2.66</v>
       </c>
       <c r="E7" s="19">
         <v>2.65</v>
       </c>
       <c r="F7" s="19">
         <v>2.71</v>
       </c>
       <c r="G7" s="30">
         <v>2.71</v>
       </c>
       <c r="H7" s="30">
         <v>2.77</v>
@@ -11954,50 +12891,59 @@
       </c>
       <c r="W7" s="41">
         <v>3.22</v>
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
       <c r="Z7" s="19">
         <v>3.34</v>
       </c>
       <c r="AA7" s="19">
         <v>3.02</v>
       </c>
       <c r="AB7" s="41">
         <v>2.86</v>
       </c>
       <c r="AC7" s="19">
         <v>2.93</v>
       </c>
       <c r="AD7" s="25">
         <v>2.82</v>
       </c>
+      <c r="AE7" s="65">
+        <v>2.87</v>
+      </c>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
       <c r="G8" s="28">
         <v>3.29</v>
       </c>
       <c r="H8" s="30">
         <v>3.36</v>
@@ -12046,50 +12992,59 @@
       </c>
       <c r="W8" s="41">
         <v>4.04</v>
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="19">
         <v>3.82</v>
       </c>
       <c r="AA8" s="19">
         <v>3.73</v>
       </c>
       <c r="AB8" s="41">
         <v>3.54</v>
       </c>
       <c r="AC8" s="19">
         <v>3.59</v>
       </c>
       <c r="AD8" s="25">
         <v>3.39</v>
       </c>
+      <c r="AE8" s="65">
+        <v>3.35</v>
+      </c>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
       <c r="G9" s="28">
         <v>3.13</v>
       </c>
       <c r="H9" s="30">
         <v>2.84</v>
@@ -12138,50 +13093,59 @@
       </c>
       <c r="W9" s="41">
         <v>3.05</v>
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
       <c r="Z9" s="19">
         <v>2.41</v>
       </c>
       <c r="AA9" s="19">
         <v>2.12</v>
       </c>
       <c r="AB9" s="41">
         <v>2.36</v>
       </c>
       <c r="AC9" s="19">
         <v>2.59</v>
       </c>
       <c r="AD9" s="25">
         <v>2.46</v>
       </c>
+      <c r="AE9" s="65">
+        <v>2.81</v>
+      </c>
+      <c r="AF9" s="47"/>
+      <c r="AG9" s="47"/>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
       <c r="G10" s="28">
         <v>0.93</v>
       </c>
       <c r="H10" s="30">
         <v>0.93</v>
@@ -12230,50 +13194,59 @@
       </c>
       <c r="W10" s="41">
         <v>1.74</v>
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
       <c r="Z10" s="19">
         <v>1.96</v>
       </c>
       <c r="AA10" s="19">
         <v>1.55</v>
       </c>
       <c r="AB10" s="41">
         <v>1.36</v>
       </c>
       <c r="AC10" s="19">
         <v>1.52</v>
       </c>
       <c r="AD10" s="25">
         <v>1.61</v>
       </c>
+      <c r="AE10" s="65">
+        <v>1.68</v>
+      </c>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="47"/>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
       <c r="G11" s="28">
         <v>1.51</v>
       </c>
       <c r="H11" s="30">
         <v>1.49</v>
@@ -12322,50 +13295,59 @@
       </c>
       <c r="W11" s="41">
         <v>2.72</v>
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
       <c r="Z11" s="19">
         <v>3.68</v>
       </c>
       <c r="AA11" s="19">
         <v>3.14</v>
       </c>
       <c r="AB11" s="41">
         <v>2.38</v>
       </c>
       <c r="AC11" s="19">
         <v>2.62</v>
       </c>
       <c r="AD11" s="25">
         <v>2.65</v>
       </c>
+      <c r="AE11" s="65">
+        <v>2.99</v>
+      </c>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="47"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
       <c r="G12" s="28">
         <v>1.84</v>
       </c>
       <c r="H12" s="30">
         <v>2.0699999999999998</v>
@@ -12414,50 +13396,59 @@
       </c>
       <c r="W12" s="41">
         <v>2.31</v>
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="19">
         <v>4.21</v>
       </c>
       <c r="AA12" s="19">
         <v>2.83</v>
       </c>
       <c r="AB12" s="41">
         <v>3.08</v>
       </c>
       <c r="AC12" s="19">
         <v>3.08</v>
       </c>
       <c r="AD12" s="25">
         <v>3.17</v>
       </c>
+      <c r="AE12" s="65">
+        <v>2.85</v>
+      </c>
+      <c r="AF12" s="47"/>
+      <c r="AG12" s="47"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
       <c r="G13" s="28">
         <v>1.95</v>
       </c>
       <c r="H13" s="30">
         <v>2.06</v>
@@ -12506,50 +13497,59 @@
       </c>
       <c r="W13" s="41">
         <v>2.21</v>
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
       <c r="Z13" s="19">
         <v>1.45</v>
       </c>
       <c r="AA13" s="19">
         <v>1.89</v>
       </c>
       <c r="AB13" s="41">
         <v>1.74</v>
       </c>
       <c r="AC13" s="19">
         <v>1.86</v>
       </c>
       <c r="AD13" s="25">
         <v>2.37</v>
       </c>
+      <c r="AE13" s="65">
+        <v>2.1</v>
+      </c>
+      <c r="AF13" s="47"/>
+      <c r="AG13" s="47"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
       <c r="G14" s="28">
         <v>2.41</v>
       </c>
       <c r="H14" s="30">
         <v>2.61</v>
@@ -12598,50 +13598,59 @@
       </c>
       <c r="W14" s="41">
         <v>2.86</v>
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>3.78</v>
       </c>
       <c r="AB14" s="41">
         <v>3.01</v>
       </c>
       <c r="AC14" s="19">
         <v>3.06</v>
       </c>
       <c r="AD14" s="25">
         <v>2.74</v>
       </c>
+      <c r="AE14" s="65">
+        <v>2.99</v>
+      </c>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="47"/>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
       <c r="G15" s="28">
         <v>2.23</v>
       </c>
       <c r="H15" s="30">
         <v>2.21</v>
@@ -12690,50 +13699,59 @@
       </c>
       <c r="W15" s="41">
         <v>2.67</v>
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
       <c r="Z15" s="19">
         <v>1.45</v>
       </c>
       <c r="AA15" s="19">
         <v>1.89</v>
       </c>
       <c r="AB15" s="41">
         <v>2.23</v>
       </c>
       <c r="AC15" s="19">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="25">
         <v>2.08</v>
       </c>
+      <c r="AE15" s="65">
+        <v>1.86</v>
+      </c>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
       <c r="G16" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="30">
         <v>2.16</v>
@@ -12782,52 +13800,61 @@
       </c>
       <c r="W16" s="41">
         <v>2.54</v>
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
       <c r="Z16" s="19">
         <v>3.52</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="41">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="25">
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="65">
+        <v>3.25</v>
+      </c>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
       <c r="G17" s="28">
         <v>2.85</v>
       </c>
       <c r="H17" s="30">
         <v>2.63</v>
       </c>
       <c r="I17" s="17">
@@ -12874,52 +13901,61 @@
       </c>
       <c r="W17" s="41">
         <v>3.41</v>
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
       <c r="Z17" s="19">
         <v>2.04</v>
       </c>
       <c r="AA17" s="19">
         <v>2.14</v>
       </c>
       <c r="AB17" s="41">
         <v>1.65</v>
       </c>
       <c r="AC17" s="19">
         <v>3.2</v>
       </c>
       <c r="AD17" s="25">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="65">
+        <v>2.84</v>
+      </c>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="47"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
       <c r="G18" s="28">
         <v>2.68</v>
       </c>
       <c r="H18" s="30">
         <v>2.69</v>
       </c>
       <c r="I18" s="17">
@@ -12966,52 +14002,61 @@
       </c>
       <c r="W18" s="41">
         <v>2.44</v>
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
       <c r="Z18" s="19">
         <v>3.83</v>
       </c>
       <c r="AA18" s="19">
         <v>2.67</v>
       </c>
       <c r="AB18" s="41">
         <v>2.74</v>
       </c>
       <c r="AC18" s="19">
         <v>2.54</v>
       </c>
       <c r="AD18" s="25">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="65">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AF18" s="47"/>
+      <c r="AG18" s="47"/>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
       <c r="G19" s="28">
         <v>3.15</v>
       </c>
       <c r="H19" s="30">
         <v>3.59</v>
       </c>
       <c r="I19" s="17">
@@ -13058,52 +14103,61 @@
       </c>
       <c r="W19" s="41">
         <v>2.86</v>
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
       <c r="Z19" s="19">
         <v>2.64</v>
       </c>
       <c r="AA19" s="19">
         <v>1.38</v>
       </c>
       <c r="AB19" s="41">
         <v>1.37</v>
       </c>
       <c r="AC19" s="19">
         <v>1.02</v>
       </c>
       <c r="AD19" s="25">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="65">
+        <v>0.68</v>
+      </c>
+      <c r="AF19" s="47"/>
+      <c r="AG19" s="47"/>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
       <c r="G20" s="28">
         <v>1.9</v>
       </c>
       <c r="H20" s="30">
         <v>2.17</v>
       </c>
       <c r="I20" s="17">
@@ -13148,52 +14202,61 @@
       <c r="V20" s="41">
         <v>1.69</v>
       </c>
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
       <c r="Z20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="19"/>
       <c r="AD20" s="25" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="65">
+        <v>0.18</v>
+      </c>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="30">
         <v>2.27</v>
       </c>
       <c r="I21" s="17">
@@ -13240,82 +14303,97 @@
       </c>
       <c r="W21" s="41">
         <v>2.5</v>
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
       <c r="Z21" s="19">
         <v>2.11</v>
       </c>
       <c r="AA21" s="19">
         <v>2.23</v>
       </c>
       <c r="AB21" s="41">
         <v>2.56</v>
       </c>
       <c r="AC21" s="19">
         <v>2.37</v>
       </c>
       <c r="AD21" s="25">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AE21" s="65">
+        <v>2.54</v>
+      </c>
+      <c r="AF21" s="47"/>
+      <c r="AG21" s="47"/>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
+      <c r="M22" s="70"/>
+      <c r="N22" s="70"/>
+      <c r="O22" s="70"/>
+      <c r="P22" s="70"/>
+      <c r="Q22" s="70"/>
+      <c r="R22" s="70"/>
+      <c r="S22" s="70"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="70"/>
+      <c r="W22" s="70"/>
+      <c r="X22" s="70"/>
+      <c r="Y22" s="70"/>
       <c r="AD22" s="25"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
       <c r="G23" s="30">
         <v>3.27</v>
       </c>
       <c r="H23" s="30">
         <v>3.31</v>
       </c>
       <c r="I23" s="20">
@@ -13362,52 +14440,61 @@
       </c>
       <c r="W23" s="42">
         <v>3.9</v>
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
       <c r="Z23" s="19">
         <v>3.7</v>
       </c>
       <c r="AA23" s="19">
         <v>3.67</v>
       </c>
       <c r="AB23" s="42">
         <v>3.44</v>
       </c>
       <c r="AC23" s="19">
         <v>3.48</v>
       </c>
       <c r="AD23" s="25">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="65">
+        <v>3.3</v>
+      </c>
+      <c r="AF23" s="47"/>
+      <c r="AG23" s="47"/>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
       <c r="G24" s="28">
         <v>3.29</v>
       </c>
       <c r="H24" s="30">
         <v>3.36</v>
       </c>
       <c r="I24" s="20">
@@ -13454,52 +14541,61 @@
       </c>
       <c r="W24" s="42">
         <v>4.04</v>
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="19">
         <v>3.82</v>
       </c>
       <c r="AA24" s="19">
         <v>3.73</v>
       </c>
       <c r="AB24" s="42">
         <v>3.54</v>
       </c>
       <c r="AC24" s="19">
         <v>3.59</v>
       </c>
       <c r="AD24" s="25">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="65">
+        <v>3.35</v>
+      </c>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
       <c r="G25" s="28">
         <v>2.59</v>
       </c>
       <c r="H25" s="30">
         <v>2.41</v>
       </c>
       <c r="I25" s="20">
@@ -13546,52 +14642,61 @@
       </c>
       <c r="W25" s="42">
         <v>2.82</v>
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
       <c r="Z25" s="19">
         <v>1.38</v>
       </c>
       <c r="AA25" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="42">
         <v>3.82</v>
       </c>
       <c r="AC25" s="19">
         <v>3.94</v>
       </c>
       <c r="AD25" s="25">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="65">
+        <v>3.55</v>
+      </c>
+      <c r="AF25" s="47"/>
+      <c r="AG25" s="47"/>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
       <c r="G26" s="28">
         <v>2.92</v>
       </c>
       <c r="H26" s="30">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="20">
@@ -13638,52 +14743,61 @@
       </c>
       <c r="W26" s="42">
         <v>3.94</v>
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>1.89</v>
       </c>
       <c r="AB26" s="42">
         <v>1.23</v>
       </c>
       <c r="AC26" s="19">
         <v>2.31</v>
       </c>
       <c r="AD26" s="25">
         <v>2.21</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="65">
+        <v>1.84</v>
+      </c>
+      <c r="AF26" s="47"/>
+      <c r="AG26" s="47"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
       <c r="G27" s="28">
         <v>2.97</v>
       </c>
       <c r="H27" s="30">
         <v>2.54</v>
       </c>
       <c r="I27" s="20">
@@ -13730,52 +14844,61 @@
       </c>
       <c r="W27" s="42">
         <v>3.13</v>
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
       <c r="Z27" s="19">
         <v>5.8</v>
       </c>
       <c r="AA27" s="19">
         <v>4.57</v>
       </c>
       <c r="AB27" s="42">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>3</v>
       </c>
       <c r="AD27" s="25">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="65">
+        <v>4.25</v>
+      </c>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="47"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
       <c r="G28" s="28">
         <v>3.72</v>
       </c>
       <c r="H28" s="30">
         <v>3.84</v>
       </c>
       <c r="I28" s="20">
@@ -13822,82 +14945,97 @@
       </c>
       <c r="W28" s="42">
         <v>2.61</v>
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
       <c r="Z28" s="19">
         <v>3.68</v>
       </c>
       <c r="AA28" s="19">
         <v>2.41</v>
       </c>
       <c r="AB28" s="42">
         <v>2.54</v>
       </c>
       <c r="AC28" s="19">
         <v>2.13</v>
       </c>
       <c r="AD28" s="25">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AE28" s="65">
+        <v>2.36</v>
+      </c>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="65"/>
-[...22 lines deleted...]
-      <c r="Y29" s="65"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
       <c r="AD29" s="25"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
       <c r="G30" s="31">
         <v>2.17</v>
       </c>
       <c r="H30" s="30">
         <v>2.25</v>
       </c>
       <c r="I30" s="43">
@@ -13944,52 +15082,61 @@
       </c>
       <c r="W30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
       <c r="Z30" s="19">
         <v>2.97</v>
       </c>
       <c r="AA30" s="19">
         <v>2.37</v>
       </c>
       <c r="AB30" s="43">
         <v>2.27</v>
       </c>
       <c r="AC30" s="19">
         <v>2.37</v>
       </c>
       <c r="AD30" s="25">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="66">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
       <c r="G31" s="32">
         <v>3.13</v>
       </c>
       <c r="H31" s="30">
         <v>2.84</v>
       </c>
       <c r="I31" s="43">
@@ -14036,52 +15183,61 @@
       </c>
       <c r="W31" s="43">
         <v>3.05</v>
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
       <c r="Z31" s="19">
         <v>2.41</v>
       </c>
       <c r="AA31" s="19">
         <v>2.12</v>
       </c>
       <c r="AB31" s="43">
         <v>2.36</v>
       </c>
       <c r="AC31" s="19">
         <v>2.59</v>
       </c>
       <c r="AD31" s="25">
         <v>2.46</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="66">
+        <v>2.81</v>
+      </c>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
       <c r="G32" s="32">
         <v>0.93</v>
       </c>
       <c r="H32" s="30">
         <v>0.93</v>
       </c>
       <c r="I32" s="43">
@@ -14128,52 +15284,61 @@
       </c>
       <c r="W32" s="43">
         <v>1.74</v>
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
       <c r="Z32" s="19">
         <v>1.96</v>
       </c>
       <c r="AA32" s="19">
         <v>1.55</v>
       </c>
       <c r="AB32" s="43">
         <v>1.36</v>
       </c>
       <c r="AC32" s="19">
         <v>1.52</v>
       </c>
       <c r="AD32" s="25">
         <v>1.61</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="66">
+        <v>1.68</v>
+      </c>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
       <c r="G33" s="32">
         <v>1</v>
       </c>
       <c r="H33" s="30">
         <v>1.05</v>
       </c>
       <c r="I33" s="43">
@@ -14220,52 +15385,61 @@
       </c>
       <c r="W33" s="43">
         <v>2.67</v>
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
       <c r="Z33" s="19">
         <v>4.83</v>
       </c>
       <c r="AA33" s="19">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="43">
         <v>1.66</v>
       </c>
       <c r="AC33" s="19">
         <v>1.96</v>
       </c>
       <c r="AD33" s="25">
         <v>2.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="66">
+        <v>2.71</v>
+      </c>
+      <c r="AF33" s="47"/>
+      <c r="AG33" s="47"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
       <c r="G34" s="32">
         <v>1.84</v>
       </c>
       <c r="H34" s="30">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="43">
@@ -14312,52 +15486,61 @@
       </c>
       <c r="W34" s="43">
         <v>2.31</v>
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="19">
         <v>4.21</v>
       </c>
       <c r="AA34" s="19">
         <v>2.83</v>
       </c>
       <c r="AB34" s="43">
         <v>3.08</v>
       </c>
       <c r="AC34" s="19">
         <v>3.08</v>
       </c>
       <c r="AD34" s="25">
         <v>3.17</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="66">
+        <v>2.85</v>
+      </c>
+      <c r="AF34" s="47"/>
+      <c r="AG34" s="47"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
       <c r="G35" s="32">
         <v>1.95</v>
       </c>
       <c r="H35" s="30">
         <v>2.06</v>
       </c>
       <c r="I35" s="43">
@@ -14404,52 +15587,61 @@
       </c>
       <c r="W35" s="43">
         <v>2.21</v>
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
       <c r="Z35" s="19">
         <v>1.45</v>
       </c>
       <c r="AA35" s="19">
         <v>1.89</v>
       </c>
       <c r="AB35" s="43">
         <v>1.74</v>
       </c>
       <c r="AC35" s="19">
         <v>1.86</v>
       </c>
       <c r="AD35" s="25">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="AF35" s="47"/>
+      <c r="AG35" s="47"/>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
       <c r="G36" s="32">
         <v>2.41</v>
       </c>
       <c r="H36" s="30">
         <v>2.61</v>
       </c>
       <c r="I36" s="43">
@@ -14496,52 +15688,61 @@
       </c>
       <c r="W36" s="43">
         <v>2.86</v>
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>3.78</v>
       </c>
       <c r="AB36" s="43">
         <v>3.01</v>
       </c>
       <c r="AC36" s="19">
         <v>3.06</v>
       </c>
       <c r="AD36" s="25">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="66">
+        <v>2.99</v>
+      </c>
+      <c r="AF36" s="47"/>
+      <c r="AG36" s="47"/>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
       <c r="G37" s="32">
         <v>1.77</v>
       </c>
       <c r="H37" s="30">
         <v>2.02</v>
       </c>
       <c r="I37" s="43">
@@ -14588,52 +15789,61 @@
       </c>
       <c r="W37" s="43">
         <v>1.81</v>
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="19">
         <v>2.44</v>
       </c>
       <c r="AA37" s="19">
         <v>1.89</v>
       </c>
       <c r="AB37" s="43">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="25">
         <v>1.99</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="66">
+        <v>1.87</v>
+      </c>
+      <c r="AF37" s="47"/>
+      <c r="AG37" s="47"/>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
       <c r="G38" s="32">
         <v>1.72</v>
       </c>
       <c r="H38" s="30">
         <v>1.83</v>
       </c>
       <c r="I38" s="43">
@@ -14680,52 +15890,61 @@
       </c>
       <c r="W38" s="43">
         <v>2</v>
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
       <c r="Z38" s="19">
         <v>1.37</v>
       </c>
       <c r="AA38" s="19">
         <v>0.72</v>
       </c>
       <c r="AB38" s="43">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>1.41</v>
       </c>
       <c r="AD38" s="25">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="66">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AF38" s="47"/>
+      <c r="AG38" s="47"/>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
       <c r="G39" s="32">
         <v>2.85</v>
       </c>
       <c r="H39" s="30">
         <v>2.63</v>
       </c>
       <c r="I39" s="43">
@@ -14772,52 +15991,61 @@
       </c>
       <c r="W39" s="43">
         <v>3.41</v>
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
       <c r="Z39" s="19">
         <v>2.04</v>
       </c>
       <c r="AA39" s="19">
         <v>2.14</v>
       </c>
       <c r="AB39" s="43">
         <v>1.65</v>
       </c>
       <c r="AC39" s="19">
         <v>3.2</v>
       </c>
       <c r="AD39" s="25">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="66">
+        <v>2.84</v>
+      </c>
+      <c r="AF39" s="47"/>
+      <c r="AG39" s="47"/>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
       <c r="G40" s="32">
         <v>2.16</v>
       </c>
       <c r="H40" s="30">
         <v>2.11</v>
       </c>
       <c r="I40" s="43">
@@ -14864,52 +16092,61 @@
       </c>
       <c r="W40" s="43">
         <v>2.35</v>
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
       <c r="Z40" s="19">
         <v>3.91</v>
       </c>
       <c r="AA40" s="19">
         <v>2.81</v>
       </c>
       <c r="AB40" s="43">
         <v>2.84</v>
       </c>
       <c r="AC40" s="19">
         <v>2.76</v>
       </c>
       <c r="AD40" s="25">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="66">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AF40" s="47"/>
+      <c r="AG40" s="47"/>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
       <c r="G41" s="32">
         <v>3.15</v>
       </c>
       <c r="H41" s="30">
         <v>3.59</v>
       </c>
       <c r="I41" s="43">
@@ -14956,52 +16193,61 @@
       </c>
       <c r="W41" s="43">
         <v>2.86</v>
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
       <c r="Z41" s="19">
         <v>2.64</v>
       </c>
       <c r="AA41" s="19">
         <v>1.38</v>
       </c>
       <c r="AB41" s="43">
         <v>1.37</v>
       </c>
       <c r="AC41" s="19">
         <v>1.02</v>
       </c>
       <c r="AD41" s="25">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="66">
+        <v>0.68</v>
+      </c>
+      <c r="AF41" s="47"/>
+      <c r="AG41" s="47"/>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
       <c r="G42" s="32">
         <v>1.9</v>
       </c>
       <c r="H42" s="30">
         <v>2.17</v>
       </c>
       <c r="I42" s="43">
@@ -15048,52 +16294,61 @@
       </c>
       <c r="W42" s="43">
         <v>1.62</v>
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
       <c r="Z42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="25" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="66">
+        <v>0.18</v>
+      </c>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="33">
         <v>2.0699999999999998</v>
       </c>
       <c r="H43" s="33">
         <v>2.27</v>
       </c>
       <c r="I43" s="44">
@@ -15140,66 +16395,75 @@
       </c>
       <c r="W43" s="44">
         <v>2.5</v>
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
       <c r="Z43" s="21">
         <v>2.11</v>
       </c>
       <c r="AA43" s="21">
         <v>2.23</v>
       </c>
       <c r="AB43" s="44">
         <v>2.56</v>
       </c>
       <c r="AC43" s="21">
         <v>2.37</v>
       </c>
       <c r="AD43" s="21">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="67">
+        <v>2.54</v>
+      </c>
+      <c r="AF43" s="49"/>
+      <c r="AG43" s="49"/>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>