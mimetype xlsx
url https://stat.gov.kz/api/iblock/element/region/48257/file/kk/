--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666"/>
+    <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="48">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -536,91 +537,91 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -906,186 +907,186 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="L1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="74"/>
-      <c r="B4" s="72">
+      <c r="B4" s="68">
         <v>2024</v>
       </c>
-      <c r="C4" s="73"/>
-[...10 lines deleted...]
-      <c r="N4" s="72">
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="68">
         <v>2025</v>
       </c>
-      <c r="O4" s="73"/>
-[...10 lines deleted...]
-      <c r="Z4" s="72">
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="68">
         <v>2026</v>
       </c>
-      <c r="AA4" s="73"/>
-[...9 lines deleted...]
-      <c r="AK4" s="73"/>
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="75"/>
       <c r="B5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="55" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="55" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1155,77 +1156,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="55" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>211</v>
       </c>
       <c r="C7" s="8">
         <v>210</v>
       </c>
       <c r="D7" s="8">
         <v>218</v>
       </c>
       <c r="E7" s="8">
         <v>246</v>
       </c>
       <c r="F7" s="8">
         <v>153</v>
       </c>
       <c r="G7" s="40">
         <v>341</v>
       </c>
       <c r="H7" s="40">
         <v>399</v>
@@ -1277,51 +1278,53 @@
       </c>
       <c r="X7" s="35">
         <v>230</v>
       </c>
       <c r="Y7" s="35">
         <v>255</v>
       </c>
       <c r="Z7" s="52">
         <v>180</v>
       </c>
       <c r="AA7" s="52">
         <v>162</v>
       </c>
       <c r="AB7" s="60">
         <v>189</v>
       </c>
       <c r="AC7" s="24">
         <v>208</v>
       </c>
       <c r="AD7" s="60">
         <v>113</v>
       </c>
       <c r="AE7" s="62">
         <v>448</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="60">
+        <v>341</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>104</v>
       </c>
       <c r="C8" s="8">
         <v>106</v>
       </c>
       <c r="D8" s="8">
         <v>104</v>
       </c>
       <c r="E8" s="8">
         <v>125</v>
       </c>
       <c r="F8" s="8">
         <v>66</v>
       </c>
@@ -1378,51 +1381,53 @@
       </c>
       <c r="X8" s="35">
         <v>103</v>
       </c>
       <c r="Y8" s="35">
         <v>125</v>
       </c>
       <c r="Z8" s="52">
         <v>84</v>
       </c>
       <c r="AA8" s="52">
         <v>83</v>
       </c>
       <c r="AB8" s="60">
         <v>103</v>
       </c>
       <c r="AC8" s="24">
         <v>112</v>
       </c>
       <c r="AD8" s="60">
         <v>58</v>
       </c>
       <c r="AE8" s="62">
         <v>244</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="60">
+        <v>179</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>9</v>
       </c>
       <c r="C9" s="8">
         <v>6</v>
       </c>
       <c r="D9" s="8">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>15</v>
       </c>
       <c r="F9" s="8">
         <v>17</v>
       </c>
@@ -1479,51 +1484,53 @@
       </c>
       <c r="X9" s="35">
         <v>14</v>
       </c>
       <c r="Y9" s="35">
         <v>10</v>
       </c>
       <c r="Z9" s="52">
         <v>10</v>
       </c>
       <c r="AA9" s="52">
         <v>8</v>
       </c>
       <c r="AB9" s="60">
         <v>13</v>
       </c>
       <c r="AC9" s="24">
         <v>9</v>
       </c>
       <c r="AD9" s="60">
         <v>7</v>
       </c>
       <c r="AE9" s="62">
         <v>25</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="60">
+        <v>24</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>5</v>
       </c>
       <c r="C10" s="8">
         <v>3</v>
       </c>
       <c r="D10" s="8">
         <v>2</v>
       </c>
       <c r="E10" s="8">
         <v>8</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
@@ -1580,51 +1587,53 @@
       </c>
       <c r="X10" s="35">
         <v>3</v>
       </c>
       <c r="Y10" s="35">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>4</v>
       </c>
       <c r="AA10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="60">
         <v>2</v>
       </c>
       <c r="AC10" s="24">
         <v>2</v>
       </c>
       <c r="AD10" s="35" t="s">
         <v>27</v>
       </c>
       <c r="AE10" s="62">
         <v>6</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="60">
+        <v>7</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>6</v>
       </c>
@@ -1681,51 +1690,53 @@
       </c>
       <c r="X11" s="35">
         <v>10</v>
       </c>
       <c r="Y11" s="35">
         <v>11</v>
       </c>
       <c r="Z11" s="52">
         <v>7</v>
       </c>
       <c r="AA11" s="52">
         <v>8</v>
       </c>
       <c r="AB11" s="60">
         <v>7</v>
       </c>
       <c r="AC11" s="24">
         <v>6</v>
       </c>
       <c r="AD11" s="60">
         <v>3</v>
       </c>
       <c r="AE11" s="62">
         <v>15</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="60">
+        <v>17</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>5</v>
       </c>
       <c r="D12" s="8">
         <v>7</v>
       </c>
       <c r="E12" s="8">
         <v>11</v>
       </c>
       <c r="F12" s="8">
         <v>8</v>
       </c>
@@ -1782,51 +1793,53 @@
       </c>
       <c r="X12" s="35">
         <v>12</v>
       </c>
       <c r="Y12" s="35">
         <v>10</v>
       </c>
       <c r="Z12" s="52">
         <v>10</v>
       </c>
       <c r="AA12" s="52">
         <v>8</v>
       </c>
       <c r="AB12" s="60">
         <v>7</v>
       </c>
       <c r="AC12" s="24">
         <v>3</v>
       </c>
       <c r="AD12" s="60">
         <v>1</v>
       </c>
       <c r="AE12" s="62">
         <v>16</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="60">
+        <v>15</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>9</v>
       </c>
       <c r="C13" s="8">
         <v>6</v>
       </c>
       <c r="D13" s="8">
         <v>6</v>
       </c>
       <c r="E13" s="8">
         <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
@@ -1883,51 +1896,53 @@
       </c>
       <c r="X13" s="35">
         <v>7</v>
       </c>
       <c r="Y13" s="35">
         <v>4</v>
       </c>
       <c r="Z13" s="52">
         <v>5</v>
       </c>
       <c r="AA13" s="52">
         <v>5</v>
       </c>
       <c r="AB13" s="60">
         <v>3</v>
       </c>
       <c r="AC13" s="24">
         <v>5</v>
       </c>
       <c r="AD13" s="60">
         <v>4</v>
       </c>
       <c r="AE13" s="62">
         <v>13</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="60">
+        <v>5</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>11</v>
       </c>
       <c r="D14" s="8">
         <v>22</v>
       </c>
       <c r="E14" s="8">
         <v>15</v>
       </c>
       <c r="F14" s="8">
         <v>11</v>
       </c>
@@ -1984,51 +1999,53 @@
       </c>
       <c r="X14" s="35">
         <v>18</v>
       </c>
       <c r="Y14" s="35">
         <v>22</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>16</v>
       </c>
       <c r="AB14" s="60">
         <v>14</v>
       </c>
       <c r="AC14" s="24">
         <v>20</v>
       </c>
       <c r="AD14" s="60">
         <v>7</v>
       </c>
       <c r="AE14" s="62">
         <v>34</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="60">
+        <v>20</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>6</v>
       </c>
       <c r="C15" s="8">
         <v>11</v>
       </c>
       <c r="D15" s="8">
         <v>5</v>
       </c>
       <c r="E15" s="8">
         <v>6</v>
       </c>
       <c r="F15" s="8">
         <v>2</v>
       </c>
@@ -2085,51 +2102,53 @@
       </c>
       <c r="X15" s="35">
         <v>6</v>
       </c>
       <c r="Y15" s="35">
         <v>7</v>
       </c>
       <c r="Z15" s="52">
         <v>6</v>
       </c>
       <c r="AA15" s="52">
         <v>2</v>
       </c>
       <c r="AB15" s="60">
         <v>6</v>
       </c>
       <c r="AC15" s="24">
         <v>10</v>
       </c>
       <c r="AD15" s="60">
         <v>2</v>
       </c>
       <c r="AE15" s="62">
         <v>6</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="60">
+        <v>13</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>8</v>
       </c>
       <c r="D16" s="8">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
@@ -2186,51 +2205,53 @@
       </c>
       <c r="X16" s="35">
         <v>8</v>
       </c>
       <c r="Y16" s="35">
         <v>12</v>
       </c>
       <c r="Z16" s="52">
         <v>3</v>
       </c>
       <c r="AA16" s="52">
         <v>4</v>
       </c>
       <c r="AB16" s="60">
         <v>3</v>
       </c>
       <c r="AC16" s="24">
         <v>8</v>
       </c>
       <c r="AD16" s="60">
         <v>2</v>
       </c>
       <c r="AE16" s="62">
         <v>10</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="60">
+        <v>8</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>8</v>
       </c>
       <c r="C17" s="8">
         <v>4</v>
       </c>
       <c r="D17" s="8">
         <v>4</v>
       </c>
       <c r="E17" s="8">
         <v>6</v>
       </c>
       <c r="F17" s="8">
         <v>4</v>
       </c>
@@ -2287,51 +2308,53 @@
       </c>
       <c r="X17" s="35">
         <v>12</v>
       </c>
       <c r="Y17" s="35">
         <v>11</v>
       </c>
       <c r="Z17" s="52">
         <v>4</v>
       </c>
       <c r="AA17" s="52">
         <v>4</v>
       </c>
       <c r="AB17" s="60">
         <v>6</v>
       </c>
       <c r="AC17" s="24">
         <v>3</v>
       </c>
       <c r="AD17" s="60">
         <v>3</v>
       </c>
       <c r="AE17" s="62">
         <v>13</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="60">
+        <v>13</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>13</v>
       </c>
       <c r="C18" s="8">
         <v>16</v>
       </c>
       <c r="D18" s="8">
         <v>15</v>
       </c>
       <c r="E18" s="8">
         <v>22</v>
       </c>
       <c r="F18" s="8">
         <v>10</v>
       </c>
@@ -2388,51 +2411,53 @@
       </c>
       <c r="X18" s="35">
         <v>18</v>
       </c>
       <c r="Y18" s="35">
         <v>16</v>
       </c>
       <c r="Z18" s="52">
         <v>17</v>
       </c>
       <c r="AA18" s="52">
         <v>7</v>
       </c>
       <c r="AB18" s="60">
         <v>6</v>
       </c>
       <c r="AC18" s="24">
         <v>14</v>
       </c>
       <c r="AD18" s="60">
         <v>12</v>
       </c>
       <c r="AE18" s="62">
         <v>30</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="60">
+        <v>11</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>5</v>
       </c>
       <c r="C19" s="8">
         <v>5</v>
       </c>
       <c r="D19" s="8">
         <v>4</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>5</v>
@@ -2487,51 +2512,53 @@
       </c>
       <c r="X19" s="35">
         <v>5</v>
       </c>
       <c r="Y19" s="35">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>1</v>
       </c>
       <c r="AA19" s="52">
         <v>5</v>
       </c>
       <c r="AB19" s="60">
         <v>1</v>
       </c>
       <c r="AC19" s="24">
         <v>6</v>
       </c>
       <c r="AD19" s="60">
         <v>3</v>
       </c>
       <c r="AE19" s="62">
         <v>7</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="60">
+        <v>6</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>1</v>
       </c>
       <c r="E20" s="8">
         <v>6</v>
       </c>
       <c r="F20" s="8">
         <v>5</v>
       </c>
@@ -2588,51 +2615,53 @@
       </c>
       <c r="X20" s="35">
         <v>4</v>
       </c>
       <c r="Y20" s="35">
         <v>1</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>1</v>
       </c>
       <c r="AB20" s="60">
         <v>3</v>
       </c>
       <c r="AC20" s="24">
         <v>4</v>
       </c>
       <c r="AD20" s="60">
         <v>2</v>
       </c>
       <c r="AE20" s="62">
         <v>7</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="60">
+        <v>4</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>14</v>
       </c>
       <c r="D21" s="8">
         <v>18</v>
       </c>
       <c r="E21" s="8">
         <v>16</v>
       </c>
       <c r="F21" s="8">
         <v>14</v>
       </c>
@@ -2689,89 +2718,91 @@
       </c>
       <c r="X21" s="35">
         <v>10</v>
       </c>
       <c r="Y21" s="35">
         <v>19</v>
       </c>
       <c r="Z21" s="52">
         <v>7</v>
       </c>
       <c r="AA21" s="52">
         <v>11</v>
       </c>
       <c r="AB21" s="60">
         <v>15</v>
       </c>
       <c r="AC21" s="24">
         <v>6</v>
       </c>
       <c r="AD21" s="60">
         <v>9</v>
       </c>
       <c r="AE21" s="62">
         <v>22</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="60">
+        <v>19</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
       <c r="AB22" s="47"/>
       <c r="AC22" s="47"/>
       <c r="AD22" s="60"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="60"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>118</v>
       </c>
       <c r="C23" s="8">
         <v>119</v>
       </c>
       <c r="D23" s="8">
         <v>122</v>
       </c>
       <c r="E23" s="8">
         <v>141</v>
       </c>
       <c r="F23" s="8">
         <v>75</v>
       </c>
@@ -2828,51 +2859,53 @@
       </c>
       <c r="X23" s="35">
         <v>119</v>
       </c>
       <c r="Y23" s="35">
         <v>143</v>
       </c>
       <c r="Z23" s="52">
         <v>98</v>
       </c>
       <c r="AA23" s="52">
         <v>92</v>
       </c>
       <c r="AB23" s="60">
         <v>114</v>
       </c>
       <c r="AC23" s="24">
         <v>128</v>
       </c>
       <c r="AD23" s="60">
         <v>68</v>
       </c>
       <c r="AE23" s="62">
         <v>264</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="60">
+        <v>198</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>104</v>
       </c>
       <c r="C24" s="8">
         <v>106</v>
       </c>
       <c r="D24" s="8">
         <v>104</v>
       </c>
       <c r="E24" s="8">
         <v>125</v>
       </c>
       <c r="F24" s="8">
         <v>66</v>
       </c>
@@ -2929,51 +2962,53 @@
       </c>
       <c r="X24" s="35">
         <v>103</v>
       </c>
       <c r="Y24" s="35">
         <v>125</v>
       </c>
       <c r="Z24" s="52">
         <v>84</v>
       </c>
       <c r="AA24" s="52">
         <v>83</v>
       </c>
       <c r="AB24" s="60">
         <v>103</v>
       </c>
       <c r="AC24" s="24">
         <v>112</v>
       </c>
       <c r="AD24" s="60">
         <v>58</v>
       </c>
       <c r="AE24" s="62">
         <v>244</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="60">
+        <v>179</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>4</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>5</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>1</v>
       </c>
@@ -3030,51 +3065,53 @@
       </c>
       <c r="X25" s="35">
         <v>4</v>
       </c>
       <c r="Y25" s="35">
         <v>6</v>
       </c>
       <c r="Z25" s="52">
         <v>2</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="60">
         <v>3</v>
       </c>
       <c r="AC25" s="24">
         <v>2</v>
       </c>
       <c r="AD25" s="60">
         <v>1</v>
       </c>
       <c r="AE25" s="62">
         <v>4</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="60">
+        <v>3</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>4</v>
       </c>
       <c r="F26" s="8">
         <v>2</v>
       </c>
@@ -3131,51 +3168,53 @@
       </c>
       <c r="X26" s="35">
         <v>2</v>
       </c>
       <c r="Y26" s="35">
         <v>2</v>
       </c>
       <c r="Z26" s="52">
         <v>3</v>
       </c>
       <c r="AA26" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="60">
         <v>4</v>
       </c>
       <c r="AC26" s="24">
         <v>5</v>
       </c>
       <c r="AD26" s="60">
         <v>2</v>
       </c>
       <c r="AE26" s="62">
         <v>2</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="60">
+        <v>6</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>5</v>
       </c>
       <c r="C27" s="8">
         <v>1</v>
       </c>
       <c r="D27" s="8">
         <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
@@ -3232,51 +3271,53 @@
       </c>
       <c r="X27" s="35">
         <v>6</v>
       </c>
       <c r="Y27" s="35">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>3</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="60">
         <v>2</v>
       </c>
       <c r="AC27" s="24">
         <v>4</v>
       </c>
       <c r="AD27" s="60">
         <v>2</v>
       </c>
       <c r="AE27" s="62">
         <v>5</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="60">
+        <v>5</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8">
         <v>7</v>
       </c>
       <c r="E28" s="8">
         <v>7</v>
       </c>
       <c r="F28" s="8">
         <v>3</v>
       </c>
@@ -3333,89 +3374,91 @@
       </c>
       <c r="X28" s="35">
         <v>4</v>
       </c>
       <c r="Y28" s="35">
         <v>6</v>
       </c>
       <c r="Z28" s="52">
         <v>6</v>
       </c>
       <c r="AA28" s="52">
         <v>2</v>
       </c>
       <c r="AB28" s="60">
         <v>2</v>
       </c>
       <c r="AC28" s="24">
         <v>5</v>
       </c>
       <c r="AD28" s="60">
         <v>5</v>
       </c>
       <c r="AE28" s="62">
         <v>9</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="60">
+        <v>5</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="AB29" s="47"/>
       <c r="AC29" s="47"/>
       <c r="AD29" s="60"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="60"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>93</v>
       </c>
       <c r="C30" s="8">
         <v>91</v>
       </c>
       <c r="D30" s="8">
         <v>96</v>
       </c>
       <c r="E30" s="8">
         <v>105</v>
       </c>
       <c r="F30" s="8">
         <v>78</v>
       </c>
@@ -3472,51 +3515,53 @@
       </c>
       <c r="X30" s="35">
         <v>111</v>
       </c>
       <c r="Y30" s="35">
         <v>112</v>
       </c>
       <c r="Z30" s="53">
         <v>82</v>
       </c>
       <c r="AA30" s="52">
         <v>70</v>
       </c>
       <c r="AB30" s="60">
         <v>75</v>
       </c>
       <c r="AC30" s="24">
         <v>80</v>
       </c>
       <c r="AD30" s="60">
         <v>45</v>
       </c>
       <c r="AE30" s="63">
         <v>184</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="60">
+        <v>143</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8">
         <v>6</v>
       </c>
       <c r="D31" s="8">
         <v>9</v>
       </c>
       <c r="E31" s="8">
         <v>15</v>
       </c>
       <c r="F31" s="8">
         <v>17</v>
       </c>
@@ -3573,51 +3618,53 @@
       </c>
       <c r="X31" s="35">
         <v>14</v>
       </c>
       <c r="Y31" s="35">
         <v>10</v>
       </c>
       <c r="Z31" s="53">
         <v>10</v>
       </c>
       <c r="AA31" s="52">
         <v>8</v>
       </c>
       <c r="AB31" s="60">
         <v>13</v>
       </c>
       <c r="AC31" s="24">
         <v>9</v>
       </c>
       <c r="AD31" s="60">
         <v>7</v>
       </c>
       <c r="AE31" s="63">
         <v>25</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="60">
+        <v>24</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>3</v>
       </c>
       <c r="D32" s="8">
         <v>2</v>
       </c>
       <c r="E32" s="8">
         <v>8</v>
       </c>
       <c r="F32" s="8">
         <v>1</v>
       </c>
@@ -3674,51 +3721,53 @@
       </c>
       <c r="X32" s="35">
         <v>3</v>
       </c>
       <c r="Y32" s="35">
         <v>3</v>
       </c>
       <c r="Z32" s="53">
         <v>4</v>
       </c>
       <c r="AA32" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="60">
         <v>2</v>
       </c>
       <c r="AC32" s="24">
         <v>2</v>
       </c>
       <c r="AD32" s="35" t="s">
         <v>27</v>
       </c>
       <c r="AE32" s="63">
         <v>6</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="60">
+        <v>7</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
         <v>7</v>
       </c>
       <c r="C33" s="8">
         <v>7</v>
       </c>
       <c r="D33" s="8">
         <v>4</v>
       </c>
       <c r="E33" s="8">
         <v>3</v>
       </c>
       <c r="F33" s="8">
         <v>5</v>
       </c>
@@ -3775,51 +3824,53 @@
       </c>
       <c r="X33" s="35">
         <v>6</v>
       </c>
       <c r="Y33" s="35">
         <v>5</v>
       </c>
       <c r="Z33" s="53">
         <v>5</v>
       </c>
       <c r="AA33" s="52">
         <v>3</v>
       </c>
       <c r="AB33" s="60">
         <v>4</v>
       </c>
       <c r="AC33" s="24">
         <v>4</v>
       </c>
       <c r="AD33" s="60">
         <v>2</v>
       </c>
       <c r="AE33" s="63">
         <v>11</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="60">
+        <v>14</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>4</v>
       </c>
       <c r="C34" s="8">
         <v>5</v>
       </c>
       <c r="D34" s="8">
         <v>7</v>
       </c>
       <c r="E34" s="8">
         <v>11</v>
       </c>
       <c r="F34" s="8">
         <v>8</v>
       </c>
@@ -3876,51 +3927,53 @@
       </c>
       <c r="X34" s="35">
         <v>12</v>
       </c>
       <c r="Y34" s="35">
         <v>10</v>
       </c>
       <c r="Z34" s="53">
         <v>10</v>
       </c>
       <c r="AA34" s="52">
         <v>8</v>
       </c>
       <c r="AB34" s="60">
         <v>7</v>
       </c>
       <c r="AC34" s="24">
         <v>3</v>
       </c>
       <c r="AD34" s="60">
         <v>1</v>
       </c>
       <c r="AE34" s="63">
         <v>16</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="60">
+        <v>15</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>9</v>
       </c>
       <c r="C35" s="8">
         <v>6</v>
       </c>
       <c r="D35" s="8">
         <v>6</v>
       </c>
       <c r="E35" s="8">
         <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
@@ -3977,51 +4030,53 @@
       </c>
       <c r="X35" s="35">
         <v>7</v>
       </c>
       <c r="Y35" s="35">
         <v>4</v>
       </c>
       <c r="Z35" s="53">
         <v>5</v>
       </c>
       <c r="AA35" s="52">
         <v>5</v>
       </c>
       <c r="AB35" s="60">
         <v>3</v>
       </c>
       <c r="AC35" s="24">
         <v>5</v>
       </c>
       <c r="AD35" s="60">
         <v>4</v>
       </c>
       <c r="AE35" s="63">
         <v>13</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="60">
+        <v>5</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>16</v>
       </c>
       <c r="C36" s="8">
         <v>11</v>
       </c>
       <c r="D36" s="8">
         <v>22</v>
       </c>
       <c r="E36" s="8">
         <v>15</v>
       </c>
       <c r="F36" s="8">
         <v>11</v>
       </c>
@@ -4078,51 +4133,53 @@
       </c>
       <c r="X36" s="35">
         <v>18</v>
       </c>
       <c r="Y36" s="35">
         <v>22</v>
       </c>
       <c r="Z36" s="53">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>16</v>
       </c>
       <c r="AB36" s="60">
         <v>14</v>
       </c>
       <c r="AC36" s="24">
         <v>20</v>
       </c>
       <c r="AD36" s="60">
         <v>7</v>
       </c>
       <c r="AE36" s="63">
         <v>34</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="60">
+        <v>20</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>5</v>
       </c>
       <c r="C37" s="8">
         <v>6</v>
       </c>
       <c r="D37" s="8">
         <v>4</v>
       </c>
       <c r="E37" s="8">
         <v>2</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="9">
         <v>4</v>
@@ -4177,51 +4234,53 @@
       </c>
       <c r="X37" s="35">
         <v>4</v>
       </c>
       <c r="Y37" s="35">
         <v>5</v>
       </c>
       <c r="Z37" s="53">
         <v>3</v>
       </c>
       <c r="AA37" s="52">
         <v>2</v>
       </c>
       <c r="AB37" s="60">
         <v>2</v>
       </c>
       <c r="AC37" s="24">
         <v>5</v>
       </c>
       <c r="AD37" s="35" t="s">
         <v>27</v>
       </c>
       <c r="AE37" s="63">
         <v>4</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="60">
+        <v>7</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>3</v>
       </c>
       <c r="C38" s="8">
         <v>7</v>
       </c>
       <c r="D38" s="8">
         <v>7</v>
       </c>
       <c r="E38" s="8">
         <v>3</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
@@ -4278,51 +4337,53 @@
       </c>
       <c r="X38" s="35">
         <v>2</v>
       </c>
       <c r="Y38" s="35">
         <v>8</v>
       </c>
       <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="52">
         <v>2</v>
       </c>
       <c r="AB38" s="60">
         <v>1</v>
       </c>
       <c r="AC38" s="24">
         <v>4</v>
       </c>
       <c r="AD38" s="35" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="63">
         <v>5</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="60">
+        <v>3</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>8</v>
       </c>
       <c r="C39" s="8">
         <v>4</v>
       </c>
       <c r="D39" s="8">
         <v>4</v>
       </c>
       <c r="E39" s="8">
         <v>6</v>
       </c>
       <c r="F39" s="8">
         <v>4</v>
       </c>
@@ -4379,51 +4440,53 @@
       </c>
       <c r="X39" s="35">
         <v>12</v>
       </c>
       <c r="Y39" s="35">
         <v>11</v>
       </c>
       <c r="Z39" s="53">
         <v>4</v>
       </c>
       <c r="AA39" s="52">
         <v>4</v>
       </c>
       <c r="AB39" s="60">
         <v>6</v>
       </c>
       <c r="AC39" s="24">
         <v>3</v>
       </c>
       <c r="AD39" s="60">
         <v>3</v>
       </c>
       <c r="AE39" s="63">
         <v>13</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="60">
+        <v>13</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>9</v>
       </c>
       <c r="C40" s="8">
         <v>13</v>
       </c>
       <c r="D40" s="8">
         <v>8</v>
       </c>
       <c r="E40" s="8">
         <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
@@ -4480,51 +4543,53 @@
       </c>
       <c r="X40" s="35">
         <v>14</v>
       </c>
       <c r="Y40" s="35">
         <v>10</v>
       </c>
       <c r="Z40" s="53">
         <v>11</v>
       </c>
       <c r="AA40" s="52">
         <v>5</v>
       </c>
       <c r="AB40" s="60">
         <v>4</v>
       </c>
       <c r="AC40" s="24">
         <v>9</v>
       </c>
       <c r="AD40" s="60">
         <v>7</v>
       </c>
       <c r="AE40" s="63">
         <v>21</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="60">
+        <v>6</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>5</v>
       </c>
       <c r="C41" s="8">
         <v>5</v>
       </c>
       <c r="D41" s="8">
         <v>4</v>
       </c>
       <c r="E41" s="8"/>
       <c r="F41" s="8">
         <v>1</v>
       </c>
       <c r="G41" s="9">
         <v>5</v>
@@ -4579,51 +4644,53 @@
       </c>
       <c r="X41" s="35">
         <v>5</v>
       </c>
       <c r="Y41" s="35">
         <v>4</v>
       </c>
       <c r="Z41" s="53">
         <v>1</v>
       </c>
       <c r="AA41" s="52">
         <v>5</v>
       </c>
       <c r="AB41" s="60">
         <v>1</v>
       </c>
       <c r="AC41" s="24">
         <v>6</v>
       </c>
       <c r="AD41" s="60">
         <v>3</v>
       </c>
       <c r="AE41" s="63">
         <v>7</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="60">
+        <v>6</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>6</v>
       </c>
       <c r="F42" s="8">
         <v>5</v>
       </c>
@@ -4680,51 +4747,53 @@
       </c>
       <c r="X42" s="35">
         <v>4</v>
       </c>
       <c r="Y42" s="35">
         <v>1</v>
       </c>
       <c r="Z42" s="53">
         <v>4</v>
       </c>
       <c r="AA42" s="52">
         <v>1</v>
       </c>
       <c r="AB42" s="60">
         <v>3</v>
       </c>
       <c r="AC42" s="24">
         <v>4</v>
       </c>
       <c r="AD42" s="60">
         <v>2</v>
       </c>
       <c r="AE42" s="63">
         <v>7</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="60">
+        <v>4</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>6</v>
       </c>
       <c r="C43" s="14">
         <v>14</v>
       </c>
       <c r="D43" s="14">
         <v>18</v>
       </c>
       <c r="E43" s="14">
         <v>16</v>
       </c>
       <c r="F43" s="14">
         <v>14</v>
       </c>
@@ -4781,207 +4850,209 @@
       </c>
       <c r="X43" s="51">
         <v>10</v>
       </c>
       <c r="Y43" s="51">
         <v>19</v>
       </c>
       <c r="Z43" s="54">
         <v>7</v>
       </c>
       <c r="AA43" s="54">
         <v>11</v>
       </c>
       <c r="AB43" s="51">
         <v>15</v>
       </c>
       <c r="AC43" s="14">
         <v>6</v>
       </c>
       <c r="AD43" s="51">
         <v>9</v>
       </c>
       <c r="AE43" s="64">
         <v>22</v>
       </c>
-      <c r="AF43" s="49"/>
+      <c r="AF43" s="51">
+        <v>19</v>
+      </c>
       <c r="AG43" s="49"/>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="15"/>
       <c r="G44" s="26"/>
       <c r="H44" s="40"/>
       <c r="I44" s="40"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="76"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="76" t="s">
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="AJ3" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="76"/>
+      <c r="AK3" s="78"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="74"/>
-      <c r="B4" s="77">
+      <c r="B4" s="76">
         <v>2024</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="76">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="77">
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="76">
         <v>2026</v>
       </c>
-      <c r="AA4" s="78"/>
-[...9 lines deleted...]
-      <c r="AK4" s="78"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
     </row>
     <row r="5" spans="1:37" ht="26.25" customHeight="1">
       <c r="A5" s="75"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="56" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="56" t="s">
@@ -5051,77 +5122,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>4.74</v>
       </c>
       <c r="C7" s="19">
         <v>4.91</v>
       </c>
       <c r="D7" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="25">
         <v>5.09</v>
       </c>
       <c r="F7" s="25">
         <v>4.75</v>
       </c>
       <c r="G7" s="30">
         <v>5.27</v>
       </c>
       <c r="H7" s="30">
         <v>5.81</v>
@@ -5173,51 +5244,53 @@
       </c>
       <c r="X7" s="38">
         <v>5.54</v>
       </c>
       <c r="Y7" s="38">
         <v>5.56</v>
       </c>
       <c r="Z7" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="19">
         <v>4.13</v>
       </c>
       <c r="AB7" s="38">
         <v>4.21</v>
       </c>
       <c r="AC7" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD7" s="25">
         <v>4.0199999999999996</v>
       </c>
       <c r="AE7" s="65">
         <v>5.12</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="25">
+        <v>5.52</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>5.52</v>
       </c>
       <c r="C8" s="19">
         <v>5.81</v>
       </c>
       <c r="D8" s="19">
         <v>5.71</v>
       </c>
       <c r="E8" s="25">
         <v>6</v>
       </c>
       <c r="F8" s="25">
         <v>5.49</v>
       </c>
@@ -5274,51 +5347,53 @@
       </c>
       <c r="X8" s="38">
         <v>6.69</v>
       </c>
       <c r="Y8" s="38">
         <v>6.69</v>
       </c>
       <c r="Z8" s="19">
         <v>4.46</v>
       </c>
       <c r="AA8" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="38">
         <v>4.93</v>
       </c>
       <c r="AC8" s="19">
         <v>5.23</v>
       </c>
       <c r="AD8" s="25">
         <v>4.79</v>
       </c>
       <c r="AE8" s="65">
         <v>6.21</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="25">
+        <v>6.69</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>3.39</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.07</v>
       </c>
       <c r="E9" s="25">
         <v>3.76</v>
       </c>
       <c r="F9" s="25">
         <v>4.29</v>
       </c>
@@ -5375,51 +5450,53 @@
       </c>
       <c r="X9" s="38">
         <v>4.83</v>
       </c>
       <c r="Y9" s="38">
         <v>4.75</v>
       </c>
       <c r="Z9" s="19">
         <v>4.01</v>
       </c>
       <c r="AA9" s="19">
         <v>3.81</v>
       </c>
       <c r="AB9" s="38">
         <v>4.3</v>
       </c>
       <c r="AC9" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD9" s="25">
         <v>3.86</v>
       </c>
       <c r="AE9" s="65">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="25">
+        <v>5.63</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>4.57</v>
       </c>
       <c r="C10" s="19">
         <v>3.76</v>
       </c>
       <c r="D10" s="19">
         <v>3.09</v>
       </c>
       <c r="E10" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F10" s="25">
         <v>3.51</v>
       </c>
@@ -5476,51 +5553,53 @@
       </c>
       <c r="X10" s="38">
         <v>4.3</v>
       </c>
       <c r="Y10" s="38">
         <v>4.18</v>
       </c>
       <c r="Z10" s="19">
         <v>3.91</v>
       </c>
       <c r="AA10" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="38">
         <v>2.04</v>
       </c>
       <c r="AC10" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD10" s="25">
         <v>1.61</v>
       </c>
       <c r="AE10" s="65">
         <v>2.35</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="25">
+        <v>3.01</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="19">
         <v>4.71</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.99</v>
       </c>
@@ -5577,51 +5656,53 @@
       </c>
       <c r="X11" s="38">
         <v>4.37</v>
       </c>
       <c r="Y11" s="38">
         <v>4.42</v>
       </c>
       <c r="Z11" s="19">
         <v>3.22</v>
       </c>
       <c r="AA11" s="19">
         <v>3.62</v>
       </c>
       <c r="AB11" s="38">
         <v>3.49</v>
       </c>
       <c r="AC11" s="19">
         <v>3.33</v>
       </c>
       <c r="AD11" s="25">
         <v>2.93</v>
       </c>
       <c r="AE11" s="65">
         <v>3.62</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="25">
+        <v>4.24</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="19">
         <v>2.65</v>
       </c>
       <c r="D12" s="19">
         <v>3.11</v>
       </c>
       <c r="E12" s="25">
         <v>3.95</v>
       </c>
       <c r="F12" s="25">
         <v>4.07</v>
       </c>
@@ -5678,51 +5759,53 @@
       </c>
       <c r="X12" s="38">
         <v>4.96</v>
       </c>
       <c r="Y12" s="38">
         <v>5.03</v>
       </c>
       <c r="Z12" s="19">
         <v>6.02</v>
       </c>
       <c r="AA12" s="19">
         <v>5.65</v>
       </c>
       <c r="AB12" s="38">
         <v>5.13</v>
       </c>
       <c r="AC12" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD12" s="25">
         <v>3.53</v>
       </c>
       <c r="AE12" s="65">
         <v>4.57</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="25">
+        <v>5.21</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>6.07</v>
       </c>
       <c r="C13" s="19">
         <v>5.24</v>
       </c>
       <c r="D13" s="19">
         <v>4.82</v>
       </c>
       <c r="E13" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F13" s="25">
         <v>3.98</v>
       </c>
@@ -5779,51 +5862,53 @@
       </c>
       <c r="X13" s="38">
         <v>4.41</v>
       </c>
       <c r="Y13" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="19">
         <v>3.63</v>
       </c>
       <c r="AA13" s="19">
         <v>3.79</v>
       </c>
       <c r="AB13" s="38">
         <v>3.23</v>
       </c>
       <c r="AC13" s="19">
         <v>3.35</v>
       </c>
       <c r="AD13" s="25">
         <v>3.25</v>
       </c>
       <c r="AE13" s="65">
         <v>4.32</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="25">
+        <v>4.22</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>4.08</v>
       </c>
       <c r="C14" s="19">
         <v>3.56</v>
       </c>
       <c r="D14" s="19">
         <v>4.25</v>
       </c>
       <c r="E14" s="25">
         <v>4.13</v>
       </c>
       <c r="F14" s="25">
         <v>3.85</v>
       </c>
@@ -5880,51 +5965,53 @@
       </c>
       <c r="X14" s="38">
         <v>4.29</v>
       </c>
       <c r="Y14" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>4.59</v>
       </c>
       <c r="AB14" s="38">
         <v>4.26</v>
       </c>
       <c r="AC14" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD14" s="25">
         <v>3.96</v>
       </c>
       <c r="AE14" s="65">
         <v>4.8</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="25">
+        <v>4.8499999999999996</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="19">
         <v>6.07</v>
       </c>
       <c r="D15" s="19">
         <v>5.17</v>
       </c>
       <c r="E15" s="25">
         <v>4.95</v>
       </c>
       <c r="F15" s="25">
         <v>4.22</v>
       </c>
@@ -5981,51 +6068,53 @@
       </c>
       <c r="X15" s="38">
         <v>4.47</v>
       </c>
       <c r="Y15" s="38">
         <v>4.51</v>
       </c>
       <c r="Z15" s="19">
         <v>4.34</v>
       </c>
       <c r="AA15" s="19">
         <v>3.03</v>
       </c>
       <c r="AB15" s="38">
         <v>3.47</v>
       </c>
       <c r="AC15" s="19">
         <v>4.47</v>
       </c>
       <c r="AD15" s="25">
         <v>3.86</v>
       </c>
       <c r="AE15" s="65">
         <v>3.96</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="25">
+        <v>4.76</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>5.36</v>
       </c>
       <c r="C16" s="19">
         <v>5.62</v>
       </c>
       <c r="D16" s="19">
         <v>6.46</v>
       </c>
       <c r="E16" s="25">
         <v>5.55</v>
       </c>
       <c r="F16" s="25">
         <v>5.0999999999999996</v>
       </c>
@@ -6082,51 +6171,53 @@
       </c>
       <c r="X16" s="38">
         <v>4.68</v>
       </c>
       <c r="Y16" s="38">
         <v>4.99</v>
       </c>
       <c r="Z16" s="19">
         <v>2.11</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="38">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>3.26</v>
       </c>
       <c r="AD16" s="25">
         <v>2.89</v>
       </c>
       <c r="AE16" s="65">
         <v>3.61</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="25">
+        <v>3.91</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>5.39</v>
       </c>
       <c r="C17" s="19">
         <v>4.2</v>
       </c>
       <c r="D17" s="19">
         <v>3.68</v>
       </c>
       <c r="E17" s="25">
         <v>3.78</v>
       </c>
       <c r="F17" s="25">
         <v>3.55</v>
       </c>
@@ -6183,51 +6274,53 @@
       </c>
       <c r="X17" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="38">
         <v>4.93</v>
       </c>
       <c r="Z17" s="19">
         <v>2.72</v>
       </c>
       <c r="AA17" s="19">
         <v>2.86</v>
       </c>
       <c r="AB17" s="38">
         <v>3.31</v>
       </c>
       <c r="AC17" s="19">
         <v>3.02</v>
       </c>
       <c r="AD17" s="25">
         <v>2.82</v>
       </c>
       <c r="AE17" s="65">
         <v>3.9</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="25">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>3.91</v>
       </c>
       <c r="C18" s="19">
         <v>4.59</v>
       </c>
       <c r="D18" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="25">
         <v>5.13</v>
       </c>
       <c r="F18" s="25">
         <v>4.7</v>
       </c>
@@ -6284,51 +6377,53 @@
       </c>
       <c r="X18" s="38">
         <v>5.53</v>
       </c>
       <c r="Y18" s="38">
         <v>5.48</v>
       </c>
       <c r="Z18" s="19">
         <v>5.43</v>
       </c>
       <c r="AA18" s="19">
         <v>4.01</v>
       </c>
       <c r="AB18" s="38">
         <v>3.28</v>
       </c>
       <c r="AC18" s="19">
         <v>3.61</v>
       </c>
       <c r="AD18" s="25">
         <v>3.65</v>
       </c>
       <c r="AE18" s="65">
         <v>4.68</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="25">
+        <v>4.51</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>6.27</v>
       </c>
       <c r="C19" s="19">
         <v>6.45</v>
       </c>
       <c r="D19" s="19">
         <v>5.9</v>
       </c>
       <c r="E19" s="25">
         <v>4.43</v>
       </c>
       <c r="F19" s="25">
         <v>3.77</v>
       </c>
@@ -6385,51 +6480,53 @@
       </c>
       <c r="X19" s="38">
         <v>5.09</v>
       </c>
       <c r="Y19" s="38">
         <v>5.09</v>
       </c>
       <c r="Z19" s="19">
         <v>1.32</v>
       </c>
       <c r="AA19" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="38">
         <v>3.19</v>
       </c>
       <c r="AC19" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD19" s="25">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE19" s="65">
         <v>5.19</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="25">
+        <v>5.59</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>6.6</v>
       </c>
       <c r="C20" s="19">
         <v>5.35</v>
       </c>
       <c r="D20" s="19">
         <v>3.83</v>
       </c>
       <c r="E20" s="25">
         <v>4.3</v>
       </c>
       <c r="F20" s="25">
         <v>4.37</v>
       </c>
@@ -6486,51 +6583,53 @@
       </c>
       <c r="X20" s="38">
         <v>4.51</v>
       </c>
       <c r="Y20" s="38">
         <v>4.21</v>
       </c>
       <c r="Z20" s="19">
         <v>4.13</v>
       </c>
       <c r="AA20" s="19">
         <v>2.72</v>
       </c>
       <c r="AB20" s="38">
         <v>2.86</v>
       </c>
       <c r="AC20" s="19">
         <v>3.22</v>
       </c>
       <c r="AD20" s="25">
         <v>2.99</v>
       </c>
       <c r="AE20" s="65">
         <v>3.74</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="25">
+        <v>3.8</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="19">
         <v>3.5</v>
       </c>
       <c r="D21" s="19">
         <v>4.37</v>
       </c>
       <c r="E21" s="25">
         <v>4.67</v>
       </c>
       <c r="F21" s="25">
         <v>4.68</v>
       </c>
@@ -6587,91 +6686,93 @@
       </c>
       <c r="X21" s="38">
         <v>4.42</v>
       </c>
       <c r="Y21" s="38">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="19">
         <v>3.34</v>
       </c>
       <c r="AB21" s="38">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="19">
         <v>3.56</v>
       </c>
       <c r="AD21" s="25">
         <v>3.47</v>
       </c>
       <c r="AE21" s="65">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="25">
+        <v>4.59</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="71" t="s">
+      <c r="A22" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="71"/>
-[...22 lines deleted...]
-      <c r="Y22" s="71"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="73"/>
+      <c r="K22" s="73"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
+      <c r="N22" s="73"/>
+      <c r="O22" s="73"/>
+      <c r="P22" s="73"/>
+      <c r="Q22" s="73"/>
+      <c r="R22" s="73"/>
+      <c r="S22" s="73"/>
+      <c r="T22" s="73"/>
+      <c r="U22" s="73"/>
+      <c r="V22" s="73"/>
+      <c r="W22" s="73"/>
+      <c r="X22" s="73"/>
+      <c r="Y22" s="73"/>
       <c r="AA22" s="50"/>
       <c r="AB22" s="50"/>
       <c r="AC22" s="50"/>
       <c r="AD22" s="25"/>
       <c r="AE22" s="50"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="25"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>5.38</v>
       </c>
       <c r="C23" s="19">
         <v>5.63</v>
       </c>
       <c r="D23" s="19">
         <v>5.6</v>
       </c>
       <c r="E23" s="25">
         <v>5.87</v>
       </c>
       <c r="F23" s="25">
         <v>5.37</v>
       </c>
@@ -6728,51 +6829,53 @@
       </c>
       <c r="X23" s="38">
         <v>6.5</v>
       </c>
       <c r="Y23" s="38">
         <v>6.5</v>
       </c>
       <c r="Z23" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="19">
         <v>4.55</v>
       </c>
       <c r="AB23" s="38">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="19">
         <v>5.09</v>
       </c>
       <c r="AD23" s="25">
         <v>4.68</v>
       </c>
       <c r="AE23" s="65">
         <v>5.97</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="25">
+        <v>6.42</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>5.52</v>
       </c>
       <c r="C24" s="19">
         <v>5.81</v>
       </c>
       <c r="D24" s="19">
         <v>5.71</v>
       </c>
       <c r="E24" s="25">
         <v>6</v>
       </c>
       <c r="F24" s="25">
         <v>5.49</v>
       </c>
@@ -6829,51 +6932,53 @@
       </c>
       <c r="X24" s="38">
         <v>6.69</v>
       </c>
       <c r="Y24" s="38">
         <v>6.69</v>
       </c>
       <c r="Z24" s="19">
         <v>4.46</v>
       </c>
       <c r="AA24" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="38">
         <v>4.93</v>
       </c>
       <c r="AC24" s="19">
         <v>5.23</v>
       </c>
       <c r="AD24" s="25">
         <v>4.79</v>
       </c>
       <c r="AE24" s="65">
         <v>6.21</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="25">
+        <v>6.69</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>5.57</v>
       </c>
       <c r="C25" s="19">
         <v>5.77</v>
       </c>
       <c r="D25" s="19">
         <v>6.15</v>
       </c>
       <c r="E25" s="25">
         <v>6.05</v>
       </c>
       <c r="F25" s="25">
         <v>5.07</v>
       </c>
@@ -6930,51 +7035,53 @@
       </c>
       <c r="X25" s="38">
         <v>4.75</v>
       </c>
       <c r="Y25" s="38">
         <v>5.05</v>
       </c>
       <c r="Z25" s="19">
         <v>2.76</v>
       </c>
       <c r="AA25" s="19">
         <v>5.08</v>
       </c>
       <c r="AB25" s="38">
         <v>4.78</v>
       </c>
       <c r="AC25" s="19">
         <v>4.3</v>
       </c>
       <c r="AD25" s="25">
         <v>3.7</v>
       </c>
       <c r="AE25" s="65">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="25">
+        <v>4.04</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>5.39</v>
       </c>
       <c r="D26" s="19">
         <v>4.12</v>
       </c>
       <c r="E26" s="25">
         <v>4.8499999999999996</v>
       </c>
       <c r="F26" s="25">
         <v>4.55</v>
       </c>
@@ -7031,51 +7138,53 @@
       </c>
       <c r="X26" s="38">
         <v>5.22</v>
       </c>
       <c r="Y26" s="38">
         <v>5.07</v>
       </c>
       <c r="Z26" s="19">
         <v>5.35</v>
       </c>
       <c r="AA26" s="19">
         <v>2.84</v>
       </c>
       <c r="AB26" s="38">
         <v>4.32</v>
       </c>
       <c r="AC26" s="19">
         <v>5.56</v>
       </c>
       <c r="AD26" s="25">
         <v>5.16</v>
       </c>
       <c r="AE26" s="65">
         <v>4.92</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="25">
+        <v>5.78</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>7.26</v>
       </c>
       <c r="C27" s="19">
         <v>4.55</v>
       </c>
       <c r="D27" s="19">
         <v>5.47</v>
       </c>
       <c r="E27" s="25">
         <v>4.5</v>
       </c>
       <c r="F27" s="25">
         <v>4.46</v>
       </c>
@@ -7132,51 +7241,53 @@
       </c>
       <c r="X27" s="38">
         <v>5.3</v>
       </c>
       <c r="Y27" s="38">
         <v>5.35</v>
       </c>
       <c r="Z27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="19">
         <v>3.81</v>
       </c>
       <c r="AB27" s="38">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>4.12</v>
       </c>
       <c r="AD27" s="25">
         <v>3.88</v>
       </c>
       <c r="AE27" s="65">
         <v>4.5</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="25">
+        <v>4.92</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>3.3</v>
       </c>
       <c r="D28" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="E28" s="25">
         <v>4.9000000000000004</v>
       </c>
       <c r="F28" s="25">
         <v>4.46</v>
       </c>
@@ -7233,91 +7344,93 @@
       </c>
       <c r="X28" s="38">
         <v>5.76</v>
       </c>
       <c r="Y28" s="38">
         <v>5.74</v>
       </c>
       <c r="Z28" s="19">
         <v>5.52</v>
       </c>
       <c r="AA28" s="19">
         <v>3.86</v>
       </c>
       <c r="AB28" s="38">
         <v>3.17</v>
       </c>
       <c r="AC28" s="19">
         <v>3.56</v>
       </c>
       <c r="AD28" s="25">
         <v>3.77</v>
       </c>
       <c r="AE28" s="65">
         <v>4.57</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="25">
+        <v>4.57</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="AA29" s="59"/>
       <c r="AB29" s="59"/>
       <c r="AC29" s="59"/>
       <c r="AD29" s="25"/>
       <c r="AE29" s="59"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="25"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="19">
         <v>4.21</v>
       </c>
       <c r="D30" s="19">
         <v>4.21</v>
       </c>
       <c r="E30" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="F30" s="25">
         <v>4.16</v>
       </c>
@@ -7374,51 +7487,53 @@
       </c>
       <c r="X30" s="38">
         <v>4.58</v>
       </c>
       <c r="Y30" s="38">
         <v>4.62</v>
       </c>
       <c r="Z30" s="19">
         <v>3.81</v>
       </c>
       <c r="AA30" s="19">
         <v>3.71</v>
       </c>
       <c r="AB30" s="38">
         <v>3.63</v>
       </c>
       <c r="AC30" s="19">
         <v>3.68</v>
       </c>
       <c r="AD30" s="25">
         <v>3.35</v>
       </c>
       <c r="AE30" s="66">
         <v>4.26</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="25">
+        <v>4.6100000000000003</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>3.39</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.07</v>
       </c>
       <c r="E31" s="25">
         <v>3.76</v>
       </c>
       <c r="F31" s="25">
         <v>4.29</v>
       </c>
@@ -7475,51 +7590,53 @@
       </c>
       <c r="X31" s="38">
         <v>4.83</v>
       </c>
       <c r="Y31" s="38">
         <v>4.75</v>
       </c>
       <c r="Z31" s="19">
         <v>4.01</v>
       </c>
       <c r="AA31" s="19">
         <v>3.81</v>
       </c>
       <c r="AB31" s="38">
         <v>4.3</v>
       </c>
       <c r="AC31" s="19">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD31" s="25">
         <v>3.86</v>
       </c>
       <c r="AE31" s="66">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="25">
+        <v>5.63</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>4.57</v>
       </c>
       <c r="C32" s="19">
         <v>3.76</v>
       </c>
       <c r="D32" s="19">
         <v>3.09</v>
       </c>
       <c r="E32" s="25">
         <v>4.1900000000000004</v>
       </c>
       <c r="F32" s="25">
         <v>3.51</v>
       </c>
@@ -7576,51 +7693,53 @@
       </c>
       <c r="X32" s="38">
         <v>4.3</v>
       </c>
       <c r="Y32" s="38">
         <v>4.18</v>
       </c>
       <c r="Z32" s="19">
         <v>3.91</v>
       </c>
       <c r="AA32" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="38">
         <v>2.04</v>
       </c>
       <c r="AC32" s="19">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD32" s="25">
         <v>1.61</v>
       </c>
       <c r="AE32" s="66">
         <v>2.35</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="25">
+        <v>3.01</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="19">
         <v>4.58</v>
       </c>
       <c r="C33" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="19">
         <v>4.0199999999999996</v>
       </c>
       <c r="E33" s="25">
         <v>3.53</v>
       </c>
       <c r="F33" s="25">
         <v>3.47</v>
       </c>
@@ -7677,51 +7796,53 @@
       </c>
       <c r="X33" s="38">
         <v>4.18</v>
       </c>
       <c r="Y33" s="38">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="19">
         <v>3.45</v>
       </c>
       <c r="AA33" s="19">
         <v>2.9</v>
       </c>
       <c r="AB33" s="38">
         <v>2.85</v>
       </c>
       <c r="AC33" s="19">
         <v>2.85</v>
       </c>
       <c r="AD33" s="25">
         <v>2.54</v>
       </c>
       <c r="AE33" s="66">
         <v>3.42</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="25">
+        <v>4.33</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="19">
         <v>2.65</v>
       </c>
       <c r="D34" s="19">
         <v>3.11</v>
       </c>
       <c r="E34" s="25">
         <v>3.95</v>
       </c>
       <c r="F34" s="25">
         <v>4.07</v>
       </c>
@@ -7778,51 +7899,53 @@
       </c>
       <c r="X34" s="38">
         <v>4.96</v>
       </c>
       <c r="Y34" s="38">
         <v>5.03</v>
       </c>
       <c r="Z34" s="19">
         <v>6.02</v>
       </c>
       <c r="AA34" s="19">
         <v>5.65</v>
       </c>
       <c r="AB34" s="38">
         <v>5.13</v>
       </c>
       <c r="AC34" s="19">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD34" s="25">
         <v>3.53</v>
       </c>
       <c r="AE34" s="66">
         <v>4.57</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="25">
+        <v>5.21</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>6.07</v>
       </c>
       <c r="C35" s="19">
         <v>5.24</v>
       </c>
       <c r="D35" s="19">
         <v>4.82</v>
       </c>
       <c r="E35" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="F35" s="25">
         <v>3.98</v>
       </c>
@@ -7879,51 +8002,53 @@
       </c>
       <c r="X35" s="38">
         <v>4.41</v>
       </c>
       <c r="Y35" s="38">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="19">
         <v>3.63</v>
       </c>
       <c r="AA35" s="19">
         <v>3.79</v>
       </c>
       <c r="AB35" s="38">
         <v>3.23</v>
       </c>
       <c r="AC35" s="19">
         <v>3.35</v>
       </c>
       <c r="AD35" s="25">
         <v>3.25</v>
       </c>
       <c r="AE35" s="66">
         <v>4.32</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="25">
+        <v>4.22</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>4.08</v>
       </c>
       <c r="C36" s="19">
         <v>3.56</v>
       </c>
       <c r="D36" s="19">
         <v>4.25</v>
       </c>
       <c r="E36" s="25">
         <v>4.13</v>
       </c>
       <c r="F36" s="25">
         <v>3.85</v>
       </c>
@@ -7980,51 +8105,53 @@
       </c>
       <c r="X36" s="38">
         <v>4.29</v>
       </c>
       <c r="Y36" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>4.59</v>
       </c>
       <c r="AB36" s="38">
         <v>4.26</v>
       </c>
       <c r="AC36" s="19">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD36" s="25">
         <v>3.96</v>
       </c>
       <c r="AE36" s="66">
         <v>4.8</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="25">
+        <v>4.8499999999999996</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>5.74</v>
       </c>
       <c r="C37" s="19">
         <v>6.53</v>
       </c>
       <c r="D37" s="19">
         <v>5.87</v>
       </c>
       <c r="E37" s="25">
         <v>5.01</v>
       </c>
       <c r="F37" s="25">
         <v>4</v>
       </c>
@@ -8081,51 +8208,53 @@
       </c>
       <c r="X37" s="38">
         <v>3.96</v>
       </c>
       <c r="Y37" s="38">
         <v>4.13</v>
       </c>
       <c r="Z37" s="19">
         <v>3.66</v>
       </c>
       <c r="AA37" s="19">
         <v>3.15</v>
       </c>
       <c r="AB37" s="38">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>3.74</v>
       </c>
       <c r="AD37" s="25">
         <v>2.98</v>
       </c>
       <c r="AE37" s="66">
         <v>3.32</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="25">
+        <v>4.08</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>3.73</v>
       </c>
       <c r="C38" s="19">
         <v>6.56</v>
       </c>
       <c r="D38" s="19">
         <v>7.31</v>
       </c>
       <c r="E38" s="25">
         <v>6.46</v>
       </c>
       <c r="F38" s="25">
         <v>5.65</v>
       </c>
@@ -8182,51 +8311,53 @@
       </c>
       <c r="X38" s="38">
         <v>4.13</v>
       </c>
       <c r="Y38" s="38">
         <v>4.68</v>
       </c>
       <c r="Z38" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="19">
         <v>1.44</v>
       </c>
       <c r="AB38" s="38">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>2.46</v>
       </c>
       <c r="AD38" s="25">
         <v>1.96</v>
       </c>
       <c r="AE38" s="66">
         <v>2.79</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="25">
+        <v>2.97</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>5.39</v>
       </c>
       <c r="C39" s="19">
         <v>4.2</v>
       </c>
       <c r="D39" s="19">
         <v>3.68</v>
       </c>
       <c r="E39" s="25">
         <v>3.78</v>
       </c>
       <c r="F39" s="25">
         <v>3.55</v>
       </c>
@@ -8283,51 +8414,53 @@
       </c>
       <c r="X39" s="38">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="38">
         <v>4.93</v>
       </c>
       <c r="Z39" s="19">
         <v>2.72</v>
       </c>
       <c r="AA39" s="19">
         <v>2.86</v>
       </c>
       <c r="AB39" s="38">
         <v>3.31</v>
       </c>
       <c r="AC39" s="19">
         <v>3.02</v>
       </c>
       <c r="AD39" s="25">
         <v>2.82</v>
       </c>
       <c r="AE39" s="66">
         <v>3.9</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="25">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="19">
         <v>5.23</v>
       </c>
       <c r="D40" s="19">
         <v>4.67</v>
       </c>
       <c r="E40" s="25">
         <v>5.25</v>
       </c>
       <c r="F40" s="25">
         <v>4.82</v>
       </c>
@@ -8384,51 +8517,53 @@
       </c>
       <c r="X40" s="38">
         <v>5.41</v>
       </c>
       <c r="Y40" s="38">
         <v>5.35</v>
       </c>
       <c r="Z40" s="19">
         <v>5.38</v>
       </c>
       <c r="AA40" s="19">
         <v>4.09</v>
       </c>
       <c r="AB40" s="38">
         <v>3.35</v>
       </c>
       <c r="AC40" s="19">
         <v>3.64</v>
       </c>
       <c r="AD40" s="25">
         <v>3.58</v>
       </c>
       <c r="AE40" s="66">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="25">
+        <v>4.47</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>6.27</v>
       </c>
       <c r="C41" s="19">
         <v>6.45</v>
       </c>
       <c r="D41" s="19">
         <v>5.9</v>
       </c>
       <c r="E41" s="25">
         <v>4.43</v>
       </c>
       <c r="F41" s="25">
         <v>3.77</v>
       </c>
@@ -8485,51 +8620,53 @@
       </c>
       <c r="X41" s="38">
         <v>5.09</v>
       </c>
       <c r="Y41" s="38">
         <v>5.09</v>
       </c>
       <c r="Z41" s="19">
         <v>1.32</v>
       </c>
       <c r="AA41" s="19">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="38">
         <v>3.19</v>
       </c>
       <c r="AC41" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD41" s="25">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE41" s="66">
         <v>5.19</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="25">
+        <v>5.59</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>6.6</v>
       </c>
       <c r="C42" s="19">
         <v>5.35</v>
       </c>
       <c r="D42" s="19">
         <v>3.83</v>
       </c>
       <c r="E42" s="25">
         <v>4.3</v>
       </c>
       <c r="F42" s="25">
         <v>4.37</v>
       </c>
@@ -8586,51 +8723,53 @@
       </c>
       <c r="X42" s="38">
         <v>4.51</v>
       </c>
       <c r="Y42" s="38">
         <v>4.21</v>
       </c>
       <c r="Z42" s="19">
         <v>4.13</v>
       </c>
       <c r="AA42" s="19">
         <v>2.72</v>
       </c>
       <c r="AB42" s="38">
         <v>2.86</v>
       </c>
       <c r="AC42" s="19">
         <v>3.22</v>
       </c>
       <c r="AD42" s="25">
         <v>2.99</v>
       </c>
       <c r="AE42" s="66">
         <v>3.74</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="25">
+        <v>3.8</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="21">
         <v>3.5</v>
       </c>
       <c r="D43" s="21">
         <v>4.37</v>
       </c>
       <c r="E43" s="21">
         <v>4.67</v>
       </c>
       <c r="F43" s="21">
         <v>4.68</v>
       </c>
@@ -8687,209 +8826,211 @@
       </c>
       <c r="X43" s="44">
         <v>4.42</v>
       </c>
       <c r="Y43" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="21">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="21">
         <v>3.34</v>
       </c>
       <c r="AB43" s="44">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="21">
         <v>3.56</v>
       </c>
       <c r="AD43" s="21">
         <v>3.47</v>
       </c>
       <c r="AE43" s="67">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AF43" s="49"/>
+      <c r="AF43" s="21">
+        <v>4.59</v>
+      </c>
       <c r="AG43" s="49"/>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="P1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="74"/>
-      <c r="B4" s="80">
+      <c r="B4" s="79">
         <v>2024</v>
       </c>
-      <c r="C4" s="81"/>
-[...10 lines deleted...]
-      <c r="N4" s="80">
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="79">
         <v>2025</v>
       </c>
-      <c r="O4" s="81"/>
-[...10 lines deleted...]
-      <c r="Z4" s="80">
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="79">
         <v>2026</v>
       </c>
-      <c r="AA4" s="81"/>
-[...9 lines deleted...]
-      <c r="AK4" s="81"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="80"/>
+      <c r="AI4" s="80"/>
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="80"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="75"/>
       <c r="B5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="57" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="55" t="s">
@@ -8959,77 +9100,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="55" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="57" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="55" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="55" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="55" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="79" t="s">
+      <c r="A6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="79"/>
-[...22 lines deleted...]
-      <c r="Y6" s="79"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
         <v>109</v>
       </c>
       <c r="C7" s="8">
         <v>103</v>
       </c>
       <c r="D7" s="8">
         <v>135</v>
       </c>
       <c r="E7" s="8">
         <v>113</v>
       </c>
       <c r="F7" s="8">
         <v>133</v>
       </c>
       <c r="G7" s="8">
         <v>116</v>
       </c>
       <c r="H7" s="8">
         <v>138</v>
@@ -9081,50 +9222,53 @@
       </c>
       <c r="X7" s="39">
         <v>120</v>
       </c>
       <c r="Y7" s="39">
         <v>180</v>
       </c>
       <c r="Z7" s="52">
         <v>145</v>
       </c>
       <c r="AA7" s="52">
         <v>105</v>
       </c>
       <c r="AB7" s="39">
         <v>111</v>
       </c>
       <c r="AC7" s="8">
         <v>132</v>
       </c>
       <c r="AD7" s="12">
         <v>104</v>
       </c>
       <c r="AE7" s="62">
         <v>131</v>
       </c>
+      <c r="AF7" s="62">
+        <v>122</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
         <v>53</v>
       </c>
       <c r="C8" s="8">
         <v>54</v>
       </c>
       <c r="D8" s="8">
         <v>74</v>
       </c>
       <c r="E8" s="8">
         <v>60</v>
       </c>
       <c r="F8" s="8">
         <v>56</v>
       </c>
       <c r="G8" s="8">
         <v>66</v>
       </c>
       <c r="H8" s="8">
         <v>71</v>
@@ -9176,50 +9320,53 @@
       </c>
       <c r="X8" s="39">
         <v>69</v>
       </c>
       <c r="Y8" s="39">
         <v>94</v>
       </c>
       <c r="Z8" s="52">
         <v>72</v>
       </c>
       <c r="AA8" s="52">
         <v>62</v>
       </c>
       <c r="AB8" s="39">
         <v>60</v>
       </c>
       <c r="AC8" s="8">
         <v>68</v>
       </c>
       <c r="AD8" s="12">
         <v>49</v>
       </c>
       <c r="AE8" s="62">
         <v>58</v>
       </c>
+      <c r="AF8" s="62">
+        <v>69</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>7</v>
       </c>
       <c r="C9" s="8">
         <v>8</v>
       </c>
       <c r="D9" s="8">
         <v>11</v>
       </c>
       <c r="E9" s="8">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>9</v>
       </c>
       <c r="G9" s="8">
         <v>7</v>
       </c>
       <c r="H9" s="8">
         <v>3</v>
@@ -9271,50 +9418,53 @@
       </c>
       <c r="X9" s="39">
         <v>5</v>
       </c>
       <c r="Y9" s="39">
         <v>6</v>
       </c>
       <c r="Z9" s="52">
         <v>6</v>
       </c>
       <c r="AA9" s="52">
         <v>4</v>
       </c>
       <c r="AB9" s="39">
         <v>7</v>
       </c>
       <c r="AC9" s="8">
         <v>8</v>
       </c>
       <c r="AD9" s="12">
         <v>5</v>
       </c>
       <c r="AE9" s="62">
         <v>11</v>
       </c>
+      <c r="AF9" s="62">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>1</v>
       </c>
       <c r="C10" s="8">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="8">
         <v>1</v>
       </c>
       <c r="F10" s="8">
         <v>2</v>
       </c>
       <c r="G10" s="8">
         <v>1</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
@@ -9366,50 +9516,51 @@
       </c>
       <c r="X10" s="39">
         <v>1</v>
       </c>
       <c r="Y10" s="39">
         <v>3</v>
       </c>
       <c r="Z10" s="52">
         <v>2</v>
       </c>
       <c r="AA10" s="52">
         <v>1</v>
       </c>
       <c r="AB10" s="39">
         <v>1</v>
       </c>
       <c r="AC10" s="8">
         <v>2</v>
       </c>
       <c r="AD10" s="12">
         <v>2</v>
       </c>
       <c r="AE10" s="62">
         <v>2</v>
       </c>
+      <c r="AF10" s="62"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8">
         <v>4</v>
       </c>
       <c r="D11" s="8">
         <v>5</v>
       </c>
       <c r="E11" s="8">
         <v>2</v>
       </c>
       <c r="F11" s="8">
         <v>3</v>
       </c>
       <c r="G11" s="8">
         <v>5</v>
       </c>
       <c r="H11" s="8">
         <v>3</v>
@@ -9461,50 +9612,53 @@
       </c>
       <c r="X11" s="39">
         <v>3</v>
       </c>
       <c r="Y11" s="39">
         <v>4</v>
       </c>
       <c r="Z11" s="52">
         <v>8</v>
       </c>
       <c r="AA11" s="52">
         <v>5</v>
       </c>
       <c r="AB11" s="39">
         <v>2</v>
       </c>
       <c r="AC11" s="8">
         <v>7</v>
       </c>
       <c r="AD11" s="12">
         <v>6</v>
       </c>
       <c r="AE11" s="62">
         <v>10</v>
       </c>
+      <c r="AF11" s="62">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>5</v>
       </c>
       <c r="C12" s="8">
         <v>1</v>
       </c>
       <c r="D12" s="8">
         <v>5</v>
       </c>
       <c r="E12" s="8">
         <v>4</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>2</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
@@ -9556,50 +9710,53 @@
       </c>
       <c r="X12" s="39">
         <v>2</v>
       </c>
       <c r="Y12" s="39">
         <v>6</v>
       </c>
       <c r="Z12" s="52">
         <v>7</v>
       </c>
       <c r="AA12" s="52">
         <v>2</v>
       </c>
       <c r="AB12" s="39">
         <v>6</v>
       </c>
       <c r="AC12" s="8">
         <v>5</v>
       </c>
       <c r="AD12" s="12">
         <v>6</v>
       </c>
       <c r="AE12" s="62">
         <v>2</v>
       </c>
+      <c r="AF12" s="62">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
         <v>4</v>
       </c>
       <c r="C13" s="8">
         <v>3</v>
       </c>
       <c r="D13" s="8">
         <v>5</v>
       </c>
       <c r="E13" s="8">
         <v>2</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="8">
         <v>4</v>
@@ -9651,50 +9808,53 @@
       </c>
       <c r="X13" s="39">
         <v>3</v>
       </c>
       <c r="Y13" s="39">
         <v>2</v>
       </c>
       <c r="Z13" s="52">
         <v>2</v>
       </c>
       <c r="AA13" s="52">
         <v>3</v>
       </c>
       <c r="AB13" s="39">
         <v>2</v>
       </c>
       <c r="AC13" s="8">
         <v>3</v>
       </c>
       <c r="AD13" s="12">
         <v>6</v>
       </c>
       <c r="AE13" s="62">
         <v>1</v>
       </c>
+      <c r="AF13" s="62">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>15</v>
       </c>
       <c r="C14" s="8">
         <v>7</v>
       </c>
       <c r="D14" s="8">
         <v>6</v>
       </c>
       <c r="E14" s="8">
         <v>9</v>
       </c>
       <c r="F14" s="8">
         <v>9</v>
       </c>
       <c r="G14" s="8">
         <v>10</v>
       </c>
       <c r="H14" s="8">
         <v>15</v>
@@ -9746,50 +9906,53 @@
       </c>
       <c r="X14" s="39">
         <v>9</v>
       </c>
       <c r="Y14" s="39">
         <v>16</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
         <v>10</v>
       </c>
       <c r="AB14" s="39">
         <v>6</v>
       </c>
       <c r="AC14" s="8">
         <v>12</v>
       </c>
       <c r="AD14" s="12">
         <v>6</v>
       </c>
       <c r="AE14" s="62">
         <v>16</v>
       </c>
+      <c r="AF14" s="62">
+        <v>10</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
         <v>2</v>
       </c>
       <c r="C15" s="8">
         <v>4</v>
       </c>
       <c r="D15" s="8">
         <v>2</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>5</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>3</v>
@@ -9841,50 +10004,53 @@
       </c>
       <c r="X15" s="39">
         <v>5</v>
       </c>
       <c r="Y15" s="39">
         <v>4</v>
       </c>
       <c r="Z15" s="52">
         <v>2</v>
       </c>
       <c r="AA15" s="52">
         <v>3</v>
       </c>
       <c r="AB15" s="39">
         <v>4</v>
       </c>
       <c r="AC15" s="8">
         <v>3</v>
       </c>
       <c r="AD15" s="12">
         <v>2</v>
       </c>
       <c r="AE15" s="62">
         <v>1</v>
       </c>
+      <c r="AF15" s="62">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="8">
         <v>4</v>
       </c>
       <c r="E16" s="8">
         <v>2</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>2</v>
@@ -9936,50 +10102,53 @@
       </c>
       <c r="X16" s="39">
         <v>3</v>
       </c>
       <c r="Y16" s="39">
         <v>7</v>
       </c>
       <c r="Z16" s="52">
         <v>5</v>
       </c>
       <c r="AA16" s="52">
         <v>2</v>
       </c>
       <c r="AB16" s="39">
         <v>3</v>
       </c>
       <c r="AC16" s="8">
         <v>2</v>
       </c>
       <c r="AD16" s="12">
         <v>5</v>
       </c>
       <c r="AE16" s="62">
         <v>10</v>
       </c>
+      <c r="AF16" s="62">
+        <v>2</v>
+      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>5</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>2</v>
       </c>
       <c r="F17" s="8">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>2</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
@@ -10031,50 +10200,53 @@
       </c>
       <c r="X17" s="39">
         <v>2</v>
       </c>
       <c r="Y17" s="39">
         <v>4</v>
       </c>
       <c r="Z17" s="52">
         <v>3</v>
       </c>
       <c r="AA17" s="52">
         <v>3</v>
       </c>
       <c r="AB17" s="39">
         <v>1</v>
       </c>
       <c r="AC17" s="8">
         <v>11</v>
       </c>
       <c r="AD17" s="12">
         <v>2</v>
       </c>
       <c r="AE17" s="62">
         <v>4</v>
       </c>
+      <c r="AF17" s="62">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8">
         <v>7</v>
       </c>
       <c r="D18" s="8">
         <v>5</v>
       </c>
       <c r="E18" s="8">
         <v>11</v>
       </c>
       <c r="F18" s="8">
         <v>13</v>
       </c>
       <c r="G18" s="8">
         <v>8</v>
       </c>
       <c r="H18" s="8">
         <v>9</v>
@@ -10126,51 +10298,53 @@
       </c>
       <c r="X18" s="39">
         <v>6</v>
       </c>
       <c r="Y18" s="39">
         <v>11</v>
       </c>
       <c r="Z18" s="52">
         <v>12</v>
       </c>
       <c r="AA18" s="52">
         <v>4</v>
       </c>
       <c r="AB18" s="39">
         <v>9</v>
       </c>
       <c r="AC18" s="8">
         <v>6</v>
       </c>
       <c r="AD18" s="12">
         <v>10</v>
       </c>
       <c r="AE18" s="62">
         <v>4</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="62">
+        <v>9</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
         <v>1</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="8">
         <v>3</v>
       </c>
       <c r="E19" s="8">
         <v>2</v>
       </c>
       <c r="F19" s="8">
         <v>7</v>
       </c>
@@ -10225,51 +10399,53 @@
       <c r="W19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="39">
         <v>2</v>
       </c>
       <c r="Y19" s="39">
         <v>4</v>
       </c>
       <c r="Z19" s="52">
         <v>2</v>
       </c>
       <c r="AA19" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="39">
         <v>1</v>
       </c>
       <c r="AC19" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD19" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE19" s="62"/>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="62">
+        <v>2</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>1</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>3</v>
       </c>
@@ -10326,51 +10502,53 @@
       </c>
       <c r="X20" s="39">
         <v>1</v>
       </c>
       <c r="Y20" s="39">
         <v>6</v>
       </c>
       <c r="Z20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="62">
         <v>1</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="62">
+        <v>1</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>8</v>
       </c>
       <c r="E21" s="8">
         <v>8</v>
       </c>
       <c r="F21" s="8">
         <v>7</v>
       </c>
@@ -10427,88 +10605,89 @@
       </c>
       <c r="X21" s="39">
         <v>9</v>
       </c>
       <c r="Y21" s="39">
         <v>13</v>
       </c>
       <c r="Z21" s="52">
         <v>6</v>
       </c>
       <c r="AA21" s="52">
         <v>6</v>
       </c>
       <c r="AB21" s="39">
         <v>9</v>
       </c>
       <c r="AC21" s="8">
         <v>5</v>
       </c>
       <c r="AD21" s="12">
         <v>5</v>
       </c>
       <c r="AE21" s="62">
         <v>11</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="62">
+        <v>4</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
       <c r="AD22" s="12"/>
       <c r="AE22" s="39"/>
-      <c r="AF22" s="47"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
         <v>62</v>
       </c>
       <c r="C23" s="8">
         <v>63</v>
       </c>
       <c r="D23" s="8">
         <v>84</v>
       </c>
       <c r="E23" s="8">
         <v>65</v>
       </c>
       <c r="F23" s="8">
         <v>71</v>
       </c>
@@ -10565,51 +10744,53 @@
       </c>
       <c r="X23" s="39">
         <v>76</v>
       </c>
       <c r="Y23" s="39">
         <v>105</v>
       </c>
       <c r="Z23" s="52">
         <v>81</v>
       </c>
       <c r="AA23" s="52">
         <v>72</v>
       </c>
       <c r="AB23" s="39">
         <v>66</v>
       </c>
       <c r="AC23" s="8">
         <v>76</v>
       </c>
       <c r="AD23" s="12">
         <v>58</v>
       </c>
       <c r="AE23" s="62">
         <v>69</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="62">
+        <v>80</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
         <v>53</v>
       </c>
       <c r="C24" s="8">
         <v>54</v>
       </c>
       <c r="D24" s="8">
         <v>74</v>
       </c>
       <c r="E24" s="8">
         <v>60</v>
       </c>
       <c r="F24" s="8">
         <v>56</v>
       </c>
@@ -10666,51 +10847,53 @@
       </c>
       <c r="X24" s="39">
         <v>69</v>
       </c>
       <c r="Y24" s="39">
         <v>94</v>
       </c>
       <c r="Z24" s="52">
         <v>72</v>
       </c>
       <c r="AA24" s="52">
         <v>62</v>
       </c>
       <c r="AB24" s="39">
         <v>60</v>
       </c>
       <c r="AC24" s="8">
         <v>68</v>
       </c>
       <c r="AD24" s="12">
         <v>49</v>
       </c>
       <c r="AE24" s="62">
         <v>58</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="62">
+        <v>69</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
         <v>1</v>
       </c>
       <c r="C25" s="8">
         <v>2</v>
       </c>
       <c r="D25" s="8">
         <v>4</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="8">
         <v>3</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
@@ -10765,51 +10948,53 @@
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39">
         <v>3</v>
       </c>
       <c r="Z25" s="52">
         <v>1</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
       <c r="AB25" s="39">
         <v>2</v>
       </c>
       <c r="AC25" s="8">
         <v>3</v>
       </c>
       <c r="AD25" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE25" s="62">
         <v>4</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="62">
+        <v>1</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>2</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
         <v>1</v>
       </c>
       <c r="F26" s="8">
         <v>3</v>
       </c>
@@ -10862,51 +11047,53 @@
         <v>27</v>
       </c>
       <c r="W26" s="39">
         <v>3</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39"/>
       <c r="Z26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="52">
         <v>2</v>
       </c>
       <c r="AB26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="8">
         <v>3</v>
       </c>
       <c r="AD26" s="12">
         <v>1</v>
       </c>
       <c r="AE26" s="62"/>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="62">
+        <v>2</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
         <v>3</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="8">
         <v>2</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
@@ -10963,51 +11150,53 @@
       </c>
       <c r="X27" s="39">
         <v>3</v>
       </c>
       <c r="Y27" s="39">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
         <v>4</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
       <c r="AB27" s="39">
         <v>1</v>
       </c>
       <c r="AC27" s="8">
         <v>1</v>
       </c>
       <c r="AD27" s="12">
         <v>5</v>
       </c>
       <c r="AE27" s="62">
         <v>4</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="62">
+        <v>1</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
         <v>5</v>
       </c>
       <c r="D28" s="8">
         <v>3</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>6</v>
       </c>
@@ -11064,88 +11253,89 @@
       </c>
       <c r="X28" s="39">
         <v>2</v>
       </c>
       <c r="Y28" s="39">
         <v>4</v>
       </c>
       <c r="Z28" s="52">
         <v>4</v>
       </c>
       <c r="AA28" s="52">
         <v>1</v>
       </c>
       <c r="AB28" s="39">
         <v>3</v>
       </c>
       <c r="AC28" s="8">
         <v>1</v>
       </c>
       <c r="AD28" s="12">
         <v>3</v>
       </c>
       <c r="AE28" s="62">
         <v>3</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="62">
+        <v>7</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="AD29" s="12"/>
       <c r="AE29" s="39"/>
-      <c r="AF29" s="47"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
         <v>47</v>
       </c>
       <c r="C30" s="8">
         <v>40</v>
       </c>
       <c r="D30" s="8">
         <v>51</v>
       </c>
       <c r="E30" s="8">
         <v>48</v>
       </c>
       <c r="F30" s="8">
         <v>62</v>
       </c>
@@ -11202,51 +11392,53 @@
       </c>
       <c r="X30" s="40">
         <v>44</v>
       </c>
       <c r="Y30" s="39">
         <v>75</v>
       </c>
       <c r="Z30" s="52">
         <v>64</v>
       </c>
       <c r="AA30" s="52">
         <v>33</v>
       </c>
       <c r="AB30" s="39">
         <v>45</v>
       </c>
       <c r="AC30" s="8">
         <v>56</v>
       </c>
       <c r="AD30" s="12">
         <v>46</v>
       </c>
       <c r="AE30" s="63">
         <v>62</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="62">
+        <v>42</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>7</v>
       </c>
       <c r="C31" s="8">
         <v>8</v>
       </c>
       <c r="D31" s="8">
         <v>11</v>
       </c>
       <c r="E31" s="8">
         <v>7</v>
       </c>
       <c r="F31" s="8">
         <v>9</v>
       </c>
@@ -11303,51 +11495,53 @@
       </c>
       <c r="X31" s="40">
         <v>5</v>
       </c>
       <c r="Y31" s="39">
         <v>6</v>
       </c>
       <c r="Z31" s="52">
         <v>6</v>
       </c>
       <c r="AA31" s="52">
         <v>4</v>
       </c>
       <c r="AB31" s="39">
         <v>7</v>
       </c>
       <c r="AC31" s="8">
         <v>8</v>
       </c>
       <c r="AD31" s="12">
         <v>5</v>
       </c>
       <c r="AE31" s="63">
         <v>11</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="62">
+        <v>5</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
         <v>1</v>
       </c>
       <c r="C32" s="8">
         <v>1</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="8">
         <v>2</v>
       </c>
@@ -11404,51 +11598,53 @@
       </c>
       <c r="X32" s="40">
         <v>1</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
       <c r="Z32" s="52">
         <v>2</v>
       </c>
       <c r="AA32" s="52">
         <v>1</v>
       </c>
       <c r="AB32" s="39">
         <v>1</v>
       </c>
       <c r="AC32" s="8">
         <v>2</v>
       </c>
       <c r="AD32" s="12">
         <v>2</v>
       </c>
       <c r="AE32" s="63">
         <v>2</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="39" t="s">
+        <v>27</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8">
         <v>1</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="24">
         <v>4</v>
@@ -11503,51 +11699,53 @@
       </c>
       <c r="X33" s="40">
         <v>2</v>
       </c>
       <c r="Y33" s="39">
         <v>1</v>
       </c>
       <c r="Z33" s="52">
         <v>7</v>
       </c>
       <c r="AA33" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="8">
         <v>4</v>
       </c>
       <c r="AD33" s="12">
         <v>6</v>
       </c>
       <c r="AE33" s="63">
         <v>6</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="62">
+        <v>3</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>5</v>
       </c>
       <c r="C34" s="8">
         <v>1</v>
       </c>
       <c r="D34" s="8">
         <v>5</v>
       </c>
       <c r="E34" s="8">
         <v>4</v>
       </c>
       <c r="F34" s="8">
         <v>2</v>
       </c>
@@ -11604,51 +11802,53 @@
       </c>
       <c r="X34" s="40">
         <v>2</v>
       </c>
       <c r="Y34" s="39">
         <v>6</v>
       </c>
       <c r="Z34" s="52">
         <v>7</v>
       </c>
       <c r="AA34" s="52">
         <v>2</v>
       </c>
       <c r="AB34" s="39">
         <v>6</v>
       </c>
       <c r="AC34" s="8">
         <v>5</v>
       </c>
       <c r="AD34" s="12">
         <v>6</v>
       </c>
       <c r="AE34" s="63">
         <v>2</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="62">
+        <v>3</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
         <v>4</v>
       </c>
       <c r="C35" s="8">
         <v>3</v>
       </c>
       <c r="D35" s="8">
         <v>5</v>
       </c>
       <c r="E35" s="8">
         <v>2</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
@@ -11705,51 +11905,53 @@
       </c>
       <c r="X35" s="40">
         <v>3</v>
       </c>
       <c r="Y35" s="39">
         <v>2</v>
       </c>
       <c r="Z35" s="52">
         <v>2</v>
       </c>
       <c r="AA35" s="52">
         <v>3</v>
       </c>
       <c r="AB35" s="39">
         <v>2</v>
       </c>
       <c r="AC35" s="8">
         <v>3</v>
       </c>
       <c r="AD35" s="12">
         <v>6</v>
       </c>
       <c r="AE35" s="63">
         <v>1</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="62">
+        <v>4</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
         <v>15</v>
       </c>
       <c r="C36" s="8">
         <v>7</v>
       </c>
       <c r="D36" s="8">
         <v>6</v>
       </c>
       <c r="E36" s="8">
         <v>9</v>
       </c>
       <c r="F36" s="8">
         <v>9</v>
       </c>
@@ -11806,51 +12008,53 @@
       </c>
       <c r="X36" s="40">
         <v>9</v>
       </c>
       <c r="Y36" s="39">
         <v>16</v>
       </c>
       <c r="Z36" s="52">
         <v>18</v>
       </c>
       <c r="AA36" s="52">
         <v>10</v>
       </c>
       <c r="AB36" s="39">
         <v>6</v>
       </c>
       <c r="AC36" s="8">
         <v>12</v>
       </c>
       <c r="AD36" s="12">
         <v>6</v>
       </c>
       <c r="AE36" s="63">
         <v>16</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="62">
+        <v>10</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="8">
         <v>1</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="8">
         <v>2</v>
       </c>
@@ -11907,51 +12111,53 @@
       </c>
       <c r="X37" s="40">
         <v>4</v>
       </c>
       <c r="Y37" s="39">
         <v>4</v>
       </c>
       <c r="Z37" s="52">
         <v>2</v>
       </c>
       <c r="AA37" s="52">
         <v>1</v>
       </c>
       <c r="AB37" s="39">
         <v>4</v>
       </c>
       <c r="AC37" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="12">
         <v>1</v>
       </c>
       <c r="AE37" s="63">
         <v>1</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="62">
+        <v>3</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>2</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
         <v>2</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="8">
         <v>2</v>
       </c>
@@ -12008,51 +12214,53 @@
       </c>
       <c r="X38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="39">
         <v>3</v>
       </c>
       <c r="Z38" s="52">
         <v>1</v>
       </c>
       <c r="AA38" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="39">
         <v>2</v>
       </c>
       <c r="AC38" s="8">
         <v>1</v>
       </c>
       <c r="AD38" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="63">
         <v>6</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="62">
+        <v>1</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <v>2</v>
       </c>
       <c r="C39" s="8">
         <v>5</v>
       </c>
       <c r="D39" s="8">
         <v>5</v>
       </c>
       <c r="E39" s="8">
         <v>2</v>
       </c>
       <c r="F39" s="8">
         <v>9</v>
       </c>
@@ -12109,51 +12317,53 @@
       </c>
       <c r="X39" s="40">
         <v>2</v>
       </c>
       <c r="Y39" s="39">
         <v>4</v>
       </c>
       <c r="Z39" s="52">
         <v>3</v>
       </c>
       <c r="AA39" s="52">
         <v>3</v>
       </c>
       <c r="AB39" s="39">
         <v>1</v>
       </c>
       <c r="AC39" s="8">
         <v>11</v>
       </c>
       <c r="AD39" s="12">
         <v>2</v>
       </c>
       <c r="AE39" s="63">
         <v>4</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="62">
+        <v>4</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>4</v>
       </c>
       <c r="C40" s="8">
         <v>2</v>
       </c>
       <c r="D40" s="8">
         <v>2</v>
       </c>
       <c r="E40" s="8">
         <v>8</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
@@ -12210,51 +12420,53 @@
       </c>
       <c r="X40" s="40">
         <v>4</v>
       </c>
       <c r="Y40" s="39">
         <v>7</v>
       </c>
       <c r="Z40" s="52">
         <v>8</v>
       </c>
       <c r="AA40" s="52">
         <v>3</v>
       </c>
       <c r="AB40" s="39">
         <v>6</v>
       </c>
       <c r="AC40" s="8">
         <v>5</v>
       </c>
       <c r="AD40" s="12">
         <v>7</v>
       </c>
       <c r="AE40" s="63">
         <v>1</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="62">
+        <v>2</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
         <v>1</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
         <v>3</v>
       </c>
       <c r="E41" s="8">
         <v>2</v>
       </c>
       <c r="F41" s="8">
         <v>7</v>
       </c>
@@ -12309,51 +12521,53 @@
       <c r="W41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="40">
         <v>2</v>
       </c>
       <c r="Y41" s="39">
         <v>4</v>
       </c>
       <c r="Z41" s="52">
         <v>2</v>
       </c>
       <c r="AA41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="39">
         <v>1</v>
       </c>
       <c r="AC41" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE41" s="63"/>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="62">
+        <v>2</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
         <v>1</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
         <v>2</v>
       </c>
       <c r="E42" s="8">
         <v>1</v>
       </c>
       <c r="F42" s="8">
         <v>3</v>
       </c>
@@ -12408,51 +12622,53 @@
       <c r="W42" s="40">
         <v>1</v>
       </c>
       <c r="X42" s="40">
         <v>1</v>
       </c>
       <c r="Y42" s="39">
         <v>6</v>
       </c>
       <c r="Z42" s="52"/>
       <c r="AA42" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="63">
         <v>1</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="62">
+        <v>1</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
@@ -12509,155 +12725,157 @@
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
       <c r="Z43" s="54">
         <v>6</v>
       </c>
       <c r="AA43" s="54">
         <v>6</v>
       </c>
       <c r="AB43" s="61">
         <v>9</v>
       </c>
       <c r="AC43" s="14">
         <v>5</v>
       </c>
       <c r="AD43" s="61">
         <v>5</v>
       </c>
       <c r="AE43" s="64">
         <v>11</v>
       </c>
-      <c r="AF43" s="49"/>
+      <c r="AF43" s="64">
+        <v>4</v>
+      </c>
       <c r="AG43" s="49"/>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A29:Y29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="76"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="76" t="s">
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="AJ3" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="76"/>
+      <c r="AK3" s="78"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="74"/>
       <c r="B4" s="82">
         <v>2024</v>
       </c>
       <c r="C4" s="83"/>
       <c r="D4" s="83"/>
       <c r="E4" s="83"/>
       <c r="F4" s="83"/>
       <c r="G4" s="83"/>
       <c r="H4" s="83"/>
       <c r="I4" s="83"/>
       <c r="J4" s="83"/>
       <c r="K4" s="83"/>
       <c r="L4" s="83"/>
       <c r="M4" s="83"/>
       <c r="N4" s="82">
         <v>2025</v>
       </c>
       <c r="O4" s="83"/>
       <c r="P4" s="83"/>
       <c r="Q4" s="83"/>
       <c r="R4" s="83"/>
       <c r="S4" s="83"/>
@@ -12772,77 +12990,77 @@
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AF5" s="56" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="56" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="56" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="56" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="69"/>
-[...22 lines deleted...]
-      <c r="Y6" s="69"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="19">
         <v>2.66</v>
       </c>
       <c r="E7" s="19">
         <v>2.65</v>
       </c>
       <c r="F7" s="19">
         <v>2.71</v>
       </c>
       <c r="G7" s="30">
         <v>2.71</v>
       </c>
       <c r="H7" s="30">
         <v>2.77</v>
@@ -12894,51 +13112,53 @@
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
       <c r="Z7" s="19">
         <v>3.34</v>
       </c>
       <c r="AA7" s="19">
         <v>3.02</v>
       </c>
       <c r="AB7" s="41">
         <v>2.86</v>
       </c>
       <c r="AC7" s="19">
         <v>2.93</v>
       </c>
       <c r="AD7" s="25">
         <v>2.82</v>
       </c>
       <c r="AE7" s="65">
         <v>2.87</v>
       </c>
-      <c r="AF7" s="47"/>
+      <c r="AF7" s="66">
+        <v>2.86</v>
+      </c>
       <c r="AG7" s="47"/>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
@@ -12995,51 +13215,53 @@
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="19">
         <v>3.82</v>
       </c>
       <c r="AA8" s="19">
         <v>3.73</v>
       </c>
       <c r="AB8" s="41">
         <v>3.54</v>
       </c>
       <c r="AC8" s="19">
         <v>3.59</v>
       </c>
       <c r="AD8" s="25">
         <v>3.39</v>
       </c>
       <c r="AE8" s="65">
         <v>3.35</v>
       </c>
-      <c r="AF8" s="47"/>
+      <c r="AF8" s="66">
+        <v>3.39</v>
+      </c>
       <c r="AG8" s="47"/>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
@@ -13096,51 +13318,53 @@
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
       <c r="Z9" s="19">
         <v>2.41</v>
       </c>
       <c r="AA9" s="19">
         <v>2.12</v>
       </c>
       <c r="AB9" s="41">
         <v>2.36</v>
       </c>
       <c r="AC9" s="19">
         <v>2.59</v>
       </c>
       <c r="AD9" s="25">
         <v>2.46</v>
       </c>
       <c r="AE9" s="65">
         <v>2.81</v>
       </c>
-      <c r="AF9" s="47"/>
+      <c r="AF9" s="66">
+        <v>2.7</v>
+      </c>
       <c r="AG9" s="47"/>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
@@ -13197,51 +13421,53 @@
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
       <c r="Z10" s="19">
         <v>1.96</v>
       </c>
       <c r="AA10" s="19">
         <v>1.55</v>
       </c>
       <c r="AB10" s="41">
         <v>1.36</v>
       </c>
       <c r="AC10" s="19">
         <v>1.52</v>
       </c>
       <c r="AD10" s="25">
         <v>1.61</v>
       </c>
       <c r="AE10" s="65">
         <v>1.68</v>
       </c>
-      <c r="AF10" s="47"/>
+      <c r="AF10" s="66">
+        <v>1.44</v>
+      </c>
       <c r="AG10" s="47"/>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
@@ -13298,51 +13524,53 @@
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
       <c r="Z11" s="19">
         <v>3.68</v>
       </c>
       <c r="AA11" s="19">
         <v>3.14</v>
       </c>
       <c r="AB11" s="41">
         <v>2.38</v>
       </c>
       <c r="AC11" s="19">
         <v>2.62</v>
       </c>
       <c r="AD11" s="25">
         <v>2.65</v>
       </c>
       <c r="AE11" s="65">
         <v>2.99</v>
       </c>
-      <c r="AF11" s="47"/>
+      <c r="AF11" s="66">
+        <v>2.82</v>
+      </c>
       <c r="AG11" s="47"/>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
@@ -13399,51 +13627,53 @@
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="19">
         <v>4.21</v>
       </c>
       <c r="AA12" s="19">
         <v>2.83</v>
       </c>
       <c r="AB12" s="41">
         <v>3.08</v>
       </c>
       <c r="AC12" s="19">
         <v>3.08</v>
       </c>
       <c r="AD12" s="25">
         <v>3.17</v>
       </c>
       <c r="AE12" s="65">
         <v>2.85</v>
       </c>
-      <c r="AF12" s="47"/>
+      <c r="AF12" s="66">
+        <v>2.69</v>
+      </c>
       <c r="AG12" s="47"/>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
@@ -13500,51 +13730,53 @@
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
       <c r="Z13" s="19">
         <v>1.45</v>
       </c>
       <c r="AA13" s="19">
         <v>1.89</v>
       </c>
       <c r="AB13" s="41">
         <v>1.74</v>
       </c>
       <c r="AC13" s="19">
         <v>1.86</v>
       </c>
       <c r="AD13" s="25">
         <v>2.37</v>
       </c>
       <c r="AE13" s="65">
         <v>2.1</v>
       </c>
-      <c r="AF13" s="47"/>
+      <c r="AF13" s="66">
+        <v>2.21</v>
+      </c>
       <c r="AG13" s="47"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
@@ -13601,51 +13833,53 @@
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>3.78</v>
       </c>
       <c r="AB14" s="41">
         <v>3.01</v>
       </c>
       <c r="AC14" s="19">
         <v>3.06</v>
       </c>
       <c r="AD14" s="25">
         <v>2.74</v>
       </c>
       <c r="AE14" s="65">
         <v>2.99</v>
       </c>
-      <c r="AF14" s="47"/>
+      <c r="AF14" s="66">
+        <v>2.93</v>
+      </c>
       <c r="AG14" s="47"/>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
@@ -13702,51 +13936,53 @@
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
       <c r="Z15" s="19">
         <v>1.45</v>
       </c>
       <c r="AA15" s="19">
         <v>1.89</v>
       </c>
       <c r="AB15" s="41">
         <v>2.23</v>
       </c>
       <c r="AC15" s="19">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="25">
         <v>2.08</v>
       </c>
       <c r="AE15" s="65">
         <v>1.86</v>
       </c>
-      <c r="AF15" s="47"/>
+      <c r="AF15" s="66">
+        <v>2.12</v>
+      </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
@@ -13803,51 +14039,53 @@
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
       <c r="Z16" s="19">
         <v>3.52</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="41">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="AE16" s="65">
         <v>3.25</v>
       </c>
-      <c r="AF16" s="47"/>
+      <c r="AF16" s="66">
+        <v>2.98</v>
+      </c>
       <c r="AG16" s="47"/>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
@@ -13904,51 +14142,53 @@
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
       <c r="Z17" s="19">
         <v>2.04</v>
       </c>
       <c r="AA17" s="19">
         <v>2.14</v>
       </c>
       <c r="AB17" s="41">
         <v>1.65</v>
       </c>
       <c r="AC17" s="19">
         <v>3.2</v>
       </c>
       <c r="AD17" s="25">
         <v>2.82</v>
       </c>
       <c r="AE17" s="65">
         <v>2.84</v>
       </c>
-      <c r="AF17" s="47"/>
+      <c r="AF17" s="66">
+        <v>2.83</v>
+      </c>
       <c r="AG17" s="47"/>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
@@ -14005,51 +14245,53 @@
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
       <c r="Z18" s="19">
         <v>3.83</v>
       </c>
       <c r="AA18" s="19">
         <v>2.67</v>
       </c>
       <c r="AB18" s="41">
         <v>2.74</v>
       </c>
       <c r="AC18" s="19">
         <v>2.54</v>
       </c>
       <c r="AD18" s="25">
         <v>2.67</v>
       </c>
       <c r="AE18" s="65">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AF18" s="47"/>
+      <c r="AF18" s="66">
+        <v>2.5099999999999998</v>
+      </c>
       <c r="AG18" s="47"/>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
@@ -14106,51 +14348,53 @@
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
       <c r="Z19" s="19">
         <v>2.64</v>
       </c>
       <c r="AA19" s="19">
         <v>1.38</v>
       </c>
       <c r="AB19" s="41">
         <v>1.37</v>
       </c>
       <c r="AC19" s="19">
         <v>1.02</v>
       </c>
       <c r="AD19" s="25">
         <v>0.81</v>
       </c>
       <c r="AE19" s="65">
         <v>0.68</v>
       </c>
-      <c r="AF19" s="47"/>
+      <c r="AF19" s="66">
+        <v>0.96</v>
+      </c>
       <c r="AG19" s="47"/>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
@@ -14205,51 +14449,53 @@
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
       <c r="Z20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="19"/>
       <c r="AD20" s="25" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="65">
         <v>0.18</v>
       </c>
-      <c r="AF20" s="47"/>
+      <c r="AF20" s="66">
+        <v>0.3</v>
+      </c>
       <c r="AG20" s="47"/>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
@@ -14306,87 +14552,89 @@
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
       <c r="Z21" s="19">
         <v>2.11</v>
       </c>
       <c r="AA21" s="19">
         <v>2.23</v>
       </c>
       <c r="AB21" s="41">
         <v>2.56</v>
       </c>
       <c r="AC21" s="19">
         <v>2.37</v>
       </c>
       <c r="AD21" s="25">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE21" s="65">
         <v>2.54</v>
       </c>
-      <c r="AF21" s="47"/>
+      <c r="AF21" s="66">
+        <v>2.37</v>
+      </c>
       <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="70"/>
-[...22 lines deleted...]
-      <c r="Y22" s="70"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
       <c r="AD22" s="25"/>
-      <c r="AF22" s="47"/>
+      <c r="AF22" s="66"/>
       <c r="AG22" s="47"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
@@ -14443,51 +14691,53 @@
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
       <c r="Z23" s="19">
         <v>3.7</v>
       </c>
       <c r="AA23" s="19">
         <v>3.67</v>
       </c>
       <c r="AB23" s="42">
         <v>3.44</v>
       </c>
       <c r="AC23" s="19">
         <v>3.48</v>
       </c>
       <c r="AD23" s="25">
         <v>3.31</v>
       </c>
       <c r="AE23" s="65">
         <v>3.3</v>
       </c>
-      <c r="AF23" s="47"/>
+      <c r="AF23" s="66">
+        <v>3.35</v>
+      </c>
       <c r="AG23" s="47"/>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
@@ -14544,51 +14794,53 @@
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="19">
         <v>3.82</v>
       </c>
       <c r="AA24" s="19">
         <v>3.73</v>
       </c>
       <c r="AB24" s="42">
         <v>3.54</v>
       </c>
       <c r="AC24" s="19">
         <v>3.59</v>
       </c>
       <c r="AD24" s="25">
         <v>3.39</v>
       </c>
       <c r="AE24" s="65">
         <v>3.35</v>
       </c>
-      <c r="AF24" s="47"/>
+      <c r="AF24" s="66">
+        <v>3.39</v>
+      </c>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
@@ -14645,51 +14897,53 @@
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
       <c r="Z25" s="19">
         <v>1.38</v>
       </c>
       <c r="AA25" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="42">
         <v>3.82</v>
       </c>
       <c r="AC25" s="19">
         <v>3.94</v>
       </c>
       <c r="AD25" s="25">
         <v>3.13</v>
       </c>
       <c r="AE25" s="65">
         <v>3.55</v>
       </c>
-      <c r="AF25" s="47"/>
+      <c r="AF25" s="66">
+        <v>3.23</v>
+      </c>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
@@ -14746,51 +15000,53 @@
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>1.89</v>
       </c>
       <c r="AB26" s="42">
         <v>1.23</v>
       </c>
       <c r="AC26" s="19">
         <v>2.31</v>
       </c>
       <c r="AD26" s="25">
         <v>2.21</v>
       </c>
       <c r="AE26" s="65">
         <v>1.84</v>
       </c>
-      <c r="AF26" s="47"/>
+      <c r="AF26" s="66">
+        <v>2.1</v>
+      </c>
       <c r="AG26" s="47"/>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
@@ -14847,51 +15103,53 @@
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
       <c r="Z27" s="19">
         <v>5.8</v>
       </c>
       <c r="AA27" s="19">
         <v>4.57</v>
       </c>
       <c r="AB27" s="42">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>3</v>
       </c>
       <c r="AD27" s="25">
         <v>3.88</v>
       </c>
       <c r="AE27" s="65">
         <v>4.25</v>
       </c>
-      <c r="AF27" s="47"/>
+      <c r="AF27" s="66">
+        <v>3.85</v>
+      </c>
       <c r="AG27" s="47"/>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
@@ -14948,87 +15206,89 @@
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
       <c r="Z28" s="19">
         <v>3.68</v>
       </c>
       <c r="AA28" s="19">
         <v>2.41</v>
       </c>
       <c r="AB28" s="42">
         <v>2.54</v>
       </c>
       <c r="AC28" s="19">
         <v>2.13</v>
       </c>
       <c r="AD28" s="25">
         <v>2.2599999999999998</v>
       </c>
       <c r="AE28" s="65">
         <v>2.36</v>
       </c>
-      <c r="AF28" s="47"/>
+      <c r="AF28" s="66">
+        <v>2.96</v>
+      </c>
       <c r="AG28" s="47"/>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="71"/>
-[...22 lines deleted...]
-      <c r="Y29" s="71"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="AD29" s="25"/>
-      <c r="AF29" s="47"/>
+      <c r="AF29" s="66"/>
       <c r="AG29" s="47"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
@@ -15085,51 +15345,53 @@
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
       <c r="Z30" s="19">
         <v>2.97</v>
       </c>
       <c r="AA30" s="19">
         <v>2.37</v>
       </c>
       <c r="AB30" s="43">
         <v>2.27</v>
       </c>
       <c r="AC30" s="19">
         <v>2.37</v>
       </c>
       <c r="AD30" s="25">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE30" s="66">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AF30" s="47"/>
+      <c r="AF30" s="66">
+        <v>2.36</v>
+      </c>
       <c r="AG30" s="47"/>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
@@ -15186,51 +15448,53 @@
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
       <c r="Z31" s="19">
         <v>2.41</v>
       </c>
       <c r="AA31" s="19">
         <v>2.12</v>
       </c>
       <c r="AB31" s="43">
         <v>2.36</v>
       </c>
       <c r="AC31" s="19">
         <v>2.59</v>
       </c>
       <c r="AD31" s="25">
         <v>2.46</v>
       </c>
       <c r="AE31" s="66">
         <v>2.81</v>
       </c>
-      <c r="AF31" s="47"/>
+      <c r="AF31" s="66">
+        <v>2.7</v>
+      </c>
       <c r="AG31" s="47"/>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
@@ -15287,51 +15551,53 @@
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
       <c r="Z32" s="19">
         <v>1.96</v>
       </c>
       <c r="AA32" s="19">
         <v>1.55</v>
       </c>
       <c r="AB32" s="43">
         <v>1.36</v>
       </c>
       <c r="AC32" s="19">
         <v>1.52</v>
       </c>
       <c r="AD32" s="25">
         <v>1.61</v>
       </c>
       <c r="AE32" s="66">
         <v>1.68</v>
       </c>
-      <c r="AF32" s="47"/>
+      <c r="AF32" s="66">
+        <v>1.44</v>
+      </c>
       <c r="AG32" s="47"/>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
@@ -15388,51 +15654,53 @@
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
       <c r="Z33" s="19">
         <v>4.83</v>
       </c>
       <c r="AA33" s="19">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="43">
         <v>1.66</v>
       </c>
       <c r="AC33" s="19">
         <v>1.96</v>
       </c>
       <c r="AD33" s="25">
         <v>2.4</v>
       </c>
       <c r="AE33" s="66">
         <v>2.71</v>
       </c>
-      <c r="AF33" s="47"/>
+      <c r="AF33" s="66">
+        <v>2.62</v>
+      </c>
       <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
@@ -15489,51 +15757,53 @@
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="19">
         <v>4.21</v>
       </c>
       <c r="AA34" s="19">
         <v>2.83</v>
       </c>
       <c r="AB34" s="43">
         <v>3.08</v>
       </c>
       <c r="AC34" s="19">
         <v>3.08</v>
       </c>
       <c r="AD34" s="25">
         <v>3.17</v>
       </c>
       <c r="AE34" s="66">
         <v>2.85</v>
       </c>
-      <c r="AF34" s="47"/>
+      <c r="AF34" s="66">
+        <v>2.69</v>
+      </c>
       <c r="AG34" s="47"/>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
@@ -15590,51 +15860,53 @@
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
       <c r="Z35" s="19">
         <v>1.45</v>
       </c>
       <c r="AA35" s="19">
         <v>1.89</v>
       </c>
       <c r="AB35" s="43">
         <v>1.74</v>
       </c>
       <c r="AC35" s="19">
         <v>1.86</v>
       </c>
       <c r="AD35" s="25">
         <v>2.37</v>
       </c>
       <c r="AE35" s="66">
         <v>2.1</v>
       </c>
-      <c r="AF35" s="47"/>
+      <c r="AF35" s="66">
+        <v>2.21</v>
+      </c>
       <c r="AG35" s="47"/>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
@@ -15691,51 +15963,53 @@
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>3.78</v>
       </c>
       <c r="AB36" s="43">
         <v>3.01</v>
       </c>
       <c r="AC36" s="19">
         <v>3.06</v>
       </c>
       <c r="AD36" s="25">
         <v>2.74</v>
       </c>
       <c r="AE36" s="66">
         <v>2.99</v>
       </c>
-      <c r="AF36" s="47"/>
+      <c r="AF36" s="66">
+        <v>2.93</v>
+      </c>
       <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
@@ -15792,51 +16066,53 @@
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="19">
         <v>2.44</v>
       </c>
       <c r="AA37" s="19">
         <v>1.89</v>
       </c>
       <c r="AB37" s="43">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="25">
         <v>1.99</v>
       </c>
       <c r="AE37" s="66">
         <v>1.87</v>
       </c>
-      <c r="AF37" s="47"/>
+      <c r="AF37" s="66">
+        <v>2.13</v>
+      </c>
       <c r="AG37" s="47"/>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
@@ -15893,51 +16169,53 @@
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
       <c r="Z38" s="19">
         <v>1.37</v>
       </c>
       <c r="AA38" s="19">
         <v>0.72</v>
       </c>
       <c r="AB38" s="43">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>1.41</v>
       </c>
       <c r="AD38" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="AE38" s="66">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AF38" s="47"/>
+      <c r="AF38" s="66">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
@@ -15994,51 +16272,53 @@
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
       <c r="Z39" s="19">
         <v>2.04</v>
       </c>
       <c r="AA39" s="19">
         <v>2.14</v>
       </c>
       <c r="AB39" s="43">
         <v>1.65</v>
       </c>
       <c r="AC39" s="19">
         <v>3.2</v>
       </c>
       <c r="AD39" s="25">
         <v>2.82</v>
       </c>
       <c r="AE39" s="66">
         <v>2.84</v>
       </c>
-      <c r="AF39" s="47"/>
+      <c r="AF39" s="66">
+        <v>2.83</v>
+      </c>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
@@ -16095,51 +16375,53 @@
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
       <c r="Z40" s="19">
         <v>3.91</v>
       </c>
       <c r="AA40" s="19">
         <v>2.81</v>
       </c>
       <c r="AB40" s="43">
         <v>2.84</v>
       </c>
       <c r="AC40" s="19">
         <v>2.76</v>
       </c>
       <c r="AD40" s="25">
         <v>2.89</v>
       </c>
       <c r="AE40" s="66">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AF40" s="47"/>
+      <c r="AF40" s="66">
+        <v>2.27</v>
+      </c>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
@@ -16196,51 +16478,53 @@
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
       <c r="Z41" s="19">
         <v>2.64</v>
       </c>
       <c r="AA41" s="19">
         <v>1.38</v>
       </c>
       <c r="AB41" s="43">
         <v>1.37</v>
       </c>
       <c r="AC41" s="19">
         <v>1.02</v>
       </c>
       <c r="AD41" s="25">
         <v>0.81</v>
       </c>
       <c r="AE41" s="66">
         <v>0.68</v>
       </c>
-      <c r="AF41" s="47"/>
+      <c r="AF41" s="66">
+        <v>0.96</v>
+      </c>
       <c r="AG41" s="47"/>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
@@ -16297,51 +16581,53 @@
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
       <c r="Z42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="25" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="66">
         <v>0.18</v>
       </c>
-      <c r="AF42" s="47"/>
+      <c r="AF42" s="66">
+        <v>0.3</v>
+      </c>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
@@ -16398,72 +16684,74 @@
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
       <c r="Z43" s="21">
         <v>2.11</v>
       </c>
       <c r="AA43" s="21">
         <v>2.23</v>
       </c>
       <c r="AB43" s="44">
         <v>2.56</v>
       </c>
       <c r="AC43" s="21">
         <v>2.37</v>
       </c>
       <c r="AD43" s="21">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE43" s="67">
         <v>2.54</v>
       </c>
-      <c r="AF43" s="49"/>
+      <c r="AF43" s="67">
+        <v>2.37</v>
+      </c>
       <c r="AG43" s="49"/>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>