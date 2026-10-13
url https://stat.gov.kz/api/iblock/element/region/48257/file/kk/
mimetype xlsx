--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5445" yWindow="555" windowWidth="22710" windowHeight="12345" tabRatio="666" activeTab="3"/>
+    <workbookView xWindow="5448" yWindow="552" windowWidth="22716" windowHeight="12348" tabRatio="666" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId3"/>
+    <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId4"/>
+    <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId5"/>
+    <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="91">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -163,59 +166,188 @@
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>"-" құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>0,0 - елеусіз шама</t>
+  </si>
+  <si>
+    <t>х - деректер құпиялы</t>
+  </si>
+  <si>
+    <t>... - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткішті анықтау</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>Санау әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Неке қию мен ажырасу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін статистикалық жұмыс жоспарынан тыс жүргізілетін әкімшілік дереккөздер, атап айтқанда, азаматтық хал актілерін тіркеу органдары мен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" АҚ ұсынған әкімшілік деректер сияқты деректер көздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологиялық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
+  <si>
+    <t>Ттіркелген ажырасулардың статистикасы азаматтық жағдай актілерін тіркеу органдарындағы ажырасу актілерін тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Деректер неке мен ажырасу актілерін тіркеу күні бойынша жинақталған</t>
+  </si>
+  <si>
+    <t>Тіркелген неке қию мен ажырасулар саны</t>
+  </si>
+  <si>
+    <t>Неке қию мен ажырасулар</t>
+  </si>
+  <si>
+    <t>ҚР аймақтары бойынша жылдық тіркелген неке қию мен ажырасулар саны</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -231,65 +363,113 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -343,56 +523,108 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -500,152 +732,170 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...23 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -888,11798 +1138,12266 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="38" customWidth="1"/>
+    <col min="2" max="2" width="70.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="61">
+        <v>612501</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="62" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="77" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="33.6" customHeight="1">
+      <c r="A8" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="95.25" customHeight="1">
+      <c r="A9" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="62" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="28.8">
+      <c r="A12" s="60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="76"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="66">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="66">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>84</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8"/>
+  <cols>
+    <col min="1" max="1" width="8.88671875" style="58"/>
+    <col min="2" max="2" width="157.88671875" style="58" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="58"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="59" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="59" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="59" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="59" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="59" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="59"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="59" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="L1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="L1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Y31" sqref="Y31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="70"/>
-[...22 lines deleted...]
-      <c r="Y1" s="70"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="74"/>
-      <c r="B4" s="68">
+      <c r="A4" s="84"/>
+      <c r="B4" s="78">
         <v>2024</v>
       </c>
-      <c r="C4" s="69"/>
-[...10 lines deleted...]
-      <c r="N4" s="68">
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="78">
         <v>2025</v>
       </c>
-      <c r="O4" s="69"/>
-[...10 lines deleted...]
-      <c r="Z4" s="68">
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="79"/>
+      <c r="T4" s="79"/>
+      <c r="U4" s="79"/>
+      <c r="V4" s="79"/>
+      <c r="W4" s="79"/>
+      <c r="X4" s="79"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="69"/>
-[...9 lines deleted...]
-      <c r="AK4" s="69"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+      <c r="AC4" s="79"/>
+      <c r="AD4" s="79"/>
+      <c r="AE4" s="79"/>
+      <c r="AF4" s="79"/>
+      <c r="AG4" s="79"/>
+      <c r="AH4" s="79"/>
+      <c r="AI4" s="79"/>
+      <c r="AJ4" s="79"/>
+      <c r="AK4" s="79"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="75"/>
-[...3 lines deleted...]
-      <c r="C5" s="55" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="55" t="s">
+      <c r="D5" s="72" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="55" t="s">
+      <c r="J5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="L5" s="55" t="s">
+      <c r="L5" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="55" t="s">
+      <c r="M5" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="55" t="s">
+      <c r="N5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="55" t="s">
+      <c r="P5" s="72" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="W5" s="55" t="s">
+      <c r="V5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="55" t="s">
+      <c r="X5" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="55" t="s">
+      <c r="Y5" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="55" t="s">
+      <c r="Z5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="55" t="s">
+      <c r="AB5" s="72" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AI5" s="55" t="s">
+      <c r="AH5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AJ5" s="55" t="s">
+      <c r="AJ5" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="55" t="s">
-[...7943 lines deleted...]
-      <c r="AK5" s="55" t="s">
+      <c r="AK5" s="72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="81"/>
       <c r="H6" s="81"/>
       <c r="I6" s="81"/>
       <c r="J6" s="81"/>
       <c r="K6" s="81"/>
       <c r="L6" s="81"/>
       <c r="M6" s="81"/>
       <c r="N6" s="81"/>
       <c r="O6" s="81"/>
       <c r="P6" s="81"/>
       <c r="Q6" s="81"/>
       <c r="R6" s="81"/>
       <c r="S6" s="81"/>
       <c r="T6" s="81"/>
       <c r="U6" s="81"/>
       <c r="V6" s="81"/>
       <c r="W6" s="81"/>
       <c r="X6" s="81"/>
       <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="C7" s="8">
-        <v>103</v>
+        <v>210</v>
       </c>
       <c r="D7" s="8">
-        <v>135</v>
+        <v>218</v>
       </c>
       <c r="E7" s="8">
+        <v>246</v>
+      </c>
+      <c r="F7" s="8">
+        <v>153</v>
+      </c>
+      <c r="G7" s="40">
+        <v>341</v>
+      </c>
+      <c r="H7" s="40">
+        <v>399</v>
+      </c>
+      <c r="I7" s="40">
+        <v>345</v>
+      </c>
+      <c r="J7" s="6">
+        <v>265</v>
+      </c>
+      <c r="K7" s="6">
+        <v>219</v>
+      </c>
+      <c r="L7" s="6">
+        <v>217</v>
+      </c>
+      <c r="M7" s="35">
+        <v>203</v>
+      </c>
+      <c r="N7" s="35">
+        <v>176</v>
+      </c>
+      <c r="O7" s="35">
+        <v>231</v>
+      </c>
+      <c r="P7" s="35">
+        <v>184</v>
+      </c>
+      <c r="Q7" s="35">
+        <v>235</v>
+      </c>
+      <c r="R7" s="35">
+        <v>144</v>
+      </c>
+      <c r="S7" s="35">
+        <v>339</v>
+      </c>
+      <c r="T7" s="35">
+        <v>356</v>
+      </c>
+      <c r="U7" s="35">
+        <v>310</v>
+      </c>
+      <c r="V7" s="35">
+        <v>213</v>
+      </c>
+      <c r="W7" s="35">
+        <v>207</v>
+      </c>
+      <c r="X7" s="35">
+        <v>230</v>
+      </c>
+      <c r="Y7" s="35">
+        <v>255</v>
+      </c>
+      <c r="Z7" s="52">
+        <v>180</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>162</v>
+      </c>
+      <c r="AB7" s="56">
+        <v>189</v>
+      </c>
+      <c r="AC7" s="24">
+        <v>208</v>
+      </c>
+      <c r="AD7" s="56">
         <v>113</v>
       </c>
-      <c r="F7" s="8">
-[...79 lines deleted...]
-      </c>
+      <c r="AE7" s="8">
+        <v>448</v>
+      </c>
+      <c r="AF7" s="56">
+        <v>341</v>
+      </c>
+      <c r="AG7" s="52">
+        <v>321</v>
+      </c>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="8">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="C8" s="8">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="D8" s="8">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="E8" s="8">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="F8" s="8">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G8" s="8">
         <v>66</v>
       </c>
-      <c r="H8" s="8">
-[...51 lines deleted...]
-        <v>94</v>
+      <c r="G8" s="40">
+        <v>188</v>
+      </c>
+      <c r="H8" s="40">
+        <v>204</v>
+      </c>
+      <c r="I8" s="40">
+        <v>178</v>
+      </c>
+      <c r="J8" s="6">
+        <v>129</v>
+      </c>
+      <c r="K8" s="6">
+        <v>104</v>
+      </c>
+      <c r="L8" s="6">
+        <v>108</v>
+      </c>
+      <c r="M8" s="35">
+        <v>103</v>
+      </c>
+      <c r="N8" s="35">
+        <v>83</v>
+      </c>
+      <c r="O8" s="35">
+        <v>111</v>
+      </c>
+      <c r="P8" s="35">
+        <v>96</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>128</v>
+      </c>
+      <c r="R8" s="35">
+        <v>80</v>
+      </c>
+      <c r="S8" s="35">
+        <v>192</v>
+      </c>
+      <c r="T8" s="35">
+        <v>181</v>
+      </c>
+      <c r="U8" s="35">
+        <v>175</v>
+      </c>
+      <c r="V8" s="35">
+        <v>106</v>
+      </c>
+      <c r="W8" s="35">
+        <v>105</v>
+      </c>
+      <c r="X8" s="35">
+        <v>103</v>
+      </c>
+      <c r="Y8" s="35">
+        <v>125</v>
       </c>
       <c r="Z8" s="52">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="AA8" s="52">
-        <v>62</v>
-[...10 lines deleted...]
-      <c r="AE8" s="62">
+        <v>83</v>
+      </c>
+      <c r="AB8" s="56">
+        <v>103</v>
+      </c>
+      <c r="AC8" s="24">
+        <v>112</v>
+      </c>
+      <c r="AD8" s="56">
         <v>58</v>
       </c>
-      <c r="AF8" s="62">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8" s="8">
+        <v>244</v>
+      </c>
+      <c r="AF8" s="56">
+        <v>179</v>
+      </c>
+      <c r="AG8" s="52">
+        <v>196</v>
+      </c>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
+        <v>9</v>
+      </c>
+      <c r="C9" s="8">
+        <v>6</v>
+      </c>
+      <c r="D9" s="8">
+        <v>9</v>
+      </c>
+      <c r="E9" s="8">
+        <v>15</v>
+      </c>
+      <c r="F9" s="8">
+        <v>17</v>
+      </c>
+      <c r="G9" s="40">
+        <v>17</v>
+      </c>
+      <c r="H9" s="40">
+        <v>23</v>
+      </c>
+      <c r="I9" s="40">
+        <v>14</v>
+      </c>
+      <c r="J9" s="6">
+        <v>18</v>
+      </c>
+      <c r="K9" s="6">
         <v>7</v>
       </c>
-      <c r="C9" s="8">
+      <c r="L9" s="6">
+        <v>17</v>
+      </c>
+      <c r="M9" s="35">
+        <v>9</v>
+      </c>
+      <c r="N9" s="35">
+        <v>10</v>
+      </c>
+      <c r="O9" s="35">
+        <v>14</v>
+      </c>
+      <c r="P9" s="35">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="35">
+        <v>13</v>
+      </c>
+      <c r="R9" s="35">
+        <v>7</v>
+      </c>
+      <c r="S9" s="35">
+        <v>11</v>
+      </c>
+      <c r="T9" s="35">
+        <v>18</v>
+      </c>
+      <c r="U9" s="35">
+        <v>21</v>
+      </c>
+      <c r="V9" s="35">
+        <v>14</v>
+      </c>
+      <c r="W9" s="35">
+        <v>9</v>
+      </c>
+      <c r="X9" s="35">
+        <v>14</v>
+      </c>
+      <c r="Y9" s="35">
+        <v>10</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>10</v>
+      </c>
+      <c r="AA9" s="52">
         <v>8</v>
       </c>
-      <c r="D9" s="8">
-[...2 lines deleted...]
-      <c r="E9" s="8">
+      <c r="AB9" s="56">
+        <v>13</v>
+      </c>
+      <c r="AC9" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD9" s="56">
         <v>7</v>
       </c>
-      <c r="F9" s="8">
-[...79 lines deleted...]
-      </c>
+      <c r="AE9" s="8">
+        <v>25</v>
+      </c>
+      <c r="AF9" s="56">
+        <v>24</v>
+      </c>
+      <c r="AG9" s="52">
+        <v>23</v>
+      </c>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C10" s="8">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D10" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="8">
+        <v>2</v>
+      </c>
+      <c r="E10" s="8">
+        <v>8</v>
+      </c>
+      <c r="F10" s="8">
+        <v>1</v>
+      </c>
+      <c r="G10" s="40">
+        <v>5</v>
+      </c>
+      <c r="H10" s="40">
+        <v>8</v>
+      </c>
+      <c r="I10" s="40">
+        <v>12</v>
+      </c>
+      <c r="J10" s="6">
+        <v>8</v>
+      </c>
+      <c r="K10" s="6">
+        <v>6</v>
+      </c>
+      <c r="L10" s="6">
+        <v>4</v>
+      </c>
+      <c r="M10" s="35">
+        <v>5</v>
+      </c>
+      <c r="N10" s="35">
+        <v>6</v>
+      </c>
+      <c r="O10" s="35">
+        <v>7</v>
+      </c>
+      <c r="P10" s="35">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="8">
-[...26 lines deleted...]
-      <c r="N10" s="39" t="s">
+      <c r="R10" s="35">
+        <v>4</v>
+      </c>
+      <c r="S10" s="35">
+        <v>10</v>
+      </c>
+      <c r="T10" s="35">
+        <v>3</v>
+      </c>
+      <c r="U10" s="35">
+        <v>6</v>
+      </c>
+      <c r="V10" s="35">
+        <v>4</v>
+      </c>
+      <c r="W10" s="35">
+        <v>4</v>
+      </c>
+      <c r="X10" s="35">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="O10" s="39">
-[...5 lines deleted...]
-      <c r="Q10" s="39" t="s">
+      <c r="AB10" s="56">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="24">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="R10" s="39">
-[...41 lines deleted...]
-      <c r="AF10" s="62"/>
+      <c r="AE10" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="56">
+        <v>7</v>
+      </c>
+      <c r="AG10" s="52">
+        <v>7</v>
+      </c>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C11" s="8">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D11" s="8">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E11" s="8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F11" s="8">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I11" s="12">
+        <v>6</v>
+      </c>
+      <c r="G11" s="40">
+        <v>10</v>
+      </c>
+      <c r="H11" s="40">
+        <v>17</v>
+      </c>
+      <c r="I11" s="40">
         <v>11</v>
       </c>
-      <c r="J11" s="39">
+      <c r="J11" s="6">
+        <v>11</v>
+      </c>
+      <c r="K11" s="6">
         <v>9</v>
       </c>
-      <c r="K11" s="8">
-[...2 lines deleted...]
-      <c r="L11" s="39">
+      <c r="L11" s="6">
+        <v>10</v>
+      </c>
+      <c r="M11" s="35">
+        <v>11</v>
+      </c>
+      <c r="N11" s="35">
+        <v>4</v>
+      </c>
+      <c r="O11" s="35">
+        <v>9</v>
+      </c>
+      <c r="P11" s="35">
+        <v>10</v>
+      </c>
+      <c r="Q11" s="35">
+        <v>12</v>
+      </c>
+      <c r="R11" s="35">
+        <v>5</v>
+      </c>
+      <c r="S11" s="35">
+        <v>10</v>
+      </c>
+      <c r="T11" s="35">
+        <v>17</v>
+      </c>
+      <c r="U11" s="35">
+        <v>10</v>
+      </c>
+      <c r="V11" s="35">
+        <v>8</v>
+      </c>
+      <c r="W11" s="35">
+        <v>9</v>
+      </c>
+      <c r="X11" s="35">
+        <v>10</v>
+      </c>
+      <c r="Y11" s="35">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="52">
         <v>7</v>
       </c>
-      <c r="M11" s="39">
-[...20 lines deleted...]
-      <c r="T11" s="39">
+      <c r="AA11" s="52">
+        <v>8</v>
+      </c>
+      <c r="AB11" s="56">
         <v>7</v>
       </c>
-      <c r="U11" s="39">
-[...26 lines deleted...]
-      <c r="AD11" s="12">
+      <c r="AC11" s="24">
         <v>6</v>
       </c>
-      <c r="AE11" s="62">
-[...4 lines deleted...]
-      </c>
+      <c r="AD11" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="56">
+        <v>17</v>
+      </c>
+      <c r="AG11" s="52">
+        <v>15</v>
+      </c>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C12" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D12" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E12" s="8">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F12" s="8">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="H12" s="8">
+        <v>8</v>
+      </c>
+      <c r="G12" s="40">
+        <v>12</v>
+      </c>
+      <c r="H12" s="40">
+        <v>14</v>
+      </c>
+      <c r="I12" s="40">
+        <v>12</v>
+      </c>
+      <c r="J12" s="6">
+        <v>12</v>
+      </c>
+      <c r="K12" s="6">
+        <v>10</v>
+      </c>
+      <c r="L12" s="6">
+        <v>7</v>
+      </c>
+      <c r="M12" s="35">
+        <v>5</v>
+      </c>
+      <c r="N12" s="35">
+        <v>7</v>
+      </c>
+      <c r="O12" s="35">
+        <v>3</v>
+      </c>
+      <c r="P12" s="35">
+        <v>7</v>
+      </c>
+      <c r="Q12" s="35">
+        <v>7</v>
+      </c>
+      <c r="R12" s="35">
         <v>6</v>
       </c>
-      <c r="I12" s="12">
+      <c r="S12" s="35">
+        <v>15</v>
+      </c>
+      <c r="T12" s="35">
+        <v>9</v>
+      </c>
+      <c r="U12" s="35">
+        <v>11</v>
+      </c>
+      <c r="V12" s="35">
+        <v>9</v>
+      </c>
+      <c r="W12" s="35">
+        <v>6</v>
+      </c>
+      <c r="X12" s="35">
+        <v>12</v>
+      </c>
+      <c r="Y12" s="35">
+        <v>10</v>
+      </c>
+      <c r="Z12" s="52">
+        <v>10</v>
+      </c>
+      <c r="AA12" s="52">
+        <v>8</v>
+      </c>
+      <c r="AB12" s="56">
         <v>7</v>
       </c>
-      <c r="J12" s="39">
-[...67 lines deleted...]
-      </c>
+      <c r="AC12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="56">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="56">
+        <v>15</v>
+      </c>
+      <c r="AG12" s="52">
+        <v>8</v>
+      </c>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C13" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D13" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F13" s="8">
         <v>3</v>
       </c>
-      <c r="G13" s="8" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="39">
+      <c r="G13" s="40">
+        <v>10</v>
+      </c>
+      <c r="H13" s="40">
+        <v>6</v>
+      </c>
+      <c r="I13" s="40">
+        <v>10</v>
+      </c>
+      <c r="J13" s="6">
+        <v>6</v>
+      </c>
+      <c r="K13" s="6">
+        <v>11</v>
+      </c>
+      <c r="L13" s="6">
+        <v>4</v>
+      </c>
+      <c r="M13" s="35">
+        <v>2</v>
+      </c>
+      <c r="N13" s="35">
+        <v>6</v>
+      </c>
+      <c r="O13" s="35">
         <v>7</v>
       </c>
-      <c r="K13" s="8">
-[...29 lines deleted...]
-      <c r="U13" s="39">
+      <c r="P13" s="35">
+        <v>4</v>
+      </c>
+      <c r="Q13" s="35">
+        <v>2</v>
+      </c>
+      <c r="R13" s="35">
+        <v>3</v>
+      </c>
+      <c r="S13" s="35">
+        <v>4</v>
+      </c>
+      <c r="T13" s="35">
+        <v>13</v>
+      </c>
+      <c r="U13" s="35">
+        <v>8</v>
+      </c>
+      <c r="V13" s="35">
+        <v>6</v>
+      </c>
+      <c r="W13" s="35">
+        <v>8</v>
+      </c>
+      <c r="X13" s="35">
         <v>7</v>
       </c>
-      <c r="V13" s="39" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="Y13" s="35">
+        <v>4</v>
       </c>
       <c r="Z13" s="52">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AA13" s="52">
-        <v>3</v>
-[...15 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="AB13" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="24">
+        <v>5</v>
+      </c>
+      <c r="AD13" s="56">
+        <v>4</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="56">
+        <v>5</v>
+      </c>
+      <c r="AG13" s="52">
+        <v>4</v>
+      </c>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
+        <v>16</v>
+      </c>
+      <c r="C14" s="8">
+        <v>11</v>
+      </c>
+      <c r="D14" s="8">
+        <v>22</v>
+      </c>
+      <c r="E14" s="8">
         <v>15</v>
       </c>
-      <c r="C14" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="8">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="H14" s="8">
+        <v>11</v>
+      </c>
+      <c r="G14" s="40">
+        <v>26</v>
+      </c>
+      <c r="H14" s="40">
+        <v>35</v>
+      </c>
+      <c r="I14" s="40">
+        <v>25</v>
+      </c>
+      <c r="J14" s="6">
+        <v>21</v>
+      </c>
+      <c r="K14" s="6">
         <v>15</v>
       </c>
-      <c r="I14" s="12">
-[...2 lines deleted...]
-      <c r="J14" s="39">
+      <c r="L14" s="6">
+        <v>12</v>
+      </c>
+      <c r="M14" s="35">
+        <v>14</v>
+      </c>
+      <c r="N14" s="35">
+        <v>13</v>
+      </c>
+      <c r="O14" s="35">
+        <v>18</v>
+      </c>
+      <c r="P14" s="35">
         <v>15</v>
       </c>
-      <c r="K14" s="8">
-[...2 lines deleted...]
-      <c r="L14" s="39">
+      <c r="Q14" s="35">
+        <v>16</v>
+      </c>
+      <c r="R14" s="35">
         <v>8</v>
       </c>
-      <c r="M14" s="39">
-[...36 lines deleted...]
-        <v>16</v>
+      <c r="S14" s="35">
+        <v>20</v>
+      </c>
+      <c r="T14" s="35">
+        <v>18</v>
+      </c>
+      <c r="U14" s="35">
+        <v>22</v>
+      </c>
+      <c r="V14" s="35">
+        <v>18</v>
+      </c>
+      <c r="W14" s="35">
+        <v>15</v>
+      </c>
+      <c r="X14" s="35">
+        <v>18</v>
+      </c>
+      <c r="Y14" s="35">
+        <v>22</v>
       </c>
       <c r="Z14" s="52">
         <v>18</v>
       </c>
       <c r="AA14" s="52">
-        <v>10</v>
-[...10 lines deleted...]
-      <c r="AE14" s="62">
         <v>16</v>
       </c>
-      <c r="AF14" s="62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14" s="56">
+        <v>14</v>
+      </c>
+      <c r="AC14" s="24">
+        <v>20</v>
+      </c>
+      <c r="AD14" s="56">
+        <v>7</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>34</v>
+      </c>
+      <c r="AF14" s="56">
+        <v>20</v>
+      </c>
+      <c r="AG14" s="52">
+        <v>17</v>
+      </c>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="C15" s="8">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D15" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E15" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F15" s="8">
-        <v>5</v>
-[...37 lines deleted...]
-      <c r="S15" s="39">
+        <v>2</v>
+      </c>
+      <c r="G15" s="40">
+        <v>8</v>
+      </c>
+      <c r="H15" s="40">
+        <v>9</v>
+      </c>
+      <c r="I15" s="40">
+        <v>9</v>
+      </c>
+      <c r="J15" s="6">
+        <v>9</v>
+      </c>
+      <c r="K15" s="6">
         <v>6</v>
       </c>
-      <c r="T15" s="39">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="L15" s="6">
+        <v>11</v>
+      </c>
+      <c r="M15" s="35">
+        <v>6</v>
+      </c>
+      <c r="N15" s="35">
+        <v>4</v>
+      </c>
+      <c r="O15" s="35">
+        <v>7</v>
+      </c>
+      <c r="P15" s="35">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="35">
+        <v>5</v>
+      </c>
+      <c r="R15" s="35">
+        <v>3</v>
+      </c>
+      <c r="S15" s="35">
+        <v>13</v>
+      </c>
+      <c r="T15" s="35">
+        <v>11</v>
+      </c>
+      <c r="U15" s="35">
+        <v>2</v>
+      </c>
+      <c r="V15" s="35">
+        <v>4</v>
+      </c>
+      <c r="W15" s="35">
+        <v>7</v>
+      </c>
+      <c r="X15" s="35">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="35">
+        <v>7</v>
       </c>
       <c r="Z15" s="52">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AA15" s="52">
-        <v>3</v>
-[...15 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="AB15" s="56">
+        <v>6</v>
+      </c>
+      <c r="AC15" s="24">
+        <v>10</v>
+      </c>
+      <c r="AD15" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="56">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="52">
+        <v>7</v>
+      </c>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>8</v>
+      </c>
+      <c r="C16" s="8">
+        <v>8</v>
       </c>
       <c r="D16" s="8">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F16" s="8">
         <v>5</v>
       </c>
-      <c r="G16" s="8">
-[...5 lines deleted...]
-      <c r="I16" s="12">
+      <c r="G16" s="40">
         <v>6</v>
       </c>
-      <c r="J16" s="39">
-[...23 lines deleted...]
-      <c r="R16" s="39">
+      <c r="H16" s="40">
+        <v>16</v>
+      </c>
+      <c r="I16" s="40">
+        <v>12</v>
+      </c>
+      <c r="J16" s="6">
+        <v>3</v>
+      </c>
+      <c r="K16" s="6">
         <v>6</v>
       </c>
-      <c r="S16" s="39">
+      <c r="L16" s="6">
+        <v>5</v>
+      </c>
+      <c r="M16" s="35">
+        <v>9</v>
+      </c>
+      <c r="N16" s="35">
+        <v>4</v>
+      </c>
+      <c r="O16" s="35">
+        <v>10</v>
+      </c>
+      <c r="P16" s="35">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="35">
         <v>6</v>
       </c>
-      <c r="T16" s="39">
-[...14 lines deleted...]
-      <c r="Y16" s="39">
+      <c r="R16" s="35">
+        <v>5</v>
+      </c>
+      <c r="S16" s="35">
         <v>7</v>
       </c>
+      <c r="T16" s="35">
+        <v>13</v>
+      </c>
+      <c r="U16" s="35">
+        <v>7</v>
+      </c>
+      <c r="V16" s="35">
+        <v>4</v>
+      </c>
+      <c r="W16" s="35">
+        <v>5</v>
+      </c>
+      <c r="X16" s="35">
+        <v>8</v>
+      </c>
+      <c r="Y16" s="35">
+        <v>12</v>
+      </c>
       <c r="Z16" s="52">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AA16" s="52">
-        <v>2</v>
-[...10 lines deleted...]
-      <c r="AE16" s="62">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="24">
+        <v>8</v>
+      </c>
+      <c r="AD16" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="8">
         <v>10</v>
       </c>
-      <c r="AF16" s="62">
-[...1 lines deleted...]
-      </c>
+      <c r="AF16" s="56">
+        <v>8</v>
+      </c>
+      <c r="AG16" s="52">
+        <v>7</v>
+      </c>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C17" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D17" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E17" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F17" s="8">
+        <v>4</v>
+      </c>
+      <c r="G17" s="40">
+        <v>10</v>
+      </c>
+      <c r="H17" s="40">
+        <v>6</v>
+      </c>
+      <c r="I17" s="40">
+        <v>12</v>
+      </c>
+      <c r="J17" s="6">
+        <v>11</v>
+      </c>
+      <c r="K17" s="6">
+        <v>5</v>
+      </c>
+      <c r="L17" s="6">
+        <v>4</v>
+      </c>
+      <c r="M17" s="35">
+        <v>4</v>
+      </c>
+      <c r="N17" s="35">
+        <v>5</v>
+      </c>
+      <c r="O17" s="35">
+        <v>4</v>
+      </c>
+      <c r="P17" s="35">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="35">
+        <v>6</v>
+      </c>
+      <c r="R17" s="35">
+        <v>3</v>
+      </c>
+      <c r="S17" s="35">
         <v>9</v>
       </c>
-      <c r="G17" s="8">
-[...8 lines deleted...]
-      <c r="J17" s="39">
+      <c r="T17" s="35">
+        <v>7</v>
+      </c>
+      <c r="U17" s="35">
+        <v>9</v>
+      </c>
+      <c r="V17" s="35">
+        <v>4</v>
+      </c>
+      <c r="W17" s="35">
+        <v>9</v>
+      </c>
+      <c r="X17" s="35">
+        <v>12</v>
+      </c>
+      <c r="Y17" s="35">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="56">
         <v>6</v>
       </c>
-      <c r="K17" s="8">
-[...64 lines deleted...]
-      </c>
+      <c r="AC17" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="56">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C18" s="8">
+        <v>16</v>
+      </c>
+      <c r="D18" s="8">
+        <v>15</v>
+      </c>
+      <c r="E18" s="8">
+        <v>22</v>
+      </c>
+      <c r="F18" s="8">
+        <v>10</v>
+      </c>
+      <c r="G18" s="40">
+        <v>17</v>
+      </c>
+      <c r="H18" s="40">
+        <v>26</v>
+      </c>
+      <c r="I18" s="40">
+        <v>24</v>
+      </c>
+      <c r="J18" s="6">
+        <v>18</v>
+      </c>
+      <c r="K18" s="6">
+        <v>16</v>
+      </c>
+      <c r="L18" s="6">
+        <v>17</v>
+      </c>
+      <c r="M18" s="35">
+        <v>18</v>
+      </c>
+      <c r="N18" s="35">
+        <v>18</v>
+      </c>
+      <c r="O18" s="35">
+        <v>22</v>
+      </c>
+      <c r="P18" s="35">
+        <v>11</v>
+      </c>
+      <c r="Q18" s="35">
+        <v>17</v>
+      </c>
+      <c r="R18" s="35">
+        <v>10</v>
+      </c>
+      <c r="S18" s="35">
+        <v>24</v>
+      </c>
+      <c r="T18" s="35">
+        <v>30</v>
+      </c>
+      <c r="U18" s="35">
+        <v>14</v>
+      </c>
+      <c r="V18" s="35">
+        <v>13</v>
+      </c>
+      <c r="W18" s="35">
+        <v>15</v>
+      </c>
+      <c r="X18" s="35">
+        <v>18</v>
+      </c>
+      <c r="Y18" s="35">
+        <v>16</v>
+      </c>
+      <c r="Z18" s="52">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="52">
         <v>7</v>
       </c>
-      <c r="D18" s="8">
-[...2 lines deleted...]
-      <c r="E18" s="8">
+      <c r="AB18" s="56">
+        <v>6</v>
+      </c>
+      <c r="AC18" s="24">
+        <v>14</v>
+      </c>
+      <c r="AD18" s="56">
+        <v>12</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>30</v>
+      </c>
+      <c r="AF18" s="56">
         <v>11</v>
       </c>
-      <c r="F18" s="8">
-[...80 lines deleted...]
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="52">
+        <v>15</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>5</v>
+      </c>
+      <c r="C19" s="8">
+        <v>5</v>
       </c>
       <c r="D19" s="8">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="E19" s="8"/>
       <c r="F19" s="8">
+        <v>1</v>
+      </c>
+      <c r="G19" s="40">
+        <v>5</v>
+      </c>
+      <c r="H19" s="40">
+        <v>3</v>
+      </c>
+      <c r="I19" s="40">
+        <v>6</v>
+      </c>
+      <c r="J19" s="6">
+        <v>3</v>
+      </c>
+      <c r="K19" s="6">
+        <v>3</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2</v>
+      </c>
+      <c r="M19" s="35">
+        <v>6</v>
+      </c>
+      <c r="N19" s="35">
+        <v>5</v>
+      </c>
+      <c r="O19" s="35">
+        <v>5</v>
+      </c>
+      <c r="P19" s="35">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="35">
+        <v>6</v>
+      </c>
+      <c r="R19" s="35">
+        <v>3</v>
+      </c>
+      <c r="S19" s="35">
+        <v>2</v>
+      </c>
+      <c r="T19" s="35">
+        <v>6</v>
+      </c>
+      <c r="U19" s="35">
+        <v>5</v>
+      </c>
+      <c r="V19" s="35">
+        <v>2</v>
+      </c>
+      <c r="W19" s="35">
+        <v>1</v>
+      </c>
+      <c r="X19" s="35">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="35">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="56">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="24">
+        <v>6</v>
+      </c>
+      <c r="AD19" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="8">
         <v>7</v>
       </c>
-      <c r="G19" s="8">
-[...20 lines deleted...]
-      <c r="N19" s="39">
+      <c r="AF19" s="56">
         <v>6</v>
       </c>
-      <c r="O19" s="39" t="s">
-[...51 lines deleted...]
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="52">
+        <v>2</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C20" s="8">
         <v>4</v>
       </c>
       <c r="D20" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F20" s="8">
-        <v>3</v>
-[...79 lines deleted...]
-      <c r="AG20" s="47"/>
+        <v>5</v>
+      </c>
+      <c r="G20" s="40">
+        <v>2</v>
+      </c>
+      <c r="H20" s="40">
+        <v>10</v>
+      </c>
+      <c r="I20" s="40">
+        <v>5</v>
+      </c>
+      <c r="J20" s="6">
+        <v>2</v>
+      </c>
+      <c r="K20" s="6">
+        <v>8</v>
+      </c>
+      <c r="L20" s="6">
+        <v>3</v>
+      </c>
+      <c r="M20" s="35">
+        <v>1</v>
+      </c>
+      <c r="N20" s="35">
+        <v>2</v>
+      </c>
+      <c r="O20" s="35">
+        <v>5</v>
+      </c>
+      <c r="P20" s="35">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="35">
+        <v>7</v>
+      </c>
+      <c r="R20" s="35">
+        <v>1</v>
+      </c>
+      <c r="S20" s="35">
+        <v>2</v>
+      </c>
+      <c r="T20" s="35">
+        <v>8</v>
+      </c>
+      <c r="U20" s="35">
+        <v>7</v>
+      </c>
+      <c r="V20" s="35">
+        <v>5</v>
+      </c>
+      <c r="W20" s="35">
+        <v>3</v>
+      </c>
+      <c r="X20" s="35">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="35">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD20" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="56">
+        <v>4</v>
+      </c>
+      <c r="AG20" s="52">
+        <v>3</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C21" s="8">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="D21" s="8">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E21" s="8">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F21" s="8">
+        <v>14</v>
+      </c>
+      <c r="G21" s="40">
+        <v>25</v>
+      </c>
+      <c r="H21" s="40">
+        <v>22</v>
+      </c>
+      <c r="I21" s="40">
+        <v>15</v>
+      </c>
+      <c r="J21" s="6">
+        <v>14</v>
+      </c>
+      <c r="K21" s="6">
+        <v>13</v>
+      </c>
+      <c r="L21" s="6">
+        <v>13</v>
+      </c>
+      <c r="M21" s="35">
+        <v>10</v>
+      </c>
+      <c r="N21" s="35">
+        <v>9</v>
+      </c>
+      <c r="O21" s="35">
+        <v>9</v>
+      </c>
+      <c r="P21" s="35">
+        <v>12</v>
+      </c>
+      <c r="Q21" s="35">
+        <v>10</v>
+      </c>
+      <c r="R21" s="35">
+        <v>6</v>
+      </c>
+      <c r="S21" s="35">
+        <v>20</v>
+      </c>
+      <c r="T21" s="35">
+        <v>22</v>
+      </c>
+      <c r="U21" s="35">
+        <v>13</v>
+      </c>
+      <c r="V21" s="35">
+        <v>16</v>
+      </c>
+      <c r="W21" s="35">
+        <v>11</v>
+      </c>
+      <c r="X21" s="35">
+        <v>10</v>
+      </c>
+      <c r="Y21" s="35">
+        <v>19</v>
+      </c>
+      <c r="Z21" s="52">
         <v>7</v>
       </c>
-      <c r="G21" s="8">
-[...11 lines deleted...]
-      <c r="K21" s="8">
+      <c r="AA21" s="52">
+        <v>11</v>
+      </c>
+      <c r="AB21" s="56">
+        <v>15</v>
+      </c>
+      <c r="AC21" s="24">
         <v>6</v>
       </c>
-      <c r="L21" s="39">
-[...8 lines deleted...]
-      <c r="O21" s="39">
+      <c r="AD21" s="56">
         <v>9</v>
       </c>
-      <c r="P21" s="39">
-[...11 lines deleted...]
-      <c r="T21" s="39">
+      <c r="AE21" s="8">
+        <v>22</v>
+      </c>
+      <c r="AF21" s="56">
+        <v>19</v>
+      </c>
+      <c r="AG21" s="52">
         <v>14</v>
       </c>
-      <c r="U21" s="39">
-[...35 lines deleted...]
-      <c r="AG21" s="47"/>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="72" t="s">
+      <c r="A22" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="72"/>
-[...25 lines deleted...]
-      <c r="AG22" s="47"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="47"/>
+      <c r="AD22" s="56"/>
+      <c r="AF22" s="56"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="8">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="C23" s="8">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="D23" s="8">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="E23" s="8">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="F23" s="8">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="G23" s="8">
         <v>75</v>
       </c>
-      <c r="H23" s="8">
-[...12 lines deleted...]
-        <v>82</v>
+      <c r="G23" s="9">
+        <v>204</v>
+      </c>
+      <c r="H23" s="40">
+        <v>230</v>
+      </c>
+      <c r="I23" s="40">
+        <v>205</v>
+      </c>
+      <c r="J23" s="10">
+        <v>145</v>
+      </c>
+      <c r="K23" s="6">
+        <v>115</v>
+      </c>
+      <c r="L23" s="10">
+        <v>126</v>
       </c>
       <c r="M23" s="39">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="N23" s="39">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="O23" s="39">
-        <v>66</v>
+        <v>131</v>
       </c>
       <c r="P23" s="39">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="Q23" s="39">
-        <v>83</v>
+        <v>144</v>
       </c>
       <c r="R23" s="39">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="S23" s="39">
-        <v>75</v>
+        <v>214</v>
       </c>
       <c r="T23" s="39">
-        <v>101</v>
+        <v>202</v>
       </c>
       <c r="U23" s="39">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="V23" s="39">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="W23" s="39">
+        <v>114</v>
+      </c>
+      <c r="W23" s="35">
+        <v>121</v>
+      </c>
+      <c r="X23" s="35">
+        <v>119</v>
+      </c>
+      <c r="Y23" s="35">
+        <v>143</v>
+      </c>
+      <c r="Z23" s="52">
         <v>98</v>
       </c>
-      <c r="X23" s="39">
-[...7 lines deleted...]
-      </c>
       <c r="AA23" s="52">
-        <v>72</v>
-[...16 lines deleted...]
-      <c r="AG23" s="47"/>
+        <v>92</v>
+      </c>
+      <c r="AB23" s="56">
+        <v>114</v>
+      </c>
+      <c r="AC23" s="24">
+        <v>128</v>
+      </c>
+      <c r="AD23" s="56">
+        <v>68</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>264</v>
+      </c>
+      <c r="AF23" s="56">
+        <v>198</v>
+      </c>
+      <c r="AG23" s="52">
+        <v>216</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="8">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="C24" s="8">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="D24" s="8">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="E24" s="8">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="F24" s="8">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G24" s="8">
         <v>66</v>
       </c>
-      <c r="H24" s="8">
-[...12 lines deleted...]
-        <v>72</v>
+      <c r="G24" s="9">
+        <v>188</v>
+      </c>
+      <c r="H24" s="40">
+        <v>204</v>
+      </c>
+      <c r="I24" s="40">
+        <v>178</v>
+      </c>
+      <c r="J24" s="10">
+        <v>129</v>
+      </c>
+      <c r="K24" s="6">
+        <v>104</v>
+      </c>
+      <c r="L24" s="10">
+        <v>108</v>
       </c>
       <c r="M24" s="39">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="N24" s="39">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="O24" s="39">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="P24" s="39">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="Q24" s="39">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="R24" s="39">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="S24" s="39">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="T24" s="39">
-        <v>88</v>
+        <v>181</v>
       </c>
       <c r="U24" s="39">
-        <v>94</v>
+        <v>175</v>
       </c>
       <c r="V24" s="39">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>94</v>
+        <v>106</v>
+      </c>
+      <c r="W24" s="35">
+        <v>105</v>
+      </c>
+      <c r="X24" s="35">
+        <v>103</v>
+      </c>
+      <c r="Y24" s="35">
+        <v>125</v>
       </c>
       <c r="Z24" s="52">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="AA24" s="52">
-        <v>62</v>
-[...10 lines deleted...]
-      <c r="AE24" s="62">
+        <v>83</v>
+      </c>
+      <c r="AB24" s="56">
+        <v>103</v>
+      </c>
+      <c r="AC24" s="24">
+        <v>112</v>
+      </c>
+      <c r="AD24" s="56">
         <v>58</v>
       </c>
-      <c r="AF24" s="62">
-[...2 lines deleted...]
-      <c r="AG24" s="47"/>
+      <c r="AE24" s="8">
+        <v>244</v>
+      </c>
+      <c r="AF24" s="56">
+        <v>179</v>
+      </c>
+      <c r="AG24" s="52">
+        <v>196</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C25" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D25" s="8">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E25" s="8"/>
+        <v>5</v>
+      </c>
+      <c r="E25" s="8">
+        <v>4</v>
+      </c>
       <c r="F25" s="8">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I25" s="23">
+        <v>1</v>
+      </c>
+      <c r="G25" s="9">
+        <v>4</v>
+      </c>
+      <c r="H25" s="40">
+        <v>2</v>
+      </c>
+      <c r="I25" s="40">
         <v>7</v>
       </c>
-      <c r="J25" s="23">
-[...5 lines deleted...]
-      <c r="L25" s="39">
+      <c r="J25" s="10">
+        <v>4</v>
+      </c>
+      <c r="K25" s="6">
+        <v>2</v>
+      </c>
+      <c r="L25" s="10">
         <v>5</v>
       </c>
       <c r="M25" s="39">
         <v>1</v>
       </c>
       <c r="N25" s="39">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O25" s="39">
         <v>3</v>
       </c>
       <c r="P25" s="39">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Q25" s="39">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="R25" s="39">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="S25" s="39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T25" s="39">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>6</v>
+      </c>
+      <c r="U25" s="39">
+        <v>5</v>
       </c>
       <c r="V25" s="39">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="W25" s="35">
+        <v>2</v>
+      </c>
+      <c r="X25" s="35">
+        <v>4</v>
+      </c>
+      <c r="Y25" s="35">
+        <v>6</v>
       </c>
       <c r="Z25" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA25" s="52">
         <v>5</v>
       </c>
-      <c r="AB25" s="39">
-[...14 lines deleted...]
-      <c r="AG25" s="47"/>
+      <c r="AB25" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC25" s="24">
+        <v>2</v>
+      </c>
+      <c r="AD25" s="56">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="56">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="52">
+        <v>5</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D26" s="8">
         <v>1</v>
       </c>
       <c r="E26" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F26" s="8">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="H26" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="9">
+        <v>4</v>
+      </c>
+      <c r="H26" s="40">
+        <v>5</v>
+      </c>
+      <c r="I26" s="40">
+        <v>4</v>
+      </c>
+      <c r="J26" s="10">
+        <v>5</v>
+      </c>
+      <c r="K26" s="6">
+        <v>3</v>
+      </c>
+      <c r="L26" s="10">
+        <v>3</v>
+      </c>
+      <c r="M26" s="39">
+        <v>1</v>
+      </c>
+      <c r="N26" s="39">
+        <v>2</v>
+      </c>
+      <c r="O26" s="39">
+        <v>3</v>
+      </c>
+      <c r="P26" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>3</v>
+      </c>
+      <c r="R26" s="39">
+        <v>3</v>
+      </c>
+      <c r="S26" s="39">
+        <v>5</v>
+      </c>
+      <c r="T26" s="39">
+        <v>4</v>
+      </c>
+      <c r="U26" s="39">
+        <v>1</v>
+      </c>
+      <c r="V26" s="39">
+        <v>2</v>
+      </c>
+      <c r="W26" s="35">
+        <v>3</v>
+      </c>
+      <c r="X26" s="35">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="35">
+        <v>2</v>
+      </c>
+      <c r="Z26" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="12">
-[...67 lines deleted...]
-      <c r="AG26" s="47"/>
+      <c r="AB26" s="56">
+        <v>4</v>
+      </c>
+      <c r="AC26" s="24">
+        <v>5</v>
+      </c>
+      <c r="AD26" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE26" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF26" s="56">
+        <v>6</v>
+      </c>
+      <c r="AG26" s="52">
+        <v>4</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>5</v>
+      </c>
+      <c r="C27" s="8">
+        <v>1</v>
       </c>
       <c r="D27" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="8">
         <v>3</v>
       </c>
-      <c r="G27" s="8">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="G27" s="9">
+        <v>1</v>
+      </c>
+      <c r="H27" s="40">
+        <v>3</v>
+      </c>
+      <c r="I27" s="40">
+        <v>6</v>
+      </c>
+      <c r="J27" s="10">
+        <v>1</v>
+      </c>
+      <c r="K27" s="6">
+        <v>3</v>
+      </c>
+      <c r="L27" s="10">
+        <v>2</v>
       </c>
       <c r="M27" s="39">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N27" s="39">
         <v>1</v>
       </c>
-      <c r="O27" s="39" t="s">
-        <v>27</v>
+      <c r="O27" s="39">
+        <v>7</v>
       </c>
       <c r="P27" s="39">
         <v>1</v>
       </c>
       <c r="Q27" s="39">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R27" s="39">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S27" s="39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T27" s="39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U27" s="39">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V27" s="39">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="Y27" s="39">
+        <v>1</v>
+      </c>
+      <c r="W27" s="35">
+        <v>3</v>
+      </c>
+      <c r="X27" s="35">
+        <v>6</v>
+      </c>
+      <c r="Y27" s="35">
         <v>4</v>
       </c>
       <c r="Z27" s="52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA27" s="52">
         <v>2</v>
       </c>
-      <c r="AB27" s="39">
-[...14 lines deleted...]
-      <c r="AG27" s="47"/>
+      <c r="AB27" s="56">
+        <v>2</v>
+      </c>
+      <c r="AC27" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD27" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>5</v>
+      </c>
+      <c r="AF27" s="56">
+        <v>5</v>
+      </c>
+      <c r="AG27" s="52">
+        <v>5</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="8">
         <v>4</v>
       </c>
       <c r="C28" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D28" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E28" s="8">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F28" s="8">
+        <v>3</v>
+      </c>
+      <c r="G28" s="9">
+        <v>7</v>
+      </c>
+      <c r="H28" s="40">
+        <v>16</v>
+      </c>
+      <c r="I28" s="40">
+        <v>10</v>
+      </c>
+      <c r="J28" s="10">
         <v>6</v>
       </c>
-      <c r="G28" s="8">
-[...11 lines deleted...]
-      <c r="K28" s="8">
+      <c r="K28" s="6">
+        <v>3</v>
+      </c>
+      <c r="L28" s="10">
+        <v>8</v>
+      </c>
+      <c r="M28" s="39">
+        <v>7</v>
+      </c>
+      <c r="N28" s="39">
+        <v>7</v>
+      </c>
+      <c r="O28" s="39">
+        <v>7</v>
+      </c>
+      <c r="P28" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="39">
+        <v>4</v>
+      </c>
+      <c r="R28" s="39">
+        <v>5</v>
+      </c>
+      <c r="S28" s="39">
+        <v>11</v>
+      </c>
+      <c r="T28" s="39">
+        <v>8</v>
+      </c>
+      <c r="U28" s="39">
+        <v>7</v>
+      </c>
+      <c r="V28" s="39">
+        <v>4</v>
+      </c>
+      <c r="W28" s="35">
+        <v>8</v>
+      </c>
+      <c r="X28" s="35">
+        <v>4</v>
+      </c>
+      <c r="Y28" s="35">
         <v>6</v>
       </c>
-      <c r="L28" s="39">
-[...40 lines deleted...]
-      </c>
       <c r="Z28" s="52">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AA28" s="52">
-        <v>1</v>
-[...16 lines deleted...]
-      <c r="AG28" s="47"/>
+        <v>2</v>
+      </c>
+      <c r="AB28" s="56">
+        <v>2</v>
+      </c>
+      <c r="AC28" s="24">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="56">
+        <v>5</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="56">
+        <v>5</v>
+      </c>
+      <c r="AG28" s="52">
+        <v>6</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="73"/>
-[...25 lines deleted...]
-      <c r="AG29" s="47"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="AB29" s="47"/>
+      <c r="AC29" s="47"/>
+      <c r="AD29" s="56"/>
+      <c r="AF29" s="56"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="8">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="C30" s="8">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="D30" s="8">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="E30" s="8">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="F30" s="8">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>78</v>
+      </c>
+      <c r="G30" s="9">
+        <v>137</v>
+      </c>
+      <c r="H30" s="40">
+        <v>169</v>
       </c>
       <c r="I30" s="40">
-        <v>56</v>
-[...31 lines deleted...]
-      <c r="T30" s="40">
+        <v>140</v>
+      </c>
+      <c r="J30" s="10">
+        <v>120</v>
+      </c>
+      <c r="K30" s="9">
+        <v>104</v>
+      </c>
+      <c r="L30" s="10">
+        <v>91</v>
+      </c>
+      <c r="M30" s="11">
+        <v>88</v>
+      </c>
+      <c r="N30" s="36">
+        <v>81</v>
+      </c>
+      <c r="O30" s="36">
+        <v>100</v>
+      </c>
+      <c r="P30" s="36">
+        <v>75</v>
+      </c>
+      <c r="Q30" s="36">
+        <v>91</v>
+      </c>
+      <c r="R30" s="36">
+        <v>49</v>
+      </c>
+      <c r="S30" s="36">
+        <v>125</v>
+      </c>
+      <c r="T30" s="36">
+        <v>154</v>
+      </c>
+      <c r="U30" s="36">
+        <v>118</v>
+      </c>
+      <c r="V30" s="36">
+        <v>99</v>
+      </c>
+      <c r="W30" s="35">
+        <v>86</v>
+      </c>
+      <c r="X30" s="35">
+        <v>111</v>
+      </c>
+      <c r="Y30" s="35">
+        <v>112</v>
+      </c>
+      <c r="Z30" s="53">
+        <v>82</v>
+      </c>
+      <c r="AA30" s="52">
         <v>70</v>
       </c>
-      <c r="U30" s="40">
+      <c r="AB30" s="56">
         <v>75</v>
       </c>
-      <c r="V30" s="40">
-[...17 lines deleted...]
-      <c r="AB30" s="39">
+      <c r="AC30" s="24">
+        <v>80</v>
+      </c>
+      <c r="AD30" s="56">
         <v>45</v>
       </c>
-      <c r="AC30" s="8">
-[...11 lines deleted...]
-      <c r="AG30" s="47"/>
+      <c r="AE30" s="24">
+        <v>184</v>
+      </c>
+      <c r="AF30" s="56">
+        <v>143</v>
+      </c>
+      <c r="AG30" s="53">
+        <v>105</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
+        <v>9</v>
+      </c>
+      <c r="C31" s="8">
+        <v>6</v>
+      </c>
+      <c r="D31" s="8">
+        <v>9</v>
+      </c>
+      <c r="E31" s="8">
+        <v>15</v>
+      </c>
+      <c r="F31" s="8">
+        <v>17</v>
+      </c>
+      <c r="G31" s="9">
+        <v>17</v>
+      </c>
+      <c r="H31" s="40">
+        <v>23</v>
+      </c>
+      <c r="I31" s="40">
+        <v>14</v>
+      </c>
+      <c r="J31" s="10">
+        <v>18</v>
+      </c>
+      <c r="K31" s="9">
         <v>7</v>
       </c>
-      <c r="C31" s="8">
+      <c r="L31" s="10">
+        <v>17</v>
+      </c>
+      <c r="M31" s="11">
+        <v>9</v>
+      </c>
+      <c r="N31" s="36">
+        <v>10</v>
+      </c>
+      <c r="O31" s="36">
+        <v>14</v>
+      </c>
+      <c r="P31" s="36">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="36">
+        <v>13</v>
+      </c>
+      <c r="R31" s="36">
+        <v>7</v>
+      </c>
+      <c r="S31" s="36">
+        <v>11</v>
+      </c>
+      <c r="T31" s="36">
+        <v>18</v>
+      </c>
+      <c r="U31" s="36">
+        <v>21</v>
+      </c>
+      <c r="V31" s="36">
+        <v>14</v>
+      </c>
+      <c r="W31" s="35">
+        <v>9</v>
+      </c>
+      <c r="X31" s="35">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="35">
+        <v>10</v>
+      </c>
+      <c r="Z31" s="53">
+        <v>10</v>
+      </c>
+      <c r="AA31" s="52">
         <v>8</v>
       </c>
-      <c r="D31" s="8">
-[...2 lines deleted...]
-      <c r="E31" s="8">
+      <c r="AB31" s="56">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD31" s="56">
         <v>7</v>
       </c>
-      <c r="F31" s="8">
-[...80 lines deleted...]
-      <c r="AG31" s="47"/>
+      <c r="AE31" s="24">
+        <v>25</v>
+      </c>
+      <c r="AF31" s="56">
+        <v>24</v>
+      </c>
+      <c r="AG31" s="53">
+        <v>23</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C32" s="8">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D32" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="8">
+        <v>2</v>
+      </c>
+      <c r="E32" s="8">
+        <v>8</v>
+      </c>
+      <c r="F32" s="8">
+        <v>1</v>
+      </c>
+      <c r="G32" s="9">
+        <v>5</v>
+      </c>
+      <c r="H32" s="40">
+        <v>8</v>
+      </c>
+      <c r="I32" s="40">
+        <v>12</v>
+      </c>
+      <c r="J32" s="10">
+        <v>8</v>
+      </c>
+      <c r="K32" s="9">
+        <v>6</v>
+      </c>
+      <c r="L32" s="10">
+        <v>4</v>
+      </c>
+      <c r="M32" s="11">
+        <v>5</v>
+      </c>
+      <c r="N32" s="36">
+        <v>6</v>
+      </c>
+      <c r="O32" s="36">
+        <v>7</v>
+      </c>
+      <c r="P32" s="36">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="E32" s="8">
-[...26 lines deleted...]
-      <c r="N32" s="40" t="s">
+      <c r="R32" s="36">
+        <v>4</v>
+      </c>
+      <c r="S32" s="36">
+        <v>10</v>
+      </c>
+      <c r="T32" s="36">
+        <v>3</v>
+      </c>
+      <c r="U32" s="36">
+        <v>6</v>
+      </c>
+      <c r="V32" s="36">
+        <v>4</v>
+      </c>
+      <c r="W32" s="35">
+        <v>4</v>
+      </c>
+      <c r="X32" s="35">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="35">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="O32" s="40">
-[...5 lines deleted...]
-      <c r="Q32" s="40" t="s">
+      <c r="AB32" s="56">
+        <v>2</v>
+      </c>
+      <c r="AC32" s="24">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="R32" s="40">
-[...44 lines deleted...]
-      <c r="AG32" s="47"/>
+      <c r="AE32" s="24">
+        <v>6</v>
+      </c>
+      <c r="AF32" s="56">
+        <v>7</v>
+      </c>
+      <c r="AG32" s="53">
+        <v>7</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="8"/>
+      <c r="B33" s="8">
+        <v>7</v>
+      </c>
       <c r="C33" s="8">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D33" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E33" s="8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="F33" s="8">
+        <v>5</v>
+      </c>
+      <c r="G33" s="9">
+        <v>6</v>
+      </c>
+      <c r="H33" s="40">
+        <v>15</v>
       </c>
       <c r="I33" s="40">
         <v>4</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="10">
+        <v>7</v>
+      </c>
+      <c r="K33" s="9">
+        <v>7</v>
+      </c>
+      <c r="L33" s="10">
+        <v>5</v>
+      </c>
+      <c r="M33" s="11">
+        <v>10</v>
+      </c>
+      <c r="N33" s="36">
+        <v>2</v>
+      </c>
+      <c r="O33" s="36">
         <v>6</v>
       </c>
-      <c r="K33" s="24">
-[...8 lines deleted...]
-      <c r="N33" s="40">
+      <c r="P33" s="36">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="36">
         <v>8</v>
       </c>
-      <c r="O33" s="40">
-[...11 lines deleted...]
-      <c r="S33" s="40">
+      <c r="R33" s="36">
+        <v>1</v>
+      </c>
+      <c r="S33" s="36">
+        <v>9</v>
+      </c>
+      <c r="T33" s="36">
+        <v>11</v>
+      </c>
+      <c r="U33" s="36">
+        <v>5</v>
+      </c>
+      <c r="V33" s="36">
+        <v>7</v>
+      </c>
+      <c r="W33" s="35">
+        <v>7</v>
+      </c>
+      <c r="X33" s="35">
+        <v>6</v>
+      </c>
+      <c r="Y33" s="35">
+        <v>5</v>
+      </c>
+      <c r="Z33" s="53">
+        <v>5</v>
+      </c>
+      <c r="AA33" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="56">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE33" s="24">
+        <v>11</v>
+      </c>
+      <c r="AF33" s="56">
+        <v>14</v>
+      </c>
+      <c r="AG33" s="53">
         <v>10</v>
       </c>
-      <c r="T33" s="40">
-[...38 lines deleted...]
-      <c r="AG33" s="47"/>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C34" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D34" s="8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E34" s="8">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F34" s="8">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="H34" s="8">
+        <v>8</v>
+      </c>
+      <c r="G34" s="9">
+        <v>12</v>
+      </c>
+      <c r="H34" s="40">
+        <v>14</v>
+      </c>
+      <c r="I34" s="40">
+        <v>12</v>
+      </c>
+      <c r="J34" s="10">
+        <v>12</v>
+      </c>
+      <c r="K34" s="9">
+        <v>10</v>
+      </c>
+      <c r="L34" s="10">
+        <v>7</v>
+      </c>
+      <c r="M34" s="11">
+        <v>5</v>
+      </c>
+      <c r="N34" s="36">
+        <v>7</v>
+      </c>
+      <c r="O34" s="36">
+        <v>3</v>
+      </c>
+      <c r="P34" s="36">
+        <v>7</v>
+      </c>
+      <c r="Q34" s="36">
+        <v>7</v>
+      </c>
+      <c r="R34" s="36">
         <v>6</v>
       </c>
-      <c r="I34" s="40">
+      <c r="S34" s="36">
+        <v>15</v>
+      </c>
+      <c r="T34" s="36">
+        <v>9</v>
+      </c>
+      <c r="U34" s="36">
+        <v>11</v>
+      </c>
+      <c r="V34" s="36">
+        <v>9</v>
+      </c>
+      <c r="W34" s="35">
+        <v>6</v>
+      </c>
+      <c r="X34" s="35">
+        <v>12</v>
+      </c>
+      <c r="Y34" s="35">
+        <v>10</v>
+      </c>
+      <c r="Z34" s="53">
+        <v>10</v>
+      </c>
+      <c r="AA34" s="52">
+        <v>8</v>
+      </c>
+      <c r="AB34" s="56">
         <v>7</v>
       </c>
-      <c r="J34" s="6">
-[...68 lines deleted...]
-      <c r="AG34" s="47"/>
+      <c r="AC34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD34" s="56">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="24">
+        <v>16</v>
+      </c>
+      <c r="AF34" s="56">
+        <v>15</v>
+      </c>
+      <c r="AG34" s="53">
+        <v>8</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="8">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C35" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D35" s="8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E35" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F35" s="8">
         <v>3</v>
       </c>
-      <c r="G35" s="24" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="G35" s="9">
+        <v>10</v>
+      </c>
+      <c r="H35" s="40">
+        <v>6</v>
       </c>
       <c r="I35" s="40">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="J35" s="6">
+        <v>10</v>
+      </c>
+      <c r="J35" s="10">
+        <v>6</v>
+      </c>
+      <c r="K35" s="9">
+        <v>11</v>
+      </c>
+      <c r="L35" s="10">
+        <v>4</v>
+      </c>
+      <c r="M35" s="11">
+        <v>2</v>
+      </c>
+      <c r="N35" s="36">
+        <v>6</v>
+      </c>
+      <c r="O35" s="36">
         <v>7</v>
       </c>
-      <c r="K35" s="24">
-[...29 lines deleted...]
-      <c r="U35" s="40">
+      <c r="P35" s="36">
+        <v>4</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>2</v>
+      </c>
+      <c r="R35" s="36">
+        <v>3</v>
+      </c>
+      <c r="S35" s="36">
+        <v>4</v>
+      </c>
+      <c r="T35" s="36">
+        <v>13</v>
+      </c>
+      <c r="U35" s="36">
+        <v>8</v>
+      </c>
+      <c r="V35" s="36">
+        <v>6</v>
+      </c>
+      <c r="W35" s="35">
+        <v>8</v>
+      </c>
+      <c r="X35" s="35">
         <v>7</v>
       </c>
-      <c r="V35" s="40" t="s">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="Y35" s="35">
+        <v>4</v>
+      </c>
+      <c r="Z35" s="53">
+        <v>5</v>
       </c>
       <c r="AA35" s="52">
-        <v>3</v>
-[...16 lines deleted...]
-      <c r="AG35" s="47"/>
+        <v>5</v>
+      </c>
+      <c r="AB35" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="24">
+        <v>5</v>
+      </c>
+      <c r="AD35" s="56">
+        <v>4</v>
+      </c>
+      <c r="AE35" s="24">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="56">
+        <v>5</v>
+      </c>
+      <c r="AG35" s="53">
+        <v>4</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="8">
+        <v>16</v>
+      </c>
+      <c r="C36" s="8">
+        <v>11</v>
+      </c>
+      <c r="D36" s="8">
+        <v>22</v>
+      </c>
+      <c r="E36" s="8">
         <v>15</v>
       </c>
-      <c r="C36" s="8">
+      <c r="F36" s="8">
+        <v>11</v>
+      </c>
+      <c r="G36" s="9">
+        <v>26</v>
+      </c>
+      <c r="H36" s="40">
+        <v>35</v>
+      </c>
+      <c r="I36" s="40">
+        <v>25</v>
+      </c>
+      <c r="J36" s="10">
+        <v>21</v>
+      </c>
+      <c r="K36" s="9">
+        <v>15</v>
+      </c>
+      <c r="L36" s="10">
+        <v>12</v>
+      </c>
+      <c r="M36" s="11">
+        <v>14</v>
+      </c>
+      <c r="N36" s="36">
+        <v>13</v>
+      </c>
+      <c r="O36" s="36">
+        <v>18</v>
+      </c>
+      <c r="P36" s="36">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="36">
+        <v>16</v>
+      </c>
+      <c r="R36" s="36">
+        <v>8</v>
+      </c>
+      <c r="S36" s="36">
+        <v>20</v>
+      </c>
+      <c r="T36" s="36">
+        <v>18</v>
+      </c>
+      <c r="U36" s="36">
+        <v>22</v>
+      </c>
+      <c r="V36" s="36">
+        <v>18</v>
+      </c>
+      <c r="W36" s="35">
+        <v>15</v>
+      </c>
+      <c r="X36" s="35">
+        <v>18</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>22</v>
+      </c>
+      <c r="Z36" s="53">
+        <v>18</v>
+      </c>
+      <c r="AA36" s="52">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="56">
+        <v>14</v>
+      </c>
+      <c r="AC36" s="24">
+        <v>20</v>
+      </c>
+      <c r="AD36" s="56">
         <v>7</v>
       </c>
-      <c r="D36" s="8">
-[...47 lines deleted...]
-      <c r="T36" s="40">
+      <c r="AE36" s="24">
+        <v>34</v>
+      </c>
+      <c r="AF36" s="56">
+        <v>20</v>
+      </c>
+      <c r="AG36" s="53">
         <v>17</v>
       </c>
-      <c r="U36" s="40">
-[...35 lines deleted...]
-      <c r="AG36" s="47"/>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C37" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D37" s="8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E37" s="8">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="F37" s="8"/>
+      <c r="G37" s="9">
+        <v>4</v>
+      </c>
+      <c r="H37" s="40">
+        <v>4</v>
       </c>
       <c r="I37" s="40">
-        <v>2</v>
-[...25 lines deleted...]
-      <c r="R37" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4</v>
+      </c>
+      <c r="K37" s="9">
+        <v>3</v>
+      </c>
+      <c r="L37" s="10">
+        <v>8</v>
+      </c>
+      <c r="M37" s="11">
+        <v>5</v>
+      </c>
+      <c r="N37" s="36">
+        <v>2</v>
+      </c>
+      <c r="O37" s="36">
+        <v>4</v>
+      </c>
+      <c r="P37" s="36">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="36">
+        <v>2</v>
+      </c>
+      <c r="R37" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="S37" s="40">
-[...21 lines deleted...]
-        <v>2</v>
+      <c r="S37" s="36">
+        <v>8</v>
+      </c>
+      <c r="T37" s="36">
+        <v>7</v>
+      </c>
+      <c r="U37" s="36">
+        <v>1</v>
+      </c>
+      <c r="V37" s="36">
+        <v>2</v>
+      </c>
+      <c r="W37" s="35">
+        <v>4</v>
+      </c>
+      <c r="X37" s="35">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="35">
+        <v>5</v>
+      </c>
+      <c r="Z37" s="53">
+        <v>3</v>
       </c>
       <c r="AA37" s="52">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="AC37" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="56">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="24">
+        <v>5</v>
+      </c>
+      <c r="AD37" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="AD37" s="12">
-[...8 lines deleted...]
-      <c r="AG37" s="47"/>
+      <c r="AE37" s="24">
+        <v>4</v>
+      </c>
+      <c r="AF37" s="56">
+        <v>7</v>
+      </c>
+      <c r="AG37" s="53">
+        <v>3</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C38" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="8">
+        <v>7</v>
+      </c>
+      <c r="D38" s="8">
+        <v>7</v>
+      </c>
+      <c r="E38" s="8">
+        <v>3</v>
+      </c>
+      <c r="F38" s="8">
+        <v>2</v>
+      </c>
+      <c r="G38" s="9">
+        <v>5</v>
+      </c>
+      <c r="H38" s="40">
+        <v>13</v>
+      </c>
+      <c r="I38" s="40">
+        <v>6</v>
+      </c>
+      <c r="J38" s="10">
+        <v>2</v>
+      </c>
+      <c r="K38" s="9">
+        <v>3</v>
+      </c>
+      <c r="L38" s="10">
+        <v>3</v>
+      </c>
+      <c r="M38" s="11">
+        <v>6</v>
+      </c>
+      <c r="N38" s="36">
+        <v>3</v>
+      </c>
+      <c r="O38" s="36">
+        <v>3</v>
+      </c>
+      <c r="P38" s="36">
+        <v>3</v>
+      </c>
+      <c r="Q38" s="36">
+        <v>1</v>
+      </c>
+      <c r="R38" s="36">
+        <v>2</v>
+      </c>
+      <c r="S38" s="36">
+        <v>2</v>
+      </c>
+      <c r="T38" s="36">
+        <v>10</v>
+      </c>
+      <c r="U38" s="36">
+        <v>3</v>
+      </c>
+      <c r="V38" s="36">
+        <v>3</v>
+      </c>
+      <c r="W38" s="35">
+        <v>2</v>
+      </c>
+      <c r="X38" s="35">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="35">
+        <v>8</v>
+      </c>
+      <c r="Z38" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D38" s="8">
-[...23 lines deleted...]
-      <c r="L38" s="6" t="s">
+      <c r="AA38" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="56">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD38" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="M38" s="6">
-[...59 lines deleted...]
-      <c r="AG38" s="47"/>
+      <c r="AE38" s="24">
+        <v>5</v>
+      </c>
+      <c r="AF38" s="56">
+        <v>3</v>
+      </c>
+      <c r="AG38" s="53">
+        <v>2</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C39" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D39" s="8">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E39" s="8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F39" s="8">
+        <v>4</v>
+      </c>
+      <c r="G39" s="9">
+        <v>10</v>
+      </c>
+      <c r="H39" s="40">
+        <v>6</v>
+      </c>
+      <c r="I39" s="40">
+        <v>12</v>
+      </c>
+      <c r="J39" s="10">
+        <v>11</v>
+      </c>
+      <c r="K39" s="9">
+        <v>5</v>
+      </c>
+      <c r="L39" s="10">
+        <v>4</v>
+      </c>
+      <c r="M39" s="11">
+        <v>4</v>
+      </c>
+      <c r="N39" s="36">
+        <v>5</v>
+      </c>
+      <c r="O39" s="36">
+        <v>4</v>
+      </c>
+      <c r="P39" s="36">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="36">
+        <v>6</v>
+      </c>
+      <c r="R39" s="36">
+        <v>3</v>
+      </c>
+      <c r="S39" s="36">
         <v>9</v>
       </c>
-      <c r="G39" s="24">
-[...8 lines deleted...]
-      <c r="J39" s="6">
+      <c r="T39" s="36">
+        <v>7</v>
+      </c>
+      <c r="U39" s="36">
+        <v>9</v>
+      </c>
+      <c r="V39" s="36">
+        <v>4</v>
+      </c>
+      <c r="W39" s="35">
+        <v>9</v>
+      </c>
+      <c r="X39" s="35">
+        <v>12</v>
+      </c>
+      <c r="Y39" s="35">
+        <v>11</v>
+      </c>
+      <c r="Z39" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA39" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="56">
         <v>6</v>
       </c>
-      <c r="K39" s="24">
-[...65 lines deleted...]
-      <c r="AG39" s="47"/>
+      <c r="AC39" s="24">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE39" s="24">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="56">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="53">
+        <v>3</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C40" s="8">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D40" s="8">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E40" s="8">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F40" s="8">
         <v>7</v>
       </c>
-      <c r="G40" s="24">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="G40" s="9">
+        <v>10</v>
+      </c>
+      <c r="H40" s="40">
+        <v>10</v>
       </c>
       <c r="I40" s="40">
+        <v>14</v>
+      </c>
+      <c r="J40" s="10">
+        <v>12</v>
+      </c>
+      <c r="K40" s="9">
+        <v>13</v>
+      </c>
+      <c r="L40" s="10">
+        <v>9</v>
+      </c>
+      <c r="M40" s="11">
+        <v>11</v>
+      </c>
+      <c r="N40" s="36">
+        <v>11</v>
+      </c>
+      <c r="O40" s="36">
+        <v>15</v>
+      </c>
+      <c r="P40" s="36">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="36">
+        <v>13</v>
+      </c>
+      <c r="R40" s="36">
+        <v>5</v>
+      </c>
+      <c r="S40" s="36">
+        <v>13</v>
+      </c>
+      <c r="T40" s="36">
+        <v>22</v>
+      </c>
+      <c r="U40" s="36">
         <v>7</v>
       </c>
-      <c r="J40" s="6">
-[...2 lines deleted...]
-      <c r="K40" s="24">
+      <c r="V40" s="36">
+        <v>9</v>
+      </c>
+      <c r="W40" s="35">
+        <v>7</v>
+      </c>
+      <c r="X40" s="35">
+        <v>14</v>
+      </c>
+      <c r="Y40" s="35">
+        <v>10</v>
+      </c>
+      <c r="Z40" s="53">
         <v>11</v>
       </c>
-      <c r="L40" s="6">
-[...2 lines deleted...]
-      <c r="M40" s="6">
+      <c r="AA40" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB40" s="56">
+        <v>4</v>
+      </c>
+      <c r="AC40" s="24">
+        <v>9</v>
+      </c>
+      <c r="AD40" s="56">
         <v>7</v>
       </c>
-      <c r="N40" s="40">
-[...5 lines deleted...]
-      <c r="P40" s="40">
+      <c r="AE40" s="24">
+        <v>21</v>
+      </c>
+      <c r="AF40" s="56">
         <v>6</v>
       </c>
-      <c r="Q40" s="40">
-[...14 lines deleted...]
-      <c r="V40" s="40">
+      <c r="AG40" s="53">
         <v>9</v>
       </c>
-      <c r="W40" s="40">
-[...29 lines deleted...]
-      <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>5</v>
+      </c>
+      <c r="C41" s="8">
+        <v>5</v>
       </c>
       <c r="D41" s="8">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="E41" s="8"/>
       <c r="F41" s="8">
+        <v>1</v>
+      </c>
+      <c r="G41" s="9">
+        <v>5</v>
+      </c>
+      <c r="H41" s="40">
+        <v>3</v>
+      </c>
+      <c r="I41" s="40">
+        <v>6</v>
+      </c>
+      <c r="J41" s="10">
+        <v>3</v>
+      </c>
+      <c r="K41" s="9">
+        <v>3</v>
+      </c>
+      <c r="L41" s="10">
+        <v>2</v>
+      </c>
+      <c r="M41" s="11">
+        <v>6</v>
+      </c>
+      <c r="N41" s="36">
+        <v>5</v>
+      </c>
+      <c r="O41" s="36">
+        <v>5</v>
+      </c>
+      <c r="P41" s="36">
+        <v>3</v>
+      </c>
+      <c r="Q41" s="36">
+        <v>6</v>
+      </c>
+      <c r="R41" s="36">
+        <v>3</v>
+      </c>
+      <c r="S41" s="36">
+        <v>2</v>
+      </c>
+      <c r="T41" s="36">
+        <v>6</v>
+      </c>
+      <c r="U41" s="36">
+        <v>5</v>
+      </c>
+      <c r="V41" s="36">
+        <v>2</v>
+      </c>
+      <c r="W41" s="35">
+        <v>1</v>
+      </c>
+      <c r="X41" s="35">
+        <v>5</v>
+      </c>
+      <c r="Y41" s="35">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="53">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB41" s="56">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="24">
+        <v>6</v>
+      </c>
+      <c r="AD41" s="56">
+        <v>3</v>
+      </c>
+      <c r="AE41" s="24">
         <v>7</v>
       </c>
-      <c r="G41" s="24">
-[...20 lines deleted...]
-      <c r="N41" s="40">
+      <c r="AF41" s="56">
         <v>6</v>
       </c>
-      <c r="O41" s="40" t="s">
-[...51 lines deleted...]
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="53">
+        <v>2</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="8">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C42" s="8">
         <v>4</v>
       </c>
       <c r="D42" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E42" s="8">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F42" s="8">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="G42" s="9">
+        <v>2</v>
+      </c>
+      <c r="H42" s="40">
+        <v>10</v>
       </c>
       <c r="I42" s="40">
-        <v>3</v>
-[...68 lines deleted...]
-      <c r="AG42" s="47"/>
+        <v>5</v>
+      </c>
+      <c r="J42" s="10">
+        <v>2</v>
+      </c>
+      <c r="K42" s="9">
+        <v>8</v>
+      </c>
+      <c r="L42" s="10">
+        <v>3</v>
+      </c>
+      <c r="M42" s="11">
+        <v>1</v>
+      </c>
+      <c r="N42" s="36">
+        <v>2</v>
+      </c>
+      <c r="O42" s="36">
+        <v>5</v>
+      </c>
+      <c r="P42" s="36">
+        <v>5</v>
+      </c>
+      <c r="Q42" s="36">
+        <v>7</v>
+      </c>
+      <c r="R42" s="36">
+        <v>1</v>
+      </c>
+      <c r="S42" s="36">
+        <v>2</v>
+      </c>
+      <c r="T42" s="36">
+        <v>8</v>
+      </c>
+      <c r="U42" s="36">
+        <v>7</v>
+      </c>
+      <c r="V42" s="36">
+        <v>5</v>
+      </c>
+      <c r="W42" s="35">
+        <v>3</v>
+      </c>
+      <c r="X42" s="35">
+        <v>4</v>
+      </c>
+      <c r="Y42" s="35">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="53">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="56">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="24">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="56">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="24">
+        <v>7</v>
+      </c>
+      <c r="AF42" s="56">
+        <v>4</v>
+      </c>
+      <c r="AG42" s="53">
+        <v>3</v>
+      </c>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
+        <v>6</v>
+      </c>
+      <c r="C43" s="14">
+        <v>14</v>
+      </c>
+      <c r="D43" s="14">
+        <v>18</v>
+      </c>
+      <c r="E43" s="14">
+        <v>16</v>
+      </c>
+      <c r="F43" s="14">
+        <v>14</v>
+      </c>
+      <c r="G43" s="13">
+        <v>25</v>
+      </c>
+      <c r="H43" s="13">
+        <v>22</v>
+      </c>
+      <c r="I43" s="13">
+        <v>15</v>
+      </c>
+      <c r="J43" s="13">
+        <v>14</v>
+      </c>
+      <c r="K43" s="13">
+        <v>13</v>
+      </c>
+      <c r="L43" s="13">
+        <v>13</v>
+      </c>
+      <c r="M43" s="37">
+        <v>10</v>
+      </c>
+      <c r="N43" s="37">
+        <v>9</v>
+      </c>
+      <c r="O43" s="37">
+        <v>9</v>
+      </c>
+      <c r="P43" s="37">
+        <v>12</v>
+      </c>
+      <c r="Q43" s="37">
+        <v>10</v>
+      </c>
+      <c r="R43" s="37">
+        <v>6</v>
+      </c>
+      <c r="S43" s="37">
+        <v>20</v>
+      </c>
+      <c r="T43" s="37">
+        <v>22</v>
+      </c>
+      <c r="U43" s="37">
+        <v>13</v>
+      </c>
+      <c r="V43" s="37">
+        <v>16</v>
+      </c>
+      <c r="W43" s="51">
+        <v>11</v>
+      </c>
+      <c r="X43" s="51">
+        <v>10</v>
+      </c>
+      <c r="Y43" s="51">
+        <v>19</v>
+      </c>
+      <c r="Z43" s="54">
+        <v>7</v>
+      </c>
+      <c r="AA43" s="54">
+        <v>11</v>
+      </c>
+      <c r="AB43" s="51">
+        <v>15</v>
+      </c>
+      <c r="AC43" s="14">
+        <v>6</v>
+      </c>
+      <c r="AD43" s="51">
+        <v>9</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>22</v>
+      </c>
+      <c r="AF43" s="51">
+        <v>19</v>
+      </c>
+      <c r="AG43" s="54">
+        <v>14</v>
+      </c>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="15"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="40"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A22:Y22"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK43"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="N2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AA31" sqref="AA31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="23.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="X3" s="86"/>
+      <c r="Y3" s="86"/>
+      <c r="AJ3" s="86" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK3" s="86"/>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="84"/>
+      <c r="B4" s="87">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="87">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="87">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88"/>
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
+    </row>
+    <row r="5" spans="1:37" ht="26.25" customHeight="1">
+      <c r="A5" s="85"/>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="L5" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q5" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="U5" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="V5" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="W5" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="X5" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y5" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="73" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC5" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AG5" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH5" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI5" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="AJ5" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK5" s="73" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="19">
+        <v>4.74</v>
+      </c>
+      <c r="C7" s="19">
+        <v>4.91</v>
+      </c>
+      <c r="D7" s="19">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E7" s="25">
+        <v>5.09</v>
+      </c>
+      <c r="F7" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="G7" s="30">
+        <v>5.27</v>
+      </c>
+      <c r="H7" s="30">
+        <v>5.81</v>
+      </c>
+      <c r="I7" s="30">
+        <v>6.05</v>
+      </c>
+      <c r="J7" s="43">
+        <v>6.06</v>
+      </c>
+      <c r="K7" s="43">
+        <v>5.95</v>
+      </c>
+      <c r="L7" s="38">
+        <v>5.87</v>
+      </c>
+      <c r="M7" s="38">
+        <v>5.75</v>
+      </c>
+      <c r="N7" s="38">
+        <v>4.01</v>
+      </c>
+      <c r="O7" s="38">
+        <v>4.87</v>
+      </c>
+      <c r="P7" s="38">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="R7" s="1">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="S7" s="38">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T7" s="38">
+        <v>5.53</v>
+      </c>
+      <c r="U7" s="38">
+        <v>5.73</v>
+      </c>
+      <c r="V7" s="38">
+        <v>5.65</v>
+      </c>
+      <c r="W7" s="38">
+        <v>5.55</v>
+      </c>
+      <c r="X7" s="38">
+        <v>5.54</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>5.56</v>
+      </c>
+      <c r="Z7" s="19">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>4.13</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>4.21</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AD7" s="25">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AE7" s="19">
+        <v>5.12</v>
+      </c>
+      <c r="AF7" s="25">
+        <v>5.52</v>
+      </c>
+      <c r="AG7" s="19">
+        <v>5.76</v>
+      </c>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="19">
+        <v>5.52</v>
+      </c>
+      <c r="C8" s="19">
+        <v>5.81</v>
+      </c>
+      <c r="D8" s="19">
+        <v>5.71</v>
+      </c>
+      <c r="E8" s="25">
+        <v>6</v>
+      </c>
+      <c r="F8" s="25">
+        <v>5.49</v>
+      </c>
+      <c r="G8" s="28">
+        <v>6.29</v>
+      </c>
+      <c r="H8" s="30">
+        <v>6.95</v>
+      </c>
+      <c r="I8" s="30">
+        <v>7.27</v>
+      </c>
+      <c r="J8" s="43">
+        <v>7.25</v>
+      </c>
+      <c r="K8" s="43">
+        <v>7.07</v>
+      </c>
+      <c r="L8" s="38">
+        <v>6.96</v>
+      </c>
+      <c r="M8" s="38">
+        <v>6.83</v>
+      </c>
+      <c r="N8" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O8" s="38">
+        <v>5.41</v>
+      </c>
+      <c r="P8" s="38">
+        <v>5.73</v>
+      </c>
+      <c r="Q8" s="38">
+        <v>5.73</v>
+      </c>
+      <c r="R8" s="1">
+        <v>5.42</v>
+      </c>
+      <c r="S8" s="38">
+        <v>6.27</v>
+      </c>
+      <c r="T8" s="38">
+        <v>6.76</v>
+      </c>
+      <c r="U8" s="38">
+        <v>7.08</v>
+      </c>
+      <c r="V8" s="38">
+        <v>6.94</v>
+      </c>
+      <c r="W8" s="38">
+        <v>6.8</v>
+      </c>
+      <c r="X8" s="38">
+        <v>6.69</v>
+      </c>
+      <c r="Y8" s="38">
+        <v>6.69</v>
+      </c>
+      <c r="Z8" s="19">
+        <v>4.46</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>4.93</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>5.23</v>
+      </c>
+      <c r="AD8" s="25">
+        <v>4.79</v>
+      </c>
+      <c r="AE8" s="19">
+        <v>6.21</v>
+      </c>
+      <c r="AF8" s="25">
+        <v>6.69</v>
+      </c>
+      <c r="AG8" s="19">
+        <v>7.16</v>
+      </c>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="19">
+        <v>3.39</v>
+      </c>
+      <c r="C9" s="19">
+        <v>2.92</v>
+      </c>
+      <c r="D9" s="19">
+        <v>3.07</v>
+      </c>
+      <c r="E9" s="25">
+        <v>3.76</v>
+      </c>
+      <c r="F9" s="25">
+        <v>4.29</v>
+      </c>
+      <c r="G9" s="28">
+        <v>4.67</v>
+      </c>
+      <c r="H9" s="30">
+        <v>5.24</v>
+      </c>
+      <c r="I9" s="30">
+        <v>5.25</v>
+      </c>
+      <c r="J9" s="43">
+        <v>5.44</v>
+      </c>
+      <c r="K9" s="43">
+        <v>5.16</v>
+      </c>
+      <c r="L9" s="38">
+        <v>5.29</v>
+      </c>
+      <c r="M9" s="38">
+        <v>5.13</v>
+      </c>
+      <c r="N9" s="38">
+        <v>3.92</v>
+      </c>
+      <c r="O9" s="38">
+        <v>4.92</v>
+      </c>
+      <c r="P9" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="Q9" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R9" s="1">
+        <v>3.75</v>
+      </c>
+      <c r="S9" s="38">
+        <v>3.86</v>
+      </c>
+      <c r="T9" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="U9" s="38">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="V9" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W9" s="38">
+        <v>4.76</v>
+      </c>
+      <c r="X9" s="38">
+        <v>4.83</v>
+      </c>
+      <c r="Y9" s="38">
+        <v>4.75</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>4.01</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>3.81</v>
+      </c>
+      <c r="AB9" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AD9" s="25">
+        <v>3.86</v>
+      </c>
+      <c r="AE9" s="19">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF9" s="25">
+        <v>5.63</v>
+      </c>
+      <c r="AG9" s="19">
+        <v>6.09</v>
+      </c>
+      <c r="AH9" s="47"/>
+      <c r="AI9" s="47"/>
+      <c r="AJ9" s="47"/>
+      <c r="AK9" s="47"/>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="19">
+        <v>4.57</v>
+      </c>
+      <c r="C10" s="19">
+        <v>3.76</v>
+      </c>
+      <c r="D10" s="19">
+        <v>3.09</v>
+      </c>
+      <c r="E10" s="25">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="F10" s="25">
+        <v>3.51</v>
+      </c>
+      <c r="G10" s="28">
+        <v>3.71</v>
+      </c>
+      <c r="H10" s="30">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="I10" s="30">
+        <v>5.09</v>
+      </c>
+      <c r="J10" s="43">
+        <v>5.36</v>
+      </c>
+      <c r="K10" s="43">
+        <v>5.37</v>
+      </c>
+      <c r="L10" s="38">
+        <v>5.23</v>
+      </c>
+      <c r="M10" s="38">
+        <v>5.17</v>
+      </c>
+      <c r="N10" s="38">
+        <v>5.78</v>
+      </c>
+      <c r="O10" s="38">
+        <v>6.49</v>
+      </c>
+      <c r="P10" s="38">
+        <v>3.65</v>
+      </c>
+      <c r="Q10" s="38">
+        <v>3.65</v>
+      </c>
+      <c r="R10" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="S10" s="38">
+        <v>4.7</v>
+      </c>
+      <c r="T10" s="38">
+        <v>4.43</v>
+      </c>
+      <c r="U10" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V10" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="W10" s="38">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="X10" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="Y10" s="38">
+        <v>4.18</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>3.91</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AB10" s="38">
+        <v>2.04</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>1.61</v>
+      </c>
+      <c r="AE10" s="19">
+        <v>2.35</v>
+      </c>
+      <c r="AF10" s="25">
+        <v>3.01</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>3.51</v>
+      </c>
+      <c r="AH10" s="47"/>
+      <c r="AI10" s="47"/>
+      <c r="AJ10" s="47"/>
+      <c r="AK10" s="47"/>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="19">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="C11" s="19">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="D11" s="19">
+        <v>4.71</v>
+      </c>
+      <c r="E11" s="25">
+        <v>4.34</v>
+      </c>
+      <c r="F11" s="25">
+        <v>3.99</v>
+      </c>
+      <c r="G11" s="28">
+        <v>4.08</v>
+      </c>
+      <c r="H11" s="30">
+        <v>4.59</v>
+      </c>
+      <c r="I11" s="30">
+        <v>4.63</v>
+      </c>
+      <c r="J11" s="43">
+        <v>4.68</v>
+      </c>
+      <c r="K11" s="43">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="L11" s="38">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="M11" s="38">
+        <v>4.63</v>
+      </c>
+      <c r="N11" s="38">
+        <v>1.8</v>
+      </c>
+      <c r="O11" s="38">
+        <v>3.08</v>
+      </c>
+      <c r="P11" s="38">
+        <v>4.08</v>
+      </c>
+      <c r="Q11" s="38">
+        <v>4.08</v>
+      </c>
+      <c r="R11" s="1">
+        <v>3.71</v>
+      </c>
+      <c r="S11" s="38">
+        <v>3.87</v>
+      </c>
+      <c r="T11" s="38">
+        <v>4.43</v>
+      </c>
+      <c r="U11" s="38">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="V11" s="38">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="W11" s="38">
+        <v>4.33</v>
+      </c>
+      <c r="X11" s="38">
+        <v>4.37</v>
+      </c>
+      <c r="Y11" s="38">
+        <v>4.42</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>3.22</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>3.62</v>
+      </c>
+      <c r="AB11" s="38">
+        <v>3.49</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>3.33</v>
+      </c>
+      <c r="AD11" s="25">
+        <v>2.93</v>
+      </c>
+      <c r="AE11" s="19">
+        <v>3.62</v>
+      </c>
+      <c r="AF11" s="25">
+        <v>4.24</v>
+      </c>
+      <c r="AG11" s="19">
+        <v>4.58</v>
+      </c>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="47"/>
+      <c r="AJ11" s="47"/>
+      <c r="AK11" s="47"/>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="19">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="C12" s="19">
+        <v>2.65</v>
+      </c>
+      <c r="D12" s="19">
+        <v>3.11</v>
+      </c>
+      <c r="E12" s="25">
+        <v>3.95</v>
+      </c>
+      <c r="F12" s="25">
+        <v>4.07</v>
+      </c>
+      <c r="G12" s="28">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="H12" s="30">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="I12" s="30">
+        <v>5.28</v>
+      </c>
+      <c r="J12" s="43">
+        <v>5.47</v>
+      </c>
+      <c r="K12" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="L12" s="38">
+        <v>5.37</v>
+      </c>
+      <c r="M12" s="38">
+        <v>5.16</v>
+      </c>
+      <c r="N12" s="38">
+        <v>4.12</v>
+      </c>
+      <c r="O12" s="38">
+        <v>3.09</v>
+      </c>
+      <c r="P12" s="38">
+        <v>3.62</v>
+      </c>
+      <c r="Q12" s="38">
+        <v>3.62</v>
+      </c>
+      <c r="R12" s="1">
+        <v>3.59</v>
+      </c>
+      <c r="S12" s="38">
+        <v>4.49</v>
+      </c>
+      <c r="T12" s="38">
+        <v>4.59</v>
+      </c>
+      <c r="U12" s="38">
+        <v>4.82</v>
+      </c>
+      <c r="V12" s="38">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="W12" s="38">
+        <v>4.74</v>
+      </c>
+      <c r="X12" s="38">
+        <v>4.96</v>
+      </c>
+      <c r="Y12" s="38">
+        <v>5.03</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>6.02</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>5.65</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>5.13</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>3.53</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>4.57</v>
+      </c>
+      <c r="AF12" s="25">
+        <v>5.21</v>
+      </c>
+      <c r="AG12" s="19">
+        <v>5.15</v>
+      </c>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="47"/>
+      <c r="AJ12" s="47"/>
+      <c r="AK12" s="47"/>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="19">
+        <v>6.07</v>
+      </c>
+      <c r="C13" s="19">
+        <v>5.24</v>
+      </c>
+      <c r="D13" s="19">
+        <v>4.82</v>
+      </c>
+      <c r="E13" s="25">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="F13" s="25">
+        <v>3.98</v>
+      </c>
+      <c r="G13" s="28">
+        <v>4.46</v>
+      </c>
+      <c r="H13" s="30">
+        <v>4.41</v>
+      </c>
+      <c r="I13" s="30">
+        <v>4.7</v>
+      </c>
+      <c r="J13" s="43">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="K13" s="43">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L13" s="38">
+        <v>4.75</v>
+      </c>
+      <c r="M13" s="38">
+        <v>4.46</v>
+      </c>
+      <c r="N13" s="38">
+        <v>4.28</v>
+      </c>
+      <c r="O13" s="38">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="P13" s="38">
+        <v>3.43</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>3.43</v>
+      </c>
+      <c r="R13" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="S13" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="T13" s="38">
+        <v>3.98</v>
+      </c>
+      <c r="U13" s="38">
+        <v>4.18</v>
+      </c>
+      <c r="V13" s="38">
+        <v>4.2</v>
+      </c>
+      <c r="W13" s="38">
+        <v>4.34</v>
+      </c>
+      <c r="X13" s="38">
+        <v>4.41</v>
+      </c>
+      <c r="Y13" s="38">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>3.63</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>3.79</v>
+      </c>
+      <c r="AB13" s="38">
+        <v>3.23</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>3.35</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>3.25</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>4.32</v>
+      </c>
+      <c r="AF13" s="25">
+        <v>4.22</v>
+      </c>
+      <c r="AG13" s="19">
+        <v>4.05</v>
+      </c>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="47"/>
+      <c r="AJ13" s="47"/>
+      <c r="AK13" s="47"/>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="19">
+        <v>4.08</v>
+      </c>
+      <c r="C14" s="19">
+        <v>3.56</v>
+      </c>
+      <c r="D14" s="19">
+        <v>4.25</v>
+      </c>
+      <c r="E14" s="25">
+        <v>4.13</v>
+      </c>
+      <c r="F14" s="25">
+        <v>3.85</v>
+      </c>
+      <c r="G14" s="28">
+        <v>4.34</v>
+      </c>
+      <c r="H14" s="30">
+        <v>5</v>
+      </c>
+      <c r="I14" s="30">
+        <v>5.18</v>
+      </c>
+      <c r="J14" s="43">
+        <v>5.22</v>
+      </c>
+      <c r="K14" s="43">
+        <v>5.08</v>
+      </c>
+      <c r="L14" s="38">
+        <v>4.91</v>
+      </c>
+      <c r="M14" s="38">
+        <v>4.79</v>
+      </c>
+      <c r="N14" s="38">
+        <v>3.33</v>
+      </c>
+      <c r="O14" s="38">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="P14" s="38">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q14" s="38">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R14" s="1">
+        <v>3.67</v>
+      </c>
+      <c r="S14" s="38">
+        <v>3.94</v>
+      </c>
+      <c r="T14" s="38">
+        <v>4.04</v>
+      </c>
+      <c r="U14" s="38">
+        <v>4.24</v>
+      </c>
+      <c r="V14" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="W14" s="38">
+        <v>4.24</v>
+      </c>
+      <c r="X14" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="Y14" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>4.63</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>4.59</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>4.26</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AD14" s="25">
+        <v>3.96</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>4.8</v>
+      </c>
+      <c r="AF14" s="25">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="AG14" s="19">
+        <v>4.79</v>
+      </c>
+      <c r="AH14" s="47"/>
+      <c r="AI14" s="47"/>
+      <c r="AJ14" s="47"/>
+      <c r="AK14" s="47"/>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="19">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="C15" s="19">
+        <v>6.07</v>
+      </c>
+      <c r="D15" s="19">
+        <v>5.17</v>
+      </c>
+      <c r="E15" s="25">
+        <v>4.95</v>
+      </c>
+      <c r="F15" s="25">
+        <v>4.22</v>
+      </c>
+      <c r="G15" s="28">
+        <v>4.46</v>
+      </c>
+      <c r="H15" s="30">
+        <v>4.72</v>
+      </c>
+      <c r="I15" s="30">
+        <v>4.91</v>
+      </c>
+      <c r="J15" s="43">
+        <v>5.08</v>
+      </c>
+      <c r="K15" s="43">
+        <v>4.99</v>
+      </c>
+      <c r="L15" s="38">
+        <v>5.25</v>
+      </c>
+      <c r="M15" s="38">
+        <v>5.16</v>
+      </c>
+      <c r="N15" s="38">
+        <v>2.84</v>
+      </c>
+      <c r="O15" s="38">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="P15" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R15" s="1">
+        <v>3.63</v>
+      </c>
+      <c r="S15" s="38">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="T15" s="38">
+        <v>5.07</v>
+      </c>
+      <c r="U15" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V15" s="38">
+        <v>4.42</v>
+      </c>
+      <c r="W15" s="38">
+        <v>4.47</v>
+      </c>
+      <c r="X15" s="38">
+        <v>4.47</v>
+      </c>
+      <c r="Y15" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>4.34</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>3.03</v>
+      </c>
+      <c r="AB15" s="38">
+        <v>3.47</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>4.47</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>3.86</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>3.96</v>
+      </c>
+      <c r="AF15" s="25">
+        <v>4.76</v>
+      </c>
+      <c r="AG15" s="19">
+        <v>4.82</v>
+      </c>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="19">
+        <v>5.36</v>
+      </c>
+      <c r="C16" s="19">
+        <v>5.62</v>
+      </c>
+      <c r="D16" s="19">
+        <v>6.46</v>
+      </c>
+      <c r="E16" s="25">
+        <v>5.55</v>
+      </c>
+      <c r="F16" s="25">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G16" s="28">
+        <v>4.95</v>
+      </c>
+      <c r="H16" s="30">
+        <v>5.8</v>
+      </c>
+      <c r="I16" s="30">
+        <v>6.08</v>
+      </c>
+      <c r="J16" s="43">
+        <v>5.65</v>
+      </c>
+      <c r="K16" s="43">
+        <v>5.48</v>
+      </c>
+      <c r="L16" s="38">
+        <v>5.31</v>
+      </c>
+      <c r="M16" s="38">
+        <v>5.38</v>
+      </c>
+      <c r="N16" s="38">
+        <v>2.8</v>
+      </c>
+      <c r="O16" s="38">
+        <v>5.12</v>
+      </c>
+      <c r="P16" s="38">
+        <v>4.28</v>
+      </c>
+      <c r="Q16" s="38">
+        <v>4.28</v>
+      </c>
+      <c r="R16" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="S16" s="38">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="T16" s="38">
+        <v>4.96</v>
+      </c>
+      <c r="U16" s="38">
+        <v>4.93</v>
+      </c>
+      <c r="V16" s="38">
+        <v>4.71</v>
+      </c>
+      <c r="W16" s="38">
+        <v>4.58</v>
+      </c>
+      <c r="X16" s="38">
+        <v>4.68</v>
+      </c>
+      <c r="Y16" s="38">
+        <v>4.99</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>2.11</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>2.59</v>
+      </c>
+      <c r="AB16" s="38">
+        <v>2.42</v>
+      </c>
+      <c r="AC16" s="19">
+        <v>3.26</v>
+      </c>
+      <c r="AD16" s="25">
+        <v>2.89</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>3.61</v>
+      </c>
+      <c r="AF16" s="25">
+        <v>3.91</v>
+      </c>
+      <c r="AG16" s="19">
+        <v>4.04</v>
+      </c>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="19">
+        <v>5.39</v>
+      </c>
+      <c r="C17" s="19">
+        <v>4.2</v>
+      </c>
+      <c r="D17" s="19">
+        <v>3.68</v>
+      </c>
+      <c r="E17" s="25">
+        <v>3.78</v>
+      </c>
+      <c r="F17" s="25">
+        <v>3.55</v>
+      </c>
+      <c r="G17" s="28">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H17" s="30">
+        <v>4.09</v>
+      </c>
+      <c r="I17" s="30">
+        <v>4.59</v>
+      </c>
+      <c r="J17" s="43">
+        <v>4.92</v>
+      </c>
+      <c r="K17" s="43">
+        <v>4.76</v>
+      </c>
+      <c r="L17" s="38">
+        <v>4.58</v>
+      </c>
+      <c r="M17" s="38">
+        <v>4.42</v>
+      </c>
+      <c r="N17" s="38">
+        <v>3.44</v>
+      </c>
+      <c r="O17" s="38">
+        <v>3.25</v>
+      </c>
+      <c r="P17" s="38">
+        <v>3.72</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>3.72</v>
+      </c>
+      <c r="R17" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="S17" s="38">
+        <v>3.86</v>
+      </c>
+      <c r="T17" s="38">
+        <v>3.99</v>
+      </c>
+      <c r="U17" s="38">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="V17" s="38">
+        <v>4.12</v>
+      </c>
+      <c r="W17" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="X17" s="38">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Y17" s="38">
+        <v>4.93</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>2.72</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>2.86</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>3.31</v>
+      </c>
+      <c r="AC17" s="19">
+        <v>3.02</v>
+      </c>
+      <c r="AD17" s="25">
+        <v>2.82</v>
+      </c>
+      <c r="AE17" s="19">
+        <v>3.9</v>
+      </c>
+      <c r="AF17" s="25">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AG17" s="19">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="47"/>
+      <c r="AJ17" s="47"/>
+      <c r="AK17" s="47"/>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="19">
+        <v>3.91</v>
+      </c>
+      <c r="C18" s="19">
+        <v>4.59</v>
+      </c>
+      <c r="D18" s="19">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="E18" s="25">
+        <v>5.13</v>
+      </c>
+      <c r="F18" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="G18" s="28">
+        <v>4.8</v>
+      </c>
+      <c r="H18" s="30">
+        <v>5.24</v>
+      </c>
+      <c r="I18" s="30">
+        <v>5.5</v>
+      </c>
+      <c r="J18" s="43">
+        <v>5.51</v>
+      </c>
+      <c r="K18" s="43">
+        <v>5.44</v>
+      </c>
+      <c r="L18" s="38">
+        <v>5.43</v>
+      </c>
+      <c r="M18" s="38">
+        <v>5.43</v>
+      </c>
+      <c r="N18" s="38">
+        <v>5.59</v>
+      </c>
+      <c r="O18" s="38">
+        <v>6.54</v>
+      </c>
+      <c r="P18" s="38">
+        <v>5.45</v>
+      </c>
+      <c r="Q18" s="38">
+        <v>5.45</v>
+      </c>
+      <c r="R18" s="1">
+        <v>4.96</v>
+      </c>
+      <c r="S18" s="38">
+        <v>5.42</v>
+      </c>
+      <c r="T18" s="38">
+        <v>5.99</v>
+      </c>
+      <c r="U18" s="38">
+        <v>5.78</v>
+      </c>
+      <c r="V18" s="38">
+        <v>5.61</v>
+      </c>
+      <c r="W18" s="38">
+        <v>5.51</v>
+      </c>
+      <c r="X18" s="38">
+        <v>5.53</v>
+      </c>
+      <c r="Y18" s="38">
+        <v>5.48</v>
+      </c>
+      <c r="Z18" s="19">
+        <v>5.43</v>
+      </c>
+      <c r="AA18" s="19">
+        <v>4.01</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>3.28</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>3.61</v>
+      </c>
+      <c r="AD18" s="25">
+        <v>3.65</v>
+      </c>
+      <c r="AE18" s="19">
+        <v>4.68</v>
+      </c>
+      <c r="AF18" s="25">
+        <v>4.51</v>
+      </c>
+      <c r="AG18" s="19">
+        <v>4.54</v>
+      </c>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="19">
+        <v>6.27</v>
+      </c>
+      <c r="C19" s="19">
+        <v>6.45</v>
+      </c>
+      <c r="D19" s="19">
+        <v>5.9</v>
+      </c>
+      <c r="E19" s="25">
+        <v>4.43</v>
+      </c>
+      <c r="F19" s="25">
+        <v>3.77</v>
+      </c>
+      <c r="G19" s="28">
+        <v>4.2</v>
+      </c>
+      <c r="H19" s="30">
+        <v>4.13</v>
+      </c>
+      <c r="I19" s="30">
+        <v>4.55</v>
+      </c>
+      <c r="J19" s="43">
+        <v>4.47</v>
+      </c>
+      <c r="K19" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L19" s="38">
+        <v>4.24</v>
+      </c>
+      <c r="M19" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="N19" s="38">
+        <v>6.31</v>
+      </c>
+      <c r="O19" s="38">
+        <v>6.69</v>
+      </c>
+      <c r="P19" s="38">
+        <v>6.29</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>6.29</v>
+      </c>
+      <c r="R19" s="1">
+        <v>5.76</v>
+      </c>
+      <c r="S19" s="38">
+        <v>5.23</v>
+      </c>
+      <c r="T19" s="38">
+        <v>5.59</v>
+      </c>
+      <c r="U19" s="38">
+        <v>5.69</v>
+      </c>
+      <c r="V19" s="38">
+        <v>5.35</v>
+      </c>
+      <c r="W19" s="38">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="X19" s="38">
+        <v>5.09</v>
+      </c>
+      <c r="Y19" s="38">
+        <v>5.09</v>
+      </c>
+      <c r="Z19" s="19">
+        <v>1.32</v>
+      </c>
+      <c r="AA19" s="19">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AB19" s="38">
+        <v>3.19</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD19" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AE19" s="19">
+        <v>5.19</v>
+      </c>
+      <c r="AF19" s="25">
+        <v>5.59</v>
+      </c>
+      <c r="AG19" s="19">
+        <v>5.23</v>
+      </c>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="A20" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="19">
+        <v>6.6</v>
+      </c>
+      <c r="C20" s="19">
+        <v>5.35</v>
+      </c>
+      <c r="D20" s="19">
+        <v>3.83</v>
+      </c>
+      <c r="E20" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="F20" s="25">
+        <v>4.37</v>
+      </c>
+      <c r="G20" s="28">
+        <v>3.96</v>
+      </c>
+      <c r="H20" s="30">
+        <v>4.75</v>
+      </c>
+      <c r="I20" s="30">
+        <v>4.76</v>
+      </c>
+      <c r="J20" s="43">
+        <v>4.45</v>
+      </c>
+      <c r="K20" s="43">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="L20" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M20" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="N20" s="38">
+        <v>1.98</v>
+      </c>
+      <c r="O20" s="38">
+        <v>3.64</v>
+      </c>
+      <c r="P20" s="38">
+        <v>4.83</v>
+      </c>
+      <c r="Q20" s="38">
+        <v>4.83</v>
+      </c>
+      <c r="R20" s="1">
+        <v>4.03</v>
+      </c>
+      <c r="S20" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="T20" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="U20" s="38">
+        <v>4.67</v>
+      </c>
+      <c r="V20" s="38">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="W20" s="38">
+        <v>4.55</v>
+      </c>
+      <c r="X20" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="Y20" s="38">
+        <v>4.21</v>
+      </c>
+      <c r="Z20" s="19">
+        <v>4.13</v>
+      </c>
+      <c r="AA20" s="19">
+        <v>2.72</v>
+      </c>
+      <c r="AB20" s="38">
+        <v>2.86</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>3.22</v>
+      </c>
+      <c r="AD20" s="25">
+        <v>2.99</v>
+      </c>
+      <c r="AE20" s="19">
+        <v>3.74</v>
+      </c>
+      <c r="AF20" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="AG20" s="19">
+        <v>3.74</v>
+      </c>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="A21" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="19">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="C21" s="19">
+        <v>3.5</v>
+      </c>
+      <c r="D21" s="19">
+        <v>4.37</v>
+      </c>
+      <c r="E21" s="25">
+        <v>4.67</v>
+      </c>
+      <c r="F21" s="25">
+        <v>4.68</v>
+      </c>
+      <c r="G21" s="28">
+        <v>5.36</v>
+      </c>
+      <c r="H21" s="30">
+        <v>5.67</v>
+      </c>
+      <c r="I21" s="30">
+        <v>5.59</v>
+      </c>
+      <c r="J21" s="43">
+        <v>5.52</v>
+      </c>
+      <c r="K21" s="43">
+        <v>5.41</v>
+      </c>
+      <c r="L21" s="38">
+        <v>5.33</v>
+      </c>
+      <c r="M21" s="38">
+        <v>5.17</v>
+      </c>
+      <c r="N21" s="38">
+        <v>3.14</v>
+      </c>
+      <c r="O21" s="38">
+        <v>3.28</v>
+      </c>
+      <c r="P21" s="38">
+        <v>3.57</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>3.57</v>
+      </c>
+      <c r="R21" s="1">
+        <v>3.26</v>
+      </c>
+      <c r="S21" s="38">
+        <v>3.91</v>
+      </c>
+      <c r="T21" s="38">
+        <v>4.45</v>
+      </c>
+      <c r="U21" s="38">
+        <v>4.45</v>
+      </c>
+      <c r="V21" s="38">
+        <v>4.59</v>
+      </c>
+      <c r="W21" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="X21" s="38">
+        <v>4.42</v>
+      </c>
+      <c r="Y21" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Z21" s="19">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AA21" s="19">
+        <v>3.34</v>
+      </c>
+      <c r="AB21" s="38">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>3.56</v>
+      </c>
+      <c r="AD21" s="25">
+        <v>3.47</v>
+      </c>
+      <c r="AE21" s="19">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF21" s="25">
+        <v>4.59</v>
+      </c>
+      <c r="AG21" s="19">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="83"/>
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="83"/>
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="R22" s="83"/>
+      <c r="S22" s="83"/>
+      <c r="T22" s="83"/>
+      <c r="U22" s="83"/>
+      <c r="V22" s="83"/>
+      <c r="W22" s="83"/>
+      <c r="X22" s="83"/>
+      <c r="Y22" s="83"/>
+      <c r="AA22" s="50"/>
+      <c r="AB22" s="50"/>
+      <c r="AC22" s="50"/>
+      <c r="AD22" s="25"/>
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="25"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="19">
+        <v>5.38</v>
+      </c>
+      <c r="C23" s="19">
+        <v>5.63</v>
+      </c>
+      <c r="D23" s="19">
+        <v>5.6</v>
+      </c>
+      <c r="E23" s="25">
+        <v>5.87</v>
+      </c>
+      <c r="F23" s="25">
+        <v>5.37</v>
+      </c>
+      <c r="G23" s="30">
+        <v>6.07</v>
+      </c>
+      <c r="H23" s="30">
+        <v>6.71</v>
+      </c>
+      <c r="I23" s="30">
+        <v>7.05</v>
+      </c>
+      <c r="J23" s="38">
+        <v>7.02</v>
+      </c>
+      <c r="K23" s="38">
+        <v>6.84</v>
+      </c>
+      <c r="L23" s="38">
+        <v>6.76</v>
+      </c>
+      <c r="M23" s="38">
+        <v>6.63</v>
+      </c>
+      <c r="N23" s="38">
+        <v>4.34</v>
+      </c>
+      <c r="O23" s="38">
+        <v>5.42</v>
+      </c>
+      <c r="P23" s="38">
+        <v>5.64</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>5.64</v>
+      </c>
+      <c r="R23" s="1">
+        <v>5.37</v>
+      </c>
+      <c r="S23" s="38">
+        <v>6.16</v>
+      </c>
+      <c r="T23" s="38">
+        <v>6.61</v>
+      </c>
+      <c r="U23" s="38">
+        <v>6.88</v>
+      </c>
+      <c r="V23" s="38">
+        <v>6.71</v>
+      </c>
+      <c r="W23" s="38">
+        <v>6.59</v>
+      </c>
+      <c r="X23" s="38">
+        <v>6.5</v>
+      </c>
+      <c r="Y23" s="38">
+        <v>6.5</v>
+      </c>
+      <c r="Z23" s="19">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>4.55</v>
+      </c>
+      <c r="AB23" s="38">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>5.09</v>
+      </c>
+      <c r="AD23" s="25">
+        <v>4.68</v>
+      </c>
+      <c r="AE23" s="19">
+        <v>5.97</v>
+      </c>
+      <c r="AF23" s="25">
+        <v>6.42</v>
+      </c>
+      <c r="AG23" s="19">
+        <v>6.86</v>
+      </c>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="19">
+        <v>5.52</v>
+      </c>
+      <c r="C24" s="19">
+        <v>5.81</v>
+      </c>
+      <c r="D24" s="19">
+        <v>5.71</v>
+      </c>
+      <c r="E24" s="25">
+        <v>6</v>
+      </c>
+      <c r="F24" s="25">
+        <v>5.49</v>
+      </c>
+      <c r="G24" s="28">
+        <v>6.29</v>
+      </c>
+      <c r="H24" s="30">
+        <v>6.95</v>
+      </c>
+      <c r="I24" s="30">
+        <v>7.27</v>
+      </c>
+      <c r="J24" s="38">
+        <v>7.25</v>
+      </c>
+      <c r="K24" s="38">
+        <v>7.07</v>
+      </c>
+      <c r="L24" s="38">
+        <v>6.96</v>
+      </c>
+      <c r="M24" s="38">
+        <v>6.83</v>
+      </c>
+      <c r="N24" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O24" s="38">
+        <v>5.41</v>
+      </c>
+      <c r="P24" s="38">
+        <v>5.73</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>5.73</v>
+      </c>
+      <c r="R24" s="1">
+        <v>5.42</v>
+      </c>
+      <c r="S24" s="38">
+        <v>6.27</v>
+      </c>
+      <c r="T24" s="38">
+        <v>6.76</v>
+      </c>
+      <c r="U24" s="38">
+        <v>7.08</v>
+      </c>
+      <c r="V24" s="38">
+        <v>6.94</v>
+      </c>
+      <c r="W24" s="38">
+        <v>6.8</v>
+      </c>
+      <c r="X24" s="38">
+        <v>6.69</v>
+      </c>
+      <c r="Y24" s="38">
+        <v>6.69</v>
+      </c>
+      <c r="Z24" s="19">
+        <v>4.46</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB24" s="38">
+        <v>4.93</v>
+      </c>
+      <c r="AC24" s="19">
+        <v>5.23</v>
+      </c>
+      <c r="AD24" s="25">
+        <v>4.79</v>
+      </c>
+      <c r="AE24" s="19">
+        <v>6.21</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>6.69</v>
+      </c>
+      <c r="AG24" s="19">
+        <v>7.16</v>
+      </c>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="19">
+        <v>5.57</v>
+      </c>
+      <c r="C25" s="19">
+        <v>5.77</v>
+      </c>
+      <c r="D25" s="19">
+        <v>6.15</v>
+      </c>
+      <c r="E25" s="25">
+        <v>6.05</v>
+      </c>
+      <c r="F25" s="25">
+        <v>5.07</v>
+      </c>
+      <c r="G25" s="28">
+        <v>5.17</v>
+      </c>
+      <c r="H25" s="30">
+        <v>4.83</v>
+      </c>
+      <c r="I25" s="30">
+        <v>5.44</v>
+      </c>
+      <c r="J25" s="38">
+        <v>5.47</v>
+      </c>
+      <c r="K25" s="38">
+        <v>5.19</v>
+      </c>
+      <c r="L25" s="38">
+        <v>5.36</v>
+      </c>
+      <c r="M25" s="38">
+        <v>5.03</v>
+      </c>
+      <c r="N25" s="38">
+        <v>2.74</v>
+      </c>
+      <c r="O25" s="38">
+        <v>3.61</v>
+      </c>
+      <c r="P25" s="38">
+        <v>4.97</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>4.97</v>
+      </c>
+      <c r="R25" s="1">
+        <v>5.08</v>
+      </c>
+      <c r="S25" s="38">
+        <v>4.49</v>
+      </c>
+      <c r="T25" s="38">
+        <v>5.05</v>
+      </c>
+      <c r="U25" s="38">
+        <v>5.29</v>
+      </c>
+      <c r="V25" s="38">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="W25" s="38">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="X25" s="38">
+        <v>4.75</v>
+      </c>
+      <c r="Y25" s="38">
+        <v>5.05</v>
+      </c>
+      <c r="Z25" s="19">
+        <v>2.76</v>
+      </c>
+      <c r="AA25" s="19">
+        <v>5.08</v>
+      </c>
+      <c r="AB25" s="38">
+        <v>4.78</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>4.3</v>
+      </c>
+      <c r="AD25" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="AE25" s="19">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AF25" s="25">
+        <v>4.04</v>
+      </c>
+      <c r="AG25" s="19">
+        <v>4.41</v>
+      </c>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="19">
+        <v>1.74</v>
+      </c>
+      <c r="C26" s="19">
+        <v>5.39</v>
+      </c>
+      <c r="D26" s="19">
+        <v>4.12</v>
+      </c>
+      <c r="E26" s="25">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="F26" s="25">
+        <v>4.55</v>
+      </c>
+      <c r="G26" s="28">
+        <v>4.96</v>
+      </c>
+      <c r="H26" s="30">
+        <v>5.49</v>
+      </c>
+      <c r="I26" s="30">
+        <v>5.67</v>
+      </c>
+      <c r="J26" s="38">
+        <v>6.02</v>
+      </c>
+      <c r="K26" s="38">
+        <v>5.93</v>
+      </c>
+      <c r="L26" s="38">
+        <v>5.89</v>
+      </c>
+      <c r="M26" s="38">
+        <v>5.54</v>
+      </c>
+      <c r="N26" s="38">
+        <v>3.57</v>
+      </c>
+      <c r="O26" s="38">
+        <v>4.68</v>
+      </c>
+      <c r="P26" s="38">
+        <v>5.46</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>5.46</v>
+      </c>
+      <c r="R26" s="1">
+        <v>5.41</v>
+      </c>
+      <c r="S26" s="38">
+        <v>6.02</v>
+      </c>
+      <c r="T26" s="38">
+        <v>6.18</v>
+      </c>
+      <c r="U26" s="38">
+        <v>5.61</v>
+      </c>
+      <c r="V26" s="38">
+        <v>5.39</v>
+      </c>
+      <c r="W26" s="38">
+        <v>5.38</v>
+      </c>
+      <c r="X26" s="38">
+        <v>5.22</v>
+      </c>
+      <c r="Y26" s="38">
+        <v>5.07</v>
+      </c>
+      <c r="Z26" s="19">
+        <v>5.35</v>
+      </c>
+      <c r="AA26" s="19">
+        <v>2.84</v>
+      </c>
+      <c r="AB26" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="AC26" s="19">
+        <v>5.56</v>
+      </c>
+      <c r="AD26" s="25">
+        <v>5.16</v>
+      </c>
+      <c r="AE26" s="19">
+        <v>4.92</v>
+      </c>
+      <c r="AF26" s="25">
+        <v>5.78</v>
+      </c>
+      <c r="AG26" s="19">
+        <v>5.97</v>
+      </c>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="19">
+        <v>7.26</v>
+      </c>
+      <c r="C27" s="19">
+        <v>4.55</v>
+      </c>
+      <c r="D27" s="19">
+        <v>5.47</v>
+      </c>
+      <c r="E27" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="F27" s="25">
+        <v>4.46</v>
+      </c>
+      <c r="G27" s="28">
+        <v>3.96</v>
+      </c>
+      <c r="H27" s="30">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="I27" s="30">
+        <v>4.62</v>
+      </c>
+      <c r="J27" s="38">
+        <v>4.28</v>
+      </c>
+      <c r="K27" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="L27" s="38">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="M27" s="38">
+        <v>4.21</v>
+      </c>
+      <c r="N27" s="38">
+        <v>1.49</v>
+      </c>
+      <c r="O27" s="38">
+        <v>6.2</v>
+      </c>
+      <c r="P27" s="38">
+        <v>5.29</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>5.29</v>
+      </c>
+      <c r="R27" s="1">
+        <v>5.12</v>
+      </c>
+      <c r="S27" s="38">
+        <v>5.54</v>
+      </c>
+      <c r="T27" s="38">
+        <v>5.35</v>
+      </c>
+      <c r="U27" s="38">
+        <v>5.41</v>
+      </c>
+      <c r="V27" s="38">
+        <v>4.97</v>
+      </c>
+      <c r="W27" s="38">
+        <v>4.92</v>
+      </c>
+      <c r="X27" s="38">
+        <v>5.3</v>
+      </c>
+      <c r="Y27" s="38">
+        <v>5.35</v>
+      </c>
+      <c r="Z27" s="19">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="AA27" s="19">
+        <v>3.81</v>
+      </c>
+      <c r="AB27" s="38">
+        <v>3.51</v>
+      </c>
+      <c r="AC27" s="19">
+        <v>4.12</v>
+      </c>
+      <c r="AD27" s="25">
+        <v>3.88</v>
+      </c>
+      <c r="AE27" s="19">
+        <v>4.5</v>
+      </c>
+      <c r="AF27" s="25">
+        <v>4.92</v>
+      </c>
+      <c r="AG27" s="19">
+        <v>5.22</v>
+      </c>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="19">
+        <v>3.62</v>
+      </c>
+      <c r="C28" s="19">
+        <v>3.3</v>
+      </c>
+      <c r="D28" s="19">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="E28" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F28" s="25">
+        <v>4.46</v>
+      </c>
+      <c r="G28" s="28">
+        <v>4.8</v>
+      </c>
+      <c r="H28" s="30">
+        <v>6.22</v>
+      </c>
+      <c r="I28" s="30">
+        <v>6.58</v>
+      </c>
+      <c r="J28" s="38">
+        <v>6.48</v>
+      </c>
+      <c r="K28" s="38">
+        <v>6.1</v>
+      </c>
+      <c r="L28" s="38">
+        <v>6.22</v>
+      </c>
+      <c r="M28" s="38">
+        <v>6.23</v>
+      </c>
+      <c r="N28" s="38">
+        <v>6.41</v>
+      </c>
+      <c r="O28" s="38">
+        <v>6.75</v>
+      </c>
+      <c r="P28" s="38">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="R28" s="1">
+        <v>4.88</v>
+      </c>
+      <c r="S28" s="38">
+        <v>5.79</v>
+      </c>
+      <c r="T28" s="38">
+        <v>6.02</v>
+      </c>
+      <c r="U28" s="38">
+        <v>6.06</v>
+      </c>
+      <c r="V28" s="38">
+        <v>5.81</v>
+      </c>
+      <c r="W28" s="38">
+        <v>5.96</v>
+      </c>
+      <c r="X28" s="38">
+        <v>5.76</v>
+      </c>
+      <c r="Y28" s="38">
+        <v>5.74</v>
+      </c>
+      <c r="Z28" s="19">
+        <v>5.52</v>
+      </c>
+      <c r="AA28" s="19">
+        <v>3.86</v>
+      </c>
+      <c r="AB28" s="38">
+        <v>3.17</v>
+      </c>
+      <c r="AC28" s="19">
+        <v>3.56</v>
+      </c>
+      <c r="AD28" s="25">
+        <v>3.77</v>
+      </c>
+      <c r="AE28" s="19">
+        <v>4.57</v>
+      </c>
+      <c r="AF28" s="25">
+        <v>4.57</v>
+      </c>
+      <c r="AG28" s="19">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="AA29" s="55"/>
+      <c r="AB29" s="55"/>
+      <c r="AC29" s="55"/>
+      <c r="AD29" s="25"/>
+      <c r="AE29" s="55"/>
+      <c r="AF29" s="25"/>
+      <c r="AG29" s="55"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="19">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="C30" s="19">
+        <v>4.21</v>
+      </c>
+      <c r="D30" s="19">
+        <v>4.21</v>
+      </c>
+      <c r="E30" s="25">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="F30" s="25">
+        <v>4.16</v>
+      </c>
+      <c r="G30" s="31">
+        <v>4.5</v>
+      </c>
+      <c r="H30" s="30">
+        <v>4.93</v>
+      </c>
+      <c r="I30" s="30">
+        <v>5.09</v>
+      </c>
+      <c r="J30" s="43">
+        <v>5.14</v>
+      </c>
+      <c r="K30" s="43">
+        <v>5.08</v>
+      </c>
+      <c r="L30" s="38">
+        <v>5</v>
+      </c>
+      <c r="M30" s="38">
+        <v>4.91</v>
+      </c>
+      <c r="N30" s="43">
+        <v>3.69</v>
+      </c>
+      <c r="O30" s="43">
+        <v>4.32</v>
+      </c>
+      <c r="P30" s="43">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="R30" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="S30" s="43">
+        <v>4.04</v>
+      </c>
+      <c r="T30" s="38">
+        <v>4.47</v>
+      </c>
+      <c r="U30" s="43">
+        <v>4.58</v>
+      </c>
+      <c r="V30" s="43">
+        <v>4.59</v>
+      </c>
+      <c r="W30" s="38">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="X30" s="38">
+        <v>4.58</v>
+      </c>
+      <c r="Y30" s="38">
+        <v>4.62</v>
+      </c>
+      <c r="Z30" s="19">
+        <v>3.81</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>3.71</v>
+      </c>
+      <c r="AB30" s="38">
+        <v>3.63</v>
+      </c>
+      <c r="AC30" s="19">
+        <v>3.68</v>
+      </c>
+      <c r="AD30" s="25">
+        <v>3.35</v>
+      </c>
+      <c r="AE30" s="25">
+        <v>4.26</v>
+      </c>
+      <c r="AF30" s="25">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AG30" s="25">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="A31" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="19">
+        <v>3.39</v>
+      </c>
+      <c r="C31" s="19">
+        <v>2.92</v>
+      </c>
+      <c r="D31" s="19">
+        <v>3.07</v>
+      </c>
+      <c r="E31" s="25">
+        <v>3.76</v>
+      </c>
+      <c r="F31" s="25">
+        <v>4.29</v>
+      </c>
+      <c r="G31" s="32">
+        <v>4.67</v>
+      </c>
+      <c r="H31" s="30">
+        <v>5.24</v>
+      </c>
+      <c r="I31" s="30">
+        <v>5.25</v>
+      </c>
+      <c r="J31" s="43">
+        <v>5.44</v>
+      </c>
+      <c r="K31" s="43">
+        <v>5.16</v>
+      </c>
+      <c r="L31" s="38">
+        <v>5.29</v>
+      </c>
+      <c r="M31" s="38">
+        <v>5.13</v>
+      </c>
+      <c r="N31" s="43">
+        <v>3.92</v>
+      </c>
+      <c r="O31" s="43">
+        <v>4.92</v>
+      </c>
+      <c r="P31" s="43">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R31" s="1">
+        <v>3.75</v>
+      </c>
+      <c r="S31" s="43">
+        <v>3.86</v>
+      </c>
+      <c r="T31" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="U31" s="43">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="V31" s="43">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W31" s="38">
+        <v>4.76</v>
+      </c>
+      <c r="X31" s="38">
+        <v>4.83</v>
+      </c>
+      <c r="Y31" s="38">
+        <v>4.75</v>
+      </c>
+      <c r="Z31" s="19">
+        <v>4.01</v>
+      </c>
+      <c r="AA31" s="19">
+        <v>3.81</v>
+      </c>
+      <c r="AB31" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="AC31" s="19">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AD31" s="25">
+        <v>3.86</v>
+      </c>
+      <c r="AE31" s="25">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AF31" s="25">
+        <v>5.63</v>
+      </c>
+      <c r="AG31" s="25">
+        <v>6.09</v>
+      </c>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="A32" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="19">
+        <v>4.57</v>
+      </c>
+      <c r="C32" s="19">
+        <v>3.76</v>
+      </c>
+      <c r="D32" s="19">
+        <v>3.09</v>
+      </c>
+      <c r="E32" s="25">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="F32" s="25">
+        <v>3.51</v>
+      </c>
+      <c r="G32" s="32">
+        <v>3.71</v>
+      </c>
+      <c r="H32" s="30">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="I32" s="30">
+        <v>5.09</v>
+      </c>
+      <c r="J32" s="43">
+        <v>5.36</v>
+      </c>
+      <c r="K32" s="43">
+        <v>5.37</v>
+      </c>
+      <c r="L32" s="38">
+        <v>5.23</v>
+      </c>
+      <c r="M32" s="38">
+        <v>5.17</v>
+      </c>
+      <c r="N32" s="43">
+        <v>5.78</v>
+      </c>
+      <c r="O32" s="43">
+        <v>6.49</v>
+      </c>
+      <c r="P32" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="R32" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="S32" s="43">
+        <v>4.7</v>
+      </c>
+      <c r="T32" s="38">
+        <v>4.43</v>
+      </c>
+      <c r="U32" s="43">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V32" s="43">
+        <v>4.51</v>
+      </c>
+      <c r="W32" s="38">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="X32" s="38">
+        <v>4.3</v>
+      </c>
+      <c r="Y32" s="38">
+        <v>4.18</v>
+      </c>
+      <c r="Z32" s="19">
+        <v>3.91</v>
+      </c>
+      <c r="AA32" s="19">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AB32" s="38">
+        <v>2.04</v>
+      </c>
+      <c r="AC32" s="19">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AD32" s="25">
+        <v>1.61</v>
+      </c>
+      <c r="AE32" s="25">
+        <v>2.35</v>
+      </c>
+      <c r="AF32" s="25">
+        <v>3.01</v>
+      </c>
+      <c r="AG32" s="25">
+        <v>3.51</v>
+      </c>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="19">
+        <v>4.58</v>
+      </c>
+      <c r="C33" s="19">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="D33" s="19">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E33" s="25">
+        <v>3.53</v>
+      </c>
+      <c r="F33" s="25">
+        <v>3.47</v>
+      </c>
+      <c r="G33" s="32">
+        <v>3.57</v>
+      </c>
+      <c r="H33" s="30">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="I33" s="30">
+        <v>4.25</v>
+      </c>
+      <c r="J33" s="43">
+        <v>4.3</v>
+      </c>
+      <c r="K33" s="43">
+        <v>4.33</v>
+      </c>
+      <c r="L33" s="38">
+        <v>4.25</v>
+      </c>
+      <c r="M33" s="38">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="N33" s="43">
+        <v>1.34</v>
+      </c>
+      <c r="O33" s="43">
+        <v>2.82</v>
+      </c>
+      <c r="P33" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="R33" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="S33" s="43">
+        <v>3.57</v>
+      </c>
+      <c r="T33" s="38">
+        <v>4.13</v>
+      </c>
+      <c r="U33" s="43">
+        <v>4.03</v>
+      </c>
+      <c r="V33" s="43">
+        <v>4.12</v>
+      </c>
+      <c r="W33" s="38">
+        <v>4.18</v>
+      </c>
+      <c r="X33" s="38">
+        <v>4.18</v>
+      </c>
+      <c r="Y33" s="38">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="Z33" s="19">
+        <v>3.45</v>
+      </c>
+      <c r="AA33" s="19">
+        <v>2.9</v>
+      </c>
+      <c r="AB33" s="38">
+        <v>2.85</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>2.85</v>
+      </c>
+      <c r="AD33" s="25">
+        <v>2.54</v>
+      </c>
+      <c r="AE33" s="25">
+        <v>3.42</v>
+      </c>
+      <c r="AF33" s="25">
+        <v>4.33</v>
+      </c>
+      <c r="AG33" s="25">
+        <v>4.67</v>
+      </c>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="19">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="C34" s="19">
+        <v>2.65</v>
+      </c>
+      <c r="D34" s="19">
+        <v>3.11</v>
+      </c>
+      <c r="E34" s="25">
+        <v>3.95</v>
+      </c>
+      <c r="F34" s="25">
+        <v>4.07</v>
+      </c>
+      <c r="G34" s="32">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="H34" s="30">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="I34" s="30">
+        <v>5.28</v>
+      </c>
+      <c r="J34" s="43">
+        <v>5.47</v>
+      </c>
+      <c r="K34" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="L34" s="38">
+        <v>5.37</v>
+      </c>
+      <c r="M34" s="38">
+        <v>5.16</v>
+      </c>
+      <c r="N34" s="43">
+        <v>4.12</v>
+      </c>
+      <c r="O34" s="43">
+        <v>3.09</v>
+      </c>
+      <c r="P34" s="43">
+        <v>3.62</v>
+      </c>
+      <c r="Q34" s="43">
+        <v>3.62</v>
+      </c>
+      <c r="R34" s="1">
+        <v>3.59</v>
+      </c>
+      <c r="S34" s="43">
+        <v>4.49</v>
+      </c>
+      <c r="T34" s="38">
+        <v>4.59</v>
+      </c>
+      <c r="U34" s="43">
+        <v>4.82</v>
+      </c>
+      <c r="V34" s="43">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="W34" s="38">
+        <v>4.74</v>
+      </c>
+      <c r="X34" s="38">
+        <v>4.96</v>
+      </c>
+      <c r="Y34" s="38">
+        <v>5.03</v>
+      </c>
+      <c r="Z34" s="19">
+        <v>6.02</v>
+      </c>
+      <c r="AA34" s="19">
+        <v>5.65</v>
+      </c>
+      <c r="AB34" s="38">
+        <v>5.13</v>
+      </c>
+      <c r="AC34" s="19">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AD34" s="25">
+        <v>3.53</v>
+      </c>
+      <c r="AE34" s="25">
+        <v>4.57</v>
+      </c>
+      <c r="AF34" s="25">
+        <v>5.21</v>
+      </c>
+      <c r="AG34" s="25">
+        <v>5.15</v>
+      </c>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="19">
+        <v>6.07</v>
+      </c>
+      <c r="C35" s="19">
+        <v>5.24</v>
+      </c>
+      <c r="D35" s="19">
+        <v>4.82</v>
+      </c>
+      <c r="E35" s="25">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="F35" s="25">
+        <v>3.98</v>
+      </c>
+      <c r="G35" s="32">
+        <v>4.46</v>
+      </c>
+      <c r="H35" s="30">
+        <v>4.41</v>
+      </c>
+      <c r="I35" s="30">
+        <v>4.7</v>
+      </c>
+      <c r="J35" s="43">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="K35" s="43">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L35" s="38">
+        <v>4.75</v>
+      </c>
+      <c r="M35" s="38">
+        <v>4.46</v>
+      </c>
+      <c r="N35" s="43">
+        <v>4.28</v>
+      </c>
+      <c r="O35" s="43">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="P35" s="43">
+        <v>3.43</v>
+      </c>
+      <c r="Q35" s="43">
+        <v>3.43</v>
+      </c>
+      <c r="R35" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="S35" s="43">
+        <v>3.1</v>
+      </c>
+      <c r="T35" s="38">
+        <v>3.98</v>
+      </c>
+      <c r="U35" s="43">
+        <v>4.18</v>
+      </c>
+      <c r="V35" s="43">
+        <v>4.2</v>
+      </c>
+      <c r="W35" s="38">
+        <v>4.34</v>
+      </c>
+      <c r="X35" s="38">
+        <v>4.41</v>
+      </c>
+      <c r="Y35" s="38">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="Z35" s="19">
+        <v>3.63</v>
+      </c>
+      <c r="AA35" s="19">
+        <v>3.79</v>
+      </c>
+      <c r="AB35" s="38">
+        <v>3.23</v>
+      </c>
+      <c r="AC35" s="19">
+        <v>3.35</v>
+      </c>
+      <c r="AD35" s="25">
+        <v>3.25</v>
+      </c>
+      <c r="AE35" s="25">
+        <v>4.32</v>
+      </c>
+      <c r="AF35" s="25">
+        <v>4.22</v>
+      </c>
+      <c r="AG35" s="25">
+        <v>4.05</v>
+      </c>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="19">
+        <v>4.08</v>
+      </c>
+      <c r="C36" s="19">
+        <v>3.56</v>
+      </c>
+      <c r="D36" s="19">
+        <v>4.25</v>
+      </c>
+      <c r="E36" s="25">
+        <v>4.13</v>
+      </c>
+      <c r="F36" s="25">
+        <v>3.85</v>
+      </c>
+      <c r="G36" s="32">
+        <v>4.34</v>
+      </c>
+      <c r="H36" s="30">
+        <v>5</v>
+      </c>
+      <c r="I36" s="30">
+        <v>5.18</v>
+      </c>
+      <c r="J36" s="43">
+        <v>5.22</v>
+      </c>
+      <c r="K36" s="43">
+        <v>5.08</v>
+      </c>
+      <c r="L36" s="38">
+        <v>4.91</v>
+      </c>
+      <c r="M36" s="38">
+        <v>4.79</v>
+      </c>
+      <c r="N36" s="43">
+        <v>3.33</v>
+      </c>
+      <c r="O36" s="43">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="P36" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q36" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R36" s="1">
+        <v>3.67</v>
+      </c>
+      <c r="S36" s="43">
+        <v>3.94</v>
+      </c>
+      <c r="T36" s="38">
+        <v>4.04</v>
+      </c>
+      <c r="U36" s="43">
+        <v>4.24</v>
+      </c>
+      <c r="V36" s="43">
+        <v>4.29</v>
+      </c>
+      <c r="W36" s="38">
+        <v>4.24</v>
+      </c>
+      <c r="X36" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="Y36" s="38">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Z36" s="19">
+        <v>4.63</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>4.59</v>
+      </c>
+      <c r="AB36" s="38">
+        <v>4.26</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AD36" s="25">
+        <v>3.96</v>
+      </c>
+      <c r="AE36" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="AF36" s="25">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="AG36" s="25">
+        <v>4.79</v>
+      </c>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="19">
+        <v>5.74</v>
+      </c>
+      <c r="C37" s="19">
+        <v>6.53</v>
+      </c>
+      <c r="D37" s="19">
+        <v>5.87</v>
+      </c>
+      <c r="E37" s="25">
+        <v>5.01</v>
+      </c>
+      <c r="F37" s="25">
+        <v>4</v>
+      </c>
+      <c r="G37" s="32">
+        <v>4.13</v>
+      </c>
+      <c r="H37" s="30">
+        <v>4.21</v>
+      </c>
+      <c r="I37" s="30">
+        <v>4.41</v>
+      </c>
+      <c r="J37" s="43">
+        <v>4.45</v>
+      </c>
+      <c r="K37" s="43">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="L37" s="38">
+        <v>4.82</v>
+      </c>
+      <c r="M37" s="38">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N37" s="43">
+        <v>2.36</v>
+      </c>
+      <c r="O37" s="43">
+        <v>3.73</v>
+      </c>
+      <c r="P37" s="43">
+        <v>3.06</v>
+      </c>
+      <c r="Q37" s="43">
+        <v>3.06</v>
+      </c>
+      <c r="R37" s="1">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="S37" s="43">
+        <v>3.65</v>
+      </c>
+      <c r="T37" s="38">
+        <v>4.33</v>
+      </c>
+      <c r="U37" s="43">
+        <v>3.93</v>
+      </c>
+      <c r="V37" s="43">
+        <v>3.77</v>
+      </c>
+      <c r="W37" s="38">
+        <v>3.87</v>
+      </c>
+      <c r="X37" s="38">
+        <v>3.96</v>
+      </c>
+      <c r="Y37" s="38">
+        <v>4.13</v>
+      </c>
+      <c r="Z37" s="19">
+        <v>3.66</v>
+      </c>
+      <c r="AA37" s="19">
+        <v>3.15</v>
+      </c>
+      <c r="AB37" s="38">
+        <v>2.9</v>
+      </c>
+      <c r="AC37" s="19">
+        <v>3.74</v>
+      </c>
+      <c r="AD37" s="25">
+        <v>2.98</v>
+      </c>
+      <c r="AE37" s="25">
+        <v>3.32</v>
+      </c>
+      <c r="AF37" s="25">
+        <v>4.08</v>
+      </c>
+      <c r="AG37" s="25">
+        <v>4.04</v>
+      </c>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="19">
+        <v>3.73</v>
+      </c>
+      <c r="C38" s="19">
+        <v>6.56</v>
+      </c>
+      <c r="D38" s="19">
+        <v>7.31</v>
+      </c>
+      <c r="E38" s="25">
+        <v>6.46</v>
+      </c>
+      <c r="F38" s="25">
+        <v>5.65</v>
+      </c>
+      <c r="G38" s="32">
+        <v>5.81</v>
+      </c>
+      <c r="H38" s="30">
+        <v>7.34</v>
+      </c>
+      <c r="I38" s="30">
+        <v>7.35</v>
+      </c>
+      <c r="J38" s="43">
+        <v>6.83</v>
+      </c>
+      <c r="K38" s="43">
+        <v>6.52</v>
+      </c>
+      <c r="L38" s="38">
+        <v>6.28</v>
+      </c>
+      <c r="M38" s="38">
+        <v>6.4</v>
+      </c>
+      <c r="N38" s="43">
+        <v>3.97</v>
+      </c>
+      <c r="O38" s="43">
+        <v>4.16</v>
+      </c>
+      <c r="P38" s="43">
+        <v>3.38</v>
+      </c>
+      <c r="Q38" s="43">
+        <v>3.38</v>
+      </c>
+      <c r="R38" s="1">
+        <v>3.23</v>
+      </c>
+      <c r="S38" s="43">
+        <v>3.14</v>
+      </c>
+      <c r="T38" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="U38" s="43">
+        <v>4.51</v>
+      </c>
+      <c r="V38" s="43">
+        <v>4.47</v>
+      </c>
+      <c r="W38" s="38">
+        <v>4.28</v>
+      </c>
+      <c r="X38" s="38">
+        <v>4.13</v>
+      </c>
+      <c r="Y38" s="38">
+        <v>4.68</v>
+      </c>
+      <c r="Z38" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA38" s="19">
+        <v>1.44</v>
+      </c>
+      <c r="AB38" s="38">
+        <v>1.41</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>2.46</v>
+      </c>
+      <c r="AD38" s="25">
+        <v>1.96</v>
+      </c>
+      <c r="AE38" s="25">
+        <v>2.79</v>
+      </c>
+      <c r="AF38" s="25">
+        <v>2.97</v>
+      </c>
+      <c r="AG38" s="25">
+        <v>2.94</v>
+      </c>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="19">
+        <v>5.39</v>
+      </c>
+      <c r="C39" s="19">
+        <v>4.2</v>
+      </c>
+      <c r="D39" s="19">
+        <v>3.68</v>
+      </c>
+      <c r="E39" s="25">
+        <v>3.78</v>
+      </c>
+      <c r="F39" s="25">
+        <v>3.55</v>
+      </c>
+      <c r="G39" s="32">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H39" s="30">
+        <v>4.09</v>
+      </c>
+      <c r="I39" s="30">
+        <v>4.59</v>
+      </c>
+      <c r="J39" s="43">
+        <v>4.92</v>
+      </c>
+      <c r="K39" s="43">
+        <v>4.76</v>
+      </c>
+      <c r="L39" s="38">
+        <v>4.58</v>
+      </c>
+      <c r="M39" s="38">
+        <v>4.42</v>
+      </c>
+      <c r="N39" s="43">
+        <v>3.44</v>
+      </c>
+      <c r="O39" s="43">
+        <v>3.25</v>
+      </c>
+      <c r="P39" s="43">
+        <v>3.72</v>
+      </c>
+      <c r="Q39" s="43">
+        <v>3.72</v>
+      </c>
+      <c r="R39" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="S39" s="43">
+        <v>3.86</v>
+      </c>
+      <c r="T39" s="38">
+        <v>3.99</v>
+      </c>
+      <c r="U39" s="43">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="V39" s="43">
+        <v>4.12</v>
+      </c>
+      <c r="W39" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="X39" s="38">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>4.93</v>
+      </c>
+      <c r="Z39" s="19">
+        <v>2.72</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>2.86</v>
+      </c>
+      <c r="AB39" s="38">
+        <v>3.31</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>3.02</v>
+      </c>
+      <c r="AD39" s="25">
+        <v>2.82</v>
+      </c>
+      <c r="AE39" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="AF39" s="25">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AG39" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="19">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="C40" s="19">
+        <v>5.23</v>
+      </c>
+      <c r="D40" s="19">
+        <v>4.67</v>
+      </c>
+      <c r="E40" s="25">
+        <v>5.25</v>
+      </c>
+      <c r="F40" s="25">
+        <v>4.82</v>
+      </c>
+      <c r="G40" s="32">
+        <v>4.79</v>
+      </c>
+      <c r="H40" s="30">
+        <v>4.75</v>
+      </c>
+      <c r="I40" s="30">
+        <v>4.96</v>
+      </c>
+      <c r="J40" s="43">
+        <v>5.03</v>
+      </c>
+      <c r="K40" s="43">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="L40" s="38">
+        <v>5.03</v>
+      </c>
+      <c r="M40" s="38">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="N40" s="43">
+        <v>5.16</v>
+      </c>
+      <c r="O40" s="43">
+        <v>6.42</v>
+      </c>
+      <c r="P40" s="43">
+        <v>5.69</v>
+      </c>
+      <c r="Q40" s="43">
+        <v>5.69</v>
+      </c>
+      <c r="R40" s="48">
+        <v>5</v>
+      </c>
+      <c r="S40" s="43">
+        <v>5.23</v>
+      </c>
+      <c r="T40" s="38">
+        <v>5.98</v>
+      </c>
+      <c r="U40" s="43">
+        <v>5.64</v>
+      </c>
+      <c r="V40" s="43">
+        <v>5.5</v>
+      </c>
+      <c r="W40" s="38">
+        <v>5.27</v>
+      </c>
+      <c r="X40" s="38">
+        <v>5.41</v>
+      </c>
+      <c r="Y40" s="38">
+        <v>5.35</v>
+      </c>
+      <c r="Z40" s="19">
+        <v>5.38</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>4.09</v>
+      </c>
+      <c r="AB40" s="38">
+        <v>3.35</v>
+      </c>
+      <c r="AC40" s="19">
+        <v>3.64</v>
+      </c>
+      <c r="AD40" s="25">
+        <v>3.58</v>
+      </c>
+      <c r="AE40" s="25">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AF40" s="25">
+        <v>4.47</v>
+      </c>
+      <c r="AG40" s="25">
+        <v>4.46</v>
+      </c>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="19">
+        <v>6.27</v>
+      </c>
+      <c r="C41" s="19">
+        <v>6.45</v>
+      </c>
+      <c r="D41" s="19">
+        <v>5.9</v>
+      </c>
+      <c r="E41" s="25">
+        <v>4.43</v>
+      </c>
+      <c r="F41" s="25">
+        <v>3.77</v>
+      </c>
+      <c r="G41" s="32">
+        <v>4.2</v>
+      </c>
+      <c r="H41" s="30">
+        <v>4.13</v>
+      </c>
+      <c r="I41" s="30">
+        <v>4.55</v>
+      </c>
+      <c r="J41" s="43">
+        <v>4.47</v>
+      </c>
+      <c r="K41" s="43">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L41" s="38">
+        <v>4.24</v>
+      </c>
+      <c r="M41" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="N41" s="43">
+        <v>6.31</v>
+      </c>
+      <c r="O41" s="43">
+        <v>6.69</v>
+      </c>
+      <c r="P41" s="43">
+        <v>6.29</v>
+      </c>
+      <c r="Q41" s="43">
+        <v>6.29</v>
+      </c>
+      <c r="R41" s="1">
+        <v>5.76</v>
+      </c>
+      <c r="S41" s="43">
+        <v>5.23</v>
+      </c>
+      <c r="T41" s="38">
+        <v>5.59</v>
+      </c>
+      <c r="U41" s="43">
+        <v>5.69</v>
+      </c>
+      <c r="V41" s="43">
+        <v>5.35</v>
+      </c>
+      <c r="W41" s="38">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="X41" s="38">
+        <v>5.09</v>
+      </c>
+      <c r="Y41" s="38">
+        <v>5.09</v>
+      </c>
+      <c r="Z41" s="19">
+        <v>1.32</v>
+      </c>
+      <c r="AA41" s="19">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AB41" s="38">
+        <v>3.19</v>
+      </c>
+      <c r="AC41" s="19">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AD41" s="25">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AE41" s="25">
+        <v>5.19</v>
+      </c>
+      <c r="AF41" s="25">
+        <v>5.59</v>
+      </c>
+      <c r="AG41" s="25">
+        <v>5.23</v>
+      </c>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="19">
+        <v>6.6</v>
+      </c>
+      <c r="C42" s="19">
+        <v>5.35</v>
+      </c>
+      <c r="D42" s="19">
+        <v>3.83</v>
+      </c>
+      <c r="E42" s="25">
+        <v>4.3</v>
+      </c>
+      <c r="F42" s="25">
+        <v>4.37</v>
+      </c>
+      <c r="G42" s="32">
+        <v>3.96</v>
+      </c>
+      <c r="H42" s="30">
+        <v>4.75</v>
+      </c>
+      <c r="I42" s="30">
+        <v>4.76</v>
+      </c>
+      <c r="J42" s="43">
+        <v>4.45</v>
+      </c>
+      <c r="K42" s="43">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="L42" s="38">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M42" s="38">
+        <v>4.29</v>
+      </c>
+      <c r="N42" s="43">
+        <v>1.98</v>
+      </c>
+      <c r="O42" s="43">
+        <v>3.64</v>
+      </c>
+      <c r="P42" s="43">
+        <v>4.83</v>
+      </c>
+      <c r="Q42" s="43">
+        <v>4.83</v>
+      </c>
+      <c r="R42" s="1">
+        <v>4.03</v>
+      </c>
+      <c r="S42" s="43">
+        <v>3.7</v>
+      </c>
+      <c r="T42" s="38">
+        <v>4.32</v>
+      </c>
+      <c r="U42" s="43">
+        <v>4.67</v>
+      </c>
+      <c r="V42" s="43">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="W42" s="38">
+        <v>4.55</v>
+      </c>
+      <c r="X42" s="38">
+        <v>4.51</v>
+      </c>
+      <c r="Y42" s="38">
+        <v>4.21</v>
+      </c>
+      <c r="Z42" s="19">
+        <v>4.13</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>2.72</v>
+      </c>
+      <c r="AB42" s="38">
+        <v>2.86</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>3.22</v>
+      </c>
+      <c r="AD42" s="25">
+        <v>2.99</v>
+      </c>
+      <c r="AE42" s="25">
+        <v>3.74</v>
+      </c>
+      <c r="AF42" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="AG42" s="25">
+        <v>3.74</v>
+      </c>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="A43" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="21">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="C43" s="21">
+        <v>3.5</v>
+      </c>
+      <c r="D43" s="21">
+        <v>4.37</v>
+      </c>
+      <c r="E43" s="21">
+        <v>4.67</v>
+      </c>
+      <c r="F43" s="21">
+        <v>4.68</v>
+      </c>
+      <c r="G43" s="33">
+        <v>5.36</v>
+      </c>
+      <c r="H43" s="33">
+        <v>5.67</v>
+      </c>
+      <c r="I43" s="33">
+        <v>5.59</v>
+      </c>
+      <c r="J43" s="44">
+        <v>5.52</v>
+      </c>
+      <c r="K43" s="44">
+        <v>5.41</v>
+      </c>
+      <c r="L43" s="44">
+        <v>5.33</v>
+      </c>
+      <c r="M43" s="44">
+        <v>5.17</v>
+      </c>
+      <c r="N43" s="44">
+        <v>3.14</v>
+      </c>
+      <c r="O43" s="44">
+        <v>3.28</v>
+      </c>
+      <c r="P43" s="44">
+        <v>3.57</v>
+      </c>
+      <c r="Q43" s="44">
+        <v>3.57</v>
+      </c>
+      <c r="R43" s="49">
+        <v>3.26</v>
+      </c>
+      <c r="S43" s="44">
+        <v>3.91</v>
+      </c>
+      <c r="T43" s="44">
+        <v>4.45</v>
+      </c>
+      <c r="U43" s="44">
+        <v>4.45</v>
+      </c>
+      <c r="V43" s="44">
+        <v>4.59</v>
+      </c>
+      <c r="W43" s="44">
+        <v>4.51</v>
+      </c>
+      <c r="X43" s="44">
+        <v>4.42</v>
+      </c>
+      <c r="Y43" s="44">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="Z43" s="21">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AA43" s="21">
+        <v>3.34</v>
+      </c>
+      <c r="AB43" s="44">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AC43" s="21">
+        <v>3.56</v>
+      </c>
+      <c r="AD43" s="21">
+        <v>3.47</v>
+      </c>
+      <c r="AE43" s="21">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF43" s="21">
+        <v>4.59</v>
+      </c>
+      <c r="AG43" s="21">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AH43" s="49"/>
+      <c r="AI43" s="49"/>
+      <c r="AJ43" s="49"/>
+      <c r="AK43" s="49"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK44"/>
+  <sheetViews>
+    <sheetView topLeftCell="M1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="V1" sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="24" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.44140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="D3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="AK3" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="84"/>
+      <c r="B4" s="89">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
+      <c r="N4" s="89">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="89">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="90"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="90"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="90"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="85"/>
+      <c r="B5" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y5" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z5" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="74" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK5" s="72" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="91"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="8">
+        <v>109</v>
+      </c>
+      <c r="C7" s="8">
+        <v>103</v>
+      </c>
+      <c r="D7" s="8">
+        <v>135</v>
+      </c>
+      <c r="E7" s="8">
+        <v>113</v>
+      </c>
+      <c r="F7" s="8">
+        <v>133</v>
+      </c>
+      <c r="G7" s="8">
+        <v>116</v>
+      </c>
+      <c r="H7" s="8">
+        <v>138</v>
+      </c>
+      <c r="I7" s="12">
+        <v>137</v>
+      </c>
+      <c r="J7" s="39">
+        <v>134</v>
+      </c>
+      <c r="K7" s="8">
+        <v>141</v>
+      </c>
+      <c r="L7" s="39">
+        <v>120</v>
+      </c>
+      <c r="M7" s="39">
+        <v>117</v>
+      </c>
+      <c r="N7" s="39">
+        <v>115</v>
+      </c>
+      <c r="O7" s="39">
+        <v>112</v>
+      </c>
+      <c r="P7" s="39">
+        <v>122</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>122</v>
+      </c>
+      <c r="R7" s="39">
+        <v>139</v>
+      </c>
+      <c r="S7" s="39">
+        <v>128</v>
+      </c>
+      <c r="T7" s="39">
+        <v>171</v>
+      </c>
+      <c r="U7" s="39">
+        <v>174</v>
+      </c>
+      <c r="V7" s="39">
+        <v>160</v>
+      </c>
+      <c r="W7" s="39">
+        <v>146</v>
+      </c>
+      <c r="X7" s="39">
+        <v>120</v>
+      </c>
+      <c r="Y7" s="39">
+        <v>180</v>
+      </c>
+      <c r="Z7" s="52">
+        <v>145</v>
+      </c>
+      <c r="AA7" s="52">
+        <v>105</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>111</v>
+      </c>
+      <c r="AC7" s="8">
+        <v>132</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>104</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>131</v>
+      </c>
+      <c r="AF7" s="8">
+        <v>122</v>
+      </c>
+      <c r="AG7" s="52">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="8">
+        <v>53</v>
+      </c>
+      <c r="C8" s="8">
+        <v>54</v>
+      </c>
+      <c r="D8" s="8">
+        <v>74</v>
+      </c>
+      <c r="E8" s="8">
+        <v>60</v>
+      </c>
+      <c r="F8" s="8">
+        <v>56</v>
+      </c>
+      <c r="G8" s="8">
+        <v>66</v>
+      </c>
+      <c r="H8" s="8">
+        <v>71</v>
+      </c>
+      <c r="I8" s="12">
+        <v>64</v>
+      </c>
+      <c r="J8" s="39">
+        <v>68</v>
+      </c>
+      <c r="K8" s="8">
+        <v>77</v>
+      </c>
+      <c r="L8" s="39">
+        <v>72</v>
+      </c>
+      <c r="M8" s="39">
+        <v>57</v>
+      </c>
+      <c r="N8" s="39">
+        <v>56</v>
+      </c>
+      <c r="O8" s="39">
+        <v>57</v>
+      </c>
+      <c r="P8" s="39">
+        <v>71</v>
+      </c>
+      <c r="Q8" s="39">
+        <v>72</v>
+      </c>
+      <c r="R8" s="39">
+        <v>70</v>
+      </c>
+      <c r="S8" s="39">
+        <v>61</v>
+      </c>
+      <c r="T8" s="39">
+        <v>88</v>
+      </c>
+      <c r="U8" s="39">
+        <v>94</v>
+      </c>
+      <c r="V8" s="39">
+        <v>89</v>
+      </c>
+      <c r="W8" s="39">
+        <v>89</v>
+      </c>
+      <c r="X8" s="39">
+        <v>69</v>
+      </c>
+      <c r="Y8" s="39">
+        <v>94</v>
+      </c>
+      <c r="Z8" s="52">
+        <v>72</v>
+      </c>
+      <c r="AA8" s="52">
+        <v>62</v>
+      </c>
+      <c r="AB8" s="39">
+        <v>60</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>68</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>49</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>58</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>69</v>
+      </c>
+      <c r="AG8" s="52">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="8">
+        <v>7</v>
+      </c>
+      <c r="C9" s="8">
+        <v>8</v>
+      </c>
+      <c r="D9" s="8">
+        <v>11</v>
+      </c>
+      <c r="E9" s="8">
+        <v>7</v>
+      </c>
+      <c r="F9" s="8">
+        <v>9</v>
+      </c>
+      <c r="G9" s="8">
+        <v>7</v>
+      </c>
+      <c r="H9" s="8">
+        <v>3</v>
+      </c>
+      <c r="I9" s="12">
+        <v>7</v>
+      </c>
+      <c r="J9" s="39">
+        <v>8</v>
+      </c>
+      <c r="K9" s="8">
+        <v>6</v>
+      </c>
+      <c r="L9" s="39">
+        <v>3</v>
+      </c>
+      <c r="M9" s="39">
+        <v>5</v>
+      </c>
+      <c r="N9" s="39">
+        <v>9</v>
+      </c>
+      <c r="O9" s="39">
+        <v>8</v>
+      </c>
+      <c r="P9" s="39">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>3</v>
+      </c>
+      <c r="R9" s="39">
+        <v>13</v>
+      </c>
+      <c r="S9" s="39">
+        <v>9</v>
+      </c>
+      <c r="T9" s="39">
+        <v>7</v>
+      </c>
+      <c r="U9" s="39">
+        <v>4</v>
+      </c>
+      <c r="V9" s="39">
+        <v>10</v>
+      </c>
+      <c r="W9" s="39">
+        <v>6</v>
+      </c>
+      <c r="X9" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y9" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z9" s="52">
+        <v>6</v>
+      </c>
+      <c r="AA9" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="39">
+        <v>7</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>8</v>
+      </c>
+      <c r="AD9" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>11</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG9" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="8">
+        <v>1</v>
+      </c>
+      <c r="C10" s="8">
+        <v>1</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1</v>
+      </c>
+      <c r="F10" s="8">
+        <v>2</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1</v>
+      </c>
+      <c r="H10" s="8">
+        <v>1</v>
+      </c>
+      <c r="I10" s="12">
+        <v>1</v>
+      </c>
+      <c r="J10" s="39">
+        <v>1</v>
+      </c>
+      <c r="K10" s="8">
+        <v>2</v>
+      </c>
+      <c r="L10" s="39">
+        <v>1</v>
+      </c>
+      <c r="M10" s="39">
+        <v>2</v>
+      </c>
+      <c r="N10" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" s="39">
+        <v>2</v>
+      </c>
+      <c r="P10" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="R10" s="39">
+        <v>2</v>
+      </c>
+      <c r="S10" s="39">
+        <v>1</v>
+      </c>
+      <c r="T10" s="39">
+        <v>2</v>
+      </c>
+      <c r="U10" s="39">
+        <v>3</v>
+      </c>
+      <c r="V10" s="39">
+        <v>2</v>
+      </c>
+      <c r="W10" s="39">
+        <v>4</v>
+      </c>
+      <c r="X10" s="39">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="8"/>
+      <c r="AG10" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="8">
+        <v>1</v>
+      </c>
+      <c r="C11" s="8">
+        <v>4</v>
+      </c>
+      <c r="D11" s="8">
+        <v>5</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2</v>
+      </c>
+      <c r="F11" s="8">
+        <v>3</v>
+      </c>
+      <c r="G11" s="8">
+        <v>5</v>
+      </c>
+      <c r="H11" s="8">
+        <v>3</v>
+      </c>
+      <c r="I11" s="12">
+        <v>11</v>
+      </c>
+      <c r="J11" s="39">
+        <v>9</v>
+      </c>
+      <c r="K11" s="8">
+        <v>2</v>
+      </c>
+      <c r="L11" s="39">
+        <v>7</v>
+      </c>
+      <c r="M11" s="39">
+        <v>4</v>
+      </c>
+      <c r="N11" s="39">
+        <v>11</v>
+      </c>
+      <c r="O11" s="39">
+        <v>5</v>
+      </c>
+      <c r="P11" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="39">
+        <v>1</v>
+      </c>
+      <c r="R11" s="39">
+        <v>2</v>
+      </c>
+      <c r="S11" s="39">
+        <v>12</v>
+      </c>
+      <c r="T11" s="39">
+        <v>7</v>
+      </c>
+      <c r="U11" s="39">
+        <v>3</v>
+      </c>
+      <c r="V11" s="39">
+        <v>5</v>
+      </c>
+      <c r="W11" s="39">
+        <v>8</v>
+      </c>
+      <c r="X11" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z11" s="52">
+        <v>8</v>
+      </c>
+      <c r="AA11" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB11" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>7</v>
+      </c>
+      <c r="AD11" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>10</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG11" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="8">
+        <v>5</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1</v>
+      </c>
+      <c r="D12" s="8">
+        <v>5</v>
+      </c>
+      <c r="E12" s="8">
+        <v>4</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2</v>
+      </c>
+      <c r="G12" s="8">
+        <v>2</v>
+      </c>
+      <c r="H12" s="8">
+        <v>6</v>
+      </c>
+      <c r="I12" s="12">
+        <v>7</v>
+      </c>
+      <c r="J12" s="39">
+        <v>2</v>
+      </c>
+      <c r="K12" s="8">
+        <v>1</v>
+      </c>
+      <c r="L12" s="39">
+        <v>1</v>
+      </c>
+      <c r="M12" s="39">
+        <v>6</v>
+      </c>
+      <c r="N12" s="39">
+        <v>3</v>
+      </c>
+      <c r="O12" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="P12" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="39">
+        <v>2</v>
+      </c>
+      <c r="R12" s="39">
+        <v>6</v>
+      </c>
+      <c r="S12" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="T12" s="39">
+        <v>4</v>
+      </c>
+      <c r="U12" s="39">
+        <v>10</v>
+      </c>
+      <c r="V12" s="39">
+        <v>6</v>
+      </c>
+      <c r="W12" s="39">
+        <v>4</v>
+      </c>
+      <c r="X12" s="39">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z12" s="52">
+        <v>7</v>
+      </c>
+      <c r="AA12" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="39">
+        <v>6</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>2</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="8">
+        <v>4</v>
+      </c>
+      <c r="C13" s="8">
+        <v>3</v>
+      </c>
+      <c r="D13" s="8">
+        <v>5</v>
+      </c>
+      <c r="E13" s="8">
+        <v>2</v>
+      </c>
+      <c r="F13" s="8">
+        <v>3</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="8">
+        <v>4</v>
+      </c>
+      <c r="I13" s="12">
+        <v>2</v>
+      </c>
+      <c r="J13" s="39">
+        <v>7</v>
+      </c>
+      <c r="K13" s="8">
+        <v>3</v>
+      </c>
+      <c r="L13" s="39">
+        <v>3</v>
+      </c>
+      <c r="M13" s="39">
+        <v>3</v>
+      </c>
+      <c r="N13" s="39">
+        <v>1</v>
+      </c>
+      <c r="O13" s="39">
+        <v>2</v>
+      </c>
+      <c r="P13" s="39">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="39">
+        <v>3</v>
+      </c>
+      <c r="R13" s="39">
+        <v>3</v>
+      </c>
+      <c r="S13" s="39">
+        <v>5</v>
+      </c>
+      <c r="T13" s="39">
+        <v>4</v>
+      </c>
+      <c r="U13" s="39">
+        <v>7</v>
+      </c>
+      <c r="V13" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="W13" s="39">
+        <v>3</v>
+      </c>
+      <c r="X13" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="39">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG13" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="8">
+        <v>15</v>
+      </c>
+      <c r="C14" s="8">
+        <v>7</v>
+      </c>
+      <c r="D14" s="8">
+        <v>6</v>
+      </c>
+      <c r="E14" s="8">
+        <v>9</v>
+      </c>
+      <c r="F14" s="8">
+        <v>9</v>
+      </c>
+      <c r="G14" s="8">
+        <v>10</v>
+      </c>
+      <c r="H14" s="8">
+        <v>15</v>
+      </c>
+      <c r="I14" s="12">
+        <v>11</v>
+      </c>
+      <c r="J14" s="39">
+        <v>15</v>
+      </c>
+      <c r="K14" s="8">
+        <v>10</v>
+      </c>
+      <c r="L14" s="39">
+        <v>8</v>
+      </c>
+      <c r="M14" s="39">
+        <v>11</v>
+      </c>
+      <c r="N14" s="39">
+        <v>7</v>
+      </c>
+      <c r="O14" s="39">
+        <v>11</v>
+      </c>
+      <c r="P14" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>8</v>
+      </c>
+      <c r="R14" s="39">
+        <v>14</v>
+      </c>
+      <c r="S14" s="39">
+        <v>9</v>
+      </c>
+      <c r="T14" s="39">
+        <v>17</v>
+      </c>
+      <c r="U14" s="39">
+        <v>12</v>
+      </c>
+      <c r="V14" s="39">
+        <v>13</v>
+      </c>
+      <c r="W14" s="39">
+        <v>12</v>
+      </c>
+      <c r="X14" s="39">
+        <v>9</v>
+      </c>
+      <c r="Y14" s="39">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="52">
+        <v>18</v>
+      </c>
+      <c r="AA14" s="52">
+        <v>10</v>
+      </c>
+      <c r="AB14" s="39">
+        <v>6</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>16</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>10</v>
+      </c>
+      <c r="AG14" s="52">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="8">
+        <v>2</v>
+      </c>
+      <c r="C15" s="8">
+        <v>4</v>
+      </c>
+      <c r="D15" s="8">
+        <v>2</v>
+      </c>
+      <c r="E15" s="8">
+        <v>2</v>
+      </c>
+      <c r="F15" s="8">
+        <v>5</v>
+      </c>
+      <c r="G15" s="8">
+        <v>4</v>
+      </c>
+      <c r="H15" s="8">
+        <v>3</v>
+      </c>
+      <c r="I15" s="12">
+        <v>4</v>
+      </c>
+      <c r="J15" s="39">
+        <v>4</v>
+      </c>
+      <c r="K15" s="8">
+        <v>3</v>
+      </c>
+      <c r="L15" s="39">
+        <v>2</v>
+      </c>
+      <c r="M15" s="39">
+        <v>2</v>
+      </c>
+      <c r="N15" s="39">
+        <v>2</v>
+      </c>
+      <c r="O15" s="39">
+        <v>5</v>
+      </c>
+      <c r="P15" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="39">
+        <v>3</v>
+      </c>
+      <c r="R15" s="39">
+        <v>2</v>
+      </c>
+      <c r="S15" s="39">
+        <v>6</v>
+      </c>
+      <c r="T15" s="39">
+        <v>8</v>
+      </c>
+      <c r="U15" s="39">
+        <v>3</v>
+      </c>
+      <c r="V15" s="39">
+        <v>1</v>
+      </c>
+      <c r="W15" s="39">
+        <v>5</v>
+      </c>
+      <c r="X15" s="39">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG15" s="52">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="8">
+        <v>5</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="8">
+        <v>4</v>
+      </c>
+      <c r="E16" s="8">
+        <v>2</v>
+      </c>
+      <c r="F16" s="8">
+        <v>5</v>
+      </c>
+      <c r="G16" s="8">
+        <v>4</v>
+      </c>
+      <c r="H16" s="8">
+        <v>2</v>
+      </c>
+      <c r="I16" s="12">
+        <v>6</v>
+      </c>
+      <c r="J16" s="39">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8">
+        <v>4</v>
+      </c>
+      <c r="L16" s="39">
+        <v>1</v>
+      </c>
+      <c r="M16" s="39">
+        <v>3</v>
+      </c>
+      <c r="N16" s="39">
+        <v>1</v>
+      </c>
+      <c r="O16" s="39">
+        <v>2</v>
+      </c>
+      <c r="P16" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="39">
+        <v>4</v>
+      </c>
+      <c r="R16" s="39">
+        <v>6</v>
+      </c>
+      <c r="S16" s="39">
+        <v>6</v>
+      </c>
+      <c r="T16" s="39">
+        <v>4</v>
+      </c>
+      <c r="U16" s="39">
+        <v>3</v>
+      </c>
+      <c r="V16" s="39">
+        <v>5</v>
+      </c>
+      <c r="W16" s="39">
+        <v>3</v>
+      </c>
+      <c r="X16" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="39">
+        <v>7</v>
+      </c>
+      <c r="Z16" s="52">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="8">
+        <v>2</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>10</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="A17" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="8">
+        <v>2</v>
+      </c>
+      <c r="C17" s="8">
+        <v>5</v>
+      </c>
+      <c r="D17" s="8">
+        <v>5</v>
+      </c>
+      <c r="E17" s="8">
+        <v>2</v>
+      </c>
+      <c r="F17" s="8">
+        <v>9</v>
+      </c>
+      <c r="G17" s="8">
+        <v>2</v>
+      </c>
+      <c r="H17" s="8">
+        <v>2</v>
+      </c>
+      <c r="I17" s="12">
+        <v>4</v>
+      </c>
+      <c r="J17" s="39">
+        <v>6</v>
+      </c>
+      <c r="K17" s="8">
+        <v>5</v>
+      </c>
+      <c r="L17" s="39">
+        <v>5</v>
+      </c>
+      <c r="M17" s="39">
+        <v>4</v>
+      </c>
+      <c r="N17" s="39">
+        <v>6</v>
+      </c>
+      <c r="O17" s="39">
+        <v>5</v>
+      </c>
+      <c r="P17" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="39">
+        <v>8</v>
+      </c>
+      <c r="R17" s="39">
+        <v>3</v>
+      </c>
+      <c r="S17" s="39">
+        <v>2</v>
+      </c>
+      <c r="T17" s="39">
+        <v>8</v>
+      </c>
+      <c r="U17" s="39">
+        <v>6</v>
+      </c>
+      <c r="V17" s="39">
+        <v>6</v>
+      </c>
+      <c r="W17" s="39">
+        <v>3</v>
+      </c>
+      <c r="X17" s="39">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>11</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG17" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="A18" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="8">
+        <v>8</v>
+      </c>
+      <c r="C18" s="8">
+        <v>7</v>
+      </c>
+      <c r="D18" s="8">
+        <v>5</v>
+      </c>
+      <c r="E18" s="8">
+        <v>11</v>
+      </c>
+      <c r="F18" s="8">
+        <v>13</v>
+      </c>
+      <c r="G18" s="8">
+        <v>8</v>
+      </c>
+      <c r="H18" s="8">
+        <v>9</v>
+      </c>
+      <c r="I18" s="12">
+        <v>12</v>
+      </c>
+      <c r="J18" s="39">
+        <v>6</v>
+      </c>
+      <c r="K18" s="8">
+        <v>17</v>
+      </c>
+      <c r="L18" s="39">
+        <v>8</v>
+      </c>
+      <c r="M18" s="39">
+        <v>11</v>
+      </c>
+      <c r="N18" s="39">
+        <v>7</v>
+      </c>
+      <c r="O18" s="39">
+        <v>5</v>
+      </c>
+      <c r="P18" s="39">
+        <v>7</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>12</v>
+      </c>
+      <c r="R18" s="39">
+        <v>5</v>
+      </c>
+      <c r="S18" s="39">
+        <v>8</v>
+      </c>
+      <c r="T18" s="39">
+        <v>6</v>
+      </c>
+      <c r="U18" s="39">
+        <v>8</v>
+      </c>
+      <c r="V18" s="39">
+        <v>14</v>
+      </c>
+      <c r="W18" s="39">
+        <v>5</v>
+      </c>
+      <c r="X18" s="39">
+        <v>6</v>
+      </c>
+      <c r="Y18" s="39">
+        <v>11</v>
+      </c>
+      <c r="Z18" s="52">
+        <v>12</v>
+      </c>
+      <c r="AA18" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="39">
+        <v>9</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>6</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>9</v>
+      </c>
+      <c r="AG18" s="52">
+        <v>11</v>
+      </c>
+      <c r="AH18" s="47"/>
+      <c r="AI18" s="47"/>
+      <c r="AJ18" s="47"/>
+      <c r="AK18" s="47"/>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="A19" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="8">
+        <v>3</v>
+      </c>
+      <c r="E19" s="8">
+        <v>2</v>
+      </c>
+      <c r="F19" s="8">
+        <v>7</v>
+      </c>
+      <c r="G19" s="8">
+        <v>2</v>
+      </c>
+      <c r="H19" s="8">
+        <v>5</v>
+      </c>
+      <c r="I19" s="12">
+        <v>3</v>
+      </c>
+      <c r="J19" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="8">
+        <v>3</v>
+      </c>
+      <c r="L19" s="39">
+        <v>1</v>
+      </c>
+      <c r="M19" s="39">
+        <v>1</v>
+      </c>
+      <c r="N19" s="39">
+        <v>6</v>
+      </c>
+      <c r="O19" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="P19" s="39">
+        <v>4</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>1</v>
+      </c>
+      <c r="R19" s="39">
+        <v>2</v>
+      </c>
+      <c r="S19" s="39">
+        <v>1</v>
+      </c>
+      <c r="T19" s="39">
+        <v>1</v>
+      </c>
+      <c r="U19" s="39">
+        <v>4</v>
+      </c>
+      <c r="V19" s="39">
+        <v>3</v>
+      </c>
+      <c r="W19" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="X19" s="39">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z19" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB19" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD19" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE19" s="8"/>
+      <c r="AF19" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH19" s="47"/>
+      <c r="AI19" s="47"/>
+      <c r="AJ19" s="47"/>
+      <c r="AK19" s="47"/>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="A20" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="8">
+        <v>1</v>
+      </c>
+      <c r="C20" s="8">
+        <v>4</v>
+      </c>
+      <c r="D20" s="8">
+        <v>2</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1</v>
+      </c>
+      <c r="F20" s="8">
+        <v>3</v>
+      </c>
+      <c r="G20" s="8">
+        <v>1</v>
+      </c>
+      <c r="H20" s="8">
+        <v>4</v>
+      </c>
+      <c r="I20" s="12">
+        <v>3</v>
+      </c>
+      <c r="J20" s="39">
+        <v>2</v>
+      </c>
+      <c r="K20" s="8">
+        <v>2</v>
+      </c>
+      <c r="L20" s="39">
+        <v>3</v>
+      </c>
+      <c r="M20" s="39">
+        <v>2</v>
+      </c>
+      <c r="N20" s="39">
+        <v>2</v>
+      </c>
+      <c r="O20" s="39">
+        <v>1</v>
+      </c>
+      <c r="P20" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="39">
+        <v>1</v>
+      </c>
+      <c r="R20" s="39">
+        <v>2</v>
+      </c>
+      <c r="S20" s="39">
+        <v>4</v>
+      </c>
+      <c r="T20" s="39">
+        <v>1</v>
+      </c>
+      <c r="U20" s="39">
+        <v>3</v>
+      </c>
+      <c r="V20" s="39">
+        <v>1</v>
+      </c>
+      <c r="W20" s="39">
+        <v>1</v>
+      </c>
+      <c r="X20" s="39">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z20" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA20" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB20" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC20" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD20" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="52">
+        <v>4</v>
+      </c>
+      <c r="AH20" s="47"/>
+      <c r="AI20" s="47"/>
+      <c r="AJ20" s="47"/>
+      <c r="AK20" s="47"/>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="A21" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="8">
+        <v>4</v>
+      </c>
+      <c r="C21" s="8">
+        <v>5</v>
+      </c>
+      <c r="D21" s="8">
+        <v>8</v>
+      </c>
+      <c r="E21" s="8">
+        <v>8</v>
+      </c>
+      <c r="F21" s="8">
+        <v>7</v>
+      </c>
+      <c r="G21" s="8">
+        <v>4</v>
+      </c>
+      <c r="H21" s="8">
+        <v>10</v>
+      </c>
+      <c r="I21" s="12">
+        <v>2</v>
+      </c>
+      <c r="J21" s="23">
+        <v>3</v>
+      </c>
+      <c r="K21" s="8">
+        <v>6</v>
+      </c>
+      <c r="L21" s="39">
+        <v>5</v>
+      </c>
+      <c r="M21" s="39">
+        <v>6</v>
+      </c>
+      <c r="N21" s="39">
+        <v>4</v>
+      </c>
+      <c r="O21" s="39">
+        <v>9</v>
+      </c>
+      <c r="P21" s="39">
+        <v>5</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>4</v>
+      </c>
+      <c r="R21" s="39">
+        <v>9</v>
+      </c>
+      <c r="S21" s="39">
+        <v>4</v>
+      </c>
+      <c r="T21" s="39">
+        <v>14</v>
+      </c>
+      <c r="U21" s="39">
+        <v>14</v>
+      </c>
+      <c r="V21" s="39">
+        <v>5</v>
+      </c>
+      <c r="W21" s="39">
+        <v>3</v>
+      </c>
+      <c r="X21" s="39">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="39">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="52">
+        <v>6</v>
+      </c>
+      <c r="AA21" s="52">
+        <v>6</v>
+      </c>
+      <c r="AB21" s="39">
+        <v>9</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>11</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG21" s="52">
+        <v>9</v>
+      </c>
+      <c r="AH21" s="47"/>
+      <c r="AI21" s="47"/>
+      <c r="AJ21" s="47"/>
+      <c r="AK21" s="47"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
+      <c r="AD22" s="12"/>
+      <c r="AE22" s="39"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="8">
+        <v>62</v>
+      </c>
+      <c r="C23" s="8">
+        <v>63</v>
+      </c>
+      <c r="D23" s="8">
+        <v>84</v>
+      </c>
+      <c r="E23" s="8">
+        <v>65</v>
+      </c>
+      <c r="F23" s="8">
+        <v>71</v>
+      </c>
+      <c r="G23" s="8">
+        <v>75</v>
+      </c>
+      <c r="H23" s="8">
+        <v>77</v>
+      </c>
+      <c r="I23" s="12">
+        <v>81</v>
+      </c>
+      <c r="J23" s="39">
+        <v>75</v>
+      </c>
+      <c r="K23" s="8">
+        <v>86</v>
+      </c>
+      <c r="L23" s="39">
+        <v>82</v>
+      </c>
+      <c r="M23" s="39">
+        <v>64</v>
+      </c>
+      <c r="N23" s="39">
+        <v>64</v>
+      </c>
+      <c r="O23" s="39">
+        <v>66</v>
+      </c>
+      <c r="P23" s="39">
+        <v>75</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>83</v>
+      </c>
+      <c r="R23" s="39">
+        <v>78</v>
+      </c>
+      <c r="S23" s="39">
+        <v>75</v>
+      </c>
+      <c r="T23" s="39">
+        <v>101</v>
+      </c>
+      <c r="U23" s="39">
+        <v>99</v>
+      </c>
+      <c r="V23" s="39">
+        <v>99</v>
+      </c>
+      <c r="W23" s="39">
+        <v>98</v>
+      </c>
+      <c r="X23" s="39">
+        <v>76</v>
+      </c>
+      <c r="Y23" s="39">
+        <v>105</v>
+      </c>
+      <c r="Z23" s="52">
+        <v>81</v>
+      </c>
+      <c r="AA23" s="52">
+        <v>72</v>
+      </c>
+      <c r="AB23" s="39">
+        <v>66</v>
+      </c>
+      <c r="AC23" s="8">
+        <v>76</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>58</v>
+      </c>
+      <c r="AE23" s="8">
+        <v>69</v>
+      </c>
+      <c r="AF23" s="8">
+        <v>80</v>
+      </c>
+      <c r="AG23" s="52">
+        <v>74</v>
+      </c>
+      <c r="AH23" s="47"/>
+      <c r="AI23" s="47"/>
+      <c r="AJ23" s="47"/>
+      <c r="AK23" s="47"/>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="A24" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="8">
+        <v>53</v>
+      </c>
+      <c r="C24" s="8">
+        <v>54</v>
+      </c>
+      <c r="D24" s="8">
+        <v>74</v>
+      </c>
+      <c r="E24" s="8">
+        <v>60</v>
+      </c>
+      <c r="F24" s="8">
+        <v>56</v>
+      </c>
+      <c r="G24" s="8">
+        <v>66</v>
+      </c>
+      <c r="H24" s="8">
+        <v>71</v>
+      </c>
+      <c r="I24" s="12">
+        <v>64</v>
+      </c>
+      <c r="J24" s="39">
+        <v>68</v>
+      </c>
+      <c r="K24" s="8">
+        <v>77</v>
+      </c>
+      <c r="L24" s="39">
+        <v>72</v>
+      </c>
+      <c r="M24" s="39">
+        <v>57</v>
+      </c>
+      <c r="N24" s="39">
+        <v>56</v>
+      </c>
+      <c r="O24" s="39">
+        <v>57</v>
+      </c>
+      <c r="P24" s="39">
+        <v>71</v>
+      </c>
+      <c r="Q24" s="39">
+        <v>72</v>
+      </c>
+      <c r="R24" s="39">
+        <v>70</v>
+      </c>
+      <c r="S24" s="39">
+        <v>61</v>
+      </c>
+      <c r="T24" s="39">
+        <v>88</v>
+      </c>
+      <c r="U24" s="39">
+        <v>94</v>
+      </c>
+      <c r="V24" s="39">
+        <v>89</v>
+      </c>
+      <c r="W24" s="39">
+        <v>89</v>
+      </c>
+      <c r="X24" s="39">
+        <v>69</v>
+      </c>
+      <c r="Y24" s="39">
+        <v>94</v>
+      </c>
+      <c r="Z24" s="52">
+        <v>72</v>
+      </c>
+      <c r="AA24" s="52">
+        <v>62</v>
+      </c>
+      <c r="AB24" s="39">
+        <v>60</v>
+      </c>
+      <c r="AC24" s="8">
+        <v>68</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="8">
+        <v>58</v>
+      </c>
+      <c r="AF24" s="8">
+        <v>69</v>
+      </c>
+      <c r="AG24" s="52">
+        <v>66</v>
+      </c>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="A25" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="8">
+        <v>1</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2</v>
+      </c>
+      <c r="D25" s="8">
+        <v>4</v>
+      </c>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8">
+        <v>3</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1</v>
+      </c>
+      <c r="H25" s="8">
+        <v>1</v>
+      </c>
+      <c r="I25" s="23">
+        <v>7</v>
+      </c>
+      <c r="J25" s="23">
+        <v>3</v>
+      </c>
+      <c r="K25" s="8">
+        <v>1</v>
+      </c>
+      <c r="L25" s="39">
+        <v>5</v>
+      </c>
+      <c r="M25" s="39">
+        <v>1</v>
+      </c>
+      <c r="N25" s="39">
+        <v>3</v>
+      </c>
+      <c r="O25" s="39">
+        <v>3</v>
+      </c>
+      <c r="P25" s="39">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="39">
+        <v>1</v>
+      </c>
+      <c r="R25" s="39">
+        <v>1</v>
+      </c>
+      <c r="S25" s="39">
+        <v>2</v>
+      </c>
+      <c r="T25" s="39">
+        <v>2</v>
+      </c>
+      <c r="U25" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="V25" s="39">
+        <v>2</v>
+      </c>
+      <c r="W25" s="39">
+        <v>4</v>
+      </c>
+      <c r="X25" s="39">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z25" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="52">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE25" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF25" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="52">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="47"/>
+      <c r="AI25" s="47"/>
+      <c r="AJ25" s="47"/>
+      <c r="AK25" s="47"/>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="A26" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="8">
+        <v>1</v>
+      </c>
+      <c r="C26" s="8">
+        <v>2</v>
+      </c>
+      <c r="D26" s="8">
+        <v>1</v>
+      </c>
+      <c r="E26" s="8">
+        <v>1</v>
+      </c>
+      <c r="F26" s="8">
+        <v>3</v>
+      </c>
+      <c r="G26" s="8">
+        <v>2</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="12">
+        <v>2</v>
+      </c>
+      <c r="J26" s="39">
+        <v>2</v>
+      </c>
+      <c r="K26" s="8">
+        <v>1</v>
+      </c>
+      <c r="L26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26" s="39">
+        <v>1</v>
+      </c>
+      <c r="N26" s="39">
+        <v>1</v>
+      </c>
+      <c r="O26" s="39">
+        <v>4</v>
+      </c>
+      <c r="P26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>1</v>
+      </c>
+      <c r="R26" s="39">
+        <v>2</v>
+      </c>
+      <c r="S26" s="39">
+        <v>4</v>
+      </c>
+      <c r="T26" s="39">
+        <v>5</v>
+      </c>
+      <c r="U26" s="39">
+        <v>2</v>
+      </c>
+      <c r="V26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="W26" s="39">
+        <v>3</v>
+      </c>
+      <c r="X26" s="39">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="39"/>
+      <c r="Z26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA26" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE26" s="8"/>
+      <c r="AF26" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="47"/>
+      <c r="AJ26" s="47"/>
+      <c r="AK26" s="47"/>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="A27" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="8">
+        <v>3</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2</v>
+      </c>
+      <c r="E27" s="8">
+        <v>1</v>
+      </c>
+      <c r="F27" s="8">
+        <v>3</v>
+      </c>
+      <c r="G27" s="8">
+        <v>3</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="12">
+        <v>3</v>
+      </c>
+      <c r="J27" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="8">
+        <v>1</v>
+      </c>
+      <c r="L27" s="39">
+        <v>1</v>
+      </c>
+      <c r="M27" s="39">
+        <v>1</v>
+      </c>
+      <c r="N27" s="39">
+        <v>1</v>
+      </c>
+      <c r="O27" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="P27" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="39">
+        <v>2</v>
+      </c>
+      <c r="R27" s="39">
+        <v>4</v>
+      </c>
+      <c r="S27" s="39">
+        <v>4</v>
+      </c>
+      <c r="T27" s="39">
+        <v>2</v>
+      </c>
+      <c r="U27" s="39">
+        <v>2</v>
+      </c>
+      <c r="V27" s="39">
+        <v>3</v>
+      </c>
+      <c r="W27" s="39">
+        <v>2</v>
+      </c>
+      <c r="X27" s="39">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE27" s="8">
+        <v>4</v>
+      </c>
+      <c r="AF27" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="47"/>
+      <c r="AJ27" s="47"/>
+      <c r="AK27" s="47"/>
+    </row>
+    <row r="28" spans="1:37">
+      <c r="A28" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="8">
+        <v>4</v>
+      </c>
+      <c r="C28" s="8">
+        <v>5</v>
+      </c>
+      <c r="D28" s="8">
+        <v>3</v>
+      </c>
+      <c r="E28" s="8">
+        <v>3</v>
+      </c>
+      <c r="F28" s="8">
+        <v>6</v>
+      </c>
+      <c r="G28" s="8">
+        <v>3</v>
+      </c>
+      <c r="H28" s="8">
+        <v>5</v>
+      </c>
+      <c r="I28" s="12">
+        <v>5</v>
+      </c>
+      <c r="J28" s="39">
+        <v>2</v>
+      </c>
+      <c r="K28" s="8">
+        <v>6</v>
+      </c>
+      <c r="L28" s="39">
+        <v>4</v>
+      </c>
+      <c r="M28" s="39">
+        <v>4</v>
+      </c>
+      <c r="N28" s="39">
+        <v>3</v>
+      </c>
+      <c r="O28" s="39">
+        <v>2</v>
+      </c>
+      <c r="P28" s="39">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="39">
+        <v>7</v>
+      </c>
+      <c r="R28" s="39">
+        <v>1</v>
+      </c>
+      <c r="S28" s="39">
+        <v>4</v>
+      </c>
+      <c r="T28" s="39">
+        <v>4</v>
+      </c>
+      <c r="U28" s="39">
+        <v>1</v>
+      </c>
+      <c r="V28" s="39">
+        <v>5</v>
+      </c>
+      <c r="W28" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="X28" s="39">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="52">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="39">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="8">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="8">
+        <v>7</v>
+      </c>
+      <c r="AG28" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+    </row>
+    <row r="29" spans="1:37">
+      <c r="A29" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="AD29" s="12"/>
+      <c r="AE29" s="39"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+    </row>
+    <row r="30" spans="1:37">
+      <c r="A30" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="8">
+        <v>47</v>
+      </c>
+      <c r="C30" s="8">
+        <v>40</v>
+      </c>
+      <c r="D30" s="8">
+        <v>51</v>
+      </c>
+      <c r="E30" s="8">
+        <v>48</v>
+      </c>
+      <c r="F30" s="8">
+        <v>62</v>
+      </c>
+      <c r="G30" s="24">
+        <v>41</v>
+      </c>
+      <c r="H30" s="8">
+        <v>61</v>
+      </c>
+      <c r="I30" s="40">
+        <v>56</v>
+      </c>
+      <c r="J30" s="6">
+        <v>59</v>
+      </c>
+      <c r="K30" s="24">
+        <v>55</v>
+      </c>
+      <c r="L30" s="6">
+        <v>38</v>
+      </c>
+      <c r="M30" s="6">
+        <v>53</v>
+      </c>
+      <c r="N30" s="40">
+        <v>51</v>
+      </c>
+      <c r="O30" s="40">
+        <v>46</v>
+      </c>
+      <c r="P30" s="40">
+        <v>47</v>
+      </c>
+      <c r="Q30" s="40">
+        <v>39</v>
+      </c>
+      <c r="R30" s="40">
+        <v>61</v>
+      </c>
+      <c r="S30" s="40">
+        <v>53</v>
+      </c>
+      <c r="T30" s="40">
+        <v>70</v>
+      </c>
+      <c r="U30" s="40">
+        <v>75</v>
+      </c>
+      <c r="V30" s="40">
+        <v>61</v>
+      </c>
+      <c r="W30" s="40">
+        <v>48</v>
+      </c>
+      <c r="X30" s="40">
+        <v>44</v>
+      </c>
+      <c r="Y30" s="39">
+        <v>75</v>
+      </c>
+      <c r="Z30" s="52">
+        <v>64</v>
+      </c>
+      <c r="AA30" s="52">
+        <v>33</v>
+      </c>
+      <c r="AB30" s="39">
+        <v>45</v>
+      </c>
+      <c r="AC30" s="8">
+        <v>56</v>
+      </c>
+      <c r="AD30" s="12">
+        <v>46</v>
+      </c>
+      <c r="AE30" s="24">
+        <v>62</v>
+      </c>
+      <c r="AF30" s="8">
+        <v>42</v>
+      </c>
+      <c r="AG30" s="52">
+        <v>58</v>
+      </c>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+    </row>
+    <row r="31" spans="1:37">
+      <c r="A31" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="8">
+        <v>7</v>
+      </c>
+      <c r="C31" s="8">
+        <v>8</v>
+      </c>
+      <c r="D31" s="8">
+        <v>11</v>
+      </c>
+      <c r="E31" s="8">
+        <v>7</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9</v>
+      </c>
+      <c r="G31" s="24">
+        <v>7</v>
+      </c>
+      <c r="H31" s="8">
+        <v>3</v>
+      </c>
+      <c r="I31" s="40">
+        <v>7</v>
+      </c>
+      <c r="J31" s="6">
+        <v>8</v>
+      </c>
+      <c r="K31" s="24">
+        <v>6</v>
+      </c>
+      <c r="L31" s="6">
+        <v>3</v>
+      </c>
+      <c r="M31" s="6">
+        <v>5</v>
+      </c>
+      <c r="N31" s="40">
+        <v>9</v>
+      </c>
+      <c r="O31" s="40">
+        <v>8</v>
+      </c>
+      <c r="P31" s="40">
+        <v>8</v>
+      </c>
+      <c r="Q31" s="40">
+        <v>3</v>
+      </c>
+      <c r="R31" s="40">
+        <v>13</v>
+      </c>
+      <c r="S31" s="40">
+        <v>9</v>
+      </c>
+      <c r="T31" s="40">
+        <v>7</v>
+      </c>
+      <c r="U31" s="40">
+        <v>4</v>
+      </c>
+      <c r="V31" s="40">
+        <v>10</v>
+      </c>
+      <c r="W31" s="40">
+        <v>6</v>
+      </c>
+      <c r="X31" s="40">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z31" s="52">
+        <v>6</v>
+      </c>
+      <c r="AA31" s="52">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="39">
+        <v>7</v>
+      </c>
+      <c r="AC31" s="8">
+        <v>8</v>
+      </c>
+      <c r="AD31" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="24">
+        <v>11</v>
+      </c>
+      <c r="AF31" s="8">
+        <v>5</v>
+      </c>
+      <c r="AG31" s="52">
+        <v>8</v>
+      </c>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+    </row>
+    <row r="32" spans="1:37">
+      <c r="A32" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="8">
+        <v>1</v>
+      </c>
+      <c r="C32" s="8">
+        <v>1</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="8">
+        <v>1</v>
+      </c>
+      <c r="F32" s="8">
+        <v>2</v>
+      </c>
+      <c r="G32" s="24">
+        <v>1</v>
+      </c>
+      <c r="H32" s="8">
+        <v>1</v>
+      </c>
+      <c r="I32" s="40">
+        <v>1</v>
+      </c>
+      <c r="J32" s="6">
+        <v>1</v>
+      </c>
+      <c r="K32" s="24">
+        <v>2</v>
+      </c>
+      <c r="L32" s="6">
+        <v>1</v>
+      </c>
+      <c r="M32" s="6">
+        <v>2</v>
+      </c>
+      <c r="N32" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O32" s="40">
+        <v>2</v>
+      </c>
+      <c r="P32" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="R32" s="40">
+        <v>2</v>
+      </c>
+      <c r="S32" s="40">
+        <v>1</v>
+      </c>
+      <c r="T32" s="40">
+        <v>2</v>
+      </c>
+      <c r="U32" s="40">
+        <v>3</v>
+      </c>
+      <c r="V32" s="40">
+        <v>2</v>
+      </c>
+      <c r="W32" s="40">
+        <v>4</v>
+      </c>
+      <c r="X32" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="8">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG32" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="47"/>
+      <c r="AK32" s="47"/>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8">
+        <v>2</v>
+      </c>
+      <c r="D33" s="8">
+        <v>1</v>
+      </c>
+      <c r="E33" s="8">
+        <v>2</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="24">
+        <v>4</v>
+      </c>
+      <c r="H33" s="8">
+        <v>2</v>
+      </c>
+      <c r="I33" s="40">
+        <v>4</v>
+      </c>
+      <c r="J33" s="6">
+        <v>6</v>
+      </c>
+      <c r="K33" s="24">
+        <v>1</v>
+      </c>
+      <c r="L33" s="6">
+        <v>2</v>
+      </c>
+      <c r="M33" s="6">
+        <v>3</v>
+      </c>
+      <c r="N33" s="40">
+        <v>8</v>
+      </c>
+      <c r="O33" s="40">
+        <v>2</v>
+      </c>
+      <c r="P33" s="40">
+        <v>3</v>
+      </c>
+      <c r="Q33" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="R33" s="40">
+        <v>1</v>
+      </c>
+      <c r="S33" s="40">
+        <v>10</v>
+      </c>
+      <c r="T33" s="40">
+        <v>5</v>
+      </c>
+      <c r="U33" s="40">
+        <v>3</v>
+      </c>
+      <c r="V33" s="40">
+        <v>3</v>
+      </c>
+      <c r="W33" s="40">
+        <v>4</v>
+      </c>
+      <c r="X33" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y33" s="39">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="52">
+        <v>7</v>
+      </c>
+      <c r="AA33" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB33" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC33" s="8">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE33" s="24">
+        <v>6</v>
+      </c>
+      <c r="AF33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="52">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="47"/>
+      <c r="AJ33" s="47"/>
+      <c r="AK33" s="47"/>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="8">
+        <v>5</v>
+      </c>
+      <c r="C34" s="8">
+        <v>1</v>
+      </c>
+      <c r="D34" s="8">
+        <v>5</v>
+      </c>
+      <c r="E34" s="8">
+        <v>4</v>
+      </c>
+      <c r="F34" s="8">
+        <v>2</v>
+      </c>
+      <c r="G34" s="24">
+        <v>2</v>
+      </c>
+      <c r="H34" s="8">
+        <v>6</v>
+      </c>
+      <c r="I34" s="40">
+        <v>7</v>
+      </c>
+      <c r="J34" s="6">
+        <v>2</v>
+      </c>
+      <c r="K34" s="24">
+        <v>1</v>
+      </c>
+      <c r="L34" s="6">
+        <v>1</v>
+      </c>
+      <c r="M34" s="6">
+        <v>6</v>
+      </c>
+      <c r="N34" s="40">
+        <v>3</v>
+      </c>
+      <c r="O34" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="P34" s="40">
+        <v>4</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>2</v>
+      </c>
+      <c r="R34" s="40">
+        <v>6</v>
+      </c>
+      <c r="S34" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="T34" s="40">
+        <v>4</v>
+      </c>
+      <c r="U34" s="40">
+        <v>10</v>
+      </c>
+      <c r="V34" s="40">
+        <v>6</v>
+      </c>
+      <c r="W34" s="40">
+        <v>4</v>
+      </c>
+      <c r="X34" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y34" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="52">
+        <v>7</v>
+      </c>
+      <c r="AA34" s="52">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="39">
+        <v>6</v>
+      </c>
+      <c r="AC34" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD34" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE34" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF34" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="52">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="47"/>
+      <c r="AJ34" s="47"/>
+      <c r="AK34" s="47"/>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="8">
+        <v>4</v>
+      </c>
+      <c r="C35" s="8">
+        <v>3</v>
+      </c>
+      <c r="D35" s="8">
+        <v>5</v>
+      </c>
+      <c r="E35" s="8">
+        <v>2</v>
+      </c>
+      <c r="F35" s="8">
+        <v>3</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="8">
+        <v>4</v>
+      </c>
+      <c r="I35" s="40">
+        <v>2</v>
+      </c>
+      <c r="J35" s="6">
+        <v>7</v>
+      </c>
+      <c r="K35" s="24">
+        <v>3</v>
+      </c>
+      <c r="L35" s="6">
+        <v>3</v>
+      </c>
+      <c r="M35" s="6">
+        <v>3</v>
+      </c>
+      <c r="N35" s="40">
+        <v>1</v>
+      </c>
+      <c r="O35" s="40">
+        <v>2</v>
+      </c>
+      <c r="P35" s="40">
+        <v>3</v>
+      </c>
+      <c r="Q35" s="40">
+        <v>3</v>
+      </c>
+      <c r="R35" s="40">
+        <v>3</v>
+      </c>
+      <c r="S35" s="40">
+        <v>5</v>
+      </c>
+      <c r="T35" s="40">
+        <v>4</v>
+      </c>
+      <c r="U35" s="40">
+        <v>7</v>
+      </c>
+      <c r="V35" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="W35" s="40">
+        <v>3</v>
+      </c>
+      <c r="X35" s="40">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="39">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="8">
+        <v>3</v>
+      </c>
+      <c r="AD35" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE35" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG35" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH35" s="47"/>
+      <c r="AI35" s="47"/>
+      <c r="AJ35" s="47"/>
+      <c r="AK35" s="47"/>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="8">
+        <v>15</v>
+      </c>
+      <c r="C36" s="8">
+        <v>7</v>
+      </c>
+      <c r="D36" s="8">
+        <v>6</v>
+      </c>
+      <c r="E36" s="8">
+        <v>9</v>
+      </c>
+      <c r="F36" s="8">
+        <v>9</v>
+      </c>
+      <c r="G36" s="24">
+        <v>10</v>
+      </c>
+      <c r="H36" s="8">
+        <v>15</v>
+      </c>
+      <c r="I36" s="40">
+        <v>11</v>
+      </c>
+      <c r="J36" s="6">
+        <v>15</v>
+      </c>
+      <c r="K36" s="24">
+        <v>10</v>
+      </c>
+      <c r="L36" s="6">
+        <v>8</v>
+      </c>
+      <c r="M36" s="6">
+        <v>11</v>
+      </c>
+      <c r="N36" s="40">
+        <v>7</v>
+      </c>
+      <c r="O36" s="40">
+        <v>11</v>
+      </c>
+      <c r="P36" s="40">
+        <v>7</v>
+      </c>
+      <c r="Q36" s="40">
+        <v>8</v>
+      </c>
+      <c r="R36" s="40">
+        <v>14</v>
+      </c>
+      <c r="S36" s="40">
+        <v>9</v>
+      </c>
+      <c r="T36" s="40">
+        <v>17</v>
+      </c>
+      <c r="U36" s="40">
+        <v>12</v>
+      </c>
+      <c r="V36" s="40">
+        <v>13</v>
+      </c>
+      <c r="W36" s="40">
+        <v>12</v>
+      </c>
+      <c r="X36" s="40">
+        <v>9</v>
+      </c>
+      <c r="Y36" s="39">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="52">
+        <v>18</v>
+      </c>
+      <c r="AA36" s="52">
+        <v>10</v>
+      </c>
+      <c r="AB36" s="39">
+        <v>6</v>
+      </c>
+      <c r="AC36" s="8">
+        <v>12</v>
+      </c>
+      <c r="AD36" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE36" s="24">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="8">
+        <v>10</v>
+      </c>
+      <c r="AG36" s="52">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="47"/>
+      <c r="AI36" s="47"/>
+      <c r="AJ36" s="47"/>
+      <c r="AK36" s="47"/>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="8">
+        <v>1</v>
+      </c>
+      <c r="C37" s="8">
+        <v>2</v>
+      </c>
+      <c r="D37" s="8">
+        <v>1</v>
+      </c>
+      <c r="E37" s="8">
+        <v>1</v>
+      </c>
+      <c r="F37" s="8">
+        <v>2</v>
+      </c>
+      <c r="G37" s="24">
+        <v>2</v>
+      </c>
+      <c r="H37" s="8">
+        <v>3</v>
+      </c>
+      <c r="I37" s="40">
+        <v>2</v>
+      </c>
+      <c r="J37" s="6">
+        <v>2</v>
+      </c>
+      <c r="K37" s="24">
+        <v>2</v>
+      </c>
+      <c r="L37" s="6">
+        <v>2</v>
+      </c>
+      <c r="M37" s="6">
+        <v>1</v>
+      </c>
+      <c r="N37" s="40">
+        <v>1</v>
+      </c>
+      <c r="O37" s="40">
+        <v>1</v>
+      </c>
+      <c r="P37" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="40">
+        <v>2</v>
+      </c>
+      <c r="R37" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="S37" s="40">
+        <v>2</v>
+      </c>
+      <c r="T37" s="40">
+        <v>3</v>
+      </c>
+      <c r="U37" s="40">
+        <v>1</v>
+      </c>
+      <c r="V37" s="40">
+        <v>1</v>
+      </c>
+      <c r="W37" s="40">
+        <v>2</v>
+      </c>
+      <c r="X37" s="40">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z37" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="52">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="39">
+        <v>4</v>
+      </c>
+      <c r="AC37" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD37" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="8">
+        <v>3</v>
+      </c>
+      <c r="AG37" s="52">
+        <v>5</v>
+      </c>
+      <c r="AH37" s="47"/>
+      <c r="AI37" s="47"/>
+      <c r="AJ37" s="47"/>
+      <c r="AK37" s="47"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="8">
+        <v>2</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="8">
+        <v>2</v>
+      </c>
+      <c r="E38" s="8">
+        <v>1</v>
+      </c>
+      <c r="F38" s="8">
+        <v>2</v>
+      </c>
+      <c r="G38" s="24">
+        <v>1</v>
+      </c>
+      <c r="H38" s="8">
+        <v>2</v>
+      </c>
+      <c r="I38" s="40">
+        <v>3</v>
+      </c>
+      <c r="J38" s="6">
+        <v>3</v>
+      </c>
+      <c r="K38" s="24">
+        <v>3</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="6">
+        <v>2</v>
+      </c>
+      <c r="N38" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" s="40">
+        <v>2</v>
+      </c>
+      <c r="P38" s="40">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="40">
+        <v>2</v>
+      </c>
+      <c r="R38" s="40">
+        <v>2</v>
+      </c>
+      <c r="S38" s="40">
+        <v>2</v>
+      </c>
+      <c r="T38" s="40">
+        <v>2</v>
+      </c>
+      <c r="U38" s="40">
+        <v>1</v>
+      </c>
+      <c r="V38" s="40">
+        <v>2</v>
+      </c>
+      <c r="W38" s="40">
+        <v>1</v>
+      </c>
+      <c r="X38" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y38" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="52">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB38" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="8">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE38" s="24">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AH38" s="47"/>
+      <c r="AI38" s="47"/>
+      <c r="AJ38" s="47"/>
+      <c r="AK38" s="47"/>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="8">
+        <v>2</v>
+      </c>
+      <c r="C39" s="8">
+        <v>5</v>
+      </c>
+      <c r="D39" s="8">
+        <v>5</v>
+      </c>
+      <c r="E39" s="8">
+        <v>2</v>
+      </c>
+      <c r="F39" s="8">
+        <v>9</v>
+      </c>
+      <c r="G39" s="24">
+        <v>2</v>
+      </c>
+      <c r="H39" s="8">
+        <v>2</v>
+      </c>
+      <c r="I39" s="40">
+        <v>4</v>
+      </c>
+      <c r="J39" s="6">
+        <v>6</v>
+      </c>
+      <c r="K39" s="24">
+        <v>5</v>
+      </c>
+      <c r="L39" s="6">
+        <v>5</v>
+      </c>
+      <c r="M39" s="6">
+        <v>4</v>
+      </c>
+      <c r="N39" s="40">
+        <v>6</v>
+      </c>
+      <c r="O39" s="40">
+        <v>5</v>
+      </c>
+      <c r="P39" s="40">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="40">
+        <v>8</v>
+      </c>
+      <c r="R39" s="40">
+        <v>3</v>
+      </c>
+      <c r="S39" s="40">
+        <v>2</v>
+      </c>
+      <c r="T39" s="40">
+        <v>8</v>
+      </c>
+      <c r="U39" s="40">
+        <v>6</v>
+      </c>
+      <c r="V39" s="40">
+        <v>6</v>
+      </c>
+      <c r="W39" s="40">
+        <v>3</v>
+      </c>
+      <c r="X39" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="52">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC39" s="8">
+        <v>11</v>
+      </c>
+      <c r="AD39" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="24">
+        <v>4</v>
+      </c>
+      <c r="AF39" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG39" s="52">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="47"/>
+      <c r="AI39" s="47"/>
+      <c r="AJ39" s="47"/>
+      <c r="AK39" s="47"/>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="8">
+        <v>4</v>
+      </c>
+      <c r="C40" s="8">
+        <v>2</v>
+      </c>
+      <c r="D40" s="8">
+        <v>2</v>
+      </c>
+      <c r="E40" s="8">
+        <v>8</v>
+      </c>
+      <c r="F40" s="8">
+        <v>7</v>
+      </c>
+      <c r="G40" s="24">
+        <v>5</v>
+      </c>
+      <c r="H40" s="8">
+        <v>4</v>
+      </c>
+      <c r="I40" s="40">
+        <v>7</v>
+      </c>
+      <c r="J40" s="6">
+        <v>4</v>
+      </c>
+      <c r="K40" s="24">
+        <v>11</v>
+      </c>
+      <c r="L40" s="6">
+        <v>4</v>
+      </c>
+      <c r="M40" s="6">
+        <v>7</v>
+      </c>
+      <c r="N40" s="40">
+        <v>4</v>
+      </c>
+      <c r="O40" s="40">
+        <v>3</v>
+      </c>
+      <c r="P40" s="40">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="40">
+        <v>5</v>
+      </c>
+      <c r="R40" s="40">
+        <v>4</v>
+      </c>
+      <c r="S40" s="40">
+        <v>4</v>
+      </c>
+      <c r="T40" s="40">
+        <v>2</v>
+      </c>
+      <c r="U40" s="40">
+        <v>7</v>
+      </c>
+      <c r="V40" s="40">
+        <v>9</v>
+      </c>
+      <c r="W40" s="40">
+        <v>5</v>
+      </c>
+      <c r="X40" s="40">
+        <v>4</v>
+      </c>
+      <c r="Y40" s="39">
+        <v>7</v>
+      </c>
+      <c r="Z40" s="52">
+        <v>8</v>
+      </c>
+      <c r="AA40" s="52">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="39">
+        <v>6</v>
+      </c>
+      <c r="AC40" s="8">
+        <v>5</v>
+      </c>
+      <c r="AD40" s="12">
+        <v>7</v>
+      </c>
+      <c r="AE40" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF40" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="52">
+        <v>8</v>
+      </c>
+      <c r="AH40" s="47"/>
+      <c r="AI40" s="47"/>
+      <c r="AJ40" s="47"/>
+      <c r="AK40" s="47"/>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="8">
+        <v>1</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="8">
+        <v>3</v>
+      </c>
+      <c r="E41" s="8">
+        <v>2</v>
+      </c>
+      <c r="F41" s="8">
+        <v>7</v>
+      </c>
+      <c r="G41" s="24">
+        <v>2</v>
+      </c>
+      <c r="H41" s="8">
+        <v>5</v>
+      </c>
+      <c r="I41" s="40">
+        <v>3</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="24">
+        <v>3</v>
+      </c>
+      <c r="L41" s="6">
+        <v>1</v>
+      </c>
+      <c r="M41" s="6">
+        <v>1</v>
+      </c>
+      <c r="N41" s="40">
+        <v>6</v>
+      </c>
+      <c r="O41" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="P41" s="40">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="40">
+        <v>1</v>
+      </c>
+      <c r="R41" s="40">
+        <v>2</v>
+      </c>
+      <c r="S41" s="40">
+        <v>1</v>
+      </c>
+      <c r="T41" s="40">
+        <v>1</v>
+      </c>
+      <c r="U41" s="40">
+        <v>4</v>
+      </c>
+      <c r="V41" s="40">
+        <v>3</v>
+      </c>
+      <c r="W41" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="X41" s="40">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="39">
+        <v>4</v>
+      </c>
+      <c r="Z41" s="52">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB41" s="39">
+        <v>1</v>
+      </c>
+      <c r="AC41" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD41" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE41" s="24"/>
+      <c r="AF41" s="8">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="52">
+        <v>3</v>
+      </c>
+      <c r="AH41" s="47"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="8">
+        <v>1</v>
+      </c>
+      <c r="C42" s="8">
+        <v>4</v>
+      </c>
+      <c r="D42" s="8">
+        <v>2</v>
+      </c>
+      <c r="E42" s="8">
+        <v>1</v>
+      </c>
+      <c r="F42" s="8">
+        <v>3</v>
+      </c>
+      <c r="G42" s="24">
+        <v>1</v>
+      </c>
+      <c r="H42" s="8">
+        <v>4</v>
+      </c>
+      <c r="I42" s="40">
+        <v>3</v>
+      </c>
+      <c r="J42" s="6">
+        <v>2</v>
+      </c>
+      <c r="K42" s="24">
+        <v>2</v>
+      </c>
+      <c r="L42" s="6">
+        <v>3</v>
+      </c>
+      <c r="M42" s="6">
+        <v>2</v>
+      </c>
+      <c r="N42" s="40">
+        <v>2</v>
+      </c>
+      <c r="O42" s="40">
+        <v>1</v>
+      </c>
+      <c r="P42" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q42" s="40">
+        <v>1</v>
+      </c>
+      <c r="R42" s="40">
+        <v>2</v>
+      </c>
+      <c r="S42" s="40">
+        <v>4</v>
+      </c>
+      <c r="T42" s="40">
+        <v>1</v>
+      </c>
+      <c r="U42" s="40">
+        <v>3</v>
+      </c>
+      <c r="V42" s="40">
+        <v>1</v>
+      </c>
+      <c r="W42" s="40">
+        <v>1</v>
+      </c>
+      <c r="X42" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="39">
+        <v>6</v>
+      </c>
+      <c r="Z42" s="52"/>
+      <c r="AA42" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB42" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC42" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD42" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="52">
+        <v>4</v>
+      </c>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="A43" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="14">
         <v>4</v>
       </c>
       <c r="C43" s="14">
         <v>5</v>
       </c>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="14">
         <v>8</v>
       </c>
       <c r="F43" s="14">
         <v>7</v>
       </c>
       <c r="G43" s="14">
         <v>4</v>
       </c>
       <c r="H43" s="14">
         <v>10</v>
       </c>
       <c r="I43" s="45">
         <v>2</v>
       </c>
       <c r="J43" s="45">
         <v>3</v>
@@ -12713,354 +13431,356 @@
       </c>
       <c r="T43" s="45">
         <v>14</v>
       </c>
       <c r="U43" s="45">
         <v>14</v>
       </c>
       <c r="V43" s="45">
         <v>5</v>
       </c>
       <c r="W43" s="45">
         <v>3</v>
       </c>
       <c r="X43" s="45">
         <v>9</v>
       </c>
       <c r="Y43" s="45">
         <v>13</v>
       </c>
       <c r="Z43" s="54">
         <v>6</v>
       </c>
       <c r="AA43" s="54">
         <v>6</v>
       </c>
-      <c r="AB43" s="61">
+      <c r="AB43" s="57">
         <v>9</v>
       </c>
       <c r="AC43" s="14">
         <v>5</v>
       </c>
-      <c r="AD43" s="61">
-[...2 lines deleted...]
-      <c r="AE43" s="64">
+      <c r="AD43" s="57">
+        <v>5</v>
+      </c>
+      <c r="AE43" s="14">
         <v>11</v>
       </c>
-      <c r="AF43" s="64">
-[...2 lines deleted...]
-      <c r="AG43" s="49"/>
+      <c r="AF43" s="14">
+        <v>4</v>
+      </c>
+      <c r="AG43" s="54">
+        <v>9</v>
+      </c>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="X21" sqref="X21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="18" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="70"/>
-[...22 lines deleted...]
-      <c r="Y1" s="70"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="X3" s="78"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="78" t="s">
+      <c r="X3" s="86"/>
+      <c r="Y3" s="86"/>
+      <c r="AJ3" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="78"/>
+      <c r="AK3" s="86"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="74"/>
-      <c r="B4" s="82">
+      <c r="A4" s="84"/>
+      <c r="B4" s="92">
         <v>2024</v>
       </c>
-      <c r="C4" s="83"/>
-[...10 lines deleted...]
-      <c r="N4" s="82">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="92">
         <v>2025</v>
       </c>
-      <c r="O4" s="83"/>
-[...10 lines deleted...]
-      <c r="Z4" s="82">
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="93"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="93"/>
+      <c r="V4" s="93"/>
+      <c r="W4" s="93"/>
+      <c r="X4" s="93"/>
+      <c r="Y4" s="93"/>
+      <c r="Z4" s="92">
         <v>2026</v>
       </c>
-      <c r="AA4" s="83"/>
-[...9 lines deleted...]
-      <c r="AK4" s="83"/>
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="93"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="93"/>
+      <c r="AF4" s="93"/>
+      <c r="AG4" s="93"/>
+      <c r="AH4" s="93"/>
+      <c r="AI4" s="93"/>
+      <c r="AJ4" s="93"/>
+      <c r="AK4" s="93"/>
     </row>
     <row r="5" spans="1:37" ht="24.75" customHeight="1">
-      <c r="A5" s="75"/>
-[...3 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="A5" s="85"/>
+      <c r="B5" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="56" t="s">
+      <c r="D5" s="73" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="56" t="s">
+      <c r="H5" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="56" t="s">
+      <c r="I5" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="56" t="s">
+      <c r="J5" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="K5" s="56" t="s">
+      <c r="K5" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="56" t="s">
+      <c r="L5" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="56" t="s">
+      <c r="M5" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="N5" s="58" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="58" t="s">
+      <c r="N5" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="56" t="s">
+      <c r="P5" s="73" t="s">
         <v>15</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="T5" s="56" t="s">
+      <c r="T5" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="U5" s="56" t="s">
+      <c r="U5" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="V5" s="56" t="s">
+      <c r="V5" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="W5" s="56" t="s">
+      <c r="W5" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="X5" s="56" t="s">
+      <c r="X5" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="56" t="s">
+      <c r="Y5" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="Z5" s="58" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="58" t="s">
+      <c r="Z5" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="AB5" s="56" t="s">
+      <c r="AB5" s="73" t="s">
         <v>15</v>
       </c>
       <c r="AC5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="AF5" s="56" t="s">
+      <c r="AF5" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="AG5" s="56" t="s">
+      <c r="AG5" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="AH5" s="56" t="s">
+      <c r="AH5" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="AI5" s="56" t="s">
+      <c r="AI5" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="AJ5" s="56" t="s">
+      <c r="AJ5" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="56" t="s">
+      <c r="AK5" s="73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="71"/>
-[...22 lines deleted...]
-      <c r="Y6" s="71"/>
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="19">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="19">
         <v>2.66</v>
       </c>
       <c r="E7" s="19">
         <v>2.65</v>
       </c>
       <c r="F7" s="19">
         <v>2.71</v>
       </c>
       <c r="G7" s="30">
         <v>2.71</v>
       </c>
       <c r="H7" s="30">
         <v>2.77</v>
@@ -13109,57 +13829,59 @@
       </c>
       <c r="W7" s="41">
         <v>3.22</v>
       </c>
       <c r="X7" s="41">
         <v>3.18</v>
       </c>
       <c r="Y7" s="41">
         <v>3.26</v>
       </c>
       <c r="Z7" s="19">
         <v>3.34</v>
       </c>
       <c r="AA7" s="19">
         <v>3.02</v>
       </c>
       <c r="AB7" s="41">
         <v>2.86</v>
       </c>
       <c r="AC7" s="19">
         <v>2.93</v>
       </c>
       <c r="AD7" s="25">
         <v>2.82</v>
       </c>
-      <c r="AE7" s="65">
+      <c r="AE7" s="19">
         <v>2.87</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="25">
         <v>2.86</v>
       </c>
-      <c r="AG7" s="47"/>
+      <c r="AG7" s="19">
+        <v>2.88</v>
+      </c>
       <c r="AH7" s="47"/>
       <c r="AI7" s="47"/>
       <c r="AJ7" s="47"/>
       <c r="AK7" s="47"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="19">
         <v>2.81</v>
       </c>
       <c r="C8" s="19">
         <v>2.96</v>
       </c>
       <c r="D8" s="19">
         <v>3.29</v>
       </c>
       <c r="E8" s="19">
         <v>3.29</v>
       </c>
       <c r="F8" s="19">
         <v>3.23</v>
       </c>
       <c r="G8" s="28">
@@ -13212,57 +13934,59 @@
       </c>
       <c r="W8" s="41">
         <v>4.04</v>
       </c>
       <c r="X8" s="41">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="19">
         <v>3.82</v>
       </c>
       <c r="AA8" s="19">
         <v>3.73</v>
       </c>
       <c r="AB8" s="41">
         <v>3.54</v>
       </c>
       <c r="AC8" s="19">
         <v>3.59</v>
       </c>
       <c r="AD8" s="25">
         <v>3.39</v>
       </c>
-      <c r="AE8" s="65">
+      <c r="AE8" s="19">
         <v>3.35</v>
       </c>
-      <c r="AF8" s="66">
+      <c r="AF8" s="25">
         <v>3.39</v>
       </c>
-      <c r="AG8" s="47"/>
+      <c r="AG8" s="19">
+        <v>3.41</v>
+      </c>
       <c r="AH8" s="47"/>
       <c r="AI8" s="47"/>
       <c r="AJ8" s="47"/>
       <c r="AK8" s="47"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="19">
         <v>2.64</v>
       </c>
       <c r="C9" s="19">
         <v>2.92</v>
       </c>
       <c r="D9" s="19">
         <v>3.32</v>
       </c>
       <c r="E9" s="19">
         <v>3.18</v>
       </c>
       <c r="F9" s="19">
         <v>3.22</v>
       </c>
       <c r="G9" s="28">
@@ -13315,57 +14039,59 @@
       </c>
       <c r="W9" s="41">
         <v>3.05</v>
       </c>
       <c r="X9" s="41">
         <v>2.96</v>
       </c>
       <c r="Y9" s="41">
         <v>2.91</v>
       </c>
       <c r="Z9" s="19">
         <v>2.41</v>
       </c>
       <c r="AA9" s="19">
         <v>2.12</v>
       </c>
       <c r="AB9" s="41">
         <v>2.36</v>
       </c>
       <c r="AC9" s="19">
         <v>2.59</v>
       </c>
       <c r="AD9" s="25">
         <v>2.46</v>
       </c>
-      <c r="AE9" s="65">
+      <c r="AE9" s="19">
         <v>2.81</v>
       </c>
-      <c r="AF9" s="66">
+      <c r="AF9" s="25">
         <v>2.7</v>
       </c>
-      <c r="AG9" s="47"/>
+      <c r="AG9" s="19">
+        <v>2.76</v>
+      </c>
       <c r="AH9" s="47"/>
       <c r="AI9" s="47"/>
       <c r="AJ9" s="47"/>
       <c r="AK9" s="47"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="19">
         <v>0.91</v>
       </c>
       <c r="C10" s="19">
         <v>0.94</v>
       </c>
       <c r="D10" s="19">
         <v>0.62</v>
       </c>
       <c r="E10" s="19">
         <v>0.7</v>
       </c>
       <c r="F10" s="19">
         <v>0.92</v>
       </c>
       <c r="G10" s="28">
@@ -13418,57 +14144,59 @@
       </c>
       <c r="W10" s="41">
         <v>1.74</v>
       </c>
       <c r="X10" s="41">
         <v>1.67</v>
       </c>
       <c r="Y10" s="41">
         <v>1.77</v>
       </c>
       <c r="Z10" s="19">
         <v>1.96</v>
       </c>
       <c r="AA10" s="19">
         <v>1.55</v>
       </c>
       <c r="AB10" s="41">
         <v>1.36</v>
       </c>
       <c r="AC10" s="19">
         <v>1.52</v>
       </c>
       <c r="AD10" s="25">
         <v>1.61</v>
       </c>
-      <c r="AE10" s="65">
+      <c r="AE10" s="19">
         <v>1.68</v>
       </c>
-      <c r="AF10" s="66">
+      <c r="AF10" s="25">
         <v>1.44</v>
       </c>
-      <c r="AG10" s="47"/>
+      <c r="AG10" s="19">
+        <v>1.25</v>
+      </c>
       <c r="AH10" s="47"/>
       <c r="AI10" s="47"/>
       <c r="AJ10" s="47"/>
       <c r="AK10" s="47"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="19">
         <v>0.44</v>
       </c>
       <c r="C11" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="19">
         <v>1.52</v>
       </c>
       <c r="E11" s="19">
         <v>1.37</v>
       </c>
       <c r="F11" s="19">
         <v>1.36</v>
       </c>
       <c r="G11" s="28">
@@ -13521,57 +14249,59 @@
       </c>
       <c r="W11" s="41">
         <v>2.72</v>
       </c>
       <c r="X11" s="41">
         <v>2.6</v>
       </c>
       <c r="Y11" s="41">
         <v>2.54</v>
       </c>
       <c r="Z11" s="19">
         <v>3.68</v>
       </c>
       <c r="AA11" s="19">
         <v>3.14</v>
       </c>
       <c r="AB11" s="41">
         <v>2.38</v>
       </c>
       <c r="AC11" s="19">
         <v>2.62</v>
       </c>
       <c r="AD11" s="25">
         <v>2.65</v>
       </c>
-      <c r="AE11" s="65">
+      <c r="AE11" s="19">
         <v>2.99</v>
       </c>
-      <c r="AF11" s="66">
+      <c r="AF11" s="25">
         <v>2.82</v>
       </c>
-      <c r="AG11" s="47"/>
+      <c r="AG11" s="19">
+        <v>2.7</v>
+      </c>
       <c r="AH11" s="47"/>
       <c r="AI11" s="47"/>
       <c r="AJ11" s="47"/>
       <c r="AK11" s="47"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="27" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="19">
         <v>2.86</v>
       </c>
       <c r="C12" s="19">
         <v>1.77</v>
       </c>
       <c r="D12" s="19">
         <v>2.14</v>
       </c>
       <c r="E12" s="19">
         <v>2.19</v>
       </c>
       <c r="F12" s="19">
         <v>1.98</v>
       </c>
       <c r="G12" s="28">
@@ -13624,57 +14354,59 @@
       </c>
       <c r="W12" s="41">
         <v>2.31</v>
       </c>
       <c r="X12" s="41">
         <v>2.21</v>
       </c>
       <c r="Y12" s="41">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="19">
         <v>4.21</v>
       </c>
       <c r="AA12" s="19">
         <v>2.83</v>
       </c>
       <c r="AB12" s="41">
         <v>3.08</v>
       </c>
       <c r="AC12" s="19">
         <v>3.08</v>
       </c>
       <c r="AD12" s="25">
         <v>3.17</v>
       </c>
-      <c r="AE12" s="65">
+      <c r="AE12" s="19">
         <v>2.85</v>
       </c>
-      <c r="AF12" s="66">
+      <c r="AF12" s="25">
         <v>2.69</v>
       </c>
-      <c r="AG12" s="47"/>
+      <c r="AG12" s="19">
+        <v>2.5</v>
+      </c>
       <c r="AH12" s="47"/>
       <c r="AI12" s="47"/>
       <c r="AJ12" s="47"/>
       <c r="AK12" s="47"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="27" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="19">
         <v>2.7</v>
       </c>
       <c r="C13" s="19">
         <v>2.44</v>
       </c>
       <c r="D13" s="19">
         <v>2.75</v>
       </c>
       <c r="E13" s="19">
         <v>2.41</v>
       </c>
       <c r="F13" s="19">
         <v>2.33</v>
       </c>
       <c r="G13" s="28">
@@ -13727,57 +14459,59 @@
       </c>
       <c r="W13" s="41">
         <v>2.21</v>
       </c>
       <c r="X13" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="41">
         <v>2.13</v>
       </c>
       <c r="Z13" s="19">
         <v>1.45</v>
       </c>
       <c r="AA13" s="19">
         <v>1.89</v>
       </c>
       <c r="AB13" s="41">
         <v>1.74</v>
       </c>
       <c r="AC13" s="19">
         <v>1.86</v>
       </c>
       <c r="AD13" s="25">
         <v>2.37</v>
       </c>
-      <c r="AE13" s="65">
+      <c r="AE13" s="19">
         <v>2.1</v>
       </c>
-      <c r="AF13" s="66">
+      <c r="AF13" s="25">
         <v>2.21</v>
       </c>
-      <c r="AG13" s="47"/>
+      <c r="AG13" s="19">
+        <v>2.21</v>
+      </c>
       <c r="AH13" s="47"/>
       <c r="AI13" s="47"/>
       <c r="AJ13" s="47"/>
       <c r="AK13" s="47"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="19">
         <v>3.83</v>
       </c>
       <c r="C14" s="19">
         <v>2.9</v>
       </c>
       <c r="D14" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="19">
         <v>2.39</v>
       </c>
       <c r="F14" s="19">
         <v>2.36</v>
       </c>
       <c r="G14" s="28">
@@ -13830,57 +14564,59 @@
       </c>
       <c r="W14" s="41">
         <v>2.86</v>
       </c>
       <c r="X14" s="41">
         <v>2.82</v>
       </c>
       <c r="Y14" s="41">
         <v>2.92</v>
       </c>
       <c r="Z14" s="19">
         <v>4.63</v>
       </c>
       <c r="AA14" s="19">
         <v>3.78</v>
       </c>
       <c r="AB14" s="41">
         <v>3.01</v>
       </c>
       <c r="AC14" s="19">
         <v>3.06</v>
       </c>
       <c r="AD14" s="25">
         <v>2.74</v>
       </c>
-      <c r="AE14" s="65">
+      <c r="AE14" s="19">
         <v>2.99</v>
       </c>
-      <c r="AF14" s="66">
+      <c r="AF14" s="25">
         <v>2.93</v>
       </c>
-      <c r="AG14" s="47"/>
+      <c r="AG14" s="19">
+        <v>2.98</v>
+      </c>
       <c r="AH14" s="47"/>
       <c r="AI14" s="47"/>
       <c r="AJ14" s="47"/>
       <c r="AK14" s="47"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="19">
         <v>1.38</v>
       </c>
       <c r="C15" s="19">
         <v>2.14</v>
       </c>
       <c r="D15" s="19">
         <v>1.88</v>
       </c>
       <c r="E15" s="19">
         <v>1.77</v>
       </c>
       <c r="F15" s="19">
         <v>2.11</v>
       </c>
       <c r="G15" s="28">
@@ -13933,57 +14669,59 @@
       </c>
       <c r="W15" s="41">
         <v>2.67</v>
       </c>
       <c r="X15" s="41">
         <v>2.76</v>
       </c>
       <c r="Y15" s="41">
         <v>2.76</v>
       </c>
       <c r="Z15" s="19">
         <v>1.45</v>
       </c>
       <c r="AA15" s="19">
         <v>1.89</v>
       </c>
       <c r="AB15" s="41">
         <v>2.23</v>
       </c>
       <c r="AC15" s="19">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="25">
         <v>2.08</v>
       </c>
-      <c r="AE15" s="65">
+      <c r="AE15" s="19">
         <v>1.86</v>
       </c>
-      <c r="AF15" s="66">
+      <c r="AF15" s="25">
         <v>2.12</v>
       </c>
-      <c r="AG15" s="47"/>
+      <c r="AG15" s="19">
+        <v>2.3199999999999998</v>
+      </c>
       <c r="AH15" s="47"/>
       <c r="AI15" s="47"/>
       <c r="AJ15" s="47"/>
       <c r="AK15" s="47"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="19">
         <v>3.35</v>
       </c>
       <c r="C16" s="19">
         <v>1.76</v>
       </c>
       <c r="D16" s="19">
         <v>2.08</v>
       </c>
       <c r="E16" s="19">
         <v>1.91</v>
       </c>
       <c r="F16" s="19">
         <v>2.21</v>
       </c>
       <c r="G16" s="28">
@@ -14036,57 +14774,59 @@
       </c>
       <c r="W16" s="41">
         <v>2.54</v>
       </c>
       <c r="X16" s="41">
         <v>2.5</v>
       </c>
       <c r="Y16" s="41">
         <v>2.7</v>
       </c>
       <c r="Z16" s="19">
         <v>3.52</v>
       </c>
       <c r="AA16" s="19">
         <v>2.59</v>
       </c>
       <c r="AB16" s="41">
         <v>2.42</v>
       </c>
       <c r="AC16" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="25">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AE16" s="65">
+      <c r="AE16" s="19">
         <v>3.25</v>
       </c>
-      <c r="AF16" s="66">
+      <c r="AF16" s="25">
         <v>2.98</v>
       </c>
-      <c r="AG16" s="47"/>
+      <c r="AG16" s="19">
+        <v>2.87</v>
+      </c>
       <c r="AH16" s="47"/>
       <c r="AI16" s="47"/>
       <c r="AJ16" s="47"/>
       <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="19">
         <v>1.35</v>
       </c>
       <c r="C17" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="19">
         <v>2.76</v>
       </c>
       <c r="E17" s="19">
         <v>2.4</v>
       </c>
       <c r="F17" s="19">
         <v>3.14</v>
       </c>
       <c r="G17" s="28">
@@ -14139,57 +14879,59 @@
       </c>
       <c r="W17" s="41">
         <v>3.41</v>
       </c>
       <c r="X17" s="41">
         <v>3.23</v>
       </c>
       <c r="Y17" s="41">
         <v>3.19</v>
       </c>
       <c r="Z17" s="19">
         <v>2.04</v>
       </c>
       <c r="AA17" s="19">
         <v>2.14</v>
       </c>
       <c r="AB17" s="41">
         <v>1.65</v>
       </c>
       <c r="AC17" s="19">
         <v>3.2</v>
       </c>
       <c r="AD17" s="25">
         <v>2.82</v>
       </c>
-      <c r="AE17" s="65">
+      <c r="AE17" s="19">
         <v>2.84</v>
       </c>
-      <c r="AF17" s="66">
+      <c r="AF17" s="25">
         <v>2.83</v>
       </c>
-      <c r="AG17" s="47"/>
+      <c r="AG17" s="19">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="AH17" s="47"/>
       <c r="AI17" s="47"/>
       <c r="AJ17" s="47"/>
       <c r="AK17" s="47"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="19">
         <v>2.41</v>
       </c>
       <c r="C18" s="19">
         <v>2.37</v>
       </c>
       <c r="D18" s="19">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="19">
         <v>2.41</v>
       </c>
       <c r="F18" s="19">
         <v>2.72</v>
       </c>
       <c r="G18" s="28">
@@ -14242,57 +14984,59 @@
       </c>
       <c r="W18" s="41">
         <v>2.44</v>
       </c>
       <c r="X18" s="41">
         <v>2.39</v>
       </c>
       <c r="Y18" s="41">
         <v>2.48</v>
       </c>
       <c r="Z18" s="19">
         <v>3.83</v>
       </c>
       <c r="AA18" s="19">
         <v>2.67</v>
       </c>
       <c r="AB18" s="41">
         <v>2.74</v>
       </c>
       <c r="AC18" s="19">
         <v>2.54</v>
       </c>
       <c r="AD18" s="25">
         <v>2.67</v>
       </c>
-      <c r="AE18" s="65">
+      <c r="AE18" s="19">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AF18" s="66">
+      <c r="AF18" s="25">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AG18" s="47"/>
+      <c r="AG18" s="19">
+        <v>2.63</v>
+      </c>
       <c r="AH18" s="47"/>
       <c r="AI18" s="47"/>
       <c r="AJ18" s="47"/>
       <c r="AK18" s="47"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="19">
         <v>1.25</v>
       </c>
       <c r="C19" s="19">
         <v>0.64</v>
       </c>
       <c r="D19" s="19">
         <v>1.69</v>
       </c>
       <c r="E19" s="19">
         <v>1.9</v>
       </c>
       <c r="F19" s="19">
         <v>3.27</v>
       </c>
       <c r="G19" s="28">
@@ -14345,57 +15089,59 @@
       </c>
       <c r="W19" s="41">
         <v>2.86</v>
       </c>
       <c r="X19" s="41">
         <v>2.84</v>
       </c>
       <c r="Y19" s="41">
         <v>3.03</v>
       </c>
       <c r="Z19" s="19">
         <v>2.64</v>
       </c>
       <c r="AA19" s="19">
         <v>1.38</v>
       </c>
       <c r="AB19" s="41">
         <v>1.37</v>
       </c>
       <c r="AC19" s="19">
         <v>1.02</v>
       </c>
       <c r="AD19" s="25">
         <v>0.81</v>
       </c>
-      <c r="AE19" s="65">
+      <c r="AE19" s="19">
         <v>0.68</v>
       </c>
-      <c r="AF19" s="66">
+      <c r="AF19" s="25">
         <v>0.96</v>
       </c>
-      <c r="AG19" s="47"/>
+      <c r="AG19" s="19">
+        <v>1.35</v>
+      </c>
       <c r="AH19" s="47"/>
       <c r="AI19" s="47"/>
       <c r="AJ19" s="47"/>
       <c r="AK19" s="47"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="19">
         <v>0.94</v>
       </c>
       <c r="C20" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="19">
         <v>2.23</v>
       </c>
       <c r="E20" s="19">
         <v>1.91</v>
       </c>
       <c r="F20" s="19">
         <v>2.09</v>
       </c>
       <c r="G20" s="28">
@@ -14446,57 +15192,59 @@
       <c r="V20" s="41">
         <v>1.69</v>
       </c>
       <c r="W20" s="41">
         <v>1.62</v>
       </c>
       <c r="X20" s="41">
         <v>1.57</v>
       </c>
       <c r="Y20" s="41">
         <v>1.94</v>
       </c>
       <c r="Z20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="19"/>
       <c r="AD20" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="AE20" s="65">
+      <c r="AE20" s="19">
         <v>0.18</v>
       </c>
-      <c r="AF20" s="66">
+      <c r="AF20" s="25">
         <v>0.3</v>
       </c>
-      <c r="AG20" s="47"/>
+      <c r="AG20" s="19">
+        <v>0.8</v>
+      </c>
       <c r="AH20" s="47"/>
       <c r="AI20" s="47"/>
       <c r="AJ20" s="47"/>
       <c r="AK20" s="47"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="19">
         <v>1.35</v>
       </c>
       <c r="C21" s="19">
         <v>1.57</v>
       </c>
       <c r="D21" s="19">
         <v>1.96</v>
       </c>
       <c r="E21" s="19">
         <v>2.16</v>
       </c>
       <c r="F21" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="28">
@@ -14549,93 +15297,94 @@
       </c>
       <c r="W21" s="41">
         <v>2.5</v>
       </c>
       <c r="X21" s="41">
         <v>2.56</v>
       </c>
       <c r="Y21" s="41">
         <v>2.73</v>
       </c>
       <c r="Z21" s="19">
         <v>2.11</v>
       </c>
       <c r="AA21" s="19">
         <v>2.23</v>
       </c>
       <c r="AB21" s="41">
         <v>2.56</v>
       </c>
       <c r="AC21" s="19">
         <v>2.37</v>
       </c>
       <c r="AD21" s="25">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AE21" s="65">
+      <c r="AE21" s="19">
         <v>2.54</v>
       </c>
-      <c r="AF21" s="66">
+      <c r="AF21" s="25">
         <v>2.37</v>
       </c>
-      <c r="AG21" s="47"/>
+      <c r="AG21" s="19">
+        <v>2.48</v>
+      </c>
       <c r="AH21" s="47"/>
       <c r="AI21" s="47"/>
       <c r="AJ21" s="47"/>
       <c r="AK21" s="47"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="72" t="s">
+      <c r="A22" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="72"/>
-[...22 lines deleted...]
-      <c r="Y22" s="72"/>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="82"/>
+      <c r="O22" s="82"/>
+      <c r="P22" s="82"/>
+      <c r="Q22" s="82"/>
+      <c r="R22" s="82"/>
+      <c r="S22" s="82"/>
+      <c r="T22" s="82"/>
+      <c r="U22" s="82"/>
+      <c r="V22" s="82"/>
+      <c r="W22" s="82"/>
+      <c r="X22" s="82"/>
+      <c r="Y22" s="82"/>
       <c r="AD22" s="25"/>
-      <c r="AF22" s="66"/>
-      <c r="AG22" s="47"/>
+      <c r="AF22" s="25"/>
       <c r="AH22" s="47"/>
       <c r="AI22" s="47"/>
       <c r="AJ22" s="47"/>
       <c r="AK22" s="47"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="19">
         <v>2.83</v>
       </c>
       <c r="C23" s="19">
         <v>2.97</v>
       </c>
       <c r="D23" s="19">
         <v>3.26</v>
       </c>
       <c r="E23" s="19">
         <v>3.22</v>
       </c>
       <c r="F23" s="19">
         <v>3.22</v>
       </c>
       <c r="G23" s="30">
@@ -14688,57 +15437,59 @@
       </c>
       <c r="W23" s="42">
         <v>3.9</v>
       </c>
       <c r="X23" s="42">
         <v>3.87</v>
       </c>
       <c r="Y23" s="42">
         <v>3.95</v>
       </c>
       <c r="Z23" s="19">
         <v>3.7</v>
       </c>
       <c r="AA23" s="19">
         <v>3.67</v>
       </c>
       <c r="AB23" s="42">
         <v>3.44</v>
       </c>
       <c r="AC23" s="19">
         <v>3.48</v>
       </c>
       <c r="AD23" s="25">
         <v>3.31</v>
       </c>
-      <c r="AE23" s="65">
+      <c r="AE23" s="19">
         <v>3.3</v>
       </c>
-      <c r="AF23" s="66">
+      <c r="AF23" s="25">
         <v>3.35</v>
       </c>
-      <c r="AG23" s="47"/>
+      <c r="AG23" s="19">
+        <v>3.35</v>
+      </c>
       <c r="AH23" s="47"/>
       <c r="AI23" s="47"/>
       <c r="AJ23" s="47"/>
       <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="19">
         <v>2.81</v>
       </c>
       <c r="C24" s="19">
         <v>2.96</v>
       </c>
       <c r="D24" s="19">
         <v>3.29</v>
       </c>
       <c r="E24" s="19">
         <v>3.29</v>
       </c>
       <c r="F24" s="19">
         <v>3.23</v>
       </c>
       <c r="G24" s="28">
@@ -14791,57 +15542,59 @@
       </c>
       <c r="W24" s="42">
         <v>4.04</v>
       </c>
       <c r="X24" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="42">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="19">
         <v>3.82</v>
       </c>
       <c r="AA24" s="19">
         <v>3.73</v>
       </c>
       <c r="AB24" s="42">
         <v>3.54</v>
       </c>
       <c r="AC24" s="19">
         <v>3.59</v>
       </c>
       <c r="AD24" s="25">
         <v>3.39</v>
       </c>
-      <c r="AE24" s="65">
+      <c r="AE24" s="19">
         <v>3.35</v>
       </c>
-      <c r="AF24" s="66">
+      <c r="AF24" s="25">
         <v>3.39</v>
       </c>
-      <c r="AG24" s="47"/>
+      <c r="AG24" s="19">
+        <v>3.41</v>
+      </c>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="19">
         <v>1.39</v>
       </c>
       <c r="C25" s="19">
         <v>2.16</v>
       </c>
       <c r="D25" s="19">
         <v>3.31</v>
       </c>
       <c r="E25" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="19">
         <v>2.82</v>
       </c>
       <c r="G25" s="28">
@@ -14894,57 +15647,59 @@
       </c>
       <c r="W25" s="42">
         <v>2.82</v>
       </c>
       <c r="X25" s="42">
         <v>2.69</v>
       </c>
       <c r="Y25" s="42">
         <v>2.82</v>
       </c>
       <c r="Z25" s="19">
         <v>1.38</v>
       </c>
       <c r="AA25" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="42">
         <v>3.82</v>
       </c>
       <c r="AC25" s="19">
         <v>3.94</v>
       </c>
       <c r="AD25" s="25">
         <v>3.13</v>
       </c>
-      <c r="AE25" s="65">
+      <c r="AE25" s="19">
         <v>3.55</v>
       </c>
-      <c r="AF25" s="66">
+      <c r="AF25" s="25">
         <v>3.23</v>
       </c>
-      <c r="AG25" s="47"/>
+      <c r="AG25" s="19">
+        <v>3.17</v>
+      </c>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="19">
         <v>1.74</v>
       </c>
       <c r="C26" s="19">
         <v>2.69</v>
       </c>
       <c r="D26" s="19">
         <v>2.36</v>
       </c>
       <c r="E26" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2.8</v>
       </c>
       <c r="G26" s="28">
@@ -14997,57 +15752,59 @@
       </c>
       <c r="W26" s="42">
         <v>3.94</v>
       </c>
       <c r="X26" s="42">
         <v>3.75</v>
       </c>
       <c r="Y26" s="42">
         <v>3.43</v>
       </c>
       <c r="Z26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="19">
         <v>1.89</v>
       </c>
       <c r="AB26" s="42">
         <v>1.23</v>
       </c>
       <c r="AC26" s="19">
         <v>2.31</v>
       </c>
       <c r="AD26" s="25">
         <v>2.21</v>
       </c>
-      <c r="AE26" s="65">
+      <c r="AE26" s="19">
         <v>1.84</v>
       </c>
-      <c r="AF26" s="66">
+      <c r="AF26" s="25">
         <v>2.1</v>
       </c>
-      <c r="AG26" s="47"/>
+      <c r="AG26" s="19">
+        <v>1.84</v>
+      </c>
       <c r="AH26" s="47"/>
       <c r="AI26" s="47"/>
       <c r="AJ26" s="47"/>
       <c r="AK26" s="47"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="19">
         <v>2.27</v>
       </c>
       <c r="D27" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="19">
         <v>2.25</v>
       </c>
       <c r="F27" s="19">
         <v>2.68</v>
       </c>
       <c r="G27" s="28">
@@ -15100,57 +15857,59 @@
       </c>
       <c r="W27" s="42">
         <v>3.13</v>
       </c>
       <c r="X27" s="42">
         <v>3.26</v>
       </c>
       <c r="Y27" s="42">
         <v>3.48</v>
       </c>
       <c r="Z27" s="19">
         <v>5.8</v>
       </c>
       <c r="AA27" s="19">
         <v>4.57</v>
       </c>
       <c r="AB27" s="42">
         <v>3.51</v>
       </c>
       <c r="AC27" s="19">
         <v>3</v>
       </c>
       <c r="AD27" s="25">
         <v>3.88</v>
       </c>
-      <c r="AE27" s="65">
+      <c r="AE27" s="19">
         <v>4.25</v>
       </c>
-      <c r="AF27" s="66">
+      <c r="AF27" s="25">
         <v>3.85</v>
       </c>
-      <c r="AG27" s="47"/>
+      <c r="AG27" s="19">
+        <v>3.92</v>
+      </c>
       <c r="AH27" s="47"/>
       <c r="AI27" s="47"/>
       <c r="AJ27" s="47"/>
       <c r="AK27" s="47"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="19">
         <v>3.62</v>
       </c>
       <c r="C28" s="19">
         <v>4.25</v>
       </c>
       <c r="D28" s="19">
         <v>3.73</v>
       </c>
       <c r="E28" s="19">
         <v>3.5</v>
       </c>
       <c r="F28" s="19">
         <v>3.9</v>
       </c>
       <c r="G28" s="28">
@@ -15203,93 +15962,94 @@
       </c>
       <c r="W28" s="42">
         <v>2.61</v>
       </c>
       <c r="X28" s="42">
         <v>2.54</v>
       </c>
       <c r="Y28" s="42">
         <v>2.64</v>
       </c>
       <c r="Z28" s="19">
         <v>3.68</v>
       </c>
       <c r="AA28" s="19">
         <v>2.41</v>
       </c>
       <c r="AB28" s="42">
         <v>2.54</v>
       </c>
       <c r="AC28" s="19">
         <v>2.13</v>
       </c>
       <c r="AD28" s="25">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AE28" s="65">
+      <c r="AE28" s="19">
         <v>2.36</v>
       </c>
-      <c r="AF28" s="66">
+      <c r="AF28" s="25">
         <v>2.96</v>
       </c>
-      <c r="AG28" s="47"/>
+      <c r="AG28" s="19">
+        <v>2.93</v>
+      </c>
       <c r="AH28" s="47"/>
       <c r="AI28" s="47"/>
       <c r="AJ28" s="47"/>
       <c r="AK28" s="47"/>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="73"/>
-[...22 lines deleted...]
-      <c r="Y29" s="73"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
       <c r="AD29" s="25"/>
-      <c r="AF29" s="66"/>
-      <c r="AG29" s="47"/>
+      <c r="AF29" s="25"/>
       <c r="AH29" s="47"/>
       <c r="AI29" s="47"/>
       <c r="AJ29" s="47"/>
       <c r="AK29" s="47"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="19">
         <v>2.08</v>
       </c>
       <c r="C30" s="19">
         <v>1.99</v>
       </c>
       <c r="D30" s="19">
         <v>2.08</v>
       </c>
       <c r="E30" s="19">
         <v>2.1</v>
       </c>
       <c r="F30" s="19">
         <v>2.23</v>
       </c>
       <c r="G30" s="31">
@@ -15342,57 +16102,59 @@
       </c>
       <c r="W30" s="43">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="43">
         <v>2.5</v>
       </c>
       <c r="Y30" s="43">
         <v>2.58</v>
       </c>
       <c r="Z30" s="19">
         <v>2.97</v>
       </c>
       <c r="AA30" s="19">
         <v>2.37</v>
       </c>
       <c r="AB30" s="43">
         <v>2.27</v>
       </c>
       <c r="AC30" s="19">
         <v>2.37</v>
       </c>
       <c r="AD30" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AE30" s="66">
+      <c r="AE30" s="25">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AF30" s="66">
+      <c r="AF30" s="25">
         <v>2.36</v>
       </c>
-      <c r="AG30" s="47"/>
+      <c r="AG30" s="25">
+        <v>2.41</v>
+      </c>
       <c r="AH30" s="47"/>
       <c r="AI30" s="47"/>
       <c r="AJ30" s="47"/>
       <c r="AK30" s="47"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="19">
         <v>2.64</v>
       </c>
       <c r="C31" s="19">
         <v>2.92</v>
       </c>
       <c r="D31" s="19">
         <v>3.32</v>
       </c>
       <c r="E31" s="19">
         <v>3.18</v>
       </c>
       <c r="F31" s="19">
         <v>3.22</v>
       </c>
       <c r="G31" s="32">
@@ -15445,57 +16207,59 @@
       </c>
       <c r="W31" s="43">
         <v>3.05</v>
       </c>
       <c r="X31" s="43">
         <v>2.96</v>
       </c>
       <c r="Y31" s="43">
         <v>2.91</v>
       </c>
       <c r="Z31" s="19">
         <v>2.41</v>
       </c>
       <c r="AA31" s="19">
         <v>2.12</v>
       </c>
       <c r="AB31" s="43">
         <v>2.36</v>
       </c>
       <c r="AC31" s="19">
         <v>2.59</v>
       </c>
       <c r="AD31" s="25">
         <v>2.46</v>
       </c>
-      <c r="AE31" s="66">
+      <c r="AE31" s="25">
         <v>2.81</v>
       </c>
-      <c r="AF31" s="66">
+      <c r="AF31" s="25">
         <v>2.7</v>
       </c>
-      <c r="AG31" s="47"/>
+      <c r="AG31" s="25">
+        <v>2.76</v>
+      </c>
       <c r="AH31" s="47"/>
       <c r="AI31" s="47"/>
       <c r="AJ31" s="47"/>
       <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="19">
         <v>0.91</v>
       </c>
       <c r="C32" s="19">
         <v>0.94</v>
       </c>
       <c r="D32" s="19">
         <v>0.62</v>
       </c>
       <c r="E32" s="19">
         <v>0.7</v>
       </c>
       <c r="F32" s="19">
         <v>0.92</v>
       </c>
       <c r="G32" s="32">
@@ -15548,57 +16312,59 @@
       </c>
       <c r="W32" s="43">
         <v>1.74</v>
       </c>
       <c r="X32" s="43">
         <v>1.67</v>
       </c>
       <c r="Y32" s="43">
         <v>1.77</v>
       </c>
       <c r="Z32" s="19">
         <v>1.96</v>
       </c>
       <c r="AA32" s="19">
         <v>1.55</v>
       </c>
       <c r="AB32" s="43">
         <v>1.36</v>
       </c>
       <c r="AC32" s="19">
         <v>1.52</v>
       </c>
       <c r="AD32" s="25">
         <v>1.61</v>
       </c>
-      <c r="AE32" s="66">
+      <c r="AE32" s="25">
         <v>1.68</v>
       </c>
-      <c r="AF32" s="66">
+      <c r="AF32" s="25">
         <v>1.44</v>
       </c>
-      <c r="AG32" s="47"/>
+      <c r="AG32" s="25">
+        <v>1.25</v>
+      </c>
       <c r="AH32" s="47"/>
       <c r="AI32" s="47"/>
       <c r="AJ32" s="47"/>
       <c r="AK32" s="47"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="19">
         <v>0.68</v>
       </c>
       <c r="D33" s="19">
         <v>0.67</v>
       </c>
       <c r="E33" s="19">
         <v>0.84</v>
       </c>
       <c r="F33" s="19">
         <v>0.67</v>
       </c>
       <c r="G33" s="32">
@@ -15651,57 +16417,59 @@
       </c>
       <c r="W33" s="43">
         <v>2.67</v>
       </c>
       <c r="X33" s="43">
         <v>2.56</v>
       </c>
       <c r="Y33" s="43">
         <v>2.4</v>
       </c>
       <c r="Z33" s="19">
         <v>4.83</v>
       </c>
       <c r="AA33" s="19">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="43">
         <v>1.66</v>
       </c>
       <c r="AC33" s="19">
         <v>1.96</v>
       </c>
       <c r="AD33" s="25">
         <v>2.4</v>
       </c>
-      <c r="AE33" s="66">
+      <c r="AE33" s="25">
         <v>2.71</v>
       </c>
-      <c r="AF33" s="66">
+      <c r="AF33" s="25">
         <v>2.62</v>
       </c>
-      <c r="AG33" s="47"/>
+      <c r="AG33" s="25">
+        <v>2.4700000000000002</v>
+      </c>
       <c r="AH33" s="47"/>
       <c r="AI33" s="47"/>
       <c r="AJ33" s="47"/>
       <c r="AK33" s="47"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="50" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="19">
         <v>2.86</v>
       </c>
       <c r="C34" s="19">
         <v>1.77</v>
       </c>
       <c r="D34" s="19">
         <v>2.14</v>
       </c>
       <c r="E34" s="19">
         <v>2.19</v>
       </c>
       <c r="F34" s="19">
         <v>1.98</v>
       </c>
       <c r="G34" s="32">
@@ -15754,57 +16522,59 @@
       </c>
       <c r="W34" s="43">
         <v>2.31</v>
       </c>
       <c r="X34" s="43">
         <v>2.21</v>
       </c>
       <c r="Y34" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="19">
         <v>4.21</v>
       </c>
       <c r="AA34" s="19">
         <v>2.83</v>
       </c>
       <c r="AB34" s="43">
         <v>3.08</v>
       </c>
       <c r="AC34" s="19">
         <v>3.08</v>
       </c>
       <c r="AD34" s="25">
         <v>3.17</v>
       </c>
-      <c r="AE34" s="66">
+      <c r="AE34" s="25">
         <v>2.85</v>
       </c>
-      <c r="AF34" s="66">
+      <c r="AF34" s="25">
         <v>2.69</v>
       </c>
-      <c r="AG34" s="47"/>
+      <c r="AG34" s="25">
+        <v>2.5</v>
+      </c>
       <c r="AH34" s="47"/>
       <c r="AI34" s="47"/>
       <c r="AJ34" s="47"/>
       <c r="AK34" s="47"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="19">
         <v>2.7</v>
       </c>
       <c r="C35" s="19">
         <v>2.44</v>
       </c>
       <c r="D35" s="19">
         <v>2.75</v>
       </c>
       <c r="E35" s="19">
         <v>2.41</v>
       </c>
       <c r="F35" s="19">
         <v>2.33</v>
       </c>
       <c r="G35" s="32">
@@ -15857,57 +16627,59 @@
       </c>
       <c r="W35" s="43">
         <v>2.21</v>
       </c>
       <c r="X35" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="43">
         <v>2.13</v>
       </c>
       <c r="Z35" s="19">
         <v>1.45</v>
       </c>
       <c r="AA35" s="19">
         <v>1.89</v>
       </c>
       <c r="AB35" s="43">
         <v>1.74</v>
       </c>
       <c r="AC35" s="19">
         <v>1.86</v>
       </c>
       <c r="AD35" s="25">
         <v>2.37</v>
       </c>
-      <c r="AE35" s="66">
+      <c r="AE35" s="25">
         <v>2.1</v>
       </c>
-      <c r="AF35" s="66">
+      <c r="AF35" s="25">
         <v>2.21</v>
       </c>
-      <c r="AG35" s="47"/>
+      <c r="AG35" s="25">
+        <v>2.21</v>
+      </c>
       <c r="AH35" s="47"/>
       <c r="AI35" s="47"/>
       <c r="AJ35" s="47"/>
       <c r="AK35" s="47"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="19">
         <v>3.83</v>
       </c>
       <c r="C36" s="19">
         <v>2.9</v>
       </c>
       <c r="D36" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="19">
         <v>2.39</v>
       </c>
       <c r="F36" s="19">
         <v>2.36</v>
       </c>
       <c r="G36" s="32">
@@ -15960,57 +16732,59 @@
       </c>
       <c r="W36" s="43">
         <v>2.86</v>
       </c>
       <c r="X36" s="43">
         <v>2.82</v>
       </c>
       <c r="Y36" s="43">
         <v>2.92</v>
       </c>
       <c r="Z36" s="19">
         <v>4.63</v>
       </c>
       <c r="AA36" s="19">
         <v>3.78</v>
       </c>
       <c r="AB36" s="43">
         <v>3.01</v>
       </c>
       <c r="AC36" s="19">
         <v>3.06</v>
       </c>
       <c r="AD36" s="25">
         <v>2.74</v>
       </c>
-      <c r="AE36" s="66">
+      <c r="AE36" s="25">
         <v>2.99</v>
       </c>
-      <c r="AF36" s="66">
+      <c r="AF36" s="25">
         <v>2.93</v>
       </c>
-      <c r="AG36" s="47"/>
+      <c r="AG36" s="25">
+        <v>2.98</v>
+      </c>
       <c r="AH36" s="47"/>
       <c r="AI36" s="47"/>
       <c r="AJ36" s="47"/>
       <c r="AK36" s="47"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="19">
         <v>1.78</v>
       </c>
       <c r="D37" s="19">
         <v>1.56</v>
       </c>
       <c r="E37" s="19">
         <v>1.47</v>
       </c>
       <c r="F37" s="19">
         <v>1.65</v>
       </c>
       <c r="G37" s="32">
@@ -16063,57 +16837,59 @@
       </c>
       <c r="W37" s="43">
         <v>1.81</v>
       </c>
       <c r="X37" s="43">
         <v>2.09</v>
       </c>
       <c r="Y37" s="43">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="19">
         <v>2.44</v>
       </c>
       <c r="AA37" s="19">
         <v>1.89</v>
       </c>
       <c r="AB37" s="43">
         <v>2.9</v>
       </c>
       <c r="AC37" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="25">
         <v>1.99</v>
       </c>
-      <c r="AE37" s="66">
+      <c r="AE37" s="25">
         <v>1.87</v>
       </c>
-      <c r="AF37" s="66">
+      <c r="AF37" s="25">
         <v>2.13</v>
       </c>
-      <c r="AG37" s="47"/>
+      <c r="AG37" s="25">
+        <v>2.64</v>
+      </c>
       <c r="AH37" s="47"/>
       <c r="AI37" s="47"/>
       <c r="AJ37" s="47"/>
       <c r="AK37" s="47"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="19">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="19">
         <v>1.31</v>
       </c>
       <c r="D38" s="19">
         <v>1.72</v>
       </c>
       <c r="E38" s="19">
         <v>1.61</v>
       </c>
       <c r="F38" s="19">
         <v>1.8</v>
       </c>
       <c r="G38" s="32">
@@ -16166,57 +16942,59 @@
       </c>
       <c r="W38" s="43">
         <v>2</v>
       </c>
       <c r="X38" s="43">
         <v>1.82</v>
       </c>
       <c r="Y38" s="43">
         <v>2</v>
       </c>
       <c r="Z38" s="19">
         <v>1.37</v>
       </c>
       <c r="AA38" s="19">
         <v>0.72</v>
       </c>
       <c r="AB38" s="43">
         <v>1.41</v>
       </c>
       <c r="AC38" s="19">
         <v>1.41</v>
       </c>
       <c r="AD38" s="25">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AE38" s="66">
+      <c r="AE38" s="25">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AF38" s="66">
+      <c r="AF38" s="25">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AG38" s="47"/>
+      <c r="AG38" s="25">
+        <v>1.9</v>
+      </c>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="50" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="19">
         <v>1.35</v>
       </c>
       <c r="C39" s="19">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="19">
         <v>2.76</v>
       </c>
       <c r="E39" s="19">
         <v>2.4</v>
       </c>
       <c r="F39" s="19">
         <v>3.14</v>
       </c>
       <c r="G39" s="32">
@@ -16269,57 +17047,59 @@
       </c>
       <c r="W39" s="43">
         <v>3.41</v>
       </c>
       <c r="X39" s="43">
         <v>3.23</v>
       </c>
       <c r="Y39" s="43">
         <v>3.19</v>
       </c>
       <c r="Z39" s="19">
         <v>2.04</v>
       </c>
       <c r="AA39" s="19">
         <v>2.14</v>
       </c>
       <c r="AB39" s="43">
         <v>1.65</v>
       </c>
       <c r="AC39" s="19">
         <v>3.2</v>
       </c>
       <c r="AD39" s="25">
         <v>2.82</v>
       </c>
-      <c r="AE39" s="66">
+      <c r="AE39" s="25">
         <v>2.84</v>
       </c>
-      <c r="AF39" s="66">
+      <c r="AF39" s="25">
         <v>2.83</v>
       </c>
-      <c r="AG39" s="47"/>
+      <c r="AG39" s="25">
+        <v>2.5499999999999998</v>
+      </c>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
       <c r="AJ39" s="47"/>
       <c r="AK39" s="47"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>1.8</v>
       </c>
       <c r="C40" s="19">
         <v>1.43</v>
       </c>
       <c r="D40" s="19">
         <v>1.25</v>
       </c>
       <c r="E40" s="19">
         <v>1.87</v>
       </c>
       <c r="F40" s="19">
         <v>2.13</v>
       </c>
       <c r="G40" s="32">
@@ -16372,57 +17152,59 @@
       </c>
       <c r="W40" s="43">
         <v>2.35</v>
       </c>
       <c r="X40" s="43">
         <v>2.31</v>
       </c>
       <c r="Y40" s="43">
         <v>2.4</v>
       </c>
       <c r="Z40" s="19">
         <v>3.91</v>
       </c>
       <c r="AA40" s="19">
         <v>2.81</v>
       </c>
       <c r="AB40" s="43">
         <v>2.84</v>
       </c>
       <c r="AC40" s="19">
         <v>2.76</v>
       </c>
       <c r="AD40" s="25">
         <v>2.89</v>
       </c>
-      <c r="AE40" s="66">
+      <c r="AE40" s="25">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AF40" s="66">
+      <c r="AF40" s="25">
         <v>2.27</v>
       </c>
-      <c r="AG40" s="47"/>
+      <c r="AG40" s="25">
+        <v>2.48</v>
+      </c>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
       <c r="AJ40" s="47"/>
       <c r="AK40" s="47"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="19">
         <v>1.25</v>
       </c>
       <c r="C41" s="19">
         <v>0.64</v>
       </c>
       <c r="D41" s="19">
         <v>1.69</v>
       </c>
       <c r="E41" s="19">
         <v>1.9</v>
       </c>
       <c r="F41" s="19">
         <v>3.27</v>
       </c>
       <c r="G41" s="32">
@@ -16475,57 +17257,59 @@
       </c>
       <c r="W41" s="43">
         <v>2.86</v>
       </c>
       <c r="X41" s="43">
         <v>2.84</v>
       </c>
       <c r="Y41" s="43">
         <v>3.03</v>
       </c>
       <c r="Z41" s="19">
         <v>2.64</v>
       </c>
       <c r="AA41" s="19">
         <v>1.38</v>
       </c>
       <c r="AB41" s="43">
         <v>1.37</v>
       </c>
       <c r="AC41" s="19">
         <v>1.02</v>
       </c>
       <c r="AD41" s="25">
         <v>0.81</v>
       </c>
-      <c r="AE41" s="66">
+      <c r="AE41" s="25">
         <v>0.68</v>
       </c>
-      <c r="AF41" s="66">
+      <c r="AF41" s="25">
         <v>0.96</v>
       </c>
-      <c r="AG41" s="47"/>
+      <c r="AG41" s="25">
+        <v>1.35</v>
+      </c>
       <c r="AH41" s="47"/>
       <c r="AI41" s="47"/>
       <c r="AJ41" s="47"/>
       <c r="AK41" s="47"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="19">
         <v>0.94</v>
       </c>
       <c r="C42" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="19">
         <v>2.23</v>
       </c>
       <c r="E42" s="19">
         <v>1.91</v>
       </c>
       <c r="F42" s="19">
         <v>2.09</v>
       </c>
       <c r="G42" s="32">
@@ -16578,57 +17362,59 @@
       </c>
       <c r="W42" s="43">
         <v>1.62</v>
       </c>
       <c r="X42" s="43">
         <v>1.57</v>
       </c>
       <c r="Y42" s="43">
         <v>1.94</v>
       </c>
       <c r="Z42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="43" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="AE42" s="66">
+      <c r="AE42" s="25">
         <v>0.18</v>
       </c>
-      <c r="AF42" s="66">
+      <c r="AF42" s="25">
         <v>0.3</v>
       </c>
-      <c r="AG42" s="47"/>
+      <c r="AG42" s="25">
+        <v>0.8</v>
+      </c>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
       <c r="AJ42" s="47"/>
       <c r="AK42" s="47"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="21">
         <v>1.35</v>
       </c>
       <c r="C43" s="21">
         <v>1.57</v>
       </c>
       <c r="D43" s="21">
         <v>1.96</v>
       </c>
       <c r="E43" s="21">
         <v>2.16</v>
       </c>
       <c r="F43" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="33">
@@ -16681,99 +17467,103 @@
       </c>
       <c r="W43" s="44">
         <v>2.5</v>
       </c>
       <c r="X43" s="44">
         <v>2.56</v>
       </c>
       <c r="Y43" s="44">
         <v>2.73</v>
       </c>
       <c r="Z43" s="21">
         <v>2.11</v>
       </c>
       <c r="AA43" s="21">
         <v>2.23</v>
       </c>
       <c r="AB43" s="44">
         <v>2.56</v>
       </c>
       <c r="AC43" s="21">
         <v>2.37</v>
       </c>
       <c r="AD43" s="21">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AE43" s="67">
+      <c r="AE43" s="21">
         <v>2.54</v>
       </c>
-      <c r="AF43" s="67">
+      <c r="AF43" s="21">
         <v>2.37</v>
       </c>
-      <c r="AG43" s="49"/>
+      <c r="AG43" s="21">
+        <v>2.48</v>
+      </c>
       <c r="AH43" s="49"/>
       <c r="AI43" s="49"/>
       <c r="AJ43" s="49"/>
       <c r="AK43" s="49"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелер коэффициенті</vt:lpstr>
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>
       <vt:lpstr>Жалпы ажырасулар коэффициенті</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>