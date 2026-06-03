--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754" activeTab="3"/>
+    <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -367,51 +367,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -539,106 +539,94 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -918,181 +906,181 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A49" sqref="A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="57"/>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="71"/>
-      <c r="B4" s="69">
+      <c r="A4" s="69"/>
+      <c r="B4" s="67">
         <v>2024</v>
       </c>
-      <c r="C4" s="70"/>
-[...10 lines deleted...]
-      <c r="N4" s="69">
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="67">
         <v>2025</v>
       </c>
-      <c r="O4" s="70"/>
-[...10 lines deleted...]
-      <c r="Z4" s="69">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="67">
         <v>2026</v>
       </c>
-      <c r="AA4" s="70"/>
-[...9 lines deleted...]
-      <c r="AK4" s="70"/>
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="72"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1159,77 +1147,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
@@ -1263,55 +1251,58 @@
       </c>
       <c r="R7" s="8">
         <v>144</v>
       </c>
       <c r="S7" s="8">
         <v>339</v>
       </c>
       <c r="T7" s="8">
         <v>356</v>
       </c>
       <c r="U7" s="8">
         <v>310</v>
       </c>
       <c r="V7" s="8">
         <v>213</v>
       </c>
       <c r="W7" s="8">
         <v>207</v>
       </c>
       <c r="X7" s="8">
         <v>230</v>
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
-      <c r="Z7" s="65">
+      <c r="Z7" s="8">
         <v>180</v>
       </c>
-      <c r="AA7" s="65">
+      <c r="AA7" s="8">
         <v>162</v>
+      </c>
+      <c r="AB7" s="8">
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
@@ -1346,55 +1337,58 @@
       </c>
       <c r="R8" s="8">
         <v>80</v>
       </c>
       <c r="S8" s="8">
         <v>192</v>
       </c>
       <c r="T8" s="8">
         <v>181</v>
       </c>
       <c r="U8" s="8">
         <v>175</v>
       </c>
       <c r="V8" s="8">
         <v>106</v>
       </c>
       <c r="W8" s="8">
         <v>105</v>
       </c>
       <c r="X8" s="8">
         <v>103</v>
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
-      <c r="Z8" s="65">
+      <c r="Z8" s="8">
         <v>84</v>
       </c>
-      <c r="AA8" s="65">
+      <c r="AA8" s="8">
         <v>83</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
@@ -1429,55 +1423,58 @@
       </c>
       <c r="R9" s="8">
         <v>7</v>
       </c>
       <c r="S9" s="8">
         <v>11</v>
       </c>
       <c r="T9" s="8">
         <v>18</v>
       </c>
       <c r="U9" s="8">
         <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>14</v>
       </c>
       <c r="W9" s="8">
         <v>9</v>
       </c>
       <c r="X9" s="8">
         <v>14</v>
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
-      <c r="Z9" s="65">
+      <c r="Z9" s="8">
         <v>10</v>
       </c>
-      <c r="AA9" s="65">
+      <c r="AA9" s="8">
         <v>8</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
@@ -1512,55 +1509,58 @@
       </c>
       <c r="R10" s="8">
         <v>4</v>
       </c>
       <c r="S10" s="8">
         <v>10</v>
       </c>
       <c r="T10" s="8">
         <v>3</v>
       </c>
       <c r="U10" s="8">
         <v>6</v>
       </c>
       <c r="V10" s="8">
         <v>4</v>
       </c>
       <c r="W10" s="8">
         <v>4</v>
       </c>
       <c r="X10" s="8">
         <v>3</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
-      <c r="Z10" s="65">
-[...2 lines deleted...]
-      <c r="AA10" s="52" t="s">
+      <c r="Z10" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="8" t="s">
         <v>27</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
@@ -1595,55 +1595,58 @@
       </c>
       <c r="R11" s="8">
         <v>5</v>
       </c>
       <c r="S11" s="8">
         <v>10</v>
       </c>
       <c r="T11" s="8">
         <v>17</v>
       </c>
       <c r="U11" s="8">
         <v>10</v>
       </c>
       <c r="V11" s="8">
         <v>8</v>
       </c>
       <c r="W11" s="8">
         <v>9</v>
       </c>
       <c r="X11" s="8">
         <v>10</v>
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
-      <c r="Z11" s="65">
+      <c r="Z11" s="8">
         <v>7</v>
       </c>
-      <c r="AA11" s="65">
+      <c r="AA11" s="8">
         <v>8</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
@@ -1678,55 +1681,58 @@
       </c>
       <c r="R12" s="8">
         <v>6</v>
       </c>
       <c r="S12" s="8">
         <v>15</v>
       </c>
       <c r="T12" s="8">
         <v>9</v>
       </c>
       <c r="U12" s="8">
         <v>11</v>
       </c>
       <c r="V12" s="8">
         <v>9</v>
       </c>
       <c r="W12" s="8">
         <v>6</v>
       </c>
       <c r="X12" s="8">
         <v>12</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
-      <c r="Z12" s="65">
+      <c r="Z12" s="8">
         <v>10</v>
       </c>
-      <c r="AA12" s="65">
+      <c r="AA12" s="8">
         <v>8</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
@@ -1761,55 +1767,58 @@
       </c>
       <c r="R13" s="8">
         <v>3</v>
       </c>
       <c r="S13" s="8">
         <v>4</v>
       </c>
       <c r="T13" s="8">
         <v>13</v>
       </c>
       <c r="U13" s="8">
         <v>8</v>
       </c>
       <c r="V13" s="8">
         <v>6</v>
       </c>
       <c r="W13" s="8">
         <v>8</v>
       </c>
       <c r="X13" s="8">
         <v>7</v>
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
-      <c r="Z13" s="65">
+      <c r="Z13" s="8">
         <v>5</v>
       </c>
-      <c r="AA13" s="65">
+      <c r="AA13" s="8">
         <v>5</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
@@ -1844,55 +1853,58 @@
       </c>
       <c r="R14" s="8">
         <v>8</v>
       </c>
       <c r="S14" s="8">
         <v>20</v>
       </c>
       <c r="T14" s="8">
         <v>18</v>
       </c>
       <c r="U14" s="8">
         <v>22</v>
       </c>
       <c r="V14" s="8">
         <v>18</v>
       </c>
       <c r="W14" s="8">
         <v>15</v>
       </c>
       <c r="X14" s="8">
         <v>18</v>
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
-      <c r="Z14" s="65">
+      <c r="Z14" s="8">
         <v>18</v>
       </c>
-      <c r="AA14" s="65">
+      <c r="AA14" s="8">
         <v>16</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
@@ -1927,55 +1939,58 @@
       </c>
       <c r="R15" s="8">
         <v>3</v>
       </c>
       <c r="S15" s="8">
         <v>13</v>
       </c>
       <c r="T15" s="8">
         <v>11</v>
       </c>
       <c r="U15" s="8">
         <v>2</v>
       </c>
       <c r="V15" s="8">
         <v>4</v>
       </c>
       <c r="W15" s="8">
         <v>7</v>
       </c>
       <c r="X15" s="8">
         <v>6</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
-      <c r="Z15" s="65">
+      <c r="Z15" s="8">
         <v>6</v>
       </c>
-      <c r="AA15" s="65">
-        <v>2</v>
+      <c r="AA15" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
@@ -2010,58 +2025,61 @@
       </c>
       <c r="R16" s="8">
         <v>5</v>
       </c>
       <c r="S16" s="8">
         <v>7</v>
       </c>
       <c r="T16" s="8">
         <v>13</v>
       </c>
       <c r="U16" s="8">
         <v>7</v>
       </c>
       <c r="V16" s="8">
         <v>4</v>
       </c>
       <c r="W16" s="8">
         <v>5</v>
       </c>
       <c r="X16" s="8">
         <v>8</v>
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
-      <c r="Z16" s="65">
-[...6 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="Z16" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2093,58 +2111,61 @@
       </c>
       <c r="R17" s="8">
         <v>3</v>
       </c>
       <c r="S17" s="8">
         <v>9</v>
       </c>
       <c r="T17" s="8">
         <v>7</v>
       </c>
       <c r="U17" s="8">
         <v>9</v>
       </c>
       <c r="V17" s="8">
         <v>4</v>
       </c>
       <c r="W17" s="8">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>12</v>
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
-      <c r="Z17" s="65">
-[...6 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="Z17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2176,58 +2197,61 @@
       </c>
       <c r="R18" s="8">
         <v>10</v>
       </c>
       <c r="S18" s="8">
         <v>24</v>
       </c>
       <c r="T18" s="8">
         <v>30</v>
       </c>
       <c r="U18" s="8">
         <v>14</v>
       </c>
       <c r="V18" s="8">
         <v>13</v>
       </c>
       <c r="W18" s="8">
         <v>15</v>
       </c>
       <c r="X18" s="8">
         <v>18</v>
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
-      <c r="Z18" s="65">
+      <c r="Z18" s="8">
         <v>17</v>
       </c>
-      <c r="AA18" s="65">
+      <c r="AA18" s="8">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2259,58 +2283,61 @@
       </c>
       <c r="R19" s="8">
         <v>3</v>
       </c>
       <c r="S19" s="8">
         <v>2</v>
       </c>
       <c r="T19" s="8">
         <v>6</v>
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>1</v>
       </c>
       <c r="X19" s="8">
         <v>5</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
-      <c r="Z19" s="65">
-[...2 lines deleted...]
-      <c r="AA19" s="65">
+      <c r="Z19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2342,58 +2369,61 @@
       </c>
       <c r="R20" s="8">
         <v>1</v>
       </c>
       <c r="S20" s="8">
         <v>2</v>
       </c>
       <c r="T20" s="8">
         <v>8</v>
       </c>
       <c r="U20" s="8">
         <v>7</v>
       </c>
       <c r="V20" s="8">
         <v>5</v>
       </c>
       <c r="W20" s="8">
         <v>3</v>
       </c>
       <c r="X20" s="8">
         <v>4</v>
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
-      <c r="Z20" s="65">
-[...6 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="Z20" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2425,87 +2455,90 @@
       </c>
       <c r="R21" s="8">
         <v>6</v>
       </c>
       <c r="S21" s="8">
         <v>20</v>
       </c>
       <c r="T21" s="8">
         <v>22</v>
       </c>
       <c r="U21" s="8">
         <v>13</v>
       </c>
       <c r="V21" s="8">
         <v>16</v>
       </c>
       <c r="W21" s="8">
         <v>11</v>
       </c>
       <c r="X21" s="8">
         <v>10</v>
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
-      <c r="Z21" s="65">
+      <c r="Z21" s="8">
         <v>7</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA21" s="8">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="74" t="s">
+      <c r="AB21" s="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="74"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="64"/>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="64"/>
+      <c r="Q22" s="64"/>
+      <c r="R22" s="64"/>
+      <c r="S22" s="64"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="64"/>
+      <c r="V22" s="64"/>
+      <c r="W22" s="64"/>
+      <c r="X22" s="64"/>
+      <c r="Y22" s="64"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
@@ -2537,58 +2570,61 @@
       </c>
       <c r="R23" s="14">
         <v>95</v>
       </c>
       <c r="S23" s="14">
         <v>214</v>
       </c>
       <c r="T23" s="14">
         <v>202</v>
       </c>
       <c r="U23" s="14">
         <v>192</v>
       </c>
       <c r="V23" s="14">
         <v>114</v>
       </c>
       <c r="W23" s="8">
         <v>121</v>
       </c>
       <c r="X23" s="8">
         <v>119</v>
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
-      <c r="Z23" s="65">
+      <c r="Z23" s="8">
         <v>98</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="8">
         <v>92</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="8">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2620,58 +2656,61 @@
       </c>
       <c r="R24" s="14">
         <v>80</v>
       </c>
       <c r="S24" s="14">
         <v>192</v>
       </c>
       <c r="T24" s="14">
         <v>181</v>
       </c>
       <c r="U24" s="14">
         <v>175</v>
       </c>
       <c r="V24" s="14">
         <v>106</v>
       </c>
       <c r="W24" s="8">
         <v>105</v>
       </c>
       <c r="X24" s="8">
         <v>103</v>
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
-      <c r="Z24" s="65">
+      <c r="Z24" s="8">
         <v>84</v>
       </c>
-      <c r="AA24" s="65">
+      <c r="AA24" s="8">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="8">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2703,58 +2742,61 @@
       </c>
       <c r="R25" s="14">
         <v>4</v>
       </c>
       <c r="S25" s="14">
         <v>1</v>
       </c>
       <c r="T25" s="14">
         <v>6</v>
       </c>
       <c r="U25" s="14">
         <v>5</v>
       </c>
       <c r="V25" s="14">
         <v>1</v>
       </c>
       <c r="W25" s="8">
         <v>2</v>
       </c>
       <c r="X25" s="8">
         <v>4</v>
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
-      <c r="Z25" s="65">
-[...2 lines deleted...]
-      <c r="AA25" s="65">
+      <c r="Z25" s="8">
+        <v>2</v>
+      </c>
+      <c r="AA25" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -2786,58 +2828,61 @@
       </c>
       <c r="R26" s="14">
         <v>3</v>
       </c>
       <c r="S26" s="14">
         <v>5</v>
       </c>
       <c r="T26" s="14">
         <v>4</v>
       </c>
       <c r="U26" s="14">
         <v>1</v>
       </c>
       <c r="V26" s="14">
         <v>2</v>
       </c>
       <c r="W26" s="8">
         <v>3</v>
       </c>
       <c r="X26" s="8">
         <v>2</v>
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
-      <c r="Z26" s="65">
-[...2 lines deleted...]
-      <c r="AA26" s="52" t="s">
+      <c r="Z26" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -2869,58 +2914,61 @@
       </c>
       <c r="R27" s="14">
         <v>3</v>
       </c>
       <c r="S27" s="14">
         <v>5</v>
       </c>
       <c r="T27" s="14">
         <v>3</v>
       </c>
       <c r="U27" s="14">
         <v>4</v>
       </c>
       <c r="V27" s="14">
         <v>1</v>
       </c>
       <c r="W27" s="8">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>6</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
-      <c r="Z27" s="65">
-[...6 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="Z27" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -2952,87 +3000,90 @@
       </c>
       <c r="R28" s="14">
         <v>5</v>
       </c>
       <c r="S28" s="14">
         <v>11</v>
       </c>
       <c r="T28" s="14">
         <v>8</v>
       </c>
       <c r="U28" s="14">
         <v>7</v>
       </c>
       <c r="V28" s="14">
         <v>4</v>
       </c>
       <c r="W28" s="8">
         <v>8</v>
       </c>
       <c r="X28" s="8">
         <v>4</v>
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
-      <c r="Z28" s="65">
+      <c r="Z28" s="8">
         <v>6</v>
       </c>
-      <c r="AA28" s="65">
-[...4 lines deleted...]
-      <c r="A29" s="75" t="s">
+      <c r="AA28" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="75"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
@@ -3064,58 +3115,61 @@
       </c>
       <c r="R30" s="17">
         <v>49</v>
       </c>
       <c r="S30" s="17">
         <v>125</v>
       </c>
       <c r="T30" s="17">
         <v>154</v>
       </c>
       <c r="U30" s="17">
         <v>118</v>
       </c>
       <c r="V30" s="17">
         <v>99</v>
       </c>
       <c r="W30" s="8">
         <v>86</v>
       </c>
       <c r="X30" s="8">
         <v>111</v>
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
-      <c r="Z30" s="66">
+      <c r="Z30" s="8">
         <v>82</v>
       </c>
-      <c r="AA30" s="65">
+      <c r="AA30" s="8">
         <v>70</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="8">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
@@ -3147,58 +3201,61 @@
       </c>
       <c r="R31" s="17">
         <v>7</v>
       </c>
       <c r="S31" s="17">
         <v>11</v>
       </c>
       <c r="T31" s="17">
         <v>18</v>
       </c>
       <c r="U31" s="17">
         <v>21</v>
       </c>
       <c r="V31" s="17">
         <v>14</v>
       </c>
       <c r="W31" s="8">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>14</v>
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
-      <c r="Z31" s="66">
+      <c r="Z31" s="8">
         <v>10</v>
       </c>
-      <c r="AA31" s="65">
+      <c r="AA31" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
@@ -3230,58 +3287,61 @@
       </c>
       <c r="R32" s="17">
         <v>4</v>
       </c>
       <c r="S32" s="17">
         <v>10</v>
       </c>
       <c r="T32" s="17">
         <v>3</v>
       </c>
       <c r="U32" s="17">
         <v>6</v>
       </c>
       <c r="V32" s="17">
         <v>4</v>
       </c>
       <c r="W32" s="8">
         <v>4</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
-      <c r="Z32" s="66">
-[...2 lines deleted...]
-      <c r="AA32" s="52" t="s">
+      <c r="Z32" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
       <c r="H33" s="6">
         <v>15</v>
       </c>
       <c r="I33" s="6">
@@ -3313,58 +3373,61 @@
       </c>
       <c r="R33" s="17">
         <v>1</v>
       </c>
       <c r="S33" s="17">
         <v>9</v>
       </c>
       <c r="T33" s="17">
         <v>11</v>
       </c>
       <c r="U33" s="17">
         <v>5</v>
       </c>
       <c r="V33" s="17">
         <v>7</v>
       </c>
       <c r="W33" s="8">
         <v>7</v>
       </c>
       <c r="X33" s="8">
         <v>6</v>
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
-      <c r="Z33" s="66">
+      <c r="Z33" s="8">
         <v>5</v>
       </c>
-      <c r="AA33" s="65">
-[...3 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="AA33" s="8">
+        <v>3</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
       </c>
       <c r="I34" s="6">
@@ -3396,58 +3459,61 @@
       </c>
       <c r="R34" s="17">
         <v>6</v>
       </c>
       <c r="S34" s="17">
         <v>15</v>
       </c>
       <c r="T34" s="17">
         <v>9</v>
       </c>
       <c r="U34" s="17">
         <v>11</v>
       </c>
       <c r="V34" s="17">
         <v>9</v>
       </c>
       <c r="W34" s="8">
         <v>6</v>
       </c>
       <c r="X34" s="8">
         <v>12</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
-      <c r="Z34" s="66">
+      <c r="Z34" s="8">
         <v>10</v>
       </c>
-      <c r="AA34" s="65">
+      <c r="AA34" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
       </c>
       <c r="I35" s="6">
@@ -3479,58 +3545,61 @@
       </c>
       <c r="R35" s="17">
         <v>3</v>
       </c>
       <c r="S35" s="17">
         <v>4</v>
       </c>
       <c r="T35" s="17">
         <v>13</v>
       </c>
       <c r="U35" s="17">
         <v>8</v>
       </c>
       <c r="V35" s="17">
         <v>6</v>
       </c>
       <c r="W35" s="8">
         <v>8</v>
       </c>
       <c r="X35" s="8">
         <v>7</v>
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
-      <c r="Z35" s="66">
+      <c r="Z35" s="8">
         <v>5</v>
       </c>
-      <c r="AA35" s="65">
+      <c r="AA35" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="60" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
       </c>
       <c r="I36" s="6">
@@ -3562,58 +3631,61 @@
       </c>
       <c r="R36" s="17">
         <v>8</v>
       </c>
       <c r="S36" s="17">
         <v>20</v>
       </c>
       <c r="T36" s="17">
         <v>18</v>
       </c>
       <c r="U36" s="17">
         <v>22</v>
       </c>
       <c r="V36" s="17">
         <v>18</v>
       </c>
       <c r="W36" s="8">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>18</v>
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
-      <c r="Z36" s="66">
+      <c r="Z36" s="8">
         <v>18</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="8">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="8">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
       </c>
       <c r="I37" s="6">
@@ -3645,58 +3717,61 @@
       </c>
       <c r="R37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="17">
         <v>8</v>
       </c>
       <c r="T37" s="17">
         <v>7</v>
       </c>
       <c r="U37" s="17">
         <v>1</v>
       </c>
       <c r="V37" s="17">
         <v>2</v>
       </c>
       <c r="W37" s="8">
         <v>4</v>
       </c>
       <c r="X37" s="8">
         <v>4</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
-      <c r="Z37" s="66">
-[...6 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="Z37" s="8">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB37" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
       </c>
       <c r="I38" s="6">
@@ -3728,58 +3803,61 @@
       </c>
       <c r="R38" s="17">
         <v>2</v>
       </c>
       <c r="S38" s="17">
         <v>2</v>
       </c>
       <c r="T38" s="17">
         <v>10</v>
       </c>
       <c r="U38" s="17">
         <v>3</v>
       </c>
       <c r="V38" s="17">
         <v>3</v>
       </c>
       <c r="W38" s="8">
         <v>2</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
-      <c r="Z38" s="52" t="s">
+      <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="65">
-[...3 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="AA38" s="8">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
       </c>
       <c r="I39" s="6">
@@ -3811,58 +3889,61 @@
       </c>
       <c r="R39" s="17">
         <v>3</v>
       </c>
       <c r="S39" s="17">
         <v>9</v>
       </c>
       <c r="T39" s="17">
         <v>7</v>
       </c>
       <c r="U39" s="17">
         <v>9</v>
       </c>
       <c r="V39" s="17">
         <v>4</v>
       </c>
       <c r="W39" s="8">
         <v>9</v>
       </c>
       <c r="X39" s="8">
         <v>12</v>
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
-      <c r="Z39" s="66">
-[...6 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="Z39" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA39" s="8">
+        <v>4</v>
+      </c>
+      <c r="AB39" s="8">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
@@ -3894,58 +3975,61 @@
       </c>
       <c r="R40" s="17">
         <v>5</v>
       </c>
       <c r="S40" s="17">
         <v>13</v>
       </c>
       <c r="T40" s="17">
         <v>22</v>
       </c>
       <c r="U40" s="17">
         <v>7</v>
       </c>
       <c r="V40" s="17">
         <v>9</v>
       </c>
       <c r="W40" s="8">
         <v>7</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
-      <c r="Z40" s="66">
+      <c r="Z40" s="8">
         <v>11</v>
       </c>
-      <c r="AA40" s="65">
+      <c r="AA40" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
         <v>6</v>
       </c>
@@ -3975,58 +4059,61 @@
       </c>
       <c r="R41" s="17">
         <v>3</v>
       </c>
       <c r="S41" s="17">
         <v>2</v>
       </c>
       <c r="T41" s="17">
         <v>6</v>
       </c>
       <c r="U41" s="17">
         <v>5</v>
       </c>
       <c r="V41" s="17">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>1</v>
       </c>
       <c r="X41" s="8">
         <v>5</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
-      <c r="Z41" s="66">
-[...2 lines deleted...]
-      <c r="AA41" s="65">
+      <c r="Z41" s="8">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>10</v>
       </c>
       <c r="I42" s="6">
@@ -4058,58 +4145,61 @@
       </c>
       <c r="R42" s="17">
         <v>1</v>
       </c>
       <c r="S42" s="17">
         <v>2</v>
       </c>
       <c r="T42" s="17">
         <v>8</v>
       </c>
       <c r="U42" s="17">
         <v>7</v>
       </c>
       <c r="V42" s="17">
         <v>5</v>
       </c>
       <c r="W42" s="8">
         <v>3</v>
       </c>
       <c r="X42" s="8">
         <v>4</v>
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
-      <c r="Z42" s="66">
-[...6 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="Z42" s="8">
+        <v>4</v>
+      </c>
+      <c r="AA42" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="19">
         <v>25</v>
       </c>
       <c r="H43" s="19">
         <v>22</v>
       </c>
       <c r="I43" s="19">
@@ -4141,212 +4231,216 @@
       </c>
       <c r="R43" s="20">
         <v>6</v>
       </c>
       <c r="S43" s="20">
         <v>20</v>
       </c>
       <c r="T43" s="20">
         <v>22</v>
       </c>
       <c r="U43" s="20">
         <v>13</v>
       </c>
       <c r="V43" s="20">
         <v>16</v>
       </c>
       <c r="W43" s="61">
         <v>11</v>
       </c>
       <c r="X43" s="61">
         <v>10</v>
       </c>
       <c r="Y43" s="61">
         <v>19</v>
       </c>
-      <c r="Z43" s="67">
+      <c r="Z43" s="61">
         <v>7</v>
       </c>
-      <c r="AA43" s="67">
+      <c r="AA43" s="61">
         <v>11</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="61">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+      <selection activeCell="AE20" sqref="AE20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
       <c r="A2" s="57"/>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:48">
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
-      <c r="X3" s="78"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="78" t="s">
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="AJ3" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="78"/>
+      <c r="AK3" s="71"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="71"/>
-      <c r="B4" s="69">
+      <c r="A4" s="69"/>
+      <c r="B4" s="67">
         <v>2024</v>
       </c>
-      <c r="C4" s="70"/>
-[...10 lines deleted...]
-      <c r="N4" s="69">
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="67">
         <v>2025</v>
       </c>
-      <c r="O4" s="70"/>
-[...10 lines deleted...]
-      <c r="Z4" s="69">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="67">
         <v>2026</v>
       </c>
-      <c r="AA4" s="70"/>
-[...9 lines deleted...]
-      <c r="AK4" s="70"/>
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="72"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -4413,77 +4507,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="45">
         <v>5.09</v>
       </c>
       <c r="F7" s="45">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
@@ -4517,57 +4611,59 @@
       </c>
       <c r="R7" s="1">
         <v>4.5199999999999996</v>
       </c>
       <c r="S7" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="T7" s="32">
         <v>5.53</v>
       </c>
       <c r="U7" s="32">
         <v>5.73</v>
       </c>
       <c r="V7" s="32">
         <v>5.65</v>
       </c>
       <c r="W7" s="32">
         <v>5.55</v>
       </c>
       <c r="X7" s="32">
         <v>5.54</v>
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
-      <c r="Z7" s="63">
+      <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AA7" s="63">
+      <c r="AA7" s="32">
         <v>4.13</v>
       </c>
-      <c r="AB7" s="34"/>
+      <c r="AB7" s="32">
+        <v>4.21</v>
+      </c>
       <c r="AC7" s="34"/>
       <c r="AD7" s="34"/>
       <c r="AE7" s="28"/>
       <c r="AF7" s="28"/>
       <c r="AG7" s="28"/>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
       <c r="AU7" s="45"/>
       <c r="AV7" s="45"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
@@ -4621,57 +4717,59 @@
       </c>
       <c r="R8" s="1">
         <v>5.42</v>
       </c>
       <c r="S8" s="32">
         <v>6.27</v>
       </c>
       <c r="T8" s="32">
         <v>6.76</v>
       </c>
       <c r="U8" s="32">
         <v>7.08</v>
       </c>
       <c r="V8" s="32">
         <v>6.94</v>
       </c>
       <c r="W8" s="32">
         <v>6.8</v>
       </c>
       <c r="X8" s="32">
         <v>6.69</v>
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="32">
         <v>4.46</v>
       </c>
-      <c r="AA8" s="63">
+      <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB8" s="34"/>
+      <c r="AB8" s="32">
+        <v>4.93</v>
+      </c>
       <c r="AC8" s="34"/>
       <c r="AD8" s="34"/>
       <c r="AE8" s="28"/>
       <c r="AF8" s="28"/>
       <c r="AG8" s="28"/>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
       <c r="AU8" s="45"/>
       <c r="AV8" s="45"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
@@ -4725,57 +4823,59 @@
       </c>
       <c r="R9" s="1">
         <v>3.75</v>
       </c>
       <c r="S9" s="32">
         <v>3.86</v>
       </c>
       <c r="T9" s="32">
         <v>4.32</v>
       </c>
       <c r="U9" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="V9" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="32">
         <v>4.76</v>
       </c>
       <c r="X9" s="32">
         <v>4.83</v>
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="32">
         <v>4.01</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="32">
         <v>3.81</v>
       </c>
-      <c r="AB9" s="34"/>
+      <c r="AB9" s="32">
+        <v>4.3</v>
+      </c>
       <c r="AC9" s="34"/>
       <c r="AD9" s="34"/>
       <c r="AE9" s="28"/>
       <c r="AF9" s="28"/>
       <c r="AG9" s="28"/>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
       <c r="AU9" s="45"/>
       <c r="AV9" s="45"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
@@ -4829,57 +4929,59 @@
       </c>
       <c r="R10" s="1">
         <v>3.68</v>
       </c>
       <c r="S10" s="32">
         <v>4.7</v>
       </c>
       <c r="T10" s="32">
         <v>4.43</v>
       </c>
       <c r="U10" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="V10" s="32">
         <v>4.51</v>
       </c>
       <c r="W10" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="32">
         <v>4.3</v>
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
-      <c r="Z10" s="63">
+      <c r="Z10" s="32">
         <v>3.91</v>
       </c>
-      <c r="AA10" s="63">
+      <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB10" s="34"/>
+      <c r="AB10" s="32">
+        <v>2.04</v>
+      </c>
       <c r="AC10" s="34"/>
       <c r="AD10" s="34"/>
       <c r="AE10" s="28"/>
       <c r="AF10" s="28"/>
       <c r="AG10" s="28"/>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
       <c r="AU10" s="45"/>
       <c r="AV10" s="45"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
@@ -4933,57 +5035,59 @@
       </c>
       <c r="R11" s="1">
         <v>3.71</v>
       </c>
       <c r="S11" s="32">
         <v>3.87</v>
       </c>
       <c r="T11" s="32">
         <v>4.43</v>
       </c>
       <c r="U11" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="V11" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="32">
         <v>4.33</v>
       </c>
       <c r="X11" s="32">
         <v>4.37</v>
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
-      <c r="Z11" s="63">
+      <c r="Z11" s="32">
         <v>3.22</v>
       </c>
-      <c r="AA11" s="63">
+      <c r="AA11" s="32">
         <v>3.62</v>
       </c>
-      <c r="AB11" s="34"/>
+      <c r="AB11" s="32">
+        <v>3.49</v>
+      </c>
       <c r="AC11" s="34"/>
       <c r="AD11" s="34"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="45"/>
       <c r="AV11" s="45"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
@@ -5037,57 +5141,59 @@
       </c>
       <c r="R12" s="1">
         <v>3.59</v>
       </c>
       <c r="S12" s="32">
         <v>4.49</v>
       </c>
       <c r="T12" s="32">
         <v>4.59</v>
       </c>
       <c r="U12" s="32">
         <v>4.82</v>
       </c>
       <c r="V12" s="32">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="32">
         <v>4.74</v>
       </c>
       <c r="X12" s="32">
         <v>4.96</v>
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
-      <c r="Z12" s="63">
+      <c r="Z12" s="32">
         <v>6.02</v>
       </c>
-      <c r="AA12" s="63">
+      <c r="AA12" s="32">
         <v>5.65</v>
       </c>
-      <c r="AB12" s="34"/>
+      <c r="AB12" s="32">
+        <v>5.13</v>
+      </c>
       <c r="AC12" s="34"/>
       <c r="AD12" s="34"/>
       <c r="AE12" s="28"/>
       <c r="AF12" s="28"/>
       <c r="AG12" s="28"/>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
       <c r="AU12" s="45"/>
       <c r="AV12" s="45"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
@@ -5141,57 +5247,59 @@
       </c>
       <c r="R13" s="1">
         <v>3.15</v>
       </c>
       <c r="S13" s="32">
         <v>3.1</v>
       </c>
       <c r="T13" s="32">
         <v>3.98</v>
       </c>
       <c r="U13" s="32">
         <v>4.18</v>
       </c>
       <c r="V13" s="32">
         <v>4.2</v>
       </c>
       <c r="W13" s="32">
         <v>4.34</v>
       </c>
       <c r="X13" s="32">
         <v>4.41</v>
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
-      <c r="Z13" s="63">
+      <c r="Z13" s="32">
         <v>3.63</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="32">
         <v>3.79</v>
       </c>
-      <c r="AB13" s="34"/>
+      <c r="AB13" s="32">
+        <v>3.23</v>
+      </c>
       <c r="AC13" s="34"/>
       <c r="AD13" s="34"/>
       <c r="AE13" s="28"/>
       <c r="AF13" s="28"/>
       <c r="AG13" s="28"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
       <c r="AU13" s="45"/>
       <c r="AV13" s="45"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
@@ -5245,57 +5353,59 @@
       </c>
       <c r="R14" s="1">
         <v>3.67</v>
       </c>
       <c r="S14" s="32">
         <v>3.94</v>
       </c>
       <c r="T14" s="32">
         <v>4.04</v>
       </c>
       <c r="U14" s="32">
         <v>4.24</v>
       </c>
       <c r="V14" s="32">
         <v>4.29</v>
       </c>
       <c r="W14" s="32">
         <v>4.24</v>
       </c>
       <c r="X14" s="32">
         <v>4.29</v>
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Z14" s="63">
+      <c r="Z14" s="32">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="63">
+      <c r="AA14" s="32">
         <v>4.59</v>
       </c>
-      <c r="AB14" s="34"/>
+      <c r="AB14" s="32">
+        <v>4.26</v>
+      </c>
       <c r="AC14" s="34"/>
       <c r="AD14" s="34"/>
       <c r="AE14" s="28"/>
       <c r="AF14" s="28"/>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
       <c r="AU14" s="45"/>
       <c r="AV14" s="45"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
@@ -5349,57 +5459,59 @@
       </c>
       <c r="R15" s="1">
         <v>3.63</v>
       </c>
       <c r="S15" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="32">
         <v>5.07</v>
       </c>
       <c r="U15" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="V15" s="32">
         <v>4.42</v>
       </c>
       <c r="W15" s="32">
         <v>4.47</v>
       </c>
       <c r="X15" s="32">
         <v>4.47</v>
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
-      <c r="Z15" s="63">
+      <c r="Z15" s="32">
         <v>4.34</v>
       </c>
-      <c r="AA15" s="63">
+      <c r="AA15" s="32">
         <v>3.03</v>
       </c>
-      <c r="AB15" s="34"/>
+      <c r="AB15" s="32">
+        <v>3.47</v>
+      </c>
       <c r="AC15" s="34"/>
       <c r="AD15" s="34"/>
       <c r="AE15" s="28"/>
       <c r="AF15" s="28"/>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
       <c r="AU15" s="45"/>
       <c r="AV15" s="45"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
@@ -5453,57 +5565,59 @@
       </c>
       <c r="R16" s="1">
         <v>4.12</v>
       </c>
       <c r="S16" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="T16" s="32">
         <v>4.96</v>
       </c>
       <c r="U16" s="32">
         <v>4.93</v>
       </c>
       <c r="V16" s="32">
         <v>4.71</v>
       </c>
       <c r="W16" s="32">
         <v>4.58</v>
       </c>
       <c r="X16" s="32">
         <v>4.68</v>
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
-      <c r="Z16" s="63">
+      <c r="Z16" s="32">
         <v>2.11</v>
       </c>
-      <c r="AA16" s="63">
+      <c r="AA16" s="32">
         <v>2.59</v>
       </c>
-      <c r="AB16" s="34"/>
+      <c r="AB16" s="32">
+        <v>2.42</v>
+      </c>
       <c r="AC16" s="34"/>
       <c r="AD16" s="34"/>
       <c r="AE16" s="28"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
       <c r="AU16" s="45"/>
       <c r="AV16" s="45"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
@@ -5557,57 +5671,59 @@
       </c>
       <c r="R17" s="1">
         <v>3.37</v>
       </c>
       <c r="S17" s="32">
         <v>3.86</v>
       </c>
       <c r="T17" s="32">
         <v>3.99</v>
       </c>
       <c r="U17" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="V17" s="32">
         <v>4.12</v>
       </c>
       <c r="W17" s="32">
         <v>4.32</v>
       </c>
       <c r="X17" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
-      <c r="Z17" s="63">
+      <c r="Z17" s="32">
         <v>2.72</v>
       </c>
-      <c r="AA17" s="63">
+      <c r="AA17" s="32">
         <v>2.86</v>
       </c>
-      <c r="AB17" s="34"/>
+      <c r="AB17" s="32">
+        <v>3.31</v>
+      </c>
       <c r="AC17" s="34"/>
       <c r="AD17" s="34"/>
       <c r="AE17" s="28"/>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
       <c r="AU17" s="45"/>
       <c r="AV17" s="45"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
@@ -5661,57 +5777,59 @@
       </c>
       <c r="R18" s="1">
         <v>4.96</v>
       </c>
       <c r="S18" s="32">
         <v>5.42</v>
       </c>
       <c r="T18" s="32">
         <v>5.99</v>
       </c>
       <c r="U18" s="32">
         <v>5.78</v>
       </c>
       <c r="V18" s="32">
         <v>5.61</v>
       </c>
       <c r="W18" s="32">
         <v>5.51</v>
       </c>
       <c r="X18" s="32">
         <v>5.53</v>
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
-      <c r="Z18" s="63">
+      <c r="Z18" s="32">
         <v>5.43</v>
       </c>
-      <c r="AA18" s="63">
+      <c r="AA18" s="32">
         <v>4.01</v>
       </c>
-      <c r="AB18" s="34"/>
+      <c r="AB18" s="32">
+        <v>3.28</v>
+      </c>
       <c r="AC18" s="34"/>
       <c r="AD18" s="34"/>
       <c r="AE18" s="28"/>
       <c r="AF18" s="28"/>
       <c r="AG18" s="28"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
       <c r="AU18" s="45"/>
       <c r="AV18" s="45"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
@@ -5765,57 +5883,59 @@
       </c>
       <c r="R19" s="1">
         <v>5.76</v>
       </c>
       <c r="S19" s="32">
         <v>5.23</v>
       </c>
       <c r="T19" s="32">
         <v>5.59</v>
       </c>
       <c r="U19" s="32">
         <v>5.69</v>
       </c>
       <c r="V19" s="32">
         <v>5.35</v>
       </c>
       <c r="W19" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="32">
         <v>5.09</v>
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
-      <c r="Z19" s="63">
+      <c r="Z19" s="32">
         <v>1.32</v>
       </c>
-      <c r="AA19" s="63">
+      <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB19" s="34"/>
+      <c r="AB19" s="32">
+        <v>3.19</v>
+      </c>
       <c r="AC19" s="34"/>
       <c r="AD19" s="34"/>
       <c r="AE19" s="28"/>
       <c r="AF19" s="28"/>
       <c r="AG19" s="28"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
       <c r="AU19" s="45"/>
       <c r="AV19" s="45"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
@@ -5869,57 +5989,59 @@
       </c>
       <c r="R20" s="1">
         <v>4.03</v>
       </c>
       <c r="S20" s="32">
         <v>3.7</v>
       </c>
       <c r="T20" s="32">
         <v>4.32</v>
       </c>
       <c r="U20" s="32">
         <v>4.67</v>
       </c>
       <c r="V20" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="32">
         <v>4.55</v>
       </c>
       <c r="X20" s="32">
         <v>4.51</v>
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
-      <c r="Z20" s="63">
+      <c r="Z20" s="32">
         <v>4.13</v>
       </c>
-      <c r="AA20" s="63">
+      <c r="AA20" s="32">
         <v>2.72</v>
       </c>
-      <c r="AB20" s="34"/>
+      <c r="AB20" s="32">
+        <v>2.86</v>
+      </c>
       <c r="AC20" s="34"/>
       <c r="AD20" s="34"/>
       <c r="AE20" s="28"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
       <c r="AU20" s="45"/>
       <c r="AV20" s="45"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
@@ -5973,106 +6095,108 @@
       </c>
       <c r="R21" s="1">
         <v>3.26</v>
       </c>
       <c r="S21" s="32">
         <v>3.91</v>
       </c>
       <c r="T21" s="32">
         <v>4.45</v>
       </c>
       <c r="U21" s="32">
         <v>4.45</v>
       </c>
       <c r="V21" s="32">
         <v>4.59</v>
       </c>
       <c r="W21" s="32">
         <v>4.51</v>
       </c>
       <c r="X21" s="32">
         <v>4.42</v>
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z21" s="63">
+      <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA21" s="63">
+      <c r="AA21" s="32">
         <v>3.34</v>
       </c>
-      <c r="AB21" s="34"/>
+      <c r="AB21" s="32">
+        <v>4.0199999999999996</v>
+      </c>
       <c r="AC21" s="34"/>
       <c r="AD21" s="34"/>
       <c r="AE21" s="28"/>
       <c r="AF21" s="28"/>
       <c r="AG21" s="28"/>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
       <c r="AU21" s="45"/>
       <c r="AV21" s="45"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="76" t="s">
+      <c r="A22" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="76"/>
-[...22 lines deleted...]
-      <c r="Y22" s="76"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
       <c r="Z22" s="46"/>
       <c r="AA22" s="46"/>
       <c r="AB22" s="46"/>
       <c r="AC22" s="46"/>
       <c r="AD22" s="46"/>
       <c r="AE22" s="46"/>
       <c r="AF22" s="46"/>
       <c r="AG22" s="46"/>
       <c r="AH22" s="46"/>
       <c r="AI22" s="46"/>
       <c r="AJ22" s="46"/>
       <c r="AK22" s="46"/>
       <c r="AL22" s="46"/>
       <c r="AM22" s="46"/>
       <c r="AN22" s="46"/>
       <c r="AO22" s="46"/>
       <c r="AP22" s="46"/>
       <c r="AQ22" s="46"/>
       <c r="AR22" s="46"/>
       <c r="AS22" s="46"/>
       <c r="AT22" s="46"/>
       <c r="AU22" s="46"/>
       <c r="AV22" s="46"/>
     </row>
     <row r="23" spans="1:48">
@@ -6129,57 +6253,59 @@
       </c>
       <c r="R23" s="1">
         <v>5.37</v>
       </c>
       <c r="S23" s="32">
         <v>6.16</v>
       </c>
       <c r="T23" s="32">
         <v>6.61</v>
       </c>
       <c r="U23" s="32">
         <v>6.88</v>
       </c>
       <c r="V23" s="32">
         <v>6.71</v>
       </c>
       <c r="W23" s="32">
         <v>6.59</v>
       </c>
       <c r="X23" s="32">
         <v>6.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
-      <c r="Z23" s="63">
+      <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
-      <c r="AA23" s="63">
+      <c r="AA23" s="32">
         <v>4.55</v>
       </c>
-      <c r="AB23" s="34"/>
+      <c r="AB23" s="32">
+        <v>4.7699999999999996</v>
+      </c>
       <c r="AC23" s="28"/>
       <c r="AD23" s="29"/>
       <c r="AE23" s="28"/>
       <c r="AF23" s="28"/>
       <c r="AG23" s="28"/>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
       <c r="AU23" s="45"/>
       <c r="AV23" s="45"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
@@ -6233,57 +6359,59 @@
       </c>
       <c r="R24" s="1">
         <v>5.42</v>
       </c>
       <c r="S24" s="32">
         <v>6.27</v>
       </c>
       <c r="T24" s="32">
         <v>6.76</v>
       </c>
       <c r="U24" s="32">
         <v>7.08</v>
       </c>
       <c r="V24" s="32">
         <v>6.94</v>
       </c>
       <c r="W24" s="32">
         <v>6.8</v>
       </c>
       <c r="X24" s="32">
         <v>6.69</v>
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
-      <c r="Z24" s="63">
+      <c r="Z24" s="32">
         <v>4.46</v>
       </c>
-      <c r="AA24" s="63">
+      <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AB24" s="34"/>
+      <c r="AB24" s="32">
+        <v>4.93</v>
+      </c>
       <c r="AC24" s="28"/>
       <c r="AD24" s="29"/>
       <c r="AE24" s="28"/>
       <c r="AF24" s="28"/>
       <c r="AG24" s="28"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
       <c r="AU24" s="45"/>
       <c r="AV24" s="45"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
@@ -6337,57 +6465,59 @@
       </c>
       <c r="R25" s="1">
         <v>5.08</v>
       </c>
       <c r="S25" s="32">
         <v>4.49</v>
       </c>
       <c r="T25" s="32">
         <v>5.05</v>
       </c>
       <c r="U25" s="32">
         <v>5.29</v>
       </c>
       <c r="V25" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="32">
         <v>4.75</v>
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
-      <c r="Z25" s="63">
+      <c r="Z25" s="32">
         <v>2.76</v>
       </c>
-      <c r="AA25" s="63">
+      <c r="AA25" s="32">
         <v>5.08</v>
       </c>
-      <c r="AB25" s="34"/>
+      <c r="AB25" s="32">
+        <v>4.78</v>
+      </c>
       <c r="AC25" s="28"/>
       <c r="AD25" s="29"/>
       <c r="AE25" s="28"/>
       <c r="AF25" s="28"/>
       <c r="AG25" s="28"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
       <c r="AU25" s="45"/>
       <c r="AV25" s="45"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
@@ -6441,57 +6571,59 @@
       </c>
       <c r="R26" s="1">
         <v>5.41</v>
       </c>
       <c r="S26" s="32">
         <v>6.02</v>
       </c>
       <c r="T26" s="32">
         <v>6.18</v>
       </c>
       <c r="U26" s="32">
         <v>5.61</v>
       </c>
       <c r="V26" s="32">
         <v>5.39</v>
       </c>
       <c r="W26" s="32">
         <v>5.38</v>
       </c>
       <c r="X26" s="32">
         <v>5.22</v>
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
-      <c r="Z26" s="63">
+      <c r="Z26" s="32">
         <v>5.35</v>
       </c>
-      <c r="AA26" s="63">
+      <c r="AA26" s="32">
         <v>2.84</v>
       </c>
-      <c r="AB26" s="34"/>
+      <c r="AB26" s="32">
+        <v>4.32</v>
+      </c>
       <c r="AC26" s="28"/>
       <c r="AD26" s="29"/>
       <c r="AE26" s="28"/>
       <c r="AF26" s="28"/>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
       <c r="AU26" s="45"/>
       <c r="AV26" s="45"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
@@ -6545,57 +6677,59 @@
       </c>
       <c r="R27" s="1">
         <v>5.12</v>
       </c>
       <c r="S27" s="32">
         <v>5.54</v>
       </c>
       <c r="T27" s="32">
         <v>5.35</v>
       </c>
       <c r="U27" s="32">
         <v>5.41</v>
       </c>
       <c r="V27" s="32">
         <v>4.97</v>
       </c>
       <c r="W27" s="32">
         <v>4.92</v>
       </c>
       <c r="X27" s="32">
         <v>5.3</v>
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
-      <c r="Z27" s="63">
+      <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AA27" s="63">
+      <c r="AA27" s="32">
         <v>3.81</v>
       </c>
-      <c r="AB27" s="34"/>
+      <c r="AB27" s="32">
+        <v>3.51</v>
+      </c>
       <c r="AC27" s="28"/>
       <c r="AD27" s="29"/>
       <c r="AE27" s="28"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
       <c r="AU27" s="45"/>
       <c r="AV27" s="45"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
@@ -6649,106 +6783,108 @@
       </c>
       <c r="R28" s="1">
         <v>4.88</v>
       </c>
       <c r="S28" s="32">
         <v>5.79</v>
       </c>
       <c r="T28" s="32">
         <v>6.02</v>
       </c>
       <c r="U28" s="32">
         <v>6.06</v>
       </c>
       <c r="V28" s="32">
         <v>5.81</v>
       </c>
       <c r="W28" s="32">
         <v>5.96</v>
       </c>
       <c r="X28" s="32">
         <v>5.76</v>
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
-      <c r="Z28" s="63">
+      <c r="Z28" s="32">
         <v>5.52</v>
       </c>
-      <c r="AA28" s="63">
+      <c r="AA28" s="32">
         <v>3.86</v>
       </c>
-      <c r="AB28" s="34"/>
+      <c r="AB28" s="32">
+        <v>3.17</v>
+      </c>
       <c r="AC28" s="28"/>
       <c r="AD28" s="29"/>
       <c r="AE28" s="28"/>
       <c r="AF28" s="28"/>
       <c r="AG28" s="28"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
       <c r="AU28" s="45"/>
       <c r="AV28" s="45"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="77" t="s">
+      <c r="A29" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="77"/>
-[...22 lines deleted...]
-      <c r="Y29" s="77"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
       <c r="AD29" s="22"/>
       <c r="AE29" s="22"/>
       <c r="AF29" s="22"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
@@ -6805,57 +6941,59 @@
       </c>
       <c r="R30" s="1">
         <v>3.68</v>
       </c>
       <c r="S30" s="33">
         <v>4.04</v>
       </c>
       <c r="T30" s="32">
         <v>4.47</v>
       </c>
       <c r="U30" s="33">
         <v>4.58</v>
       </c>
       <c r="V30" s="33">
         <v>4.59</v>
       </c>
       <c r="W30" s="32">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="32">
         <v>4.58</v>
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
-      <c r="Z30" s="63">
+      <c r="Z30" s="32">
         <v>3.81</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="32">
         <v>3.71</v>
       </c>
-      <c r="AB30" s="34"/>
+      <c r="AB30" s="32">
+        <v>3.63</v>
+      </c>
       <c r="AC30" s="35"/>
       <c r="AD30" s="29"/>
       <c r="AE30" s="36"/>
       <c r="AF30" s="28"/>
       <c r="AG30" s="28"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
       <c r="AU30" s="45"/>
       <c r="AV30" s="45"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="60" t="s">
         <v>34</v>
       </c>
@@ -6909,57 +7047,59 @@
       </c>
       <c r="R31" s="1">
         <v>3.75</v>
       </c>
       <c r="S31" s="33">
         <v>3.86</v>
       </c>
       <c r="T31" s="32">
         <v>4.32</v>
       </c>
       <c r="U31" s="33">
         <v>4.8099999999999996</v>
       </c>
       <c r="V31" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="32">
         <v>4.76</v>
       </c>
       <c r="X31" s="32">
         <v>4.83</v>
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
-      <c r="Z31" s="63">
+      <c r="Z31" s="32">
         <v>4.01</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="32">
         <v>3.81</v>
       </c>
-      <c r="AB31" s="34"/>
+      <c r="AB31" s="32">
+        <v>4.3</v>
+      </c>
       <c r="AC31" s="35"/>
       <c r="AD31" s="29"/>
       <c r="AE31" s="36"/>
       <c r="AF31" s="28"/>
       <c r="AG31" s="28"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
       <c r="AU31" s="45"/>
       <c r="AV31" s="45"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="60" t="s">
         <v>35</v>
       </c>
@@ -7013,57 +7153,59 @@
       </c>
       <c r="R32" s="1">
         <v>3.68</v>
       </c>
       <c r="S32" s="33">
         <v>4.7</v>
       </c>
       <c r="T32" s="32">
         <v>4.43</v>
       </c>
       <c r="U32" s="33">
         <v>4.5999999999999996</v>
       </c>
       <c r="V32" s="33">
         <v>4.51</v>
       </c>
       <c r="W32" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="32">
         <v>4.3</v>
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
-      <c r="Z32" s="63">
+      <c r="Z32" s="32">
         <v>3.91</v>
       </c>
-      <c r="AA32" s="63">
+      <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AB32" s="34"/>
+      <c r="AB32" s="32">
+        <v>2.04</v>
+      </c>
       <c r="AC32" s="35"/>
       <c r="AD32" s="29"/>
       <c r="AE32" s="36"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
       <c r="AU32" s="45"/>
       <c r="AV32" s="45"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="60" t="s">
         <v>36</v>
       </c>
@@ -7117,57 +7259,59 @@
       </c>
       <c r="R33" s="1">
         <v>3.04</v>
       </c>
       <c r="S33" s="33">
         <v>3.57</v>
       </c>
       <c r="T33" s="32">
         <v>4.13</v>
       </c>
       <c r="U33" s="33">
         <v>4.03</v>
       </c>
       <c r="V33" s="33">
         <v>4.12</v>
       </c>
       <c r="W33" s="32">
         <v>4.18</v>
       </c>
       <c r="X33" s="32">
         <v>4.18</v>
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
-      <c r="Z33" s="63">
+      <c r="Z33" s="32">
         <v>3.45</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="32">
         <v>2.9</v>
       </c>
-      <c r="AB33" s="34"/>
+      <c r="AB33" s="32">
+        <v>2.85</v>
+      </c>
       <c r="AC33" s="35"/>
       <c r="AD33" s="29"/>
       <c r="AE33" s="36"/>
       <c r="AF33" s="28"/>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
       <c r="AU33" s="45"/>
       <c r="AV33" s="45"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
@@ -7221,57 +7365,59 @@
       </c>
       <c r="R34" s="1">
         <v>3.59</v>
       </c>
       <c r="S34" s="33">
         <v>4.49</v>
       </c>
       <c r="T34" s="32">
         <v>4.59</v>
       </c>
       <c r="U34" s="33">
         <v>4.82</v>
       </c>
       <c r="V34" s="33">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="32">
         <v>4.74</v>
       </c>
       <c r="X34" s="32">
         <v>4.96</v>
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
-      <c r="Z34" s="63">
+      <c r="Z34" s="32">
         <v>6.02</v>
       </c>
-      <c r="AA34" s="63">
+      <c r="AA34" s="32">
         <v>5.65</v>
       </c>
-      <c r="AB34" s="34"/>
+      <c r="AB34" s="32">
+        <v>5.13</v>
+      </c>
       <c r="AC34" s="35"/>
       <c r="AD34" s="29"/>
       <c r="AE34" s="36"/>
       <c r="AF34" s="28"/>
       <c r="AG34" s="28"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
       <c r="AU34" s="45"/>
       <c r="AV34" s="45"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="60" t="s">
         <v>38</v>
       </c>
@@ -7325,57 +7471,59 @@
       </c>
       <c r="R35" s="1">
         <v>3.15</v>
       </c>
       <c r="S35" s="33">
         <v>3.1</v>
       </c>
       <c r="T35" s="32">
         <v>3.98</v>
       </c>
       <c r="U35" s="33">
         <v>4.18</v>
       </c>
       <c r="V35" s="33">
         <v>4.2</v>
       </c>
       <c r="W35" s="32">
         <v>4.34</v>
       </c>
       <c r="X35" s="32">
         <v>4.41</v>
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
-      <c r="Z35" s="63">
+      <c r="Z35" s="32">
         <v>3.63</v>
       </c>
-      <c r="AA35" s="63">
+      <c r="AA35" s="32">
         <v>3.79</v>
       </c>
-      <c r="AB35" s="34"/>
+      <c r="AB35" s="32">
+        <v>3.23</v>
+      </c>
       <c r="AC35" s="35"/>
       <c r="AD35" s="29"/>
       <c r="AE35" s="36"/>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
       <c r="AU35" s="45"/>
       <c r="AV35" s="45"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="60" t="s">
         <v>39</v>
       </c>
@@ -7429,57 +7577,59 @@
       </c>
       <c r="R36" s="1">
         <v>3.67</v>
       </c>
       <c r="S36" s="33">
         <v>3.94</v>
       </c>
       <c r="T36" s="32">
         <v>4.04</v>
       </c>
       <c r="U36" s="33">
         <v>4.24</v>
       </c>
       <c r="V36" s="33">
         <v>4.29</v>
       </c>
       <c r="W36" s="32">
         <v>4.24</v>
       </c>
       <c r="X36" s="32">
         <v>4.29</v>
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Z36" s="63">
+      <c r="Z36" s="32">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="32">
         <v>4.59</v>
       </c>
-      <c r="AB36" s="34"/>
+      <c r="AB36" s="32">
+        <v>4.26</v>
+      </c>
       <c r="AC36" s="35"/>
       <c r="AD36" s="29"/>
       <c r="AE36" s="36"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
       <c r="AU36" s="45"/>
       <c r="AV36" s="45"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
@@ -7533,57 +7683,59 @@
       </c>
       <c r="R37" s="1">
         <v>2.4300000000000002</v>
       </c>
       <c r="S37" s="33">
         <v>3.65</v>
       </c>
       <c r="T37" s="32">
         <v>4.33</v>
       </c>
       <c r="U37" s="33">
         <v>3.93</v>
       </c>
       <c r="V37" s="33">
         <v>3.77</v>
       </c>
       <c r="W37" s="32">
         <v>3.87</v>
       </c>
       <c r="X37" s="32">
         <v>3.96</v>
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
-      <c r="Z37" s="63">
+      <c r="Z37" s="32">
         <v>3.66</v>
       </c>
-      <c r="AA37" s="63">
+      <c r="AA37" s="32">
         <v>3.15</v>
       </c>
-      <c r="AB37" s="34"/>
+      <c r="AB37" s="32">
+        <v>2.9</v>
+      </c>
       <c r="AC37" s="35"/>
       <c r="AD37" s="29"/>
       <c r="AE37" s="36"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
       <c r="AU37" s="45"/>
       <c r="AV37" s="45"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="60" t="s">
         <v>41</v>
       </c>
@@ -7637,57 +7789,59 @@
       </c>
       <c r="R38" s="1">
         <v>3.23</v>
       </c>
       <c r="S38" s="33">
         <v>3.14</v>
       </c>
       <c r="T38" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="U38" s="33">
         <v>4.51</v>
       </c>
       <c r="V38" s="33">
         <v>4.47</v>
       </c>
       <c r="W38" s="32">
         <v>4.28</v>
       </c>
       <c r="X38" s="32">
         <v>4.13</v>
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
-      <c r="Z38" s="63" t="s">
+      <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="AA38" s="63">
+      <c r="AA38" s="32">
         <v>1.44</v>
       </c>
-      <c r="AB38" s="34"/>
+      <c r="AB38" s="32">
+        <v>1.41</v>
+      </c>
       <c r="AC38" s="35"/>
       <c r="AD38" s="29"/>
       <c r="AE38" s="36"/>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
       <c r="AU38" s="45"/>
       <c r="AV38" s="45"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="60" t="s">
         <v>42</v>
       </c>
@@ -7741,57 +7895,59 @@
       </c>
       <c r="R39" s="1">
         <v>3.37</v>
       </c>
       <c r="S39" s="33">
         <v>3.86</v>
       </c>
       <c r="T39" s="32">
         <v>3.99</v>
       </c>
       <c r="U39" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="V39" s="33">
         <v>4.12</v>
       </c>
       <c r="W39" s="32">
         <v>4.32</v>
       </c>
       <c r="X39" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
-      <c r="Z39" s="63">
+      <c r="Z39" s="32">
         <v>2.72</v>
       </c>
-      <c r="AA39" s="63">
+      <c r="AA39" s="32">
         <v>2.86</v>
       </c>
-      <c r="AB39" s="34"/>
+      <c r="AB39" s="32">
+        <v>3.31</v>
+      </c>
       <c r="AC39" s="35"/>
       <c r="AD39" s="29"/>
       <c r="AE39" s="36"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
       <c r="AU39" s="45"/>
       <c r="AV39" s="45"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="60" t="s">
         <v>43</v>
       </c>
@@ -7845,57 +8001,59 @@
       </c>
       <c r="R40" s="59">
         <v>5</v>
       </c>
       <c r="S40" s="33">
         <v>5.23</v>
       </c>
       <c r="T40" s="32">
         <v>5.98</v>
       </c>
       <c r="U40" s="33">
         <v>5.64</v>
       </c>
       <c r="V40" s="33">
         <v>5.5</v>
       </c>
       <c r="W40" s="32">
         <v>5.27</v>
       </c>
       <c r="X40" s="32">
         <v>5.41</v>
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
-      <c r="Z40" s="63">
+      <c r="Z40" s="32">
         <v>5.38</v>
       </c>
-      <c r="AA40" s="63">
+      <c r="AA40" s="32">
         <v>4.09</v>
       </c>
-      <c r="AB40" s="34"/>
+      <c r="AB40" s="32">
+        <v>3.35</v>
+      </c>
       <c r="AC40" s="35"/>
       <c r="AD40" s="29"/>
       <c r="AE40" s="36"/>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
       <c r="AU40" s="45"/>
       <c r="AV40" s="45"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="60" t="s">
         <v>44</v>
       </c>
@@ -7949,57 +8107,59 @@
       </c>
       <c r="R41" s="1">
         <v>5.76</v>
       </c>
       <c r="S41" s="33">
         <v>5.23</v>
       </c>
       <c r="T41" s="32">
         <v>5.59</v>
       </c>
       <c r="U41" s="33">
         <v>5.69</v>
       </c>
       <c r="V41" s="33">
         <v>5.35</v>
       </c>
       <c r="W41" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="32">
         <v>5.09</v>
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
-      <c r="Z41" s="63">
+      <c r="Z41" s="32">
         <v>1.32</v>
       </c>
-      <c r="AA41" s="63">
+      <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AB41" s="34"/>
+      <c r="AB41" s="32">
+        <v>3.19</v>
+      </c>
       <c r="AC41" s="35"/>
       <c r="AD41" s="29"/>
       <c r="AE41" s="36"/>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
       <c r="AU41" s="45"/>
       <c r="AV41" s="45"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="60" t="s">
         <v>45</v>
       </c>
@@ -8053,57 +8213,59 @@
       </c>
       <c r="R42" s="1">
         <v>4.03</v>
       </c>
       <c r="S42" s="33">
         <v>3.7</v>
       </c>
       <c r="T42" s="32">
         <v>4.32</v>
       </c>
       <c r="U42" s="33">
         <v>4.67</v>
       </c>
       <c r="V42" s="33">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="32">
         <v>4.55</v>
       </c>
       <c r="X42" s="32">
         <v>4.51</v>
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
-      <c r="Z42" s="63">
+      <c r="Z42" s="32">
         <v>4.13</v>
       </c>
-      <c r="AA42" s="63">
+      <c r="AA42" s="32">
         <v>2.72</v>
       </c>
-      <c r="AB42" s="34"/>
+      <c r="AB42" s="32">
+        <v>2.86</v>
+      </c>
       <c r="AC42" s="35"/>
       <c r="AD42" s="29"/>
       <c r="AE42" s="36"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
       <c r="AU42" s="45"/>
       <c r="AV42" s="45"/>
     </row>
     <row r="43" spans="1:48" s="40" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
@@ -8157,234 +8319,236 @@
       </c>
       <c r="R43" s="58">
         <v>3.26</v>
       </c>
       <c r="S43" s="37">
         <v>3.91</v>
       </c>
       <c r="T43" s="37">
         <v>4.45</v>
       </c>
       <c r="U43" s="37">
         <v>4.45</v>
       </c>
       <c r="V43" s="37">
         <v>4.59</v>
       </c>
       <c r="W43" s="37">
         <v>4.51</v>
       </c>
       <c r="X43" s="37">
         <v>4.42</v>
       </c>
       <c r="Y43" s="37">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z43" s="64">
+      <c r="Z43" s="37">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="64">
+      <c r="AA43" s="37">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="35"/>
+      <c r="AB43" s="37">
+        <v>4.0199999999999996</v>
+      </c>
       <c r="AC43" s="35"/>
       <c r="AD43" s="45"/>
       <c r="AE43" s="36"/>
       <c r="AF43" s="36"/>
       <c r="AG43" s="36"/>
       <c r="AH43" s="36"/>
       <c r="AI43" s="36"/>
       <c r="AJ43" s="36"/>
       <c r="AK43" s="45"/>
       <c r="AL43" s="45"/>
       <c r="AM43" s="45"/>
       <c r="AN43" s="45"/>
       <c r="AO43" s="45"/>
       <c r="AP43" s="45"/>
       <c r="AQ43" s="45"/>
       <c r="AR43" s="45"/>
       <c r="AS43" s="45"/>
       <c r="AT43" s="45"/>
       <c r="AU43" s="45"/>
       <c r="AV43" s="45"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AD28" sqref="AD28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="57"/>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="40"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="71"/>
-      <c r="B4" s="80">
+      <c r="A4" s="69"/>
+      <c r="B4" s="75">
         <v>2024</v>
       </c>
-      <c r="C4" s="81"/>
-[...10 lines deleted...]
-      <c r="N4" s="80">
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="75">
         <v>2025</v>
       </c>
-      <c r="O4" s="81"/>
-[...10 lines deleted...]
-      <c r="Z4" s="80">
+      <c r="O4" s="76"/>
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="75">
         <v>2026</v>
       </c>
-      <c r="AA4" s="81"/>
-[...9 lines deleted...]
-      <c r="AK4" s="81"/>
+      <c r="AA4" s="76"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="72"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -8451,77 +8615,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
@@ -8555,55 +8719,58 @@
       </c>
       <c r="R7" s="14">
         <v>139</v>
       </c>
       <c r="S7" s="14">
         <v>128</v>
       </c>
       <c r="T7" s="14">
         <v>171</v>
       </c>
       <c r="U7" s="14">
         <v>174</v>
       </c>
       <c r="V7" s="14">
         <v>160</v>
       </c>
       <c r="W7" s="14">
         <v>146</v>
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
-      <c r="Z7" s="65">
+      <c r="Z7" s="14">
         <v>145</v>
       </c>
-      <c r="AA7" s="65">
+      <c r="AA7" s="14">
         <v>105</v>
+      </c>
+      <c r="AB7" s="14">
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
@@ -8638,55 +8805,58 @@
       </c>
       <c r="R8" s="14">
         <v>70</v>
       </c>
       <c r="S8" s="14">
         <v>61</v>
       </c>
       <c r="T8" s="14">
         <v>88</v>
       </c>
       <c r="U8" s="14">
         <v>94</v>
       </c>
       <c r="V8" s="14">
         <v>89</v>
       </c>
       <c r="W8" s="14">
         <v>89</v>
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
-      <c r="Z8" s="65">
+      <c r="Z8" s="14">
         <v>72</v>
       </c>
-      <c r="AA8" s="65">
+      <c r="AA8" s="14">
         <v>62</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
@@ -8721,55 +8891,58 @@
       </c>
       <c r="R9" s="14">
         <v>13</v>
       </c>
       <c r="S9" s="14">
         <v>9</v>
       </c>
       <c r="T9" s="14">
         <v>7</v>
       </c>
       <c r="U9" s="14">
         <v>4</v>
       </c>
       <c r="V9" s="14">
         <v>10</v>
       </c>
       <c r="W9" s="14">
         <v>6</v>
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
-      <c r="Z9" s="65">
+      <c r="Z9" s="14">
         <v>6</v>
       </c>
-      <c r="AA9" s="65">
-        <v>4</v>
+      <c r="AA9" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
@@ -8804,54 +8977,57 @@
       </c>
       <c r="R10" s="14">
         <v>2</v>
       </c>
       <c r="S10" s="14">
         <v>1</v>
       </c>
       <c r="T10" s="14">
         <v>2</v>
       </c>
       <c r="U10" s="14">
         <v>3</v>
       </c>
       <c r="V10" s="14">
         <v>2</v>
       </c>
       <c r="W10" s="14">
         <v>4</v>
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
-      <c r="Z10" s="65">
-[...2 lines deleted...]
-      <c r="AA10" s="65">
+      <c r="Z10" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
@@ -8887,55 +9063,58 @@
       </c>
       <c r="R11" s="14">
         <v>2</v>
       </c>
       <c r="S11" s="14">
         <v>12</v>
       </c>
       <c r="T11" s="14">
         <v>7</v>
       </c>
       <c r="U11" s="14">
         <v>3</v>
       </c>
       <c r="V11" s="14">
         <v>5</v>
       </c>
       <c r="W11" s="14">
         <v>8</v>
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
-      <c r="Z11" s="65">
+      <c r="Z11" s="14">
         <v>8</v>
       </c>
-      <c r="AA11" s="65">
+      <c r="AA11" s="14">
         <v>5</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
@@ -8970,55 +9149,58 @@
       </c>
       <c r="R12" s="14">
         <v>6</v>
       </c>
       <c r="S12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="T12" s="14">
         <v>4</v>
       </c>
       <c r="U12" s="14">
         <v>10</v>
       </c>
       <c r="V12" s="14">
         <v>6</v>
       </c>
       <c r="W12" s="14">
         <v>4</v>
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
-      <c r="Z12" s="65">
+      <c r="Z12" s="14">
         <v>7</v>
       </c>
-      <c r="AA12" s="65">
-        <v>2</v>
+      <c r="AA12" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
@@ -9053,55 +9235,58 @@
       </c>
       <c r="R13" s="14">
         <v>3</v>
       </c>
       <c r="S13" s="14">
         <v>5</v>
       </c>
       <c r="T13" s="14">
         <v>4</v>
       </c>
       <c r="U13" s="14">
         <v>7</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="14">
         <v>3</v>
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
-      <c r="Z13" s="65">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="Z13" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
@@ -9136,55 +9321,58 @@
       </c>
       <c r="R14" s="14">
         <v>14</v>
       </c>
       <c r="S14" s="14">
         <v>9</v>
       </c>
       <c r="T14" s="14">
         <v>17</v>
       </c>
       <c r="U14" s="14">
         <v>12</v>
       </c>
       <c r="V14" s="14">
         <v>13</v>
       </c>
       <c r="W14" s="14">
         <v>12</v>
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
-      <c r="Z14" s="65">
+      <c r="Z14" s="14">
         <v>18</v>
       </c>
-      <c r="AA14" s="65">
+      <c r="AA14" s="14">
         <v>10</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
@@ -9219,55 +9407,58 @@
       </c>
       <c r="R15" s="14">
         <v>2</v>
       </c>
       <c r="S15" s="14">
         <v>6</v>
       </c>
       <c r="T15" s="14">
         <v>8</v>
       </c>
       <c r="U15" s="14">
         <v>3</v>
       </c>
       <c r="V15" s="14">
         <v>1</v>
       </c>
       <c r="W15" s="14">
         <v>5</v>
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
-      <c r="Z15" s="65">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="Z15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
@@ -9302,58 +9493,61 @@
       </c>
       <c r="R16" s="14">
         <v>6</v>
       </c>
       <c r="S16" s="14">
         <v>6</v>
       </c>
       <c r="T16" s="14">
         <v>4</v>
       </c>
       <c r="U16" s="14">
         <v>3</v>
       </c>
       <c r="V16" s="14">
         <v>5</v>
       </c>
       <c r="W16" s="14">
         <v>3</v>
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
-      <c r="Z16" s="65">
+      <c r="Z16" s="14">
         <v>5</v>
       </c>
-      <c r="AA16" s="65">
-[...3 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AA16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="16">
@@ -9385,58 +9579,61 @@
       </c>
       <c r="R17" s="14">
         <v>3</v>
       </c>
       <c r="S17" s="14">
         <v>2</v>
       </c>
       <c r="T17" s="14">
         <v>8</v>
       </c>
       <c r="U17" s="14">
         <v>6</v>
       </c>
       <c r="V17" s="14">
         <v>6</v>
       </c>
       <c r="W17" s="14">
         <v>3</v>
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
-      <c r="Z17" s="65">
-[...6 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="Z17" s="14">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
       </c>
       <c r="I18" s="16">
@@ -9468,58 +9665,61 @@
       </c>
       <c r="R18" s="14">
         <v>5</v>
       </c>
       <c r="S18" s="14">
         <v>8</v>
       </c>
       <c r="T18" s="14">
         <v>6</v>
       </c>
       <c r="U18" s="14">
         <v>8</v>
       </c>
       <c r="V18" s="14">
         <v>14</v>
       </c>
       <c r="W18" s="14">
         <v>5</v>
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
-      <c r="Z18" s="65">
+      <c r="Z18" s="14">
         <v>12</v>
       </c>
-      <c r="AA18" s="65">
-[...3 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="AA18" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
       </c>
       <c r="I19" s="16">
@@ -9551,58 +9751,61 @@
       </c>
       <c r="R19" s="14">
         <v>2</v>
       </c>
       <c r="S19" s="14">
         <v>1</v>
       </c>
       <c r="T19" s="14">
         <v>1</v>
       </c>
       <c r="U19" s="14">
         <v>4</v>
       </c>
       <c r="V19" s="14">
         <v>3</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="14">
         <v>2</v>
       </c>
       <c r="Y19" s="14">
         <v>4</v>
       </c>
-      <c r="Z19" s="65">
-[...2 lines deleted...]
-      <c r="AA19" s="6" t="s">
+      <c r="Z19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>3</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>4</v>
       </c>
       <c r="I20" s="16">
@@ -9637,55 +9840,58 @@
       </c>
       <c r="S20" s="14">
         <v>4</v>
       </c>
       <c r="T20" s="14">
         <v>1</v>
       </c>
       <c r="U20" s="14">
         <v>3</v>
       </c>
       <c r="V20" s="14">
         <v>1</v>
       </c>
       <c r="W20" s="14">
         <v>1</v>
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="6" t="s">
+      <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
@@ -9717,87 +9923,90 @@
       </c>
       <c r="R21" s="14">
         <v>9</v>
       </c>
       <c r="S21" s="14">
         <v>4</v>
       </c>
       <c r="T21" s="14">
         <v>14</v>
       </c>
       <c r="U21" s="14">
         <v>14</v>
       </c>
       <c r="V21" s="14">
         <v>5</v>
       </c>
       <c r="W21" s="14">
         <v>3</v>
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
-      <c r="Z21" s="65">
+      <c r="Z21" s="14">
         <v>6</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA21" s="14">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="AB21" s="14">
         <v>9</v>
       </c>
-      <c r="B22" s="76"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
@@ -9829,58 +10038,61 @@
       </c>
       <c r="R23" s="14">
         <v>78</v>
       </c>
       <c r="S23" s="14">
         <v>75</v>
       </c>
       <c r="T23" s="14">
         <v>101</v>
       </c>
       <c r="U23" s="14">
         <v>99</v>
       </c>
       <c r="V23" s="14">
         <v>99</v>
       </c>
       <c r="W23" s="14">
         <v>98</v>
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
-      <c r="Z23" s="65">
+      <c r="Z23" s="14">
         <v>81</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="14">
         <v>72</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="14">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
       </c>
       <c r="I24" s="16">
@@ -9912,58 +10124,61 @@
       </c>
       <c r="R24" s="14">
         <v>70</v>
       </c>
       <c r="S24" s="14">
         <v>61</v>
       </c>
       <c r="T24" s="14">
         <v>88</v>
       </c>
       <c r="U24" s="14">
         <v>94</v>
       </c>
       <c r="V24" s="14">
         <v>89</v>
       </c>
       <c r="W24" s="14">
         <v>89</v>
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
-      <c r="Z24" s="65">
+      <c r="Z24" s="14">
         <v>72</v>
       </c>
-      <c r="AA24" s="65">
+      <c r="AA24" s="14">
         <v>62</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="14">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="42" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="41">
@@ -9995,58 +10210,61 @@
       </c>
       <c r="R25" s="14">
         <v>1</v>
       </c>
       <c r="S25" s="14">
         <v>2</v>
       </c>
       <c r="T25" s="14">
         <v>2</v>
       </c>
       <c r="U25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="V25" s="14">
         <v>2</v>
       </c>
       <c r="W25" s="14">
         <v>4</v>
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
-      <c r="Z25" s="65">
-[...2 lines deleted...]
-      <c r="AA25" s="65">
+      <c r="Z25" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="16">
@@ -10081,55 +10299,58 @@
       </c>
       <c r="S26" s="14">
         <v>4</v>
       </c>
       <c r="T26" s="14">
         <v>5</v>
       </c>
       <c r="U26" s="14">
         <v>2</v>
       </c>
       <c r="V26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="14">
         <v>3</v>
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="65">
-[...3 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="AA26" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="16">
@@ -10161,58 +10382,61 @@
       </c>
       <c r="R27" s="14">
         <v>4</v>
       </c>
       <c r="S27" s="14">
         <v>4</v>
       </c>
       <c r="T27" s="14">
         <v>2</v>
       </c>
       <c r="U27" s="14">
         <v>2</v>
       </c>
       <c r="V27" s="14">
         <v>3</v>
       </c>
       <c r="W27" s="14">
         <v>2</v>
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
-      <c r="Z27" s="65">
-[...6 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="Z27" s="14">
+        <v>4</v>
+      </c>
+      <c r="AA27" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
       </c>
       <c r="I28" s="16">
@@ -10244,87 +10468,90 @@
       </c>
       <c r="R28" s="14">
         <v>1</v>
       </c>
       <c r="S28" s="14">
         <v>4</v>
       </c>
       <c r="T28" s="14">
         <v>4</v>
       </c>
       <c r="U28" s="14">
         <v>1</v>
       </c>
       <c r="V28" s="14">
         <v>5</v>
       </c>
       <c r="W28" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
-      <c r="Z28" s="65">
-[...7 lines deleted...]
-      <c r="A29" s="79" t="s">
+      <c r="Z28" s="14">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="79"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="74"/>
+      <c r="P29" s="74"/>
+      <c r="Q29" s="74"/>
+      <c r="R29" s="74"/>
+      <c r="S29" s="74"/>
+      <c r="T29" s="74"/>
+      <c r="U29" s="74"/>
+      <c r="V29" s="74"/>
+      <c r="W29" s="74"/>
+      <c r="X29" s="74"/>
+      <c r="Y29" s="74"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
       <c r="G30" s="42">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
@@ -10356,58 +10583,61 @@
       </c>
       <c r="R30" s="6">
         <v>61</v>
       </c>
       <c r="S30" s="6">
         <v>53</v>
       </c>
       <c r="T30" s="6">
         <v>70</v>
       </c>
       <c r="U30" s="6">
         <v>75</v>
       </c>
       <c r="V30" s="6">
         <v>61</v>
       </c>
       <c r="W30" s="6">
         <v>48</v>
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
-      <c r="Z30" s="65">
+      <c r="Z30" s="14">
         <v>64</v>
       </c>
-      <c r="AA30" s="65">
+      <c r="AA30" s="14">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="14">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
       <c r="G31" s="42">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
@@ -10439,58 +10669,61 @@
       </c>
       <c r="R31" s="6">
         <v>13</v>
       </c>
       <c r="S31" s="6">
         <v>9</v>
       </c>
       <c r="T31" s="6">
         <v>7</v>
       </c>
       <c r="U31" s="6">
         <v>4</v>
       </c>
       <c r="V31" s="6">
         <v>10</v>
       </c>
       <c r="W31" s="6">
         <v>6</v>
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
-      <c r="Z31" s="65">
+      <c r="Z31" s="14">
         <v>6</v>
       </c>
-      <c r="AA31" s="65">
-[...3 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="AA31" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
       <c r="G32" s="42">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
@@ -10522,58 +10755,61 @@
       </c>
       <c r="R32" s="6">
         <v>2</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
       </c>
       <c r="T32" s="6">
         <v>2</v>
       </c>
       <c r="U32" s="6">
         <v>3</v>
       </c>
       <c r="V32" s="6">
         <v>2</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
-      <c r="Z32" s="65">
-[...6 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="Z32" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA32" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="42">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
       </c>
@@ -10603,58 +10839,61 @@
       </c>
       <c r="R33" s="6">
         <v>1</v>
       </c>
       <c r="S33" s="6">
         <v>10</v>
       </c>
       <c r="T33" s="6">
         <v>5</v>
       </c>
       <c r="U33" s="6">
         <v>3</v>
       </c>
       <c r="V33" s="6">
         <v>3</v>
       </c>
       <c r="W33" s="6">
         <v>4</v>
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
-      <c r="Z33" s="65">
+      <c r="Z33" s="14">
         <v>7</v>
       </c>
-      <c r="AA33" s="6" t="s">
+      <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
       <c r="G34" s="42">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>6</v>
       </c>
       <c r="I34" s="6">
@@ -10686,58 +10925,61 @@
       </c>
       <c r="R34" s="6">
         <v>6</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="T34" s="6">
         <v>4</v>
       </c>
       <c r="U34" s="6">
         <v>10</v>
       </c>
       <c r="V34" s="6">
         <v>6</v>
       </c>
       <c r="W34" s="6">
         <v>4</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
-      <c r="Z34" s="65">
+      <c r="Z34" s="14">
         <v>7</v>
       </c>
-      <c r="AA34" s="65">
-[...3 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="AA34" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB34" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="42" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
         <v>4</v>
       </c>
       <c r="I35" s="6">
@@ -10769,58 +11011,61 @@
       </c>
       <c r="R35" s="6">
         <v>3</v>
       </c>
       <c r="S35" s="6">
         <v>5</v>
       </c>
       <c r="T35" s="6">
         <v>4</v>
       </c>
       <c r="U35" s="6">
         <v>7</v>
       </c>
       <c r="V35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="6">
         <v>3</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
-      <c r="Z35" s="65">
-[...6 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="Z35" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="60" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
       <c r="G36" s="42">
         <v>10</v>
       </c>
       <c r="H36" s="10">
         <v>15</v>
       </c>
       <c r="I36" s="6">
@@ -10852,58 +11097,61 @@
       </c>
       <c r="R36" s="6">
         <v>14</v>
       </c>
       <c r="S36" s="6">
         <v>9</v>
       </c>
       <c r="T36" s="6">
         <v>17</v>
       </c>
       <c r="U36" s="6">
         <v>12</v>
       </c>
       <c r="V36" s="6">
         <v>13</v>
       </c>
       <c r="W36" s="6">
         <v>12</v>
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
-      <c r="Z36" s="65">
+      <c r="Z36" s="14">
         <v>18</v>
       </c>
-      <c r="AA36" s="65">
+      <c r="AA36" s="14">
         <v>10</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
       <c r="G37" s="42">
         <v>2</v>
       </c>
       <c r="H37" s="10">
         <v>3</v>
       </c>
       <c r="I37" s="6">
@@ -10935,58 +11183,61 @@
       </c>
       <c r="R37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="6">
         <v>2</v>
       </c>
       <c r="T37" s="6">
         <v>3</v>
       </c>
       <c r="U37" s="6">
         <v>1</v>
       </c>
       <c r="V37" s="6">
         <v>1</v>
       </c>
       <c r="W37" s="6">
         <v>2</v>
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
-      <c r="Z37" s="65">
-[...6 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="Z37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="42">
         <v>1</v>
       </c>
       <c r="H38" s="10">
         <v>2</v>
       </c>
       <c r="I38" s="6">
@@ -11018,58 +11269,61 @@
       </c>
       <c r="R38" s="6">
         <v>2</v>
       </c>
       <c r="S38" s="6">
         <v>2</v>
       </c>
       <c r="T38" s="6">
         <v>2</v>
       </c>
       <c r="U38" s="6">
         <v>1</v>
       </c>
       <c r="V38" s="6">
         <v>2</v>
       </c>
       <c r="W38" s="6">
         <v>1</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
-      <c r="Z38" s="65">
-[...2 lines deleted...]
-      <c r="AA38" s="6" t="s">
+      <c r="Z38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
       <c r="G39" s="42">
         <v>2</v>
       </c>
       <c r="H39" s="10">
         <v>2</v>
       </c>
       <c r="I39" s="6">
@@ -11101,58 +11355,61 @@
       </c>
       <c r="R39" s="6">
         <v>3</v>
       </c>
       <c r="S39" s="6">
         <v>2</v>
       </c>
       <c r="T39" s="6">
         <v>8</v>
       </c>
       <c r="U39" s="6">
         <v>6</v>
       </c>
       <c r="V39" s="6">
         <v>6</v>
       </c>
       <c r="W39" s="6">
         <v>3</v>
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
-      <c r="Z39" s="65">
-[...6 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="Z39" s="14">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB39" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="42">
         <v>5</v>
       </c>
       <c r="H40" s="10">
         <v>4</v>
       </c>
       <c r="I40" s="6">
@@ -11184,58 +11441,61 @@
       </c>
       <c r="R40" s="6">
         <v>4</v>
       </c>
       <c r="S40" s="6">
         <v>4</v>
       </c>
       <c r="T40" s="6">
         <v>2</v>
       </c>
       <c r="U40" s="6">
         <v>7</v>
       </c>
       <c r="V40" s="6">
         <v>9</v>
       </c>
       <c r="W40" s="6">
         <v>5</v>
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
-      <c r="Z40" s="65">
+      <c r="Z40" s="14">
         <v>8</v>
       </c>
-      <c r="AA40" s="65">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
       <c r="G41" s="42">
         <v>2</v>
       </c>
       <c r="H41" s="10">
         <v>5</v>
       </c>
       <c r="I41" s="6">
@@ -11267,58 +11527,61 @@
       </c>
       <c r="R41" s="6">
         <v>2</v>
       </c>
       <c r="S41" s="6">
         <v>1</v>
       </c>
       <c r="T41" s="6">
         <v>1</v>
       </c>
       <c r="U41" s="6">
         <v>4</v>
       </c>
       <c r="V41" s="6">
         <v>3</v>
       </c>
       <c r="W41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
-      <c r="Z41" s="65">
-[...2 lines deleted...]
-      <c r="AA41" s="6" t="s">
+      <c r="Z41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
       <c r="G42" s="42">
         <v>1</v>
       </c>
       <c r="H42" s="10">
         <v>4</v>
       </c>
       <c r="I42" s="6">
@@ -11350,58 +11613,61 @@
       </c>
       <c r="R42" s="6">
         <v>2</v>
       </c>
       <c r="S42" s="6">
         <v>4</v>
       </c>
       <c r="T42" s="6">
         <v>1</v>
       </c>
       <c r="U42" s="6">
         <v>3</v>
       </c>
       <c r="V42" s="6">
         <v>1</v>
       </c>
       <c r="W42" s="6">
         <v>1</v>
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
-      <c r="Z42" s="6" t="s">
+      <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="6" t="s">
+      <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
       <c r="G43" s="21">
         <v>4</v>
       </c>
       <c r="H43" s="21">
         <v>10</v>
       </c>
       <c r="I43" s="43">
@@ -11433,207 +11699,210 @@
       </c>
       <c r="R43" s="43">
         <v>9</v>
       </c>
       <c r="S43" s="43">
         <v>4</v>
       </c>
       <c r="T43" s="43">
         <v>14</v>
       </c>
       <c r="U43" s="43">
         <v>14</v>
       </c>
       <c r="V43" s="43">
         <v>5</v>
       </c>
       <c r="W43" s="43">
         <v>3</v>
       </c>
       <c r="X43" s="43">
         <v>9</v>
       </c>
       <c r="Y43" s="43">
         <v>13</v>
       </c>
-      <c r="Z43" s="67">
+      <c r="Z43" s="77">
         <v>6</v>
       </c>
-      <c r="AA43" s="67">
+      <c r="AA43" s="77">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="77">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AA43"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE27" sqref="AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="68"/>
-[...22 lines deleted...]
-      <c r="Y1" s="68"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="57"/>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
-      <c r="X3" s="78"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="78" t="s">
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="AJ3" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="78"/>
+      <c r="AK3" s="71"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="71"/>
-      <c r="B4" s="69">
+      <c r="A4" s="69"/>
+      <c r="B4" s="67">
         <v>2024</v>
       </c>
-      <c r="C4" s="70"/>
-[...10 lines deleted...]
-      <c r="N4" s="69">
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="67">
         <v>2025</v>
       </c>
-      <c r="O4" s="70"/>
-[...10 lines deleted...]
-      <c r="Z4" s="69">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="67">
         <v>2026</v>
       </c>
-      <c r="AA4" s="70"/>
-[...9 lines deleted...]
-      <c r="AK4" s="70"/>
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="72"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="55" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -11700,77 +11969,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="73"/>
-[...22 lines deleted...]
-      <c r="Y6" s="73"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
         <v>2.77</v>
@@ -11804,55 +12073,58 @@
       </c>
       <c r="R7" s="27">
         <v>2.85</v>
       </c>
       <c r="S7" s="27">
         <v>2.87</v>
       </c>
       <c r="T7" s="27">
         <v>3.02</v>
       </c>
       <c r="U7" s="27">
         <v>3.14</v>
       </c>
       <c r="V7" s="27">
         <v>3.21</v>
       </c>
       <c r="W7" s="27">
         <v>3.22</v>
       </c>
       <c r="X7" s="27">
         <v>3.18</v>
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
-      <c r="Z7" s="63">
+      <c r="Z7" s="27">
         <v>3.34</v>
       </c>
-      <c r="AA7" s="63">
+      <c r="AA7" s="27">
         <v>3.02</v>
+      </c>
+      <c r="AB7" s="27">
+        <v>2.86</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
@@ -11887,55 +12159,58 @@
       </c>
       <c r="R8" s="27">
         <v>3.55</v>
       </c>
       <c r="S8" s="27">
         <v>3.52</v>
       </c>
       <c r="T8" s="27">
         <v>3.68</v>
       </c>
       <c r="U8" s="27">
         <v>3.85</v>
       </c>
       <c r="V8" s="27">
         <v>3.96</v>
       </c>
       <c r="W8" s="27">
         <v>4.04</v>
       </c>
       <c r="X8" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z8" s="63">
+      <c r="Z8" s="27">
         <v>3.82</v>
       </c>
-      <c r="AA8" s="63">
+      <c r="AA8" s="27">
         <v>3.73</v>
+      </c>
+      <c r="AB8" s="27">
+        <v>3.54</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
@@ -11970,55 +12245,58 @@
       </c>
       <c r="R9" s="27">
         <v>3.27</v>
       </c>
       <c r="S9" s="27">
         <v>3.33</v>
       </c>
       <c r="T9" s="27">
         <v>3.24</v>
       </c>
       <c r="U9" s="27">
         <v>3.02</v>
       </c>
       <c r="V9" s="27">
         <v>3.13</v>
       </c>
       <c r="W9" s="27">
         <v>3.05</v>
       </c>
       <c r="X9" s="27">
         <v>2.96</v>
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
-      <c r="Z9" s="63">
+      <c r="Z9" s="27">
         <v>2.41</v>
       </c>
-      <c r="AA9" s="63">
+      <c r="AA9" s="27">
         <v>2.12</v>
+      </c>
+      <c r="AB9" s="27">
+        <v>2.36</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
@@ -12053,55 +12331,58 @@
       </c>
       <c r="R10" s="27">
         <v>1.1599999999999999</v>
       </c>
       <c r="S10" s="27">
         <v>1.1399999999999999</v>
       </c>
       <c r="T10" s="27">
         <v>1.25</v>
       </c>
       <c r="U10" s="27">
         <v>1.45</v>
       </c>
       <c r="V10" s="27">
         <v>1.5</v>
       </c>
       <c r="W10" s="27">
         <v>1.74</v>
       </c>
       <c r="X10" s="27">
         <v>1.67</v>
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
-      <c r="Z10" s="63">
+      <c r="Z10" s="27">
         <v>1.96</v>
       </c>
-      <c r="AA10" s="63">
+      <c r="AA10" s="27">
         <v>1.55</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>1.36</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
@@ -12136,55 +12417,58 @@
       </c>
       <c r="R11" s="27">
         <v>2.23</v>
       </c>
       <c r="S11" s="27">
         <v>2.79</v>
       </c>
       <c r="T11" s="27">
         <v>2.84</v>
       </c>
       <c r="U11" s="27">
         <v>2.65</v>
       </c>
       <c r="V11" s="27">
         <v>2.62</v>
       </c>
       <c r="W11" s="27">
         <v>2.72</v>
       </c>
       <c r="X11" s="27">
         <v>2.6</v>
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
-      <c r="Z11" s="63">
+      <c r="Z11" s="27">
         <v>3.68</v>
       </c>
-      <c r="AA11" s="63">
+      <c r="AA11" s="27">
         <v>3.14</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>2.38</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
@@ -12219,55 +12503,58 @@
       </c>
       <c r="R12" s="27">
         <v>1.79</v>
       </c>
       <c r="S12" s="27">
         <v>1.5</v>
       </c>
       <c r="T12" s="27">
         <v>1.62</v>
       </c>
       <c r="U12" s="27">
         <v>2.15</v>
       </c>
       <c r="V12" s="27">
         <v>2.31</v>
       </c>
       <c r="W12" s="27">
         <v>2.31</v>
       </c>
       <c r="X12" s="27">
         <v>2.21</v>
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z12" s="63">
+      <c r="Z12" s="27">
         <v>4.21</v>
       </c>
-      <c r="AA12" s="63">
+      <c r="AA12" s="27">
         <v>2.83</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>3.08</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
@@ -12302,55 +12589,58 @@
       </c>
       <c r="R13" s="27">
         <v>1.72</v>
       </c>
       <c r="S13" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="T13" s="27">
         <v>2.14</v>
       </c>
       <c r="U13" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="27">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="27">
         <v>2.21</v>
       </c>
       <c r="X13" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
-      <c r="Z13" s="63">
+      <c r="Z13" s="27">
         <v>1.45</v>
       </c>
-      <c r="AA13" s="63">
+      <c r="AA13" s="27">
         <v>1.89</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>1.74</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
@@ -12385,55 +12675,58 @@
       </c>
       <c r="R14" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="S14" s="27">
         <v>2.4500000000000002</v>
       </c>
       <c r="T14" s="27">
         <v>2.73</v>
       </c>
       <c r="U14" s="27">
         <v>2.77</v>
       </c>
       <c r="V14" s="27">
         <v>2.84</v>
       </c>
       <c r="W14" s="27">
         <v>2.86</v>
       </c>
       <c r="X14" s="27">
         <v>2.82</v>
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
-      <c r="Z14" s="63">
+      <c r="Z14" s="27">
         <v>4.63</v>
       </c>
-      <c r="AA14" s="63">
+      <c r="AA14" s="27">
         <v>3.78</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>3.01</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
@@ -12468,55 +12761,58 @@
       </c>
       <c r="R15" s="27">
         <v>2.0299999999999998</v>
       </c>
       <c r="S15" s="27">
         <v>2.42</v>
       </c>
       <c r="T15" s="27">
         <v>2.9</v>
       </c>
       <c r="U15" s="27">
         <v>2.8</v>
       </c>
       <c r="V15" s="27">
         <v>2.57</v>
       </c>
       <c r="W15" s="27">
         <v>2.67</v>
       </c>
       <c r="X15" s="27">
         <v>2.76</v>
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
-      <c r="Z15" s="63">
+      <c r="Z15" s="27">
         <v>1.45</v>
       </c>
-      <c r="AA15" s="63">
+      <c r="AA15" s="27">
         <v>1.89</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>2.23</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
@@ -12551,58 +12847,61 @@
       </c>
       <c r="R16" s="27">
         <v>2.13</v>
       </c>
       <c r="S16" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="T16" s="27">
         <v>2.5299999999999998</v>
       </c>
       <c r="U16" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="27">
         <v>2.59</v>
       </c>
       <c r="W16" s="27">
         <v>2.54</v>
       </c>
       <c r="X16" s="27">
         <v>2.5</v>
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
-      <c r="Z16" s="63">
+      <c r="Z16" s="27">
         <v>3.52</v>
       </c>
-      <c r="AA16" s="63">
+      <c r="AA16" s="27">
         <v>2.59</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="27">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -12634,58 +12933,61 @@
       </c>
       <c r="R17" s="27">
         <v>3.37</v>
       </c>
       <c r="S17" s="27">
         <v>3.04</v>
       </c>
       <c r="T17" s="27">
         <v>3.4</v>
       </c>
       <c r="U17" s="27">
         <v>3.49</v>
       </c>
       <c r="V17" s="27">
         <v>3.57</v>
       </c>
       <c r="W17" s="27">
         <v>3.41</v>
       </c>
       <c r="X17" s="27">
         <v>3.23</v>
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
-      <c r="Z17" s="63">
+      <c r="Z17" s="27">
         <v>2.04</v>
       </c>
-      <c r="AA17" s="63">
+      <c r="AA17" s="27">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="27">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -12717,58 +13019,61 @@
       </c>
       <c r="R18" s="27">
         <v>2.29</v>
       </c>
       <c r="S18" s="27">
         <v>2.34</v>
       </c>
       <c r="T18" s="27">
         <v>2.27</v>
       </c>
       <c r="U18" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="27">
         <v>2.54</v>
       </c>
       <c r="W18" s="27">
         <v>2.44</v>
       </c>
       <c r="X18" s="27">
         <v>2.39</v>
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
-      <c r="Z18" s="63">
+      <c r="Z18" s="27">
         <v>3.83</v>
       </c>
-      <c r="AA18" s="63">
+      <c r="AA18" s="27">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="27">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -12800,58 +13105,61 @@
       </c>
       <c r="R19" s="27">
         <v>3.41</v>
       </c>
       <c r="S19" s="27">
         <v>3.05</v>
       </c>
       <c r="T19" s="27">
         <v>2.79</v>
       </c>
       <c r="U19" s="27">
         <v>3.09</v>
       </c>
       <c r="V19" s="27">
         <v>3.18</v>
       </c>
       <c r="W19" s="27">
         <v>2.86</v>
       </c>
       <c r="X19" s="27">
         <v>2.84</v>
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
-      <c r="Z19" s="63">
+      <c r="Z19" s="27">
         <v>2.64</v>
       </c>
-      <c r="AA19" s="63">
+      <c r="AA19" s="27">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="27">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -12883,58 +13191,61 @@
       </c>
       <c r="R20" s="27">
         <v>1.21</v>
       </c>
       <c r="S20" s="27">
         <v>1.68</v>
       </c>
       <c r="T20" s="27">
         <v>1.58</v>
       </c>
       <c r="U20" s="27">
         <v>1.77</v>
       </c>
       <c r="V20" s="27">
         <v>1.69</v>
       </c>
       <c r="W20" s="27">
         <v>1.62</v>
       </c>
       <c r="X20" s="27">
         <v>1.57</v>
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
-      <c r="Z20" s="63" t="s">
+      <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="63" t="s">
+      <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -12966,87 +13277,90 @@
       </c>
       <c r="R21" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="S21" s="27">
         <v>2.0699999999999998</v>
       </c>
       <c r="T21" s="27">
         <v>2.48</v>
       </c>
       <c r="U21" s="27">
         <v>2.78</v>
       </c>
       <c r="V21" s="27">
         <v>2.67</v>
       </c>
       <c r="W21" s="27">
         <v>2.5</v>
       </c>
       <c r="X21" s="27">
         <v>2.56</v>
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
-      <c r="Z21" s="63">
+      <c r="Z21" s="27">
         <v>2.11</v>
       </c>
-      <c r="AA21" s="63">
+      <c r="AA21" s="27">
         <v>2.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="76" t="s">
+      <c r="AB21" s="27">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1">
+      <c r="A22" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="76"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:27">
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
@@ -13078,58 +13392,61 @@
       </c>
       <c r="R23" s="30">
         <v>3.43</v>
       </c>
       <c r="S23" s="30">
         <v>3.45</v>
       </c>
       <c r="T23" s="30">
         <v>3.62</v>
       </c>
       <c r="U23" s="30">
         <v>3.73</v>
       </c>
       <c r="V23" s="30">
         <v>3.83</v>
       </c>
       <c r="W23" s="30">
         <v>3.9</v>
       </c>
       <c r="X23" s="30">
         <v>3.87</v>
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
-      <c r="Z23" s="63">
+      <c r="Z23" s="30">
         <v>3.7</v>
       </c>
-      <c r="AA23" s="63">
+      <c r="AA23" s="30">
         <v>3.67</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="30">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -13161,58 +13478,61 @@
       </c>
       <c r="R24" s="30">
         <v>3.55</v>
       </c>
       <c r="S24" s="30">
         <v>3.52</v>
       </c>
       <c r="T24" s="30">
         <v>3.68</v>
       </c>
       <c r="U24" s="30">
         <v>3.85</v>
       </c>
       <c r="V24" s="30">
         <v>3.96</v>
       </c>
       <c r="W24" s="30">
         <v>4.04</v>
       </c>
       <c r="X24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Z24" s="63">
+      <c r="Z24" s="30">
         <v>3.82</v>
       </c>
-      <c r="AA24" s="63">
+      <c r="AA24" s="30">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="30">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -13244,58 +13564,61 @@
       </c>
       <c r="R25" s="30">
         <v>2.82</v>
       </c>
       <c r="S25" s="30">
         <v>2.84</v>
       </c>
       <c r="T25" s="30">
         <v>2.83</v>
       </c>
       <c r="U25" s="30">
         <v>2.4700000000000002</v>
       </c>
       <c r="V25" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="30">
         <v>2.82</v>
       </c>
       <c r="X25" s="30">
         <v>2.69</v>
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
-      <c r="Z25" s="63">
+      <c r="Z25" s="30">
         <v>1.38</v>
       </c>
-      <c r="AA25" s="63">
+      <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="30">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -13327,58 +13650,61 @@
       </c>
       <c r="R26" s="30">
         <v>2.89</v>
       </c>
       <c r="S26" s="30">
         <v>3.61</v>
       </c>
       <c r="T26" s="30">
         <v>4.37</v>
       </c>
       <c r="U26" s="30">
         <v>4.26</v>
       </c>
       <c r="V26" s="30">
         <v>3.8</v>
       </c>
       <c r="W26" s="30">
         <v>3.94</v>
       </c>
       <c r="X26" s="30">
         <v>3.75</v>
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
-      <c r="Z26" s="63" t="s">
+      <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="AA26" s="63">
+      <c r="AA26" s="30">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="30">
+        <v>1.23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -13410,58 +13736,61 @@
       </c>
       <c r="R27" s="30">
         <v>2.41</v>
       </c>
       <c r="S27" s="30">
         <v>3.02</v>
       </c>
       <c r="T27" s="30">
         <v>3</v>
       </c>
       <c r="U27" s="30">
         <v>2.98</v>
       </c>
       <c r="V27" s="30">
         <v>3.15</v>
       </c>
       <c r="W27" s="30">
         <v>3.13</v>
       </c>
       <c r="X27" s="30">
         <v>3.26</v>
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
-      <c r="Z27" s="63">
+      <c r="Z27" s="30">
         <v>5.8</v>
       </c>
-      <c r="AA27" s="63">
+      <c r="AA27" s="30">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="30">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -13493,87 +13822,90 @@
       </c>
       <c r="R28" s="30">
         <v>2.63</v>
       </c>
       <c r="S28" s="30">
         <v>2.82</v>
       </c>
       <c r="T28" s="30">
         <v>2.94</v>
       </c>
       <c r="U28" s="30">
         <v>2.68</v>
       </c>
       <c r="V28" s="30">
         <v>2.91</v>
       </c>
       <c r="W28" s="30">
         <v>2.61</v>
       </c>
       <c r="X28" s="30">
         <v>2.54</v>
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
-      <c r="Z28" s="63">
+      <c r="Z28" s="30">
         <v>3.68</v>
       </c>
-      <c r="AA28" s="63">
+      <c r="AA28" s="30">
         <v>2.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="77" t="s">
+      <c r="AB28" s="30">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="77"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="73"/>
+      <c r="R29" s="73"/>
+      <c r="S29" s="73"/>
+      <c r="T29" s="73"/>
+      <c r="U29" s="73"/>
+      <c r="V29" s="73"/>
+      <c r="W29" s="73"/>
+      <c r="X29" s="73"/>
+      <c r="Y29" s="73"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
       <c r="G30" s="47">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
@@ -13605,58 +13937,61 @@
       </c>
       <c r="R30" s="33">
         <v>2.27</v>
       </c>
       <c r="S30" s="33">
         <v>2.2999999999999998</v>
       </c>
       <c r="T30" s="33">
         <v>2.4300000000000002</v>
       </c>
       <c r="U30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="V30" s="33">
         <v>2.59</v>
       </c>
       <c r="W30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="33">
         <v>2.5</v>
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
-      <c r="Z30" s="63">
+      <c r="Z30" s="33">
         <v>2.97</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="33">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="33">
+        <v>2.27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="60" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
       <c r="G31" s="48">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
@@ -13688,58 +14023,61 @@
       </c>
       <c r="R31" s="33">
         <v>3.27</v>
       </c>
       <c r="S31" s="33">
         <v>3.33</v>
       </c>
       <c r="T31" s="33">
         <v>3.24</v>
       </c>
       <c r="U31" s="33">
         <v>3.02</v>
       </c>
       <c r="V31" s="33">
         <v>3.13</v>
       </c>
       <c r="W31" s="33">
         <v>3.05</v>
       </c>
       <c r="X31" s="33">
         <v>2.96</v>
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
-      <c r="Z31" s="63">
+      <c r="Z31" s="33">
         <v>2.41</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="33">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="33">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
       <c r="G32" s="48">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
@@ -13771,58 +14109,61 @@
       </c>
       <c r="R32" s="33">
         <v>1.1599999999999999</v>
       </c>
       <c r="S32" s="33">
         <v>1.1399999999999999</v>
       </c>
       <c r="T32" s="33">
         <v>1.25</v>
       </c>
       <c r="U32" s="33">
         <v>1.45</v>
       </c>
       <c r="V32" s="33">
         <v>1.5</v>
       </c>
       <c r="W32" s="33">
         <v>1.74</v>
       </c>
       <c r="X32" s="33">
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
-      <c r="Z32" s="63">
+      <c r="Z32" s="33">
         <v>1.96</v>
       </c>
-      <c r="AA32" s="63">
+      <c r="AA32" s="33">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="33">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
       <c r="G33" s="48">
         <v>1</v>
       </c>
       <c r="H33" s="5">
         <v>1.05</v>
       </c>
       <c r="I33" s="33">
@@ -13854,58 +14195,61 @@
       </c>
       <c r="R33" s="33">
         <v>1.94</v>
       </c>
       <c r="S33" s="33">
         <v>2.77</v>
       </c>
       <c r="T33" s="33">
         <v>2.85</v>
       </c>
       <c r="U33" s="33">
         <v>2.74</v>
       </c>
       <c r="V33" s="33">
         <v>2.67</v>
       </c>
       <c r="W33" s="33">
         <v>2.67</v>
       </c>
       <c r="X33" s="33">
         <v>2.56</v>
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
-      <c r="Z33" s="63">
+      <c r="Z33" s="33">
         <v>4.83</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="33">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
       <c r="G34" s="48">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="33">
@@ -13937,58 +14281,61 @@
       </c>
       <c r="R34" s="33">
         <v>1.79</v>
       </c>
       <c r="S34" s="33">
         <v>1.5</v>
       </c>
       <c r="T34" s="33">
         <v>1.62</v>
       </c>
       <c r="U34" s="33">
         <v>2.15</v>
       </c>
       <c r="V34" s="33">
         <v>2.31</v>
       </c>
       <c r="W34" s="33">
         <v>2.31</v>
       </c>
       <c r="X34" s="33">
         <v>2.21</v>
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z34" s="63">
+      <c r="Z34" s="33">
         <v>4.21</v>
       </c>
-      <c r="AA34" s="63">
+      <c r="AA34" s="33">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="33">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="60" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
       <c r="G35" s="48">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
       </c>
       <c r="I35" s="33">
@@ -14020,58 +14367,61 @@
       </c>
       <c r="R35" s="33">
         <v>1.72</v>
       </c>
       <c r="S35" s="33">
         <v>2.0299999999999998</v>
       </c>
       <c r="T35" s="33">
         <v>2.14</v>
       </c>
       <c r="U35" s="33">
         <v>2.4900000000000002</v>
       </c>
       <c r="V35" s="33">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="33">
         <v>2.21</v>
       </c>
       <c r="X35" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
-      <c r="Z35" s="63">
+      <c r="Z35" s="33">
         <v>1.45</v>
       </c>
-      <c r="AA35" s="63">
+      <c r="AA35" s="33">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="33">
+        <v>1.74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="60" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
       <c r="G36" s="48">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
       </c>
       <c r="I36" s="33">
@@ -14103,58 +14453,61 @@
       </c>
       <c r="R36" s="33">
         <v>2.4700000000000002</v>
       </c>
       <c r="S36" s="33">
         <v>2.4500000000000002</v>
       </c>
       <c r="T36" s="33">
         <v>2.73</v>
       </c>
       <c r="U36" s="33">
         <v>2.77</v>
       </c>
       <c r="V36" s="33">
         <v>2.84</v>
       </c>
       <c r="W36" s="33">
         <v>2.86</v>
       </c>
       <c r="X36" s="33">
         <v>2.82</v>
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
-      <c r="Z36" s="63">
+      <c r="Z36" s="33">
         <v>4.63</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="33">
         <v>3.78</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="33">
+        <v>3.01</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
       <c r="G37" s="48">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
       </c>
       <c r="I37" s="33">
@@ -14186,58 +14539,61 @@
       </c>
       <c r="R37" s="33">
         <v>1.46</v>
       </c>
       <c r="S37" s="33">
         <v>1.62</v>
       </c>
       <c r="T37" s="33">
         <v>1.91</v>
       </c>
       <c r="U37" s="33">
         <v>1.81</v>
       </c>
       <c r="V37" s="33">
         <v>1.75</v>
       </c>
       <c r="W37" s="33">
         <v>1.81</v>
       </c>
       <c r="X37" s="33">
         <v>2.09</v>
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
-      <c r="Z37" s="63">
+      <c r="Z37" s="33">
         <v>2.44</v>
       </c>
-      <c r="AA37" s="63">
+      <c r="AA37" s="33">
         <v>1.89</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="33">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
       <c r="G38" s="48">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
       </c>
       <c r="I38" s="33">
@@ -14269,58 +14625,61 @@
       </c>
       <c r="R38" s="33">
         <v>1.88</v>
       </c>
       <c r="S38" s="33">
         <v>2.02</v>
       </c>
       <c r="T38" s="33">
         <v>2.11</v>
       </c>
       <c r="U38" s="33">
         <v>2</v>
       </c>
       <c r="V38" s="33">
         <v>2.08</v>
       </c>
       <c r="W38" s="33">
         <v>2</v>
       </c>
       <c r="X38" s="33">
         <v>1.82</v>
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
-      <c r="Z38" s="63">
+      <c r="Z38" s="33">
         <v>1.37</v>
       </c>
-      <c r="AA38" s="63">
+      <c r="AA38" s="33">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="33">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="60" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
       <c r="G39" s="48">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
       </c>
       <c r="I39" s="33">
@@ -14352,58 +14711,61 @@
       </c>
       <c r="R39" s="33">
         <v>3.37</v>
       </c>
       <c r="S39" s="33">
         <v>3.04</v>
       </c>
       <c r="T39" s="33">
         <v>3.4</v>
       </c>
       <c r="U39" s="33">
         <v>3.49</v>
       </c>
       <c r="V39" s="33">
         <v>3.57</v>
       </c>
       <c r="W39" s="33">
         <v>3.41</v>
       </c>
       <c r="X39" s="33">
         <v>3.23</v>
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
-      <c r="Z39" s="63">
+      <c r="Z39" s="33">
         <v>2.04</v>
       </c>
-      <c r="AA39" s="63">
+      <c r="AA39" s="33">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="33">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
       <c r="G40" s="48">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
       </c>
       <c r="I40" s="33">
@@ -14435,58 +14797,61 @@
       </c>
       <c r="R40" s="33">
         <v>2.12</v>
       </c>
       <c r="S40" s="33">
         <v>2.09</v>
       </c>
       <c r="T40" s="33">
         <v>1.92</v>
       </c>
       <c r="U40" s="33">
         <v>2.1</v>
       </c>
       <c r="V40" s="33">
         <v>2.35</v>
       </c>
       <c r="W40" s="33">
         <v>2.35</v>
       </c>
       <c r="X40" s="33">
         <v>2.31</v>
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
-      <c r="Z40" s="63">
+      <c r="Z40" s="33">
         <v>3.91</v>
       </c>
-      <c r="AA40" s="63">
+      <c r="AA40" s="33">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="33">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
       <c r="G41" s="48">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
       </c>
       <c r="I41" s="33">
@@ -14518,58 +14883,61 @@
       </c>
       <c r="R41" s="33">
         <v>3.41</v>
       </c>
       <c r="S41" s="33">
         <v>3.05</v>
       </c>
       <c r="T41" s="33">
         <v>2.79</v>
       </c>
       <c r="U41" s="33">
         <v>3.09</v>
       </c>
       <c r="V41" s="33">
         <v>3.18</v>
       </c>
       <c r="W41" s="33">
         <v>2.86</v>
       </c>
       <c r="X41" s="33">
         <v>2.84</v>
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
-      <c r="Z41" s="63">
+      <c r="Z41" s="33">
         <v>2.64</v>
       </c>
-      <c r="AA41" s="63">
+      <c r="AA41" s="33">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="33">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="60" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
       <c r="G42" s="48">
         <v>1.9</v>
       </c>
       <c r="H42" s="5">
         <v>2.17</v>
       </c>
       <c r="I42" s="33">
@@ -14601,58 +14969,61 @@
       </c>
       <c r="R42" s="33">
         <v>1.21</v>
       </c>
       <c r="S42" s="33">
         <v>1.68</v>
       </c>
       <c r="T42" s="33">
         <v>1.58</v>
       </c>
       <c r="U42" s="33">
         <v>1.77</v>
       </c>
       <c r="V42" s="33">
         <v>1.69</v>
       </c>
       <c r="W42" s="33">
         <v>1.62</v>
       </c>
       <c r="X42" s="33">
         <v>1.57</v>
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
-      <c r="Z42" s="63" t="s">
+      <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AA42" s="63" t="s">
+      <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="38">
         <v>1.35</v>
       </c>
       <c r="C43" s="38">
         <v>1.57</v>
       </c>
       <c r="D43" s="38">
         <v>1.96</v>
       </c>
       <c r="E43" s="38">
         <v>2.16</v>
       </c>
       <c r="F43" s="38">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="49">
         <v>2.0699999999999998</v>
       </c>
       <c r="H43" s="49">
         <v>2.27</v>
       </c>
       <c r="I43" s="37">
@@ -14684,72 +15055,75 @@
       </c>
       <c r="R43" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="S43" s="37">
         <v>2.0699999999999998</v>
       </c>
       <c r="T43" s="37">
         <v>2.48</v>
       </c>
       <c r="U43" s="37">
         <v>2.78</v>
       </c>
       <c r="V43" s="37">
         <v>2.67</v>
       </c>
       <c r="W43" s="37">
         <v>2.5</v>
       </c>
       <c r="X43" s="37">
         <v>2.56</v>
       </c>
       <c r="Y43" s="37">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="64">
+      <c r="Z43" s="37">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="64">
+      <c r="AA43" s="37">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="37">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>