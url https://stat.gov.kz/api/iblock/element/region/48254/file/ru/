--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754"/>
+    <workbookView xWindow="-8448" yWindow="252" windowWidth="21096" windowHeight="12348" tabRatio="754" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -227,56 +227,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -367,51 +361,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -465,168 +459,153 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -906,321 +885,321 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A49" sqref="A49"/>
+    <sheetView topLeftCell="K14" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="57"/>
-[...11 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="67">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="68"/>
-[...10 lines deleted...]
-      <c r="N4" s="67">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="68"/>
-[...10 lines deleted...]
-      <c r="Z4" s="67">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="68"/>
-[...9 lines deleted...]
-      <c r="AK4" s="68"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="70"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="54" t="s">
+      <c r="M5" s="50" t="s">
         <v>25</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="54" t="s">
+      <c r="Y5" s="50" t="s">
         <v>25</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="54" t="s">
+      <c r="AK5" s="50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
       </c>
       <c r="I7" s="6">
         <v>345</v>
@@ -1259,50 +1238,53 @@
         <v>356</v>
       </c>
       <c r="U7" s="8">
         <v>310</v>
       </c>
       <c r="V7" s="8">
         <v>213</v>
       </c>
       <c r="W7" s="8">
         <v>207</v>
       </c>
       <c r="X7" s="8">
         <v>230</v>
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
       <c r="Z7" s="8">
         <v>180</v>
       </c>
       <c r="AA7" s="8">
         <v>162</v>
       </c>
       <c r="AB7" s="8">
         <v>189</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
@@ -1346,50 +1328,53 @@
       </c>
       <c r="U8" s="8">
         <v>175</v>
       </c>
       <c r="V8" s="8">
         <v>106</v>
       </c>
       <c r="W8" s="8">
         <v>105</v>
       </c>
       <c r="X8" s="8">
         <v>103</v>
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
       <c r="Z8" s="8">
         <v>84</v>
       </c>
       <c r="AA8" s="8">
         <v>83</v>
       </c>
       <c r="AB8" s="8">
         <v>103</v>
       </c>
+      <c r="AC8" s="10">
+        <v>112</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
         <v>23</v>
@@ -1432,50 +1417,53 @@
       </c>
       <c r="U9" s="8">
         <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>14</v>
       </c>
       <c r="W9" s="8">
         <v>9</v>
       </c>
       <c r="X9" s="8">
         <v>14</v>
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
       <c r="Z9" s="8">
         <v>10</v>
       </c>
       <c r="AA9" s="8">
         <v>8</v>
       </c>
       <c r="AB9" s="8">
         <v>13</v>
       </c>
+      <c r="AC9" s="10">
+        <v>9</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
         <v>8</v>
@@ -1518,50 +1506,53 @@
       </c>
       <c r="U10" s="8">
         <v>6</v>
       </c>
       <c r="V10" s="8">
         <v>4</v>
       </c>
       <c r="W10" s="8">
         <v>4</v>
       </c>
       <c r="X10" s="8">
         <v>3</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>4</v>
       </c>
       <c r="AA10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="8">
         <v>2</v>
       </c>
+      <c r="AC10" s="10">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
         <v>17</v>
@@ -1604,50 +1595,53 @@
       </c>
       <c r="U11" s="8">
         <v>10</v>
       </c>
       <c r="V11" s="8">
         <v>8</v>
       </c>
       <c r="W11" s="8">
         <v>9</v>
       </c>
       <c r="X11" s="8">
         <v>10</v>
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
         <v>8</v>
       </c>
       <c r="AB11" s="8">
         <v>7</v>
       </c>
+      <c r="AC11" s="10">
+        <v>6</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
         <v>14</v>
@@ -1690,50 +1684,53 @@
       </c>
       <c r="U12" s="8">
         <v>11</v>
       </c>
       <c r="V12" s="8">
         <v>9</v>
       </c>
       <c r="W12" s="8">
         <v>6</v>
       </c>
       <c r="X12" s="8">
         <v>12</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="8">
         <v>10</v>
       </c>
       <c r="AA12" s="8">
         <v>8</v>
       </c>
       <c r="AB12" s="8">
         <v>7</v>
       </c>
+      <c r="AC12" s="10">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
         <v>6</v>
@@ -1776,50 +1773,53 @@
       </c>
       <c r="U13" s="8">
         <v>8</v>
       </c>
       <c r="V13" s="8">
         <v>6</v>
       </c>
       <c r="W13" s="8">
         <v>8</v>
       </c>
       <c r="X13" s="8">
         <v>7</v>
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
       <c r="Z13" s="8">
         <v>5</v>
       </c>
       <c r="AA13" s="8">
         <v>5</v>
       </c>
       <c r="AB13" s="8">
         <v>3</v>
       </c>
+      <c r="AC13" s="10">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
         <v>35</v>
@@ -1862,50 +1862,53 @@
       </c>
       <c r="U14" s="8">
         <v>22</v>
       </c>
       <c r="V14" s="8">
         <v>18</v>
       </c>
       <c r="W14" s="8">
         <v>15</v>
       </c>
       <c r="X14" s="8">
         <v>18</v>
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
       <c r="Z14" s="8">
         <v>18</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="8">
         <v>14</v>
       </c>
+      <c r="AC14" s="10">
+        <v>20</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
         <v>9</v>
@@ -1948,50 +1951,53 @@
       </c>
       <c r="U15" s="8">
         <v>2</v>
       </c>
       <c r="V15" s="8">
         <v>4</v>
       </c>
       <c r="W15" s="8">
         <v>7</v>
       </c>
       <c r="X15" s="8">
         <v>6</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>6</v>
       </c>
       <c r="AA15" s="8">
         <v>2</v>
       </c>
       <c r="AB15" s="8">
         <v>6</v>
       </c>
+      <c r="AC15" s="10">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
         <v>16</v>
@@ -2034,52 +2040,55 @@
       </c>
       <c r="U16" s="8">
         <v>7</v>
       </c>
       <c r="V16" s="8">
         <v>4</v>
       </c>
       <c r="W16" s="8">
         <v>5</v>
       </c>
       <c r="X16" s="8">
         <v>8</v>
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
       <c r="Z16" s="8">
         <v>3</v>
       </c>
       <c r="AA16" s="8">
         <v>4</v>
       </c>
       <c r="AB16" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2120,52 +2129,55 @@
       </c>
       <c r="U17" s="8">
         <v>9</v>
       </c>
       <c r="V17" s="8">
         <v>4</v>
       </c>
       <c r="W17" s="8">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>12</v>
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>4</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2206,52 +2218,55 @@
       </c>
       <c r="U18" s="8">
         <v>14</v>
       </c>
       <c r="V18" s="8">
         <v>13</v>
       </c>
       <c r="W18" s="8">
         <v>15</v>
       </c>
       <c r="X18" s="8">
         <v>18</v>
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
       <c r="Z18" s="8">
         <v>17</v>
       </c>
       <c r="AA18" s="8">
         <v>7</v>
       </c>
       <c r="AB18" s="8">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2292,52 +2307,55 @@
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>1</v>
       </c>
       <c r="X19" s="8">
         <v>5</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="8">
         <v>1</v>
       </c>
       <c r="AA19" s="8">
         <v>5</v>
       </c>
       <c r="AB19" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2378,52 +2396,55 @@
       </c>
       <c r="U20" s="8">
         <v>7</v>
       </c>
       <c r="V20" s="8">
         <v>5</v>
       </c>
       <c r="W20" s="8">
         <v>3</v>
       </c>
       <c r="X20" s="8">
         <v>4</v>
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
       <c r="Z20" s="8">
         <v>4</v>
       </c>
       <c r="AA20" s="8">
         <v>1</v>
       </c>
       <c r="AB20" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2464,82 +2485,85 @@
       </c>
       <c r="U21" s="8">
         <v>13</v>
       </c>
       <c r="V21" s="8">
         <v>16</v>
       </c>
       <c r="W21" s="8">
         <v>11</v>
       </c>
       <c r="X21" s="8">
         <v>10</v>
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
       <c r="Z21" s="8">
         <v>7</v>
       </c>
       <c r="AA21" s="8">
         <v>11</v>
       </c>
       <c r="AB21" s="8">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AC21" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="64"/>
-[...25 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
         <v>205</v>
@@ -2579,52 +2603,55 @@
       </c>
       <c r="U23" s="14">
         <v>192</v>
       </c>
       <c r="V23" s="14">
         <v>114</v>
       </c>
       <c r="W23" s="8">
         <v>121</v>
       </c>
       <c r="X23" s="8">
         <v>119</v>
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
       <c r="Z23" s="8">
         <v>98</v>
       </c>
       <c r="AA23" s="8">
         <v>92</v>
       </c>
       <c r="AB23" s="8">
         <v>114</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="10">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2665,52 +2692,55 @@
       </c>
       <c r="U24" s="14">
         <v>175</v>
       </c>
       <c r="V24" s="14">
         <v>106</v>
       </c>
       <c r="W24" s="8">
         <v>105</v>
       </c>
       <c r="X24" s="8">
         <v>103</v>
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
       <c r="Z24" s="8">
         <v>84</v>
       </c>
       <c r="AA24" s="8">
         <v>83</v>
       </c>
       <c r="AB24" s="8">
         <v>103</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="10">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2751,52 +2781,55 @@
       </c>
       <c r="U25" s="14">
         <v>5</v>
       </c>
       <c r="V25" s="14">
         <v>1</v>
       </c>
       <c r="W25" s="8">
         <v>2</v>
       </c>
       <c r="X25" s="8">
         <v>4</v>
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="8">
         <v>5</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -2837,52 +2870,55 @@
       </c>
       <c r="U26" s="14">
         <v>1</v>
       </c>
       <c r="V26" s="14">
         <v>2</v>
       </c>
       <c r="W26" s="8">
         <v>3</v>
       </c>
       <c r="X26" s="8">
         <v>2</v>
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
       <c r="Z26" s="8">
         <v>3</v>
       </c>
       <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="8">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -2923,52 +2959,55 @@
       </c>
       <c r="U27" s="14">
         <v>4</v>
       </c>
       <c r="V27" s="14">
         <v>1</v>
       </c>
       <c r="W27" s="8">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>6</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>3</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -3009,82 +3048,85 @@
       </c>
       <c r="U28" s="14">
         <v>7</v>
       </c>
       <c r="V28" s="14">
         <v>4</v>
       </c>
       <c r="W28" s="8">
         <v>8</v>
       </c>
       <c r="X28" s="8">
         <v>4</v>
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
       <c r="Z28" s="8">
         <v>6</v>
       </c>
       <c r="AA28" s="8">
         <v>2</v>
       </c>
       <c r="AB28" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AC28" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="65"/>
-[...25 lines deleted...]
-      <c r="A30" s="53" t="s">
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="66"/>
+      <c r="N29" s="66"/>
+      <c r="O29" s="66"/>
+      <c r="P29" s="66"/>
+      <c r="Q29" s="66"/>
+      <c r="R29" s="66"/>
+      <c r="S29" s="66"/>
+      <c r="T29" s="66"/>
+      <c r="U29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
         <v>140</v>
@@ -3124,53 +3166,56 @@
       </c>
       <c r="U30" s="17">
         <v>118</v>
       </c>
       <c r="V30" s="17">
         <v>99</v>
       </c>
       <c r="W30" s="8">
         <v>86</v>
       </c>
       <c r="X30" s="8">
         <v>111</v>
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
       <c r="Z30" s="8">
         <v>82</v>
       </c>
       <c r="AA30" s="8">
         <v>70</v>
       </c>
       <c r="AB30" s="8">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="AC30" s="10">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
         <v>14</v>
@@ -3210,53 +3255,56 @@
       </c>
       <c r="U31" s="17">
         <v>21</v>
       </c>
       <c r="V31" s="17">
         <v>14</v>
       </c>
       <c r="W31" s="8">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>14</v>
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
       <c r="Z31" s="8">
         <v>10</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="8">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="60" t="s">
+      <c r="AC31" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
         <v>12</v>
@@ -3296,53 +3344,56 @@
       </c>
       <c r="U32" s="17">
         <v>6</v>
       </c>
       <c r="V32" s="17">
         <v>4</v>
       </c>
       <c r="W32" s="8">
         <v>4</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8">
         <v>4</v>
       </c>
       <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="AC32" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
       <c r="H33" s="6">
         <v>15</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
@@ -3382,53 +3433,56 @@
       </c>
       <c r="U33" s="17">
         <v>5</v>
       </c>
       <c r="V33" s="17">
         <v>7</v>
       </c>
       <c r="W33" s="8">
         <v>7</v>
       </c>
       <c r="X33" s="8">
         <v>6</v>
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
       <c r="Z33" s="8">
         <v>5</v>
       </c>
       <c r="AA33" s="8">
         <v>3</v>
       </c>
       <c r="AB33" s="8">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="AC33" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
       </c>
       <c r="I34" s="6">
         <v>12</v>
@@ -3468,53 +3522,56 @@
       </c>
       <c r="U34" s="17">
         <v>11</v>
       </c>
       <c r="V34" s="17">
         <v>9</v>
       </c>
       <c r="W34" s="8">
         <v>6</v>
       </c>
       <c r="X34" s="8">
         <v>12</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="8">
         <v>10</v>
       </c>
       <c r="AA34" s="8">
         <v>8</v>
       </c>
       <c r="AB34" s="8">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="AC34" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
       </c>
       <c r="I35" s="6">
         <v>10</v>
@@ -3554,53 +3611,56 @@
       </c>
       <c r="U35" s="17">
         <v>8</v>
       </c>
       <c r="V35" s="17">
         <v>6</v>
       </c>
       <c r="W35" s="8">
         <v>8</v>
       </c>
       <c r="X35" s="8">
         <v>7</v>
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
       <c r="Z35" s="8">
         <v>5</v>
       </c>
       <c r="AA35" s="8">
         <v>5</v>
       </c>
       <c r="AB35" s="8">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="AC35" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
       </c>
       <c r="I36" s="6">
         <v>25</v>
@@ -3640,53 +3700,56 @@
       </c>
       <c r="U36" s="17">
         <v>22</v>
       </c>
       <c r="V36" s="17">
         <v>18</v>
       </c>
       <c r="W36" s="8">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>18</v>
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
       <c r="Z36" s="8">
         <v>18</v>
       </c>
       <c r="AA36" s="8">
         <v>16</v>
       </c>
       <c r="AB36" s="8">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="60" t="s">
+      <c r="AC36" s="10">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
       </c>
       <c r="I37" s="6">
         <v>5</v>
@@ -3726,53 +3789,56 @@
       </c>
       <c r="U37" s="17">
         <v>1</v>
       </c>
       <c r="V37" s="17">
         <v>2</v>
       </c>
       <c r="W37" s="8">
         <v>4</v>
       </c>
       <c r="X37" s="8">
         <v>4</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="8">
         <v>3</v>
       </c>
       <c r="AA37" s="8">
         <v>2</v>
       </c>
       <c r="AB37" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="AC37" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
       </c>
       <c r="I38" s="6">
         <v>6</v>
@@ -3812,53 +3878,56 @@
       </c>
       <c r="U38" s="17">
         <v>3</v>
       </c>
       <c r="V38" s="17">
         <v>3</v>
       </c>
       <c r="W38" s="8">
         <v>2</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="8">
         <v>2</v>
       </c>
       <c r="AB38" s="8">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="AC38" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
       </c>
       <c r="I39" s="6">
         <v>12</v>
@@ -3898,53 +3967,56 @@
       </c>
       <c r="U39" s="17">
         <v>9</v>
       </c>
       <c r="V39" s="17">
         <v>4</v>
       </c>
       <c r="W39" s="8">
         <v>9</v>
       </c>
       <c r="X39" s="8">
         <v>12</v>
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
       <c r="Z39" s="8">
         <v>4</v>
       </c>
       <c r="AA39" s="8">
         <v>4</v>
       </c>
       <c r="AB39" s="8">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="AC39" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
         <v>14</v>
@@ -3984,53 +4056,56 @@
       </c>
       <c r="U40" s="17">
         <v>7</v>
       </c>
       <c r="V40" s="17">
         <v>9</v>
       </c>
       <c r="W40" s="8">
         <v>7</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
       <c r="Z40" s="8">
         <v>11</v>
       </c>
       <c r="AA40" s="8">
         <v>5</v>
       </c>
       <c r="AB40" s="8">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="AC40" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
         <v>6</v>
       </c>
       <c r="J41" s="13">
@@ -4068,53 +4143,56 @@
       </c>
       <c r="U41" s="17">
         <v>5</v>
       </c>
       <c r="V41" s="17">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>1</v>
       </c>
       <c r="X41" s="8">
         <v>5</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="8">
         <v>1</v>
       </c>
       <c r="AA41" s="8">
         <v>5</v>
       </c>
       <c r="AB41" s="8">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="AC41" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>10</v>
       </c>
       <c r="I42" s="6">
         <v>5</v>
@@ -4154,52 +4232,55 @@
       </c>
       <c r="U42" s="17">
         <v>7</v>
       </c>
       <c r="V42" s="17">
         <v>5</v>
       </c>
       <c r="W42" s="8">
         <v>3</v>
       </c>
       <c r="X42" s="8">
         <v>4</v>
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
       <c r="Z42" s="8">
         <v>4</v>
       </c>
       <c r="AA42" s="8">
         <v>1</v>
       </c>
       <c r="AB42" s="8">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="19">
         <v>25</v>
       </c>
       <c r="H43" s="19">
         <v>22</v>
       </c>
       <c r="I43" s="19">
@@ -4222,380 +4303,383 @@
       </c>
       <c r="O43" s="20">
         <v>9</v>
       </c>
       <c r="P43" s="20">
         <v>12</v>
       </c>
       <c r="Q43" s="20">
         <v>10</v>
       </c>
       <c r="R43" s="20">
         <v>6</v>
       </c>
       <c r="S43" s="20">
         <v>20</v>
       </c>
       <c r="T43" s="20">
         <v>22</v>
       </c>
       <c r="U43" s="20">
         <v>13</v>
       </c>
       <c r="V43" s="20">
         <v>16</v>
       </c>
-      <c r="W43" s="61">
+      <c r="W43" s="56">
         <v>11</v>
       </c>
-      <c r="X43" s="61">
+      <c r="X43" s="56">
         <v>10</v>
       </c>
-      <c r="Y43" s="61">
+      <c r="Y43" s="56">
         <v>19</v>
       </c>
-      <c r="Z43" s="61">
+      <c r="Z43" s="56">
         <v>7</v>
       </c>
-      <c r="AA43" s="61">
+      <c r="AA43" s="56">
         <v>11</v>
       </c>
-      <c r="AB43" s="61">
+      <c r="AB43" s="56">
         <v>15</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="21">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE20" sqref="AE20"/>
+    <sheetView topLeftCell="V14" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.6640625" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A2" s="57"/>
-[...11 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="D3" s="44"/>
-[...9 lines deleted...]
-      <c r="AJ3" s="71" t="s">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="AJ3" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="71"/>
+      <c r="AK3" s="67"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="69"/>
-      <c r="B4" s="67">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="68"/>
-[...10 lines deleted...]
-      <c r="N4" s="67">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="68"/>
-[...10 lines deleted...]
-      <c r="Z4" s="67">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="68"/>
-[...9 lines deleted...]
-      <c r="AK4" s="68"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="70"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="55" t="s">
+      <c r="E5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="55" t="s">
+      <c r="F5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="55" t="s">
+      <c r="M5" s="51" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="55" t="s">
+      <c r="Q5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="55" t="s">
+      <c r="R5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="55" t="s">
+      <c r="Y5" s="51" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="55" t="s">
+      <c r="AC5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="55" t="s">
+      <c r="AD5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="55" t="s">
+      <c r="AK5" s="51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:48">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E7" s="45">
+      <c r="E7" s="44">
         <v>5.09</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="44">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
       </c>
       <c r="I7" s="5">
         <v>6.05</v>
       </c>
       <c r="J7" s="33">
         <v>6.06</v>
       </c>
       <c r="K7" s="33">
         <v>5.95</v>
       </c>
       <c r="L7" s="32">
         <v>5.87</v>
       </c>
       <c r="M7" s="32">
         <v>5.75</v>
       </c>
       <c r="N7" s="32">
         <v>4.01</v>
@@ -4620,88 +4704,90 @@
       </c>
       <c r="U7" s="32">
         <v>5.73</v>
       </c>
       <c r="V7" s="32">
         <v>5.65</v>
       </c>
       <c r="W7" s="32">
         <v>5.55</v>
       </c>
       <c r="X7" s="32">
         <v>5.54</v>
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
       <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="32">
         <v>4.13</v>
       </c>
       <c r="AB7" s="32">
         <v>4.21</v>
       </c>
-      <c r="AC7" s="34"/>
+      <c r="AC7" s="29">
+        <v>4.3899999999999997</v>
+      </c>
       <c r="AD7" s="34"/>
       <c r="AE7" s="28"/>
       <c r="AF7" s="28"/>
       <c r="AG7" s="28"/>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
-      <c r="AU7" s="45"/>
-      <c r="AV7" s="45"/>
+      <c r="AU7" s="44"/>
+      <c r="AV7" s="44"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>5.52</v>
       </c>
       <c r="C8" s="29">
         <v>5.81</v>
       </c>
       <c r="D8" s="29">
         <v>5.71</v>
       </c>
-      <c r="E8" s="45">
+      <c r="E8" s="44">
         <v>6</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="44">
         <v>5.49</v>
       </c>
       <c r="G8" s="11">
         <v>6.29</v>
       </c>
       <c r="H8" s="5">
         <v>6.95</v>
       </c>
       <c r="I8" s="5">
         <v>7.27</v>
       </c>
       <c r="J8" s="33">
         <v>7.25</v>
       </c>
       <c r="K8" s="33">
         <v>7.07</v>
       </c>
       <c r="L8" s="32">
         <v>6.96</v>
       </c>
       <c r="M8" s="32">
         <v>6.83</v>
       </c>
       <c r="N8" s="32">
         <v>4.4000000000000004</v>
@@ -4726,88 +4812,90 @@
       </c>
       <c r="U8" s="32">
         <v>7.08</v>
       </c>
       <c r="V8" s="32">
         <v>6.94</v>
       </c>
       <c r="W8" s="32">
         <v>6.8</v>
       </c>
       <c r="X8" s="32">
         <v>6.69</v>
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
       <c r="Z8" s="32">
         <v>4.46</v>
       </c>
       <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="32">
         <v>4.93</v>
       </c>
-      <c r="AC8" s="34"/>
+      <c r="AC8" s="29">
+        <v>5.23</v>
+      </c>
       <c r="AD8" s="34"/>
       <c r="AE8" s="28"/>
       <c r="AF8" s="28"/>
       <c r="AG8" s="28"/>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
-      <c r="AU8" s="45"/>
-      <c r="AV8" s="45"/>
+      <c r="AU8" s="44"/>
+      <c r="AV8" s="44"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>3.39</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.07</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="44">
         <v>3.76</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="44">
         <v>4.29</v>
       </c>
       <c r="G9" s="11">
         <v>4.67</v>
       </c>
       <c r="H9" s="5">
         <v>5.24</v>
       </c>
       <c r="I9" s="5">
         <v>5.25</v>
       </c>
       <c r="J9" s="33">
         <v>5.44</v>
       </c>
       <c r="K9" s="33">
         <v>5.16</v>
       </c>
       <c r="L9" s="32">
         <v>5.29</v>
       </c>
       <c r="M9" s="32">
         <v>5.13</v>
       </c>
       <c r="N9" s="32">
         <v>3.92</v>
@@ -4832,88 +4920,90 @@
       </c>
       <c r="U9" s="32">
         <v>4.8099999999999996</v>
       </c>
       <c r="V9" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="32">
         <v>4.76</v>
       </c>
       <c r="X9" s="32">
         <v>4.83</v>
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
       <c r="Z9" s="32">
         <v>4.01</v>
       </c>
       <c r="AA9" s="32">
         <v>3.81</v>
       </c>
       <c r="AB9" s="32">
         <v>4.3</v>
       </c>
-      <c r="AC9" s="34"/>
+      <c r="AC9" s="29">
+        <v>4.1399999999999997</v>
+      </c>
       <c r="AD9" s="34"/>
       <c r="AE9" s="28"/>
       <c r="AF9" s="28"/>
       <c r="AG9" s="28"/>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
-      <c r="AU9" s="45"/>
-      <c r="AV9" s="45"/>
+      <c r="AU9" s="44"/>
+      <c r="AV9" s="44"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>4.57</v>
       </c>
       <c r="C10" s="29">
         <v>3.76</v>
       </c>
       <c r="D10" s="29">
         <v>3.09</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="44">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="44">
         <v>3.51</v>
       </c>
       <c r="G10" s="11">
         <v>3.71</v>
       </c>
       <c r="H10" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="5">
         <v>5.09</v>
       </c>
       <c r="J10" s="33">
         <v>5.36</v>
       </c>
       <c r="K10" s="33">
         <v>5.37</v>
       </c>
       <c r="L10" s="32">
         <v>5.23</v>
       </c>
       <c r="M10" s="32">
         <v>5.17</v>
       </c>
       <c r="N10" s="32">
         <v>5.78</v>
@@ -4938,88 +5028,90 @@
       </c>
       <c r="U10" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="V10" s="32">
         <v>4.51</v>
       </c>
       <c r="W10" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="32">
         <v>4.3</v>
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
       <c r="Z10" s="32">
         <v>3.91</v>
       </c>
       <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="32">
         <v>2.04</v>
       </c>
-      <c r="AC10" s="34"/>
+      <c r="AC10" s="29">
+        <v>2.0299999999999998</v>
+      </c>
       <c r="AD10" s="34"/>
       <c r="AE10" s="28"/>
       <c r="AF10" s="28"/>
       <c r="AG10" s="28"/>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
-      <c r="AU10" s="45"/>
-      <c r="AV10" s="45"/>
+      <c r="AU10" s="44"/>
+      <c r="AV10" s="44"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="29">
         <v>4.71</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="44">
         <v>4.34</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="44">
         <v>3.99</v>
       </c>
       <c r="G11" s="11">
         <v>4.08</v>
       </c>
       <c r="H11" s="5">
         <v>4.59</v>
       </c>
       <c r="I11" s="5">
         <v>4.63</v>
       </c>
       <c r="J11" s="33">
         <v>4.68</v>
       </c>
       <c r="K11" s="33">
         <v>4.6100000000000003</v>
       </c>
       <c r="L11" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="M11" s="32">
         <v>4.63</v>
       </c>
       <c r="N11" s="32">
         <v>1.8</v>
@@ -5044,88 +5136,90 @@
       </c>
       <c r="U11" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="V11" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="32">
         <v>4.33</v>
       </c>
       <c r="X11" s="32">
         <v>4.37</v>
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
       <c r="Z11" s="32">
         <v>3.22</v>
       </c>
       <c r="AA11" s="32">
         <v>3.62</v>
       </c>
       <c r="AB11" s="32">
         <v>3.49</v>
       </c>
-      <c r="AC11" s="34"/>
+      <c r="AC11" s="29">
+        <v>3.33</v>
+      </c>
       <c r="AD11" s="34"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
-      <c r="AU11" s="45"/>
-      <c r="AV11" s="45"/>
+      <c r="AU11" s="44"/>
+      <c r="AV11" s="44"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>2.65</v>
       </c>
       <c r="D12" s="29">
         <v>3.11</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="44">
         <v>3.95</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="44">
         <v>4.07</v>
       </c>
       <c r="G12" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I12" s="5">
         <v>5.28</v>
       </c>
       <c r="J12" s="33">
         <v>5.47</v>
       </c>
       <c r="K12" s="33">
         <v>5.5</v>
       </c>
       <c r="L12" s="32">
         <v>5.37</v>
       </c>
       <c r="M12" s="32">
         <v>5.16</v>
       </c>
       <c r="N12" s="32">
         <v>4.12</v>
@@ -5150,88 +5244,90 @@
       </c>
       <c r="U12" s="32">
         <v>4.82</v>
       </c>
       <c r="V12" s="32">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="32">
         <v>4.74</v>
       </c>
       <c r="X12" s="32">
         <v>4.96</v>
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
       <c r="Z12" s="32">
         <v>6.02</v>
       </c>
       <c r="AA12" s="32">
         <v>5.65</v>
       </c>
       <c r="AB12" s="32">
         <v>5.13</v>
       </c>
-      <c r="AC12" s="34"/>
+      <c r="AC12" s="29">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="AD12" s="34"/>
       <c r="AE12" s="28"/>
       <c r="AF12" s="28"/>
       <c r="AG12" s="28"/>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
-      <c r="AU12" s="45"/>
-      <c r="AV12" s="45"/>
+      <c r="AU12" s="44"/>
+      <c r="AV12" s="44"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>6.07</v>
       </c>
       <c r="C13" s="29">
         <v>5.24</v>
       </c>
       <c r="D13" s="29">
         <v>4.82</v>
       </c>
-      <c r="E13" s="45">
+      <c r="E13" s="44">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="44">
         <v>3.98</v>
       </c>
       <c r="G13" s="11">
         <v>4.46</v>
       </c>
       <c r="H13" s="5">
         <v>4.41</v>
       </c>
       <c r="I13" s="5">
         <v>4.7</v>
       </c>
       <c r="J13" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K13" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L13" s="32">
         <v>4.75</v>
       </c>
       <c r="M13" s="32">
         <v>4.46</v>
       </c>
       <c r="N13" s="32">
         <v>4.28</v>
@@ -5256,88 +5352,90 @@
       </c>
       <c r="U13" s="32">
         <v>4.18</v>
       </c>
       <c r="V13" s="32">
         <v>4.2</v>
       </c>
       <c r="W13" s="32">
         <v>4.34</v>
       </c>
       <c r="X13" s="32">
         <v>4.41</v>
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="32">
         <v>3.63</v>
       </c>
       <c r="AA13" s="32">
         <v>3.79</v>
       </c>
       <c r="AB13" s="32">
         <v>3.23</v>
       </c>
-      <c r="AC13" s="34"/>
+      <c r="AC13" s="29">
+        <v>3.35</v>
+      </c>
       <c r="AD13" s="34"/>
       <c r="AE13" s="28"/>
       <c r="AF13" s="28"/>
       <c r="AG13" s="28"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
-      <c r="AU13" s="45"/>
-      <c r="AV13" s="45"/>
+      <c r="AU13" s="44"/>
+      <c r="AV13" s="44"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>4.08</v>
       </c>
       <c r="C14" s="29">
         <v>3.56</v>
       </c>
       <c r="D14" s="29">
         <v>4.25</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="44">
         <v>4.13</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="44">
         <v>3.85</v>
       </c>
       <c r="G14" s="11">
         <v>4.34</v>
       </c>
       <c r="H14" s="5">
         <v>5</v>
       </c>
       <c r="I14" s="5">
         <v>5.18</v>
       </c>
       <c r="J14" s="33">
         <v>5.22</v>
       </c>
       <c r="K14" s="33">
         <v>5.08</v>
       </c>
       <c r="L14" s="32">
         <v>4.91</v>
       </c>
       <c r="M14" s="32">
         <v>4.79</v>
       </c>
       <c r="N14" s="32">
         <v>3.33</v>
@@ -5362,88 +5460,90 @@
       </c>
       <c r="U14" s="32">
         <v>4.24</v>
       </c>
       <c r="V14" s="32">
         <v>4.29</v>
       </c>
       <c r="W14" s="32">
         <v>4.24</v>
       </c>
       <c r="X14" s="32">
         <v>4.29</v>
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="32">
         <v>4.63</v>
       </c>
       <c r="AA14" s="32">
         <v>4.59</v>
       </c>
       <c r="AB14" s="32">
         <v>4.26</v>
       </c>
-      <c r="AC14" s="34"/>
+      <c r="AC14" s="29">
+        <v>4.5199999999999996</v>
+      </c>
       <c r="AD14" s="34"/>
       <c r="AE14" s="28"/>
       <c r="AF14" s="28"/>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
-      <c r="AU14" s="45"/>
-      <c r="AV14" s="45"/>
+      <c r="AU14" s="44"/>
+      <c r="AV14" s="44"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>6.07</v>
       </c>
       <c r="D15" s="29">
         <v>5.17</v>
       </c>
-      <c r="E15" s="45">
+      <c r="E15" s="44">
         <v>4.95</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="44">
         <v>4.22</v>
       </c>
       <c r="G15" s="11">
         <v>4.46</v>
       </c>
       <c r="H15" s="5">
         <v>4.72</v>
       </c>
       <c r="I15" s="5">
         <v>4.91</v>
       </c>
       <c r="J15" s="33">
         <v>5.08</v>
       </c>
       <c r="K15" s="33">
         <v>4.99</v>
       </c>
       <c r="L15" s="32">
         <v>5.25</v>
       </c>
       <c r="M15" s="32">
         <v>5.16</v>
       </c>
       <c r="N15" s="32">
         <v>2.84</v>
@@ -5468,88 +5568,90 @@
       </c>
       <c r="U15" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="V15" s="32">
         <v>4.42</v>
       </c>
       <c r="W15" s="32">
         <v>4.47</v>
       </c>
       <c r="X15" s="32">
         <v>4.47</v>
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
       <c r="Z15" s="32">
         <v>4.34</v>
       </c>
       <c r="AA15" s="32">
         <v>3.03</v>
       </c>
       <c r="AB15" s="32">
         <v>3.47</v>
       </c>
-      <c r="AC15" s="34"/>
+      <c r="AC15" s="29">
+        <v>4.47</v>
+      </c>
       <c r="AD15" s="34"/>
       <c r="AE15" s="28"/>
       <c r="AF15" s="28"/>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
-      <c r="AU15" s="45"/>
-      <c r="AV15" s="45"/>
+      <c r="AU15" s="44"/>
+      <c r="AV15" s="44"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>5.36</v>
       </c>
       <c r="C16" s="29">
         <v>5.62</v>
       </c>
       <c r="D16" s="29">
         <v>6.46</v>
       </c>
-      <c r="E16" s="45">
+      <c r="E16" s="44">
         <v>5.55</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="11">
         <v>4.95</v>
       </c>
       <c r="H16" s="5">
         <v>5.8</v>
       </c>
       <c r="I16" s="5">
         <v>6.08</v>
       </c>
       <c r="J16" s="33">
         <v>5.65</v>
       </c>
       <c r="K16" s="33">
         <v>5.48</v>
       </c>
       <c r="L16" s="32">
         <v>5.31</v>
       </c>
       <c r="M16" s="32">
         <v>5.38</v>
       </c>
       <c r="N16" s="32">
         <v>2.8</v>
@@ -5574,88 +5676,90 @@
       </c>
       <c r="U16" s="32">
         <v>4.93</v>
       </c>
       <c r="V16" s="32">
         <v>4.71</v>
       </c>
       <c r="W16" s="32">
         <v>4.58</v>
       </c>
       <c r="X16" s="32">
         <v>4.68</v>
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
       <c r="Z16" s="32">
         <v>2.11</v>
       </c>
       <c r="AA16" s="32">
         <v>2.59</v>
       </c>
       <c r="AB16" s="32">
         <v>2.42</v>
       </c>
-      <c r="AC16" s="34"/>
+      <c r="AC16" s="29">
+        <v>3.26</v>
+      </c>
       <c r="AD16" s="34"/>
       <c r="AE16" s="28"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
-      <c r="AU16" s="45"/>
-      <c r="AV16" s="45"/>
+      <c r="AU16" s="44"/>
+      <c r="AV16" s="44"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>5.39</v>
       </c>
       <c r="C17" s="29">
         <v>4.2</v>
       </c>
       <c r="D17" s="29">
         <v>3.68</v>
       </c>
-      <c r="E17" s="45">
+      <c r="E17" s="44">
         <v>3.78</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F17" s="44">
         <v>3.55</v>
       </c>
       <c r="G17" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="5">
         <v>4.09</v>
       </c>
       <c r="I17" s="5">
         <v>4.59</v>
       </c>
       <c r="J17" s="33">
         <v>4.92</v>
       </c>
       <c r="K17" s="33">
         <v>4.76</v>
       </c>
       <c r="L17" s="32">
         <v>4.58</v>
       </c>
       <c r="M17" s="32">
         <v>4.42</v>
       </c>
       <c r="N17" s="32">
         <v>3.44</v>
@@ -5680,88 +5784,90 @@
       </c>
       <c r="U17" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="V17" s="32">
         <v>4.12</v>
       </c>
       <c r="W17" s="32">
         <v>4.32</v>
       </c>
       <c r="X17" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
       <c r="Z17" s="32">
         <v>2.72</v>
       </c>
       <c r="AA17" s="32">
         <v>2.86</v>
       </c>
       <c r="AB17" s="32">
         <v>3.31</v>
       </c>
-      <c r="AC17" s="34"/>
+      <c r="AC17" s="29">
+        <v>3.02</v>
+      </c>
       <c r="AD17" s="34"/>
       <c r="AE17" s="28"/>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
-      <c r="AU17" s="45"/>
-      <c r="AV17" s="45"/>
+      <c r="AU17" s="44"/>
+      <c r="AV17" s="44"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>3.91</v>
       </c>
       <c r="C18" s="29">
         <v>4.59</v>
       </c>
       <c r="D18" s="29">
         <v>4.5599999999999996</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="44">
         <v>5.13</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="44">
         <v>4.7</v>
       </c>
       <c r="G18" s="11">
         <v>4.8</v>
       </c>
       <c r="H18" s="5">
         <v>5.24</v>
       </c>
       <c r="I18" s="5">
         <v>5.5</v>
       </c>
       <c r="J18" s="33">
         <v>5.51</v>
       </c>
       <c r="K18" s="33">
         <v>5.44</v>
       </c>
       <c r="L18" s="32">
         <v>5.43</v>
       </c>
       <c r="M18" s="32">
         <v>5.43</v>
       </c>
       <c r="N18" s="32">
         <v>5.59</v>
@@ -5786,88 +5892,90 @@
       </c>
       <c r="U18" s="32">
         <v>5.78</v>
       </c>
       <c r="V18" s="32">
         <v>5.61</v>
       </c>
       <c r="W18" s="32">
         <v>5.51</v>
       </c>
       <c r="X18" s="32">
         <v>5.53</v>
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
       <c r="Z18" s="32">
         <v>5.43</v>
       </c>
       <c r="AA18" s="32">
         <v>4.01</v>
       </c>
       <c r="AB18" s="32">
         <v>3.28</v>
       </c>
-      <c r="AC18" s="34"/>
+      <c r="AC18" s="29">
+        <v>3.61</v>
+      </c>
       <c r="AD18" s="34"/>
       <c r="AE18" s="28"/>
       <c r="AF18" s="28"/>
       <c r="AG18" s="28"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
-      <c r="AU18" s="45"/>
-      <c r="AV18" s="45"/>
+      <c r="AU18" s="44"/>
+      <c r="AV18" s="44"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>6.27</v>
       </c>
       <c r="C19" s="29">
         <v>6.45</v>
       </c>
       <c r="D19" s="29">
         <v>5.9</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="44">
         <v>4.43</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="44">
         <v>3.77</v>
       </c>
       <c r="G19" s="11">
         <v>4.2</v>
       </c>
       <c r="H19" s="5">
         <v>4.13</v>
       </c>
       <c r="I19" s="5">
         <v>4.55</v>
       </c>
       <c r="J19" s="33">
         <v>4.47</v>
       </c>
       <c r="K19" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L19" s="32">
         <v>4.24</v>
       </c>
       <c r="M19" s="32">
         <v>4.51</v>
       </c>
       <c r="N19" s="32">
         <v>6.31</v>
@@ -5892,88 +6000,90 @@
       </c>
       <c r="U19" s="32">
         <v>5.69</v>
       </c>
       <c r="V19" s="32">
         <v>5.35</v>
       </c>
       <c r="W19" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="32">
         <v>5.09</v>
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
       <c r="Z19" s="32">
         <v>1.32</v>
       </c>
       <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="32">
         <v>3.19</v>
       </c>
-      <c r="AC19" s="34"/>
+      <c r="AC19" s="29">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="AD19" s="34"/>
       <c r="AE19" s="28"/>
       <c r="AF19" s="28"/>
       <c r="AG19" s="28"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
-      <c r="AU19" s="45"/>
-      <c r="AV19" s="45"/>
+      <c r="AU19" s="44"/>
+      <c r="AV19" s="44"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>6.6</v>
       </c>
       <c r="C20" s="29">
         <v>5.35</v>
       </c>
       <c r="D20" s="29">
         <v>3.83</v>
       </c>
-      <c r="E20" s="45">
+      <c r="E20" s="44">
         <v>4.3</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="44">
         <v>4.37</v>
       </c>
       <c r="G20" s="11">
         <v>3.96</v>
       </c>
       <c r="H20" s="5">
         <v>4.75</v>
       </c>
       <c r="I20" s="5">
         <v>4.76</v>
       </c>
       <c r="J20" s="33">
         <v>4.45</v>
       </c>
       <c r="K20" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L20" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M20" s="32">
         <v>4.29</v>
       </c>
       <c r="N20" s="32">
         <v>1.98</v>
@@ -5998,88 +6108,90 @@
       </c>
       <c r="U20" s="32">
         <v>4.67</v>
       </c>
       <c r="V20" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="32">
         <v>4.55</v>
       </c>
       <c r="X20" s="32">
         <v>4.51</v>
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
       <c r="Z20" s="32">
         <v>4.13</v>
       </c>
       <c r="AA20" s="32">
         <v>2.72</v>
       </c>
       <c r="AB20" s="32">
         <v>2.86</v>
       </c>
-      <c r="AC20" s="34"/>
+      <c r="AC20" s="29">
+        <v>3.22</v>
+      </c>
       <c r="AD20" s="34"/>
       <c r="AE20" s="28"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
-      <c r="AU20" s="45"/>
-      <c r="AV20" s="45"/>
+      <c r="AU20" s="44"/>
+      <c r="AV20" s="44"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="29">
         <v>3.5</v>
       </c>
       <c r="D21" s="29">
         <v>4.37</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="44">
         <v>4.67</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="44">
         <v>4.68</v>
       </c>
       <c r="G21" s="11">
         <v>5.36</v>
       </c>
       <c r="H21" s="5">
         <v>5.67</v>
       </c>
       <c r="I21" s="5">
         <v>5.59</v>
       </c>
       <c r="J21" s="33">
         <v>5.52</v>
       </c>
       <c r="K21" s="33">
         <v>5.41</v>
       </c>
       <c r="L21" s="32">
         <v>5.33</v>
       </c>
       <c r="M21" s="32">
         <v>5.17</v>
       </c>
       <c r="N21" s="32">
         <v>3.14</v>
@@ -6104,140 +6216,142 @@
       </c>
       <c r="U21" s="32">
         <v>4.45</v>
       </c>
       <c r="V21" s="32">
         <v>4.59</v>
       </c>
       <c r="W21" s="32">
         <v>4.51</v>
       </c>
       <c r="X21" s="32">
         <v>4.42</v>
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="32">
         <v>3.34</v>
       </c>
       <c r="AB21" s="32">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC21" s="34"/>
+      <c r="AC21" s="29">
+        <v>3.56</v>
+      </c>
       <c r="AD21" s="34"/>
       <c r="AE21" s="28"/>
       <c r="AF21" s="28"/>
       <c r="AG21" s="28"/>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
-      <c r="AU21" s="45"/>
-      <c r="AV21" s="45"/>
+      <c r="AU21" s="44"/>
+      <c r="AV21" s="44"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="72" t="s">
+      <c r="A22" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="72"/>
-[...45 lines deleted...]
-      <c r="AV22" s="46"/>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="45"/>
+      <c r="AC22" s="45"/>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="45"/>
+      <c r="AH22" s="45"/>
+      <c r="AI22" s="45"/>
+      <c r="AJ22" s="45"/>
+      <c r="AK22" s="45"/>
+      <c r="AL22" s="45"/>
+      <c r="AM22" s="45"/>
+      <c r="AN22" s="45"/>
+      <c r="AO22" s="45"/>
+      <c r="AP22" s="45"/>
+      <c r="AQ22" s="45"/>
+      <c r="AR22" s="45"/>
+      <c r="AS22" s="45"/>
+      <c r="AT22" s="45"/>
+      <c r="AU22" s="45"/>
+      <c r="AV22" s="45"/>
     </row>
     <row r="23" spans="1:48">
-      <c r="A23" s="53" t="s">
+      <c r="A23" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>5.38</v>
       </c>
       <c r="C23" s="29">
         <v>5.63</v>
       </c>
       <c r="D23" s="29">
         <v>5.6</v>
       </c>
-      <c r="E23" s="45">
+      <c r="E23" s="44">
         <v>5.87</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="44">
         <v>5.37</v>
       </c>
       <c r="G23" s="5">
         <v>6.07</v>
       </c>
       <c r="H23" s="5">
         <v>6.71</v>
       </c>
       <c r="I23" s="5">
         <v>7.05</v>
       </c>
       <c r="J23" s="32">
         <v>7.02</v>
       </c>
       <c r="K23" s="32">
         <v>6.84</v>
       </c>
       <c r="L23" s="32">
         <v>6.76</v>
       </c>
       <c r="M23" s="32">
         <v>6.63</v>
       </c>
       <c r="N23" s="32">
         <v>4.34</v>
@@ -6262,88 +6376,90 @@
       </c>
       <c r="U23" s="32">
         <v>6.88</v>
       </c>
       <c r="V23" s="32">
         <v>6.71</v>
       </c>
       <c r="W23" s="32">
         <v>6.59</v>
       </c>
       <c r="X23" s="32">
         <v>6.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
       <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="32">
         <v>4.55</v>
       </c>
       <c r="AB23" s="32">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AC23" s="28"/>
+      <c r="AC23" s="29">
+        <v>5.09</v>
+      </c>
       <c r="AD23" s="29"/>
       <c r="AE23" s="28"/>
       <c r="AF23" s="28"/>
       <c r="AG23" s="28"/>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
-      <c r="AU23" s="45"/>
-      <c r="AV23" s="45"/>
+      <c r="AU23" s="44"/>
+      <c r="AV23" s="44"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>5.52</v>
       </c>
       <c r="C24" s="29">
         <v>5.81</v>
       </c>
       <c r="D24" s="29">
         <v>5.71</v>
       </c>
-      <c r="E24" s="45">
+      <c r="E24" s="44">
         <v>6</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="44">
         <v>5.49</v>
       </c>
       <c r="G24" s="11">
         <v>6.29</v>
       </c>
       <c r="H24" s="5">
         <v>6.95</v>
       </c>
       <c r="I24" s="5">
         <v>7.27</v>
       </c>
       <c r="J24" s="32">
         <v>7.25</v>
       </c>
       <c r="K24" s="32">
         <v>7.07</v>
       </c>
       <c r="L24" s="32">
         <v>6.96</v>
       </c>
       <c r="M24" s="32">
         <v>6.83</v>
       </c>
       <c r="N24" s="32">
         <v>4.4000000000000004</v>
@@ -6368,88 +6484,90 @@
       </c>
       <c r="U24" s="32">
         <v>7.08</v>
       </c>
       <c r="V24" s="32">
         <v>6.94</v>
       </c>
       <c r="W24" s="32">
         <v>6.8</v>
       </c>
       <c r="X24" s="32">
         <v>6.69</v>
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
       <c r="Z24" s="32">
         <v>4.46</v>
       </c>
       <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="32">
         <v>4.93</v>
       </c>
-      <c r="AC24" s="28"/>
+      <c r="AC24" s="29">
+        <v>5.23</v>
+      </c>
       <c r="AD24" s="29"/>
       <c r="AE24" s="28"/>
       <c r="AF24" s="28"/>
       <c r="AG24" s="28"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
-      <c r="AU24" s="45"/>
-      <c r="AV24" s="45"/>
+      <c r="AU24" s="44"/>
+      <c r="AV24" s="44"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>5.57</v>
       </c>
       <c r="C25" s="29">
         <v>5.77</v>
       </c>
       <c r="D25" s="29">
         <v>6.15</v>
       </c>
-      <c r="E25" s="45">
+      <c r="E25" s="44">
         <v>6.05</v>
       </c>
-      <c r="F25" s="45">
+      <c r="F25" s="44">
         <v>5.07</v>
       </c>
       <c r="G25" s="11">
         <v>5.17</v>
       </c>
       <c r="H25" s="5">
         <v>4.83</v>
       </c>
       <c r="I25" s="5">
         <v>5.44</v>
       </c>
       <c r="J25" s="32">
         <v>5.47</v>
       </c>
       <c r="K25" s="32">
         <v>5.19</v>
       </c>
       <c r="L25" s="32">
         <v>5.36</v>
       </c>
       <c r="M25" s="32">
         <v>5.03</v>
       </c>
       <c r="N25" s="32">
         <v>2.74</v>
@@ -6474,88 +6592,90 @@
       </c>
       <c r="U25" s="32">
         <v>5.29</v>
       </c>
       <c r="V25" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="32">
         <v>4.75</v>
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
       <c r="Z25" s="32">
         <v>2.76</v>
       </c>
       <c r="AA25" s="32">
         <v>5.08</v>
       </c>
       <c r="AB25" s="32">
         <v>4.78</v>
       </c>
-      <c r="AC25" s="28"/>
+      <c r="AC25" s="29">
+        <v>4.3</v>
+      </c>
       <c r="AD25" s="29"/>
       <c r="AE25" s="28"/>
       <c r="AF25" s="28"/>
       <c r="AG25" s="28"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
-      <c r="AU25" s="45"/>
-      <c r="AV25" s="45"/>
+      <c r="AU25" s="44"/>
+      <c r="AV25" s="44"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>5.39</v>
       </c>
       <c r="D26" s="29">
         <v>4.12</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="44">
         <v>4.8499999999999996</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="44">
         <v>4.55</v>
       </c>
       <c r="G26" s="11">
         <v>4.96</v>
       </c>
       <c r="H26" s="5">
         <v>5.49</v>
       </c>
       <c r="I26" s="5">
         <v>5.67</v>
       </c>
       <c r="J26" s="32">
         <v>6.02</v>
       </c>
       <c r="K26" s="32">
         <v>5.93</v>
       </c>
       <c r="L26" s="32">
         <v>5.89</v>
       </c>
       <c r="M26" s="32">
         <v>5.54</v>
       </c>
       <c r="N26" s="32">
         <v>3.57</v>
@@ -6580,88 +6700,90 @@
       </c>
       <c r="U26" s="32">
         <v>5.61</v>
       </c>
       <c r="V26" s="32">
         <v>5.39</v>
       </c>
       <c r="W26" s="32">
         <v>5.38</v>
       </c>
       <c r="X26" s="32">
         <v>5.22</v>
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
       <c r="Z26" s="32">
         <v>5.35</v>
       </c>
       <c r="AA26" s="32">
         <v>2.84</v>
       </c>
       <c r="AB26" s="32">
         <v>4.32</v>
       </c>
-      <c r="AC26" s="28"/>
+      <c r="AC26" s="29">
+        <v>5.56</v>
+      </c>
       <c r="AD26" s="29"/>
       <c r="AE26" s="28"/>
       <c r="AF26" s="28"/>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
-      <c r="AU26" s="45"/>
-      <c r="AV26" s="45"/>
+      <c r="AU26" s="44"/>
+      <c r="AV26" s="44"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>7.26</v>
       </c>
       <c r="C27" s="29">
         <v>4.55</v>
       </c>
       <c r="D27" s="29">
         <v>5.47</v>
       </c>
-      <c r="E27" s="45">
+      <c r="E27" s="44">
         <v>4.5</v>
       </c>
-      <c r="F27" s="45">
+      <c r="F27" s="44">
         <v>4.46</v>
       </c>
       <c r="G27" s="11">
         <v>3.96</v>
       </c>
       <c r="H27" s="5">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="5">
         <v>4.62</v>
       </c>
       <c r="J27" s="32">
         <v>4.28</v>
       </c>
       <c r="K27" s="32">
         <v>4.29</v>
       </c>
       <c r="L27" s="32">
         <v>4.1900000000000004</v>
       </c>
       <c r="M27" s="32">
         <v>4.21</v>
       </c>
       <c r="N27" s="32">
         <v>1.49</v>
@@ -6686,88 +6808,90 @@
       </c>
       <c r="U27" s="32">
         <v>5.41</v>
       </c>
       <c r="V27" s="32">
         <v>4.97</v>
       </c>
       <c r="W27" s="32">
         <v>4.92</v>
       </c>
       <c r="X27" s="32">
         <v>5.3</v>
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
       <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="32">
         <v>3.81</v>
       </c>
       <c r="AB27" s="32">
         <v>3.51</v>
       </c>
-      <c r="AC27" s="28"/>
+      <c r="AC27" s="29">
+        <v>4.12</v>
+      </c>
       <c r="AD27" s="29"/>
       <c r="AE27" s="28"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
-      <c r="AU27" s="45"/>
-      <c r="AV27" s="45"/>
+      <c r="AU27" s="44"/>
+      <c r="AV27" s="44"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>3.3</v>
       </c>
       <c r="D28" s="29">
         <v>4.3499999999999996</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E28" s="44">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F28" s="45">
+      <c r="F28" s="44">
         <v>4.46</v>
       </c>
       <c r="G28" s="11">
         <v>4.8</v>
       </c>
       <c r="H28" s="5">
         <v>6.22</v>
       </c>
       <c r="I28" s="5">
         <v>6.58</v>
       </c>
       <c r="J28" s="32">
         <v>6.48</v>
       </c>
       <c r="K28" s="32">
         <v>6.1</v>
       </c>
       <c r="L28" s="32">
         <v>6.22</v>
       </c>
       <c r="M28" s="32">
         <v>6.23</v>
       </c>
       <c r="N28" s="32">
         <v>6.41</v>
@@ -6792,143 +6916,145 @@
       </c>
       <c r="U28" s="32">
         <v>6.06</v>
       </c>
       <c r="V28" s="32">
         <v>5.81</v>
       </c>
       <c r="W28" s="32">
         <v>5.96</v>
       </c>
       <c r="X28" s="32">
         <v>5.76</v>
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
       <c r="Z28" s="32">
         <v>5.52</v>
       </c>
       <c r="AA28" s="32">
         <v>3.86</v>
       </c>
       <c r="AB28" s="32">
         <v>3.17</v>
       </c>
-      <c r="AC28" s="28"/>
+      <c r="AC28" s="29">
+        <v>3.56</v>
+      </c>
       <c r="AD28" s="29"/>
       <c r="AE28" s="28"/>
       <c r="AF28" s="28"/>
       <c r="AG28" s="28"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
-      <c r="AU28" s="45"/>
-      <c r="AV28" s="45"/>
+      <c r="AU28" s="44"/>
+      <c r="AV28" s="44"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="73"/>
-[...22 lines deleted...]
-      <c r="Y29" s="73"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="69"/>
+      <c r="U29" s="69"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="69"/>
+      <c r="X29" s="69"/>
+      <c r="Y29" s="69"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
       <c r="AD29" s="22"/>
       <c r="AE29" s="22"/>
       <c r="AF29" s="22"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
-      <c r="A30" s="53" t="s">
+      <c r="A30" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="29">
         <v>4.21</v>
       </c>
       <c r="D30" s="29">
         <v>4.21</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="44">
         <v>4.3499999999999996</v>
       </c>
-      <c r="F30" s="45">
+      <c r="F30" s="44">
         <v>4.16</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="46">
         <v>4.5</v>
       </c>
       <c r="H30" s="5">
         <v>4.93</v>
       </c>
       <c r="I30" s="5">
         <v>5.09</v>
       </c>
       <c r="J30" s="33">
         <v>5.14</v>
       </c>
       <c r="K30" s="33">
         <v>5.08</v>
       </c>
       <c r="L30" s="32">
         <v>5</v>
       </c>
       <c r="M30" s="32">
         <v>4.91</v>
       </c>
       <c r="N30" s="33">
         <v>3.69</v>
       </c>
       <c r="O30" s="33">
         <v>4.32</v>
@@ -6950,91 +7076,93 @@
       </c>
       <c r="U30" s="33">
         <v>4.58</v>
       </c>
       <c r="V30" s="33">
         <v>4.59</v>
       </c>
       <c r="W30" s="32">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="32">
         <v>4.58</v>
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
       <c r="Z30" s="32">
         <v>3.81</v>
       </c>
       <c r="AA30" s="32">
         <v>3.71</v>
       </c>
       <c r="AB30" s="32">
         <v>3.63</v>
       </c>
-      <c r="AC30" s="35"/>
+      <c r="AC30" s="29">
+        <v>3.68</v>
+      </c>
       <c r="AD30" s="29"/>
-      <c r="AE30" s="36"/>
+      <c r="AE30" s="35"/>
       <c r="AF30" s="28"/>
       <c r="AG30" s="28"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
-      <c r="AU30" s="45"/>
-      <c r="AV30" s="45"/>
+      <c r="AU30" s="44"/>
+      <c r="AV30" s="44"/>
     </row>
     <row r="31" spans="1:48">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>3.39</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.07</v>
       </c>
-      <c r="E31" s="45">
+      <c r="E31" s="44">
         <v>3.76</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="44">
         <v>4.29</v>
       </c>
-      <c r="G31" s="48">
+      <c r="G31" s="47">
         <v>4.67</v>
       </c>
       <c r="H31" s="5">
         <v>5.24</v>
       </c>
       <c r="I31" s="5">
         <v>5.25</v>
       </c>
       <c r="J31" s="33">
         <v>5.44</v>
       </c>
       <c r="K31" s="33">
         <v>5.16</v>
       </c>
       <c r="L31" s="32">
         <v>5.29</v>
       </c>
       <c r="M31" s="32">
         <v>5.13</v>
       </c>
       <c r="N31" s="33">
         <v>3.92</v>
       </c>
       <c r="O31" s="33">
         <v>4.92</v>
@@ -7056,91 +7184,93 @@
       </c>
       <c r="U31" s="33">
         <v>4.8099999999999996</v>
       </c>
       <c r="V31" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="32">
         <v>4.76</v>
       </c>
       <c r="X31" s="32">
         <v>4.83</v>
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
       <c r="Z31" s="32">
         <v>4.01</v>
       </c>
       <c r="AA31" s="32">
         <v>3.81</v>
       </c>
       <c r="AB31" s="32">
         <v>4.3</v>
       </c>
-      <c r="AC31" s="35"/>
+      <c r="AC31" s="29">
+        <v>4.1399999999999997</v>
+      </c>
       <c r="AD31" s="29"/>
-      <c r="AE31" s="36"/>
+      <c r="AE31" s="35"/>
       <c r="AF31" s="28"/>
       <c r="AG31" s="28"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
-      <c r="AU31" s="45"/>
-      <c r="AV31" s="45"/>
+      <c r="AU31" s="44"/>
+      <c r="AV31" s="44"/>
     </row>
     <row r="32" spans="1:48">
-      <c r="A32" s="60" t="s">
+      <c r="A32" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>4.57</v>
       </c>
       <c r="C32" s="29">
         <v>3.76</v>
       </c>
       <c r="D32" s="29">
         <v>3.09</v>
       </c>
-      <c r="E32" s="45">
+      <c r="E32" s="44">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="44">
         <v>3.51</v>
       </c>
-      <c r="G32" s="48">
+      <c r="G32" s="47">
         <v>3.71</v>
       </c>
       <c r="H32" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="5">
         <v>5.09</v>
       </c>
       <c r="J32" s="33">
         <v>5.36</v>
       </c>
       <c r="K32" s="33">
         <v>5.37</v>
       </c>
       <c r="L32" s="32">
         <v>5.23</v>
       </c>
       <c r="M32" s="32">
         <v>5.17</v>
       </c>
       <c r="N32" s="33">
         <v>5.78</v>
       </c>
       <c r="O32" s="33">
         <v>6.49</v>
@@ -7162,91 +7292,93 @@
       </c>
       <c r="U32" s="33">
         <v>4.5999999999999996</v>
       </c>
       <c r="V32" s="33">
         <v>4.51</v>
       </c>
       <c r="W32" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="32">
         <v>4.3</v>
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
       <c r="Z32" s="32">
         <v>3.91</v>
       </c>
       <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="32">
         <v>2.04</v>
       </c>
-      <c r="AC32" s="35"/>
+      <c r="AC32" s="29">
+        <v>2.0299999999999998</v>
+      </c>
       <c r="AD32" s="29"/>
-      <c r="AE32" s="36"/>
+      <c r="AE32" s="35"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
-      <c r="AU32" s="45"/>
-      <c r="AV32" s="45"/>
+      <c r="AU32" s="44"/>
+      <c r="AV32" s="44"/>
     </row>
     <row r="33" spans="1:48">
-      <c r="A33" s="60" t="s">
+      <c r="A33" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="29">
         <v>4.58</v>
       </c>
       <c r="C33" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="29">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E33" s="45">
+      <c r="E33" s="44">
         <v>3.53</v>
       </c>
-      <c r="F33" s="45">
+      <c r="F33" s="44">
         <v>3.47</v>
       </c>
-      <c r="G33" s="48">
+      <c r="G33" s="47">
         <v>3.57</v>
       </c>
       <c r="H33" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="5">
         <v>4.25</v>
       </c>
       <c r="J33" s="33">
         <v>4.3</v>
       </c>
       <c r="K33" s="33">
         <v>4.33</v>
       </c>
       <c r="L33" s="32">
         <v>4.25</v>
       </c>
       <c r="M33" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="N33" s="33">
         <v>1.34</v>
       </c>
       <c r="O33" s="33">
         <v>2.82</v>
@@ -7268,91 +7400,93 @@
       </c>
       <c r="U33" s="33">
         <v>4.03</v>
       </c>
       <c r="V33" s="33">
         <v>4.12</v>
       </c>
       <c r="W33" s="32">
         <v>4.18</v>
       </c>
       <c r="X33" s="32">
         <v>4.18</v>
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="32">
         <v>3.45</v>
       </c>
       <c r="AA33" s="32">
         <v>2.9</v>
       </c>
       <c r="AB33" s="32">
         <v>2.85</v>
       </c>
-      <c r="AC33" s="35"/>
+      <c r="AC33" s="29">
+        <v>2.85</v>
+      </c>
       <c r="AD33" s="29"/>
-      <c r="AE33" s="36"/>
+      <c r="AE33" s="35"/>
       <c r="AF33" s="28"/>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
-      <c r="AU33" s="45"/>
-      <c r="AV33" s="45"/>
+      <c r="AU33" s="44"/>
+      <c r="AV33" s="44"/>
     </row>
     <row r="34" spans="1:48">
-      <c r="A34" s="60" t="s">
+      <c r="A34" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="29">
         <v>2.65</v>
       </c>
       <c r="D34" s="29">
         <v>3.11</v>
       </c>
-      <c r="E34" s="45">
+      <c r="E34" s="44">
         <v>3.95</v>
       </c>
-      <c r="F34" s="45">
+      <c r="F34" s="44">
         <v>4.07</v>
       </c>
-      <c r="G34" s="48">
+      <c r="G34" s="47">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="5">
         <v>5.28</v>
       </c>
       <c r="J34" s="33">
         <v>5.47</v>
       </c>
       <c r="K34" s="33">
         <v>5.5</v>
       </c>
       <c r="L34" s="32">
         <v>5.37</v>
       </c>
       <c r="M34" s="32">
         <v>5.16</v>
       </c>
       <c r="N34" s="33">
         <v>4.12</v>
       </c>
       <c r="O34" s="33">
         <v>3.09</v>
@@ -7374,91 +7508,93 @@
       </c>
       <c r="U34" s="33">
         <v>4.82</v>
       </c>
       <c r="V34" s="33">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="32">
         <v>4.74</v>
       </c>
       <c r="X34" s="32">
         <v>4.96</v>
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
       <c r="Z34" s="32">
         <v>6.02</v>
       </c>
       <c r="AA34" s="32">
         <v>5.65</v>
       </c>
       <c r="AB34" s="32">
         <v>5.13</v>
       </c>
-      <c r="AC34" s="35"/>
+      <c r="AC34" s="29">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="AD34" s="29"/>
-      <c r="AE34" s="36"/>
+      <c r="AE34" s="35"/>
       <c r="AF34" s="28"/>
       <c r="AG34" s="28"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
-      <c r="AU34" s="45"/>
-      <c r="AV34" s="45"/>
+      <c r="AU34" s="44"/>
+      <c r="AV34" s="44"/>
     </row>
     <row r="35" spans="1:48">
-      <c r="A35" s="60" t="s">
+      <c r="A35" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>6.07</v>
       </c>
       <c r="C35" s="29">
         <v>5.24</v>
       </c>
       <c r="D35" s="29">
         <v>4.82</v>
       </c>
-      <c r="E35" s="45">
+      <c r="E35" s="44">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F35" s="45">
+      <c r="F35" s="44">
         <v>3.98</v>
       </c>
-      <c r="G35" s="48">
+      <c r="G35" s="47">
         <v>4.46</v>
       </c>
       <c r="H35" s="5">
         <v>4.41</v>
       </c>
       <c r="I35" s="5">
         <v>4.7</v>
       </c>
       <c r="J35" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K35" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L35" s="32">
         <v>4.75</v>
       </c>
       <c r="M35" s="32">
         <v>4.46</v>
       </c>
       <c r="N35" s="33">
         <v>4.28</v>
       </c>
       <c r="O35" s="33">
         <v>4.8099999999999996</v>
@@ -7480,91 +7616,93 @@
       </c>
       <c r="U35" s="33">
         <v>4.18</v>
       </c>
       <c r="V35" s="33">
         <v>4.2</v>
       </c>
       <c r="W35" s="32">
         <v>4.34</v>
       </c>
       <c r="X35" s="32">
         <v>4.41</v>
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="32">
         <v>3.63</v>
       </c>
       <c r="AA35" s="32">
         <v>3.79</v>
       </c>
       <c r="AB35" s="32">
         <v>3.23</v>
       </c>
-      <c r="AC35" s="35"/>
+      <c r="AC35" s="29">
+        <v>3.35</v>
+      </c>
       <c r="AD35" s="29"/>
-      <c r="AE35" s="36"/>
+      <c r="AE35" s="35"/>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
-      <c r="AU35" s="45"/>
-      <c r="AV35" s="45"/>
+      <c r="AU35" s="44"/>
+      <c r="AV35" s="44"/>
     </row>
     <row r="36" spans="1:48">
-      <c r="A36" s="60" t="s">
+      <c r="A36" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>4.08</v>
       </c>
       <c r="C36" s="29">
         <v>3.56</v>
       </c>
       <c r="D36" s="29">
         <v>4.25</v>
       </c>
-      <c r="E36" s="45">
+      <c r="E36" s="44">
         <v>4.13</v>
       </c>
-      <c r="F36" s="45">
+      <c r="F36" s="44">
         <v>3.85</v>
       </c>
-      <c r="G36" s="48">
+      <c r="G36" s="47">
         <v>4.34</v>
       </c>
       <c r="H36" s="5">
         <v>5</v>
       </c>
       <c r="I36" s="5">
         <v>5.18</v>
       </c>
       <c r="J36" s="33">
         <v>5.22</v>
       </c>
       <c r="K36" s="33">
         <v>5.08</v>
       </c>
       <c r="L36" s="32">
         <v>4.91</v>
       </c>
       <c r="M36" s="32">
         <v>4.79</v>
       </c>
       <c r="N36" s="33">
         <v>3.33</v>
       </c>
       <c r="O36" s="33">
         <v>4.1500000000000004</v>
@@ -7586,91 +7724,93 @@
       </c>
       <c r="U36" s="33">
         <v>4.24</v>
       </c>
       <c r="V36" s="33">
         <v>4.29</v>
       </c>
       <c r="W36" s="32">
         <v>4.24</v>
       </c>
       <c r="X36" s="32">
         <v>4.29</v>
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="32">
         <v>4.63</v>
       </c>
       <c r="AA36" s="32">
         <v>4.59</v>
       </c>
       <c r="AB36" s="32">
         <v>4.26</v>
       </c>
-      <c r="AC36" s="35"/>
+      <c r="AC36" s="29">
+        <v>4.5199999999999996</v>
+      </c>
       <c r="AD36" s="29"/>
-      <c r="AE36" s="36"/>
+      <c r="AE36" s="35"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
-      <c r="AU36" s="45"/>
-      <c r="AV36" s="45"/>
+      <c r="AU36" s="44"/>
+      <c r="AV36" s="44"/>
     </row>
     <row r="37" spans="1:48">
-      <c r="A37" s="60" t="s">
+      <c r="A37" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>5.74</v>
       </c>
       <c r="C37" s="29">
         <v>6.53</v>
       </c>
       <c r="D37" s="29">
         <v>5.87</v>
       </c>
-      <c r="E37" s="45">
+      <c r="E37" s="44">
         <v>5.01</v>
       </c>
-      <c r="F37" s="45">
-[...2 lines deleted...]
-      <c r="G37" s="48">
+      <c r="F37" s="44">
+        <v>4</v>
+      </c>
+      <c r="G37" s="47">
         <v>4.13</v>
       </c>
       <c r="H37" s="5">
         <v>4.21</v>
       </c>
       <c r="I37" s="5">
         <v>4.41</v>
       </c>
       <c r="J37" s="33">
         <v>4.45</v>
       </c>
       <c r="K37" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="L37" s="32">
         <v>4.82</v>
       </c>
       <c r="M37" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="N37" s="33">
         <v>2.36</v>
       </c>
       <c r="O37" s="33">
         <v>3.73</v>
@@ -7692,91 +7832,93 @@
       </c>
       <c r="U37" s="33">
         <v>3.93</v>
       </c>
       <c r="V37" s="33">
         <v>3.77</v>
       </c>
       <c r="W37" s="32">
         <v>3.87</v>
       </c>
       <c r="X37" s="32">
         <v>3.96</v>
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
       <c r="Z37" s="32">
         <v>3.66</v>
       </c>
       <c r="AA37" s="32">
         <v>3.15</v>
       </c>
       <c r="AB37" s="32">
         <v>2.9</v>
       </c>
-      <c r="AC37" s="35"/>
+      <c r="AC37" s="29">
+        <v>3.74</v>
+      </c>
       <c r="AD37" s="29"/>
-      <c r="AE37" s="36"/>
+      <c r="AE37" s="35"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
-      <c r="AU37" s="45"/>
-      <c r="AV37" s="45"/>
+      <c r="AU37" s="44"/>
+      <c r="AV37" s="44"/>
     </row>
     <row r="38" spans="1:48">
-      <c r="A38" s="60" t="s">
+      <c r="A38" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>3.73</v>
       </c>
       <c r="C38" s="29">
         <v>6.56</v>
       </c>
       <c r="D38" s="29">
         <v>7.31</v>
       </c>
-      <c r="E38" s="45">
+      <c r="E38" s="44">
         <v>6.46</v>
       </c>
-      <c r="F38" s="45">
+      <c r="F38" s="44">
         <v>5.65</v>
       </c>
-      <c r="G38" s="48">
+      <c r="G38" s="47">
         <v>5.81</v>
       </c>
       <c r="H38" s="5">
         <v>7.34</v>
       </c>
       <c r="I38" s="5">
         <v>7.35</v>
       </c>
       <c r="J38" s="33">
         <v>6.83</v>
       </c>
       <c r="K38" s="33">
         <v>6.52</v>
       </c>
       <c r="L38" s="32">
         <v>6.28</v>
       </c>
       <c r="M38" s="32">
         <v>6.4</v>
       </c>
       <c r="N38" s="33">
         <v>3.97</v>
       </c>
       <c r="O38" s="33">
         <v>4.16</v>
@@ -7798,91 +7940,93 @@
       </c>
       <c r="U38" s="33">
         <v>4.51</v>
       </c>
       <c r="V38" s="33">
         <v>4.47</v>
       </c>
       <c r="W38" s="32">
         <v>4.28</v>
       </c>
       <c r="X38" s="32">
         <v>4.13</v>
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
       <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="32">
         <v>1.44</v>
       </c>
       <c r="AB38" s="32">
         <v>1.41</v>
       </c>
-      <c r="AC38" s="35"/>
+      <c r="AC38" s="29">
+        <v>2.46</v>
+      </c>
       <c r="AD38" s="29"/>
-      <c r="AE38" s="36"/>
+      <c r="AE38" s="35"/>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
-      <c r="AU38" s="45"/>
-      <c r="AV38" s="45"/>
+      <c r="AU38" s="44"/>
+      <c r="AV38" s="44"/>
     </row>
     <row r="39" spans="1:48">
-      <c r="A39" s="60" t="s">
+      <c r="A39" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>5.39</v>
       </c>
       <c r="C39" s="29">
         <v>4.2</v>
       </c>
       <c r="D39" s="29">
         <v>3.68</v>
       </c>
-      <c r="E39" s="45">
+      <c r="E39" s="44">
         <v>3.78</v>
       </c>
-      <c r="F39" s="45">
+      <c r="F39" s="44">
         <v>3.55</v>
       </c>
-      <c r="G39" s="48">
+      <c r="G39" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="5">
         <v>4.09</v>
       </c>
       <c r="I39" s="5">
         <v>4.59</v>
       </c>
       <c r="J39" s="33">
         <v>4.92</v>
       </c>
       <c r="K39" s="33">
         <v>4.76</v>
       </c>
       <c r="L39" s="32">
         <v>4.58</v>
       </c>
       <c r="M39" s="32">
         <v>4.42</v>
       </c>
       <c r="N39" s="33">
         <v>3.44</v>
       </c>
       <c r="O39" s="33">
         <v>3.25</v>
@@ -7904,197 +8048,201 @@
       </c>
       <c r="U39" s="33">
         <v>4.2699999999999996</v>
       </c>
       <c r="V39" s="33">
         <v>4.12</v>
       </c>
       <c r="W39" s="32">
         <v>4.32</v>
       </c>
       <c r="X39" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
       <c r="Z39" s="32">
         <v>2.72</v>
       </c>
       <c r="AA39" s="32">
         <v>2.86</v>
       </c>
       <c r="AB39" s="32">
         <v>3.31</v>
       </c>
-      <c r="AC39" s="35"/>
+      <c r="AC39" s="29">
+        <v>3.02</v>
+      </c>
       <c r="AD39" s="29"/>
-      <c r="AE39" s="36"/>
+      <c r="AE39" s="35"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
-      <c r="AU39" s="45"/>
-      <c r="AV39" s="45"/>
+      <c r="AU39" s="44"/>
+      <c r="AV39" s="44"/>
     </row>
     <row r="40" spans="1:48">
-      <c r="A40" s="60" t="s">
+      <c r="A40" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="29">
         <v>5.23</v>
       </c>
       <c r="D40" s="29">
         <v>4.67</v>
       </c>
-      <c r="E40" s="45">
+      <c r="E40" s="44">
         <v>5.25</v>
       </c>
-      <c r="F40" s="45">
+      <c r="F40" s="44">
         <v>4.82</v>
       </c>
-      <c r="G40" s="48">
+      <c r="G40" s="47">
         <v>4.79</v>
       </c>
       <c r="H40" s="5">
         <v>4.75</v>
       </c>
       <c r="I40" s="5">
         <v>4.96</v>
       </c>
       <c r="J40" s="33">
         <v>5.03</v>
       </c>
       <c r="K40" s="33">
         <v>5.1100000000000003</v>
       </c>
       <c r="L40" s="32">
         <v>5.03</v>
       </c>
       <c r="M40" s="32">
         <v>5.0199999999999996</v>
       </c>
       <c r="N40" s="33">
         <v>5.16</v>
       </c>
       <c r="O40" s="33">
         <v>6.42</v>
       </c>
       <c r="P40" s="33">
         <v>5.49</v>
       </c>
       <c r="Q40" s="33">
         <v>5.69</v>
       </c>
-      <c r="R40" s="59">
+      <c r="R40" s="54">
         <v>5</v>
       </c>
       <c r="S40" s="33">
         <v>5.23</v>
       </c>
       <c r="T40" s="32">
         <v>5.98</v>
       </c>
       <c r="U40" s="33">
         <v>5.64</v>
       </c>
       <c r="V40" s="33">
         <v>5.5</v>
       </c>
       <c r="W40" s="32">
         <v>5.27</v>
       </c>
       <c r="X40" s="32">
         <v>5.41</v>
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
       <c r="Z40" s="32">
         <v>5.38</v>
       </c>
       <c r="AA40" s="32">
         <v>4.09</v>
       </c>
       <c r="AB40" s="32">
         <v>3.35</v>
       </c>
-      <c r="AC40" s="35"/>
+      <c r="AC40" s="29">
+        <v>3.64</v>
+      </c>
       <c r="AD40" s="29"/>
-      <c r="AE40" s="36"/>
+      <c r="AE40" s="35"/>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
-      <c r="AU40" s="45"/>
-      <c r="AV40" s="45"/>
+      <c r="AU40" s="44"/>
+      <c r="AV40" s="44"/>
     </row>
     <row r="41" spans="1:48">
-      <c r="A41" s="60" t="s">
+      <c r="A41" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>6.27</v>
       </c>
       <c r="C41" s="29">
         <v>6.45</v>
       </c>
       <c r="D41" s="29">
         <v>5.9</v>
       </c>
-      <c r="E41" s="45">
+      <c r="E41" s="44">
         <v>4.43</v>
       </c>
-      <c r="F41" s="45">
+      <c r="F41" s="44">
         <v>3.77</v>
       </c>
-      <c r="G41" s="48">
+      <c r="G41" s="47">
         <v>4.2</v>
       </c>
       <c r="H41" s="5">
         <v>4.13</v>
       </c>
       <c r="I41" s="5">
         <v>4.55</v>
       </c>
       <c r="J41" s="33">
         <v>4.47</v>
       </c>
       <c r="K41" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L41" s="32">
         <v>4.24</v>
       </c>
       <c r="M41" s="32">
         <v>4.51</v>
       </c>
       <c r="N41" s="33">
         <v>6.31</v>
       </c>
       <c r="O41" s="33">
         <v>6.69</v>
@@ -8116,91 +8264,93 @@
       </c>
       <c r="U41" s="33">
         <v>5.69</v>
       </c>
       <c r="V41" s="33">
         <v>5.35</v>
       </c>
       <c r="W41" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="32">
         <v>5.09</v>
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
       <c r="Z41" s="32">
         <v>1.32</v>
       </c>
       <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="32">
         <v>3.19</v>
       </c>
-      <c r="AC41" s="35"/>
+      <c r="AC41" s="29">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="AD41" s="29"/>
-      <c r="AE41" s="36"/>
+      <c r="AE41" s="35"/>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
-      <c r="AU41" s="45"/>
-      <c r="AV41" s="45"/>
+      <c r="AU41" s="44"/>
+      <c r="AV41" s="44"/>
     </row>
     <row r="42" spans="1:48">
-      <c r="A42" s="60" t="s">
+      <c r="A42" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>6.6</v>
       </c>
       <c r="C42" s="29">
         <v>5.35</v>
       </c>
       <c r="D42" s="29">
         <v>3.83</v>
       </c>
-      <c r="E42" s="45">
+      <c r="E42" s="44">
         <v>4.3</v>
       </c>
-      <c r="F42" s="45">
+      <c r="F42" s="44">
         <v>4.37</v>
       </c>
-      <c r="G42" s="48">
+      <c r="G42" s="47">
         <v>3.96</v>
       </c>
       <c r="H42" s="5">
         <v>4.75</v>
       </c>
       <c r="I42" s="5">
         <v>4.76</v>
       </c>
       <c r="J42" s="33">
         <v>4.45</v>
       </c>
       <c r="K42" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L42" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M42" s="32">
         <v>4.29</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>3.64</v>
@@ -8222,503 +8372,507 @@
       </c>
       <c r="U42" s="33">
         <v>4.67</v>
       </c>
       <c r="V42" s="33">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="32">
         <v>4.55</v>
       </c>
       <c r="X42" s="32">
         <v>4.51</v>
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
       <c r="Z42" s="32">
         <v>4.13</v>
       </c>
       <c r="AA42" s="32">
         <v>2.72</v>
       </c>
       <c r="AB42" s="32">
         <v>2.86</v>
       </c>
-      <c r="AC42" s="35"/>
+      <c r="AC42" s="29">
+        <v>3.22</v>
+      </c>
       <c r="AD42" s="29"/>
-      <c r="AE42" s="36"/>
+      <c r="AE42" s="35"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
-      <c r="AU42" s="45"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:48" s="40" customFormat="1">
+      <c r="AU42" s="44"/>
+      <c r="AV42" s="44"/>
+    </row>
+    <row r="43" spans="1:48" s="39" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="38">
+      <c r="B43" s="37">
         <v>2.0299999999999998</v>
       </c>
-      <c r="C43" s="38">
+      <c r="C43" s="37">
         <v>3.5</v>
       </c>
-      <c r="D43" s="38">
+      <c r="D43" s="37">
         <v>4.37</v>
       </c>
-      <c r="E43" s="38">
+      <c r="E43" s="37">
         <v>4.67</v>
       </c>
-      <c r="F43" s="38">
+      <c r="F43" s="37">
         <v>4.68</v>
       </c>
-      <c r="G43" s="49">
+      <c r="G43" s="48">
         <v>5.36</v>
       </c>
-      <c r="H43" s="49">
+      <c r="H43" s="48">
         <v>5.67</v>
       </c>
-      <c r="I43" s="49">
+      <c r="I43" s="48">
         <v>5.59</v>
       </c>
-      <c r="J43" s="37">
+      <c r="J43" s="36">
         <v>5.52</v>
       </c>
-      <c r="K43" s="37">
+      <c r="K43" s="36">
         <v>5.41</v>
       </c>
-      <c r="L43" s="37">
+      <c r="L43" s="36">
         <v>5.33</v>
       </c>
-      <c r="M43" s="37">
+      <c r="M43" s="36">
         <v>5.17</v>
       </c>
-      <c r="N43" s="37">
+      <c r="N43" s="36">
         <v>3.14</v>
       </c>
-      <c r="O43" s="37">
+      <c r="O43" s="36">
         <v>3.28</v>
       </c>
-      <c r="P43" s="37">
+      <c r="P43" s="36">
         <v>3.57</v>
       </c>
-      <c r="Q43" s="37">
+      <c r="Q43" s="36">
         <v>3.57</v>
       </c>
-      <c r="R43" s="58">
+      <c r="R43" s="53">
         <v>3.26</v>
       </c>
-      <c r="S43" s="37">
+      <c r="S43" s="36">
         <v>3.91</v>
       </c>
-      <c r="T43" s="37">
+      <c r="T43" s="36">
         <v>4.45</v>
       </c>
-      <c r="U43" s="37">
+      <c r="U43" s="36">
         <v>4.45</v>
       </c>
-      <c r="V43" s="37">
+      <c r="V43" s="36">
         <v>4.59</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W43" s="36">
         <v>4.51</v>
       </c>
-      <c r="X43" s="37">
+      <c r="X43" s="36">
         <v>4.42</v>
       </c>
-      <c r="Y43" s="37">
+      <c r="Y43" s="36">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z43" s="37">
+      <c r="Z43" s="36">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="37">
+      <c r="AA43" s="36">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="37">
+      <c r="AB43" s="36">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC43" s="35"/>
-[...18 lines deleted...]
-      <c r="AV43" s="45"/>
+      <c r="AC43" s="37">
+        <v>3.56</v>
+      </c>
+      <c r="AD43" s="44"/>
+      <c r="AE43" s="35"/>
+      <c r="AF43" s="35"/>
+      <c r="AG43" s="35"/>
+      <c r="AH43" s="35"/>
+      <c r="AI43" s="35"/>
+      <c r="AJ43" s="35"/>
+      <c r="AK43" s="44"/>
+      <c r="AL43" s="44"/>
+      <c r="AM43" s="44"/>
+      <c r="AN43" s="44"/>
+      <c r="AO43" s="44"/>
+      <c r="AP43" s="44"/>
+      <c r="AQ43" s="44"/>
+      <c r="AR43" s="44"/>
+      <c r="AS43" s="44"/>
+      <c r="AT43" s="44"/>
+      <c r="AU43" s="44"/>
+      <c r="AV43" s="44"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AD28" sqref="AD28"/>
+    <sheetView topLeftCell="H14" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.33203125" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="57"/>
-[...11 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="40"/>
+      <c r="A3" s="39"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="75">
+      <c r="A4" s="62"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="76"/>
-[...10 lines deleted...]
-      <c r="N4" s="75">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="76"/>
-[...10 lines deleted...]
-      <c r="Z4" s="75">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="76"/>
-[...9 lines deleted...]
-      <c r="AK4" s="76"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="70"/>
-[...3 lines deleted...]
-      <c r="C5" s="56" t="s">
+      <c r="A5" s="63"/>
+      <c r="B5" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="58" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="56" t="s">
+      <c r="M5" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="56" t="s">
+      <c r="N5" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="58" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="56" t="s">
+      <c r="Y5" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="62" t="s">
+      <c r="Z5" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA5" s="58" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="62" t="s">
+      <c r="AK5" s="58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
       </c>
       <c r="I7" s="16">
         <v>137</v>
       </c>
       <c r="J7" s="14">
         <v>134</v>
       </c>
-      <c r="K7" s="50">
+      <c r="K7" s="10">
         <v>141</v>
       </c>
       <c r="L7" s="14">
         <v>120</v>
       </c>
       <c r="M7" s="14">
         <v>117</v>
       </c>
       <c r="N7" s="14">
         <v>115</v>
       </c>
       <c r="O7" s="14">
         <v>112</v>
       </c>
       <c r="P7" s="14">
         <v>122</v>
       </c>
       <c r="Q7" s="14">
         <v>122</v>
       </c>
       <c r="R7" s="14">
         <v>139</v>
       </c>
       <c r="S7" s="14">
         <v>128</v>
@@ -8727,84 +8881,87 @@
         <v>171</v>
       </c>
       <c r="U7" s="14">
         <v>174</v>
       </c>
       <c r="V7" s="14">
         <v>160</v>
       </c>
       <c r="W7" s="14">
         <v>146</v>
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
       <c r="Z7" s="14">
         <v>145</v>
       </c>
       <c r="AA7" s="14">
         <v>105</v>
       </c>
       <c r="AB7" s="14">
         <v>111</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
         <v>71</v>
       </c>
       <c r="I8" s="16">
         <v>64</v>
       </c>
       <c r="J8" s="14">
         <v>68</v>
       </c>
-      <c r="K8" s="50">
+      <c r="K8" s="10">
         <v>77</v>
       </c>
       <c r="L8" s="14">
         <v>72</v>
       </c>
       <c r="M8" s="14">
         <v>57</v>
       </c>
       <c r="N8" s="14">
         <v>56</v>
       </c>
       <c r="O8" s="14">
         <v>57</v>
       </c>
       <c r="P8" s="14">
         <v>71</v>
       </c>
       <c r="Q8" s="14">
         <v>72</v>
       </c>
       <c r="R8" s="14">
         <v>70</v>
       </c>
       <c r="S8" s="14">
         <v>61</v>
@@ -8813,84 +8970,87 @@
         <v>88</v>
       </c>
       <c r="U8" s="14">
         <v>94</v>
       </c>
       <c r="V8" s="14">
         <v>89</v>
       </c>
       <c r="W8" s="14">
         <v>89</v>
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
       <c r="Z8" s="14">
         <v>72</v>
       </c>
       <c r="AA8" s="14">
         <v>62</v>
       </c>
       <c r="AB8" s="14">
         <v>60</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
         <v>3</v>
       </c>
       <c r="I9" s="16">
         <v>7</v>
       </c>
       <c r="J9" s="14">
         <v>8</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K9" s="10">
         <v>6</v>
       </c>
       <c r="L9" s="14">
         <v>3</v>
       </c>
       <c r="M9" s="14">
         <v>5</v>
       </c>
       <c r="N9" s="14">
         <v>9</v>
       </c>
       <c r="O9" s="14">
         <v>8</v>
       </c>
       <c r="P9" s="14">
         <v>8</v>
       </c>
       <c r="Q9" s="14">
         <v>3</v>
       </c>
       <c r="R9" s="14">
         <v>13</v>
       </c>
       <c r="S9" s="14">
         <v>9</v>
@@ -8899,84 +9059,87 @@
         <v>7</v>
       </c>
       <c r="U9" s="14">
         <v>4</v>
       </c>
       <c r="V9" s="14">
         <v>10</v>
       </c>
       <c r="W9" s="14">
         <v>6</v>
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
       <c r="Z9" s="14">
         <v>6</v>
       </c>
       <c r="AA9" s="14">
         <v>4</v>
       </c>
       <c r="AB9" s="14">
         <v>7</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="16">
         <v>1</v>
       </c>
       <c r="J10" s="14">
         <v>1</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="14">
         <v>1</v>
       </c>
       <c r="M10" s="14">
         <v>2</v>
       </c>
       <c r="N10" s="14" t="s">
         <v>27</v>
       </c>
       <c r="O10" s="14">
         <v>2</v>
       </c>
       <c r="P10" s="14">
         <v>2</v>
       </c>
       <c r="Q10" s="14" t="s">
         <v>27</v>
       </c>
       <c r="R10" s="14">
         <v>2</v>
       </c>
       <c r="S10" s="14">
         <v>1</v>
@@ -8985,84 +9148,87 @@
         <v>2</v>
       </c>
       <c r="U10" s="14">
         <v>3</v>
       </c>
       <c r="V10" s="14">
         <v>2</v>
       </c>
       <c r="W10" s="14">
         <v>4</v>
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
       <c r="Z10" s="14">
         <v>2</v>
       </c>
       <c r="AA10" s="14">
         <v>1</v>
       </c>
       <c r="AB10" s="14">
         <v>1</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
       </c>
       <c r="I11" s="16">
         <v>11</v>
       </c>
       <c r="J11" s="14">
         <v>9</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K11" s="10">
         <v>2</v>
       </c>
       <c r="L11" s="14">
         <v>7</v>
       </c>
       <c r="M11" s="14">
         <v>4</v>
       </c>
       <c r="N11" s="14">
         <v>11</v>
       </c>
       <c r="O11" s="14">
         <v>5</v>
       </c>
       <c r="P11" s="14">
         <v>5</v>
       </c>
       <c r="Q11" s="14">
         <v>1</v>
       </c>
       <c r="R11" s="14">
         <v>2</v>
       </c>
       <c r="S11" s="14">
         <v>12</v>
@@ -9071,84 +9237,87 @@
         <v>7</v>
       </c>
       <c r="U11" s="14">
         <v>3</v>
       </c>
       <c r="V11" s="14">
         <v>5</v>
       </c>
       <c r="W11" s="14">
         <v>8</v>
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
       <c r="Z11" s="14">
         <v>8</v>
       </c>
       <c r="AA11" s="14">
         <v>5</v>
       </c>
       <c r="AB11" s="14">
         <v>2</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
       </c>
       <c r="I12" s="16">
         <v>7</v>
       </c>
       <c r="J12" s="14">
         <v>2</v>
       </c>
-      <c r="K12" s="50">
+      <c r="K12" s="10">
         <v>1</v>
       </c>
       <c r="L12" s="14">
         <v>1</v>
       </c>
       <c r="M12" s="14">
         <v>6</v>
       </c>
       <c r="N12" s="14">
         <v>3</v>
       </c>
       <c r="O12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="P12" s="14">
         <v>4</v>
       </c>
       <c r="Q12" s="14">
         <v>2</v>
       </c>
       <c r="R12" s="14">
         <v>6</v>
       </c>
       <c r="S12" s="14" t="s">
         <v>27</v>
@@ -9157,84 +9326,87 @@
         <v>4</v>
       </c>
       <c r="U12" s="14">
         <v>10</v>
       </c>
       <c r="V12" s="14">
         <v>6</v>
       </c>
       <c r="W12" s="14">
         <v>4</v>
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
       <c r="Z12" s="14">
         <v>7</v>
       </c>
       <c r="AA12" s="14">
         <v>2</v>
       </c>
       <c r="AB12" s="14">
         <v>6</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
         <v>4</v>
       </c>
       <c r="I13" s="16">
         <v>2</v>
       </c>
       <c r="J13" s="14">
         <v>7</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K13" s="10">
         <v>3</v>
       </c>
       <c r="L13" s="14">
         <v>3</v>
       </c>
       <c r="M13" s="14">
         <v>3</v>
       </c>
       <c r="N13" s="14">
         <v>1</v>
       </c>
       <c r="O13" s="14">
         <v>2</v>
       </c>
       <c r="P13" s="14">
         <v>3</v>
       </c>
       <c r="Q13" s="14">
         <v>3</v>
       </c>
       <c r="R13" s="14">
         <v>3</v>
       </c>
       <c r="S13" s="14">
         <v>5</v>
@@ -9243,84 +9415,87 @@
         <v>4</v>
       </c>
       <c r="U13" s="14">
         <v>7</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="14">
         <v>3</v>
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
       <c r="Z13" s="14">
         <v>2</v>
       </c>
       <c r="AA13" s="14">
         <v>3</v>
       </c>
       <c r="AB13" s="14">
         <v>2</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
         <v>15</v>
       </c>
       <c r="I14" s="16">
         <v>11</v>
       </c>
       <c r="J14" s="14">
         <v>15</v>
       </c>
-      <c r="K14" s="50">
+      <c r="K14" s="10">
         <v>10</v>
       </c>
       <c r="L14" s="14">
         <v>8</v>
       </c>
       <c r="M14" s="14">
         <v>11</v>
       </c>
       <c r="N14" s="14">
         <v>7</v>
       </c>
       <c r="O14" s="14">
         <v>11</v>
       </c>
       <c r="P14" s="14">
         <v>7</v>
       </c>
       <c r="Q14" s="14">
         <v>8</v>
       </c>
       <c r="R14" s="14">
         <v>14</v>
       </c>
       <c r="S14" s="14">
         <v>9</v>
@@ -9329,84 +9504,87 @@
         <v>17</v>
       </c>
       <c r="U14" s="14">
         <v>12</v>
       </c>
       <c r="V14" s="14">
         <v>13</v>
       </c>
       <c r="W14" s="14">
         <v>12</v>
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
       <c r="Z14" s="14">
         <v>18</v>
       </c>
       <c r="AA14" s="14">
         <v>10</v>
       </c>
       <c r="AB14" s="14">
         <v>6</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>3</v>
       </c>
       <c r="I15" s="16">
         <v>4</v>
       </c>
       <c r="J15" s="14">
         <v>4</v>
       </c>
-      <c r="K15" s="50">
+      <c r="K15" s="10">
         <v>3</v>
       </c>
       <c r="L15" s="14">
         <v>2</v>
       </c>
       <c r="M15" s="14">
         <v>2</v>
       </c>
       <c r="N15" s="14">
         <v>2</v>
       </c>
       <c r="O15" s="14">
         <v>5</v>
       </c>
       <c r="P15" s="14">
         <v>2</v>
       </c>
       <c r="Q15" s="14">
         <v>3</v>
       </c>
       <c r="R15" s="14">
         <v>2</v>
       </c>
       <c r="S15" s="14">
         <v>6</v>
@@ -9415,84 +9593,87 @@
         <v>8</v>
       </c>
       <c r="U15" s="14">
         <v>3</v>
       </c>
       <c r="V15" s="14">
         <v>1</v>
       </c>
       <c r="W15" s="14">
         <v>5</v>
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
       <c r="Z15" s="14">
         <v>2</v>
       </c>
       <c r="AA15" s="14">
         <v>3</v>
       </c>
       <c r="AB15" s="14">
         <v>4</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>2</v>
       </c>
       <c r="I16" s="16">
         <v>6</v>
       </c>
       <c r="J16" s="14">
         <v>3</v>
       </c>
-      <c r="K16" s="50">
+      <c r="K16" s="10">
         <v>4</v>
       </c>
       <c r="L16" s="14">
         <v>1</v>
       </c>
       <c r="M16" s="14">
         <v>3</v>
       </c>
       <c r="N16" s="14">
         <v>1</v>
       </c>
       <c r="O16" s="14">
         <v>2</v>
       </c>
       <c r="P16" s="14">
         <v>2</v>
       </c>
       <c r="Q16" s="14">
         <v>4</v>
       </c>
       <c r="R16" s="14">
         <v>6</v>
       </c>
       <c r="S16" s="14">
         <v>6</v>
@@ -9502,83 +9683,86 @@
       </c>
       <c r="U16" s="14">
         <v>3</v>
       </c>
       <c r="V16" s="14">
         <v>5</v>
       </c>
       <c r="W16" s="14">
         <v>3</v>
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
       <c r="Z16" s="14">
         <v>5</v>
       </c>
       <c r="AA16" s="14">
         <v>2</v>
       </c>
       <c r="AB16" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="16">
         <v>4</v>
       </c>
       <c r="J17" s="14">
         <v>6</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K17" s="10">
         <v>5</v>
       </c>
       <c r="L17" s="14">
         <v>5</v>
       </c>
       <c r="M17" s="14">
         <v>4</v>
       </c>
       <c r="N17" s="14">
         <v>6</v>
       </c>
       <c r="O17" s="14">
         <v>5</v>
       </c>
       <c r="P17" s="14">
         <v>2</v>
       </c>
       <c r="Q17" s="14">
         <v>8</v>
       </c>
       <c r="R17" s="14">
         <v>3</v>
       </c>
       <c r="S17" s="14">
         <v>2</v>
@@ -9588,83 +9772,86 @@
       </c>
       <c r="U17" s="14">
         <v>6</v>
       </c>
       <c r="V17" s="14">
         <v>6</v>
       </c>
       <c r="W17" s="14">
         <v>3</v>
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
       <c r="Z17" s="14">
         <v>3</v>
       </c>
       <c r="AA17" s="14">
         <v>3</v>
       </c>
       <c r="AB17" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
       </c>
       <c r="I18" s="16">
         <v>12</v>
       </c>
       <c r="J18" s="14">
         <v>6</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K18" s="10">
         <v>17</v>
       </c>
       <c r="L18" s="14">
         <v>8</v>
       </c>
       <c r="M18" s="14">
         <v>11</v>
       </c>
       <c r="N18" s="14">
         <v>7</v>
       </c>
       <c r="O18" s="14">
         <v>5</v>
       </c>
       <c r="P18" s="14">
         <v>7</v>
       </c>
       <c r="Q18" s="14">
         <v>12</v>
       </c>
       <c r="R18" s="14">
         <v>5</v>
       </c>
       <c r="S18" s="14">
         <v>8</v>
@@ -9674,83 +9861,86 @@
       </c>
       <c r="U18" s="14">
         <v>8</v>
       </c>
       <c r="V18" s="14">
         <v>14</v>
       </c>
       <c r="W18" s="14">
         <v>5</v>
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
       <c r="Z18" s="14">
         <v>12</v>
       </c>
       <c r="AA18" s="14">
         <v>4</v>
       </c>
       <c r="AB18" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
       </c>
       <c r="I19" s="16">
         <v>3</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="K19" s="50">
+      <c r="K19" s="10">
         <v>3</v>
       </c>
       <c r="L19" s="14">
         <v>1</v>
       </c>
       <c r="M19" s="14">
         <v>1</v>
       </c>
       <c r="N19" s="14">
         <v>6</v>
       </c>
       <c r="O19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="P19" s="14">
         <v>4</v>
       </c>
       <c r="Q19" s="14">
         <v>1</v>
       </c>
       <c r="R19" s="14">
         <v>2</v>
       </c>
       <c r="S19" s="14">
         <v>1</v>
@@ -9760,83 +9950,86 @@
       </c>
       <c r="U19" s="14">
         <v>4</v>
       </c>
       <c r="V19" s="14">
         <v>3</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="14">
         <v>2</v>
       </c>
       <c r="Y19" s="14">
         <v>4</v>
       </c>
       <c r="Z19" s="14">
         <v>2</v>
       </c>
       <c r="AA19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>3</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>4</v>
       </c>
       <c r="I20" s="16">
         <v>3</v>
       </c>
       <c r="J20" s="14">
         <v>2</v>
       </c>
-      <c r="K20" s="50">
+      <c r="K20" s="10">
         <v>2</v>
       </c>
       <c r="L20" s="14">
         <v>3</v>
       </c>
       <c r="M20" s="14">
         <v>2</v>
       </c>
       <c r="N20" s="14">
         <v>2</v>
       </c>
       <c r="O20" s="14">
         <v>1</v>
       </c>
       <c r="P20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Q20" s="14">
         <v>1</v>
       </c>
       <c r="R20" s="14">
         <v>2</v>
       </c>
       <c r="S20" s="14">
         <v>4</v>
@@ -9846,83 +10039,86 @@
       </c>
       <c r="U20" s="14">
         <v>3</v>
       </c>
       <c r="V20" s="14">
         <v>1</v>
       </c>
       <c r="W20" s="14">
         <v>1</v>
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
         <v>2</v>
       </c>
-      <c r="J21" s="41">
-[...2 lines deleted...]
-      <c r="K21" s="50">
+      <c r="J21" s="40">
+        <v>3</v>
+      </c>
+      <c r="K21" s="10">
         <v>6</v>
       </c>
       <c r="L21" s="14">
         <v>5</v>
       </c>
       <c r="M21" s="14">
         <v>6</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>9</v>
       </c>
       <c r="P21" s="14">
         <v>5</v>
       </c>
       <c r="Q21" s="14">
         <v>4</v>
       </c>
       <c r="R21" s="14">
         <v>9</v>
       </c>
       <c r="S21" s="14">
         <v>4</v>
@@ -9932,112 +10128,115 @@
       </c>
       <c r="U21" s="14">
         <v>14</v>
       </c>
       <c r="V21" s="14">
         <v>5</v>
       </c>
       <c r="W21" s="14">
         <v>3</v>
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
       <c r="Z21" s="14">
         <v>6</v>
       </c>
       <c r="AA21" s="14">
         <v>6</v>
       </c>
       <c r="AB21" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="72" t="s">
+      <c r="AC21" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="72"/>
-[...25 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
         <v>81</v>
       </c>
       <c r="J23" s="14">
         <v>75</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K23" s="10">
         <v>86</v>
       </c>
       <c r="L23" s="14">
         <v>82</v>
       </c>
       <c r="M23" s="14">
         <v>64</v>
       </c>
       <c r="N23" s="14">
         <v>64</v>
       </c>
       <c r="O23" s="14">
         <v>66</v>
       </c>
       <c r="P23" s="14">
         <v>75</v>
       </c>
       <c r="Q23" s="14">
         <v>83</v>
       </c>
       <c r="R23" s="14">
         <v>78</v>
       </c>
       <c r="S23" s="14">
         <v>75</v>
@@ -10047,83 +10246,86 @@
       </c>
       <c r="U23" s="14">
         <v>99</v>
       </c>
       <c r="V23" s="14">
         <v>99</v>
       </c>
       <c r="W23" s="14">
         <v>98</v>
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
       <c r="Z23" s="14">
         <v>81</v>
       </c>
       <c r="AA23" s="14">
         <v>72</v>
       </c>
       <c r="AB23" s="14">
         <v>66</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="10">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
       </c>
       <c r="I24" s="16">
         <v>64</v>
       </c>
       <c r="J24" s="14">
         <v>68</v>
       </c>
-      <c r="K24" s="50">
+      <c r="K24" s="10">
         <v>77</v>
       </c>
       <c r="L24" s="14">
         <v>72</v>
       </c>
       <c r="M24" s="14">
         <v>57</v>
       </c>
       <c r="N24" s="14">
         <v>56</v>
       </c>
       <c r="O24" s="14">
         <v>57</v>
       </c>
       <c r="P24" s="14">
         <v>71</v>
       </c>
       <c r="Q24" s="14">
         <v>72</v>
       </c>
       <c r="R24" s="14">
         <v>70</v>
       </c>
       <c r="S24" s="14">
         <v>61</v>
@@ -10133,83 +10335,86 @@
       </c>
       <c r="U24" s="14">
         <v>94</v>
       </c>
       <c r="V24" s="14">
         <v>89</v>
       </c>
       <c r="W24" s="14">
         <v>89</v>
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
       <c r="Z24" s="14">
         <v>72</v>
       </c>
       <c r="AA24" s="14">
         <v>62</v>
       </c>
       <c r="AB24" s="14">
         <v>60</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="10">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="40">
         <v>7</v>
       </c>
-      <c r="J25" s="41">
-[...2 lines deleted...]
-      <c r="K25" s="50">
+      <c r="J25" s="40">
+        <v>3</v>
+      </c>
+      <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>5</v>
       </c>
       <c r="M25" s="14">
         <v>1</v>
       </c>
       <c r="N25" s="14">
         <v>3</v>
       </c>
       <c r="O25" s="14">
         <v>3</v>
       </c>
       <c r="P25" s="14">
         <v>2</v>
       </c>
       <c r="Q25" s="14">
         <v>1</v>
       </c>
       <c r="R25" s="14">
         <v>1</v>
       </c>
       <c r="S25" s="14">
         <v>2</v>
@@ -10219,83 +10424,86 @@
       </c>
       <c r="U25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="V25" s="14">
         <v>2</v>
       </c>
       <c r="W25" s="14">
         <v>4</v>
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
       <c r="Z25" s="14">
         <v>1</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="16">
         <v>2</v>
       </c>
       <c r="J26" s="14">
         <v>2</v>
       </c>
-      <c r="K26" s="50">
+      <c r="K26" s="10">
         <v>1</v>
       </c>
       <c r="L26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="14">
         <v>1</v>
       </c>
       <c r="N26" s="14">
         <v>1</v>
       </c>
       <c r="O26" s="14">
         <v>4</v>
       </c>
       <c r="P26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Q26" s="14">
         <v>1</v>
       </c>
       <c r="R26" s="14">
         <v>2</v>
       </c>
       <c r="S26" s="14">
         <v>4</v>
@@ -10305,83 +10513,86 @@
       </c>
       <c r="U26" s="14">
         <v>2</v>
       </c>
       <c r="V26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="14">
         <v>3</v>
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="14">
         <v>2</v>
       </c>
       <c r="AB26" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="16">
         <v>3</v>
       </c>
       <c r="J27" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="K27" s="50">
+      <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="14">
         <v>1</v>
       </c>
       <c r="M27" s="14">
         <v>1</v>
       </c>
       <c r="N27" s="14">
         <v>1</v>
       </c>
       <c r="O27" s="14" t="s">
         <v>27</v>
       </c>
       <c r="P27" s="14">
         <v>1</v>
       </c>
       <c r="Q27" s="14">
         <v>2</v>
       </c>
       <c r="R27" s="14">
         <v>4</v>
       </c>
       <c r="S27" s="14">
         <v>4</v>
@@ -10391,83 +10602,86 @@
       </c>
       <c r="U27" s="14">
         <v>2</v>
       </c>
       <c r="V27" s="14">
         <v>3</v>
       </c>
       <c r="W27" s="14">
         <v>2</v>
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
       <c r="Z27" s="14">
         <v>4</v>
       </c>
       <c r="AA27" s="14">
         <v>2</v>
       </c>
       <c r="AB27" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
       </c>
       <c r="I28" s="16">
         <v>5</v>
       </c>
       <c r="J28" s="14">
         <v>2</v>
       </c>
-      <c r="K28" s="50">
+      <c r="K28" s="10">
         <v>6</v>
       </c>
       <c r="L28" s="14">
         <v>4</v>
       </c>
       <c r="M28" s="14">
         <v>4</v>
       </c>
       <c r="N28" s="14">
         <v>3</v>
       </c>
       <c r="O28" s="14">
         <v>2</v>
       </c>
       <c r="P28" s="14">
         <v>1</v>
       </c>
       <c r="Q28" s="14">
         <v>7</v>
       </c>
       <c r="R28" s="14">
         <v>1</v>
       </c>
       <c r="S28" s="14">
         <v>4</v>
@@ -10477,112 +10691,115 @@
       </c>
       <c r="U28" s="14">
         <v>1</v>
       </c>
       <c r="V28" s="14">
         <v>5</v>
       </c>
       <c r="W28" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
       <c r="Z28" s="14">
         <v>4</v>
       </c>
       <c r="AA28" s="14">
         <v>1</v>
       </c>
       <c r="AB28" s="14">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="74" t="s">
+      <c r="AC28" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="74"/>
-[...25 lines deleted...]
-      <c r="A30" s="53" t="s">
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="41">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
         <v>56</v>
       </c>
       <c r="J30" s="7">
         <v>59</v>
       </c>
-      <c r="K30" s="52">
+      <c r="K30" s="41">
         <v>55</v>
       </c>
       <c r="L30" s="7">
         <v>38</v>
       </c>
       <c r="M30" s="7">
         <v>53</v>
       </c>
       <c r="N30" s="6">
         <v>51</v>
       </c>
       <c r="O30" s="6">
         <v>46</v>
       </c>
       <c r="P30" s="6">
         <v>47</v>
       </c>
       <c r="Q30" s="6">
         <v>39</v>
       </c>
       <c r="R30" s="6">
         <v>61</v>
       </c>
       <c r="S30" s="6">
         <v>53</v>
@@ -10592,83 +10809,86 @@
       </c>
       <c r="U30" s="6">
         <v>75</v>
       </c>
       <c r="V30" s="6">
         <v>61</v>
       </c>
       <c r="W30" s="6">
         <v>48</v>
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
       <c r="Z30" s="14">
         <v>64</v>
       </c>
       <c r="AA30" s="14">
         <v>33</v>
       </c>
       <c r="AB30" s="14">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="AC30" s="10">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="41">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
         <v>7</v>
       </c>
       <c r="J31" s="7">
         <v>8</v>
       </c>
-      <c r="K31" s="52">
+      <c r="K31" s="41">
         <v>6</v>
       </c>
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>5</v>
       </c>
       <c r="N31" s="6">
         <v>9</v>
       </c>
       <c r="O31" s="6">
         <v>8</v>
       </c>
       <c r="P31" s="6">
         <v>8</v>
       </c>
       <c r="Q31" s="6">
         <v>3</v>
       </c>
       <c r="R31" s="6">
         <v>13</v>
       </c>
       <c r="S31" s="6">
         <v>9</v>
@@ -10678,83 +10898,86 @@
       </c>
       <c r="U31" s="6">
         <v>4</v>
       </c>
       <c r="V31" s="6">
         <v>10</v>
       </c>
       <c r="W31" s="6">
         <v>6</v>
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
       <c r="Z31" s="14">
         <v>6</v>
       </c>
       <c r="AA31" s="14">
         <v>4</v>
       </c>
       <c r="AB31" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="60" t="s">
+      <c r="AC31" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="41">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
         <v>1</v>
       </c>
       <c r="J32" s="7">
         <v>1</v>
       </c>
-      <c r="K32" s="52">
+      <c r="K32" s="41">
         <v>2</v>
       </c>
       <c r="L32" s="7">
         <v>1</v>
       </c>
       <c r="M32" s="7">
         <v>2</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="6">
         <v>2</v>
       </c>
       <c r="P32" s="6">
         <v>2</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R32" s="6">
         <v>2</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
@@ -10764,81 +10987,84 @@
       </c>
       <c r="U32" s="6">
         <v>3</v>
       </c>
       <c r="V32" s="6">
         <v>2</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
       <c r="Z32" s="14">
         <v>2</v>
       </c>
       <c r="AA32" s="14">
         <v>1</v>
       </c>
       <c r="AB32" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="AC32" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="41">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
       </c>
       <c r="J33" s="7">
         <v>6</v>
       </c>
-      <c r="K33" s="52">
+      <c r="K33" s="41">
         <v>1</v>
       </c>
       <c r="L33" s="7">
         <v>2</v>
       </c>
       <c r="M33" s="7">
         <v>3</v>
       </c>
       <c r="N33" s="6">
         <v>8</v>
       </c>
       <c r="O33" s="6">
         <v>2</v>
       </c>
       <c r="P33" s="6">
         <v>3</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R33" s="6">
         <v>1</v>
       </c>
       <c r="S33" s="6">
         <v>10</v>
@@ -10848,83 +11074,86 @@
       </c>
       <c r="U33" s="6">
         <v>3</v>
       </c>
       <c r="V33" s="6">
         <v>3</v>
       </c>
       <c r="W33" s="6">
         <v>4</v>
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
       <c r="Z33" s="14">
         <v>7</v>
       </c>
       <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="AC33" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="41">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>6</v>
       </c>
       <c r="I34" s="6">
         <v>7</v>
       </c>
       <c r="J34" s="7">
         <v>2</v>
       </c>
-      <c r="K34" s="52">
+      <c r="K34" s="41">
         <v>1</v>
       </c>
       <c r="L34" s="7">
         <v>1</v>
       </c>
       <c r="M34" s="7">
         <v>6</v>
       </c>
       <c r="N34" s="6">
         <v>3</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P34" s="6">
         <v>4</v>
       </c>
       <c r="Q34" s="6">
         <v>2</v>
       </c>
       <c r="R34" s="6">
         <v>6</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>27</v>
@@ -10934,83 +11163,86 @@
       </c>
       <c r="U34" s="6">
         <v>10</v>
       </c>
       <c r="V34" s="6">
         <v>6</v>
       </c>
       <c r="W34" s="6">
         <v>4</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
       <c r="Z34" s="14">
         <v>7</v>
       </c>
       <c r="AA34" s="14">
         <v>2</v>
       </c>
       <c r="AB34" s="14">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="AC34" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
         <v>4</v>
       </c>
       <c r="I35" s="6">
         <v>2</v>
       </c>
       <c r="J35" s="7">
         <v>7</v>
       </c>
-      <c r="K35" s="52">
+      <c r="K35" s="41">
         <v>3</v>
       </c>
       <c r="L35" s="7">
         <v>3</v>
       </c>
       <c r="M35" s="7">
         <v>3</v>
       </c>
       <c r="N35" s="6">
         <v>1</v>
       </c>
       <c r="O35" s="6">
         <v>2</v>
       </c>
       <c r="P35" s="6">
         <v>3</v>
       </c>
       <c r="Q35" s="6">
         <v>3</v>
       </c>
       <c r="R35" s="6">
         <v>3</v>
       </c>
       <c r="S35" s="6">
         <v>5</v>
@@ -11020,83 +11252,86 @@
       </c>
       <c r="U35" s="6">
         <v>7</v>
       </c>
       <c r="V35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="6">
         <v>3</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
       <c r="Z35" s="14">
         <v>2</v>
       </c>
       <c r="AA35" s="14">
         <v>3</v>
       </c>
       <c r="AB35" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="AC35" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="41">
         <v>10</v>
       </c>
       <c r="H36" s="10">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>11</v>
       </c>
       <c r="J36" s="7">
         <v>15</v>
       </c>
-      <c r="K36" s="52">
+      <c r="K36" s="41">
         <v>10</v>
       </c>
       <c r="L36" s="7">
         <v>8</v>
       </c>
       <c r="M36" s="7">
         <v>11</v>
       </c>
       <c r="N36" s="6">
         <v>7</v>
       </c>
       <c r="O36" s="6">
         <v>11</v>
       </c>
       <c r="P36" s="6">
         <v>7</v>
       </c>
       <c r="Q36" s="6">
         <v>8</v>
       </c>
       <c r="R36" s="6">
         <v>14</v>
       </c>
       <c r="S36" s="6">
         <v>9</v>
@@ -11106,83 +11341,86 @@
       </c>
       <c r="U36" s="6">
         <v>12</v>
       </c>
       <c r="V36" s="6">
         <v>13</v>
       </c>
       <c r="W36" s="6">
         <v>12</v>
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
       <c r="Z36" s="14">
         <v>18</v>
       </c>
       <c r="AA36" s="14">
         <v>10</v>
       </c>
       <c r="AB36" s="14">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="60" t="s">
+      <c r="AC36" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="41">
         <v>2</v>
       </c>
       <c r="H37" s="10">
         <v>3</v>
       </c>
       <c r="I37" s="6">
         <v>2</v>
       </c>
       <c r="J37" s="7">
         <v>2</v>
       </c>
-      <c r="K37" s="52">
+      <c r="K37" s="41">
         <v>2</v>
       </c>
       <c r="L37" s="7">
         <v>2</v>
       </c>
       <c r="M37" s="7">
         <v>1</v>
       </c>
       <c r="N37" s="6">
         <v>1</v>
       </c>
       <c r="O37" s="6">
         <v>1</v>
       </c>
       <c r="P37" s="6">
         <v>2</v>
       </c>
       <c r="Q37" s="6">
         <v>2</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="6">
         <v>2</v>
@@ -11192,83 +11430,86 @@
       </c>
       <c r="U37" s="6">
         <v>1</v>
       </c>
       <c r="V37" s="6">
         <v>1</v>
       </c>
       <c r="W37" s="6">
         <v>2</v>
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
       <c r="Z37" s="14">
         <v>2</v>
       </c>
       <c r="AA37" s="14">
         <v>1</v>
       </c>
       <c r="AB37" s="14">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="AC37" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>1</v>
       </c>
       <c r="H38" s="10">
         <v>2</v>
       </c>
       <c r="I38" s="6">
         <v>3</v>
       </c>
       <c r="J38" s="7">
         <v>3</v>
       </c>
-      <c r="K38" s="52">
+      <c r="K38" s="41">
         <v>3</v>
       </c>
       <c r="L38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="7">
         <v>2</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="6">
         <v>2</v>
       </c>
       <c r="P38" s="6">
         <v>1</v>
       </c>
       <c r="Q38" s="6">
         <v>2</v>
       </c>
       <c r="R38" s="6">
         <v>2</v>
       </c>
       <c r="S38" s="6">
         <v>2</v>
@@ -11278,83 +11519,86 @@
       </c>
       <c r="U38" s="6">
         <v>1</v>
       </c>
       <c r="V38" s="6">
         <v>2</v>
       </c>
       <c r="W38" s="6">
         <v>1</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
       <c r="Z38" s="14">
         <v>1</v>
       </c>
       <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="14">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="AC38" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G39" s="41">
         <v>2</v>
       </c>
       <c r="H39" s="10">
         <v>2</v>
       </c>
       <c r="I39" s="6">
         <v>4</v>
       </c>
       <c r="J39" s="7">
         <v>6</v>
       </c>
-      <c r="K39" s="52">
+      <c r="K39" s="41">
         <v>5</v>
       </c>
       <c r="L39" s="7">
         <v>5</v>
       </c>
       <c r="M39" s="7">
         <v>4</v>
       </c>
       <c r="N39" s="6">
         <v>6</v>
       </c>
       <c r="O39" s="6">
         <v>5</v>
       </c>
       <c r="P39" s="6">
         <v>2</v>
       </c>
       <c r="Q39" s="6">
         <v>8</v>
       </c>
       <c r="R39" s="6">
         <v>3</v>
       </c>
       <c r="S39" s="6">
         <v>2</v>
@@ -11364,83 +11608,86 @@
       </c>
       <c r="U39" s="6">
         <v>6</v>
       </c>
       <c r="V39" s="6">
         <v>6</v>
       </c>
       <c r="W39" s="6">
         <v>3</v>
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
       <c r="Z39" s="14">
         <v>3</v>
       </c>
       <c r="AA39" s="14">
         <v>3</v>
       </c>
       <c r="AB39" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="AC39" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="41">
         <v>5</v>
       </c>
       <c r="H40" s="10">
         <v>4</v>
       </c>
       <c r="I40" s="6">
         <v>7</v>
       </c>
       <c r="J40" s="7">
         <v>4</v>
       </c>
-      <c r="K40" s="52">
+      <c r="K40" s="41">
         <v>11</v>
       </c>
       <c r="L40" s="7">
         <v>4</v>
       </c>
       <c r="M40" s="7">
         <v>7</v>
       </c>
       <c r="N40" s="6">
         <v>4</v>
       </c>
       <c r="O40" s="6">
         <v>3</v>
       </c>
       <c r="P40" s="6">
         <v>6</v>
       </c>
       <c r="Q40" s="6">
         <v>5</v>
       </c>
       <c r="R40" s="6">
         <v>4</v>
       </c>
       <c r="S40" s="6">
         <v>4</v>
@@ -11450,83 +11697,86 @@
       </c>
       <c r="U40" s="6">
         <v>7</v>
       </c>
       <c r="V40" s="6">
         <v>9</v>
       </c>
       <c r="W40" s="6">
         <v>5</v>
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
       <c r="Z40" s="14">
         <v>8</v>
       </c>
       <c r="AA40" s="14">
         <v>3</v>
       </c>
       <c r="AB40" s="14">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="AC40" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="41">
         <v>2</v>
       </c>
       <c r="H41" s="10">
         <v>5</v>
       </c>
       <c r="I41" s="6">
         <v>3</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K41" s="52">
+      <c r="K41" s="41">
         <v>3</v>
       </c>
       <c r="L41" s="7">
         <v>1</v>
       </c>
       <c r="M41" s="7">
         <v>1</v>
       </c>
       <c r="N41" s="6">
         <v>6</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P41" s="6">
         <v>4</v>
       </c>
       <c r="Q41" s="6">
         <v>1</v>
       </c>
       <c r="R41" s="6">
         <v>2</v>
       </c>
       <c r="S41" s="6">
         <v>1</v>
@@ -11536,83 +11786,86 @@
       </c>
       <c r="U41" s="6">
         <v>4</v>
       </c>
       <c r="V41" s="6">
         <v>3</v>
       </c>
       <c r="W41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
       <c r="Z41" s="14">
         <v>2</v>
       </c>
       <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="AC41" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
-      <c r="G42" s="42">
+      <c r="G42" s="41">
         <v>1</v>
       </c>
       <c r="H42" s="10">
         <v>4</v>
       </c>
       <c r="I42" s="6">
         <v>3</v>
       </c>
       <c r="J42" s="7">
         <v>2</v>
       </c>
-      <c r="K42" s="52">
+      <c r="K42" s="41">
         <v>2</v>
       </c>
       <c r="L42" s="7">
         <v>3</v>
       </c>
       <c r="M42" s="7">
         <v>2</v>
       </c>
       <c r="N42" s="6">
         <v>2</v>
       </c>
       <c r="O42" s="6">
         <v>1</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Q42" s="6">
         <v>1</v>
       </c>
       <c r="R42" s="6">
         <v>2</v>
       </c>
       <c r="S42" s="6">
         <v>4</v>
@@ -11622,427 +11875,433 @@
       </c>
       <c r="U42" s="6">
         <v>3</v>
       </c>
       <c r="V42" s="6">
         <v>1</v>
       </c>
       <c r="W42" s="6">
         <v>1</v>
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
       <c r="G43" s="21">
         <v>4</v>
       </c>
       <c r="H43" s="21">
         <v>10</v>
       </c>
-      <c r="I43" s="43">
-[...5 lines deleted...]
-      <c r="K43" s="51">
+      <c r="I43" s="42">
+        <v>2</v>
+      </c>
+      <c r="J43" s="42">
+        <v>3</v>
+      </c>
+      <c r="K43" s="21">
         <v>6</v>
       </c>
-      <c r="L43" s="43">
-[...2 lines deleted...]
-      <c r="M43" s="43">
+      <c r="L43" s="42">
+        <v>5</v>
+      </c>
+      <c r="M43" s="42">
         <v>6</v>
       </c>
-      <c r="N43" s="43">
-[...2 lines deleted...]
-      <c r="O43" s="43">
+      <c r="N43" s="42">
+        <v>4</v>
+      </c>
+      <c r="O43" s="42">
         <v>9</v>
       </c>
-      <c r="P43" s="43">
-[...5 lines deleted...]
-      <c r="R43" s="43">
+      <c r="P43" s="42">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="42">
+        <v>4</v>
+      </c>
+      <c r="R43" s="42">
         <v>9</v>
       </c>
-      <c r="S43" s="43">
-[...2 lines deleted...]
-      <c r="T43" s="43">
+      <c r="S43" s="42">
+        <v>4</v>
+      </c>
+      <c r="T43" s="42">
         <v>14</v>
       </c>
-      <c r="U43" s="43">
+      <c r="U43" s="42">
         <v>14</v>
       </c>
-      <c r="V43" s="43">
-[...5 lines deleted...]
-      <c r="X43" s="43">
+      <c r="V43" s="42">
+        <v>5</v>
+      </c>
+      <c r="W43" s="42">
+        <v>3</v>
+      </c>
+      <c r="X43" s="42">
         <v>9</v>
       </c>
-      <c r="Y43" s="43">
+      <c r="Y43" s="42">
         <v>13</v>
       </c>
-      <c r="Z43" s="77">
+      <c r="Z43" s="57">
         <v>6</v>
       </c>
-      <c r="AA43" s="77">
+      <c r="AA43" s="57">
         <v>6</v>
       </c>
-      <c r="AB43" s="77">
+      <c r="AB43" s="57">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="39"/>
+      <c r="AC43" s="21">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE27" sqref="AE27"/>
+    <sheetView tabSelected="1" topLeftCell="K14" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AC43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.88671875" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="57"/>
-[...11 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="D3" s="44"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="71" t="s">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="AJ3" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="71"/>
+      <c r="AK3" s="67"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="69"/>
-      <c r="B4" s="67">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="68"/>
-[...10 lines deleted...]
-      <c r="N4" s="67">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="68"/>
-[...10 lines deleted...]
-      <c r="Z4" s="67">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="68"/>
-[...9 lines deleted...]
-      <c r="AK4" s="68"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="70"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="55" t="s">
+      <c r="E5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="55" t="s">
+      <c r="F5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="55" t="s">
+      <c r="M5" s="51" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="55" t="s">
+      <c r="Q5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="55" t="s">
+      <c r="R5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="55" t="s">
+      <c r="Y5" s="51" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="55" t="s">
+      <c r="AC5" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="55" t="s">
+      <c r="AD5" s="51" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="55" t="s">
+      <c r="AK5" s="51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-      <c r="Y6" s="63"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
         <v>2.77</v>
       </c>
       <c r="I7" s="26">
         <v>2.81</v>
@@ -12081,50 +12340,53 @@
         <v>3.02</v>
       </c>
       <c r="U7" s="27">
         <v>3.14</v>
       </c>
       <c r="V7" s="27">
         <v>3.21</v>
       </c>
       <c r="W7" s="27">
         <v>3.22</v>
       </c>
       <c r="X7" s="27">
         <v>3.18</v>
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="27">
         <v>3.02</v>
       </c>
       <c r="AB7" s="27">
         <v>2.86</v>
+      </c>
+      <c r="AC7" s="29">
+        <v>2.93</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
@@ -12168,50 +12430,53 @@
       </c>
       <c r="U8" s="27">
         <v>3.85</v>
       </c>
       <c r="V8" s="27">
         <v>3.96</v>
       </c>
       <c r="W8" s="27">
         <v>4.04</v>
       </c>
       <c r="X8" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="27">
         <v>3.73</v>
       </c>
       <c r="AB8" s="27">
         <v>3.54</v>
       </c>
+      <c r="AC8" s="29">
+        <v>3.59</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
         <v>2.84</v>
@@ -12254,50 +12519,53 @@
       </c>
       <c r="U9" s="27">
         <v>3.02</v>
       </c>
       <c r="V9" s="27">
         <v>3.13</v>
       </c>
       <c r="W9" s="27">
         <v>3.05</v>
       </c>
       <c r="X9" s="27">
         <v>2.96</v>
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="27">
         <v>2.12</v>
       </c>
       <c r="AB9" s="27">
         <v>2.36</v>
       </c>
+      <c r="AC9" s="29">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
         <v>0.93</v>
@@ -12340,50 +12608,53 @@
       </c>
       <c r="U10" s="27">
         <v>1.45</v>
       </c>
       <c r="V10" s="27">
         <v>1.5</v>
       </c>
       <c r="W10" s="27">
         <v>1.74</v>
       </c>
       <c r="X10" s="27">
         <v>1.67</v>
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="27">
         <v>1.55</v>
       </c>
       <c r="AB10" s="27">
         <v>1.36</v>
       </c>
+      <c r="AC10" s="29">
+        <v>1.52</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
         <v>1.49</v>
@@ -12426,50 +12697,53 @@
       </c>
       <c r="U11" s="27">
         <v>2.65</v>
       </c>
       <c r="V11" s="27">
         <v>2.62</v>
       </c>
       <c r="W11" s="27">
         <v>2.72</v>
       </c>
       <c r="X11" s="27">
         <v>2.6</v>
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="27">
         <v>3.14</v>
       </c>
       <c r="AB11" s="27">
         <v>2.38</v>
       </c>
+      <c r="AC11" s="29">
+        <v>2.62</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
         <v>2.0699999999999998</v>
@@ -12512,50 +12786,53 @@
       </c>
       <c r="U12" s="27">
         <v>2.15</v>
       </c>
       <c r="V12" s="27">
         <v>2.31</v>
       </c>
       <c r="W12" s="27">
         <v>2.31</v>
       </c>
       <c r="X12" s="27">
         <v>2.21</v>
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="27">
         <v>2.83</v>
       </c>
       <c r="AB12" s="27">
         <v>3.08</v>
       </c>
+      <c r="AC12" s="29">
+        <v>3.08</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
         <v>2.06</v>
@@ -12598,50 +12875,53 @@
       </c>
       <c r="U13" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="27">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="27">
         <v>2.21</v>
       </c>
       <c r="X13" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="27">
         <v>1.89</v>
       </c>
       <c r="AB13" s="27">
         <v>1.74</v>
       </c>
+      <c r="AC13" s="29">
+        <v>1.86</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
         <v>2.61</v>
@@ -12684,50 +12964,53 @@
       </c>
       <c r="U14" s="27">
         <v>2.77</v>
       </c>
       <c r="V14" s="27">
         <v>2.84</v>
       </c>
       <c r="W14" s="27">
         <v>2.86</v>
       </c>
       <c r="X14" s="27">
         <v>2.82</v>
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="27">
         <v>3.78</v>
       </c>
       <c r="AB14" s="27">
         <v>3.01</v>
       </c>
+      <c r="AC14" s="29">
+        <v>3.06</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
         <v>2.21</v>
@@ -12770,50 +13053,53 @@
       </c>
       <c r="U15" s="27">
         <v>2.8</v>
       </c>
       <c r="V15" s="27">
         <v>2.57</v>
       </c>
       <c r="W15" s="27">
         <v>2.67</v>
       </c>
       <c r="X15" s="27">
         <v>2.76</v>
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="27">
         <v>1.89</v>
       </c>
       <c r="AB15" s="27">
         <v>2.23</v>
       </c>
+      <c r="AC15" s="29">
+        <v>2.2400000000000002</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
         <v>2.16</v>
@@ -12856,52 +13142,55 @@
       </c>
       <c r="U16" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="27">
         <v>2.59</v>
       </c>
       <c r="W16" s="27">
         <v>2.54</v>
       </c>
       <c r="X16" s="27">
         <v>2.5</v>
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="27">
         <v>2.59</v>
       </c>
       <c r="AB16" s="27">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="29">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -12942,52 +13231,55 @@
       </c>
       <c r="U17" s="27">
         <v>3.49</v>
       </c>
       <c r="V17" s="27">
         <v>3.57</v>
       </c>
       <c r="W17" s="27">
         <v>3.41</v>
       </c>
       <c r="X17" s="27">
         <v>3.23</v>
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="27">
         <v>2.14</v>
       </c>
       <c r="AB17" s="27">
         <v>1.65</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="29">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -13028,52 +13320,55 @@
       </c>
       <c r="U18" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="27">
         <v>2.54</v>
       </c>
       <c r="W18" s="27">
         <v>2.44</v>
       </c>
       <c r="X18" s="27">
         <v>2.39</v>
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="27">
         <v>2.67</v>
       </c>
       <c r="AB18" s="27">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="29">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -13114,52 +13409,55 @@
       </c>
       <c r="U19" s="27">
         <v>3.09</v>
       </c>
       <c r="V19" s="27">
         <v>3.18</v>
       </c>
       <c r="W19" s="27">
         <v>2.86</v>
       </c>
       <c r="X19" s="27">
         <v>2.84</v>
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="27">
         <v>1.38</v>
       </c>
       <c r="AB19" s="27">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="29">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -13200,52 +13498,53 @@
       </c>
       <c r="U20" s="27">
         <v>1.77</v>
       </c>
       <c r="V20" s="27">
         <v>1.69</v>
       </c>
       <c r="W20" s="27">
         <v>1.62</v>
       </c>
       <c r="X20" s="27">
         <v>1.57</v>
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="29"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -13286,82 +13585,85 @@
       </c>
       <c r="U21" s="27">
         <v>2.78</v>
       </c>
       <c r="V21" s="27">
         <v>2.67</v>
       </c>
       <c r="W21" s="27">
         <v>2.5</v>
       </c>
       <c r="X21" s="27">
         <v>2.56</v>
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="27">
         <v>2.23</v>
       </c>
       <c r="AB21" s="27">
         <v>2.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="72" t="s">
+      <c r="AC21" s="29">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="15" customHeight="1">
+      <c r="A22" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="72"/>
-[...25 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
         <v>3.36</v>
@@ -13401,52 +13703,55 @@
       </c>
       <c r="U23" s="30">
         <v>3.73</v>
       </c>
       <c r="V23" s="30">
         <v>3.83</v>
       </c>
       <c r="W23" s="30">
         <v>3.9</v>
       </c>
       <c r="X23" s="30">
         <v>3.87</v>
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
       <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="30">
         <v>3.67</v>
       </c>
       <c r="AB23" s="30">
         <v>3.44</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="29">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -13487,52 +13792,55 @@
       </c>
       <c r="U24" s="30">
         <v>3.85</v>
       </c>
       <c r="V24" s="30">
         <v>3.96</v>
       </c>
       <c r="W24" s="30">
         <v>4.04</v>
       </c>
       <c r="X24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="30">
         <v>3.73</v>
       </c>
       <c r="AB24" s="30">
         <v>3.54</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="29">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -13573,52 +13881,55 @@
       </c>
       <c r="U25" s="30">
         <v>2.4700000000000002</v>
       </c>
       <c r="V25" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="30">
         <v>2.82</v>
       </c>
       <c r="X25" s="30">
         <v>2.69</v>
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
       <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="30">
         <v>3.82</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="29">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -13659,52 +13970,55 @@
       </c>
       <c r="U26" s="30">
         <v>4.26</v>
       </c>
       <c r="V26" s="30">
         <v>3.8</v>
       </c>
       <c r="W26" s="30">
         <v>3.94</v>
       </c>
       <c r="X26" s="30">
         <v>3.75</v>
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
       <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="30">
         <v>1.89</v>
       </c>
       <c r="AB26" s="30">
         <v>1.23</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="29">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -13745,52 +14059,55 @@
       </c>
       <c r="U27" s="30">
         <v>2.98</v>
       </c>
       <c r="V27" s="30">
         <v>3.15</v>
       </c>
       <c r="W27" s="30">
         <v>3.13</v>
       </c>
       <c r="X27" s="30">
         <v>3.26</v>
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
       <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="30">
         <v>4.57</v>
       </c>
       <c r="AB27" s="30">
         <v>3.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -13831,100 +14148,103 @@
       </c>
       <c r="U28" s="30">
         <v>2.68</v>
       </c>
       <c r="V28" s="30">
         <v>2.91</v>
       </c>
       <c r="W28" s="30">
         <v>2.61</v>
       </c>
       <c r="X28" s="30">
         <v>2.54</v>
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
       <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="30">
         <v>2.41</v>
       </c>
       <c r="AB28" s="30">
         <v>2.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="73" t="s">
+      <c r="AC28" s="29">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="73"/>
-[...25 lines deleted...]
-      <c r="A30" s="53" t="s">
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="69"/>
+      <c r="U29" s="69"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="69"/>
+      <c r="X29" s="69"/>
+      <c r="Y29" s="69"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="46">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
         <v>2.2799999999999998</v>
       </c>
       <c r="J30" s="32">
         <v>2.3199999999999998</v>
       </c>
       <c r="K30" s="33">
         <v>2.33</v>
       </c>
       <c r="L30" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="M30" s="32">
         <v>2.29</v>
       </c>
       <c r="N30" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="O30" s="33">
         <v>2.3199999999999998</v>
@@ -13946,71 +14266,74 @@
       </c>
       <c r="U30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="V30" s="33">
         <v>2.59</v>
       </c>
       <c r="W30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="33">
         <v>2.5</v>
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
       <c r="Z30" s="33">
         <v>2.97</v>
       </c>
       <c r="AA30" s="33">
         <v>2.37</v>
       </c>
       <c r="AB30" s="33">
         <v>2.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="AC30" s="29">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="55" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
-      <c r="G31" s="48">
+      <c r="G31" s="47">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
         <v>2.81</v>
       </c>
       <c r="J31" s="32">
         <v>2.85</v>
       </c>
       <c r="K31" s="33">
         <v>2.79</v>
       </c>
       <c r="L31" s="32">
         <v>2.64</v>
       </c>
       <c r="M31" s="32">
         <v>2.58</v>
       </c>
       <c r="N31" s="33">
         <v>3.53</v>
       </c>
       <c r="O31" s="33">
         <v>3.49</v>
@@ -14032,71 +14355,74 @@
       </c>
       <c r="U31" s="33">
         <v>3.02</v>
       </c>
       <c r="V31" s="33">
         <v>3.13</v>
       </c>
       <c r="W31" s="33">
         <v>3.05</v>
       </c>
       <c r="X31" s="33">
         <v>2.96</v>
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
       <c r="Z31" s="33">
         <v>2.41</v>
       </c>
       <c r="AA31" s="33">
         <v>2.12</v>
       </c>
       <c r="AB31" s="33">
         <v>2.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="60" t="s">
+      <c r="AC31" s="29">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="55" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
-      <c r="G32" s="48">
+      <c r="G32" s="47">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
         <v>0.92</v>
       </c>
       <c r="J32" s="32">
         <v>0.93</v>
       </c>
       <c r="K32" s="33">
         <v>1.02</v>
       </c>
       <c r="L32" s="32">
         <v>1.01</v>
       </c>
       <c r="M32" s="32">
         <v>1.08</v>
       </c>
       <c r="N32" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="33">
         <v>1</v>
@@ -14118,71 +14444,74 @@
       </c>
       <c r="U32" s="33">
         <v>1.45</v>
       </c>
       <c r="V32" s="33">
         <v>1.5</v>
       </c>
       <c r="W32" s="33">
         <v>1.74</v>
       </c>
       <c r="X32" s="33">
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
       <c r="Z32" s="33">
         <v>1.96</v>
       </c>
       <c r="AA32" s="33">
         <v>1.55</v>
       </c>
       <c r="AB32" s="33">
         <v>1.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="AC32" s="29">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
-      <c r="G33" s="48">
+      <c r="G33" s="47">
         <v>1</v>
       </c>
       <c r="H33" s="5">
         <v>1.05</v>
       </c>
       <c r="I33" s="33">
         <v>1.25</v>
       </c>
       <c r="J33" s="32">
         <v>1.56</v>
       </c>
       <c r="K33" s="33">
         <v>1.47</v>
       </c>
       <c r="L33" s="32">
         <v>1.46</v>
       </c>
       <c r="M33" s="32">
         <v>1.5</v>
       </c>
       <c r="N33" s="33">
         <v>5.36</v>
       </c>
       <c r="O33" s="33">
         <v>3.53</v>
@@ -14204,71 +14533,74 @@
       </c>
       <c r="U33" s="33">
         <v>2.74</v>
       </c>
       <c r="V33" s="33">
         <v>2.67</v>
       </c>
       <c r="W33" s="33">
         <v>2.67</v>
       </c>
       <c r="X33" s="33">
         <v>2.56</v>
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
       <c r="Z33" s="33">
         <v>4.83</v>
       </c>
       <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="33">
         <v>1.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="AC33" s="29">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
-      <c r="G34" s="48">
+      <c r="G34" s="47">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="J34" s="32">
         <v>2.19</v>
       </c>
       <c r="K34" s="33">
         <v>2.02</v>
       </c>
       <c r="L34" s="32">
         <v>1.9</v>
       </c>
       <c r="M34" s="32">
         <v>2.02</v>
       </c>
       <c r="N34" s="33">
         <v>1.77</v>
       </c>
       <c r="O34" s="33">
         <v>0.93</v>
@@ -14290,71 +14622,74 @@
       </c>
       <c r="U34" s="33">
         <v>2.15</v>
       </c>
       <c r="V34" s="33">
         <v>2.31</v>
       </c>
       <c r="W34" s="33">
         <v>2.31</v>
       </c>
       <c r="X34" s="33">
         <v>2.21</v>
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="33">
         <v>4.21</v>
       </c>
       <c r="AA34" s="33">
         <v>2.83</v>
       </c>
       <c r="AB34" s="33">
         <v>3.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="AC34" s="29">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="55" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
-      <c r="G35" s="48">
+      <c r="G35" s="47">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
       </c>
       <c r="I35" s="33">
         <v>1.97</v>
       </c>
       <c r="J35" s="32">
         <v>2.29</v>
       </c>
       <c r="K35" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="L35" s="32">
         <v>2.25</v>
       </c>
       <c r="M35" s="32">
         <v>2.23</v>
       </c>
       <c r="N35" s="33">
         <v>0.71</v>
       </c>
       <c r="O35" s="33">
         <v>1.1100000000000001</v>
@@ -14376,71 +14711,74 @@
       </c>
       <c r="U35" s="33">
         <v>2.4900000000000002</v>
       </c>
       <c r="V35" s="33">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="33">
         <v>2.21</v>
       </c>
       <c r="X35" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
       <c r="Z35" s="33">
         <v>1.45</v>
       </c>
       <c r="AA35" s="33">
         <v>1.89</v>
       </c>
       <c r="AB35" s="33">
         <v>1.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="AC35" s="29">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
-      <c r="G36" s="48">
+      <c r="G36" s="47">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
       </c>
       <c r="I36" s="33">
         <v>2.64</v>
       </c>
       <c r="J36" s="32">
         <v>2.78</v>
       </c>
       <c r="K36" s="33">
         <v>2.76</v>
       </c>
       <c r="L36" s="32">
         <v>2.7</v>
       </c>
       <c r="M36" s="32">
         <v>2.71</v>
       </c>
       <c r="N36" s="33">
         <v>1.79</v>
       </c>
       <c r="O36" s="33">
         <v>2.41</v>
@@ -14462,71 +14800,74 @@
       </c>
       <c r="U36" s="33">
         <v>2.77</v>
       </c>
       <c r="V36" s="33">
         <v>2.84</v>
       </c>
       <c r="W36" s="33">
         <v>2.86</v>
       </c>
       <c r="X36" s="33">
         <v>2.82</v>
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
       <c r="Z36" s="33">
         <v>4.63</v>
       </c>
       <c r="AA36" s="33">
         <v>3.78</v>
       </c>
       <c r="AB36" s="33">
         <v>3.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="60" t="s">
+      <c r="AC36" s="29">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
-      <c r="G37" s="48">
+      <c r="G37" s="47">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
       </c>
       <c r="I37" s="33">
         <v>2.06</v>
       </c>
       <c r="J37" s="32">
         <v>2.09</v>
       </c>
       <c r="K37" s="33">
         <v>2.12</v>
       </c>
       <c r="L37" s="32">
         <v>2.14</v>
       </c>
       <c r="M37" s="32">
         <v>2.06</v>
       </c>
       <c r="N37" s="33">
         <v>1.18</v>
       </c>
       <c r="O37" s="33">
         <v>1.24</v>
@@ -14548,71 +14889,74 @@
       </c>
       <c r="U37" s="33">
         <v>1.81</v>
       </c>
       <c r="V37" s="33">
         <v>1.75</v>
       </c>
       <c r="W37" s="33">
         <v>1.81</v>
       </c>
       <c r="X37" s="33">
         <v>2.09</v>
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="33">
         <v>2.44</v>
       </c>
       <c r="AA37" s="33">
         <v>1.89</v>
       </c>
       <c r="AB37" s="33">
         <v>2.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="AC37" s="29">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
-      <c r="G38" s="48">
+      <c r="G38" s="47">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
       </c>
       <c r="I38" s="33">
         <v>2.08</v>
       </c>
       <c r="J38" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="K38" s="33">
         <v>2.4300000000000002</v>
       </c>
       <c r="L38" s="32">
         <v>2.21</v>
       </c>
       <c r="M38" s="32">
         <v>2.2400000000000002</v>
       </c>
       <c r="N38" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="33">
         <v>1.39</v>
@@ -14634,71 +14978,74 @@
       </c>
       <c r="U38" s="33">
         <v>2</v>
       </c>
       <c r="V38" s="33">
         <v>2.08</v>
       </c>
       <c r="W38" s="33">
         <v>2</v>
       </c>
       <c r="X38" s="33">
         <v>1.82</v>
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
       <c r="Z38" s="33">
         <v>1.37</v>
       </c>
       <c r="AA38" s="33">
         <v>0.72</v>
       </c>
       <c r="AB38" s="33">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="60" t="s">
+      <c r="AC38" s="29">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
-      <c r="G39" s="48">
+      <c r="G39" s="47">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
       </c>
       <c r="I39" s="33">
         <v>2.63</v>
       </c>
       <c r="J39" s="32">
         <v>2.8</v>
       </c>
       <c r="K39" s="33">
         <v>2.86</v>
       </c>
       <c r="L39" s="32">
         <v>2.91</v>
       </c>
       <c r="M39" s="32">
         <v>2.89</v>
       </c>
       <c r="N39" s="33">
         <v>4.13</v>
       </c>
       <c r="O39" s="33">
         <v>3.98</v>
@@ -14720,71 +15067,74 @@
       </c>
       <c r="U39" s="33">
         <v>3.49</v>
       </c>
       <c r="V39" s="33">
         <v>3.57</v>
       </c>
       <c r="W39" s="33">
         <v>3.41</v>
       </c>
       <c r="X39" s="33">
         <v>3.23</v>
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
       <c r="Z39" s="33">
         <v>2.04</v>
       </c>
       <c r="AA39" s="33">
         <v>2.14</v>
       </c>
       <c r="AB39" s="33">
         <v>1.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="60" t="s">
+      <c r="AC39" s="29">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
-      <c r="G40" s="48">
+      <c r="G40" s="47">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
       </c>
       <c r="I40" s="33">
         <v>2.25</v>
       </c>
       <c r="J40" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="K40" s="33">
         <v>2.4900000000000002</v>
       </c>
       <c r="L40" s="32">
         <v>2.4300000000000002</v>
       </c>
       <c r="M40" s="32">
         <v>2.4900000000000002</v>
       </c>
       <c r="N40" s="33">
         <v>1.88</v>
       </c>
       <c r="O40" s="33">
         <v>1.73</v>
@@ -14806,71 +15156,74 @@
       </c>
       <c r="U40" s="33">
         <v>2.1</v>
       </c>
       <c r="V40" s="33">
         <v>2.35</v>
       </c>
       <c r="W40" s="33">
         <v>2.35</v>
       </c>
       <c r="X40" s="33">
         <v>2.31</v>
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
       <c r="Z40" s="33">
         <v>3.91</v>
       </c>
       <c r="AA40" s="33">
         <v>2.81</v>
       </c>
       <c r="AB40" s="33">
         <v>2.84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="AC40" s="29">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" s="55" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
-      <c r="G41" s="48">
+      <c r="G41" s="47">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
       </c>
       <c r="I41" s="33">
         <v>3.61</v>
       </c>
       <c r="J41" s="32">
         <v>3.21</v>
       </c>
       <c r="K41" s="33">
         <v>3.27</v>
       </c>
       <c r="L41" s="32">
         <v>3.09</v>
       </c>
       <c r="M41" s="32">
         <v>2.93</v>
       </c>
       <c r="N41" s="33">
         <v>7.57</v>
       </c>
       <c r="O41" s="33">
         <v>4.0199999999999996</v>
@@ -14892,71 +15245,74 @@
       </c>
       <c r="U41" s="33">
         <v>3.09</v>
       </c>
       <c r="V41" s="33">
         <v>3.18</v>
       </c>
       <c r="W41" s="33">
         <v>2.86</v>
       </c>
       <c r="X41" s="33">
         <v>2.84</v>
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
       <c r="Z41" s="33">
         <v>2.64</v>
       </c>
       <c r="AA41" s="33">
         <v>1.38</v>
       </c>
       <c r="AB41" s="33">
         <v>1.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="AC41" s="29">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" s="55" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
-      <c r="G42" s="48">
+      <c r="G42" s="47">
         <v>1.9</v>
       </c>
       <c r="H42" s="5">
         <v>2.17</v>
       </c>
       <c r="I42" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="J42" s="32">
         <v>2.2200000000000002</v>
       </c>
       <c r="K42" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="L42" s="32">
         <v>2.2599999999999998</v>
       </c>
       <c r="M42" s="32">
         <v>2.23</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>1.56</v>
@@ -14978,139 +15334,145 @@
       </c>
       <c r="U42" s="33">
         <v>1.77</v>
       </c>
       <c r="V42" s="33">
         <v>1.69</v>
       </c>
       <c r="W42" s="33">
         <v>1.62</v>
       </c>
       <c r="X42" s="33">
         <v>1.57</v>
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
       <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="33" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="38">
+      <c r="B43" s="37">
         <v>1.35</v>
       </c>
-      <c r="C43" s="38">
+      <c r="C43" s="37">
         <v>1.57</v>
       </c>
-      <c r="D43" s="38">
+      <c r="D43" s="37">
         <v>1.96</v>
       </c>
-      <c r="E43" s="38">
+      <c r="E43" s="37">
         <v>2.16</v>
       </c>
-      <c r="F43" s="38">
+      <c r="F43" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G43" s="49">
+      <c r="G43" s="48">
         <v>2.0699999999999998</v>
       </c>
-      <c r="H43" s="49">
+      <c r="H43" s="48">
         <v>2.27</v>
       </c>
-      <c r="I43" s="37">
+      <c r="I43" s="36">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J43" s="37">
+      <c r="J43" s="36">
         <v>1.96</v>
       </c>
-      <c r="K43" s="37">
+      <c r="K43" s="36">
         <v>1.96</v>
       </c>
-      <c r="L43" s="37">
+      <c r="L43" s="36">
         <v>1.95</v>
       </c>
-      <c r="M43" s="37">
+      <c r="M43" s="36">
         <v>1.95</v>
       </c>
-      <c r="N43" s="37">
+      <c r="N43" s="36">
         <v>1.4</v>
       </c>
-      <c r="O43" s="37">
+      <c r="O43" s="36">
         <v>2.37</v>
       </c>
-      <c r="P43" s="37">
+      <c r="P43" s="36">
         <v>2.14</v>
       </c>
-      <c r="Q43" s="37">
+      <c r="Q43" s="36">
         <v>1.96</v>
       </c>
-      <c r="R43" s="37">
+      <c r="R43" s="36">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S43" s="37">
+      <c r="S43" s="36">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T43" s="37">
+      <c r="T43" s="36">
         <v>2.48</v>
       </c>
-      <c r="U43" s="37">
+      <c r="U43" s="36">
         <v>2.78</v>
       </c>
-      <c r="V43" s="37">
+      <c r="V43" s="36">
         <v>2.67</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W43" s="36">
         <v>2.5</v>
       </c>
-      <c r="X43" s="37">
+      <c r="X43" s="36">
         <v>2.56</v>
       </c>
-      <c r="Y43" s="37">
+      <c r="Y43" s="36">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="37">
+      <c r="Z43" s="36">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="37">
+      <c r="AA43" s="36">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="37">
+      <c r="AB43" s="36">
         <v>2.56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="39"/>
+      <c r="AC43" s="37">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>