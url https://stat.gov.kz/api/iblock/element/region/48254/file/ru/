--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-8448" yWindow="252" windowWidth="21096" windowHeight="12348" tabRatio="754" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -456,53 +456,50 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -521,91 +518,94 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -885,321 +885,321 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="K14" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC43"/>
+    <sheetView topLeftCell="K7" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.6640625" style="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="52"/>
-[...11 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="M5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="50" t="s">
+      <c r="Y5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="50" t="s">
+      <c r="AK5" s="49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
       </c>
       <c r="I7" s="6">
         <v>345</v>
@@ -1239,52 +1239,55 @@
       </c>
       <c r="U7" s="8">
         <v>310</v>
       </c>
       <c r="V7" s="8">
         <v>213</v>
       </c>
       <c r="W7" s="8">
         <v>207</v>
       </c>
       <c r="X7" s="8">
         <v>230</v>
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
       <c r="Z7" s="8">
         <v>180</v>
       </c>
       <c r="AA7" s="8">
         <v>162</v>
       </c>
       <c r="AB7" s="8">
         <v>189</v>
       </c>
-      <c r="AC7" s="10">
+      <c r="AC7" s="72">
         <v>208</v>
+      </c>
+      <c r="AD7" s="72">
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
@@ -1328,52 +1331,55 @@
       </c>
       <c r="U8" s="8">
         <v>175</v>
       </c>
       <c r="V8" s="8">
         <v>106</v>
       </c>
       <c r="W8" s="8">
         <v>105</v>
       </c>
       <c r="X8" s="8">
         <v>103</v>
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
       <c r="Z8" s="8">
         <v>84</v>
       </c>
       <c r="AA8" s="8">
         <v>83</v>
       </c>
       <c r="AB8" s="8">
         <v>103</v>
       </c>
-      <c r="AC8" s="10">
+      <c r="AC8" s="72">
         <v>112</v>
+      </c>
+      <c r="AD8" s="72">
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
@@ -1417,52 +1423,55 @@
       </c>
       <c r="U9" s="8">
         <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>14</v>
       </c>
       <c r="W9" s="8">
         <v>9</v>
       </c>
       <c r="X9" s="8">
         <v>14</v>
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
       <c r="Z9" s="8">
         <v>10</v>
       </c>
       <c r="AA9" s="8">
         <v>8</v>
       </c>
       <c r="AB9" s="8">
         <v>13</v>
       </c>
-      <c r="AC9" s="10">
+      <c r="AC9" s="72">
         <v>9</v>
+      </c>
+      <c r="AD9" s="72">
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
@@ -1506,52 +1515,55 @@
       </c>
       <c r="U10" s="8">
         <v>6</v>
       </c>
       <c r="V10" s="8">
         <v>4</v>
       </c>
       <c r="W10" s="8">
         <v>4</v>
       </c>
       <c r="X10" s="8">
         <v>3</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>4</v>
       </c>
       <c r="AA10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="8">
         <v>2</v>
       </c>
-      <c r="AC10" s="10">
-        <v>2</v>
+      <c r="AC10" s="72">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="8" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
@@ -1595,52 +1607,55 @@
       </c>
       <c r="U11" s="8">
         <v>10</v>
       </c>
       <c r="V11" s="8">
         <v>8</v>
       </c>
       <c r="W11" s="8">
         <v>9</v>
       </c>
       <c r="X11" s="8">
         <v>10</v>
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
         <v>8</v>
       </c>
       <c r="AB11" s="8">
         <v>7</v>
       </c>
-      <c r="AC11" s="10">
+      <c r="AC11" s="72">
         <v>6</v>
+      </c>
+      <c r="AD11" s="72">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
@@ -1684,52 +1699,55 @@
       </c>
       <c r="U12" s="8">
         <v>11</v>
       </c>
       <c r="V12" s="8">
         <v>9</v>
       </c>
       <c r="W12" s="8">
         <v>6</v>
       </c>
       <c r="X12" s="8">
         <v>12</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="8">
         <v>10</v>
       </c>
       <c r="AA12" s="8">
         <v>8</v>
       </c>
       <c r="AB12" s="8">
         <v>7</v>
       </c>
-      <c r="AC12" s="10">
-        <v>3</v>
+      <c r="AC12" s="72">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="72">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
@@ -1773,52 +1791,55 @@
       </c>
       <c r="U13" s="8">
         <v>8</v>
       </c>
       <c r="V13" s="8">
         <v>6</v>
       </c>
       <c r="W13" s="8">
         <v>8</v>
       </c>
       <c r="X13" s="8">
         <v>7</v>
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
       <c r="Z13" s="8">
         <v>5</v>
       </c>
       <c r="AA13" s="8">
         <v>5</v>
       </c>
       <c r="AB13" s="8">
         <v>3</v>
       </c>
-      <c r="AC13" s="10">
-        <v>5</v>
+      <c r="AC13" s="72">
+        <v>5</v>
+      </c>
+      <c r="AD13" s="72">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
@@ -1862,52 +1883,55 @@
       </c>
       <c r="U14" s="8">
         <v>22</v>
       </c>
       <c r="V14" s="8">
         <v>18</v>
       </c>
       <c r="W14" s="8">
         <v>15</v>
       </c>
       <c r="X14" s="8">
         <v>18</v>
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
       <c r="Z14" s="8">
         <v>18</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="8">
         <v>14</v>
       </c>
-      <c r="AC14" s="10">
+      <c r="AC14" s="72">
         <v>20</v>
+      </c>
+      <c r="AD14" s="72">
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
@@ -1951,52 +1975,55 @@
       </c>
       <c r="U15" s="8">
         <v>2</v>
       </c>
       <c r="V15" s="8">
         <v>4</v>
       </c>
       <c r="W15" s="8">
         <v>7</v>
       </c>
       <c r="X15" s="8">
         <v>6</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>6</v>
       </c>
       <c r="AA15" s="8">
         <v>2</v>
       </c>
       <c r="AB15" s="8">
         <v>6</v>
       </c>
-      <c r="AC15" s="10">
+      <c r="AC15" s="72">
         <v>10</v>
+      </c>
+      <c r="AD15" s="72">
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
@@ -2040,55 +2067,58 @@
       </c>
       <c r="U16" s="8">
         <v>7</v>
       </c>
       <c r="V16" s="8">
         <v>4</v>
       </c>
       <c r="W16" s="8">
         <v>5</v>
       </c>
       <c r="X16" s="8">
         <v>8</v>
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
       <c r="Z16" s="8">
         <v>3</v>
       </c>
       <c r="AA16" s="8">
         <v>4</v>
       </c>
       <c r="AB16" s="8">
         <v>3</v>
       </c>
-      <c r="AC16" s="10">
+      <c r="AC16" s="72">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2129,55 +2159,58 @@
       </c>
       <c r="U17" s="8">
         <v>9</v>
       </c>
       <c r="V17" s="8">
         <v>4</v>
       </c>
       <c r="W17" s="8">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>12</v>
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>4</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
-      <c r="AC17" s="10">
-[...3 lines deleted...]
-    <row r="18" spans="1:29">
+      <c r="AC17" s="72">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2218,55 +2251,58 @@
       </c>
       <c r="U18" s="8">
         <v>14</v>
       </c>
       <c r="V18" s="8">
         <v>13</v>
       </c>
       <c r="W18" s="8">
         <v>15</v>
       </c>
       <c r="X18" s="8">
         <v>18</v>
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
       <c r="Z18" s="8">
         <v>17</v>
       </c>
       <c r="AA18" s="8">
         <v>7</v>
       </c>
       <c r="AB18" s="8">
         <v>6</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AC18" s="72">
         <v>14</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="72">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2307,55 +2343,58 @@
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>1</v>
       </c>
       <c r="X19" s="8">
         <v>5</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="8">
         <v>1</v>
       </c>
       <c r="AA19" s="8">
         <v>5</v>
       </c>
       <c r="AB19" s="8">
         <v>1</v>
       </c>
-      <c r="AC19" s="10">
+      <c r="AC19" s="72">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2396,55 +2435,58 @@
       </c>
       <c r="U20" s="8">
         <v>7</v>
       </c>
       <c r="V20" s="8">
         <v>5</v>
       </c>
       <c r="W20" s="8">
         <v>3</v>
       </c>
       <c r="X20" s="8">
         <v>4</v>
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
       <c r="Z20" s="8">
         <v>4</v>
       </c>
       <c r="AA20" s="8">
         <v>1</v>
       </c>
       <c r="AB20" s="8">
         <v>3</v>
       </c>
-      <c r="AC20" s="10">
-[...3 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="AC20" s="72">
+        <v>4</v>
+      </c>
+      <c r="AD20" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2485,85 +2527,90 @@
       </c>
       <c r="U21" s="8">
         <v>13</v>
       </c>
       <c r="V21" s="8">
         <v>16</v>
       </c>
       <c r="W21" s="8">
         <v>11</v>
       </c>
       <c r="X21" s="8">
         <v>10</v>
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
       <c r="Z21" s="8">
         <v>7</v>
       </c>
       <c r="AA21" s="8">
         <v>11</v>
       </c>
       <c r="AB21" s="8">
         <v>15</v>
       </c>
-      <c r="AC21" s="10">
+      <c r="AC21" s="72">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="65" t="s">
+      <c r="AD21" s="72">
         <v>9</v>
       </c>
-      <c r="B22" s="65"/>
-[...25 lines deleted...]
-      <c r="A23" s="49" t="s">
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="72"/>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
         <v>205</v>
@@ -2603,55 +2650,58 @@
       </c>
       <c r="U23" s="14">
         <v>192</v>
       </c>
       <c r="V23" s="14">
         <v>114</v>
       </c>
       <c r="W23" s="8">
         <v>121</v>
       </c>
       <c r="X23" s="8">
         <v>119</v>
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
       <c r="Z23" s="8">
         <v>98</v>
       </c>
       <c r="AA23" s="8">
         <v>92</v>
       </c>
       <c r="AB23" s="8">
         <v>114</v>
       </c>
-      <c r="AC23" s="10">
+      <c r="AC23" s="72">
         <v>128</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="72">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2692,55 +2742,58 @@
       </c>
       <c r="U24" s="14">
         <v>175</v>
       </c>
       <c r="V24" s="14">
         <v>106</v>
       </c>
       <c r="W24" s="8">
         <v>105</v>
       </c>
       <c r="X24" s="8">
         <v>103</v>
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
       <c r="Z24" s="8">
         <v>84</v>
       </c>
       <c r="AA24" s="8">
         <v>83</v>
       </c>
       <c r="AB24" s="8">
         <v>103</v>
       </c>
-      <c r="AC24" s="10">
+      <c r="AC24" s="72">
         <v>112</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="72">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2781,55 +2834,58 @@
       </c>
       <c r="U25" s="14">
         <v>5</v>
       </c>
       <c r="V25" s="14">
         <v>1</v>
       </c>
       <c r="W25" s="8">
         <v>2</v>
       </c>
       <c r="X25" s="8">
         <v>4</v>
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="8">
         <v>5</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
-      <c r="AC25" s="10">
-[...3 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="AC25" s="72">
+        <v>2</v>
+      </c>
+      <c r="AD25" s="72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -2870,55 +2926,58 @@
       </c>
       <c r="U26" s="14">
         <v>1</v>
       </c>
       <c r="V26" s="14">
         <v>2</v>
       </c>
       <c r="W26" s="8">
         <v>3</v>
       </c>
       <c r="X26" s="8">
         <v>2</v>
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
       <c r="Z26" s="8">
         <v>3</v>
       </c>
       <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="8">
         <v>4</v>
       </c>
-      <c r="AC26" s="10">
-[...3 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AC26" s="72">
+        <v>5</v>
+      </c>
+      <c r="AD26" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -2959,55 +3018,58 @@
       </c>
       <c r="U27" s="14">
         <v>4</v>
       </c>
       <c r="V27" s="14">
         <v>1</v>
       </c>
       <c r="W27" s="8">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>6</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>3</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>2</v>
       </c>
-      <c r="AC27" s="10">
-[...3 lines deleted...]
-    <row r="28" spans="1:29">
+      <c r="AC27" s="72">
+        <v>4</v>
+      </c>
+      <c r="AD27" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -3048,85 +3110,90 @@
       </c>
       <c r="U28" s="14">
         <v>7</v>
       </c>
       <c r="V28" s="14">
         <v>4</v>
       </c>
       <c r="W28" s="8">
         <v>8</v>
       </c>
       <c r="X28" s="8">
         <v>4</v>
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
       <c r="Z28" s="8">
         <v>6</v>
       </c>
       <c r="AA28" s="8">
         <v>2</v>
       </c>
       <c r="AB28" s="8">
         <v>2</v>
       </c>
-      <c r="AC28" s="10">
-[...4 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AC28" s="72">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="72">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="66"/>
-[...25 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="AC29" s="72"/>
+      <c r="AD29" s="72"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
         <v>140</v>
@@ -3166,56 +3233,59 @@
       </c>
       <c r="U30" s="17">
         <v>118</v>
       </c>
       <c r="V30" s="17">
         <v>99</v>
       </c>
       <c r="W30" s="8">
         <v>86</v>
       </c>
       <c r="X30" s="8">
         <v>111</v>
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
       <c r="Z30" s="8">
         <v>82</v>
       </c>
       <c r="AA30" s="8">
         <v>70</v>
       </c>
       <c r="AB30" s="8">
         <v>75</v>
       </c>
-      <c r="AC30" s="10">
+      <c r="AC30" s="72">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="AD30" s="72">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
         <v>14</v>
@@ -3255,56 +3325,59 @@
       </c>
       <c r="U31" s="17">
         <v>21</v>
       </c>
       <c r="V31" s="17">
         <v>14</v>
       </c>
       <c r="W31" s="8">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>14</v>
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
       <c r="Z31" s="8">
         <v>10</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="8">
         <v>13</v>
       </c>
-      <c r="AC31" s="10">
+      <c r="AC31" s="72">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="AD31" s="72">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
         <v>12</v>
@@ -3344,56 +3417,59 @@
       </c>
       <c r="U32" s="17">
         <v>6</v>
       </c>
       <c r="V32" s="17">
         <v>4</v>
       </c>
       <c r="W32" s="8">
         <v>4</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8">
         <v>4</v>
       </c>
       <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="8">
         <v>2</v>
       </c>
-      <c r="AC32" s="10">
-[...4 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="AC32" s="72">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
       <c r="H33" s="6">
         <v>15</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
@@ -3433,56 +3509,59 @@
       </c>
       <c r="U33" s="17">
         <v>5</v>
       </c>
       <c r="V33" s="17">
         <v>7</v>
       </c>
       <c r="W33" s="8">
         <v>7</v>
       </c>
       <c r="X33" s="8">
         <v>6</v>
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
       <c r="Z33" s="8">
         <v>5</v>
       </c>
       <c r="AA33" s="8">
         <v>3</v>
       </c>
       <c r="AB33" s="8">
         <v>4</v>
       </c>
-      <c r="AC33" s="10">
-[...4 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="AC33" s="72">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
       </c>
       <c r="I34" s="6">
         <v>12</v>
@@ -3522,56 +3601,59 @@
       </c>
       <c r="U34" s="17">
         <v>11</v>
       </c>
       <c r="V34" s="17">
         <v>9</v>
       </c>
       <c r="W34" s="8">
         <v>6</v>
       </c>
       <c r="X34" s="8">
         <v>12</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="8">
         <v>10</v>
       </c>
       <c r="AA34" s="8">
         <v>8</v>
       </c>
       <c r="AB34" s="8">
         <v>7</v>
       </c>
-      <c r="AC34" s="10">
-[...4 lines deleted...]
-      <c r="A35" s="55" t="s">
+      <c r="AC34" s="72">
+        <v>3</v>
+      </c>
+      <c r="AD34" s="72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
       </c>
       <c r="I35" s="6">
         <v>10</v>
@@ -3611,56 +3693,59 @@
       </c>
       <c r="U35" s="17">
         <v>8</v>
       </c>
       <c r="V35" s="17">
         <v>6</v>
       </c>
       <c r="W35" s="8">
         <v>8</v>
       </c>
       <c r="X35" s="8">
         <v>7</v>
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
       <c r="Z35" s="8">
         <v>5</v>
       </c>
       <c r="AA35" s="8">
         <v>5</v>
       </c>
       <c r="AB35" s="8">
         <v>3</v>
       </c>
-      <c r="AC35" s="10">
-[...4 lines deleted...]
-      <c r="A36" s="55" t="s">
+      <c r="AC35" s="72">
+        <v>5</v>
+      </c>
+      <c r="AD35" s="72">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
       </c>
       <c r="I36" s="6">
         <v>25</v>
@@ -3700,56 +3785,59 @@
       </c>
       <c r="U36" s="17">
         <v>22</v>
       </c>
       <c r="V36" s="17">
         <v>18</v>
       </c>
       <c r="W36" s="8">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>18</v>
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
       <c r="Z36" s="8">
         <v>18</v>
       </c>
       <c r="AA36" s="8">
         <v>16</v>
       </c>
       <c r="AB36" s="8">
         <v>14</v>
       </c>
-      <c r="AC36" s="10">
+      <c r="AC36" s="72">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AD36" s="72">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
       </c>
       <c r="I37" s="6">
         <v>5</v>
@@ -3789,56 +3877,59 @@
       </c>
       <c r="U37" s="17">
         <v>1</v>
       </c>
       <c r="V37" s="17">
         <v>2</v>
       </c>
       <c r="W37" s="8">
         <v>4</v>
       </c>
       <c r="X37" s="8">
         <v>4</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="8">
         <v>3</v>
       </c>
       <c r="AA37" s="8">
         <v>2</v>
       </c>
       <c r="AB37" s="8">
         <v>2</v>
       </c>
-      <c r="AC37" s="10">
-[...4 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AC37" s="72">
+        <v>5</v>
+      </c>
+      <c r="AD37" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
       </c>
       <c r="I38" s="6">
         <v>6</v>
@@ -3878,56 +3969,59 @@
       </c>
       <c r="U38" s="17">
         <v>3</v>
       </c>
       <c r="V38" s="17">
         <v>3</v>
       </c>
       <c r="W38" s="8">
         <v>2</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="8">
         <v>2</v>
       </c>
       <c r="AB38" s="8">
         <v>1</v>
       </c>
-      <c r="AC38" s="10">
-[...4 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="AC38" s="72">
+        <v>4</v>
+      </c>
+      <c r="AD38" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
       </c>
       <c r="I39" s="6">
         <v>12</v>
@@ -3967,56 +4061,59 @@
       </c>
       <c r="U39" s="17">
         <v>9</v>
       </c>
       <c r="V39" s="17">
         <v>4</v>
       </c>
       <c r="W39" s="8">
         <v>9</v>
       </c>
       <c r="X39" s="8">
         <v>12</v>
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
       <c r="Z39" s="8">
         <v>4</v>
       </c>
       <c r="AA39" s="8">
         <v>4</v>
       </c>
       <c r="AB39" s="8">
         <v>6</v>
       </c>
-      <c r="AC39" s="10">
-[...4 lines deleted...]
-      <c r="A40" s="55" t="s">
+      <c r="AC39" s="72">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
         <v>14</v>
@@ -4056,56 +4153,59 @@
       </c>
       <c r="U40" s="17">
         <v>7</v>
       </c>
       <c r="V40" s="17">
         <v>9</v>
       </c>
       <c r="W40" s="8">
         <v>7</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
       <c r="Z40" s="8">
         <v>11</v>
       </c>
       <c r="AA40" s="8">
         <v>5</v>
       </c>
       <c r="AB40" s="8">
         <v>4</v>
       </c>
-      <c r="AC40" s="10">
+      <c r="AC40" s="72">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="55" t="s">
+      <c r="AD40" s="72">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
         <v>6</v>
       </c>
       <c r="J41" s="13">
@@ -4143,56 +4243,59 @@
       </c>
       <c r="U41" s="17">
         <v>5</v>
       </c>
       <c r="V41" s="17">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>1</v>
       </c>
       <c r="X41" s="8">
         <v>5</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="8">
         <v>1</v>
       </c>
       <c r="AA41" s="8">
         <v>5</v>
       </c>
       <c r="AB41" s="8">
         <v>1</v>
       </c>
-      <c r="AC41" s="10">
+      <c r="AC41" s="72">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="55" t="s">
+      <c r="AD41" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>10</v>
       </c>
       <c r="I42" s="6">
         <v>5</v>
@@ -4232,55 +4335,58 @@
       </c>
       <c r="U42" s="17">
         <v>7</v>
       </c>
       <c r="V42" s="17">
         <v>5</v>
       </c>
       <c r="W42" s="8">
         <v>3</v>
       </c>
       <c r="X42" s="8">
         <v>4</v>
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
       <c r="Z42" s="8">
         <v>4</v>
       </c>
       <c r="AA42" s="8">
         <v>1</v>
       </c>
       <c r="AB42" s="8">
         <v>3</v>
       </c>
-      <c r="AC42" s="10">
-[...3 lines deleted...]
-    <row r="43" spans="1:29">
+      <c r="AC42" s="72">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="72">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="19">
         <v>25</v>
       </c>
       <c r="H43" s="19">
         <v>22</v>
       </c>
       <c r="I43" s="19">
@@ -4303,383 +4409,386 @@
       </c>
       <c r="O43" s="20">
         <v>9</v>
       </c>
       <c r="P43" s="20">
         <v>12</v>
       </c>
       <c r="Q43" s="20">
         <v>10</v>
       </c>
       <c r="R43" s="20">
         <v>6</v>
       </c>
       <c r="S43" s="20">
         <v>20</v>
       </c>
       <c r="T43" s="20">
         <v>22</v>
       </c>
       <c r="U43" s="20">
         <v>13</v>
       </c>
       <c r="V43" s="20">
         <v>16</v>
       </c>
-      <c r="W43" s="56">
+      <c r="W43" s="55">
         <v>11</v>
       </c>
-      <c r="X43" s="56">
+      <c r="X43" s="55">
         <v>10</v>
       </c>
-      <c r="Y43" s="56">
+      <c r="Y43" s="55">
         <v>19</v>
       </c>
-      <c r="Z43" s="56">
+      <c r="Z43" s="55">
         <v>7</v>
       </c>
-      <c r="AA43" s="56">
+      <c r="AA43" s="55">
         <v>11</v>
       </c>
-      <c r="AB43" s="56">
+      <c r="AB43" s="55">
         <v>15</v>
       </c>
-      <c r="AC43" s="21">
+      <c r="AC43" s="55">
         <v>6</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="55">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
-    <sheetView topLeftCell="V14" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+    <sheetView topLeftCell="V7" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.6640625" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A2" s="52"/>
-[...11 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="D3" s="43"/>
-[...9 lines deleted...]
-      <c r="AJ3" s="67" t="s">
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="AJ3" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="67"/>
+      <c r="AK3" s="68"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="51" t="s">
+      <c r="E5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="51" t="s">
+      <c r="F5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="51" t="s">
+      <c r="M5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="51" t="s">
+      <c r="Q5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="51" t="s">
+      <c r="R5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="51" t="s">
+      <c r="Y5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="51" t="s">
+      <c r="AC5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="51" t="s">
+      <c r="AD5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="51" t="s">
+      <c r="AK5" s="50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:48">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E7" s="44">
+      <c r="E7" s="43">
         <v>5.09</v>
       </c>
-      <c r="F7" s="44">
+      <c r="F7" s="43">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
       </c>
       <c r="I7" s="5">
         <v>6.05</v>
       </c>
       <c r="J7" s="33">
         <v>6.06</v>
       </c>
       <c r="K7" s="33">
         <v>5.95</v>
       </c>
       <c r="L7" s="32">
         <v>5.87</v>
       </c>
       <c r="M7" s="32">
         <v>5.75</v>
       </c>
       <c r="N7" s="32">
         <v>4.01</v>
@@ -4707,87 +4816,89 @@
       </c>
       <c r="V7" s="32">
         <v>5.65</v>
       </c>
       <c r="W7" s="32">
         <v>5.55</v>
       </c>
       <c r="X7" s="32">
         <v>5.54</v>
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
       <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="32">
         <v>4.13</v>
       </c>
       <c r="AB7" s="32">
         <v>4.21</v>
       </c>
       <c r="AC7" s="29">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AD7" s="34"/>
+      <c r="AD7" s="43">
+        <v>4.0199999999999996</v>
+      </c>
       <c r="AE7" s="28"/>
       <c r="AF7" s="28"/>
       <c r="AG7" s="28"/>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
-      <c r="AU7" s="44"/>
-      <c r="AV7" s="44"/>
+      <c r="AU7" s="43"/>
+      <c r="AV7" s="43"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>5.52</v>
       </c>
       <c r="C8" s="29">
         <v>5.81</v>
       </c>
       <c r="D8" s="29">
         <v>5.71</v>
       </c>
-      <c r="E8" s="44">
+      <c r="E8" s="43">
         <v>6</v>
       </c>
-      <c r="F8" s="44">
+      <c r="F8" s="43">
         <v>5.49</v>
       </c>
       <c r="G8" s="11">
         <v>6.29</v>
       </c>
       <c r="H8" s="5">
         <v>6.95</v>
       </c>
       <c r="I8" s="5">
         <v>7.27</v>
       </c>
       <c r="J8" s="33">
         <v>7.25</v>
       </c>
       <c r="K8" s="33">
         <v>7.07</v>
       </c>
       <c r="L8" s="32">
         <v>6.96</v>
       </c>
       <c r="M8" s="32">
         <v>6.83</v>
       </c>
       <c r="N8" s="32">
         <v>4.4000000000000004</v>
@@ -4815,87 +4926,89 @@
       </c>
       <c r="V8" s="32">
         <v>6.94</v>
       </c>
       <c r="W8" s="32">
         <v>6.8</v>
       </c>
       <c r="X8" s="32">
         <v>6.69</v>
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
       <c r="Z8" s="32">
         <v>4.46</v>
       </c>
       <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="32">
         <v>4.93</v>
       </c>
       <c r="AC8" s="29">
         <v>5.23</v>
       </c>
-      <c r="AD8" s="34"/>
+      <c r="AD8" s="43">
+        <v>4.79</v>
+      </c>
       <c r="AE8" s="28"/>
       <c r="AF8" s="28"/>
       <c r="AG8" s="28"/>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
-      <c r="AU8" s="44"/>
-      <c r="AV8" s="44"/>
+      <c r="AU8" s="43"/>
+      <c r="AV8" s="43"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>3.39</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.07</v>
       </c>
-      <c r="E9" s="44">
+      <c r="E9" s="43">
         <v>3.76</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F9" s="43">
         <v>4.29</v>
       </c>
       <c r="G9" s="11">
         <v>4.67</v>
       </c>
       <c r="H9" s="5">
         <v>5.24</v>
       </c>
       <c r="I9" s="5">
         <v>5.25</v>
       </c>
       <c r="J9" s="33">
         <v>5.44</v>
       </c>
       <c r="K9" s="33">
         <v>5.16</v>
       </c>
       <c r="L9" s="32">
         <v>5.29</v>
       </c>
       <c r="M9" s="32">
         <v>5.13</v>
       </c>
       <c r="N9" s="32">
         <v>3.92</v>
@@ -4923,87 +5036,89 @@
       </c>
       <c r="V9" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="32">
         <v>4.76</v>
       </c>
       <c r="X9" s="32">
         <v>4.83</v>
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
       <c r="Z9" s="32">
         <v>4.01</v>
       </c>
       <c r="AA9" s="32">
         <v>3.81</v>
       </c>
       <c r="AB9" s="32">
         <v>4.3</v>
       </c>
       <c r="AC9" s="29">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AD9" s="34"/>
+      <c r="AD9" s="43">
+        <v>3.86</v>
+      </c>
       <c r="AE9" s="28"/>
       <c r="AF9" s="28"/>
       <c r="AG9" s="28"/>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
-      <c r="AU9" s="44"/>
-      <c r="AV9" s="44"/>
+      <c r="AU9" s="43"/>
+      <c r="AV9" s="43"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>4.57</v>
       </c>
       <c r="C10" s="29">
         <v>3.76</v>
       </c>
       <c r="D10" s="29">
         <v>3.09</v>
       </c>
-      <c r="E10" s="44">
+      <c r="E10" s="43">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="43">
         <v>3.51</v>
       </c>
       <c r="G10" s="11">
         <v>3.71</v>
       </c>
       <c r="H10" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="5">
         <v>5.09</v>
       </c>
       <c r="J10" s="33">
         <v>5.36</v>
       </c>
       <c r="K10" s="33">
         <v>5.37</v>
       </c>
       <c r="L10" s="32">
         <v>5.23</v>
       </c>
       <c r="M10" s="32">
         <v>5.17</v>
       </c>
       <c r="N10" s="32">
         <v>5.78</v>
@@ -5031,87 +5146,89 @@
       </c>
       <c r="V10" s="32">
         <v>4.51</v>
       </c>
       <c r="W10" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="32">
         <v>4.3</v>
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
       <c r="Z10" s="32">
         <v>3.91</v>
       </c>
       <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="32">
         <v>2.04</v>
       </c>
       <c r="AC10" s="29">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AD10" s="34"/>
+      <c r="AD10" s="43">
+        <v>1.61</v>
+      </c>
       <c r="AE10" s="28"/>
       <c r="AF10" s="28"/>
       <c r="AG10" s="28"/>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
-      <c r="AU10" s="44"/>
-      <c r="AV10" s="44"/>
+      <c r="AU10" s="43"/>
+      <c r="AV10" s="43"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="29">
         <v>4.71</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="43">
         <v>4.34</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="43">
         <v>3.99</v>
       </c>
       <c r="G11" s="11">
         <v>4.08</v>
       </c>
       <c r="H11" s="5">
         <v>4.59</v>
       </c>
       <c r="I11" s="5">
         <v>4.63</v>
       </c>
       <c r="J11" s="33">
         <v>4.68</v>
       </c>
       <c r="K11" s="33">
         <v>4.6100000000000003</v>
       </c>
       <c r="L11" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="M11" s="32">
         <v>4.63</v>
       </c>
       <c r="N11" s="32">
         <v>1.8</v>
@@ -5139,87 +5256,89 @@
       </c>
       <c r="V11" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="32">
         <v>4.33</v>
       </c>
       <c r="X11" s="32">
         <v>4.37</v>
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
       <c r="Z11" s="32">
         <v>3.22</v>
       </c>
       <c r="AA11" s="32">
         <v>3.62</v>
       </c>
       <c r="AB11" s="32">
         <v>3.49</v>
       </c>
       <c r="AC11" s="29">
         <v>3.33</v>
       </c>
-      <c r="AD11" s="34"/>
+      <c r="AD11" s="43">
+        <v>2.93</v>
+      </c>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
-      <c r="AU11" s="44"/>
-      <c r="AV11" s="44"/>
+      <c r="AU11" s="43"/>
+      <c r="AV11" s="43"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>2.65</v>
       </c>
       <c r="D12" s="29">
         <v>3.11</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="43">
         <v>3.95</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="43">
         <v>4.07</v>
       </c>
       <c r="G12" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I12" s="5">
         <v>5.28</v>
       </c>
       <c r="J12" s="33">
         <v>5.47</v>
       </c>
       <c r="K12" s="33">
         <v>5.5</v>
       </c>
       <c r="L12" s="32">
         <v>5.37</v>
       </c>
       <c r="M12" s="32">
         <v>5.16</v>
       </c>
       <c r="N12" s="32">
         <v>4.12</v>
@@ -5247,87 +5366,89 @@
       </c>
       <c r="V12" s="32">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="32">
         <v>4.74</v>
       </c>
       <c r="X12" s="32">
         <v>4.96</v>
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
       <c r="Z12" s="32">
         <v>6.02</v>
       </c>
       <c r="AA12" s="32">
         <v>5.65</v>
       </c>
       <c r="AB12" s="32">
         <v>5.13</v>
       </c>
       <c r="AC12" s="29">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AD12" s="34"/>
+      <c r="AD12" s="43">
+        <v>3.53</v>
+      </c>
       <c r="AE12" s="28"/>
       <c r="AF12" s="28"/>
       <c r="AG12" s="28"/>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
-      <c r="AU12" s="44"/>
-      <c r="AV12" s="44"/>
+      <c r="AU12" s="43"/>
+      <c r="AV12" s="43"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>6.07</v>
       </c>
       <c r="C13" s="29">
         <v>5.24</v>
       </c>
       <c r="D13" s="29">
         <v>4.82</v>
       </c>
-      <c r="E13" s="44">
+      <c r="E13" s="43">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="43">
         <v>3.98</v>
       </c>
       <c r="G13" s="11">
         <v>4.46</v>
       </c>
       <c r="H13" s="5">
         <v>4.41</v>
       </c>
       <c r="I13" s="5">
         <v>4.7</v>
       </c>
       <c r="J13" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K13" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L13" s="32">
         <v>4.75</v>
       </c>
       <c r="M13" s="32">
         <v>4.46</v>
       </c>
       <c r="N13" s="32">
         <v>4.28</v>
@@ -5355,87 +5476,89 @@
       </c>
       <c r="V13" s="32">
         <v>4.2</v>
       </c>
       <c r="W13" s="32">
         <v>4.34</v>
       </c>
       <c r="X13" s="32">
         <v>4.41</v>
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="32">
         <v>3.63</v>
       </c>
       <c r="AA13" s="32">
         <v>3.79</v>
       </c>
       <c r="AB13" s="32">
         <v>3.23</v>
       </c>
       <c r="AC13" s="29">
         <v>3.35</v>
       </c>
-      <c r="AD13" s="34"/>
+      <c r="AD13" s="43">
+        <v>3.25</v>
+      </c>
       <c r="AE13" s="28"/>
       <c r="AF13" s="28"/>
       <c r="AG13" s="28"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
-      <c r="AU13" s="44"/>
-      <c r="AV13" s="44"/>
+      <c r="AU13" s="43"/>
+      <c r="AV13" s="43"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>4.08</v>
       </c>
       <c r="C14" s="29">
         <v>3.56</v>
       </c>
       <c r="D14" s="29">
         <v>4.25</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="43">
         <v>4.13</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="43">
         <v>3.85</v>
       </c>
       <c r="G14" s="11">
         <v>4.34</v>
       </c>
       <c r="H14" s="5">
         <v>5</v>
       </c>
       <c r="I14" s="5">
         <v>5.18</v>
       </c>
       <c r="J14" s="33">
         <v>5.22</v>
       </c>
       <c r="K14" s="33">
         <v>5.08</v>
       </c>
       <c r="L14" s="32">
         <v>4.91</v>
       </c>
       <c r="M14" s="32">
         <v>4.79</v>
       </c>
       <c r="N14" s="32">
         <v>3.33</v>
@@ -5463,87 +5586,89 @@
       </c>
       <c r="V14" s="32">
         <v>4.29</v>
       </c>
       <c r="W14" s="32">
         <v>4.24</v>
       </c>
       <c r="X14" s="32">
         <v>4.29</v>
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="32">
         <v>4.63</v>
       </c>
       <c r="AA14" s="32">
         <v>4.59</v>
       </c>
       <c r="AB14" s="32">
         <v>4.26</v>
       </c>
       <c r="AC14" s="29">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AD14" s="34"/>
+      <c r="AD14" s="43">
+        <v>3.96</v>
+      </c>
       <c r="AE14" s="28"/>
       <c r="AF14" s="28"/>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
-      <c r="AU14" s="44"/>
-      <c r="AV14" s="44"/>
+      <c r="AU14" s="43"/>
+      <c r="AV14" s="43"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>6.07</v>
       </c>
       <c r="D15" s="29">
         <v>5.17</v>
       </c>
-      <c r="E15" s="44">
+      <c r="E15" s="43">
         <v>4.95</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="43">
         <v>4.22</v>
       </c>
       <c r="G15" s="11">
         <v>4.46</v>
       </c>
       <c r="H15" s="5">
         <v>4.72</v>
       </c>
       <c r="I15" s="5">
         <v>4.91</v>
       </c>
       <c r="J15" s="33">
         <v>5.08</v>
       </c>
       <c r="K15" s="33">
         <v>4.99</v>
       </c>
       <c r="L15" s="32">
         <v>5.25</v>
       </c>
       <c r="M15" s="32">
         <v>5.16</v>
       </c>
       <c r="N15" s="32">
         <v>2.84</v>
@@ -5571,87 +5696,89 @@
       </c>
       <c r="V15" s="32">
         <v>4.42</v>
       </c>
       <c r="W15" s="32">
         <v>4.47</v>
       </c>
       <c r="X15" s="32">
         <v>4.47</v>
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
       <c r="Z15" s="32">
         <v>4.34</v>
       </c>
       <c r="AA15" s="32">
         <v>3.03</v>
       </c>
       <c r="AB15" s="32">
         <v>3.47</v>
       </c>
       <c r="AC15" s="29">
         <v>4.47</v>
       </c>
-      <c r="AD15" s="34"/>
+      <c r="AD15" s="43">
+        <v>3.86</v>
+      </c>
       <c r="AE15" s="28"/>
       <c r="AF15" s="28"/>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
-      <c r="AU15" s="44"/>
-      <c r="AV15" s="44"/>
+      <c r="AU15" s="43"/>
+      <c r="AV15" s="43"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>5.36</v>
       </c>
       <c r="C16" s="29">
         <v>5.62</v>
       </c>
       <c r="D16" s="29">
         <v>6.46</v>
       </c>
-      <c r="E16" s="44">
+      <c r="E16" s="43">
         <v>5.55</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="43">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="11">
         <v>4.95</v>
       </c>
       <c r="H16" s="5">
         <v>5.8</v>
       </c>
       <c r="I16" s="5">
         <v>6.08</v>
       </c>
       <c r="J16" s="33">
         <v>5.65</v>
       </c>
       <c r="K16" s="33">
         <v>5.48</v>
       </c>
       <c r="L16" s="32">
         <v>5.31</v>
       </c>
       <c r="M16" s="32">
         <v>5.38</v>
       </c>
       <c r="N16" s="32">
         <v>2.8</v>
@@ -5679,87 +5806,89 @@
       </c>
       <c r="V16" s="32">
         <v>4.71</v>
       </c>
       <c r="W16" s="32">
         <v>4.58</v>
       </c>
       <c r="X16" s="32">
         <v>4.68</v>
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
       <c r="Z16" s="32">
         <v>2.11</v>
       </c>
       <c r="AA16" s="32">
         <v>2.59</v>
       </c>
       <c r="AB16" s="32">
         <v>2.42</v>
       </c>
       <c r="AC16" s="29">
         <v>3.26</v>
       </c>
-      <c r="AD16" s="34"/>
+      <c r="AD16" s="43">
+        <v>2.89</v>
+      </c>
       <c r="AE16" s="28"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
-      <c r="AU16" s="44"/>
-      <c r="AV16" s="44"/>
+      <c r="AU16" s="43"/>
+      <c r="AV16" s="43"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>5.39</v>
       </c>
       <c r="C17" s="29">
         <v>4.2</v>
       </c>
       <c r="D17" s="29">
         <v>3.68</v>
       </c>
-      <c r="E17" s="44">
+      <c r="E17" s="43">
         <v>3.78</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="43">
         <v>3.55</v>
       </c>
       <c r="G17" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="5">
         <v>4.09</v>
       </c>
       <c r="I17" s="5">
         <v>4.59</v>
       </c>
       <c r="J17" s="33">
         <v>4.92</v>
       </c>
       <c r="K17" s="33">
         <v>4.76</v>
       </c>
       <c r="L17" s="32">
         <v>4.58</v>
       </c>
       <c r="M17" s="32">
         <v>4.42</v>
       </c>
       <c r="N17" s="32">
         <v>3.44</v>
@@ -5787,87 +5916,89 @@
       </c>
       <c r="V17" s="32">
         <v>4.12</v>
       </c>
       <c r="W17" s="32">
         <v>4.32</v>
       </c>
       <c r="X17" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
       <c r="Z17" s="32">
         <v>2.72</v>
       </c>
       <c r="AA17" s="32">
         <v>2.86</v>
       </c>
       <c r="AB17" s="32">
         <v>3.31</v>
       </c>
       <c r="AC17" s="29">
         <v>3.02</v>
       </c>
-      <c r="AD17" s="34"/>
+      <c r="AD17" s="43">
+        <v>2.82</v>
+      </c>
       <c r="AE17" s="28"/>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
-      <c r="AU17" s="44"/>
-      <c r="AV17" s="44"/>
+      <c r="AU17" s="43"/>
+      <c r="AV17" s="43"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>3.91</v>
       </c>
       <c r="C18" s="29">
         <v>4.59</v>
       </c>
       <c r="D18" s="29">
         <v>4.5599999999999996</v>
       </c>
-      <c r="E18" s="44">
+      <c r="E18" s="43">
         <v>5.13</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="43">
         <v>4.7</v>
       </c>
       <c r="G18" s="11">
         <v>4.8</v>
       </c>
       <c r="H18" s="5">
         <v>5.24</v>
       </c>
       <c r="I18" s="5">
         <v>5.5</v>
       </c>
       <c r="J18" s="33">
         <v>5.51</v>
       </c>
       <c r="K18" s="33">
         <v>5.44</v>
       </c>
       <c r="L18" s="32">
         <v>5.43</v>
       </c>
       <c r="M18" s="32">
         <v>5.43</v>
       </c>
       <c r="N18" s="32">
         <v>5.59</v>
@@ -5895,87 +6026,89 @@
       </c>
       <c r="V18" s="32">
         <v>5.61</v>
       </c>
       <c r="W18" s="32">
         <v>5.51</v>
       </c>
       <c r="X18" s="32">
         <v>5.53</v>
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
       <c r="Z18" s="32">
         <v>5.43</v>
       </c>
       <c r="AA18" s="32">
         <v>4.01</v>
       </c>
       <c r="AB18" s="32">
         <v>3.28</v>
       </c>
       <c r="AC18" s="29">
         <v>3.61</v>
       </c>
-      <c r="AD18" s="34"/>
+      <c r="AD18" s="43">
+        <v>3.65</v>
+      </c>
       <c r="AE18" s="28"/>
       <c r="AF18" s="28"/>
       <c r="AG18" s="28"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
-      <c r="AU18" s="44"/>
-      <c r="AV18" s="44"/>
+      <c r="AU18" s="43"/>
+      <c r="AV18" s="43"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>6.27</v>
       </c>
       <c r="C19" s="29">
         <v>6.45</v>
       </c>
       <c r="D19" s="29">
         <v>5.9</v>
       </c>
-      <c r="E19" s="44">
+      <c r="E19" s="43">
         <v>4.43</v>
       </c>
-      <c r="F19" s="44">
+      <c r="F19" s="43">
         <v>3.77</v>
       </c>
       <c r="G19" s="11">
         <v>4.2</v>
       </c>
       <c r="H19" s="5">
         <v>4.13</v>
       </c>
       <c r="I19" s="5">
         <v>4.55</v>
       </c>
       <c r="J19" s="33">
         <v>4.47</v>
       </c>
       <c r="K19" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L19" s="32">
         <v>4.24</v>
       </c>
       <c r="M19" s="32">
         <v>4.51</v>
       </c>
       <c r="N19" s="32">
         <v>6.31</v>
@@ -6003,87 +6136,89 @@
       </c>
       <c r="V19" s="32">
         <v>5.35</v>
       </c>
       <c r="W19" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="32">
         <v>5.09</v>
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
       <c r="Z19" s="32">
         <v>1.32</v>
       </c>
       <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="32">
         <v>3.19</v>
       </c>
       <c r="AC19" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD19" s="34"/>
+      <c r="AD19" s="43">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="AE19" s="28"/>
       <c r="AF19" s="28"/>
       <c r="AG19" s="28"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
-      <c r="AU19" s="44"/>
-      <c r="AV19" s="44"/>
+      <c r="AU19" s="43"/>
+      <c r="AV19" s="43"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>6.6</v>
       </c>
       <c r="C20" s="29">
         <v>5.35</v>
       </c>
       <c r="D20" s="29">
         <v>3.83</v>
       </c>
-      <c r="E20" s="44">
+      <c r="E20" s="43">
         <v>4.3</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="43">
         <v>4.37</v>
       </c>
       <c r="G20" s="11">
         <v>3.96</v>
       </c>
       <c r="H20" s="5">
         <v>4.75</v>
       </c>
       <c r="I20" s="5">
         <v>4.76</v>
       </c>
       <c r="J20" s="33">
         <v>4.45</v>
       </c>
       <c r="K20" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L20" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M20" s="32">
         <v>4.29</v>
       </c>
       <c r="N20" s="32">
         <v>1.98</v>
@@ -6111,87 +6246,89 @@
       </c>
       <c r="V20" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="32">
         <v>4.55</v>
       </c>
       <c r="X20" s="32">
         <v>4.51</v>
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
       <c r="Z20" s="32">
         <v>4.13</v>
       </c>
       <c r="AA20" s="32">
         <v>2.72</v>
       </c>
       <c r="AB20" s="32">
         <v>2.86</v>
       </c>
       <c r="AC20" s="29">
         <v>3.22</v>
       </c>
-      <c r="AD20" s="34"/>
+      <c r="AD20" s="43">
+        <v>2.99</v>
+      </c>
       <c r="AE20" s="28"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
-      <c r="AU20" s="44"/>
-      <c r="AV20" s="44"/>
+      <c r="AU20" s="43"/>
+      <c r="AV20" s="43"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="29">
         <v>3.5</v>
       </c>
       <c r="D21" s="29">
         <v>4.37</v>
       </c>
-      <c r="E21" s="44">
+      <c r="E21" s="43">
         <v>4.67</v>
       </c>
-      <c r="F21" s="44">
+      <c r="F21" s="43">
         <v>4.68</v>
       </c>
       <c r="G21" s="11">
         <v>5.36</v>
       </c>
       <c r="H21" s="5">
         <v>5.67</v>
       </c>
       <c r="I21" s="5">
         <v>5.59</v>
       </c>
       <c r="J21" s="33">
         <v>5.52</v>
       </c>
       <c r="K21" s="33">
         <v>5.41</v>
       </c>
       <c r="L21" s="32">
         <v>5.33</v>
       </c>
       <c r="M21" s="32">
         <v>5.17</v>
       </c>
       <c r="N21" s="32">
         <v>3.14</v>
@@ -6219,139 +6356,141 @@
       </c>
       <c r="V21" s="32">
         <v>4.59</v>
       </c>
       <c r="W21" s="32">
         <v>4.51</v>
       </c>
       <c r="X21" s="32">
         <v>4.42</v>
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="32">
         <v>3.34</v>
       </c>
       <c r="AB21" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="29">
         <v>3.56</v>
       </c>
-      <c r="AD21" s="34"/>
+      <c r="AD21" s="43">
+        <v>3.47</v>
+      </c>
       <c r="AE21" s="28"/>
       <c r="AF21" s="28"/>
       <c r="AG21" s="28"/>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
-      <c r="AU21" s="44"/>
-      <c r="AV21" s="44"/>
+      <c r="AU21" s="43"/>
+      <c r="AV21" s="43"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="68"/>
-[...45 lines deleted...]
-      <c r="AV22" s="45"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="Z22" s="44"/>
+      <c r="AA22" s="44"/>
+      <c r="AB22" s="44"/>
+      <c r="AC22" s="44"/>
+      <c r="AD22" s="43"/>
+      <c r="AE22" s="44"/>
+      <c r="AF22" s="44"/>
+      <c r="AG22" s="44"/>
+      <c r="AH22" s="44"/>
+      <c r="AI22" s="44"/>
+      <c r="AJ22" s="44"/>
+      <c r="AK22" s="44"/>
+      <c r="AL22" s="44"/>
+      <c r="AM22" s="44"/>
+      <c r="AN22" s="44"/>
+      <c r="AO22" s="44"/>
+      <c r="AP22" s="44"/>
+      <c r="AQ22" s="44"/>
+      <c r="AR22" s="44"/>
+      <c r="AS22" s="44"/>
+      <c r="AT22" s="44"/>
+      <c r="AU22" s="44"/>
+      <c r="AV22" s="44"/>
     </row>
     <row r="23" spans="1:48">
-      <c r="A23" s="49" t="s">
+      <c r="A23" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>5.38</v>
       </c>
       <c r="C23" s="29">
         <v>5.63</v>
       </c>
       <c r="D23" s="29">
         <v>5.6</v>
       </c>
-      <c r="E23" s="44">
+      <c r="E23" s="43">
         <v>5.87</v>
       </c>
-      <c r="F23" s="44">
+      <c r="F23" s="43">
         <v>5.37</v>
       </c>
       <c r="G23" s="5">
         <v>6.07</v>
       </c>
       <c r="H23" s="5">
         <v>6.71</v>
       </c>
       <c r="I23" s="5">
         <v>7.05</v>
       </c>
       <c r="J23" s="32">
         <v>7.02</v>
       </c>
       <c r="K23" s="32">
         <v>6.84</v>
       </c>
       <c r="L23" s="32">
         <v>6.76</v>
       </c>
       <c r="M23" s="32">
         <v>6.63</v>
       </c>
       <c r="N23" s="32">
         <v>4.34</v>
@@ -6379,87 +6518,89 @@
       </c>
       <c r="V23" s="32">
         <v>6.71</v>
       </c>
       <c r="W23" s="32">
         <v>6.59</v>
       </c>
       <c r="X23" s="32">
         <v>6.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
       <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="32">
         <v>4.55</v>
       </c>
       <c r="AB23" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="29">
         <v>5.09</v>
       </c>
-      <c r="AD23" s="29"/>
+      <c r="AD23" s="43">
+        <v>4.68</v>
+      </c>
       <c r="AE23" s="28"/>
       <c r="AF23" s="28"/>
       <c r="AG23" s="28"/>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
-      <c r="AU23" s="44"/>
-      <c r="AV23" s="44"/>
+      <c r="AU23" s="43"/>
+      <c r="AV23" s="43"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>5.52</v>
       </c>
       <c r="C24" s="29">
         <v>5.81</v>
       </c>
       <c r="D24" s="29">
         <v>5.71</v>
       </c>
-      <c r="E24" s="44">
+      <c r="E24" s="43">
         <v>6</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="43">
         <v>5.49</v>
       </c>
       <c r="G24" s="11">
         <v>6.29</v>
       </c>
       <c r="H24" s="5">
         <v>6.95</v>
       </c>
       <c r="I24" s="5">
         <v>7.27</v>
       </c>
       <c r="J24" s="32">
         <v>7.25</v>
       </c>
       <c r="K24" s="32">
         <v>7.07</v>
       </c>
       <c r="L24" s="32">
         <v>6.96</v>
       </c>
       <c r="M24" s="32">
         <v>6.83</v>
       </c>
       <c r="N24" s="32">
         <v>4.4000000000000004</v>
@@ -6487,87 +6628,89 @@
       </c>
       <c r="V24" s="32">
         <v>6.94</v>
       </c>
       <c r="W24" s="32">
         <v>6.8</v>
       </c>
       <c r="X24" s="32">
         <v>6.69</v>
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
       <c r="Z24" s="32">
         <v>4.46</v>
       </c>
       <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="32">
         <v>4.93</v>
       </c>
       <c r="AC24" s="29">
         <v>5.23</v>
       </c>
-      <c r="AD24" s="29"/>
+      <c r="AD24" s="43">
+        <v>4.79</v>
+      </c>
       <c r="AE24" s="28"/>
       <c r="AF24" s="28"/>
       <c r="AG24" s="28"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
-      <c r="AU24" s="44"/>
-      <c r="AV24" s="44"/>
+      <c r="AU24" s="43"/>
+      <c r="AV24" s="43"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>5.57</v>
       </c>
       <c r="C25" s="29">
         <v>5.77</v>
       </c>
       <c r="D25" s="29">
         <v>6.15</v>
       </c>
-      <c r="E25" s="44">
+      <c r="E25" s="43">
         <v>6.05</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="43">
         <v>5.07</v>
       </c>
       <c r="G25" s="11">
         <v>5.17</v>
       </c>
       <c r="H25" s="5">
         <v>4.83</v>
       </c>
       <c r="I25" s="5">
         <v>5.44</v>
       </c>
       <c r="J25" s="32">
         <v>5.47</v>
       </c>
       <c r="K25" s="32">
         <v>5.19</v>
       </c>
       <c r="L25" s="32">
         <v>5.36</v>
       </c>
       <c r="M25" s="32">
         <v>5.03</v>
       </c>
       <c r="N25" s="32">
         <v>2.74</v>
@@ -6595,87 +6738,89 @@
       </c>
       <c r="V25" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="32">
         <v>4.75</v>
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
       <c r="Z25" s="32">
         <v>2.76</v>
       </c>
       <c r="AA25" s="32">
         <v>5.08</v>
       </c>
       <c r="AB25" s="32">
         <v>4.78</v>
       </c>
       <c r="AC25" s="29">
         <v>4.3</v>
       </c>
-      <c r="AD25" s="29"/>
+      <c r="AD25" s="43">
+        <v>3.7</v>
+      </c>
       <c r="AE25" s="28"/>
       <c r="AF25" s="28"/>
       <c r="AG25" s="28"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
-      <c r="AU25" s="44"/>
-      <c r="AV25" s="44"/>
+      <c r="AU25" s="43"/>
+      <c r="AV25" s="43"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>5.39</v>
       </c>
       <c r="D26" s="29">
         <v>4.12</v>
       </c>
-      <c r="E26" s="44">
+      <c r="E26" s="43">
         <v>4.8499999999999996</v>
       </c>
-      <c r="F26" s="44">
+      <c r="F26" s="43">
         <v>4.55</v>
       </c>
       <c r="G26" s="11">
         <v>4.96</v>
       </c>
       <c r="H26" s="5">
         <v>5.49</v>
       </c>
       <c r="I26" s="5">
         <v>5.67</v>
       </c>
       <c r="J26" s="32">
         <v>6.02</v>
       </c>
       <c r="K26" s="32">
         <v>5.93</v>
       </c>
       <c r="L26" s="32">
         <v>5.89</v>
       </c>
       <c r="M26" s="32">
         <v>5.54</v>
       </c>
       <c r="N26" s="32">
         <v>3.57</v>
@@ -6703,87 +6848,89 @@
       </c>
       <c r="V26" s="32">
         <v>5.39</v>
       </c>
       <c r="W26" s="32">
         <v>5.38</v>
       </c>
       <c r="X26" s="32">
         <v>5.22</v>
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
       <c r="Z26" s="32">
         <v>5.35</v>
       </c>
       <c r="AA26" s="32">
         <v>2.84</v>
       </c>
       <c r="AB26" s="32">
         <v>4.32</v>
       </c>
       <c r="AC26" s="29">
         <v>5.56</v>
       </c>
-      <c r="AD26" s="29"/>
+      <c r="AD26" s="43">
+        <v>5.16</v>
+      </c>
       <c r="AE26" s="28"/>
       <c r="AF26" s="28"/>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
-      <c r="AU26" s="44"/>
-      <c r="AV26" s="44"/>
+      <c r="AU26" s="43"/>
+      <c r="AV26" s="43"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>7.26</v>
       </c>
       <c r="C27" s="29">
         <v>4.55</v>
       </c>
       <c r="D27" s="29">
         <v>5.47</v>
       </c>
-      <c r="E27" s="44">
+      <c r="E27" s="43">
         <v>4.5</v>
       </c>
-      <c r="F27" s="44">
+      <c r="F27" s="43">
         <v>4.46</v>
       </c>
       <c r="G27" s="11">
         <v>3.96</v>
       </c>
       <c r="H27" s="5">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="5">
         <v>4.62</v>
       </c>
       <c r="J27" s="32">
         <v>4.28</v>
       </c>
       <c r="K27" s="32">
         <v>4.29</v>
       </c>
       <c r="L27" s="32">
         <v>4.1900000000000004</v>
       </c>
       <c r="M27" s="32">
         <v>4.21</v>
       </c>
       <c r="N27" s="32">
         <v>1.49</v>
@@ -6811,87 +6958,89 @@
       </c>
       <c r="V27" s="32">
         <v>4.97</v>
       </c>
       <c r="W27" s="32">
         <v>4.92</v>
       </c>
       <c r="X27" s="32">
         <v>5.3</v>
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
       <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="32">
         <v>3.81</v>
       </c>
       <c r="AB27" s="32">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>4.12</v>
       </c>
-      <c r="AD27" s="29"/>
+      <c r="AD27" s="43">
+        <v>3.88</v>
+      </c>
       <c r="AE27" s="28"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
-      <c r="AU27" s="44"/>
-      <c r="AV27" s="44"/>
+      <c r="AU27" s="43"/>
+      <c r="AV27" s="43"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>3.3</v>
       </c>
       <c r="D28" s="29">
         <v>4.3499999999999996</v>
       </c>
-      <c r="E28" s="44">
+      <c r="E28" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F28" s="44">
+      <c r="F28" s="43">
         <v>4.46</v>
       </c>
       <c r="G28" s="11">
         <v>4.8</v>
       </c>
       <c r="H28" s="5">
         <v>6.22</v>
       </c>
       <c r="I28" s="5">
         <v>6.58</v>
       </c>
       <c r="J28" s="32">
         <v>6.48</v>
       </c>
       <c r="K28" s="32">
         <v>6.1</v>
       </c>
       <c r="L28" s="32">
         <v>6.22</v>
       </c>
       <c r="M28" s="32">
         <v>6.23</v>
       </c>
       <c r="N28" s="32">
         <v>6.41</v>
@@ -6919,142 +7068,144 @@
       </c>
       <c r="V28" s="32">
         <v>5.81</v>
       </c>
       <c r="W28" s="32">
         <v>5.96</v>
       </c>
       <c r="X28" s="32">
         <v>5.76</v>
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
       <c r="Z28" s="32">
         <v>5.52</v>
       </c>
       <c r="AA28" s="32">
         <v>3.86</v>
       </c>
       <c r="AB28" s="32">
         <v>3.17</v>
       </c>
       <c r="AC28" s="29">
         <v>3.56</v>
       </c>
-      <c r="AD28" s="29"/>
+      <c r="AD28" s="43">
+        <v>3.77</v>
+      </c>
       <c r="AE28" s="28"/>
       <c r="AF28" s="28"/>
       <c r="AG28" s="28"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
-      <c r="AU28" s="44"/>
-      <c r="AV28" s="44"/>
+      <c r="AU28" s="43"/>
+      <c r="AV28" s="43"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="69"/>
-[...22 lines deleted...]
-      <c r="Y29" s="69"/>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+      <c r="O29" s="67"/>
+      <c r="P29" s="67"/>
+      <c r="Q29" s="67"/>
+      <c r="R29" s="67"/>
+      <c r="S29" s="67"/>
+      <c r="T29" s="67"/>
+      <c r="U29" s="67"/>
+      <c r="V29" s="67"/>
+      <c r="W29" s="67"/>
+      <c r="X29" s="67"/>
+      <c r="Y29" s="67"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
-      <c r="AD29" s="22"/>
+      <c r="AD29" s="43"/>
       <c r="AE29" s="22"/>
       <c r="AF29" s="22"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
-      <c r="A30" s="49" t="s">
+      <c r="A30" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="29">
         <v>4.21</v>
       </c>
       <c r="D30" s="29">
         <v>4.21</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="43">
         <v>4.3499999999999996</v>
       </c>
-      <c r="F30" s="44">
+      <c r="F30" s="43">
         <v>4.16</v>
       </c>
-      <c r="G30" s="46">
+      <c r="G30" s="45">
         <v>4.5</v>
       </c>
       <c r="H30" s="5">
         <v>4.93</v>
       </c>
       <c r="I30" s="5">
         <v>5.09</v>
       </c>
       <c r="J30" s="33">
         <v>5.14</v>
       </c>
       <c r="K30" s="33">
         <v>5.08</v>
       </c>
       <c r="L30" s="32">
         <v>5</v>
       </c>
       <c r="M30" s="32">
         <v>4.91</v>
       </c>
       <c r="N30" s="33">
         <v>3.69</v>
       </c>
       <c r="O30" s="33">
         <v>4.32</v>
@@ -7079,90 +7230,92 @@
       </c>
       <c r="V30" s="33">
         <v>4.59</v>
       </c>
       <c r="W30" s="32">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="32">
         <v>4.58</v>
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
       <c r="Z30" s="32">
         <v>3.81</v>
       </c>
       <c r="AA30" s="32">
         <v>3.71</v>
       </c>
       <c r="AB30" s="32">
         <v>3.63</v>
       </c>
       <c r="AC30" s="29">
         <v>3.68</v>
       </c>
-      <c r="AD30" s="29"/>
-      <c r="AE30" s="35"/>
+      <c r="AD30" s="43">
+        <v>3.35</v>
+      </c>
+      <c r="AE30" s="34"/>
       <c r="AF30" s="28"/>
       <c r="AG30" s="28"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
-      <c r="AU30" s="44"/>
-      <c r="AV30" s="44"/>
+      <c r="AU30" s="43"/>
+      <c r="AV30" s="43"/>
     </row>
     <row r="31" spans="1:48">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>3.39</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.07</v>
       </c>
-      <c r="E31" s="44">
+      <c r="E31" s="43">
         <v>3.76</v>
       </c>
-      <c r="F31" s="44">
+      <c r="F31" s="43">
         <v>4.29</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="46">
         <v>4.67</v>
       </c>
       <c r="H31" s="5">
         <v>5.24</v>
       </c>
       <c r="I31" s="5">
         <v>5.25</v>
       </c>
       <c r="J31" s="33">
         <v>5.44</v>
       </c>
       <c r="K31" s="33">
         <v>5.16</v>
       </c>
       <c r="L31" s="32">
         <v>5.29</v>
       </c>
       <c r="M31" s="32">
         <v>5.13</v>
       </c>
       <c r="N31" s="33">
         <v>3.92</v>
       </c>
       <c r="O31" s="33">
         <v>4.92</v>
@@ -7187,90 +7340,92 @@
       </c>
       <c r="V31" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="32">
         <v>4.76</v>
       </c>
       <c r="X31" s="32">
         <v>4.83</v>
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
       <c r="Z31" s="32">
         <v>4.01</v>
       </c>
       <c r="AA31" s="32">
         <v>3.81</v>
       </c>
       <c r="AB31" s="32">
         <v>4.3</v>
       </c>
       <c r="AC31" s="29">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AD31" s="29"/>
-      <c r="AE31" s="35"/>
+      <c r="AD31" s="43">
+        <v>3.86</v>
+      </c>
+      <c r="AE31" s="34"/>
       <c r="AF31" s="28"/>
       <c r="AG31" s="28"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
-      <c r="AU31" s="44"/>
-      <c r="AV31" s="44"/>
+      <c r="AU31" s="43"/>
+      <c r="AV31" s="43"/>
     </row>
     <row r="32" spans="1:48">
-      <c r="A32" s="55" t="s">
+      <c r="A32" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>4.57</v>
       </c>
       <c r="C32" s="29">
         <v>3.76</v>
       </c>
       <c r="D32" s="29">
         <v>3.09</v>
       </c>
-      <c r="E32" s="44">
+      <c r="E32" s="43">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="43">
         <v>3.51</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="46">
         <v>3.71</v>
       </c>
       <c r="H32" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="5">
         <v>5.09</v>
       </c>
       <c r="J32" s="33">
         <v>5.36</v>
       </c>
       <c r="K32" s="33">
         <v>5.37</v>
       </c>
       <c r="L32" s="32">
         <v>5.23</v>
       </c>
       <c r="M32" s="32">
         <v>5.17</v>
       </c>
       <c r="N32" s="33">
         <v>5.78</v>
       </c>
       <c r="O32" s="33">
         <v>6.49</v>
@@ -7295,90 +7450,92 @@
       </c>
       <c r="V32" s="33">
         <v>4.51</v>
       </c>
       <c r="W32" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="32">
         <v>4.3</v>
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
       <c r="Z32" s="32">
         <v>3.91</v>
       </c>
       <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="32">
         <v>2.04</v>
       </c>
       <c r="AC32" s="29">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AD32" s="29"/>
-      <c r="AE32" s="35"/>
+      <c r="AD32" s="43">
+        <v>1.61</v>
+      </c>
+      <c r="AE32" s="34"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
-      <c r="AU32" s="44"/>
-      <c r="AV32" s="44"/>
+      <c r="AU32" s="43"/>
+      <c r="AV32" s="43"/>
     </row>
     <row r="33" spans="1:48">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="29">
         <v>4.58</v>
       </c>
       <c r="C33" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="29">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E33" s="44">
+      <c r="E33" s="43">
         <v>3.53</v>
       </c>
-      <c r="F33" s="44">
+      <c r="F33" s="43">
         <v>3.47</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="46">
         <v>3.57</v>
       </c>
       <c r="H33" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="5">
         <v>4.25</v>
       </c>
       <c r="J33" s="33">
         <v>4.3</v>
       </c>
       <c r="K33" s="33">
         <v>4.33</v>
       </c>
       <c r="L33" s="32">
         <v>4.25</v>
       </c>
       <c r="M33" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="N33" s="33">
         <v>1.34</v>
       </c>
       <c r="O33" s="33">
         <v>2.82</v>
@@ -7403,90 +7560,92 @@
       </c>
       <c r="V33" s="33">
         <v>4.12</v>
       </c>
       <c r="W33" s="32">
         <v>4.18</v>
       </c>
       <c r="X33" s="32">
         <v>4.18</v>
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="32">
         <v>3.45</v>
       </c>
       <c r="AA33" s="32">
         <v>2.9</v>
       </c>
       <c r="AB33" s="32">
         <v>2.85</v>
       </c>
       <c r="AC33" s="29">
         <v>2.85</v>
       </c>
-      <c r="AD33" s="29"/>
-      <c r="AE33" s="35"/>
+      <c r="AD33" s="43">
+        <v>2.54</v>
+      </c>
+      <c r="AE33" s="34"/>
       <c r="AF33" s="28"/>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
-      <c r="AU33" s="44"/>
-      <c r="AV33" s="44"/>
+      <c r="AU33" s="43"/>
+      <c r="AV33" s="43"/>
     </row>
     <row r="34" spans="1:48">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="29">
         <v>2.65</v>
       </c>
       <c r="D34" s="29">
         <v>3.11</v>
       </c>
-      <c r="E34" s="44">
+      <c r="E34" s="43">
         <v>3.95</v>
       </c>
-      <c r="F34" s="44">
+      <c r="F34" s="43">
         <v>4.07</v>
       </c>
-      <c r="G34" s="47">
+      <c r="G34" s="46">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="5">
         <v>5.28</v>
       </c>
       <c r="J34" s="33">
         <v>5.47</v>
       </c>
       <c r="K34" s="33">
         <v>5.5</v>
       </c>
       <c r="L34" s="32">
         <v>5.37</v>
       </c>
       <c r="M34" s="32">
         <v>5.16</v>
       </c>
       <c r="N34" s="33">
         <v>4.12</v>
       </c>
       <c r="O34" s="33">
         <v>3.09</v>
@@ -7511,90 +7670,92 @@
       </c>
       <c r="V34" s="33">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="32">
         <v>4.74</v>
       </c>
       <c r="X34" s="32">
         <v>4.96</v>
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
       <c r="Z34" s="32">
         <v>6.02</v>
       </c>
       <c r="AA34" s="32">
         <v>5.65</v>
       </c>
       <c r="AB34" s="32">
         <v>5.13</v>
       </c>
       <c r="AC34" s="29">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AD34" s="29"/>
-      <c r="AE34" s="35"/>
+      <c r="AD34" s="43">
+        <v>3.53</v>
+      </c>
+      <c r="AE34" s="34"/>
       <c r="AF34" s="28"/>
       <c r="AG34" s="28"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
-      <c r="AU34" s="44"/>
-      <c r="AV34" s="44"/>
+      <c r="AU34" s="43"/>
+      <c r="AV34" s="43"/>
     </row>
     <row r="35" spans="1:48">
-      <c r="A35" s="55" t="s">
+      <c r="A35" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>6.07</v>
       </c>
       <c r="C35" s="29">
         <v>5.24</v>
       </c>
       <c r="D35" s="29">
         <v>4.82</v>
       </c>
-      <c r="E35" s="44">
+      <c r="E35" s="43">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F35" s="44">
+      <c r="F35" s="43">
         <v>3.98</v>
       </c>
-      <c r="G35" s="47">
+      <c r="G35" s="46">
         <v>4.46</v>
       </c>
       <c r="H35" s="5">
         <v>4.41</v>
       </c>
       <c r="I35" s="5">
         <v>4.7</v>
       </c>
       <c r="J35" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K35" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L35" s="32">
         <v>4.75</v>
       </c>
       <c r="M35" s="32">
         <v>4.46</v>
       </c>
       <c r="N35" s="33">
         <v>4.28</v>
       </c>
       <c r="O35" s="33">
         <v>4.8099999999999996</v>
@@ -7619,90 +7780,92 @@
       </c>
       <c r="V35" s="33">
         <v>4.2</v>
       </c>
       <c r="W35" s="32">
         <v>4.34</v>
       </c>
       <c r="X35" s="32">
         <v>4.41</v>
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="32">
         <v>3.63</v>
       </c>
       <c r="AA35" s="32">
         <v>3.79</v>
       </c>
       <c r="AB35" s="32">
         <v>3.23</v>
       </c>
       <c r="AC35" s="29">
         <v>3.35</v>
       </c>
-      <c r="AD35" s="29"/>
-      <c r="AE35" s="35"/>
+      <c r="AD35" s="43">
+        <v>3.25</v>
+      </c>
+      <c r="AE35" s="34"/>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
-      <c r="AU35" s="44"/>
-      <c r="AV35" s="44"/>
+      <c r="AU35" s="43"/>
+      <c r="AV35" s="43"/>
     </row>
     <row r="36" spans="1:48">
-      <c r="A36" s="55" t="s">
+      <c r="A36" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>4.08</v>
       </c>
       <c r="C36" s="29">
         <v>3.56</v>
       </c>
       <c r="D36" s="29">
         <v>4.25</v>
       </c>
-      <c r="E36" s="44">
+      <c r="E36" s="43">
         <v>4.13</v>
       </c>
-      <c r="F36" s="44">
+      <c r="F36" s="43">
         <v>3.85</v>
       </c>
-      <c r="G36" s="47">
+      <c r="G36" s="46">
         <v>4.34</v>
       </c>
       <c r="H36" s="5">
         <v>5</v>
       </c>
       <c r="I36" s="5">
         <v>5.18</v>
       </c>
       <c r="J36" s="33">
         <v>5.22</v>
       </c>
       <c r="K36" s="33">
         <v>5.08</v>
       </c>
       <c r="L36" s="32">
         <v>4.91</v>
       </c>
       <c r="M36" s="32">
         <v>4.79</v>
       </c>
       <c r="N36" s="33">
         <v>3.33</v>
       </c>
       <c r="O36" s="33">
         <v>4.1500000000000004</v>
@@ -7727,90 +7890,92 @@
       </c>
       <c r="V36" s="33">
         <v>4.29</v>
       </c>
       <c r="W36" s="32">
         <v>4.24</v>
       </c>
       <c r="X36" s="32">
         <v>4.29</v>
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="32">
         <v>4.63</v>
       </c>
       <c r="AA36" s="32">
         <v>4.59</v>
       </c>
       <c r="AB36" s="32">
         <v>4.26</v>
       </c>
       <c r="AC36" s="29">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AD36" s="29"/>
-      <c r="AE36" s="35"/>
+      <c r="AD36" s="43">
+        <v>3.96</v>
+      </c>
+      <c r="AE36" s="34"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
-      <c r="AU36" s="44"/>
-      <c r="AV36" s="44"/>
+      <c r="AU36" s="43"/>
+      <c r="AV36" s="43"/>
     </row>
     <row r="37" spans="1:48">
-      <c r="A37" s="55" t="s">
+      <c r="A37" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>5.74</v>
       </c>
       <c r="C37" s="29">
         <v>6.53</v>
       </c>
       <c r="D37" s="29">
         <v>5.87</v>
       </c>
-      <c r="E37" s="44">
+      <c r="E37" s="43">
         <v>5.01</v>
       </c>
-      <c r="F37" s="44">
-[...2 lines deleted...]
-      <c r="G37" s="47">
+      <c r="F37" s="43">
+        <v>4</v>
+      </c>
+      <c r="G37" s="46">
         <v>4.13</v>
       </c>
       <c r="H37" s="5">
         <v>4.21</v>
       </c>
       <c r="I37" s="5">
         <v>4.41</v>
       </c>
       <c r="J37" s="33">
         <v>4.45</v>
       </c>
       <c r="K37" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="L37" s="32">
         <v>4.82</v>
       </c>
       <c r="M37" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="N37" s="33">
         <v>2.36</v>
       </c>
       <c r="O37" s="33">
         <v>3.73</v>
@@ -7835,90 +8000,92 @@
       </c>
       <c r="V37" s="33">
         <v>3.77</v>
       </c>
       <c r="W37" s="32">
         <v>3.87</v>
       </c>
       <c r="X37" s="32">
         <v>3.96</v>
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
       <c r="Z37" s="32">
         <v>3.66</v>
       </c>
       <c r="AA37" s="32">
         <v>3.15</v>
       </c>
       <c r="AB37" s="32">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>3.74</v>
       </c>
-      <c r="AD37" s="29"/>
-      <c r="AE37" s="35"/>
+      <c r="AD37" s="43">
+        <v>2.98</v>
+      </c>
+      <c r="AE37" s="34"/>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
-      <c r="AU37" s="44"/>
-      <c r="AV37" s="44"/>
+      <c r="AU37" s="43"/>
+      <c r="AV37" s="43"/>
     </row>
     <row r="38" spans="1:48">
-      <c r="A38" s="55" t="s">
+      <c r="A38" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>3.73</v>
       </c>
       <c r="C38" s="29">
         <v>6.56</v>
       </c>
       <c r="D38" s="29">
         <v>7.31</v>
       </c>
-      <c r="E38" s="44">
+      <c r="E38" s="43">
         <v>6.46</v>
       </c>
-      <c r="F38" s="44">
+      <c r="F38" s="43">
         <v>5.65</v>
       </c>
-      <c r="G38" s="47">
+      <c r="G38" s="46">
         <v>5.81</v>
       </c>
       <c r="H38" s="5">
         <v>7.34</v>
       </c>
       <c r="I38" s="5">
         <v>7.35</v>
       </c>
       <c r="J38" s="33">
         <v>6.83</v>
       </c>
       <c r="K38" s="33">
         <v>6.52</v>
       </c>
       <c r="L38" s="32">
         <v>6.28</v>
       </c>
       <c r="M38" s="32">
         <v>6.4</v>
       </c>
       <c r="N38" s="33">
         <v>3.97</v>
       </c>
       <c r="O38" s="33">
         <v>4.16</v>
@@ -7943,90 +8110,92 @@
       </c>
       <c r="V38" s="33">
         <v>4.47</v>
       </c>
       <c r="W38" s="32">
         <v>4.28</v>
       </c>
       <c r="X38" s="32">
         <v>4.13</v>
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
       <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="32">
         <v>1.44</v>
       </c>
       <c r="AB38" s="32">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>2.46</v>
       </c>
-      <c r="AD38" s="29"/>
-      <c r="AE38" s="35"/>
+      <c r="AD38" s="43">
+        <v>1.96</v>
+      </c>
+      <c r="AE38" s="34"/>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
-      <c r="AU38" s="44"/>
-      <c r="AV38" s="44"/>
+      <c r="AU38" s="43"/>
+      <c r="AV38" s="43"/>
     </row>
     <row r="39" spans="1:48">
-      <c r="A39" s="55" t="s">
+      <c r="A39" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>5.39</v>
       </c>
       <c r="C39" s="29">
         <v>4.2</v>
       </c>
       <c r="D39" s="29">
         <v>3.68</v>
       </c>
-      <c r="E39" s="44">
+      <c r="E39" s="43">
         <v>3.78</v>
       </c>
-      <c r="F39" s="44">
+      <c r="F39" s="43">
         <v>3.55</v>
       </c>
-      <c r="G39" s="47">
+      <c r="G39" s="46">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="5">
         <v>4.09</v>
       </c>
       <c r="I39" s="5">
         <v>4.59</v>
       </c>
       <c r="J39" s="33">
         <v>4.92</v>
       </c>
       <c r="K39" s="33">
         <v>4.76</v>
       </c>
       <c r="L39" s="32">
         <v>4.58</v>
       </c>
       <c r="M39" s="32">
         <v>4.42</v>
       </c>
       <c r="N39" s="33">
         <v>3.44</v>
       </c>
       <c r="O39" s="33">
         <v>3.25</v>
@@ -8051,198 +8220,202 @@
       </c>
       <c r="V39" s="33">
         <v>4.12</v>
       </c>
       <c r="W39" s="32">
         <v>4.32</v>
       </c>
       <c r="X39" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
       <c r="Z39" s="32">
         <v>2.72</v>
       </c>
       <c r="AA39" s="32">
         <v>2.86</v>
       </c>
       <c r="AB39" s="32">
         <v>3.31</v>
       </c>
       <c r="AC39" s="29">
         <v>3.02</v>
       </c>
-      <c r="AD39" s="29"/>
-      <c r="AE39" s="35"/>
+      <c r="AD39" s="43">
+        <v>2.82</v>
+      </c>
+      <c r="AE39" s="34"/>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
-      <c r="AU39" s="44"/>
-      <c r="AV39" s="44"/>
+      <c r="AU39" s="43"/>
+      <c r="AV39" s="43"/>
     </row>
     <row r="40" spans="1:48">
-      <c r="A40" s="55" t="s">
+      <c r="A40" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="29">
         <v>5.23</v>
       </c>
       <c r="D40" s="29">
         <v>4.67</v>
       </c>
-      <c r="E40" s="44">
+      <c r="E40" s="43">
         <v>5.25</v>
       </c>
-      <c r="F40" s="44">
+      <c r="F40" s="43">
         <v>4.82</v>
       </c>
-      <c r="G40" s="47">
+      <c r="G40" s="46">
         <v>4.79</v>
       </c>
       <c r="H40" s="5">
         <v>4.75</v>
       </c>
       <c r="I40" s="5">
         <v>4.96</v>
       </c>
       <c r="J40" s="33">
         <v>5.03</v>
       </c>
       <c r="K40" s="33">
         <v>5.1100000000000003</v>
       </c>
       <c r="L40" s="32">
         <v>5.03</v>
       </c>
       <c r="M40" s="32">
         <v>5.0199999999999996</v>
       </c>
       <c r="N40" s="33">
         <v>5.16</v>
       </c>
       <c r="O40" s="33">
         <v>6.42</v>
       </c>
       <c r="P40" s="33">
         <v>5.49</v>
       </c>
       <c r="Q40" s="33">
         <v>5.69</v>
       </c>
-      <c r="R40" s="54">
+      <c r="R40" s="53">
         <v>5</v>
       </c>
       <c r="S40" s="33">
         <v>5.23</v>
       </c>
       <c r="T40" s="32">
         <v>5.98</v>
       </c>
       <c r="U40" s="33">
         <v>5.64</v>
       </c>
       <c r="V40" s="33">
         <v>5.5</v>
       </c>
       <c r="W40" s="32">
         <v>5.27</v>
       </c>
       <c r="X40" s="32">
         <v>5.41</v>
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
       <c r="Z40" s="32">
         <v>5.38</v>
       </c>
       <c r="AA40" s="32">
         <v>4.09</v>
       </c>
       <c r="AB40" s="32">
         <v>3.35</v>
       </c>
       <c r="AC40" s="29">
         <v>3.64</v>
       </c>
-      <c r="AD40" s="29"/>
-      <c r="AE40" s="35"/>
+      <c r="AD40" s="43">
+        <v>3.58</v>
+      </c>
+      <c r="AE40" s="34"/>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
-      <c r="AU40" s="44"/>
-      <c r="AV40" s="44"/>
+      <c r="AU40" s="43"/>
+      <c r="AV40" s="43"/>
     </row>
     <row r="41" spans="1:48">
-      <c r="A41" s="55" t="s">
+      <c r="A41" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>6.27</v>
       </c>
       <c r="C41" s="29">
         <v>6.45</v>
       </c>
       <c r="D41" s="29">
         <v>5.9</v>
       </c>
-      <c r="E41" s="44">
+      <c r="E41" s="43">
         <v>4.43</v>
       </c>
-      <c r="F41" s="44">
+      <c r="F41" s="43">
         <v>3.77</v>
       </c>
-      <c r="G41" s="47">
+      <c r="G41" s="46">
         <v>4.2</v>
       </c>
       <c r="H41" s="5">
         <v>4.13</v>
       </c>
       <c r="I41" s="5">
         <v>4.55</v>
       </c>
       <c r="J41" s="33">
         <v>4.47</v>
       </c>
       <c r="K41" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L41" s="32">
         <v>4.24</v>
       </c>
       <c r="M41" s="32">
         <v>4.51</v>
       </c>
       <c r="N41" s="33">
         <v>6.31</v>
       </c>
       <c r="O41" s="33">
         <v>6.69</v>
@@ -8267,90 +8440,92 @@
       </c>
       <c r="V41" s="33">
         <v>5.35</v>
       </c>
       <c r="W41" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="32">
         <v>5.09</v>
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
       <c r="Z41" s="32">
         <v>1.32</v>
       </c>
       <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="32">
         <v>3.19</v>
       </c>
       <c r="AC41" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD41" s="29"/>
-      <c r="AE41" s="35"/>
+      <c r="AD41" s="43">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AE41" s="34"/>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
-      <c r="AU41" s="44"/>
-      <c r="AV41" s="44"/>
+      <c r="AU41" s="43"/>
+      <c r="AV41" s="43"/>
     </row>
     <row r="42" spans="1:48">
-      <c r="A42" s="55" t="s">
+      <c r="A42" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>6.6</v>
       </c>
       <c r="C42" s="29">
         <v>5.35</v>
       </c>
       <c r="D42" s="29">
         <v>3.83</v>
       </c>
-      <c r="E42" s="44">
+      <c r="E42" s="43">
         <v>4.3</v>
       </c>
-      <c r="F42" s="44">
+      <c r="F42" s="43">
         <v>4.37</v>
       </c>
-      <c r="G42" s="47">
+      <c r="G42" s="46">
         <v>3.96</v>
       </c>
       <c r="H42" s="5">
         <v>4.75</v>
       </c>
       <c r="I42" s="5">
         <v>4.76</v>
       </c>
       <c r="J42" s="33">
         <v>4.45</v>
       </c>
       <c r="K42" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L42" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M42" s="32">
         <v>4.29</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>3.64</v>
@@ -8375,474 +8550,478 @@
       </c>
       <c r="V42" s="33">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="32">
         <v>4.55</v>
       </c>
       <c r="X42" s="32">
         <v>4.51</v>
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
       <c r="Z42" s="32">
         <v>4.13</v>
       </c>
       <c r="AA42" s="32">
         <v>2.72</v>
       </c>
       <c r="AB42" s="32">
         <v>2.86</v>
       </c>
       <c r="AC42" s="29">
         <v>3.22</v>
       </c>
-      <c r="AD42" s="29"/>
-      <c r="AE42" s="35"/>
+      <c r="AD42" s="43">
+        <v>2.99</v>
+      </c>
+      <c r="AE42" s="34"/>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
-      <c r="AU42" s="44"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:48" s="39" customFormat="1">
+      <c r="AU42" s="43"/>
+      <c r="AV42" s="43"/>
+    </row>
+    <row r="43" spans="1:48" s="38" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="37">
+      <c r="B43" s="36">
         <v>2.0299999999999998</v>
       </c>
-      <c r="C43" s="37">
+      <c r="C43" s="36">
         <v>3.5</v>
       </c>
-      <c r="D43" s="37">
+      <c r="D43" s="36">
         <v>4.37</v>
       </c>
-      <c r="E43" s="37">
+      <c r="E43" s="36">
         <v>4.67</v>
       </c>
-      <c r="F43" s="37">
+      <c r="F43" s="36">
         <v>4.68</v>
       </c>
-      <c r="G43" s="48">
+      <c r="G43" s="47">
         <v>5.36</v>
       </c>
-      <c r="H43" s="48">
+      <c r="H43" s="47">
         <v>5.67</v>
       </c>
-      <c r="I43" s="48">
+      <c r="I43" s="47">
         <v>5.59</v>
       </c>
-      <c r="J43" s="36">
+      <c r="J43" s="35">
         <v>5.52</v>
       </c>
-      <c r="K43" s="36">
+      <c r="K43" s="35">
         <v>5.41</v>
       </c>
-      <c r="L43" s="36">
+      <c r="L43" s="35">
         <v>5.33</v>
       </c>
-      <c r="M43" s="36">
+      <c r="M43" s="35">
         <v>5.17</v>
       </c>
-      <c r="N43" s="36">
+      <c r="N43" s="35">
         <v>3.14</v>
       </c>
-      <c r="O43" s="36">
+      <c r="O43" s="35">
         <v>3.28</v>
       </c>
-      <c r="P43" s="36">
+      <c r="P43" s="35">
         <v>3.57</v>
       </c>
-      <c r="Q43" s="36">
+      <c r="Q43" s="35">
         <v>3.57</v>
       </c>
-      <c r="R43" s="53">
+      <c r="R43" s="52">
         <v>3.26</v>
       </c>
-      <c r="S43" s="36">
+      <c r="S43" s="35">
         <v>3.91</v>
       </c>
-      <c r="T43" s="36">
+      <c r="T43" s="35">
         <v>4.45</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="35">
         <v>4.45</v>
       </c>
-      <c r="V43" s="36">
+      <c r="V43" s="35">
         <v>4.59</v>
       </c>
-      <c r="W43" s="36">
+      <c r="W43" s="35">
         <v>4.51</v>
       </c>
-      <c r="X43" s="36">
+      <c r="X43" s="35">
         <v>4.42</v>
       </c>
-      <c r="Y43" s="36">
+      <c r="Y43" s="35">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="35">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="35">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="35">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC43" s="37">
+      <c r="AC43" s="36">
         <v>3.56</v>
       </c>
-      <c r="AD43" s="44"/>
-[...17 lines deleted...]
-      <c r="AV43" s="44"/>
+      <c r="AD43" s="36">
+        <v>3.47</v>
+      </c>
+      <c r="AE43" s="34"/>
+      <c r="AF43" s="34"/>
+      <c r="AG43" s="34"/>
+      <c r="AH43" s="34"/>
+      <c r="AI43" s="34"/>
+      <c r="AJ43" s="34"/>
+      <c r="AK43" s="43"/>
+      <c r="AL43" s="43"/>
+      <c r="AM43" s="43"/>
+      <c r="AN43" s="43"/>
+      <c r="AO43" s="43"/>
+      <c r="AP43" s="43"/>
+      <c r="AQ43" s="43"/>
+      <c r="AR43" s="43"/>
+      <c r="AS43" s="43"/>
+      <c r="AT43" s="43"/>
+      <c r="AU43" s="43"/>
+      <c r="AV43" s="43"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H14" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+    <sheetView topLeftCell="H7" workbookViewId="0">
+      <selection activeCell="U44" sqref="U44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.33203125" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="52"/>
-[...11 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="39"/>
+      <c r="A3" s="38"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="71">
+      <c r="A4" s="64"/>
+      <c r="B4" s="70">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="70">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="70">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
-[...3 lines deleted...]
-      <c r="C5" s="58" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="58" t="s">
+      <c r="M5" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="50" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="58" t="s">
+      <c r="N5" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="58" t="s">
+      <c r="Y5" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="58" t="s">
+      <c r="Z5" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA5" s="57" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="58" t="s">
+      <c r="AK5" s="57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
       </c>
       <c r="I7" s="16">
         <v>137</v>
@@ -8882,53 +9061,57 @@
       </c>
       <c r="U7" s="14">
         <v>174</v>
       </c>
       <c r="V7" s="14">
         <v>160</v>
       </c>
       <c r="W7" s="14">
         <v>146</v>
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
       <c r="Z7" s="14">
         <v>145</v>
       </c>
       <c r="AA7" s="14">
         <v>105</v>
       </c>
       <c r="AB7" s="14">
         <v>111</v>
       </c>
-      <c r="AC7" s="10">
+      <c r="AC7" s="14">
         <v>132</v>
       </c>
+      <c r="AD7" s="14">
+        <v>104</v>
+      </c>
+      <c r="AE7" s="14"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
         <v>71</v>
@@ -8971,53 +9154,57 @@
       </c>
       <c r="U8" s="14">
         <v>94</v>
       </c>
       <c r="V8" s="14">
         <v>89</v>
       </c>
       <c r="W8" s="14">
         <v>89</v>
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
       <c r="Z8" s="14">
         <v>72</v>
       </c>
       <c r="AA8" s="14">
         <v>62</v>
       </c>
       <c r="AB8" s="14">
         <v>60</v>
       </c>
-      <c r="AC8" s="10">
+      <c r="AC8" s="14">
         <v>68</v>
       </c>
+      <c r="AD8" s="14">
+        <v>49</v>
+      </c>
+      <c r="AE8" s="14"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
         <v>3</v>
@@ -9060,53 +9247,57 @@
       </c>
       <c r="U9" s="14">
         <v>4</v>
       </c>
       <c r="V9" s="14">
         <v>10</v>
       </c>
       <c r="W9" s="14">
         <v>6</v>
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
       <c r="Z9" s="14">
         <v>6</v>
       </c>
       <c r="AA9" s="14">
         <v>4</v>
       </c>
       <c r="AB9" s="14">
         <v>7</v>
       </c>
-      <c r="AC9" s="10">
+      <c r="AC9" s="14">
         <v>8</v>
       </c>
+      <c r="AD9" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="14"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
@@ -9149,53 +9340,57 @@
       </c>
       <c r="U10" s="14">
         <v>3</v>
       </c>
       <c r="V10" s="14">
         <v>2</v>
       </c>
       <c r="W10" s="14">
         <v>4</v>
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
       <c r="Z10" s="14">
         <v>2</v>
       </c>
       <c r="AA10" s="14">
         <v>1</v>
       </c>
       <c r="AB10" s="14">
         <v>1</v>
       </c>
-      <c r="AC10" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE10" s="14"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
@@ -9238,53 +9433,57 @@
       </c>
       <c r="U11" s="14">
         <v>3</v>
       </c>
       <c r="V11" s="14">
         <v>5</v>
       </c>
       <c r="W11" s="14">
         <v>8</v>
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
       <c r="Z11" s="14">
         <v>8</v>
       </c>
       <c r="AA11" s="14">
         <v>5</v>
       </c>
       <c r="AB11" s="14">
         <v>2</v>
       </c>
-      <c r="AC11" s="10">
+      <c r="AC11" s="14">
         <v>7</v>
       </c>
+      <c r="AD11" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE11" s="14"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
@@ -9327,53 +9526,57 @@
       </c>
       <c r="U12" s="14">
         <v>10</v>
       </c>
       <c r="V12" s="14">
         <v>6</v>
       </c>
       <c r="W12" s="14">
         <v>4</v>
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
       <c r="Z12" s="14">
         <v>7</v>
       </c>
       <c r="AA12" s="14">
         <v>2</v>
       </c>
       <c r="AB12" s="14">
         <v>6</v>
       </c>
-      <c r="AC12" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC12" s="14">
+        <v>5</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE12" s="14"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
         <v>4</v>
@@ -9416,53 +9619,57 @@
       </c>
       <c r="U13" s="14">
         <v>7</v>
       </c>
       <c r="V13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W13" s="14">
         <v>3</v>
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
       <c r="Z13" s="14">
         <v>2</v>
       </c>
       <c r="AA13" s="14">
         <v>3</v>
       </c>
       <c r="AB13" s="14">
         <v>2</v>
       </c>
-      <c r="AC13" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC13" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE13" s="14"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
         <v>15</v>
@@ -9505,53 +9712,57 @@
       </c>
       <c r="U14" s="14">
         <v>12</v>
       </c>
       <c r="V14" s="14">
         <v>13</v>
       </c>
       <c r="W14" s="14">
         <v>12</v>
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
       <c r="Z14" s="14">
         <v>18</v>
       </c>
       <c r="AA14" s="14">
         <v>10</v>
       </c>
       <c r="AB14" s="14">
         <v>6</v>
       </c>
-      <c r="AC14" s="10">
+      <c r="AC14" s="14">
         <v>12</v>
       </c>
+      <c r="AD14" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE14" s="14"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>3</v>
@@ -9594,53 +9805,57 @@
       </c>
       <c r="U15" s="14">
         <v>3</v>
       </c>
       <c r="V15" s="14">
         <v>1</v>
       </c>
       <c r="W15" s="14">
         <v>5</v>
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
       <c r="Z15" s="14">
         <v>2</v>
       </c>
       <c r="AA15" s="14">
         <v>3</v>
       </c>
       <c r="AB15" s="14">
         <v>4</v>
       </c>
-      <c r="AC15" s="10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE15" s="14"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>2</v>
@@ -9683,55 +9898,59 @@
       </c>
       <c r="U16" s="14">
         <v>3</v>
       </c>
       <c r="V16" s="14">
         <v>5</v>
       </c>
       <c r="W16" s="14">
         <v>3</v>
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
       <c r="Z16" s="14">
         <v>5</v>
       </c>
       <c r="AA16" s="14">
         <v>2</v>
       </c>
       <c r="AB16" s="14">
         <v>3</v>
       </c>
-      <c r="AC16" s="10">
-[...3 lines deleted...]
-    <row r="17" spans="1:29">
+      <c r="AC16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE16" s="14"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="16">
@@ -9772,55 +9991,59 @@
       </c>
       <c r="U17" s="14">
         <v>6</v>
       </c>
       <c r="V17" s="14">
         <v>6</v>
       </c>
       <c r="W17" s="14">
         <v>3</v>
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
       <c r="Z17" s="14">
         <v>3</v>
       </c>
       <c r="AA17" s="14">
         <v>3</v>
       </c>
       <c r="AB17" s="14">
         <v>1</v>
       </c>
-      <c r="AC17" s="10">
+      <c r="AC17" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE17" s="14"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
       </c>
       <c r="I18" s="16">
@@ -9861,55 +10084,59 @@
       </c>
       <c r="U18" s="14">
         <v>8</v>
       </c>
       <c r="V18" s="14">
         <v>14</v>
       </c>
       <c r="W18" s="14">
         <v>5</v>
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
       <c r="Z18" s="14">
         <v>12</v>
       </c>
       <c r="AA18" s="14">
         <v>4</v>
       </c>
       <c r="AB18" s="14">
         <v>9</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AC18" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="14">
+        <v>10</v>
+      </c>
+      <c r="AE18" s="14"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
       </c>
       <c r="I19" s="16">
@@ -9953,52 +10180,56 @@
       </c>
       <c r="V19" s="14">
         <v>3</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="14">
         <v>2</v>
       </c>
       <c r="Y19" s="14">
         <v>4</v>
       </c>
       <c r="Z19" s="14">
         <v>2</v>
       </c>
       <c r="AA19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="14">
         <v>1</v>
       </c>
       <c r="AC19" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE19" s="14"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>3</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>4</v>
       </c>
       <c r="I20" s="16">
@@ -10042,80 +10273,84 @@
       </c>
       <c r="V20" s="14">
         <v>1</v>
       </c>
       <c r="W20" s="14">
         <v>1</v>
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE20" s="14"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
         <v>2</v>
       </c>
-      <c r="J21" s="40">
+      <c r="J21" s="39">
         <v>3</v>
       </c>
       <c r="K21" s="10">
         <v>6</v>
       </c>
       <c r="L21" s="14">
         <v>5</v>
       </c>
       <c r="M21" s="14">
         <v>6</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>9</v>
       </c>
       <c r="P21" s="14">
         <v>5</v>
       </c>
       <c r="Q21" s="14">
         <v>4</v>
       </c>
       <c r="R21" s="14">
         <v>9</v>
@@ -10128,85 +10363,92 @@
       </c>
       <c r="U21" s="14">
         <v>14</v>
       </c>
       <c r="V21" s="14">
         <v>5</v>
       </c>
       <c r="W21" s="14">
         <v>3</v>
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
       <c r="Z21" s="14">
         <v>6</v>
       </c>
       <c r="AA21" s="14">
         <v>6</v>
       </c>
       <c r="AB21" s="14">
         <v>9</v>
       </c>
-      <c r="AC21" s="10">
-[...4 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AC21" s="14">
+        <v>5</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE21" s="14"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="68"/>
-[...25 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="AC22" s="14"/>
+      <c r="AD22" s="14"/>
+      <c r="AE22" s="14"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
         <v>81</v>
@@ -10246,55 +10488,59 @@
       </c>
       <c r="U23" s="14">
         <v>99</v>
       </c>
       <c r="V23" s="14">
         <v>99</v>
       </c>
       <c r="W23" s="14">
         <v>98</v>
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
       <c r="Z23" s="14">
         <v>81</v>
       </c>
       <c r="AA23" s="14">
         <v>72</v>
       </c>
       <c r="AB23" s="14">
         <v>66</v>
       </c>
-      <c r="AC23" s="10">
+      <c r="AC23" s="14">
         <v>76</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="14">
+        <v>58</v>
+      </c>
+      <c r="AE23" s="14"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
       </c>
       <c r="I24" s="16">
@@ -10335,83 +10581,87 @@
       </c>
       <c r="U24" s="14">
         <v>94</v>
       </c>
       <c r="V24" s="14">
         <v>89</v>
       </c>
       <c r="W24" s="14">
         <v>89</v>
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
       <c r="Z24" s="14">
         <v>72</v>
       </c>
       <c r="AA24" s="14">
         <v>62</v>
       </c>
       <c r="AB24" s="14">
         <v>60</v>
       </c>
-      <c r="AC24" s="10">
+      <c r="AC24" s="14">
         <v>68</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="14">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="14"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
-      <c r="E25" s="41" t="s">
+      <c r="E25" s="40" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="39">
         <v>7</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="39">
         <v>3</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>5</v>
       </c>
       <c r="M25" s="14">
         <v>1</v>
       </c>
       <c r="N25" s="14">
         <v>3</v>
       </c>
       <c r="O25" s="14">
         <v>3</v>
       </c>
       <c r="P25" s="14">
         <v>2</v>
       </c>
       <c r="Q25" s="14">
         <v>1</v>
       </c>
       <c r="R25" s="14">
         <v>1</v>
@@ -10424,55 +10674,59 @@
       </c>
       <c r="U25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="V25" s="14">
         <v>2</v>
       </c>
       <c r="W25" s="14">
         <v>4</v>
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
       <c r="Z25" s="14">
         <v>1</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>2</v>
       </c>
-      <c r="AC25" s="10">
-[...3 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="AC25" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD25" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE25" s="14"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="16">
@@ -10513,55 +10767,59 @@
       </c>
       <c r="U26" s="14">
         <v>2</v>
       </c>
       <c r="V26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="W26" s="14">
         <v>3</v>
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="14">
         <v>2</v>
       </c>
       <c r="AB26" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AC26" s="10">
-[...3 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AC26" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE26" s="14"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="16">
@@ -10602,55 +10860,59 @@
       </c>
       <c r="U27" s="14">
         <v>2</v>
       </c>
       <c r="V27" s="14">
         <v>3</v>
       </c>
       <c r="W27" s="14">
         <v>2</v>
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
       <c r="Z27" s="14">
         <v>4</v>
       </c>
       <c r="AA27" s="14">
         <v>2</v>
       </c>
       <c r="AB27" s="14">
         <v>1</v>
       </c>
-      <c r="AC27" s="10">
-[...3 lines deleted...]
-    <row r="28" spans="1:29">
+      <c r="AC27" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE27" s="14"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
       </c>
       <c r="I28" s="16">
@@ -10691,115 +10953,122 @@
       </c>
       <c r="U28" s="14">
         <v>1</v>
       </c>
       <c r="V28" s="14">
         <v>5</v>
       </c>
       <c r="W28" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
       <c r="Z28" s="14">
         <v>4</v>
       </c>
       <c r="AA28" s="14">
         <v>1</v>
       </c>
       <c r="AB28" s="14">
         <v>3</v>
       </c>
-      <c r="AC28" s="10">
-[...4 lines deleted...]
-      <c r="A29" s="70" t="s">
+      <c r="AC28" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="14">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="14"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="70"/>
-[...25 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="69"/>
+      <c r="U29" s="69"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="69"/>
+      <c r="X29" s="69"/>
+      <c r="Y29" s="69"/>
+      <c r="AC29" s="14"/>
+      <c r="AD29" s="14"/>
+      <c r="AE29" s="14"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
-      <c r="G30" s="41">
+      <c r="G30" s="40">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
         <v>56</v>
       </c>
       <c r="J30" s="7">
         <v>59</v>
       </c>
-      <c r="K30" s="41">
+      <c r="K30" s="40">
         <v>55</v>
       </c>
       <c r="L30" s="7">
         <v>38</v>
       </c>
       <c r="M30" s="7">
         <v>53</v>
       </c>
       <c r="N30" s="6">
         <v>51</v>
       </c>
       <c r="O30" s="6">
         <v>46</v>
       </c>
       <c r="P30" s="6">
         <v>47</v>
       </c>
       <c r="Q30" s="6">
         <v>39</v>
       </c>
       <c r="R30" s="6">
         <v>61</v>
       </c>
       <c r="S30" s="6">
         <v>53</v>
@@ -10809,86 +11078,90 @@
       </c>
       <c r="U30" s="6">
         <v>75</v>
       </c>
       <c r="V30" s="6">
         <v>61</v>
       </c>
       <c r="W30" s="6">
         <v>48</v>
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
       <c r="Z30" s="14">
         <v>64</v>
       </c>
       <c r="AA30" s="14">
         <v>33</v>
       </c>
       <c r="AB30" s="14">
         <v>45</v>
       </c>
-      <c r="AC30" s="10">
+      <c r="AC30" s="14">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="AD30" s="14">
+        <v>46</v>
+      </c>
+      <c r="AE30" s="14"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
-      <c r="G31" s="41">
+      <c r="G31" s="40">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
         <v>7</v>
       </c>
       <c r="J31" s="7">
         <v>8</v>
       </c>
-      <c r="K31" s="41">
+      <c r="K31" s="40">
         <v>6</v>
       </c>
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>5</v>
       </c>
       <c r="N31" s="6">
         <v>9</v>
       </c>
       <c r="O31" s="6">
         <v>8</v>
       </c>
       <c r="P31" s="6">
         <v>8</v>
       </c>
       <c r="Q31" s="6">
         <v>3</v>
       </c>
       <c r="R31" s="6">
         <v>13</v>
       </c>
       <c r="S31" s="6">
         <v>9</v>
@@ -10898,86 +11171,90 @@
       </c>
       <c r="U31" s="6">
         <v>4</v>
       </c>
       <c r="V31" s="6">
         <v>10</v>
       </c>
       <c r="W31" s="6">
         <v>6</v>
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
       <c r="Z31" s="14">
         <v>6</v>
       </c>
       <c r="AA31" s="14">
         <v>4</v>
       </c>
       <c r="AB31" s="14">
         <v>7</v>
       </c>
-      <c r="AC31" s="10">
+      <c r="AC31" s="14">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="AD31" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="14"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
-      <c r="G32" s="41">
+      <c r="G32" s="40">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
         <v>1</v>
       </c>
       <c r="J32" s="7">
         <v>1</v>
       </c>
-      <c r="K32" s="41">
+      <c r="K32" s="40">
         <v>2</v>
       </c>
       <c r="L32" s="7">
         <v>1</v>
       </c>
       <c r="M32" s="7">
         <v>2</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="6">
         <v>2</v>
       </c>
       <c r="P32" s="6">
         <v>2</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R32" s="6">
         <v>2</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
@@ -10987,84 +11264,88 @@
       </c>
       <c r="U32" s="6">
         <v>3</v>
       </c>
       <c r="V32" s="6">
         <v>2</v>
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
       <c r="Z32" s="14">
         <v>2</v>
       </c>
       <c r="AA32" s="14">
         <v>1</v>
       </c>
       <c r="AB32" s="14">
         <v>1</v>
       </c>
-      <c r="AC32" s="10">
-[...4 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="AC32" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="14"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="41">
+      <c r="G33" s="40">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
       </c>
       <c r="J33" s="7">
         <v>6</v>
       </c>
-      <c r="K33" s="41">
+      <c r="K33" s="40">
         <v>1</v>
       </c>
       <c r="L33" s="7">
         <v>2</v>
       </c>
       <c r="M33" s="7">
         <v>3</v>
       </c>
       <c r="N33" s="6">
         <v>8</v>
       </c>
       <c r="O33" s="6">
         <v>2</v>
       </c>
       <c r="P33" s="6">
         <v>3</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R33" s="6">
         <v>1</v>
       </c>
       <c r="S33" s="6">
         <v>10</v>
@@ -11074,86 +11355,90 @@
       </c>
       <c r="U33" s="6">
         <v>3</v>
       </c>
       <c r="V33" s="6">
         <v>3</v>
       </c>
       <c r="W33" s="6">
         <v>4</v>
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
       <c r="Z33" s="14">
         <v>7</v>
       </c>
       <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AC33" s="10">
-[...4 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="AC33" s="14">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE33" s="14"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
-      <c r="G34" s="41">
+      <c r="G34" s="40">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>6</v>
       </c>
       <c r="I34" s="6">
         <v>7</v>
       </c>
       <c r="J34" s="7">
         <v>2</v>
       </c>
-      <c r="K34" s="41">
+      <c r="K34" s="40">
         <v>1</v>
       </c>
       <c r="L34" s="7">
         <v>1</v>
       </c>
       <c r="M34" s="7">
         <v>6</v>
       </c>
       <c r="N34" s="6">
         <v>3</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P34" s="6">
         <v>4</v>
       </c>
       <c r="Q34" s="6">
         <v>2</v>
       </c>
       <c r="R34" s="6">
         <v>6</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>27</v>
@@ -11163,86 +11448,90 @@
       </c>
       <c r="U34" s="6">
         <v>10</v>
       </c>
       <c r="V34" s="6">
         <v>6</v>
       </c>
       <c r="W34" s="6">
         <v>4</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
       <c r="Z34" s="14">
         <v>7</v>
       </c>
       <c r="AA34" s="14">
         <v>2</v>
       </c>
       <c r="AB34" s="14">
         <v>6</v>
       </c>
-      <c r="AC34" s="10">
-[...4 lines deleted...]
-      <c r="A35" s="55" t="s">
+      <c r="AC34" s="14">
+        <v>5</v>
+      </c>
+      <c r="AD34" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE34" s="14"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
-      <c r="G35" s="41" t="s">
+      <c r="G35" s="40" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
         <v>4</v>
       </c>
       <c r="I35" s="6">
         <v>2</v>
       </c>
       <c r="J35" s="7">
         <v>7</v>
       </c>
-      <c r="K35" s="41">
+      <c r="K35" s="40">
         <v>3</v>
       </c>
       <c r="L35" s="7">
         <v>3</v>
       </c>
       <c r="M35" s="7">
         <v>3</v>
       </c>
       <c r="N35" s="6">
         <v>1</v>
       </c>
       <c r="O35" s="6">
         <v>2</v>
       </c>
       <c r="P35" s="6">
         <v>3</v>
       </c>
       <c r="Q35" s="6">
         <v>3</v>
       </c>
       <c r="R35" s="6">
         <v>3</v>
       </c>
       <c r="S35" s="6">
         <v>5</v>
@@ -11252,86 +11541,90 @@
       </c>
       <c r="U35" s="6">
         <v>7</v>
       </c>
       <c r="V35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="W35" s="6">
         <v>3</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
       <c r="Z35" s="14">
         <v>2</v>
       </c>
       <c r="AA35" s="14">
         <v>3</v>
       </c>
       <c r="AB35" s="14">
         <v>2</v>
       </c>
-      <c r="AC35" s="10">
-[...4 lines deleted...]
-      <c r="A36" s="55" t="s">
+      <c r="AC35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD35" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE35" s="14"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
-      <c r="G36" s="41">
+      <c r="G36" s="40">
         <v>10</v>
       </c>
       <c r="H36" s="10">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>11</v>
       </c>
       <c r="J36" s="7">
         <v>15</v>
       </c>
-      <c r="K36" s="41">
+      <c r="K36" s="40">
         <v>10</v>
       </c>
       <c r="L36" s="7">
         <v>8</v>
       </c>
       <c r="M36" s="7">
         <v>11</v>
       </c>
       <c r="N36" s="6">
         <v>7</v>
       </c>
       <c r="O36" s="6">
         <v>11</v>
       </c>
       <c r="P36" s="6">
         <v>7</v>
       </c>
       <c r="Q36" s="6">
         <v>8</v>
       </c>
       <c r="R36" s="6">
         <v>14</v>
       </c>
       <c r="S36" s="6">
         <v>9</v>
@@ -11341,86 +11634,90 @@
       </c>
       <c r="U36" s="6">
         <v>12</v>
       </c>
       <c r="V36" s="6">
         <v>13</v>
       </c>
       <c r="W36" s="6">
         <v>12</v>
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
       <c r="Z36" s="14">
         <v>18</v>
       </c>
       <c r="AA36" s="14">
         <v>10</v>
       </c>
       <c r="AB36" s="14">
         <v>6</v>
       </c>
-      <c r="AC36" s="10">
+      <c r="AC36" s="14">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AD36" s="14">
+        <v>6</v>
+      </c>
+      <c r="AE36" s="14"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
-      <c r="G37" s="41">
+      <c r="G37" s="40">
         <v>2</v>
       </c>
       <c r="H37" s="10">
         <v>3</v>
       </c>
       <c r="I37" s="6">
         <v>2</v>
       </c>
       <c r="J37" s="7">
         <v>2</v>
       </c>
-      <c r="K37" s="41">
+      <c r="K37" s="40">
         <v>2</v>
       </c>
       <c r="L37" s="7">
         <v>2</v>
       </c>
       <c r="M37" s="7">
         <v>1</v>
       </c>
       <c r="N37" s="6">
         <v>1</v>
       </c>
       <c r="O37" s="6">
         <v>1</v>
       </c>
       <c r="P37" s="6">
         <v>2</v>
       </c>
       <c r="Q37" s="6">
         <v>2</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="6">
         <v>2</v>
@@ -11433,83 +11730,87 @@
       </c>
       <c r="V37" s="6">
         <v>1</v>
       </c>
       <c r="W37" s="6">
         <v>2</v>
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
       <c r="Z37" s="14">
         <v>2</v>
       </c>
       <c r="AA37" s="14">
         <v>1</v>
       </c>
       <c r="AB37" s="14">
         <v>4</v>
       </c>
       <c r="AC37" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AD37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="14"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="40">
         <v>1</v>
       </c>
       <c r="H38" s="10">
         <v>2</v>
       </c>
       <c r="I38" s="6">
         <v>3</v>
       </c>
       <c r="J38" s="7">
         <v>3</v>
       </c>
-      <c r="K38" s="41">
+      <c r="K38" s="40">
         <v>3</v>
       </c>
       <c r="L38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="7">
         <v>2</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="6">
         <v>2</v>
       </c>
       <c r="P38" s="6">
         <v>1</v>
       </c>
       <c r="Q38" s="6">
         <v>2</v>
       </c>
       <c r="R38" s="6">
         <v>2</v>
       </c>
       <c r="S38" s="6">
         <v>2</v>
@@ -11519,86 +11820,90 @@
       </c>
       <c r="U38" s="6">
         <v>1</v>
       </c>
       <c r="V38" s="6">
         <v>2</v>
       </c>
       <c r="W38" s="6">
         <v>1</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
       <c r="Z38" s="14">
         <v>1</v>
       </c>
       <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="14">
         <v>2</v>
       </c>
-      <c r="AC38" s="10">
-[...4 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="AC38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE38" s="14"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
-      <c r="G39" s="41">
+      <c r="G39" s="40">
         <v>2</v>
       </c>
       <c r="H39" s="10">
         <v>2</v>
       </c>
       <c r="I39" s="6">
         <v>4</v>
       </c>
       <c r="J39" s="7">
         <v>6</v>
       </c>
-      <c r="K39" s="41">
+      <c r="K39" s="40">
         <v>5</v>
       </c>
       <c r="L39" s="7">
         <v>5</v>
       </c>
       <c r="M39" s="7">
         <v>4</v>
       </c>
       <c r="N39" s="6">
         <v>6</v>
       </c>
       <c r="O39" s="6">
         <v>5</v>
       </c>
       <c r="P39" s="6">
         <v>2</v>
       </c>
       <c r="Q39" s="6">
         <v>8</v>
       </c>
       <c r="R39" s="6">
         <v>3</v>
       </c>
       <c r="S39" s="6">
         <v>2</v>
@@ -11608,86 +11913,90 @@
       </c>
       <c r="U39" s="6">
         <v>6</v>
       </c>
       <c r="V39" s="6">
         <v>6</v>
       </c>
       <c r="W39" s="6">
         <v>3</v>
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
       <c r="Z39" s="14">
         <v>3</v>
       </c>
       <c r="AA39" s="14">
         <v>3</v>
       </c>
       <c r="AB39" s="14">
         <v>1</v>
       </c>
-      <c r="AC39" s="10">
+      <c r="AC39" s="14">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="55" t="s">
+      <c r="AD39" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="14"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
-      <c r="G40" s="41">
+      <c r="G40" s="40">
         <v>5</v>
       </c>
       <c r="H40" s="10">
         <v>4</v>
       </c>
       <c r="I40" s="6">
         <v>7</v>
       </c>
       <c r="J40" s="7">
         <v>4</v>
       </c>
-      <c r="K40" s="41">
+      <c r="K40" s="40">
         <v>11</v>
       </c>
       <c r="L40" s="7">
         <v>4</v>
       </c>
       <c r="M40" s="7">
         <v>7</v>
       </c>
       <c r="N40" s="6">
         <v>4</v>
       </c>
       <c r="O40" s="6">
         <v>3</v>
       </c>
       <c r="P40" s="6">
         <v>6</v>
       </c>
       <c r="Q40" s="6">
         <v>5</v>
       </c>
       <c r="R40" s="6">
         <v>4</v>
       </c>
       <c r="S40" s="6">
         <v>4</v>
@@ -11697,86 +12006,90 @@
       </c>
       <c r="U40" s="6">
         <v>7</v>
       </c>
       <c r="V40" s="6">
         <v>9</v>
       </c>
       <c r="W40" s="6">
         <v>5</v>
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
       <c r="Z40" s="14">
         <v>8</v>
       </c>
       <c r="AA40" s="14">
         <v>3</v>
       </c>
       <c r="AB40" s="14">
         <v>6</v>
       </c>
-      <c r="AC40" s="10">
-[...4 lines deleted...]
-      <c r="A41" s="55" t="s">
+      <c r="AC40" s="14">
+        <v>5</v>
+      </c>
+      <c r="AD40" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE40" s="14"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
-      <c r="G41" s="41">
+      <c r="G41" s="40">
         <v>2</v>
       </c>
       <c r="H41" s="10">
         <v>5</v>
       </c>
       <c r="I41" s="6">
         <v>3</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K41" s="41">
+      <c r="K41" s="40">
         <v>3</v>
       </c>
       <c r="L41" s="7">
         <v>1</v>
       </c>
       <c r="M41" s="7">
         <v>1</v>
       </c>
       <c r="N41" s="6">
         <v>6</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P41" s="6">
         <v>4</v>
       </c>
       <c r="Q41" s="6">
         <v>1</v>
       </c>
       <c r="R41" s="6">
         <v>2</v>
       </c>
       <c r="S41" s="6">
         <v>1</v>
@@ -11789,83 +12102,87 @@
       </c>
       <c r="V41" s="6">
         <v>3</v>
       </c>
       <c r="W41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
       <c r="Z41" s="14">
         <v>2</v>
       </c>
       <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="14">
         <v>1</v>
       </c>
       <c r="AC41" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="55" t="s">
+      <c r="AD41" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE41" s="14"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
-      <c r="G42" s="41">
+      <c r="G42" s="40">
         <v>1</v>
       </c>
       <c r="H42" s="10">
         <v>4</v>
       </c>
       <c r="I42" s="6">
         <v>3</v>
       </c>
       <c r="J42" s="7">
         <v>2</v>
       </c>
-      <c r="K42" s="41">
+      <c r="K42" s="40">
         <v>2</v>
       </c>
       <c r="L42" s="7">
         <v>3</v>
       </c>
       <c r="M42" s="7">
         <v>2</v>
       </c>
       <c r="N42" s="6">
         <v>2</v>
       </c>
       <c r="O42" s="6">
         <v>1</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Q42" s="6">
         <v>1</v>
       </c>
       <c r="R42" s="6">
         <v>2</v>
       </c>
       <c r="S42" s="6">
         <v>4</v>
@@ -11878,430 +12195,439 @@
       </c>
       <c r="V42" s="6">
         <v>1</v>
       </c>
       <c r="W42" s="6">
         <v>1</v>
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE42" s="14"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
       <c r="G43" s="21">
         <v>4</v>
       </c>
       <c r="H43" s="21">
         <v>10</v>
       </c>
-      <c r="I43" s="42">
-[...2 lines deleted...]
-      <c r="J43" s="42">
+      <c r="I43" s="41">
+        <v>2</v>
+      </c>
+      <c r="J43" s="41">
         <v>3</v>
       </c>
       <c r="K43" s="21">
         <v>6</v>
       </c>
-      <c r="L43" s="42">
-[...2 lines deleted...]
-      <c r="M43" s="42">
+      <c r="L43" s="41">
+        <v>5</v>
+      </c>
+      <c r="M43" s="41">
         <v>6</v>
       </c>
-      <c r="N43" s="42">
-[...2 lines deleted...]
-      <c r="O43" s="42">
+      <c r="N43" s="41">
+        <v>4</v>
+      </c>
+      <c r="O43" s="41">
         <v>9</v>
       </c>
-      <c r="P43" s="42">
-[...5 lines deleted...]
-      <c r="R43" s="42">
+      <c r="P43" s="41">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="41">
+        <v>4</v>
+      </c>
+      <c r="R43" s="41">
         <v>9</v>
       </c>
-      <c r="S43" s="42">
-[...2 lines deleted...]
-      <c r="T43" s="42">
+      <c r="S43" s="41">
+        <v>4</v>
+      </c>
+      <c r="T43" s="41">
         <v>14</v>
       </c>
-      <c r="U43" s="42">
+      <c r="U43" s="41">
         <v>14</v>
       </c>
-      <c r="V43" s="42">
-[...5 lines deleted...]
-      <c r="X43" s="42">
+      <c r="V43" s="41">
+        <v>5</v>
+      </c>
+      <c r="W43" s="41">
+        <v>3</v>
+      </c>
+      <c r="X43" s="41">
         <v>9</v>
       </c>
-      <c r="Y43" s="42">
+      <c r="Y43" s="41">
         <v>13</v>
       </c>
-      <c r="Z43" s="57">
+      <c r="Z43" s="56">
         <v>6</v>
       </c>
-      <c r="AA43" s="57">
+      <c r="AA43" s="56">
         <v>6</v>
       </c>
-      <c r="AB43" s="57">
+      <c r="AB43" s="56">
         <v>9</v>
       </c>
-      <c r="AC43" s="21">
-[...4 lines deleted...]
-      <c r="A44" s="38"/>
+      <c r="AC43" s="56">
+        <v>5</v>
+      </c>
+      <c r="AD43" s="56">
+        <v>5</v>
+      </c>
+      <c r="AE43" s="14"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K14" workbookViewId="0">
-      <selection activeCell="AA7" sqref="AA7:AC43"/>
+    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AG9" sqref="AG9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.88671875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="52"/>
-[...11 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="D3" s="43"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="67" t="s">
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="AJ3" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="67"/>
+      <c r="AK3" s="68"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="65"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="51" t="s">
+      <c r="E5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="51" t="s">
+      <c r="F5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="51" t="s">
+      <c r="M5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="51" t="s">
+      <c r="Q5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="51" t="s">
+      <c r="R5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="51" t="s">
+      <c r="Y5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="51" t="s">
+      <c r="AC5" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="51" t="s">
+      <c r="AD5" s="50" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="51" t="s">
+      <c r="AK5" s="50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="AD6" s="29"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
         <v>2.77</v>
       </c>
       <c r="I7" s="26">
         <v>2.81</v>
@@ -12341,52 +12667,55 @@
       </c>
       <c r="U7" s="27">
         <v>3.14</v>
       </c>
       <c r="V7" s="27">
         <v>3.21</v>
       </c>
       <c r="W7" s="27">
         <v>3.22</v>
       </c>
       <c r="X7" s="27">
         <v>3.18</v>
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="27">
         <v>3.02</v>
       </c>
       <c r="AB7" s="27">
         <v>2.86</v>
       </c>
-      <c r="AC7" s="29">
+      <c r="AC7" s="27">
         <v>2.93</v>
+      </c>
+      <c r="AD7" s="43">
+        <v>2.82</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
@@ -12430,52 +12759,55 @@
       </c>
       <c r="U8" s="27">
         <v>3.85</v>
       </c>
       <c r="V8" s="27">
         <v>3.96</v>
       </c>
       <c r="W8" s="27">
         <v>4.04</v>
       </c>
       <c r="X8" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="27">
         <v>3.73</v>
       </c>
       <c r="AB8" s="27">
         <v>3.54</v>
       </c>
-      <c r="AC8" s="29">
+      <c r="AC8" s="27">
         <v>3.59</v>
+      </c>
+      <c r="AD8" s="43">
+        <v>3.39</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
@@ -12519,52 +12851,55 @@
       </c>
       <c r="U9" s="27">
         <v>3.02</v>
       </c>
       <c r="V9" s="27">
         <v>3.13</v>
       </c>
       <c r="W9" s="27">
         <v>3.05</v>
       </c>
       <c r="X9" s="27">
         <v>2.96</v>
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="27">
         <v>2.12</v>
       </c>
       <c r="AB9" s="27">
         <v>2.36</v>
       </c>
-      <c r="AC9" s="29">
+      <c r="AC9" s="27">
         <v>2.59</v>
+      </c>
+      <c r="AD9" s="43">
+        <v>2.46</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
@@ -12608,52 +12943,55 @@
       </c>
       <c r="U10" s="27">
         <v>1.45</v>
       </c>
       <c r="V10" s="27">
         <v>1.5</v>
       </c>
       <c r="W10" s="27">
         <v>1.74</v>
       </c>
       <c r="X10" s="27">
         <v>1.67</v>
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="27">
         <v>1.55</v>
       </c>
       <c r="AB10" s="27">
         <v>1.36</v>
       </c>
-      <c r="AC10" s="29">
+      <c r="AC10" s="27">
         <v>1.52</v>
+      </c>
+      <c r="AD10" s="43">
+        <v>1.61</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
@@ -12697,52 +13035,55 @@
       </c>
       <c r="U11" s="27">
         <v>2.65</v>
       </c>
       <c r="V11" s="27">
         <v>2.62</v>
       </c>
       <c r="W11" s="27">
         <v>2.72</v>
       </c>
       <c r="X11" s="27">
         <v>2.6</v>
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="27">
         <v>3.14</v>
       </c>
       <c r="AB11" s="27">
         <v>2.38</v>
       </c>
-      <c r="AC11" s="29">
+      <c r="AC11" s="27">
         <v>2.62</v>
+      </c>
+      <c r="AD11" s="43">
+        <v>2.65</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
@@ -12786,52 +13127,55 @@
       </c>
       <c r="U12" s="27">
         <v>2.15</v>
       </c>
       <c r="V12" s="27">
         <v>2.31</v>
       </c>
       <c r="W12" s="27">
         <v>2.31</v>
       </c>
       <c r="X12" s="27">
         <v>2.21</v>
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="27">
         <v>2.83</v>
       </c>
       <c r="AB12" s="27">
         <v>3.08</v>
       </c>
-      <c r="AC12" s="29">
+      <c r="AC12" s="27">
         <v>3.08</v>
+      </c>
+      <c r="AD12" s="43">
+        <v>3.17</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
@@ -12875,52 +13219,55 @@
       </c>
       <c r="U13" s="27">
         <v>2.4900000000000002</v>
       </c>
       <c r="V13" s="27">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="27">
         <v>2.21</v>
       </c>
       <c r="X13" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="27">
         <v>1.89</v>
       </c>
       <c r="AB13" s="27">
         <v>1.74</v>
       </c>
-      <c r="AC13" s="29">
+      <c r="AC13" s="27">
         <v>1.86</v>
+      </c>
+      <c r="AD13" s="43">
+        <v>2.37</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
@@ -12964,52 +13311,55 @@
       </c>
       <c r="U14" s="27">
         <v>2.77</v>
       </c>
       <c r="V14" s="27">
         <v>2.84</v>
       </c>
       <c r="W14" s="27">
         <v>2.86</v>
       </c>
       <c r="X14" s="27">
         <v>2.82</v>
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="27">
         <v>3.78</v>
       </c>
       <c r="AB14" s="27">
         <v>3.01</v>
       </c>
-      <c r="AC14" s="29">
+      <c r="AC14" s="27">
         <v>3.06</v>
+      </c>
+      <c r="AD14" s="43">
+        <v>2.74</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
@@ -13053,52 +13403,55 @@
       </c>
       <c r="U15" s="27">
         <v>2.8</v>
       </c>
       <c r="V15" s="27">
         <v>2.57</v>
       </c>
       <c r="W15" s="27">
         <v>2.67</v>
       </c>
       <c r="X15" s="27">
         <v>2.76</v>
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="27">
         <v>1.89</v>
       </c>
       <c r="AB15" s="27">
         <v>2.23</v>
       </c>
-      <c r="AC15" s="29">
+      <c r="AC15" s="27">
         <v>2.2400000000000002</v>
+      </c>
+      <c r="AD15" s="43">
+        <v>2.08</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
@@ -13142,55 +13495,58 @@
       </c>
       <c r="U16" s="27">
         <v>2.4700000000000002</v>
       </c>
       <c r="V16" s="27">
         <v>2.59</v>
       </c>
       <c r="W16" s="27">
         <v>2.54</v>
       </c>
       <c r="X16" s="27">
         <v>2.5</v>
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="27">
         <v>2.59</v>
       </c>
       <c r="AB16" s="27">
         <v>2.42</v>
       </c>
-      <c r="AC16" s="29">
+      <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="43">
+        <v>2.4500000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -13231,55 +13587,58 @@
       </c>
       <c r="U17" s="27">
         <v>3.49</v>
       </c>
       <c r="V17" s="27">
         <v>3.57</v>
       </c>
       <c r="W17" s="27">
         <v>3.41</v>
       </c>
       <c r="X17" s="27">
         <v>3.23</v>
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="27">
         <v>2.14</v>
       </c>
       <c r="AB17" s="27">
         <v>1.65</v>
       </c>
-      <c r="AC17" s="29">
+      <c r="AC17" s="27">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="43">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -13320,55 +13679,58 @@
       </c>
       <c r="U18" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="V18" s="27">
         <v>2.54</v>
       </c>
       <c r="W18" s="27">
         <v>2.44</v>
       </c>
       <c r="X18" s="27">
         <v>2.39</v>
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="27">
         <v>2.67</v>
       </c>
       <c r="AB18" s="27">
         <v>2.74</v>
       </c>
-      <c r="AC18" s="29">
+      <c r="AC18" s="27">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="43">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -13409,55 +13771,58 @@
       </c>
       <c r="U19" s="27">
         <v>3.09</v>
       </c>
       <c r="V19" s="27">
         <v>3.18</v>
       </c>
       <c r="W19" s="27">
         <v>2.86</v>
       </c>
       <c r="X19" s="27">
         <v>2.84</v>
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="27">
         <v>1.38</v>
       </c>
       <c r="AB19" s="27">
         <v>1.37</v>
       </c>
-      <c r="AC19" s="29">
+      <c r="AC19" s="27">
         <v>1.02</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="43">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -13498,53 +13863,58 @@
       </c>
       <c r="U20" s="27">
         <v>1.77</v>
       </c>
       <c r="V20" s="27">
         <v>1.69</v>
       </c>
       <c r="W20" s="27">
         <v>1.62</v>
       </c>
       <c r="X20" s="27">
         <v>1.57</v>
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="AC20" s="29"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="AC20" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD20" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -13585,85 +13955,89 @@
       </c>
       <c r="U21" s="27">
         <v>2.78</v>
       </c>
       <c r="V21" s="27">
         <v>2.67</v>
       </c>
       <c r="W21" s="27">
         <v>2.5</v>
       </c>
       <c r="X21" s="27">
         <v>2.56</v>
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="27">
         <v>2.23</v>
       </c>
       <c r="AB21" s="27">
         <v>2.56</v>
       </c>
-      <c r="AC21" s="29">
+      <c r="AC21" s="27">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="68" t="s">
+      <c r="AD21" s="43">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="15" customHeight="1">
+      <c r="A22" s="66" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="68"/>
-[...25 lines deleted...]
-      <c r="A23" s="49" t="s">
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="AD22" s="43"/>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
         <v>3.36</v>
@@ -13706,52 +14080,55 @@
       </c>
       <c r="V23" s="30">
         <v>3.83</v>
       </c>
       <c r="W23" s="30">
         <v>3.9</v>
       </c>
       <c r="X23" s="30">
         <v>3.87</v>
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
       <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="30">
         <v>3.67</v>
       </c>
       <c r="AB23" s="30">
         <v>3.44</v>
       </c>
       <c r="AC23" s="29">
         <v>3.48</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="43">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -13795,52 +14172,55 @@
       </c>
       <c r="V24" s="30">
         <v>3.96</v>
       </c>
       <c r="W24" s="30">
         <v>4.04</v>
       </c>
       <c r="X24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="30">
         <v>3.73</v>
       </c>
       <c r="AB24" s="30">
         <v>3.54</v>
       </c>
       <c r="AC24" s="29">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="43">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -13884,52 +14264,55 @@
       </c>
       <c r="V25" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="30">
         <v>2.82</v>
       </c>
       <c r="X25" s="30">
         <v>2.69</v>
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
       <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="30">
         <v>3.82</v>
       </c>
       <c r="AC25" s="29">
         <v>3.94</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="43">
+        <v>3.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -13973,52 +14356,55 @@
       </c>
       <c r="V26" s="30">
         <v>3.8</v>
       </c>
       <c r="W26" s="30">
         <v>3.94</v>
       </c>
       <c r="X26" s="30">
         <v>3.75</v>
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
       <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="30">
         <v>1.89</v>
       </c>
       <c r="AB26" s="30">
         <v>1.23</v>
       </c>
       <c r="AC26" s="29">
         <v>2.31</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="43">
+        <v>2.21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -14062,52 +14448,55 @@
       </c>
       <c r="V27" s="30">
         <v>3.15</v>
       </c>
       <c r="W27" s="30">
         <v>3.13</v>
       </c>
       <c r="X27" s="30">
         <v>3.26</v>
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
       <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="30">
         <v>4.57</v>
       </c>
       <c r="AB27" s="30">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="43">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -14151,100 +14540,104 @@
       </c>
       <c r="V28" s="30">
         <v>2.91</v>
       </c>
       <c r="W28" s="30">
         <v>2.61</v>
       </c>
       <c r="X28" s="30">
         <v>2.54</v>
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
       <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="30">
         <v>2.41</v>
       </c>
       <c r="AB28" s="30">
         <v>2.54</v>
       </c>
       <c r="AC28" s="29">
         <v>2.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="69" t="s">
+      <c r="AD28" s="43">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="69"/>
-[...25 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+      <c r="O29" s="67"/>
+      <c r="P29" s="67"/>
+      <c r="Q29" s="67"/>
+      <c r="R29" s="67"/>
+      <c r="S29" s="67"/>
+      <c r="T29" s="67"/>
+      <c r="U29" s="67"/>
+      <c r="V29" s="67"/>
+      <c r="W29" s="67"/>
+      <c r="X29" s="67"/>
+      <c r="Y29" s="67"/>
+      <c r="AD29" s="43"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
-      <c r="G30" s="46">
+      <c r="G30" s="45">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
         <v>2.2799999999999998</v>
       </c>
       <c r="J30" s="32">
         <v>2.3199999999999998</v>
       </c>
       <c r="K30" s="33">
         <v>2.33</v>
       </c>
       <c r="L30" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="M30" s="32">
         <v>2.29</v>
       </c>
       <c r="N30" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="O30" s="33">
         <v>2.3199999999999998</v>
@@ -14269,71 +14662,74 @@
       </c>
       <c r="V30" s="33">
         <v>2.59</v>
       </c>
       <c r="W30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="33">
         <v>2.5</v>
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
       <c r="Z30" s="33">
         <v>2.97</v>
       </c>
       <c r="AA30" s="33">
         <v>2.37</v>
       </c>
       <c r="AB30" s="33">
         <v>2.27</v>
       </c>
       <c r="AC30" s="29">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="AD30" s="43">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
-      <c r="G31" s="47">
+      <c r="G31" s="46">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
         <v>2.81</v>
       </c>
       <c r="J31" s="32">
         <v>2.85</v>
       </c>
       <c r="K31" s="33">
         <v>2.79</v>
       </c>
       <c r="L31" s="32">
         <v>2.64</v>
       </c>
       <c r="M31" s="32">
         <v>2.58</v>
       </c>
       <c r="N31" s="33">
         <v>3.53</v>
       </c>
       <c r="O31" s="33">
         <v>3.49</v>
@@ -14358,71 +14754,74 @@
       </c>
       <c r="V31" s="33">
         <v>3.13</v>
       </c>
       <c r="W31" s="33">
         <v>3.05</v>
       </c>
       <c r="X31" s="33">
         <v>2.96</v>
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
       <c r="Z31" s="33">
         <v>2.41</v>
       </c>
       <c r="AA31" s="33">
         <v>2.12</v>
       </c>
       <c r="AB31" s="33">
         <v>2.36</v>
       </c>
       <c r="AC31" s="29">
         <v>2.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="AD31" s="43">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="46">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
         <v>0.92</v>
       </c>
       <c r="J32" s="32">
         <v>0.93</v>
       </c>
       <c r="K32" s="33">
         <v>1.02</v>
       </c>
       <c r="L32" s="32">
         <v>1.01</v>
       </c>
       <c r="M32" s="32">
         <v>1.08</v>
       </c>
       <c r="N32" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="33">
         <v>1</v>
@@ -14447,71 +14846,74 @@
       </c>
       <c r="V32" s="33">
         <v>1.5</v>
       </c>
       <c r="W32" s="33">
         <v>1.74</v>
       </c>
       <c r="X32" s="33">
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
       <c r="Z32" s="33">
         <v>1.96</v>
       </c>
       <c r="AA32" s="33">
         <v>1.55</v>
       </c>
       <c r="AB32" s="33">
         <v>1.36</v>
       </c>
       <c r="AC32" s="29">
         <v>1.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="AD32" s="43">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
+      <c r="A33" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="46">
         <v>1</v>
       </c>
       <c r="H33" s="5">
         <v>1.05</v>
       </c>
       <c r="I33" s="33">
         <v>1.25</v>
       </c>
       <c r="J33" s="32">
         <v>1.56</v>
       </c>
       <c r="K33" s="33">
         <v>1.47</v>
       </c>
       <c r="L33" s="32">
         <v>1.46</v>
       </c>
       <c r="M33" s="32">
         <v>1.5</v>
       </c>
       <c r="N33" s="33">
         <v>5.36</v>
       </c>
       <c r="O33" s="33">
         <v>3.53</v>
@@ -14536,71 +14938,74 @@
       </c>
       <c r="V33" s="33">
         <v>2.67</v>
       </c>
       <c r="W33" s="33">
         <v>2.67</v>
       </c>
       <c r="X33" s="33">
         <v>2.56</v>
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
       <c r="Z33" s="33">
         <v>4.83</v>
       </c>
       <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="33">
         <v>1.66</v>
       </c>
       <c r="AC33" s="29">
         <v>1.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="AD33" s="43">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
+      <c r="A34" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
-      <c r="G34" s="47">
+      <c r="G34" s="46">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="J34" s="32">
         <v>2.19</v>
       </c>
       <c r="K34" s="33">
         <v>2.02</v>
       </c>
       <c r="L34" s="32">
         <v>1.9</v>
       </c>
       <c r="M34" s="32">
         <v>2.02</v>
       </c>
       <c r="N34" s="33">
         <v>1.77</v>
       </c>
       <c r="O34" s="33">
         <v>0.93</v>
@@ -14625,71 +15030,74 @@
       </c>
       <c r="V34" s="33">
         <v>2.31</v>
       </c>
       <c r="W34" s="33">
         <v>2.31</v>
       </c>
       <c r="X34" s="33">
         <v>2.21</v>
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="33">
         <v>4.21</v>
       </c>
       <c r="AA34" s="33">
         <v>2.83</v>
       </c>
       <c r="AB34" s="33">
         <v>3.08</v>
       </c>
       <c r="AC34" s="29">
         <v>3.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="55" t="s">
+      <c r="AD34" s="43">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
+      <c r="A35" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
-      <c r="G35" s="47">
+      <c r="G35" s="46">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
       </c>
       <c r="I35" s="33">
         <v>1.97</v>
       </c>
       <c r="J35" s="32">
         <v>2.29</v>
       </c>
       <c r="K35" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="L35" s="32">
         <v>2.25</v>
       </c>
       <c r="M35" s="32">
         <v>2.23</v>
       </c>
       <c r="N35" s="33">
         <v>0.71</v>
       </c>
       <c r="O35" s="33">
         <v>1.1100000000000001</v>
@@ -14714,71 +15122,74 @@
       </c>
       <c r="V35" s="33">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="33">
         <v>2.21</v>
       </c>
       <c r="X35" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
       <c r="Z35" s="33">
         <v>1.45</v>
       </c>
       <c r="AA35" s="33">
         <v>1.89</v>
       </c>
       <c r="AB35" s="33">
         <v>1.74</v>
       </c>
       <c r="AC35" s="29">
         <v>1.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="55" t="s">
+      <c r="AD35" s="43">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
+      <c r="A36" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
-      <c r="G36" s="47">
+      <c r="G36" s="46">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
       </c>
       <c r="I36" s="33">
         <v>2.64</v>
       </c>
       <c r="J36" s="32">
         <v>2.78</v>
       </c>
       <c r="K36" s="33">
         <v>2.76</v>
       </c>
       <c r="L36" s="32">
         <v>2.7</v>
       </c>
       <c r="M36" s="32">
         <v>2.71</v>
       </c>
       <c r="N36" s="33">
         <v>1.79</v>
       </c>
       <c r="O36" s="33">
         <v>2.41</v>
@@ -14803,71 +15214,74 @@
       </c>
       <c r="V36" s="33">
         <v>2.84</v>
       </c>
       <c r="W36" s="33">
         <v>2.86</v>
       </c>
       <c r="X36" s="33">
         <v>2.82</v>
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
       <c r="Z36" s="33">
         <v>4.63</v>
       </c>
       <c r="AA36" s="33">
         <v>3.78</v>
       </c>
       <c r="AB36" s="33">
         <v>3.01</v>
       </c>
       <c r="AC36" s="29">
         <v>3.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AD36" s="43">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
+      <c r="A37" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
-      <c r="G37" s="47">
+      <c r="G37" s="46">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
       </c>
       <c r="I37" s="33">
         <v>2.06</v>
       </c>
       <c r="J37" s="32">
         <v>2.09</v>
       </c>
       <c r="K37" s="33">
         <v>2.12</v>
       </c>
       <c r="L37" s="32">
         <v>2.14</v>
       </c>
       <c r="M37" s="32">
         <v>2.06</v>
       </c>
       <c r="N37" s="33">
         <v>1.18</v>
       </c>
       <c r="O37" s="33">
         <v>1.24</v>
@@ -14892,71 +15306,74 @@
       </c>
       <c r="V37" s="33">
         <v>1.75</v>
       </c>
       <c r="W37" s="33">
         <v>1.81</v>
       </c>
       <c r="X37" s="33">
         <v>2.09</v>
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="33">
         <v>2.44</v>
       </c>
       <c r="AA37" s="33">
         <v>1.89</v>
       </c>
       <c r="AB37" s="33">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AD37" s="43">
+        <v>1.99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
-      <c r="G38" s="47">
+      <c r="G38" s="46">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
       </c>
       <c r="I38" s="33">
         <v>2.08</v>
       </c>
       <c r="J38" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="K38" s="33">
         <v>2.4300000000000002</v>
       </c>
       <c r="L38" s="32">
         <v>2.21</v>
       </c>
       <c r="M38" s="32">
         <v>2.2400000000000002</v>
       </c>
       <c r="N38" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="33">
         <v>1.39</v>
@@ -14981,71 +15398,74 @@
       </c>
       <c r="V38" s="33">
         <v>2.08</v>
       </c>
       <c r="W38" s="33">
         <v>2</v>
       </c>
       <c r="X38" s="33">
         <v>1.82</v>
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
       <c r="Z38" s="33">
         <v>1.37</v>
       </c>
       <c r="AA38" s="33">
         <v>0.72</v>
       </c>
       <c r="AB38" s="33">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="55" t="s">
+      <c r="AD38" s="43">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30">
+      <c r="A39" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
-      <c r="G39" s="47">
+      <c r="G39" s="46">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
       </c>
       <c r="I39" s="33">
         <v>2.63</v>
       </c>
       <c r="J39" s="32">
         <v>2.8</v>
       </c>
       <c r="K39" s="33">
         <v>2.86</v>
       </c>
       <c r="L39" s="32">
         <v>2.91</v>
       </c>
       <c r="M39" s="32">
         <v>2.89</v>
       </c>
       <c r="N39" s="33">
         <v>4.13</v>
       </c>
       <c r="O39" s="33">
         <v>3.98</v>
@@ -15070,71 +15490,74 @@
       </c>
       <c r="V39" s="33">
         <v>3.57</v>
       </c>
       <c r="W39" s="33">
         <v>3.41</v>
       </c>
       <c r="X39" s="33">
         <v>3.23</v>
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
       <c r="Z39" s="33">
         <v>2.04</v>
       </c>
       <c r="AA39" s="33">
         <v>2.14</v>
       </c>
       <c r="AB39" s="33">
         <v>1.65</v>
       </c>
       <c r="AC39" s="29">
         <v>3.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="55" t="s">
+      <c r="AD39" s="43">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
+      <c r="A40" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
-      <c r="G40" s="47">
+      <c r="G40" s="46">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
       </c>
       <c r="I40" s="33">
         <v>2.25</v>
       </c>
       <c r="J40" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="K40" s="33">
         <v>2.4900000000000002</v>
       </c>
       <c r="L40" s="32">
         <v>2.4300000000000002</v>
       </c>
       <c r="M40" s="32">
         <v>2.4900000000000002</v>
       </c>
       <c r="N40" s="33">
         <v>1.88</v>
       </c>
       <c r="O40" s="33">
         <v>1.73</v>
@@ -15159,71 +15582,74 @@
       </c>
       <c r="V40" s="33">
         <v>2.35</v>
       </c>
       <c r="W40" s="33">
         <v>2.35</v>
       </c>
       <c r="X40" s="33">
         <v>2.31</v>
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
       <c r="Z40" s="33">
         <v>3.91</v>
       </c>
       <c r="AA40" s="33">
         <v>2.81</v>
       </c>
       <c r="AB40" s="33">
         <v>2.84</v>
       </c>
       <c r="AC40" s="29">
         <v>2.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="55" t="s">
+      <c r="AD40" s="43">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
+      <c r="A41" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
-      <c r="G41" s="47">
+      <c r="G41" s="46">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
       </c>
       <c r="I41" s="33">
         <v>3.61</v>
       </c>
       <c r="J41" s="32">
         <v>3.21</v>
       </c>
       <c r="K41" s="33">
         <v>3.27</v>
       </c>
       <c r="L41" s="32">
         <v>3.09</v>
       </c>
       <c r="M41" s="32">
         <v>2.93</v>
       </c>
       <c r="N41" s="33">
         <v>7.57</v>
       </c>
       <c r="O41" s="33">
         <v>4.0199999999999996</v>
@@ -15248,71 +15674,74 @@
       </c>
       <c r="V41" s="33">
         <v>3.18</v>
       </c>
       <c r="W41" s="33">
         <v>2.86</v>
       </c>
       <c r="X41" s="33">
         <v>2.84</v>
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
       <c r="Z41" s="33">
         <v>2.64</v>
       </c>
       <c r="AA41" s="33">
         <v>1.38</v>
       </c>
       <c r="AB41" s="33">
         <v>1.37</v>
       </c>
       <c r="AC41" s="29">
         <v>1.02</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="55" t="s">
+      <c r="AD41" s="43">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
+      <c r="A42" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
-      <c r="G42" s="47">
+      <c r="G42" s="46">
         <v>1.9</v>
       </c>
       <c r="H42" s="5">
         <v>2.17</v>
       </c>
       <c r="I42" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="J42" s="32">
         <v>2.2200000000000002</v>
       </c>
       <c r="K42" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="L42" s="32">
         <v>2.2599999999999998</v>
       </c>
       <c r="M42" s="32">
         <v>2.23</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>1.56</v>
@@ -15337,155 +15766,161 @@
       </c>
       <c r="V42" s="33">
         <v>1.69</v>
       </c>
       <c r="W42" s="33">
         <v>1.62</v>
       </c>
       <c r="X42" s="33">
         <v>1.57</v>
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
       <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="33" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="37">
+      <c r="B43" s="36">
         <v>1.35</v>
       </c>
-      <c r="C43" s="37">
+      <c r="C43" s="36">
         <v>1.57</v>
       </c>
-      <c r="D43" s="37">
+      <c r="D43" s="36">
         <v>1.96</v>
       </c>
-      <c r="E43" s="37">
+      <c r="E43" s="36">
         <v>2.16</v>
       </c>
-      <c r="F43" s="37">
+      <c r="F43" s="36">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G43" s="48">
+      <c r="G43" s="47">
         <v>2.0699999999999998</v>
       </c>
-      <c r="H43" s="48">
+      <c r="H43" s="47">
         <v>2.27</v>
       </c>
-      <c r="I43" s="36">
+      <c r="I43" s="35">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J43" s="36">
+      <c r="J43" s="35">
         <v>1.96</v>
       </c>
-      <c r="K43" s="36">
+      <c r="K43" s="35">
         <v>1.96</v>
       </c>
-      <c r="L43" s="36">
+      <c r="L43" s="35">
         <v>1.95</v>
       </c>
-      <c r="M43" s="36">
+      <c r="M43" s="35">
         <v>1.95</v>
       </c>
-      <c r="N43" s="36">
+      <c r="N43" s="35">
         <v>1.4</v>
       </c>
-      <c r="O43" s="36">
+      <c r="O43" s="35">
         <v>2.37</v>
       </c>
-      <c r="P43" s="36">
+      <c r="P43" s="35">
         <v>2.14</v>
       </c>
-      <c r="Q43" s="36">
+      <c r="Q43" s="35">
         <v>1.96</v>
       </c>
-      <c r="R43" s="36">
+      <c r="R43" s="35">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S43" s="36">
+      <c r="S43" s="35">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T43" s="36">
+      <c r="T43" s="35">
         <v>2.48</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="35">
         <v>2.78</v>
       </c>
-      <c r="V43" s="36">
+      <c r="V43" s="35">
         <v>2.67</v>
       </c>
-      <c r="W43" s="36">
+      <c r="W43" s="35">
         <v>2.5</v>
       </c>
-      <c r="X43" s="36">
+      <c r="X43" s="35">
         <v>2.56</v>
       </c>
-      <c r="Y43" s="36">
+      <c r="Y43" s="35">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="36">
+      <c r="Z43" s="35">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="36">
+      <c r="AA43" s="35">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="36">
+      <c r="AB43" s="35">
         <v>2.56</v>
       </c>
-      <c r="AC43" s="37">
+      <c r="AC43" s="36">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="38"/>
+      <c r="AD43" s="36">
+        <v>2.2400000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
+      <c r="A44" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="AJ3:AK3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>