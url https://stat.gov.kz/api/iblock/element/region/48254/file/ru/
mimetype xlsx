--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-8448" yWindow="252" windowWidth="21096" windowHeight="12348" tabRatio="754" activeTab="3"/>
+    <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -456,53 +456,50 @@
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -518,94 +515,97 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -885,321 +885,321 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="K7" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AF22" sqref="AF22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="51"/>
-[...11 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="65"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="49" t="s">
+      <c r="M5" s="48" t="s">
         <v>25</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="49" t="s">
+      <c r="Y5" s="48" t="s">
         <v>25</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="49" t="s">
+      <c r="AK5" s="48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
       </c>
       <c r="I7" s="6">
         <v>345</v>
@@ -1239,55 +1239,58 @@
       </c>
       <c r="U7" s="8">
         <v>310</v>
       </c>
       <c r="V7" s="8">
         <v>213</v>
       </c>
       <c r="W7" s="8">
         <v>207</v>
       </c>
       <c r="X7" s="8">
         <v>230</v>
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
       <c r="Z7" s="8">
         <v>180</v>
       </c>
       <c r="AA7" s="8">
         <v>162</v>
       </c>
       <c r="AB7" s="8">
         <v>189</v>
       </c>
-      <c r="AC7" s="72">
+      <c r="AC7" s="57">
         <v>208</v>
       </c>
-      <c r="AD7" s="72">
+      <c r="AD7" s="57">
         <v>113</v>
+      </c>
+      <c r="AE7" s="57">
+        <v>448</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
@@ -1331,55 +1334,58 @@
       </c>
       <c r="U8" s="8">
         <v>175</v>
       </c>
       <c r="V8" s="8">
         <v>106</v>
       </c>
       <c r="W8" s="8">
         <v>105</v>
       </c>
       <c r="X8" s="8">
         <v>103</v>
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
       <c r="Z8" s="8">
         <v>84</v>
       </c>
       <c r="AA8" s="8">
         <v>83</v>
       </c>
       <c r="AB8" s="8">
         <v>103</v>
       </c>
-      <c r="AC8" s="72">
+      <c r="AC8" s="57">
         <v>112</v>
       </c>
-      <c r="AD8" s="72">
+      <c r="AD8" s="57">
         <v>58</v>
+      </c>
+      <c r="AE8" s="57">
+        <v>244</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
@@ -1423,55 +1429,58 @@
       </c>
       <c r="U9" s="8">
         <v>21</v>
       </c>
       <c r="V9" s="8">
         <v>14</v>
       </c>
       <c r="W9" s="8">
         <v>9</v>
       </c>
       <c r="X9" s="8">
         <v>14</v>
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
       <c r="Z9" s="8">
         <v>10</v>
       </c>
       <c r="AA9" s="8">
         <v>8</v>
       </c>
       <c r="AB9" s="8">
         <v>13</v>
       </c>
-      <c r="AC9" s="72">
+      <c r="AC9" s="57">
         <v>9</v>
       </c>
-      <c r="AD9" s="72">
+      <c r="AD9" s="57">
         <v>7</v>
+      </c>
+      <c r="AE9" s="57">
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
@@ -1515,55 +1524,58 @@
       </c>
       <c r="U10" s="8">
         <v>6</v>
       </c>
       <c r="V10" s="8">
         <v>4</v>
       </c>
       <c r="W10" s="8">
         <v>4</v>
       </c>
       <c r="X10" s="8">
         <v>3</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>4</v>
       </c>
       <c r="AA10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="8">
         <v>2</v>
       </c>
-      <c r="AC10" s="72">
+      <c r="AC10" s="57">
         <v>2</v>
       </c>
       <c r="AD10" s="8" t="s">
         <v>27</v>
+      </c>
+      <c r="AE10" s="57">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
@@ -1607,55 +1619,58 @@
       </c>
       <c r="U11" s="8">
         <v>10</v>
       </c>
       <c r="V11" s="8">
         <v>8</v>
       </c>
       <c r="W11" s="8">
         <v>9</v>
       </c>
       <c r="X11" s="8">
         <v>10</v>
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
         <v>8</v>
       </c>
       <c r="AB11" s="8">
         <v>7</v>
       </c>
-      <c r="AC11" s="72">
+      <c r="AC11" s="57">
         <v>6</v>
       </c>
-      <c r="AD11" s="72">
-        <v>3</v>
+      <c r="AD11" s="57">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="57">
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
@@ -1699,55 +1714,58 @@
       </c>
       <c r="U12" s="8">
         <v>11</v>
       </c>
       <c r="V12" s="8">
         <v>9</v>
       </c>
       <c r="W12" s="8">
         <v>6</v>
       </c>
       <c r="X12" s="8">
         <v>12</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="8">
         <v>10</v>
       </c>
       <c r="AA12" s="8">
         <v>8</v>
       </c>
       <c r="AB12" s="8">
         <v>7</v>
       </c>
-      <c r="AC12" s="72">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AC12" s="57">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="57">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="57">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
@@ -1791,55 +1809,58 @@
       </c>
       <c r="U13" s="8">
         <v>8</v>
       </c>
       <c r="V13" s="8">
         <v>6</v>
       </c>
       <c r="W13" s="8">
         <v>8</v>
       </c>
       <c r="X13" s="8">
         <v>7</v>
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
       <c r="Z13" s="8">
         <v>5</v>
       </c>
       <c r="AA13" s="8">
         <v>5</v>
       </c>
       <c r="AB13" s="8">
         <v>3</v>
       </c>
-      <c r="AC13" s="72">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AC13" s="57">
+        <v>5</v>
+      </c>
+      <c r="AD13" s="57">
+        <v>4</v>
+      </c>
+      <c r="AE13" s="57">
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
@@ -1883,55 +1904,58 @@
       </c>
       <c r="U14" s="8">
         <v>22</v>
       </c>
       <c r="V14" s="8">
         <v>18</v>
       </c>
       <c r="W14" s="8">
         <v>15</v>
       </c>
       <c r="X14" s="8">
         <v>18</v>
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
       <c r="Z14" s="8">
         <v>18</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="8">
         <v>14</v>
       </c>
-      <c r="AC14" s="72">
+      <c r="AC14" s="57">
         <v>20</v>
       </c>
-      <c r="AD14" s="72">
+      <c r="AD14" s="57">
         <v>7</v>
+      </c>
+      <c r="AE14" s="57">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
@@ -1975,55 +1999,58 @@
       </c>
       <c r="U15" s="8">
         <v>2</v>
       </c>
       <c r="V15" s="8">
         <v>4</v>
       </c>
       <c r="W15" s="8">
         <v>7</v>
       </c>
       <c r="X15" s="8">
         <v>6</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>6</v>
       </c>
       <c r="AA15" s="8">
         <v>2</v>
       </c>
       <c r="AB15" s="8">
         <v>6</v>
       </c>
-      <c r="AC15" s="72">
+      <c r="AC15" s="57">
         <v>10</v>
       </c>
-      <c r="AD15" s="72">
-        <v>2</v>
+      <c r="AD15" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE15" s="57">
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
@@ -2067,58 +2094,61 @@
       </c>
       <c r="U16" s="8">
         <v>7</v>
       </c>
       <c r="V16" s="8">
         <v>4</v>
       </c>
       <c r="W16" s="8">
         <v>5</v>
       </c>
       <c r="X16" s="8">
         <v>8</v>
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
       <c r="Z16" s="8">
         <v>3</v>
       </c>
       <c r="AA16" s="8">
         <v>4</v>
       </c>
       <c r="AB16" s="8">
         <v>3</v>
       </c>
-      <c r="AC16" s="72">
+      <c r="AC16" s="57">
         <v>8</v>
       </c>
-      <c r="AD16" s="72">
-[...3 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="AD16" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="57">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2159,58 +2189,61 @@
       </c>
       <c r="U17" s="8">
         <v>9</v>
       </c>
       <c r="V17" s="8">
         <v>4</v>
       </c>
       <c r="W17" s="8">
         <v>9</v>
       </c>
       <c r="X17" s="8">
         <v>12</v>
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>4</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
-      <c r="AC17" s="72">
-[...6 lines deleted...]
-    <row r="18" spans="1:30">
+      <c r="AC17" s="57">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="57">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="57">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2251,58 +2284,61 @@
       </c>
       <c r="U18" s="8">
         <v>14</v>
       </c>
       <c r="V18" s="8">
         <v>13</v>
       </c>
       <c r="W18" s="8">
         <v>15</v>
       </c>
       <c r="X18" s="8">
         <v>18</v>
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
       <c r="Z18" s="8">
         <v>17</v>
       </c>
       <c r="AA18" s="8">
         <v>7</v>
       </c>
       <c r="AB18" s="8">
         <v>6</v>
       </c>
-      <c r="AC18" s="72">
+      <c r="AC18" s="57">
         <v>14</v>
       </c>
-      <c r="AD18" s="72">
+      <c r="AD18" s="57">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="57">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2343,58 +2379,61 @@
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>2</v>
       </c>
       <c r="W19" s="8">
         <v>1</v>
       </c>
       <c r="X19" s="8">
         <v>5</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="8">
         <v>1</v>
       </c>
       <c r="AA19" s="8">
         <v>5</v>
       </c>
       <c r="AB19" s="8">
         <v>1</v>
       </c>
-      <c r="AC19" s="72">
+      <c r="AC19" s="57">
         <v>6</v>
       </c>
-      <c r="AD19" s="72">
-[...3 lines deleted...]
-    <row r="20" spans="1:30">
+      <c r="AD19" s="57">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="57">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2435,58 +2474,61 @@
       </c>
       <c r="U20" s="8">
         <v>7</v>
       </c>
       <c r="V20" s="8">
         <v>5</v>
       </c>
       <c r="W20" s="8">
         <v>3</v>
       </c>
       <c r="X20" s="8">
         <v>4</v>
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
       <c r="Z20" s="8">
         <v>4</v>
       </c>
       <c r="AA20" s="8">
         <v>1</v>
       </c>
       <c r="AB20" s="8">
         <v>3</v>
       </c>
-      <c r="AC20" s="72">
-[...6 lines deleted...]
-    <row r="21" spans="1:30">
+      <c r="AC20" s="57">
+        <v>4</v>
+      </c>
+      <c r="AD20" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="57">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2527,90 +2569,93 @@
       </c>
       <c r="U21" s="8">
         <v>13</v>
       </c>
       <c r="V21" s="8">
         <v>16</v>
       </c>
       <c r="W21" s="8">
         <v>11</v>
       </c>
       <c r="X21" s="8">
         <v>10</v>
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
       <c r="Z21" s="8">
         <v>7</v>
       </c>
       <c r="AA21" s="8">
         <v>11</v>
       </c>
       <c r="AB21" s="8">
         <v>15</v>
       </c>
-      <c r="AC21" s="72">
+      <c r="AC21" s="57">
         <v>6</v>
       </c>
-      <c r="AD21" s="72">
+      <c r="AD21" s="57">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="59" t="s">
+      <c r="AE21" s="57">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="59"/>
-[...27 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="AC22" s="57"/>
+      <c r="AD22" s="57"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
         <v>205</v>
@@ -2650,58 +2695,61 @@
       </c>
       <c r="U23" s="14">
         <v>192</v>
       </c>
       <c r="V23" s="14">
         <v>114</v>
       </c>
       <c r="W23" s="8">
         <v>121</v>
       </c>
       <c r="X23" s="8">
         <v>119</v>
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
       <c r="Z23" s="8">
         <v>98</v>
       </c>
       <c r="AA23" s="8">
         <v>92</v>
       </c>
       <c r="AB23" s="8">
         <v>114</v>
       </c>
-      <c r="AC23" s="72">
+      <c r="AC23" s="57">
         <v>128</v>
       </c>
-      <c r="AD23" s="72">
+      <c r="AD23" s="57">
         <v>68</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="57">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2742,58 +2790,61 @@
       </c>
       <c r="U24" s="14">
         <v>175</v>
       </c>
       <c r="V24" s="14">
         <v>106</v>
       </c>
       <c r="W24" s="8">
         <v>105</v>
       </c>
       <c r="X24" s="8">
         <v>103</v>
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
       <c r="Z24" s="8">
         <v>84</v>
       </c>
       <c r="AA24" s="8">
         <v>83</v>
       </c>
       <c r="AB24" s="8">
         <v>103</v>
       </c>
-      <c r="AC24" s="72">
+      <c r="AC24" s="57">
         <v>112</v>
       </c>
-      <c r="AD24" s="72">
+      <c r="AD24" s="57">
         <v>58</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="57">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2834,58 +2885,61 @@
       </c>
       <c r="U25" s="14">
         <v>5</v>
       </c>
       <c r="V25" s="14">
         <v>1</v>
       </c>
       <c r="W25" s="8">
         <v>2</v>
       </c>
       <c r="X25" s="8">
         <v>4</v>
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="8">
         <v>5</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
-      <c r="AC25" s="72">
-[...6 lines deleted...]
-    <row r="26" spans="1:30">
+      <c r="AC25" s="57">
+        <v>2</v>
+      </c>
+      <c r="AD25" s="57">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -2926,58 +2980,61 @@
       </c>
       <c r="U26" s="14">
         <v>1</v>
       </c>
       <c r="V26" s="14">
         <v>2</v>
       </c>
       <c r="W26" s="8">
         <v>3</v>
       </c>
       <c r="X26" s="8">
         <v>2</v>
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
       <c r="Z26" s="8">
         <v>3</v>
       </c>
       <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="8">
         <v>4</v>
       </c>
-      <c r="AC26" s="72">
-[...6 lines deleted...]
-    <row r="27" spans="1:30">
+      <c r="AC26" s="57">
+        <v>5</v>
+      </c>
+      <c r="AD26" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE26" s="57">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -3018,58 +3075,61 @@
       </c>
       <c r="U27" s="14">
         <v>4</v>
       </c>
       <c r="V27" s="14">
         <v>1</v>
       </c>
       <c r="W27" s="8">
         <v>3</v>
       </c>
       <c r="X27" s="8">
         <v>6</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>3</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>2</v>
       </c>
-      <c r="AC27" s="72">
-[...6 lines deleted...]
-    <row r="28" spans="1:30">
+      <c r="AC27" s="57">
+        <v>4</v>
+      </c>
+      <c r="AD27" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -3110,90 +3170,93 @@
       </c>
       <c r="U28" s="14">
         <v>7</v>
       </c>
       <c r="V28" s="14">
         <v>4</v>
       </c>
       <c r="W28" s="8">
         <v>8</v>
       </c>
       <c r="X28" s="8">
         <v>4</v>
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
       <c r="Z28" s="8">
         <v>6</v>
       </c>
       <c r="AA28" s="8">
         <v>2</v>
       </c>
       <c r="AB28" s="8">
         <v>2</v>
       </c>
-      <c r="AC28" s="72">
-[...7 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="AC28" s="57">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="57">
+        <v>5</v>
+      </c>
+      <c r="AE28" s="57">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="60"/>
-[...27 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
+      <c r="AC29" s="57"/>
+      <c r="AD29" s="57"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
         <v>140</v>
@@ -3233,59 +3296,62 @@
       </c>
       <c r="U30" s="17">
         <v>118</v>
       </c>
       <c r="V30" s="17">
         <v>99</v>
       </c>
       <c r="W30" s="8">
         <v>86</v>
       </c>
       <c r="X30" s="8">
         <v>111</v>
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
       <c r="Z30" s="8">
         <v>82</v>
       </c>
       <c r="AA30" s="8">
         <v>70</v>
       </c>
       <c r="AB30" s="8">
         <v>75</v>
       </c>
-      <c r="AC30" s="72">
+      <c r="AC30" s="57">
         <v>80</v>
       </c>
-      <c r="AD30" s="72">
+      <c r="AD30" s="57">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="AE30" s="57">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
         <v>14</v>
@@ -3325,59 +3391,62 @@
       </c>
       <c r="U31" s="17">
         <v>21</v>
       </c>
       <c r="V31" s="17">
         <v>14</v>
       </c>
       <c r="W31" s="8">
         <v>9</v>
       </c>
       <c r="X31" s="8">
         <v>14</v>
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
       <c r="Z31" s="8">
         <v>10</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="8">
         <v>13</v>
       </c>
-      <c r="AC31" s="72">
+      <c r="AC31" s="57">
         <v>9</v>
       </c>
-      <c r="AD31" s="72">
+      <c r="AD31" s="57">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="AE31" s="57">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
         <v>12</v>
@@ -3417,59 +3486,62 @@
       </c>
       <c r="U32" s="17">
         <v>6</v>
       </c>
       <c r="V32" s="17">
         <v>4</v>
       </c>
       <c r="W32" s="8">
         <v>4</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8">
         <v>4</v>
       </c>
       <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="8">
         <v>2</v>
       </c>
-      <c r="AC32" s="72">
+      <c r="AC32" s="57">
         <v>2</v>
       </c>
       <c r="AD32" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="AE32" s="57">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
       <c r="H33" s="6">
         <v>15</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
@@ -3509,59 +3581,62 @@
       </c>
       <c r="U33" s="17">
         <v>5</v>
       </c>
       <c r="V33" s="17">
         <v>7</v>
       </c>
       <c r="W33" s="8">
         <v>7</v>
       </c>
       <c r="X33" s="8">
         <v>6</v>
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
       <c r="Z33" s="8">
         <v>5</v>
       </c>
       <c r="AA33" s="8">
         <v>3</v>
       </c>
       <c r="AB33" s="8">
         <v>4</v>
       </c>
-      <c r="AC33" s="72">
-[...7 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AC33" s="57">
+        <v>4</v>
+      </c>
+      <c r="AD33" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE33" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
       </c>
       <c r="I34" s="6">
         <v>12</v>
@@ -3601,59 +3676,62 @@
       </c>
       <c r="U34" s="17">
         <v>11</v>
       </c>
       <c r="V34" s="17">
         <v>9</v>
       </c>
       <c r="W34" s="8">
         <v>6</v>
       </c>
       <c r="X34" s="8">
         <v>12</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="8">
         <v>10</v>
       </c>
       <c r="AA34" s="8">
         <v>8</v>
       </c>
       <c r="AB34" s="8">
         <v>7</v>
       </c>
-      <c r="AC34" s="72">
-[...7 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AC34" s="57">
+        <v>3</v>
+      </c>
+      <c r="AD34" s="57">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="57">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
       </c>
       <c r="I35" s="6">
         <v>10</v>
@@ -3693,59 +3771,62 @@
       </c>
       <c r="U35" s="17">
         <v>8</v>
       </c>
       <c r="V35" s="17">
         <v>6</v>
       </c>
       <c r="W35" s="8">
         <v>8</v>
       </c>
       <c r="X35" s="8">
         <v>7</v>
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
       <c r="Z35" s="8">
         <v>5</v>
       </c>
       <c r="AA35" s="8">
         <v>5</v>
       </c>
       <c r="AB35" s="8">
         <v>3</v>
       </c>
-      <c r="AC35" s="72">
-[...7 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="AC35" s="57">
+        <v>5</v>
+      </c>
+      <c r="AD35" s="57">
+        <v>4</v>
+      </c>
+      <c r="AE35" s="57">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
       </c>
       <c r="I36" s="6">
         <v>25</v>
@@ -3785,59 +3866,62 @@
       </c>
       <c r="U36" s="17">
         <v>22</v>
       </c>
       <c r="V36" s="17">
         <v>18</v>
       </c>
       <c r="W36" s="8">
         <v>15</v>
       </c>
       <c r="X36" s="8">
         <v>18</v>
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
       <c r="Z36" s="8">
         <v>18</v>
       </c>
       <c r="AA36" s="8">
         <v>16</v>
       </c>
       <c r="AB36" s="8">
         <v>14</v>
       </c>
-      <c r="AC36" s="72">
+      <c r="AC36" s="57">
         <v>20</v>
       </c>
-      <c r="AD36" s="72">
+      <c r="AD36" s="57">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="AE36" s="57">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
       </c>
       <c r="I37" s="6">
         <v>5</v>
@@ -3877,59 +3961,62 @@
       </c>
       <c r="U37" s="17">
         <v>1</v>
       </c>
       <c r="V37" s="17">
         <v>2</v>
       </c>
       <c r="W37" s="8">
         <v>4</v>
       </c>
       <c r="X37" s="8">
         <v>4</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="8">
         <v>3</v>
       </c>
       <c r="AA37" s="8">
         <v>2</v>
       </c>
       <c r="AB37" s="8">
         <v>2</v>
       </c>
-      <c r="AC37" s="72">
+      <c r="AC37" s="57">
         <v>5</v>
       </c>
       <c r="AD37" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="AE37" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
       </c>
       <c r="I38" s="6">
         <v>6</v>
@@ -3969,59 +4056,62 @@
       </c>
       <c r="U38" s="17">
         <v>3</v>
       </c>
       <c r="V38" s="17">
         <v>3</v>
       </c>
       <c r="W38" s="8">
         <v>2</v>
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="8">
         <v>2</v>
       </c>
       <c r="AB38" s="8">
         <v>1</v>
       </c>
-      <c r="AC38" s="72">
+      <c r="AC38" s="57">
         <v>4</v>
       </c>
       <c r="AD38" s="8" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="AE38" s="57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
       </c>
       <c r="I39" s="6">
         <v>12</v>
@@ -4061,59 +4151,62 @@
       </c>
       <c r="U39" s="17">
         <v>9</v>
       </c>
       <c r="V39" s="17">
         <v>4</v>
       </c>
       <c r="W39" s="8">
         <v>9</v>
       </c>
       <c r="X39" s="8">
         <v>12</v>
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
       <c r="Z39" s="8">
         <v>4</v>
       </c>
       <c r="AA39" s="8">
         <v>4</v>
       </c>
       <c r="AB39" s="8">
         <v>6</v>
       </c>
-      <c r="AC39" s="72">
-[...7 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="AC39" s="57">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="57">
+        <v>3</v>
+      </c>
+      <c r="AE39" s="57">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
       </c>
       <c r="I40" s="6">
         <v>14</v>
@@ -4153,59 +4246,62 @@
       </c>
       <c r="U40" s="17">
         <v>7</v>
       </c>
       <c r="V40" s="17">
         <v>9</v>
       </c>
       <c r="W40" s="8">
         <v>7</v>
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
       <c r="Z40" s="8">
         <v>11</v>
       </c>
       <c r="AA40" s="8">
         <v>5</v>
       </c>
       <c r="AB40" s="8">
         <v>4</v>
       </c>
-      <c r="AC40" s="72">
+      <c r="AC40" s="57">
         <v>9</v>
       </c>
-      <c r="AD40" s="72">
+      <c r="AD40" s="57">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="54" t="s">
+      <c r="AE40" s="57">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
         <v>6</v>
       </c>
       <c r="J41" s="13">
@@ -4243,59 +4339,68 @@
       </c>
       <c r="U41" s="17">
         <v>5</v>
       </c>
       <c r="V41" s="17">
         <v>2</v>
       </c>
       <c r="W41" s="8">
         <v>1</v>
       </c>
       <c r="X41" s="8">
         <v>5</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="8">
         <v>1</v>
       </c>
       <c r="AA41" s="8">
         <v>5</v>
       </c>
       <c r="AB41" s="8">
         <v>1</v>
       </c>
-      <c r="AC41" s="72">
+      <c r="AC41" s="57">
         <v>6</v>
       </c>
-      <c r="AD41" s="72">
-[...4 lines deleted...]
-      <c r="A42" s="54" t="s">
+      <c r="AD41" s="57">
+        <v>3</v>
+      </c>
+      <c r="AE41" s="57">
+        <v>7</v>
+      </c>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
       <c r="G42" s="12">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>10</v>
       </c>
       <c r="I42" s="6">
         <v>5</v>
@@ -4335,58 +4440,67 @@
       </c>
       <c r="U42" s="17">
         <v>7</v>
       </c>
       <c r="V42" s="17">
         <v>5</v>
       </c>
       <c r="W42" s="8">
         <v>3</v>
       </c>
       <c r="X42" s="8">
         <v>4</v>
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
       <c r="Z42" s="8">
         <v>4</v>
       </c>
       <c r="AA42" s="8">
         <v>1</v>
       </c>
       <c r="AB42" s="8">
         <v>3</v>
       </c>
-      <c r="AC42" s="72">
-[...6 lines deleted...]
-    <row r="43" spans="1:30">
+      <c r="AC42" s="57">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="57">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="57">
+        <v>7</v>
+      </c>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="19">
         <v>25</v>
       </c>
       <c r="H43" s="19">
         <v>22</v>
       </c>
       <c r="I43" s="19">
@@ -4409,386 +4523,395 @@
       </c>
       <c r="O43" s="20">
         <v>9</v>
       </c>
       <c r="P43" s="20">
         <v>12</v>
       </c>
       <c r="Q43" s="20">
         <v>10</v>
       </c>
       <c r="R43" s="20">
         <v>6</v>
       </c>
       <c r="S43" s="20">
         <v>20</v>
       </c>
       <c r="T43" s="20">
         <v>22</v>
       </c>
       <c r="U43" s="20">
         <v>13</v>
       </c>
       <c r="V43" s="20">
         <v>16</v>
       </c>
-      <c r="W43" s="55">
+      <c r="W43" s="54">
         <v>11</v>
       </c>
-      <c r="X43" s="55">
+      <c r="X43" s="54">
         <v>10</v>
       </c>
-      <c r="Y43" s="55">
+      <c r="Y43" s="54">
         <v>19</v>
       </c>
-      <c r="Z43" s="55">
+      <c r="Z43" s="54">
         <v>7</v>
       </c>
-      <c r="AA43" s="55">
+      <c r="AA43" s="54">
         <v>11</v>
       </c>
-      <c r="AB43" s="55">
+      <c r="AB43" s="54">
         <v>15</v>
       </c>
-      <c r="AC43" s="55">
+      <c r="AC43" s="54">
         <v>6</v>
       </c>
-      <c r="AD43" s="55">
+      <c r="AD43" s="54">
         <v>9</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="54">
+        <v>22</v>
+      </c>
+      <c r="AF43" s="51"/>
+      <c r="AG43" s="51"/>
+      <c r="AH43" s="51"/>
+      <c r="AI43" s="51"/>
+      <c r="AJ43" s="51"/>
+      <c r="AK43" s="51"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
-    <sheetView topLeftCell="V7" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD43"/>
+    <sheetView topLeftCell="E10" workbookViewId="0">
+      <selection activeCell="AI31" sqref="AI31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A2" s="51"/>
-[...11 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:48">
-      <c r="D3" s="42"/>
-[...9 lines deleted...]
-      <c r="AJ3" s="68" t="s">
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="AJ3" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="68"/>
+      <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="65"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="50" t="s">
+      <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="50" t="s">
+      <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="M5" s="49" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="50" t="s">
+      <c r="Q5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="50" t="s">
+      <c r="R5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="50" t="s">
+      <c r="Y5" s="49" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="50" t="s">
+      <c r="AC5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="50" t="s">
+      <c r="AD5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="50" t="s">
+      <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:48">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>5.09</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
       </c>
       <c r="I7" s="5">
         <v>6.05</v>
       </c>
       <c r="J7" s="33">
         <v>6.06</v>
       </c>
       <c r="K7" s="33">
         <v>5.95</v>
       </c>
       <c r="L7" s="32">
         <v>5.87</v>
       </c>
       <c r="M7" s="32">
         <v>5.75</v>
       </c>
       <c r="N7" s="32">
         <v>4.01</v>
@@ -4816,89 +4939,91 @@
       </c>
       <c r="V7" s="32">
         <v>5.65</v>
       </c>
       <c r="W7" s="32">
         <v>5.55</v>
       </c>
       <c r="X7" s="32">
         <v>5.54</v>
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
       <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="32">
         <v>4.13</v>
       </c>
       <c r="AB7" s="32">
         <v>4.21</v>
       </c>
       <c r="AC7" s="29">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AD7" s="43">
+      <c r="AD7" s="42">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AE7" s="28"/>
+      <c r="AE7" s="42">
+        <v>5.12</v>
+      </c>
       <c r="AF7" s="28"/>
       <c r="AG7" s="28"/>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
-      <c r="AU7" s="43"/>
-      <c r="AV7" s="43"/>
+      <c r="AU7" s="42"/>
+      <c r="AV7" s="42"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>5.52</v>
       </c>
       <c r="C8" s="29">
         <v>5.81</v>
       </c>
       <c r="D8" s="29">
         <v>5.71</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>6</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>5.49</v>
       </c>
       <c r="G8" s="11">
         <v>6.29</v>
       </c>
       <c r="H8" s="5">
         <v>6.95</v>
       </c>
       <c r="I8" s="5">
         <v>7.27</v>
       </c>
       <c r="J8" s="33">
         <v>7.25</v>
       </c>
       <c r="K8" s="33">
         <v>7.07</v>
       </c>
       <c r="L8" s="32">
         <v>6.96</v>
       </c>
       <c r="M8" s="32">
         <v>6.83</v>
       </c>
       <c r="N8" s="32">
         <v>4.4000000000000004</v>
@@ -4926,89 +5051,91 @@
       </c>
       <c r="V8" s="32">
         <v>6.94</v>
       </c>
       <c r="W8" s="32">
         <v>6.8</v>
       </c>
       <c r="X8" s="32">
         <v>6.69</v>
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
       <c r="Z8" s="32">
         <v>4.46</v>
       </c>
       <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="32">
         <v>4.93</v>
       </c>
       <c r="AC8" s="29">
         <v>5.23</v>
       </c>
-      <c r="AD8" s="43">
+      <c r="AD8" s="42">
         <v>4.79</v>
       </c>
-      <c r="AE8" s="28"/>
+      <c r="AE8" s="42">
+        <v>6.21</v>
+      </c>
       <c r="AF8" s="28"/>
       <c r="AG8" s="28"/>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
-      <c r="AU8" s="43"/>
-      <c r="AV8" s="43"/>
+      <c r="AU8" s="42"/>
+      <c r="AV8" s="42"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>3.39</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.07</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>3.76</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="42">
         <v>4.29</v>
       </c>
       <c r="G9" s="11">
         <v>4.67</v>
       </c>
       <c r="H9" s="5">
         <v>5.24</v>
       </c>
       <c r="I9" s="5">
         <v>5.25</v>
       </c>
       <c r="J9" s="33">
         <v>5.44</v>
       </c>
       <c r="K9" s="33">
         <v>5.16</v>
       </c>
       <c r="L9" s="32">
         <v>5.29</v>
       </c>
       <c r="M9" s="32">
         <v>5.13</v>
       </c>
       <c r="N9" s="32">
         <v>3.92</v>
@@ -5036,89 +5163,91 @@
       </c>
       <c r="V9" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="W9" s="32">
         <v>4.76</v>
       </c>
       <c r="X9" s="32">
         <v>4.83</v>
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
       <c r="Z9" s="32">
         <v>4.01</v>
       </c>
       <c r="AA9" s="32">
         <v>3.81</v>
       </c>
       <c r="AB9" s="32">
         <v>4.3</v>
       </c>
       <c r="AC9" s="29">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AD9" s="43">
+      <c r="AD9" s="42">
         <v>3.86</v>
       </c>
-      <c r="AE9" s="28"/>
+      <c r="AE9" s="42">
+        <v>4.9400000000000004</v>
+      </c>
       <c r="AF9" s="28"/>
       <c r="AG9" s="28"/>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
-      <c r="AU9" s="43"/>
-      <c r="AV9" s="43"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>4.57</v>
       </c>
       <c r="C10" s="29">
         <v>3.76</v>
       </c>
       <c r="D10" s="29">
         <v>3.09</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>3.51</v>
       </c>
       <c r="G10" s="11">
         <v>3.71</v>
       </c>
       <c r="H10" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="5">
         <v>5.09</v>
       </c>
       <c r="J10" s="33">
         <v>5.36</v>
       </c>
       <c r="K10" s="33">
         <v>5.37</v>
       </c>
       <c r="L10" s="32">
         <v>5.23</v>
       </c>
       <c r="M10" s="32">
         <v>5.17</v>
       </c>
       <c r="N10" s="32">
         <v>5.78</v>
@@ -5146,89 +5275,91 @@
       </c>
       <c r="V10" s="32">
         <v>4.51</v>
       </c>
       <c r="W10" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X10" s="32">
         <v>4.3</v>
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
       <c r="Z10" s="32">
         <v>3.91</v>
       </c>
       <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="32">
         <v>2.04</v>
       </c>
       <c r="AC10" s="29">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AD10" s="43">
+      <c r="AD10" s="42">
         <v>1.61</v>
       </c>
-      <c r="AE10" s="28"/>
+      <c r="AE10" s="42">
+        <v>2.35</v>
+      </c>
       <c r="AF10" s="28"/>
       <c r="AG10" s="28"/>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
-      <c r="AU10" s="43"/>
-      <c r="AV10" s="43"/>
+      <c r="AU10" s="42"/>
+      <c r="AV10" s="42"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D11" s="29">
         <v>4.71</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>4.34</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>3.99</v>
       </c>
       <c r="G11" s="11">
         <v>4.08</v>
       </c>
       <c r="H11" s="5">
         <v>4.59</v>
       </c>
       <c r="I11" s="5">
         <v>4.63</v>
       </c>
       <c r="J11" s="33">
         <v>4.68</v>
       </c>
       <c r="K11" s="33">
         <v>4.6100000000000003</v>
       </c>
       <c r="L11" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="M11" s="32">
         <v>4.63</v>
       </c>
       <c r="N11" s="32">
         <v>1.8</v>
@@ -5256,89 +5387,91 @@
       </c>
       <c r="V11" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="W11" s="32">
         <v>4.33</v>
       </c>
       <c r="X11" s="32">
         <v>4.37</v>
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
       <c r="Z11" s="32">
         <v>3.22</v>
       </c>
       <c r="AA11" s="32">
         <v>3.62</v>
       </c>
       <c r="AB11" s="32">
         <v>3.49</v>
       </c>
       <c r="AC11" s="29">
         <v>3.33</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="42">
         <v>2.93</v>
       </c>
-      <c r="AE11" s="28"/>
+      <c r="AE11" s="42">
+        <v>3.62</v>
+      </c>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
-      <c r="AU11" s="43"/>
-      <c r="AV11" s="43"/>
+      <c r="AU11" s="42"/>
+      <c r="AV11" s="42"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>2.65</v>
       </c>
       <c r="D12" s="29">
         <v>3.11</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>3.95</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="42">
         <v>4.07</v>
       </c>
       <c r="G12" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I12" s="5">
         <v>5.28</v>
       </c>
       <c r="J12" s="33">
         <v>5.47</v>
       </c>
       <c r="K12" s="33">
         <v>5.5</v>
       </c>
       <c r="L12" s="32">
         <v>5.37</v>
       </c>
       <c r="M12" s="32">
         <v>5.16</v>
       </c>
       <c r="N12" s="32">
         <v>4.12</v>
@@ -5366,89 +5499,91 @@
       </c>
       <c r="V12" s="32">
         <v>4.8899999999999997</v>
       </c>
       <c r="W12" s="32">
         <v>4.74</v>
       </c>
       <c r="X12" s="32">
         <v>4.96</v>
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
       <c r="Z12" s="32">
         <v>6.02</v>
       </c>
       <c r="AA12" s="32">
         <v>5.65</v>
       </c>
       <c r="AB12" s="32">
         <v>5.13</v>
       </c>
       <c r="AC12" s="29">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AD12" s="43">
+      <c r="AD12" s="42">
         <v>3.53</v>
       </c>
-      <c r="AE12" s="28"/>
+      <c r="AE12" s="42">
+        <v>4.57</v>
+      </c>
       <c r="AF12" s="28"/>
       <c r="AG12" s="28"/>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
-      <c r="AU12" s="43"/>
-      <c r="AV12" s="43"/>
+      <c r="AU12" s="42"/>
+      <c r="AV12" s="42"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>6.07</v>
       </c>
       <c r="C13" s="29">
         <v>5.24</v>
       </c>
       <c r="D13" s="29">
         <v>4.82</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>3.98</v>
       </c>
       <c r="G13" s="11">
         <v>4.46</v>
       </c>
       <c r="H13" s="5">
         <v>4.41</v>
       </c>
       <c r="I13" s="5">
         <v>4.7</v>
       </c>
       <c r="J13" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K13" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L13" s="32">
         <v>4.75</v>
       </c>
       <c r="M13" s="32">
         <v>4.46</v>
       </c>
       <c r="N13" s="32">
         <v>4.28</v>
@@ -5476,89 +5611,91 @@
       </c>
       <c r="V13" s="32">
         <v>4.2</v>
       </c>
       <c r="W13" s="32">
         <v>4.34</v>
       </c>
       <c r="X13" s="32">
         <v>4.41</v>
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="32">
         <v>3.63</v>
       </c>
       <c r="AA13" s="32">
         <v>3.79</v>
       </c>
       <c r="AB13" s="32">
         <v>3.23</v>
       </c>
       <c r="AC13" s="29">
         <v>3.35</v>
       </c>
-      <c r="AD13" s="43">
+      <c r="AD13" s="42">
         <v>3.25</v>
       </c>
-      <c r="AE13" s="28"/>
+      <c r="AE13" s="42">
+        <v>4.32</v>
+      </c>
       <c r="AF13" s="28"/>
       <c r="AG13" s="28"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
-      <c r="AU13" s="43"/>
-      <c r="AV13" s="43"/>
+      <c r="AU13" s="42"/>
+      <c r="AV13" s="42"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>4.08</v>
       </c>
       <c r="C14" s="29">
         <v>3.56</v>
       </c>
       <c r="D14" s="29">
         <v>4.25</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>4.13</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="42">
         <v>3.85</v>
       </c>
       <c r="G14" s="11">
         <v>4.34</v>
       </c>
       <c r="H14" s="5">
         <v>5</v>
       </c>
       <c r="I14" s="5">
         <v>5.18</v>
       </c>
       <c r="J14" s="33">
         <v>5.22</v>
       </c>
       <c r="K14" s="33">
         <v>5.08</v>
       </c>
       <c r="L14" s="32">
         <v>4.91</v>
       </c>
       <c r="M14" s="32">
         <v>4.79</v>
       </c>
       <c r="N14" s="32">
         <v>3.33</v>
@@ -5586,89 +5723,91 @@
       </c>
       <c r="V14" s="32">
         <v>4.29</v>
       </c>
       <c r="W14" s="32">
         <v>4.24</v>
       </c>
       <c r="X14" s="32">
         <v>4.29</v>
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="32">
         <v>4.63</v>
       </c>
       <c r="AA14" s="32">
         <v>4.59</v>
       </c>
       <c r="AB14" s="32">
         <v>4.26</v>
       </c>
       <c r="AC14" s="29">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AD14" s="43">
+      <c r="AD14" s="42">
         <v>3.96</v>
       </c>
-      <c r="AE14" s="28"/>
+      <c r="AE14" s="42">
+        <v>4.8</v>
+      </c>
       <c r="AF14" s="28"/>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
-      <c r="AU14" s="43"/>
-      <c r="AV14" s="43"/>
+      <c r="AU14" s="42"/>
+      <c r="AV14" s="42"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>6.07</v>
       </c>
       <c r="D15" s="29">
         <v>5.17</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>4.95</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="42">
         <v>4.22</v>
       </c>
       <c r="G15" s="11">
         <v>4.46</v>
       </c>
       <c r="H15" s="5">
         <v>4.72</v>
       </c>
       <c r="I15" s="5">
         <v>4.91</v>
       </c>
       <c r="J15" s="33">
         <v>5.08</v>
       </c>
       <c r="K15" s="33">
         <v>4.99</v>
       </c>
       <c r="L15" s="32">
         <v>5.25</v>
       </c>
       <c r="M15" s="32">
         <v>5.16</v>
       </c>
       <c r="N15" s="32">
         <v>2.84</v>
@@ -5696,89 +5835,91 @@
       </c>
       <c r="V15" s="32">
         <v>4.42</v>
       </c>
       <c r="W15" s="32">
         <v>4.47</v>
       </c>
       <c r="X15" s="32">
         <v>4.47</v>
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
       <c r="Z15" s="32">
         <v>4.34</v>
       </c>
       <c r="AA15" s="32">
         <v>3.03</v>
       </c>
       <c r="AB15" s="32">
         <v>3.47</v>
       </c>
       <c r="AC15" s="29">
         <v>4.47</v>
       </c>
-      <c r="AD15" s="43">
+      <c r="AD15" s="42">
         <v>3.86</v>
       </c>
-      <c r="AE15" s="28"/>
+      <c r="AE15" s="42">
+        <v>3.96</v>
+      </c>
       <c r="AF15" s="28"/>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
-      <c r="AU15" s="43"/>
-      <c r="AV15" s="43"/>
+      <c r="AU15" s="42"/>
+      <c r="AV15" s="42"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>5.36</v>
       </c>
       <c r="C16" s="29">
         <v>5.62</v>
       </c>
       <c r="D16" s="29">
         <v>6.46</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>5.55</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="11">
         <v>4.95</v>
       </c>
       <c r="H16" s="5">
         <v>5.8</v>
       </c>
       <c r="I16" s="5">
         <v>6.08</v>
       </c>
       <c r="J16" s="33">
         <v>5.65</v>
       </c>
       <c r="K16" s="33">
         <v>5.48</v>
       </c>
       <c r="L16" s="32">
         <v>5.31</v>
       </c>
       <c r="M16" s="32">
         <v>5.38</v>
       </c>
       <c r="N16" s="32">
         <v>2.8</v>
@@ -5806,89 +5947,91 @@
       </c>
       <c r="V16" s="32">
         <v>4.71</v>
       </c>
       <c r="W16" s="32">
         <v>4.58</v>
       </c>
       <c r="X16" s="32">
         <v>4.68</v>
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
       <c r="Z16" s="32">
         <v>2.11</v>
       </c>
       <c r="AA16" s="32">
         <v>2.59</v>
       </c>
       <c r="AB16" s="32">
         <v>2.42</v>
       </c>
       <c r="AC16" s="29">
         <v>3.26</v>
       </c>
-      <c r="AD16" s="43">
+      <c r="AD16" s="42">
         <v>2.89</v>
       </c>
-      <c r="AE16" s="28"/>
+      <c r="AE16" s="42">
+        <v>3.61</v>
+      </c>
       <c r="AF16" s="28"/>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
-      <c r="AU16" s="43"/>
-      <c r="AV16" s="43"/>
+      <c r="AU16" s="42"/>
+      <c r="AV16" s="42"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>5.39</v>
       </c>
       <c r="C17" s="29">
         <v>4.2</v>
       </c>
       <c r="D17" s="29">
         <v>3.68</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>3.78</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="42">
         <v>3.55</v>
       </c>
       <c r="G17" s="11">
         <v>4.0999999999999996</v>
       </c>
       <c r="H17" s="5">
         <v>4.09</v>
       </c>
       <c r="I17" s="5">
         <v>4.59</v>
       </c>
       <c r="J17" s="33">
         <v>4.92</v>
       </c>
       <c r="K17" s="33">
         <v>4.76</v>
       </c>
       <c r="L17" s="32">
         <v>4.58</v>
       </c>
       <c r="M17" s="32">
         <v>4.42</v>
       </c>
       <c r="N17" s="32">
         <v>3.44</v>
@@ -5916,89 +6059,91 @@
       </c>
       <c r="V17" s="32">
         <v>4.12</v>
       </c>
       <c r="W17" s="32">
         <v>4.32</v>
       </c>
       <c r="X17" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
       <c r="Z17" s="32">
         <v>2.72</v>
       </c>
       <c r="AA17" s="32">
         <v>2.86</v>
       </c>
       <c r="AB17" s="32">
         <v>3.31</v>
       </c>
       <c r="AC17" s="29">
         <v>3.02</v>
       </c>
-      <c r="AD17" s="43">
+      <c r="AD17" s="42">
         <v>2.82</v>
       </c>
-      <c r="AE17" s="28"/>
+      <c r="AE17" s="42">
+        <v>3.9</v>
+      </c>
       <c r="AF17" s="28"/>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
-      <c r="AU17" s="43"/>
-      <c r="AV17" s="43"/>
+      <c r="AU17" s="42"/>
+      <c r="AV17" s="42"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>3.91</v>
       </c>
       <c r="C18" s="29">
         <v>4.59</v>
       </c>
       <c r="D18" s="29">
         <v>4.5599999999999996</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>5.13</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="42">
         <v>4.7</v>
       </c>
       <c r="G18" s="11">
         <v>4.8</v>
       </c>
       <c r="H18" s="5">
         <v>5.24</v>
       </c>
       <c r="I18" s="5">
         <v>5.5</v>
       </c>
       <c r="J18" s="33">
         <v>5.51</v>
       </c>
       <c r="K18" s="33">
         <v>5.44</v>
       </c>
       <c r="L18" s="32">
         <v>5.43</v>
       </c>
       <c r="M18" s="32">
         <v>5.43</v>
       </c>
       <c r="N18" s="32">
         <v>5.59</v>
@@ -6026,89 +6171,91 @@
       </c>
       <c r="V18" s="32">
         <v>5.61</v>
       </c>
       <c r="W18" s="32">
         <v>5.51</v>
       </c>
       <c r="X18" s="32">
         <v>5.53</v>
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
       <c r="Z18" s="32">
         <v>5.43</v>
       </c>
       <c r="AA18" s="32">
         <v>4.01</v>
       </c>
       <c r="AB18" s="32">
         <v>3.28</v>
       </c>
       <c r="AC18" s="29">
         <v>3.61</v>
       </c>
-      <c r="AD18" s="43">
+      <c r="AD18" s="42">
         <v>3.65</v>
       </c>
-      <c r="AE18" s="28"/>
+      <c r="AE18" s="42">
+        <v>4.68</v>
+      </c>
       <c r="AF18" s="28"/>
       <c r="AG18" s="28"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
-      <c r="AU18" s="43"/>
-      <c r="AV18" s="43"/>
+      <c r="AU18" s="42"/>
+      <c r="AV18" s="42"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>6.27</v>
       </c>
       <c r="C19" s="29">
         <v>6.45</v>
       </c>
       <c r="D19" s="29">
         <v>5.9</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>4.43</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>3.77</v>
       </c>
       <c r="G19" s="11">
         <v>4.2</v>
       </c>
       <c r="H19" s="5">
         <v>4.13</v>
       </c>
       <c r="I19" s="5">
         <v>4.55</v>
       </c>
       <c r="J19" s="33">
         <v>4.47</v>
       </c>
       <c r="K19" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L19" s="32">
         <v>4.24</v>
       </c>
       <c r="M19" s="32">
         <v>4.51</v>
       </c>
       <c r="N19" s="32">
         <v>6.31</v>
@@ -6136,89 +6283,91 @@
       </c>
       <c r="V19" s="32">
         <v>5.35</v>
       </c>
       <c r="W19" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X19" s="32">
         <v>5.09</v>
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
       <c r="Z19" s="32">
         <v>1.32</v>
       </c>
       <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="32">
         <v>3.19</v>
       </c>
       <c r="AC19" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD19" s="43">
+      <c r="AD19" s="42">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AE19" s="28"/>
+      <c r="AE19" s="42">
+        <v>5.19</v>
+      </c>
       <c r="AF19" s="28"/>
       <c r="AG19" s="28"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
-      <c r="AU19" s="43"/>
-      <c r="AV19" s="43"/>
+      <c r="AU19" s="42"/>
+      <c r="AV19" s="42"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>6.6</v>
       </c>
       <c r="C20" s="29">
         <v>5.35</v>
       </c>
       <c r="D20" s="29">
         <v>3.83</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>4.3</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>4.37</v>
       </c>
       <c r="G20" s="11">
         <v>3.96</v>
       </c>
       <c r="H20" s="5">
         <v>4.75</v>
       </c>
       <c r="I20" s="5">
         <v>4.76</v>
       </c>
       <c r="J20" s="33">
         <v>4.45</v>
       </c>
       <c r="K20" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L20" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M20" s="32">
         <v>4.29</v>
       </c>
       <c r="N20" s="32">
         <v>1.98</v>
@@ -6246,89 +6395,91 @@
       </c>
       <c r="V20" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="W20" s="32">
         <v>4.55</v>
       </c>
       <c r="X20" s="32">
         <v>4.51</v>
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
       <c r="Z20" s="32">
         <v>4.13</v>
       </c>
       <c r="AA20" s="32">
         <v>2.72</v>
       </c>
       <c r="AB20" s="32">
         <v>2.86</v>
       </c>
       <c r="AC20" s="29">
         <v>3.22</v>
       </c>
-      <c r="AD20" s="43">
+      <c r="AD20" s="42">
         <v>2.99</v>
       </c>
-      <c r="AE20" s="28"/>
+      <c r="AE20" s="42">
+        <v>3.74</v>
+      </c>
       <c r="AF20" s="28"/>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
-      <c r="AU20" s="43"/>
-      <c r="AV20" s="43"/>
+      <c r="AU20" s="42"/>
+      <c r="AV20" s="42"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="29">
         <v>3.5</v>
       </c>
       <c r="D21" s="29">
         <v>4.37</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>4.67</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>4.68</v>
       </c>
       <c r="G21" s="11">
         <v>5.36</v>
       </c>
       <c r="H21" s="5">
         <v>5.67</v>
       </c>
       <c r="I21" s="5">
         <v>5.59</v>
       </c>
       <c r="J21" s="33">
         <v>5.52</v>
       </c>
       <c r="K21" s="33">
         <v>5.41</v>
       </c>
       <c r="L21" s="32">
         <v>5.33</v>
       </c>
       <c r="M21" s="32">
         <v>5.17</v>
       </c>
       <c r="N21" s="32">
         <v>3.14</v>
@@ -6356,141 +6507,143 @@
       </c>
       <c r="V21" s="32">
         <v>4.59</v>
       </c>
       <c r="W21" s="32">
         <v>4.51</v>
       </c>
       <c r="X21" s="32">
         <v>4.42</v>
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="32">
         <v>3.34</v>
       </c>
       <c r="AB21" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="29">
         <v>3.56</v>
       </c>
-      <c r="AD21" s="43">
+      <c r="AD21" s="42">
         <v>3.47</v>
       </c>
-      <c r="AE21" s="28"/>
+      <c r="AE21" s="42">
+        <v>4.2300000000000004</v>
+      </c>
       <c r="AF21" s="28"/>
       <c r="AG21" s="28"/>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
-      <c r="AU21" s="43"/>
-      <c r="AV21" s="43"/>
+      <c r="AU21" s="42"/>
+      <c r="AV21" s="42"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="66"/>
-[...45 lines deleted...]
-      <c r="AV22" s="44"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="43"/>
+      <c r="AA22" s="43"/>
+      <c r="AB22" s="43"/>
+      <c r="AC22" s="43"/>
+      <c r="AD22" s="42"/>
+      <c r="AE22" s="43"/>
+      <c r="AF22" s="43"/>
+      <c r="AG22" s="43"/>
+      <c r="AH22" s="43"/>
+      <c r="AI22" s="43"/>
+      <c r="AJ22" s="43"/>
+      <c r="AK22" s="43"/>
+      <c r="AL22" s="43"/>
+      <c r="AM22" s="43"/>
+      <c r="AN22" s="43"/>
+      <c r="AO22" s="43"/>
+      <c r="AP22" s="43"/>
+      <c r="AQ22" s="43"/>
+      <c r="AR22" s="43"/>
+      <c r="AS22" s="43"/>
+      <c r="AT22" s="43"/>
+      <c r="AU22" s="43"/>
+      <c r="AV22" s="43"/>
     </row>
     <row r="23" spans="1:48">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>5.38</v>
       </c>
       <c r="C23" s="29">
         <v>5.63</v>
       </c>
       <c r="D23" s="29">
         <v>5.6</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="42">
         <v>5.87</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="42">
         <v>5.37</v>
       </c>
       <c r="G23" s="5">
         <v>6.07</v>
       </c>
       <c r="H23" s="5">
         <v>6.71</v>
       </c>
       <c r="I23" s="5">
         <v>7.05</v>
       </c>
       <c r="J23" s="32">
         <v>7.02</v>
       </c>
       <c r="K23" s="32">
         <v>6.84</v>
       </c>
       <c r="L23" s="32">
         <v>6.76</v>
       </c>
       <c r="M23" s="32">
         <v>6.63</v>
       </c>
       <c r="N23" s="32">
         <v>4.34</v>
@@ -6518,89 +6671,91 @@
       </c>
       <c r="V23" s="32">
         <v>6.71</v>
       </c>
       <c r="W23" s="32">
         <v>6.59</v>
       </c>
       <c r="X23" s="32">
         <v>6.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
       <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="32">
         <v>4.55</v>
       </c>
       <c r="AB23" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="29">
         <v>5.09</v>
       </c>
-      <c r="AD23" s="43">
+      <c r="AD23" s="42">
         <v>4.68</v>
       </c>
-      <c r="AE23" s="28"/>
+      <c r="AE23" s="42">
+        <v>5.97</v>
+      </c>
       <c r="AF23" s="28"/>
       <c r="AG23" s="28"/>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
-      <c r="AU23" s="43"/>
-      <c r="AV23" s="43"/>
+      <c r="AU23" s="42"/>
+      <c r="AV23" s="42"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>5.52</v>
       </c>
       <c r="C24" s="29">
         <v>5.81</v>
       </c>
       <c r="D24" s="29">
         <v>5.71</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="42">
         <v>6</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="42">
         <v>5.49</v>
       </c>
       <c r="G24" s="11">
         <v>6.29</v>
       </c>
       <c r="H24" s="5">
         <v>6.95</v>
       </c>
       <c r="I24" s="5">
         <v>7.27</v>
       </c>
       <c r="J24" s="32">
         <v>7.25</v>
       </c>
       <c r="K24" s="32">
         <v>7.07</v>
       </c>
       <c r="L24" s="32">
         <v>6.96</v>
       </c>
       <c r="M24" s="32">
         <v>6.83</v>
       </c>
       <c r="N24" s="32">
         <v>4.4000000000000004</v>
@@ -6628,89 +6783,91 @@
       </c>
       <c r="V24" s="32">
         <v>6.94</v>
       </c>
       <c r="W24" s="32">
         <v>6.8</v>
       </c>
       <c r="X24" s="32">
         <v>6.69</v>
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
       <c r="Z24" s="32">
         <v>4.46</v>
       </c>
       <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="32">
         <v>4.93</v>
       </c>
       <c r="AC24" s="29">
         <v>5.23</v>
       </c>
-      <c r="AD24" s="43">
+      <c r="AD24" s="42">
         <v>4.79</v>
       </c>
-      <c r="AE24" s="28"/>
+      <c r="AE24" s="42">
+        <v>6.21</v>
+      </c>
       <c r="AF24" s="28"/>
       <c r="AG24" s="28"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
-      <c r="AU24" s="43"/>
-      <c r="AV24" s="43"/>
+      <c r="AU24" s="42"/>
+      <c r="AV24" s="42"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>5.57</v>
       </c>
       <c r="C25" s="29">
         <v>5.77</v>
       </c>
       <c r="D25" s="29">
         <v>6.15</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="42">
         <v>6.05</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="42">
         <v>5.07</v>
       </c>
       <c r="G25" s="11">
         <v>5.17</v>
       </c>
       <c r="H25" s="5">
         <v>4.83</v>
       </c>
       <c r="I25" s="5">
         <v>5.44</v>
       </c>
       <c r="J25" s="32">
         <v>5.47</v>
       </c>
       <c r="K25" s="32">
         <v>5.19</v>
       </c>
       <c r="L25" s="32">
         <v>5.36</v>
       </c>
       <c r="M25" s="32">
         <v>5.03</v>
       </c>
       <c r="N25" s="32">
         <v>2.74</v>
@@ -6738,89 +6895,91 @@
       </c>
       <c r="V25" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="X25" s="32">
         <v>4.75</v>
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
       <c r="Z25" s="32">
         <v>2.76</v>
       </c>
       <c r="AA25" s="32">
         <v>5.08</v>
       </c>
       <c r="AB25" s="32">
         <v>4.78</v>
       </c>
       <c r="AC25" s="29">
         <v>4.3</v>
       </c>
-      <c r="AD25" s="43">
+      <c r="AD25" s="42">
         <v>3.7</v>
       </c>
-      <c r="AE25" s="28"/>
+      <c r="AE25" s="42">
+        <v>4.0199999999999996</v>
+      </c>
       <c r="AF25" s="28"/>
       <c r="AG25" s="28"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
-      <c r="AU25" s="43"/>
-      <c r="AV25" s="43"/>
+      <c r="AU25" s="42"/>
+      <c r="AV25" s="42"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>5.39</v>
       </c>
       <c r="D26" s="29">
         <v>4.12</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="42">
         <v>4.8499999999999996</v>
       </c>
-      <c r="F26" s="43">
+      <c r="F26" s="42">
         <v>4.55</v>
       </c>
       <c r="G26" s="11">
         <v>4.96</v>
       </c>
       <c r="H26" s="5">
         <v>5.49</v>
       </c>
       <c r="I26" s="5">
         <v>5.67</v>
       </c>
       <c r="J26" s="32">
         <v>6.02</v>
       </c>
       <c r="K26" s="32">
         <v>5.93</v>
       </c>
       <c r="L26" s="32">
         <v>5.89</v>
       </c>
       <c r="M26" s="32">
         <v>5.54</v>
       </c>
       <c r="N26" s="32">
         <v>3.57</v>
@@ -6848,89 +7007,91 @@
       </c>
       <c r="V26" s="32">
         <v>5.39</v>
       </c>
       <c r="W26" s="32">
         <v>5.38</v>
       </c>
       <c r="X26" s="32">
         <v>5.22</v>
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
       <c r="Z26" s="32">
         <v>5.35</v>
       </c>
       <c r="AA26" s="32">
         <v>2.84</v>
       </c>
       <c r="AB26" s="32">
         <v>4.32</v>
       </c>
       <c r="AC26" s="29">
         <v>5.56</v>
       </c>
-      <c r="AD26" s="43">
+      <c r="AD26" s="42">
         <v>5.16</v>
       </c>
-      <c r="AE26" s="28"/>
+      <c r="AE26" s="42">
+        <v>4.92</v>
+      </c>
       <c r="AF26" s="28"/>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
-      <c r="AU26" s="43"/>
-      <c r="AV26" s="43"/>
+      <c r="AU26" s="42"/>
+      <c r="AV26" s="42"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>7.26</v>
       </c>
       <c r="C27" s="29">
         <v>4.55</v>
       </c>
       <c r="D27" s="29">
         <v>5.47</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="42">
         <v>4.5</v>
       </c>
-      <c r="F27" s="43">
+      <c r="F27" s="42">
         <v>4.46</v>
       </c>
       <c r="G27" s="11">
         <v>3.96</v>
       </c>
       <c r="H27" s="5">
         <v>4.0199999999999996</v>
       </c>
       <c r="I27" s="5">
         <v>4.62</v>
       </c>
       <c r="J27" s="32">
         <v>4.28</v>
       </c>
       <c r="K27" s="32">
         <v>4.29</v>
       </c>
       <c r="L27" s="32">
         <v>4.1900000000000004</v>
       </c>
       <c r="M27" s="32">
         <v>4.21</v>
       </c>
       <c r="N27" s="32">
         <v>1.49</v>
@@ -6958,89 +7119,91 @@
       </c>
       <c r="V27" s="32">
         <v>4.97</v>
       </c>
       <c r="W27" s="32">
         <v>4.92</v>
       </c>
       <c r="X27" s="32">
         <v>5.3</v>
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
       <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="32">
         <v>3.81</v>
       </c>
       <c r="AB27" s="32">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>4.12</v>
       </c>
-      <c r="AD27" s="43">
+      <c r="AD27" s="42">
         <v>3.88</v>
       </c>
-      <c r="AE27" s="28"/>
+      <c r="AE27" s="42">
+        <v>4.5</v>
+      </c>
       <c r="AF27" s="28"/>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
-      <c r="AU27" s="43"/>
-      <c r="AV27" s="43"/>
+      <c r="AU27" s="42"/>
+      <c r="AV27" s="42"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>3.3</v>
       </c>
       <c r="D28" s="29">
         <v>4.3499999999999996</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F28" s="43">
+      <c r="F28" s="42">
         <v>4.46</v>
       </c>
       <c r="G28" s="11">
         <v>4.8</v>
       </c>
       <c r="H28" s="5">
         <v>6.22</v>
       </c>
       <c r="I28" s="5">
         <v>6.58</v>
       </c>
       <c r="J28" s="32">
         <v>6.48</v>
       </c>
       <c r="K28" s="32">
         <v>6.1</v>
       </c>
       <c r="L28" s="32">
         <v>6.22</v>
       </c>
       <c r="M28" s="32">
         <v>6.23</v>
       </c>
       <c r="N28" s="32">
         <v>6.41</v>
@@ -7068,144 +7231,146 @@
       </c>
       <c r="V28" s="32">
         <v>5.81</v>
       </c>
       <c r="W28" s="32">
         <v>5.96</v>
       </c>
       <c r="X28" s="32">
         <v>5.76</v>
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
       <c r="Z28" s="32">
         <v>5.52</v>
       </c>
       <c r="AA28" s="32">
         <v>3.86</v>
       </c>
       <c r="AB28" s="32">
         <v>3.17</v>
       </c>
       <c r="AC28" s="29">
         <v>3.56</v>
       </c>
-      <c r="AD28" s="43">
+      <c r="AD28" s="42">
         <v>3.77</v>
       </c>
-      <c r="AE28" s="28"/>
+      <c r="AE28" s="42">
+        <v>4.57</v>
+      </c>
       <c r="AF28" s="28"/>
       <c r="AG28" s="28"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
-      <c r="AU28" s="43"/>
-      <c r="AV28" s="43"/>
+      <c r="AU28" s="42"/>
+      <c r="AV28" s="42"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="67" t="s">
+      <c r="A29" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="67"/>
-[...22 lines deleted...]
-      <c r="Y29" s="67"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+      <c r="R29" s="68"/>
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="68"/>
+      <c r="W29" s="68"/>
+      <c r="X29" s="68"/>
+      <c r="Y29" s="68"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
-      <c r="AD29" s="43"/>
+      <c r="AD29" s="42"/>
       <c r="AE29" s="22"/>
       <c r="AF29" s="22"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
-      <c r="A30" s="48" t="s">
+      <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="29">
         <v>4.21</v>
       </c>
       <c r="D30" s="29">
         <v>4.21</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="42">
         <v>4.3499999999999996</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="42">
         <v>4.16</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>4.5</v>
       </c>
       <c r="H30" s="5">
         <v>4.93</v>
       </c>
       <c r="I30" s="5">
         <v>5.09</v>
       </c>
       <c r="J30" s="33">
         <v>5.14</v>
       </c>
       <c r="K30" s="33">
         <v>5.08</v>
       </c>
       <c r="L30" s="32">
         <v>5</v>
       </c>
       <c r="M30" s="32">
         <v>4.91</v>
       </c>
       <c r="N30" s="33">
         <v>3.69</v>
       </c>
       <c r="O30" s="33">
         <v>4.32</v>
@@ -7230,92 +7395,94 @@
       </c>
       <c r="V30" s="33">
         <v>4.59</v>
       </c>
       <c r="W30" s="32">
         <v>4.5199999999999996</v>
       </c>
       <c r="X30" s="32">
         <v>4.58</v>
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
       <c r="Z30" s="32">
         <v>3.81</v>
       </c>
       <c r="AA30" s="32">
         <v>3.71</v>
       </c>
       <c r="AB30" s="32">
         <v>3.63</v>
       </c>
       <c r="AC30" s="29">
         <v>3.68</v>
       </c>
-      <c r="AD30" s="43">
+      <c r="AD30" s="42">
         <v>3.35</v>
       </c>
-      <c r="AE30" s="34"/>
+      <c r="AE30" s="42">
+        <v>4.26</v>
+      </c>
       <c r="AF30" s="28"/>
       <c r="AG30" s="28"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
-      <c r="AU30" s="43"/>
-      <c r="AV30" s="43"/>
+      <c r="AU30" s="42"/>
+      <c r="AV30" s="42"/>
     </row>
     <row r="31" spans="1:48">
-      <c r="A31" s="54" t="s">
+      <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>3.39</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.07</v>
       </c>
-      <c r="E31" s="43">
+      <c r="E31" s="42">
         <v>3.76</v>
       </c>
-      <c r="F31" s="43">
+      <c r="F31" s="42">
         <v>4.29</v>
       </c>
-      <c r="G31" s="46">
+      <c r="G31" s="45">
         <v>4.67</v>
       </c>
       <c r="H31" s="5">
         <v>5.24</v>
       </c>
       <c r="I31" s="5">
         <v>5.25</v>
       </c>
       <c r="J31" s="33">
         <v>5.44</v>
       </c>
       <c r="K31" s="33">
         <v>5.16</v>
       </c>
       <c r="L31" s="32">
         <v>5.29</v>
       </c>
       <c r="M31" s="32">
         <v>5.13</v>
       </c>
       <c r="N31" s="33">
         <v>3.92</v>
       </c>
       <c r="O31" s="33">
         <v>4.92</v>
@@ -7340,92 +7507,94 @@
       </c>
       <c r="V31" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="W31" s="32">
         <v>4.76</v>
       </c>
       <c r="X31" s="32">
         <v>4.83</v>
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
       <c r="Z31" s="32">
         <v>4.01</v>
       </c>
       <c r="AA31" s="32">
         <v>3.81</v>
       </c>
       <c r="AB31" s="32">
         <v>4.3</v>
       </c>
       <c r="AC31" s="29">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AD31" s="43">
+      <c r="AD31" s="42">
         <v>3.86</v>
       </c>
-      <c r="AE31" s="34"/>
+      <c r="AE31" s="42">
+        <v>4.9400000000000004</v>
+      </c>
       <c r="AF31" s="28"/>
       <c r="AG31" s="28"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
-      <c r="AU31" s="43"/>
-      <c r="AV31" s="43"/>
+      <c r="AU31" s="42"/>
+      <c r="AV31" s="42"/>
     </row>
     <row r="32" spans="1:48">
-      <c r="A32" s="54" t="s">
+      <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>4.57</v>
       </c>
       <c r="C32" s="29">
         <v>3.76</v>
       </c>
       <c r="D32" s="29">
         <v>3.09</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="42">
         <v>4.1900000000000004</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="42">
         <v>3.51</v>
       </c>
-      <c r="G32" s="46">
+      <c r="G32" s="45">
         <v>3.71</v>
       </c>
       <c r="H32" s="5">
         <v>4.2300000000000004</v>
       </c>
       <c r="I32" s="5">
         <v>5.09</v>
       </c>
       <c r="J32" s="33">
         <v>5.36</v>
       </c>
       <c r="K32" s="33">
         <v>5.37</v>
       </c>
       <c r="L32" s="32">
         <v>5.23</v>
       </c>
       <c r="M32" s="32">
         <v>5.17</v>
       </c>
       <c r="N32" s="33">
         <v>5.78</v>
       </c>
       <c r="O32" s="33">
         <v>6.49</v>
@@ -7450,92 +7619,94 @@
       </c>
       <c r="V32" s="33">
         <v>4.51</v>
       </c>
       <c r="W32" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="X32" s="32">
         <v>4.3</v>
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
       <c r="Z32" s="32">
         <v>3.91</v>
       </c>
       <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="32">
         <v>2.04</v>
       </c>
       <c r="AC32" s="29">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="42">
         <v>1.61</v>
       </c>
-      <c r="AE32" s="34"/>
+      <c r="AE32" s="42">
+        <v>2.35</v>
+      </c>
       <c r="AF32" s="28"/>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
-      <c r="AU32" s="43"/>
-      <c r="AV32" s="43"/>
+      <c r="AU32" s="42"/>
+      <c r="AV32" s="42"/>
     </row>
     <row r="33" spans="1:48">
-      <c r="A33" s="54" t="s">
+      <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="29">
         <v>4.58</v>
       </c>
       <c r="C33" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="D33" s="29">
         <v>4.0199999999999996</v>
       </c>
-      <c r="E33" s="43">
+      <c r="E33" s="42">
         <v>3.53</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="42">
         <v>3.47</v>
       </c>
-      <c r="G33" s="46">
+      <c r="G33" s="45">
         <v>3.57</v>
       </c>
       <c r="H33" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="I33" s="5">
         <v>4.25</v>
       </c>
       <c r="J33" s="33">
         <v>4.3</v>
       </c>
       <c r="K33" s="33">
         <v>4.33</v>
       </c>
       <c r="L33" s="32">
         <v>4.25</v>
       </c>
       <c r="M33" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="N33" s="33">
         <v>1.34</v>
       </c>
       <c r="O33" s="33">
         <v>2.82</v>
@@ -7560,92 +7731,94 @@
       </c>
       <c r="V33" s="33">
         <v>4.12</v>
       </c>
       <c r="W33" s="32">
         <v>4.18</v>
       </c>
       <c r="X33" s="32">
         <v>4.18</v>
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="32">
         <v>3.45</v>
       </c>
       <c r="AA33" s="32">
         <v>2.9</v>
       </c>
       <c r="AB33" s="32">
         <v>2.85</v>
       </c>
       <c r="AC33" s="29">
         <v>2.85</v>
       </c>
-      <c r="AD33" s="43">
+      <c r="AD33" s="42">
         <v>2.54</v>
       </c>
-      <c r="AE33" s="34"/>
+      <c r="AE33" s="42">
+        <v>3.42</v>
+      </c>
       <c r="AF33" s="28"/>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
-      <c r="AU33" s="43"/>
-      <c r="AV33" s="43"/>
+      <c r="AU33" s="42"/>
+      <c r="AV33" s="42"/>
     </row>
     <row r="34" spans="1:48">
-      <c r="A34" s="54" t="s">
+      <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="29">
         <v>2.65</v>
       </c>
       <c r="D34" s="29">
         <v>3.11</v>
       </c>
-      <c r="E34" s="43">
+      <c r="E34" s="42">
         <v>3.95</v>
       </c>
-      <c r="F34" s="43">
+      <c r="F34" s="42">
         <v>4.07</v>
       </c>
-      <c r="G34" s="46">
+      <c r="G34" s="45">
         <v>4.5599999999999996</v>
       </c>
       <c r="H34" s="5">
         <v>5.0599999999999996</v>
       </c>
       <c r="I34" s="5">
         <v>5.28</v>
       </c>
       <c r="J34" s="33">
         <v>5.47</v>
       </c>
       <c r="K34" s="33">
         <v>5.5</v>
       </c>
       <c r="L34" s="32">
         <v>5.37</v>
       </c>
       <c r="M34" s="32">
         <v>5.16</v>
       </c>
       <c r="N34" s="33">
         <v>4.12</v>
       </c>
       <c r="O34" s="33">
         <v>3.09</v>
@@ -7670,92 +7843,94 @@
       </c>
       <c r="V34" s="33">
         <v>4.8899999999999997</v>
       </c>
       <c r="W34" s="32">
         <v>4.74</v>
       </c>
       <c r="X34" s="32">
         <v>4.96</v>
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
       <c r="Z34" s="32">
         <v>6.02</v>
       </c>
       <c r="AA34" s="32">
         <v>5.65</v>
       </c>
       <c r="AB34" s="32">
         <v>5.13</v>
       </c>
       <c r="AC34" s="29">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AD34" s="43">
+      <c r="AD34" s="42">
         <v>3.53</v>
       </c>
-      <c r="AE34" s="34"/>
+      <c r="AE34" s="42">
+        <v>4.57</v>
+      </c>
       <c r="AF34" s="28"/>
       <c r="AG34" s="28"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
-      <c r="AU34" s="43"/>
-      <c r="AV34" s="43"/>
+      <c r="AU34" s="42"/>
+      <c r="AV34" s="42"/>
     </row>
     <row r="35" spans="1:48">
-      <c r="A35" s="54" t="s">
+      <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>6.07</v>
       </c>
       <c r="C35" s="29">
         <v>5.24</v>
       </c>
       <c r="D35" s="29">
         <v>4.82</v>
       </c>
-      <c r="E35" s="43">
+      <c r="E35" s="42">
         <v>4.4800000000000004</v>
       </c>
-      <c r="F35" s="43">
+      <c r="F35" s="42">
         <v>3.98</v>
       </c>
-      <c r="G35" s="46">
+      <c r="G35" s="45">
         <v>4.46</v>
       </c>
       <c r="H35" s="5">
         <v>4.41</v>
       </c>
       <c r="I35" s="5">
         <v>4.7</v>
       </c>
       <c r="J35" s="33">
         <v>4.6500000000000004</v>
       </c>
       <c r="K35" s="33">
         <v>4.9400000000000004</v>
       </c>
       <c r="L35" s="32">
         <v>4.75</v>
       </c>
       <c r="M35" s="32">
         <v>4.46</v>
       </c>
       <c r="N35" s="33">
         <v>4.28</v>
       </c>
       <c r="O35" s="33">
         <v>4.8099999999999996</v>
@@ -7780,92 +7955,94 @@
       </c>
       <c r="V35" s="33">
         <v>4.2</v>
       </c>
       <c r="W35" s="32">
         <v>4.34</v>
       </c>
       <c r="X35" s="32">
         <v>4.41</v>
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="32">
         <v>3.63</v>
       </c>
       <c r="AA35" s="32">
         <v>3.79</v>
       </c>
       <c r="AB35" s="32">
         <v>3.23</v>
       </c>
       <c r="AC35" s="29">
         <v>3.35</v>
       </c>
-      <c r="AD35" s="43">
+      <c r="AD35" s="42">
         <v>3.25</v>
       </c>
-      <c r="AE35" s="34"/>
+      <c r="AE35" s="42">
+        <v>4.32</v>
+      </c>
       <c r="AF35" s="28"/>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
-      <c r="AU35" s="43"/>
-      <c r="AV35" s="43"/>
+      <c r="AU35" s="42"/>
+      <c r="AV35" s="42"/>
     </row>
     <row r="36" spans="1:48">
-      <c r="A36" s="54" t="s">
+      <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>4.08</v>
       </c>
       <c r="C36" s="29">
         <v>3.56</v>
       </c>
       <c r="D36" s="29">
         <v>4.25</v>
       </c>
-      <c r="E36" s="43">
+      <c r="E36" s="42">
         <v>4.13</v>
       </c>
-      <c r="F36" s="43">
+      <c r="F36" s="42">
         <v>3.85</v>
       </c>
-      <c r="G36" s="46">
+      <c r="G36" s="45">
         <v>4.34</v>
       </c>
       <c r="H36" s="5">
         <v>5</v>
       </c>
       <c r="I36" s="5">
         <v>5.18</v>
       </c>
       <c r="J36" s="33">
         <v>5.22</v>
       </c>
       <c r="K36" s="33">
         <v>5.08</v>
       </c>
       <c r="L36" s="32">
         <v>4.91</v>
       </c>
       <c r="M36" s="32">
         <v>4.79</v>
       </c>
       <c r="N36" s="33">
         <v>3.33</v>
       </c>
       <c r="O36" s="33">
         <v>4.1500000000000004</v>
@@ -7890,92 +8067,94 @@
       </c>
       <c r="V36" s="33">
         <v>4.29</v>
       </c>
       <c r="W36" s="32">
         <v>4.24</v>
       </c>
       <c r="X36" s="32">
         <v>4.29</v>
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="32">
         <v>4.63</v>
       </c>
       <c r="AA36" s="32">
         <v>4.59</v>
       </c>
       <c r="AB36" s="32">
         <v>4.26</v>
       </c>
       <c r="AC36" s="29">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AD36" s="43">
+      <c r="AD36" s="42">
         <v>3.96</v>
       </c>
-      <c r="AE36" s="34"/>
+      <c r="AE36" s="42">
+        <v>4.8</v>
+      </c>
       <c r="AF36" s="28"/>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
-      <c r="AU36" s="43"/>
-      <c r="AV36" s="43"/>
+      <c r="AU36" s="42"/>
+      <c r="AV36" s="42"/>
     </row>
     <row r="37" spans="1:48">
-      <c r="A37" s="54" t="s">
+      <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>5.74</v>
       </c>
       <c r="C37" s="29">
         <v>6.53</v>
       </c>
       <c r="D37" s="29">
         <v>5.87</v>
       </c>
-      <c r="E37" s="43">
+      <c r="E37" s="42">
         <v>5.01</v>
       </c>
-      <c r="F37" s="43">
-[...2 lines deleted...]
-      <c r="G37" s="46">
+      <c r="F37" s="42">
+        <v>4</v>
+      </c>
+      <c r="G37" s="45">
         <v>4.13</v>
       </c>
       <c r="H37" s="5">
         <v>4.21</v>
       </c>
       <c r="I37" s="5">
         <v>4.41</v>
       </c>
       <c r="J37" s="33">
         <v>4.45</v>
       </c>
       <c r="K37" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="L37" s="32">
         <v>4.82</v>
       </c>
       <c r="M37" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="N37" s="33">
         <v>2.36</v>
       </c>
       <c r="O37" s="33">
         <v>3.73</v>
@@ -8000,92 +8179,94 @@
       </c>
       <c r="V37" s="33">
         <v>3.77</v>
       </c>
       <c r="W37" s="32">
         <v>3.87</v>
       </c>
       <c r="X37" s="32">
         <v>3.96</v>
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
       <c r="Z37" s="32">
         <v>3.66</v>
       </c>
       <c r="AA37" s="32">
         <v>3.15</v>
       </c>
       <c r="AB37" s="32">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>3.74</v>
       </c>
-      <c r="AD37" s="43">
+      <c r="AD37" s="42">
         <v>2.98</v>
       </c>
-      <c r="AE37" s="34"/>
+      <c r="AE37" s="42">
+        <v>3.32</v>
+      </c>
       <c r="AF37" s="28"/>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
-      <c r="AU37" s="43"/>
-      <c r="AV37" s="43"/>
+      <c r="AU37" s="42"/>
+      <c r="AV37" s="42"/>
     </row>
     <row r="38" spans="1:48">
-      <c r="A38" s="54" t="s">
+      <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>3.73</v>
       </c>
       <c r="C38" s="29">
         <v>6.56</v>
       </c>
       <c r="D38" s="29">
         <v>7.31</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="42">
         <v>6.46</v>
       </c>
-      <c r="F38" s="43">
+      <c r="F38" s="42">
         <v>5.65</v>
       </c>
-      <c r="G38" s="46">
+      <c r="G38" s="45">
         <v>5.81</v>
       </c>
       <c r="H38" s="5">
         <v>7.34</v>
       </c>
       <c r="I38" s="5">
         <v>7.35</v>
       </c>
       <c r="J38" s="33">
         <v>6.83</v>
       </c>
       <c r="K38" s="33">
         <v>6.52</v>
       </c>
       <c r="L38" s="32">
         <v>6.28</v>
       </c>
       <c r="M38" s="32">
         <v>6.4</v>
       </c>
       <c r="N38" s="33">
         <v>3.97</v>
       </c>
       <c r="O38" s="33">
         <v>4.16</v>
@@ -8110,92 +8291,94 @@
       </c>
       <c r="V38" s="33">
         <v>4.47</v>
       </c>
       <c r="W38" s="32">
         <v>4.28</v>
       </c>
       <c r="X38" s="32">
         <v>4.13</v>
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
       <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="32">
         <v>1.44</v>
       </c>
       <c r="AB38" s="32">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>2.46</v>
       </c>
-      <c r="AD38" s="43">
+      <c r="AD38" s="42">
         <v>1.96</v>
       </c>
-      <c r="AE38" s="34"/>
+      <c r="AE38" s="42">
+        <v>2.79</v>
+      </c>
       <c r="AF38" s="28"/>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
-      <c r="AU38" s="43"/>
-      <c r="AV38" s="43"/>
+      <c r="AU38" s="42"/>
+      <c r="AV38" s="42"/>
     </row>
     <row r="39" spans="1:48">
-      <c r="A39" s="54" t="s">
+      <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>5.39</v>
       </c>
       <c r="C39" s="29">
         <v>4.2</v>
       </c>
       <c r="D39" s="29">
         <v>3.68</v>
       </c>
-      <c r="E39" s="43">
+      <c r="E39" s="42">
         <v>3.78</v>
       </c>
-      <c r="F39" s="43">
+      <c r="F39" s="42">
         <v>3.55</v>
       </c>
-      <c r="G39" s="46">
+      <c r="G39" s="45">
         <v>4.0999999999999996</v>
       </c>
       <c r="H39" s="5">
         <v>4.09</v>
       </c>
       <c r="I39" s="5">
         <v>4.59</v>
       </c>
       <c r="J39" s="33">
         <v>4.92</v>
       </c>
       <c r="K39" s="33">
         <v>4.76</v>
       </c>
       <c r="L39" s="32">
         <v>4.58</v>
       </c>
       <c r="M39" s="32">
         <v>4.42</v>
       </c>
       <c r="N39" s="33">
         <v>3.44</v>
       </c>
       <c r="O39" s="33">
         <v>3.25</v>
@@ -8220,202 +8403,206 @@
       </c>
       <c r="V39" s="33">
         <v>4.12</v>
       </c>
       <c r="W39" s="32">
         <v>4.32</v>
       </c>
       <c r="X39" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
       <c r="Z39" s="32">
         <v>2.72</v>
       </c>
       <c r="AA39" s="32">
         <v>2.86</v>
       </c>
       <c r="AB39" s="32">
         <v>3.31</v>
       </c>
       <c r="AC39" s="29">
         <v>3.02</v>
       </c>
-      <c r="AD39" s="43">
+      <c r="AD39" s="42">
         <v>2.82</v>
       </c>
-      <c r="AE39" s="34"/>
+      <c r="AE39" s="42">
+        <v>3.9</v>
+      </c>
       <c r="AF39" s="28"/>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
-      <c r="AU39" s="43"/>
-      <c r="AV39" s="43"/>
+      <c r="AU39" s="42"/>
+      <c r="AV39" s="42"/>
     </row>
     <row r="40" spans="1:48">
-      <c r="A40" s="54" t="s">
+      <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="29">
         <v>5.23</v>
       </c>
       <c r="D40" s="29">
         <v>4.67</v>
       </c>
-      <c r="E40" s="43">
+      <c r="E40" s="42">
         <v>5.25</v>
       </c>
-      <c r="F40" s="43">
+      <c r="F40" s="42">
         <v>4.82</v>
       </c>
-      <c r="G40" s="46">
+      <c r="G40" s="45">
         <v>4.79</v>
       </c>
       <c r="H40" s="5">
         <v>4.75</v>
       </c>
       <c r="I40" s="5">
         <v>4.96</v>
       </c>
       <c r="J40" s="33">
         <v>5.03</v>
       </c>
       <c r="K40" s="33">
         <v>5.1100000000000003</v>
       </c>
       <c r="L40" s="32">
         <v>5.03</v>
       </c>
       <c r="M40" s="32">
         <v>5.0199999999999996</v>
       </c>
       <c r="N40" s="33">
         <v>5.16</v>
       </c>
       <c r="O40" s="33">
         <v>6.42</v>
       </c>
       <c r="P40" s="33">
         <v>5.49</v>
       </c>
       <c r="Q40" s="33">
         <v>5.69</v>
       </c>
-      <c r="R40" s="53">
+      <c r="R40" s="52">
         <v>5</v>
       </c>
       <c r="S40" s="33">
         <v>5.23</v>
       </c>
       <c r="T40" s="32">
         <v>5.98</v>
       </c>
       <c r="U40" s="33">
         <v>5.64</v>
       </c>
       <c r="V40" s="33">
         <v>5.5</v>
       </c>
       <c r="W40" s="32">
         <v>5.27</v>
       </c>
       <c r="X40" s="32">
         <v>5.41</v>
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
       <c r="Z40" s="32">
         <v>5.38</v>
       </c>
       <c r="AA40" s="32">
         <v>4.09</v>
       </c>
       <c r="AB40" s="32">
         <v>3.35</v>
       </c>
       <c r="AC40" s="29">
         <v>3.64</v>
       </c>
-      <c r="AD40" s="43">
+      <c r="AD40" s="42">
         <v>3.58</v>
       </c>
-      <c r="AE40" s="34"/>
+      <c r="AE40" s="42">
+        <v>4.7300000000000004</v>
+      </c>
       <c r="AF40" s="28"/>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
-      <c r="AU40" s="43"/>
-      <c r="AV40" s="43"/>
+      <c r="AU40" s="42"/>
+      <c r="AV40" s="42"/>
     </row>
     <row r="41" spans="1:48">
-      <c r="A41" s="54" t="s">
+      <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>6.27</v>
       </c>
       <c r="C41" s="29">
         <v>6.45</v>
       </c>
       <c r="D41" s="29">
         <v>5.9</v>
       </c>
-      <c r="E41" s="43">
+      <c r="E41" s="42">
         <v>4.43</v>
       </c>
-      <c r="F41" s="43">
+      <c r="F41" s="42">
         <v>3.77</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G41" s="45">
         <v>4.2</v>
       </c>
       <c r="H41" s="5">
         <v>4.13</v>
       </c>
       <c r="I41" s="5">
         <v>4.55</v>
       </c>
       <c r="J41" s="33">
         <v>4.47</v>
       </c>
       <c r="K41" s="33">
         <v>4.4000000000000004</v>
       </c>
       <c r="L41" s="32">
         <v>4.24</v>
       </c>
       <c r="M41" s="32">
         <v>4.51</v>
       </c>
       <c r="N41" s="33">
         <v>6.31</v>
       </c>
       <c r="O41" s="33">
         <v>6.69</v>
@@ -8440,92 +8627,94 @@
       </c>
       <c r="V41" s="33">
         <v>5.35</v>
       </c>
       <c r="W41" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="X41" s="32">
         <v>5.09</v>
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
       <c r="Z41" s="32">
         <v>1.32</v>
       </c>
       <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="32">
         <v>3.19</v>
       </c>
       <c r="AC41" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD41" s="43">
+      <c r="AD41" s="42">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AE41" s="34"/>
+      <c r="AE41" s="42">
+        <v>5.19</v>
+      </c>
       <c r="AF41" s="28"/>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
-      <c r="AU41" s="43"/>
-      <c r="AV41" s="43"/>
+      <c r="AU41" s="42"/>
+      <c r="AV41" s="42"/>
     </row>
     <row r="42" spans="1:48">
-      <c r="A42" s="54" t="s">
+      <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>6.6</v>
       </c>
       <c r="C42" s="29">
         <v>5.35</v>
       </c>
       <c r="D42" s="29">
         <v>3.83</v>
       </c>
-      <c r="E42" s="43">
+      <c r="E42" s="42">
         <v>4.3</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="42">
         <v>4.37</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>3.96</v>
       </c>
       <c r="H42" s="5">
         <v>4.75</v>
       </c>
       <c r="I42" s="5">
         <v>4.76</v>
       </c>
       <c r="J42" s="33">
         <v>4.45</v>
       </c>
       <c r="K42" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="L42" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="M42" s="32">
         <v>4.29</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>3.64</v>
@@ -8550,478 +8739,482 @@
       </c>
       <c r="V42" s="33">
         <v>4.7300000000000004</v>
       </c>
       <c r="W42" s="32">
         <v>4.55</v>
       </c>
       <c r="X42" s="32">
         <v>4.51</v>
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
       <c r="Z42" s="32">
         <v>4.13</v>
       </c>
       <c r="AA42" s="32">
         <v>2.72</v>
       </c>
       <c r="AB42" s="32">
         <v>2.86</v>
       </c>
       <c r="AC42" s="29">
         <v>3.22</v>
       </c>
-      <c r="AD42" s="43">
+      <c r="AD42" s="42">
         <v>2.99</v>
       </c>
-      <c r="AE42" s="34"/>
+      <c r="AE42" s="42">
+        <v>3.74</v>
+      </c>
       <c r="AF42" s="28"/>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
-      <c r="AU42" s="43"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:48" s="38" customFormat="1">
+      <c r="AU42" s="42"/>
+      <c r="AV42" s="42"/>
+    </row>
+    <row r="43" spans="1:48" s="37" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="36">
+      <c r="B43" s="35">
         <v>2.0299999999999998</v>
       </c>
-      <c r="C43" s="36">
+      <c r="C43" s="35">
         <v>3.5</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="35">
         <v>4.37</v>
       </c>
-      <c r="E43" s="36">
+      <c r="E43" s="35">
         <v>4.67</v>
       </c>
-      <c r="F43" s="36">
+      <c r="F43" s="35">
         <v>4.68</v>
       </c>
-      <c r="G43" s="47">
+      <c r="G43" s="46">
         <v>5.36</v>
       </c>
-      <c r="H43" s="47">
+      <c r="H43" s="46">
         <v>5.67</v>
       </c>
-      <c r="I43" s="47">
+      <c r="I43" s="46">
         <v>5.59</v>
       </c>
-      <c r="J43" s="35">
+      <c r="J43" s="34">
         <v>5.52</v>
       </c>
-      <c r="K43" s="35">
+      <c r="K43" s="34">
         <v>5.41</v>
       </c>
-      <c r="L43" s="35">
+      <c r="L43" s="34">
         <v>5.33</v>
       </c>
-      <c r="M43" s="35">
+      <c r="M43" s="34">
         <v>5.17</v>
       </c>
-      <c r="N43" s="35">
+      <c r="N43" s="34">
         <v>3.14</v>
       </c>
-      <c r="O43" s="35">
+      <c r="O43" s="34">
         <v>3.28</v>
       </c>
-      <c r="P43" s="35">
+      <c r="P43" s="34">
         <v>3.57</v>
       </c>
-      <c r="Q43" s="35">
+      <c r="Q43" s="34">
         <v>3.57</v>
       </c>
-      <c r="R43" s="52">
+      <c r="R43" s="51">
         <v>3.26</v>
       </c>
-      <c r="S43" s="35">
+      <c r="S43" s="34">
         <v>3.91</v>
       </c>
-      <c r="T43" s="35">
+      <c r="T43" s="34">
         <v>4.45</v>
       </c>
-      <c r="U43" s="35">
+      <c r="U43" s="34">
         <v>4.45</v>
       </c>
-      <c r="V43" s="35">
+      <c r="V43" s="34">
         <v>4.59</v>
       </c>
-      <c r="W43" s="35">
+      <c r="W43" s="34">
         <v>4.51</v>
       </c>
-      <c r="X43" s="35">
+      <c r="X43" s="34">
         <v>4.42</v>
       </c>
-      <c r="Y43" s="35">
+      <c r="Y43" s="34">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Z43" s="35">
+      <c r="Z43" s="34">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AA43" s="35">
+      <c r="AA43" s="34">
         <v>3.34</v>
       </c>
-      <c r="AB43" s="35">
+      <c r="AB43" s="34">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="35">
         <v>3.56</v>
       </c>
-      <c r="AD43" s="36">
+      <c r="AD43" s="35">
         <v>3.47</v>
       </c>
-      <c r="AE43" s="34"/>
-[...16 lines deleted...]
-      <c r="AV43" s="43"/>
+      <c r="AE43" s="35">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AF43" s="58"/>
+      <c r="AG43" s="58"/>
+      <c r="AH43" s="58"/>
+      <c r="AI43" s="58"/>
+      <c r="AJ43" s="58"/>
+      <c r="AK43" s="35"/>
+      <c r="AL43" s="42"/>
+      <c r="AM43" s="42"/>
+      <c r="AN43" s="42"/>
+      <c r="AO43" s="42"/>
+      <c r="AP43" s="42"/>
+      <c r="AQ43" s="42"/>
+      <c r="AR43" s="42"/>
+      <c r="AS43" s="42"/>
+      <c r="AT43" s="42"/>
+      <c r="AU43" s="42"/>
+      <c r="AV43" s="42"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="H7" workbookViewId="0">
-      <selection activeCell="U44" sqref="U44"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="AD47" sqref="AD47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.28515625" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="51"/>
-[...11 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="38"/>
+      <c r="A3" s="37"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="70">
+      <c r="A4" s="65"/>
+      <c r="B4" s="71">
         <v>2024</v>
       </c>
-      <c r="C4" s="71"/>
-[...10 lines deleted...]
-      <c r="N4" s="70">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="71">
         <v>2025</v>
       </c>
-      <c r="O4" s="71"/>
-[...10 lines deleted...]
-      <c r="Z4" s="70">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="71">
         <v>2026</v>
       </c>
-      <c r="AA4" s="71"/>
-[...9 lines deleted...]
-      <c r="AK4" s="71"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="65"/>
-[...3 lines deleted...]
-      <c r="C5" s="57" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="57" t="s">
+      <c r="M5" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="49" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="57" t="s">
+      <c r="N5" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="57" t="s">
+      <c r="Y5" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="49" t="s">
-[...2 lines deleted...]
-      <c r="AA5" s="57" t="s">
+      <c r="Z5" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AK5" s="57" t="s">
+      <c r="AK5" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
       </c>
       <c r="I7" s="16">
         <v>137</v>
@@ -9067,51 +9260,53 @@
       </c>
       <c r="W7" s="14">
         <v>146</v>
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
       <c r="Z7" s="14">
         <v>145</v>
       </c>
       <c r="AA7" s="14">
         <v>105</v>
       </c>
       <c r="AB7" s="14">
         <v>111</v>
       </c>
       <c r="AC7" s="14">
         <v>132</v>
       </c>
       <c r="AD7" s="14">
         <v>104</v>
       </c>
-      <c r="AE7" s="14"/>
+      <c r="AE7" s="14">
+        <v>131</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
         <v>71</v>
@@ -9160,51 +9355,53 @@
       </c>
       <c r="W8" s="14">
         <v>89</v>
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
       <c r="Z8" s="14">
         <v>72</v>
       </c>
       <c r="AA8" s="14">
         <v>62</v>
       </c>
       <c r="AB8" s="14">
         <v>60</v>
       </c>
       <c r="AC8" s="14">
         <v>68</v>
       </c>
       <c r="AD8" s="14">
         <v>49</v>
       </c>
-      <c r="AE8" s="14"/>
+      <c r="AE8" s="14">
+        <v>58</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
         <v>3</v>
@@ -9253,51 +9450,53 @@
       </c>
       <c r="W9" s="14">
         <v>6</v>
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
       <c r="Z9" s="14">
         <v>6</v>
       </c>
       <c r="AA9" s="14">
         <v>4</v>
       </c>
       <c r="AB9" s="14">
         <v>7</v>
       </c>
       <c r="AC9" s="14">
         <v>8</v>
       </c>
       <c r="AD9" s="14">
         <v>5</v>
       </c>
-      <c r="AE9" s="14"/>
+      <c r="AE9" s="14">
+        <v>11</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
@@ -9346,51 +9545,53 @@
       </c>
       <c r="W10" s="14">
         <v>4</v>
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
       <c r="Z10" s="14">
         <v>2</v>
       </c>
       <c r="AA10" s="14">
         <v>1</v>
       </c>
       <c r="AB10" s="14">
         <v>1</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
       <c r="AD10" s="14">
         <v>2</v>
       </c>
-      <c r="AE10" s="14"/>
+      <c r="AE10" s="14">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
@@ -9439,51 +9640,53 @@
       </c>
       <c r="W11" s="14">
         <v>8</v>
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
       <c r="Z11" s="14">
         <v>8</v>
       </c>
       <c r="AA11" s="14">
         <v>5</v>
       </c>
       <c r="AB11" s="14">
         <v>2</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
       <c r="AD11" s="14">
         <v>6</v>
       </c>
-      <c r="AE11" s="14"/>
+      <c r="AE11" s="14">
+        <v>10</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
@@ -9532,51 +9735,53 @@
       </c>
       <c r="W12" s="14">
         <v>4</v>
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
       <c r="Z12" s="14">
         <v>7</v>
       </c>
       <c r="AA12" s="14">
         <v>2</v>
       </c>
       <c r="AB12" s="14">
         <v>6</v>
       </c>
       <c r="AC12" s="14">
         <v>5</v>
       </c>
       <c r="AD12" s="14">
         <v>6</v>
       </c>
-      <c r="AE12" s="14"/>
+      <c r="AE12" s="14">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
         <v>4</v>
@@ -9625,51 +9830,53 @@
       </c>
       <c r="W13" s="14">
         <v>3</v>
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
       <c r="Z13" s="14">
         <v>2</v>
       </c>
       <c r="AA13" s="14">
         <v>3</v>
       </c>
       <c r="AB13" s="14">
         <v>2</v>
       </c>
       <c r="AC13" s="14">
         <v>3</v>
       </c>
       <c r="AD13" s="14">
         <v>6</v>
       </c>
-      <c r="AE13" s="14"/>
+      <c r="AE13" s="14">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
         <v>15</v>
@@ -9718,51 +9925,53 @@
       </c>
       <c r="W14" s="14">
         <v>12</v>
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
       <c r="Z14" s="14">
         <v>18</v>
       </c>
       <c r="AA14" s="14">
         <v>10</v>
       </c>
       <c r="AB14" s="14">
         <v>6</v>
       </c>
       <c r="AC14" s="14">
         <v>12</v>
       </c>
       <c r="AD14" s="14">
         <v>6</v>
       </c>
-      <c r="AE14" s="14"/>
+      <c r="AE14" s="14">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>3</v>
@@ -9811,51 +10020,53 @@
       </c>
       <c r="W15" s="14">
         <v>5</v>
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
       <c r="Z15" s="14">
         <v>2</v>
       </c>
       <c r="AA15" s="14">
         <v>3</v>
       </c>
       <c r="AB15" s="14">
         <v>4</v>
       </c>
       <c r="AC15" s="14">
         <v>3</v>
       </c>
       <c r="AD15" s="14">
         <v>2</v>
       </c>
-      <c r="AE15" s="14"/>
+      <c r="AE15" s="14">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>2</v>
@@ -9904,51 +10115,53 @@
       </c>
       <c r="W16" s="14">
         <v>3</v>
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
       <c r="Z16" s="14">
         <v>5</v>
       </c>
       <c r="AA16" s="14">
         <v>2</v>
       </c>
       <c r="AB16" s="14">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>2</v>
       </c>
       <c r="AD16" s="14">
         <v>5</v>
       </c>
-      <c r="AE16" s="14"/>
+      <c r="AE16" s="14">
+        <v>10</v>
+      </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
@@ -9997,51 +10210,53 @@
       </c>
       <c r="W17" s="14">
         <v>3</v>
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
       <c r="Z17" s="14">
         <v>3</v>
       </c>
       <c r="AA17" s="14">
         <v>3</v>
       </c>
       <c r="AB17" s="14">
         <v>1</v>
       </c>
       <c r="AC17" s="14">
         <v>11</v>
       </c>
       <c r="AD17" s="14">
         <v>2</v>
       </c>
-      <c r="AE17" s="14"/>
+      <c r="AE17" s="14">
+        <v>4</v>
+      </c>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
@@ -10090,51 +10305,53 @@
       </c>
       <c r="W18" s="14">
         <v>5</v>
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
       <c r="Z18" s="14">
         <v>12</v>
       </c>
       <c r="AA18" s="14">
         <v>4</v>
       </c>
       <c r="AB18" s="14">
         <v>9</v>
       </c>
       <c r="AC18" s="14">
         <v>6</v>
       </c>
       <c r="AD18" s="14">
         <v>10</v>
       </c>
-      <c r="AE18" s="14"/>
+      <c r="AE18" s="14">
+        <v>4</v>
+      </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
@@ -10276,81 +10493,83 @@
       </c>
       <c r="W20" s="14">
         <v>1</v>
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE20" s="14"/>
+      <c r="AE20" s="14">
+        <v>1</v>
+      </c>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
         <v>2</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="38">
         <v>3</v>
       </c>
       <c r="K21" s="10">
         <v>6</v>
       </c>
       <c r="L21" s="14">
         <v>5</v>
       </c>
       <c r="M21" s="14">
         <v>6</v>
       </c>
       <c r="N21" s="14">
         <v>4</v>
       </c>
       <c r="O21" s="14">
         <v>9</v>
       </c>
       <c r="P21" s="14">
         <v>5</v>
       </c>
       <c r="Q21" s="14">
         <v>4</v>
       </c>
       <c r="R21" s="14">
         <v>9</v>
@@ -10369,86 +10588,88 @@
       </c>
       <c r="W21" s="14">
         <v>3</v>
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
       <c r="Z21" s="14">
         <v>6</v>
       </c>
       <c r="AA21" s="14">
         <v>6</v>
       </c>
       <c r="AB21" s="14">
         <v>9</v>
       </c>
       <c r="AC21" s="14">
         <v>5</v>
       </c>
       <c r="AD21" s="14">
         <v>5</v>
       </c>
-      <c r="AE21" s="14"/>
+      <c r="AE21" s="14">
+        <v>11</v>
+      </c>
     </row>
     <row r="22" spans="1:31">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="66"/>
-[...22 lines deleted...]
-      <c r="Y22" s="66"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
       <c r="AC22" s="14"/>
       <c r="AD22" s="14"/>
       <c r="AE22" s="14"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
         <v>81</v>
@@ -10494,51 +10715,53 @@
       </c>
       <c r="W23" s="14">
         <v>98</v>
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
       <c r="Z23" s="14">
         <v>81</v>
       </c>
       <c r="AA23" s="14">
         <v>72</v>
       </c>
       <c r="AB23" s="14">
         <v>66</v>
       </c>
       <c r="AC23" s="14">
         <v>76</v>
       </c>
       <c r="AD23" s="14">
         <v>58</v>
       </c>
-      <c r="AE23" s="14"/>
+      <c r="AE23" s="14">
+        <v>69</v>
+      </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
@@ -10587,81 +10810,83 @@
       </c>
       <c r="W24" s="14">
         <v>89</v>
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
       <c r="Z24" s="14">
         <v>72</v>
       </c>
       <c r="AA24" s="14">
         <v>62</v>
       </c>
       <c r="AB24" s="14">
         <v>60</v>
       </c>
       <c r="AC24" s="14">
         <v>68</v>
       </c>
       <c r="AD24" s="14">
         <v>49</v>
       </c>
-      <c r="AE24" s="14"/>
+      <c r="AE24" s="14">
+        <v>58</v>
+      </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
-      <c r="E25" s="40" t="s">
+      <c r="E25" s="39" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="38">
         <v>7</v>
       </c>
-      <c r="J25" s="39">
+      <c r="J25" s="38">
         <v>3</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="14">
         <v>5</v>
       </c>
       <c r="M25" s="14">
         <v>1</v>
       </c>
       <c r="N25" s="14">
         <v>3</v>
       </c>
       <c r="O25" s="14">
         <v>3</v>
       </c>
       <c r="P25" s="14">
         <v>2</v>
       </c>
       <c r="Q25" s="14">
         <v>1</v>
       </c>
       <c r="R25" s="14">
         <v>1</v>
@@ -10680,51 +10905,53 @@
       </c>
       <c r="W25" s="14">
         <v>4</v>
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
       <c r="Z25" s="14">
         <v>1</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>2</v>
       </c>
       <c r="AC25" s="14">
         <v>3</v>
       </c>
       <c r="AD25" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE25" s="14"/>
+      <c r="AE25" s="14">
+        <v>4</v>
+      </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
@@ -10773,51 +11000,53 @@
       </c>
       <c r="W26" s="14">
         <v>3</v>
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="14">
         <v>2</v>
       </c>
       <c r="AB26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="14">
         <v>3</v>
       </c>
       <c r="AD26" s="14">
         <v>1</v>
       </c>
-      <c r="AE26" s="14"/>
+      <c r="AE26" s="14" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
@@ -10866,51 +11095,53 @@
       </c>
       <c r="W27" s="14">
         <v>2</v>
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
       <c r="Z27" s="14">
         <v>4</v>
       </c>
       <c r="AA27" s="14">
         <v>2</v>
       </c>
       <c r="AB27" s="14">
         <v>1</v>
       </c>
       <c r="AC27" s="14">
         <v>1</v>
       </c>
       <c r="AD27" s="14">
         <v>5</v>
       </c>
-      <c r="AE27" s="14"/>
+      <c r="AE27" s="14">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
@@ -10959,116 +11190,118 @@
       </c>
       <c r="W28" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
       <c r="Z28" s="14">
         <v>4</v>
       </c>
       <c r="AA28" s="14">
         <v>1</v>
       </c>
       <c r="AB28" s="14">
         <v>3</v>
       </c>
       <c r="AC28" s="14">
         <v>1</v>
       </c>
       <c r="AD28" s="14">
         <v>3</v>
       </c>
-      <c r="AE28" s="14"/>
+      <c r="AE28" s="14">
+        <v>3</v>
+      </c>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="69"/>
-[...22 lines deleted...]
-      <c r="Y29" s="69"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="70"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="70"/>
+      <c r="L29" s="70"/>
+      <c r="M29" s="70"/>
+      <c r="N29" s="70"/>
+      <c r="O29" s="70"/>
+      <c r="P29" s="70"/>
+      <c r="Q29" s="70"/>
+      <c r="R29" s="70"/>
+      <c r="S29" s="70"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="70"/>
+      <c r="W29" s="70"/>
+      <c r="X29" s="70"/>
+      <c r="Y29" s="70"/>
       <c r="AC29" s="14"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" s="48" t="s">
+      <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="39">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
         <v>56</v>
       </c>
       <c r="J30" s="7">
         <v>59</v>
       </c>
-      <c r="K30" s="40">
+      <c r="K30" s="39">
         <v>55</v>
       </c>
       <c r="L30" s="7">
         <v>38</v>
       </c>
       <c r="M30" s="7">
         <v>53</v>
       </c>
       <c r="N30" s="6">
         <v>51</v>
       </c>
       <c r="O30" s="6">
         <v>46</v>
       </c>
       <c r="P30" s="6">
         <v>47</v>
       </c>
       <c r="Q30" s="6">
         <v>39</v>
       </c>
       <c r="R30" s="6">
         <v>61</v>
       </c>
       <c r="S30" s="6">
         <v>53</v>
@@ -11084,84 +11317,86 @@
       </c>
       <c r="W30" s="6">
         <v>48</v>
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
       <c r="Z30" s="14">
         <v>64</v>
       </c>
       <c r="AA30" s="14">
         <v>33</v>
       </c>
       <c r="AB30" s="14">
         <v>45</v>
       </c>
       <c r="AC30" s="14">
         <v>56</v>
       </c>
       <c r="AD30" s="14">
         <v>46</v>
       </c>
-      <c r="AE30" s="14"/>
+      <c r="AE30" s="14">
+        <v>62</v>
+      </c>
     </row>
     <row r="31" spans="1:31">
-      <c r="A31" s="54" t="s">
+      <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
-      <c r="G31" s="40">
+      <c r="G31" s="39">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
         <v>7</v>
       </c>
       <c r="J31" s="7">
         <v>8</v>
       </c>
-      <c r="K31" s="40">
+      <c r="K31" s="39">
         <v>6</v>
       </c>
       <c r="L31" s="7">
         <v>3</v>
       </c>
       <c r="M31" s="7">
         <v>5</v>
       </c>
       <c r="N31" s="6">
         <v>9</v>
       </c>
       <c r="O31" s="6">
         <v>8</v>
       </c>
       <c r="P31" s="6">
         <v>8</v>
       </c>
       <c r="Q31" s="6">
         <v>3</v>
       </c>
       <c r="R31" s="6">
         <v>13</v>
       </c>
       <c r="S31" s="6">
         <v>9</v>
@@ -11177,84 +11412,86 @@
       </c>
       <c r="W31" s="6">
         <v>6</v>
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
       <c r="Z31" s="14">
         <v>6</v>
       </c>
       <c r="AA31" s="14">
         <v>4</v>
       </c>
       <c r="AB31" s="14">
         <v>7</v>
       </c>
       <c r="AC31" s="14">
         <v>8</v>
       </c>
       <c r="AD31" s="14">
         <v>5</v>
       </c>
-      <c r="AE31" s="14"/>
+      <c r="AE31" s="14">
+        <v>11</v>
+      </c>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" s="54" t="s">
+      <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="39">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
         <v>1</v>
       </c>
       <c r="J32" s="7">
         <v>1</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="39">
         <v>2</v>
       </c>
       <c r="L32" s="7">
         <v>1</v>
       </c>
       <c r="M32" s="7">
         <v>2</v>
       </c>
       <c r="N32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="6">
         <v>2</v>
       </c>
       <c r="P32" s="6">
         <v>2</v>
       </c>
       <c r="Q32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R32" s="6">
         <v>2</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
@@ -11270,82 +11507,84 @@
       </c>
       <c r="W32" s="6">
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
       <c r="Z32" s="14">
         <v>2</v>
       </c>
       <c r="AA32" s="14">
         <v>1</v>
       </c>
       <c r="AB32" s="14">
         <v>1</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
       <c r="AD32" s="14">
         <v>2</v>
       </c>
-      <c r="AE32" s="14"/>
-[...2 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="AE32" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="39">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
       </c>
       <c r="I33" s="6">
         <v>4</v>
       </c>
       <c r="J33" s="7">
         <v>6</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="39">
         <v>1</v>
       </c>
       <c r="L33" s="7">
         <v>2</v>
       </c>
       <c r="M33" s="7">
         <v>3</v>
       </c>
       <c r="N33" s="6">
         <v>8</v>
       </c>
       <c r="O33" s="6">
         <v>2</v>
       </c>
       <c r="P33" s="6">
         <v>3</v>
       </c>
       <c r="Q33" s="6" t="s">
         <v>27</v>
       </c>
       <c r="R33" s="6">
         <v>1</v>
       </c>
       <c r="S33" s="6">
         <v>10</v>
@@ -11361,84 +11600,86 @@
       </c>
       <c r="W33" s="6">
         <v>4</v>
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
       <c r="Z33" s="14">
         <v>7</v>
       </c>
       <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
       <c r="AD33" s="14">
         <v>6</v>
       </c>
-      <c r="AE33" s="14"/>
-[...2 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AE33" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
-      <c r="G34" s="40">
+      <c r="G34" s="39">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>6</v>
       </c>
       <c r="I34" s="6">
         <v>7</v>
       </c>
       <c r="J34" s="7">
         <v>2</v>
       </c>
-      <c r="K34" s="40">
+      <c r="K34" s="39">
         <v>1</v>
       </c>
       <c r="L34" s="7">
         <v>1</v>
       </c>
       <c r="M34" s="7">
         <v>6</v>
       </c>
       <c r="N34" s="6">
         <v>3</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P34" s="6">
         <v>4</v>
       </c>
       <c r="Q34" s="6">
         <v>2</v>
       </c>
       <c r="R34" s="6">
         <v>6</v>
       </c>
       <c r="S34" s="6" t="s">
         <v>27</v>
@@ -11454,84 +11695,86 @@
       </c>
       <c r="W34" s="6">
         <v>4</v>
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
       <c r="Z34" s="14">
         <v>7</v>
       </c>
       <c r="AA34" s="14">
         <v>2</v>
       </c>
       <c r="AB34" s="14">
         <v>6</v>
       </c>
       <c r="AC34" s="14">
         <v>5</v>
       </c>
       <c r="AD34" s="14">
         <v>6</v>
       </c>
-      <c r="AE34" s="14"/>
-[...2 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AE34" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
-      <c r="G35" s="40" t="s">
+      <c r="G35" s="39" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
         <v>4</v>
       </c>
       <c r="I35" s="6">
         <v>2</v>
       </c>
       <c r="J35" s="7">
         <v>7</v>
       </c>
-      <c r="K35" s="40">
+      <c r="K35" s="39">
         <v>3</v>
       </c>
       <c r="L35" s="7">
         <v>3</v>
       </c>
       <c r="M35" s="7">
         <v>3</v>
       </c>
       <c r="N35" s="6">
         <v>1</v>
       </c>
       <c r="O35" s="6">
         <v>2</v>
       </c>
       <c r="P35" s="6">
         <v>3</v>
       </c>
       <c r="Q35" s="6">
         <v>3</v>
       </c>
       <c r="R35" s="6">
         <v>3</v>
       </c>
       <c r="S35" s="6">
         <v>5</v>
@@ -11547,84 +11790,86 @@
       </c>
       <c r="W35" s="6">
         <v>3</v>
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
       <c r="Z35" s="14">
         <v>2</v>
       </c>
       <c r="AA35" s="14">
         <v>3</v>
       </c>
       <c r="AB35" s="14">
         <v>2</v>
       </c>
       <c r="AC35" s="14">
         <v>3</v>
       </c>
       <c r="AD35" s="14">
         <v>6</v>
       </c>
-      <c r="AE35" s="14"/>
-[...2 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="AE35" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
-      <c r="G36" s="40">
+      <c r="G36" s="39">
         <v>10</v>
       </c>
       <c r="H36" s="10">
         <v>15</v>
       </c>
       <c r="I36" s="6">
         <v>11</v>
       </c>
       <c r="J36" s="7">
         <v>15</v>
       </c>
-      <c r="K36" s="40">
+      <c r="K36" s="39">
         <v>10</v>
       </c>
       <c r="L36" s="7">
         <v>8</v>
       </c>
       <c r="M36" s="7">
         <v>11</v>
       </c>
       <c r="N36" s="6">
         <v>7</v>
       </c>
       <c r="O36" s="6">
         <v>11</v>
       </c>
       <c r="P36" s="6">
         <v>7</v>
       </c>
       <c r="Q36" s="6">
         <v>8</v>
       </c>
       <c r="R36" s="6">
         <v>14</v>
       </c>
       <c r="S36" s="6">
         <v>9</v>
@@ -11640,84 +11885,86 @@
       </c>
       <c r="W36" s="6">
         <v>12</v>
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
       <c r="Z36" s="14">
         <v>18</v>
       </c>
       <c r="AA36" s="14">
         <v>10</v>
       </c>
       <c r="AB36" s="14">
         <v>6</v>
       </c>
       <c r="AC36" s="14">
         <v>12</v>
       </c>
       <c r="AD36" s="14">
         <v>6</v>
       </c>
-      <c r="AE36" s="14"/>
-[...2 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="AE36" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
-      <c r="G37" s="40">
+      <c r="G37" s="39">
         <v>2</v>
       </c>
       <c r="H37" s="10">
         <v>3</v>
       </c>
       <c r="I37" s="6">
         <v>2</v>
       </c>
       <c r="J37" s="7">
         <v>2</v>
       </c>
-      <c r="K37" s="40">
+      <c r="K37" s="39">
         <v>2</v>
       </c>
       <c r="L37" s="7">
         <v>2</v>
       </c>
       <c r="M37" s="7">
         <v>1</v>
       </c>
       <c r="N37" s="6">
         <v>1</v>
       </c>
       <c r="O37" s="6">
         <v>1</v>
       </c>
       <c r="P37" s="6">
         <v>2</v>
       </c>
       <c r="Q37" s="6">
         <v>2</v>
       </c>
       <c r="R37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="S37" s="6">
         <v>2</v>
@@ -11733,84 +11980,86 @@
       </c>
       <c r="W37" s="6">
         <v>2</v>
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
       <c r="Z37" s="14">
         <v>2</v>
       </c>
       <c r="AA37" s="14">
         <v>1</v>
       </c>
       <c r="AB37" s="14">
         <v>4</v>
       </c>
       <c r="AC37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="14">
         <v>1</v>
       </c>
-      <c r="AE37" s="14"/>
-[...2 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="AE37" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
-      <c r="G38" s="40">
+      <c r="G38" s="39">
         <v>1</v>
       </c>
       <c r="H38" s="10">
         <v>2</v>
       </c>
       <c r="I38" s="6">
         <v>3</v>
       </c>
       <c r="J38" s="7">
         <v>3</v>
       </c>
-      <c r="K38" s="40">
+      <c r="K38" s="39">
         <v>3</v>
       </c>
       <c r="L38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="M38" s="7">
         <v>2</v>
       </c>
       <c r="N38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="6">
         <v>2</v>
       </c>
       <c r="P38" s="6">
         <v>1</v>
       </c>
       <c r="Q38" s="6">
         <v>2</v>
       </c>
       <c r="R38" s="6">
         <v>2</v>
       </c>
       <c r="S38" s="6">
         <v>2</v>
@@ -11826,84 +12075,86 @@
       </c>
       <c r="W38" s="6">
         <v>1</v>
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
       <c r="Z38" s="14">
         <v>1</v>
       </c>
       <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="14">
         <v>2</v>
       </c>
       <c r="AC38" s="14">
         <v>1</v>
       </c>
       <c r="AD38" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE38" s="14"/>
-[...2 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="AE38" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
-      <c r="G39" s="40">
+      <c r="G39" s="39">
         <v>2</v>
       </c>
       <c r="H39" s="10">
         <v>2</v>
       </c>
       <c r="I39" s="6">
         <v>4</v>
       </c>
       <c r="J39" s="7">
         <v>6</v>
       </c>
-      <c r="K39" s="40">
+      <c r="K39" s="39">
         <v>5</v>
       </c>
       <c r="L39" s="7">
         <v>5</v>
       </c>
       <c r="M39" s="7">
         <v>4</v>
       </c>
       <c r="N39" s="6">
         <v>6</v>
       </c>
       <c r="O39" s="6">
         <v>5</v>
       </c>
       <c r="P39" s="6">
         <v>2</v>
       </c>
       <c r="Q39" s="6">
         <v>8</v>
       </c>
       <c r="R39" s="6">
         <v>3</v>
       </c>
       <c r="S39" s="6">
         <v>2</v>
@@ -11919,84 +12170,86 @@
       </c>
       <c r="W39" s="6">
         <v>3</v>
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
       <c r="Z39" s="14">
         <v>3</v>
       </c>
       <c r="AA39" s="14">
         <v>3</v>
       </c>
       <c r="AB39" s="14">
         <v>1</v>
       </c>
       <c r="AC39" s="14">
         <v>11</v>
       </c>
       <c r="AD39" s="14">
         <v>2</v>
       </c>
-      <c r="AE39" s="14"/>
-[...2 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="AE39" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
-      <c r="G40" s="40">
+      <c r="G40" s="39">
         <v>5</v>
       </c>
       <c r="H40" s="10">
         <v>4</v>
       </c>
       <c r="I40" s="6">
         <v>7</v>
       </c>
       <c r="J40" s="7">
         <v>4</v>
       </c>
-      <c r="K40" s="40">
+      <c r="K40" s="39">
         <v>11</v>
       </c>
       <c r="L40" s="7">
         <v>4</v>
       </c>
       <c r="M40" s="7">
         <v>7</v>
       </c>
       <c r="N40" s="6">
         <v>4</v>
       </c>
       <c r="O40" s="6">
         <v>3</v>
       </c>
       <c r="P40" s="6">
         <v>6</v>
       </c>
       <c r="Q40" s="6">
         <v>5</v>
       </c>
       <c r="R40" s="6">
         <v>4</v>
       </c>
       <c r="S40" s="6">
         <v>4</v>
@@ -12012,84 +12265,86 @@
       </c>
       <c r="W40" s="6">
         <v>5</v>
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
       <c r="Z40" s="14">
         <v>8</v>
       </c>
       <c r="AA40" s="14">
         <v>3</v>
       </c>
       <c r="AB40" s="14">
         <v>6</v>
       </c>
       <c r="AC40" s="14">
         <v>5</v>
       </c>
       <c r="AD40" s="14">
         <v>7</v>
       </c>
-      <c r="AE40" s="14"/>
-[...2 lines deleted...]
-      <c r="A41" s="54" t="s">
+      <c r="AE40" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
-      <c r="G41" s="40">
+      <c r="G41" s="39">
         <v>2</v>
       </c>
       <c r="H41" s="10">
         <v>5</v>
       </c>
       <c r="I41" s="6">
         <v>3</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K41" s="40">
+      <c r="K41" s="39">
         <v>3</v>
       </c>
       <c r="L41" s="7">
         <v>1</v>
       </c>
       <c r="M41" s="7">
         <v>1</v>
       </c>
       <c r="N41" s="6">
         <v>6</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P41" s="6">
         <v>4</v>
       </c>
       <c r="Q41" s="6">
         <v>1</v>
       </c>
       <c r="R41" s="6">
         <v>2</v>
       </c>
       <c r="S41" s="6">
         <v>1</v>
@@ -12105,84 +12360,86 @@
       </c>
       <c r="W41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
       <c r="Z41" s="14">
         <v>2</v>
       </c>
       <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="14">
         <v>1</v>
       </c>
       <c r="AC41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE41" s="14"/>
-[...2 lines deleted...]
-      <c r="A42" s="54" t="s">
+      <c r="AE41" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
-      <c r="G42" s="40">
+      <c r="G42" s="39">
         <v>1</v>
       </c>
       <c r="H42" s="10">
         <v>4</v>
       </c>
       <c r="I42" s="6">
         <v>3</v>
       </c>
       <c r="J42" s="7">
         <v>2</v>
       </c>
-      <c r="K42" s="40">
+      <c r="K42" s="39">
         <v>2</v>
       </c>
       <c r="L42" s="7">
         <v>3</v>
       </c>
       <c r="M42" s="7">
         <v>2</v>
       </c>
       <c r="N42" s="6">
         <v>2</v>
       </c>
       <c r="O42" s="6">
         <v>1</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Q42" s="6">
         <v>1</v>
       </c>
       <c r="R42" s="6">
         <v>2</v>
       </c>
       <c r="S42" s="6">
         <v>4</v>
@@ -12198,436 +12455,452 @@
       </c>
       <c r="W42" s="6">
         <v>1</v>
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE42" s="14"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:31">
+      <c r="AE42" s="14">
+        <v>1</v>
+      </c>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
       <c r="G43" s="21">
         <v>4</v>
       </c>
       <c r="H43" s="21">
         <v>10</v>
       </c>
-      <c r="I43" s="41">
-[...2 lines deleted...]
-      <c r="J43" s="41">
+      <c r="I43" s="40">
+        <v>2</v>
+      </c>
+      <c r="J43" s="40">
         <v>3</v>
       </c>
       <c r="K43" s="21">
         <v>6</v>
       </c>
-      <c r="L43" s="41">
-[...2 lines deleted...]
-      <c r="M43" s="41">
+      <c r="L43" s="40">
+        <v>5</v>
+      </c>
+      <c r="M43" s="40">
         <v>6</v>
       </c>
-      <c r="N43" s="41">
-[...2 lines deleted...]
-      <c r="O43" s="41">
+      <c r="N43" s="40">
+        <v>4</v>
+      </c>
+      <c r="O43" s="40">
         <v>9</v>
       </c>
-      <c r="P43" s="41">
-[...5 lines deleted...]
-      <c r="R43" s="41">
+      <c r="P43" s="40">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="40">
+        <v>4</v>
+      </c>
+      <c r="R43" s="40">
         <v>9</v>
       </c>
-      <c r="S43" s="41">
-[...2 lines deleted...]
-      <c r="T43" s="41">
+      <c r="S43" s="40">
+        <v>4</v>
+      </c>
+      <c r="T43" s="40">
         <v>14</v>
       </c>
-      <c r="U43" s="41">
+      <c r="U43" s="40">
         <v>14</v>
       </c>
-      <c r="V43" s="41">
-[...5 lines deleted...]
-      <c r="X43" s="41">
+      <c r="V43" s="40">
+        <v>5</v>
+      </c>
+      <c r="W43" s="40">
+        <v>3</v>
+      </c>
+      <c r="X43" s="40">
         <v>9</v>
       </c>
-      <c r="Y43" s="41">
+      <c r="Y43" s="40">
         <v>13</v>
       </c>
-      <c r="Z43" s="56">
+      <c r="Z43" s="55">
         <v>6</v>
       </c>
-      <c r="AA43" s="56">
+      <c r="AA43" s="55">
         <v>6</v>
       </c>
-      <c r="AB43" s="56">
+      <c r="AB43" s="55">
         <v>9</v>
       </c>
-      <c r="AC43" s="56">
-[...8 lines deleted...]
-      <c r="A44" s="37"/>
+      <c r="AC43" s="55">
+        <v>5</v>
+      </c>
+      <c r="AD43" s="55">
+        <v>5</v>
+      </c>
+      <c r="AE43" s="55">
+        <v>11</v>
+      </c>
+      <c r="AF43" s="51"/>
+      <c r="AG43" s="51"/>
+      <c r="AH43" s="51"/>
+      <c r="AI43" s="51"/>
+      <c r="AJ43" s="51"/>
+      <c r="AK43" s="51"/>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="AG9" sqref="AG9"/>
+    <sheetView topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="AE46" sqref="AE46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.85546875" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="61"/>
-[...22 lines deleted...]
-      <c r="Y1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A2" s="51"/>
-[...11 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="D3" s="42"/>
-[...4 lines deleted...]
-      <c r="AJ3" s="68" t="s">
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="AJ3" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="68"/>
+      <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="62">
+      <c r="A4" s="65"/>
+      <c r="B4" s="63">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...9 lines deleted...]
-      <c r="AK4" s="63"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="50" t="s">
+      <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="50" t="s">
+      <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="M5" s="50" t="s">
+      <c r="M5" s="49" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Q5" s="50" t="s">
+      <c r="Q5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="50" t="s">
+      <c r="R5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Y5" s="50" t="s">
+      <c r="Y5" s="49" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="AB5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="AC5" s="50" t="s">
+      <c r="AC5" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="50" t="s">
+      <c r="AD5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AK5" s="50" t="s">
+      <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="58"/>
-[...22 lines deleted...]
-      <c r="Y6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
       <c r="AD6" s="29"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
         <v>2.77</v>
       </c>
       <c r="I7" s="26">
         <v>2.81</v>
@@ -12670,52 +12943,55 @@
       </c>
       <c r="V7" s="27">
         <v>3.21</v>
       </c>
       <c r="W7" s="27">
         <v>3.22</v>
       </c>
       <c r="X7" s="27">
         <v>3.18</v>
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="27">
         <v>3.02</v>
       </c>
       <c r="AB7" s="27">
         <v>2.86</v>
       </c>
       <c r="AC7" s="27">
         <v>2.93</v>
       </c>
-      <c r="AD7" s="43">
+      <c r="AD7" s="42">
         <v>2.82</v>
+      </c>
+      <c r="AE7" s="42">
+        <v>2.87</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
@@ -12762,52 +13038,55 @@
       </c>
       <c r="V8" s="27">
         <v>3.96</v>
       </c>
       <c r="W8" s="27">
         <v>4.04</v>
       </c>
       <c r="X8" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="27">
         <v>3.73</v>
       </c>
       <c r="AB8" s="27">
         <v>3.54</v>
       </c>
       <c r="AC8" s="27">
         <v>3.59</v>
       </c>
-      <c r="AD8" s="43">
+      <c r="AD8" s="42">
         <v>3.39</v>
+      </c>
+      <c r="AE8" s="42">
+        <v>3.35</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
@@ -12854,52 +13133,55 @@
       </c>
       <c r="V9" s="27">
         <v>3.13</v>
       </c>
       <c r="W9" s="27">
         <v>3.05</v>
       </c>
       <c r="X9" s="27">
         <v>2.96</v>
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="27">
         <v>2.12</v>
       </c>
       <c r="AB9" s="27">
         <v>2.36</v>
       </c>
       <c r="AC9" s="27">
         <v>2.59</v>
       </c>
-      <c r="AD9" s="43">
+      <c r="AD9" s="42">
         <v>2.46</v>
+      </c>
+      <c r="AE9" s="42">
+        <v>2.81</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
@@ -12946,52 +13228,55 @@
       </c>
       <c r="V10" s="27">
         <v>1.5</v>
       </c>
       <c r="W10" s="27">
         <v>1.74</v>
       </c>
       <c r="X10" s="27">
         <v>1.67</v>
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="27">
         <v>1.55</v>
       </c>
       <c r="AB10" s="27">
         <v>1.36</v>
       </c>
       <c r="AC10" s="27">
         <v>1.52</v>
       </c>
-      <c r="AD10" s="43">
+      <c r="AD10" s="42">
         <v>1.61</v>
+      </c>
+      <c r="AE10" s="42">
+        <v>1.68</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
@@ -13038,52 +13323,55 @@
       </c>
       <c r="V11" s="27">
         <v>2.62</v>
       </c>
       <c r="W11" s="27">
         <v>2.72</v>
       </c>
       <c r="X11" s="27">
         <v>2.6</v>
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="27">
         <v>3.14</v>
       </c>
       <c r="AB11" s="27">
         <v>2.38</v>
       </c>
       <c r="AC11" s="27">
         <v>2.62</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="42">
         <v>2.65</v>
+      </c>
+      <c r="AE11" s="42">
+        <v>2.99</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
@@ -13130,52 +13418,55 @@
       </c>
       <c r="V12" s="27">
         <v>2.31</v>
       </c>
       <c r="W12" s="27">
         <v>2.31</v>
       </c>
       <c r="X12" s="27">
         <v>2.21</v>
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="27">
         <v>2.83</v>
       </c>
       <c r="AB12" s="27">
         <v>3.08</v>
       </c>
       <c r="AC12" s="27">
         <v>3.08</v>
       </c>
-      <c r="AD12" s="43">
+      <c r="AD12" s="42">
         <v>3.17</v>
+      </c>
+      <c r="AE12" s="42">
+        <v>2.85</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
@@ -13222,52 +13513,55 @@
       </c>
       <c r="V13" s="27">
         <v>2.2200000000000002</v>
       </c>
       <c r="W13" s="27">
         <v>2.21</v>
       </c>
       <c r="X13" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="27">
         <v>1.89</v>
       </c>
       <c r="AB13" s="27">
         <v>1.74</v>
       </c>
       <c r="AC13" s="27">
         <v>1.86</v>
       </c>
-      <c r="AD13" s="43">
+      <c r="AD13" s="42">
         <v>2.37</v>
+      </c>
+      <c r="AE13" s="42">
+        <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
@@ -13314,52 +13608,55 @@
       </c>
       <c r="V14" s="27">
         <v>2.84</v>
       </c>
       <c r="W14" s="27">
         <v>2.86</v>
       </c>
       <c r="X14" s="27">
         <v>2.82</v>
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="27">
         <v>3.78</v>
       </c>
       <c r="AB14" s="27">
         <v>3.01</v>
       </c>
       <c r="AC14" s="27">
         <v>3.06</v>
       </c>
-      <c r="AD14" s="43">
+      <c r="AD14" s="42">
         <v>2.74</v>
+      </c>
+      <c r="AE14" s="42">
+        <v>2.99</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
@@ -13406,52 +13703,55 @@
       </c>
       <c r="V15" s="27">
         <v>2.57</v>
       </c>
       <c r="W15" s="27">
         <v>2.67</v>
       </c>
       <c r="X15" s="27">
         <v>2.76</v>
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="27">
         <v>1.89</v>
       </c>
       <c r="AB15" s="27">
         <v>2.23</v>
       </c>
       <c r="AC15" s="27">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AD15" s="43">
+      <c r="AD15" s="42">
         <v>2.08</v>
+      </c>
+      <c r="AE15" s="42">
+        <v>1.86</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
@@ -13498,55 +13798,58 @@
       </c>
       <c r="V16" s="27">
         <v>2.59</v>
       </c>
       <c r="W16" s="27">
         <v>2.54</v>
       </c>
       <c r="X16" s="27">
         <v>2.5</v>
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="27">
         <v>2.59</v>
       </c>
       <c r="AB16" s="27">
         <v>2.42</v>
       </c>
       <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AD16" s="43">
+      <c r="AD16" s="42">
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="42">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -13590,55 +13893,58 @@
       </c>
       <c r="V17" s="27">
         <v>3.57</v>
       </c>
       <c r="W17" s="27">
         <v>3.41</v>
       </c>
       <c r="X17" s="27">
         <v>3.23</v>
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="27">
         <v>2.14</v>
       </c>
       <c r="AB17" s="27">
         <v>1.65</v>
       </c>
       <c r="AC17" s="27">
         <v>3.2</v>
       </c>
-      <c r="AD17" s="43">
+      <c r="AD17" s="42">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="42">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -13682,55 +13988,58 @@
       </c>
       <c r="V18" s="27">
         <v>2.54</v>
       </c>
       <c r="W18" s="27">
         <v>2.44</v>
       </c>
       <c r="X18" s="27">
         <v>2.39</v>
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="27">
         <v>2.67</v>
       </c>
       <c r="AB18" s="27">
         <v>2.74</v>
       </c>
       <c r="AC18" s="27">
         <v>2.54</v>
       </c>
-      <c r="AD18" s="43">
+      <c r="AD18" s="42">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="42">
+        <v>2.4500000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -13774,55 +14083,58 @@
       </c>
       <c r="V19" s="27">
         <v>3.18</v>
       </c>
       <c r="W19" s="27">
         <v>2.86</v>
       </c>
       <c r="X19" s="27">
         <v>2.84</v>
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="27">
         <v>1.38</v>
       </c>
       <c r="AB19" s="27">
         <v>1.37</v>
       </c>
       <c r="AC19" s="27">
         <v>1.02</v>
       </c>
-      <c r="AD19" s="43">
+      <c r="AD19" s="42">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="42">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -13866,55 +14178,58 @@
       </c>
       <c r="V20" s="27">
         <v>1.69</v>
       </c>
       <c r="W20" s="27">
         <v>1.62</v>
       </c>
       <c r="X20" s="27">
         <v>1.57</v>
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="AD20" s="43" t="s">
+      <c r="AD20" s="42" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="42">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -13958,86 +14273,89 @@
       </c>
       <c r="V21" s="27">
         <v>2.67</v>
       </c>
       <c r="W21" s="27">
         <v>2.5</v>
       </c>
       <c r="X21" s="27">
         <v>2.56</v>
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="27">
         <v>2.23</v>
       </c>
       <c r="AB21" s="27">
         <v>2.56</v>
       </c>
       <c r="AC21" s="27">
         <v>2.37</v>
       </c>
-      <c r="AD21" s="43">
+      <c r="AD21" s="42">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="66" t="s">
+      <c r="AE21" s="42">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15" customHeight="1">
+      <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="66"/>
-[...26 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="AD22" s="42"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
         <v>3.36</v>
@@ -14080,55 +14398,58 @@
       </c>
       <c r="V23" s="30">
         <v>3.83</v>
       </c>
       <c r="W23" s="30">
         <v>3.9</v>
       </c>
       <c r="X23" s="30">
         <v>3.87</v>
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
       <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="30">
         <v>3.67</v>
       </c>
       <c r="AB23" s="30">
         <v>3.44</v>
       </c>
       <c r="AC23" s="29">
         <v>3.48</v>
       </c>
-      <c r="AD23" s="43">
+      <c r="AD23" s="42">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="42">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -14172,55 +14493,58 @@
       </c>
       <c r="V24" s="30">
         <v>3.96</v>
       </c>
       <c r="W24" s="30">
         <v>4.04</v>
       </c>
       <c r="X24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="30">
         <v>3.73</v>
       </c>
       <c r="AB24" s="30">
         <v>3.54</v>
       </c>
       <c r="AC24" s="29">
         <v>3.59</v>
       </c>
-      <c r="AD24" s="43">
+      <c r="AD24" s="42">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="42">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -14264,55 +14588,58 @@
       </c>
       <c r="V25" s="30">
         <v>2.5099999999999998</v>
       </c>
       <c r="W25" s="30">
         <v>2.82</v>
       </c>
       <c r="X25" s="30">
         <v>2.69</v>
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
       <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="30">
         <v>3.82</v>
       </c>
       <c r="AC25" s="29">
         <v>3.94</v>
       </c>
-      <c r="AD25" s="43">
+      <c r="AD25" s="42">
         <v>3.13</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="42">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -14356,55 +14683,58 @@
       </c>
       <c r="V26" s="30">
         <v>3.8</v>
       </c>
       <c r="W26" s="30">
         <v>3.94</v>
       </c>
       <c r="X26" s="30">
         <v>3.75</v>
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
       <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="30">
         <v>1.89</v>
       </c>
       <c r="AB26" s="30">
         <v>1.23</v>
       </c>
       <c r="AC26" s="29">
         <v>2.31</v>
       </c>
-      <c r="AD26" s="43">
+      <c r="AD26" s="42">
         <v>2.21</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="42">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -14448,55 +14778,58 @@
       </c>
       <c r="V27" s="30">
         <v>3.15</v>
       </c>
       <c r="W27" s="30">
         <v>3.13</v>
       </c>
       <c r="X27" s="30">
         <v>3.26</v>
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
       <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="30">
         <v>4.57</v>
       </c>
       <c r="AB27" s="30">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>3</v>
       </c>
-      <c r="AD27" s="43">
+      <c r="AD27" s="42">
         <v>3.88</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="42">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -14540,104 +14873,107 @@
       </c>
       <c r="V28" s="30">
         <v>2.91</v>
       </c>
       <c r="W28" s="30">
         <v>2.61</v>
       </c>
       <c r="X28" s="30">
         <v>2.54</v>
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
       <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="30">
         <v>2.41</v>
       </c>
       <c r="AB28" s="30">
         <v>2.54</v>
       </c>
       <c r="AC28" s="29">
         <v>2.13</v>
       </c>
-      <c r="AD28" s="43">
+      <c r="AD28" s="42">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="67" t="s">
+      <c r="AE28" s="42">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="67"/>
-[...26 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+      <c r="R29" s="68"/>
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="68"/>
+      <c r="W29" s="68"/>
+      <c r="X29" s="68"/>
+      <c r="Y29" s="68"/>
+      <c r="AD29" s="42"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
-      <c r="G30" s="45">
+      <c r="G30" s="44">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
         <v>2.2799999999999998</v>
       </c>
       <c r="J30" s="32">
         <v>2.3199999999999998</v>
       </c>
       <c r="K30" s="33">
         <v>2.33</v>
       </c>
       <c r="L30" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="M30" s="32">
         <v>2.29</v>
       </c>
       <c r="N30" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="O30" s="33">
         <v>2.3199999999999998</v>
@@ -14662,74 +14998,77 @@
       </c>
       <c r="V30" s="33">
         <v>2.59</v>
       </c>
       <c r="W30" s="33">
         <v>2.5499999999999998</v>
       </c>
       <c r="X30" s="33">
         <v>2.5</v>
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
       <c r="Z30" s="33">
         <v>2.97</v>
       </c>
       <c r="AA30" s="33">
         <v>2.37</v>
       </c>
       <c r="AB30" s="33">
         <v>2.27</v>
       </c>
       <c r="AC30" s="29">
         <v>2.37</v>
       </c>
-      <c r="AD30" s="43">
+      <c r="AD30" s="42">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="AE30" s="42">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
-      <c r="G31" s="46">
+      <c r="G31" s="45">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
         <v>2.81</v>
       </c>
       <c r="J31" s="32">
         <v>2.85</v>
       </c>
       <c r="K31" s="33">
         <v>2.79</v>
       </c>
       <c r="L31" s="32">
         <v>2.64</v>
       </c>
       <c r="M31" s="32">
         <v>2.58</v>
       </c>
       <c r="N31" s="33">
         <v>3.53</v>
       </c>
       <c r="O31" s="33">
         <v>3.49</v>
@@ -14754,74 +15093,77 @@
       </c>
       <c r="V31" s="33">
         <v>3.13</v>
       </c>
       <c r="W31" s="33">
         <v>3.05</v>
       </c>
       <c r="X31" s="33">
         <v>2.96</v>
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
       <c r="Z31" s="33">
         <v>2.41</v>
       </c>
       <c r="AA31" s="33">
         <v>2.12</v>
       </c>
       <c r="AB31" s="33">
         <v>2.36</v>
       </c>
       <c r="AC31" s="29">
         <v>2.59</v>
       </c>
-      <c r="AD31" s="43">
+      <c r="AD31" s="42">
         <v>2.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="AE31" s="42">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
-      <c r="G32" s="46">
+      <c r="G32" s="45">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
         <v>0.92</v>
       </c>
       <c r="J32" s="32">
         <v>0.93</v>
       </c>
       <c r="K32" s="33">
         <v>1.02</v>
       </c>
       <c r="L32" s="32">
         <v>1.01</v>
       </c>
       <c r="M32" s="32">
         <v>1.08</v>
       </c>
       <c r="N32" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O32" s="33">
         <v>1</v>
@@ -14846,74 +15188,77 @@
       </c>
       <c r="V32" s="33">
         <v>1.5</v>
       </c>
       <c r="W32" s="33">
         <v>1.74</v>
       </c>
       <c r="X32" s="33">
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
       <c r="Z32" s="33">
         <v>1.96</v>
       </c>
       <c r="AA32" s="33">
         <v>1.55</v>
       </c>
       <c r="AB32" s="33">
         <v>1.36</v>
       </c>
       <c r="AC32" s="29">
         <v>1.52</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="42">
         <v>1.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="AE32" s="42">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
-      <c r="G33" s="46">
+      <c r="G33" s="45">
         <v>1</v>
       </c>
       <c r="H33" s="5">
         <v>1.05</v>
       </c>
       <c r="I33" s="33">
         <v>1.25</v>
       </c>
       <c r="J33" s="32">
         <v>1.56</v>
       </c>
       <c r="K33" s="33">
         <v>1.47</v>
       </c>
       <c r="L33" s="32">
         <v>1.46</v>
       </c>
       <c r="M33" s="32">
         <v>1.5</v>
       </c>
       <c r="N33" s="33">
         <v>5.36</v>
       </c>
       <c r="O33" s="33">
         <v>3.53</v>
@@ -14938,74 +15283,77 @@
       </c>
       <c r="V33" s="33">
         <v>2.67</v>
       </c>
       <c r="W33" s="33">
         <v>2.67</v>
       </c>
       <c r="X33" s="33">
         <v>2.56</v>
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
       <c r="Z33" s="33">
         <v>4.83</v>
       </c>
       <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="33">
         <v>1.66</v>
       </c>
       <c r="AC33" s="29">
         <v>1.96</v>
       </c>
-      <c r="AD33" s="43">
+      <c r="AD33" s="42">
         <v>2.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="AE33" s="42">
+        <v>2.71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
-      <c r="G34" s="46">
+      <c r="G34" s="45">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
       </c>
       <c r="I34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="J34" s="32">
         <v>2.19</v>
       </c>
       <c r="K34" s="33">
         <v>2.02</v>
       </c>
       <c r="L34" s="32">
         <v>1.9</v>
       </c>
       <c r="M34" s="32">
         <v>2.02</v>
       </c>
       <c r="N34" s="33">
         <v>1.77</v>
       </c>
       <c r="O34" s="33">
         <v>0.93</v>
@@ -15030,74 +15378,77 @@
       </c>
       <c r="V34" s="33">
         <v>2.31</v>
       </c>
       <c r="W34" s="33">
         <v>2.31</v>
       </c>
       <c r="X34" s="33">
         <v>2.21</v>
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="33">
         <v>4.21</v>
       </c>
       <c r="AA34" s="33">
         <v>2.83</v>
       </c>
       <c r="AB34" s="33">
         <v>3.08</v>
       </c>
       <c r="AC34" s="29">
         <v>3.08</v>
       </c>
-      <c r="AD34" s="43">
+      <c r="AD34" s="42">
         <v>3.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="AE34" s="42">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
-      <c r="G35" s="46">
+      <c r="G35" s="45">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
       </c>
       <c r="I35" s="33">
         <v>1.97</v>
       </c>
       <c r="J35" s="32">
         <v>2.29</v>
       </c>
       <c r="K35" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="L35" s="32">
         <v>2.25</v>
       </c>
       <c r="M35" s="32">
         <v>2.23</v>
       </c>
       <c r="N35" s="33">
         <v>0.71</v>
       </c>
       <c r="O35" s="33">
         <v>1.1100000000000001</v>
@@ -15122,74 +15473,77 @@
       </c>
       <c r="V35" s="33">
         <v>2.2200000000000002</v>
       </c>
       <c r="W35" s="33">
         <v>2.21</v>
       </c>
       <c r="X35" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
       <c r="Z35" s="33">
         <v>1.45</v>
       </c>
       <c r="AA35" s="33">
         <v>1.89</v>
       </c>
       <c r="AB35" s="33">
         <v>1.74</v>
       </c>
       <c r="AC35" s="29">
         <v>1.86</v>
       </c>
-      <c r="AD35" s="43">
+      <c r="AD35" s="42">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="AE35" s="42">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
-      <c r="G36" s="46">
+      <c r="G36" s="45">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
       </c>
       <c r="I36" s="33">
         <v>2.64</v>
       </c>
       <c r="J36" s="32">
         <v>2.78</v>
       </c>
       <c r="K36" s="33">
         <v>2.76</v>
       </c>
       <c r="L36" s="32">
         <v>2.7</v>
       </c>
       <c r="M36" s="32">
         <v>2.71</v>
       </c>
       <c r="N36" s="33">
         <v>1.79</v>
       </c>
       <c r="O36" s="33">
         <v>2.41</v>
@@ -15214,74 +15568,77 @@
       </c>
       <c r="V36" s="33">
         <v>2.84</v>
       </c>
       <c r="W36" s="33">
         <v>2.86</v>
       </c>
       <c r="X36" s="33">
         <v>2.82</v>
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
       <c r="Z36" s="33">
         <v>4.63</v>
       </c>
       <c r="AA36" s="33">
         <v>3.78</v>
       </c>
       <c r="AB36" s="33">
         <v>3.01</v>
       </c>
       <c r="AC36" s="29">
         <v>3.06</v>
       </c>
-      <c r="AD36" s="43">
+      <c r="AD36" s="42">
         <v>2.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="AE36" s="42">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
-      <c r="G37" s="46">
+      <c r="G37" s="45">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
       </c>
       <c r="I37" s="33">
         <v>2.06</v>
       </c>
       <c r="J37" s="32">
         <v>2.09</v>
       </c>
       <c r="K37" s="33">
         <v>2.12</v>
       </c>
       <c r="L37" s="32">
         <v>2.14</v>
       </c>
       <c r="M37" s="32">
         <v>2.06</v>
       </c>
       <c r="N37" s="33">
         <v>1.18</v>
       </c>
       <c r="O37" s="33">
         <v>1.24</v>
@@ -15306,74 +15663,77 @@
       </c>
       <c r="V37" s="33">
         <v>1.75</v>
       </c>
       <c r="W37" s="33">
         <v>1.81</v>
       </c>
       <c r="X37" s="33">
         <v>2.09</v>
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="33">
         <v>2.44</v>
       </c>
       <c r="AA37" s="33">
         <v>1.89</v>
       </c>
       <c r="AB37" s="33">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AD37" s="43">
+      <c r="AD37" s="42">
         <v>1.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="AE37" s="42">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
-      <c r="G38" s="46">
+      <c r="G38" s="45">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
       </c>
       <c r="I38" s="33">
         <v>2.08</v>
       </c>
       <c r="J38" s="32">
         <v>2.2799999999999998</v>
       </c>
       <c r="K38" s="33">
         <v>2.4300000000000002</v>
       </c>
       <c r="L38" s="32">
         <v>2.21</v>
       </c>
       <c r="M38" s="32">
         <v>2.2400000000000002</v>
       </c>
       <c r="N38" s="33" t="s">
         <v>27</v>
       </c>
       <c r="O38" s="33">
         <v>1.39</v>
@@ -15398,74 +15758,77 @@
       </c>
       <c r="V38" s="33">
         <v>2.08</v>
       </c>
       <c r="W38" s="33">
         <v>2</v>
       </c>
       <c r="X38" s="33">
         <v>1.82</v>
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
       <c r="Z38" s="33">
         <v>1.37</v>
       </c>
       <c r="AA38" s="33">
         <v>0.72</v>
       </c>
       <c r="AB38" s="33">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>1.41</v>
       </c>
-      <c r="AD38" s="43">
+      <c r="AD38" s="42">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="AE38" s="42">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
-      <c r="G39" s="46">
+      <c r="G39" s="45">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
       </c>
       <c r="I39" s="33">
         <v>2.63</v>
       </c>
       <c r="J39" s="32">
         <v>2.8</v>
       </c>
       <c r="K39" s="33">
         <v>2.86</v>
       </c>
       <c r="L39" s="32">
         <v>2.91</v>
       </c>
       <c r="M39" s="32">
         <v>2.89</v>
       </c>
       <c r="N39" s="33">
         <v>4.13</v>
       </c>
       <c r="O39" s="33">
         <v>3.98</v>
@@ -15490,74 +15853,77 @@
       </c>
       <c r="V39" s="33">
         <v>3.57</v>
       </c>
       <c r="W39" s="33">
         <v>3.41</v>
       </c>
       <c r="X39" s="33">
         <v>3.23</v>
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
       <c r="Z39" s="33">
         <v>2.04</v>
       </c>
       <c r="AA39" s="33">
         <v>2.14</v>
       </c>
       <c r="AB39" s="33">
         <v>1.65</v>
       </c>
       <c r="AC39" s="29">
         <v>3.2</v>
       </c>
-      <c r="AD39" s="43">
+      <c r="AD39" s="42">
         <v>2.82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="AE39" s="42">
+        <v>2.84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
-      <c r="G40" s="46">
+      <c r="G40" s="45">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
       </c>
       <c r="I40" s="33">
         <v>2.25</v>
       </c>
       <c r="J40" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="K40" s="33">
         <v>2.4900000000000002</v>
       </c>
       <c r="L40" s="32">
         <v>2.4300000000000002</v>
       </c>
       <c r="M40" s="32">
         <v>2.4900000000000002</v>
       </c>
       <c r="N40" s="33">
         <v>1.88</v>
       </c>
       <c r="O40" s="33">
         <v>1.73</v>
@@ -15582,74 +15948,77 @@
       </c>
       <c r="V40" s="33">
         <v>2.35</v>
       </c>
       <c r="W40" s="33">
         <v>2.35</v>
       </c>
       <c r="X40" s="33">
         <v>2.31</v>
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
       <c r="Z40" s="33">
         <v>3.91</v>
       </c>
       <c r="AA40" s="33">
         <v>2.81</v>
       </c>
       <c r="AB40" s="33">
         <v>2.84</v>
       </c>
       <c r="AC40" s="29">
         <v>2.76</v>
       </c>
-      <c r="AD40" s="43">
+      <c r="AD40" s="42">
         <v>2.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="54" t="s">
+      <c r="AE40" s="42">
+        <v>2.4900000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G41" s="45">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
       </c>
       <c r="I41" s="33">
         <v>3.61</v>
       </c>
       <c r="J41" s="32">
         <v>3.21</v>
       </c>
       <c r="K41" s="33">
         <v>3.27</v>
       </c>
       <c r="L41" s="32">
         <v>3.09</v>
       </c>
       <c r="M41" s="32">
         <v>2.93</v>
       </c>
       <c r="N41" s="33">
         <v>7.57</v>
       </c>
       <c r="O41" s="33">
         <v>4.0199999999999996</v>
@@ -15674,74 +16043,83 @@
       </c>
       <c r="V41" s="33">
         <v>3.18</v>
       </c>
       <c r="W41" s="33">
         <v>2.86</v>
       </c>
       <c r="X41" s="33">
         <v>2.84</v>
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
       <c r="Z41" s="33">
         <v>2.64</v>
       </c>
       <c r="AA41" s="33">
         <v>1.38</v>
       </c>
       <c r="AB41" s="33">
         <v>1.37</v>
       </c>
       <c r="AC41" s="29">
         <v>1.02</v>
       </c>
-      <c r="AD41" s="43">
+      <c r="AD41" s="42">
         <v>0.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="54" t="s">
+      <c r="AE41" s="42">
+        <v>0.68</v>
+      </c>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>1.9</v>
       </c>
       <c r="H42" s="5">
         <v>2.17</v>
       </c>
       <c r="I42" s="33">
         <v>2.2599999999999998</v>
       </c>
       <c r="J42" s="32">
         <v>2.2200000000000002</v>
       </c>
       <c r="K42" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="L42" s="32">
         <v>2.2599999999999998</v>
       </c>
       <c r="M42" s="32">
         <v>2.23</v>
       </c>
       <c r="N42" s="33">
         <v>1.98</v>
       </c>
       <c r="O42" s="33">
         <v>1.56</v>
@@ -15766,148 +16144,166 @@
       </c>
       <c r="V42" s="33">
         <v>1.69</v>
       </c>
       <c r="W42" s="33">
         <v>1.62</v>
       </c>
       <c r="X42" s="33">
         <v>1.57</v>
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
       <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AD42" s="43" t="s">
+      <c r="AD42" s="42" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="42">
+        <v>0.18</v>
+      </c>
+      <c r="AF42" s="37"/>
+      <c r="AG42" s="37"/>
+      <c r="AH42" s="37"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="36">
+      <c r="B43" s="35">
         <v>1.35</v>
       </c>
-      <c r="C43" s="36">
+      <c r="C43" s="35">
         <v>1.57</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="35">
         <v>1.96</v>
       </c>
-      <c r="E43" s="36">
+      <c r="E43" s="35">
         <v>2.16</v>
       </c>
-      <c r="F43" s="36">
+      <c r="F43" s="35">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G43" s="47">
+      <c r="G43" s="46">
         <v>2.0699999999999998</v>
       </c>
-      <c r="H43" s="47">
+      <c r="H43" s="46">
         <v>2.27</v>
       </c>
-      <c r="I43" s="35">
+      <c r="I43" s="34">
         <v>2.0699999999999998</v>
       </c>
-      <c r="J43" s="35">
+      <c r="J43" s="34">
         <v>1.96</v>
       </c>
-      <c r="K43" s="35">
+      <c r="K43" s="34">
         <v>1.96</v>
       </c>
-      <c r="L43" s="35">
+      <c r="L43" s="34">
         <v>1.95</v>
       </c>
-      <c r="M43" s="35">
+      <c r="M43" s="34">
         <v>1.95</v>
       </c>
-      <c r="N43" s="35">
+      <c r="N43" s="34">
         <v>1.4</v>
       </c>
-      <c r="O43" s="35">
+      <c r="O43" s="34">
         <v>2.37</v>
       </c>
-      <c r="P43" s="35">
+      <c r="P43" s="34">
         <v>2.14</v>
       </c>
-      <c r="Q43" s="35">
+      <c r="Q43" s="34">
         <v>1.96</v>
       </c>
-      <c r="R43" s="35">
+      <c r="R43" s="34">
         <v>2.2000000000000002</v>
       </c>
-      <c r="S43" s="35">
+      <c r="S43" s="34">
         <v>2.0699999999999998</v>
       </c>
-      <c r="T43" s="35">
+      <c r="T43" s="34">
         <v>2.48</v>
       </c>
-      <c r="U43" s="35">
+      <c r="U43" s="34">
         <v>2.78</v>
       </c>
-      <c r="V43" s="35">
+      <c r="V43" s="34">
         <v>2.67</v>
       </c>
-      <c r="W43" s="35">
+      <c r="W43" s="34">
         <v>2.5</v>
       </c>
-      <c r="X43" s="35">
+      <c r="X43" s="34">
         <v>2.56</v>
       </c>
-      <c r="Y43" s="35">
+      <c r="Y43" s="34">
         <v>2.73</v>
       </c>
-      <c r="Z43" s="35">
+      <c r="Z43" s="34">
         <v>2.11</v>
       </c>
-      <c r="AA43" s="35">
+      <c r="AA43" s="34">
         <v>2.23</v>
       </c>
-      <c r="AB43" s="35">
+      <c r="AB43" s="34">
         <v>2.56</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="35">
         <v>2.37</v>
       </c>
-      <c r="AD43" s="36">
+      <c r="AD43" s="35">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="37"/>
+      <c r="AE43" s="35">
+        <v>2.54</v>
+      </c>
+      <c r="AF43" s="51"/>
+      <c r="AG43" s="51"/>
+      <c r="AH43" s="51"/>
+      <c r="AI43" s="51"/>
+      <c r="AJ43" s="51"/>
+      <c r="AK43" s="51"/>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>