--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="403" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="48">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -170,51 +171,51 @@
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -234,50 +235,56 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -361,51 +368,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -521,91 +528,97 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -885,181 +898,181 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF22" sqref="AF22"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="AF43" sqref="AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="63">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1126,77 +1139,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
@@ -1248,50 +1261,53 @@
       </c>
       <c r="X7" s="8">
         <v>230</v>
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
       <c r="Z7" s="8">
         <v>180</v>
       </c>
       <c r="AA7" s="8">
         <v>162</v>
       </c>
       <c r="AB7" s="8">
         <v>189</v>
       </c>
       <c r="AC7" s="57">
         <v>208</v>
       </c>
       <c r="AD7" s="57">
         <v>113</v>
       </c>
       <c r="AE7" s="57">
         <v>448</v>
       </c>
+      <c r="AF7" s="57">
+        <v>341</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1343,50 +1359,53 @@
       </c>
       <c r="X8" s="8">
         <v>103</v>
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
       <c r="Z8" s="8">
         <v>84</v>
       </c>
       <c r="AA8" s="8">
         <v>83</v>
       </c>
       <c r="AB8" s="8">
         <v>103</v>
       </c>
       <c r="AC8" s="57">
         <v>112</v>
       </c>
       <c r="AD8" s="57">
         <v>58</v>
       </c>
       <c r="AE8" s="57">
         <v>244</v>
       </c>
+      <c r="AF8" s="57">
+        <v>179</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
         <v>23</v>
@@ -1438,50 +1457,53 @@
       </c>
       <c r="X9" s="8">
         <v>14</v>
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
       <c r="Z9" s="8">
         <v>10</v>
       </c>
       <c r="AA9" s="8">
         <v>8</v>
       </c>
       <c r="AB9" s="8">
         <v>13</v>
       </c>
       <c r="AC9" s="57">
         <v>9</v>
       </c>
       <c r="AD9" s="57">
         <v>7</v>
       </c>
       <c r="AE9" s="57">
         <v>25</v>
       </c>
+      <c r="AF9" s="57">
+        <v>24</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
         <v>8</v>
@@ -1533,50 +1555,53 @@
       </c>
       <c r="X10" s="8">
         <v>3</v>
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>4</v>
       </c>
       <c r="AA10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="8">
         <v>2</v>
       </c>
       <c r="AC10" s="57">
         <v>2</v>
       </c>
       <c r="AD10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE10" s="57">
         <v>6</v>
       </c>
+      <c r="AF10" s="57">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
         <v>17</v>
@@ -1628,50 +1653,53 @@
       </c>
       <c r="X11" s="8">
         <v>10</v>
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
         <v>8</v>
       </c>
       <c r="AB11" s="8">
         <v>7</v>
       </c>
       <c r="AC11" s="57">
         <v>6</v>
       </c>
       <c r="AD11" s="57">
         <v>3</v>
       </c>
       <c r="AE11" s="57">
         <v>15</v>
       </c>
+      <c r="AF11" s="57">
+        <v>17</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
         <v>14</v>
@@ -1723,50 +1751,53 @@
       </c>
       <c r="X12" s="8">
         <v>12</v>
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="8">
         <v>10</v>
       </c>
       <c r="AA12" s="8">
         <v>8</v>
       </c>
       <c r="AB12" s="8">
         <v>7</v>
       </c>
       <c r="AC12" s="57">
         <v>3</v>
       </c>
       <c r="AD12" s="57">
         <v>1</v>
       </c>
       <c r="AE12" s="57">
         <v>16</v>
       </c>
+      <c r="AF12" s="57">
+        <v>15</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
         <v>6</v>
@@ -1818,50 +1849,53 @@
       </c>
       <c r="X13" s="8">
         <v>7</v>
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
       <c r="Z13" s="8">
         <v>5</v>
       </c>
       <c r="AA13" s="8">
         <v>5</v>
       </c>
       <c r="AB13" s="8">
         <v>3</v>
       </c>
       <c r="AC13" s="57">
         <v>5</v>
       </c>
       <c r="AD13" s="57">
         <v>4</v>
       </c>
       <c r="AE13" s="57">
         <v>13</v>
       </c>
+      <c r="AF13" s="57">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
         <v>35</v>
@@ -1913,50 +1947,53 @@
       </c>
       <c r="X14" s="8">
         <v>18</v>
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
       <c r="Z14" s="8">
         <v>18</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="8">
         <v>14</v>
       </c>
       <c r="AC14" s="57">
         <v>20</v>
       </c>
       <c r="AD14" s="57">
         <v>7</v>
       </c>
       <c r="AE14" s="57">
         <v>34</v>
       </c>
+      <c r="AF14" s="57">
+        <v>20</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
         <v>9</v>
@@ -2008,50 +2045,53 @@
       </c>
       <c r="X15" s="8">
         <v>6</v>
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>6</v>
       </c>
       <c r="AA15" s="8">
         <v>2</v>
       </c>
       <c r="AB15" s="8">
         <v>6</v>
       </c>
       <c r="AC15" s="57">
         <v>10</v>
       </c>
       <c r="AD15" s="57">
         <v>2</v>
       </c>
       <c r="AE15" s="57">
         <v>6</v>
       </c>
+      <c r="AF15" s="57">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
         <v>16</v>
@@ -2103,52 +2143,55 @@
       </c>
       <c r="X16" s="8">
         <v>8</v>
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
       <c r="Z16" s="8">
         <v>3</v>
       </c>
       <c r="AA16" s="8">
         <v>4</v>
       </c>
       <c r="AB16" s="8">
         <v>3</v>
       </c>
       <c r="AC16" s="57">
         <v>8</v>
       </c>
       <c r="AD16" s="57">
         <v>2</v>
       </c>
       <c r="AE16" s="57">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="57">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2198,52 +2241,55 @@
       </c>
       <c r="X17" s="8">
         <v>12</v>
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>4</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
       <c r="AC17" s="57">
         <v>3</v>
       </c>
       <c r="AD17" s="57">
         <v>3</v>
       </c>
       <c r="AE17" s="57">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="57">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2293,52 +2339,55 @@
       </c>
       <c r="X18" s="8">
         <v>18</v>
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
       <c r="Z18" s="8">
         <v>17</v>
       </c>
       <c r="AA18" s="8">
         <v>7</v>
       </c>
       <c r="AB18" s="8">
         <v>6</v>
       </c>
       <c r="AC18" s="57">
         <v>14</v>
       </c>
       <c r="AD18" s="57">
         <v>12</v>
       </c>
       <c r="AE18" s="57">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="57">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2388,52 +2437,55 @@
       </c>
       <c r="X19" s="8">
         <v>5</v>
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="8">
         <v>1</v>
       </c>
       <c r="AA19" s="8">
         <v>5</v>
       </c>
       <c r="AB19" s="8">
         <v>1</v>
       </c>
       <c r="AC19" s="57">
         <v>6</v>
       </c>
       <c r="AD19" s="57">
         <v>3</v>
       </c>
       <c r="AE19" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="57">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2483,52 +2535,55 @@
       </c>
       <c r="X20" s="8">
         <v>4</v>
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
       <c r="Z20" s="8">
         <v>4</v>
       </c>
       <c r="AA20" s="8">
         <v>1</v>
       </c>
       <c r="AB20" s="8">
         <v>3</v>
       </c>
       <c r="AC20" s="57">
         <v>4</v>
       </c>
       <c r="AD20" s="57">
         <v>2</v>
       </c>
       <c r="AE20" s="57">
         <v>7</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="57">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2578,83 +2633,87 @@
       </c>
       <c r="X21" s="8">
         <v>10</v>
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
       <c r="Z21" s="8">
         <v>7</v>
       </c>
       <c r="AA21" s="8">
         <v>11</v>
       </c>
       <c r="AB21" s="8">
         <v>15</v>
       </c>
       <c r="AC21" s="57">
         <v>6</v>
       </c>
       <c r="AD21" s="57">
         <v>9</v>
       </c>
       <c r="AE21" s="57">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AF21" s="57">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="65" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="60"/>
-[...22 lines deleted...]
-      <c r="Y22" s="60"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
       <c r="AC22" s="57"/>
       <c r="AD22" s="57"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="57"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
@@ -2704,52 +2763,55 @@
       </c>
       <c r="X23" s="8">
         <v>119</v>
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
       <c r="Z23" s="8">
         <v>98</v>
       </c>
       <c r="AA23" s="8">
         <v>92</v>
       </c>
       <c r="AB23" s="8">
         <v>114</v>
       </c>
       <c r="AC23" s="57">
         <v>128</v>
       </c>
       <c r="AD23" s="57">
         <v>68</v>
       </c>
       <c r="AE23" s="57">
         <v>264</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="57">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2799,52 +2861,55 @@
       </c>
       <c r="X24" s="8">
         <v>103</v>
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
       <c r="Z24" s="8">
         <v>84</v>
       </c>
       <c r="AA24" s="8">
         <v>83</v>
       </c>
       <c r="AB24" s="8">
         <v>103</v>
       </c>
       <c r="AC24" s="57">
         <v>112</v>
       </c>
       <c r="AD24" s="57">
         <v>58</v>
       </c>
       <c r="AE24" s="57">
         <v>244</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="57">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2894,52 +2959,55 @@
       </c>
       <c r="X25" s="8">
         <v>4</v>
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="8">
         <v>5</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
       <c r="AC25" s="57">
         <v>2</v>
       </c>
       <c r="AD25" s="57">
         <v>1</v>
       </c>
       <c r="AE25" s="57">
         <v>4</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="57">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -2989,52 +3057,55 @@
       </c>
       <c r="X26" s="8">
         <v>2</v>
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
       <c r="Z26" s="8">
         <v>3</v>
       </c>
       <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="8">
         <v>4</v>
       </c>
       <c r="AC26" s="57">
         <v>5</v>
       </c>
       <c r="AD26" s="57">
         <v>2</v>
       </c>
       <c r="AE26" s="57">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="57">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -3084,52 +3155,55 @@
       </c>
       <c r="X27" s="8">
         <v>6</v>
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>3</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>2</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
       <c r="AD27" s="57">
         <v>2</v>
       </c>
       <c r="AE27" s="57">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -3179,83 +3253,87 @@
       </c>
       <c r="X28" s="8">
         <v>4</v>
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
       <c r="Z28" s="8">
         <v>6</v>
       </c>
       <c r="AA28" s="8">
         <v>2</v>
       </c>
       <c r="AB28" s="8">
         <v>2</v>
       </c>
       <c r="AC28" s="57">
         <v>5</v>
       </c>
       <c r="AD28" s="57">
         <v>5</v>
       </c>
       <c r="AE28" s="57">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AF28" s="57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="66"/>
+      <c r="N29" s="66"/>
+      <c r="O29" s="66"/>
+      <c r="P29" s="66"/>
+      <c r="Q29" s="66"/>
+      <c r="R29" s="66"/>
+      <c r="S29" s="66"/>
+      <c r="T29" s="66"/>
+      <c r="U29" s="66"/>
+      <c r="V29" s="66"/>
+      <c r="W29" s="66"/>
+      <c r="X29" s="66"/>
+      <c r="Y29" s="66"/>
       <c r="AC29" s="57"/>
       <c r="AD29" s="57"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="57"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
@@ -3305,52 +3383,55 @@
       </c>
       <c r="X30" s="8">
         <v>111</v>
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
       <c r="Z30" s="8">
         <v>82</v>
       </c>
       <c r="AA30" s="8">
         <v>70</v>
       </c>
       <c r="AB30" s="8">
         <v>75</v>
       </c>
       <c r="AC30" s="57">
         <v>80</v>
       </c>
       <c r="AD30" s="57">
         <v>45</v>
       </c>
       <c r="AE30" s="57">
         <v>184</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="57">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
@@ -3400,52 +3481,55 @@
       </c>
       <c r="X31" s="8">
         <v>14</v>
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
       <c r="Z31" s="8">
         <v>10</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="8">
         <v>13</v>
       </c>
       <c r="AC31" s="57">
         <v>9</v>
       </c>
       <c r="AD31" s="57">
         <v>7</v>
       </c>
       <c r="AE31" s="57">
         <v>25</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="57">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
@@ -3494,50 +3578,53 @@
         <v>4</v>
       </c>
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8">
         <v>4</v>
       </c>
       <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="8">
         <v>2</v>
       </c>
       <c r="AC32" s="57">
         <v>2</v>
       </c>
       <c r="AD32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE32" s="57">
         <v>6</v>
+      </c>
+      <c r="AF32" s="57">
+        <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
       <c r="H33" s="6">
@@ -3590,50 +3677,53 @@
       </c>
       <c r="X33" s="8">
         <v>6</v>
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
       <c r="Z33" s="8">
         <v>5</v>
       </c>
       <c r="AA33" s="8">
         <v>3</v>
       </c>
       <c r="AB33" s="8">
         <v>4</v>
       </c>
       <c r="AC33" s="57">
         <v>4</v>
       </c>
       <c r="AD33" s="57">
         <v>2</v>
       </c>
       <c r="AE33" s="57">
         <v>11</v>
       </c>
+      <c r="AF33" s="57">
+        <v>14</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
@@ -3685,50 +3775,53 @@
       </c>
       <c r="X34" s="8">
         <v>12</v>
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="8">
         <v>10</v>
       </c>
       <c r="AA34" s="8">
         <v>8</v>
       </c>
       <c r="AB34" s="8">
         <v>7</v>
       </c>
       <c r="AC34" s="57">
         <v>3</v>
       </c>
       <c r="AD34" s="57">
         <v>1</v>
       </c>
       <c r="AE34" s="57">
         <v>16</v>
       </c>
+      <c r="AF34" s="57">
+        <v>15</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
@@ -3780,50 +3873,53 @@
       </c>
       <c r="X35" s="8">
         <v>7</v>
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
       <c r="Z35" s="8">
         <v>5</v>
       </c>
       <c r="AA35" s="8">
         <v>5</v>
       </c>
       <c r="AB35" s="8">
         <v>3</v>
       </c>
       <c r="AC35" s="57">
         <v>5</v>
       </c>
       <c r="AD35" s="57">
         <v>4</v>
       </c>
       <c r="AE35" s="57">
         <v>13</v>
       </c>
+      <c r="AF35" s="57">
+        <v>5</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
@@ -3875,50 +3971,53 @@
       </c>
       <c r="X36" s="8">
         <v>18</v>
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
       <c r="Z36" s="8">
         <v>18</v>
       </c>
       <c r="AA36" s="8">
         <v>16</v>
       </c>
       <c r="AB36" s="8">
         <v>14</v>
       </c>
       <c r="AC36" s="57">
         <v>20</v>
       </c>
       <c r="AD36" s="57">
         <v>7</v>
       </c>
       <c r="AE36" s="57">
         <v>34</v>
       </c>
+      <c r="AF36" s="57">
+        <v>20</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
@@ -3970,50 +4069,53 @@
       </c>
       <c r="X37" s="8">
         <v>4</v>
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="8">
         <v>3</v>
       </c>
       <c r="AA37" s="8">
         <v>2</v>
       </c>
       <c r="AB37" s="8">
         <v>2</v>
       </c>
       <c r="AC37" s="57">
         <v>5</v>
       </c>
       <c r="AD37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE37" s="57">
         <v>4</v>
       </c>
+      <c r="AF37" s="57">
+        <v>7</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
@@ -4065,50 +4167,53 @@
       </c>
       <c r="X38" s="8">
         <v>2</v>
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="8">
         <v>2</v>
       </c>
       <c r="AB38" s="8">
         <v>1</v>
       </c>
       <c r="AC38" s="57">
         <v>4</v>
       </c>
       <c r="AD38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="57">
         <v>5</v>
       </c>
+      <c r="AF38" s="57">
+        <v>3</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
@@ -4160,50 +4265,53 @@
       </c>
       <c r="X39" s="8">
         <v>12</v>
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
       <c r="Z39" s="8">
         <v>4</v>
       </c>
       <c r="AA39" s="8">
         <v>4</v>
       </c>
       <c r="AB39" s="8">
         <v>6</v>
       </c>
       <c r="AC39" s="57">
         <v>3</v>
       </c>
       <c r="AD39" s="57">
         <v>3</v>
       </c>
       <c r="AE39" s="57">
         <v>13</v>
       </c>
+      <c r="AF39" s="57">
+        <v>13</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
@@ -4255,50 +4363,53 @@
       </c>
       <c r="X40" s="8">
         <v>14</v>
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
       <c r="Z40" s="8">
         <v>11</v>
       </c>
       <c r="AA40" s="8">
         <v>5</v>
       </c>
       <c r="AB40" s="8">
         <v>4</v>
       </c>
       <c r="AC40" s="57">
         <v>9</v>
       </c>
       <c r="AD40" s="57">
         <v>7</v>
       </c>
       <c r="AE40" s="57">
         <v>21</v>
       </c>
+      <c r="AF40" s="57">
+        <v>6</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
@@ -4348,51 +4459,53 @@
       </c>
       <c r="X41" s="8">
         <v>5</v>
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="8">
         <v>1</v>
       </c>
       <c r="AA41" s="8">
         <v>5</v>
       </c>
       <c r="AB41" s="8">
         <v>1</v>
       </c>
       <c r="AC41" s="57">
         <v>6</v>
       </c>
       <c r="AD41" s="57">
         <v>3</v>
       </c>
       <c r="AE41" s="57">
         <v>7</v>
       </c>
-      <c r="AF41" s="37"/>
+      <c r="AF41" s="57">
+        <v>6</v>
+      </c>
       <c r="AG41" s="37"/>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
@@ -4449,51 +4562,53 @@
       </c>
       <c r="X42" s="8">
         <v>4</v>
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
       <c r="Z42" s="8">
         <v>4</v>
       </c>
       <c r="AA42" s="8">
         <v>1</v>
       </c>
       <c r="AB42" s="8">
         <v>3</v>
       </c>
       <c r="AC42" s="57">
         <v>4</v>
       </c>
       <c r="AD42" s="57">
         <v>2</v>
       </c>
       <c r="AE42" s="57">
         <v>7</v>
       </c>
-      <c r="AF42" s="37"/>
+      <c r="AF42" s="57">
+        <v>4</v>
+      </c>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
@@ -4550,213 +4665,215 @@
       </c>
       <c r="X43" s="54">
         <v>10</v>
       </c>
       <c r="Y43" s="54">
         <v>19</v>
       </c>
       <c r="Z43" s="54">
         <v>7</v>
       </c>
       <c r="AA43" s="54">
         <v>11</v>
       </c>
       <c r="AB43" s="54">
         <v>15</v>
       </c>
       <c r="AC43" s="54">
         <v>6</v>
       </c>
       <c r="AD43" s="54">
         <v>9</v>
       </c>
       <c r="AE43" s="54">
         <v>22</v>
       </c>
-      <c r="AF43" s="51"/>
+      <c r="AF43" s="54">
+        <v>19</v>
+      </c>
       <c r="AG43" s="51"/>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
-    <sheetView topLeftCell="E10" workbookViewId="0">
-      <selection activeCell="AI31" sqref="AI31"/>
+    <sheetView topLeftCell="I1" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <selection activeCell="AE56" sqref="AE56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.7109375" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:48">
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="X3" s="69"/>
       <c r="Y3" s="69"/>
       <c r="AJ3" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="65"/>
-      <c r="B4" s="63">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -4823,77 +4940,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="42">
         <v>5.09</v>
       </c>
       <c r="F7" s="42">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
@@ -4945,51 +5062,53 @@
       </c>
       <c r="X7" s="32">
         <v>5.54</v>
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
       <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="32">
         <v>4.13</v>
       </c>
       <c r="AB7" s="32">
         <v>4.21</v>
       </c>
       <c r="AC7" s="29">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD7" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="AE7" s="42">
         <v>5.12</v>
       </c>
-      <c r="AF7" s="28"/>
+      <c r="AF7" s="42">
+        <v>5.52</v>
+      </c>
       <c r="AG7" s="28"/>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
       <c r="AU7" s="42"/>
       <c r="AV7" s="42"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>5.52</v>
       </c>
       <c r="C8" s="29">
@@ -5057,51 +5176,53 @@
       </c>
       <c r="X8" s="32">
         <v>6.69</v>
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
       <c r="Z8" s="32">
         <v>4.46</v>
       </c>
       <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="32">
         <v>4.93</v>
       </c>
       <c r="AC8" s="29">
         <v>5.23</v>
       </c>
       <c r="AD8" s="42">
         <v>4.79</v>
       </c>
       <c r="AE8" s="42">
         <v>6.21</v>
       </c>
-      <c r="AF8" s="28"/>
+      <c r="AF8" s="42">
+        <v>6.69</v>
+      </c>
       <c r="AG8" s="28"/>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
       <c r="AU8" s="42"/>
       <c r="AV8" s="42"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>3.39</v>
       </c>
       <c r="C9" s="29">
@@ -5169,51 +5290,53 @@
       </c>
       <c r="X9" s="32">
         <v>4.83</v>
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
       <c r="Z9" s="32">
         <v>4.01</v>
       </c>
       <c r="AA9" s="32">
         <v>3.81</v>
       </c>
       <c r="AB9" s="32">
         <v>4.3</v>
       </c>
       <c r="AC9" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD9" s="42">
         <v>3.86</v>
       </c>
       <c r="AE9" s="42">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AF9" s="28"/>
+      <c r="AF9" s="42">
+        <v>5.63</v>
+      </c>
       <c r="AG9" s="28"/>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
       <c r="AU9" s="42"/>
       <c r="AV9" s="42"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>4.57</v>
       </c>
       <c r="C10" s="29">
@@ -5281,51 +5404,53 @@
       </c>
       <c r="X10" s="32">
         <v>4.3</v>
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
       <c r="Z10" s="32">
         <v>3.91</v>
       </c>
       <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="32">
         <v>2.04</v>
       </c>
       <c r="AC10" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD10" s="42">
         <v>1.61</v>
       </c>
       <c r="AE10" s="42">
         <v>2.35</v>
       </c>
-      <c r="AF10" s="28"/>
+      <c r="AF10" s="42">
+        <v>3.01</v>
+      </c>
       <c r="AG10" s="28"/>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
       <c r="AU10" s="42"/>
       <c r="AV10" s="42"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="29">
@@ -5393,51 +5518,53 @@
       </c>
       <c r="X11" s="32">
         <v>4.37</v>
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
       <c r="Z11" s="32">
         <v>3.22</v>
       </c>
       <c r="AA11" s="32">
         <v>3.62</v>
       </c>
       <c r="AB11" s="32">
         <v>3.49</v>
       </c>
       <c r="AC11" s="29">
         <v>3.33</v>
       </c>
       <c r="AD11" s="42">
         <v>2.93</v>
       </c>
       <c r="AE11" s="42">
         <v>3.62</v>
       </c>
-      <c r="AF11" s="28"/>
+      <c r="AF11" s="42">
+        <v>4.24</v>
+      </c>
       <c r="AG11" s="28"/>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="42"/>
       <c r="AV11" s="42"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="29">
@@ -5505,51 +5632,53 @@
       </c>
       <c r="X12" s="32">
         <v>4.96</v>
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
       <c r="Z12" s="32">
         <v>6.02</v>
       </c>
       <c r="AA12" s="32">
         <v>5.65</v>
       </c>
       <c r="AB12" s="32">
         <v>5.13</v>
       </c>
       <c r="AC12" s="29">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD12" s="42">
         <v>3.53</v>
       </c>
       <c r="AE12" s="42">
         <v>4.57</v>
       </c>
-      <c r="AF12" s="28"/>
+      <c r="AF12" s="42">
+        <v>5.21</v>
+      </c>
       <c r="AG12" s="28"/>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
       <c r="AU12" s="42"/>
       <c r="AV12" s="42"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>6.07</v>
       </c>
       <c r="C13" s="29">
@@ -5617,51 +5746,53 @@
       </c>
       <c r="X13" s="32">
         <v>4.41</v>
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="32">
         <v>3.63</v>
       </c>
       <c r="AA13" s="32">
         <v>3.79</v>
       </c>
       <c r="AB13" s="32">
         <v>3.23</v>
       </c>
       <c r="AC13" s="29">
         <v>3.35</v>
       </c>
       <c r="AD13" s="42">
         <v>3.25</v>
       </c>
       <c r="AE13" s="42">
         <v>4.32</v>
       </c>
-      <c r="AF13" s="28"/>
+      <c r="AF13" s="42">
+        <v>4.22</v>
+      </c>
       <c r="AG13" s="28"/>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
       <c r="AU13" s="42"/>
       <c r="AV13" s="42"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>4.08</v>
       </c>
       <c r="C14" s="29">
@@ -5729,51 +5860,53 @@
       </c>
       <c r="X14" s="32">
         <v>4.29</v>
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="32">
         <v>4.63</v>
       </c>
       <c r="AA14" s="32">
         <v>4.59</v>
       </c>
       <c r="AB14" s="32">
         <v>4.26</v>
       </c>
       <c r="AC14" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD14" s="42">
         <v>3.96</v>
       </c>
       <c r="AE14" s="42">
         <v>4.8</v>
       </c>
-      <c r="AF14" s="28"/>
+      <c r="AF14" s="42">
+        <v>4.8499999999999996</v>
+      </c>
       <c r="AG14" s="28"/>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
       <c r="AU14" s="42"/>
       <c r="AV14" s="42"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="29">
@@ -5841,51 +5974,53 @@
       </c>
       <c r="X15" s="32">
         <v>4.47</v>
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
       <c r="Z15" s="32">
         <v>4.34</v>
       </c>
       <c r="AA15" s="32">
         <v>3.03</v>
       </c>
       <c r="AB15" s="32">
         <v>3.47</v>
       </c>
       <c r="AC15" s="29">
         <v>4.47</v>
       </c>
       <c r="AD15" s="42">
         <v>3.86</v>
       </c>
       <c r="AE15" s="42">
         <v>3.96</v>
       </c>
-      <c r="AF15" s="28"/>
+      <c r="AF15" s="42">
+        <v>4.76</v>
+      </c>
       <c r="AG15" s="28"/>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
       <c r="AU15" s="42"/>
       <c r="AV15" s="42"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>5.36</v>
       </c>
       <c r="C16" s="29">
@@ -5953,51 +6088,53 @@
       </c>
       <c r="X16" s="32">
         <v>4.68</v>
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
       <c r="Z16" s="32">
         <v>2.11</v>
       </c>
       <c r="AA16" s="32">
         <v>2.59</v>
       </c>
       <c r="AB16" s="32">
         <v>2.42</v>
       </c>
       <c r="AC16" s="29">
         <v>3.26</v>
       </c>
       <c r="AD16" s="42">
         <v>2.89</v>
       </c>
       <c r="AE16" s="42">
         <v>3.61</v>
       </c>
-      <c r="AF16" s="28"/>
+      <c r="AF16" s="42">
+        <v>3.91</v>
+      </c>
       <c r="AG16" s="28"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="42"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>5.39</v>
       </c>
       <c r="C17" s="29">
@@ -6065,51 +6202,53 @@
       </c>
       <c r="X17" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
       <c r="Z17" s="32">
         <v>2.72</v>
       </c>
       <c r="AA17" s="32">
         <v>2.86</v>
       </c>
       <c r="AB17" s="32">
         <v>3.31</v>
       </c>
       <c r="AC17" s="29">
         <v>3.02</v>
       </c>
       <c r="AD17" s="42">
         <v>2.82</v>
       </c>
       <c r="AE17" s="42">
         <v>3.9</v>
       </c>
-      <c r="AF17" s="28"/>
+      <c r="AF17" s="42">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AG17" s="28"/>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
       <c r="AU17" s="42"/>
       <c r="AV17" s="42"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>3.91</v>
       </c>
       <c r="C18" s="29">
@@ -6177,51 +6316,53 @@
       </c>
       <c r="X18" s="32">
         <v>5.53</v>
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
       <c r="Z18" s="32">
         <v>5.43</v>
       </c>
       <c r="AA18" s="32">
         <v>4.01</v>
       </c>
       <c r="AB18" s="32">
         <v>3.28</v>
       </c>
       <c r="AC18" s="29">
         <v>3.61</v>
       </c>
       <c r="AD18" s="42">
         <v>3.65</v>
       </c>
       <c r="AE18" s="42">
         <v>4.68</v>
       </c>
-      <c r="AF18" s="28"/>
+      <c r="AF18" s="42">
+        <v>4.51</v>
+      </c>
       <c r="AG18" s="28"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
       <c r="AU18" s="42"/>
       <c r="AV18" s="42"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>6.27</v>
       </c>
       <c r="C19" s="29">
@@ -6289,51 +6430,53 @@
       </c>
       <c r="X19" s="32">
         <v>5.09</v>
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
       <c r="Z19" s="32">
         <v>1.32</v>
       </c>
       <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="32">
         <v>3.19</v>
       </c>
       <c r="AC19" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD19" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE19" s="42">
         <v>5.19</v>
       </c>
-      <c r="AF19" s="28"/>
+      <c r="AF19" s="42">
+        <v>5.59</v>
+      </c>
       <c r="AG19" s="28"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
       <c r="AU19" s="42"/>
       <c r="AV19" s="42"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>6.6</v>
       </c>
       <c r="C20" s="29">
@@ -6401,51 +6544,53 @@
       </c>
       <c r="X20" s="32">
         <v>4.51</v>
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
       <c r="Z20" s="32">
         <v>4.13</v>
       </c>
       <c r="AA20" s="32">
         <v>2.72</v>
       </c>
       <c r="AB20" s="32">
         <v>2.86</v>
       </c>
       <c r="AC20" s="29">
         <v>3.22</v>
       </c>
       <c r="AD20" s="42">
         <v>2.99</v>
       </c>
       <c r="AE20" s="42">
         <v>3.74</v>
       </c>
-      <c r="AF20" s="28"/>
+      <c r="AF20" s="42">
+        <v>3.8</v>
+      </c>
       <c r="AG20" s="28"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
       <c r="AU20" s="42"/>
       <c r="AV20" s="42"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="29">
@@ -6513,51 +6658,53 @@
       </c>
       <c r="X21" s="32">
         <v>4.42</v>
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="32">
         <v>3.34</v>
       </c>
       <c r="AB21" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="29">
         <v>3.56</v>
       </c>
       <c r="AD21" s="42">
         <v>3.47</v>
       </c>
       <c r="AE21" s="42">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AF21" s="28"/>
+      <c r="AF21" s="42">
+        <v>4.59</v>
+      </c>
       <c r="AG21" s="28"/>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
       <c r="AU21" s="42"/>
       <c r="AV21" s="42"/>
     </row>
     <row r="22" spans="1:48">
       <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
@@ -6565,51 +6712,51 @@
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
       <c r="Z22" s="43"/>
       <c r="AA22" s="43"/>
       <c r="AB22" s="43"/>
       <c r="AC22" s="43"/>
       <c r="AD22" s="42"/>
       <c r="AE22" s="43"/>
-      <c r="AF22" s="43"/>
+      <c r="AF22" s="42"/>
       <c r="AG22" s="43"/>
       <c r="AH22" s="43"/>
       <c r="AI22" s="43"/>
       <c r="AJ22" s="43"/>
       <c r="AK22" s="43"/>
       <c r="AL22" s="43"/>
       <c r="AM22" s="43"/>
       <c r="AN22" s="43"/>
       <c r="AO22" s="43"/>
       <c r="AP22" s="43"/>
       <c r="AQ22" s="43"/>
       <c r="AR22" s="43"/>
       <c r="AS22" s="43"/>
       <c r="AT22" s="43"/>
       <c r="AU22" s="43"/>
       <c r="AV22" s="43"/>
     </row>
     <row r="23" spans="1:48">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>5.38</v>
       </c>
       <c r="C23" s="29">
@@ -6677,51 +6824,53 @@
       </c>
       <c r="X23" s="32">
         <v>6.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
       <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="32">
         <v>4.55</v>
       </c>
       <c r="AB23" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="29">
         <v>5.09</v>
       </c>
       <c r="AD23" s="42">
         <v>4.68</v>
       </c>
       <c r="AE23" s="42">
         <v>5.97</v>
       </c>
-      <c r="AF23" s="28"/>
+      <c r="AF23" s="42">
+        <v>6.42</v>
+      </c>
       <c r="AG23" s="28"/>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
       <c r="AU23" s="42"/>
       <c r="AV23" s="42"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>5.52</v>
       </c>
       <c r="C24" s="29">
@@ -6789,51 +6938,53 @@
       </c>
       <c r="X24" s="32">
         <v>6.69</v>
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
       <c r="Z24" s="32">
         <v>4.46</v>
       </c>
       <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="32">
         <v>4.93</v>
       </c>
       <c r="AC24" s="29">
         <v>5.23</v>
       </c>
       <c r="AD24" s="42">
         <v>4.79</v>
       </c>
       <c r="AE24" s="42">
         <v>6.21</v>
       </c>
-      <c r="AF24" s="28"/>
+      <c r="AF24" s="42">
+        <v>6.69</v>
+      </c>
       <c r="AG24" s="28"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
       <c r="AU24" s="42"/>
       <c r="AV24" s="42"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>5.57</v>
       </c>
       <c r="C25" s="29">
@@ -6901,51 +7052,53 @@
       </c>
       <c r="X25" s="32">
         <v>4.75</v>
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
       <c r="Z25" s="32">
         <v>2.76</v>
       </c>
       <c r="AA25" s="32">
         <v>5.08</v>
       </c>
       <c r="AB25" s="32">
         <v>4.78</v>
       </c>
       <c r="AC25" s="29">
         <v>4.3</v>
       </c>
       <c r="AD25" s="42">
         <v>3.7</v>
       </c>
       <c r="AE25" s="42">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AF25" s="28"/>
+      <c r="AF25" s="42">
+        <v>4.04</v>
+      </c>
       <c r="AG25" s="28"/>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
       <c r="AU25" s="42"/>
       <c r="AV25" s="42"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
@@ -7013,51 +7166,53 @@
       </c>
       <c r="X26" s="32">
         <v>5.22</v>
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
       <c r="Z26" s="32">
         <v>5.35</v>
       </c>
       <c r="AA26" s="32">
         <v>2.84</v>
       </c>
       <c r="AB26" s="32">
         <v>4.32</v>
       </c>
       <c r="AC26" s="29">
         <v>5.56</v>
       </c>
       <c r="AD26" s="42">
         <v>5.16</v>
       </c>
       <c r="AE26" s="42">
         <v>4.92</v>
       </c>
-      <c r="AF26" s="28"/>
+      <c r="AF26" s="42">
+        <v>5.78</v>
+      </c>
       <c r="AG26" s="28"/>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
       <c r="AU26" s="42"/>
       <c r="AV26" s="42"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>7.26</v>
       </c>
       <c r="C27" s="29">
@@ -7125,51 +7280,53 @@
       </c>
       <c r="X27" s="32">
         <v>5.3</v>
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
       <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="32">
         <v>3.81</v>
       </c>
       <c r="AB27" s="32">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>4.12</v>
       </c>
       <c r="AD27" s="42">
         <v>3.88</v>
       </c>
       <c r="AE27" s="42">
         <v>4.5</v>
       </c>
-      <c r="AF27" s="28"/>
+      <c r="AF27" s="42">
+        <v>4.92</v>
+      </c>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
       <c r="AU27" s="42"/>
       <c r="AV27" s="42"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
@@ -7237,51 +7394,53 @@
       </c>
       <c r="X28" s="32">
         <v>5.76</v>
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
       <c r="Z28" s="32">
         <v>5.52</v>
       </c>
       <c r="AA28" s="32">
         <v>3.86</v>
       </c>
       <c r="AB28" s="32">
         <v>3.17</v>
       </c>
       <c r="AC28" s="29">
         <v>3.56</v>
       </c>
       <c r="AD28" s="42">
         <v>3.77</v>
       </c>
       <c r="AE28" s="42">
         <v>4.57</v>
       </c>
-      <c r="AF28" s="28"/>
+      <c r="AF28" s="42">
+        <v>4.57</v>
+      </c>
       <c r="AG28" s="28"/>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
       <c r="AU28" s="42"/>
       <c r="AV28" s="42"/>
     </row>
     <row r="29" spans="1:48">
       <c r="A29" s="68" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="68"/>
       <c r="C29" s="68"/>
       <c r="D29" s="68"/>
       <c r="E29" s="68"/>
@@ -7289,51 +7448,51 @@
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
       <c r="N29" s="68"/>
       <c r="O29" s="68"/>
       <c r="P29" s="68"/>
       <c r="Q29" s="68"/>
       <c r="R29" s="68"/>
       <c r="S29" s="68"/>
       <c r="T29" s="68"/>
       <c r="U29" s="68"/>
       <c r="V29" s="68"/>
       <c r="W29" s="68"/>
       <c r="X29" s="68"/>
       <c r="Y29" s="68"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
       <c r="AD29" s="42"/>
       <c r="AE29" s="22"/>
-      <c r="AF29" s="22"/>
+      <c r="AF29" s="42"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C30" s="29">
@@ -7401,51 +7560,53 @@
       </c>
       <c r="X30" s="32">
         <v>4.58</v>
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
       <c r="Z30" s="32">
         <v>3.81</v>
       </c>
       <c r="AA30" s="32">
         <v>3.71</v>
       </c>
       <c r="AB30" s="32">
         <v>3.63</v>
       </c>
       <c r="AC30" s="29">
         <v>3.68</v>
       </c>
       <c r="AD30" s="42">
         <v>3.35</v>
       </c>
       <c r="AE30" s="42">
         <v>4.26</v>
       </c>
-      <c r="AF30" s="28"/>
+      <c r="AF30" s="42">
+        <v>4.6100000000000003</v>
+      </c>
       <c r="AG30" s="28"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
       <c r="AU30" s="42"/>
       <c r="AV30" s="42"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>3.39</v>
       </c>
       <c r="C31" s="29">
@@ -7513,51 +7674,53 @@
       </c>
       <c r="X31" s="32">
         <v>4.83</v>
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
       <c r="Z31" s="32">
         <v>4.01</v>
       </c>
       <c r="AA31" s="32">
         <v>3.81</v>
       </c>
       <c r="AB31" s="32">
         <v>4.3</v>
       </c>
       <c r="AC31" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD31" s="42">
         <v>3.86</v>
       </c>
       <c r="AE31" s="42">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AF31" s="28"/>
+      <c r="AF31" s="42">
+        <v>5.63</v>
+      </c>
       <c r="AG31" s="28"/>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
       <c r="AU31" s="42"/>
       <c r="AV31" s="42"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>4.57</v>
       </c>
       <c r="C32" s="29">
@@ -7625,51 +7788,53 @@
       </c>
       <c r="X32" s="32">
         <v>4.3</v>
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
       <c r="Z32" s="32">
         <v>3.91</v>
       </c>
       <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="32">
         <v>2.04</v>
       </c>
       <c r="AC32" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD32" s="42">
         <v>1.61</v>
       </c>
       <c r="AE32" s="42">
         <v>2.35</v>
       </c>
-      <c r="AF32" s="28"/>
+      <c r="AF32" s="42">
+        <v>3.01</v>
+      </c>
       <c r="AG32" s="28"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
       <c r="AU32" s="42"/>
       <c r="AV32" s="42"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="29">
         <v>4.58</v>
       </c>
       <c r="C33" s="29">
@@ -7737,51 +7902,53 @@
       </c>
       <c r="X33" s="32">
         <v>4.18</v>
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="32">
         <v>3.45</v>
       </c>
       <c r="AA33" s="32">
         <v>2.9</v>
       </c>
       <c r="AB33" s="32">
         <v>2.85</v>
       </c>
       <c r="AC33" s="29">
         <v>2.85</v>
       </c>
       <c r="AD33" s="42">
         <v>2.54</v>
       </c>
       <c r="AE33" s="42">
         <v>3.42</v>
       </c>
-      <c r="AF33" s="28"/>
+      <c r="AF33" s="42">
+        <v>4.33</v>
+      </c>
       <c r="AG33" s="28"/>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
       <c r="AU33" s="42"/>
       <c r="AV33" s="42"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="29">
@@ -7849,51 +8016,53 @@
       </c>
       <c r="X34" s="32">
         <v>4.96</v>
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
       <c r="Z34" s="32">
         <v>6.02</v>
       </c>
       <c r="AA34" s="32">
         <v>5.65</v>
       </c>
       <c r="AB34" s="32">
         <v>5.13</v>
       </c>
       <c r="AC34" s="29">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD34" s="42">
         <v>3.53</v>
       </c>
       <c r="AE34" s="42">
         <v>4.57</v>
       </c>
-      <c r="AF34" s="28"/>
+      <c r="AF34" s="42">
+        <v>5.21</v>
+      </c>
       <c r="AG34" s="28"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
       <c r="AU34" s="42"/>
       <c r="AV34" s="42"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>6.07</v>
       </c>
       <c r="C35" s="29">
@@ -7961,51 +8130,53 @@
       </c>
       <c r="X35" s="32">
         <v>4.41</v>
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="32">
         <v>3.63</v>
       </c>
       <c r="AA35" s="32">
         <v>3.79</v>
       </c>
       <c r="AB35" s="32">
         <v>3.23</v>
       </c>
       <c r="AC35" s="29">
         <v>3.35</v>
       </c>
       <c r="AD35" s="42">
         <v>3.25</v>
       </c>
       <c r="AE35" s="42">
         <v>4.32</v>
       </c>
-      <c r="AF35" s="28"/>
+      <c r="AF35" s="42">
+        <v>4.22</v>
+      </c>
       <c r="AG35" s="28"/>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
       <c r="AU35" s="42"/>
       <c r="AV35" s="42"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>4.08</v>
       </c>
       <c r="C36" s="29">
@@ -8073,51 +8244,53 @@
       </c>
       <c r="X36" s="32">
         <v>4.29</v>
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="32">
         <v>4.63</v>
       </c>
       <c r="AA36" s="32">
         <v>4.59</v>
       </c>
       <c r="AB36" s="32">
         <v>4.26</v>
       </c>
       <c r="AC36" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD36" s="42">
         <v>3.96</v>
       </c>
       <c r="AE36" s="42">
         <v>4.8</v>
       </c>
-      <c r="AF36" s="28"/>
+      <c r="AF36" s="42">
+        <v>4.8499999999999996</v>
+      </c>
       <c r="AG36" s="28"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
       <c r="AU36" s="42"/>
       <c r="AV36" s="42"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>5.74</v>
       </c>
       <c r="C37" s="29">
@@ -8185,51 +8358,53 @@
       </c>
       <c r="X37" s="32">
         <v>3.96</v>
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
       <c r="Z37" s="32">
         <v>3.66</v>
       </c>
       <c r="AA37" s="32">
         <v>3.15</v>
       </c>
       <c r="AB37" s="32">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>3.74</v>
       </c>
       <c r="AD37" s="42">
         <v>2.98</v>
       </c>
       <c r="AE37" s="42">
         <v>3.32</v>
       </c>
-      <c r="AF37" s="28"/>
+      <c r="AF37" s="42">
+        <v>4.08</v>
+      </c>
       <c r="AG37" s="28"/>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
       <c r="AU37" s="42"/>
       <c r="AV37" s="42"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>3.73</v>
       </c>
       <c r="C38" s="29">
@@ -8297,51 +8472,53 @@
       </c>
       <c r="X38" s="32">
         <v>4.13</v>
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
       <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="32">
         <v>1.44</v>
       </c>
       <c r="AB38" s="32">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>2.46</v>
       </c>
       <c r="AD38" s="42">
         <v>1.96</v>
       </c>
       <c r="AE38" s="42">
         <v>2.79</v>
       </c>
-      <c r="AF38" s="28"/>
+      <c r="AF38" s="42">
+        <v>2.97</v>
+      </c>
       <c r="AG38" s="28"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
       <c r="AU38" s="42"/>
       <c r="AV38" s="42"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>5.39</v>
       </c>
       <c r="C39" s="29">
@@ -8409,51 +8586,53 @@
       </c>
       <c r="X39" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
       <c r="Z39" s="32">
         <v>2.72</v>
       </c>
       <c r="AA39" s="32">
         <v>2.86</v>
       </c>
       <c r="AB39" s="32">
         <v>3.31</v>
       </c>
       <c r="AC39" s="29">
         <v>3.02</v>
       </c>
       <c r="AD39" s="42">
         <v>2.82</v>
       </c>
       <c r="AE39" s="42">
         <v>3.9</v>
       </c>
-      <c r="AF39" s="28"/>
+      <c r="AF39" s="42">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AG39" s="28"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
       <c r="AU39" s="42"/>
       <c r="AV39" s="42"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="29">
@@ -8521,51 +8700,53 @@
       </c>
       <c r="X40" s="32">
         <v>5.41</v>
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
       <c r="Z40" s="32">
         <v>5.38</v>
       </c>
       <c r="AA40" s="32">
         <v>4.09</v>
       </c>
       <c r="AB40" s="32">
         <v>3.35</v>
       </c>
       <c r="AC40" s="29">
         <v>3.64</v>
       </c>
       <c r="AD40" s="42">
         <v>3.58</v>
       </c>
       <c r="AE40" s="42">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AF40" s="28"/>
+      <c r="AF40" s="42">
+        <v>4.47</v>
+      </c>
       <c r="AG40" s="28"/>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
       <c r="AU40" s="42"/>
       <c r="AV40" s="42"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>6.27</v>
       </c>
       <c r="C41" s="29">
@@ -8633,51 +8814,53 @@
       </c>
       <c r="X41" s="32">
         <v>5.09</v>
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
       <c r="Z41" s="32">
         <v>1.32</v>
       </c>
       <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="32">
         <v>3.19</v>
       </c>
       <c r="AC41" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD41" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE41" s="42">
         <v>5.19</v>
       </c>
-      <c r="AF41" s="28"/>
+      <c r="AF41" s="42">
+        <v>5.59</v>
+      </c>
       <c r="AG41" s="28"/>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
       <c r="AU41" s="42"/>
       <c r="AV41" s="42"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>6.6</v>
       </c>
       <c r="C42" s="29">
@@ -8745,51 +8928,53 @@
       </c>
       <c r="X42" s="32">
         <v>4.51</v>
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
       <c r="Z42" s="32">
         <v>4.13</v>
       </c>
       <c r="AA42" s="32">
         <v>2.72</v>
       </c>
       <c r="AB42" s="32">
         <v>2.86</v>
       </c>
       <c r="AC42" s="29">
         <v>3.22</v>
       </c>
       <c r="AD42" s="42">
         <v>2.99</v>
       </c>
       <c r="AE42" s="42">
         <v>3.74</v>
       </c>
-      <c r="AF42" s="28"/>
+      <c r="AF42" s="42">
+        <v>3.8</v>
+      </c>
       <c r="AG42" s="28"/>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
       <c r="AU42" s="42"/>
       <c r="AV42" s="42"/>
     </row>
     <row r="43" spans="1:48" s="37" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="35">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="35">
@@ -8857,224 +9042,226 @@
       </c>
       <c r="X43" s="34">
         <v>4.42</v>
       </c>
       <c r="Y43" s="34">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="34">
         <v>3.34</v>
       </c>
       <c r="AB43" s="34">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="35">
         <v>3.56</v>
       </c>
       <c r="AD43" s="35">
         <v>3.47</v>
       </c>
       <c r="AE43" s="35">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AF43" s="58"/>
+      <c r="AF43" s="35">
+        <v>4.59</v>
+      </c>
       <c r="AG43" s="58"/>
       <c r="AH43" s="58"/>
       <c r="AI43" s="58"/>
       <c r="AJ43" s="58"/>
       <c r="AK43" s="35"/>
       <c r="AL43" s="42"/>
       <c r="AM43" s="42"/>
       <c r="AN43" s="42"/>
       <c r="AO43" s="42"/>
       <c r="AP43" s="42"/>
       <c r="AQ43" s="42"/>
       <c r="AR43" s="42"/>
       <c r="AS43" s="42"/>
       <c r="AT43" s="42"/>
       <c r="AU43" s="42"/>
       <c r="AV43" s="42"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="AD47" sqref="AD47"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="37"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="71">
         <v>2024</v>
       </c>
       <c r="C4" s="72"/>
       <c r="D4" s="72"/>
       <c r="E4" s="72"/>
       <c r="F4" s="72"/>
       <c r="G4" s="72"/>
       <c r="H4" s="72"/>
       <c r="I4" s="72"/>
       <c r="J4" s="72"/>
       <c r="K4" s="72"/>
       <c r="L4" s="72"/>
       <c r="M4" s="72"/>
       <c r="N4" s="71">
         <v>2025</v>
       </c>
       <c r="O4" s="72"/>
       <c r="P4" s="72"/>
       <c r="Q4" s="72"/>
       <c r="R4" s="72"/>
       <c r="S4" s="72"/>
       <c r="T4" s="72"/>
       <c r="U4" s="72"/>
       <c r="V4" s="72"/>
       <c r="W4" s="72"/>
       <c r="X4" s="72"/>
       <c r="Y4" s="72"/>
       <c r="Z4" s="71">
         <v>2026</v>
       </c>
       <c r="AA4" s="72"/>
       <c r="AB4" s="72"/>
       <c r="AC4" s="72"/>
       <c r="AD4" s="72"/>
       <c r="AE4" s="72"/>
       <c r="AF4" s="72"/>
       <c r="AG4" s="72"/>
       <c r="AH4" s="72"/>
       <c r="AI4" s="72"/>
       <c r="AJ4" s="72"/>
       <c r="AK4" s="72"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -9141,77 +9328,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
@@ -9263,50 +9450,53 @@
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
       <c r="Z7" s="14">
         <v>145</v>
       </c>
       <c r="AA7" s="14">
         <v>105</v>
       </c>
       <c r="AB7" s="14">
         <v>111</v>
       </c>
       <c r="AC7" s="14">
         <v>132</v>
       </c>
       <c r="AD7" s="14">
         <v>104</v>
       </c>
       <c r="AE7" s="14">
         <v>131</v>
       </c>
+      <c r="AF7" s="73">
+        <v>122</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
         <v>71</v>
@@ -9358,50 +9548,53 @@
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
       <c r="Z8" s="14">
         <v>72</v>
       </c>
       <c r="AA8" s="14">
         <v>62</v>
       </c>
       <c r="AB8" s="14">
         <v>60</v>
       </c>
       <c r="AC8" s="14">
         <v>68</v>
       </c>
       <c r="AD8" s="14">
         <v>49</v>
       </c>
       <c r="AE8" s="14">
         <v>58</v>
       </c>
+      <c r="AF8" s="73">
+        <v>69</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
         <v>3</v>
@@ -9453,50 +9646,53 @@
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
       <c r="Z9" s="14">
         <v>6</v>
       </c>
       <c r="AA9" s="14">
         <v>4</v>
       </c>
       <c r="AB9" s="14">
         <v>7</v>
       </c>
       <c r="AC9" s="14">
         <v>8</v>
       </c>
       <c r="AD9" s="14">
         <v>5</v>
       </c>
       <c r="AE9" s="14">
         <v>11</v>
       </c>
+      <c r="AF9" s="73">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
@@ -9548,50 +9744,51 @@
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
       <c r="Z10" s="14">
         <v>2</v>
       </c>
       <c r="AA10" s="14">
         <v>1</v>
       </c>
       <c r="AB10" s="14">
         <v>1</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
       <c r="AD10" s="14">
         <v>2</v>
       </c>
       <c r="AE10" s="14">
         <v>2</v>
       </c>
+      <c r="AF10" s="73"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
@@ -9643,50 +9840,53 @@
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
       <c r="Z11" s="14">
         <v>8</v>
       </c>
       <c r="AA11" s="14">
         <v>5</v>
       </c>
       <c r="AB11" s="14">
         <v>2</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
       <c r="AD11" s="14">
         <v>6</v>
       </c>
       <c r="AE11" s="14">
         <v>10</v>
       </c>
+      <c r="AF11" s="73">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
@@ -9738,50 +9938,53 @@
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
       <c r="Z12" s="14">
         <v>7</v>
       </c>
       <c r="AA12" s="14">
         <v>2</v>
       </c>
       <c r="AB12" s="14">
         <v>6</v>
       </c>
       <c r="AC12" s="14">
         <v>5</v>
       </c>
       <c r="AD12" s="14">
         <v>6</v>
       </c>
       <c r="AE12" s="14">
         <v>2</v>
       </c>
+      <c r="AF12" s="73">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
         <v>4</v>
@@ -9833,50 +10036,53 @@
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
       <c r="Z13" s="14">
         <v>2</v>
       </c>
       <c r="AA13" s="14">
         <v>3</v>
       </c>
       <c r="AB13" s="14">
         <v>2</v>
       </c>
       <c r="AC13" s="14">
         <v>3</v>
       </c>
       <c r="AD13" s="14">
         <v>6</v>
       </c>
       <c r="AE13" s="14">
         <v>1</v>
       </c>
+      <c r="AF13" s="73">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
         <v>15</v>
@@ -9928,50 +10134,53 @@
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
       <c r="Z14" s="14">
         <v>18</v>
       </c>
       <c r="AA14" s="14">
         <v>10</v>
       </c>
       <c r="AB14" s="14">
         <v>6</v>
       </c>
       <c r="AC14" s="14">
         <v>12</v>
       </c>
       <c r="AD14" s="14">
         <v>6</v>
       </c>
       <c r="AE14" s="14">
         <v>16</v>
       </c>
+      <c r="AF14" s="73">
+        <v>10</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>3</v>
@@ -10023,50 +10232,53 @@
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
       <c r="Z15" s="14">
         <v>2</v>
       </c>
       <c r="AA15" s="14">
         <v>3</v>
       </c>
       <c r="AB15" s="14">
         <v>4</v>
       </c>
       <c r="AC15" s="14">
         <v>3</v>
       </c>
       <c r="AD15" s="14">
         <v>2</v>
       </c>
       <c r="AE15" s="14">
         <v>1</v>
       </c>
+      <c r="AF15" s="73">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>2</v>
@@ -10118,52 +10330,55 @@
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
       <c r="Z16" s="14">
         <v>5</v>
       </c>
       <c r="AA16" s="14">
         <v>2</v>
       </c>
       <c r="AB16" s="14">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>2</v>
       </c>
       <c r="AD16" s="14">
         <v>5</v>
       </c>
       <c r="AE16" s="14">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="73">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="16">
@@ -10213,52 +10428,55 @@
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
       <c r="Z17" s="14">
         <v>3</v>
       </c>
       <c r="AA17" s="14">
         <v>3</v>
       </c>
       <c r="AB17" s="14">
         <v>1</v>
       </c>
       <c r="AC17" s="14">
         <v>11</v>
       </c>
       <c r="AD17" s="14">
         <v>2</v>
       </c>
       <c r="AE17" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
       </c>
       <c r="I18" s="16">
@@ -10308,52 +10526,55 @@
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
       <c r="Z18" s="14">
         <v>12</v>
       </c>
       <c r="AA18" s="14">
         <v>4</v>
       </c>
       <c r="AB18" s="14">
         <v>9</v>
       </c>
       <c r="AC18" s="14">
         <v>6</v>
       </c>
       <c r="AD18" s="14">
         <v>10</v>
       </c>
       <c r="AE18" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="73">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
       </c>
       <c r="I19" s="16">
@@ -10401,52 +10622,55 @@
       <c r="W19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="14">
         <v>2</v>
       </c>
       <c r="Y19" s="14">
         <v>4</v>
       </c>
       <c r="Z19" s="14">
         <v>2</v>
       </c>
       <c r="AA19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="14">
         <v>1</v>
       </c>
       <c r="AC19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE19" s="14"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="73">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>3</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>4</v>
       </c>
       <c r="I20" s="16">
@@ -10496,52 +10720,55 @@
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
@@ -10591,84 +10818,87 @@
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
       <c r="Z21" s="14">
         <v>6</v>
       </c>
       <c r="AA21" s="14">
         <v>6</v>
       </c>
       <c r="AB21" s="14">
         <v>9</v>
       </c>
       <c r="AC21" s="14">
         <v>5</v>
       </c>
       <c r="AD21" s="14">
         <v>5</v>
       </c>
       <c r="AE21" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
       <c r="AC22" s="14"/>
       <c r="AD22" s="14"/>
       <c r="AE22" s="14"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
@@ -10718,52 +10948,55 @@
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
       <c r="Z23" s="14">
         <v>81</v>
       </c>
       <c r="AA23" s="14">
         <v>72</v>
       </c>
       <c r="AB23" s="14">
         <v>66</v>
       </c>
       <c r="AC23" s="14">
         <v>76</v>
       </c>
       <c r="AD23" s="14">
         <v>58</v>
       </c>
       <c r="AE23" s="14">
         <v>69</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="73">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
       </c>
       <c r="I24" s="16">
@@ -10813,52 +11046,55 @@
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
       <c r="Z24" s="14">
         <v>72</v>
       </c>
       <c r="AA24" s="14">
         <v>62</v>
       </c>
       <c r="AB24" s="14">
         <v>60</v>
       </c>
       <c r="AC24" s="14">
         <v>68</v>
       </c>
       <c r="AD24" s="14">
         <v>49</v>
       </c>
       <c r="AE24" s="14">
         <v>58</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="73">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="38">
@@ -10908,52 +11144,55 @@
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
       <c r="Z25" s="14">
         <v>1</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>2</v>
       </c>
       <c r="AC25" s="14">
         <v>3</v>
       </c>
       <c r="AD25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE25" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="16">
@@ -11003,52 +11242,55 @@
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="14">
         <v>2</v>
       </c>
       <c r="AB26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="14">
         <v>3</v>
       </c>
       <c r="AD26" s="14">
         <v>1</v>
       </c>
       <c r="AE26" s="14" t="s">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="73">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="16">
@@ -11098,52 +11340,55 @@
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
       <c r="Z27" s="14">
         <v>4</v>
       </c>
       <c r="AA27" s="14">
         <v>2</v>
       </c>
       <c r="AB27" s="14">
         <v>1</v>
       </c>
       <c r="AC27" s="14">
         <v>1</v>
       </c>
       <c r="AD27" s="14">
         <v>5</v>
       </c>
       <c r="AE27" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
       </c>
       <c r="I28" s="16">
@@ -11193,84 +11438,87 @@
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
       <c r="Z28" s="14">
         <v>4</v>
       </c>
       <c r="AA28" s="14">
         <v>1</v>
       </c>
       <c r="AB28" s="14">
         <v>3</v>
       </c>
       <c r="AC28" s="14">
         <v>1</v>
       </c>
       <c r="AD28" s="14">
         <v>3</v>
       </c>
       <c r="AE28" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="73">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="70"/>
       <c r="C29" s="70"/>
       <c r="D29" s="70"/>
       <c r="E29" s="70"/>
       <c r="F29" s="70"/>
       <c r="G29" s="70"/>
       <c r="H29" s="70"/>
       <c r="I29" s="70"/>
       <c r="J29" s="70"/>
       <c r="K29" s="70"/>
       <c r="L29" s="70"/>
       <c r="M29" s="70"/>
       <c r="N29" s="70"/>
       <c r="O29" s="70"/>
       <c r="P29" s="70"/>
       <c r="Q29" s="70"/>
       <c r="R29" s="70"/>
       <c r="S29" s="70"/>
       <c r="T29" s="70"/>
       <c r="U29" s="70"/>
       <c r="V29" s="70"/>
       <c r="W29" s="70"/>
       <c r="X29" s="70"/>
       <c r="Y29" s="70"/>
       <c r="AC29" s="14"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
       <c r="G30" s="39">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
@@ -11320,52 +11568,55 @@
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
       <c r="Z30" s="14">
         <v>64</v>
       </c>
       <c r="AA30" s="14">
         <v>33</v>
       </c>
       <c r="AB30" s="14">
         <v>45</v>
       </c>
       <c r="AC30" s="14">
         <v>56</v>
       </c>
       <c r="AD30" s="14">
         <v>46</v>
       </c>
       <c r="AE30" s="14">
         <v>62</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="73">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
       <c r="G31" s="39">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
@@ -11415,52 +11666,55 @@
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
       <c r="Z31" s="14">
         <v>6</v>
       </c>
       <c r="AA31" s="14">
         <v>4</v>
       </c>
       <c r="AB31" s="14">
         <v>7</v>
       </c>
       <c r="AC31" s="14">
         <v>8</v>
       </c>
       <c r="AD31" s="14">
         <v>5</v>
       </c>
       <c r="AE31" s="14">
         <v>11</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="73">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
       <c r="G32" s="39">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
@@ -11509,50 +11763,53 @@
         <v>4</v>
       </c>
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
       <c r="Z32" s="14">
         <v>2</v>
       </c>
       <c r="AA32" s="14">
         <v>1</v>
       </c>
       <c r="AB32" s="14">
         <v>1</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
       <c r="AD32" s="14">
         <v>2</v>
       </c>
       <c r="AE32" s="14">
         <v>2</v>
+      </c>
+      <c r="AF32" s="14" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="39">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
       </c>
@@ -11603,50 +11860,53 @@
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
       <c r="Z33" s="14">
         <v>7</v>
       </c>
       <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
       <c r="AD33" s="14">
         <v>6</v>
       </c>
       <c r="AE33" s="14">
         <v>6</v>
       </c>
+      <c r="AF33" s="73">
+        <v>3</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
       <c r="G34" s="39">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>6</v>
@@ -11698,50 +11958,53 @@
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
       <c r="Z34" s="14">
         <v>7</v>
       </c>
       <c r="AA34" s="14">
         <v>2</v>
       </c>
       <c r="AB34" s="14">
         <v>6</v>
       </c>
       <c r="AC34" s="14">
         <v>5</v>
       </c>
       <c r="AD34" s="14">
         <v>6</v>
       </c>
       <c r="AE34" s="14">
         <v>2</v>
       </c>
+      <c r="AF34" s="73">
+        <v>3</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
         <v>4</v>
@@ -11793,50 +12056,53 @@
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
       <c r="Z35" s="14">
         <v>2</v>
       </c>
       <c r="AA35" s="14">
         <v>3</v>
       </c>
       <c r="AB35" s="14">
         <v>2</v>
       </c>
       <c r="AC35" s="14">
         <v>3</v>
       </c>
       <c r="AD35" s="14">
         <v>6</v>
       </c>
       <c r="AE35" s="14">
         <v>1</v>
       </c>
+      <c r="AF35" s="73">
+        <v>4</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
       <c r="G36" s="39">
         <v>10</v>
       </c>
       <c r="H36" s="10">
         <v>15</v>
@@ -11888,50 +12154,53 @@
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
       <c r="Z36" s="14">
         <v>18</v>
       </c>
       <c r="AA36" s="14">
         <v>10</v>
       </c>
       <c r="AB36" s="14">
         <v>6</v>
       </c>
       <c r="AC36" s="14">
         <v>12</v>
       </c>
       <c r="AD36" s="14">
         <v>6</v>
       </c>
       <c r="AE36" s="14">
         <v>16</v>
       </c>
+      <c r="AF36" s="73">
+        <v>10</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
       <c r="G37" s="39">
         <v>2</v>
       </c>
       <c r="H37" s="10">
         <v>3</v>
@@ -11983,50 +12252,53 @@
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
       <c r="Z37" s="14">
         <v>2</v>
       </c>
       <c r="AA37" s="14">
         <v>1</v>
       </c>
       <c r="AB37" s="14">
         <v>4</v>
       </c>
       <c r="AC37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="14">
         <v>1</v>
       </c>
       <c r="AE37" s="14">
         <v>1</v>
       </c>
+      <c r="AF37" s="73">
+        <v>3</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="39">
         <v>1</v>
       </c>
       <c r="H38" s="10">
         <v>2</v>
@@ -12078,50 +12350,53 @@
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
       <c r="Z38" s="14">
         <v>1</v>
       </c>
       <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="14">
         <v>2</v>
       </c>
       <c r="AC38" s="14">
         <v>1</v>
       </c>
       <c r="AD38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="14">
         <v>6</v>
       </c>
+      <c r="AF38" s="73">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
       <c r="G39" s="39">
         <v>2</v>
       </c>
       <c r="H39" s="10">
         <v>2</v>
@@ -12173,50 +12448,53 @@
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
       <c r="Z39" s="14">
         <v>3</v>
       </c>
       <c r="AA39" s="14">
         <v>3</v>
       </c>
       <c r="AB39" s="14">
         <v>1</v>
       </c>
       <c r="AC39" s="14">
         <v>11</v>
       </c>
       <c r="AD39" s="14">
         <v>2</v>
       </c>
       <c r="AE39" s="14">
         <v>4</v>
       </c>
+      <c r="AF39" s="73">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="39">
         <v>5</v>
       </c>
       <c r="H40" s="10">
         <v>4</v>
@@ -12268,50 +12546,53 @@
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
       <c r="Z40" s="14">
         <v>8</v>
       </c>
       <c r="AA40" s="14">
         <v>3</v>
       </c>
       <c r="AB40" s="14">
         <v>6</v>
       </c>
       <c r="AC40" s="14">
         <v>5</v>
       </c>
       <c r="AD40" s="14">
         <v>7</v>
       </c>
       <c r="AE40" s="14">
         <v>1</v>
       </c>
+      <c r="AF40" s="73">
+        <v>2</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
       <c r="G41" s="39">
         <v>2</v>
       </c>
       <c r="H41" s="10">
         <v>5</v>
@@ -12363,50 +12644,53 @@
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
       <c r="Z41" s="14">
         <v>2</v>
       </c>
       <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="14">
         <v>1</v>
       </c>
       <c r="AC41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE41" s="14" t="s">
         <v>27</v>
       </c>
+      <c r="AF41" s="73">
+        <v>2</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
       <c r="G42" s="39">
         <v>1</v>
       </c>
       <c r="H42" s="10">
         <v>4</v>
@@ -12458,51 +12742,53 @@
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="14">
         <v>1</v>
       </c>
-      <c r="AF42" s="37"/>
+      <c r="AF42" s="73">
+        <v>1</v>
+      </c>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
@@ -12559,207 +12845,209 @@
       </c>
       <c r="X43" s="40">
         <v>9</v>
       </c>
       <c r="Y43" s="40">
         <v>13</v>
       </c>
       <c r="Z43" s="55">
         <v>6</v>
       </c>
       <c r="AA43" s="55">
         <v>6</v>
       </c>
       <c r="AB43" s="55">
         <v>9</v>
       </c>
       <c r="AC43" s="55">
         <v>5</v>
       </c>
       <c r="AD43" s="55">
         <v>5</v>
       </c>
       <c r="AE43" s="55">
         <v>11</v>
       </c>
-      <c r="AF43" s="51"/>
+      <c r="AF43" s="74">
+        <v>4</v>
+      </c>
       <c r="AG43" s="51"/>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="AE46" sqref="AE46"/>
+      <selection activeCell="AF43" sqref="AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="62"/>
-[...22 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="X3" s="69"/>
       <c r="Y3" s="69"/>
       <c r="AJ3" s="69" t="s">
         <v>19</v>
       </c>
       <c r="AK3" s="69"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="65"/>
-      <c r="B4" s="63">
+      <c r="A4" s="62"/>
+      <c r="B4" s="60">
         <v>2024</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...9 lines deleted...]
-      <c r="AK4" s="64"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="66"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -12826,77 +13114,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-      <c r="Y6" s="59"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
       <c r="AD6" s="29"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
@@ -12949,50 +13237,53 @@
       </c>
       <c r="X7" s="27">
         <v>3.18</v>
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="27">
         <v>3.02</v>
       </c>
       <c r="AB7" s="27">
         <v>2.86</v>
       </c>
       <c r="AC7" s="27">
         <v>2.93</v>
       </c>
       <c r="AD7" s="42">
         <v>2.82</v>
       </c>
       <c r="AE7" s="42">
         <v>2.87</v>
       </c>
+      <c r="AF7" s="42">
+        <v>2.86</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
         <v>3.36</v>
@@ -13044,50 +13335,53 @@
       </c>
       <c r="X8" s="27">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="27">
         <v>3.73</v>
       </c>
       <c r="AB8" s="27">
         <v>3.54</v>
       </c>
       <c r="AC8" s="27">
         <v>3.59</v>
       </c>
       <c r="AD8" s="42">
         <v>3.39</v>
       </c>
       <c r="AE8" s="42">
         <v>3.35</v>
       </c>
+      <c r="AF8" s="42">
+        <v>3.39</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
         <v>2.84</v>
@@ -13139,50 +13433,53 @@
       </c>
       <c r="X9" s="27">
         <v>2.96</v>
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="27">
         <v>2.12</v>
       </c>
       <c r="AB9" s="27">
         <v>2.36</v>
       </c>
       <c r="AC9" s="27">
         <v>2.59</v>
       </c>
       <c r="AD9" s="42">
         <v>2.46</v>
       </c>
       <c r="AE9" s="42">
         <v>2.81</v>
       </c>
+      <c r="AF9" s="42">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
         <v>0.93</v>
@@ -13234,50 +13531,53 @@
       </c>
       <c r="X10" s="27">
         <v>1.67</v>
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="27">
         <v>1.55</v>
       </c>
       <c r="AB10" s="27">
         <v>1.36</v>
       </c>
       <c r="AC10" s="27">
         <v>1.52</v>
       </c>
       <c r="AD10" s="42">
         <v>1.61</v>
       </c>
       <c r="AE10" s="42">
         <v>1.68</v>
       </c>
+      <c r="AF10" s="42">
+        <v>1.44</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
         <v>1.49</v>
@@ -13329,50 +13629,53 @@
       </c>
       <c r="X11" s="27">
         <v>2.6</v>
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="27">
         <v>3.14</v>
       </c>
       <c r="AB11" s="27">
         <v>2.38</v>
       </c>
       <c r="AC11" s="27">
         <v>2.62</v>
       </c>
       <c r="AD11" s="42">
         <v>2.65</v>
       </c>
       <c r="AE11" s="42">
         <v>2.99</v>
       </c>
+      <c r="AF11" s="42">
+        <v>2.82</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
         <v>2.0699999999999998</v>
@@ -13424,50 +13727,53 @@
       </c>
       <c r="X12" s="27">
         <v>2.21</v>
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="27">
         <v>2.83</v>
       </c>
       <c r="AB12" s="27">
         <v>3.08</v>
       </c>
       <c r="AC12" s="27">
         <v>3.08</v>
       </c>
       <c r="AD12" s="42">
         <v>3.17</v>
       </c>
       <c r="AE12" s="42">
         <v>2.85</v>
       </c>
+      <c r="AF12" s="42">
+        <v>2.69</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
         <v>2.06</v>
@@ -13519,50 +13825,53 @@
       </c>
       <c r="X13" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="27">
         <v>1.89</v>
       </c>
       <c r="AB13" s="27">
         <v>1.74</v>
       </c>
       <c r="AC13" s="27">
         <v>1.86</v>
       </c>
       <c r="AD13" s="42">
         <v>2.37</v>
       </c>
       <c r="AE13" s="42">
         <v>2.1</v>
       </c>
+      <c r="AF13" s="42">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
         <v>2.61</v>
@@ -13614,50 +13923,53 @@
       </c>
       <c r="X14" s="27">
         <v>2.82</v>
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="27">
         <v>3.78</v>
       </c>
       <c r="AB14" s="27">
         <v>3.01</v>
       </c>
       <c r="AC14" s="27">
         <v>3.06</v>
       </c>
       <c r="AD14" s="42">
         <v>2.74</v>
       </c>
       <c r="AE14" s="42">
         <v>2.99</v>
       </c>
+      <c r="AF14" s="42">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
         <v>2.21</v>
@@ -13709,50 +14021,53 @@
       </c>
       <c r="X15" s="27">
         <v>2.76</v>
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="27">
         <v>1.89</v>
       </c>
       <c r="AB15" s="27">
         <v>2.23</v>
       </c>
       <c r="AC15" s="27">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="42">
         <v>2.08</v>
       </c>
       <c r="AE15" s="42">
         <v>1.86</v>
       </c>
+      <c r="AF15" s="42">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
         <v>2.16</v>
@@ -13804,52 +14119,55 @@
       </c>
       <c r="X16" s="27">
         <v>2.5</v>
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="27">
         <v>2.59</v>
       </c>
       <c r="AB16" s="27">
         <v>2.42</v>
       </c>
       <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="42">
         <v>2.4500000000000002</v>
       </c>
       <c r="AE16" s="42">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="42">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -13899,52 +14217,55 @@
       </c>
       <c r="X17" s="27">
         <v>3.23</v>
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="27">
         <v>2.14</v>
       </c>
       <c r="AB17" s="27">
         <v>1.65</v>
       </c>
       <c r="AC17" s="27">
         <v>3.2</v>
       </c>
       <c r="AD17" s="42">
         <v>2.82</v>
       </c>
       <c r="AE17" s="42">
         <v>2.84</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="42">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -13994,52 +14315,55 @@
       </c>
       <c r="X18" s="27">
         <v>2.39</v>
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="27">
         <v>2.67</v>
       </c>
       <c r="AB18" s="27">
         <v>2.74</v>
       </c>
       <c r="AC18" s="27">
         <v>2.54</v>
       </c>
       <c r="AD18" s="42">
         <v>2.67</v>
       </c>
       <c r="AE18" s="42">
         <v>2.4500000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="42">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -14089,52 +14413,55 @@
       </c>
       <c r="X19" s="27">
         <v>2.84</v>
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="27">
         <v>1.38</v>
       </c>
       <c r="AB19" s="27">
         <v>1.37</v>
       </c>
       <c r="AC19" s="27">
         <v>1.02</v>
       </c>
       <c r="AD19" s="42">
         <v>0.81</v>
       </c>
       <c r="AE19" s="42">
         <v>0.68</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="42">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -14184,52 +14511,55 @@
       </c>
       <c r="X20" s="27">
         <v>1.57</v>
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="42" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="42">
         <v>0.18</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="42">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -14279,82 +14609,86 @@
       </c>
       <c r="X21" s="27">
         <v>2.56</v>
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="27">
         <v>2.23</v>
       </c>
       <c r="AB21" s="27">
         <v>2.56</v>
       </c>
       <c r="AC21" s="27">
         <v>2.37</v>
       </c>
       <c r="AD21" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE21" s="42">
         <v>2.54</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="15" customHeight="1">
+      <c r="AF21" s="42">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="15" customHeight="1">
       <c r="A22" s="67" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="67"/>
       <c r="C22" s="67"/>
       <c r="D22" s="67"/>
       <c r="E22" s="67"/>
       <c r="F22" s="67"/>
       <c r="G22" s="67"/>
       <c r="H22" s="67"/>
       <c r="I22" s="67"/>
       <c r="J22" s="67"/>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
       <c r="M22" s="67"/>
       <c r="N22" s="67"/>
       <c r="O22" s="67"/>
       <c r="P22" s="67"/>
       <c r="Q22" s="67"/>
       <c r="R22" s="67"/>
       <c r="S22" s="67"/>
       <c r="T22" s="67"/>
       <c r="U22" s="67"/>
       <c r="V22" s="67"/>
       <c r="W22" s="67"/>
       <c r="X22" s="67"/>
       <c r="Y22" s="67"/>
       <c r="AD22" s="42"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="42"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
@@ -14404,52 +14738,55 @@
       </c>
       <c r="X23" s="30">
         <v>3.87</v>
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
       <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="30">
         <v>3.67</v>
       </c>
       <c r="AB23" s="30">
         <v>3.44</v>
       </c>
       <c r="AC23" s="29">
         <v>3.48</v>
       </c>
       <c r="AD23" s="42">
         <v>3.31</v>
       </c>
       <c r="AE23" s="42">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="42">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -14499,52 +14836,55 @@
       </c>
       <c r="X24" s="30">
         <v>4.0199999999999996</v>
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="30">
         <v>3.73</v>
       </c>
       <c r="AB24" s="30">
         <v>3.54</v>
       </c>
       <c r="AC24" s="29">
         <v>3.59</v>
       </c>
       <c r="AD24" s="42">
         <v>3.39</v>
       </c>
       <c r="AE24" s="42">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="42">
+        <v>3.39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -14594,52 +14934,55 @@
       </c>
       <c r="X25" s="30">
         <v>2.69</v>
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
       <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="30">
         <v>3.82</v>
       </c>
       <c r="AC25" s="29">
         <v>3.94</v>
       </c>
       <c r="AD25" s="42">
         <v>3.13</v>
       </c>
       <c r="AE25" s="42">
         <v>3.55</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="42">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -14689,52 +15032,55 @@
       </c>
       <c r="X26" s="30">
         <v>3.75</v>
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
       <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="30">
         <v>1.89</v>
       </c>
       <c r="AB26" s="30">
         <v>1.23</v>
       </c>
       <c r="AC26" s="29">
         <v>2.31</v>
       </c>
       <c r="AD26" s="42">
         <v>2.21</v>
       </c>
       <c r="AE26" s="42">
         <v>1.84</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="42">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -14784,52 +15130,55 @@
       </c>
       <c r="X27" s="30">
         <v>3.26</v>
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
       <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="30">
         <v>4.57</v>
       </c>
       <c r="AB27" s="30">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>3</v>
       </c>
       <c r="AD27" s="42">
         <v>3.88</v>
       </c>
       <c r="AE27" s="42">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="42">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -14879,82 +15228,86 @@
       </c>
       <c r="X28" s="30">
         <v>2.54</v>
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
       <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="30">
         <v>2.41</v>
       </c>
       <c r="AB28" s="30">
         <v>2.54</v>
       </c>
       <c r="AC28" s="29">
         <v>2.13</v>
       </c>
       <c r="AD28" s="42">
         <v>2.2599999999999998</v>
       </c>
       <c r="AE28" s="42">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="42">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="68" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="68"/>
       <c r="C29" s="68"/>
       <c r="D29" s="68"/>
       <c r="E29" s="68"/>
       <c r="F29" s="68"/>
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68"/>
       <c r="L29" s="68"/>
       <c r="M29" s="68"/>
       <c r="N29" s="68"/>
       <c r="O29" s="68"/>
       <c r="P29" s="68"/>
       <c r="Q29" s="68"/>
       <c r="R29" s="68"/>
       <c r="S29" s="68"/>
       <c r="T29" s="68"/>
       <c r="U29" s="68"/>
       <c r="V29" s="68"/>
       <c r="W29" s="68"/>
       <c r="X29" s="68"/>
       <c r="Y29" s="68"/>
       <c r="AD29" s="42"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="42"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
       <c r="G30" s="44">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
@@ -15004,52 +15357,55 @@
       </c>
       <c r="X30" s="33">
         <v>2.5</v>
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
       <c r="Z30" s="33">
         <v>2.97</v>
       </c>
       <c r="AA30" s="33">
         <v>2.37</v>
       </c>
       <c r="AB30" s="33">
         <v>2.27</v>
       </c>
       <c r="AC30" s="29">
         <v>2.37</v>
       </c>
       <c r="AD30" s="42">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE30" s="42">
         <v>2.4300000000000002</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="42">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
       <c r="G31" s="45">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
@@ -15099,52 +15455,55 @@
       </c>
       <c r="X31" s="33">
         <v>2.96</v>
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
       <c r="Z31" s="33">
         <v>2.41</v>
       </c>
       <c r="AA31" s="33">
         <v>2.12</v>
       </c>
       <c r="AB31" s="33">
         <v>2.36</v>
       </c>
       <c r="AC31" s="29">
         <v>2.59</v>
       </c>
       <c r="AD31" s="42">
         <v>2.46</v>
       </c>
       <c r="AE31" s="42">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="42">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
       <c r="G32" s="45">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
@@ -15193,50 +15552,53 @@
         <v>1.74</v>
       </c>
       <c r="X32" s="33">
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
       <c r="Z32" s="33">
         <v>1.96</v>
       </c>
       <c r="AA32" s="33">
         <v>1.55</v>
       </c>
       <c r="AB32" s="33">
         <v>1.36</v>
       </c>
       <c r="AC32" s="29">
         <v>1.52</v>
       </c>
       <c r="AD32" s="42">
         <v>1.61</v>
       </c>
       <c r="AE32" s="42">
         <v>1.68</v>
+      </c>
+      <c r="AF32" s="42">
+        <v>1.44</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
       <c r="G33" s="45">
         <v>1</v>
       </c>
       <c r="H33" s="5">
@@ -15289,50 +15651,53 @@
       </c>
       <c r="X33" s="33">
         <v>2.56</v>
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
       <c r="Z33" s="33">
         <v>4.83</v>
       </c>
       <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="33">
         <v>1.66</v>
       </c>
       <c r="AC33" s="29">
         <v>1.96</v>
       </c>
       <c r="AD33" s="42">
         <v>2.4</v>
       </c>
       <c r="AE33" s="42">
         <v>2.71</v>
       </c>
+      <c r="AF33" s="42">
+        <v>2.62</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
       <c r="G34" s="45">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
@@ -15384,50 +15749,53 @@
       </c>
       <c r="X34" s="33">
         <v>2.21</v>
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="33">
         <v>4.21</v>
       </c>
       <c r="AA34" s="33">
         <v>2.83</v>
       </c>
       <c r="AB34" s="33">
         <v>3.08</v>
       </c>
       <c r="AC34" s="29">
         <v>3.08</v>
       </c>
       <c r="AD34" s="42">
         <v>3.17</v>
       </c>
       <c r="AE34" s="42">
         <v>2.85</v>
       </c>
+      <c r="AF34" s="42">
+        <v>2.69</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
       <c r="G35" s="45">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
@@ -15479,50 +15847,53 @@
       </c>
       <c r="X35" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
       <c r="Z35" s="33">
         <v>1.45</v>
       </c>
       <c r="AA35" s="33">
         <v>1.89</v>
       </c>
       <c r="AB35" s="33">
         <v>1.74</v>
       </c>
       <c r="AC35" s="29">
         <v>1.86</v>
       </c>
       <c r="AD35" s="42">
         <v>2.37</v>
       </c>
       <c r="AE35" s="42">
         <v>2.1</v>
       </c>
+      <c r="AF35" s="42">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
       <c r="G36" s="45">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
@@ -15574,50 +15945,53 @@
       </c>
       <c r="X36" s="33">
         <v>2.82</v>
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
       <c r="Z36" s="33">
         <v>4.63</v>
       </c>
       <c r="AA36" s="33">
         <v>3.78</v>
       </c>
       <c r="AB36" s="33">
         <v>3.01</v>
       </c>
       <c r="AC36" s="29">
         <v>3.06</v>
       </c>
       <c r="AD36" s="42">
         <v>2.74</v>
       </c>
       <c r="AE36" s="42">
         <v>2.99</v>
       </c>
+      <c r="AF36" s="42">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
       <c r="G37" s="45">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
@@ -15669,50 +16043,53 @@
       </c>
       <c r="X37" s="33">
         <v>2.09</v>
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="33">
         <v>2.44</v>
       </c>
       <c r="AA37" s="33">
         <v>1.89</v>
       </c>
       <c r="AB37" s="33">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="42">
         <v>1.99</v>
       </c>
       <c r="AE37" s="42">
         <v>1.87</v>
       </c>
+      <c r="AF37" s="42">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
       <c r="G38" s="45">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
@@ -15764,50 +16141,53 @@
       </c>
       <c r="X38" s="33">
         <v>1.82</v>
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
       <c r="Z38" s="33">
         <v>1.37</v>
       </c>
       <c r="AA38" s="33">
         <v>0.72</v>
       </c>
       <c r="AB38" s="33">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>1.41</v>
       </c>
       <c r="AD38" s="42">
         <v>1.1200000000000001</v>
       </c>
       <c r="AE38" s="42">
         <v>2.3199999999999998</v>
       </c>
+      <c r="AF38" s="42">
+        <v>2.1800000000000002</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
       <c r="G39" s="45">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
@@ -15859,50 +16239,53 @@
       </c>
       <c r="X39" s="33">
         <v>3.23</v>
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
       <c r="Z39" s="33">
         <v>2.04</v>
       </c>
       <c r="AA39" s="33">
         <v>2.14</v>
       </c>
       <c r="AB39" s="33">
         <v>1.65</v>
       </c>
       <c r="AC39" s="29">
         <v>3.2</v>
       </c>
       <c r="AD39" s="42">
         <v>2.82</v>
       </c>
       <c r="AE39" s="42">
         <v>2.84</v>
       </c>
+      <c r="AF39" s="42">
+        <v>2.83</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
       <c r="G40" s="45">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
@@ -15954,50 +16337,53 @@
       </c>
       <c r="X40" s="33">
         <v>2.31</v>
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
       <c r="Z40" s="33">
         <v>3.91</v>
       </c>
       <c r="AA40" s="33">
         <v>2.81</v>
       </c>
       <c r="AB40" s="33">
         <v>2.84</v>
       </c>
       <c r="AC40" s="29">
         <v>2.76</v>
       </c>
       <c r="AD40" s="42">
         <v>2.89</v>
       </c>
       <c r="AE40" s="42">
         <v>2.4900000000000002</v>
       </c>
+      <c r="AF40" s="42">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
       <c r="G41" s="45">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
@@ -16049,51 +16435,53 @@
       </c>
       <c r="X41" s="33">
         <v>2.84</v>
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
       <c r="Z41" s="33">
         <v>2.64</v>
       </c>
       <c r="AA41" s="33">
         <v>1.38</v>
       </c>
       <c r="AB41" s="33">
         <v>1.37</v>
       </c>
       <c r="AC41" s="29">
         <v>1.02</v>
       </c>
       <c r="AD41" s="42">
         <v>0.81</v>
       </c>
       <c r="AE41" s="42">
         <v>0.68</v>
       </c>
-      <c r="AF41" s="37"/>
+      <c r="AF41" s="42">
+        <v>0.96</v>
+      </c>
       <c r="AG41" s="37"/>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
@@ -16150,51 +16538,53 @@
       </c>
       <c r="X42" s="33">
         <v>1.57</v>
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
       <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="42" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="42">
         <v>0.18</v>
       </c>
-      <c r="AF42" s="37"/>
+      <c r="AF42" s="42">
+        <v>0.3</v>
+      </c>
       <c r="AG42" s="37"/>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="35">
         <v>1.35</v>
       </c>
       <c r="C43" s="35">
         <v>1.57</v>
       </c>
       <c r="D43" s="35">
         <v>1.96</v>
       </c>
       <c r="E43" s="35">
         <v>2.16</v>
       </c>
       <c r="F43" s="35">
         <v>2.2000000000000002</v>
       </c>
@@ -16251,51 +16641,53 @@
       </c>
       <c r="X43" s="34">
         <v>2.56</v>
       </c>
       <c r="Y43" s="34">
         <v>2.73</v>
       </c>
       <c r="Z43" s="34">
         <v>2.11</v>
       </c>
       <c r="AA43" s="34">
         <v>2.23</v>
       </c>
       <c r="AB43" s="34">
         <v>2.56</v>
       </c>
       <c r="AC43" s="35">
         <v>2.37</v>
       </c>
       <c r="AD43" s="35">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE43" s="35">
         <v>2.54</v>
       </c>
-      <c r="AF43" s="51"/>
+      <c r="AF43" s="35">
+        <v>2.37</v>
+      </c>
       <c r="AG43" s="51"/>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>