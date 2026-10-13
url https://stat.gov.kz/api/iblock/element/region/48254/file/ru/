--- v5 (2026-09-21)
+++ v6 (2026-10-13)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-8445" yWindow="255" windowWidth="21090" windowHeight="12345" tabRatio="754"/>
+    <workbookView xWindow="-8448" yWindow="252" windowWidth="21096" windowHeight="12348" tabRatio="754" activeTab="5"/>
   </bookViews>
   <sheets>
-    <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Число зарег.браков" sheetId="1" r:id="rId3"/>
+    <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId4"/>
+    <sheet name="Число зарег.разводов" sheetId="5" r:id="rId5"/>
+    <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="92">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -163,59 +166,191 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике браков и разводов  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО "Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число зарегистрированных браков и разводов </t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о браке, разводе</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Число зарегистрированных браков, разыводов</t>
+  </si>
+  <si>
+    <t>Браки, разводы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика зарегистрированных браков в Республике Казахстан  основывается на учете актов о регистрации брака, развода в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Ежемесячное число зарегистрированных браков, разводов</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -243,60 +378,119 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -363,56 +557,101 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -528,115 +767,178 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -879,200 +1181,827 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="50" style="63" customWidth="1"/>
+    <col min="2" max="2" width="71.77734375" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="14.4">
+      <c r="A1" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="62">
+        <v>612401</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="14.4">
+      <c r="A2" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="14.4">
+      <c r="A3" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="64" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="14.4">
+      <c r="A4" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="14.4">
+      <c r="A5" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="64" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="14.4">
+      <c r="A6" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="64" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="14.4">
+      <c r="A7" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="45" customHeight="1">
+      <c r="A8" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="91.8" customHeight="1">
+      <c r="A9" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="14.4">
+      <c r="A10" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="14.4">
+      <c r="A11" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.8">
+      <c r="A12" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="14.4">
+      <c r="A13" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.4">
+      <c r="A14" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="14.4">
+      <c r="A15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="68">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="14.4">
+      <c r="A16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="68">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.4">
+      <c r="A17" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="69" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.4">
+      <c r="A18" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.4">
+      <c r="A19" s="61" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.4">
+      <c r="A20" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>79</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="74" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="74" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="74"/>
+    <col min="4" max="4" width="51.6640625" style="74" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="75"/>
+    <col min="257" max="257" width="4.5546875" style="75" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="75" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="75"/>
+    <col min="260" max="260" width="51.6640625" style="75" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="75"/>
+    <col min="513" max="513" width="4.5546875" style="75" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="75" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="75"/>
+    <col min="516" max="516" width="51.6640625" style="75" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="75"/>
+    <col min="769" max="769" width="4.5546875" style="75" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="75" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="75"/>
+    <col min="772" max="772" width="51.6640625" style="75" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="75"/>
+    <col min="1025" max="1025" width="4.5546875" style="75" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="75"/>
+    <col min="1028" max="1028" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="75"/>
+    <col min="1281" max="1281" width="4.5546875" style="75" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="75"/>
+    <col min="1284" max="1284" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="75"/>
+    <col min="1537" max="1537" width="4.5546875" style="75" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="75"/>
+    <col min="1540" max="1540" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="75"/>
+    <col min="1793" max="1793" width="4.5546875" style="75" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="75"/>
+    <col min="1796" max="1796" width="51.6640625" style="75" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="75"/>
+    <col min="2049" max="2049" width="4.5546875" style="75" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="75"/>
+    <col min="2052" max="2052" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="75"/>
+    <col min="2305" max="2305" width="4.5546875" style="75" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="75"/>
+    <col min="2308" max="2308" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="75"/>
+    <col min="2561" max="2561" width="4.5546875" style="75" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="75"/>
+    <col min="2564" max="2564" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="75"/>
+    <col min="2817" max="2817" width="4.5546875" style="75" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="75"/>
+    <col min="2820" max="2820" width="51.6640625" style="75" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="75"/>
+    <col min="3073" max="3073" width="4.5546875" style="75" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="75"/>
+    <col min="3076" max="3076" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="75"/>
+    <col min="3329" max="3329" width="4.5546875" style="75" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="75"/>
+    <col min="3332" max="3332" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="75"/>
+    <col min="3585" max="3585" width="4.5546875" style="75" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="75"/>
+    <col min="3588" max="3588" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="75"/>
+    <col min="3841" max="3841" width="4.5546875" style="75" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="75"/>
+    <col min="3844" max="3844" width="51.6640625" style="75" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="75"/>
+    <col min="4097" max="4097" width="4.5546875" style="75" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="75"/>
+    <col min="4100" max="4100" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="75"/>
+    <col min="4353" max="4353" width="4.5546875" style="75" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="75"/>
+    <col min="4356" max="4356" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="75"/>
+    <col min="4609" max="4609" width="4.5546875" style="75" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="75"/>
+    <col min="4612" max="4612" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="75"/>
+    <col min="4865" max="4865" width="4.5546875" style="75" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="75"/>
+    <col min="4868" max="4868" width="51.6640625" style="75" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="75"/>
+    <col min="5121" max="5121" width="4.5546875" style="75" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="75"/>
+    <col min="5124" max="5124" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="75"/>
+    <col min="5377" max="5377" width="4.5546875" style="75" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="75"/>
+    <col min="5380" max="5380" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="75"/>
+    <col min="5633" max="5633" width="4.5546875" style="75" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="75"/>
+    <col min="5636" max="5636" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="75"/>
+    <col min="5889" max="5889" width="4.5546875" style="75" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="75"/>
+    <col min="5892" max="5892" width="51.6640625" style="75" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="75"/>
+    <col min="6145" max="6145" width="4.5546875" style="75" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="75"/>
+    <col min="6148" max="6148" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="75"/>
+    <col min="6401" max="6401" width="4.5546875" style="75" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="75"/>
+    <col min="6404" max="6404" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="75"/>
+    <col min="6657" max="6657" width="4.5546875" style="75" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="75"/>
+    <col min="6660" max="6660" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="75"/>
+    <col min="6913" max="6913" width="4.5546875" style="75" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="75"/>
+    <col min="6916" max="6916" width="51.6640625" style="75" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="75"/>
+    <col min="7169" max="7169" width="4.5546875" style="75" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="75"/>
+    <col min="7172" max="7172" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="75"/>
+    <col min="7425" max="7425" width="4.5546875" style="75" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="75"/>
+    <col min="7428" max="7428" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="75"/>
+    <col min="7681" max="7681" width="4.5546875" style="75" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="75"/>
+    <col min="7684" max="7684" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="75"/>
+    <col min="7937" max="7937" width="4.5546875" style="75" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="75"/>
+    <col min="7940" max="7940" width="51.6640625" style="75" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="75"/>
+    <col min="8193" max="8193" width="4.5546875" style="75" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="75"/>
+    <col min="8196" max="8196" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="75"/>
+    <col min="8449" max="8449" width="4.5546875" style="75" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="75"/>
+    <col min="8452" max="8452" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="75"/>
+    <col min="8705" max="8705" width="4.5546875" style="75" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="75"/>
+    <col min="8708" max="8708" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="75"/>
+    <col min="8961" max="8961" width="4.5546875" style="75" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="75"/>
+    <col min="8964" max="8964" width="51.6640625" style="75" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="75"/>
+    <col min="9217" max="9217" width="4.5546875" style="75" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="75"/>
+    <col min="9220" max="9220" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="75"/>
+    <col min="9473" max="9473" width="4.5546875" style="75" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="75"/>
+    <col min="9476" max="9476" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="75"/>
+    <col min="9729" max="9729" width="4.5546875" style="75" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="75"/>
+    <col min="9732" max="9732" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="75"/>
+    <col min="9985" max="9985" width="4.5546875" style="75" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="75"/>
+    <col min="9988" max="9988" width="51.6640625" style="75" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="75"/>
+    <col min="10241" max="10241" width="4.5546875" style="75" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="75"/>
+    <col min="10244" max="10244" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="75"/>
+    <col min="10497" max="10497" width="4.5546875" style="75" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="75"/>
+    <col min="10500" max="10500" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="75"/>
+    <col min="10753" max="10753" width="4.5546875" style="75" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="75"/>
+    <col min="10756" max="10756" width="51.6640625" style="75" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="75"/>
+    <col min="11009" max="11009" width="4.5546875" style="75" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="75"/>
+    <col min="11012" max="11012" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="75"/>
+    <col min="11265" max="11265" width="4.5546875" style="75" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="75"/>
+    <col min="11268" max="11268" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="75"/>
+    <col min="11521" max="11521" width="4.5546875" style="75" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="75"/>
+    <col min="11524" max="11524" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="75"/>
+    <col min="11777" max="11777" width="4.5546875" style="75" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="75"/>
+    <col min="11780" max="11780" width="51.6640625" style="75" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="75"/>
+    <col min="12033" max="12033" width="4.5546875" style="75" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="75"/>
+    <col min="12036" max="12036" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="75"/>
+    <col min="12289" max="12289" width="4.5546875" style="75" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="75"/>
+    <col min="12292" max="12292" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="75"/>
+    <col min="12545" max="12545" width="4.5546875" style="75" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="75"/>
+    <col min="12548" max="12548" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="75"/>
+    <col min="12801" max="12801" width="4.5546875" style="75" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="75"/>
+    <col min="12804" max="12804" width="51.6640625" style="75" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="75"/>
+    <col min="13057" max="13057" width="4.5546875" style="75" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="75"/>
+    <col min="13060" max="13060" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="75"/>
+    <col min="13313" max="13313" width="4.5546875" style="75" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="75"/>
+    <col min="13316" max="13316" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="75"/>
+    <col min="13569" max="13569" width="4.5546875" style="75" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="75"/>
+    <col min="13572" max="13572" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="75"/>
+    <col min="13825" max="13825" width="4.5546875" style="75" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="75"/>
+    <col min="13828" max="13828" width="51.6640625" style="75" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="75"/>
+    <col min="14081" max="14081" width="4.5546875" style="75" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="75"/>
+    <col min="14084" max="14084" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="75"/>
+    <col min="14337" max="14337" width="4.5546875" style="75" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="75"/>
+    <col min="14340" max="14340" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="75"/>
+    <col min="14593" max="14593" width="4.5546875" style="75" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="75"/>
+    <col min="14596" max="14596" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="75"/>
+    <col min="14849" max="14849" width="4.5546875" style="75" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="75"/>
+    <col min="14852" max="14852" width="51.6640625" style="75" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="75"/>
+    <col min="15105" max="15105" width="4.5546875" style="75" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="75"/>
+    <col min="15108" max="15108" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="75"/>
+    <col min="15361" max="15361" width="4.5546875" style="75" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="75"/>
+    <col min="15364" max="15364" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="75"/>
+    <col min="15617" max="15617" width="4.5546875" style="75" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="75"/>
+    <col min="15620" max="15620" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="75"/>
+    <col min="15873" max="15873" width="4.5546875" style="75" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="75"/>
+    <col min="15876" max="15876" width="51.6640625" style="75" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="75"/>
+    <col min="16129" max="16129" width="4.5546875" style="75" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="75" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="75"/>
+    <col min="16132" max="16132" width="51.6640625" style="75" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="75"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="73"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="73"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="73"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="77"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="73"/>
+      <c r="B5" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="C5" s="76"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="73"/>
+      <c r="B6" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" s="76"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="73"/>
+      <c r="B7" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" s="76"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="73"/>
+      <c r="B8" s="76" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" s="76"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="73"/>
+      <c r="B9" s="76" t="s">
+        <v>88</v>
+      </c>
+      <c r="C9" s="76"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="73"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="78"/>
+    </row>
+    <row r="11" spans="1:4" ht="39.6">
+      <c r="A11" s="73"/>
+      <c r="B11" s="79" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="76"/>
+      <c r="D11" s="78"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="73"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="78"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="73"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="78"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="80" t="s">
+        <v>90</v>
+      </c>
+      <c r="C14" s="81"/>
+      <c r="D14" s="81"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="77"/>
+      <c r="D15" s="77"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="82"/>
+      <c r="B19" s="82"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AF43" sqref="AF43"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="2"/>
       <c r="M3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1139,77 +2068,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>211</v>
       </c>
       <c r="C7" s="10">
         <v>210</v>
       </c>
       <c r="D7" s="10">
         <v>218</v>
       </c>
       <c r="E7" s="10">
         <v>246</v>
       </c>
       <c r="F7" s="10">
         <v>153</v>
       </c>
       <c r="G7" s="6">
         <v>341</v>
       </c>
       <c r="H7" s="6">
         <v>399</v>
@@ -1264,50 +2193,53 @@
       </c>
       <c r="Y7" s="8">
         <v>255</v>
       </c>
       <c r="Z7" s="8">
         <v>180</v>
       </c>
       <c r="AA7" s="8">
         <v>162</v>
       </c>
       <c r="AB7" s="8">
         <v>189</v>
       </c>
       <c r="AC7" s="57">
         <v>208</v>
       </c>
       <c r="AD7" s="57">
         <v>113</v>
       </c>
       <c r="AE7" s="57">
         <v>448</v>
       </c>
       <c r="AF7" s="57">
         <v>341</v>
       </c>
+      <c r="AG7" s="97">
+        <v>321</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>104</v>
       </c>
       <c r="C8" s="10">
         <v>106</v>
       </c>
       <c r="D8" s="10">
         <v>104</v>
       </c>
       <c r="E8" s="10">
         <v>125</v>
       </c>
       <c r="F8" s="10">
         <v>66</v>
       </c>
       <c r="G8" s="6">
         <v>188</v>
       </c>
       <c r="H8" s="6">
         <v>204</v>
@@ -1362,50 +2294,53 @@
       </c>
       <c r="Y8" s="8">
         <v>125</v>
       </c>
       <c r="Z8" s="8">
         <v>84</v>
       </c>
       <c r="AA8" s="8">
         <v>83</v>
       </c>
       <c r="AB8" s="8">
         <v>103</v>
       </c>
       <c r="AC8" s="57">
         <v>112</v>
       </c>
       <c r="AD8" s="57">
         <v>58</v>
       </c>
       <c r="AE8" s="57">
         <v>244</v>
       </c>
       <c r="AF8" s="57">
         <v>179</v>
       </c>
+      <c r="AG8" s="97">
+        <v>196</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>9</v>
       </c>
       <c r="C9" s="10">
         <v>6</v>
       </c>
       <c r="D9" s="10">
         <v>9</v>
       </c>
       <c r="E9" s="10">
         <v>15</v>
       </c>
       <c r="F9" s="10">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>17</v>
       </c>
       <c r="H9" s="6">
         <v>23</v>
@@ -1460,50 +2395,53 @@
       </c>
       <c r="Y9" s="8">
         <v>10</v>
       </c>
       <c r="Z9" s="8">
         <v>10</v>
       </c>
       <c r="AA9" s="8">
         <v>8</v>
       </c>
       <c r="AB9" s="8">
         <v>13</v>
       </c>
       <c r="AC9" s="57">
         <v>9</v>
       </c>
       <c r="AD9" s="57">
         <v>7</v>
       </c>
       <c r="AE9" s="57">
         <v>25</v>
       </c>
       <c r="AF9" s="57">
         <v>24</v>
       </c>
+      <c r="AG9" s="97">
+        <v>23</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>5</v>
       </c>
       <c r="C10" s="10">
         <v>3</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="10">
         <v>8</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>5</v>
       </c>
       <c r="H10" s="6">
         <v>8</v>
@@ -1558,50 +2496,53 @@
       </c>
       <c r="Y10" s="8">
         <v>3</v>
       </c>
       <c r="Z10" s="8">
         <v>4</v>
       </c>
       <c r="AA10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB10" s="8">
         <v>2</v>
       </c>
       <c r="AC10" s="57">
         <v>2</v>
       </c>
       <c r="AD10" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE10" s="57">
         <v>6</v>
       </c>
       <c r="AF10" s="57">
         <v>7</v>
       </c>
+      <c r="AG10" s="97">
+        <v>7</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>11</v>
       </c>
       <c r="C11" s="10">
         <v>11</v>
       </c>
       <c r="D11" s="10">
         <v>9</v>
       </c>
       <c r="E11" s="10">
         <v>7</v>
       </c>
       <c r="F11" s="10">
         <v>6</v>
       </c>
       <c r="G11" s="6">
         <v>10</v>
       </c>
       <c r="H11" s="6">
         <v>17</v>
@@ -1656,50 +2597,53 @@
       </c>
       <c r="Y11" s="8">
         <v>11</v>
       </c>
       <c r="Z11" s="8">
         <v>7</v>
       </c>
       <c r="AA11" s="8">
         <v>8</v>
       </c>
       <c r="AB11" s="8">
         <v>7</v>
       </c>
       <c r="AC11" s="57">
         <v>6</v>
       </c>
       <c r="AD11" s="57">
         <v>3</v>
       </c>
       <c r="AE11" s="57">
         <v>15</v>
       </c>
       <c r="AF11" s="57">
         <v>17</v>
       </c>
+      <c r="AG11" s="97">
+        <v>15</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>4</v>
       </c>
       <c r="C12" s="10">
         <v>5</v>
       </c>
       <c r="D12" s="10">
         <v>7</v>
       </c>
       <c r="E12" s="10">
         <v>11</v>
       </c>
       <c r="F12" s="10">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>12</v>
       </c>
       <c r="H12" s="6">
         <v>14</v>
@@ -1754,50 +2698,53 @@
       </c>
       <c r="Y12" s="8">
         <v>10</v>
       </c>
       <c r="Z12" s="8">
         <v>10</v>
       </c>
       <c r="AA12" s="8">
         <v>8</v>
       </c>
       <c r="AB12" s="8">
         <v>7</v>
       </c>
       <c r="AC12" s="57">
         <v>3</v>
       </c>
       <c r="AD12" s="57">
         <v>1</v>
       </c>
       <c r="AE12" s="57">
         <v>16</v>
       </c>
       <c r="AF12" s="57">
         <v>15</v>
       </c>
+      <c r="AG12" s="97">
+        <v>8</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>9</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>10</v>
       </c>
       <c r="H13" s="6">
         <v>6</v>
@@ -1852,50 +2799,53 @@
       </c>
       <c r="Y13" s="8">
         <v>4</v>
       </c>
       <c r="Z13" s="8">
         <v>5</v>
       </c>
       <c r="AA13" s="8">
         <v>5</v>
       </c>
       <c r="AB13" s="8">
         <v>3</v>
       </c>
       <c r="AC13" s="57">
         <v>5</v>
       </c>
       <c r="AD13" s="57">
         <v>4</v>
       </c>
       <c r="AE13" s="57">
         <v>13</v>
       </c>
       <c r="AF13" s="57">
         <v>5</v>
       </c>
+      <c r="AG13" s="97">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <v>11</v>
       </c>
       <c r="D14" s="10">
         <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>11</v>
       </c>
       <c r="G14" s="6">
         <v>26</v>
       </c>
       <c r="H14" s="6">
         <v>35</v>
@@ -1950,50 +2900,53 @@
       </c>
       <c r="Y14" s="8">
         <v>22</v>
       </c>
       <c r="Z14" s="8">
         <v>18</v>
       </c>
       <c r="AA14" s="8">
         <v>16</v>
       </c>
       <c r="AB14" s="8">
         <v>14</v>
       </c>
       <c r="AC14" s="57">
         <v>20</v>
       </c>
       <c r="AD14" s="57">
         <v>7</v>
       </c>
       <c r="AE14" s="57">
         <v>34</v>
       </c>
       <c r="AF14" s="57">
         <v>20</v>
       </c>
+      <c r="AG14" s="97">
+        <v>17</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>11</v>
       </c>
       <c r="D15" s="10">
         <v>5</v>
       </c>
       <c r="E15" s="10">
         <v>6</v>
       </c>
       <c r="F15" s="10">
         <v>2</v>
       </c>
       <c r="G15" s="6">
         <v>8</v>
       </c>
       <c r="H15" s="6">
         <v>9</v>
@@ -2048,50 +3001,53 @@
       </c>
       <c r="Y15" s="8">
         <v>7</v>
       </c>
       <c r="Z15" s="8">
         <v>6</v>
       </c>
       <c r="AA15" s="8">
         <v>2</v>
       </c>
       <c r="AB15" s="8">
         <v>6</v>
       </c>
       <c r="AC15" s="57">
         <v>10</v>
       </c>
       <c r="AD15" s="57">
         <v>2</v>
       </c>
       <c r="AE15" s="57">
         <v>6</v>
       </c>
       <c r="AF15" s="57">
         <v>13</v>
       </c>
+      <c r="AG15" s="97">
+        <v>7</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>8</v>
       </c>
       <c r="C16" s="10">
         <v>8</v>
       </c>
       <c r="D16" s="10">
         <v>12</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="6">
         <v>6</v>
       </c>
       <c r="H16" s="6">
         <v>16</v>
@@ -2146,52 +3102,55 @@
       </c>
       <c r="Y16" s="8">
         <v>12</v>
       </c>
       <c r="Z16" s="8">
         <v>3</v>
       </c>
       <c r="AA16" s="8">
         <v>4</v>
       </c>
       <c r="AB16" s="8">
         <v>3</v>
       </c>
       <c r="AC16" s="57">
         <v>8</v>
       </c>
       <c r="AD16" s="57">
         <v>2</v>
       </c>
       <c r="AE16" s="57">
         <v>10</v>
       </c>
       <c r="AF16" s="57">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="97">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>8</v>
       </c>
       <c r="C17" s="10">
         <v>4</v>
       </c>
       <c r="D17" s="10">
         <v>4</v>
       </c>
       <c r="E17" s="10">
         <v>6</v>
       </c>
       <c r="F17" s="10">
         <v>4</v>
       </c>
       <c r="G17" s="6">
         <v>10</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2244,52 +3203,55 @@
       </c>
       <c r="Y17" s="8">
         <v>11</v>
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>4</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
       <c r="AC17" s="57">
         <v>3</v>
       </c>
       <c r="AD17" s="57">
         <v>3</v>
       </c>
       <c r="AE17" s="57">
         <v>13</v>
       </c>
       <c r="AF17" s="57">
         <v>13</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>13</v>
       </c>
       <c r="C18" s="10">
         <v>16</v>
       </c>
       <c r="D18" s="10">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>22</v>
       </c>
       <c r="F18" s="10">
         <v>10</v>
       </c>
       <c r="G18" s="6">
         <v>17</v>
       </c>
       <c r="H18" s="6">
         <v>26</v>
       </c>
       <c r="I18" s="6">
@@ -2342,52 +3304,55 @@
       </c>
       <c r="Y18" s="8">
         <v>16</v>
       </c>
       <c r="Z18" s="8">
         <v>17</v>
       </c>
       <c r="AA18" s="8">
         <v>7</v>
       </c>
       <c r="AB18" s="8">
         <v>6</v>
       </c>
       <c r="AC18" s="57">
         <v>14</v>
       </c>
       <c r="AD18" s="57">
         <v>12</v>
       </c>
       <c r="AE18" s="57">
         <v>30</v>
       </c>
       <c r="AF18" s="57">
         <v>11</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="97">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>5</v>
       </c>
       <c r="C19" s="10">
         <v>5</v>
       </c>
       <c r="D19" s="10">
         <v>4</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="6">
         <v>5</v>
       </c>
       <c r="H19" s="6">
         <v>3</v>
       </c>
       <c r="I19" s="6">
@@ -2440,52 +3405,55 @@
       </c>
       <c r="Y19" s="8">
         <v>4</v>
       </c>
       <c r="Z19" s="8">
         <v>1</v>
       </c>
       <c r="AA19" s="8">
         <v>5</v>
       </c>
       <c r="AB19" s="8">
         <v>1</v>
       </c>
       <c r="AC19" s="57">
         <v>6</v>
       </c>
       <c r="AD19" s="57">
         <v>3</v>
       </c>
       <c r="AE19" s="57">
         <v>7</v>
       </c>
       <c r="AF19" s="57">
         <v>6</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="97">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>7</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>6</v>
       </c>
       <c r="F20" s="10">
         <v>5</v>
       </c>
       <c r="G20" s="6">
         <v>2</v>
       </c>
       <c r="H20" s="6">
         <v>10</v>
       </c>
       <c r="I20" s="6">
@@ -2538,52 +3506,55 @@
       </c>
       <c r="Y20" s="8">
         <v>1</v>
       </c>
       <c r="Z20" s="8">
         <v>4</v>
       </c>
       <c r="AA20" s="8">
         <v>1</v>
       </c>
       <c r="AB20" s="8">
         <v>3</v>
       </c>
       <c r="AC20" s="57">
         <v>4</v>
       </c>
       <c r="AD20" s="57">
         <v>2</v>
       </c>
       <c r="AE20" s="57">
         <v>7</v>
       </c>
       <c r="AF20" s="57">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>6</v>
       </c>
       <c r="C21" s="10">
         <v>14</v>
       </c>
       <c r="D21" s="10">
         <v>18</v>
       </c>
       <c r="E21" s="10">
         <v>16</v>
       </c>
       <c r="F21" s="10">
         <v>14</v>
       </c>
       <c r="G21" s="6">
         <v>25</v>
       </c>
       <c r="H21" s="6">
         <v>22</v>
       </c>
       <c r="I21" s="6">
@@ -2636,84 +3607,87 @@
       </c>
       <c r="Y21" s="8">
         <v>19</v>
       </c>
       <c r="Z21" s="8">
         <v>7</v>
       </c>
       <c r="AA21" s="8">
         <v>11</v>
       </c>
       <c r="AB21" s="8">
         <v>15</v>
       </c>
       <c r="AC21" s="57">
         <v>6</v>
       </c>
       <c r="AD21" s="57">
         <v>9</v>
       </c>
       <c r="AE21" s="57">
         <v>22</v>
       </c>
       <c r="AF21" s="57">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="65" t="s">
+      <c r="AG21" s="97">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="65"/>
-[...22 lines deleted...]
-      <c r="Y22" s="65"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="89"/>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="89"/>
+      <c r="S22" s="89"/>
+      <c r="T22" s="89"/>
+      <c r="U22" s="89"/>
+      <c r="V22" s="89"/>
+      <c r="W22" s="89"/>
+      <c r="X22" s="89"/>
+      <c r="Y22" s="89"/>
       <c r="AC22" s="57"/>
       <c r="AD22" s="57"/>
       <c r="AF22" s="57"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>118</v>
       </c>
       <c r="C23" s="10">
         <v>119</v>
       </c>
       <c r="D23" s="10">
         <v>122</v>
       </c>
       <c r="E23" s="10">
         <v>141</v>
       </c>
       <c r="F23" s="10">
         <v>75</v>
       </c>
       <c r="G23" s="12">
         <v>204</v>
       </c>
       <c r="H23" s="6">
         <v>230</v>
       </c>
       <c r="I23" s="6">
@@ -2766,52 +3740,55 @@
       </c>
       <c r="Y23" s="8">
         <v>143</v>
       </c>
       <c r="Z23" s="8">
         <v>98</v>
       </c>
       <c r="AA23" s="8">
         <v>92</v>
       </c>
       <c r="AB23" s="8">
         <v>114</v>
       </c>
       <c r="AC23" s="57">
         <v>128</v>
       </c>
       <c r="AD23" s="57">
         <v>68</v>
       </c>
       <c r="AE23" s="57">
         <v>264</v>
       </c>
       <c r="AF23" s="57">
         <v>198</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="97">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>104</v>
       </c>
       <c r="C24" s="10">
         <v>106</v>
       </c>
       <c r="D24" s="10">
         <v>104</v>
       </c>
       <c r="E24" s="10">
         <v>125</v>
       </c>
       <c r="F24" s="10">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>188</v>
       </c>
       <c r="H24" s="6">
         <v>204</v>
       </c>
       <c r="I24" s="6">
@@ -2864,52 +3841,55 @@
       </c>
       <c r="Y24" s="8">
         <v>125</v>
       </c>
       <c r="Z24" s="8">
         <v>84</v>
       </c>
       <c r="AA24" s="8">
         <v>83</v>
       </c>
       <c r="AB24" s="8">
         <v>103</v>
       </c>
       <c r="AC24" s="57">
         <v>112</v>
       </c>
       <c r="AD24" s="57">
         <v>58</v>
       </c>
       <c r="AE24" s="57">
         <v>244</v>
       </c>
       <c r="AF24" s="57">
         <v>179</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="97">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>4</v>
       </c>
       <c r="D25" s="10">
         <v>5</v>
       </c>
       <c r="E25" s="10">
         <v>4</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="12">
         <v>4</v>
       </c>
       <c r="H25" s="6">
         <v>2</v>
       </c>
       <c r="I25" s="6">
@@ -2962,52 +3942,55 @@
       </c>
       <c r="Y25" s="8">
         <v>6</v>
       </c>
       <c r="Z25" s="8">
         <v>2</v>
       </c>
       <c r="AA25" s="8">
         <v>5</v>
       </c>
       <c r="AB25" s="8">
         <v>3</v>
       </c>
       <c r="AC25" s="57">
         <v>2</v>
       </c>
       <c r="AD25" s="57">
         <v>1</v>
       </c>
       <c r="AE25" s="57">
         <v>4</v>
       </c>
       <c r="AF25" s="57">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>5</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>4</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="12">
         <v>4</v>
       </c>
       <c r="H26" s="6">
         <v>5</v>
       </c>
       <c r="I26" s="6">
@@ -3060,52 +4043,55 @@
       </c>
       <c r="Y26" s="8">
         <v>2</v>
       </c>
       <c r="Z26" s="8">
         <v>3</v>
       </c>
       <c r="AA26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB26" s="8">
         <v>4</v>
       </c>
       <c r="AC26" s="57">
         <v>5</v>
       </c>
       <c r="AD26" s="57">
         <v>2</v>
       </c>
       <c r="AE26" s="57">
         <v>2</v>
       </c>
       <c r="AF26" s="57">
         <v>6</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>5</v>
       </c>
       <c r="C27" s="10">
         <v>1</v>
       </c>
       <c r="D27" s="10">
         <v>5</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="12">
         <v>1</v>
       </c>
       <c r="H27" s="6">
         <v>3</v>
       </c>
       <c r="I27" s="6">
@@ -3158,52 +4144,55 @@
       </c>
       <c r="Y27" s="8">
         <v>4</v>
       </c>
       <c r="Z27" s="8">
         <v>3</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>2</v>
       </c>
       <c r="AC27" s="57">
         <v>4</v>
       </c>
       <c r="AD27" s="57">
         <v>2</v>
       </c>
       <c r="AE27" s="57">
         <v>5</v>
       </c>
       <c r="AF27" s="57">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>7</v>
       </c>
       <c r="E28" s="10">
         <v>7</v>
       </c>
       <c r="F28" s="10">
         <v>3</v>
       </c>
       <c r="G28" s="12">
         <v>7</v>
       </c>
       <c r="H28" s="6">
         <v>16</v>
       </c>
       <c r="I28" s="6">
@@ -3256,84 +4245,87 @@
       </c>
       <c r="Y28" s="8">
         <v>6</v>
       </c>
       <c r="Z28" s="8">
         <v>6</v>
       </c>
       <c r="AA28" s="8">
         <v>2</v>
       </c>
       <c r="AB28" s="8">
         <v>2</v>
       </c>
       <c r="AC28" s="57">
         <v>5</v>
       </c>
       <c r="AD28" s="57">
         <v>5</v>
       </c>
       <c r="AE28" s="57">
         <v>9</v>
       </c>
       <c r="AF28" s="57">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="66" t="s">
+      <c r="AG28" s="97">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="90" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="66"/>
-[...22 lines deleted...]
-      <c r="Y29" s="66"/>
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
       <c r="AC29" s="57"/>
       <c r="AD29" s="57"/>
       <c r="AF29" s="57"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>93</v>
       </c>
       <c r="C30" s="10">
         <v>91</v>
       </c>
       <c r="D30" s="10">
         <v>96</v>
       </c>
       <c r="E30" s="10">
         <v>105</v>
       </c>
       <c r="F30" s="10">
         <v>78</v>
       </c>
       <c r="G30" s="12">
         <v>137</v>
       </c>
       <c r="H30" s="6">
         <v>169</v>
       </c>
       <c r="I30" s="6">
@@ -3386,52 +4378,55 @@
       </c>
       <c r="Y30" s="8">
         <v>112</v>
       </c>
       <c r="Z30" s="8">
         <v>82</v>
       </c>
       <c r="AA30" s="8">
         <v>70</v>
       </c>
       <c r="AB30" s="8">
         <v>75</v>
       </c>
       <c r="AC30" s="57">
         <v>80</v>
       </c>
       <c r="AD30" s="57">
         <v>45</v>
       </c>
       <c r="AE30" s="57">
         <v>184</v>
       </c>
       <c r="AF30" s="57">
         <v>143</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="98">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>6</v>
       </c>
       <c r="D31" s="10">
         <v>9</v>
       </c>
       <c r="E31" s="10">
         <v>15</v>
       </c>
       <c r="F31" s="10">
         <v>17</v>
       </c>
       <c r="G31" s="12">
         <v>17</v>
       </c>
       <c r="H31" s="6">
         <v>23</v>
       </c>
       <c r="I31" s="6">
@@ -3484,52 +4479,55 @@
       </c>
       <c r="Y31" s="8">
         <v>10</v>
       </c>
       <c r="Z31" s="8">
         <v>10</v>
       </c>
       <c r="AA31" s="8">
         <v>8</v>
       </c>
       <c r="AB31" s="8">
         <v>13</v>
       </c>
       <c r="AC31" s="57">
         <v>9</v>
       </c>
       <c r="AD31" s="57">
         <v>7</v>
       </c>
       <c r="AE31" s="57">
         <v>25</v>
       </c>
       <c r="AF31" s="57">
         <v>24</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="98">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>5</v>
       </c>
       <c r="C32" s="10">
         <v>3</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>1</v>
       </c>
       <c r="G32" s="12">
         <v>5</v>
       </c>
       <c r="H32" s="6">
         <v>8</v>
       </c>
       <c r="I32" s="6">
@@ -3580,50 +4578,53 @@
       <c r="X32" s="8">
         <v>3</v>
       </c>
       <c r="Y32" s="8">
         <v>3</v>
       </c>
       <c r="Z32" s="8">
         <v>4</v>
       </c>
       <c r="AA32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AB32" s="8">
         <v>2</v>
       </c>
       <c r="AC32" s="57">
         <v>2</v>
       </c>
       <c r="AD32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE32" s="57">
         <v>6</v>
       </c>
       <c r="AF32" s="57">
+        <v>7</v>
+      </c>
+      <c r="AG32" s="98">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10">
         <v>7</v>
       </c>
       <c r="C33" s="10">
         <v>7</v>
       </c>
       <c r="D33" s="10">
         <v>4</v>
       </c>
       <c r="E33" s="10">
         <v>3</v>
       </c>
       <c r="F33" s="10">
         <v>5</v>
       </c>
       <c r="G33" s="12">
         <v>6</v>
       </c>
@@ -3680,50 +4681,53 @@
       </c>
       <c r="Y33" s="8">
         <v>5</v>
       </c>
       <c r="Z33" s="8">
         <v>5</v>
       </c>
       <c r="AA33" s="8">
         <v>3</v>
       </c>
       <c r="AB33" s="8">
         <v>4</v>
       </c>
       <c r="AC33" s="57">
         <v>4</v>
       </c>
       <c r="AD33" s="57">
         <v>2</v>
       </c>
       <c r="AE33" s="57">
         <v>11</v>
       </c>
       <c r="AF33" s="57">
         <v>14</v>
       </c>
+      <c r="AG33" s="98">
+        <v>10</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>4</v>
       </c>
       <c r="C34" s="10">
         <v>5</v>
       </c>
       <c r="D34" s="10">
         <v>7</v>
       </c>
       <c r="E34" s="10">
         <v>11</v>
       </c>
       <c r="F34" s="10">
         <v>8</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="6">
         <v>14</v>
@@ -3778,50 +4782,53 @@
       </c>
       <c r="Y34" s="8">
         <v>10</v>
       </c>
       <c r="Z34" s="8">
         <v>10</v>
       </c>
       <c r="AA34" s="8">
         <v>8</v>
       </c>
       <c r="AB34" s="8">
         <v>7</v>
       </c>
       <c r="AC34" s="57">
         <v>3</v>
       </c>
       <c r="AD34" s="57">
         <v>1</v>
       </c>
       <c r="AE34" s="57">
         <v>16</v>
       </c>
       <c r="AF34" s="57">
         <v>15</v>
       </c>
+      <c r="AG34" s="98">
+        <v>8</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>9</v>
       </c>
       <c r="C35" s="10">
         <v>6</v>
       </c>
       <c r="D35" s="10">
         <v>6</v>
       </c>
       <c r="E35" s="10">
         <v>5</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="12">
         <v>10</v>
       </c>
       <c r="H35" s="6">
         <v>6</v>
@@ -3876,50 +4883,53 @@
       </c>
       <c r="Y35" s="8">
         <v>4</v>
       </c>
       <c r="Z35" s="8">
         <v>5</v>
       </c>
       <c r="AA35" s="8">
         <v>5</v>
       </c>
       <c r="AB35" s="8">
         <v>3</v>
       </c>
       <c r="AC35" s="57">
         <v>5</v>
       </c>
       <c r="AD35" s="57">
         <v>4</v>
       </c>
       <c r="AE35" s="57">
         <v>13</v>
       </c>
       <c r="AF35" s="57">
         <v>5</v>
       </c>
+      <c r="AG35" s="98">
+        <v>4</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>16</v>
       </c>
       <c r="C36" s="10">
         <v>11</v>
       </c>
       <c r="D36" s="10">
         <v>22</v>
       </c>
       <c r="E36" s="10">
         <v>15</v>
       </c>
       <c r="F36" s="10">
         <v>11</v>
       </c>
       <c r="G36" s="12">
         <v>26</v>
       </c>
       <c r="H36" s="6">
         <v>35</v>
@@ -3974,50 +4984,53 @@
       </c>
       <c r="Y36" s="8">
         <v>22</v>
       </c>
       <c r="Z36" s="8">
         <v>18</v>
       </c>
       <c r="AA36" s="8">
         <v>16</v>
       </c>
       <c r="AB36" s="8">
         <v>14</v>
       </c>
       <c r="AC36" s="57">
         <v>20</v>
       </c>
       <c r="AD36" s="57">
         <v>7</v>
       </c>
       <c r="AE36" s="57">
         <v>34</v>
       </c>
       <c r="AF36" s="57">
         <v>20</v>
       </c>
+      <c r="AG36" s="98">
+        <v>17</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>5</v>
       </c>
       <c r="C37" s="10">
         <v>6</v>
       </c>
       <c r="D37" s="10">
         <v>4</v>
       </c>
       <c r="E37" s="10">
         <v>2</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="12">
         <v>4</v>
       </c>
       <c r="H37" s="6">
         <v>4</v>
@@ -4072,50 +5085,53 @@
       </c>
       <c r="Y37" s="8">
         <v>5</v>
       </c>
       <c r="Z37" s="8">
         <v>3</v>
       </c>
       <c r="AA37" s="8">
         <v>2</v>
       </c>
       <c r="AB37" s="8">
         <v>2</v>
       </c>
       <c r="AC37" s="57">
         <v>5</v>
       </c>
       <c r="AD37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE37" s="57">
         <v>4</v>
       </c>
       <c r="AF37" s="57">
         <v>7</v>
       </c>
+      <c r="AG37" s="98">
+        <v>3</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>3</v>
       </c>
       <c r="C38" s="10">
         <v>7</v>
       </c>
       <c r="D38" s="10">
         <v>7</v>
       </c>
       <c r="E38" s="10">
         <v>3</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>5</v>
       </c>
       <c r="H38" s="6">
         <v>13</v>
@@ -4170,50 +5186,53 @@
       </c>
       <c r="Y38" s="8">
         <v>8</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="8">
         <v>2</v>
       </c>
       <c r="AB38" s="8">
         <v>1</v>
       </c>
       <c r="AC38" s="57">
         <v>4</v>
       </c>
       <c r="AD38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="57">
         <v>5</v>
       </c>
       <c r="AF38" s="57">
         <v>3</v>
       </c>
+      <c r="AG38" s="98">
+        <v>2</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>8</v>
       </c>
       <c r="C39" s="10">
         <v>4</v>
       </c>
       <c r="D39" s="10">
         <v>4</v>
       </c>
       <c r="E39" s="10">
         <v>6</v>
       </c>
       <c r="F39" s="10">
         <v>4</v>
       </c>
       <c r="G39" s="12">
         <v>10</v>
       </c>
       <c r="H39" s="6">
         <v>6</v>
@@ -4268,50 +5287,53 @@
       </c>
       <c r="Y39" s="8">
         <v>11</v>
       </c>
       <c r="Z39" s="8">
         <v>4</v>
       </c>
       <c r="AA39" s="8">
         <v>4</v>
       </c>
       <c r="AB39" s="8">
         <v>6</v>
       </c>
       <c r="AC39" s="57">
         <v>3</v>
       </c>
       <c r="AD39" s="57">
         <v>3</v>
       </c>
       <c r="AE39" s="57">
         <v>13</v>
       </c>
       <c r="AF39" s="57">
         <v>13</v>
       </c>
+      <c r="AG39" s="98">
+        <v>3</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>9</v>
       </c>
       <c r="C40" s="10">
         <v>13</v>
       </c>
       <c r="D40" s="10">
         <v>8</v>
       </c>
       <c r="E40" s="10">
         <v>15</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="12">
         <v>10</v>
       </c>
       <c r="H40" s="6">
         <v>10</v>
@@ -4366,50 +5388,53 @@
       </c>
       <c r="Y40" s="8">
         <v>10</v>
       </c>
       <c r="Z40" s="8">
         <v>11</v>
       </c>
       <c r="AA40" s="8">
         <v>5</v>
       </c>
       <c r="AB40" s="8">
         <v>4</v>
       </c>
       <c r="AC40" s="57">
         <v>9</v>
       </c>
       <c r="AD40" s="57">
         <v>7</v>
       </c>
       <c r="AE40" s="57">
         <v>21</v>
       </c>
       <c r="AF40" s="57">
         <v>6</v>
       </c>
+      <c r="AG40" s="98">
+        <v>9</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>5</v>
       </c>
       <c r="C41" s="10">
         <v>5</v>
       </c>
       <c r="D41" s="10">
         <v>4</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10">
         <v>1</v>
       </c>
       <c r="G41" s="12">
         <v>5</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
@@ -4462,51 +5487,53 @@
       </c>
       <c r="Y41" s="8">
         <v>4</v>
       </c>
       <c r="Z41" s="8">
         <v>1</v>
       </c>
       <c r="AA41" s="8">
         <v>5</v>
       </c>
       <c r="AB41" s="8">
         <v>1</v>
       </c>
       <c r="AC41" s="57">
         <v>6</v>
       </c>
       <c r="AD41" s="57">
         <v>3</v>
       </c>
       <c r="AE41" s="57">
         <v>7</v>
       </c>
       <c r="AF41" s="57">
         <v>6</v>
       </c>
-      <c r="AG41" s="37"/>
+      <c r="AG41" s="98">
+        <v>2</v>
+      </c>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>1</v>
       </c>
       <c r="E42" s="10">
         <v>6</v>
       </c>
       <c r="F42" s="10">
         <v>5</v>
       </c>
       <c r="G42" s="12">
@@ -4565,51 +5592,53 @@
       </c>
       <c r="Y42" s="8">
         <v>1</v>
       </c>
       <c r="Z42" s="8">
         <v>4</v>
       </c>
       <c r="AA42" s="8">
         <v>1</v>
       </c>
       <c r="AB42" s="8">
         <v>3</v>
       </c>
       <c r="AC42" s="57">
         <v>4</v>
       </c>
       <c r="AD42" s="57">
         <v>2</v>
       </c>
       <c r="AE42" s="57">
         <v>7</v>
       </c>
       <c r="AF42" s="57">
         <v>4</v>
       </c>
-      <c r="AG42" s="37"/>
+      <c r="AG42" s="98">
+        <v>3</v>
+      </c>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>6</v>
       </c>
       <c r="C43" s="21">
         <v>14</v>
       </c>
       <c r="D43" s="21">
         <v>18</v>
       </c>
       <c r="E43" s="21">
         <v>16</v>
       </c>
       <c r="F43" s="21">
         <v>14</v>
       </c>
       <c r="G43" s="19">
@@ -4668,212 +5697,214 @@
       </c>
       <c r="Y43" s="54">
         <v>19</v>
       </c>
       <c r="Z43" s="54">
         <v>7</v>
       </c>
       <c r="AA43" s="54">
         <v>11</v>
       </c>
       <c r="AB43" s="54">
         <v>15</v>
       </c>
       <c r="AC43" s="54">
         <v>6</v>
       </c>
       <c r="AD43" s="54">
         <v>9</v>
       </c>
       <c r="AE43" s="54">
         <v>22</v>
       </c>
       <c r="AF43" s="54">
         <v>19</v>
       </c>
-      <c r="AG43" s="51"/>
+      <c r="AG43" s="99">
+        <v>14</v>
+      </c>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="H44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV44"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="AE56" sqref="AE56"/>
+    <sheetView topLeftCell="I4" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.6640625" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:48">
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="91"/>
+      <c r="Y3" s="91"/>
+      <c r="AJ3" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="91"/>
     </row>
     <row r="4" spans="1:48">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:48" ht="27" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -4940,77 +5971,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:48">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
     </row>
     <row r="7" spans="1:48">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>4.74</v>
       </c>
       <c r="C7" s="29">
         <v>4.91</v>
       </c>
       <c r="D7" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="E7" s="42">
         <v>5.09</v>
       </c>
       <c r="F7" s="42">
         <v>4.75</v>
       </c>
       <c r="G7" s="5">
         <v>5.27</v>
       </c>
       <c r="H7" s="5">
         <v>5.81</v>
@@ -5065,51 +6096,53 @@
       </c>
       <c r="Y7" s="32">
         <v>5.56</v>
       </c>
       <c r="Z7" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA7" s="32">
         <v>4.13</v>
       </c>
       <c r="AB7" s="32">
         <v>4.21</v>
       </c>
       <c r="AC7" s="29">
         <v>4.3899999999999997</v>
       </c>
       <c r="AD7" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="AE7" s="42">
         <v>5.12</v>
       </c>
       <c r="AF7" s="42">
         <v>5.52</v>
       </c>
-      <c r="AG7" s="28"/>
+      <c r="AG7" s="29">
+        <v>5.76</v>
+      </c>
       <c r="AH7" s="28"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="29"/>
       <c r="AL7" s="29"/>
       <c r="AM7" s="29"/>
       <c r="AN7" s="29"/>
       <c r="AO7" s="29"/>
       <c r="AP7" s="29"/>
       <c r="AQ7" s="29"/>
       <c r="AR7" s="29"/>
       <c r="AS7" s="29"/>
       <c r="AT7" s="29"/>
       <c r="AU7" s="42"/>
       <c r="AV7" s="42"/>
     </row>
     <row r="8" spans="1:48">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>5.52</v>
       </c>
       <c r="C8" s="29">
         <v>5.81</v>
@@ -5179,51 +6212,53 @@
       </c>
       <c r="Y8" s="32">
         <v>6.69</v>
       </c>
       <c r="Z8" s="32">
         <v>4.46</v>
       </c>
       <c r="AA8" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB8" s="32">
         <v>4.93</v>
       </c>
       <c r="AC8" s="29">
         <v>5.23</v>
       </c>
       <c r="AD8" s="42">
         <v>4.79</v>
       </c>
       <c r="AE8" s="42">
         <v>6.21</v>
       </c>
       <c r="AF8" s="42">
         <v>6.69</v>
       </c>
-      <c r="AG8" s="28"/>
+      <c r="AG8" s="29">
+        <v>7.16</v>
+      </c>
       <c r="AH8" s="28"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="29"/>
       <c r="AL8" s="29"/>
       <c r="AM8" s="29"/>
       <c r="AN8" s="29"/>
       <c r="AO8" s="29"/>
       <c r="AP8" s="29"/>
       <c r="AQ8" s="29"/>
       <c r="AR8" s="29"/>
       <c r="AS8" s="29"/>
       <c r="AT8" s="29"/>
       <c r="AU8" s="42"/>
       <c r="AV8" s="42"/>
     </row>
     <row r="9" spans="1:48">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>3.39</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
@@ -5293,51 +6328,53 @@
       </c>
       <c r="Y9" s="32">
         <v>4.75</v>
       </c>
       <c r="Z9" s="32">
         <v>4.01</v>
       </c>
       <c r="AA9" s="32">
         <v>3.81</v>
       </c>
       <c r="AB9" s="32">
         <v>4.3</v>
       </c>
       <c r="AC9" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD9" s="42">
         <v>3.86</v>
       </c>
       <c r="AE9" s="42">
         <v>4.9400000000000004</v>
       </c>
       <c r="AF9" s="42">
         <v>5.63</v>
       </c>
-      <c r="AG9" s="28"/>
+      <c r="AG9" s="29">
+        <v>6.09</v>
+      </c>
       <c r="AH9" s="28"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
       <c r="AU9" s="42"/>
       <c r="AV9" s="42"/>
     </row>
     <row r="10" spans="1:48">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>4.57</v>
       </c>
       <c r="C10" s="29">
         <v>3.76</v>
@@ -5407,51 +6444,53 @@
       </c>
       <c r="Y10" s="32">
         <v>4.18</v>
       </c>
       <c r="Z10" s="32">
         <v>3.91</v>
       </c>
       <c r="AA10" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB10" s="32">
         <v>2.04</v>
       </c>
       <c r="AC10" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD10" s="42">
         <v>1.61</v>
       </c>
       <c r="AE10" s="42">
         <v>2.35</v>
       </c>
       <c r="AF10" s="42">
         <v>3.01</v>
       </c>
-      <c r="AG10" s="28"/>
+      <c r="AG10" s="29">
+        <v>3.51</v>
+      </c>
       <c r="AH10" s="28"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="29"/>
       <c r="AL10" s="29"/>
       <c r="AM10" s="29"/>
       <c r="AN10" s="29"/>
       <c r="AO10" s="29"/>
       <c r="AP10" s="29"/>
       <c r="AQ10" s="29"/>
       <c r="AR10" s="29"/>
       <c r="AS10" s="29"/>
       <c r="AT10" s="29"/>
       <c r="AU10" s="42"/>
       <c r="AV10" s="42"/>
     </row>
     <row r="11" spans="1:48">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="C11" s="29">
         <v>5.0599999999999996</v>
@@ -5521,51 +6560,53 @@
       </c>
       <c r="Y11" s="32">
         <v>4.42</v>
       </c>
       <c r="Z11" s="32">
         <v>3.22</v>
       </c>
       <c r="AA11" s="32">
         <v>3.62</v>
       </c>
       <c r="AB11" s="32">
         <v>3.49</v>
       </c>
       <c r="AC11" s="29">
         <v>3.33</v>
       </c>
       <c r="AD11" s="42">
         <v>2.93</v>
       </c>
       <c r="AE11" s="42">
         <v>3.62</v>
       </c>
       <c r="AF11" s="42">
         <v>4.24</v>
       </c>
-      <c r="AG11" s="28"/>
+      <c r="AG11" s="29">
+        <v>4.58</v>
+      </c>
       <c r="AH11" s="28"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="42"/>
       <c r="AV11" s="42"/>
     </row>
     <row r="12" spans="1:48">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C12" s="29">
         <v>2.65</v>
@@ -5635,51 +6676,53 @@
       </c>
       <c r="Y12" s="32">
         <v>5.03</v>
       </c>
       <c r="Z12" s="32">
         <v>6.02</v>
       </c>
       <c r="AA12" s="32">
         <v>5.65</v>
       </c>
       <c r="AB12" s="32">
         <v>5.13</v>
       </c>
       <c r="AC12" s="29">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD12" s="42">
         <v>3.53</v>
       </c>
       <c r="AE12" s="42">
         <v>4.57</v>
       </c>
       <c r="AF12" s="42">
         <v>5.21</v>
       </c>
-      <c r="AG12" s="28"/>
+      <c r="AG12" s="29">
+        <v>5.15</v>
+      </c>
       <c r="AH12" s="28"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="29"/>
       <c r="AL12" s="29"/>
       <c r="AM12" s="29"/>
       <c r="AN12" s="29"/>
       <c r="AO12" s="29"/>
       <c r="AP12" s="29"/>
       <c r="AQ12" s="29"/>
       <c r="AR12" s="29"/>
       <c r="AS12" s="29"/>
       <c r="AT12" s="29"/>
       <c r="AU12" s="42"/>
       <c r="AV12" s="42"/>
     </row>
     <row r="13" spans="1:48">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>6.07</v>
       </c>
       <c r="C13" s="29">
         <v>5.24</v>
@@ -5749,51 +6792,53 @@
       </c>
       <c r="Y13" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z13" s="32">
         <v>3.63</v>
       </c>
       <c r="AA13" s="32">
         <v>3.79</v>
       </c>
       <c r="AB13" s="32">
         <v>3.23</v>
       </c>
       <c r="AC13" s="29">
         <v>3.35</v>
       </c>
       <c r="AD13" s="42">
         <v>3.25</v>
       </c>
       <c r="AE13" s="42">
         <v>4.32</v>
       </c>
       <c r="AF13" s="42">
         <v>4.22</v>
       </c>
-      <c r="AG13" s="28"/>
+      <c r="AG13" s="29">
+        <v>4.05</v>
+      </c>
       <c r="AH13" s="28"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
       <c r="AU13" s="42"/>
       <c r="AV13" s="42"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>4.08</v>
       </c>
       <c r="C14" s="29">
         <v>3.56</v>
@@ -5863,51 +6908,53 @@
       </c>
       <c r="Y14" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z14" s="32">
         <v>4.63</v>
       </c>
       <c r="AA14" s="32">
         <v>4.59</v>
       </c>
       <c r="AB14" s="32">
         <v>4.26</v>
       </c>
       <c r="AC14" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD14" s="42">
         <v>3.96</v>
       </c>
       <c r="AE14" s="42">
         <v>4.8</v>
       </c>
       <c r="AF14" s="42">
         <v>4.8499999999999996</v>
       </c>
-      <c r="AG14" s="28"/>
+      <c r="AG14" s="29">
+        <v>4.79</v>
+      </c>
       <c r="AH14" s="28"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
       <c r="AU14" s="42"/>
       <c r="AV14" s="42"/>
     </row>
     <row r="15" spans="1:48">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>6.07</v>
@@ -5977,51 +7024,53 @@
       </c>
       <c r="Y15" s="32">
         <v>4.51</v>
       </c>
       <c r="Z15" s="32">
         <v>4.34</v>
       </c>
       <c r="AA15" s="32">
         <v>3.03</v>
       </c>
       <c r="AB15" s="32">
         <v>3.47</v>
       </c>
       <c r="AC15" s="29">
         <v>4.47</v>
       </c>
       <c r="AD15" s="42">
         <v>3.86</v>
       </c>
       <c r="AE15" s="42">
         <v>3.96</v>
       </c>
       <c r="AF15" s="42">
         <v>4.76</v>
       </c>
-      <c r="AG15" s="28"/>
+      <c r="AG15" s="29">
+        <v>4.82</v>
+      </c>
       <c r="AH15" s="28"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
       <c r="AU15" s="42"/>
       <c r="AV15" s="42"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>5.36</v>
       </c>
       <c r="C16" s="29">
         <v>5.62</v>
@@ -6091,51 +7140,53 @@
       </c>
       <c r="Y16" s="32">
         <v>4.99</v>
       </c>
       <c r="Z16" s="32">
         <v>2.11</v>
       </c>
       <c r="AA16" s="32">
         <v>2.59</v>
       </c>
       <c r="AB16" s="32">
         <v>2.42</v>
       </c>
       <c r="AC16" s="29">
         <v>3.26</v>
       </c>
       <c r="AD16" s="42">
         <v>2.89</v>
       </c>
       <c r="AE16" s="42">
         <v>3.61</v>
       </c>
       <c r="AF16" s="42">
         <v>3.91</v>
       </c>
-      <c r="AG16" s="28"/>
+      <c r="AG16" s="29">
+        <v>4.04</v>
+      </c>
       <c r="AH16" s="28"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
       <c r="AU16" s="42"/>
       <c r="AV16" s="42"/>
     </row>
     <row r="17" spans="1:48">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>5.39</v>
       </c>
       <c r="C17" s="29">
         <v>4.2</v>
@@ -6205,51 +7256,53 @@
       </c>
       <c r="Y17" s="32">
         <v>4.93</v>
       </c>
       <c r="Z17" s="32">
         <v>2.72</v>
       </c>
       <c r="AA17" s="32">
         <v>2.86</v>
       </c>
       <c r="AB17" s="32">
         <v>3.31</v>
       </c>
       <c r="AC17" s="29">
         <v>3.02</v>
       </c>
       <c r="AD17" s="42">
         <v>2.82</v>
       </c>
       <c r="AE17" s="42">
         <v>3.9</v>
       </c>
       <c r="AF17" s="42">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AG17" s="28"/>
+      <c r="AG17" s="29">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="AH17" s="28"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="29"/>
       <c r="AL17" s="29"/>
       <c r="AM17" s="29"/>
       <c r="AN17" s="29"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="29"/>
       <c r="AQ17" s="29"/>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="29"/>
       <c r="AU17" s="42"/>
       <c r="AV17" s="42"/>
     </row>
     <row r="18" spans="1:48">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>3.91</v>
       </c>
       <c r="C18" s="29">
         <v>4.59</v>
@@ -6319,51 +7372,53 @@
       </c>
       <c r="Y18" s="32">
         <v>5.48</v>
       </c>
       <c r="Z18" s="32">
         <v>5.43</v>
       </c>
       <c r="AA18" s="32">
         <v>4.01</v>
       </c>
       <c r="AB18" s="32">
         <v>3.28</v>
       </c>
       <c r="AC18" s="29">
         <v>3.61</v>
       </c>
       <c r="AD18" s="42">
         <v>3.65</v>
       </c>
       <c r="AE18" s="42">
         <v>4.68</v>
       </c>
       <c r="AF18" s="42">
         <v>4.51</v>
       </c>
-      <c r="AG18" s="28"/>
+      <c r="AG18" s="29">
+        <v>4.54</v>
+      </c>
       <c r="AH18" s="28"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
       <c r="AU18" s="42"/>
       <c r="AV18" s="42"/>
     </row>
     <row r="19" spans="1:48">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>6.27</v>
       </c>
       <c r="C19" s="29">
         <v>6.45</v>
@@ -6433,51 +7488,53 @@
       </c>
       <c r="Y19" s="32">
         <v>5.09</v>
       </c>
       <c r="Z19" s="32">
         <v>1.32</v>
       </c>
       <c r="AA19" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB19" s="32">
         <v>3.19</v>
       </c>
       <c r="AC19" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD19" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE19" s="42">
         <v>5.19</v>
       </c>
       <c r="AF19" s="42">
         <v>5.59</v>
       </c>
-      <c r="AG19" s="28"/>
+      <c r="AG19" s="29">
+        <v>5.23</v>
+      </c>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
       <c r="AU19" s="42"/>
       <c r="AV19" s="42"/>
     </row>
     <row r="20" spans="1:48">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>6.6</v>
       </c>
       <c r="C20" s="29">
         <v>5.35</v>
@@ -6547,51 +7604,53 @@
       </c>
       <c r="Y20" s="32">
         <v>4.21</v>
       </c>
       <c r="Z20" s="32">
         <v>4.13</v>
       </c>
       <c r="AA20" s="32">
         <v>2.72</v>
       </c>
       <c r="AB20" s="32">
         <v>2.86</v>
       </c>
       <c r="AC20" s="29">
         <v>3.22</v>
       </c>
       <c r="AD20" s="42">
         <v>2.99</v>
       </c>
       <c r="AE20" s="42">
         <v>3.74</v>
       </c>
       <c r="AF20" s="42">
         <v>3.8</v>
       </c>
-      <c r="AG20" s="28"/>
+      <c r="AG20" s="29">
+        <v>3.74</v>
+      </c>
       <c r="AH20" s="28"/>
       <c r="AI20" s="28"/>
       <c r="AJ20" s="28"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
       <c r="AU20" s="42"/>
       <c r="AV20" s="42"/>
     </row>
     <row r="21" spans="1:48">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="C21" s="29">
         <v>3.5</v>
@@ -6661,95 +7720,97 @@
       </c>
       <c r="Y21" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z21" s="32">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA21" s="32">
         <v>3.34</v>
       </c>
       <c r="AB21" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC21" s="29">
         <v>3.56</v>
       </c>
       <c r="AD21" s="42">
         <v>3.47</v>
       </c>
       <c r="AE21" s="42">
         <v>4.2300000000000004</v>
       </c>
       <c r="AF21" s="42">
         <v>4.59</v>
       </c>
-      <c r="AG21" s="28"/>
+      <c r="AG21" s="29">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AH21" s="28"/>
       <c r="AI21" s="28"/>
       <c r="AJ21" s="28"/>
       <c r="AK21" s="29"/>
       <c r="AL21" s="29"/>
       <c r="AM21" s="29"/>
       <c r="AN21" s="29"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="29"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="29"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="29"/>
       <c r="AU21" s="42"/>
       <c r="AV21" s="42"/>
     </row>
     <row r="22" spans="1:48">
-      <c r="A22" s="67" t="s">
+      <c r="A22" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="92"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="92"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="92"/>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="92"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
       <c r="Z22" s="43"/>
       <c r="AA22" s="43"/>
       <c r="AB22" s="43"/>
       <c r="AC22" s="43"/>
       <c r="AD22" s="42"/>
       <c r="AE22" s="43"/>
       <c r="AF22" s="42"/>
       <c r="AG22" s="43"/>
       <c r="AH22" s="43"/>
       <c r="AI22" s="43"/>
       <c r="AJ22" s="43"/>
       <c r="AK22" s="43"/>
       <c r="AL22" s="43"/>
       <c r="AM22" s="43"/>
       <c r="AN22" s="43"/>
       <c r="AO22" s="43"/>
       <c r="AP22" s="43"/>
       <c r="AQ22" s="43"/>
       <c r="AR22" s="43"/>
       <c r="AS22" s="43"/>
       <c r="AT22" s="43"/>
       <c r="AU22" s="43"/>
       <c r="AV22" s="43"/>
     </row>
     <row r="23" spans="1:48">
@@ -6827,51 +7888,53 @@
       </c>
       <c r="Y23" s="32">
         <v>6.5</v>
       </c>
       <c r="Z23" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="AA23" s="32">
         <v>4.55</v>
       </c>
       <c r="AB23" s="32">
         <v>4.7699999999999996</v>
       </c>
       <c r="AC23" s="29">
         <v>5.09</v>
       </c>
       <c r="AD23" s="42">
         <v>4.68</v>
       </c>
       <c r="AE23" s="42">
         <v>5.97</v>
       </c>
       <c r="AF23" s="42">
         <v>6.42</v>
       </c>
-      <c r="AG23" s="28"/>
+      <c r="AG23" s="29">
+        <v>6.86</v>
+      </c>
       <c r="AH23" s="28"/>
       <c r="AI23" s="28"/>
       <c r="AJ23" s="28"/>
       <c r="AK23" s="29"/>
       <c r="AL23" s="29"/>
       <c r="AM23" s="29"/>
       <c r="AN23" s="29"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="29"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="29"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="29"/>
       <c r="AU23" s="42"/>
       <c r="AV23" s="42"/>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>5.52</v>
       </c>
       <c r="C24" s="29">
         <v>5.81</v>
@@ -6941,51 +8004,53 @@
       </c>
       <c r="Y24" s="32">
         <v>6.69</v>
       </c>
       <c r="Z24" s="32">
         <v>4.46</v>
       </c>
       <c r="AA24" s="32">
         <v>4.6500000000000004</v>
       </c>
       <c r="AB24" s="32">
         <v>4.93</v>
       </c>
       <c r="AC24" s="29">
         <v>5.23</v>
       </c>
       <c r="AD24" s="42">
         <v>4.79</v>
       </c>
       <c r="AE24" s="42">
         <v>6.21</v>
       </c>
       <c r="AF24" s="42">
         <v>6.69</v>
       </c>
-      <c r="AG24" s="28"/>
+      <c r="AG24" s="29">
+        <v>7.16</v>
+      </c>
       <c r="AH24" s="28"/>
       <c r="AI24" s="28"/>
       <c r="AJ24" s="28"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
       <c r="AU24" s="42"/>
       <c r="AV24" s="42"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>5.57</v>
       </c>
       <c r="C25" s="29">
         <v>5.77</v>
@@ -7055,51 +8120,53 @@
       </c>
       <c r="Y25" s="32">
         <v>5.05</v>
       </c>
       <c r="Z25" s="32">
         <v>2.76</v>
       </c>
       <c r="AA25" s="32">
         <v>5.08</v>
       </c>
       <c r="AB25" s="32">
         <v>4.78</v>
       </c>
       <c r="AC25" s="29">
         <v>4.3</v>
       </c>
       <c r="AD25" s="42">
         <v>3.7</v>
       </c>
       <c r="AE25" s="42">
         <v>4.0199999999999996</v>
       </c>
       <c r="AF25" s="42">
         <v>4.04</v>
       </c>
-      <c r="AG25" s="28"/>
+      <c r="AG25" s="29">
+        <v>4.41</v>
+      </c>
       <c r="AH25" s="28"/>
       <c r="AI25" s="28"/>
       <c r="AJ25" s="28"/>
       <c r="AK25" s="29"/>
       <c r="AL25" s="29"/>
       <c r="AM25" s="29"/>
       <c r="AN25" s="29"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="29"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="29"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="29"/>
       <c r="AU25" s="42"/>
       <c r="AV25" s="42"/>
     </row>
     <row r="26" spans="1:48">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>5.39</v>
@@ -7169,51 +8236,53 @@
       </c>
       <c r="Y26" s="32">
         <v>5.07</v>
       </c>
       <c r="Z26" s="32">
         <v>5.35</v>
       </c>
       <c r="AA26" s="32">
         <v>2.84</v>
       </c>
       <c r="AB26" s="32">
         <v>4.32</v>
       </c>
       <c r="AC26" s="29">
         <v>5.56</v>
       </c>
       <c r="AD26" s="42">
         <v>5.16</v>
       </c>
       <c r="AE26" s="42">
         <v>4.92</v>
       </c>
       <c r="AF26" s="42">
         <v>5.78</v>
       </c>
-      <c r="AG26" s="28"/>
+      <c r="AG26" s="29">
+        <v>5.97</v>
+      </c>
       <c r="AH26" s="28"/>
       <c r="AI26" s="28"/>
       <c r="AJ26" s="28"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
       <c r="AU26" s="42"/>
       <c r="AV26" s="42"/>
     </row>
     <row r="27" spans="1:48">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>7.26</v>
       </c>
       <c r="C27" s="29">
         <v>4.55</v>
@@ -7283,51 +8352,53 @@
       </c>
       <c r="Y27" s="32">
         <v>5.35</v>
       </c>
       <c r="Z27" s="32">
         <v>4.3499999999999996</v>
       </c>
       <c r="AA27" s="32">
         <v>3.81</v>
       </c>
       <c r="AB27" s="32">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>4.12</v>
       </c>
       <c r="AD27" s="42">
         <v>3.88</v>
       </c>
       <c r="AE27" s="42">
         <v>4.5</v>
       </c>
       <c r="AF27" s="42">
         <v>4.92</v>
       </c>
-      <c r="AG27" s="28"/>
+      <c r="AG27" s="29">
+        <v>5.22</v>
+      </c>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
       <c r="AU27" s="42"/>
       <c r="AV27" s="42"/>
     </row>
     <row r="28" spans="1:48">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>3.3</v>
@@ -7397,95 +8468,97 @@
       </c>
       <c r="Y28" s="32">
         <v>5.74</v>
       </c>
       <c r="Z28" s="32">
         <v>5.52</v>
       </c>
       <c r="AA28" s="32">
         <v>3.86</v>
       </c>
       <c r="AB28" s="32">
         <v>3.17</v>
       </c>
       <c r="AC28" s="29">
         <v>3.56</v>
       </c>
       <c r="AD28" s="42">
         <v>3.77</v>
       </c>
       <c r="AE28" s="42">
         <v>4.57</v>
       </c>
       <c r="AF28" s="42">
         <v>4.57</v>
       </c>
-      <c r="AG28" s="28"/>
+      <c r="AG28" s="29">
+        <v>4.6900000000000004</v>
+      </c>
       <c r="AH28" s="28"/>
       <c r="AI28" s="28"/>
       <c r="AJ28" s="28"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
       <c r="AU28" s="42"/>
       <c r="AV28" s="42"/>
     </row>
     <row r="29" spans="1:48">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="68"/>
-[...22 lines deleted...]
-      <c r="Y29" s="68"/>
+      <c r="B29" s="93"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="93"/>
+      <c r="H29" s="93"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="93"/>
+      <c r="K29" s="93"/>
+      <c r="L29" s="93"/>
+      <c r="M29" s="93"/>
+      <c r="N29" s="93"/>
+      <c r="O29" s="93"/>
+      <c r="P29" s="93"/>
+      <c r="Q29" s="93"/>
+      <c r="R29" s="93"/>
+      <c r="S29" s="93"/>
+      <c r="T29" s="93"/>
+      <c r="U29" s="93"/>
+      <c r="V29" s="93"/>
+      <c r="W29" s="93"/>
+      <c r="X29" s="93"/>
+      <c r="Y29" s="93"/>
       <c r="Z29" s="22"/>
       <c r="AA29" s="22"/>
       <c r="AB29" s="22"/>
       <c r="AC29" s="22"/>
       <c r="AD29" s="42"/>
       <c r="AE29" s="22"/>
       <c r="AF29" s="42"/>
       <c r="AG29" s="22"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="22"/>
       <c r="AJ29" s="22"/>
       <c r="AK29" s="22"/>
       <c r="AL29" s="22"/>
       <c r="AM29" s="22"/>
       <c r="AN29" s="22"/>
       <c r="AO29" s="22"/>
       <c r="AP29" s="22"/>
       <c r="AQ29" s="22"/>
       <c r="AR29" s="22"/>
       <c r="AS29" s="22"/>
       <c r="AT29" s="22"/>
       <c r="AU29" s="22"/>
       <c r="AV29" s="22"/>
     </row>
     <row r="30" spans="1:48">
@@ -7563,51 +8636,53 @@
       </c>
       <c r="Y30" s="32">
         <v>4.62</v>
       </c>
       <c r="Z30" s="32">
         <v>3.81</v>
       </c>
       <c r="AA30" s="32">
         <v>3.71</v>
       </c>
       <c r="AB30" s="32">
         <v>3.63</v>
       </c>
       <c r="AC30" s="29">
         <v>3.68</v>
       </c>
       <c r="AD30" s="42">
         <v>3.35</v>
       </c>
       <c r="AE30" s="42">
         <v>4.26</v>
       </c>
       <c r="AF30" s="42">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AG30" s="28"/>
+      <c r="AG30" s="42">
+        <v>4.6500000000000004</v>
+      </c>
       <c r="AH30" s="28"/>
       <c r="AI30" s="28"/>
       <c r="AJ30" s="28"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
       <c r="AU30" s="42"/>
       <c r="AV30" s="42"/>
     </row>
     <row r="31" spans="1:48">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>3.39</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
@@ -7677,51 +8752,53 @@
       </c>
       <c r="Y31" s="32">
         <v>4.75</v>
       </c>
       <c r="Z31" s="32">
         <v>4.01</v>
       </c>
       <c r="AA31" s="32">
         <v>3.81</v>
       </c>
       <c r="AB31" s="32">
         <v>4.3</v>
       </c>
       <c r="AC31" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD31" s="42">
         <v>3.86</v>
       </c>
       <c r="AE31" s="42">
         <v>4.9400000000000004</v>
       </c>
       <c r="AF31" s="42">
         <v>5.63</v>
       </c>
-      <c r="AG31" s="28"/>
+      <c r="AG31" s="42">
+        <v>6.09</v>
+      </c>
       <c r="AH31" s="28"/>
       <c r="AI31" s="28"/>
       <c r="AJ31" s="28"/>
       <c r="AK31" s="29"/>
       <c r="AL31" s="29"/>
       <c r="AM31" s="29"/>
       <c r="AN31" s="29"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="29"/>
       <c r="AQ31" s="29"/>
       <c r="AR31" s="29"/>
       <c r="AS31" s="29"/>
       <c r="AT31" s="29"/>
       <c r="AU31" s="42"/>
       <c r="AV31" s="42"/>
     </row>
     <row r="32" spans="1:48">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>4.57</v>
       </c>
       <c r="C32" s="29">
         <v>3.76</v>
@@ -7791,51 +8868,53 @@
       </c>
       <c r="Y32" s="32">
         <v>4.18</v>
       </c>
       <c r="Z32" s="32">
         <v>3.91</v>
       </c>
       <c r="AA32" s="32">
         <v>2.0699999999999998</v>
       </c>
       <c r="AB32" s="32">
         <v>2.04</v>
       </c>
       <c r="AC32" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AD32" s="42">
         <v>1.61</v>
       </c>
       <c r="AE32" s="42">
         <v>2.35</v>
       </c>
       <c r="AF32" s="42">
         <v>3.01</v>
       </c>
-      <c r="AG32" s="28"/>
+      <c r="AG32" s="42">
+        <v>3.51</v>
+      </c>
       <c r="AH32" s="28"/>
       <c r="AI32" s="28"/>
       <c r="AJ32" s="28"/>
       <c r="AK32" s="29"/>
       <c r="AL32" s="29"/>
       <c r="AM32" s="29"/>
       <c r="AN32" s="29"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="29"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="29"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="29"/>
       <c r="AU32" s="42"/>
       <c r="AV32" s="42"/>
     </row>
     <row r="33" spans="1:48">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="29">
         <v>4.58</v>
       </c>
       <c r="C33" s="29">
         <v>4.7300000000000004</v>
@@ -7905,51 +8984,53 @@
       </c>
       <c r="Y33" s="32">
         <v>4.1100000000000003</v>
       </c>
       <c r="Z33" s="32">
         <v>3.45</v>
       </c>
       <c r="AA33" s="32">
         <v>2.9</v>
       </c>
       <c r="AB33" s="32">
         <v>2.85</v>
       </c>
       <c r="AC33" s="29">
         <v>2.85</v>
       </c>
       <c r="AD33" s="42">
         <v>2.54</v>
       </c>
       <c r="AE33" s="42">
         <v>3.42</v>
       </c>
       <c r="AF33" s="42">
         <v>4.33</v>
       </c>
-      <c r="AG33" s="28"/>
+      <c r="AG33" s="42">
+        <v>4.67</v>
+      </c>
       <c r="AH33" s="28"/>
       <c r="AI33" s="28"/>
       <c r="AJ33" s="28"/>
       <c r="AK33" s="29"/>
       <c r="AL33" s="29"/>
       <c r="AM33" s="29"/>
       <c r="AN33" s="29"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="29"/>
       <c r="AQ33" s="29"/>
       <c r="AR33" s="29"/>
       <c r="AS33" s="29"/>
       <c r="AT33" s="29"/>
       <c r="AU33" s="42"/>
       <c r="AV33" s="42"/>
     </row>
     <row r="34" spans="1:48">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="C34" s="29">
         <v>2.65</v>
@@ -8019,51 +9100,53 @@
       </c>
       <c r="Y34" s="32">
         <v>5.03</v>
       </c>
       <c r="Z34" s="32">
         <v>6.02</v>
       </c>
       <c r="AA34" s="32">
         <v>5.65</v>
       </c>
       <c r="AB34" s="32">
         <v>5.13</v>
       </c>
       <c r="AC34" s="29">
         <v>4.3099999999999996</v>
       </c>
       <c r="AD34" s="42">
         <v>3.53</v>
       </c>
       <c r="AE34" s="42">
         <v>4.57</v>
       </c>
       <c r="AF34" s="42">
         <v>5.21</v>
       </c>
-      <c r="AG34" s="28"/>
+      <c r="AG34" s="42">
+        <v>5.15</v>
+      </c>
       <c r="AH34" s="28"/>
       <c r="AI34" s="28"/>
       <c r="AJ34" s="28"/>
       <c r="AK34" s="29"/>
       <c r="AL34" s="29"/>
       <c r="AM34" s="29"/>
       <c r="AN34" s="29"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="29"/>
       <c r="AQ34" s="29"/>
       <c r="AR34" s="29"/>
       <c r="AS34" s="29"/>
       <c r="AT34" s="29"/>
       <c r="AU34" s="42"/>
       <c r="AV34" s="42"/>
     </row>
     <row r="35" spans="1:48">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>6.07</v>
       </c>
       <c r="C35" s="29">
         <v>5.24</v>
@@ -8133,51 +9216,53 @@
       </c>
       <c r="Y35" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="Z35" s="32">
         <v>3.63</v>
       </c>
       <c r="AA35" s="32">
         <v>3.79</v>
       </c>
       <c r="AB35" s="32">
         <v>3.23</v>
       </c>
       <c r="AC35" s="29">
         <v>3.35</v>
       </c>
       <c r="AD35" s="42">
         <v>3.25</v>
       </c>
       <c r="AE35" s="42">
         <v>4.32</v>
       </c>
       <c r="AF35" s="42">
         <v>4.22</v>
       </c>
-      <c r="AG35" s="28"/>
+      <c r="AG35" s="42">
+        <v>4.05</v>
+      </c>
       <c r="AH35" s="28"/>
       <c r="AI35" s="28"/>
       <c r="AJ35" s="28"/>
       <c r="AK35" s="29"/>
       <c r="AL35" s="29"/>
       <c r="AM35" s="29"/>
       <c r="AN35" s="29"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="29"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="29"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="29"/>
       <c r="AU35" s="42"/>
       <c r="AV35" s="42"/>
     </row>
     <row r="36" spans="1:48">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>4.08</v>
       </c>
       <c r="C36" s="29">
         <v>3.56</v>
@@ -8247,51 +9332,53 @@
       </c>
       <c r="Y36" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z36" s="32">
         <v>4.63</v>
       </c>
       <c r="AA36" s="32">
         <v>4.59</v>
       </c>
       <c r="AB36" s="32">
         <v>4.26</v>
       </c>
       <c r="AC36" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="AD36" s="42">
         <v>3.96</v>
       </c>
       <c r="AE36" s="42">
         <v>4.8</v>
       </c>
       <c r="AF36" s="42">
         <v>4.8499999999999996</v>
       </c>
-      <c r="AG36" s="28"/>
+      <c r="AG36" s="42">
+        <v>4.79</v>
+      </c>
       <c r="AH36" s="28"/>
       <c r="AI36" s="28"/>
       <c r="AJ36" s="28"/>
       <c r="AK36" s="29"/>
       <c r="AL36" s="29"/>
       <c r="AM36" s="29"/>
       <c r="AN36" s="29"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="29"/>
       <c r="AQ36" s="29"/>
       <c r="AR36" s="29"/>
       <c r="AS36" s="29"/>
       <c r="AT36" s="29"/>
       <c r="AU36" s="42"/>
       <c r="AV36" s="42"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>5.74</v>
       </c>
       <c r="C37" s="29">
         <v>6.53</v>
@@ -8361,51 +9448,53 @@
       </c>
       <c r="Y37" s="32">
         <v>4.13</v>
       </c>
       <c r="Z37" s="32">
         <v>3.66</v>
       </c>
       <c r="AA37" s="32">
         <v>3.15</v>
       </c>
       <c r="AB37" s="32">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>3.74</v>
       </c>
       <c r="AD37" s="42">
         <v>2.98</v>
       </c>
       <c r="AE37" s="42">
         <v>3.32</v>
       </c>
       <c r="AF37" s="42">
         <v>4.08</v>
       </c>
-      <c r="AG37" s="28"/>
+      <c r="AG37" s="42">
+        <v>4.04</v>
+      </c>
       <c r="AH37" s="28"/>
       <c r="AI37" s="28"/>
       <c r="AJ37" s="28"/>
       <c r="AK37" s="29"/>
       <c r="AL37" s="29"/>
       <c r="AM37" s="29"/>
       <c r="AN37" s="29"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="29"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="29"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="29"/>
       <c r="AU37" s="42"/>
       <c r="AV37" s="42"/>
     </row>
     <row r="38" spans="1:48">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>3.73</v>
       </c>
       <c r="C38" s="29">
         <v>6.56</v>
@@ -8475,51 +9564,53 @@
       </c>
       <c r="Y38" s="32">
         <v>4.68</v>
       </c>
       <c r="Z38" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="32">
         <v>1.44</v>
       </c>
       <c r="AB38" s="32">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>2.46</v>
       </c>
       <c r="AD38" s="42">
         <v>1.96</v>
       </c>
       <c r="AE38" s="42">
         <v>2.79</v>
       </c>
       <c r="AF38" s="42">
         <v>2.97</v>
       </c>
-      <c r="AG38" s="28"/>
+      <c r="AG38" s="42">
+        <v>2.94</v>
+      </c>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="28"/>
       <c r="AK38" s="29"/>
       <c r="AL38" s="29"/>
       <c r="AM38" s="29"/>
       <c r="AN38" s="29"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="29"/>
       <c r="AQ38" s="29"/>
       <c r="AR38" s="29"/>
       <c r="AS38" s="29"/>
       <c r="AT38" s="29"/>
       <c r="AU38" s="42"/>
       <c r="AV38" s="42"/>
     </row>
     <row r="39" spans="1:48">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>5.39</v>
       </c>
       <c r="C39" s="29">
         <v>4.2</v>
@@ -8589,51 +9680,53 @@
       </c>
       <c r="Y39" s="32">
         <v>4.93</v>
       </c>
       <c r="Z39" s="32">
         <v>2.72</v>
       </c>
       <c r="AA39" s="32">
         <v>2.86</v>
       </c>
       <c r="AB39" s="32">
         <v>3.31</v>
       </c>
       <c r="AC39" s="29">
         <v>3.02</v>
       </c>
       <c r="AD39" s="42">
         <v>2.82</v>
       </c>
       <c r="AE39" s="42">
         <v>3.9</v>
       </c>
       <c r="AF39" s="42">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AG39" s="28"/>
+      <c r="AG39" s="42">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="28"/>
       <c r="AK39" s="29"/>
       <c r="AL39" s="29"/>
       <c r="AM39" s="29"/>
       <c r="AN39" s="29"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="29"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="29"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="29"/>
       <c r="AU39" s="42"/>
       <c r="AV39" s="42"/>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>4.0599999999999996</v>
       </c>
       <c r="C40" s="29">
         <v>5.23</v>
@@ -8703,51 +9796,53 @@
       </c>
       <c r="Y40" s="32">
         <v>5.35</v>
       </c>
       <c r="Z40" s="32">
         <v>5.38</v>
       </c>
       <c r="AA40" s="32">
         <v>4.09</v>
       </c>
       <c r="AB40" s="32">
         <v>3.35</v>
       </c>
       <c r="AC40" s="29">
         <v>3.64</v>
       </c>
       <c r="AD40" s="42">
         <v>3.58</v>
       </c>
       <c r="AE40" s="42">
         <v>4.7300000000000004</v>
       </c>
       <c r="AF40" s="42">
         <v>4.47</v>
       </c>
-      <c r="AG40" s="28"/>
+      <c r="AG40" s="42">
+        <v>4.46</v>
+      </c>
       <c r="AH40" s="28"/>
       <c r="AI40" s="28"/>
       <c r="AJ40" s="28"/>
       <c r="AK40" s="29"/>
       <c r="AL40" s="29"/>
       <c r="AM40" s="29"/>
       <c r="AN40" s="29"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="29"/>
       <c r="AQ40" s="29"/>
       <c r="AR40" s="29"/>
       <c r="AS40" s="29"/>
       <c r="AT40" s="29"/>
       <c r="AU40" s="42"/>
       <c r="AV40" s="42"/>
     </row>
     <row r="41" spans="1:48">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>6.27</v>
       </c>
       <c r="C41" s="29">
         <v>6.45</v>
@@ -8817,51 +9912,53 @@
       </c>
       <c r="Y41" s="32">
         <v>5.09</v>
       </c>
       <c r="Z41" s="32">
         <v>1.32</v>
       </c>
       <c r="AA41" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="AB41" s="32">
         <v>3.19</v>
       </c>
       <c r="AC41" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="AD41" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="AE41" s="42">
         <v>5.19</v>
       </c>
       <c r="AF41" s="42">
         <v>5.59</v>
       </c>
-      <c r="AG41" s="28"/>
+      <c r="AG41" s="42">
+        <v>5.23</v>
+      </c>
       <c r="AH41" s="28"/>
       <c r="AI41" s="28"/>
       <c r="AJ41" s="28"/>
       <c r="AK41" s="29"/>
       <c r="AL41" s="29"/>
       <c r="AM41" s="29"/>
       <c r="AN41" s="29"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="29"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="29"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="29"/>
       <c r="AU41" s="42"/>
       <c r="AV41" s="42"/>
     </row>
     <row r="42" spans="1:48">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>6.6</v>
       </c>
       <c r="C42" s="29">
         <v>5.35</v>
@@ -8931,51 +10028,53 @@
       </c>
       <c r="Y42" s="32">
         <v>4.21</v>
       </c>
       <c r="Z42" s="32">
         <v>4.13</v>
       </c>
       <c r="AA42" s="32">
         <v>2.72</v>
       </c>
       <c r="AB42" s="32">
         <v>2.86</v>
       </c>
       <c r="AC42" s="29">
         <v>3.22</v>
       </c>
       <c r="AD42" s="42">
         <v>2.99</v>
       </c>
       <c r="AE42" s="42">
         <v>3.74</v>
       </c>
       <c r="AF42" s="42">
         <v>3.8</v>
       </c>
-      <c r="AG42" s="28"/>
+      <c r="AG42" s="42">
+        <v>3.74</v>
+      </c>
       <c r="AH42" s="28"/>
       <c r="AI42" s="28"/>
       <c r="AJ42" s="28"/>
       <c r="AK42" s="29"/>
       <c r="AL42" s="29"/>
       <c r="AM42" s="29"/>
       <c r="AN42" s="29"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="29"/>
       <c r="AQ42" s="29"/>
       <c r="AR42" s="29"/>
       <c r="AS42" s="29"/>
       <c r="AT42" s="29"/>
       <c r="AU42" s="42"/>
       <c r="AV42" s="42"/>
     </row>
     <row r="43" spans="1:48" s="37" customFormat="1">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="35">
         <v>2.0299999999999998</v>
       </c>
       <c r="C43" s="35">
         <v>3.5</v>
@@ -9045,223 +10144,225 @@
       </c>
       <c r="Y43" s="34">
         <v>4.5999999999999996</v>
       </c>
       <c r="Z43" s="34">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA43" s="34">
         <v>3.34</v>
       </c>
       <c r="AB43" s="34">
         <v>4.0199999999999996</v>
       </c>
       <c r="AC43" s="35">
         <v>3.56</v>
       </c>
       <c r="AD43" s="35">
         <v>3.47</v>
       </c>
       <c r="AE43" s="35">
         <v>4.2300000000000004</v>
       </c>
       <c r="AF43" s="35">
         <v>4.59</v>
       </c>
-      <c r="AG43" s="58"/>
+      <c r="AG43" s="35">
+        <v>4.6399999999999997</v>
+      </c>
       <c r="AH43" s="58"/>
       <c r="AI43" s="58"/>
       <c r="AJ43" s="58"/>
       <c r="AK43" s="35"/>
       <c r="AL43" s="42"/>
       <c r="AM43" s="42"/>
       <c r="AN43" s="42"/>
       <c r="AO43" s="42"/>
       <c r="AP43" s="42"/>
       <c r="AQ43" s="42"/>
       <c r="AR43" s="42"/>
       <c r="AS43" s="42"/>
       <c r="AT43" s="42"/>
       <c r="AU43" s="42"/>
       <c r="AV43" s="42"/>
     </row>
     <row r="44" spans="1:48">
       <c r="K44" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF43"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.33203125" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="37"/>
       <c r="Y3" s="2"/>
       <c r="AK3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="71">
+      <c r="A4" s="86"/>
+      <c r="B4" s="95">
         <v>2024</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="95">
         <v>2025</v>
       </c>
-      <c r="O4" s="72"/>
-[...10 lines deleted...]
-      <c r="Z4" s="71">
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="72"/>
-[...9 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="96"/>
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="96"/>
+      <c r="AI4" s="96"/>
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="63"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -9328,77 +10429,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AK5" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="10">
         <v>109</v>
       </c>
       <c r="C7" s="10">
         <v>103</v>
       </c>
       <c r="D7" s="10">
         <v>135</v>
       </c>
       <c r="E7" s="10">
         <v>113</v>
       </c>
       <c r="F7" s="10">
         <v>133</v>
       </c>
       <c r="G7" s="10">
         <v>116</v>
       </c>
       <c r="H7" s="10">
         <v>138</v>
@@ -9450,52 +10551,55 @@
       </c>
       <c r="X7" s="14">
         <v>120</v>
       </c>
       <c r="Y7" s="14">
         <v>180</v>
       </c>
       <c r="Z7" s="14">
         <v>145</v>
       </c>
       <c r="AA7" s="14">
         <v>105</v>
       </c>
       <c r="AB7" s="14">
         <v>111</v>
       </c>
       <c r="AC7" s="14">
         <v>132</v>
       </c>
       <c r="AD7" s="14">
         <v>104</v>
       </c>
       <c r="AE7" s="14">
         <v>131</v>
       </c>
-      <c r="AF7" s="73">
+      <c r="AF7" s="59">
         <v>122</v>
+      </c>
+      <c r="AG7" s="97">
+        <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="10">
         <v>53</v>
       </c>
       <c r="C8" s="10">
         <v>54</v>
       </c>
       <c r="D8" s="10">
         <v>74</v>
       </c>
       <c r="E8" s="10">
         <v>60</v>
       </c>
       <c r="F8" s="10">
         <v>56</v>
       </c>
       <c r="G8" s="10">
         <v>66</v>
       </c>
       <c r="H8" s="10">
@@ -9548,52 +10652,55 @@
       </c>
       <c r="X8" s="14">
         <v>69</v>
       </c>
       <c r="Y8" s="14">
         <v>94</v>
       </c>
       <c r="Z8" s="14">
         <v>72</v>
       </c>
       <c r="AA8" s="14">
         <v>62</v>
       </c>
       <c r="AB8" s="14">
         <v>60</v>
       </c>
       <c r="AC8" s="14">
         <v>68</v>
       </c>
       <c r="AD8" s="14">
         <v>49</v>
       </c>
       <c r="AE8" s="14">
         <v>58</v>
       </c>
-      <c r="AF8" s="73">
+      <c r="AF8" s="59">
         <v>69</v>
+      </c>
+      <c r="AG8" s="97">
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="10">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>8</v>
       </c>
       <c r="D9" s="10">
         <v>11</v>
       </c>
       <c r="E9" s="10">
         <v>7</v>
       </c>
       <c r="F9" s="10">
         <v>9</v>
       </c>
       <c r="G9" s="10">
         <v>7</v>
       </c>
       <c r="H9" s="10">
@@ -9646,52 +10753,55 @@
       </c>
       <c r="X9" s="14">
         <v>5</v>
       </c>
       <c r="Y9" s="14">
         <v>6</v>
       </c>
       <c r="Z9" s="14">
         <v>6</v>
       </c>
       <c r="AA9" s="14">
         <v>4</v>
       </c>
       <c r="AB9" s="14">
         <v>7</v>
       </c>
       <c r="AC9" s="14">
         <v>8</v>
       </c>
       <c r="AD9" s="14">
         <v>5</v>
       </c>
       <c r="AE9" s="14">
         <v>11</v>
       </c>
-      <c r="AF9" s="73">
+      <c r="AF9" s="59">
         <v>5</v>
+      </c>
+      <c r="AG9" s="97">
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="10">
         <v>1</v>
       </c>
       <c r="C10" s="10">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="10">
         <v>1</v>
       </c>
       <c r="F10" s="10">
         <v>2</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
@@ -9744,51 +10854,56 @@
       </c>
       <c r="X10" s="14">
         <v>1</v>
       </c>
       <c r="Y10" s="14">
         <v>3</v>
       </c>
       <c r="Z10" s="14">
         <v>2</v>
       </c>
       <c r="AA10" s="14">
         <v>1</v>
       </c>
       <c r="AB10" s="14">
         <v>1</v>
       </c>
       <c r="AC10" s="14">
         <v>2</v>
       </c>
       <c r="AD10" s="14">
         <v>2</v>
       </c>
       <c r="AE10" s="14">
         <v>2</v>
       </c>
-      <c r="AF10" s="73"/>
+      <c r="AF10" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG10" s="14" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="10">
         <v>1</v>
       </c>
       <c r="C11" s="10">
         <v>4</v>
       </c>
       <c r="D11" s="10">
         <v>5</v>
       </c>
       <c r="E11" s="10">
         <v>2</v>
       </c>
       <c r="F11" s="10">
         <v>3</v>
       </c>
       <c r="G11" s="10">
         <v>5</v>
       </c>
       <c r="H11" s="10">
         <v>3</v>
@@ -9840,51 +10955,54 @@
       </c>
       <c r="X11" s="14">
         <v>3</v>
       </c>
       <c r="Y11" s="14">
         <v>4</v>
       </c>
       <c r="Z11" s="14">
         <v>8</v>
       </c>
       <c r="AA11" s="14">
         <v>5</v>
       </c>
       <c r="AB11" s="14">
         <v>2</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
       <c r="AD11" s="14">
         <v>6</v>
       </c>
       <c r="AE11" s="14">
         <v>10</v>
       </c>
-      <c r="AF11" s="73">
+      <c r="AF11" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG11" s="97">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="10">
         <v>5</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>2</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
@@ -9938,52 +11056,55 @@
       </c>
       <c r="X12" s="14">
         <v>2</v>
       </c>
       <c r="Y12" s="14">
         <v>6</v>
       </c>
       <c r="Z12" s="14">
         <v>7</v>
       </c>
       <c r="AA12" s="14">
         <v>2</v>
       </c>
       <c r="AB12" s="14">
         <v>6</v>
       </c>
       <c r="AC12" s="14">
         <v>5</v>
       </c>
       <c r="AD12" s="14">
         <v>6</v>
       </c>
       <c r="AE12" s="14">
         <v>2</v>
       </c>
-      <c r="AF12" s="73">
-        <v>3</v>
+      <c r="AF12" s="59">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="97">
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="10">
         <v>4</v>
       </c>
       <c r="C13" s="10">
         <v>3</v>
       </c>
       <c r="D13" s="10">
         <v>5</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="10">
         <v>3</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="10">
@@ -10036,52 +11157,55 @@
       </c>
       <c r="X13" s="14">
         <v>3</v>
       </c>
       <c r="Y13" s="14">
         <v>2</v>
       </c>
       <c r="Z13" s="14">
         <v>2</v>
       </c>
       <c r="AA13" s="14">
         <v>3</v>
       </c>
       <c r="AB13" s="14">
         <v>2</v>
       </c>
       <c r="AC13" s="14">
         <v>3</v>
       </c>
       <c r="AD13" s="14">
         <v>6</v>
       </c>
       <c r="AE13" s="14">
         <v>1</v>
       </c>
-      <c r="AF13" s="73">
-        <v>4</v>
+      <c r="AF13" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG13" s="97">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="10">
         <v>15</v>
       </c>
       <c r="C14" s="10">
         <v>7</v>
       </c>
       <c r="D14" s="10">
         <v>6</v>
       </c>
       <c r="E14" s="10">
         <v>9</v>
       </c>
       <c r="F14" s="10">
         <v>9</v>
       </c>
       <c r="G14" s="10">
         <v>10</v>
       </c>
       <c r="H14" s="10">
@@ -10134,52 +11258,55 @@
       </c>
       <c r="X14" s="14">
         <v>9</v>
       </c>
       <c r="Y14" s="14">
         <v>16</v>
       </c>
       <c r="Z14" s="14">
         <v>18</v>
       </c>
       <c r="AA14" s="14">
         <v>10</v>
       </c>
       <c r="AB14" s="14">
         <v>6</v>
       </c>
       <c r="AC14" s="14">
         <v>12</v>
       </c>
       <c r="AD14" s="14">
         <v>6</v>
       </c>
       <c r="AE14" s="14">
         <v>16</v>
       </c>
-      <c r="AF14" s="73">
+      <c r="AF14" s="59">
         <v>10</v>
+      </c>
+      <c r="AG14" s="97">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="10">
         <v>2</v>
       </c>
       <c r="C15" s="10">
         <v>4</v>
       </c>
       <c r="D15" s="10">
         <v>2</v>
       </c>
       <c r="E15" s="10">
         <v>2</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
@@ -10232,51 +11359,54 @@
       </c>
       <c r="X15" s="14">
         <v>5</v>
       </c>
       <c r="Y15" s="14">
         <v>4</v>
       </c>
       <c r="Z15" s="14">
         <v>2</v>
       </c>
       <c r="AA15" s="14">
         <v>3</v>
       </c>
       <c r="AB15" s="14">
         <v>4</v>
       </c>
       <c r="AC15" s="14">
         <v>3</v>
       </c>
       <c r="AD15" s="14">
         <v>2</v>
       </c>
       <c r="AE15" s="14">
         <v>1</v>
       </c>
-      <c r="AF15" s="73">
+      <c r="AF15" s="59">
+        <v>5</v>
+      </c>
+      <c r="AG15" s="97">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="10">
         <v>5</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>4</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
@@ -10330,55 +11460,58 @@
       </c>
       <c r="X16" s="14">
         <v>3</v>
       </c>
       <c r="Y16" s="14">
         <v>7</v>
       </c>
       <c r="Z16" s="14">
         <v>5</v>
       </c>
       <c r="AA16" s="14">
         <v>2</v>
       </c>
       <c r="AB16" s="14">
         <v>3</v>
       </c>
       <c r="AC16" s="14">
         <v>2</v>
       </c>
       <c r="AD16" s="14">
         <v>5</v>
       </c>
       <c r="AE16" s="14">
         <v>10</v>
       </c>
-      <c r="AF16" s="73">
-[...3 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AF16" s="59">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10">
         <v>2</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>2</v>
       </c>
       <c r="F17" s="10">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="16">
@@ -10428,55 +11561,58 @@
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="14">
         <v>4</v>
       </c>
       <c r="Z17" s="14">
         <v>3</v>
       </c>
       <c r="AA17" s="14">
         <v>3</v>
       </c>
       <c r="AB17" s="14">
         <v>1</v>
       </c>
       <c r="AC17" s="14">
         <v>11</v>
       </c>
       <c r="AD17" s="14">
         <v>2</v>
       </c>
       <c r="AE17" s="14">
         <v>4</v>
       </c>
-      <c r="AF17" s="73">
-[...3 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AF17" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG17" s="97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>7</v>
       </c>
       <c r="D18" s="10">
         <v>5</v>
       </c>
       <c r="E18" s="10">
         <v>11</v>
       </c>
       <c r="F18" s="10">
         <v>13</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>9</v>
       </c>
       <c r="I18" s="16">
@@ -10526,55 +11662,58 @@
       </c>
       <c r="X18" s="14">
         <v>6</v>
       </c>
       <c r="Y18" s="14">
         <v>11</v>
       </c>
       <c r="Z18" s="14">
         <v>12</v>
       </c>
       <c r="AA18" s="14">
         <v>4</v>
       </c>
       <c r="AB18" s="14">
         <v>9</v>
       </c>
       <c r="AC18" s="14">
         <v>6</v>
       </c>
       <c r="AD18" s="14">
         <v>10</v>
       </c>
       <c r="AE18" s="14">
         <v>4</v>
       </c>
-      <c r="AF18" s="73">
+      <c r="AF18" s="59">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="97">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>2</v>
       </c>
       <c r="F19" s="10">
         <v>7</v>
       </c>
       <c r="G19" s="10">
         <v>2</v>
       </c>
       <c r="H19" s="10">
         <v>5</v>
       </c>
       <c r="I19" s="16">
@@ -10621,56 +11760,61 @@
       </c>
       <c r="W19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="X19" s="14">
         <v>2</v>
       </c>
       <c r="Y19" s="14">
         <v>4</v>
       </c>
       <c r="Z19" s="14">
         <v>2</v>
       </c>
       <c r="AA19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB19" s="14">
         <v>1</v>
       </c>
       <c r="AC19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD19" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AE19" s="14"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:32">
+      <c r="AE19" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>4</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>3</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>4</v>
       </c>
       <c r="I20" s="16">
@@ -10720,55 +11864,58 @@
       </c>
       <c r="X20" s="14">
         <v>1</v>
       </c>
       <c r="Y20" s="14">
         <v>6</v>
       </c>
       <c r="Z20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="14">
         <v>1</v>
       </c>
-      <c r="AF20" s="73">
-[...3 lines deleted...]
-    <row r="21" spans="1:32">
+      <c r="AF20" s="59">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="10">
         <v>4</v>
       </c>
       <c r="C21" s="10">
         <v>5</v>
       </c>
       <c r="D21" s="10">
         <v>8</v>
       </c>
       <c r="E21" s="10">
         <v>8</v>
       </c>
       <c r="F21" s="10">
         <v>7</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="16">
@@ -10818,87 +11965,90 @@
       </c>
       <c r="X21" s="14">
         <v>9</v>
       </c>
       <c r="Y21" s="14">
         <v>13</v>
       </c>
       <c r="Z21" s="14">
         <v>6</v>
       </c>
       <c r="AA21" s="14">
         <v>6</v>
       </c>
       <c r="AB21" s="14">
         <v>9</v>
       </c>
       <c r="AC21" s="14">
         <v>5</v>
       </c>
       <c r="AD21" s="14">
         <v>5</v>
       </c>
       <c r="AE21" s="14">
         <v>11</v>
       </c>
-      <c r="AF21" s="73">
-[...4 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AF21" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG21" s="97">
         <v>9</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="92" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="92"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="92"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="92"/>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="92"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
       <c r="AC22" s="14"/>
       <c r="AD22" s="14"/>
       <c r="AE22" s="14"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10">
         <v>62</v>
       </c>
       <c r="C23" s="10">
         <v>63</v>
       </c>
       <c r="D23" s="10">
         <v>84</v>
       </c>
       <c r="E23" s="10">
         <v>65</v>
       </c>
       <c r="F23" s="10">
         <v>71</v>
       </c>
       <c r="G23" s="10">
         <v>75</v>
       </c>
       <c r="H23" s="10">
         <v>77</v>
       </c>
       <c r="I23" s="16">
@@ -10948,55 +12098,58 @@
       </c>
       <c r="X23" s="14">
         <v>76</v>
       </c>
       <c r="Y23" s="14">
         <v>105</v>
       </c>
       <c r="Z23" s="14">
         <v>81</v>
       </c>
       <c r="AA23" s="14">
         <v>72</v>
       </c>
       <c r="AB23" s="14">
         <v>66</v>
       </c>
       <c r="AC23" s="14">
         <v>76</v>
       </c>
       <c r="AD23" s="14">
         <v>58</v>
       </c>
       <c r="AE23" s="14">
         <v>69</v>
       </c>
-      <c r="AF23" s="73">
+      <c r="AF23" s="59">
         <v>80</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="97">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="10">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>54</v>
       </c>
       <c r="D24" s="10">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>60</v>
       </c>
       <c r="F24" s="10">
         <v>56</v>
       </c>
       <c r="G24" s="10">
         <v>66</v>
       </c>
       <c r="H24" s="10">
         <v>71</v>
       </c>
       <c r="I24" s="16">
@@ -11046,55 +12199,58 @@
       </c>
       <c r="X24" s="14">
         <v>69</v>
       </c>
       <c r="Y24" s="14">
         <v>94</v>
       </c>
       <c r="Z24" s="14">
         <v>72</v>
       </c>
       <c r="AA24" s="14">
         <v>62</v>
       </c>
       <c r="AB24" s="14">
         <v>60</v>
       </c>
       <c r="AC24" s="14">
         <v>68</v>
       </c>
       <c r="AD24" s="14">
         <v>49</v>
       </c>
       <c r="AE24" s="14">
         <v>58</v>
       </c>
-      <c r="AF24" s="73">
+      <c r="AF24" s="59">
         <v>69</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="97">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="10">
         <v>1</v>
       </c>
       <c r="C25" s="10">
         <v>2</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="10">
         <v>3</v>
       </c>
       <c r="G25" s="10">
         <v>1</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="38">
@@ -11144,55 +12300,58 @@
       </c>
       <c r="X25" s="14">
         <v>1</v>
       </c>
       <c r="Y25" s="14">
         <v>3</v>
       </c>
       <c r="Z25" s="14">
         <v>1</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>2</v>
       </c>
       <c r="AC25" s="14">
         <v>3</v>
       </c>
       <c r="AD25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE25" s="14">
         <v>4</v>
       </c>
-      <c r="AF25" s="73">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="59">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="97">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>1</v>
       </c>
       <c r="E26" s="10">
         <v>1</v>
       </c>
       <c r="F26" s="10">
         <v>3</v>
       </c>
       <c r="G26" s="10">
         <v>2</v>
       </c>
       <c r="H26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="16">
@@ -11242,55 +12401,58 @@
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Z26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="14">
         <v>2</v>
       </c>
       <c r="AB26" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC26" s="14">
         <v>3</v>
       </c>
       <c r="AD26" s="14">
         <v>1</v>
       </c>
       <c r="AE26" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AF26" s="73">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="59">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="10">
         <v>3</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>2</v>
       </c>
       <c r="E27" s="10">
         <v>1</v>
       </c>
       <c r="F27" s="10">
         <v>3</v>
       </c>
       <c r="G27" s="10">
         <v>3</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="16">
@@ -11340,55 +12502,58 @@
       </c>
       <c r="X27" s="14">
         <v>3</v>
       </c>
       <c r="Y27" s="14">
         <v>4</v>
       </c>
       <c r="Z27" s="14">
         <v>4</v>
       </c>
       <c r="AA27" s="14">
         <v>2</v>
       </c>
       <c r="AB27" s="14">
         <v>1</v>
       </c>
       <c r="AC27" s="14">
         <v>1</v>
       </c>
       <c r="AD27" s="14">
         <v>5</v>
       </c>
       <c r="AE27" s="14">
         <v>4</v>
       </c>
-      <c r="AF27" s="73">
-[...3 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AF27" s="59">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>4</v>
       </c>
       <c r="C28" s="10">
         <v>5</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="10">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>6</v>
       </c>
       <c r="G28" s="10">
         <v>3</v>
       </c>
       <c r="H28" s="10">
         <v>5</v>
       </c>
       <c r="I28" s="16">
@@ -11438,87 +12603,90 @@
       </c>
       <c r="X28" s="14">
         <v>2</v>
       </c>
       <c r="Y28" s="14">
         <v>4</v>
       </c>
       <c r="Z28" s="14">
         <v>4</v>
       </c>
       <c r="AA28" s="14">
         <v>1</v>
       </c>
       <c r="AB28" s="14">
         <v>3</v>
       </c>
       <c r="AC28" s="14">
         <v>1</v>
       </c>
       <c r="AD28" s="14">
         <v>3</v>
       </c>
       <c r="AE28" s="14">
         <v>3</v>
       </c>
-      <c r="AF28" s="73">
+      <c r="AF28" s="59">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="70" t="s">
+      <c r="AG28" s="97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="70"/>
-[...22 lines deleted...]
-      <c r="Y29" s="70"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="L29" s="94"/>
+      <c r="M29" s="94"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="94"/>
+      <c r="P29" s="94"/>
+      <c r="Q29" s="94"/>
+      <c r="R29" s="94"/>
+      <c r="S29" s="94"/>
+      <c r="T29" s="94"/>
+      <c r="U29" s="94"/>
+      <c r="V29" s="94"/>
+      <c r="W29" s="94"/>
+      <c r="X29" s="94"/>
+      <c r="Y29" s="94"/>
       <c r="AC29" s="14"/>
       <c r="AD29" s="14"/>
       <c r="AE29" s="14"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10">
         <v>47</v>
       </c>
       <c r="C30" s="10">
         <v>40</v>
       </c>
       <c r="D30" s="10">
         <v>51</v>
       </c>
       <c r="E30" s="10">
         <v>48</v>
       </c>
       <c r="F30" s="10">
         <v>62</v>
       </c>
       <c r="G30" s="39">
         <v>41</v>
       </c>
       <c r="H30" s="10">
         <v>61</v>
       </c>
       <c r="I30" s="6">
@@ -11568,55 +12736,58 @@
       </c>
       <c r="X30" s="6">
         <v>44</v>
       </c>
       <c r="Y30" s="14">
         <v>75</v>
       </c>
       <c r="Z30" s="14">
         <v>64</v>
       </c>
       <c r="AA30" s="14">
         <v>33</v>
       </c>
       <c r="AB30" s="14">
         <v>45</v>
       </c>
       <c r="AC30" s="14">
         <v>56</v>
       </c>
       <c r="AD30" s="14">
         <v>46</v>
       </c>
       <c r="AE30" s="14">
         <v>62</v>
       </c>
-      <c r="AF30" s="73">
+      <c r="AF30" s="59">
         <v>42</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="97">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="10">
         <v>7</v>
       </c>
       <c r="C31" s="10">
         <v>8</v>
       </c>
       <c r="D31" s="10">
         <v>11</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="10">
         <v>9</v>
       </c>
       <c r="G31" s="39">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="6">
@@ -11666,55 +12837,58 @@
       </c>
       <c r="X31" s="6">
         <v>5</v>
       </c>
       <c r="Y31" s="14">
         <v>6</v>
       </c>
       <c r="Z31" s="14">
         <v>6</v>
       </c>
       <c r="AA31" s="14">
         <v>4</v>
       </c>
       <c r="AB31" s="14">
         <v>7</v>
       </c>
       <c r="AC31" s="14">
         <v>8</v>
       </c>
       <c r="AD31" s="14">
         <v>5</v>
       </c>
       <c r="AE31" s="14">
         <v>11</v>
       </c>
-      <c r="AF31" s="73">
+      <c r="AF31" s="59">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="97">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="10">
         <v>1</v>
       </c>
       <c r="C32" s="10">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="10">
         <v>1</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
       <c r="G32" s="39">
         <v>1</v>
       </c>
       <c r="H32" s="10">
         <v>1</v>
       </c>
       <c r="I32" s="6">
@@ -11765,50 +12939,53 @@
       <c r="X32" s="6">
         <v>1</v>
       </c>
       <c r="Y32" s="14">
         <v>3</v>
       </c>
       <c r="Z32" s="14">
         <v>2</v>
       </c>
       <c r="AA32" s="14">
         <v>1</v>
       </c>
       <c r="AB32" s="14">
         <v>1</v>
       </c>
       <c r="AC32" s="14">
         <v>2</v>
       </c>
       <c r="AD32" s="14">
         <v>2</v>
       </c>
       <c r="AE32" s="14">
         <v>2</v>
       </c>
       <c r="AF32" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AG32" s="14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10">
         <v>2</v>
       </c>
       <c r="D33" s="10">
         <v>1</v>
       </c>
       <c r="E33" s="10">
         <v>2</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="39">
         <v>4</v>
       </c>
       <c r="H33" s="10">
         <v>2</v>
@@ -11860,52 +13037,55 @@
       </c>
       <c r="X33" s="6">
         <v>2</v>
       </c>
       <c r="Y33" s="14">
         <v>1</v>
       </c>
       <c r="Z33" s="14">
         <v>7</v>
       </c>
       <c r="AA33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC33" s="14">
         <v>4</v>
       </c>
       <c r="AD33" s="14">
         <v>6</v>
       </c>
       <c r="AE33" s="14">
         <v>6</v>
       </c>
-      <c r="AF33" s="73">
-        <v>3</v>
+      <c r="AF33" s="59">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="97">
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="10">
         <v>5</v>
       </c>
       <c r="C34" s="10">
         <v>1</v>
       </c>
       <c r="D34" s="10">
         <v>5</v>
       </c>
       <c r="E34" s="10">
         <v>4</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
       <c r="G34" s="39">
         <v>2</v>
       </c>
       <c r="H34" s="10">
@@ -11958,52 +13138,55 @@
       </c>
       <c r="X34" s="6">
         <v>2</v>
       </c>
       <c r="Y34" s="14">
         <v>6</v>
       </c>
       <c r="Z34" s="14">
         <v>7</v>
       </c>
       <c r="AA34" s="14">
         <v>2</v>
       </c>
       <c r="AB34" s="14">
         <v>6</v>
       </c>
       <c r="AC34" s="14">
         <v>5</v>
       </c>
       <c r="AD34" s="14">
         <v>6</v>
       </c>
       <c r="AE34" s="14">
         <v>2</v>
       </c>
-      <c r="AF34" s="73">
-        <v>3</v>
+      <c r="AF34" s="59">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="97">
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="10">
         <v>4</v>
       </c>
       <c r="C35" s="10">
         <v>3</v>
       </c>
       <c r="D35" s="10">
         <v>5</v>
       </c>
       <c r="E35" s="10">
         <v>2</v>
       </c>
       <c r="F35" s="10">
         <v>3</v>
       </c>
       <c r="G35" s="39" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="10">
@@ -12056,52 +13239,55 @@
       </c>
       <c r="X35" s="6">
         <v>3</v>
       </c>
       <c r="Y35" s="14">
         <v>2</v>
       </c>
       <c r="Z35" s="14">
         <v>2</v>
       </c>
       <c r="AA35" s="14">
         <v>3</v>
       </c>
       <c r="AB35" s="14">
         <v>2</v>
       </c>
       <c r="AC35" s="14">
         <v>3</v>
       </c>
       <c r="AD35" s="14">
         <v>6</v>
       </c>
       <c r="AE35" s="14">
         <v>1</v>
       </c>
-      <c r="AF35" s="73">
-        <v>4</v>
+      <c r="AF35" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG35" s="97">
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="10">
         <v>15</v>
       </c>
       <c r="C36" s="10">
         <v>7</v>
       </c>
       <c r="D36" s="10">
         <v>6</v>
       </c>
       <c r="E36" s="10">
         <v>9</v>
       </c>
       <c r="F36" s="10">
         <v>9</v>
       </c>
       <c r="G36" s="39">
         <v>10</v>
       </c>
       <c r="H36" s="10">
@@ -12154,52 +13340,55 @@
       </c>
       <c r="X36" s="6">
         <v>9</v>
       </c>
       <c r="Y36" s="14">
         <v>16</v>
       </c>
       <c r="Z36" s="14">
         <v>18</v>
       </c>
       <c r="AA36" s="14">
         <v>10</v>
       </c>
       <c r="AB36" s="14">
         <v>6</v>
       </c>
       <c r="AC36" s="14">
         <v>12</v>
       </c>
       <c r="AD36" s="14">
         <v>6</v>
       </c>
       <c r="AE36" s="14">
         <v>16</v>
       </c>
-      <c r="AF36" s="73">
+      <c r="AF36" s="59">
         <v>10</v>
+      </c>
+      <c r="AG36" s="97">
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="10">
         <v>1</v>
       </c>
       <c r="C37" s="10">
         <v>2</v>
       </c>
       <c r="D37" s="10">
         <v>1</v>
       </c>
       <c r="E37" s="10">
         <v>1</v>
       </c>
       <c r="F37" s="10">
         <v>2</v>
       </c>
       <c r="G37" s="39">
         <v>2</v>
       </c>
       <c r="H37" s="10">
@@ -12252,52 +13441,55 @@
       </c>
       <c r="X37" s="6">
         <v>4</v>
       </c>
       <c r="Y37" s="14">
         <v>4</v>
       </c>
       <c r="Z37" s="14">
         <v>2</v>
       </c>
       <c r="AA37" s="14">
         <v>1</v>
       </c>
       <c r="AB37" s="14">
         <v>4</v>
       </c>
       <c r="AC37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="14">
         <v>1</v>
       </c>
       <c r="AE37" s="14">
         <v>1</v>
       </c>
-      <c r="AF37" s="73">
-        <v>3</v>
+      <c r="AF37" s="59">
+        <v>3</v>
+      </c>
+      <c r="AG37" s="97">
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="10">
         <v>2</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="10">
         <v>2</v>
       </c>
       <c r="E38" s="10">
         <v>1</v>
       </c>
       <c r="F38" s="10">
         <v>2</v>
       </c>
       <c r="G38" s="39">
         <v>1</v>
       </c>
       <c r="H38" s="10">
@@ -12350,52 +13542,55 @@
       </c>
       <c r="X38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="Y38" s="14">
         <v>3</v>
       </c>
       <c r="Z38" s="14">
         <v>1</v>
       </c>
       <c r="AA38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="14">
         <v>2</v>
       </c>
       <c r="AC38" s="14">
         <v>1</v>
       </c>
       <c r="AD38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="14">
         <v>6</v>
       </c>
-      <c r="AF38" s="73">
-        <v>1</v>
+      <c r="AF38" s="59">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="14" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="10">
         <v>2</v>
       </c>
       <c r="C39" s="10">
         <v>5</v>
       </c>
       <c r="D39" s="10">
         <v>5</v>
       </c>
       <c r="E39" s="10">
         <v>2</v>
       </c>
       <c r="F39" s="10">
         <v>9</v>
       </c>
       <c r="G39" s="39">
         <v>2</v>
       </c>
       <c r="H39" s="10">
@@ -12448,52 +13643,55 @@
       </c>
       <c r="X39" s="6">
         <v>2</v>
       </c>
       <c r="Y39" s="14">
         <v>4</v>
       </c>
       <c r="Z39" s="14">
         <v>3</v>
       </c>
       <c r="AA39" s="14">
         <v>3</v>
       </c>
       <c r="AB39" s="14">
         <v>1</v>
       </c>
       <c r="AC39" s="14">
         <v>11</v>
       </c>
       <c r="AD39" s="14">
         <v>2</v>
       </c>
       <c r="AE39" s="14">
         <v>4</v>
       </c>
-      <c r="AF39" s="73">
-        <v>4</v>
+      <c r="AF39" s="59">
+        <v>4</v>
+      </c>
+      <c r="AG39" s="97">
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="10">
         <v>4</v>
       </c>
       <c r="C40" s="10">
         <v>2</v>
       </c>
       <c r="D40" s="10">
         <v>2</v>
       </c>
       <c r="E40" s="10">
         <v>8</v>
       </c>
       <c r="F40" s="10">
         <v>7</v>
       </c>
       <c r="G40" s="39">
         <v>5</v>
       </c>
       <c r="H40" s="10">
@@ -12546,52 +13744,55 @@
       </c>
       <c r="X40" s="6">
         <v>4</v>
       </c>
       <c r="Y40" s="14">
         <v>7</v>
       </c>
       <c r="Z40" s="14">
         <v>8</v>
       </c>
       <c r="AA40" s="14">
         <v>3</v>
       </c>
       <c r="AB40" s="14">
         <v>6</v>
       </c>
       <c r="AC40" s="14">
         <v>5</v>
       </c>
       <c r="AD40" s="14">
         <v>7</v>
       </c>
       <c r="AE40" s="14">
         <v>1</v>
       </c>
-      <c r="AF40" s="73">
-        <v>2</v>
+      <c r="AF40" s="59">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="97">
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="10">
         <v>1</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="10">
         <v>3</v>
       </c>
       <c r="E41" s="10">
         <v>2</v>
       </c>
       <c r="F41" s="10">
         <v>7</v>
       </c>
       <c r="G41" s="39">
         <v>2</v>
       </c>
       <c r="H41" s="10">
@@ -12644,52 +13845,55 @@
       </c>
       <c r="X41" s="6">
         <v>2</v>
       </c>
       <c r="Y41" s="14">
         <v>4</v>
       </c>
       <c r="Z41" s="14">
         <v>2</v>
       </c>
       <c r="AA41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="14">
         <v>1</v>
       </c>
       <c r="AC41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE41" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AF41" s="73">
-        <v>2</v>
+      <c r="AF41" s="59">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="97">
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="10">
         <v>1</v>
       </c>
       <c r="C42" s="10">
         <v>4</v>
       </c>
       <c r="D42" s="10">
         <v>2</v>
       </c>
       <c r="E42" s="10">
         <v>1</v>
       </c>
       <c r="F42" s="10">
         <v>3</v>
       </c>
       <c r="G42" s="39">
         <v>1</v>
       </c>
       <c r="H42" s="10">
@@ -12742,54 +13946,56 @@
       </c>
       <c r="X42" s="6">
         <v>1</v>
       </c>
       <c r="Y42" s="14">
         <v>6</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="14">
         <v>1</v>
       </c>
-      <c r="AF42" s="73">
-[...2 lines deleted...]
-      <c r="AG42" s="37"/>
+      <c r="AF42" s="59">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="97">
+        <v>4</v>
+      </c>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>4</v>
       </c>
       <c r="C43" s="21">
         <v>5</v>
       </c>
       <c r="D43" s="21">
         <v>8</v>
       </c>
       <c r="E43" s="21">
         <v>8</v>
       </c>
       <c r="F43" s="21">
         <v>7</v>
       </c>
       <c r="G43" s="21">
@@ -12845,209 +14051,211 @@
       </c>
       <c r="X43" s="40">
         <v>9</v>
       </c>
       <c r="Y43" s="40">
         <v>13</v>
       </c>
       <c r="Z43" s="55">
         <v>6</v>
       </c>
       <c r="AA43" s="55">
         <v>6</v>
       </c>
       <c r="AB43" s="55">
         <v>9</v>
       </c>
       <c r="AC43" s="55">
         <v>5</v>
       </c>
       <c r="AD43" s="55">
         <v>5</v>
       </c>
       <c r="AE43" s="55">
         <v>11</v>
       </c>
-      <c r="AF43" s="74">
-[...2 lines deleted...]
-      <c r="AG43" s="51"/>
+      <c r="AF43" s="60">
+        <v>4</v>
+      </c>
+      <c r="AG43" s="99">
+        <v>9</v>
+      </c>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="AF43" sqref="AF43"/>
+    <sheetView tabSelected="1" topLeftCell="M1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.88671875" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="14.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="59"/>
-[...22 lines deleted...]
-      <c r="Y1" s="59"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
     </row>
     <row r="2" spans="1:37" ht="14.25" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
-      <c r="X3" s="69"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="69" t="s">
+      <c r="X3" s="91"/>
+      <c r="Y3" s="91"/>
+      <c r="AJ3" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="AK3" s="69"/>
+      <c r="AK3" s="91"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="62"/>
-      <c r="B4" s="60">
+      <c r="A4" s="86"/>
+      <c r="B4" s="84">
         <v>2024</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60">
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="84">
         <v>2025</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60">
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
+      <c r="Z4" s="84">
         <v>2026</v>
       </c>
-      <c r="AA4" s="61"/>
-[...9 lines deleted...]
-      <c r="AK4" s="61"/>
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="85"/>
+      <c r="AD4" s="85"/>
+      <c r="AE4" s="85"/>
+      <c r="AF4" s="85"/>
+      <c r="AG4" s="85"/>
+      <c r="AH4" s="85"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="87"/>
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -13114,77 +14322,77 @@
         <v>11</v>
       </c>
       <c r="AE5" s="23" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AI5" s="23" t="s">
         <v>21</v>
       </c>
       <c r="AJ5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="AK5" s="49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="Y6" s="64"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="88"/>
+      <c r="Q6" s="88"/>
+      <c r="R6" s="88"/>
+      <c r="S6" s="88"/>
+      <c r="T6" s="88"/>
+      <c r="U6" s="88"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
+      <c r="X6" s="88"/>
+      <c r="Y6" s="88"/>
       <c r="AD6" s="29"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="C7" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="D7" s="29">
         <v>2.66</v>
       </c>
       <c r="E7" s="29">
         <v>2.65</v>
       </c>
       <c r="F7" s="29">
         <v>2.71</v>
       </c>
       <c r="G7" s="5">
         <v>2.71</v>
       </c>
       <c r="H7" s="5">
@@ -13240,50 +14448,53 @@
       </c>
       <c r="Y7" s="27">
         <v>3.26</v>
       </c>
       <c r="Z7" s="27">
         <v>3.34</v>
       </c>
       <c r="AA7" s="27">
         <v>3.02</v>
       </c>
       <c r="AB7" s="27">
         <v>2.86</v>
       </c>
       <c r="AC7" s="27">
         <v>2.93</v>
       </c>
       <c r="AD7" s="42">
         <v>2.82</v>
       </c>
       <c r="AE7" s="42">
         <v>2.87</v>
       </c>
       <c r="AF7" s="42">
         <v>2.86</v>
       </c>
+      <c r="AG7" s="29">
+        <v>2.88</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>2.81</v>
       </c>
       <c r="C8" s="29">
         <v>2.96</v>
       </c>
       <c r="D8" s="29">
         <v>3.29</v>
       </c>
       <c r="E8" s="29">
         <v>3.29</v>
       </c>
       <c r="F8" s="29">
         <v>3.23</v>
       </c>
       <c r="G8" s="11">
         <v>3.29</v>
       </c>
       <c r="H8" s="5">
         <v>3.36</v>
@@ -13338,50 +14549,53 @@
       </c>
       <c r="Y8" s="27">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z8" s="27">
         <v>3.82</v>
       </c>
       <c r="AA8" s="27">
         <v>3.73</v>
       </c>
       <c r="AB8" s="27">
         <v>3.54</v>
       </c>
       <c r="AC8" s="27">
         <v>3.59</v>
       </c>
       <c r="AD8" s="42">
         <v>3.39</v>
       </c>
       <c r="AE8" s="42">
         <v>3.35</v>
       </c>
       <c r="AF8" s="42">
         <v>3.39</v>
       </c>
+      <c r="AG8" s="29">
+        <v>3.41</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="29">
         <v>2.64</v>
       </c>
       <c r="C9" s="29">
         <v>2.92</v>
       </c>
       <c r="D9" s="29">
         <v>3.32</v>
       </c>
       <c r="E9" s="29">
         <v>3.18</v>
       </c>
       <c r="F9" s="29">
         <v>3.22</v>
       </c>
       <c r="G9" s="11">
         <v>3.13</v>
       </c>
       <c r="H9" s="5">
         <v>2.84</v>
@@ -13436,50 +14650,53 @@
       </c>
       <c r="Y9" s="27">
         <v>2.91</v>
       </c>
       <c r="Z9" s="27">
         <v>2.41</v>
       </c>
       <c r="AA9" s="27">
         <v>2.12</v>
       </c>
       <c r="AB9" s="27">
         <v>2.36</v>
       </c>
       <c r="AC9" s="27">
         <v>2.59</v>
       </c>
       <c r="AD9" s="42">
         <v>2.46</v>
       </c>
       <c r="AE9" s="42">
         <v>2.81</v>
       </c>
       <c r="AF9" s="42">
         <v>2.7</v>
       </c>
+      <c r="AG9" s="29">
+        <v>2.76</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="29">
         <v>0.91</v>
       </c>
       <c r="C10" s="29">
         <v>0.94</v>
       </c>
       <c r="D10" s="29">
         <v>0.62</v>
       </c>
       <c r="E10" s="29">
         <v>0.7</v>
       </c>
       <c r="F10" s="29">
         <v>0.92</v>
       </c>
       <c r="G10" s="11">
         <v>0.93</v>
       </c>
       <c r="H10" s="5">
         <v>0.93</v>
@@ -13534,50 +14751,53 @@
       </c>
       <c r="Y10" s="27">
         <v>1.77</v>
       </c>
       <c r="Z10" s="27">
         <v>1.96</v>
       </c>
       <c r="AA10" s="27">
         <v>1.55</v>
       </c>
       <c r="AB10" s="27">
         <v>1.36</v>
       </c>
       <c r="AC10" s="27">
         <v>1.52</v>
       </c>
       <c r="AD10" s="42">
         <v>1.61</v>
       </c>
       <c r="AE10" s="42">
         <v>1.68</v>
       </c>
       <c r="AF10" s="42">
         <v>1.44</v>
       </c>
+      <c r="AG10" s="29">
+        <v>1.25</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="29">
         <v>0.44</v>
       </c>
       <c r="C11" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.52</v>
       </c>
       <c r="E11" s="29">
         <v>1.37</v>
       </c>
       <c r="F11" s="29">
         <v>1.36</v>
       </c>
       <c r="G11" s="11">
         <v>1.51</v>
       </c>
       <c r="H11" s="5">
         <v>1.49</v>
@@ -13632,50 +14852,53 @@
       </c>
       <c r="Y11" s="27">
         <v>2.54</v>
       </c>
       <c r="Z11" s="27">
         <v>3.68</v>
       </c>
       <c r="AA11" s="27">
         <v>3.14</v>
       </c>
       <c r="AB11" s="27">
         <v>2.38</v>
       </c>
       <c r="AC11" s="27">
         <v>2.62</v>
       </c>
       <c r="AD11" s="42">
         <v>2.65</v>
       </c>
       <c r="AE11" s="42">
         <v>2.99</v>
       </c>
       <c r="AF11" s="42">
         <v>2.82</v>
       </c>
+      <c r="AG11" s="29">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="29">
         <v>2.86</v>
       </c>
       <c r="C12" s="29">
         <v>1.77</v>
       </c>
       <c r="D12" s="29">
         <v>2.14</v>
       </c>
       <c r="E12" s="29">
         <v>2.19</v>
       </c>
       <c r="F12" s="29">
         <v>1.98</v>
       </c>
       <c r="G12" s="11">
         <v>1.84</v>
       </c>
       <c r="H12" s="5">
         <v>2.0699999999999998</v>
@@ -13730,50 +14953,53 @@
       </c>
       <c r="Y12" s="27">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z12" s="27">
         <v>4.21</v>
       </c>
       <c r="AA12" s="27">
         <v>2.83</v>
       </c>
       <c r="AB12" s="27">
         <v>3.08</v>
       </c>
       <c r="AC12" s="27">
         <v>3.08</v>
       </c>
       <c r="AD12" s="42">
         <v>3.17</v>
       </c>
       <c r="AE12" s="42">
         <v>2.85</v>
       </c>
       <c r="AF12" s="42">
         <v>2.69</v>
       </c>
+      <c r="AG12" s="29">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="29">
         <v>2.7</v>
       </c>
       <c r="C13" s="29">
         <v>2.44</v>
       </c>
       <c r="D13" s="29">
         <v>2.75</v>
       </c>
       <c r="E13" s="29">
         <v>2.41</v>
       </c>
       <c r="F13" s="29">
         <v>2.33</v>
       </c>
       <c r="G13" s="11">
         <v>1.95</v>
       </c>
       <c r="H13" s="5">
         <v>2.06</v>
@@ -13828,50 +15054,53 @@
       </c>
       <c r="Y13" s="27">
         <v>2.13</v>
       </c>
       <c r="Z13" s="27">
         <v>1.45</v>
       </c>
       <c r="AA13" s="27">
         <v>1.89</v>
       </c>
       <c r="AB13" s="27">
         <v>1.74</v>
       </c>
       <c r="AC13" s="27">
         <v>1.86</v>
       </c>
       <c r="AD13" s="42">
         <v>2.37</v>
       </c>
       <c r="AE13" s="42">
         <v>2.1</v>
       </c>
       <c r="AF13" s="42">
         <v>2.21</v>
       </c>
+      <c r="AG13" s="29">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="29">
         <v>3.83</v>
       </c>
       <c r="C14" s="29">
         <v>2.9</v>
       </c>
       <c r="D14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E14" s="29">
         <v>2.39</v>
       </c>
       <c r="F14" s="29">
         <v>2.36</v>
       </c>
       <c r="G14" s="11">
         <v>2.41</v>
       </c>
       <c r="H14" s="5">
         <v>2.61</v>
@@ -13926,50 +15155,53 @@
       </c>
       <c r="Y14" s="27">
         <v>2.92</v>
       </c>
       <c r="Z14" s="27">
         <v>4.63</v>
       </c>
       <c r="AA14" s="27">
         <v>3.78</v>
       </c>
       <c r="AB14" s="27">
         <v>3.01</v>
       </c>
       <c r="AC14" s="27">
         <v>3.06</v>
       </c>
       <c r="AD14" s="42">
         <v>2.74</v>
       </c>
       <c r="AE14" s="42">
         <v>2.99</v>
       </c>
       <c r="AF14" s="42">
         <v>2.93</v>
       </c>
+      <c r="AG14" s="29">
+        <v>2.98</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="29">
         <v>1.38</v>
       </c>
       <c r="C15" s="29">
         <v>2.14</v>
       </c>
       <c r="D15" s="29">
         <v>1.88</v>
       </c>
       <c r="E15" s="29">
         <v>1.77</v>
       </c>
       <c r="F15" s="29">
         <v>2.11</v>
       </c>
       <c r="G15" s="11">
         <v>2.23</v>
       </c>
       <c r="H15" s="5">
         <v>2.21</v>
@@ -14024,50 +15256,53 @@
       </c>
       <c r="Y15" s="27">
         <v>2.76</v>
       </c>
       <c r="Z15" s="27">
         <v>1.45</v>
       </c>
       <c r="AA15" s="27">
         <v>1.89</v>
       </c>
       <c r="AB15" s="27">
         <v>2.23</v>
       </c>
       <c r="AC15" s="27">
         <v>2.2400000000000002</v>
       </c>
       <c r="AD15" s="42">
         <v>2.08</v>
       </c>
       <c r="AE15" s="42">
         <v>1.86</v>
       </c>
       <c r="AF15" s="42">
         <v>2.12</v>
       </c>
+      <c r="AG15" s="29">
+        <v>2.3199999999999998</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="29">
         <v>3.35</v>
       </c>
       <c r="C16" s="29">
         <v>1.76</v>
       </c>
       <c r="D16" s="29">
         <v>2.08</v>
       </c>
       <c r="E16" s="29">
         <v>1.91</v>
       </c>
       <c r="F16" s="29">
         <v>2.21</v>
       </c>
       <c r="G16" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="5">
         <v>2.16</v>
@@ -14122,52 +15357,55 @@
       </c>
       <c r="Y16" s="27">
         <v>2.7</v>
       </c>
       <c r="Z16" s="27">
         <v>3.52</v>
       </c>
       <c r="AA16" s="27">
         <v>2.59</v>
       </c>
       <c r="AB16" s="27">
         <v>2.42</v>
       </c>
       <c r="AC16" s="27">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD16" s="42">
         <v>2.4500000000000002</v>
       </c>
       <c r="AE16" s="42">
         <v>3.25</v>
       </c>
       <c r="AF16" s="42">
         <v>2.98</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="29">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="29">
         <v>1.35</v>
       </c>
       <c r="C17" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D17" s="29">
         <v>2.76</v>
       </c>
       <c r="E17" s="29">
         <v>2.4</v>
       </c>
       <c r="F17" s="29">
         <v>3.14</v>
       </c>
       <c r="G17" s="11">
         <v>2.85</v>
       </c>
       <c r="H17" s="5">
         <v>2.63</v>
       </c>
       <c r="I17" s="26">
@@ -14220,52 +15458,55 @@
       </c>
       <c r="Y17" s="27">
         <v>3.19</v>
       </c>
       <c r="Z17" s="27">
         <v>2.04</v>
       </c>
       <c r="AA17" s="27">
         <v>2.14</v>
       </c>
       <c r="AB17" s="27">
         <v>1.65</v>
       </c>
       <c r="AC17" s="27">
         <v>3.2</v>
       </c>
       <c r="AD17" s="42">
         <v>2.82</v>
       </c>
       <c r="AE17" s="42">
         <v>2.84</v>
       </c>
       <c r="AF17" s="42">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="29">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="29">
         <v>2.41</v>
       </c>
       <c r="C18" s="29">
         <v>2.37</v>
       </c>
       <c r="D18" s="29">
         <v>2.0699999999999998</v>
       </c>
       <c r="E18" s="29">
         <v>2.41</v>
       </c>
       <c r="F18" s="29">
         <v>2.72</v>
       </c>
       <c r="G18" s="11">
         <v>2.68</v>
       </c>
       <c r="H18" s="5">
         <v>2.69</v>
       </c>
       <c r="I18" s="26">
@@ -14318,52 +15559,55 @@
       </c>
       <c r="Y18" s="27">
         <v>2.48</v>
       </c>
       <c r="Z18" s="27">
         <v>3.83</v>
       </c>
       <c r="AA18" s="27">
         <v>2.67</v>
       </c>
       <c r="AB18" s="27">
         <v>2.74</v>
       </c>
       <c r="AC18" s="27">
         <v>2.54</v>
       </c>
       <c r="AD18" s="42">
         <v>2.67</v>
       </c>
       <c r="AE18" s="42">
         <v>2.4500000000000002</v>
       </c>
       <c r="AF18" s="42">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="29">
+        <v>2.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="29">
         <v>1.25</v>
       </c>
       <c r="C19" s="29">
         <v>0.64</v>
       </c>
       <c r="D19" s="29">
         <v>1.69</v>
       </c>
       <c r="E19" s="29">
         <v>1.9</v>
       </c>
       <c r="F19" s="29">
         <v>3.27</v>
       </c>
       <c r="G19" s="11">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.59</v>
       </c>
       <c r="I19" s="26">
@@ -14416,52 +15660,55 @@
       </c>
       <c r="Y19" s="27">
         <v>3.03</v>
       </c>
       <c r="Z19" s="27">
         <v>2.64</v>
       </c>
       <c r="AA19" s="27">
         <v>1.38</v>
       </c>
       <c r="AB19" s="27">
         <v>1.37</v>
       </c>
       <c r="AC19" s="27">
         <v>1.02</v>
       </c>
       <c r="AD19" s="42">
         <v>0.81</v>
       </c>
       <c r="AE19" s="42">
         <v>0.68</v>
       </c>
       <c r="AF19" s="42">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="29">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="29">
         <v>0.94</v>
       </c>
       <c r="C20" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D20" s="29">
         <v>2.23</v>
       </c>
       <c r="E20" s="29">
         <v>1.91</v>
       </c>
       <c r="F20" s="29">
         <v>2.09</v>
       </c>
       <c r="G20" s="11">
         <v>1.9</v>
       </c>
       <c r="H20" s="5">
         <v>2.17</v>
       </c>
       <c r="I20" s="26">
@@ -14514,52 +15761,55 @@
       </c>
       <c r="Y20" s="27">
         <v>1.94</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AC20" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="42" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="42">
         <v>0.18</v>
       </c>
       <c r="AF20" s="42">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="29">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="29">
         <v>1.35</v>
       </c>
       <c r="C21" s="29">
         <v>1.57</v>
       </c>
       <c r="D21" s="29">
         <v>1.96</v>
       </c>
       <c r="E21" s="29">
         <v>2.16</v>
       </c>
       <c r="F21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="G21" s="11">
         <v>2.0699999999999998</v>
       </c>
       <c r="H21" s="5">
         <v>2.27</v>
       </c>
       <c r="I21" s="26">
@@ -14612,83 +15862,86 @@
       </c>
       <c r="Y21" s="27">
         <v>2.73</v>
       </c>
       <c r="Z21" s="27">
         <v>2.11</v>
       </c>
       <c r="AA21" s="27">
         <v>2.23</v>
       </c>
       <c r="AB21" s="27">
         <v>2.56</v>
       </c>
       <c r="AC21" s="27">
         <v>2.37</v>
       </c>
       <c r="AD21" s="42">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE21" s="42">
         <v>2.54</v>
       </c>
       <c r="AF21" s="42">
         <v>2.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="67" t="s">
+      <c r="AG21" s="29">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="15" customHeight="1">
+      <c r="A22" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="67"/>
-[...22 lines deleted...]
-      <c r="Y22" s="67"/>
+      <c r="B22" s="92"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="92"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="92"/>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="92"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
       <c r="AD22" s="42"/>
       <c r="AF22" s="42"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="29">
         <v>2.83</v>
       </c>
       <c r="C23" s="29">
         <v>2.97</v>
       </c>
       <c r="D23" s="29">
         <v>3.26</v>
       </c>
       <c r="E23" s="29">
         <v>3.22</v>
       </c>
       <c r="F23" s="29">
         <v>3.22</v>
       </c>
       <c r="G23" s="5">
         <v>3.27</v>
       </c>
       <c r="H23" s="5">
         <v>3.31</v>
       </c>
       <c r="I23" s="31">
@@ -14741,52 +15994,55 @@
       </c>
       <c r="Y23" s="30">
         <v>3.95</v>
       </c>
       <c r="Z23" s="30">
         <v>3.7</v>
       </c>
       <c r="AA23" s="30">
         <v>3.67</v>
       </c>
       <c r="AB23" s="30">
         <v>3.44</v>
       </c>
       <c r="AC23" s="29">
         <v>3.48</v>
       </c>
       <c r="AD23" s="42">
         <v>3.31</v>
       </c>
       <c r="AE23" s="42">
         <v>3.3</v>
       </c>
       <c r="AF23" s="42">
         <v>3.35</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="29">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="29">
         <v>2.81</v>
       </c>
       <c r="C24" s="29">
         <v>2.96</v>
       </c>
       <c r="D24" s="29">
         <v>3.29</v>
       </c>
       <c r="E24" s="29">
         <v>3.29</v>
       </c>
       <c r="F24" s="29">
         <v>3.23</v>
       </c>
       <c r="G24" s="11">
         <v>3.29</v>
       </c>
       <c r="H24" s="5">
         <v>3.36</v>
       </c>
       <c r="I24" s="31">
@@ -14839,52 +16095,55 @@
       </c>
       <c r="Y24" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="Z24" s="30">
         <v>3.82</v>
       </c>
       <c r="AA24" s="30">
         <v>3.73</v>
       </c>
       <c r="AB24" s="30">
         <v>3.54</v>
       </c>
       <c r="AC24" s="29">
         <v>3.59</v>
       </c>
       <c r="AD24" s="42">
         <v>3.39</v>
       </c>
       <c r="AE24" s="42">
         <v>3.35</v>
       </c>
       <c r="AF24" s="42">
         <v>3.39</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="29">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="29">
         <v>1.39</v>
       </c>
       <c r="C25" s="29">
         <v>2.16</v>
       </c>
       <c r="D25" s="29">
         <v>3.31</v>
       </c>
       <c r="E25" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="F25" s="29">
         <v>2.82</v>
       </c>
       <c r="G25" s="11">
         <v>2.59</v>
       </c>
       <c r="H25" s="5">
         <v>2.41</v>
       </c>
       <c r="I25" s="31">
@@ -14937,52 +16196,55 @@
       </c>
       <c r="Y25" s="30">
         <v>2.82</v>
       </c>
       <c r="Z25" s="30">
         <v>1.38</v>
       </c>
       <c r="AA25" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="AB25" s="30">
         <v>3.82</v>
       </c>
       <c r="AC25" s="29">
         <v>3.94</v>
       </c>
       <c r="AD25" s="42">
         <v>3.13</v>
       </c>
       <c r="AE25" s="42">
         <v>3.55</v>
       </c>
       <c r="AF25" s="42">
         <v>3.23</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25" s="29">
+        <v>3.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>1.74</v>
       </c>
       <c r="C26" s="29">
         <v>2.69</v>
       </c>
       <c r="D26" s="29">
         <v>2.36</v>
       </c>
       <c r="E26" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F26" s="29">
         <v>2.8</v>
       </c>
       <c r="G26" s="11">
         <v>2.92</v>
       </c>
       <c r="H26" s="5">
         <v>2.4900000000000002</v>
       </c>
       <c r="I26" s="31">
@@ -15035,52 +16297,55 @@
       </c>
       <c r="Y26" s="30">
         <v>3.43</v>
       </c>
       <c r="Z26" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AA26" s="30">
         <v>1.89</v>
       </c>
       <c r="AB26" s="30">
         <v>1.23</v>
       </c>
       <c r="AC26" s="29">
         <v>2.31</v>
       </c>
       <c r="AD26" s="42">
         <v>2.21</v>
       </c>
       <c r="AE26" s="42">
         <v>1.84</v>
       </c>
       <c r="AF26" s="42">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="29">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="C27" s="29">
         <v>2.27</v>
       </c>
       <c r="D27" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="E27" s="29">
         <v>2.25</v>
       </c>
       <c r="F27" s="29">
         <v>2.68</v>
       </c>
       <c r="G27" s="11">
         <v>2.97</v>
       </c>
       <c r="H27" s="5">
         <v>2.54</v>
       </c>
       <c r="I27" s="31">
@@ -15133,52 +16398,55 @@
       </c>
       <c r="Y27" s="30">
         <v>3.48</v>
       </c>
       <c r="Z27" s="30">
         <v>5.8</v>
       </c>
       <c r="AA27" s="30">
         <v>4.57</v>
       </c>
       <c r="AB27" s="30">
         <v>3.51</v>
       </c>
       <c r="AC27" s="29">
         <v>3</v>
       </c>
       <c r="AD27" s="42">
         <v>3.88</v>
       </c>
       <c r="AE27" s="42">
         <v>4.25</v>
       </c>
       <c r="AF27" s="42">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="29">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>3.62</v>
       </c>
       <c r="C28" s="29">
         <v>4.25</v>
       </c>
       <c r="D28" s="29">
         <v>3.73</v>
       </c>
       <c r="E28" s="29">
         <v>3.5</v>
       </c>
       <c r="F28" s="29">
         <v>3.9</v>
       </c>
       <c r="G28" s="11">
         <v>3.72</v>
       </c>
       <c r="H28" s="5">
         <v>3.84</v>
       </c>
       <c r="I28" s="31">
@@ -15231,83 +16499,86 @@
       </c>
       <c r="Y28" s="30">
         <v>2.64</v>
       </c>
       <c r="Z28" s="30">
         <v>3.68</v>
       </c>
       <c r="AA28" s="30">
         <v>2.41</v>
       </c>
       <c r="AB28" s="30">
         <v>2.54</v>
       </c>
       <c r="AC28" s="29">
         <v>2.13</v>
       </c>
       <c r="AD28" s="42">
         <v>2.2599999999999998</v>
       </c>
       <c r="AE28" s="42">
         <v>2.36</v>
       </c>
       <c r="AF28" s="42">
         <v>2.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="68" t="s">
+      <c r="AG28" s="29">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="68"/>
-[...22 lines deleted...]
-      <c r="Y29" s="68"/>
+      <c r="B29" s="93"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="93"/>
+      <c r="H29" s="93"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="93"/>
+      <c r="K29" s="93"/>
+      <c r="L29" s="93"/>
+      <c r="M29" s="93"/>
+      <c r="N29" s="93"/>
+      <c r="O29" s="93"/>
+      <c r="P29" s="93"/>
+      <c r="Q29" s="93"/>
+      <c r="R29" s="93"/>
+      <c r="S29" s="93"/>
+      <c r="T29" s="93"/>
+      <c r="U29" s="93"/>
+      <c r="V29" s="93"/>
+      <c r="W29" s="93"/>
+      <c r="X29" s="93"/>
+      <c r="Y29" s="93"/>
       <c r="AD29" s="42"/>
       <c r="AF29" s="42"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="29">
         <v>2.08</v>
       </c>
       <c r="C30" s="29">
         <v>1.99</v>
       </c>
       <c r="D30" s="29">
         <v>2.08</v>
       </c>
       <c r="E30" s="29">
         <v>2.1</v>
       </c>
       <c r="F30" s="29">
         <v>2.23</v>
       </c>
       <c r="G30" s="44">
         <v>2.17</v>
       </c>
       <c r="H30" s="5">
         <v>2.25</v>
       </c>
       <c r="I30" s="33">
@@ -15360,52 +16631,55 @@
       </c>
       <c r="Y30" s="33">
         <v>2.58</v>
       </c>
       <c r="Z30" s="33">
         <v>2.97</v>
       </c>
       <c r="AA30" s="33">
         <v>2.37</v>
       </c>
       <c r="AB30" s="33">
         <v>2.27</v>
       </c>
       <c r="AC30" s="29">
         <v>2.37</v>
       </c>
       <c r="AD30" s="42">
         <v>2.3199999999999998</v>
       </c>
       <c r="AE30" s="42">
         <v>2.4300000000000002</v>
       </c>
       <c r="AF30" s="42">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="42">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="29">
         <v>2.64</v>
       </c>
       <c r="C31" s="29">
         <v>2.92</v>
       </c>
       <c r="D31" s="29">
         <v>3.32</v>
       </c>
       <c r="E31" s="29">
         <v>3.18</v>
       </c>
       <c r="F31" s="29">
         <v>3.22</v>
       </c>
       <c r="G31" s="45">
         <v>3.13</v>
       </c>
       <c r="H31" s="5">
         <v>2.84</v>
       </c>
       <c r="I31" s="33">
@@ -15458,52 +16732,55 @@
       </c>
       <c r="Y31" s="33">
         <v>2.91</v>
       </c>
       <c r="Z31" s="33">
         <v>2.41</v>
       </c>
       <c r="AA31" s="33">
         <v>2.12</v>
       </c>
       <c r="AB31" s="33">
         <v>2.36</v>
       </c>
       <c r="AC31" s="29">
         <v>2.59</v>
       </c>
       <c r="AD31" s="42">
         <v>2.46</v>
       </c>
       <c r="AE31" s="42">
         <v>2.81</v>
       </c>
       <c r="AF31" s="42">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="42">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="29">
         <v>0.91</v>
       </c>
       <c r="C32" s="29">
         <v>0.94</v>
       </c>
       <c r="D32" s="29">
         <v>0.62</v>
       </c>
       <c r="E32" s="29">
         <v>0.7</v>
       </c>
       <c r="F32" s="29">
         <v>0.92</v>
       </c>
       <c r="G32" s="45">
         <v>0.93</v>
       </c>
       <c r="H32" s="5">
         <v>0.93</v>
       </c>
       <c r="I32" s="33">
@@ -15555,50 +16832,53 @@
         <v>1.67</v>
       </c>
       <c r="Y32" s="33">
         <v>1.77</v>
       </c>
       <c r="Z32" s="33">
         <v>1.96</v>
       </c>
       <c r="AA32" s="33">
         <v>1.55</v>
       </c>
       <c r="AB32" s="33">
         <v>1.36</v>
       </c>
       <c r="AC32" s="29">
         <v>1.52</v>
       </c>
       <c r="AD32" s="42">
         <v>1.61</v>
       </c>
       <c r="AE32" s="42">
         <v>1.68</v>
       </c>
       <c r="AF32" s="42">
         <v>1.44</v>
+      </c>
+      <c r="AG32" s="42">
+        <v>1.25</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="29">
         <v>0.68</v>
       </c>
       <c r="D33" s="29">
         <v>0.67</v>
       </c>
       <c r="E33" s="29">
         <v>0.84</v>
       </c>
       <c r="F33" s="29">
         <v>0.67</v>
       </c>
       <c r="G33" s="45">
         <v>1</v>
       </c>
       <c r="H33" s="5">
@@ -15654,50 +16934,53 @@
       </c>
       <c r="Y33" s="33">
         <v>2.4</v>
       </c>
       <c r="Z33" s="33">
         <v>4.83</v>
       </c>
       <c r="AA33" s="33">
         <v>2.5299999999999998</v>
       </c>
       <c r="AB33" s="33">
         <v>1.66</v>
       </c>
       <c r="AC33" s="29">
         <v>1.96</v>
       </c>
       <c r="AD33" s="42">
         <v>2.4</v>
       </c>
       <c r="AE33" s="42">
         <v>2.71</v>
       </c>
       <c r="AF33" s="42">
         <v>2.62</v>
       </c>
+      <c r="AG33" s="42">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B34" s="29">
         <v>2.86</v>
       </c>
       <c r="C34" s="29">
         <v>1.77</v>
       </c>
       <c r="D34" s="29">
         <v>2.14</v>
       </c>
       <c r="E34" s="29">
         <v>2.19</v>
       </c>
       <c r="F34" s="29">
         <v>1.98</v>
       </c>
       <c r="G34" s="45">
         <v>1.84</v>
       </c>
       <c r="H34" s="5">
         <v>2.0699999999999998</v>
@@ -15752,50 +17035,53 @@
       </c>
       <c r="Y34" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z34" s="33">
         <v>4.21</v>
       </c>
       <c r="AA34" s="33">
         <v>2.83</v>
       </c>
       <c r="AB34" s="33">
         <v>3.08</v>
       </c>
       <c r="AC34" s="29">
         <v>3.08</v>
       </c>
       <c r="AD34" s="42">
         <v>3.17</v>
       </c>
       <c r="AE34" s="42">
         <v>2.85</v>
       </c>
       <c r="AF34" s="42">
         <v>2.69</v>
       </c>
+      <c r="AG34" s="42">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="29">
         <v>2.7</v>
       </c>
       <c r="C35" s="29">
         <v>2.44</v>
       </c>
       <c r="D35" s="29">
         <v>2.75</v>
       </c>
       <c r="E35" s="29">
         <v>2.41</v>
       </c>
       <c r="F35" s="29">
         <v>2.33</v>
       </c>
       <c r="G35" s="45">
         <v>1.95</v>
       </c>
       <c r="H35" s="5">
         <v>2.06</v>
@@ -15850,50 +17136,53 @@
       </c>
       <c r="Y35" s="33">
         <v>2.13</v>
       </c>
       <c r="Z35" s="33">
         <v>1.45</v>
       </c>
       <c r="AA35" s="33">
         <v>1.89</v>
       </c>
       <c r="AB35" s="33">
         <v>1.74</v>
       </c>
       <c r="AC35" s="29">
         <v>1.86</v>
       </c>
       <c r="AD35" s="42">
         <v>2.37</v>
       </c>
       <c r="AE35" s="42">
         <v>2.1</v>
       </c>
       <c r="AF35" s="42">
         <v>2.21</v>
       </c>
+      <c r="AG35" s="42">
+        <v>2.21</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="29">
         <v>3.83</v>
       </c>
       <c r="C36" s="29">
         <v>2.9</v>
       </c>
       <c r="D36" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="E36" s="29">
         <v>2.39</v>
       </c>
       <c r="F36" s="29">
         <v>2.36</v>
       </c>
       <c r="G36" s="45">
         <v>2.41</v>
       </c>
       <c r="H36" s="5">
         <v>2.61</v>
@@ -15948,50 +17237,53 @@
       </c>
       <c r="Y36" s="33">
         <v>2.92</v>
       </c>
       <c r="Z36" s="33">
         <v>4.63</v>
       </c>
       <c r="AA36" s="33">
         <v>3.78</v>
       </c>
       <c r="AB36" s="33">
         <v>3.01</v>
       </c>
       <c r="AC36" s="29">
         <v>3.06</v>
       </c>
       <c r="AD36" s="42">
         <v>2.74</v>
       </c>
       <c r="AE36" s="42">
         <v>2.99</v>
       </c>
       <c r="AF36" s="42">
         <v>2.93</v>
       </c>
+      <c r="AG36" s="42">
+        <v>2.98</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="C37" s="29">
         <v>1.78</v>
       </c>
       <c r="D37" s="29">
         <v>1.56</v>
       </c>
       <c r="E37" s="29">
         <v>1.47</v>
       </c>
       <c r="F37" s="29">
         <v>1.65</v>
       </c>
       <c r="G37" s="45">
         <v>1.77</v>
       </c>
       <c r="H37" s="5">
         <v>2.02</v>
@@ -16046,50 +17338,53 @@
       </c>
       <c r="Y37" s="33">
         <v>2.3199999999999998</v>
       </c>
       <c r="Z37" s="33">
         <v>2.44</v>
       </c>
       <c r="AA37" s="33">
         <v>1.89</v>
       </c>
       <c r="AB37" s="33">
         <v>2.9</v>
       </c>
       <c r="AC37" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="AD37" s="42">
         <v>1.99</v>
       </c>
       <c r="AE37" s="42">
         <v>1.87</v>
       </c>
       <c r="AF37" s="42">
         <v>2.13</v>
       </c>
+      <c r="AG37" s="42">
+        <v>2.64</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="C38" s="29">
         <v>1.31</v>
       </c>
       <c r="D38" s="29">
         <v>1.72</v>
       </c>
       <c r="E38" s="29">
         <v>1.61</v>
       </c>
       <c r="F38" s="29">
         <v>1.8</v>
       </c>
       <c r="G38" s="45">
         <v>1.72</v>
       </c>
       <c r="H38" s="5">
         <v>1.83</v>
@@ -16144,50 +17439,53 @@
       </c>
       <c r="Y38" s="33">
         <v>2</v>
       </c>
       <c r="Z38" s="33">
         <v>1.37</v>
       </c>
       <c r="AA38" s="33">
         <v>0.72</v>
       </c>
       <c r="AB38" s="33">
         <v>1.41</v>
       </c>
       <c r="AC38" s="29">
         <v>1.41</v>
       </c>
       <c r="AD38" s="42">
         <v>1.1200000000000001</v>
       </c>
       <c r="AE38" s="42">
         <v>2.3199999999999998</v>
       </c>
       <c r="AF38" s="42">
         <v>2.1800000000000002</v>
       </c>
+      <c r="AG38" s="42">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="29">
         <v>1.35</v>
       </c>
       <c r="C39" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="D39" s="29">
         <v>2.76</v>
       </c>
       <c r="E39" s="29">
         <v>2.4</v>
       </c>
       <c r="F39" s="29">
         <v>3.14</v>
       </c>
       <c r="G39" s="45">
         <v>2.85</v>
       </c>
       <c r="H39" s="5">
         <v>2.63</v>
@@ -16242,50 +17540,53 @@
       </c>
       <c r="Y39" s="33">
         <v>3.19</v>
       </c>
       <c r="Z39" s="33">
         <v>2.04</v>
       </c>
       <c r="AA39" s="33">
         <v>2.14</v>
       </c>
       <c r="AB39" s="33">
         <v>1.65</v>
       </c>
       <c r="AC39" s="29">
         <v>3.2</v>
       </c>
       <c r="AD39" s="42">
         <v>2.82</v>
       </c>
       <c r="AE39" s="42">
         <v>2.84</v>
       </c>
       <c r="AF39" s="42">
         <v>2.83</v>
       </c>
+      <c r="AG39" s="42">
+        <v>2.5499999999999998</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="29">
         <v>1.8</v>
       </c>
       <c r="C40" s="29">
         <v>1.43</v>
       </c>
       <c r="D40" s="29">
         <v>1.25</v>
       </c>
       <c r="E40" s="29">
         <v>1.87</v>
       </c>
       <c r="F40" s="29">
         <v>2.13</v>
       </c>
       <c r="G40" s="45">
         <v>2.16</v>
       </c>
       <c r="H40" s="5">
         <v>2.11</v>
@@ -16340,50 +17641,53 @@
       </c>
       <c r="Y40" s="33">
         <v>2.4</v>
       </c>
       <c r="Z40" s="33">
         <v>3.91</v>
       </c>
       <c r="AA40" s="33">
         <v>2.81</v>
       </c>
       <c r="AB40" s="33">
         <v>2.84</v>
       </c>
       <c r="AC40" s="29">
         <v>2.76</v>
       </c>
       <c r="AD40" s="42">
         <v>2.89</v>
       </c>
       <c r="AE40" s="42">
         <v>2.4900000000000002</v>
       </c>
       <c r="AF40" s="42">
         <v>2.27</v>
       </c>
+      <c r="AG40" s="42">
+        <v>2.48</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="29">
         <v>1.25</v>
       </c>
       <c r="C41" s="29">
         <v>0.64</v>
       </c>
       <c r="D41" s="29">
         <v>1.69</v>
       </c>
       <c r="E41" s="29">
         <v>1.9</v>
       </c>
       <c r="F41" s="29">
         <v>3.27</v>
       </c>
       <c r="G41" s="45">
         <v>3.15</v>
       </c>
       <c r="H41" s="5">
         <v>3.59</v>
@@ -16438,51 +17742,53 @@
       </c>
       <c r="Y41" s="33">
         <v>3.03</v>
       </c>
       <c r="Z41" s="33">
         <v>2.64</v>
       </c>
       <c r="AA41" s="33">
         <v>1.38</v>
       </c>
       <c r="AB41" s="33">
         <v>1.37</v>
       </c>
       <c r="AC41" s="29">
         <v>1.02</v>
       </c>
       <c r="AD41" s="42">
         <v>0.81</v>
       </c>
       <c r="AE41" s="42">
         <v>0.68</v>
       </c>
       <c r="AF41" s="42">
         <v>0.96</v>
       </c>
-      <c r="AG41" s="37"/>
+      <c r="AG41" s="42">
+        <v>1.35</v>
+      </c>
       <c r="AH41" s="37"/>
       <c r="AI41" s="37"/>
       <c r="AJ41" s="37"/>
       <c r="AK41" s="37"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="29">
         <v>0.94</v>
       </c>
       <c r="C42" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="D42" s="29">
         <v>2.23</v>
       </c>
       <c r="E42" s="29">
         <v>1.91</v>
       </c>
       <c r="F42" s="29">
         <v>2.09</v>
       </c>
       <c r="G42" s="45">
@@ -16541,51 +17847,53 @@
       </c>
       <c r="Y42" s="33">
         <v>1.94</v>
       </c>
       <c r="Z42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AA42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AB42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AC42" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AD42" s="42" t="s">
         <v>27</v>
       </c>
       <c r="AE42" s="42">
         <v>0.18</v>
       </c>
       <c r="AF42" s="42">
         <v>0.3</v>
       </c>
-      <c r="AG42" s="37"/>
+      <c r="AG42" s="42">
+        <v>0.8</v>
+      </c>
       <c r="AH42" s="37"/>
       <c r="AI42" s="37"/>
       <c r="AJ42" s="37"/>
       <c r="AK42" s="37"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="35">
         <v>1.35</v>
       </c>
       <c r="C43" s="35">
         <v>1.57</v>
       </c>
       <c r="D43" s="35">
         <v>1.96</v>
       </c>
       <c r="E43" s="35">
         <v>2.16</v>
       </c>
       <c r="F43" s="35">
         <v>2.2000000000000002</v>
       </c>
       <c r="G43" s="46">
@@ -16644,92 +17952,96 @@
       </c>
       <c r="Y43" s="34">
         <v>2.73</v>
       </c>
       <c r="Z43" s="34">
         <v>2.11</v>
       </c>
       <c r="AA43" s="34">
         <v>2.23</v>
       </c>
       <c r="AB43" s="34">
         <v>2.56</v>
       </c>
       <c r="AC43" s="35">
         <v>2.37</v>
       </c>
       <c r="AD43" s="35">
         <v>2.2400000000000002</v>
       </c>
       <c r="AE43" s="35">
         <v>2.54</v>
       </c>
       <c r="AF43" s="35">
         <v>2.37</v>
       </c>
-      <c r="AG43" s="51"/>
+      <c r="AG43" s="35">
+        <v>2.48</v>
+      </c>
       <c r="AH43" s="51"/>
       <c r="AI43" s="51"/>
       <c r="AJ43" s="51"/>
       <c r="AK43" s="51"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="AJ3:AK3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A22:Y22"/>
-[...3 lines deleted...]
-    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Число зарег.браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>
       <vt:lpstr>Число зарег.разводов</vt:lpstr>
       <vt:lpstr>Общий коэффициент разводимости</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>