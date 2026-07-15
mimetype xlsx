--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="6360" windowWidth="24240" windowHeight="6420"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="26">
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t xml:space="preserve">                        млн.теңге</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Алматы облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Талдықорған қ.ә </t>
   </si>
   <si>
     <t>Текелі қ.ә</t>
   </si>
   <si>
     <t>Ақсу</t>
   </si>
   <si>
     <t>Алакөл</t>
   </si>
   <si>
@@ -90,59 +90,50 @@
     <t>Райымбек</t>
   </si>
   <si>
     <t>Сарқан</t>
   </si>
   <si>
     <t>Талғар</t>
   </si>
   <si>
     <t>Ескелді</t>
   </si>
   <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қонаев қ.ә</t>
   </si>
   <si>
     <t>*2022ж. Жетісу облысы бөлінуімен</t>
-  </si>
-[...7 lines deleted...]
-    <t>*2024</t>
   </si>
   <si>
     <t>Алатау қ.ә</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -276,57 +267,57 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>3</xdr:row>
@@ -868,126 +859,127 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="Z14" sqref="Z14"/>
+      <selection activeCell="AA15" sqref="AA15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="13" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="13" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="13" customWidth="1"/>
     <col min="4" max="4" width="10" style="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="13" customWidth="1"/>
     <col min="8" max="10" width="9.140625" style="13"/>
     <col min="11" max="11" width="9.42578125" style="13" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="13" customWidth="1"/>
     <col min="13" max="22" width="9.140625" style="13"/>
-    <col min="23" max="23" width="9.140625" style="18"/>
-    <col min="24" max="16384" width="9.140625" style="13"/>
+    <col min="23" max="24" width="9.140625" style="16"/>
+    <col min="25" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="20.25" customHeight="1">
+    <row r="1" spans="1:24" ht="20.25" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
     </row>
-    <row r="2" spans="1:23" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:24" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="16"/>
-[...20 lines deleted...]
-      <c r="W2" s="16"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
     </row>
-    <row r="3" spans="1:23" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2">
         <v>2003</v>
       </c>
       <c r="C3" s="2">
         <v>2004</v>
       </c>
       <c r="D3" s="2">
         <v>2005</v>
       </c>
       <c r="E3" s="2">
         <v>2006</v>
       </c>
       <c r="F3" s="2">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="2">
         <v>2009</v>
       </c>
       <c r="I3" s="3">
         <v>2010</v>
       </c>
@@ -1002,61 +994,64 @@
       </c>
       <c r="M3" s="3">
         <v>2014</v>
       </c>
       <c r="N3" s="3">
         <v>2015</v>
       </c>
       <c r="O3" s="3">
         <v>2016</v>
       </c>
       <c r="P3" s="3">
         <v>2017</v>
       </c>
       <c r="Q3" s="3">
         <v>2018</v>
       </c>
       <c r="R3" s="4">
         <v>2019</v>
       </c>
       <c r="S3" s="4">
         <v>2020</v>
       </c>
       <c r="T3" s="4">
         <v>2021</v>
       </c>
-      <c r="U3" s="4" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="U3" s="4">
+        <v>2022</v>
+      </c>
+      <c r="V3" s="4">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="4">
+        <v>2024</v>
+      </c>
+      <c r="X3" s="4">
+        <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8">
         <v>16929</v>
       </c>
       <c r="C4" s="8">
         <v>27970</v>
       </c>
       <c r="D4" s="9">
         <v>52213</v>
       </c>
       <c r="E4" s="9">
         <v>70262</v>
       </c>
       <c r="F4" s="9">
         <v>75381</v>
       </c>
       <c r="G4" s="9">
         <v>107884</v>
       </c>
       <c r="H4" s="9">
         <v>109176</v>
       </c>
       <c r="I4" s="10">
@@ -1082,52 +1077,55 @@
       </c>
       <c r="P4" s="10">
         <v>257622.87599999999</v>
       </c>
       <c r="Q4" s="10">
         <v>278117</v>
       </c>
       <c r="R4" s="10">
         <v>292164.15899999999</v>
       </c>
       <c r="S4" s="10">
         <v>310689.44799999997</v>
       </c>
       <c r="T4" s="10">
         <v>358414.16800000001</v>
       </c>
       <c r="U4" s="10">
         <v>308189</v>
       </c>
       <c r="V4" s="10">
         <v>327244</v>
       </c>
       <c r="W4" s="10">
         <v>437502</v>
       </c>
+      <c r="X4" s="10">
+        <v>527738</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" s="14" customFormat="1">
+    <row r="5" spans="1:24" s="14" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="11">
         <v>2564.9</v>
       </c>
       <c r="C5" s="11">
         <v>5349.1</v>
       </c>
       <c r="D5" s="11">
         <v>15695.3</v>
       </c>
       <c r="E5" s="11">
         <v>15394.1</v>
       </c>
       <c r="F5" s="11">
         <v>19592.7</v>
       </c>
       <c r="G5" s="11">
         <v>27715.3</v>
       </c>
       <c r="H5" s="11">
         <v>11227</v>
       </c>
       <c r="I5" s="11">
@@ -1153,52 +1151,53 @@
       </c>
       <c r="P5" s="11">
         <v>34036.347999999998</v>
       </c>
       <c r="Q5" s="11">
         <v>35619.283000000003</v>
       </c>
       <c r="R5" s="11">
         <v>39155.410000000003</v>
       </c>
       <c r="S5" s="11">
         <v>42206.1</v>
       </c>
       <c r="T5" s="11">
         <v>24794.333999999999</v>
       </c>
       <c r="U5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W5" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X5" s="11"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="11">
         <v>6546.1</v>
       </c>
       <c r="C6" s="11">
         <v>6940.5</v>
       </c>
       <c r="D6" s="11">
         <v>10217.200000000001</v>
       </c>
       <c r="E6" s="11">
         <v>13556.8</v>
       </c>
       <c r="F6" s="11">
         <v>21377.1</v>
       </c>
       <c r="G6" s="11">
         <v>3601.1</v>
       </c>
       <c r="H6" s="11">
         <v>4128.3999999999996</v>
       </c>
       <c r="I6" s="11">
@@ -1224,60 +1223,66 @@
       </c>
       <c r="P6" s="11">
         <v>9240.7559999999994</v>
       </c>
       <c r="Q6" s="11">
         <v>10410.046</v>
       </c>
       <c r="R6" s="11">
         <v>14850.623</v>
       </c>
       <c r="S6" s="11">
         <v>8693.4539999999997</v>
       </c>
       <c r="T6" s="11">
         <v>8223.4889999999996</v>
       </c>
       <c r="U6" s="11">
         <v>14433</v>
       </c>
       <c r="V6" s="11">
         <v>36718</v>
       </c>
       <c r="W6" s="11">
         <v>23759</v>
       </c>
+      <c r="X6" s="11">
+        <v>32000</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="6" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="W7" s="11">
         <v>43440</v>
       </c>
+      <c r="X7" s="11">
+        <v>61558</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>164.1</v>
       </c>
       <c r="C8" s="11">
         <v>187</v>
       </c>
       <c r="D8" s="11">
         <v>98.7</v>
       </c>
       <c r="E8" s="11">
         <v>128.5</v>
       </c>
       <c r="F8" s="11">
         <v>199.3</v>
       </c>
       <c r="G8" s="11">
         <v>636.5</v>
       </c>
       <c r="H8" s="11">
         <v>568</v>
       </c>
       <c r="I8" s="11">
@@ -1303,52 +1308,53 @@
       </c>
       <c r="P8" s="11">
         <v>2907.62</v>
       </c>
       <c r="Q8" s="11">
         <v>2100.6329999999998</v>
       </c>
       <c r="R8" s="11">
         <v>1867.71</v>
       </c>
       <c r="S8" s="11">
         <v>1930.056</v>
       </c>
       <c r="T8" s="11">
         <v>2740.0210000000002</v>
       </c>
       <c r="U8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="11"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="11">
         <v>747.8</v>
       </c>
       <c r="H9" s="11">
         <v>317.7</v>
       </c>
       <c r="I9" s="11">
@@ -1374,52 +1380,53 @@
       </c>
       <c r="P9" s="11">
         <v>6467.2740000000003</v>
       </c>
       <c r="Q9" s="11">
         <v>7638.2089999999998</v>
       </c>
       <c r="R9" s="11">
         <v>12611.172</v>
       </c>
       <c r="S9" s="11">
         <v>13404.82</v>
       </c>
       <c r="T9" s="11">
         <v>10648.621999999999</v>
       </c>
       <c r="U9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X9" s="11"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C10" s="11">
         <v>25.9</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="11">
         <v>92.8</v>
       </c>
       <c r="F10" s="11">
         <v>164.4</v>
       </c>
       <c r="G10" s="11">
         <v>258.89999999999998</v>
       </c>
       <c r="H10" s="11">
         <v>892.9</v>
       </c>
       <c r="I10" s="11">
@@ -1445,52 +1452,53 @@
       </c>
       <c r="P10" s="11">
         <v>9014.634</v>
       </c>
       <c r="Q10" s="11">
         <v>12090.434999999999</v>
       </c>
       <c r="R10" s="11">
         <v>18846.248</v>
       </c>
       <c r="S10" s="11">
         <v>35586.815000000002</v>
       </c>
       <c r="T10" s="11">
         <v>45486.85</v>
       </c>
       <c r="U10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X10" s="11"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="11">
         <v>187.7</v>
       </c>
       <c r="D11" s="11">
         <v>161.1</v>
       </c>
       <c r="E11" s="11">
         <v>322.7</v>
       </c>
       <c r="F11" s="11">
         <v>355.2</v>
       </c>
       <c r="G11" s="11">
         <v>1687.7</v>
       </c>
       <c r="H11" s="11">
         <v>1937.6</v>
       </c>
       <c r="I11" s="11">
@@ -1516,52 +1524,55 @@
       </c>
       <c r="P11" s="11">
         <v>3516.4090000000001</v>
       </c>
       <c r="Q11" s="11">
         <v>6134.7820000000002</v>
       </c>
       <c r="R11" s="11">
         <v>4664.4219999999996</v>
       </c>
       <c r="S11" s="11">
         <v>7262.1980000000003</v>
       </c>
       <c r="T11" s="11">
         <v>7010.1450000000004</v>
       </c>
       <c r="U11" s="11">
         <v>6354</v>
       </c>
       <c r="V11" s="11">
         <v>5302</v>
       </c>
       <c r="W11" s="11">
         <v>5373</v>
       </c>
+      <c r="X11" s="11">
+        <v>10800</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>832.2</v>
       </c>
       <c r="C12" s="11">
         <v>2374.5</v>
       </c>
       <c r="D12" s="11">
         <v>3163.8</v>
       </c>
       <c r="E12" s="11">
         <v>3558.6</v>
       </c>
       <c r="F12" s="11">
         <v>3491.6</v>
       </c>
       <c r="G12" s="11">
         <v>12442.3</v>
       </c>
       <c r="H12" s="11">
         <v>39030.1</v>
       </c>
       <c r="I12" s="11">
@@ -1587,52 +1598,55 @@
       </c>
       <c r="P12" s="11">
         <v>21440.19</v>
       </c>
       <c r="Q12" s="11">
         <v>16039.731</v>
       </c>
       <c r="R12" s="11">
         <v>14902.223</v>
       </c>
       <c r="S12" s="11">
         <v>16065.996999999999</v>
       </c>
       <c r="T12" s="11">
         <v>17762.437999999998</v>
       </c>
       <c r="U12" s="11">
         <v>32568</v>
       </c>
       <c r="V12" s="11">
         <v>59889</v>
       </c>
       <c r="W12" s="11">
         <v>64008</v>
       </c>
+      <c r="X12" s="11">
+        <v>77009</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="11">
         <v>1456.6</v>
       </c>
       <c r="D13" s="11">
         <v>3273.4</v>
       </c>
       <c r="E13" s="11">
         <v>1298.2</v>
       </c>
       <c r="F13" s="11">
         <v>1751.7</v>
       </c>
       <c r="G13" s="11">
         <v>2821.8</v>
       </c>
       <c r="H13" s="11">
         <v>2583.6999999999998</v>
       </c>
       <c r="I13" s="11">
@@ -1658,52 +1672,55 @@
       </c>
       <c r="P13" s="11">
         <v>23026.098999999998</v>
       </c>
       <c r="Q13" s="11">
         <v>22692.885999999999</v>
       </c>
       <c r="R13" s="11">
         <v>25882.300999999999</v>
       </c>
       <c r="S13" s="11">
         <v>18146.261999999999</v>
       </c>
       <c r="T13" s="11">
         <v>18977.38</v>
       </c>
       <c r="U13" s="11">
         <v>18391</v>
       </c>
       <c r="V13" s="11">
         <v>21142</v>
       </c>
       <c r="W13" s="11">
         <v>46685</v>
       </c>
+      <c r="X13" s="11">
+        <v>55993</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -1729,52 +1746,55 @@
       </c>
       <c r="P14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Q14" s="11">
         <v>2976.9140000000002</v>
       </c>
       <c r="R14" s="11">
         <v>3849.5929999999998</v>
       </c>
       <c r="S14" s="11">
         <v>5004.7349999999997</v>
       </c>
       <c r="T14" s="11">
         <v>5196.0950000000003</v>
       </c>
       <c r="U14" s="11">
         <v>6488</v>
       </c>
       <c r="V14" s="11">
         <v>9304</v>
       </c>
       <c r="W14" s="11">
         <v>7925</v>
       </c>
+      <c r="X14" s="11">
+        <v>10637</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="11">
         <v>11.2</v>
       </c>
       <c r="E15" s="11">
         <v>19.399999999999999</v>
       </c>
       <c r="F15" s="11">
         <v>52.6</v>
       </c>
       <c r="G15" s="11">
         <v>154.6</v>
       </c>
       <c r="H15" s="11">
         <v>716.4</v>
       </c>
       <c r="I15" s="11">
@@ -1800,52 +1820,53 @@
       </c>
       <c r="P15" s="11">
         <v>2724.924</v>
       </c>
       <c r="Q15" s="11">
         <v>8636.134</v>
       </c>
       <c r="R15" s="11">
         <v>7286.8029999999999</v>
       </c>
       <c r="S15" s="11">
         <v>6450.1819999999998</v>
       </c>
       <c r="T15" s="11">
         <v>6167.2349999999997</v>
       </c>
       <c r="U15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X15" s="11"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="11">
         <v>2.6</v>
       </c>
       <c r="D16" s="11">
         <v>7.6</v>
       </c>
       <c r="E16" s="11">
         <v>31</v>
       </c>
       <c r="F16" s="11">
         <v>196.6</v>
       </c>
       <c r="G16" s="11">
         <v>737.3</v>
       </c>
       <c r="H16" s="11">
         <v>549.29999999999995</v>
       </c>
       <c r="I16" s="12">
@@ -1871,52 +1892,53 @@
       </c>
       <c r="P16" s="12">
         <v>18590.38</v>
       </c>
       <c r="Q16" s="12">
         <v>11820.279</v>
       </c>
       <c r="R16" s="12">
         <v>5990.9290000000001</v>
       </c>
       <c r="S16" s="12">
         <v>8216.1730000000007</v>
       </c>
       <c r="T16" s="12">
         <v>3638.0839999999998</v>
       </c>
       <c r="U16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X16" s="11"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="11">
         <v>107.5</v>
       </c>
       <c r="D17" s="11">
         <v>1626.1</v>
       </c>
       <c r="E17" s="11">
         <v>1912.4</v>
       </c>
       <c r="F17" s="11">
         <v>1047.5</v>
       </c>
       <c r="G17" s="11">
         <v>977.7</v>
       </c>
       <c r="H17" s="11">
         <v>305.2</v>
       </c>
       <c r="I17" s="11">
@@ -1942,52 +1964,53 @@
       </c>
       <c r="P17" s="11">
         <v>5209.4170000000004</v>
       </c>
       <c r="Q17" s="11">
         <v>4611.0879999999997</v>
       </c>
       <c r="R17" s="11">
         <v>2250.5549999999998</v>
       </c>
       <c r="S17" s="11">
         <v>5236.1120000000001</v>
       </c>
       <c r="T17" s="11">
         <v>4233.1859999999997</v>
       </c>
       <c r="U17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X17" s="11"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="11">
         <v>3246.4</v>
       </c>
       <c r="C18" s="11">
         <v>4161.6000000000004</v>
       </c>
       <c r="D18" s="11">
         <v>5682.9</v>
       </c>
       <c r="E18" s="11">
         <v>10586.4</v>
       </c>
       <c r="F18" s="11">
         <v>12064.6</v>
       </c>
       <c r="G18" s="11">
         <v>25075.9</v>
       </c>
       <c r="H18" s="11">
         <v>15701.4</v>
       </c>
       <c r="I18" s="11">
@@ -2013,52 +2036,55 @@
       </c>
       <c r="P18" s="11">
         <v>32307.668000000001</v>
       </c>
       <c r="Q18" s="11">
         <v>32385.223000000002</v>
       </c>
       <c r="R18" s="11">
         <v>38005.39</v>
       </c>
       <c r="S18" s="11">
         <v>39853.578999999998</v>
       </c>
       <c r="T18" s="11">
         <v>64571.228000000003</v>
       </c>
       <c r="U18" s="11">
         <v>81087</v>
       </c>
       <c r="V18" s="11">
         <v>51856</v>
       </c>
       <c r="W18" s="11">
         <v>72711</v>
       </c>
+      <c r="X18" s="11">
+        <v>82036</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11">
         <v>160.5</v>
       </c>
       <c r="C19" s="11">
         <v>97.6</v>
       </c>
       <c r="D19" s="11">
         <v>218.8</v>
       </c>
       <c r="E19" s="11">
         <v>244</v>
       </c>
       <c r="F19" s="11">
         <v>592.4</v>
       </c>
       <c r="G19" s="11">
         <v>2235.8000000000002</v>
       </c>
       <c r="H19" s="11">
         <v>1939.7</v>
       </c>
       <c r="I19" s="11">
@@ -2084,52 +2110,53 @@
       </c>
       <c r="P19" s="11">
         <v>23234.014999999999</v>
       </c>
       <c r="Q19" s="11">
         <v>31355.213</v>
       </c>
       <c r="R19" s="11">
         <v>13590.198</v>
       </c>
       <c r="S19" s="11">
         <v>11638.17</v>
       </c>
       <c r="T19" s="11">
         <v>15561.331</v>
       </c>
       <c r="U19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W19" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X19" s="11"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11">
         <v>1.9</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="11">
         <v>28.7</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="11">
         <v>1.8</v>
       </c>
       <c r="H20" s="11">
         <v>4144.8</v>
       </c>
       <c r="I20" s="11">
@@ -2155,52 +2182,55 @@
       </c>
       <c r="P20" s="11">
         <v>3083.3130000000001</v>
       </c>
       <c r="Q20" s="11">
         <v>2435.9560000000001</v>
       </c>
       <c r="R20" s="11">
         <v>4980.1629999999996</v>
       </c>
       <c r="S20" s="11">
         <v>8027.634</v>
       </c>
       <c r="T20" s="11">
         <v>4751.835</v>
       </c>
       <c r="U20" s="11">
         <v>6822</v>
       </c>
       <c r="V20" s="11">
         <v>7640</v>
       </c>
       <c r="W20" s="11">
         <v>8275</v>
       </c>
+      <c r="X20" s="11">
+        <v>9066</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="11">
         <v>9.9</v>
       </c>
       <c r="D21" s="11">
         <v>9.4</v>
       </c>
       <c r="E21" s="11">
         <v>58.3</v>
       </c>
       <c r="F21" s="11">
         <v>184.6</v>
       </c>
       <c r="G21" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="H21" s="11">
         <v>129.9</v>
       </c>
       <c r="I21" s="11">
@@ -2226,52 +2256,53 @@
       </c>
       <c r="P21" s="11">
         <v>4042.4319999999998</v>
       </c>
       <c r="Q21" s="11">
         <v>4506.55</v>
       </c>
       <c r="R21" s="11">
         <v>8103.8180000000002</v>
       </c>
       <c r="S21" s="11">
         <v>8045.5159999999996</v>
       </c>
       <c r="T21" s="11">
         <v>7590.2979999999998</v>
       </c>
       <c r="U21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W21" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X21" s="11"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>955.8</v>
       </c>
       <c r="C22" s="11">
         <v>1362.8</v>
       </c>
       <c r="D22" s="11">
         <v>4185.5</v>
       </c>
       <c r="E22" s="11">
         <v>1550</v>
       </c>
       <c r="F22" s="11">
         <v>2603.1</v>
       </c>
       <c r="G22" s="11">
         <v>7561.9</v>
       </c>
       <c r="H22" s="11">
         <v>9427</v>
       </c>
       <c r="I22" s="11">
@@ -2297,52 +2328,55 @@
       </c>
       <c r="P22" s="11">
         <v>18456.924999999999</v>
       </c>
       <c r="Q22" s="11">
         <v>26418.19</v>
       </c>
       <c r="R22" s="11">
         <v>29645.164000000001</v>
       </c>
       <c r="S22" s="11">
         <v>30700.884999999998</v>
       </c>
       <c r="T22" s="11">
         <v>37079.247000000003</v>
       </c>
       <c r="U22" s="11">
         <v>40434</v>
       </c>
       <c r="V22" s="11">
         <v>57931</v>
       </c>
       <c r="W22" s="11">
         <v>61436</v>
       </c>
+      <c r="X22" s="11">
+        <v>69165</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="11">
         <v>24.1</v>
       </c>
       <c r="D23" s="11">
         <v>13.5</v>
       </c>
       <c r="E23" s="11">
         <v>42.8</v>
       </c>
       <c r="F23" s="11">
         <v>41.4</v>
       </c>
       <c r="G23" s="11">
         <v>356.2</v>
       </c>
       <c r="H23" s="11">
         <v>549.9</v>
       </c>
       <c r="I23" s="11">
@@ -2368,52 +2402,53 @@
       </c>
       <c r="P23" s="11">
         <v>1526.3240000000001</v>
       </c>
       <c r="Q23" s="11">
         <v>3664.9059999999999</v>
       </c>
       <c r="R23" s="11">
         <v>14947.254000000001</v>
       </c>
       <c r="S23" s="11">
         <v>15714.837</v>
       </c>
       <c r="T23" s="11">
         <v>7922.6450000000004</v>
       </c>
       <c r="U23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="11" t="s">
         <v>22</v>
       </c>
+      <c r="X23" s="11"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="11">
         <v>158.1</v>
       </c>
       <c r="D24" s="11">
         <v>261.8</v>
       </c>
       <c r="E24" s="11">
         <v>176</v>
       </c>
       <c r="F24" s="11">
         <v>180.3</v>
       </c>
       <c r="G24" s="11">
         <v>751.8</v>
       </c>
       <c r="H24" s="11">
         <v>1228</v>
       </c>
       <c r="I24" s="11">
@@ -2439,52 +2474,55 @@
       </c>
       <c r="P24" s="11">
         <v>15748.094999999999</v>
       </c>
       <c r="Q24" s="11">
         <v>9120.1669999999995</v>
       </c>
       <c r="R24" s="11">
         <v>9848.9920000000002</v>
       </c>
       <c r="S24" s="11">
         <v>4924.62</v>
       </c>
       <c r="T24" s="11">
         <v>3457.7040000000002</v>
       </c>
       <c r="U24" s="11">
         <v>13046</v>
       </c>
       <c r="V24" s="11">
         <v>10008</v>
       </c>
       <c r="W24" s="11">
         <v>13333</v>
       </c>
+      <c r="X24" s="11">
+        <v>17085</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>2450.4</v>
       </c>
       <c r="C25" s="11">
         <v>5522.5</v>
       </c>
       <c r="D25" s="11">
         <v>7586.6</v>
       </c>
       <c r="E25" s="11">
         <v>21261.3</v>
       </c>
       <c r="F25" s="11">
         <v>11486</v>
       </c>
       <c r="G25" s="11">
         <v>20115.3</v>
       </c>
       <c r="H25" s="11">
         <v>13798.9</v>
       </c>
       <c r="I25" s="11">
@@ -2510,178 +2548,181 @@
       </c>
       <c r="P25" s="11">
         <v>23050.053</v>
       </c>
       <c r="Q25" s="11">
         <v>27459.907999999999</v>
       </c>
       <c r="R25" s="11">
         <v>20885.190999999999</v>
       </c>
       <c r="S25" s="11">
         <v>23581.303</v>
       </c>
       <c r="T25" s="11">
         <v>62602.000999999997</v>
       </c>
       <c r="U25" s="11">
         <v>88566</v>
       </c>
       <c r="V25" s="11">
         <v>67454</v>
       </c>
       <c r="W25" s="11">
         <v>90557</v>
       </c>
+      <c r="X25" s="11">
+        <v>102389</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="15" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C542694F-499C-4446-BA1A-B1912B0B920C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97FDDCA9-5FC5-4B34-AE03-85A499BA711B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BD7CF1-8FBB-4347-85EE-FFA86B7E6D95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97FDDCA9-5FC5-4B34-AE03-85A499BA711B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C542694F-499C-4446-BA1A-B1912B0B920C}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>