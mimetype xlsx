--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -950,127 +950,130 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X13" sqref="X13"/>
+      <selection activeCell="R28" sqref="R28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="7" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="7" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="7" customWidth="1"/>
     <col min="14" max="16" width="9.140625" style="7"/>
     <col min="17" max="17" width="10.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="13.5" customHeight="1">
+    <row r="1" spans="1:24" ht="13.5" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
     </row>
-    <row r="2" spans="1:23" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
     </row>
-    <row r="3" spans="1:23" ht="21.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="21.75" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="4">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="5">
         <v>2007</v>
       </c>
       <c r="G3" s="2">
         <v>2008</v>
       </c>
       <c r="H3" s="3">
         <v>2009</v>
       </c>
       <c r="I3" s="4">
         <v>2010</v>
       </c>
@@ -1094,52 +1097,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="6">
         <v>2021</v>
       </c>
       <c r="U3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="V3" s="24" t="s">
         <v>28</v>
       </c>
       <c r="W3" s="6">
         <v>2024</v>
       </c>
+      <c r="X3" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="11">
         <v>123.9</v>
       </c>
       <c r="C4" s="11">
         <v>160.4</v>
       </c>
       <c r="D4" s="11">
         <v>179.7</v>
       </c>
       <c r="E4" s="12">
         <v>129.4</v>
       </c>
       <c r="F4" s="12">
         <v>100.83228144068912</v>
       </c>
       <c r="G4" s="12">
         <v>131.5426525802315</v>
       </c>
       <c r="H4" s="12">
         <v>96.747358266090657</v>
       </c>
       <c r="I4" s="13">
@@ -1165,52 +1171,55 @@
       </c>
       <c r="P4" s="14">
         <v>101</v>
       </c>
       <c r="Q4" s="13">
         <v>102.1</v>
       </c>
       <c r="R4" s="14">
         <v>103.4</v>
       </c>
       <c r="S4" s="14">
         <v>107</v>
       </c>
       <c r="T4" s="14">
         <v>110.8</v>
       </c>
       <c r="U4" s="14">
         <v>129.1</v>
       </c>
       <c r="V4" s="25">
         <v>102.1</v>
       </c>
       <c r="W4" s="14">
         <v>130.80000000000001</v>
       </c>
+      <c r="X4" s="14">
+        <v>118.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="15">
         <v>106.2</v>
       </c>
       <c r="C5" s="15">
         <v>202.5</v>
       </c>
       <c r="D5" s="15">
         <v>282.39999999999998</v>
       </c>
       <c r="E5" s="15">
         <v>97.5</v>
       </c>
       <c r="F5" s="15">
         <v>123.2</v>
       </c>
       <c r="G5" s="15">
         <v>136.9</v>
       </c>
       <c r="H5" s="15">
         <v>38.700000000000003</v>
       </c>
       <c r="I5" s="16">
@@ -1236,52 +1245,53 @@
       </c>
       <c r="P5" s="16">
         <v>108.9</v>
       </c>
       <c r="Q5" s="17">
         <v>99</v>
       </c>
       <c r="R5" s="16">
         <v>108.2</v>
       </c>
       <c r="S5" s="16">
         <v>108.4</v>
       </c>
       <c r="T5" s="16">
         <v>56.4</v>
       </c>
       <c r="U5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X5" s="16"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="15">
         <v>136.19999999999999</v>
       </c>
       <c r="C6" s="15">
         <v>102.9</v>
       </c>
       <c r="D6" s="15">
         <v>141.69999999999999</v>
       </c>
       <c r="E6" s="15">
         <v>132.19999999999999</v>
       </c>
       <c r="F6" s="15">
         <v>152.6</v>
       </c>
       <c r="G6" s="15">
         <v>16.100000000000001</v>
       </c>
       <c r="H6" s="15">
         <v>112</v>
       </c>
       <c r="I6" s="16">
@@ -1307,81 +1317,87 @@
       </c>
       <c r="P6" s="16">
         <v>75.8</v>
       </c>
       <c r="Q6" s="17">
         <v>106.6</v>
       </c>
       <c r="R6" s="16">
         <v>140.4</v>
       </c>
       <c r="S6" s="16">
         <v>58.9</v>
       </c>
       <c r="T6" s="16">
         <v>90.9</v>
       </c>
       <c r="U6" s="16">
         <v>137.9</v>
       </c>
       <c r="V6" s="26">
         <v>244.6</v>
       </c>
       <c r="W6" s="16">
         <v>65.5</v>
       </c>
+      <c r="X6" s="16">
+        <v>132.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="16"/>
       <c r="J7" s="17"/>
       <c r="K7" s="16"/>
       <c r="L7" s="17"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="17"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="26"/>
       <c r="W7" s="16">
         <v>187.9</v>
       </c>
+      <c r="X7" s="16">
+        <v>139.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>68.5</v>
       </c>
       <c r="C8" s="15">
         <v>110.6</v>
       </c>
       <c r="D8" s="15">
         <v>50.8</v>
       </c>
       <c r="E8" s="15">
         <v>158.30000000000001</v>
       </c>
       <c r="F8" s="15">
         <v>150.1</v>
       </c>
       <c r="G8" s="15">
         <v>309.2</v>
       </c>
       <c r="H8" s="15">
         <v>85.3</v>
       </c>
       <c r="I8" s="16">
@@ -1407,52 +1423,53 @@
       </c>
       <c r="P8" s="16">
         <v>101.1</v>
       </c>
       <c r="Q8" s="17">
         <v>68.3</v>
       </c>
       <c r="R8" s="16">
         <v>87.5</v>
       </c>
       <c r="S8" s="16">
         <v>104</v>
       </c>
       <c r="T8" s="16">
         <v>136.4</v>
       </c>
       <c r="U8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W8" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X8" s="16"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="15">
         <v>40.6</v>
       </c>
       <c r="I9" s="16">
@@ -1478,52 +1495,53 @@
       </c>
       <c r="P9" s="18">
         <v>231.2</v>
       </c>
       <c r="Q9" s="17">
         <v>111.7</v>
       </c>
       <c r="R9" s="16">
         <v>162.5</v>
       </c>
       <c r="S9" s="16">
         <v>106.9</v>
       </c>
       <c r="T9" s="16">
         <v>76.3</v>
       </c>
       <c r="U9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W9" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X9" s="16"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="19">
         <v>287</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="19">
         <v>171.5</v>
       </c>
       <c r="G10" s="19">
         <v>152.5</v>
       </c>
       <c r="H10" s="19">
         <v>296.60000000000002</v>
       </c>
       <c r="I10" s="16">
@@ -1549,52 +1567,53 @@
       </c>
       <c r="P10" s="16">
         <v>120.3</v>
       </c>
       <c r="Q10" s="17">
         <v>126.9</v>
       </c>
       <c r="R10" s="16">
         <v>153.4</v>
       </c>
       <c r="S10" s="16">
         <v>190</v>
       </c>
       <c r="T10" s="16">
         <v>122.8</v>
       </c>
       <c r="U10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V10" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X10" s="16"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="15">
         <v>82.6</v>
       </c>
       <c r="E11" s="15">
         <v>194</v>
       </c>
       <c r="F11" s="15">
         <v>106.5</v>
       </c>
       <c r="G11" s="15">
         <v>460</v>
       </c>
       <c r="H11" s="15">
         <v>190.4</v>
       </c>
       <c r="I11" s="16">
@@ -1620,52 +1639,55 @@
       </c>
       <c r="P11" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="Q11" s="17">
         <v>165.1</v>
       </c>
       <c r="R11" s="16">
         <v>74.8</v>
       </c>
       <c r="S11" s="16">
         <v>156.6</v>
       </c>
       <c r="T11" s="16">
         <v>92.7</v>
       </c>
       <c r="U11" s="16">
         <v>87.9</v>
       </c>
       <c r="V11" s="26">
         <v>80.2</v>
       </c>
       <c r="W11" s="16">
         <v>99.2</v>
       </c>
+      <c r="X11" s="16">
+        <v>197.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="15">
         <v>95.4</v>
       </c>
       <c r="C12" s="15">
         <v>277</v>
       </c>
       <c r="D12" s="15">
         <v>128.19999999999999</v>
       </c>
       <c r="E12" s="15">
         <v>109</v>
       </c>
       <c r="F12" s="15">
         <v>95</v>
       </c>
       <c r="G12" s="15">
         <v>345</v>
       </c>
       <c r="H12" s="15">
         <v>299.89999999999998</v>
       </c>
       <c r="I12" s="16">
@@ -1691,52 +1713,55 @@
       </c>
       <c r="P12" s="16">
         <v>54.7</v>
       </c>
       <c r="Q12" s="17">
         <v>70.8</v>
       </c>
       <c r="R12" s="16">
         <v>91.4</v>
       </c>
       <c r="S12" s="16">
         <v>108.5</v>
       </c>
       <c r="T12" s="16">
         <v>106.2</v>
       </c>
       <c r="U12" s="16">
         <v>177.8</v>
       </c>
       <c r="V12" s="26">
         <v>176.8</v>
       </c>
       <c r="W12" s="16">
         <v>104.6</v>
       </c>
+      <c r="X12" s="16">
+        <v>118.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="15">
         <v>216.3</v>
       </c>
       <c r="E13" s="15">
         <v>48</v>
       </c>
       <c r="F13" s="15">
         <v>130.5</v>
       </c>
       <c r="G13" s="15">
         <v>155.9</v>
       </c>
       <c r="H13" s="15">
         <v>87.5</v>
       </c>
       <c r="I13" s="16">
@@ -1762,52 +1787,55 @@
       </c>
       <c r="P13" s="16">
         <v>98.7</v>
       </c>
       <c r="Q13" s="17">
         <v>93.2</v>
       </c>
       <c r="R13" s="16">
         <v>112.3</v>
       </c>
       <c r="S13" s="16">
         <v>70.5</v>
       </c>
       <c r="T13" s="16">
         <v>100.5</v>
       </c>
       <c r="U13" s="16">
         <v>94</v>
       </c>
       <c r="V13" s="26">
         <v>110.5</v>
       </c>
       <c r="W13" s="16">
         <v>216.1</v>
       </c>
+      <c r="X13" s="16">
+        <v>118</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="15" t="s">
@@ -1833,52 +1861,55 @@
       </c>
       <c r="P14" s="15" t="s">
         <v>3</v>
       </c>
       <c r="Q14" s="17">
         <v>147.19999999999999</v>
       </c>
       <c r="R14" s="16">
         <v>127.3</v>
       </c>
       <c r="S14" s="16">
         <v>130.80000000000001</v>
       </c>
       <c r="T14" s="16">
         <v>99.7</v>
       </c>
       <c r="U14" s="16">
         <v>121.1</v>
       </c>
       <c r="V14" s="26">
         <v>137.9</v>
       </c>
       <c r="W14" s="16">
         <v>83.4</v>
       </c>
+      <c r="X14" s="16">
+        <v>132.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="15">
         <v>168.2</v>
       </c>
       <c r="F15" s="15">
         <v>261.89999999999998</v>
       </c>
       <c r="G15" s="15">
         <v>284.60000000000002</v>
       </c>
       <c r="H15" s="15">
         <v>443</v>
       </c>
       <c r="I15" s="16">
@@ -1904,52 +1935,53 @@
       </c>
       <c r="P15" s="16">
         <v>80.5</v>
       </c>
       <c r="Q15" s="18">
         <v>299.8</v>
       </c>
       <c r="R15" s="16">
         <v>83</v>
       </c>
       <c r="S15" s="16">
         <v>89.1</v>
       </c>
       <c r="T15" s="16">
         <v>91.8</v>
       </c>
       <c r="U15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V15" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W15" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X15" s="16"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="15">
         <v>276.10000000000002</v>
       </c>
       <c r="E16" s="15">
         <v>397.1</v>
       </c>
       <c r="F16" s="15">
         <v>613.70000000000005</v>
       </c>
       <c r="G16" s="15">
         <v>363.1</v>
       </c>
       <c r="H16" s="15">
         <v>71.2</v>
       </c>
       <c r="I16" s="16">
@@ -1975,52 +2007,53 @@
       </c>
       <c r="P16" s="20">
         <v>188.8</v>
       </c>
       <c r="Q16" s="21">
         <v>60.2</v>
       </c>
       <c r="R16" s="20">
         <v>49.9</v>
       </c>
       <c r="S16" s="20">
         <v>138</v>
       </c>
       <c r="T16" s="20">
         <v>42.5</v>
       </c>
       <c r="U16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W16" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X16" s="16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="15">
         <v>1455.4</v>
       </c>
       <c r="E17" s="15">
         <v>113.9</v>
       </c>
       <c r="F17" s="15">
         <v>53</v>
       </c>
       <c r="G17" s="15">
         <v>90.4</v>
       </c>
       <c r="H17" s="15">
         <v>29.9</v>
       </c>
       <c r="I17" s="20">
@@ -2046,52 +2079,53 @@
       </c>
       <c r="P17" s="20">
         <v>87.1</v>
       </c>
       <c r="Q17" s="21">
         <v>83.7</v>
       </c>
       <c r="R17" s="20">
         <v>48</v>
       </c>
       <c r="S17" s="20" t="s">
         <v>23</v>
       </c>
       <c r="T17" s="20">
         <v>77.7</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V17" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W17" s="20" t="s">
         <v>3</v>
       </c>
+      <c r="X17" s="20"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="15">
         <v>203.2</v>
       </c>
       <c r="C18" s="15">
         <v>124.5</v>
       </c>
       <c r="D18" s="15">
         <v>131.4</v>
       </c>
       <c r="E18" s="15">
         <v>215.9</v>
       </c>
       <c r="F18" s="15">
         <v>110.3</v>
       </c>
       <c r="G18" s="15">
         <v>201.2</v>
       </c>
       <c r="H18" s="15">
         <v>59.9</v>
       </c>
       <c r="I18" s="20">
@@ -2117,52 +2151,55 @@
       </c>
       <c r="P18" s="20">
         <v>130.6</v>
       </c>
       <c r="Q18" s="21">
         <v>94.8</v>
       </c>
       <c r="R18" s="20">
         <v>115.5</v>
       </c>
       <c r="S18" s="20">
         <v>105.5</v>
       </c>
       <c r="T18" s="20">
         <v>155.6</v>
       </c>
       <c r="U18" s="20">
         <v>121.8</v>
       </c>
       <c r="V18" s="26">
         <v>61.5</v>
       </c>
       <c r="W18" s="20">
         <v>137.19999999999999</v>
       </c>
+      <c r="X18" s="20">
+        <v>111</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="15">
         <v>169.6</v>
       </c>
       <c r="C19" s="15">
         <v>59.1</v>
       </c>
       <c r="D19" s="15">
         <v>215.7</v>
       </c>
       <c r="E19" s="15">
         <v>113.2</v>
       </c>
       <c r="F19" s="15">
         <v>235.1</v>
       </c>
       <c r="G19" s="15">
         <v>365.4</v>
       </c>
       <c r="H19" s="15">
         <v>82.9</v>
       </c>
       <c r="I19" s="20">
@@ -2188,52 +2225,53 @@
       </c>
       <c r="P19" s="20">
         <v>115.8</v>
       </c>
       <c r="Q19" s="20">
         <v>127.7</v>
       </c>
       <c r="R19" s="20">
         <v>42.7</v>
       </c>
       <c r="S19" s="20">
         <v>86.2</v>
       </c>
       <c r="T19" s="20">
         <v>128.4</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V19" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W19" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X19" s="16"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="15">
         <v>22522.9</v>
       </c>
       <c r="I20" s="20">
@@ -2259,52 +2297,55 @@
       </c>
       <c r="P20" s="20">
         <v>79.599999999999994</v>
       </c>
       <c r="Q20" s="18">
         <v>196.9</v>
       </c>
       <c r="R20" s="22">
         <v>201.2</v>
       </c>
       <c r="S20" s="22">
         <v>162.19999999999999</v>
       </c>
       <c r="T20" s="22">
         <v>56.9</v>
       </c>
       <c r="U20" s="22">
         <v>139.30000000000001</v>
       </c>
       <c r="V20" s="26">
         <v>107.7</v>
       </c>
       <c r="W20" s="22">
         <v>106</v>
       </c>
+      <c r="X20" s="22">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="15">
         <v>91.9</v>
       </c>
       <c r="E21" s="15">
         <v>599.29999999999995</v>
       </c>
       <c r="F21" s="15">
         <v>306.60000000000002</v>
       </c>
       <c r="G21" s="15">
         <v>0.9</v>
       </c>
       <c r="H21" s="15">
         <v>2841.3</v>
       </c>
       <c r="I21" s="20">
@@ -2330,52 +2371,53 @@
       </c>
       <c r="P21" s="20">
         <v>93.6</v>
       </c>
       <c r="Q21" s="21">
         <v>105.5</v>
       </c>
       <c r="R21" s="20">
         <v>177</v>
       </c>
       <c r="S21" s="20">
         <v>99.9</v>
       </c>
       <c r="T21" s="20">
         <v>90.6</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V21" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W21" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X21" s="16"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="15">
         <v>120</v>
       </c>
       <c r="C22" s="15">
         <v>138.4</v>
       </c>
       <c r="D22" s="15">
         <v>295.60000000000002</v>
       </c>
       <c r="E22" s="15">
         <v>160.80000000000001</v>
       </c>
       <c r="F22" s="15">
         <v>162.6</v>
       </c>
       <c r="G22" s="15">
         <v>281.2</v>
       </c>
       <c r="H22" s="15">
         <v>120.2</v>
       </c>
       <c r="I22" s="20">
@@ -2401,52 +2443,55 @@
       </c>
       <c r="P22" s="20">
         <v>121.7</v>
       </c>
       <c r="Q22" s="21">
         <v>135.4</v>
       </c>
       <c r="R22" s="20">
         <v>110.4</v>
       </c>
       <c r="S22" s="20">
         <v>104.2</v>
       </c>
       <c r="T22" s="20">
         <v>116</v>
       </c>
       <c r="U22" s="20">
         <v>105.8</v>
       </c>
       <c r="V22" s="26">
         <v>137.80000000000001</v>
       </c>
       <c r="W22" s="20">
         <v>104.2</v>
       </c>
+      <c r="X22" s="20">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="15">
         <v>54.3</v>
       </c>
       <c r="E23" s="15">
         <v>316.89999999999998</v>
       </c>
       <c r="F23" s="15">
         <v>93.5</v>
       </c>
       <c r="G23" s="15">
         <v>833.7</v>
       </c>
       <c r="H23" s="15">
         <v>147.6</v>
       </c>
       <c r="I23" s="20">
@@ -2472,52 +2517,53 @@
       </c>
       <c r="P23" s="20">
         <v>107.6</v>
       </c>
       <c r="Q23" s="18">
         <v>227.2</v>
       </c>
       <c r="R23" s="22">
         <v>401.4</v>
       </c>
       <c r="S23" s="22">
         <v>105.8</v>
       </c>
       <c r="T23" s="22">
         <v>48.4</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="V23" s="16" t="s">
         <v>3</v>
       </c>
       <c r="W23" s="16" t="s">
         <v>3</v>
       </c>
+      <c r="X23" s="16"/>
     </row>
-    <row r="24" spans="1:23" ht="13.5" customHeight="1">
+    <row r="24" spans="1:24" ht="13.5" customHeight="1">
       <c r="A24" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="15">
         <v>159.4</v>
       </c>
       <c r="E24" s="15">
         <v>66.599999999999994</v>
       </c>
       <c r="F24" s="15">
         <v>99.2</v>
       </c>
       <c r="G24" s="15">
         <v>403.6</v>
       </c>
       <c r="H24" s="15">
         <v>156.19999999999999</v>
       </c>
       <c r="I24" s="20">
@@ -2543,52 +2589,55 @@
       </c>
       <c r="P24" s="16">
         <v>60.4</v>
       </c>
       <c r="Q24" s="16">
         <v>54.8</v>
       </c>
       <c r="R24" s="16">
         <v>106.3</v>
       </c>
       <c r="S24" s="16">
         <v>50.3</v>
       </c>
       <c r="T24" s="16">
         <v>67.400000000000006</v>
       </c>
       <c r="U24" s="22">
         <v>366</v>
       </c>
       <c r="V24" s="26">
         <v>73.8</v>
       </c>
       <c r="W24" s="16">
         <v>130.30000000000001</v>
       </c>
+      <c r="X24" s="16">
+        <v>126.1</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15">
         <v>86.4</v>
       </c>
       <c r="C25" s="15">
         <v>218.8</v>
       </c>
       <c r="D25" s="15">
         <v>132.19999999999999</v>
       </c>
       <c r="E25" s="15">
         <v>266.60000000000002</v>
       </c>
       <c r="F25" s="15">
         <v>52.3</v>
       </c>
       <c r="G25" s="15">
         <v>169.5</v>
       </c>
       <c r="H25" s="15">
         <v>65.599999999999994</v>
       </c>
       <c r="I25" s="16">
@@ -2614,178 +2663,181 @@
       </c>
       <c r="P25" s="16">
         <v>124.8</v>
       </c>
       <c r="Q25" s="16">
         <v>112.7</v>
       </c>
       <c r="R25" s="16">
         <v>74.900000000000006</v>
       </c>
       <c r="S25" s="16">
         <v>113.6</v>
       </c>
       <c r="T25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="U25" s="22">
         <v>137.19999999999999</v>
       </c>
       <c r="V25" s="26">
         <v>73.2</v>
       </c>
       <c r="W25" s="16">
         <v>191.3</v>
       </c>
+      <c r="X25" s="16">
+        <v>111.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="23" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:U2"/>
     <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB3397DE-2C33-440E-9F94-EC04BF0E903C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E7B456-DB2C-4D4F-92AE-36F293465EC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37BFCFD-AEE2-4886-824B-4E4F8C2B685E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E7B456-DB2C-4D4F-92AE-36F293465EC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB3397DE-2C33-440E-9F94-EC04BF0E903C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>