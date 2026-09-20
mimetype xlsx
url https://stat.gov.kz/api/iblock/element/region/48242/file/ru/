--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,169 +1,613 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="45" windowWidth="16350" windowHeight="10875"/>
+    <workbookView xWindow="-60" yWindow="45" windowWidth="16350" windowHeight="10875" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс физического объема розничной торговли</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Индекс стоимостных объемов оборота в текущих ценах характеризует изменение объемов оборота за счет изменения цен и количества проданных товаров.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С января  2015 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>Сапиева Д.</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров" (2-торговля, периодичность - месячная)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -286,145 +730,576 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="7" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="8" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="2" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="10" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="5" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="6" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="11" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="12" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="13" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="4" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="14" borderId="15" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="17" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="20" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="20" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="20" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="15" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="15" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="17" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="15" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="77" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="97" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="77" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="5" xfId="80" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="5" xfId="97" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="98">
+    <cellStyle name="Comma" xfId="3"/>
+    <cellStyle name="Comma [0]_Book2" xfId="4"/>
+    <cellStyle name="Comma_Book2" xfId="5"/>
+    <cellStyle name="Comma0" xfId="6"/>
+    <cellStyle name="Currency" xfId="7"/>
+    <cellStyle name="Currency [0]_Book2" xfId="8"/>
+    <cellStyle name="Currency_Book2" xfId="9"/>
+    <cellStyle name="Currency0" xfId="10"/>
+    <cellStyle name="Date" xfId="11"/>
+    <cellStyle name="Fixed" xfId="12"/>
+    <cellStyle name="Heading 1" xfId="13"/>
+    <cellStyle name="Heading 2" xfId="14"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="15"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="16"/>
+    <cellStyle name="normal" xfId="17"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="18"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="19"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="20"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="21"/>
+    <cellStyle name="Percent" xfId="22"/>
+    <cellStyle name="S10" xfId="23"/>
+    <cellStyle name="S12" xfId="24"/>
+    <cellStyle name="S13" xfId="25"/>
+    <cellStyle name="S14" xfId="26"/>
+    <cellStyle name="S15" xfId="27"/>
+    <cellStyle name="S16" xfId="28"/>
+    <cellStyle name="S2" xfId="29"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="30"/>
+    <cellStyle name="S4 3 2" xfId="31"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="32"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="33"/>
+    <cellStyle name="S6" xfId="34"/>
+    <cellStyle name="S7" xfId="35"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="37"/>
+    <cellStyle name="SAPBEXaggData" xfId="38"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="39"/>
+    <cellStyle name="SAPBEXaggItem" xfId="40"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="41"/>
+    <cellStyle name="SAPBEXchaText" xfId="42"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="43"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="44"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="45"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="46"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="47"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="48"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="49"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="50"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="51"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="52"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="53"/>
+    <cellStyle name="SAPBEXfilterText" xfId="54"/>
+    <cellStyle name="SAPBEXformats" xfId="55"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="56"/>
+    <cellStyle name="SAPBEXheaderText" xfId="57"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="58"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="59"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="65"/>
+    <cellStyle name="SAPBEXresData" xfId="66"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="67"/>
+    <cellStyle name="SAPBEXresItem" xfId="68"/>
+    <cellStyle name="SAPBEXresItemX" xfId="69"/>
+    <cellStyle name="SAPBEXstdData" xfId="70"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="71"/>
+    <cellStyle name="SAPBEXstdItem" xfId="72"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="73"/>
+    <cellStyle name="SAPBEXtitle" xfId="74"/>
+    <cellStyle name="SAPBEXundefined" xfId="75"/>
+    <cellStyle name="Total" xfId="76"/>
+    <cellStyle name="Гиперссылка" xfId="77" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="97"/>
+    <cellStyle name="Денежный 2" xfId="78"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 3" xfId="81"/>
+    <cellStyle name="Обычный 2 4" xfId="82"/>
+    <cellStyle name="Обычный 2 5" xfId="83"/>
+    <cellStyle name="Обычный 2 6" xfId="84"/>
+    <cellStyle name="Обычный 3" xfId="85"/>
+    <cellStyle name="Обычный 3 2" xfId="86"/>
+    <cellStyle name="Обычный 3 3" xfId="87"/>
+    <cellStyle name="Обычный 4" xfId="88"/>
+    <cellStyle name="Обычный 4 2" xfId="89"/>
     <cellStyle name="Обычный 5" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="2"/>
+    <cellStyle name="Обычный 8" xfId="90"/>
+    <cellStyle name="Процентный 2" xfId="91"/>
+    <cellStyle name="Процентный 2 2" xfId="92"/>
+    <cellStyle name="Процентный 2 3" xfId="93"/>
+    <cellStyle name="Процентный 3" xfId="94"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="95"/>
+    <cellStyle name="Финансовый 2" xfId="96"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -669,1651 +1544,2044 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="43.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="90.28515625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="18"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="17">
+        <v>171203</v>
+      </c>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+    </row>
+    <row r="7" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" ht="62.25" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A10" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5">
+      <c r="A13" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46246</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="38"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="40"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="40"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="40"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="41" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="16"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="17" t="s">
+    <row r="3" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A3" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="18"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="46"/>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1">
       <c r="A4" s="6">
         <v>2015</v>
       </c>
       <c r="B4" s="7">
         <v>82.7</v>
       </c>
       <c r="C4" s="7">
         <v>93.2</v>
       </c>
       <c r="D4" s="7">
         <v>107.6</v>
       </c>
       <c r="E4" s="7">
         <v>101.7</v>
       </c>
       <c r="F4" s="7">
         <v>96.4</v>
       </c>
       <c r="G4" s="7">
         <v>103.3</v>
       </c>
       <c r="H4" s="7">
         <v>104.2</v>
       </c>
       <c r="I4" s="7">
         <v>101.3</v>
       </c>
       <c r="J4" s="7">
         <v>100.8</v>
       </c>
       <c r="K4" s="7">
         <v>102.5</v>
       </c>
       <c r="L4" s="7">
         <v>101.3</v>
       </c>
       <c r="M4" s="7">
         <v>108.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="8">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>77.2</v>
       </c>
       <c r="C5" s="7">
         <v>101.1</v>
       </c>
       <c r="D5" s="7">
         <v>101.9</v>
       </c>
       <c r="E5" s="7">
         <v>106.7</v>
       </c>
       <c r="F5" s="7">
         <v>93.5</v>
       </c>
       <c r="G5" s="7">
         <v>103.7</v>
       </c>
       <c r="H5" s="7">
         <v>103</v>
       </c>
       <c r="I5" s="7">
         <v>106.4</v>
       </c>
       <c r="J5" s="7">
         <v>84.8</v>
       </c>
       <c r="K5" s="7">
         <v>115.7</v>
       </c>
       <c r="L5" s="7">
         <v>96.7</v>
       </c>
       <c r="M5" s="7">
         <v>142.30000000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="8">
         <v>2017</v>
       </c>
       <c r="B6" s="7">
         <v>61.7</v>
       </c>
       <c r="C6" s="7">
         <v>105.5</v>
       </c>
       <c r="D6" s="7">
         <v>113</v>
       </c>
       <c r="E6" s="7">
         <v>100.8</v>
       </c>
       <c r="F6" s="7">
         <v>102.6</v>
       </c>
       <c r="G6" s="7">
         <v>88.4</v>
       </c>
       <c r="H6" s="7">
         <v>104.1</v>
       </c>
       <c r="I6" s="7">
         <v>102.3</v>
       </c>
       <c r="J6" s="7">
         <v>96.5</v>
       </c>
       <c r="K6" s="7">
         <v>105.5</v>
       </c>
       <c r="L6" s="7">
         <v>95</v>
       </c>
       <c r="M6" s="7">
         <v>166.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="8">
         <v>2018</v>
       </c>
       <c r="B7" s="7">
         <v>53.9</v>
       </c>
       <c r="C7" s="7">
         <v>105.5</v>
       </c>
       <c r="D7" s="7">
         <v>112.9</v>
       </c>
       <c r="E7" s="7">
         <v>102.9</v>
       </c>
       <c r="F7" s="7">
         <v>102.4</v>
       </c>
       <c r="G7" s="7">
         <v>88.4</v>
       </c>
       <c r="H7" s="7">
         <v>98.8</v>
       </c>
       <c r="I7" s="7">
         <v>107.5</v>
       </c>
       <c r="J7" s="7">
         <v>100.6</v>
       </c>
       <c r="K7" s="7">
         <v>86.4</v>
       </c>
       <c r="L7" s="7">
         <v>110.1</v>
       </c>
       <c r="M7" s="7">
         <v>165.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="8">
         <v>2019</v>
       </c>
       <c r="B8" s="7">
         <v>53.8</v>
       </c>
       <c r="C8" s="7">
         <v>105.2</v>
       </c>
       <c r="D8" s="7">
         <v>113.4</v>
       </c>
       <c r="E8" s="7">
         <v>105.5</v>
       </c>
       <c r="F8" s="7">
         <v>102.4</v>
       </c>
       <c r="G8" s="7">
         <v>90.1</v>
       </c>
       <c r="H8" s="7">
         <v>92.3</v>
       </c>
       <c r="I8" s="7">
         <v>102.6</v>
       </c>
       <c r="J8" s="7">
         <v>105.4</v>
       </c>
       <c r="K8" s="7">
         <v>91.1</v>
       </c>
       <c r="L8" s="7">
         <v>108.4</v>
       </c>
       <c r="M8" s="7">
         <v>163.30000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="8">
         <v>2020</v>
       </c>
       <c r="B9" s="7">
         <v>53.9</v>
       </c>
       <c r="C9" s="7">
         <v>104.3</v>
       </c>
       <c r="D9" s="7">
         <v>115.3</v>
       </c>
       <c r="E9" s="7">
         <v>62.9</v>
       </c>
       <c r="F9" s="7">
         <v>123.1</v>
       </c>
       <c r="G9" s="7">
         <v>142.5</v>
       </c>
       <c r="H9" s="7">
         <v>87.7</v>
       </c>
       <c r="I9" s="7">
         <v>101.2</v>
       </c>
       <c r="J9" s="7">
         <v>108.2</v>
       </c>
       <c r="K9" s="7">
         <v>89.5</v>
       </c>
       <c r="L9" s="7">
         <v>99.1</v>
       </c>
       <c r="M9" s="7">
         <v>167.7</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="8">
         <v>2021</v>
       </c>
       <c r="B10" s="7">
         <v>51.3</v>
       </c>
       <c r="C10" s="7">
         <v>104.8</v>
       </c>
       <c r="D10" s="7">
         <v>117.5</v>
       </c>
       <c r="E10" s="7">
         <v>72</v>
       </c>
       <c r="F10" s="7">
         <v>108.9</v>
       </c>
       <c r="G10" s="7">
         <v>147.69999999999999</v>
       </c>
       <c r="H10" s="7">
         <v>82.2</v>
       </c>
       <c r="I10" s="7">
         <v>101.1</v>
       </c>
       <c r="J10" s="7">
         <v>115.2</v>
       </c>
       <c r="K10" s="7">
         <v>87.6</v>
       </c>
       <c r="L10" s="7">
         <v>97</v>
       </c>
       <c r="M10" s="7">
         <v>160.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="8">
         <v>2022</v>
       </c>
       <c r="B11" s="7">
         <v>50.9</v>
       </c>
       <c r="C11" s="7">
         <v>115.8</v>
       </c>
       <c r="D11" s="7">
         <v>112</v>
       </c>
       <c r="E11" s="7">
         <v>89.1</v>
       </c>
       <c r="F11" s="7">
         <v>100.1</v>
       </c>
       <c r="G11" s="7">
         <v>105.3</v>
       </c>
       <c r="H11" s="7">
         <v>106.3</v>
       </c>
       <c r="I11" s="7">
         <v>105.3</v>
       </c>
       <c r="J11" s="7">
         <v>92.9</v>
       </c>
       <c r="K11" s="7">
         <v>107.1</v>
       </c>
       <c r="L11" s="7">
         <v>100.2</v>
       </c>
       <c r="M11" s="7">
         <v>120.7</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="8">
         <v>2023</v>
       </c>
       <c r="B12" s="7">
         <v>68.400000000000006</v>
       </c>
       <c r="C12" s="7">
         <v>101.5</v>
       </c>
       <c r="D12" s="7">
         <v>127.2</v>
       </c>
       <c r="E12" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="F12" s="7">
         <v>110.5</v>
       </c>
       <c r="G12" s="7">
         <v>119.7</v>
       </c>
       <c r="H12" s="7">
         <v>101.4</v>
       </c>
       <c r="I12" s="7">
         <v>97.7</v>
       </c>
       <c r="J12" s="7">
         <v>100.5</v>
       </c>
       <c r="K12" s="7">
         <v>84.5</v>
       </c>
       <c r="L12" s="7">
         <v>156.30000000000001</v>
       </c>
       <c r="M12" s="7">
         <v>106.9</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="8">
         <v>2024</v>
       </c>
       <c r="B13" s="7">
         <v>54.4</v>
       </c>
       <c r="C13" s="7">
         <v>100.5</v>
       </c>
       <c r="D13" s="7">
         <v>127.8</v>
       </c>
       <c r="E13" s="7">
         <v>74.5</v>
       </c>
       <c r="F13" s="7">
         <v>114.4</v>
       </c>
       <c r="G13" s="7">
         <v>120</v>
       </c>
       <c r="H13" s="7">
         <v>102.2</v>
       </c>
       <c r="I13" s="7">
         <v>100.1</v>
       </c>
       <c r="J13" s="7">
         <v>102.2</v>
       </c>
       <c r="K13" s="7">
         <v>100.9</v>
       </c>
       <c r="L13" s="7">
         <v>128.4</v>
       </c>
       <c r="M13" s="7">
         <v>106.7</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="8">
         <v>2025</v>
       </c>
       <c r="B14" s="7">
         <v>53</v>
       </c>
       <c r="C14" s="7">
         <v>100.8</v>
       </c>
       <c r="D14" s="7">
         <v>129.1</v>
       </c>
       <c r="E14" s="10">
         <v>84.7</v>
       </c>
       <c r="F14" s="10">
         <v>99.3</v>
       </c>
       <c r="G14" s="11">
         <v>120.8</v>
       </c>
       <c r="H14" s="7">
         <v>99.3</v>
       </c>
       <c r="I14" s="7">
         <v>100</v>
       </c>
       <c r="J14" s="7">
         <v>100.5</v>
       </c>
       <c r="K14" s="7">
         <v>106.7</v>
       </c>
       <c r="L14" s="7">
         <v>118.3</v>
       </c>
       <c r="M14" s="7">
         <v>113.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="8">
         <v>2026</v>
       </c>
       <c r="B15" s="7">
         <v>53.1</v>
       </c>
       <c r="C15" s="7">
         <v>100.7</v>
       </c>
       <c r="D15" s="7">
         <v>129</v>
       </c>
       <c r="E15" s="10">
         <v>85</v>
       </c>
       <c r="F15" s="10">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>120.6</v>
       </c>
       <c r="H15" s="10">
         <v>99.1</v>
       </c>
-      <c r="I15" s="7"/>
+      <c r="I15" s="7">
+        <v>101</v>
+      </c>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="12"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="20" t="s">
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="21"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="49"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
       <c r="A17" s="9">
         <v>2015</v>
       </c>
       <c r="B17" s="7">
         <v>103.1</v>
       </c>
       <c r="C17" s="7">
         <v>100.4</v>
       </c>
       <c r="D17" s="7">
         <v>102.1</v>
       </c>
       <c r="E17" s="7">
         <v>102.1</v>
       </c>
       <c r="F17" s="7">
         <v>97.7</v>
       </c>
       <c r="G17" s="7">
         <v>96.7</v>
       </c>
       <c r="H17" s="7">
         <v>100.8</v>
       </c>
       <c r="I17" s="7">
         <v>101.4</v>
       </c>
       <c r="J17" s="7">
         <v>97.6</v>
       </c>
       <c r="K17" s="7">
         <v>97.4</v>
       </c>
       <c r="L17" s="7">
         <v>99.6</v>
       </c>
       <c r="M17" s="7">
         <v>100.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="9">
         <v>2016</v>
       </c>
       <c r="B18" s="7">
         <v>94.1</v>
       </c>
       <c r="C18" s="7">
         <v>102.1</v>
       </c>
       <c r="D18" s="7">
         <v>96.7</v>
       </c>
       <c r="E18" s="7">
         <v>101.5</v>
       </c>
       <c r="F18" s="7">
         <v>98.5</v>
       </c>
       <c r="G18" s="7">
         <v>98.9</v>
       </c>
       <c r="H18" s="7">
         <v>97.8</v>
       </c>
       <c r="I18" s="7">
         <v>102.7</v>
       </c>
       <c r="J18" s="7">
         <v>86.5</v>
       </c>
       <c r="K18" s="7">
         <v>97.6</v>
       </c>
       <c r="L18" s="7">
         <v>93.2</v>
       </c>
       <c r="M18" s="7">
         <v>122</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="9">
         <v>2017</v>
       </c>
       <c r="B19" s="7">
         <v>97.5</v>
       </c>
       <c r="C19" s="7">
         <v>101.7</v>
       </c>
       <c r="D19" s="7">
         <v>112.7</v>
       </c>
       <c r="E19" s="7">
         <v>106.4</v>
       </c>
       <c r="F19" s="7">
         <v>116.7</v>
       </c>
       <c r="G19" s="7">
         <v>99.5</v>
       </c>
       <c r="H19" s="7">
         <v>100.5</v>
       </c>
       <c r="I19" s="7">
         <v>96.6</v>
       </c>
       <c r="J19" s="7">
         <v>109.8</v>
       </c>
       <c r="K19" s="7">
         <v>100.2</v>
       </c>
       <c r="L19" s="7">
         <v>98.4</v>
       </c>
       <c r="M19" s="7">
         <v>115</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="9">
         <v>2018</v>
       </c>
       <c r="B20" s="7">
         <v>100.5</v>
       </c>
       <c r="C20" s="7">
         <v>100.6</v>
       </c>
       <c r="D20" s="7">
         <v>100.4</v>
       </c>
       <c r="E20" s="7">
         <v>102.5</v>
       </c>
       <c r="F20" s="7">
         <v>102.4</v>
       </c>
       <c r="G20" s="7">
         <v>102.3</v>
       </c>
       <c r="H20" s="7">
         <v>97.1</v>
       </c>
       <c r="I20" s="7">
         <v>102</v>
       </c>
       <c r="J20" s="7">
         <v>106.3</v>
       </c>
       <c r="K20" s="7">
         <v>87.1</v>
       </c>
       <c r="L20" s="7">
         <v>101</v>
       </c>
       <c r="M20" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="9">
         <v>2019</v>
       </c>
       <c r="B21" s="7">
         <v>100.1</v>
       </c>
       <c r="C21" s="7">
         <v>99.8</v>
       </c>
       <c r="D21" s="7">
         <v>100.3</v>
       </c>
       <c r="E21" s="7">
         <v>102.8</v>
       </c>
       <c r="F21" s="7">
         <v>102.4</v>
       </c>
       <c r="G21" s="7">
         <v>104.9</v>
       </c>
       <c r="H21" s="7">
         <v>97.8</v>
       </c>
       <c r="I21" s="7">
         <v>93.4</v>
       </c>
       <c r="J21" s="7">
         <v>98</v>
       </c>
       <c r="K21" s="7">
         <v>103.3</v>
       </c>
       <c r="L21" s="7">
         <v>101.6</v>
       </c>
       <c r="M21" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="9">
         <v>2020</v>
       </c>
       <c r="B22" s="7">
         <v>100.7</v>
       </c>
       <c r="C22" s="7">
         <v>99.8</v>
       </c>
       <c r="D22" s="7">
         <v>101.5</v>
       </c>
       <c r="E22" s="7">
         <v>60.4</v>
       </c>
       <c r="F22" s="7">
         <v>72.7</v>
       </c>
       <c r="G22" s="7">
         <v>115.1</v>
       </c>
       <c r="H22" s="7">
         <v>109.4</v>
       </c>
       <c r="I22" s="7">
         <v>108</v>
       </c>
       <c r="J22" s="7">
         <v>110.7</v>
       </c>
       <c r="K22" s="7">
         <v>108.9</v>
       </c>
       <c r="L22" s="7">
         <v>99.5</v>
       </c>
       <c r="M22" s="7">
         <v>102.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="A23" s="9">
         <v>2021</v>
       </c>
       <c r="B23" s="7">
         <v>97.3</v>
       </c>
       <c r="C23" s="7">
         <v>97.8</v>
       </c>
       <c r="D23" s="7">
         <v>99.6</v>
       </c>
       <c r="E23" s="7">
         <v>114.2</v>
       </c>
       <c r="F23" s="7">
         <v>101</v>
       </c>
       <c r="G23" s="7">
         <v>104.7</v>
       </c>
       <c r="H23" s="7">
         <v>98</v>
       </c>
       <c r="I23" s="7">
         <v>97.9</v>
       </c>
       <c r="J23" s="7">
         <v>104.1</v>
       </c>
       <c r="K23" s="7">
         <v>101.9</v>
       </c>
       <c r="L23" s="7">
         <v>99.8</v>
       </c>
       <c r="M23" s="7">
         <v>95.8</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="9">
         <v>2022</v>
       </c>
       <c r="B24" s="7">
         <v>95</v>
       </c>
       <c r="C24" s="7">
         <v>104.9</v>
       </c>
       <c r="D24" s="7">
         <v>99.9</v>
       </c>
       <c r="E24" s="7">
         <v>123.6</v>
       </c>
       <c r="F24" s="7">
         <v>113.6</v>
       </c>
       <c r="G24" s="7">
         <v>81</v>
       </c>
       <c r="H24" s="7">
         <v>104.9</v>
       </c>
       <c r="I24" s="7">
         <v>109.3</v>
       </c>
       <c r="J24" s="7">
         <v>88.1</v>
       </c>
       <c r="K24" s="7">
         <v>107.8</v>
       </c>
       <c r="L24" s="7">
         <v>111.3</v>
       </c>
       <c r="M24" s="7">
         <v>83.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="9">
         <v>2023</v>
       </c>
       <c r="B25" s="7">
         <v>112.2</v>
       </c>
       <c r="C25" s="7">
         <v>98.3</v>
       </c>
       <c r="D25" s="7">
         <v>111.7</v>
       </c>
       <c r="E25" s="7">
         <v>97.8</v>
       </c>
       <c r="F25" s="7">
         <v>108</v>
       </c>
       <c r="G25" s="7">
         <v>122.8</v>
       </c>
       <c r="H25" s="7">
         <v>117.1</v>
       </c>
       <c r="I25" s="7">
         <v>108.6</v>
       </c>
       <c r="J25" s="7">
         <v>117.5</v>
       </c>
       <c r="K25" s="7">
         <v>92.7</v>
       </c>
       <c r="L25" s="7">
         <v>144.6</v>
       </c>
       <c r="M25" s="7">
         <v>128</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="A26" s="9">
         <v>2024</v>
       </c>
       <c r="B26" s="7">
         <v>101.7</v>
       </c>
       <c r="C26" s="7">
         <v>100.9</v>
       </c>
       <c r="D26" s="7">
         <v>101.3</v>
       </c>
       <c r="E26" s="7">
         <v>96.7</v>
       </c>
       <c r="F26" s="7">
         <v>100.2</v>
       </c>
       <c r="G26" s="7">
         <v>100.4</v>
       </c>
       <c r="H26" s="7">
         <v>101.1</v>
       </c>
       <c r="I26" s="7">
         <v>103.7</v>
       </c>
       <c r="J26" s="7">
         <v>105.5</v>
       </c>
       <c r="K26" s="7">
         <v>125.9</v>
       </c>
       <c r="L26" s="7">
         <v>103.4</v>
       </c>
       <c r="M26" s="7">
         <v>103.2</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="A27" s="9">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>100.5</v>
       </c>
       <c r="C27" s="7">
         <v>100.7</v>
       </c>
       <c r="D27" s="7">
         <v>101.7</v>
       </c>
       <c r="E27" s="10">
         <v>115.5</v>
       </c>
       <c r="F27" s="10">
         <v>100.3</v>
       </c>
       <c r="G27" s="11">
         <v>101</v>
       </c>
       <c r="H27" s="7">
         <v>98.1</v>
       </c>
       <c r="I27" s="7">
         <v>98</v>
       </c>
       <c r="J27" s="7">
         <v>96.4</v>
       </c>
       <c r="K27" s="7">
         <v>102</v>
       </c>
       <c r="L27" s="7">
         <v>94</v>
       </c>
       <c r="M27" s="7">
         <v>100.3</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13">
       <c r="A28" s="9">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>100.6</v>
       </c>
       <c r="C28" s="7">
         <v>100.5</v>
       </c>
       <c r="D28" s="7">
         <v>100.4</v>
       </c>
       <c r="E28" s="10">
         <v>100.8</v>
       </c>
       <c r="F28" s="10">
         <v>101.6</v>
       </c>
       <c r="G28" s="10">
         <v>101.5</v>
       </c>
       <c r="H28" s="10">
         <v>101.3</v>
       </c>
-      <c r="I28" s="7"/>
+      <c r="I28" s="7">
+        <v>102.3</v>
+      </c>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="13"/>
     </row>
-    <row r="29" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="20" t="s">
+    <row r="29" spans="1:13" ht="21" customHeight="1">
+      <c r="A29" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="23"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="51"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.75" customHeight="1">
       <c r="A30" s="9">
         <v>2015</v>
       </c>
       <c r="B30" s="7">
         <v>103.1</v>
       </c>
       <c r="C30" s="7">
         <v>101.8</v>
       </c>
       <c r="D30" s="7">
         <v>101.9</v>
       </c>
       <c r="E30" s="7">
         <v>102</v>
       </c>
       <c r="F30" s="7">
         <v>101.1</v>
       </c>
       <c r="G30" s="7">
         <v>100.3</v>
       </c>
       <c r="H30" s="7">
         <v>100.3</v>
       </c>
       <c r="I30" s="7">
         <v>100.5</v>
       </c>
       <c r="J30" s="7">
         <v>100.1</v>
       </c>
       <c r="K30" s="7">
         <v>99.9</v>
       </c>
       <c r="L30" s="7">
         <v>99.9</v>
       </c>
       <c r="M30" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13">
       <c r="A31" s="9">
         <v>2016</v>
       </c>
       <c r="B31" s="7">
         <v>94.1</v>
       </c>
       <c r="C31" s="7">
         <v>98</v>
       </c>
       <c r="D31" s="7">
         <v>97.5</v>
       </c>
       <c r="E31" s="7">
         <v>98.6</v>
       </c>
       <c r="F31" s="7">
         <v>98.6</v>
       </c>
       <c r="G31" s="7">
         <v>98.6</v>
       </c>
       <c r="H31" s="7">
         <v>98.5</v>
       </c>
       <c r="I31" s="7">
         <v>99.1</v>
       </c>
       <c r="J31" s="7">
         <v>97.6</v>
       </c>
       <c r="K31" s="7">
         <v>97.5</v>
       </c>
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>99.4</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13">
       <c r="A32" s="8">
         <v>2017</v>
       </c>
       <c r="B32" s="7">
         <v>97.5</v>
       </c>
       <c r="C32" s="7">
         <v>99.6</v>
       </c>
       <c r="D32" s="7">
         <v>104.1</v>
       </c>
       <c r="E32" s="7">
         <v>104.7</v>
       </c>
       <c r="F32" s="7">
         <v>107.1</v>
       </c>
       <c r="G32" s="7">
         <v>105.8</v>
       </c>
       <c r="H32" s="7">
         <v>105</v>
       </c>
       <c r="I32" s="7">
         <v>103.8</v>
       </c>
       <c r="J32" s="7">
         <v>104.4</v>
       </c>
       <c r="K32" s="7">
         <v>103.9</v>
       </c>
       <c r="L32" s="7">
         <v>103.4</v>
       </c>
       <c r="M32" s="7">
         <v>104.8</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13">
       <c r="A33" s="8">
         <v>2018</v>
       </c>
       <c r="B33" s="7">
         <v>100.5</v>
       </c>
       <c r="C33" s="7">
         <v>100.5</v>
       </c>
       <c r="D33" s="7">
         <v>100.5</v>
       </c>
       <c r="E33" s="7">
         <v>101</v>
       </c>
       <c r="F33" s="7">
         <v>101.3</v>
       </c>
       <c r="G33" s="7">
         <v>101.5</v>
       </c>
       <c r="H33" s="7">
         <v>100.9</v>
       </c>
       <c r="I33" s="7">
         <v>101</v>
       </c>
       <c r="J33" s="7">
         <v>101.5</v>
       </c>
       <c r="K33" s="7">
         <v>100.1</v>
       </c>
       <c r="L33" s="7">
         <v>100.1</v>
       </c>
       <c r="M33" s="7">
         <v>100.1</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13">
       <c r="A34" s="8">
         <v>2019</v>
       </c>
       <c r="B34" s="7">
         <v>100.1</v>
       </c>
       <c r="C34" s="7">
         <v>100</v>
       </c>
       <c r="D34" s="7">
         <v>100</v>
       </c>
       <c r="E34" s="7">
         <v>100.8</v>
       </c>
       <c r="F34" s="7">
         <v>101.2</v>
       </c>
       <c r="G34" s="7">
         <v>101.8</v>
       </c>
       <c r="H34" s="7">
         <v>101.2</v>
       </c>
       <c r="I34" s="7">
         <v>100.2</v>
       </c>
       <c r="J34" s="7">
         <v>100</v>
       </c>
       <c r="K34" s="7">
         <v>100.3</v>
       </c>
       <c r="L34" s="7">
         <v>100.4</v>
       </c>
       <c r="M34" s="7">
         <v>100.4</v>
       </c>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13">
       <c r="A35" s="8">
         <v>2020</v>
       </c>
       <c r="B35" s="7">
         <v>100.7</v>
       </c>
       <c r="C35" s="7">
         <v>100.2</v>
       </c>
       <c r="D35" s="7">
         <v>100.8</v>
       </c>
       <c r="E35" s="7">
         <v>89.4</v>
       </c>
       <c r="F35" s="7">
         <v>85.6</v>
       </c>
       <c r="G35" s="7">
         <v>90.6</v>
       </c>
       <c r="H35" s="7">
         <v>93.2</v>
       </c>
       <c r="I35" s="7">
         <v>95</v>
       </c>
       <c r="J35" s="7">
         <v>96.8</v>
       </c>
       <c r="K35" s="7">
         <v>97.9</v>
       </c>
       <c r="L35" s="7">
         <v>98.1</v>
       </c>
       <c r="M35" s="7">
         <v>98.7</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13">
       <c r="A36" s="8">
         <v>2021</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.5</v>
       </c>
       <c r="D36" s="7">
         <v>98.3</v>
       </c>
       <c r="E36" s="7">
         <v>101.3</v>
       </c>
       <c r="F36" s="7">
         <v>101.2</v>
       </c>
       <c r="G36" s="7">
         <v>102</v>
       </c>
       <c r="H36" s="7">
         <v>101.3</v>
       </c>
       <c r="I36" s="7">
         <v>100.9</v>
       </c>
       <c r="J36" s="7">
         <v>101.4</v>
       </c>
       <c r="K36" s="7">
         <v>101.4</v>
       </c>
       <c r="L36" s="7">
         <v>101.2</v>
       </c>
       <c r="M36" s="7">
         <v>100.5</v>
       </c>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13">
       <c r="A37" s="8">
         <v>2022</v>
       </c>
       <c r="B37" s="7">
         <v>95</v>
       </c>
       <c r="C37" s="7">
         <v>100</v>
       </c>
       <c r="D37" s="7">
         <v>100</v>
       </c>
       <c r="E37" s="7">
         <v>105.1</v>
       </c>
       <c r="F37" s="7">
         <v>106.8</v>
       </c>
       <c r="G37" s="7">
         <v>101</v>
       </c>
       <c r="H37" s="7">
         <v>101.7</v>
       </c>
       <c r="I37" s="7">
         <v>102.8</v>
       </c>
       <c r="J37" s="7">
         <v>100.8</v>
       </c>
       <c r="K37" s="7">
         <v>101.6</v>
       </c>
       <c r="L37" s="7">
         <v>102.5</v>
       </c>
       <c r="M37" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13">
       <c r="A38" s="8">
         <v>2023</v>
       </c>
       <c r="B38" s="7">
         <v>112.2</v>
       </c>
       <c r="C38" s="7">
         <v>104.8</v>
       </c>
       <c r="D38" s="7">
         <v>107.2</v>
       </c>
       <c r="E38" s="7">
         <v>104.9</v>
       </c>
       <c r="F38" s="7">
         <v>105.5</v>
       </c>
       <c r="G38" s="7">
         <v>108.6</v>
       </c>
       <c r="H38" s="7">
         <v>109.8</v>
       </c>
       <c r="I38" s="7">
         <v>109.6</v>
       </c>
       <c r="J38" s="7">
         <v>110.5</v>
       </c>
       <c r="K38" s="7">
         <v>108.4</v>
       </c>
       <c r="L38" s="7">
         <v>112.1</v>
       </c>
       <c r="M38" s="7">
         <v>113.6</v>
       </c>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13">
       <c r="A39" s="8">
         <v>2024</v>
       </c>
       <c r="B39" s="7">
         <v>101.7</v>
       </c>
       <c r="C39" s="7">
         <v>101.3</v>
       </c>
       <c r="D39" s="7">
         <v>101.3</v>
       </c>
       <c r="E39" s="7">
         <v>100.3</v>
       </c>
       <c r="F39" s="7">
         <v>100.3</v>
       </c>
       <c r="G39" s="7">
         <v>100.3</v>
       </c>
       <c r="H39" s="7">
         <v>100.4</v>
       </c>
       <c r="I39" s="7">
         <v>100.8</v>
       </c>
       <c r="J39" s="7">
         <v>101.4</v>
       </c>
       <c r="K39" s="7">
         <v>103.8</v>
       </c>
       <c r="L39" s="7">
         <v>103.8</v>
       </c>
       <c r="M39" s="7">
         <v>103.7</v>
       </c>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13">
       <c r="A40" s="8">
         <v>2025</v>
       </c>
       <c r="B40" s="7">
         <v>100.5</v>
       </c>
       <c r="C40" s="7">
         <v>100.6</v>
       </c>
       <c r="D40" s="7">
         <v>101.1</v>
       </c>
       <c r="E40" s="10">
         <v>104.3</v>
       </c>
       <c r="F40" s="10">
         <v>103.5</v>
       </c>
       <c r="G40" s="11">
         <v>103</v>
       </c>
       <c r="H40" s="7">
         <v>102.2</v>
       </c>
       <c r="I40" s="7">
         <v>101.6</v>
       </c>
       <c r="J40" s="7">
         <v>101</v>
       </c>
       <c r="K40" s="7">
         <v>101</v>
       </c>
       <c r="L40" s="7">
         <v>100.2</v>
       </c>
       <c r="M40" s="7">
         <v>100.2</v>
       </c>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="7">
         <v>100.6</v>
       </c>
       <c r="C41" s="7">
         <v>100.6</v>
       </c>
       <c r="D41" s="7">
         <v>100.5</v>
       </c>
       <c r="E41" s="7">
         <v>100.6</v>
       </c>
       <c r="F41" s="7">
         <v>100.8</v>
       </c>
       <c r="G41" s="10">
         <v>100.9</v>
       </c>
       <c r="H41" s="10">
         <v>101</v>
       </c>
-      <c r="I41" s="14"/>
+      <c r="I41" s="7">
+        <v>101.2</v>
+      </c>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>