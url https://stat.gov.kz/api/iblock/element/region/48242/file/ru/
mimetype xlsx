--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\торг динамика месяц1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="45" windowWidth="16350" windowHeight="10875" activeTab="2"/>
+    <workbookView xWindow="-60" yWindow="45" windowWidth="16350" windowHeight="10875"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -1551,52 +1551,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="90.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="23" t="s">
         <v>16</v>
       </c>
@@ -1801,67 +1801,67 @@
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="23" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32">
-        <v>46279</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>48</v>
       </c>
@@ -1946,52 +1946,52 @@
       <c r="B14" s="38"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="40"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="40"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="41" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
@@ -2508,51 +2508,53 @@
       </c>
       <c r="B15" s="7">
         <v>53.1</v>
       </c>
       <c r="C15" s="7">
         <v>100.7</v>
       </c>
       <c r="D15" s="7">
         <v>129</v>
       </c>
       <c r="E15" s="10">
         <v>85</v>
       </c>
       <c r="F15" s="10">
         <v>100</v>
       </c>
       <c r="G15" s="10">
         <v>120.6</v>
       </c>
       <c r="H15" s="10">
         <v>99.1</v>
       </c>
       <c r="I15" s="7">
         <v>101</v>
       </c>
-      <c r="J15" s="7"/>
+      <c r="J15" s="7">
+        <v>98.1</v>
+      </c>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1">
       <c r="A16" s="47" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="48"/>
       <c r="D16" s="48"/>
       <c r="E16" s="48"/>
       <c r="F16" s="48"/>
       <c r="G16" s="48"/>
       <c r="H16" s="48"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1">
       <c r="A17" s="9">
         <v>2015</v>
       </c>
@@ -3009,51 +3011,53 @@
       </c>
       <c r="B28" s="7">
         <v>100.6</v>
       </c>
       <c r="C28" s="7">
         <v>100.5</v>
       </c>
       <c r="D28" s="7">
         <v>100.4</v>
       </c>
       <c r="E28" s="10">
         <v>100.8</v>
       </c>
       <c r="F28" s="10">
         <v>101.6</v>
       </c>
       <c r="G28" s="10">
         <v>101.5</v>
       </c>
       <c r="H28" s="10">
         <v>101.3</v>
       </c>
       <c r="I28" s="7">
         <v>102.3</v>
       </c>
-      <c r="J28" s="7"/>
+      <c r="J28" s="7">
+        <v>99.8</v>
+      </c>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:13" ht="21" customHeight="1">
       <c r="A29" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="50"/>
       <c r="C29" s="50"/>
       <c r="D29" s="50"/>
       <c r="E29" s="50"/>
       <c r="F29" s="50"/>
       <c r="G29" s="50"/>
       <c r="H29" s="50"/>
       <c r="I29" s="50"/>
       <c r="J29" s="50"/>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="51"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1">
       <c r="A30" s="9">
         <v>2015</v>
       </c>
@@ -3510,51 +3514,53 @@
       </c>
       <c r="B41" s="7">
         <v>100.6</v>
       </c>
       <c r="C41" s="7">
         <v>100.6</v>
       </c>
       <c r="D41" s="7">
         <v>100.5</v>
       </c>
       <c r="E41" s="7">
         <v>100.6</v>
       </c>
       <c r="F41" s="7">
         <v>100.8</v>
       </c>
       <c r="G41" s="10">
         <v>100.9</v>
       </c>
       <c r="H41" s="10">
         <v>101</v>
       </c>
       <c r="I41" s="7">
         <v>101.2</v>
       </c>
-      <c r="J41" s="14"/>
+      <c r="J41" s="7">
+        <v>101</v>
+      </c>
       <c r="K41" s="14"/>
       <c r="L41" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>