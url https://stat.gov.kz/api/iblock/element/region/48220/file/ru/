--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -598,126 +598,127 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="89" workbookViewId="0">
-      <selection activeCell="W6" sqref="W6:W25"/>
+      <selection activeCell="R34" sqref="R34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="18">
         <v>2003</v>
       </c>
       <c r="C3" s="18">
         <v>2004</v>
       </c>
       <c r="D3" s="18">
         <v>2005</v>
       </c>
       <c r="E3" s="18">
         <v>2006</v>
       </c>
       <c r="F3" s="18">
         <v>2007</v>
       </c>
       <c r="G3" s="18">
         <v>2008</v>
       </c>
       <c r="H3" s="18">
         <v>2009</v>
       </c>
       <c r="I3" s="18">
         <v>2010</v>
       </c>
@@ -741,52 +742,55 @@
       </c>
       <c r="P3" s="18">
         <v>2017</v>
       </c>
       <c r="Q3" s="18">
         <v>2018</v>
       </c>
       <c r="R3" s="18">
         <v>2019</v>
       </c>
       <c r="S3" s="18">
         <v>2020</v>
       </c>
       <c r="T3" s="18">
         <v>2021</v>
       </c>
       <c r="U3" s="18" t="s">
         <v>25</v>
       </c>
       <c r="V3" s="18">
         <v>2023</v>
       </c>
       <c r="W3" s="18">
         <v>2024</v>
       </c>
+      <c r="X3" s="18">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="4" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>130.19200000000001</v>
       </c>
       <c r="C4" s="6">
         <v>141.24100000000001</v>
       </c>
       <c r="D4" s="6">
         <v>205.65600000000001</v>
       </c>
       <c r="E4" s="6">
         <v>267.51799999999997</v>
       </c>
       <c r="F4" s="6">
         <v>323.37799999999999</v>
       </c>
       <c r="G4" s="7">
         <v>334.55900000000003</v>
       </c>
       <c r="H4" s="7">
         <v>430.50400000000002</v>
       </c>
       <c r="I4" s="7">
@@ -812,52 +816,55 @@
       </c>
       <c r="P4" s="9">
         <v>509</v>
       </c>
       <c r="Q4" s="9">
         <v>643</v>
       </c>
       <c r="R4" s="10">
         <v>753</v>
       </c>
       <c r="S4" s="10">
         <v>761.90700000000004</v>
       </c>
       <c r="T4" s="10">
         <v>782.90599999999995</v>
       </c>
       <c r="U4" s="6">
         <v>648</v>
       </c>
       <c r="V4" s="6">
         <v>574</v>
       </c>
       <c r="W4" s="6">
         <v>583</v>
       </c>
+      <c r="X4" s="6">
+        <v>689</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>6.4</v>
       </c>
       <c r="C5" s="12">
         <v>6.8</v>
       </c>
       <c r="D5" s="12">
         <v>9.1999999999999993</v>
       </c>
       <c r="E5" s="12">
         <v>9.9</v>
       </c>
       <c r="F5" s="12">
         <v>10</v>
       </c>
       <c r="G5" s="12">
         <v>10.1</v>
       </c>
       <c r="H5" s="12">
         <v>16</v>
       </c>
       <c r="I5" s="12">
@@ -879,52 +886,53 @@
         <v>69.393000000000001</v>
       </c>
       <c r="O5" s="13">
         <v>105.191</v>
       </c>
       <c r="P5" s="14">
         <v>30.003</v>
       </c>
       <c r="Q5" s="14">
         <v>63.86</v>
       </c>
       <c r="R5" s="15">
         <v>65.206000000000003</v>
       </c>
       <c r="S5" s="15">
         <v>68.001999999999995</v>
       </c>
       <c r="T5" s="15">
         <v>53.408999999999999</v>
       </c>
       <c r="U5" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V5" s="19"/>
       <c r="W5" s="19"/>
+      <c r="X5" s="19"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="C6" s="12">
         <v>4.2</v>
       </c>
       <c r="D6" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="E6" s="12">
         <v>5.7</v>
       </c>
       <c r="F6" s="12">
         <v>7.9</v>
       </c>
       <c r="G6" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="H6" s="12">
         <v>14</v>
       </c>
       <c r="I6" s="12">
@@ -950,83 +958,89 @@
       </c>
       <c r="P6" s="14">
         <v>2.0169999999999999</v>
       </c>
       <c r="Q6" s="14">
         <v>7.3280000000000003</v>
       </c>
       <c r="R6" s="15">
         <v>12.631</v>
       </c>
       <c r="S6" s="15">
         <v>16.215</v>
       </c>
       <c r="T6" s="15">
         <v>19.082999999999998</v>
       </c>
       <c r="U6" s="19">
         <v>20</v>
       </c>
       <c r="V6" s="19">
         <v>18</v>
       </c>
       <c r="W6" s="19">
         <v>17</v>
       </c>
+      <c r="X6" s="19">
+        <v>26</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="13"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="14"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="19">
         <v>27</v>
       </c>
+      <c r="X7" s="19">
+        <v>41</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="12">
         <v>0.3</v>
       </c>
       <c r="C8" s="12">
         <v>0.4</v>
       </c>
       <c r="D8" s="12">
         <v>0.5</v>
       </c>
       <c r="E8" s="12">
         <v>0.5</v>
       </c>
       <c r="F8" s="12">
         <v>0.4</v>
       </c>
       <c r="G8" s="12">
         <v>0.4</v>
       </c>
       <c r="H8" s="12">
         <v>0.8</v>
       </c>
       <c r="I8" s="12">
@@ -1052,52 +1066,53 @@
       </c>
       <c r="P8" s="14">
         <v>1.6850000000000001</v>
       </c>
       <c r="Q8" s="14">
         <v>2.6110000000000002</v>
       </c>
       <c r="R8" s="15">
         <v>2.9319999999999999</v>
       </c>
       <c r="S8" s="15">
         <v>2.9620000000000002</v>
       </c>
       <c r="T8" s="15">
         <v>2.968</v>
       </c>
       <c r="U8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="19"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="12">
         <v>0.5</v>
       </c>
       <c r="C9" s="12">
         <v>0.7</v>
       </c>
       <c r="D9" s="12">
         <v>0.8</v>
       </c>
       <c r="E9" s="12">
         <v>0.8</v>
       </c>
       <c r="F9" s="12">
         <v>0.8</v>
       </c>
       <c r="G9" s="12">
         <v>1.1220000000000001</v>
       </c>
       <c r="H9" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I9" s="12">
@@ -1123,52 +1138,53 @@
       </c>
       <c r="P9" s="14">
         <v>2.024</v>
       </c>
       <c r="Q9" s="14">
         <v>3.8319999999999999</v>
       </c>
       <c r="R9" s="15">
         <v>4.3540000000000001</v>
       </c>
       <c r="S9" s="15">
         <v>6.4429999999999996</v>
       </c>
       <c r="T9" s="15">
         <v>6.524</v>
       </c>
       <c r="U9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X9" s="19"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12">
         <v>2.5</v>
       </c>
       <c r="C10" s="12">
         <v>2.6</v>
       </c>
       <c r="D10" s="12">
         <v>2</v>
       </c>
       <c r="E10" s="12">
         <v>3</v>
       </c>
       <c r="F10" s="12">
         <v>1.4</v>
       </c>
       <c r="G10" s="12">
         <v>2.452</v>
       </c>
       <c r="H10" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I10" s="12">
@@ -1194,52 +1210,53 @@
       </c>
       <c r="P10" s="14">
         <v>6.0330000000000004</v>
       </c>
       <c r="Q10" s="14">
         <v>6.6950000000000003</v>
       </c>
       <c r="R10" s="15">
         <v>11.680999999999999</v>
       </c>
       <c r="S10" s="15">
         <v>13.154999999999999</v>
       </c>
       <c r="T10" s="15">
         <v>13.413</v>
       </c>
       <c r="U10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X10" s="19"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="C11" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="D11" s="12">
         <v>0.8</v>
       </c>
       <c r="E11" s="12">
         <v>1.5</v>
       </c>
       <c r="F11" s="12">
         <v>1.9</v>
       </c>
       <c r="G11" s="12">
         <v>0.376</v>
       </c>
       <c r="H11" s="12">
         <v>1.6</v>
       </c>
       <c r="I11" s="12">
@@ -1265,52 +1282,55 @@
       </c>
       <c r="P11" s="14">
         <v>3.3029999999999999</v>
       </c>
       <c r="Q11" s="14">
         <v>5.2569999999999997</v>
       </c>
       <c r="R11" s="15">
         <v>4.8719999999999999</v>
       </c>
       <c r="S11" s="15">
         <v>6.3739999999999997</v>
       </c>
       <c r="T11" s="15">
         <v>7.3739999999999997</v>
       </c>
       <c r="U11" s="19">
         <v>8</v>
       </c>
       <c r="V11" s="19">
         <v>7</v>
       </c>
       <c r="W11" s="19">
         <v>7</v>
       </c>
+      <c r="X11" s="19">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="12">
         <v>15.8</v>
       </c>
       <c r="C12" s="12">
         <v>17.2</v>
       </c>
       <c r="D12" s="12">
         <v>17.100000000000001</v>
       </c>
       <c r="E12" s="12">
         <v>23.2</v>
       </c>
       <c r="F12" s="12">
         <v>31.5</v>
       </c>
       <c r="G12" s="12">
         <v>31.07</v>
       </c>
       <c r="H12" s="12">
         <v>42.2</v>
       </c>
       <c r="I12" s="12">
@@ -1336,52 +1356,55 @@
       </c>
       <c r="P12" s="14">
         <v>14.054</v>
       </c>
       <c r="Q12" s="14">
         <v>34.441000000000003</v>
       </c>
       <c r="R12" s="15">
         <v>44.881999999999998</v>
       </c>
       <c r="S12" s="15">
         <v>44.68</v>
       </c>
       <c r="T12" s="15">
         <v>48.552</v>
       </c>
       <c r="U12" s="19">
         <v>54</v>
       </c>
       <c r="V12" s="19">
         <v>59</v>
       </c>
       <c r="W12" s="19">
         <v>70</v>
       </c>
+      <c r="X12" s="19">
+        <v>66</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="C13" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="D13" s="12">
         <v>1.7</v>
       </c>
       <c r="E13" s="12">
         <v>1.8</v>
       </c>
       <c r="F13" s="12">
         <v>4</v>
       </c>
       <c r="G13" s="12">
         <v>5.4480000000000004</v>
       </c>
       <c r="H13" s="12">
         <v>5.6</v>
       </c>
       <c r="I13" s="12">
@@ -1407,52 +1430,55 @@
       </c>
       <c r="P13" s="14">
         <v>14.951000000000001</v>
       </c>
       <c r="Q13" s="14">
         <v>25.984000000000002</v>
       </c>
       <c r="R13" s="15">
         <v>29.616</v>
       </c>
       <c r="S13" s="15">
         <v>30.228999999999999</v>
       </c>
       <c r="T13" s="15">
         <v>32.429000000000002</v>
       </c>
       <c r="U13" s="19">
         <v>34</v>
       </c>
       <c r="V13" s="19">
         <v>35</v>
       </c>
       <c r="W13" s="19">
         <v>41</v>
       </c>
+      <c r="X13" s="19">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -1478,52 +1504,55 @@
       </c>
       <c r="P14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q14" s="14">
         <v>1.9430000000000001</v>
       </c>
       <c r="R14" s="15">
         <v>1.9470000000000001</v>
       </c>
       <c r="S14" s="15">
         <v>2.4689999999999999</v>
       </c>
       <c r="T14" s="15">
         <v>2.5939999999999999</v>
       </c>
       <c r="U14" s="19">
         <v>2</v>
       </c>
       <c r="V14" s="19">
         <v>4</v>
       </c>
       <c r="W14" s="19">
         <v>5</v>
       </c>
+      <c r="X14" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="12">
         <v>0.8</v>
       </c>
       <c r="C15" s="12">
         <v>0.9</v>
       </c>
       <c r="D15" s="12">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="F15" s="12">
         <v>2</v>
       </c>
       <c r="G15" s="12">
         <v>1.9319999999999999</v>
       </c>
       <c r="H15" s="12">
         <v>2.1</v>
       </c>
       <c r="I15" s="12">
@@ -1549,52 +1578,53 @@
       </c>
       <c r="P15" s="12">
         <v>3.5779999999999998</v>
       </c>
       <c r="Q15" s="12">
         <v>4.3170000000000002</v>
       </c>
       <c r="R15" s="12">
         <v>6.3049999999999997</v>
       </c>
       <c r="S15" s="12">
         <v>7.72</v>
       </c>
       <c r="T15" s="12">
         <v>8.7379999999999995</v>
       </c>
       <c r="U15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X15" s="19"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="12">
         <v>0.7</v>
       </c>
       <c r="C16" s="12">
         <v>0.8</v>
       </c>
       <c r="D16" s="12">
         <v>0.8</v>
       </c>
       <c r="E16" s="12">
         <v>1.4</v>
       </c>
       <c r="F16" s="12">
         <v>1.7</v>
       </c>
       <c r="G16" s="12">
         <v>1.871</v>
       </c>
       <c r="H16" s="12">
         <v>2.5</v>
       </c>
       <c r="I16" s="12">
@@ -1620,52 +1650,53 @@
       </c>
       <c r="P16" s="12">
         <v>3.7650000000000001</v>
       </c>
       <c r="Q16" s="12">
         <v>4.3710000000000004</v>
       </c>
       <c r="R16" s="12">
         <v>4.1310000000000002</v>
       </c>
       <c r="S16" s="12">
         <v>4.4489999999999998</v>
       </c>
       <c r="T16" s="12">
         <v>5.0389999999999997</v>
       </c>
       <c r="U16" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X16" s="19"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="12">
         <v>1.3</v>
       </c>
       <c r="C17" s="12">
         <v>1.8</v>
       </c>
       <c r="D17" s="12">
         <v>1.9</v>
       </c>
       <c r="E17" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F17" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="G17" s="12">
         <v>5.2809999999999997</v>
       </c>
       <c r="H17" s="12">
         <v>5.2</v>
       </c>
       <c r="I17" s="12">
@@ -1691,52 +1722,53 @@
       </c>
       <c r="P17" s="12">
         <v>11.821</v>
       </c>
       <c r="Q17" s="12">
         <v>10.952999999999999</v>
       </c>
       <c r="R17" s="12">
         <v>14.711</v>
       </c>
       <c r="S17" s="12">
         <v>10.988</v>
       </c>
       <c r="T17" s="12">
         <v>16.201000000000001</v>
       </c>
       <c r="U17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X17" s="19"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="12">
         <v>38.700000000000003</v>
       </c>
       <c r="C18" s="12">
         <v>40.5</v>
       </c>
       <c r="D18" s="12">
         <v>94.3</v>
       </c>
       <c r="E18" s="12">
         <v>124.4</v>
       </c>
       <c r="F18" s="12">
         <v>148.69999999999999</v>
       </c>
       <c r="G18" s="12">
         <v>159.245</v>
       </c>
       <c r="H18" s="12">
         <v>161.5</v>
       </c>
       <c r="I18" s="12">
@@ -1762,52 +1794,55 @@
       </c>
       <c r="P18" s="12">
         <v>212.994</v>
       </c>
       <c r="Q18" s="12">
         <v>165.13499999999999</v>
       </c>
       <c r="R18" s="12">
         <v>174.358</v>
       </c>
       <c r="S18" s="12">
         <v>179.577</v>
       </c>
       <c r="T18" s="12">
         <v>190.00200000000001</v>
       </c>
       <c r="U18" s="19">
         <v>205</v>
       </c>
       <c r="V18" s="19">
         <v>217</v>
       </c>
       <c r="W18" s="19">
         <v>197</v>
       </c>
+      <c r="X18" s="19">
+        <v>204</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="12">
         <v>9.9</v>
       </c>
       <c r="C19" s="12">
         <v>10.5</v>
       </c>
       <c r="D19" s="12">
         <v>9.5</v>
       </c>
       <c r="E19" s="12">
         <v>12.1</v>
       </c>
       <c r="F19" s="12">
         <v>14.8</v>
       </c>
       <c r="G19" s="12">
         <v>16.742000000000001</v>
       </c>
       <c r="H19" s="12">
         <v>21.1</v>
       </c>
       <c r="I19" s="12">
@@ -1833,52 +1868,53 @@
       </c>
       <c r="P19" s="12">
         <v>3.4630000000000001</v>
       </c>
       <c r="Q19" s="12">
         <v>19.119</v>
       </c>
       <c r="R19" s="12">
         <v>21.427</v>
       </c>
       <c r="S19" s="12">
         <v>22.071999999999999</v>
       </c>
       <c r="T19" s="12">
         <v>29.373000000000001</v>
       </c>
       <c r="U19" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W19" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X19" s="19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="12">
         <v>0.9</v>
       </c>
       <c r="C20" s="12">
         <v>1.4</v>
       </c>
       <c r="D20" s="12">
         <v>1.2</v>
       </c>
       <c r="E20" s="12">
         <v>1.8</v>
       </c>
       <c r="F20" s="12">
         <v>3.5</v>
       </c>
       <c r="G20" s="12">
         <v>3.899</v>
       </c>
       <c r="H20" s="12">
         <v>4.5</v>
       </c>
       <c r="I20" s="12">
@@ -1904,52 +1940,55 @@
       </c>
       <c r="P20" s="12">
         <v>2.2690000000000001</v>
       </c>
       <c r="Q20" s="12">
         <v>1.9850000000000001</v>
       </c>
       <c r="R20" s="12">
         <v>2.3199999999999998</v>
       </c>
       <c r="S20" s="12">
         <v>2.4140000000000001</v>
       </c>
       <c r="T20" s="12">
         <v>2.4820000000000002</v>
       </c>
       <c r="U20" s="19">
         <v>2</v>
       </c>
       <c r="V20" s="19">
         <v>4</v>
       </c>
       <c r="W20" s="19">
         <v>4</v>
       </c>
+      <c r="X20" s="19">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="12">
         <v>1.3</v>
       </c>
       <c r="C21" s="12">
         <v>1.5</v>
       </c>
       <c r="D21" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="E21" s="12">
         <v>1.5</v>
       </c>
       <c r="F21" s="12">
         <v>1.6</v>
       </c>
       <c r="G21" s="12">
         <v>1.7729999999999999</v>
       </c>
       <c r="H21" s="12">
         <v>2.8</v>
       </c>
       <c r="I21" s="12">
@@ -1975,52 +2014,53 @@
       </c>
       <c r="P21" s="12">
         <v>4.3890000000000002</v>
       </c>
       <c r="Q21" s="12">
         <v>4.4729999999999999</v>
       </c>
       <c r="R21" s="12">
         <v>6.0049999999999999</v>
       </c>
       <c r="S21" s="12">
         <v>6.5049999999999999</v>
       </c>
       <c r="T21" s="12">
         <v>7.1609999999999996</v>
       </c>
       <c r="U21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W21" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X21" s="19"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="12">
         <v>27.9</v>
       </c>
       <c r="C22" s="12">
         <v>28.2</v>
       </c>
       <c r="D22" s="12">
         <v>41.3</v>
       </c>
       <c r="E22" s="12">
         <v>49</v>
       </c>
       <c r="F22" s="12">
         <v>45</v>
       </c>
       <c r="G22" s="12">
         <v>46.783999999999999</v>
       </c>
       <c r="H22" s="12">
         <v>88</v>
       </c>
       <c r="I22" s="12">
@@ -2046,52 +2086,55 @@
       </c>
       <c r="P22" s="12">
         <v>105.46299999999999</v>
       </c>
       <c r="Q22" s="12">
         <v>141.36500000000001</v>
       </c>
       <c r="R22" s="12">
         <v>189.12799999999999</v>
       </c>
       <c r="S22" s="12">
         <v>183.279</v>
       </c>
       <c r="T22" s="12">
         <v>165.928</v>
       </c>
       <c r="U22" s="19">
         <v>152</v>
       </c>
       <c r="V22" s="19">
         <v>103</v>
       </c>
       <c r="W22" s="19">
         <v>95</v>
       </c>
+      <c r="X22" s="19">
+        <v>146</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>1.2</v>
       </c>
       <c r="C23" s="12">
         <v>1.3</v>
       </c>
       <c r="D23" s="12">
         <v>1.5</v>
       </c>
       <c r="E23" s="12">
         <v>1.6</v>
       </c>
       <c r="F23" s="12">
         <v>2.6</v>
       </c>
       <c r="G23" s="12">
         <v>2.2040000000000002</v>
       </c>
       <c r="H23" s="12">
         <v>3.9</v>
       </c>
       <c r="I23" s="12">
@@ -2117,52 +2160,53 @@
       </c>
       <c r="P23" s="12">
         <v>4.2229999999999999</v>
       </c>
       <c r="Q23" s="12">
         <v>6.4459999999999997</v>
       </c>
       <c r="R23" s="12">
         <v>6.52</v>
       </c>
       <c r="S23" s="12">
         <v>6.5979999999999999</v>
       </c>
       <c r="T23" s="12">
         <v>6.6989999999999998</v>
       </c>
       <c r="U23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="19" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="X23" s="19"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="12">
         <v>2.9</v>
       </c>
       <c r="D24" s="12">
         <v>2</v>
       </c>
       <c r="E24" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="F24" s="12">
         <v>1.7</v>
       </c>
       <c r="G24" s="12">
         <v>3.379</v>
       </c>
       <c r="H24" s="12">
         <v>3.2</v>
       </c>
       <c r="I24" s="12">
@@ -2188,52 +2232,55 @@
       </c>
       <c r="P24" s="12">
         <v>1.71</v>
       </c>
       <c r="Q24" s="12">
         <v>4.931</v>
       </c>
       <c r="R24" s="12">
         <v>5.657</v>
       </c>
       <c r="S24" s="12">
         <v>6.72</v>
       </c>
       <c r="T24" s="12">
         <v>8.5389999999999997</v>
       </c>
       <c r="U24" s="19">
         <v>11</v>
       </c>
       <c r="V24" s="19">
         <v>10</v>
       </c>
       <c r="W24" s="19">
         <v>14</v>
       </c>
+      <c r="X24" s="19">
+        <v>13</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="12">
         <v>13.5</v>
       </c>
       <c r="C25" s="12">
         <v>17.3</v>
       </c>
       <c r="D25" s="12">
         <v>15</v>
       </c>
       <c r="E25" s="12">
         <v>23.7</v>
       </c>
       <c r="F25" s="12">
         <v>39.299999999999997</v>
       </c>
       <c r="G25" s="12">
         <v>32.304000000000002</v>
       </c>
       <c r="H25" s="12">
         <v>49.8</v>
       </c>
       <c r="I25" s="12">
@@ -2259,60 +2306,63 @@
       </c>
       <c r="P25" s="12">
         <v>81.123999999999995</v>
       </c>
       <c r="Q25" s="12">
         <v>128.22800000000001</v>
       </c>
       <c r="R25" s="12">
         <v>144.524</v>
       </c>
       <c r="S25" s="12">
         <v>141.05600000000001</v>
       </c>
       <c r="T25" s="12">
         <v>156.398</v>
       </c>
       <c r="U25" s="19">
         <v>160</v>
       </c>
       <c r="V25" s="19">
         <v>117</v>
       </c>
       <c r="W25" s="19">
         <v>106</v>
       </c>
+      <c r="X25" s="19">
+        <v>142</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="20" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">