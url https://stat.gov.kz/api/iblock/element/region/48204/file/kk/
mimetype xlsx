--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\Динамика торговля_год последн\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3195" yWindow="1335" windowWidth="19815" windowHeight="8250"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$P$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Q$21</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
     <t xml:space="preserve">Казталов </t>
   </si>
   <si>
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
   </si>
   <si>
     <t xml:space="preserve">Бөкей ордасы </t>
   </si>
@@ -73,260 +73,263 @@
     <t xml:space="preserve">Қаратөбе </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қаласы</t>
   </si>
   <si>
     <t>Жан басына шаққандағы бөлшек сауда</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...22 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -599,1858 +602,1880 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM77"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O10" sqref="O10"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="20" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="40" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="25.28515625" style="13" customWidth="1"/>
+    <col min="2" max="4" width="10.42578125" style="8" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="18" customWidth="1"/>
+    <col min="6" max="7" width="10.42578125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="10" style="8" customWidth="1"/>
+    <col min="9" max="11" width="9.140625" style="8"/>
+    <col min="12" max="14" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15" max="39" width="9.140625" style="8"/>
+    <col min="40" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:39" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="26"/>
-[...14 lines deleted...]
-      <c r="Q1" s="1"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
     </row>
-    <row r="2" spans="1:39" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:39" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="27"/>
-[...40 lines deleted...]
-      <c r="B3" s="4">
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="23"/>
+    </row>
+    <row r="3" spans="1:39" s="21" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="19"/>
+      <c r="B3" s="27">
         <v>2010</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="19">
         <v>2011</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="19">
         <v>2012</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="28">
         <v>2013</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="28">
         <v>2014</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="28">
         <v>2015</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="28">
         <v>2016</v>
       </c>
-      <c r="I3" s="3">
+      <c r="I3" s="19">
         <v>2017</v>
       </c>
-      <c r="J3" s="3">
+      <c r="J3" s="19">
         <v>2018</v>
       </c>
-      <c r="K3" s="3">
+      <c r="K3" s="19">
         <v>2019</v>
       </c>
-      <c r="L3" s="3">
+      <c r="L3" s="19">
         <v>2020</v>
       </c>
-      <c r="M3" s="3">
+      <c r="M3" s="19">
         <v>2021</v>
       </c>
-      <c r="N3" s="3">
+      <c r="N3" s="19">
         <v>2022</v>
       </c>
-      <c r="O3" s="3">
+      <c r="O3" s="19">
         <v>2023</v>
       </c>
-      <c r="P3" s="3">
+      <c r="P3" s="19">
         <v>2024</v>
       </c>
-      <c r="Q3" s="6"/>
-[...24 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="Q3" s="19">
+        <v>2025</v>
+      </c>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+    </row>
+    <row r="4" spans="1:39" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="3">
         <v>157810</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="4">
         <v>176566</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="4">
         <v>221718</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="4">
         <v>280064</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="5">
         <v>321843</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G4" s="4">
         <v>308419</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H4" s="4">
         <v>378302</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="4">
         <v>411901</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="4">
         <v>450781</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="5">
         <v>479356</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="4">
         <v>474080</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="5">
         <v>572919</v>
       </c>
-      <c r="N4" s="11">
+      <c r="N4" s="5">
         <v>668947</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="4">
         <v>711638</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="4">
         <v>820359</v>
       </c>
-      <c r="Q4" s="12"/>
-[...24 lines deleted...]
-      <c r="A5" s="14" t="s">
+      <c r="Q4" s="4">
+        <v>1043907</v>
+      </c>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+    </row>
+    <row r="5" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="3">
         <v>57995</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="3">
         <v>27788</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="3">
         <v>36463</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="3">
         <v>85003</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="3">
         <v>120397</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="3">
         <v>153935</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="3">
         <v>192316</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="3">
         <v>350998</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="3">
         <v>140272</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="3">
         <v>174294</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="3">
         <v>115469</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="3">
         <v>248387</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="3">
         <v>169861</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="3">
         <v>88323</v>
       </c>
-      <c r="P5" s="10">
+      <c r="P5" s="4">
         <v>116920</v>
       </c>
-      <c r="Q5" s="15"/>
-[...24 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="Q5" s="4">
+        <v>98727</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+      <c r="AG5" s="8"/>
+      <c r="AH5" s="8"/>
+      <c r="AI5" s="8"/>
+      <c r="AJ5" s="8"/>
+      <c r="AK5" s="8"/>
+      <c r="AL5" s="8"/>
+      <c r="AM5" s="8"/>
+    </row>
+    <row r="6" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="3">
         <v>30844</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="3">
         <v>22736</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="3">
         <v>29007</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="3">
         <v>115921</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="3">
         <v>127984</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="3">
         <v>142089</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="3">
         <v>183430</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="3">
         <v>241742</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="3">
         <v>264098</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="3">
         <v>33585</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="3">
         <v>33515</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="3">
         <v>44034</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="3">
         <v>43817</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="3">
         <v>55470</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="3">
         <v>28779</v>
       </c>
-      <c r="Q6" s="15"/>
-[...24 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="Q6" s="3">
+        <v>39749</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AD6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+      <c r="AG6" s="8"/>
+      <c r="AH6" s="8"/>
+      <c r="AI6" s="8"/>
+      <c r="AJ6" s="8"/>
+      <c r="AK6" s="8"/>
+      <c r="AL6" s="8"/>
+      <c r="AM6" s="8"/>
+    </row>
+    <row r="7" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="3">
         <v>134266</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="3">
         <v>132037</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="3">
         <v>153354</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="3">
         <v>214445</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="3">
         <v>226841</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="3">
         <v>302329</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="3">
         <v>394517</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="3">
         <v>365791</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="3">
         <v>402754</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="3">
         <v>305319</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="3">
         <v>285585</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="3">
         <v>383948</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="3">
         <v>627022</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="3">
         <v>397116</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="4">
         <v>453694</v>
       </c>
-      <c r="Q7" s="15"/>
-[...24 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="Q7" s="4">
+        <v>905035</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="8"/>
+      <c r="U7" s="8"/>
+      <c r="V7" s="8"/>
+      <c r="W7" s="8"/>
+      <c r="X7" s="8"/>
+      <c r="Y7" s="8"/>
+      <c r="Z7" s="8"/>
+      <c r="AA7" s="8"/>
+      <c r="AB7" s="8"/>
+      <c r="AC7" s="8"/>
+      <c r="AD7" s="8"/>
+      <c r="AE7" s="8"/>
+      <c r="AF7" s="8"/>
+      <c r="AG7" s="8"/>
+      <c r="AH7" s="8"/>
+      <c r="AI7" s="8"/>
+      <c r="AJ7" s="8"/>
+      <c r="AK7" s="8"/>
+      <c r="AL7" s="8"/>
+      <c r="AM7" s="8"/>
+    </row>
+    <row r="8" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="3">
         <v>35749</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="3">
         <v>38104</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="3">
         <v>44466</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="3">
         <v>97474</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="3">
         <v>119186</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="3">
         <v>132916</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="3">
         <v>155585</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="3">
         <v>233832</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="3">
         <v>312196</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="3">
         <v>136606</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="3">
         <v>85462</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="3">
         <v>94147</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="3">
         <v>60367</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="3">
         <v>115123</v>
       </c>
-      <c r="P8" s="10">
+      <c r="P8" s="4">
         <v>144253</v>
       </c>
-      <c r="Q8" s="15"/>
-[...24 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="Q8" s="4">
+        <v>218862</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="8"/>
+      <c r="W8" s="8"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+      <c r="AA8" s="8"/>
+      <c r="AB8" s="8"/>
+      <c r="AC8" s="8"/>
+      <c r="AD8" s="8"/>
+      <c r="AE8" s="8"/>
+      <c r="AF8" s="8"/>
+      <c r="AG8" s="8"/>
+      <c r="AH8" s="8"/>
+      <c r="AI8" s="8"/>
+      <c r="AJ8" s="8"/>
+      <c r="AK8" s="8"/>
+      <c r="AL8" s="8"/>
+      <c r="AM8" s="8"/>
+    </row>
+    <row r="9" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="3">
         <v>32745</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="3">
         <v>49458</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="3">
         <v>63454</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="3">
         <v>115642</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="3">
         <v>139317</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G9" s="3">
         <v>158622</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H9" s="3">
         <v>200201</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="3">
         <v>32789</v>
       </c>
-      <c r="J9" s="9">
+      <c r="J9" s="3">
         <v>213885</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="3">
         <v>70352</v>
       </c>
-      <c r="L9" s="9">
+      <c r="L9" s="3">
         <v>85067</v>
       </c>
-      <c r="M9" s="9">
+      <c r="M9" s="3">
         <v>56347</v>
       </c>
-      <c r="N9" s="9">
+      <c r="N9" s="3">
         <v>91437</v>
       </c>
-      <c r="O9" s="9">
+      <c r="O9" s="3">
         <v>193190</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="4">
         <v>67891</v>
       </c>
-      <c r="Q9" s="15"/>
-[...24 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="Q9" s="4">
+        <v>115930</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="8"/>
+      <c r="U9" s="8"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="8"/>
+      <c r="AA9" s="8"/>
+      <c r="AB9" s="8"/>
+      <c r="AC9" s="8"/>
+      <c r="AD9" s="8"/>
+      <c r="AE9" s="8"/>
+      <c r="AF9" s="8"/>
+      <c r="AG9" s="8"/>
+      <c r="AH9" s="8"/>
+      <c r="AI9" s="8"/>
+      <c r="AJ9" s="8"/>
+      <c r="AK9" s="8"/>
+      <c r="AL9" s="8"/>
+      <c r="AM9" s="8"/>
+    </row>
+    <row r="10" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="3">
         <v>26089</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="3">
         <v>23064</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="3">
         <v>31864</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="3">
         <v>61716</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="3">
         <v>99763</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="3">
         <v>92931</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="3">
         <v>151292</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="3">
         <v>183594</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="3">
         <v>161461</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="3">
         <v>113664</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L10" s="3">
         <v>145198</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="3">
         <v>169084</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N10" s="3">
         <v>199972</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O10" s="3">
         <v>236413</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="4">
         <v>203586</v>
       </c>
-      <c r="Q10" s="15"/>
-[...24 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="Q10" s="4">
+        <v>204254</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8"/>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+      <c r="W10" s="8"/>
+      <c r="X10" s="8"/>
+      <c r="Y10" s="8"/>
+      <c r="Z10" s="8"/>
+      <c r="AA10" s="8"/>
+      <c r="AB10" s="8"/>
+      <c r="AC10" s="8"/>
+      <c r="AD10" s="8"/>
+      <c r="AE10" s="8"/>
+      <c r="AF10" s="8"/>
+      <c r="AG10" s="8"/>
+      <c r="AH10" s="8"/>
+      <c r="AI10" s="8"/>
+      <c r="AJ10" s="8"/>
+      <c r="AK10" s="8"/>
+      <c r="AL10" s="8"/>
+      <c r="AM10" s="8"/>
+    </row>
+    <row r="11" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="3">
         <v>40363</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="3">
         <v>41693</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="3">
         <v>54569</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="3">
         <v>86612</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F11" s="3">
         <v>100534</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G11" s="3">
         <v>111824</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H11" s="3">
         <v>148767</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="3">
         <v>166097</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="3">
         <v>582188</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="3">
         <v>148482</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="3">
         <v>215357</v>
       </c>
-      <c r="M11" s="9">
+      <c r="M11" s="3">
         <v>232309</v>
       </c>
-      <c r="N11" s="9">
+      <c r="N11" s="3">
         <v>338626</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="3">
         <v>188656</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="4">
         <v>263772</v>
       </c>
-      <c r="Q11" s="15"/>
-[...24 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="Q11" s="4">
+        <v>245817</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="8"/>
+      <c r="U11" s="8"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="Z11" s="8"/>
+      <c r="AA11" s="8"/>
+      <c r="AB11" s="8"/>
+      <c r="AC11" s="8"/>
+      <c r="AD11" s="8"/>
+      <c r="AE11" s="8"/>
+      <c r="AF11" s="8"/>
+      <c r="AG11" s="8"/>
+      <c r="AH11" s="8"/>
+      <c r="AI11" s="8"/>
+      <c r="AJ11" s="8"/>
+      <c r="AK11" s="8"/>
+      <c r="AL11" s="8"/>
+      <c r="AM11" s="8"/>
+    </row>
+    <row r="12" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="3">
         <v>35567</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="3">
         <v>33397</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="3">
         <v>50448</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="3">
         <v>86189</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="3">
         <v>100412</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="3">
         <v>121351</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="3">
         <v>167095</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="3">
         <v>188676</v>
       </c>
-      <c r="J12" s="9">
+      <c r="J12" s="3">
         <v>363371</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="3">
         <v>123143</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="3">
         <v>34640</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M12" s="3">
         <v>17274</v>
       </c>
-      <c r="N12" s="9">
+      <c r="N12" s="3">
         <v>53162</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O12" s="3">
         <v>45505</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="4">
         <v>49446</v>
       </c>
-      <c r="Q12" s="15"/>
-[...24 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="Q12" s="4">
+        <v>48411</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="8"/>
+      <c r="U12" s="8"/>
+      <c r="V12" s="8"/>
+      <c r="W12" s="8"/>
+      <c r="X12" s="8"/>
+      <c r="Y12" s="8"/>
+      <c r="Z12" s="8"/>
+      <c r="AA12" s="8"/>
+      <c r="AB12" s="8"/>
+      <c r="AC12" s="8"/>
+      <c r="AD12" s="8"/>
+      <c r="AE12" s="8"/>
+      <c r="AF12" s="8"/>
+      <c r="AG12" s="8"/>
+      <c r="AH12" s="8"/>
+      <c r="AI12" s="8"/>
+      <c r="AJ12" s="8"/>
+      <c r="AK12" s="8"/>
+      <c r="AL12" s="8"/>
+      <c r="AM12" s="8"/>
+    </row>
+    <row r="13" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="3">
         <v>14216</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="3">
         <v>14113</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="3">
         <v>22289</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="3">
         <v>87179</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="3">
         <v>120917</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="3">
         <v>156930</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="3">
         <v>203597</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="3">
         <v>316790</v>
       </c>
-      <c r="J13" s="9">
+      <c r="J13" s="3">
         <v>218790</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="3">
         <v>139433</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L13" s="3">
         <v>31140</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M13" s="3">
         <v>22752</v>
       </c>
-      <c r="N13" s="9">
+      <c r="N13" s="3">
         <v>65852</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O13" s="3">
         <v>127898</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="4">
         <v>47589</v>
       </c>
-      <c r="Q13" s="15"/>
-[...24 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="Q13" s="4">
+        <v>85560</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="8"/>
+      <c r="U13" s="8"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="8"/>
+      <c r="X13" s="8"/>
+      <c r="Y13" s="8"/>
+      <c r="Z13" s="8"/>
+      <c r="AA13" s="8"/>
+      <c r="AB13" s="8"/>
+      <c r="AC13" s="8"/>
+      <c r="AD13" s="8"/>
+      <c r="AE13" s="8"/>
+      <c r="AF13" s="8"/>
+      <c r="AG13" s="8"/>
+      <c r="AH13" s="8"/>
+      <c r="AI13" s="8"/>
+      <c r="AJ13" s="8"/>
+      <c r="AK13" s="8"/>
+      <c r="AL13" s="8"/>
+      <c r="AM13" s="8"/>
+    </row>
+    <row r="14" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="3">
         <v>24190</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="3">
         <v>17502</v>
       </c>
-      <c r="D14" s="9">
+      <c r="D14" s="3">
         <v>24563</v>
       </c>
-      <c r="E14" s="9">
+      <c r="E14" s="3">
         <v>131901</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="3">
         <v>139317</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G14" s="3">
         <v>155801</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="3">
         <v>184485</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="3">
         <v>225433</v>
       </c>
-      <c r="J14" s="9">
+      <c r="J14" s="3">
         <v>102460</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="3">
         <v>36083</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="3">
         <v>18823</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="3">
         <v>23916</v>
       </c>
-      <c r="N14" s="9">
+      <c r="N14" s="3">
         <v>43831</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="3">
         <v>47710</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="4">
         <v>34509</v>
       </c>
-      <c r="Q14" s="15"/>
-[...24 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="Q14" s="4">
+        <v>42880</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="8"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="8"/>
+      <c r="X14" s="8"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8"/>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+      <c r="AF14" s="8"/>
+      <c r="AG14" s="8"/>
+      <c r="AH14" s="8"/>
+      <c r="AI14" s="8"/>
+      <c r="AJ14" s="8"/>
+      <c r="AK14" s="8"/>
+      <c r="AL14" s="8"/>
+      <c r="AM14" s="8"/>
+    </row>
+    <row r="15" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="3">
         <v>29471</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="3">
         <v>17006</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="3">
         <v>25583</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="3">
         <v>74570</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="3">
         <v>81405</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="3">
         <v>77716</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="3">
         <v>88029</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="3">
         <v>45320</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="3">
         <v>48209</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="3">
         <v>61716</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="3">
         <v>34011</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="3">
         <v>19352</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="3">
         <v>69778</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O15" s="3">
         <v>166849</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="4">
         <v>193838</v>
       </c>
-      <c r="Q15" s="15"/>
-[...24 lines deleted...]
-      <c r="A16" s="14" t="s">
+      <c r="Q15" s="4">
+        <v>321732</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8"/>
+      <c r="U15" s="8"/>
+      <c r="V15" s="8"/>
+      <c r="W15" s="8"/>
+      <c r="X15" s="8"/>
+      <c r="Y15" s="8"/>
+      <c r="Z15" s="8"/>
+      <c r="AA15" s="8"/>
+      <c r="AB15" s="8"/>
+      <c r="AC15" s="8"/>
+      <c r="AD15" s="8"/>
+      <c r="AE15" s="8"/>
+      <c r="AF15" s="8"/>
+      <c r="AG15" s="8"/>
+      <c r="AH15" s="8"/>
+      <c r="AI15" s="8"/>
+      <c r="AJ15" s="8"/>
+      <c r="AK15" s="8"/>
+      <c r="AL15" s="8"/>
+      <c r="AM15" s="8"/>
+    </row>
+    <row r="16" spans="1:39" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="3">
         <v>82687</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="3">
         <v>118834</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="3">
         <v>149797</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="3">
         <v>186926</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="3">
         <v>197826</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="3">
         <v>255992</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="3">
         <v>322047</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="3">
         <v>358604</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="3">
         <v>191597</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="3">
         <v>234407</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="3">
         <v>28407</v>
       </c>
-      <c r="M16" s="9">
+      <c r="M16" s="3">
         <v>85178</v>
       </c>
-      <c r="N16" s="9">
+      <c r="N16" s="3">
         <v>108720</v>
       </c>
-      <c r="O16" s="9">
+      <c r="O16" s="3">
         <v>154427</v>
       </c>
-      <c r="P16" s="10">
+      <c r="P16" s="4">
         <v>161908</v>
       </c>
-      <c r="Q16" s="15"/>
-[...24 lines deleted...]
-      <c r="A17" s="14" t="s">
+      <c r="Q16" s="4">
+        <v>191864</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="8"/>
+      <c r="U16" s="8"/>
+      <c r="V16" s="8"/>
+      <c r="W16" s="8"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="8"/>
+      <c r="AC16" s="8"/>
+      <c r="AD16" s="8"/>
+      <c r="AE16" s="8"/>
+      <c r="AF16" s="8"/>
+      <c r="AG16" s="8"/>
+      <c r="AH16" s="8"/>
+      <c r="AI16" s="8"/>
+      <c r="AJ16" s="8"/>
+      <c r="AK16" s="8"/>
+      <c r="AL16" s="8"/>
+      <c r="AM16" s="8"/>
+    </row>
+    <row r="17" spans="1:39" s="12" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="3">
         <v>309599</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="3">
         <v>355701</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="3">
         <v>429481</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="3">
         <v>491883</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="3">
         <v>554929</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="3">
         <v>492126</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="3">
         <v>584451</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="3">
         <v>617550</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J17" s="3">
         <v>675346</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="3">
         <v>842184</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="3">
         <v>852228</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="10">
         <v>1013372</v>
       </c>
-      <c r="N17" s="9">
+      <c r="N17" s="3">
         <v>1086567</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="3">
         <v>1190279</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="4">
         <v>1378846</v>
       </c>
-      <c r="Q17" s="18"/>
-[...21 lines deleted...]
-      <c r="AM17" s="18"/>
+      <c r="Q17" s="4">
+        <v>1693777</v>
+      </c>
+      <c r="R17" s="11"/>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+      <c r="V17" s="11"/>
+      <c r="W17" s="11"/>
+      <c r="X17" s="11"/>
+      <c r="Y17" s="11"/>
+      <c r="Z17" s="11"/>
+      <c r="AA17" s="11"/>
+      <c r="AB17" s="11"/>
+      <c r="AC17" s="11"/>
+      <c r="AD17" s="11"/>
+      <c r="AE17" s="11"/>
+      <c r="AF17" s="11"/>
+      <c r="AG17" s="11"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="11"/>
+      <c r="AK17" s="11"/>
+      <c r="AL17" s="11"/>
+      <c r="AM17" s="11"/>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B18" s="21"/>
-[...19 lines deleted...]
-      <c r="AM18" s="20"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="AA18" s="13"/>
+      <c r="AB18" s="13"/>
+      <c r="AC18" s="13"/>
+      <c r="AD18" s="13"/>
+      <c r="AE18" s="13"/>
+      <c r="AF18" s="13"/>
+      <c r="AG18" s="13"/>
+      <c r="AH18" s="13"/>
+      <c r="AI18" s="13"/>
+      <c r="AJ18" s="13"/>
+      <c r="AK18" s="13"/>
+      <c r="AL18" s="13"/>
+      <c r="AM18" s="13"/>
     </row>
     <row r="19" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B19" s="22"/>
-[...13 lines deleted...]
-      <c r="AM19" s="20"/>
+      <c r="B19" s="15"/>
+      <c r="E19" s="8"/>
+      <c r="AA19" s="13"/>
+      <c r="AB19" s="13"/>
+      <c r="AC19" s="13"/>
+      <c r="AD19" s="13"/>
+      <c r="AE19" s="13"/>
+      <c r="AF19" s="13"/>
+      <c r="AG19" s="13"/>
+      <c r="AH19" s="13"/>
+      <c r="AI19" s="13"/>
+      <c r="AJ19" s="13"/>
+      <c r="AK19" s="13"/>
+      <c r="AL19" s="13"/>
+      <c r="AM19" s="13"/>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B20" s="22"/>
-[...13 lines deleted...]
-      <c r="AM20" s="20"/>
+      <c r="B20" s="15"/>
+      <c r="E20" s="8"/>
+      <c r="AA20" s="13"/>
+      <c r="AB20" s="13"/>
+      <c r="AC20" s="13"/>
+      <c r="AD20" s="13"/>
+      <c r="AE20" s="13"/>
+      <c r="AF20" s="13"/>
+      <c r="AG20" s="13"/>
+      <c r="AH20" s="13"/>
+      <c r="AI20" s="13"/>
+      <c r="AJ20" s="13"/>
+      <c r="AK20" s="13"/>
+      <c r="AL20" s="13"/>
+      <c r="AM20" s="13"/>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B21" s="22"/>
-[...13 lines deleted...]
-      <c r="AM21" s="20"/>
+      <c r="B21" s="15"/>
+      <c r="E21" s="8"/>
+      <c r="AA21" s="13"/>
+      <c r="AB21" s="13"/>
+      <c r="AC21" s="13"/>
+      <c r="AD21" s="13"/>
+      <c r="AE21" s="13"/>
+      <c r="AF21" s="13"/>
+      <c r="AG21" s="13"/>
+      <c r="AH21" s="13"/>
+      <c r="AI21" s="13"/>
+      <c r="AJ21" s="13"/>
+      <c r="AK21" s="13"/>
+      <c r="AL21" s="13"/>
+      <c r="AM21" s="13"/>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B22" s="22"/>
-[...13 lines deleted...]
-      <c r="AM22" s="20"/>
+      <c r="B22" s="15"/>
+      <c r="E22" s="8"/>
+      <c r="AA22" s="13"/>
+      <c r="AB22" s="13"/>
+      <c r="AC22" s="13"/>
+      <c r="AD22" s="13"/>
+      <c r="AE22" s="13"/>
+      <c r="AF22" s="13"/>
+      <c r="AG22" s="13"/>
+      <c r="AH22" s="13"/>
+      <c r="AI22" s="13"/>
+      <c r="AJ22" s="13"/>
+      <c r="AK22" s="13"/>
+      <c r="AL22" s="13"/>
+      <c r="AM22" s="13"/>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B23" s="22"/>
-[...13 lines deleted...]
-      <c r="AM23" s="20"/>
+      <c r="B23" s="15"/>
+      <c r="E23" s="8"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
+      <c r="AD23" s="13"/>
+      <c r="AE23" s="13"/>
+      <c r="AF23" s="13"/>
+      <c r="AG23" s="13"/>
+      <c r="AH23" s="13"/>
+      <c r="AI23" s="13"/>
+      <c r="AJ23" s="13"/>
+      <c r="AK23" s="13"/>
+      <c r="AL23" s="13"/>
+      <c r="AM23" s="13"/>
     </row>
     <row r="24" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B24" s="22"/>
-[...13 lines deleted...]
-      <c r="AM24" s="20"/>
+      <c r="B24" s="15"/>
+      <c r="E24" s="8"/>
+      <c r="AA24" s="13"/>
+      <c r="AB24" s="13"/>
+      <c r="AC24" s="13"/>
+      <c r="AD24" s="13"/>
+      <c r="AE24" s="13"/>
+      <c r="AF24" s="13"/>
+      <c r="AG24" s="13"/>
+      <c r="AH24" s="13"/>
+      <c r="AI24" s="13"/>
+      <c r="AJ24" s="13"/>
+      <c r="AK24" s="13"/>
+      <c r="AL24" s="13"/>
+      <c r="AM24" s="13"/>
     </row>
     <row r="25" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B25" s="22"/>
-[...13 lines deleted...]
-      <c r="AM25" s="20"/>
+      <c r="B25" s="15"/>
+      <c r="E25" s="8"/>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13"/>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13"/>
+      <c r="AE25" s="13"/>
+      <c r="AF25" s="13"/>
+      <c r="AG25" s="13"/>
+      <c r="AH25" s="13"/>
+      <c r="AI25" s="13"/>
+      <c r="AJ25" s="13"/>
+      <c r="AK25" s="13"/>
+      <c r="AL25" s="13"/>
+      <c r="AM25" s="13"/>
     </row>
     <row r="26" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B26" s="22"/>
-[...13 lines deleted...]
-      <c r="AM26" s="20"/>
+      <c r="B26" s="15"/>
+      <c r="E26" s="8"/>
+      <c r="AA26" s="13"/>
+      <c r="AB26" s="13"/>
+      <c r="AC26" s="13"/>
+      <c r="AD26" s="13"/>
+      <c r="AE26" s="13"/>
+      <c r="AF26" s="13"/>
+      <c r="AG26" s="13"/>
+      <c r="AH26" s="13"/>
+      <c r="AI26" s="13"/>
+      <c r="AJ26" s="13"/>
+      <c r="AK26" s="13"/>
+      <c r="AL26" s="13"/>
+      <c r="AM26" s="13"/>
     </row>
     <row r="27" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B27" s="22"/>
-[...13 lines deleted...]
-      <c r="AM27" s="20"/>
+      <c r="B27" s="15"/>
+      <c r="E27" s="8"/>
+      <c r="AA27" s="13"/>
+      <c r="AB27" s="13"/>
+      <c r="AC27" s="13"/>
+      <c r="AD27" s="13"/>
+      <c r="AE27" s="13"/>
+      <c r="AF27" s="13"/>
+      <c r="AG27" s="13"/>
+      <c r="AH27" s="13"/>
+      <c r="AI27" s="13"/>
+      <c r="AJ27" s="13"/>
+      <c r="AK27" s="13"/>
+      <c r="AL27" s="13"/>
+      <c r="AM27" s="13"/>
     </row>
     <row r="28" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B28" s="22"/>
-[...13 lines deleted...]
-      <c r="AM28" s="20"/>
+      <c r="B28" s="15"/>
+      <c r="E28" s="8"/>
+      <c r="AA28" s="13"/>
+      <c r="AB28" s="13"/>
+      <c r="AC28" s="13"/>
+      <c r="AD28" s="13"/>
+      <c r="AE28" s="13"/>
+      <c r="AF28" s="13"/>
+      <c r="AG28" s="13"/>
+      <c r="AH28" s="13"/>
+      <c r="AI28" s="13"/>
+      <c r="AJ28" s="13"/>
+      <c r="AK28" s="13"/>
+      <c r="AL28" s="13"/>
+      <c r="AM28" s="13"/>
     </row>
     <row r="29" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B29" s="22"/>
-[...13 lines deleted...]
-      <c r="AM29" s="20"/>
+      <c r="B29" s="15"/>
+      <c r="E29" s="8"/>
+      <c r="AA29" s="13"/>
+      <c r="AB29" s="13"/>
+      <c r="AC29" s="13"/>
+      <c r="AD29" s="13"/>
+      <c r="AE29" s="13"/>
+      <c r="AF29" s="13"/>
+      <c r="AG29" s="13"/>
+      <c r="AH29" s="13"/>
+      <c r="AI29" s="13"/>
+      <c r="AJ29" s="13"/>
+      <c r="AK29" s="13"/>
+      <c r="AL29" s="13"/>
+      <c r="AM29" s="13"/>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B30" s="22"/>
-[...13 lines deleted...]
-      <c r="AM30" s="20"/>
+      <c r="B30" s="15"/>
+      <c r="E30" s="8"/>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="13"/>
+      <c r="AH30" s="13"/>
+      <c r="AI30" s="13"/>
+      <c r="AJ30" s="13"/>
+      <c r="AK30" s="13"/>
+      <c r="AL30" s="13"/>
+      <c r="AM30" s="13"/>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B31" s="22"/>
-[...13 lines deleted...]
-      <c r="AM31" s="20"/>
+      <c r="B31" s="15"/>
+      <c r="E31" s="8"/>
+      <c r="AA31" s="13"/>
+      <c r="AB31" s="13"/>
+      <c r="AC31" s="13"/>
+      <c r="AD31" s="13"/>
+      <c r="AE31" s="13"/>
+      <c r="AF31" s="13"/>
+      <c r="AG31" s="13"/>
+      <c r="AH31" s="13"/>
+      <c r="AI31" s="13"/>
+      <c r="AJ31" s="13"/>
+      <c r="AK31" s="13"/>
+      <c r="AL31" s="13"/>
+      <c r="AM31" s="13"/>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.2">
-      <c r="B32" s="22"/>
-[...13 lines deleted...]
-      <c r="AM32" s="20"/>
+      <c r="B32" s="15"/>
+      <c r="E32" s="8"/>
+      <c r="AA32" s="13"/>
+      <c r="AB32" s="13"/>
+      <c r="AC32" s="13"/>
+      <c r="AD32" s="13"/>
+      <c r="AE32" s="13"/>
+      <c r="AF32" s="13"/>
+      <c r="AG32" s="13"/>
+      <c r="AH32" s="13"/>
+      <c r="AI32" s="13"/>
+      <c r="AJ32" s="13"/>
+      <c r="AK32" s="13"/>
+      <c r="AL32" s="13"/>
+      <c r="AM32" s="13"/>
     </row>
     <row r="33" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B33" s="22"/>
-[...13 lines deleted...]
-      <c r="AM33" s="20"/>
+      <c r="B33" s="15"/>
+      <c r="E33" s="8"/>
+      <c r="AA33" s="13"/>
+      <c r="AB33" s="13"/>
+      <c r="AC33" s="13"/>
+      <c r="AD33" s="13"/>
+      <c r="AE33" s="13"/>
+      <c r="AF33" s="13"/>
+      <c r="AG33" s="13"/>
+      <c r="AH33" s="13"/>
+      <c r="AI33" s="13"/>
+      <c r="AJ33" s="13"/>
+      <c r="AK33" s="13"/>
+      <c r="AL33" s="13"/>
+      <c r="AM33" s="13"/>
     </row>
     <row r="34" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B34" s="23"/>
-[...13 lines deleted...]
-      <c r="AM34" s="20"/>
+      <c r="B34" s="16"/>
+      <c r="E34" s="8"/>
+      <c r="AA34" s="13"/>
+      <c r="AB34" s="13"/>
+      <c r="AC34" s="13"/>
+      <c r="AD34" s="13"/>
+      <c r="AE34" s="13"/>
+      <c r="AF34" s="13"/>
+      <c r="AG34" s="13"/>
+      <c r="AH34" s="13"/>
+      <c r="AI34" s="13"/>
+      <c r="AJ34" s="13"/>
+      <c r="AK34" s="13"/>
+      <c r="AL34" s="13"/>
+      <c r="AM34" s="13"/>
     </row>
     <row r="35" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B35" s="22"/>
-[...4 lines deleted...]
-      <c r="G35" s="24"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="17"/>
     </row>
     <row r="36" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B36" s="20"/>
-[...4 lines deleted...]
-      <c r="G36" s="24"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="17"/>
     </row>
     <row r="37" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B37" s="20"/>
-[...4 lines deleted...]
-      <c r="G37" s="24"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+      <c r="F37" s="17"/>
+      <c r="G37" s="17"/>
     </row>
     <row r="38" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B38" s="20"/>
-[...4 lines deleted...]
-      <c r="G38" s="24"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="17"/>
+      <c r="G38" s="17"/>
     </row>
     <row r="39" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B39" s="20"/>
-[...4 lines deleted...]
-      <c r="G39" s="24"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="17"/>
     </row>
     <row r="40" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B40" s="20"/>
-[...4 lines deleted...]
-      <c r="G40" s="24"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="17"/>
     </row>
     <row r="41" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B41" s="20"/>
-[...4 lines deleted...]
-      <c r="G41" s="24"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
     </row>
     <row r="42" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B42" s="20"/>
-[...4 lines deleted...]
-      <c r="G42" s="24"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="17"/>
+      <c r="G42" s="17"/>
     </row>
     <row r="43" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B43" s="20"/>
-[...4 lines deleted...]
-      <c r="G43" s="24"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
     </row>
     <row r="44" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B44" s="20"/>
-[...4 lines deleted...]
-      <c r="G44" s="24"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="17"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="17"/>
+      <c r="F44" s="17"/>
+      <c r="G44" s="17"/>
     </row>
     <row r="45" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B45" s="20"/>
-[...4 lines deleted...]
-      <c r="G45" s="24"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="17"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="17"/>
+      <c r="G45" s="17"/>
     </row>
     <row r="46" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B46" s="20"/>
-[...4 lines deleted...]
-      <c r="G46" s="24"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="17"/>
+      <c r="D46" s="17"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="17"/>
+      <c r="G46" s="17"/>
     </row>
     <row r="47" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B47" s="20"/>
-[...4 lines deleted...]
-      <c r="G47" s="24"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="17"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
     </row>
     <row r="48" spans="2:39" x14ac:dyDescent="0.2">
-      <c r="B48" s="20"/>
-[...4 lines deleted...]
-      <c r="G48" s="24"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="17"/>
+      <c r="D48" s="17"/>
+      <c r="E48" s="17"/>
+      <c r="F48" s="17"/>
+      <c r="G48" s="17"/>
     </row>
     <row r="49" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B49" s="20"/>
-[...4 lines deleted...]
-      <c r="G49" s="24"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="17"/>
     </row>
     <row r="50" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B50" s="20"/>
-[...4 lines deleted...]
-      <c r="G50" s="24"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="17"/>
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="17"/>
     </row>
     <row r="51" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B51" s="20"/>
-[...4 lines deleted...]
-      <c r="G51" s="24"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17"/>
     </row>
     <row r="52" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B52" s="20"/>
-[...4 lines deleted...]
-      <c r="G52" s="24"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="17"/>
+      <c r="D52" s="17"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="17"/>
     </row>
     <row r="53" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B53" s="20"/>
-[...4 lines deleted...]
-      <c r="G53" s="24"/>
+      <c r="B53" s="13"/>
+      <c r="C53" s="17"/>
+      <c r="D53" s="17"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="17"/>
+      <c r="G53" s="17"/>
     </row>
     <row r="54" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B54" s="20"/>
-[...4 lines deleted...]
-      <c r="G54" s="24"/>
+      <c r="B54" s="13"/>
+      <c r="C54" s="17"/>
+      <c r="D54" s="17"/>
+      <c r="E54" s="17"/>
+      <c r="F54" s="17"/>
+      <c r="G54" s="17"/>
     </row>
     <row r="55" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B55" s="20"/>
-[...4 lines deleted...]
-      <c r="G55" s="24"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="17"/>
+      <c r="D55" s="17"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17"/>
+      <c r="G55" s="17"/>
     </row>
     <row r="57" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C57" s="22"/>
-[...2 lines deleted...]
-      <c r="F57" s="22"/>
+      <c r="C57" s="15"/>
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="15"/>
     </row>
     <row r="58" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C58" s="20"/>
-[...3 lines deleted...]
-      <c r="G58" s="20"/>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="13"/>
+      <c r="F58" s="13"/>
+      <c r="G58" s="13"/>
     </row>
     <row r="59" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C59" s="20"/>
-[...3 lines deleted...]
-      <c r="G59" s="20"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="13"/>
+      <c r="E59" s="13"/>
+      <c r="F59" s="13"/>
+      <c r="G59" s="13"/>
     </row>
     <row r="60" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C60" s="20"/>
-[...3 lines deleted...]
-      <c r="G60" s="20"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="13"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+      <c r="G60" s="13"/>
     </row>
     <row r="61" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C61" s="20"/>
-[...3 lines deleted...]
-      <c r="G61" s="20"/>
+      <c r="C61" s="13"/>
+      <c r="D61" s="13"/>
+      <c r="E61" s="13"/>
+      <c r="F61" s="13"/>
+      <c r="G61" s="13"/>
     </row>
     <row r="62" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C62" s="20"/>
-[...3 lines deleted...]
-      <c r="G62" s="20"/>
+      <c r="C62" s="13"/>
+      <c r="D62" s="13"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="13"/>
+      <c r="G62" s="13"/>
     </row>
     <row r="63" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C63" s="20"/>
-[...3 lines deleted...]
-      <c r="G63" s="20"/>
+      <c r="C63" s="13"/>
+      <c r="D63" s="13"/>
+      <c r="E63" s="13"/>
+      <c r="F63" s="13"/>
+      <c r="G63" s="13"/>
     </row>
     <row r="64" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C64" s="20"/>
-[...3 lines deleted...]
-      <c r="G64" s="20"/>
+      <c r="C64" s="13"/>
+      <c r="D64" s="13"/>
+      <c r="E64" s="13"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="13"/>
     </row>
     <row r="65" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C65" s="20"/>
-[...3 lines deleted...]
-      <c r="G65" s="20"/>
+      <c r="C65" s="13"/>
+      <c r="D65" s="13"/>
+      <c r="E65" s="13"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="13"/>
     </row>
     <row r="66" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C66" s="20"/>
-[...3 lines deleted...]
-      <c r="G66" s="20"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="13"/>
+      <c r="E66" s="13"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
     </row>
     <row r="67" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C67" s="20"/>
-[...3 lines deleted...]
-      <c r="G67" s="20"/>
+      <c r="C67" s="13"/>
+      <c r="D67" s="13"/>
+      <c r="E67" s="13"/>
+      <c r="F67" s="13"/>
+      <c r="G67" s="13"/>
     </row>
     <row r="68" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C68" s="20"/>
-[...3 lines deleted...]
-      <c r="G68" s="20"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="13"/>
+      <c r="E68" s="13"/>
+      <c r="F68" s="13"/>
+      <c r="G68" s="13"/>
     </row>
     <row r="69" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C69" s="20"/>
-[...3 lines deleted...]
-      <c r="G69" s="20"/>
+      <c r="C69" s="13"/>
+      <c r="D69" s="13"/>
+      <c r="E69" s="13"/>
+      <c r="F69" s="13"/>
+      <c r="G69" s="13"/>
     </row>
     <row r="70" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C70" s="20"/>
-[...3 lines deleted...]
-      <c r="G70" s="20"/>
+      <c r="C70" s="13"/>
+      <c r="D70" s="13"/>
+      <c r="E70" s="13"/>
+      <c r="F70" s="13"/>
+      <c r="G70" s="13"/>
     </row>
     <row r="71" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C71" s="20"/>
-[...3 lines deleted...]
-      <c r="G71" s="20"/>
+      <c r="C71" s="13"/>
+      <c r="D71" s="13"/>
+      <c r="E71" s="13"/>
+      <c r="F71" s="13"/>
+      <c r="G71" s="13"/>
     </row>
     <row r="72" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C72" s="20"/>
-[...3 lines deleted...]
-      <c r="G72" s="20"/>
+      <c r="C72" s="13"/>
+      <c r="D72" s="13"/>
+      <c r="E72" s="13"/>
+      <c r="F72" s="13"/>
+      <c r="G72" s="13"/>
     </row>
     <row r="73" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C73" s="20"/>
-[...3 lines deleted...]
-      <c r="G73" s="20"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
     </row>
     <row r="74" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C74" s="20"/>
-[...3 lines deleted...]
-      <c r="G74" s="20"/>
+      <c r="C74" s="13"/>
+      <c r="D74" s="13"/>
+      <c r="E74" s="13"/>
+      <c r="F74" s="13"/>
+      <c r="G74" s="13"/>
     </row>
     <row r="75" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C75" s="20"/>
-[...3 lines deleted...]
-      <c r="G75" s="20"/>
+      <c r="C75" s="13"/>
+      <c r="D75" s="13"/>
+      <c r="E75" s="13"/>
+      <c r="F75" s="13"/>
+      <c r="G75" s="13"/>
     </row>
     <row r="76" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C76" s="20"/>
-[...3 lines deleted...]
-      <c r="G76" s="20"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="13"/>
+      <c r="E76" s="13"/>
+      <c r="F76" s="13"/>
+      <c r="G76" s="13"/>
     </row>
     <row r="77" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C77" s="20"/>
-[...3 lines deleted...]
-      <c r="G77" s="20"/>
+      <c r="C77" s="13"/>
+      <c r="D77" s="13"/>
+      <c r="E77" s="13"/>
+      <c r="F77" s="13"/>
+      <c r="G77" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:P2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>