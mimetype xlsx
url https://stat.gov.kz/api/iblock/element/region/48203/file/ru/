--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -107,116 +107,104 @@
     <t>-</t>
   </si>
   <si>
     <t>в 2,6 раза</t>
   </si>
   <si>
     <t>в 2,3 раза</t>
   </si>
   <si>
     <t>г.а Конаев</t>
   </si>
   <si>
     <t>*2022г. с разделением  область Жетысу</t>
   </si>
   <si>
     <t>*2022</t>
   </si>
   <si>
     <t>г.а Алатау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0;[Red]#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -254,51 +242,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -309,56 +297,50 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -630,136 +612,139 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="W33" sqref="W33"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="S31" sqref="S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="8.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" customWidth="1"/>
     <col min="11" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="9.140625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="25"/>
-[...20 lines deleted...]
-    <row r="2" spans="1:23" ht="12.75" customHeight="1">
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+    </row>
+    <row r="2" spans="1:24" ht="12.75" customHeight="1">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="26"/>
-[...20 lines deleted...]
-    <row r="4" spans="1:23" ht="21" customHeight="1" thickBot="1">
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="24"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+    </row>
+    <row r="4" spans="1:24" ht="21" customHeight="1" thickBot="1">
       <c r="A4" s="20"/>
       <c r="B4" s="20">
         <v>2003</v>
       </c>
       <c r="C4" s="20">
         <v>2004</v>
       </c>
       <c r="D4" s="20">
         <v>2005</v>
       </c>
       <c r="E4" s="20">
         <v>2006</v>
       </c>
       <c r="F4" s="20">
         <v>2007</v>
       </c>
       <c r="G4" s="20">
         <v>2008</v>
       </c>
       <c r="H4" s="20">
         <v>2009</v>
       </c>
       <c r="I4" s="20">
         <v>2010</v>
       </c>
@@ -783,52 +768,55 @@
       </c>
       <c r="P4" s="20">
         <v>2017</v>
       </c>
       <c r="Q4" s="20">
         <v>2018</v>
       </c>
       <c r="R4" s="20">
         <v>2019</v>
       </c>
       <c r="S4" s="20">
         <v>2020</v>
       </c>
       <c r="T4" s="20">
         <v>2021</v>
       </c>
       <c r="U4" s="20" t="s">
         <v>27</v>
       </c>
       <c r="V4" s="22">
         <v>2023</v>
       </c>
       <c r="W4" s="20">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+      <c r="X4" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>123.9</v>
       </c>
       <c r="C5" s="10">
         <v>160.4</v>
       </c>
       <c r="D5" s="10">
         <v>179.7</v>
       </c>
       <c r="E5" s="11">
         <v>129.4</v>
       </c>
       <c r="F5" s="11">
         <v>100.83228144068912</v>
       </c>
       <c r="G5" s="11">
         <v>131.5426525802315</v>
       </c>
       <c r="H5" s="11">
         <v>96.747358266090657</v>
       </c>
       <c r="I5" s="12">
@@ -848,58 +836,61 @@
       </c>
       <c r="N5" s="13">
         <v>104.4</v>
       </c>
       <c r="O5" s="12">
         <v>108.2</v>
       </c>
       <c r="P5" s="13">
         <v>101</v>
       </c>
       <c r="Q5" s="12">
         <v>102.1</v>
       </c>
       <c r="R5" s="13">
         <v>103.4</v>
       </c>
       <c r="S5" s="13">
         <v>107</v>
       </c>
       <c r="T5" s="13">
         <v>110.8</v>
       </c>
       <c r="U5" s="13">
         <v>129.1</v>
       </c>
-      <c r="V5" s="24">
+      <c r="V5" s="13">
         <v>102.1</v>
       </c>
       <c r="W5" s="13">
         <v>130.80000000000001</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="13">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>106.2</v>
       </c>
       <c r="C6" s="4">
         <v>202.5</v>
       </c>
       <c r="D6" s="4">
         <v>282.39999999999998</v>
       </c>
       <c r="E6" s="4">
         <v>97.5</v>
       </c>
       <c r="F6" s="4">
         <v>123.2</v>
       </c>
       <c r="G6" s="4">
         <v>136.9</v>
       </c>
       <c r="H6" s="4">
         <v>38.700000000000003</v>
       </c>
       <c r="I6" s="14">
@@ -925,52 +916,53 @@
       </c>
       <c r="P6" s="14">
         <v>108.9</v>
       </c>
       <c r="Q6" s="15">
         <v>99</v>
       </c>
       <c r="R6" s="14">
         <v>108.2</v>
       </c>
       <c r="S6" s="14">
         <v>108.4</v>
       </c>
       <c r="T6" s="14">
         <v>56.4</v>
       </c>
       <c r="U6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="14"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="4">
         <v>136.19999999999999</v>
       </c>
       <c r="C7" s="4">
         <v>102.9</v>
       </c>
       <c r="D7" s="4">
         <v>141.69999999999999</v>
       </c>
       <c r="E7" s="4">
         <v>132.19999999999999</v>
       </c>
       <c r="F7" s="4">
         <v>152.6</v>
       </c>
       <c r="G7" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="H7" s="4">
         <v>112</v>
       </c>
       <c r="I7" s="14">
@@ -990,87 +982,93 @@
       </c>
       <c r="N7" s="14">
         <v>149.80000000000001</v>
       </c>
       <c r="O7" s="15">
         <v>63.6</v>
       </c>
       <c r="P7" s="14">
         <v>75.8</v>
       </c>
       <c r="Q7" s="15">
         <v>106.6</v>
       </c>
       <c r="R7" s="14">
         <v>140.4</v>
       </c>
       <c r="S7" s="14">
         <v>58.9</v>
       </c>
       <c r="T7" s="14">
         <v>90.9</v>
       </c>
       <c r="U7" s="14">
         <v>137.9</v>
       </c>
-      <c r="V7" s="23">
+      <c r="V7" s="14">
         <v>244.6</v>
       </c>
       <c r="W7" s="14">
         <v>65.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="14">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="14"/>
       <c r="J8" s="15"/>
       <c r="K8" s="14"/>
       <c r="L8" s="15"/>
       <c r="M8" s="14"/>
       <c r="N8" s="14"/>
       <c r="O8" s="15"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
-      <c r="V8" s="23"/>
+      <c r="V8" s="14"/>
       <c r="W8" s="14">
         <v>187.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="14">
+        <v>139.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="4">
         <v>68.5</v>
       </c>
       <c r="C9" s="4">
         <v>110.6</v>
       </c>
       <c r="D9" s="4">
         <v>50.8</v>
       </c>
       <c r="E9" s="4">
         <v>158.30000000000001</v>
       </c>
       <c r="F9" s="4">
         <v>150.1</v>
       </c>
       <c r="G9" s="4">
         <v>309.2</v>
       </c>
       <c r="H9" s="4">
         <v>85.3</v>
       </c>
       <c r="I9" s="14">
@@ -1096,52 +1094,53 @@
       </c>
       <c r="P9" s="14">
         <v>101.1</v>
       </c>
       <c r="Q9" s="15">
         <v>68.3</v>
       </c>
       <c r="R9" s="14">
         <v>87.5</v>
       </c>
       <c r="S9" s="14">
         <v>104</v>
       </c>
       <c r="T9" s="14">
         <v>136.4</v>
       </c>
       <c r="U9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="14"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="4">
         <v>40.6</v>
       </c>
       <c r="I10" s="14">
@@ -1167,52 +1166,53 @@
       </c>
       <c r="P10" s="9">
         <v>231.2</v>
       </c>
       <c r="Q10" s="15">
         <v>111.7</v>
       </c>
       <c r="R10" s="14">
         <v>162.5</v>
       </c>
       <c r="S10" s="14">
         <v>106.9</v>
       </c>
       <c r="T10" s="14">
         <v>76.3</v>
       </c>
       <c r="U10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="14"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>287</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="5">
         <v>171.5</v>
       </c>
       <c r="G11" s="5">
         <v>152.5</v>
       </c>
       <c r="H11" s="5">
         <v>296.60000000000002</v>
       </c>
       <c r="I11" s="14">
@@ -1238,52 +1238,53 @@
       </c>
       <c r="P11" s="14">
         <v>120.3</v>
       </c>
       <c r="Q11" s="15">
         <v>126.9</v>
       </c>
       <c r="R11" s="14">
         <v>153.4</v>
       </c>
       <c r="S11" s="14">
         <v>190</v>
       </c>
       <c r="T11" s="14">
         <v>122.8</v>
       </c>
       <c r="U11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W11" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="14"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="4">
         <v>82.6</v>
       </c>
       <c r="E12" s="4">
         <v>194</v>
       </c>
       <c r="F12" s="4">
         <v>106.5</v>
       </c>
       <c r="G12" s="4">
         <v>460</v>
       </c>
       <c r="H12" s="4">
         <v>190.4</v>
       </c>
       <c r="I12" s="14">
@@ -1303,58 +1304,61 @@
       </c>
       <c r="N12" s="14">
         <v>108.2</v>
       </c>
       <c r="O12" s="15">
         <v>129.69999999999999</v>
       </c>
       <c r="P12" s="14">
         <v>135.19999999999999</v>
       </c>
       <c r="Q12" s="15">
         <v>165.1</v>
       </c>
       <c r="R12" s="14">
         <v>74.8</v>
       </c>
       <c r="S12" s="14">
         <v>156.6</v>
       </c>
       <c r="T12" s="14">
         <v>92.7</v>
       </c>
       <c r="U12" s="14">
         <v>87.9</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="14">
         <v>80.2</v>
       </c>
       <c r="W12" s="14">
         <v>99.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="14">
+        <v>197.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="4">
         <v>95.4</v>
       </c>
       <c r="C13" s="4">
         <v>277</v>
       </c>
       <c r="D13" s="4">
         <v>128.19999999999999</v>
       </c>
       <c r="E13" s="4">
         <v>109</v>
       </c>
       <c r="F13" s="4">
         <v>95</v>
       </c>
       <c r="G13" s="4">
         <v>345</v>
       </c>
       <c r="H13" s="4">
         <v>299.89999999999998</v>
       </c>
       <c r="I13" s="14">
@@ -1374,58 +1378,61 @@
       </c>
       <c r="N13" s="14">
         <v>85.1</v>
       </c>
       <c r="O13" s="15">
         <v>171.7</v>
       </c>
       <c r="P13" s="14">
         <v>54.7</v>
       </c>
       <c r="Q13" s="15">
         <v>70.8</v>
       </c>
       <c r="R13" s="14">
         <v>91.4</v>
       </c>
       <c r="S13" s="14">
         <v>108.5</v>
       </c>
       <c r="T13" s="14">
         <v>106.2</v>
       </c>
       <c r="U13" s="14">
         <v>177.8</v>
       </c>
-      <c r="V13" s="23">
+      <c r="V13" s="14">
         <v>176.8</v>
       </c>
       <c r="W13" s="14">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13" s="14">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="4">
         <v>216.3</v>
       </c>
       <c r="E14" s="4">
         <v>48</v>
       </c>
       <c r="F14" s="4">
         <v>130.5</v>
       </c>
       <c r="G14" s="4">
         <v>155.9</v>
       </c>
       <c r="H14" s="4">
         <v>87.5</v>
       </c>
       <c r="I14" s="14">
@@ -1445,58 +1452,61 @@
       </c>
       <c r="N14" s="14">
         <v>198.7</v>
       </c>
       <c r="O14" s="15">
         <v>85.7</v>
       </c>
       <c r="P14" s="14">
         <v>98.7</v>
       </c>
       <c r="Q14" s="15">
         <v>93.2</v>
       </c>
       <c r="R14" s="14">
         <v>112.3</v>
       </c>
       <c r="S14" s="14">
         <v>70.5</v>
       </c>
       <c r="T14" s="14">
         <v>100.5</v>
       </c>
       <c r="U14" s="14">
         <v>94</v>
       </c>
-      <c r="V14" s="23">
+      <c r="V14" s="14">
         <v>110.5</v>
       </c>
       <c r="W14" s="14">
         <v>216.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14" s="14">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="4" t="s">
@@ -1516,58 +1526,61 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="Q15" s="15">
         <v>147.19999999999999</v>
       </c>
       <c r="R15" s="14">
         <v>127.3</v>
       </c>
       <c r="S15" s="14">
         <v>130.80000000000001</v>
       </c>
       <c r="T15" s="14">
         <v>99.7</v>
       </c>
       <c r="U15" s="14">
         <v>121.1</v>
       </c>
-      <c r="V15" s="23">
+      <c r="V15" s="14">
         <v>137.9</v>
       </c>
       <c r="W15" s="14">
         <v>83.4</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15" s="14">
+        <v>132.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="4">
         <v>168.2</v>
       </c>
       <c r="F16" s="4">
         <v>261.89999999999998</v>
       </c>
       <c r="G16" s="4">
         <v>284.60000000000002</v>
       </c>
       <c r="H16" s="4">
         <v>443</v>
       </c>
       <c r="I16" s="14">
@@ -1593,52 +1606,53 @@
       </c>
       <c r="P16" s="14">
         <v>80.5</v>
       </c>
       <c r="Q16" s="9">
         <v>299.8</v>
       </c>
       <c r="R16" s="14">
         <v>83</v>
       </c>
       <c r="S16" s="14">
         <v>89.1</v>
       </c>
       <c r="T16" s="14">
         <v>91.8</v>
       </c>
       <c r="U16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="14"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="4">
         <v>276.10000000000002</v>
       </c>
       <c r="E17" s="4">
         <v>397.1</v>
       </c>
       <c r="F17" s="4">
         <v>613.70000000000005</v>
       </c>
       <c r="G17" s="4">
         <v>363.1</v>
       </c>
       <c r="H17" s="4">
         <v>71.2</v>
       </c>
       <c r="I17" s="14">
@@ -1664,52 +1678,53 @@
       </c>
       <c r="P17" s="16">
         <v>188.8</v>
       </c>
       <c r="Q17" s="17">
         <v>60.2</v>
       </c>
       <c r="R17" s="16">
         <v>49.9</v>
       </c>
       <c r="S17" s="16">
         <v>138</v>
       </c>
       <c r="T17" s="16">
         <v>42.5</v>
       </c>
       <c r="U17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="14"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="4">
         <v>1455.4</v>
       </c>
       <c r="E18" s="4">
         <v>113.9</v>
       </c>
       <c r="F18" s="4">
         <v>53</v>
       </c>
       <c r="G18" s="4">
         <v>90.4</v>
       </c>
       <c r="H18" s="4">
         <v>29.9</v>
       </c>
       <c r="I18" s="16">
@@ -1732,55 +1747,56 @@
       </c>
       <c r="O18" s="17">
         <v>150.30000000000001</v>
       </c>
       <c r="P18" s="16">
         <v>87.1</v>
       </c>
       <c r="Q18" s="17">
         <v>83.7</v>
       </c>
       <c r="R18" s="16">
         <v>48</v>
       </c>
       <c r="S18" s="16" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="16">
         <v>77.7</v>
       </c>
       <c r="U18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="W18" s="16" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:23">
+      <c r="W18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="X18" s="16"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="4">
         <v>203.2</v>
       </c>
       <c r="C19" s="4">
         <v>124.5</v>
       </c>
       <c r="D19" s="4">
         <v>131.4</v>
       </c>
       <c r="E19" s="4">
         <v>215.9</v>
       </c>
       <c r="F19" s="4">
         <v>110.3</v>
       </c>
       <c r="G19" s="4">
         <v>201.2</v>
       </c>
       <c r="H19" s="4">
         <v>59.9</v>
       </c>
       <c r="I19" s="16">
@@ -1800,58 +1816,61 @@
       </c>
       <c r="N19" s="16">
         <v>51.7</v>
       </c>
       <c r="O19" s="17">
         <v>115</v>
       </c>
       <c r="P19" s="16">
         <v>130.6</v>
       </c>
       <c r="Q19" s="17">
         <v>94.8</v>
       </c>
       <c r="R19" s="16">
         <v>115.5</v>
       </c>
       <c r="S19" s="16">
         <v>105.5</v>
       </c>
       <c r="T19" s="16">
         <v>155.6</v>
       </c>
       <c r="U19" s="16">
         <v>121.8</v>
       </c>
-      <c r="V19" s="23">
+      <c r="V19" s="14">
         <v>61.5</v>
       </c>
-      <c r="W19" s="16">
+      <c r="W19" s="14">
         <v>137.19999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="16">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="4">
         <v>169.6</v>
       </c>
       <c r="C20" s="4">
         <v>59.1</v>
       </c>
       <c r="D20" s="4">
         <v>215.7</v>
       </c>
       <c r="E20" s="4">
         <v>113.2</v>
       </c>
       <c r="F20" s="4">
         <v>235.1</v>
       </c>
       <c r="G20" s="4">
         <v>365.4</v>
       </c>
       <c r="H20" s="4">
         <v>82.9</v>
       </c>
       <c r="I20" s="16">
@@ -1877,52 +1896,53 @@
       </c>
       <c r="P20" s="16">
         <v>115.8</v>
       </c>
       <c r="Q20" s="16">
         <v>127.7</v>
       </c>
       <c r="R20" s="16">
         <v>42.7</v>
       </c>
       <c r="S20" s="16">
         <v>86.2</v>
       </c>
       <c r="T20" s="16">
         <v>128.4</v>
       </c>
       <c r="U20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W20" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="14"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="4">
         <v>22522.9</v>
       </c>
       <c r="I21" s="16">
@@ -1942,58 +1962,61 @@
       </c>
       <c r="N21" s="16">
         <v>108.6</v>
       </c>
       <c r="O21" s="17">
         <v>187.8</v>
       </c>
       <c r="P21" s="16">
         <v>79.599999999999994</v>
       </c>
       <c r="Q21" s="9">
         <v>196.9</v>
       </c>
       <c r="R21" s="18">
         <v>201.2</v>
       </c>
       <c r="S21" s="18">
         <v>162.19999999999999</v>
       </c>
       <c r="T21" s="18">
         <v>56.9</v>
       </c>
       <c r="U21" s="18">
         <v>139.30000000000001</v>
       </c>
-      <c r="V21" s="23">
+      <c r="V21" s="14">
         <v>107.7</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W21" s="14">
         <v>106</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="18">
+        <v>107.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="4">
         <v>91.9</v>
       </c>
       <c r="E22" s="4">
         <v>599.29999999999995</v>
       </c>
       <c r="F22" s="4">
         <v>306.60000000000002</v>
       </c>
       <c r="G22" s="4">
         <v>0.9</v>
       </c>
       <c r="H22" s="4">
         <v>2841.3</v>
       </c>
       <c r="I22" s="16">
@@ -2019,52 +2042,53 @@
       </c>
       <c r="P22" s="16">
         <v>93.6</v>
       </c>
       <c r="Q22" s="17">
         <v>105.5</v>
       </c>
       <c r="R22" s="16">
         <v>177</v>
       </c>
       <c r="S22" s="16">
         <v>99.9</v>
       </c>
       <c r="T22" s="16">
         <v>90.6</v>
       </c>
       <c r="U22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W22" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="14"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="4">
         <v>120</v>
       </c>
       <c r="C23" s="4">
         <v>138.4</v>
       </c>
       <c r="D23" s="4">
         <v>295.60000000000002</v>
       </c>
       <c r="E23" s="4">
         <v>160.80000000000001</v>
       </c>
       <c r="F23" s="4">
         <v>162.6</v>
       </c>
       <c r="G23" s="4">
         <v>281.2</v>
       </c>
       <c r="H23" s="4">
         <v>120.2</v>
       </c>
       <c r="I23" s="16">
@@ -2084,58 +2108,61 @@
       </c>
       <c r="N23" s="16">
         <v>104.9</v>
       </c>
       <c r="O23" s="17">
         <v>107.3</v>
       </c>
       <c r="P23" s="16">
         <v>121.7</v>
       </c>
       <c r="Q23" s="17">
         <v>135.4</v>
       </c>
       <c r="R23" s="16">
         <v>110.4</v>
       </c>
       <c r="S23" s="16">
         <v>104.2</v>
       </c>
       <c r="T23" s="16">
         <v>116</v>
       </c>
       <c r="U23" s="16">
         <v>105.8</v>
       </c>
-      <c r="V23" s="23">
+      <c r="V23" s="14">
         <v>137.80000000000001</v>
       </c>
-      <c r="W23" s="16">
+      <c r="W23" s="14">
         <v>104.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="16">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="4">
         <v>54.3</v>
       </c>
       <c r="E24" s="4">
         <v>316.89999999999998</v>
       </c>
       <c r="F24" s="4">
         <v>93.5</v>
       </c>
       <c r="G24" s="4">
         <v>833.7</v>
       </c>
       <c r="H24" s="4">
         <v>147.6</v>
       </c>
       <c r="I24" s="16">
@@ -2161,52 +2188,53 @@
       </c>
       <c r="P24" s="16">
         <v>107.6</v>
       </c>
       <c r="Q24" s="9">
         <v>227.2</v>
       </c>
       <c r="R24" s="18">
         <v>401.4</v>
       </c>
       <c r="S24" s="18">
         <v>105.8</v>
       </c>
       <c r="T24" s="18">
         <v>48.4</v>
       </c>
       <c r="U24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="V24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W24" s="14" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24" s="14"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D25" s="4">
         <v>159.4</v>
       </c>
       <c r="E25" s="4">
         <v>66.599999999999994</v>
       </c>
       <c r="F25" s="4">
         <v>99.2</v>
       </c>
       <c r="G25" s="4">
         <v>403.6</v>
       </c>
       <c r="H25" s="4">
         <v>156.19999999999999</v>
       </c>
       <c r="I25" s="16">
@@ -2226,58 +2254,61 @@
       </c>
       <c r="N25" s="14">
         <v>229.1</v>
       </c>
       <c r="O25" s="14">
         <v>127.3</v>
       </c>
       <c r="P25" s="14">
         <v>60.4</v>
       </c>
       <c r="Q25" s="14">
         <v>54.8</v>
       </c>
       <c r="R25" s="14">
         <v>106.3</v>
       </c>
       <c r="S25" s="14">
         <v>50.3</v>
       </c>
       <c r="T25" s="14">
         <v>67.400000000000006</v>
       </c>
       <c r="U25" s="18">
         <v>366</v>
       </c>
-      <c r="V25" s="23">
+      <c r="V25" s="14">
         <v>73.8</v>
       </c>
       <c r="W25" s="14">
         <v>130.30000000000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="14">
+        <v>126.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="4">
         <v>86.4</v>
       </c>
       <c r="C26" s="4">
         <v>218.8</v>
       </c>
       <c r="D26" s="4">
         <v>132.19999999999999</v>
       </c>
       <c r="E26" s="4">
         <v>266.60000000000002</v>
       </c>
       <c r="F26" s="4">
         <v>52.3</v>
       </c>
       <c r="G26" s="4">
         <v>169.5</v>
       </c>
       <c r="H26" s="4">
         <v>65.599999999999994</v>
       </c>
       <c r="I26" s="14">
@@ -2297,68 +2328,71 @@
       </c>
       <c r="N26" s="14">
         <v>80.8</v>
       </c>
       <c r="O26" s="14">
         <v>77.099999999999994</v>
       </c>
       <c r="P26" s="14">
         <v>124.8</v>
       </c>
       <c r="Q26" s="14">
         <v>112.7</v>
       </c>
       <c r="R26" s="14">
         <v>74.900000000000006</v>
       </c>
       <c r="S26" s="14">
         <v>113.6</v>
       </c>
       <c r="T26" s="14" t="s">
         <v>23</v>
       </c>
       <c r="U26" s="18">
         <v>137.19999999999999</v>
       </c>
-      <c r="V26" s="23">
+      <c r="V26" s="14">
         <v>73.2</v>
       </c>
       <c r="W26" s="14">
         <v>191.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="14">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.41" right="0.32" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>