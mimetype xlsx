--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -412,103 +412,103 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -774,212 +774,219 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:X27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="Z35" sqref="Z35"/>
+      <selection activeCell="Y35" sqref="Y35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="8" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="8"/>
     <col min="6" max="6" width="7.7109375" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="8" customWidth="1"/>
     <col min="8" max="22" width="9.140625" style="8"/>
-    <col min="23" max="23" width="11.140625" style="8" customWidth="1"/>
-    <col min="24" max="16384" width="9.140625" style="8"/>
+    <col min="23" max="24" width="11.140625" style="8" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:24" ht="28.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="15"/>
-[...18 lines deleted...]
-      <c r="U1" s="15"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1" thickBot="1">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="16"/>
-[...18 lines deleted...]
-      <c r="U2" s="16"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="24">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
+      <c r="A3" s="32"/>
+      <c r="B3" s="16">
         <v>2003</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="16">
         <v>2004</v>
       </c>
-      <c r="D3" s="24">
+      <c r="D3" s="16">
         <v>2005</v>
       </c>
-      <c r="E3" s="24">
+      <c r="E3" s="16">
         <v>2006</v>
       </c>
-      <c r="F3" s="17">
+      <c r="F3" s="24">
         <v>2007</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="27">
         <v>2008</v>
       </c>
       <c r="H3" s="30">
         <v>2009</v>
       </c>
-      <c r="I3" s="22">
+      <c r="I3" s="25">
         <v>2010</v>
       </c>
-      <c r="J3" s="22">
+      <c r="J3" s="25">
         <v>2011</v>
       </c>
-      <c r="K3" s="22">
+      <c r="K3" s="25">
         <v>2012</v>
       </c>
-      <c r="L3" s="22">
+      <c r="L3" s="25">
         <v>2013</v>
       </c>
       <c r="M3" s="20">
         <v>2014</v>
       </c>
       <c r="N3" s="20">
         <v>2015</v>
       </c>
-      <c r="O3" s="22">
+      <c r="O3" s="25">
         <v>2016</v>
       </c>
-      <c r="P3" s="22">
+      <c r="P3" s="25">
         <v>2017</v>
       </c>
       <c r="Q3" s="20">
         <v>2018</v>
       </c>
       <c r="R3" s="18">
         <v>2019</v>
       </c>
       <c r="S3" s="18">
         <v>2020</v>
       </c>
       <c r="T3" s="18">
         <v>2021</v>
       </c>
       <c r="U3" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V3" s="18">
         <v>2023</v>
       </c>
-      <c r="W3" s="24">
+      <c r="W3" s="16">
         <v>2024</v>
       </c>
+      <c r="X3" s="16">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="22.5" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="G4" s="26"/>
+    <row r="4" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A4" s="32"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="28"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="23"/>
-[...2 lines deleted...]
-      <c r="L4" s="23"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
-      <c r="O4" s="23"/>
-      <c r="P4" s="23"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="U4" s="19"/>
       <c r="V4" s="29"/>
-      <c r="W4" s="24"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
     </row>
-    <row r="5" spans="1:23" ht="12.75" customHeight="1">
+    <row r="5" spans="1:24" ht="12.75" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7">
         <v>110.7</v>
       </c>
       <c r="C5" s="7">
         <v>109.6</v>
       </c>
       <c r="D5" s="7">
         <v>176</v>
       </c>
       <c r="E5" s="7">
         <v>146.80000000000001</v>
       </c>
       <c r="F5" s="7">
         <v>124.2</v>
       </c>
       <c r="G5" s="7">
         <v>112.5</v>
       </c>
       <c r="H5" s="7">
         <v>106.4</v>
       </c>
       <c r="I5" s="7">
@@ -1005,52 +1012,55 @@
       </c>
       <c r="P5" s="7">
         <v>51.6</v>
       </c>
       <c r="Q5" s="7">
         <v>110.4</v>
       </c>
       <c r="R5" s="7">
         <v>125.5</v>
       </c>
       <c r="S5" s="7">
         <v>107.1</v>
       </c>
       <c r="T5" s="7">
         <v>106.2</v>
       </c>
       <c r="U5" s="9">
         <v>105.7</v>
       </c>
       <c r="V5" s="12">
         <v>103.9</v>
       </c>
       <c r="W5" s="7">
         <v>118.2</v>
       </c>
+      <c r="X5" s="7">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="1">
         <v>114.28571428571431</v>
       </c>
       <c r="C6" s="1">
         <v>106.390625</v>
       </c>
       <c r="D6" s="1">
         <v>464.81127918930827</v>
       </c>
       <c r="E6" s="1">
         <v>179.16521849031562</v>
       </c>
       <c r="F6" s="1">
         <v>28.75811230248307</v>
       </c>
       <c r="G6" s="1">
         <v>165.10700925982709</v>
       </c>
       <c r="H6" s="1">
         <v>132.1906106076363</v>
       </c>
       <c r="I6" s="1">
@@ -1076,52 +1086,53 @@
       </c>
       <c r="P6" s="1">
         <v>80</v>
       </c>
       <c r="Q6" s="1">
         <v>90.1</v>
       </c>
       <c r="R6" s="1">
         <v>139.80000000000001</v>
       </c>
       <c r="S6" s="1">
         <v>109.1</v>
       </c>
       <c r="T6" s="1">
         <v>102.9</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="X6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="1">
         <v>136.66666666666666</v>
       </c>
       <c r="C7" s="1">
         <v>103.39024390243902</v>
       </c>
       <c r="D7" s="1">
         <v>132.1302193913659</v>
       </c>
       <c r="E7" s="1">
         <v>160.66773790394572</v>
       </c>
       <c r="F7" s="1">
         <v>218.24647183020335</v>
       </c>
       <c r="G7" s="1">
         <v>133.04989816700609</v>
       </c>
       <c r="H7" s="1">
         <v>96.735677930427457</v>
       </c>
       <c r="I7" s="1">
@@ -1147,81 +1158,87 @@
       </c>
       <c r="P7" s="1">
         <v>137.5</v>
       </c>
       <c r="Q7" s="1">
         <v>126.8</v>
       </c>
       <c r="R7" s="1">
         <v>120.2</v>
       </c>
       <c r="S7" s="1">
         <v>182.8</v>
       </c>
       <c r="T7" s="1">
         <v>91.3</v>
       </c>
       <c r="U7" s="10">
         <v>114.5</v>
       </c>
       <c r="V7" s="13">
         <v>152.80000000000001</v>
       </c>
       <c r="W7" s="1">
         <v>108.7</v>
       </c>
+      <c r="X7" s="1">
+        <v>112.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
-      <c r="P8" s="32"/>
+      <c r="P8" s="15"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="10"/>
       <c r="V8" s="13"/>
       <c r="W8" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="1">
+        <v>238.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>100</v>
       </c>
       <c r="C9" s="1">
         <v>140.33333333333334</v>
       </c>
       <c r="D9" s="1">
         <v>113.77672209026129</v>
       </c>
       <c r="E9" s="1">
         <v>101.87891440501045</v>
       </c>
       <c r="F9" s="1">
         <v>397.54098360655735</v>
       </c>
       <c r="G9" s="1">
         <v>95.463917525773198</v>
       </c>
       <c r="H9" s="1">
         <v>43.250539956803458</v>
       </c>
       <c r="I9" s="1">
@@ -1247,52 +1264,53 @@
       </c>
       <c r="P9" s="6">
         <v>417.8</v>
       </c>
       <c r="Q9" s="1">
         <v>38.6</v>
       </c>
       <c r="R9" s="1">
         <v>203.6</v>
       </c>
       <c r="S9" s="1">
         <v>55.7</v>
       </c>
       <c r="T9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="U9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X9" s="14"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="1">
         <v>100</v>
       </c>
       <c r="C10" s="1">
         <v>132.20000000000002</v>
       </c>
       <c r="D10" s="1">
         <v>120.5748865355522</v>
       </c>
       <c r="E10" s="1">
         <v>202.88582183186952</v>
       </c>
       <c r="F10" s="1">
         <v>50.278293135435995</v>
       </c>
       <c r="G10" s="1">
         <v>157.68757687576877</v>
       </c>
       <c r="H10" s="1">
         <v>127.06708268330733</v>
       </c>
       <c r="I10" s="1">
@@ -1318,52 +1336,53 @@
       </c>
       <c r="P10" s="1">
         <v>102.4</v>
       </c>
       <c r="Q10" s="1">
         <v>236.7</v>
       </c>
       <c r="R10" s="1">
         <v>133.69999999999999</v>
       </c>
       <c r="S10" s="1">
         <v>100.6</v>
       </c>
       <c r="T10" s="1">
         <v>133.9</v>
       </c>
       <c r="U10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X10" s="14"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="1">
         <v>104.16666666666667</v>
       </c>
       <c r="C11" s="1">
         <v>101.92000000000002</v>
       </c>
       <c r="D11" s="1">
         <v>518.44583987441138</v>
       </c>
       <c r="E11" s="1">
         <v>26.411809235427704</v>
       </c>
       <c r="F11" s="1">
         <v>443.39352249928351</v>
       </c>
       <c r="G11" s="1">
         <v>26.244343891402711</v>
       </c>
       <c r="H11" s="1">
         <v>124.40886699507389</v>
       </c>
       <c r="I11" s="1">
@@ -1389,52 +1408,53 @@
       </c>
       <c r="P11" s="1">
         <v>30.1</v>
       </c>
       <c r="Q11" s="1">
         <v>147.19999999999999</v>
       </c>
       <c r="R11" s="1">
         <v>112.2</v>
       </c>
       <c r="S11" s="1">
         <v>108.1</v>
       </c>
       <c r="T11" s="1">
         <v>99.4</v>
       </c>
       <c r="U11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W11" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X11" s="14"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
         <v>137.5</v>
       </c>
       <c r="C12" s="1">
         <v>117.36363636363633</v>
       </c>
       <c r="D12" s="1">
         <v>59.721146398140981</v>
       </c>
       <c r="E12" s="1">
         <v>301.03761348897535</v>
       </c>
       <c r="F12" s="1">
         <v>83.110728134424818</v>
       </c>
       <c r="G12" s="1">
         <v>53.395541731467077</v>
       </c>
       <c r="H12" s="1">
         <v>202.23300970873788</v>
       </c>
       <c r="I12" s="1">
@@ -1460,52 +1480,55 @@
       </c>
       <c r="P12" s="1">
         <v>110.6</v>
       </c>
       <c r="Q12" s="1">
         <v>126.7</v>
       </c>
       <c r="R12" s="1">
         <v>116.8</v>
       </c>
       <c r="S12" s="1">
         <v>111.7</v>
       </c>
       <c r="T12" s="1">
         <v>113.2</v>
       </c>
       <c r="U12" s="10">
         <v>112.7</v>
       </c>
       <c r="V12" s="13">
         <v>73.3</v>
       </c>
       <c r="W12" s="1">
         <v>143.19999999999999</v>
       </c>
+      <c r="X12" s="1">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="1">
         <v>110.48951048951048</v>
       </c>
       <c r="C13" s="1">
         <v>108.77215189873417</v>
       </c>
       <c r="D13" s="1">
         <v>99.487955312463626</v>
       </c>
       <c r="E13" s="1">
         <v>141.45514095215816</v>
       </c>
       <c r="F13" s="1">
         <v>130.74092450177787</v>
       </c>
       <c r="G13" s="1">
         <v>102.12200752664369</v>
       </c>
       <c r="H13" s="1">
         <v>142.45014245014244</v>
       </c>
       <c r="I13" s="1">
@@ -1531,52 +1554,55 @@
       </c>
       <c r="P13" s="1">
         <v>58.8</v>
       </c>
       <c r="Q13" s="1">
         <v>247.1</v>
       </c>
       <c r="R13" s="1">
         <v>130</v>
       </c>
       <c r="S13" s="1">
         <v>94.6</v>
       </c>
       <c r="T13" s="1">
         <v>103.5</v>
       </c>
       <c r="U13" s="10">
         <v>134.80000000000001</v>
       </c>
       <c r="V13" s="13">
         <v>104</v>
       </c>
       <c r="W13" s="1">
         <v>103.2</v>
       </c>
+      <c r="X13" s="1">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="1">
         <v>110.00000000000001</v>
       </c>
       <c r="C14" s="1">
         <v>100.27272727272727</v>
       </c>
       <c r="D14" s="1">
         <v>156.21033544877608</v>
       </c>
       <c r="E14" s="1">
         <v>105.62971561230412</v>
       </c>
       <c r="F14" s="1">
         <v>262.80219780219778</v>
       </c>
       <c r="G14" s="1">
         <v>165.54463725695169</v>
       </c>
       <c r="H14" s="1">
         <v>78.050012629451885</v>
       </c>
       <c r="I14" s="1">
@@ -1602,52 +1628,55 @@
       </c>
       <c r="P14" s="1">
         <v>103.4</v>
       </c>
       <c r="Q14" s="1">
         <v>185.5</v>
       </c>
       <c r="R14" s="1">
         <v>106.8</v>
       </c>
       <c r="S14" s="1">
         <v>108.6</v>
       </c>
       <c r="T14" s="1">
         <v>100.8</v>
       </c>
       <c r="U14" s="10">
         <v>106.5</v>
       </c>
       <c r="V14" s="13">
         <v>100.9</v>
       </c>
       <c r="W14" s="1">
         <v>115.4</v>
       </c>
+      <c r="X14" s="1">
+        <v>127</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="1" t="s">
@@ -1673,52 +1702,55 @@
       </c>
       <c r="P15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q15" s="1">
         <v>123.4</v>
       </c>
       <c r="R15" s="1">
         <v>116.1</v>
       </c>
       <c r="S15" s="1">
         <v>83</v>
       </c>
       <c r="T15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="U15" s="10">
         <v>50.8</v>
       </c>
       <c r="V15" s="13">
         <v>152.6</v>
       </c>
       <c r="W15" s="1">
         <v>131.69999999999999</v>
       </c>
+      <c r="X15" s="1">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="1">
         <v>133.33333333333334</v>
       </c>
       <c r="C16" s="1">
         <v>108.25</v>
       </c>
       <c r="D16" s="1">
         <v>99.769053117782917</v>
       </c>
       <c r="E16" s="1">
         <v>220.83333333333334</v>
       </c>
       <c r="F16" s="1">
         <v>103.87840670859538</v>
       </c>
       <c r="G16" s="1">
         <v>130.27245206861755</v>
       </c>
       <c r="H16" s="1">
         <v>82.726568551510468</v>
       </c>
       <c r="I16" s="1">
@@ -1744,52 +1776,53 @@
       </c>
       <c r="P16" s="1">
         <v>34.6</v>
       </c>
       <c r="Q16" s="1">
         <v>133.6</v>
       </c>
       <c r="R16" s="1">
         <v>123.7</v>
       </c>
       <c r="S16" s="1">
         <v>100.9</v>
       </c>
       <c r="T16" s="1">
         <v>158.30000000000001</v>
       </c>
       <c r="U16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X16" s="14"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="1">
         <v>100</v>
       </c>
       <c r="C17" s="1">
         <v>116.57142857142857</v>
       </c>
       <c r="D17" s="1">
         <v>99.142156862745111</v>
       </c>
       <c r="E17" s="1">
         <v>167.36711990111249</v>
       </c>
       <c r="F17" s="1">
         <v>182.93943870014769</v>
       </c>
       <c r="G17" s="1">
         <v>101.77634234961647</v>
       </c>
       <c r="H17" s="1">
         <v>123.28441094803651</v>
       </c>
       <c r="I17" s="1">
@@ -1815,52 +1848,53 @@
       </c>
       <c r="P17" s="1">
         <v>51.3</v>
       </c>
       <c r="Q17" s="1">
         <v>155.5</v>
       </c>
       <c r="R17" s="1">
         <v>163.80000000000001</v>
       </c>
       <c r="S17" s="1">
         <v>76.599999999999994</v>
       </c>
       <c r="T17" s="1">
         <v>176.2</v>
       </c>
       <c r="U17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X17" s="14"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="1">
         <v>100</v>
       </c>
       <c r="C18" s="1">
         <v>137.84615384615384</v>
       </c>
       <c r="D18" s="1">
         <v>104.07366071428572</v>
       </c>
       <c r="E18" s="1">
         <v>160</v>
       </c>
       <c r="F18" s="1">
         <v>154.22252010723864</v>
       </c>
       <c r="G18" s="1">
         <v>129.90004345936546</v>
       </c>
       <c r="H18" s="1">
         <v>114.38608230177319</v>
       </c>
       <c r="I18" s="1">
@@ -1886,52 +1920,53 @@
       </c>
       <c r="P18" s="1">
         <v>100.8</v>
       </c>
       <c r="Q18" s="1">
         <v>123.9</v>
       </c>
       <c r="R18" s="1">
         <v>100.4</v>
       </c>
       <c r="S18" s="1">
         <v>113</v>
       </c>
       <c r="T18" s="1">
         <v>97.5</v>
       </c>
       <c r="U18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="14" t="s">
         <v>22</v>
       </c>
+      <c r="X18" s="14"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="1">
         <v>107.79220779220779</v>
       </c>
       <c r="C19" s="1">
         <v>103.03132530120482</v>
       </c>
       <c r="D19" s="1">
         <v>243.09369006969456</v>
       </c>
       <c r="E19" s="1">
         <v>152.13292028246522</v>
       </c>
       <c r="F19" s="1">
         <v>132.75406311262884</v>
       </c>
       <c r="G19" s="1">
         <v>132.25786475105278</v>
       </c>
       <c r="H19" s="1">
         <v>79.177787142388908</v>
       </c>
       <c r="I19" s="1">
@@ -1957,52 +1992,55 @@
       </c>
       <c r="P19" s="1">
         <v>36.9</v>
       </c>
       <c r="Q19" s="1">
         <v>77.099999999999994</v>
       </c>
       <c r="R19" s="1">
         <v>107</v>
       </c>
       <c r="S19" s="1">
         <v>110.9</v>
       </c>
       <c r="T19" s="1">
         <v>102.5</v>
       </c>
       <c r="U19" s="10">
         <v>101.8</v>
       </c>
       <c r="V19" s="13">
         <v>105.5</v>
       </c>
       <c r="W19" s="1">
         <v>114.7</v>
       </c>
+      <c r="X19" s="1">
+        <v>103</v>
+      </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="1">
         <v>116.47058823529413</v>
       </c>
       <c r="C20" s="1">
         <v>106.06060606060606</v>
       </c>
       <c r="D20" s="1">
         <v>90.266666666666666</v>
       </c>
       <c r="E20" s="1">
         <v>143.89111626925512</v>
       </c>
       <c r="F20" s="1">
         <v>118.25047660947352</v>
       </c>
       <c r="G20" s="1">
         <v>104.88001488187513</v>
       </c>
       <c r="H20" s="1">
         <v>124.88471089038666</v>
       </c>
       <c r="I20" s="1">
@@ -2028,52 +2066,53 @@
       </c>
       <c r="P20" s="1">
         <v>26.4</v>
       </c>
       <c r="Q20" s="1">
         <v>176</v>
       </c>
       <c r="R20" s="1">
         <v>126.7</v>
       </c>
       <c r="S20" s="1">
         <v>91.1</v>
       </c>
       <c r="T20" s="1">
         <v>170.9</v>
       </c>
       <c r="U20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W20" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="X20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="1">
         <v>112.5</v>
       </c>
       <c r="C21" s="1">
         <v>393.77777777777777</v>
       </c>
       <c r="D21" s="1">
         <v>33.718961625282169</v>
       </c>
       <c r="E21" s="1">
         <v>187.19665271966528</v>
       </c>
       <c r="F21" s="1">
         <v>157.66651765757712</v>
       </c>
       <c r="G21" s="1">
         <v>124.44003402324921</v>
       </c>
       <c r="H21" s="1">
         <v>117.74891774891773</v>
       </c>
       <c r="I21" s="1">
@@ -2099,52 +2138,55 @@
       </c>
       <c r="P21" s="1">
         <v>64.3</v>
       </c>
       <c r="Q21" s="1">
         <v>194.5</v>
       </c>
       <c r="R21" s="1">
         <v>58.9</v>
       </c>
       <c r="S21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T21" s="1">
         <v>109.5</v>
       </c>
       <c r="U21" s="10">
         <v>35.799999999999997</v>
       </c>
       <c r="V21" s="13">
         <v>157.69999999999999</v>
       </c>
       <c r="W21" s="1">
         <v>108.4</v>
       </c>
+      <c r="X21" s="1">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="1">
         <v>86.666666666666671</v>
       </c>
       <c r="C22" s="1">
         <v>116.69230769230768</v>
       </c>
       <c r="D22" s="1">
         <v>76.137112722478577</v>
       </c>
       <c r="E22" s="1">
         <v>130.90909090909091</v>
       </c>
       <c r="F22" s="1">
         <v>127.38095238095238</v>
       </c>
       <c r="G22" s="1">
         <v>125.8047767393562</v>
       </c>
       <c r="H22" s="1">
         <v>116.30210482872472</v>
       </c>
       <c r="I22" s="1">
@@ -2170,52 +2212,53 @@
       </c>
       <c r="P22" s="1">
         <v>99.2</v>
       </c>
       <c r="Q22" s="1">
         <v>133.80000000000001</v>
       </c>
       <c r="R22" s="1">
         <v>102.2</v>
       </c>
       <c r="S22" s="1">
         <v>108.3</v>
       </c>
       <c r="T22" s="1">
         <v>167.5</v>
       </c>
       <c r="U22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W22" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="X22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="1">
         <v>114.81481481481481</v>
       </c>
       <c r="C23" s="1">
         <v>101.20430107526883</v>
       </c>
       <c r="D23" s="1">
         <v>156.40671483212918</v>
       </c>
       <c r="E23" s="1">
         <v>121.28252156782828</v>
       </c>
       <c r="F23" s="1">
         <v>147.1266942981965</v>
       </c>
       <c r="G23" s="1">
         <v>90.485254555606303</v>
       </c>
       <c r="H23" s="1">
         <v>152.21439991024599</v>
       </c>
       <c r="I23" s="1">
@@ -2241,52 +2284,55 @@
       </c>
       <c r="P23" s="1">
         <v>54.5</v>
       </c>
       <c r="Q23" s="1">
         <v>113.2</v>
       </c>
       <c r="R23" s="1">
         <v>158.9</v>
       </c>
       <c r="S23" s="1">
         <v>103.8</v>
       </c>
       <c r="T23" s="1">
         <v>100.3</v>
       </c>
       <c r="U23" s="10">
         <v>105.2</v>
       </c>
       <c r="V23" s="13">
         <v>87.4</v>
       </c>
       <c r="W23" s="1">
         <v>137.30000000000001</v>
       </c>
+      <c r="X23" s="1">
+        <v>91.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="1">
         <v>133.33333333333331</v>
       </c>
       <c r="C24" s="1">
         <v>111.75</v>
       </c>
       <c r="D24" s="1">
         <v>115.73452647278151</v>
       </c>
       <c r="E24" s="1">
         <v>164.94845360824741</v>
       </c>
       <c r="F24" s="1">
         <v>102.49999999999999</v>
       </c>
       <c r="G24" s="1">
         <v>108.76524390243902</v>
       </c>
       <c r="H24" s="1">
         <v>152.06727400140153</v>
       </c>
       <c r="I24" s="1">
@@ -2312,52 +2358,53 @@
       </c>
       <c r="P24" s="1">
         <v>54.1</v>
       </c>
       <c r="Q24" s="1">
         <v>130.9</v>
       </c>
       <c r="R24" s="1">
         <v>198.4</v>
       </c>
       <c r="S24" s="1">
         <v>51.6</v>
       </c>
       <c r="T24" s="1">
         <v>164.9</v>
       </c>
       <c r="U24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="V24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="W24" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="X24" s="1"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="1">
         <v>110.00000000000001</v>
       </c>
       <c r="C25" s="1">
         <v>133.04545454545453</v>
       </c>
       <c r="D25" s="1">
         <v>68.09019473864025</v>
       </c>
       <c r="E25" s="1">
         <v>109.93477170095332</v>
       </c>
       <c r="F25" s="1">
         <v>95.2076677316294</v>
       </c>
       <c r="G25" s="1">
         <v>169.65484180249283</v>
       </c>
       <c r="H25" s="1">
         <v>103.56032777620796</v>
       </c>
       <c r="I25" s="1">
@@ -2383,52 +2430,55 @@
       </c>
       <c r="P25" s="1">
         <v>7.9</v>
       </c>
       <c r="Q25" s="1">
         <v>239</v>
       </c>
       <c r="R25" s="1">
         <v>98.2</v>
       </c>
       <c r="S25" s="1">
         <v>118.8</v>
       </c>
       <c r="T25" s="1">
         <v>127.1</v>
       </c>
       <c r="U25" s="11">
         <v>125.6</v>
       </c>
       <c r="V25" s="13">
         <v>147.4</v>
       </c>
       <c r="W25" s="1">
         <v>117.7</v>
       </c>
+      <c r="X25" s="1">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="1">
         <v>102.27272727272727</v>
       </c>
       <c r="C26" s="1">
         <v>128.06666666666669</v>
       </c>
       <c r="D26" s="1">
         <v>107.88362542657181</v>
       </c>
       <c r="E26" s="1">
         <v>200.92215312030879</v>
       </c>
       <c r="F26" s="1">
         <v>138.22179528231402</v>
       </c>
       <c r="G26" s="1">
         <v>68.200772200772207</v>
       </c>
       <c r="H26" s="1">
         <v>168.91700634057969</v>
       </c>
       <c r="I26" s="1">
@@ -2454,82 +2504,86 @@
       </c>
       <c r="P26" s="1">
         <v>102</v>
       </c>
       <c r="Q26" s="1">
         <v>153.5</v>
       </c>
       <c r="R26" s="1">
         <v>109.2</v>
       </c>
       <c r="S26" s="1">
         <v>108.8</v>
       </c>
       <c r="T26" s="1">
         <v>101.3</v>
       </c>
       <c r="U26" s="11">
         <v>104.1</v>
       </c>
       <c r="V26" s="13">
         <v>113.2</v>
       </c>
       <c r="W26" s="1">
         <v>74.8</v>
       </c>
+      <c r="X26" s="1">
+        <v>110.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:23" ht="14.25" customHeight="1">
-      <c r="A27" s="28" t="s">
+    <row r="27" spans="1:24" ht="14.25" customHeight="1">
+      <c r="A27" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="28"/>
-      <c r="C27" s="28"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
-[...9 lines deleted...]
-    <mergeCell ref="S3:S4"/>
+  <mergeCells count="27">
+    <mergeCell ref="A2:X2"/>
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:U2"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="C3:C4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="D3:D4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>