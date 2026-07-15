--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -668,120 +668,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="W30" sqref="W30"/>
+      <selection activeCell="X32" sqref="X32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="16" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="16"/>
     <col min="6" max="6" width="7.7109375" style="16" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="16" customWidth="1"/>
     <col min="8" max="13" width="9.140625" style="16"/>
     <col min="14" max="14" width="9.140625" style="20"/>
     <col min="15" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="28.5" customHeight="1">
+    <row r="1" spans="1:24" ht="28.5" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1" thickBot="1">
+    <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
     </row>
-    <row r="3" spans="1:23" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="21">
         <v>2003</v>
       </c>
       <c r="C3" s="21">
         <v>2004</v>
       </c>
       <c r="D3" s="21">
         <v>2005</v>
       </c>
       <c r="E3" s="21">
         <v>2006</v>
       </c>
       <c r="F3" s="21">
         <v>2007</v>
       </c>
       <c r="G3" s="21">
         <v>2008</v>
       </c>
       <c r="H3" s="21">
         <v>2009</v>
       </c>
       <c r="I3" s="21">
         <v>2010</v>
       </c>
@@ -805,52 +806,55 @@
       </c>
       <c r="P3" s="21">
         <v>2017</v>
       </c>
       <c r="Q3" s="21">
         <v>2018</v>
       </c>
       <c r="R3" s="21">
         <v>2019</v>
       </c>
       <c r="S3" s="22">
         <v>2020</v>
       </c>
       <c r="T3" s="22">
         <v>2021</v>
       </c>
       <c r="U3" s="22" t="s">
         <v>25</v>
       </c>
       <c r="V3" s="24">
         <v>2023</v>
       </c>
       <c r="W3" s="21">
         <v>2024</v>
       </c>
+      <c r="X3" s="21">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1">
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>112.4</v>
       </c>
       <c r="C4" s="7">
         <v>108.5</v>
       </c>
       <c r="D4" s="7">
         <v>146.6</v>
       </c>
       <c r="E4" s="7">
         <v>130.1</v>
       </c>
       <c r="F4" s="7">
         <v>120.9</v>
       </c>
       <c r="G4" s="7">
         <v>103.5</v>
       </c>
       <c r="H4" s="7">
         <v>128.69999999999999</v>
       </c>
       <c r="I4" s="7">
@@ -876,52 +880,55 @@
       </c>
       <c r="P4" s="5">
         <v>44.4</v>
       </c>
       <c r="Q4" s="10">
         <v>126.4</v>
       </c>
       <c r="R4" s="10">
         <v>118</v>
       </c>
       <c r="S4" s="10">
         <v>100.7</v>
       </c>
       <c r="T4" s="10">
         <v>102.8</v>
       </c>
       <c r="U4" s="10">
         <v>100.9</v>
       </c>
       <c r="V4" s="27">
         <v>88.3</v>
       </c>
       <c r="W4" s="7">
         <v>101.5</v>
       </c>
+      <c r="X4" s="7">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8">
         <v>114.28571428571431</v>
       </c>
       <c r="C5" s="8">
         <v>106.25</v>
       </c>
       <c r="D5" s="8">
         <v>135.29411764705881</v>
       </c>
       <c r="E5" s="8">
         <v>107.60869565217392</v>
       </c>
       <c r="F5" s="8">
         <v>101.01010101010101</v>
       </c>
       <c r="G5" s="8">
         <v>101</v>
       </c>
       <c r="H5" s="8">
         <v>158.41584158415841</v>
       </c>
       <c r="I5" s="8">
@@ -947,52 +954,53 @@
       </c>
       <c r="P5" s="1">
         <v>28.5</v>
       </c>
       <c r="Q5" s="11">
         <v>212.8</v>
       </c>
       <c r="R5" s="11">
         <v>102.1</v>
       </c>
       <c r="S5" s="11">
         <v>107.9</v>
       </c>
       <c r="T5" s="11">
         <v>78.5</v>
       </c>
       <c r="U5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V5" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W5" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X5" s="8"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>136.66666666666666</v>
       </c>
       <c r="C6" s="8">
         <v>102.4390243902439</v>
       </c>
       <c r="D6" s="8">
         <v>97.619047619047606</v>
       </c>
       <c r="E6" s="8">
         <v>139.02439024390245</v>
       </c>
       <c r="F6" s="8">
         <v>138.59649122807019</v>
       </c>
       <c r="G6" s="8">
         <v>103.79746835443035</v>
       </c>
       <c r="H6" s="8">
         <v>170.73170731707319</v>
       </c>
       <c r="I6" s="8">
@@ -1018,81 +1026,85 @@
       </c>
       <c r="P6" s="1">
         <v>23.2</v>
       </c>
       <c r="Q6" s="11">
         <v>363.3</v>
       </c>
       <c r="R6" s="11">
         <v>249.1</v>
       </c>
       <c r="S6" s="11">
         <v>88.8</v>
       </c>
       <c r="T6" s="11">
         <v>117.7</v>
       </c>
       <c r="U6" s="11">
         <v>92.9</v>
       </c>
       <c r="V6" s="25">
         <v>89.9</v>
       </c>
       <c r="W6" s="8">
         <v>105.8</v>
       </c>
+      <c r="X6" s="8">
+        <v>149.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="1"/>
       <c r="N7" s="11"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="25"/>
       <c r="W7" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X7" s="8"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="8">
         <v>100</v>
       </c>
       <c r="C8" s="8">
         <v>133.33333333333334</v>
       </c>
       <c r="D8" s="8">
         <v>125</v>
       </c>
       <c r="E8" s="8">
         <v>100</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>100</v>
       </c>
       <c r="H8" s="8">
         <v>200</v>
       </c>
       <c r="I8" s="8">
@@ -1118,52 +1130,55 @@
       </c>
       <c r="P8" s="1">
         <v>103.9</v>
       </c>
       <c r="Q8" s="11">
         <v>155</v>
       </c>
       <c r="R8" s="11">
         <v>112.3</v>
       </c>
       <c r="S8" s="11">
         <v>101</v>
       </c>
       <c r="T8" s="11">
         <v>100.2</v>
       </c>
       <c r="U8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="8">
+        <v>150.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>100</v>
       </c>
       <c r="C9" s="8">
         <v>140</v>
       </c>
       <c r="D9" s="8">
         <v>114.28571428571431</v>
       </c>
       <c r="E9" s="8">
         <v>100</v>
       </c>
       <c r="F9" s="8">
         <v>100</v>
       </c>
       <c r="G9" s="8">
         <v>140.25</v>
       </c>
       <c r="H9" s="8">
         <v>98.039215686274503</v>
       </c>
       <c r="I9" s="8">
@@ -1189,52 +1204,53 @@
       </c>
       <c r="P9" s="1">
         <v>118.5</v>
       </c>
       <c r="Q9" s="11">
         <v>189.3</v>
       </c>
       <c r="R9" s="11">
         <v>113.6</v>
       </c>
       <c r="S9" s="11">
         <v>148</v>
       </c>
       <c r="T9" s="11">
         <v>101.3</v>
       </c>
       <c r="U9" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X9" s="8"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
         <v>104.16666666666667</v>
       </c>
       <c r="C10" s="8">
         <v>104</v>
       </c>
       <c r="D10" s="8">
         <v>76.92307692307692</v>
       </c>
       <c r="E10" s="8">
         <v>150</v>
       </c>
       <c r="F10" s="8">
         <v>46.666666666666664</v>
       </c>
       <c r="G10" s="8">
         <v>175.14285714285717</v>
       </c>
       <c r="H10" s="8">
         <v>187.60195758564436</v>
       </c>
       <c r="I10" s="8">
@@ -1260,52 +1276,53 @@
       </c>
       <c r="P10" s="1">
         <v>84.3</v>
       </c>
       <c r="Q10" s="11">
         <v>111</v>
       </c>
       <c r="R10" s="11">
         <v>174.5</v>
       </c>
       <c r="S10" s="11">
         <v>112.6</v>
       </c>
       <c r="T10" s="11">
         <v>102</v>
       </c>
       <c r="U10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X10" s="8"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8">
         <v>137.5</v>
       </c>
       <c r="C11" s="8">
         <v>100</v>
       </c>
       <c r="D11" s="8">
         <v>72.727272727272734</v>
       </c>
       <c r="E11" s="8">
         <v>187.5</v>
       </c>
       <c r="F11" s="8">
         <v>126.66666666666666</v>
       </c>
       <c r="G11" s="8">
         <v>19.789473684210527</v>
       </c>
       <c r="H11" s="8">
         <v>425.531914893617</v>
       </c>
       <c r="I11" s="8">
@@ -1331,52 +1348,55 @@
       </c>
       <c r="P11" s="1">
         <v>77.599999999999994</v>
       </c>
       <c r="Q11" s="11">
         <v>159.19999999999999</v>
       </c>
       <c r="R11" s="11">
         <v>92.7</v>
       </c>
       <c r="S11" s="11">
         <v>130.80000000000001</v>
       </c>
       <c r="T11" s="11">
         <v>115.7</v>
       </c>
       <c r="U11" s="11">
         <v>134.5</v>
       </c>
       <c r="V11" s="25">
         <v>73.3</v>
       </c>
       <c r="W11" s="8">
         <v>85.2</v>
       </c>
+      <c r="X11" s="8">
+        <v>113.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
         <v>110.48951048951048</v>
       </c>
       <c r="C12" s="8">
         <v>108.86075949367087</v>
       </c>
       <c r="D12" s="8">
         <v>99.418604651162795</v>
       </c>
       <c r="E12" s="8">
         <v>135.67251461988303</v>
       </c>
       <c r="F12" s="8">
         <v>135.77586206896552</v>
       </c>
       <c r="G12" s="8">
         <v>98.634920634920633</v>
       </c>
       <c r="H12" s="8">
         <v>135.82233665915675</v>
       </c>
       <c r="I12" s="8">
@@ -1402,52 +1422,55 @@
       </c>
       <c r="P12" s="1">
         <v>53.6</v>
       </c>
       <c r="Q12" s="11">
         <v>245.1</v>
       </c>
       <c r="R12" s="11">
         <v>130.30000000000001</v>
       </c>
       <c r="S12" s="11">
         <v>99.5</v>
       </c>
       <c r="T12" s="11">
         <v>108.7</v>
       </c>
       <c r="U12" s="11">
         <v>110.6</v>
       </c>
       <c r="V12" s="25">
         <v>109.8</v>
       </c>
       <c r="W12" s="8">
         <v>119.2</v>
       </c>
+      <c r="X12" s="8">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8">
         <v>110.00000000000001</v>
       </c>
       <c r="C13" s="8">
         <v>100</v>
       </c>
       <c r="D13" s="8">
         <v>154.54545454545453</v>
       </c>
       <c r="E13" s="8">
         <v>105.88235294117648</v>
       </c>
       <c r="F13" s="8">
         <v>222.22222222222223</v>
       </c>
       <c r="G13" s="8">
         <v>136.20000000000002</v>
       </c>
       <c r="H13" s="8">
         <v>102.79001468428778</v>
       </c>
       <c r="I13" s="8">
@@ -1473,52 +1496,55 @@
       </c>
       <c r="P13" s="1">
         <v>106</v>
       </c>
       <c r="Q13" s="11">
         <v>173.8</v>
       </c>
       <c r="R13" s="11">
         <v>114</v>
       </c>
       <c r="S13" s="11">
         <v>102.1</v>
       </c>
       <c r="T13" s="11">
         <v>107.3</v>
       </c>
       <c r="U13" s="11">
         <v>105.5</v>
       </c>
       <c r="V13" s="25">
         <v>101.9</v>
       </c>
       <c r="W13" s="8">
         <v>115.4</v>
       </c>
+      <c r="X13" s="8">
+        <v>86.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="8" t="s">
@@ -1544,52 +1570,55 @@
       </c>
       <c r="P14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="Q14" s="12">
         <v>793.1</v>
       </c>
       <c r="R14" s="12">
         <v>100.2</v>
       </c>
       <c r="S14" s="12">
         <v>126.8</v>
       </c>
       <c r="T14" s="12">
         <v>105.1</v>
       </c>
       <c r="U14" s="11">
         <v>50.8</v>
       </c>
       <c r="V14" s="25">
         <v>152.6</v>
       </c>
       <c r="W14" s="8">
         <v>131.69999999999999</v>
       </c>
+      <c r="X14" s="8">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>133.33333333333334</v>
       </c>
       <c r="C15" s="8">
         <v>112.5</v>
       </c>
       <c r="D15" s="8">
         <v>100</v>
       </c>
       <c r="E15" s="8">
         <v>122.22222222222223</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="8">
         <v>108.69565217391306</v>
       </c>
       <c r="I15" s="8">
@@ -1615,52 +1644,53 @@
       </c>
       <c r="P15" s="1">
         <v>96.9</v>
       </c>
       <c r="Q15" s="11">
         <v>120.7</v>
       </c>
       <c r="R15" s="11">
         <v>146.1</v>
       </c>
       <c r="S15" s="11">
         <v>122.4</v>
       </c>
       <c r="T15" s="11">
         <v>113.2</v>
       </c>
       <c r="U15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X15" s="8"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="8">
         <v>100</v>
       </c>
       <c r="C16" s="8">
         <v>114.28571428571431</v>
       </c>
       <c r="D16" s="8">
         <v>100</v>
       </c>
       <c r="E16" s="8">
         <v>174.99999999999997</v>
       </c>
       <c r="F16" s="8">
         <v>121.42857142857144</v>
       </c>
       <c r="G16" s="8">
         <v>110.05882352941177</v>
       </c>
       <c r="H16" s="8">
         <v>133.61838588989846</v>
       </c>
       <c r="I16" s="8">
@@ -1686,52 +1716,53 @@
       </c>
       <c r="P16" s="1">
         <v>94</v>
       </c>
       <c r="Q16" s="11">
         <v>116.1</v>
       </c>
       <c r="R16" s="11">
         <v>94.5</v>
       </c>
       <c r="S16" s="11">
         <v>107.7</v>
       </c>
       <c r="T16" s="11">
         <v>113.3</v>
       </c>
       <c r="U16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X16" s="8"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="8">
         <v>100</v>
       </c>
       <c r="C17" s="8">
         <v>138.46153846153845</v>
       </c>
       <c r="D17" s="8">
         <v>105.55555555555556</v>
       </c>
       <c r="E17" s="8">
         <v>121.05263157894737</v>
       </c>
       <c r="F17" s="8">
         <v>200</v>
       </c>
       <c r="G17" s="8">
         <v>114.80434782608695</v>
       </c>
       <c r="H17" s="8">
         <v>98.466199583412234</v>
       </c>
       <c r="I17" s="8">
@@ -1757,52 +1788,53 @@
       </c>
       <c r="P17" s="1">
         <v>102.1</v>
       </c>
       <c r="Q17" s="11">
         <v>92.7</v>
       </c>
       <c r="R17" s="11">
         <v>134.30000000000001</v>
       </c>
       <c r="S17" s="11">
         <v>74.7</v>
       </c>
       <c r="T17" s="11">
         <v>147.4</v>
       </c>
       <c r="U17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X17" s="8"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="8">
         <v>113.1578947368421</v>
       </c>
       <c r="C18" s="8">
         <v>104.65116279069765</v>
       </c>
       <c r="D18" s="8">
         <v>232.83950617283949</v>
       </c>
       <c r="E18" s="8">
         <v>131.91940615058326</v>
       </c>
       <c r="F18" s="8">
         <v>119.53376205787779</v>
       </c>
       <c r="G18" s="8">
         <v>107.09145931405514</v>
       </c>
       <c r="H18" s="8">
         <v>101.41605701905867</v>
       </c>
       <c r="I18" s="8">
@@ -1828,52 +1860,55 @@
       </c>
       <c r="P18" s="1">
         <v>36.299999999999997</v>
       </c>
       <c r="Q18" s="11">
         <v>77.5</v>
       </c>
       <c r="R18" s="11">
         <v>105.6</v>
       </c>
       <c r="S18" s="11">
         <v>103</v>
       </c>
       <c r="T18" s="11">
         <v>105.8</v>
       </c>
       <c r="U18" s="11">
         <v>107.2</v>
       </c>
       <c r="V18" s="25">
         <v>105.7</v>
       </c>
       <c r="W18" s="8">
         <v>91.1</v>
       </c>
+      <c r="X18" s="8">
+        <v>102.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <v>116.47058823529413</v>
       </c>
       <c r="C19" s="8">
         <v>106.06060606060606</v>
       </c>
       <c r="D19" s="8">
         <v>90.476190476190482</v>
       </c>
       <c r="E19" s="8">
         <v>127.36842105263158</v>
       </c>
       <c r="F19" s="8">
         <v>122.31404958677687</v>
       </c>
       <c r="G19" s="8">
         <v>113.12162162162163</v>
       </c>
       <c r="H19" s="8">
         <v>126.03034285031657</v>
       </c>
       <c r="I19" s="8">
@@ -1899,52 +1934,53 @@
       </c>
       <c r="P19" s="6">
         <v>12.4</v>
       </c>
       <c r="Q19" s="13">
         <v>552.1</v>
       </c>
       <c r="R19" s="13">
         <v>112.1</v>
       </c>
       <c r="S19" s="11">
         <v>103</v>
       </c>
       <c r="T19" s="11">
         <v>133.1</v>
       </c>
       <c r="U19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W19" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X19" s="8"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <v>112.5</v>
       </c>
       <c r="C20" s="8">
         <v>155.55555555555554</v>
       </c>
       <c r="D20" s="8">
         <v>85.714285714285722</v>
       </c>
       <c r="E20" s="8">
         <v>150</v>
       </c>
       <c r="F20" s="8">
         <v>194.44444444444443</v>
       </c>
       <c r="G20" s="8">
         <v>111.4</v>
       </c>
       <c r="H20" s="8">
         <v>115.41420877147988</v>
       </c>
       <c r="I20" s="8">
@@ -1970,52 +2006,55 @@
       </c>
       <c r="P20" s="1">
         <v>35.6</v>
       </c>
       <c r="Q20" s="11">
         <v>98.1</v>
       </c>
       <c r="R20" s="11">
         <v>116.9</v>
       </c>
       <c r="S20" s="11">
         <v>104.1</v>
       </c>
       <c r="T20" s="11">
         <v>102.8</v>
       </c>
       <c r="U20" s="11">
         <v>35.799999999999997</v>
       </c>
       <c r="V20" s="25">
         <v>157.69999999999999</v>
       </c>
       <c r="W20" s="8">
         <v>108.4</v>
       </c>
+      <c r="X20" s="8">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>86.666666666666671</v>
       </c>
       <c r="C21" s="8">
         <v>115.38461538461537</v>
       </c>
       <c r="D21" s="8">
         <v>73.333333333333343</v>
       </c>
       <c r="E21" s="8">
         <v>136.36363636363635</v>
       </c>
       <c r="F21" s="8">
         <v>106.66666666666667</v>
       </c>
       <c r="G21" s="8">
         <v>110.81249999999999</v>
       </c>
       <c r="H21" s="8">
         <v>157.92442188381276</v>
       </c>
       <c r="I21" s="8">
@@ -2041,52 +2080,53 @@
       </c>
       <c r="P21" s="1">
         <v>99.2</v>
       </c>
       <c r="Q21" s="11">
         <v>101.9</v>
       </c>
       <c r="R21" s="11">
         <v>134.19999999999999</v>
       </c>
       <c r="S21" s="11">
         <v>108.3</v>
       </c>
       <c r="T21" s="11">
         <v>110.1</v>
       </c>
       <c r="U21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W21" s="8" t="s">
         <v>22</v>
       </c>
+      <c r="X21" s="8"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>114.81481481481481</v>
       </c>
       <c r="C22" s="8">
         <v>101.0752688172043</v>
       </c>
       <c r="D22" s="8">
         <v>146.45390070921985</v>
       </c>
       <c r="E22" s="8">
         <v>118.64406779661019</v>
       </c>
       <c r="F22" s="8">
         <v>91.83673469387756</v>
       </c>
       <c r="G22" s="8">
         <v>103.96444444444444</v>
       </c>
       <c r="H22" s="8">
         <v>188.09849521203833</v>
       </c>
       <c r="I22" s="8">
@@ -2112,52 +2152,55 @@
       </c>
       <c r="P22" s="1">
         <v>48.5</v>
       </c>
       <c r="Q22" s="11">
         <v>134</v>
       </c>
       <c r="R22" s="11">
         <v>133.80000000000001</v>
       </c>
       <c r="S22" s="11">
         <v>96.9</v>
       </c>
       <c r="T22" s="11">
         <v>90.5</v>
       </c>
       <c r="U22" s="11">
         <v>91.5</v>
       </c>
       <c r="V22" s="25">
         <v>67.7</v>
       </c>
       <c r="W22" s="8">
         <v>92.8</v>
       </c>
+      <c r="X22" s="8">
+        <v>153.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="9">
         <v>133.33333333333331</v>
       </c>
       <c r="C23" s="9">
         <v>108.33333333333334</v>
       </c>
       <c r="D23" s="9">
         <v>115.38461538461537</v>
       </c>
       <c r="E23" s="9">
         <v>106.66666666666667</v>
       </c>
       <c r="F23" s="9">
         <v>162.5</v>
       </c>
       <c r="G23" s="9">
         <v>84.769230769230774</v>
       </c>
       <c r="H23" s="9">
         <v>176.95099818511795</v>
       </c>
       <c r="I23" s="9">
@@ -2183,52 +2226,53 @@
       </c>
       <c r="P23" s="2">
         <v>46.4</v>
       </c>
       <c r="Q23" s="14">
         <v>152.6</v>
       </c>
       <c r="R23" s="14">
         <v>101.1</v>
       </c>
       <c r="S23" s="14">
         <v>101.2</v>
       </c>
       <c r="T23" s="14">
         <v>101.5</v>
       </c>
       <c r="U23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="26" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="9" t="s">
         <v>22</v>
       </c>
+      <c r="X23" s="9"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8">
         <v>110.00000000000001</v>
       </c>
       <c r="C24" s="8">
         <v>131.81818181818181</v>
       </c>
       <c r="D24" s="8">
         <v>68.965517241379317</v>
       </c>
       <c r="E24" s="8">
         <v>110.00000000000001</v>
       </c>
       <c r="F24" s="8">
         <v>77.272727272727266</v>
       </c>
       <c r="G24" s="8">
         <v>198.76470588235296</v>
       </c>
       <c r="H24" s="8">
         <v>94.702574726250376</v>
       </c>
       <c r="I24" s="8">
@@ -2254,52 +2298,55 @@
       </c>
       <c r="P24" s="6">
         <v>5.6</v>
       </c>
       <c r="Q24" s="13">
         <v>288.39999999999998</v>
       </c>
       <c r="R24" s="13">
         <v>114.7</v>
       </c>
       <c r="S24" s="13">
         <v>118.8</v>
       </c>
       <c r="T24" s="13">
         <v>127.1</v>
       </c>
       <c r="U24" s="13">
         <v>125.6</v>
       </c>
       <c r="V24" s="25">
         <v>97.7</v>
       </c>
       <c r="W24" s="8">
         <v>128.69999999999999</v>
       </c>
+      <c r="X24" s="8">
+        <v>99.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="8">
         <v>102.27272727272727</v>
       </c>
       <c r="C25" s="8">
         <v>128.14814814814815</v>
       </c>
       <c r="D25" s="8">
         <v>86.705202312138724</v>
       </c>
       <c r="E25" s="8">
         <v>157.99999999999997</v>
       </c>
       <c r="F25" s="8">
         <v>165.82278481012656</v>
       </c>
       <c r="G25" s="8">
         <v>82.198473282442762</v>
       </c>
       <c r="H25" s="8">
         <v>154.16047548291232</v>
       </c>
       <c r="I25" s="8">
@@ -2325,60 +2372,63 @@
       </c>
       <c r="P25" s="6">
         <v>107.8</v>
       </c>
       <c r="Q25" s="13">
         <v>158.1</v>
       </c>
       <c r="R25" s="13">
         <v>112.7</v>
       </c>
       <c r="S25" s="13">
         <v>97.6</v>
       </c>
       <c r="T25" s="13">
         <v>110.9</v>
       </c>
       <c r="U25" s="13">
         <v>102.1</v>
       </c>
       <c r="V25" s="25">
         <v>73.599999999999994</v>
       </c>
       <c r="W25" s="8">
         <v>88.7</v>
       </c>
+      <c r="X25" s="8">
+        <v>133.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" s="23" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>