--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -599,121 +599,122 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="Y20" sqref="Y20"/>
+      <selection activeCell="U35" sqref="U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="16.5" customHeight="1">
+    <row r="1" spans="1:24" ht="16.5" customHeight="1">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="20"/>
       <c r="P1" s="20"/>
       <c r="Q1" s="20"/>
       <c r="R1" s="20"/>
       <c r="S1" s="20"/>
       <c r="T1" s="20"/>
       <c r="U1" s="20"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
       <c r="U2" s="21"/>
       <c r="V2" s="21"/>
       <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14">
         <v>2003</v>
       </c>
       <c r="C3" s="14">
         <v>2004</v>
       </c>
       <c r="D3" s="14">
         <v>2005</v>
       </c>
       <c r="E3" s="14">
         <v>2006</v>
       </c>
       <c r="F3" s="14">
         <v>2007</v>
       </c>
       <c r="G3" s="14">
         <v>2008</v>
       </c>
       <c r="H3" s="14">
         <v>2009</v>
       </c>
       <c r="I3" s="14">
         <v>2010</v>
       </c>
@@ -737,52 +738,55 @@
       </c>
       <c r="P3" s="14">
         <v>2017</v>
       </c>
       <c r="Q3" s="14">
         <v>2018</v>
       </c>
       <c r="R3" s="14">
         <v>2019</v>
       </c>
       <c r="S3" s="14">
         <v>2020</v>
       </c>
       <c r="T3" s="14">
         <v>2021</v>
       </c>
       <c r="U3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="V3" s="14">
         <v>2023</v>
       </c>
       <c r="W3" s="14">
         <v>2024</v>
       </c>
+      <c r="X3" s="14">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
+    <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="4">
         <v>133</v>
       </c>
       <c r="C4" s="4">
         <v>146</v>
       </c>
       <c r="D4" s="4">
         <v>257</v>
       </c>
       <c r="E4" s="4">
         <v>377</v>
       </c>
       <c r="F4" s="5">
         <v>468</v>
       </c>
       <c r="G4" s="8">
         <v>527</v>
       </c>
       <c r="H4" s="3">
         <v>561</v>
       </c>
       <c r="I4" s="11">
@@ -808,52 +812,55 @@
       </c>
       <c r="P4" s="6">
         <v>646.05899999999997</v>
       </c>
       <c r="Q4" s="11">
         <v>713</v>
       </c>
       <c r="R4" s="7">
         <v>895</v>
       </c>
       <c r="S4" s="7">
         <v>959.34</v>
       </c>
       <c r="T4" s="15">
         <v>1019.1369999999999</v>
       </c>
       <c r="U4" s="15">
         <v>790</v>
       </c>
       <c r="V4" s="15">
         <v>821</v>
       </c>
       <c r="W4" s="15">
         <v>970</v>
       </c>
+      <c r="X4" s="15">
+        <v>1080</v>
+      </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>6.4</v>
       </c>
       <c r="C5" s="9">
         <v>6.8090000000000002</v>
       </c>
       <c r="D5" s="9">
         <v>31.649000000000001</v>
       </c>
       <c r="E5" s="9">
         <v>56.704000000000001</v>
       </c>
       <c r="F5" s="9">
         <v>16.306999999999999</v>
       </c>
       <c r="G5" s="9">
         <v>26.923999999999999</v>
       </c>
       <c r="H5" s="9">
         <v>35.591000000000001</v>
       </c>
       <c r="I5" s="9">
@@ -879,52 +886,53 @@
       </c>
       <c r="P5" s="9">
         <v>100.14700000000001</v>
       </c>
       <c r="Q5" s="9">
         <v>90.198999999999998</v>
       </c>
       <c r="R5" s="9">
         <v>126.06</v>
       </c>
       <c r="S5" s="9">
         <v>137.548</v>
       </c>
       <c r="T5" s="16">
         <v>141.54499999999999</v>
       </c>
       <c r="U5" s="16">
         <v>38</v>
       </c>
       <c r="V5" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W5" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X5" s="16"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="C6" s="9">
         <v>4.2389999999999999</v>
       </c>
       <c r="D6" s="9">
         <v>5.601</v>
       </c>
       <c r="E6" s="9">
         <v>8.9990000000000006</v>
       </c>
       <c r="F6" s="9">
         <v>19.64</v>
       </c>
       <c r="G6" s="9">
         <v>26.131</v>
       </c>
       <c r="H6" s="9">
         <v>25.277999999999999</v>
       </c>
       <c r="I6" s="9">
@@ -950,81 +958,87 @@
       </c>
       <c r="P6" s="9">
         <v>11.978</v>
       </c>
       <c r="Q6" s="9">
         <v>15.19</v>
       </c>
       <c r="R6" s="9">
         <v>18.251999999999999</v>
       </c>
       <c r="S6" s="9">
         <v>33.359000000000002</v>
       </c>
       <c r="T6" s="16">
         <v>30.469000000000001</v>
       </c>
       <c r="U6" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="16">
         <v>58</v>
       </c>
       <c r="W6" s="16">
         <v>61</v>
       </c>
+      <c r="X6" s="16">
+        <v>70</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16">
         <v>64</v>
       </c>
+      <c r="X7" s="16">
+        <v>151</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9">
         <v>0.3</v>
       </c>
       <c r="C8" s="9">
         <v>0.42099999999999999</v>
       </c>
       <c r="D8" s="9">
         <v>0.47899999999999998</v>
       </c>
       <c r="E8" s="9">
         <v>0.48799999999999999</v>
       </c>
       <c r="F8" s="9">
         <v>1.94</v>
       </c>
       <c r="G8" s="9">
         <v>1.8520000000000001</v>
       </c>
       <c r="H8" s="9">
         <v>0.80100000000000005</v>
       </c>
       <c r="I8" s="9">
@@ -1050,52 +1064,53 @@
       </c>
       <c r="P8" s="9">
         <v>6.7729999999999997</v>
       </c>
       <c r="Q8" s="9">
         <v>2.6110000000000002</v>
       </c>
       <c r="R8" s="9">
         <v>5.3159999999999998</v>
       </c>
       <c r="S8" s="9">
         <v>2.9620000000000002</v>
       </c>
       <c r="T8" s="16">
         <v>9.8740000000000006</v>
       </c>
       <c r="U8" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X8" s="16"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="9">
         <v>0.5</v>
       </c>
       <c r="C9" s="9">
         <v>0.66100000000000003</v>
       </c>
       <c r="D9" s="9">
         <v>0.79700000000000004</v>
       </c>
       <c r="E9" s="9">
         <v>1.617</v>
       </c>
       <c r="F9" s="9">
         <v>0.81299999999999994</v>
       </c>
       <c r="G9" s="9">
         <v>1.282</v>
       </c>
       <c r="H9" s="9">
         <v>1.629</v>
       </c>
       <c r="I9" s="9">
@@ -1121,52 +1136,53 @@
       </c>
       <c r="P9" s="9">
         <v>2.024</v>
       </c>
       <c r="Q9" s="9">
         <v>4.79</v>
       </c>
       <c r="R9" s="9">
         <v>6.4059999999999997</v>
       </c>
       <c r="S9" s="9">
         <v>6.4429999999999996</v>
       </c>
       <c r="T9" s="16">
         <v>8.6240000000000006</v>
       </c>
       <c r="U9" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X9" s="16"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="9">
         <v>2.5</v>
       </c>
       <c r="C10" s="9">
         <v>2.548</v>
       </c>
       <c r="D10" s="9">
         <v>13.21</v>
       </c>
       <c r="E10" s="9">
         <v>3.4889999999999999</v>
       </c>
       <c r="F10" s="9">
         <v>15.47</v>
       </c>
       <c r="G10" s="9">
         <v>4.0599999999999996</v>
       </c>
       <c r="H10" s="9">
         <v>5.0510000000000002</v>
       </c>
       <c r="I10" s="9">
@@ -1192,52 +1208,53 @@
       </c>
       <c r="P10" s="9">
         <v>7.5609999999999999</v>
       </c>
       <c r="Q10" s="9">
         <v>11.127000000000001</v>
       </c>
       <c r="R10" s="9">
         <v>12.481</v>
       </c>
       <c r="S10" s="9">
         <v>13.497</v>
       </c>
       <c r="T10" s="16">
         <v>13.413</v>
       </c>
       <c r="U10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X10" s="16"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>1.2909999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>0.77100000000000002</v>
       </c>
       <c r="E11" s="9">
         <v>2.3210000000000002</v>
       </c>
       <c r="F11" s="9">
         <v>1.929</v>
       </c>
       <c r="G11" s="9">
         <v>1.03</v>
       </c>
       <c r="H11" s="9">
         <v>2.0830000000000002</v>
       </c>
       <c r="I11" s="9">
@@ -1263,52 +1280,55 @@
       </c>
       <c r="P11" s="9">
         <v>4.7030000000000003</v>
       </c>
       <c r="Q11" s="9">
         <v>5.9569999999999999</v>
       </c>
       <c r="R11" s="9">
         <v>6.96</v>
       </c>
       <c r="S11" s="9">
         <v>7.774</v>
       </c>
       <c r="T11" s="16">
         <v>8.7989999999999995</v>
       </c>
       <c r="U11" s="16">
         <v>10</v>
       </c>
       <c r="V11" s="16">
         <v>7</v>
       </c>
       <c r="W11" s="16">
         <v>10</v>
       </c>
+      <c r="X11" s="16">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9">
         <v>15.8</v>
       </c>
       <c r="C12" s="9">
         <v>17.186</v>
       </c>
       <c r="D12" s="9">
         <v>17.097999999999999</v>
       </c>
       <c r="E12" s="9">
         <v>24.186</v>
       </c>
       <c r="F12" s="9">
         <v>31.620999999999999</v>
       </c>
       <c r="G12" s="9">
         <v>32.292000000000002</v>
       </c>
       <c r="H12" s="9">
         <v>46</v>
       </c>
       <c r="I12" s="9">
@@ -1334,52 +1354,55 @@
       </c>
       <c r="P12" s="9">
         <v>15.435</v>
       </c>
       <c r="Q12" s="9">
         <v>38.14</v>
       </c>
       <c r="R12" s="9">
         <v>49.578000000000003</v>
       </c>
       <c r="S12" s="9">
         <v>46.887999999999998</v>
       </c>
       <c r="T12" s="16">
         <v>48.552</v>
       </c>
       <c r="U12" s="16">
         <v>65</v>
       </c>
       <c r="V12" s="16">
         <v>68</v>
       </c>
       <c r="W12" s="16">
         <v>70</v>
       </c>
+      <c r="X12" s="16">
+        <v>83</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="C13" s="9">
         <v>1.103</v>
       </c>
       <c r="D13" s="9">
         <v>1.7230000000000001</v>
       </c>
       <c r="E13" s="9">
         <v>1.82</v>
       </c>
       <c r="F13" s="9">
         <v>4.7830000000000004</v>
       </c>
       <c r="G13" s="9">
         <v>7.9180000000000001</v>
       </c>
       <c r="H13" s="9">
         <v>6.18</v>
       </c>
       <c r="I13" s="9">
@@ -1405,52 +1428,55 @@
       </c>
       <c r="P13" s="9">
         <v>14.951000000000001</v>
       </c>
       <c r="Q13" s="9">
         <v>27.728000000000002</v>
       </c>
       <c r="R13" s="9">
         <v>29.616</v>
       </c>
       <c r="S13" s="9">
         <v>32.176000000000002</v>
       </c>
       <c r="T13" s="16">
         <v>32.429000000000002</v>
       </c>
       <c r="U13" s="16">
         <v>34</v>
       </c>
       <c r="V13" s="16">
         <v>35</v>
       </c>
       <c r="W13" s="16">
         <v>41</v>
       </c>
+      <c r="X13" s="16">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="9" t="s">
@@ -1476,52 +1502,55 @@
       </c>
       <c r="P14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Q14" s="9">
         <v>2.5640000000000001</v>
       </c>
       <c r="R14" s="9">
         <v>2.976</v>
       </c>
       <c r="S14" s="9">
         <v>2.4689999999999999</v>
       </c>
       <c r="T14" s="16">
         <v>5.1050000000000004</v>
       </c>
       <c r="U14" s="16">
         <v>2</v>
       </c>
       <c r="V14" s="16">
         <v>4</v>
       </c>
       <c r="W14" s="16">
         <v>5</v>
       </c>
+      <c r="X14" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="9">
         <v>0.8</v>
       </c>
       <c r="C15" s="9">
         <v>0.86599999999999999</v>
       </c>
       <c r="D15" s="9">
         <v>0.86399999999999999</v>
       </c>
       <c r="E15" s="9">
         <v>1.9079999999999999</v>
       </c>
       <c r="F15" s="9">
         <v>1.982</v>
       </c>
       <c r="G15" s="9">
         <v>2.5819999999999999</v>
       </c>
       <c r="H15" s="9">
         <v>2.1360000000000001</v>
       </c>
       <c r="I15" s="9">
@@ -1547,52 +1576,53 @@
       </c>
       <c r="P15" s="9">
         <v>4.6280000000000001</v>
       </c>
       <c r="Q15" s="9">
         <v>6.1840000000000002</v>
       </c>
       <c r="R15" s="9">
         <v>7.6520000000000001</v>
       </c>
       <c r="S15" s="9">
         <v>7.72</v>
       </c>
       <c r="T15" s="16">
         <v>12.221</v>
       </c>
       <c r="U15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X15" s="16"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="9">
         <v>0.7</v>
       </c>
       <c r="C16" s="9">
         <v>0.81599999999999995</v>
       </c>
       <c r="D16" s="9">
         <v>0.80900000000000005</v>
       </c>
       <c r="E16" s="9">
         <v>1.3540000000000001</v>
       </c>
       <c r="F16" s="9">
         <v>2.4769999999999999</v>
       </c>
       <c r="G16" s="9">
         <v>2.5209999999999999</v>
       </c>
       <c r="H16" s="9">
         <v>3.1080000000000001</v>
       </c>
       <c r="I16" s="9">
@@ -1618,50 +1648,51 @@
       </c>
       <c r="P16" s="9">
         <v>3.7650000000000001</v>
       </c>
       <c r="Q16" s="9">
         <v>5.8540000000000001</v>
       </c>
       <c r="R16" s="9">
         <v>9.5869999999999997</v>
       </c>
       <c r="S16" s="9">
         <v>7.3479999999999999</v>
       </c>
       <c r="T16" s="16">
         <v>12.949</v>
       </c>
       <c r="U16" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X16" s="16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="9">
         <v>1.3</v>
       </c>
       <c r="C17" s="9">
         <v>1.792</v>
       </c>
       <c r="D17" s="9">
         <v>1.865</v>
       </c>
       <c r="E17" s="9">
         <v>2.984</v>
       </c>
       <c r="F17" s="9">
         <v>4.6020000000000003</v>
       </c>
       <c r="G17" s="9">
         <v>5.9779999999999998</v>
       </c>
       <c r="H17" s="9">
         <v>6.8380000000000001</v>
@@ -1689,50 +1720,51 @@
       </c>
       <c r="P17" s="9">
         <v>11.821</v>
       </c>
       <c r="Q17" s="9">
         <v>14.651</v>
       </c>
       <c r="R17" s="9">
         <v>14.711</v>
       </c>
       <c r="S17" s="9">
         <v>16.623000000000001</v>
       </c>
       <c r="T17" s="16">
         <v>16.201000000000001</v>
       </c>
       <c r="U17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X17" s="16"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="9">
         <v>41.5</v>
       </c>
       <c r="C18" s="9">
         <v>42.758000000000003</v>
       </c>
       <c r="D18" s="9">
         <v>103.94199999999999</v>
       </c>
       <c r="E18" s="9">
         <v>158.13</v>
       </c>
       <c r="F18" s="9">
         <v>209.92400000000001</v>
       </c>
       <c r="G18" s="9">
         <v>277.64100000000002</v>
       </c>
       <c r="H18" s="9">
         <v>219.83</v>
@@ -1760,50 +1792,53 @@
       </c>
       <c r="P18" s="9">
         <v>224.06200000000001</v>
       </c>
       <c r="Q18" s="9">
         <v>172.834</v>
       </c>
       <c r="R18" s="9">
         <v>184.864</v>
       </c>
       <c r="S18" s="9">
         <v>205.05600000000001</v>
       </c>
       <c r="T18" s="16">
         <v>210.09800000000001</v>
       </c>
       <c r="U18" s="16">
         <v>214</v>
       </c>
       <c r="V18" s="16">
         <v>226</v>
       </c>
       <c r="W18" s="16">
         <v>259</v>
       </c>
+      <c r="X18" s="16">
+        <v>266</v>
+      </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9">
         <v>9.9</v>
       </c>
       <c r="C19" s="9">
         <v>10.5</v>
       </c>
       <c r="D19" s="9">
         <v>9.4779999999999998</v>
       </c>
       <c r="E19" s="9">
         <v>13.638</v>
       </c>
       <c r="F19" s="9">
         <v>16.126999999999999</v>
       </c>
       <c r="G19" s="9">
         <v>16.914000000000001</v>
       </c>
       <c r="H19" s="9">
         <v>21.123000000000001</v>
@@ -1831,50 +1866,51 @@
       </c>
       <c r="P19" s="9">
         <v>10.86</v>
       </c>
       <c r="Q19" s="9">
         <v>19.119</v>
       </c>
       <c r="R19" s="9">
         <v>24.227</v>
       </c>
       <c r="S19" s="9">
         <v>22.071999999999999</v>
       </c>
       <c r="T19" s="16">
         <v>37.712000000000003</v>
       </c>
       <c r="U19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W19" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X19" s="16"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="9">
         <v>0.9</v>
       </c>
       <c r="C20" s="9">
         <v>3.544</v>
       </c>
       <c r="D20" s="9">
         <v>1.1950000000000001</v>
       </c>
       <c r="E20" s="9">
         <v>2.2370000000000001</v>
       </c>
       <c r="F20" s="9">
         <v>3.5270000000000001</v>
       </c>
       <c r="G20" s="9">
         <v>4.3890000000000002</v>
       </c>
       <c r="H20" s="9">
         <v>5.1680000000000001</v>
@@ -1902,50 +1938,53 @@
       </c>
       <c r="P20" s="9">
         <v>4.1020000000000003</v>
       </c>
       <c r="Q20" s="9">
         <v>3.9369999999999998</v>
       </c>
       <c r="R20" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="S20" s="9">
         <v>6.46</v>
       </c>
       <c r="T20" s="16">
         <v>7.0730000000000004</v>
       </c>
       <c r="U20" s="16">
         <v>3</v>
       </c>
       <c r="V20" s="16">
         <v>4</v>
       </c>
       <c r="W20" s="16">
         <v>4</v>
       </c>
+      <c r="X20" s="16">
+        <v>4</v>
+      </c>
       <c r="Y20" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="9">
         <v>1.3</v>
       </c>
       <c r="C21" s="9">
         <v>1.5169999999999999</v>
       </c>
       <c r="D21" s="9">
         <v>1.155</v>
       </c>
       <c r="E21" s="9">
         <v>1.512</v>
       </c>
       <c r="F21" s="9">
         <v>1.9259999999999999</v>
       </c>
       <c r="G21" s="9">
         <v>2.423</v>
@@ -1976,50 +2015,51 @@
       </c>
       <c r="P21" s="9">
         <v>4.3890000000000002</v>
       </c>
       <c r="Q21" s="9">
         <v>5.8730000000000002</v>
       </c>
       <c r="R21" s="9">
         <v>6.0049999999999999</v>
       </c>
       <c r="S21" s="9">
         <v>6.5049999999999999</v>
       </c>
       <c r="T21" s="16">
         <v>10.894</v>
       </c>
       <c r="U21" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W21" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X21" s="16"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="9">
         <v>27.9</v>
       </c>
       <c r="C22" s="9">
         <v>28.236000000000001</v>
       </c>
       <c r="D22" s="9">
         <v>44.162999999999997</v>
       </c>
       <c r="E22" s="9">
         <v>53.561999999999998</v>
       </c>
       <c r="F22" s="9">
         <v>78.804000000000002</v>
       </c>
       <c r="G22" s="9">
         <v>71.305999999999997</v>
       </c>
       <c r="H22" s="9">
         <v>108.538</v>
@@ -2047,50 +2087,53 @@
       </c>
       <c r="P22" s="9">
         <v>125.29600000000001</v>
       </c>
       <c r="Q22" s="9">
         <v>141.86199999999999</v>
       </c>
       <c r="R22" s="9">
         <v>225.37200000000001</v>
       </c>
       <c r="S22" s="9">
         <v>233.828</v>
       </c>
       <c r="T22" s="16">
         <v>234.46799999999999</v>
       </c>
       <c r="U22" s="16">
         <v>247</v>
       </c>
       <c r="V22" s="16">
         <v>215</v>
       </c>
       <c r="W22" s="16">
         <v>296</v>
       </c>
+      <c r="X22" s="16">
+        <v>271</v>
+      </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9">
         <v>1.2</v>
       </c>
       <c r="C23" s="9">
         <v>1.341</v>
       </c>
       <c r="D23" s="9">
         <v>1.552</v>
       </c>
       <c r="E23" s="9">
         <v>2.56</v>
       </c>
       <c r="F23" s="9">
         <v>2.6240000000000001</v>
       </c>
       <c r="G23" s="9">
         <v>2.8540000000000001</v>
       </c>
       <c r="H23" s="9">
         <v>4.34</v>
@@ -2118,50 +2161,51 @@
       </c>
       <c r="P23" s="9">
         <v>4.923</v>
       </c>
       <c r="Q23" s="9">
         <v>6.4459999999999997</v>
       </c>
       <c r="R23" s="9">
         <v>12.786</v>
       </c>
       <c r="S23" s="9">
         <v>6.5979999999999999</v>
       </c>
       <c r="T23" s="17">
         <v>10.882999999999999</v>
       </c>
       <c r="U23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="16" t="s">
         <v>22</v>
       </c>
+      <c r="X23" s="16"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="C24" s="9">
         <v>2.927</v>
       </c>
       <c r="D24" s="9">
         <v>1.9930000000000001</v>
       </c>
       <c r="E24" s="9">
         <v>2.1909999999999998</v>
       </c>
       <c r="F24" s="9">
         <v>2.0859999999999999</v>
       </c>
       <c r="G24" s="9">
         <v>3.5390000000000001</v>
       </c>
       <c r="H24" s="9">
         <v>3.665</v>
@@ -2189,50 +2233,53 @@
       </c>
       <c r="P24" s="9">
         <v>2.41</v>
       </c>
       <c r="Q24" s="9">
         <v>5.7590000000000003</v>
       </c>
       <c r="R24" s="9">
         <v>5.657</v>
       </c>
       <c r="S24" s="9">
         <v>6.72</v>
       </c>
       <c r="T24" s="18">
         <v>8.5389999999999997</v>
       </c>
       <c r="U24" s="18">
         <v>11</v>
       </c>
       <c r="V24" s="18">
         <v>16</v>
       </c>
       <c r="W24" s="18">
         <v>18</v>
       </c>
+      <c r="X24" s="18">
+        <v>13</v>
+      </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>13.5</v>
       </c>
       <c r="C25" s="9">
         <v>17.289000000000001</v>
       </c>
       <c r="D25" s="9">
         <v>18.652000000000001</v>
       </c>
       <c r="E25" s="9">
         <v>37.475999999999999</v>
       </c>
       <c r="F25" s="9">
         <v>51.8</v>
       </c>
       <c r="G25" s="9">
         <v>35.328000000000003</v>
       </c>
       <c r="H25" s="9">
         <v>59.674999999999997</v>
@@ -2259,78 +2306,81 @@
         <v>84.570999999999998</v>
       </c>
       <c r="P25" s="9">
         <v>86.230999999999995</v>
       </c>
       <c r="Q25" s="9">
         <v>132.38200000000001</v>
       </c>
       <c r="R25" s="9">
         <v>144.524</v>
       </c>
       <c r="S25" s="9">
         <v>157.29400000000001</v>
       </c>
       <c r="T25" s="18">
         <v>159.28899999999999</v>
       </c>
       <c r="U25" s="18">
         <v>166</v>
       </c>
       <c r="V25" s="18">
         <v>188</v>
       </c>
       <c r="W25" s="18">
         <v>142</v>
+      </c>
+      <c r="X25" s="18">
+        <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">