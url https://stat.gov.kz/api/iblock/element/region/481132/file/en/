--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -851,51 +851,51 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -971,51 +971,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="31">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
@@ -1541,52 +1540,52 @@
     <col min="14339" max="14592" width="9.140625" style="4"/>
     <col min="14593" max="14593" width="44.28515625" style="4" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="4" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="4"/>
     <col min="14849" max="14849" width="44.28515625" style="4" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="4" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="4"/>
     <col min="15105" max="15105" width="44.28515625" style="4" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="4" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="4"/>
     <col min="15361" max="15361" width="44.28515625" style="4" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="4" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="4"/>
     <col min="15617" max="15617" width="44.28515625" style="4" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="4" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="4"/>
     <col min="15873" max="15873" width="44.28515625" style="4" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="4" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="4"/>
     <col min="16129" max="16129" width="44.28515625" style="4" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="4" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="54"/>
-      <c r="B1" s="54"/>
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="10">
         <v>613103</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2084,127 +2083,127 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="7"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AB16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D29" sqref="D29"/>
+      <selection pane="bottomLeft" activeCell="S32" sqref="S32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="22" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" s="27" customFormat="1" ht="25.5" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="55"/>
-[...24 lines deleted...]
-      <c r="AB2" s="55"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
     </row>
     <row r="4" spans="1:28" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="B4" s="29"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="30"/>
       <c r="Z4" s="31"/>
-      <c r="AA4" s="57" t="s">
+      <c r="AA4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="AB4" s="57"/>
+      <c r="AB4" s="56"/>
     </row>
     <row r="5" spans="1:28" s="29" customFormat="1" ht="12.75">
       <c r="A5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="34">
         <v>2000</v>
       </c>
       <c r="D5" s="34">
         <v>2001</v>
       </c>
       <c r="E5" s="34">
         <v>2002</v>
       </c>
       <c r="F5" s="34">
         <v>2003</v>
       </c>
       <c r="G5" s="34">
         <v>2004</v>
       </c>
       <c r="H5" s="34">
         <v>2005</v>
       </c>
       <c r="I5" s="34">
@@ -2247,79 +2246,79 @@
         <v>2018</v>
       </c>
       <c r="V5" s="35">
         <v>2019</v>
       </c>
       <c r="W5" s="36">
         <v>2020</v>
       </c>
       <c r="X5" s="36">
         <v>2021</v>
       </c>
       <c r="Y5" s="37">
         <v>2022</v>
       </c>
       <c r="Z5" s="37">
         <v>2023</v>
       </c>
       <c r="AA5" s="37">
         <v>2024</v>
       </c>
       <c r="AB5" s="37">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="29" customFormat="1" ht="11.25">
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="56"/>
-[...24 lines deleted...]
-      <c r="AB6" s="56"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
     </row>
     <row r="7" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A7" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="40">
         <v>-4397</v>
       </c>
       <c r="D7" s="40">
         <v>1798</v>
       </c>
       <c r="E7" s="40">
         <v>13022</v>
       </c>
       <c r="F7" s="40">
         <v>18799</v>
       </c>
       <c r="G7" s="40">
         <v>23686</v>
       </c>
       <c r="H7" s="40">
         <v>26209</v>
@@ -2350,51 +2349,51 @@
       </c>
       <c r="Q7" s="40">
         <v>21992</v>
       </c>
       <c r="R7" s="40">
         <v>40742</v>
       </c>
       <c r="S7" s="40">
         <v>27632</v>
       </c>
       <c r="T7" s="41">
         <v>30197</v>
       </c>
       <c r="U7" s="40">
         <v>31082</v>
       </c>
       <c r="V7" s="42">
         <v>40098</v>
       </c>
       <c r="W7" s="43">
         <v>39350</v>
       </c>
       <c r="X7" s="44">
         <v>27901</v>
       </c>
-      <c r="Y7" s="44">
+      <c r="Y7" s="51">
         <v>36527</v>
       </c>
       <c r="Z7" s="44">
         <v>43209</v>
       </c>
       <c r="AA7" s="45">
         <v>41184</v>
       </c>
       <c r="AB7" s="45">
         <v>36437</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D8" s="40" t="s">
         <v>59</v>
       </c>
@@ -2427,69 +2426,69 @@
       </c>
       <c r="N8" s="47">
         <v>6141</v>
       </c>
       <c r="O8" s="47">
         <v>2766</v>
       </c>
       <c r="P8" s="47">
         <v>-743</v>
       </c>
       <c r="Q8" s="40">
         <v>2185</v>
       </c>
       <c r="R8" s="40">
         <v>4909</v>
       </c>
       <c r="S8" s="40">
         <v>1281</v>
       </c>
       <c r="T8" s="40">
         <v>-967</v>
       </c>
       <c r="U8" s="40">
         <v>-2126</v>
       </c>
-      <c r="V8" s="40">
-[...9 lines deleted...]
-        <v>3592</v>
+      <c r="V8" s="44">
+        <v>112</v>
+      </c>
+      <c r="W8" s="44">
+        <v>2584</v>
+      </c>
+      <c r="X8" s="44">
+        <v>1294</v>
+      </c>
+      <c r="Y8" s="44">
+        <v>2532</v>
       </c>
       <c r="Z8" s="44">
-        <v>3746</v>
+        <v>2071</v>
       </c>
       <c r="AA8" s="44">
-        <v>3722</v>
-[...1 lines deleted...]
-      <c r="AB8" s="52">
+        <v>2081</v>
+      </c>
+      <c r="AB8" s="51">
         <v>2036</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A9" s="46" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>59</v>
       </c>
@@ -2513,69 +2512,69 @@
       </c>
       <c r="N9" s="47">
         <v>5542</v>
       </c>
       <c r="O9" s="47">
         <v>5469</v>
       </c>
       <c r="P9" s="47">
         <v>412</v>
       </c>
       <c r="Q9" s="40">
         <v>-811</v>
       </c>
       <c r="R9" s="40">
         <v>8644</v>
       </c>
       <c r="S9" s="40">
         <v>12263</v>
       </c>
       <c r="T9" s="40">
         <v>14356</v>
       </c>
       <c r="U9" s="40">
         <v>10469</v>
       </c>
-      <c r="V9" s="40">
-[...9 lines deleted...]
-        <v>9888</v>
+      <c r="V9" s="44">
+        <v>13950</v>
+      </c>
+      <c r="W9" s="44">
+        <v>14117</v>
+      </c>
+      <c r="X9" s="44">
+        <v>9186</v>
+      </c>
+      <c r="Y9" s="44">
+        <v>9691</v>
       </c>
       <c r="Z9" s="44">
-        <v>9767</v>
+        <v>7729</v>
       </c>
       <c r="AA9" s="44">
-        <v>9698</v>
-[...1 lines deleted...]
-      <c r="AB9" s="52">
+        <v>8036</v>
+      </c>
+      <c r="AB9" s="51">
         <v>9621</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A10" s="46" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="40">
         <v>4124</v>
       </c>
       <c r="G10" s="40">
         <v>3415</v>
       </c>
@@ -2599,69 +2598,69 @@
       </c>
       <c r="N10" s="47">
         <v>849</v>
       </c>
       <c r="O10" s="47">
         <v>-3009</v>
       </c>
       <c r="P10" s="47">
         <v>3342</v>
       </c>
       <c r="Q10" s="40">
         <v>5052</v>
       </c>
       <c r="R10" s="40">
         <v>2129</v>
       </c>
       <c r="S10" s="40">
         <v>-958</v>
       </c>
       <c r="T10" s="40">
         <v>-627</v>
       </c>
       <c r="U10" s="40">
         <v>2400</v>
       </c>
-      <c r="V10" s="40">
-[...9 lines deleted...]
-        <v>4076</v>
+      <c r="V10" s="44">
+        <v>3819</v>
+      </c>
+      <c r="W10" s="44">
+        <v>2125</v>
+      </c>
+      <c r="X10" s="44">
+        <v>-317</v>
+      </c>
+      <c r="Y10" s="44">
+        <v>-57</v>
       </c>
       <c r="Z10" s="44">
-        <v>4834</v>
+        <v>539</v>
       </c>
       <c r="AA10" s="44">
-        <v>3568</v>
-[...1 lines deleted...]
-      <c r="AB10" s="52">
+        <v>-2232</v>
+      </c>
+      <c r="AB10" s="51">
         <v>-428</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A11" s="46" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="40">
         <v>5539</v>
       </c>
       <c r="G11" s="40">
         <v>7411</v>
       </c>
@@ -2685,69 +2684,69 @@
       </c>
       <c r="N11" s="47">
         <v>3050</v>
       </c>
       <c r="O11" s="47">
         <v>2273</v>
       </c>
       <c r="P11" s="47">
         <v>6883</v>
       </c>
       <c r="Q11" s="40">
         <v>6044</v>
       </c>
       <c r="R11" s="40">
         <v>11282</v>
       </c>
       <c r="S11" s="40">
         <v>-468</v>
       </c>
       <c r="T11" s="40">
         <v>2761</v>
       </c>
       <c r="U11" s="40">
         <v>4098</v>
       </c>
-      <c r="V11" s="40">
-[...9 lines deleted...]
-        <v>5014</v>
+      <c r="V11" s="44">
+        <v>4839</v>
+      </c>
+      <c r="W11" s="44">
+        <v>5162</v>
+      </c>
+      <c r="X11" s="44">
+        <v>5011</v>
+      </c>
+      <c r="Y11" s="44">
+        <v>6295</v>
       </c>
       <c r="Z11" s="44">
-        <v>5781</v>
+        <v>7200</v>
       </c>
       <c r="AA11" s="44">
-        <v>5257</v>
-[...1 lines deleted...]
-      <c r="AB11" s="52">
+        <v>7671</v>
+      </c>
+      <c r="AB11" s="51">
         <v>8053</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A12" s="46" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D12" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E12" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="40">
         <v>3617</v>
       </c>
       <c r="G12" s="40">
         <v>4115</v>
       </c>
@@ -2771,69 +2770,69 @@
       </c>
       <c r="N12" s="47">
         <v>1546</v>
       </c>
       <c r="O12" s="47">
         <v>-668</v>
       </c>
       <c r="P12" s="47">
         <v>-770</v>
       </c>
       <c r="Q12" s="40">
         <v>1319</v>
       </c>
       <c r="R12" s="40">
         <v>-792</v>
       </c>
       <c r="S12" s="40">
         <v>-559</v>
       </c>
       <c r="T12" s="40">
         <v>-98</v>
       </c>
       <c r="U12" s="40">
         <v>1034</v>
       </c>
-      <c r="V12" s="40">
-[...9 lines deleted...]
-        <v>2145</v>
+      <c r="V12" s="44">
+        <v>2129</v>
+      </c>
+      <c r="W12" s="44">
+        <v>327</v>
+      </c>
+      <c r="X12" s="44">
+        <v>-488</v>
+      </c>
+      <c r="Y12" s="44">
+        <v>404</v>
       </c>
       <c r="Z12" s="44">
-        <v>2809</v>
+        <v>944</v>
       </c>
       <c r="AA12" s="44">
-        <v>2227</v>
-[...1 lines deleted...]
-      <c r="AB12" s="52">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="51">
         <v>-2475</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A13" s="46" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="40">
         <v>1920</v>
       </c>
       <c r="G13" s="40">
         <v>2682</v>
       </c>
@@ -2857,69 +2856,69 @@
       </c>
       <c r="N13" s="47">
         <v>4309</v>
       </c>
       <c r="O13" s="47">
         <v>1915</v>
       </c>
       <c r="P13" s="47">
         <v>3075</v>
       </c>
       <c r="Q13" s="40">
         <v>3836</v>
       </c>
       <c r="R13" s="40">
         <v>4331</v>
       </c>
       <c r="S13" s="40">
         <v>3297</v>
       </c>
       <c r="T13" s="40">
         <v>2926</v>
       </c>
       <c r="U13" s="40">
         <v>2628</v>
       </c>
-      <c r="V13" s="40">
-[...9 lines deleted...]
-        <v>3172</v>
+      <c r="V13" s="44">
+        <v>2082</v>
+      </c>
+      <c r="W13" s="44">
+        <v>3761</v>
+      </c>
+      <c r="X13" s="44">
+        <v>3908</v>
+      </c>
+      <c r="Y13" s="44">
+        <v>4067</v>
       </c>
       <c r="Z13" s="44">
-        <v>3535</v>
+        <v>4309</v>
       </c>
       <c r="AA13" s="44">
-        <v>2843</v>
-[...1 lines deleted...]
-      <c r="AB13" s="52">
+        <v>2763</v>
+      </c>
+      <c r="AB13" s="51">
         <v>1888</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A14" s="46" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="40" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="40" t="s">
         <v>59</v>
       </c>
@@ -2943,69 +2942,69 @@
       </c>
       <c r="N14" s="47">
         <v>1097</v>
       </c>
       <c r="O14" s="47">
         <v>1763</v>
       </c>
       <c r="P14" s="47">
         <v>894</v>
       </c>
       <c r="Q14" s="47">
         <v>326</v>
       </c>
       <c r="R14" s="47">
         <v>5846</v>
       </c>
       <c r="S14" s="47">
         <v>8379</v>
       </c>
       <c r="T14" s="47">
         <v>8895</v>
       </c>
       <c r="U14" s="47">
         <v>8203</v>
       </c>
-      <c r="V14" s="47">
-[...9 lines deleted...]
-        <v>6326</v>
+      <c r="V14" s="44">
+        <v>10814</v>
+      </c>
+      <c r="W14" s="44">
+        <v>9007</v>
+      </c>
+      <c r="X14" s="44">
+        <v>9029</v>
+      </c>
+      <c r="Y14" s="44">
+        <v>11536</v>
       </c>
       <c r="Z14" s="44">
-        <v>9151</v>
+        <v>15359</v>
       </c>
       <c r="AA14" s="44">
-        <v>9839</v>
-[...1 lines deleted...]
-      <c r="AB14" s="52">
+        <v>17831</v>
+      </c>
+      <c r="AB14" s="51">
         <v>13959</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="28" customFormat="1" ht="11.25">
       <c r="A15" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="50" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="50" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="50" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="50">
         <v>5112</v>
       </c>
       <c r="G15" s="50">
         <v>5230</v>
       </c>
@@ -3029,102 +3028,102 @@
       </c>
       <c r="N15" s="50">
         <v>1727</v>
       </c>
       <c r="O15" s="50">
         <v>1967</v>
       </c>
       <c r="P15" s="50">
         <v>4066</v>
       </c>
       <c r="Q15" s="50">
         <v>4041</v>
       </c>
       <c r="R15" s="50">
         <v>4393</v>
       </c>
       <c r="S15" s="50">
         <v>4397</v>
       </c>
       <c r="T15" s="50">
         <v>2951</v>
       </c>
       <c r="U15" s="50">
         <v>4376</v>
       </c>
-      <c r="V15" s="50">
-[...17 lines deleted...]
-      <c r="AB15" s="53">
+      <c r="V15" s="44">
+        <v>2353</v>
+      </c>
+      <c r="W15" s="44">
+        <v>2267</v>
+      </c>
+      <c r="X15" s="44">
+        <v>278</v>
+      </c>
+      <c r="Y15" s="44">
+        <v>2059</v>
+      </c>
+      <c r="Z15" s="44">
+        <v>5058</v>
+      </c>
+      <c r="AA15" s="44">
+        <v>5018</v>
+      </c>
+      <c r="AB15" s="52">
         <v>3783</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="28" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B16" s="58" t="s">
+      <c r="B16" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="58"/>
-[...24 lines deleted...]
-      <c r="AB16" s="58"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="57"/>
+      <c r="R16" s="57"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="57"/>
+      <c r="X16" s="57"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="57"/>
+      <c r="AA16" s="57"/>
+      <c r="AB16" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="B16:AB16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>