--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,66 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14790" windowHeight="10875"/>
+    <workbookView xWindow="780" yWindow="0" windowWidth="14280" windowHeight="15480" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты тбелгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көліктің барлық түрлері" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="69">
   <si>
     <t>Көліктің барлық түрлері</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. жкм</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -98,61 +113,187 @@
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Автомобиль және қалалық электр көлігі</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
   <si>
     <t>Құбыр көлігі</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
     <t>Теміржол көлігі</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, жолаушылар айналымы, тасымалданған жүк, жолжүгі, жүк-жолжүгі, жүк айналымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, жолаушылар айналымы, тасымалданған жүк, жүк айналымы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады. Көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша.   Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен). Көліктің жүк айналымы – жүктерді тасымалдау бойынша көлік жұмыстарының көлемі, тонна-километрмен тұлғаланады. Тасымалданатын жүктің əрбір партиясының (жөнелтудің) салмағын оны тасымалдау ара қашықтығына көбейтудің жиынтықталуы арқылы анықталады.  </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің жүк айналымы туралы ақпараттың негізгі көздері "Көлік  жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/118/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/98/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда  статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>a.khamidullina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>793 , 423 , 169 , 450 , 471</t>
+  </si>
+  <si>
+    <t>Хамидуллина А.</t>
+  </si>
+  <si>
+    <t>2020 жылдан бастап</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="37">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -354,51 +495,75 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -447,51 +612,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -610,52 +775,93 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3266">
+  <cellStyleXfs count="3267">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3884,52 +4090,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -3967,162 +4174,210 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3266" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="38" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="2260" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="14" xfId="2446" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="785" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1318" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1324" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3266">
+  <cellStyles count="3267">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 4" xfId="24"/>
     <cellStyle name="20% - Акцент1 5" xfId="25"/>
@@ -6972,50 +7227,51 @@
     <cellStyle name="Обычный 3 9 3" xfId="2667"/>
     <cellStyle name="Обычный 3 9 4" xfId="2668"/>
     <cellStyle name="Обычный 3 9 5" xfId="2669"/>
     <cellStyle name="Обычный 3 9 6" xfId="2670"/>
     <cellStyle name="Обычный 3_Б-17-10-Г_2019" xfId="2671"/>
     <cellStyle name="Обычный 30 2" xfId="2672"/>
     <cellStyle name="Обычный 4" xfId="2673"/>
     <cellStyle name="Обычный 4 10" xfId="2674"/>
     <cellStyle name="Обычный 4 10 2" xfId="2675"/>
     <cellStyle name="Обычный 4 10 3" xfId="2676"/>
     <cellStyle name="Обычный 4 10 4" xfId="2677"/>
     <cellStyle name="Обычный 4 10 5" xfId="2678"/>
     <cellStyle name="Обычный 4 10 6" xfId="2679"/>
     <cellStyle name="Обычный 4 11" xfId="2680"/>
     <cellStyle name="Обычный 4 12" xfId="2681"/>
     <cellStyle name="Обычный 4 13" xfId="2682"/>
     <cellStyle name="Обычный 4 14" xfId="2683"/>
     <cellStyle name="Обычный 4 15" xfId="2684"/>
     <cellStyle name="Обычный 4 16" xfId="2685"/>
     <cellStyle name="Обычный 4 2" xfId="2686"/>
     <cellStyle name="Обычный 4 2 2" xfId="2687"/>
     <cellStyle name="Обычный 4 2 3" xfId="2688"/>
     <cellStyle name="Обычный 4 2 4" xfId="2689"/>
     <cellStyle name="Обычный 4 2 5" xfId="2690"/>
     <cellStyle name="Обычный 4 2 6" xfId="2691"/>
+    <cellStyle name="Обычный 4 2 7" xfId="3266"/>
     <cellStyle name="Обычный 4 3" xfId="2692"/>
     <cellStyle name="Обычный 4 3 2" xfId="2693"/>
     <cellStyle name="Обычный 4 3 3" xfId="2694"/>
     <cellStyle name="Обычный 4 3 4" xfId="2695"/>
     <cellStyle name="Обычный 4 3 5" xfId="2696"/>
     <cellStyle name="Обычный 4 3 6" xfId="2697"/>
     <cellStyle name="Обычный 4 4" xfId="2698"/>
     <cellStyle name="Обычный 4 4 2" xfId="2699"/>
     <cellStyle name="Обычный 4 4 3" xfId="2700"/>
     <cellStyle name="Обычный 4 4 4" xfId="2701"/>
     <cellStyle name="Обычный 4 4 5" xfId="2702"/>
     <cellStyle name="Обычный 4 4 6" xfId="2703"/>
     <cellStyle name="Обычный 4 5" xfId="2704"/>
     <cellStyle name="Обычный 4 5 2" xfId="2705"/>
     <cellStyle name="Обычный 4 5 3" xfId="2706"/>
     <cellStyle name="Обычный 4 5 4" xfId="2707"/>
     <cellStyle name="Обычный 4 5 5" xfId="2708"/>
     <cellStyle name="Обычный 4 5 6" xfId="2709"/>
     <cellStyle name="Обычный 4 6" xfId="2710"/>
     <cellStyle name="Обычный 4 6 2" xfId="2711"/>
     <cellStyle name="Обычный 4 6 3" xfId="2712"/>
     <cellStyle name="Обычный 4 6 4" xfId="2713"/>
     <cellStyle name="Обычный 4 6 5" xfId="2714"/>
     <cellStyle name="Обычный 4 6 6" xfId="2715"/>
     <cellStyle name="Обычный 4 7" xfId="2716"/>
@@ -7360,51 +7616,51 @@
     <cellStyle name="Хороший 2 7" xfId="3045"/>
     <cellStyle name="Хороший 2 8" xfId="3046"/>
     <cellStyle name="Хороший 2 9" xfId="3047"/>
     <cellStyle name="Хороший 3" xfId="3048"/>
     <cellStyle name="Хороший 4" xfId="3049"/>
     <cellStyle name="Хороший 5" xfId="3050"/>
     <cellStyle name="Хороший 6" xfId="3051"/>
     <cellStyle name="Хороший 7" xfId="3052"/>
     <cellStyle name="Хороший 8" xfId="3053"/>
     <cellStyle name="Хороший 9" xfId="3054"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7649,1979 +7905,2367 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.7109375" customWidth="1"/>
+    <col min="2" max="2" width="81.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="13.5" customHeight="1"/>
+    <row r="2" spans="1:2">
+      <c r="A2" s="72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="73" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="74" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="90" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="76" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="127.5">
+      <c r="A7" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="77" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A8" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A9" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25">
+      <c r="A10" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="77" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A11" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="77"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="80" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="85" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A13" s="81" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="85" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A14" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="85"/>
+    </row>
+    <row r="15" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A15" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="85" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A16" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="82">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A17" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="82">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="72" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A19" s="72" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A20" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="84">
+        <v>77112507401</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A21" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="85" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="104.85546875" style="1" customWidth="1"/>
+    <col min="3" max="257" width="9.140625" style="1"/>
+    <col min="258" max="258" width="104.85546875" style="1" customWidth="1"/>
+    <col min="259" max="513" width="9.140625" style="1"/>
+    <col min="514" max="514" width="104.85546875" style="1" customWidth="1"/>
+    <col min="515" max="769" width="9.140625" style="1"/>
+    <col min="770" max="770" width="104.85546875" style="1" customWidth="1"/>
+    <col min="771" max="1025" width="9.140625" style="1"/>
+    <col min="1026" max="1026" width="104.85546875" style="1" customWidth="1"/>
+    <col min="1027" max="1281" width="9.140625" style="1"/>
+    <col min="1282" max="1282" width="104.85546875" style="1" customWidth="1"/>
+    <col min="1283" max="1537" width="9.140625" style="1"/>
+    <col min="1538" max="1538" width="104.85546875" style="1" customWidth="1"/>
+    <col min="1539" max="1793" width="9.140625" style="1"/>
+    <col min="1794" max="1794" width="104.85546875" style="1" customWidth="1"/>
+    <col min="1795" max="2049" width="9.140625" style="1"/>
+    <col min="2050" max="2050" width="104.85546875" style="1" customWidth="1"/>
+    <col min="2051" max="2305" width="9.140625" style="1"/>
+    <col min="2306" max="2306" width="104.85546875" style="1" customWidth="1"/>
+    <col min="2307" max="2561" width="9.140625" style="1"/>
+    <col min="2562" max="2562" width="104.85546875" style="1" customWidth="1"/>
+    <col min="2563" max="2817" width="9.140625" style="1"/>
+    <col min="2818" max="2818" width="104.85546875" style="1" customWidth="1"/>
+    <col min="2819" max="3073" width="9.140625" style="1"/>
+    <col min="3074" max="3074" width="104.85546875" style="1" customWidth="1"/>
+    <col min="3075" max="3329" width="9.140625" style="1"/>
+    <col min="3330" max="3330" width="104.85546875" style="1" customWidth="1"/>
+    <col min="3331" max="3585" width="9.140625" style="1"/>
+    <col min="3586" max="3586" width="104.85546875" style="1" customWidth="1"/>
+    <col min="3587" max="3841" width="9.140625" style="1"/>
+    <col min="3842" max="3842" width="104.85546875" style="1" customWidth="1"/>
+    <col min="3843" max="4097" width="9.140625" style="1"/>
+    <col min="4098" max="4098" width="104.85546875" style="1" customWidth="1"/>
+    <col min="4099" max="4353" width="9.140625" style="1"/>
+    <col min="4354" max="4354" width="104.85546875" style="1" customWidth="1"/>
+    <col min="4355" max="4609" width="9.140625" style="1"/>
+    <col min="4610" max="4610" width="104.85546875" style="1" customWidth="1"/>
+    <col min="4611" max="4865" width="9.140625" style="1"/>
+    <col min="4866" max="4866" width="104.85546875" style="1" customWidth="1"/>
+    <col min="4867" max="5121" width="9.140625" style="1"/>
+    <col min="5122" max="5122" width="104.85546875" style="1" customWidth="1"/>
+    <col min="5123" max="5377" width="9.140625" style="1"/>
+    <col min="5378" max="5378" width="104.85546875" style="1" customWidth="1"/>
+    <col min="5379" max="5633" width="9.140625" style="1"/>
+    <col min="5634" max="5634" width="104.85546875" style="1" customWidth="1"/>
+    <col min="5635" max="5889" width="9.140625" style="1"/>
+    <col min="5890" max="5890" width="104.85546875" style="1" customWidth="1"/>
+    <col min="5891" max="6145" width="9.140625" style="1"/>
+    <col min="6146" max="6146" width="104.85546875" style="1" customWidth="1"/>
+    <col min="6147" max="6401" width="9.140625" style="1"/>
+    <col min="6402" max="6402" width="104.85546875" style="1" customWidth="1"/>
+    <col min="6403" max="6657" width="9.140625" style="1"/>
+    <col min="6658" max="6658" width="104.85546875" style="1" customWidth="1"/>
+    <col min="6659" max="6913" width="9.140625" style="1"/>
+    <col min="6914" max="6914" width="104.85546875" style="1" customWidth="1"/>
+    <col min="6915" max="7169" width="9.140625" style="1"/>
+    <col min="7170" max="7170" width="104.85546875" style="1" customWidth="1"/>
+    <col min="7171" max="7425" width="9.140625" style="1"/>
+    <col min="7426" max="7426" width="104.85546875" style="1" customWidth="1"/>
+    <col min="7427" max="7681" width="9.140625" style="1"/>
+    <col min="7682" max="7682" width="104.85546875" style="1" customWidth="1"/>
+    <col min="7683" max="7937" width="9.140625" style="1"/>
+    <col min="7938" max="7938" width="104.85546875" style="1" customWidth="1"/>
+    <col min="7939" max="8193" width="9.140625" style="1"/>
+    <col min="8194" max="8194" width="104.85546875" style="1" customWidth="1"/>
+    <col min="8195" max="8449" width="9.140625" style="1"/>
+    <col min="8450" max="8450" width="104.85546875" style="1" customWidth="1"/>
+    <col min="8451" max="8705" width="9.140625" style="1"/>
+    <col min="8706" max="8706" width="104.85546875" style="1" customWidth="1"/>
+    <col min="8707" max="8961" width="9.140625" style="1"/>
+    <col min="8962" max="8962" width="104.85546875" style="1" customWidth="1"/>
+    <col min="8963" max="9217" width="9.140625" style="1"/>
+    <col min="9218" max="9218" width="104.85546875" style="1" customWidth="1"/>
+    <col min="9219" max="9473" width="9.140625" style="1"/>
+    <col min="9474" max="9474" width="104.85546875" style="1" customWidth="1"/>
+    <col min="9475" max="9729" width="9.140625" style="1"/>
+    <col min="9730" max="9730" width="104.85546875" style="1" customWidth="1"/>
+    <col min="9731" max="9985" width="9.140625" style="1"/>
+    <col min="9986" max="9986" width="104.85546875" style="1" customWidth="1"/>
+    <col min="9987" max="10241" width="9.140625" style="1"/>
+    <col min="10242" max="10242" width="104.85546875" style="1" customWidth="1"/>
+    <col min="10243" max="10497" width="9.140625" style="1"/>
+    <col min="10498" max="10498" width="104.85546875" style="1" customWidth="1"/>
+    <col min="10499" max="10753" width="9.140625" style="1"/>
+    <col min="10754" max="10754" width="104.85546875" style="1" customWidth="1"/>
+    <col min="10755" max="11009" width="9.140625" style="1"/>
+    <col min="11010" max="11010" width="104.85546875" style="1" customWidth="1"/>
+    <col min="11011" max="11265" width="9.140625" style="1"/>
+    <col min="11266" max="11266" width="104.85546875" style="1" customWidth="1"/>
+    <col min="11267" max="11521" width="9.140625" style="1"/>
+    <col min="11522" max="11522" width="104.85546875" style="1" customWidth="1"/>
+    <col min="11523" max="11777" width="9.140625" style="1"/>
+    <col min="11778" max="11778" width="104.85546875" style="1" customWidth="1"/>
+    <col min="11779" max="12033" width="9.140625" style="1"/>
+    <col min="12034" max="12034" width="104.85546875" style="1" customWidth="1"/>
+    <col min="12035" max="12289" width="9.140625" style="1"/>
+    <col min="12290" max="12290" width="104.85546875" style="1" customWidth="1"/>
+    <col min="12291" max="12545" width="9.140625" style="1"/>
+    <col min="12546" max="12546" width="104.85546875" style="1" customWidth="1"/>
+    <col min="12547" max="12801" width="9.140625" style="1"/>
+    <col min="12802" max="12802" width="104.85546875" style="1" customWidth="1"/>
+    <col min="12803" max="13057" width="9.140625" style="1"/>
+    <col min="13058" max="13058" width="104.85546875" style="1" customWidth="1"/>
+    <col min="13059" max="13313" width="9.140625" style="1"/>
+    <col min="13314" max="13314" width="104.85546875" style="1" customWidth="1"/>
+    <col min="13315" max="13569" width="9.140625" style="1"/>
+    <col min="13570" max="13570" width="104.85546875" style="1" customWidth="1"/>
+    <col min="13571" max="13825" width="9.140625" style="1"/>
+    <col min="13826" max="13826" width="104.85546875" style="1" customWidth="1"/>
+    <col min="13827" max="14081" width="9.140625" style="1"/>
+    <col min="14082" max="14082" width="104.85546875" style="1" customWidth="1"/>
+    <col min="14083" max="14337" width="9.140625" style="1"/>
+    <col min="14338" max="14338" width="104.85546875" style="1" customWidth="1"/>
+    <col min="14339" max="14593" width="9.140625" style="1"/>
+    <col min="14594" max="14594" width="104.85546875" style="1" customWidth="1"/>
+    <col min="14595" max="14849" width="9.140625" style="1"/>
+    <col min="14850" max="14850" width="104.85546875" style="1" customWidth="1"/>
+    <col min="14851" max="15105" width="9.140625" style="1"/>
+    <col min="15106" max="15106" width="104.85546875" style="1" customWidth="1"/>
+    <col min="15107" max="15361" width="9.140625" style="1"/>
+    <col min="15362" max="15362" width="104.85546875" style="1" customWidth="1"/>
+    <col min="15363" max="15617" width="9.140625" style="1"/>
+    <col min="15618" max="15618" width="104.85546875" style="1" customWidth="1"/>
+    <col min="15619" max="15873" width="9.140625" style="1"/>
+    <col min="15874" max="15874" width="104.85546875" style="1" customWidth="1"/>
+    <col min="15875" max="16129" width="9.140625" style="1"/>
+    <col min="16130" max="16130" width="104.85546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="86"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="87" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="87" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="87" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="87" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="87" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="87"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="88" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="87"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="87"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="89" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N176"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H167" sqref="H167"/>
+    <sheetView tabSelected="1" topLeftCell="A139" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F178" sqref="F178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="13"/>
     <col min="15" max="15" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="55" t="s">
+      <c r="M3" s="52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="38.25" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="26"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" ht="12.95" customHeight="1">
       <c r="A5" s="7">
         <v>2020</v>
       </c>
       <c r="B5" s="9">
         <v>6116.91</v>
       </c>
       <c r="C5" s="9">
         <v>6635.89</v>
       </c>
       <c r="D5" s="9">
         <v>5695.56</v>
       </c>
       <c r="E5" s="19">
         <v>4852.47</v>
       </c>
       <c r="F5" s="9">
         <v>5632.23</v>
       </c>
       <c r="G5" s="9">
         <v>6412.42</v>
       </c>
       <c r="H5" s="9">
         <v>5026.22</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="57">
         <v>5633.89</v>
       </c>
       <c r="J5" s="9">
         <v>4265.78</v>
       </c>
       <c r="K5" s="9">
         <v>4578.6899999999996</v>
       </c>
       <c r="L5" s="19">
         <v>4402.0200000000004</v>
       </c>
       <c r="M5" s="19">
         <v>4298.42</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1">
       <c r="A6" s="7">
         <v>2021</v>
       </c>
       <c r="B6" s="9">
         <v>3176.97</v>
       </c>
       <c r="C6" s="9">
         <v>3437.43</v>
       </c>
       <c r="D6" s="9">
         <v>2836.96</v>
       </c>
       <c r="E6" s="19">
         <v>2900.24</v>
       </c>
       <c r="F6" s="9">
         <v>4252.7700000000004</v>
       </c>
       <c r="G6" s="9">
         <v>4803.3100000000004</v>
       </c>
       <c r="H6" s="9">
         <v>6187.34</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="57">
         <v>6835.36</v>
       </c>
       <c r="J6" s="9">
         <v>6467.63</v>
       </c>
       <c r="K6" s="9">
         <v>5852.14</v>
       </c>
       <c r="L6" s="19">
         <v>7606.31</v>
       </c>
       <c r="M6" s="19">
         <v>7512</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1">
       <c r="A7" s="7">
         <v>2022</v>
       </c>
       <c r="B7" s="9">
         <v>3775.3</v>
       </c>
       <c r="C7" s="9">
         <v>3640.97</v>
       </c>
       <c r="D7" s="9">
         <v>3493.65</v>
       </c>
       <c r="E7" s="19">
         <v>3973.51</v>
       </c>
       <c r="F7" s="9">
         <v>3850.69</v>
       </c>
       <c r="G7" s="9">
         <v>4036.56</v>
       </c>
       <c r="H7" s="9">
         <v>5255.83</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="57">
         <v>5523.05</v>
       </c>
       <c r="J7" s="9">
         <v>6000.05</v>
       </c>
       <c r="K7" s="9">
         <v>6746.4</v>
       </c>
       <c r="L7" s="19">
         <v>6821.38</v>
       </c>
       <c r="M7" s="19">
         <v>6737.4</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1">
       <c r="A8" s="7">
         <v>2023</v>
       </c>
       <c r="B8" s="9">
         <v>1841.05</v>
       </c>
       <c r="C8" s="9">
         <v>2268.35</v>
       </c>
       <c r="D8" s="9">
         <v>2715.81</v>
       </c>
       <c r="E8" s="19">
         <v>2585.65</v>
       </c>
       <c r="F8" s="9">
         <v>2737.5</v>
       </c>
       <c r="G8" s="9">
         <v>2592.6</v>
       </c>
       <c r="H8" s="9">
         <v>2734.3</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="57">
         <v>2244.4</v>
       </c>
       <c r="J8" s="11">
         <v>2537</v>
       </c>
       <c r="K8" s="10">
         <v>2452.42</v>
       </c>
       <c r="L8" s="10">
         <v>2598.59</v>
       </c>
       <c r="M8" s="10">
         <v>2487.58</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1">
       <c r="A9" s="7">
         <v>2024</v>
       </c>
       <c r="B9" s="32">
         <v>2389.64</v>
       </c>
       <c r="C9" s="33">
         <v>1840.7</v>
       </c>
       <c r="D9" s="33">
         <v>3035.6</v>
       </c>
       <c r="E9" s="33">
         <v>3038.24</v>
       </c>
       <c r="F9" s="10">
         <v>2173.5100000000002</v>
       </c>
       <c r="G9" s="9">
         <v>2077.56</v>
       </c>
       <c r="H9" s="36">
         <v>2603.9899999999998</v>
       </c>
-      <c r="I9" s="38">
+      <c r="I9" s="57">
         <v>3092.18</v>
       </c>
       <c r="J9" s="35">
         <v>2994.04</v>
       </c>
       <c r="K9" s="35">
         <v>3376.58</v>
       </c>
       <c r="L9" s="19">
         <v>3322.41</v>
       </c>
       <c r="M9" s="19">
         <v>3448.86</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1">
       <c r="A10" s="7">
         <v>2025</v>
       </c>
       <c r="B10" s="11">
         <v>3138.52</v>
       </c>
       <c r="C10" s="35">
         <v>3458.91</v>
       </c>
       <c r="D10" s="35">
         <v>3361.02</v>
       </c>
       <c r="E10" s="9">
         <v>3504.62</v>
       </c>
       <c r="F10" s="35">
         <v>3151.61</v>
       </c>
       <c r="G10" s="9">
         <v>3003.16</v>
       </c>
       <c r="H10" s="9">
         <v>2833.98</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="57">
         <v>2835.38</v>
       </c>
       <c r="J10" s="9">
         <v>2904.13</v>
       </c>
       <c r="K10" s="9">
         <v>3161.43</v>
       </c>
       <c r="L10" s="9">
         <v>3346.21</v>
       </c>
       <c r="M10" s="19">
         <v>3439.37</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1">
       <c r="A11" s="7">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>3321.68</v>
       </c>
       <c r="C11" s="9">
         <v>3369.76</v>
       </c>
       <c r="D11" s="9">
         <v>2998.16</v>
       </c>
       <c r="E11" s="9">
         <v>3337.79</v>
       </c>
       <c r="F11" s="9">
         <v>3030.99</v>
       </c>
       <c r="G11" s="9">
         <v>2651.15</v>
       </c>
-      <c r="H11" s="59">
+      <c r="H11" s="54">
         <v>2571.11</v>
       </c>
-      <c r="I11" s="9"/>
+      <c r="I11" s="70">
+        <v>2412.36</v>
+      </c>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="9"/>
-      <c r="H12" s="59"/>
-      <c r="I12" s="9"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="57"/>
       <c r="J12" s="11"/>
       <c r="K12" s="9"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1">
       <c r="A13" s="7">
         <v>2020</v>
       </c>
       <c r="B13" s="9">
         <v>932.47</v>
       </c>
       <c r="C13" s="19">
         <v>931.84</v>
       </c>
       <c r="D13" s="19">
         <v>907.73</v>
       </c>
       <c r="E13" s="19">
         <v>862.91</v>
       </c>
       <c r="F13" s="19">
         <v>1056.26</v>
       </c>
       <c r="G13" s="9">
         <v>1033.02</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="54">
         <v>843.11</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="57">
         <v>829.31</v>
       </c>
       <c r="J13" s="11">
         <v>678.38</v>
       </c>
       <c r="K13" s="9">
         <v>694.74</v>
       </c>
       <c r="L13" s="19">
         <v>675.47</v>
       </c>
       <c r="M13" s="19">
         <v>615.27</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1">
       <c r="A14" s="7">
         <v>2021</v>
       </c>
       <c r="B14" s="9">
         <v>814.96</v>
       </c>
       <c r="C14" s="19">
         <v>564.96</v>
       </c>
       <c r="D14" s="19">
         <v>605.87</v>
       </c>
       <c r="E14" s="19">
         <v>543.34</v>
       </c>
       <c r="F14" s="19">
         <v>585.14</v>
       </c>
       <c r="G14" s="9">
         <v>631.5</v>
       </c>
-      <c r="H14" s="59">
+      <c r="H14" s="54">
         <v>851.6</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="57">
         <v>936.75</v>
       </c>
       <c r="J14" s="11">
         <v>704.1</v>
       </c>
       <c r="K14" s="9">
         <v>803.23</v>
       </c>
       <c r="L14" s="19">
         <v>582.6</v>
       </c>
       <c r="M14" s="19">
         <v>525.30999999999995</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1">
       <c r="A15" s="7">
         <v>2022</v>
       </c>
       <c r="B15" s="9">
         <v>815.95</v>
       </c>
       <c r="C15" s="19">
         <v>739.24</v>
       </c>
       <c r="D15" s="19">
         <v>685.48</v>
       </c>
       <c r="E15" s="19">
         <v>822.39</v>
       </c>
       <c r="F15" s="19">
         <v>777.37</v>
       </c>
       <c r="G15" s="9">
         <v>736.86</v>
       </c>
-      <c r="H15" s="59">
+      <c r="H15" s="54">
         <v>890.15</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="57">
         <v>778.38</v>
       </c>
       <c r="J15" s="11">
         <v>834.45</v>
       </c>
       <c r="K15" s="9">
         <v>1067.02</v>
       </c>
       <c r="L15" s="19">
         <v>959.89</v>
       </c>
       <c r="M15" s="19">
         <v>914.57</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1">
       <c r="A16" s="7">
         <v>2023</v>
       </c>
       <c r="B16" s="9">
         <v>877.91</v>
       </c>
       <c r="C16" s="19">
         <v>855.96</v>
       </c>
       <c r="D16" s="19">
         <v>967.32</v>
       </c>
       <c r="E16" s="19">
         <v>992.84</v>
       </c>
       <c r="F16" s="19">
         <v>960.5</v>
       </c>
       <c r="G16" s="9">
         <v>977.6</v>
       </c>
-      <c r="H16" s="59">
+      <c r="H16" s="54">
         <v>956.8</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="57">
         <v>916.78</v>
       </c>
       <c r="J16" s="11">
         <v>861.79</v>
       </c>
       <c r="K16" s="9">
         <v>1009.89</v>
       </c>
       <c r="L16" s="19">
         <v>942.29</v>
       </c>
       <c r="M16" s="19">
         <v>890.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1">
       <c r="A17" s="7">
         <v>2024</v>
       </c>
       <c r="B17" s="32">
         <v>886.83</v>
       </c>
       <c r="C17" s="33">
         <v>757.69</v>
       </c>
       <c r="D17" s="33">
         <v>975.25</v>
       </c>
       <c r="E17" s="33">
         <v>897.03</v>
       </c>
       <c r="F17" s="19">
         <v>854.79</v>
       </c>
       <c r="G17" s="9">
         <v>824.76</v>
       </c>
-      <c r="H17" s="61">
+      <c r="H17" s="56">
         <v>904.24</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="57">
         <v>1017.92</v>
       </c>
       <c r="J17" s="9">
         <v>1010.61</v>
       </c>
       <c r="K17" s="9">
         <v>1207.99</v>
       </c>
       <c r="L17" s="19">
         <v>1123.81</v>
       </c>
       <c r="M17" s="19">
         <v>1040.67</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="11">
         <v>980.32600000000002</v>
       </c>
       <c r="C18" s="9">
         <v>941.48099999999999</v>
       </c>
       <c r="D18" s="9">
         <v>1002.471</v>
       </c>
       <c r="E18" s="9">
         <v>1017.917</v>
       </c>
       <c r="F18" s="35">
         <v>1003.6420000000001</v>
       </c>
       <c r="G18" s="9">
         <v>945.71299999999997</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="54">
         <v>974.77599999999995</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="57">
         <v>962.67100000000005</v>
       </c>
       <c r="J18" s="9">
         <v>1008.899</v>
       </c>
       <c r="K18" s="9">
         <v>1203.175</v>
       </c>
       <c r="L18" s="9">
         <v>1164.338</v>
       </c>
       <c r="M18" s="19">
         <v>1352.5440000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1">
       <c r="A19" s="7">
         <v>2026</v>
       </c>
       <c r="B19" s="9">
         <v>1129.787</v>
       </c>
       <c r="C19" s="9">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="9">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="9">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="9">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="9">
         <v>884.63</v>
       </c>
-      <c r="H19" s="59">
+      <c r="H19" s="54">
         <v>936.34500000000003</v>
       </c>
-      <c r="I19" s="9"/>
+      <c r="I19" s="70">
+        <v>878.31</v>
+      </c>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="19"/>
     </row>
     <row r="20" spans="1:13" ht="26.45" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="59"/>
-      <c r="I20" s="9"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="57"/>
       <c r="J20" s="9"/>
       <c r="K20" s="35"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1">
       <c r="A21" s="7">
         <v>2020</v>
       </c>
       <c r="B21" s="9">
         <v>34729.699999999997</v>
       </c>
       <c r="C21" s="19">
         <v>32596.58</v>
       </c>
       <c r="D21" s="19">
         <v>30841.05</v>
       </c>
       <c r="E21" s="19">
         <v>3575.51</v>
       </c>
       <c r="F21" s="19">
         <v>6585.24</v>
       </c>
       <c r="G21" s="9">
         <v>10768.85</v>
       </c>
-      <c r="H21" s="59">
+      <c r="H21" s="54">
         <v>2943.91</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I21" s="57">
         <v>2980.02</v>
       </c>
       <c r="J21" s="9">
         <v>4169.54</v>
       </c>
       <c r="K21" s="35">
         <v>4698</v>
       </c>
       <c r="L21" s="19">
         <v>4467.67</v>
       </c>
       <c r="M21" s="19">
         <v>4986.8599999999997</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1">
       <c r="A22" s="7">
         <v>2021</v>
       </c>
       <c r="B22" s="9">
         <v>5247.17</v>
       </c>
       <c r="C22" s="19">
         <v>7103.63</v>
       </c>
       <c r="D22" s="19">
         <v>7768.29</v>
       </c>
       <c r="E22" s="19">
         <v>9003.24</v>
       </c>
       <c r="F22" s="19">
         <v>9046.15</v>
       </c>
       <c r="G22" s="9">
         <v>9676.7000000000007</v>
       </c>
-      <c r="H22" s="59">
+      <c r="H22" s="54">
         <v>8332.32</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="57">
         <v>9332.3700000000008</v>
       </c>
       <c r="J22" s="9">
         <v>11032.41</v>
       </c>
       <c r="K22" s="35">
         <v>12148.87</v>
       </c>
       <c r="L22" s="19">
         <v>12192.7</v>
       </c>
       <c r="M22" s="19">
         <v>12432.89</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1">
       <c r="A23" s="7">
         <v>2022</v>
       </c>
       <c r="B23" s="9">
         <v>6608.18</v>
       </c>
       <c r="C23" s="19">
         <v>7649.7</v>
       </c>
       <c r="D23" s="19">
         <v>8610.15</v>
       </c>
       <c r="E23" s="19">
         <v>8744.85</v>
       </c>
       <c r="F23" s="19">
         <v>8774.8799999999992</v>
       </c>
       <c r="G23" s="9">
         <v>8630.75</v>
       </c>
-      <c r="H23" s="59">
+      <c r="H23" s="54">
         <v>8709.6200000000008</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="57">
         <v>10202.700000000001</v>
       </c>
       <c r="J23" s="9">
         <v>11580.12</v>
       </c>
       <c r="K23" s="35">
         <v>12596.65</v>
       </c>
       <c r="L23" s="19">
         <v>12923.43</v>
       </c>
       <c r="M23" s="19">
         <v>13321.29</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1">
       <c r="A24" s="7">
         <v>2023</v>
       </c>
       <c r="B24" s="9">
         <v>5043.53</v>
       </c>
       <c r="C24" s="19">
         <v>5005.46</v>
       </c>
       <c r="D24" s="19">
         <v>5553.82</v>
       </c>
       <c r="E24" s="19">
         <v>5528.16</v>
       </c>
       <c r="F24" s="19">
         <v>5019.1000000000004</v>
       </c>
       <c r="G24" s="9">
         <v>4700.1000000000004</v>
       </c>
-      <c r="H24" s="59">
+      <c r="H24" s="54">
         <v>4468.6000000000004</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="57">
         <v>4645.37</v>
       </c>
       <c r="J24" s="11">
         <v>6909.75</v>
       </c>
       <c r="K24" s="35">
         <v>7119.06</v>
       </c>
       <c r="L24" s="19">
         <v>4827.79</v>
       </c>
       <c r="M24" s="19">
         <v>5213.7299999999996</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1">
       <c r="A25" s="7">
         <v>2024</v>
       </c>
       <c r="B25" s="32">
         <v>4516.2</v>
       </c>
       <c r="C25" s="33">
         <v>4626.25</v>
       </c>
       <c r="D25" s="33">
         <v>4929.1099999999997</v>
       </c>
       <c r="E25" s="33">
         <v>7786.51</v>
       </c>
       <c r="F25" s="19">
         <v>7970.39</v>
       </c>
       <c r="G25" s="9">
         <v>7830.88</v>
       </c>
-      <c r="H25" s="61">
+      <c r="H25" s="56">
         <v>4753.13</v>
       </c>
-      <c r="I25" s="38">
+      <c r="I25" s="57">
         <v>4852.01</v>
       </c>
       <c r="J25" s="9">
         <v>5231.4799999999996</v>
       </c>
       <c r="K25" s="35">
         <v>5451.87</v>
       </c>
       <c r="L25" s="19">
         <v>5465.69</v>
       </c>
       <c r="M25" s="19">
         <v>5262.45</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1">
       <c r="A26" s="7">
         <v>2025</v>
       </c>
       <c r="B26" s="11">
         <v>4735.66</v>
       </c>
       <c r="C26" s="9">
         <v>4734.8599999999997</v>
       </c>
       <c r="D26" s="9">
         <v>5009.18</v>
       </c>
       <c r="E26" s="9">
         <v>5336.47</v>
       </c>
       <c r="F26" s="35">
         <v>5239.9799999999996</v>
       </c>
       <c r="G26" s="9">
         <v>5006.63</v>
       </c>
-      <c r="H26" s="59">
+      <c r="H26" s="54">
         <v>4876.9399999999996</v>
       </c>
-      <c r="I26" s="9">
+      <c r="I26" s="57">
         <v>4960.33</v>
       </c>
       <c r="J26" s="9">
         <v>5343.24</v>
       </c>
       <c r="K26" s="9">
         <v>5525.14</v>
       </c>
       <c r="L26" s="9">
         <v>5392.37</v>
       </c>
       <c r="M26" s="19">
         <v>6261.8</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1">
       <c r="A27" s="7">
         <v>2026</v>
       </c>
       <c r="B27" s="9">
         <v>5161.28</v>
       </c>
       <c r="C27" s="9">
         <v>4930.58</v>
       </c>
       <c r="D27" s="9">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="9">
         <v>5522.93</v>
       </c>
       <c r="F27" s="9">
         <v>5263.83</v>
       </c>
       <c r="G27" s="9">
         <v>5034.8900000000003</v>
       </c>
-      <c r="H27" s="59">
+      <c r="H27" s="54">
         <v>4863.3500000000004</v>
       </c>
-      <c r="I27" s="9"/>
+      <c r="I27" s="70">
+        <v>4996.82</v>
+      </c>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="19"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="9"/>
-      <c r="H28" s="59"/>
-      <c r="I28" s="9"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="57"/>
       <c r="J28" s="11"/>
       <c r="K28" s="9"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:13" s="13" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="12">
         <v>2020</v>
       </c>
       <c r="B29" s="9">
         <v>897.4</v>
       </c>
       <c r="C29" s="19">
         <v>776.2</v>
       </c>
       <c r="D29" s="19">
         <v>749.3</v>
       </c>
       <c r="E29" s="19">
         <v>47.8</v>
       </c>
       <c r="F29" s="19">
         <v>72.8</v>
       </c>
       <c r="G29" s="9">
         <v>128.69999999999999</v>
       </c>
-      <c r="H29" s="59">
+      <c r="H29" s="54">
         <v>60.8</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="57">
         <v>62.5</v>
       </c>
       <c r="J29" s="11">
         <v>81.099999999999994</v>
       </c>
       <c r="K29" s="9">
         <v>113.3</v>
       </c>
       <c r="L29" s="19">
         <v>78.400000000000006</v>
       </c>
       <c r="M29" s="19">
         <v>85.5</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1">
       <c r="A30" s="12">
         <v>2021</v>
       </c>
       <c r="B30" s="9">
         <v>86</v>
       </c>
       <c r="C30" s="19">
         <v>104.1</v>
       </c>
       <c r="D30" s="19">
         <v>115.9</v>
       </c>
       <c r="E30" s="19">
         <v>125</v>
       </c>
       <c r="F30" s="19">
         <v>122</v>
       </c>
       <c r="G30" s="9">
         <v>130.1</v>
       </c>
-      <c r="H30" s="59">
+      <c r="H30" s="54">
         <v>120.8</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="57">
         <v>150.9</v>
       </c>
       <c r="J30" s="11">
         <v>174.2</v>
       </c>
       <c r="K30" s="9">
         <v>207</v>
       </c>
       <c r="L30" s="19">
         <v>229.2</v>
       </c>
       <c r="M30" s="19">
         <v>228.1</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1">
       <c r="A31" s="12">
         <v>2022</v>
       </c>
       <c r="B31" s="9">
         <v>145.19999999999999</v>
       </c>
       <c r="C31" s="19">
         <v>171.1</v>
       </c>
       <c r="D31" s="19">
         <v>196.5</v>
       </c>
       <c r="E31" s="19">
         <v>190.9</v>
       </c>
       <c r="F31" s="19">
         <v>194.3</v>
       </c>
       <c r="G31" s="19">
         <v>199.3</v>
       </c>
-      <c r="H31" s="61">
+      <c r="H31" s="56">
         <v>215.2</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31" s="57">
         <v>263.5</v>
       </c>
       <c r="J31" s="11">
         <v>289.10000000000002</v>
       </c>
       <c r="K31" s="9">
         <v>316.89999999999998</v>
       </c>
       <c r="L31" s="19">
         <v>296.39999999999998</v>
       </c>
       <c r="M31" s="19">
         <v>299.60000000000002</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1">
       <c r="A32" s="12">
         <v>2023</v>
       </c>
       <c r="B32" s="19">
         <v>335.9</v>
       </c>
       <c r="C32" s="19">
         <v>321.39999999999998</v>
       </c>
       <c r="D32" s="19">
         <v>359.5</v>
       </c>
       <c r="E32" s="19">
         <v>348.7</v>
       </c>
       <c r="F32" s="19">
         <v>265.7</v>
       </c>
       <c r="G32" s="19">
         <v>260.60000000000002</v>
       </c>
-      <c r="H32" s="61">
+      <c r="H32" s="56">
         <v>256.5</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I32" s="57">
         <v>314.2</v>
       </c>
       <c r="J32" s="30">
         <v>363.4</v>
       </c>
       <c r="K32" s="9">
         <v>325.60000000000002</v>
       </c>
       <c r="L32" s="19">
         <v>301.2</v>
       </c>
       <c r="M32" s="19">
         <v>351.7</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1">
       <c r="A33" s="15">
         <v>2024</v>
       </c>
       <c r="B33" s="33">
         <v>298.7</v>
       </c>
       <c r="C33" s="33">
         <v>272.89999999999998</v>
       </c>
       <c r="D33" s="33">
         <v>318.7</v>
       </c>
       <c r="E33" s="33">
         <v>362.5</v>
       </c>
       <c r="F33" s="19">
         <v>315.60000000000002</v>
       </c>
       <c r="G33" s="19">
         <v>316.60000000000002</v>
       </c>
-      <c r="H33" s="61">
+      <c r="H33" s="56">
         <v>333.3</v>
       </c>
-      <c r="I33" s="44">
+      <c r="I33" s="57">
         <v>298.8</v>
       </c>
       <c r="J33" s="19">
         <v>350.3</v>
       </c>
       <c r="K33" s="19">
         <v>362.7</v>
       </c>
       <c r="L33" s="19">
         <v>363.2</v>
       </c>
       <c r="M33" s="19">
         <v>345.7</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1">
       <c r="A34" s="15">
         <v>2025</v>
       </c>
       <c r="B34" s="30">
         <v>342.57</v>
       </c>
       <c r="C34" s="19">
         <v>318.57499999999999</v>
       </c>
       <c r="D34" s="19">
         <v>355.19099999999997</v>
       </c>
       <c r="E34" s="19">
         <v>383.37200000000001</v>
       </c>
       <c r="F34" s="36">
         <v>306.72000000000003</v>
       </c>
       <c r="G34" s="19">
         <v>320.791</v>
       </c>
-      <c r="H34" s="61">
+      <c r="H34" s="56">
         <v>330.464</v>
       </c>
-      <c r="I34" s="36">
+      <c r="I34" s="57">
         <v>348.65800000000002</v>
       </c>
       <c r="J34" s="19">
         <v>330.36900000000003</v>
       </c>
       <c r="K34" s="19">
         <v>343.59699999999998</v>
       </c>
       <c r="L34" s="19">
         <v>339.08100000000002</v>
       </c>
       <c r="M34" s="19">
         <v>375.00799999999998</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1">
       <c r="A35" s="20">
         <v>2026</v>
       </c>
       <c r="B35" s="14">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="14">
         <v>339.286</v>
       </c>
       <c r="D35" s="14">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="14">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="14">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="14">
         <v>395.82400000000001</v>
       </c>
-      <c r="H35" s="60">
+      <c r="H35" s="55">
         <v>397.524</v>
       </c>
-      <c r="I35" s="37"/>
+      <c r="I35" s="71">
+        <v>401.74</v>
+      </c>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
     <row r="36" spans="1:13">
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="27"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" ht="21.2" customHeight="1">
-      <c r="A37" s="58" t="s">
+      <c r="A37" s="92" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="58"/>
-[...10 lines deleted...]
-      <c r="M37" s="58"/>
+      <c r="B37" s="92"/>
+      <c r="C37" s="92"/>
+      <c r="D37" s="92"/>
+      <c r="E37" s="92"/>
+      <c r="F37" s="92"/>
+      <c r="G37" s="92"/>
+      <c r="H37" s="92"/>
+      <c r="I37" s="92"/>
+      <c r="J37" s="92"/>
+      <c r="K37" s="92"/>
+      <c r="L37" s="92"/>
+      <c r="M37" s="92"/>
     </row>
     <row r="38" spans="1:13" ht="13.5" thickBot="1">
       <c r="A38" s="2"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="27"/>
       <c r="M38" s="3"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" thickBot="1">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M39" s="56" t="s">
+      <c r="M39" s="53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="24" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="26"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="12.95" customHeight="1">
       <c r="A41" s="7">
         <v>2020</v>
       </c>
       <c r="B41" s="18">
         <v>2722.42</v>
       </c>
       <c r="C41" s="18">
         <v>2693.32</v>
       </c>
       <c r="D41" s="18">
         <v>2572.17</v>
       </c>
       <c r="E41" s="18">
         <v>2452.86</v>
       </c>
       <c r="F41" s="18">
         <v>3217.24</v>
       </c>
       <c r="G41" s="18">
         <v>3391.56</v>
       </c>
       <c r="H41" s="18">
         <v>3310.46</v>
       </c>
-      <c r="I41" s="18">
+      <c r="I41" s="67">
         <v>3356.1</v>
       </c>
       <c r="J41" s="18">
         <v>2568.21</v>
       </c>
       <c r="K41" s="18">
         <v>2440.2199999999998</v>
       </c>
       <c r="L41" s="18">
         <v>2262.7199999999998</v>
       </c>
       <c r="M41" s="18">
         <v>2014.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="12.95" customHeight="1">
       <c r="A42" s="7">
         <v>2021</v>
       </c>
       <c r="B42" s="18">
         <v>1012.26</v>
       </c>
       <c r="C42" s="18">
         <v>1500.7</v>
       </c>
       <c r="D42" s="18">
         <v>1415.17</v>
       </c>
       <c r="E42" s="18">
         <v>1698.51</v>
       </c>
       <c r="F42" s="18">
         <v>2032.1</v>
       </c>
       <c r="G42" s="18">
         <v>2645.58</v>
       </c>
       <c r="H42" s="18">
         <v>3045.47</v>
       </c>
-      <c r="I42" s="18">
+      <c r="I42" s="67">
         <v>3195.88</v>
       </c>
       <c r="J42" s="18">
         <v>3700.39</v>
       </c>
       <c r="K42" s="18">
         <v>3700.4</v>
       </c>
       <c r="L42" s="18">
         <v>5549.1</v>
       </c>
       <c r="M42" s="18">
         <v>5391.88</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12.95" customHeight="1">
       <c r="A43" s="7">
         <v>2022</v>
       </c>
       <c r="B43" s="18">
         <v>845.01</v>
       </c>
       <c r="C43" s="18">
         <v>885.06</v>
       </c>
       <c r="D43" s="18">
         <v>972.67</v>
       </c>
       <c r="E43" s="18">
         <v>979.01</v>
       </c>
       <c r="F43" s="18">
         <v>1064.95</v>
       </c>
       <c r="G43" s="18">
         <v>1942.42</v>
       </c>
       <c r="H43" s="18">
         <v>2829.4</v>
       </c>
-      <c r="I43" s="18">
+      <c r="I43" s="67">
         <v>3406.75</v>
       </c>
       <c r="J43" s="18">
         <v>3826.49</v>
       </c>
       <c r="K43" s="18">
         <v>4205</v>
       </c>
       <c r="L43" s="18">
         <v>4591.49</v>
       </c>
       <c r="M43" s="18">
         <v>4792.03</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12.95" customHeight="1">
       <c r="A44" s="7">
         <v>2023</v>
       </c>
       <c r="B44" s="18">
         <v>125.86</v>
       </c>
       <c r="C44" s="18">
         <v>158.34</v>
       </c>
       <c r="D44" s="18">
         <v>146.13</v>
       </c>
       <c r="E44" s="18">
         <v>181.05</v>
       </c>
       <c r="F44" s="18">
         <v>212.4</v>
       </c>
       <c r="G44" s="9">
         <v>224.4</v>
       </c>
       <c r="H44" s="18">
         <v>220.75</v>
       </c>
-      <c r="I44" s="9">
+      <c r="I44" s="57">
         <v>202.67</v>
       </c>
       <c r="J44" s="9">
         <v>203.98</v>
       </c>
       <c r="K44" s="9">
         <v>235.2</v>
       </c>
       <c r="L44" s="9">
         <v>185.81</v>
       </c>
       <c r="M44" s="9">
         <v>275.45</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.95" customHeight="1">
       <c r="A45" s="7">
         <v>2024</v>
       </c>
       <c r="B45" s="32">
         <v>159.52000000000001</v>
       </c>
       <c r="C45" s="9">
         <v>185.75</v>
       </c>
       <c r="D45" s="9">
         <v>178.54</v>
       </c>
       <c r="E45" s="9">
         <v>162.56</v>
       </c>
       <c r="F45" s="9">
         <v>189.56</v>
       </c>
       <c r="G45" s="9">
         <v>187.84</v>
       </c>
       <c r="H45" s="35">
         <v>229.89</v>
       </c>
-      <c r="I45" s="35">
+      <c r="I45" s="57">
         <v>246.07</v>
       </c>
       <c r="J45" s="35">
         <v>349.39</v>
       </c>
       <c r="K45" s="35">
         <v>266.42</v>
       </c>
-      <c r="L45" s="39">
+      <c r="L45" s="37">
         <v>198.72</v>
       </c>
-      <c r="M45" s="39">
+      <c r="M45" s="37">
         <v>188.58</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="12.95" customHeight="1">
       <c r="A46" s="7">
         <v>2025</v>
       </c>
       <c r="B46" s="9">
         <v>171.62</v>
       </c>
       <c r="C46" s="9">
         <v>222.81</v>
       </c>
       <c r="D46" s="9">
         <v>159.47</v>
       </c>
       <c r="E46" s="9">
         <v>248.19</v>
       </c>
       <c r="F46" s="35">
         <v>279.02</v>
       </c>
       <c r="G46" s="9">
         <v>285.13</v>
       </c>
       <c r="H46" s="35">
         <v>296.83</v>
       </c>
-      <c r="I46" s="9">
+      <c r="I46" s="57">
         <v>231.37</v>
       </c>
       <c r="J46" s="9">
         <v>319.05</v>
       </c>
       <c r="K46" s="9">
         <v>249.68</v>
       </c>
       <c r="L46" s="9">
         <v>253.53</v>
       </c>
       <c r="M46" s="9">
         <v>256.89999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
-      <c r="B47" s="54">
+      <c r="B47" s="51">
         <v>195.53</v>
       </c>
       <c r="C47" s="9">
         <v>196.64</v>
       </c>
       <c r="D47" s="9">
         <v>162.35</v>
       </c>
       <c r="E47" s="9">
         <v>238.97</v>
       </c>
       <c r="F47" s="9">
         <v>409.07</v>
       </c>
       <c r="G47" s="9">
         <v>404.87</v>
       </c>
-      <c r="H47" s="62">
+      <c r="H47" s="57">
         <v>371.65</v>
       </c>
-      <c r="I47" s="9"/>
+      <c r="I47" s="70">
+        <v>531.71</v>
+      </c>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
       <c r="L47" s="9"/>
-      <c r="M47" s="39"/>
+      <c r="M47" s="37"/>
     </row>
     <row r="48" spans="1:13" ht="22.5">
       <c r="A48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
-      <c r="H48" s="63"/>
-      <c r="I48" s="18"/>
+      <c r="H48" s="58"/>
+      <c r="I48" s="67"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="7">
         <v>2020</v>
       </c>
       <c r="B49" s="18">
         <v>198.935</v>
       </c>
       <c r="C49" s="18">
         <v>180.268</v>
       </c>
       <c r="D49" s="18">
         <v>190.09200000000001</v>
       </c>
       <c r="E49" s="18">
         <v>191.85400000000001</v>
       </c>
       <c r="F49" s="18">
         <v>240.327</v>
       </c>
       <c r="G49" s="18">
         <v>275.48700000000002</v>
       </c>
-      <c r="H49" s="63">
+      <c r="H49" s="58">
         <v>281.94</v>
       </c>
-      <c r="I49" s="18">
+      <c r="I49" s="67">
         <v>305.8</v>
       </c>
       <c r="J49" s="18">
         <v>174.56</v>
       </c>
       <c r="K49" s="18">
         <v>153.61000000000001</v>
       </c>
       <c r="L49" s="18">
         <v>152.66999999999999</v>
       </c>
       <c r="M49" s="18">
         <v>116.62</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.95" customHeight="1">
       <c r="A50" s="7">
         <v>2021</v>
       </c>
       <c r="B50" s="18">
         <v>71.63</v>
       </c>
       <c r="C50" s="18">
         <v>66.53</v>
       </c>
       <c r="D50" s="18">
         <v>55.636000000000003</v>
       </c>
       <c r="E50" s="18">
         <v>100.45</v>
       </c>
       <c r="F50" s="18">
         <v>104.38</v>
       </c>
       <c r="G50" s="18">
         <v>109.41</v>
       </c>
-      <c r="H50" s="63">
+      <c r="H50" s="58">
         <v>116.34</v>
       </c>
-      <c r="I50" s="18">
+      <c r="I50" s="67">
         <v>170.148</v>
       </c>
       <c r="J50" s="18">
         <v>148.72999999999999</v>
       </c>
       <c r="K50" s="18">
         <v>134.6</v>
       </c>
       <c r="L50" s="18">
         <v>93.57</v>
       </c>
       <c r="M50" s="18">
         <v>112.1</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1">
       <c r="A51" s="7">
         <v>2022</v>
       </c>
       <c r="B51" s="18">
         <v>74.38</v>
       </c>
       <c r="C51" s="18">
         <v>63.09</v>
       </c>
       <c r="D51" s="18">
         <v>78.8</v>
       </c>
       <c r="E51" s="18">
         <v>98.48</v>
       </c>
       <c r="F51" s="18">
         <v>87.58</v>
       </c>
       <c r="G51" s="18">
         <v>146.6</v>
       </c>
-      <c r="H51" s="63">
+      <c r="H51" s="58">
         <v>153.86000000000001</v>
       </c>
-      <c r="I51" s="18">
+      <c r="I51" s="67">
         <v>169.166</v>
       </c>
       <c r="J51" s="18">
         <v>145.18100000000001</v>
       </c>
       <c r="K51" s="18">
         <v>202.03899999999999</v>
       </c>
       <c r="L51" s="18">
         <v>200.60599999999999</v>
       </c>
       <c r="M51" s="18">
         <v>172.81299999999999</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12.95" customHeight="1">
       <c r="A52" s="7">
         <v>2023</v>
       </c>
       <c r="B52" s="18">
         <v>123.416</v>
       </c>
       <c r="C52" s="18">
         <v>140.67599999999999</v>
       </c>
       <c r="D52" s="18">
         <v>163.892</v>
       </c>
       <c r="E52" s="18">
         <v>205.66499999999999</v>
       </c>
       <c r="F52" s="18">
         <v>227.72</v>
       </c>
       <c r="G52" s="9">
         <v>244.12</v>
       </c>
-      <c r="H52" s="63">
+      <c r="H52" s="58">
         <v>204.05699999999999</v>
       </c>
-      <c r="I52" s="9">
+      <c r="I52" s="57">
         <v>204.86500000000001</v>
       </c>
       <c r="J52" s="9">
         <v>192.42699999999999</v>
       </c>
       <c r="K52" s="9">
         <v>206.083</v>
       </c>
       <c r="L52" s="9">
         <v>140.08799999999999</v>
       </c>
       <c r="M52" s="9">
         <v>148.66999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="7">
         <v>2024</v>
       </c>
       <c r="B53" s="32">
         <v>152.72999999999999</v>
       </c>
       <c r="C53" s="32">
         <v>310.66000000000003</v>
       </c>
       <c r="D53" s="9">
         <v>177.5</v>
       </c>
       <c r="E53" s="9">
         <v>154.69999999999999</v>
       </c>
       <c r="F53" s="9">
         <v>159.86600000000001</v>
       </c>
       <c r="G53" s="9">
         <v>169.16200000000001</v>
       </c>
-      <c r="H53" s="62">
+      <c r="H53" s="57">
         <v>172.184</v>
       </c>
-      <c r="I53" s="35">
+      <c r="I53" s="57">
         <v>168.54</v>
       </c>
       <c r="J53" s="9">
         <v>213.70400000000001</v>
       </c>
       <c r="K53" s="9">
         <v>246.58500000000001</v>
       </c>
-      <c r="L53" s="42">
+      <c r="L53" s="40">
         <v>198.3</v>
       </c>
-      <c r="M53" s="39">
+      <c r="M53" s="37">
         <v>173.4</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1">
       <c r="A54" s="7">
         <v>2025</v>
       </c>
       <c r="B54" s="9">
         <v>144.72900000000001</v>
       </c>
       <c r="C54" s="9">
         <v>138.346</v>
       </c>
       <c r="D54" s="9">
         <v>139.03</v>
       </c>
       <c r="E54" s="9">
         <v>158.655</v>
       </c>
       <c r="F54" s="35">
         <v>197.21100000000001</v>
       </c>
       <c r="G54" s="9">
         <v>169.26499999999999</v>
       </c>
-      <c r="H54" s="62">
+      <c r="H54" s="57">
         <v>165.85900000000001</v>
       </c>
-      <c r="I54" s="9">
+      <c r="I54" s="57">
         <v>143.96</v>
       </c>
       <c r="J54" s="9">
         <v>173.83600000000001</v>
       </c>
       <c r="K54" s="9">
         <v>247.49600000000001</v>
       </c>
       <c r="L54" s="9">
         <v>217.59399999999999</v>
       </c>
       <c r="M54" s="9">
         <v>241.62</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="7">
         <v>2026</v>
       </c>
-      <c r="B55" s="54">
+      <c r="B55" s="51">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="9">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="9">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="9">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="9">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="9">
         <v>181.928</v>
       </c>
-      <c r="H55" s="62">
+      <c r="H55" s="57">
         <v>194.05199999999999</v>
       </c>
-      <c r="I55" s="9"/>
+      <c r="I55" s="70">
+        <v>147.07</v>
+      </c>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
-      <c r="M55" s="39"/>
+      <c r="M55" s="37"/>
     </row>
     <row r="56" spans="1:13" ht="22.5">
       <c r="A56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="7">
         <v>2020</v>
       </c>
       <c r="B57" s="18"/>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
@@ -10213,95 +10857,95 @@
       </c>
       <c r="D80" s="11">
         <v>4558.0200000000004</v>
       </c>
       <c r="E80" s="9">
         <v>4826.7299999999996</v>
       </c>
       <c r="F80" s="9">
         <v>5024.95</v>
       </c>
       <c r="G80" s="9">
         <v>4907.3</v>
       </c>
       <c r="H80" s="35">
         <v>4540.96</v>
       </c>
       <c r="I80" s="35">
         <v>4634.16</v>
       </c>
       <c r="J80" s="35">
         <v>5018.1899999999996</v>
       </c>
       <c r="K80" s="35">
         <v>5143.28</v>
       </c>
-      <c r="L80" s="39">
+      <c r="L80" s="37">
         <v>5112.2</v>
       </c>
-      <c r="M80" s="39">
+      <c r="M80" s="37">
         <v>4891.58</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="12.95" customHeight="1">
       <c r="A81" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="9">
         <v>195.67</v>
       </c>
       <c r="C81" s="9">
         <v>305.08</v>
       </c>
       <c r="D81" s="11">
         <v>337.58</v>
       </c>
       <c r="E81" s="9">
         <v>2932.17</v>
       </c>
       <c r="F81" s="9">
         <v>2907.92</v>
       </c>
       <c r="G81" s="9">
         <v>2879.7</v>
       </c>
       <c r="H81" s="35">
         <v>164.14</v>
       </c>
       <c r="I81" s="35">
         <v>166.63</v>
       </c>
       <c r="J81" s="35">
         <v>175.37</v>
       </c>
       <c r="K81" s="35">
         <v>270.89999999999998</v>
       </c>
-      <c r="L81" s="39">
+      <c r="L81" s="37">
         <v>317.39999999999998</v>
       </c>
-      <c r="M81" s="39">
+      <c r="M81" s="37">
         <v>335.45</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="22.5">
       <c r="A82" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B82" s="18"/>
       <c r="C82" s="18"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="18"/>
       <c r="M82" s="18"/>
     </row>
     <row r="83" spans="1:13" ht="12.95" customHeight="1">
       <c r="A83" s="7">
         <v>2025</v>
       </c>
       <c r="B83" s="18"/>
@@ -10484,85 +11128,89 @@
       <c r="L90" s="9"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1">
       <c r="A91" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="9">
         <v>4598.51</v>
       </c>
       <c r="C91" s="9">
         <v>4402.2</v>
       </c>
       <c r="D91" s="9">
         <v>4682.99</v>
       </c>
       <c r="E91" s="9">
         <v>5089.4799999999996</v>
       </c>
       <c r="F91" s="9">
         <v>5084.5600000000004</v>
       </c>
       <c r="G91" s="9">
         <v>4835.17</v>
       </c>
-      <c r="H91" s="64">
+      <c r="H91" s="59">
         <v>4659.6899999999996</v>
       </c>
-      <c r="I91" s="9"/>
+      <c r="I91" s="70">
+        <v>4798.25</v>
+      </c>
       <c r="J91" s="9"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1">
       <c r="A92" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="9">
         <v>495.24</v>
       </c>
       <c r="C92" s="9">
         <v>480.38</v>
       </c>
       <c r="D92" s="9">
         <v>453.26</v>
       </c>
       <c r="E92" s="9">
         <v>379.65</v>
       </c>
       <c r="F92" s="9">
         <v>120.33</v>
       </c>
       <c r="G92" s="9">
         <v>120.47</v>
       </c>
-      <c r="H92" s="64">
+      <c r="H92" s="59">
         <v>117.32</v>
       </c>
-      <c r="I92" s="9"/>
+      <c r="I92" s="70">
+        <v>110.29</v>
+      </c>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="22.5">
       <c r="A93" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="18"/>
       <c r="C93" s="18"/>
       <c r="D93" s="18"/>
       <c r="E93" s="18"/>
       <c r="F93" s="18"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1">
       <c r="A94" s="7">
         <v>2020</v>
@@ -11158,148 +11806,148 @@
       </c>
       <c r="D117" s="9">
         <v>257.47000000000003</v>
       </c>
       <c r="E117" s="19">
         <v>285.32600000000002</v>
       </c>
       <c r="F117" s="9">
         <v>226.23400000000001</v>
       </c>
       <c r="G117" s="19">
         <v>219.71600000000001</v>
       </c>
       <c r="H117" s="36">
         <v>242.68299999999999</v>
       </c>
       <c r="I117" s="36">
         <v>210.98599999999999</v>
       </c>
       <c r="J117" s="36">
         <v>275.50799999999998</v>
       </c>
       <c r="K117" s="36">
         <v>296.98899999999998</v>
       </c>
-      <c r="L117" s="39">
+      <c r="L117" s="37">
         <v>290.7</v>
       </c>
-      <c r="M117" s="39">
+      <c r="M117" s="37">
         <v>275.60000000000002</v>
       </c>
     </row>
     <row r="118" spans="1:13" ht="12.95" customHeight="1">
       <c r="A118" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="19">
         <v>10.645</v>
       </c>
       <c r="C118" s="19">
         <v>14.965999999999999</v>
       </c>
       <c r="D118" s="19">
         <v>15.997999999999999</v>
       </c>
       <c r="E118" s="19">
         <v>44.371000000000002</v>
       </c>
       <c r="F118" s="19">
         <v>44.392000000000003</v>
       </c>
       <c r="G118" s="19">
         <v>43.875999999999998</v>
       </c>
       <c r="H118" s="36">
         <v>24.45</v>
       </c>
       <c r="I118" s="36">
         <v>26.309000000000001</v>
       </c>
       <c r="J118" s="36">
         <v>26.462</v>
       </c>
       <c r="K118" s="36">
         <v>24.068000000000001</v>
       </c>
-      <c r="L118" s="45">
+      <c r="L118" s="42">
         <v>27.5</v>
       </c>
-      <c r="M118" s="45">
+      <c r="M118" s="42">
         <v>28.3</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="12.95" customHeight="1">
       <c r="A119" s="7">
         <v>2025</v>
       </c>
       <c r="B119" s="19"/>
       <c r="C119" s="19"/>
       <c r="D119" s="19"/>
       <c r="E119" s="19"/>
       <c r="F119" s="19"/>
       <c r="G119" s="19"/>
       <c r="H119" s="36"/>
       <c r="I119" s="36"/>
       <c r="J119" s="36"/>
       <c r="K119" s="36"/>
-      <c r="L119" s="45"/>
-      <c r="M119" s="45"/>
+      <c r="L119" s="42"/>
+      <c r="M119" s="42"/>
     </row>
     <row r="120" spans="1:13" ht="33.75">
       <c r="A120" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B120" s="19"/>
       <c r="C120" s="19"/>
       <c r="D120" s="19"/>
       <c r="E120" s="19"/>
       <c r="F120" s="19"/>
       <c r="G120" s="19"/>
       <c r="H120" s="36"/>
       <c r="I120" s="36"/>
       <c r="J120" s="36"/>
       <c r="K120" s="36"/>
-      <c r="L120" s="45"/>
-      <c r="M120" s="45"/>
+      <c r="L120" s="42"/>
+      <c r="M120" s="42"/>
     </row>
     <row r="121" spans="1:13" ht="12.95" customHeight="1">
       <c r="A121" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="19"/>
       <c r="C121" s="19"/>
       <c r="D121" s="19"/>
       <c r="E121" s="19"/>
       <c r="F121" s="19"/>
       <c r="G121" s="19"/>
       <c r="H121" s="36"/>
       <c r="I121" s="36"/>
       <c r="J121" s="36"/>
       <c r="K121" s="36"/>
-      <c r="L121" s="45"/>
-      <c r="M121" s="45"/>
+      <c r="L121" s="42"/>
+      <c r="M121" s="42"/>
     </row>
     <row r="122" spans="1:13" ht="12.95" customHeight="1">
       <c r="A122" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="19">
         <v>252.898</v>
       </c>
       <c r="C122" s="19">
         <v>245.988</v>
       </c>
       <c r="D122" s="36">
         <v>271.49400000000003</v>
       </c>
       <c r="E122" s="19">
         <v>306.22699999999998</v>
       </c>
       <c r="F122" s="36">
         <v>215.63300000000001</v>
       </c>
       <c r="G122" s="36">
         <v>204.16900000000001</v>
       </c>
       <c r="H122" s="36">
         <v>193.30600000000001</v>
@@ -11354,1743 +12002,1761 @@
       <c r="K123" s="19">
         <v>20.292000000000002</v>
       </c>
       <c r="L123" s="19">
         <v>20.788</v>
       </c>
       <c r="M123" s="31">
         <v>21.419</v>
       </c>
     </row>
     <row r="124" spans="1:13" ht="12.95" customHeight="1">
       <c r="A124" s="7">
         <v>2026</v>
       </c>
       <c r="B124" s="19"/>
       <c r="C124" s="19"/>
       <c r="D124" s="36"/>
       <c r="E124" s="19"/>
       <c r="F124" s="36"/>
       <c r="G124" s="36"/>
       <c r="H124" s="36"/>
       <c r="I124" s="19"/>
       <c r="J124" s="19"/>
       <c r="K124" s="19"/>
       <c r="L124" s="19"/>
-      <c r="M124" s="45"/>
+      <c r="M124" s="42"/>
     </row>
     <row r="125" spans="1:13" ht="33.75">
       <c r="A125" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B125" s="19"/>
       <c r="C125" s="19"/>
       <c r="D125" s="36"/>
       <c r="E125" s="19"/>
       <c r="F125" s="36"/>
       <c r="G125" s="36"/>
       <c r="H125" s="36"/>
       <c r="I125" s="19"/>
       <c r="J125" s="19"/>
       <c r="K125" s="19"/>
       <c r="L125" s="19"/>
-      <c r="M125" s="45"/>
+      <c r="M125" s="42"/>
     </row>
     <row r="126" spans="1:13" ht="12.95" customHeight="1">
       <c r="A126" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="19"/>
       <c r="C126" s="19"/>
       <c r="D126" s="36"/>
       <c r="E126" s="19"/>
       <c r="F126" s="36"/>
       <c r="G126" s="36"/>
       <c r="H126" s="36"/>
       <c r="I126" s="19"/>
       <c r="J126" s="19"/>
       <c r="K126" s="19"/>
       <c r="L126" s="19"/>
-      <c r="M126" s="45"/>
+      <c r="M126" s="42"/>
     </row>
     <row r="127" spans="1:13" ht="12.95" customHeight="1">
       <c r="A127" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="31">
         <v>272.637</v>
       </c>
       <c r="C127" s="31">
         <v>259.31799999999998</v>
       </c>
       <c r="D127" s="31">
         <v>278.24</v>
       </c>
       <c r="E127" s="19">
         <v>278.86200000000002</v>
       </c>
       <c r="F127" s="31">
         <v>275.202</v>
       </c>
       <c r="G127" s="31">
         <v>265.71300000000002</v>
       </c>
-      <c r="H127" s="66">
+      <c r="H127" s="61">
         <v>252.24199999999999</v>
       </c>
-      <c r="I127" s="34"/>
+      <c r="I127" s="70">
+        <v>251.44</v>
+      </c>
       <c r="J127" s="34"/>
       <c r="K127" s="34"/>
-      <c r="L127" s="40"/>
-      <c r="M127" s="40"/>
+      <c r="L127" s="38"/>
+      <c r="M127" s="38"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1">
       <c r="A128" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="48">
+      <c r="B128" s="45">
         <v>20.670999999999999</v>
       </c>
-      <c r="C128" s="48">
+      <c r="C128" s="45">
         <v>20.035</v>
       </c>
-      <c r="D128" s="48">
+      <c r="D128" s="45">
         <v>18.672000000000001</v>
       </c>
       <c r="E128" s="14">
         <v>15.891</v>
       </c>
-      <c r="F128" s="48">
+      <c r="F128" s="45">
         <v>5.2270000000000003</v>
       </c>
-      <c r="G128" s="48">
+      <c r="G128" s="45">
         <v>5.1180000000000003</v>
       </c>
-      <c r="H128" s="65">
+      <c r="H128" s="60">
         <v>5.0599999999999996</v>
       </c>
-      <c r="I128" s="49"/>
-[...3 lines deleted...]
-      <c r="M128" s="50"/>
+      <c r="I128" s="71">
+        <v>4.83</v>
+      </c>
+      <c r="J128" s="46"/>
+      <c r="K128" s="46"/>
+      <c r="L128" s="47"/>
+      <c r="M128" s="47"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="57" t="s">
+      <c r="A130" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="B130" s="57"/>
-[...10 lines deleted...]
-      <c r="M130" s="57"/>
+      <c r="B130" s="91"/>
+      <c r="C130" s="91"/>
+      <c r="D130" s="91"/>
+      <c r="E130" s="91"/>
+      <c r="F130" s="91"/>
+      <c r="G130" s="91"/>
+      <c r="H130" s="91"/>
+      <c r="I130" s="91"/>
+      <c r="J130" s="91"/>
+      <c r="K130" s="91"/>
+      <c r="L130" s="91"/>
+      <c r="M130" s="91"/>
     </row>
     <row r="131" spans="1:13" ht="13.5" thickBot="1">
       <c r="A131" s="2"/>
       <c r="B131" s="3"/>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3"/>
       <c r="K131" s="27"/>
       <c r="M131" s="3"/>
     </row>
     <row r="132" spans="1:13" ht="13.5" thickBot="1">
       <c r="A132" s="4"/>
       <c r="B132" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J132" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M132" s="56" t="s">
+      <c r="M132" s="53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="22.5">
       <c r="A133" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="21"/>
       <c r="C133" s="21"/>
       <c r="D133" s="21"/>
       <c r="E133" s="21"/>
       <c r="F133" s="21"/>
       <c r="G133" s="21"/>
       <c r="H133" s="21"/>
       <c r="I133" s="21"/>
       <c r="J133" s="21"/>
       <c r="K133" s="28"/>
       <c r="L133" s="21"/>
       <c r="M133" s="21"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1">
       <c r="A134" s="7">
         <v>2020</v>
       </c>
       <c r="B134" s="18">
         <v>3394.49</v>
       </c>
       <c r="C134" s="29">
         <v>3942.57</v>
       </c>
       <c r="D134" s="18">
         <v>3123.4</v>
       </c>
       <c r="E134" s="29">
         <v>2399.6</v>
       </c>
       <c r="F134" s="18">
         <v>2414.9899999999998</v>
       </c>
       <c r="G134" s="18">
         <v>3020.86</v>
       </c>
       <c r="H134" s="18">
         <v>1715.76</v>
       </c>
-      <c r="I134" s="18">
+      <c r="I134" s="67">
         <v>2777.78</v>
       </c>
       <c r="J134" s="18">
         <v>1697.57</v>
       </c>
       <c r="K134" s="18">
         <v>2138.4699999999998</v>
       </c>
       <c r="L134" s="18">
         <v>2139.3000000000002</v>
       </c>
       <c r="M134" s="18">
         <v>2284.09</v>
       </c>
     </row>
     <row r="135" spans="1:13" ht="12.95" customHeight="1">
       <c r="A135" s="7">
         <v>2021</v>
       </c>
       <c r="B135" s="18">
         <v>2164.71</v>
       </c>
       <c r="C135" s="29">
         <v>1936.73</v>
       </c>
       <c r="D135" s="18">
         <v>1421.79</v>
       </c>
       <c r="E135" s="29">
         <v>1201.7</v>
       </c>
       <c r="F135" s="18">
         <v>2220.2600000000002</v>
       </c>
       <c r="G135" s="18">
         <v>2156.0700000000002</v>
       </c>
       <c r="H135" s="18">
         <v>3140.18</v>
       </c>
-      <c r="I135" s="18">
+      <c r="I135" s="67">
         <v>3638.05</v>
       </c>
       <c r="J135" s="18">
         <v>2766.03</v>
       </c>
       <c r="K135" s="18">
         <v>2150.69</v>
       </c>
       <c r="L135" s="18">
         <v>2056.16</v>
       </c>
       <c r="M135" s="18">
         <v>2119.8000000000002</v>
       </c>
     </row>
     <row r="136" spans="1:13" ht="12.95" customHeight="1">
       <c r="A136" s="22">
         <v>2022</v>
       </c>
       <c r="B136" s="18">
         <v>2525.0300000000002</v>
       </c>
       <c r="C136" s="29">
         <v>2388.63</v>
       </c>
       <c r="D136" s="18">
         <v>2116.4699999999998</v>
       </c>
       <c r="E136" s="29">
         <v>2649.9</v>
       </c>
       <c r="F136" s="18">
         <v>2428.02</v>
       </c>
       <c r="G136" s="18">
         <v>1754.07</v>
       </c>
       <c r="H136" s="18">
         <v>2070.87</v>
       </c>
-      <c r="I136" s="18">
+      <c r="I136" s="67">
         <v>1790.02</v>
       </c>
       <c r="J136" s="18">
         <v>1710.95</v>
       </c>
       <c r="K136" s="18">
         <v>2053.1999999999998</v>
       </c>
       <c r="L136" s="18">
         <v>1775.83</v>
       </c>
       <c r="M136" s="18">
         <v>1490.33</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="12.95" customHeight="1">
       <c r="A137" s="22">
         <v>2023</v>
       </c>
       <c r="B137" s="18">
         <v>1258.96</v>
       </c>
       <c r="C137" s="29">
         <v>1676.95</v>
       </c>
       <c r="D137" s="18">
         <v>2087.64</v>
       </c>
       <c r="E137" s="29">
         <v>1947.1</v>
       </c>
       <c r="F137" s="18">
         <v>2053.69</v>
       </c>
       <c r="G137" s="9">
         <v>1910.39</v>
       </c>
       <c r="H137" s="18">
         <v>2026.64</v>
       </c>
-      <c r="I137" s="19">
+      <c r="I137" s="57">
         <v>1558.56</v>
       </c>
       <c r="J137" s="9">
         <v>1848.19</v>
       </c>
       <c r="K137" s="9">
         <v>1712.48</v>
       </c>
       <c r="L137" s="9">
         <v>1919.91</v>
       </c>
       <c r="M137" s="9">
         <v>1722.6</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.95" customHeight="1">
       <c r="A138" s="22">
         <v>2024</v>
       </c>
       <c r="B138" s="32">
         <v>1790.13</v>
       </c>
       <c r="C138" s="19">
         <v>1297.54</v>
       </c>
       <c r="D138" s="19">
         <v>2441.5300000000002</v>
       </c>
       <c r="E138" s="19">
         <v>2498.84</v>
       </c>
       <c r="F138" s="19">
         <v>1588.46</v>
       </c>
       <c r="G138" s="9">
         <v>1494.58</v>
       </c>
       <c r="H138" s="36">
         <v>1963.25</v>
       </c>
-      <c r="I138" s="35">
+      <c r="I138" s="57">
         <v>2434.89</v>
       </c>
       <c r="J138" s="36">
         <v>2223.89</v>
       </c>
       <c r="K138" s="36">
         <v>2600.3000000000002</v>
       </c>
-      <c r="L138" s="39">
+      <c r="L138" s="37">
         <v>2693.42</v>
       </c>
-      <c r="M138" s="39">
+      <c r="M138" s="37">
         <v>2773.06</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.95" customHeight="1">
       <c r="A139" s="7">
         <v>2025</v>
       </c>
       <c r="B139" s="9">
         <v>2562.41</v>
       </c>
       <c r="C139" s="9">
         <v>2848.25</v>
       </c>
       <c r="D139" s="19">
         <v>2781.05</v>
       </c>
       <c r="E139" s="19">
         <v>2852.92</v>
       </c>
       <c r="F139" s="36">
         <v>2452.81</v>
       </c>
       <c r="G139" s="19">
         <v>2310.34</v>
       </c>
       <c r="H139" s="36">
         <v>2104.98</v>
       </c>
-      <c r="I139" s="19">
+      <c r="I139" s="57">
         <v>2157.88</v>
       </c>
       <c r="J139" s="19">
         <v>2142.0100000000002</v>
       </c>
       <c r="K139" s="19">
         <v>2444.11</v>
       </c>
       <c r="L139" s="19">
         <v>2635.39</v>
       </c>
-      <c r="M139" s="39"/>
+      <c r="M139" s="37"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1">
       <c r="A140" s="7">
         <v>2026</v>
       </c>
-      <c r="B140" s="52">
+      <c r="B140" s="49">
         <v>2695.72</v>
       </c>
       <c r="C140" s="19">
         <v>2887.91</v>
       </c>
       <c r="D140" s="19">
         <v>2520.9299999999998</v>
       </c>
       <c r="E140" s="19">
         <v>2795.39</v>
       </c>
       <c r="F140" s="19">
         <v>2312.39</v>
       </c>
       <c r="G140" s="19">
         <v>1946.32</v>
       </c>
-      <c r="H140" s="69">
+      <c r="H140" s="64">
         <v>1888.91</v>
       </c>
-      <c r="I140" s="19"/>
+      <c r="I140" s="70">
+        <v>1558.81</v>
+      </c>
       <c r="J140" s="19"/>
       <c r="K140" s="19"/>
       <c r="L140" s="19"/>
-      <c r="M140" s="39"/>
+      <c r="M140" s="37"/>
     </row>
     <row r="141" spans="1:13" ht="22.5">
       <c r="A141" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="18"/>
       <c r="C141" s="29"/>
       <c r="D141" s="18"/>
       <c r="E141" s="29"/>
       <c r="F141" s="29"/>
       <c r="G141" s="18"/>
-      <c r="H141" s="68"/>
-      <c r="I141" s="18"/>
+      <c r="H141" s="63"/>
+      <c r="I141" s="67"/>
       <c r="J141" s="18"/>
       <c r="K141" s="18"/>
       <c r="L141" s="18"/>
       <c r="M141" s="18"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1">
       <c r="A142" s="7">
         <v>2020</v>
       </c>
       <c r="B142" s="18">
         <v>733.53300000000002</v>
       </c>
       <c r="C142" s="29">
         <v>751.57249999999999</v>
       </c>
       <c r="D142" s="18">
         <v>717.63499999999999</v>
       </c>
       <c r="E142" s="29">
         <v>671.06</v>
       </c>
       <c r="F142" s="29">
         <v>815.93</v>
       </c>
       <c r="G142" s="18">
         <v>757.529</v>
       </c>
-      <c r="H142" s="68">
+      <c r="H142" s="63">
         <v>561.16999999999996</v>
       </c>
-      <c r="I142" s="18">
+      <c r="I142" s="67">
         <v>523.5</v>
       </c>
       <c r="J142" s="18">
         <v>503.81</v>
       </c>
       <c r="K142" s="18">
         <v>541.12</v>
       </c>
       <c r="L142" s="18">
         <v>522.79600000000005</v>
       </c>
       <c r="M142" s="18">
         <v>498.64</v>
       </c>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1">
       <c r="A143" s="7">
         <v>2021</v>
       </c>
       <c r="B143" s="18">
         <v>743.32</v>
       </c>
       <c r="C143" s="29">
         <v>498.4</v>
       </c>
       <c r="D143" s="18">
         <v>550.23</v>
       </c>
       <c r="E143" s="29">
         <v>442.89</v>
       </c>
       <c r="F143" s="29">
         <v>480.63</v>
       </c>
       <c r="G143" s="18">
         <v>521.70000000000005</v>
       </c>
-      <c r="H143" s="68">
+      <c r="H143" s="63">
         <v>734.87</v>
       </c>
-      <c r="I143" s="18">
+      <c r="I143" s="67">
         <v>766.25</v>
       </c>
       <c r="J143" s="18">
         <v>555.07000000000005</v>
       </c>
       <c r="K143" s="18">
         <v>668.38</v>
       </c>
       <c r="L143" s="18">
         <v>488.78</v>
       </c>
       <c r="M143" s="18">
         <v>413.16</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1">
       <c r="A144" s="22">
         <v>2022</v>
       </c>
       <c r="B144" s="18">
         <v>436.74</v>
       </c>
       <c r="C144" s="29">
         <v>397.76</v>
       </c>
       <c r="D144" s="18">
         <v>307.54899999999998</v>
       </c>
       <c r="E144" s="29">
         <v>455.28</v>
       </c>
       <c r="F144" s="29">
         <v>399.44</v>
       </c>
       <c r="G144" s="18">
         <v>316.68</v>
       </c>
-      <c r="H144" s="68">
+      <c r="H144" s="63">
         <v>442.48</v>
       </c>
-      <c r="I144" s="18">
+      <c r="I144" s="67">
         <v>352.529</v>
       </c>
       <c r="J144" s="18">
         <v>317.86799999999999</v>
       </c>
       <c r="K144" s="18">
         <v>460.07</v>
       </c>
       <c r="L144" s="18">
         <v>372.959</v>
       </c>
       <c r="M144" s="18">
         <v>350.84</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="12.95" customHeight="1">
       <c r="A145" s="12">
         <v>2023</v>
       </c>
       <c r="B145" s="29">
         <v>362.54300000000001</v>
       </c>
       <c r="C145" s="29">
         <v>334.57499999999999</v>
       </c>
       <c r="D145" s="29">
         <v>381.029</v>
       </c>
       <c r="E145" s="29">
         <v>387.7</v>
       </c>
       <c r="F145" s="29">
         <v>326.83</v>
       </c>
       <c r="G145" s="19">
         <v>349.86399999999998</v>
       </c>
-      <c r="H145" s="70">
+      <c r="H145" s="65">
         <v>359.62900000000002</v>
       </c>
-      <c r="I145" s="19">
+      <c r="I145" s="57">
         <v>316.42099999999999</v>
       </c>
       <c r="J145" s="19">
         <v>281.67399999999998</v>
       </c>
       <c r="K145" s="19">
         <v>386.85199999999998</v>
       </c>
       <c r="L145" s="19">
         <v>390.62599999999998</v>
       </c>
       <c r="M145" s="19">
         <v>337.27</v>
       </c>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1">
       <c r="A146" s="12">
         <v>2024</v>
       </c>
       <c r="B146" s="33">
         <v>364.86</v>
       </c>
       <c r="C146" s="19">
         <v>301.14800000000002</v>
       </c>
       <c r="D146" s="19">
         <v>457.34500000000003</v>
       </c>
       <c r="E146" s="19">
         <v>428.25099999999998</v>
       </c>
       <c r="F146" s="19">
         <v>366.61</v>
       </c>
       <c r="G146" s="19">
         <v>332.99299999999999</v>
       </c>
-      <c r="H146" s="69">
+      <c r="H146" s="64">
         <v>388.62299999999999</v>
       </c>
-      <c r="I146" s="19">
+      <c r="I146" s="57">
         <v>513.07799999999997</v>
       </c>
       <c r="J146" s="19">
         <v>456.62700000000001</v>
       </c>
       <c r="K146" s="19">
         <v>582.44100000000003</v>
       </c>
-      <c r="L146" s="43">
+      <c r="L146" s="41">
         <v>563.79999999999995</v>
       </c>
-      <c r="M146" s="45">
+      <c r="M146" s="42">
         <v>492.3</v>
       </c>
     </row>
     <row r="147" spans="1:13" ht="12.95" customHeight="1">
       <c r="A147" s="15">
         <v>2025</v>
       </c>
       <c r="B147" s="19">
         <v>496.15499999999997</v>
       </c>
       <c r="C147" s="19">
         <v>473.464</v>
       </c>
       <c r="D147" s="19">
         <v>506.35700000000003</v>
       </c>
       <c r="E147" s="19">
         <v>520.03399999999999</v>
       </c>
       <c r="F147" s="19">
         <v>469.166</v>
       </c>
       <c r="G147" s="19">
         <v>444.82400000000001</v>
       </c>
-      <c r="H147" s="69">
+      <c r="H147" s="64">
         <v>448.09100000000001</v>
       </c>
-      <c r="I147" s="19">
+      <c r="I147" s="57">
         <v>449.839</v>
       </c>
       <c r="J147" s="19">
         <v>464.85500000000002</v>
       </c>
       <c r="K147" s="19">
         <v>558.101</v>
       </c>
       <c r="L147" s="19">
         <v>551.23500000000001</v>
       </c>
-      <c r="M147" s="45"/>
+      <c r="M147" s="42"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1">
       <c r="A148" s="20">
         <v>2026</v>
       </c>
-      <c r="B148" s="53">
+      <c r="B148" s="50">
         <v>563.06700000000001</v>
       </c>
       <c r="C148" s="14">
         <v>488.57</v>
       </c>
       <c r="D148" s="14">
         <v>458.529</v>
       </c>
       <c r="E148" s="14">
         <v>490.601</v>
       </c>
       <c r="F148" s="14">
         <v>485.44499999999999</v>
       </c>
       <c r="G148" s="14">
         <v>426.73899999999998</v>
       </c>
-      <c r="H148" s="67">
+      <c r="H148" s="62">
         <v>463.57100000000003</v>
       </c>
-      <c r="I148" s="14"/>
+      <c r="I148" s="71">
+        <v>440.93</v>
+      </c>
       <c r="J148" s="14"/>
       <c r="K148" s="14"/>
       <c r="L148" s="14"/>
-      <c r="M148" s="46"/>
+      <c r="M148" s="43"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="57" t="s">
+      <c r="A150" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B150" s="57"/>
-[...10 lines deleted...]
-      <c r="M150" s="57"/>
+      <c r="B150" s="91"/>
+      <c r="C150" s="91"/>
+      <c r="D150" s="91"/>
+      <c r="E150" s="91"/>
+      <c r="F150" s="91"/>
+      <c r="G150" s="91"/>
+      <c r="H150" s="91"/>
+      <c r="I150" s="91"/>
+      <c r="J150" s="91"/>
+      <c r="K150" s="91"/>
+      <c r="L150" s="91"/>
+      <c r="M150" s="91"/>
     </row>
     <row r="151" spans="1:13" ht="13.5" thickBot="1">
       <c r="A151" s="2"/>
       <c r="B151" s="3"/>
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3"/>
       <c r="K151" s="27"/>
       <c r="M151" s="3"/>
     </row>
     <row r="152" spans="1:13" ht="13.5" thickBot="1">
       <c r="A152" s="23"/>
       <c r="B152" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K152" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M152" s="56" t="s">
+      <c r="M152" s="53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="33.75">
       <c r="A153" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B153" s="21"/>
       <c r="C153" s="21"/>
       <c r="D153" s="21"/>
       <c r="E153" s="21"/>
       <c r="F153" s="21"/>
       <c r="G153" s="21"/>
       <c r="H153" s="8"/>
       <c r="I153" s="21"/>
       <c r="J153" s="21"/>
       <c r="K153" s="28"/>
       <c r="L153" s="21"/>
       <c r="M153" s="21"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1">
       <c r="A154" s="7">
         <v>2022</v>
       </c>
       <c r="B154" s="18">
         <v>405.26</v>
       </c>
       <c r="C154" s="18">
         <v>367.28</v>
       </c>
       <c r="D154" s="18">
         <v>404.5</v>
       </c>
       <c r="E154" s="29">
         <v>344.58</v>
       </c>
       <c r="F154" s="18">
         <v>357.7</v>
       </c>
       <c r="G154" s="18">
         <v>338.46</v>
       </c>
       <c r="H154" s="18">
         <v>353.91</v>
       </c>
-      <c r="I154" s="18">
+      <c r="I154" s="67">
         <v>324.66000000000003</v>
       </c>
       <c r="J154" s="18">
         <v>461.33</v>
       </c>
       <c r="K154" s="18">
         <v>487.3</v>
       </c>
       <c r="L154" s="18">
         <v>453.35</v>
       </c>
       <c r="M154" s="18">
         <v>455.04</v>
       </c>
     </row>
     <row r="155" spans="1:13" ht="12.95" customHeight="1">
       <c r="A155" s="7">
         <v>2023</v>
       </c>
       <c r="B155" s="18">
         <v>456.23</v>
       </c>
       <c r="C155" s="18">
         <v>433.06</v>
       </c>
       <c r="D155" s="18">
         <v>482.05</v>
       </c>
       <c r="E155" s="29">
         <v>457.5</v>
       </c>
       <c r="F155" s="18">
         <v>470.93</v>
       </c>
       <c r="G155" s="9">
         <v>457.38</v>
       </c>
       <c r="H155" s="18">
         <v>485.21</v>
       </c>
-      <c r="I155" s="19">
+      <c r="I155" s="57">
         <v>482.28</v>
       </c>
       <c r="J155" s="9">
         <v>483.97</v>
       </c>
       <c r="K155" s="9">
         <v>503.92</v>
       </c>
       <c r="L155" s="9">
         <v>492.04</v>
       </c>
       <c r="M155" s="9">
         <v>489.52</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="12.95" customHeight="1">
       <c r="A156" s="22">
         <v>2024</v>
       </c>
       <c r="B156" s="32">
         <v>439.99</v>
       </c>
       <c r="C156" s="9">
         <v>357.41</v>
       </c>
       <c r="D156" s="19">
         <v>415.54</v>
       </c>
       <c r="E156" s="19">
         <v>376.85</v>
       </c>
       <c r="F156" s="19">
         <v>395.5</v>
       </c>
       <c r="G156" s="9">
         <v>395.15</v>
       </c>
       <c r="H156" s="36">
         <v>410.85</v>
       </c>
-      <c r="I156" s="9">
+      <c r="I156" s="57">
         <v>411.22</v>
       </c>
       <c r="J156" s="36">
         <v>420.52</v>
       </c>
       <c r="K156" s="36">
         <v>509.61</v>
       </c>
-      <c r="L156" s="39">
+      <c r="L156" s="37">
         <v>430.02</v>
       </c>
-      <c r="M156" s="39">
+      <c r="M156" s="37">
         <v>487.22</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="12.95" customHeight="1">
       <c r="A157" s="7">
         <v>2025</v>
       </c>
       <c r="B157" s="9">
         <v>404.5</v>
       </c>
       <c r="C157" s="9">
         <v>387.85</v>
       </c>
       <c r="D157" s="36">
         <v>420.49</v>
       </c>
       <c r="E157" s="19">
         <v>403.51</v>
       </c>
       <c r="F157" s="36">
         <v>419.78</v>
       </c>
       <c r="G157" s="19">
         <v>407.32</v>
       </c>
       <c r="H157" s="36">
         <v>431.8</v>
       </c>
-      <c r="I157" s="19">
+      <c r="I157" s="57">
         <v>445.76</v>
       </c>
       <c r="J157" s="19">
         <v>442.7</v>
       </c>
       <c r="K157" s="19">
         <v>467.27</v>
       </c>
       <c r="L157" s="19">
         <v>457.02</v>
       </c>
       <c r="M157" s="19">
         <v>526.55999999999995</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.95" customHeight="1">
       <c r="A158" s="7">
         <v>2026</v>
       </c>
-      <c r="B158" s="52">
+      <c r="B158" s="49">
         <v>430.43</v>
       </c>
       <c r="C158" s="19">
         <v>285.2</v>
       </c>
       <c r="D158" s="19">
         <v>314.89</v>
       </c>
       <c r="E158" s="19">
         <v>303.43</v>
       </c>
       <c r="F158" s="19">
         <v>309.52999999999997</v>
       </c>
       <c r="G158" s="9">
         <v>299.60000000000002</v>
       </c>
-      <c r="H158" s="73">
+      <c r="H158" s="68">
         <v>310.35000000000002</v>
       </c>
-      <c r="I158" s="19"/>
+      <c r="I158" s="70">
+        <v>321.66000000000003</v>
+      </c>
       <c r="J158" s="19"/>
       <c r="K158" s="19"/>
       <c r="L158" s="19"/>
       <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" ht="22.5">
       <c r="A159" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="18"/>
       <c r="C159" s="18"/>
       <c r="D159" s="29"/>
       <c r="E159" s="29"/>
       <c r="F159" s="29"/>
       <c r="G159" s="18"/>
-      <c r="H159" s="72"/>
-      <c r="I159" s="18"/>
+      <c r="H159" s="67"/>
+      <c r="I159" s="67"/>
       <c r="J159" s="18"/>
       <c r="K159" s="19"/>
       <c r="L159" s="18"/>
       <c r="M159" s="18"/>
     </row>
     <row r="160" spans="1:13" ht="12.95" customHeight="1">
       <c r="A160" s="7">
         <v>2022</v>
       </c>
       <c r="B160" s="18">
         <v>304.82600000000002</v>
       </c>
       <c r="C160" s="18">
         <v>278.38</v>
       </c>
       <c r="D160" s="29">
         <v>299.10700000000003</v>
       </c>
       <c r="E160" s="29">
         <v>268.62</v>
       </c>
       <c r="F160" s="29">
         <v>290.35000000000002</v>
       </c>
       <c r="G160" s="18">
         <v>273.22399999999999</v>
       </c>
-      <c r="H160" s="72">
+      <c r="H160" s="67">
         <v>293.45699999999999</v>
       </c>
-      <c r="I160" s="18">
+      <c r="I160" s="67">
         <v>256.33999999999997</v>
       </c>
       <c r="J160" s="18">
         <v>371.12900000000002</v>
       </c>
       <c r="K160" s="19">
         <v>404.72699999999998</v>
       </c>
       <c r="L160" s="18">
         <v>386.20100000000002</v>
       </c>
       <c r="M160" s="18">
         <v>390.91300000000001</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1">
       <c r="A161" s="7">
         <v>2023</v>
       </c>
       <c r="B161" s="18">
         <v>391.95</v>
       </c>
       <c r="C161" s="18">
         <v>380.70699999999999</v>
       </c>
       <c r="D161" s="29">
         <v>422.39499999999998</v>
       </c>
       <c r="E161" s="29">
         <v>399.46600000000001</v>
       </c>
       <c r="F161" s="29">
         <v>406.988</v>
       </c>
       <c r="G161" s="9">
         <v>383.57900000000001</v>
       </c>
-      <c r="H161" s="72">
+      <c r="H161" s="67">
         <v>393.11099999999999</v>
       </c>
-      <c r="I161" s="19">
+      <c r="I161" s="57">
         <v>395.49400000000003</v>
       </c>
       <c r="J161" s="9">
         <v>387.68799999999999</v>
       </c>
       <c r="K161" s="19">
         <v>416.95699999999999</v>
       </c>
       <c r="L161" s="9">
         <v>411.57900000000001</v>
       </c>
       <c r="M161" s="9">
         <v>404.55399999999997</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1">
       <c r="A162" s="22">
         <v>2024</v>
       </c>
       <c r="B162" s="32">
         <v>369.24</v>
       </c>
       <c r="C162" s="9">
         <v>298.61799999999999</v>
       </c>
       <c r="D162" s="19">
         <v>340.35500000000002</v>
       </c>
       <c r="E162" s="19">
         <v>314.05399999999997</v>
       </c>
       <c r="F162" s="19">
         <v>328.31099999999998</v>
       </c>
       <c r="G162" s="9">
         <v>322.60000000000002</v>
       </c>
-      <c r="H162" s="73">
+      <c r="H162" s="68">
         <v>343.42899999999997</v>
       </c>
-      <c r="I162" s="9">
+      <c r="I162" s="57">
         <v>336.30099999999999</v>
       </c>
       <c r="J162" s="19">
         <v>340.27600000000001</v>
       </c>
       <c r="K162" s="19">
         <v>378.96600000000001</v>
       </c>
-      <c r="L162" s="42">
+      <c r="L162" s="40">
         <v>361.6</v>
       </c>
-      <c r="M162" s="42">
+      <c r="M162" s="40">
         <v>374.9</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1">
       <c r="A163" s="7">
         <v>2025</v>
       </c>
       <c r="B163" s="9">
         <v>339.44099999999997</v>
       </c>
       <c r="C163" s="9">
         <v>329.67</v>
       </c>
       <c r="D163" s="19">
         <v>357.08199999999999</v>
       </c>
       <c r="E163" s="19">
         <v>339.22699999999998</v>
       </c>
       <c r="F163" s="19">
         <v>337.26299999999998</v>
       </c>
       <c r="G163" s="19">
         <v>331.62400000000002</v>
       </c>
-      <c r="H163" s="73">
+      <c r="H163" s="68">
         <v>360.82499999999999</v>
       </c>
-      <c r="I163" s="19">
+      <c r="I163" s="57">
         <v>368.87099999999998</v>
       </c>
       <c r="J163" s="19">
         <v>370.20699999999999</v>
       </c>
       <c r="K163" s="19">
         <v>397.577</v>
       </c>
       <c r="L163" s="19">
         <v>395.50799999999998</v>
       </c>
       <c r="M163" s="19">
         <v>539.29999999999995</v>
       </c>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1">
       <c r="A164" s="7">
         <v>2026</v>
       </c>
-      <c r="B164" s="52">
+      <c r="B164" s="49">
         <v>389.64400000000001</v>
       </c>
       <c r="C164" s="19">
         <v>276.54899999999998</v>
       </c>
       <c r="D164" s="19">
         <v>308.21300000000002</v>
       </c>
       <c r="E164" s="19">
         <v>289.20400000000001</v>
       </c>
       <c r="F164" s="19">
         <v>295.28199999999998</v>
       </c>
       <c r="G164" s="9">
         <v>275.96100000000001</v>
       </c>
-      <c r="H164" s="73">
+      <c r="H164" s="68">
         <v>278.71199999999999</v>
       </c>
-      <c r="I164" s="19"/>
+      <c r="I164" s="70">
+        <v>290.3</v>
+      </c>
       <c r="J164" s="19"/>
       <c r="K164" s="19"/>
       <c r="L164" s="19"/>
       <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:13" ht="22.5">
       <c r="A165" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="29"/>
       <c r="E165" s="29"/>
       <c r="F165" s="29"/>
       <c r="G165" s="18"/>
-      <c r="H165" s="72"/>
-      <c r="I165" s="18"/>
+      <c r="H165" s="67"/>
+      <c r="I165" s="67"/>
       <c r="J165" s="18"/>
       <c r="K165" s="19"/>
       <c r="L165" s="18"/>
       <c r="M165" s="18"/>
     </row>
     <row r="166" spans="1:13" ht="12.95" customHeight="1">
       <c r="A166" s="7">
         <v>2022</v>
       </c>
       <c r="B166" s="18">
         <v>9.86</v>
       </c>
       <c r="C166" s="18">
         <v>9.68</v>
       </c>
       <c r="D166" s="29">
         <v>14.3</v>
       </c>
       <c r="E166" s="29">
         <v>10.16</v>
       </c>
       <c r="F166" s="29">
         <v>13.35</v>
       </c>
       <c r="G166" s="18">
         <v>15.68</v>
       </c>
-      <c r="H166" s="72">
+      <c r="H166" s="67">
         <v>17.420000000000002</v>
       </c>
-      <c r="I166" s="18">
+      <c r="I166" s="67">
         <v>16.079999999999998</v>
       </c>
       <c r="J166" s="18">
         <v>14.75</v>
       </c>
       <c r="K166" s="19">
         <v>16.7</v>
       </c>
       <c r="L166" s="18">
         <v>16.190000000000001</v>
       </c>
       <c r="M166" s="18">
         <v>15.07</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1">
       <c r="A167" s="7">
         <v>2023</v>
       </c>
       <c r="B167" s="18">
         <v>16.989999999999998</v>
       </c>
       <c r="C167" s="18">
         <v>13.62</v>
       </c>
       <c r="D167" s="29">
         <v>16.87</v>
       </c>
       <c r="E167" s="29">
         <v>13.3</v>
       </c>
       <c r="F167" s="29">
         <v>16.22</v>
       </c>
       <c r="G167" s="9">
         <v>18.32</v>
       </c>
-      <c r="H167" s="72">
+      <c r="H167" s="67">
         <v>20.57</v>
       </c>
-      <c r="I167" s="19">
+      <c r="I167" s="57">
         <v>19.89</v>
       </c>
       <c r="J167" s="9">
         <v>13.95</v>
       </c>
       <c r="K167" s="19">
         <v>15.47</v>
       </c>
       <c r="L167" s="9">
         <v>15.11</v>
       </c>
       <c r="M167" s="9">
         <v>15.62</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1">
       <c r="A168" s="22">
         <v>2024</v>
       </c>
       <c r="B168" s="32">
         <v>17.72</v>
       </c>
       <c r="C168" s="9">
         <v>14.02</v>
       </c>
       <c r="D168" s="19">
         <v>14.61</v>
       </c>
       <c r="E168" s="19">
         <v>12.69</v>
       </c>
       <c r="F168" s="19">
         <v>18.41</v>
       </c>
       <c r="G168" s="9">
         <v>22.13</v>
       </c>
-      <c r="H168" s="73">
+      <c r="H168" s="68">
         <v>23.43</v>
       </c>
-      <c r="I168" s="9">
+      <c r="I168" s="57">
         <v>22.4</v>
       </c>
       <c r="J168" s="19">
         <v>16.16</v>
       </c>
       <c r="K168" s="19">
         <v>18.22</v>
       </c>
-      <c r="L168" s="42">
+      <c r="L168" s="40">
         <v>18.27</v>
       </c>
-      <c r="M168" s="42">
+      <c r="M168" s="40">
         <v>17.3</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1">
       <c r="A169" s="7">
         <v>2025</v>
       </c>
       <c r="B169" s="9">
         <v>37.35</v>
       </c>
       <c r="C169" s="9">
         <v>28.05</v>
       </c>
       <c r="D169" s="19">
         <v>31.3</v>
       </c>
       <c r="E169" s="19">
         <v>28.51</v>
       </c>
       <c r="F169" s="19">
         <v>37.14</v>
       </c>
       <c r="G169" s="19">
         <v>40.98</v>
       </c>
-      <c r="H169" s="73">
+      <c r="H169" s="68">
         <v>45.46</v>
       </c>
-      <c r="I169" s="19">
+      <c r="I169" s="57">
         <v>45.92</v>
       </c>
       <c r="J169" s="19">
         <v>28.13</v>
       </c>
       <c r="K169" s="19">
         <v>32.020000000000003</v>
       </c>
       <c r="L169" s="19">
         <v>29.52</v>
       </c>
       <c r="M169" s="19">
         <v>34.200000000000003</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1">
       <c r="A170" s="7">
         <v>2026</v>
       </c>
-      <c r="B170" s="52">
+      <c r="B170" s="49">
         <v>45.77</v>
       </c>
       <c r="C170" s="19">
         <v>31.33</v>
       </c>
       <c r="D170" s="19">
         <v>41.41</v>
       </c>
       <c r="E170" s="19"/>
       <c r="F170" s="19">
         <v>37.92</v>
       </c>
       <c r="G170" s="9">
         <v>47.41</v>
       </c>
-      <c r="H170" s="73">
+      <c r="H170" s="68">
         <v>49.32</v>
       </c>
-      <c r="I170" s="19"/>
+      <c r="I170" s="70">
+        <v>50.06</v>
+      </c>
       <c r="J170" s="19"/>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="19"/>
     </row>
     <row r="171" spans="1:13" ht="22.5">
       <c r="A171" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="18"/>
       <c r="C171" s="18"/>
       <c r="D171" s="29"/>
       <c r="E171" s="29"/>
       <c r="F171" s="29"/>
       <c r="G171" s="18"/>
-      <c r="H171" s="72"/>
-      <c r="I171" s="18"/>
+      <c r="H171" s="67"/>
+      <c r="I171" s="67"/>
       <c r="J171" s="18"/>
       <c r="K171" s="18"/>
       <c r="L171" s="18"/>
       <c r="M171" s="18"/>
     </row>
     <row r="172" spans="1:13" ht="12.95" customHeight="1">
       <c r="A172" s="15">
         <v>2022</v>
       </c>
       <c r="B172" s="29">
         <v>8.39</v>
       </c>
       <c r="C172" s="29">
         <v>7.87</v>
       </c>
       <c r="D172" s="29">
         <v>12.07</v>
       </c>
       <c r="E172" s="29">
         <v>8.6329999999999991</v>
       </c>
       <c r="F172" s="29">
         <v>11.965999999999999</v>
       </c>
       <c r="G172" s="29">
         <v>14.066000000000001</v>
       </c>
-      <c r="H172" s="74">
+      <c r="H172" s="69">
         <v>16.05</v>
       </c>
-      <c r="I172" s="29">
+      <c r="I172" s="67">
         <v>15.622999999999999</v>
       </c>
       <c r="J172" s="29">
         <v>13.521000000000001</v>
       </c>
       <c r="K172" s="29">
         <v>14.988</v>
       </c>
       <c r="L172" s="29">
         <v>14.14</v>
       </c>
       <c r="M172" s="29">
         <v>13.058999999999999</v>
       </c>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1">
       <c r="A173" s="12">
         <v>2023</v>
       </c>
       <c r="B173" s="29">
         <v>14.031000000000001</v>
       </c>
       <c r="C173" s="29">
         <v>11.404999999999999</v>
       </c>
       <c r="D173" s="29">
         <v>14.853999999999999</v>
       </c>
       <c r="E173" s="29">
         <v>11.135</v>
       </c>
       <c r="F173" s="29">
         <v>14.398</v>
       </c>
       <c r="G173" s="19">
         <v>16.798999999999999</v>
       </c>
-      <c r="H173" s="74">
+      <c r="H173" s="69">
         <v>18.763999999999999</v>
       </c>
-      <c r="I173" s="19">
+      <c r="I173" s="57">
         <v>18.378</v>
       </c>
       <c r="J173" s="19">
         <v>12.147</v>
       </c>
       <c r="K173" s="19">
         <v>13.304</v>
       </c>
       <c r="L173" s="19">
         <v>13.000999999999999</v>
       </c>
       <c r="M173" s="19">
         <v>12.395</v>
       </c>
     </row>
     <row r="174" spans="1:13" ht="12.95" customHeight="1">
-      <c r="A174" s="41">
+      <c r="A174" s="39">
         <v>2024</v>
       </c>
       <c r="B174" s="33">
         <v>14.3</v>
       </c>
       <c r="C174" s="19">
         <v>9.4540000000000006</v>
       </c>
       <c r="D174" s="19">
         <v>11.744999999999999</v>
       </c>
       <c r="E174" s="19">
         <v>10.417</v>
       </c>
       <c r="F174" s="19">
         <v>12.55</v>
       </c>
       <c r="G174" s="19">
         <v>14.563000000000001</v>
       </c>
-      <c r="H174" s="73">
+      <c r="H174" s="68">
         <v>17.302</v>
       </c>
-      <c r="I174" s="19">
+      <c r="I174" s="57">
         <v>17.186</v>
       </c>
       <c r="J174" s="19">
         <v>10.819000000000001</v>
       </c>
       <c r="K174" s="19">
         <v>12.211</v>
       </c>
-      <c r="L174" s="43">
+      <c r="L174" s="41">
         <v>11.2</v>
       </c>
-      <c r="M174" s="43">
+      <c r="M174" s="41">
         <v>10.5</v>
       </c>
     </row>
     <row r="175" spans="1:13" ht="12.95" customHeight="1">
       <c r="A175" s="15">
         <v>2025</v>
       </c>
       <c r="B175" s="19">
         <v>44.033999999999999</v>
       </c>
       <c r="C175" s="19">
         <v>28.675000000000001</v>
       </c>
       <c r="D175" s="19">
         <v>35.567</v>
       </c>
       <c r="E175" s="19">
         <v>32.372999999999998</v>
       </c>
-      <c r="F175" s="51">
+      <c r="F175" s="48">
         <v>37.524999999999999</v>
       </c>
       <c r="G175" s="19">
         <v>52.509</v>
       </c>
-      <c r="H175" s="73">
+      <c r="H175" s="68">
         <v>61.158999999999999</v>
       </c>
-      <c r="I175" s="19">
+      <c r="I175" s="57">
         <v>64.415000000000006</v>
       </c>
       <c r="J175" s="19">
         <v>33.734999999999999</v>
       </c>
       <c r="K175" s="19">
         <v>38.002000000000002</v>
       </c>
       <c r="L175" s="19">
         <v>32.213999999999999</v>
       </c>
       <c r="M175" s="19">
         <v>34.914000000000001</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="12.95" customHeight="1">
       <c r="A176" s="20">
         <v>2026</v>
       </c>
-      <c r="B176" s="53">
+      <c r="B176" s="50">
         <v>47.308</v>
       </c>
       <c r="C176" s="14">
         <v>26.109000000000002</v>
       </c>
       <c r="D176" s="14">
         <v>39.503999999999998</v>
       </c>
       <c r="E176" s="14">
         <v>31.611000000000001</v>
       </c>
       <c r="F176" s="14">
         <v>39.012</v>
       </c>
       <c r="G176" s="14">
         <v>56.905000000000001</v>
       </c>
-      <c r="H176" s="71">
+      <c r="H176" s="66">
         <v>59.497999999999998</v>
       </c>
-      <c r="I176" s="14"/>
+      <c r="I176" s="71">
+        <v>64.188000000000002</v>
+      </c>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
-      <c r="M176" s="47"/>
+      <c r="M176" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A130:M130"/>
     <mergeCell ref="A150:M150"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ай</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты тбелгілер</vt:lpstr>
+      <vt:lpstr>Көліктің барлық түрлері</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>