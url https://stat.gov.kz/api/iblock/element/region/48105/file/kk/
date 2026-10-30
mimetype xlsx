--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="780" yWindow="0" windowWidth="14280" windowHeight="15480" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12150" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты тбелгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="69">
   <si>
     <t>Көліктің барлық түрлері</t>
@@ -7917,51 +7917,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" customWidth="1"/>
     <col min="2" max="2" width="81.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1"/>
     <row r="2" spans="1:2">
       <c r="A2" s="72" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="72" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="74" t="s">
         <v>30</v>
       </c>
     </row>
@@ -8040,59 +8040,59 @@
         <v>46</v>
       </c>
       <c r="B13" s="85" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="13.5" customHeight="1">
       <c r="A14" s="81" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="85"/>
     </row>
     <row r="15" spans="1:2" ht="13.5" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="85" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="13.5" customHeight="1">
       <c r="A16" s="80" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="82">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1">
       <c r="A17" s="72" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="82">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="72" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="83" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="13.5" customHeight="1">
       <c r="A19" s="72" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="78" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="13.5" customHeight="1">
       <c r="A20" s="72" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="84">
         <v>77112507401</v>
       </c>
@@ -8288,52 +8288,52 @@
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="88" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="87"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="87"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="89" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N176"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F178" sqref="F178"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I160" sqref="I160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="13"/>
     <col min="15" max="15" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="91" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
@@ -8654,51 +8654,53 @@
       </c>
       <c r="B11" s="9">
         <v>3321.68</v>
       </c>
       <c r="C11" s="9">
         <v>3369.76</v>
       </c>
       <c r="D11" s="9">
         <v>2998.16</v>
       </c>
       <c r="E11" s="9">
         <v>3337.79</v>
       </c>
       <c r="F11" s="9">
         <v>3030.99</v>
       </c>
       <c r="G11" s="9">
         <v>2651.15</v>
       </c>
       <c r="H11" s="54">
         <v>2571.11</v>
       </c>
       <c r="I11" s="70">
         <v>2412.36</v>
       </c>
-      <c r="J11" s="9"/>
+      <c r="J11" s="9">
+        <v>2022.44</v>
+      </c>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="9"/>
       <c r="H12" s="54"/>
       <c r="I12" s="57"/>
       <c r="J12" s="11"/>
       <c r="K12" s="9"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1">
       <c r="A13" s="7">
         <v>2020</v>
       </c>
@@ -8950,51 +8952,53 @@
       </c>
       <c r="B19" s="9">
         <v>1129.787</v>
       </c>
       <c r="C19" s="9">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="9">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="9">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="9">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="9">
         <v>884.63</v>
       </c>
       <c r="H19" s="54">
         <v>936.34500000000003</v>
       </c>
       <c r="I19" s="70">
         <v>878.31</v>
       </c>
-      <c r="J19" s="9"/>
+      <c r="J19" s="9">
+        <v>870.899</v>
+      </c>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="19"/>
     </row>
     <row r="20" spans="1:13" ht="26.45" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="9"/>
       <c r="H20" s="54"/>
       <c r="I20" s="57"/>
       <c r="J20" s="9"/>
       <c r="K20" s="35"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1">
       <c r="A21" s="7">
         <v>2020</v>
       </c>
@@ -9246,51 +9250,53 @@
       </c>
       <c r="B27" s="9">
         <v>5161.28</v>
       </c>
       <c r="C27" s="9">
         <v>4930.58</v>
       </c>
       <c r="D27" s="9">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="9">
         <v>5522.93</v>
       </c>
       <c r="F27" s="9">
         <v>5263.83</v>
       </c>
       <c r="G27" s="9">
         <v>5034.8900000000003</v>
       </c>
       <c r="H27" s="54">
         <v>4863.3500000000004</v>
       </c>
       <c r="I27" s="70">
         <v>4996.82</v>
       </c>
-      <c r="J27" s="9"/>
+      <c r="J27" s="9">
+        <v>5199.03</v>
+      </c>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="19"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="9"/>
       <c r="H28" s="54"/>
       <c r="I28" s="57"/>
       <c r="J28" s="11"/>
       <c r="K28" s="9"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:13" s="13" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="12">
         <v>2020</v>
       </c>
@@ -9542,51 +9548,53 @@
       </c>
       <c r="B35" s="14">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="14">
         <v>339.286</v>
       </c>
       <c r="D35" s="14">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="14">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="14">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="14">
         <v>395.82400000000001</v>
       </c>
       <c r="H35" s="55">
         <v>397.524</v>
       </c>
       <c r="I35" s="71">
         <v>401.74</v>
       </c>
-      <c r="J35" s="14"/>
+      <c r="J35" s="14">
+        <v>338.46499999999997</v>
+      </c>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
     <row r="36" spans="1:13">
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="27"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" ht="21.2" customHeight="1">
       <c r="A37" s="92" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="92"/>
       <c r="C37" s="92"/>
       <c r="D37" s="92"/>
@@ -9922,51 +9930,53 @@
       </c>
       <c r="B47" s="51">
         <v>195.53</v>
       </c>
       <c r="C47" s="9">
         <v>196.64</v>
       </c>
       <c r="D47" s="9">
         <v>162.35</v>
       </c>
       <c r="E47" s="9">
         <v>238.97</v>
       </c>
       <c r="F47" s="9">
         <v>409.07</v>
       </c>
       <c r="G47" s="9">
         <v>404.87</v>
       </c>
       <c r="H47" s="57">
         <v>371.65</v>
       </c>
       <c r="I47" s="70">
         <v>531.71</v>
       </c>
-      <c r="J47" s="9"/>
+      <c r="J47" s="9">
+        <v>407.63</v>
+      </c>
       <c r="K47" s="9"/>
       <c r="L47" s="9"/>
       <c r="M47" s="37"/>
     </row>
     <row r="48" spans="1:13" ht="22.5">
       <c r="A48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="58"/>
       <c r="I48" s="67"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="7">
         <v>2020</v>
       </c>
@@ -10218,51 +10228,53 @@
       </c>
       <c r="B55" s="51">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="9">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="9">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="9">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="9">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="9">
         <v>181.928</v>
       </c>
       <c r="H55" s="57">
         <v>194.05199999999999</v>
       </c>
       <c r="I55" s="70">
         <v>147.07</v>
       </c>
-      <c r="J55" s="9"/>
+      <c r="J55" s="9">
+        <v>213.77600000000001</v>
+      </c>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="37"/>
     </row>
     <row r="56" spans="1:13" ht="22.5">
       <c r="A56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="7">
         <v>2020</v>
       </c>
@@ -11134,84 +11146,88 @@
       </c>
       <c r="B91" s="9">
         <v>4598.51</v>
       </c>
       <c r="C91" s="9">
         <v>4402.2</v>
       </c>
       <c r="D91" s="9">
         <v>4682.99</v>
       </c>
       <c r="E91" s="9">
         <v>5089.4799999999996</v>
       </c>
       <c r="F91" s="9">
         <v>5084.5600000000004</v>
       </c>
       <c r="G91" s="9">
         <v>4835.17</v>
       </c>
       <c r="H91" s="59">
         <v>4659.6899999999996</v>
       </c>
       <c r="I91" s="70">
         <v>4798.25</v>
       </c>
-      <c r="J91" s="9"/>
+      <c r="J91" s="9">
+        <v>5040.5200000000004</v>
+      </c>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1">
       <c r="A92" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="9">
         <v>495.24</v>
       </c>
       <c r="C92" s="9">
         <v>480.38</v>
       </c>
       <c r="D92" s="9">
         <v>453.26</v>
       </c>
       <c r="E92" s="9">
         <v>379.65</v>
       </c>
       <c r="F92" s="9">
         <v>120.33</v>
       </c>
       <c r="G92" s="9">
         <v>120.47</v>
       </c>
       <c r="H92" s="59">
         <v>117.32</v>
       </c>
       <c r="I92" s="70">
         <v>110.29</v>
       </c>
-      <c r="J92" s="9"/>
+      <c r="J92" s="9">
+        <v>101.65</v>
+      </c>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="22.5">
       <c r="A93" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="18"/>
       <c r="C93" s="18"/>
       <c r="D93" s="18"/>
       <c r="E93" s="18"/>
       <c r="F93" s="18"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1">
       <c r="A94" s="7">
         <v>2020</v>
       </c>
@@ -12066,84 +12082,88 @@
       </c>
       <c r="B127" s="31">
         <v>272.637</v>
       </c>
       <c r="C127" s="31">
         <v>259.31799999999998</v>
       </c>
       <c r="D127" s="31">
         <v>278.24</v>
       </c>
       <c r="E127" s="19">
         <v>278.86200000000002</v>
       </c>
       <c r="F127" s="31">
         <v>275.202</v>
       </c>
       <c r="G127" s="31">
         <v>265.71300000000002</v>
       </c>
       <c r="H127" s="61">
         <v>252.24199999999999</v>
       </c>
       <c r="I127" s="70">
         <v>251.44</v>
       </c>
-      <c r="J127" s="34"/>
+      <c r="J127" s="34">
+        <v>251.74700000000001</v>
+      </c>
       <c r="K127" s="34"/>
       <c r="L127" s="38"/>
       <c r="M127" s="38"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1">
       <c r="A128" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B128" s="45">
         <v>20.670999999999999</v>
       </c>
       <c r="C128" s="45">
         <v>20.035</v>
       </c>
       <c r="D128" s="45">
         <v>18.672000000000001</v>
       </c>
       <c r="E128" s="14">
         <v>15.891</v>
       </c>
       <c r="F128" s="45">
         <v>5.2270000000000003</v>
       </c>
       <c r="G128" s="45">
         <v>5.1180000000000003</v>
       </c>
       <c r="H128" s="60">
         <v>5.0599999999999996</v>
       </c>
       <c r="I128" s="71">
         <v>4.83</v>
       </c>
-      <c r="J128" s="46"/>
+      <c r="J128" s="46">
+        <v>4.7430000000000003</v>
+      </c>
       <c r="K128" s="46"/>
       <c r="L128" s="47"/>
       <c r="M128" s="47"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="91" t="s">
         <v>24</v>
       </c>
       <c r="B130" s="91"/>
       <c r="C130" s="91"/>
       <c r="D130" s="91"/>
       <c r="E130" s="91"/>
       <c r="F130" s="91"/>
       <c r="G130" s="91"/>
       <c r="H130" s="91"/>
       <c r="I130" s="91"/>
       <c r="J130" s="91"/>
       <c r="K130" s="91"/>
       <c r="L130" s="91"/>
       <c r="M130" s="91"/>
     </row>
     <row r="131" spans="1:13" ht="13.5" thickBot="1">
       <c r="A131" s="2"/>
       <c r="B131" s="3"/>
       <c r="C131" s="3"/>
@@ -12463,51 +12483,53 @@
       </c>
       <c r="B140" s="49">
         <v>2695.72</v>
       </c>
       <c r="C140" s="19">
         <v>2887.91</v>
       </c>
       <c r="D140" s="19">
         <v>2520.9299999999998</v>
       </c>
       <c r="E140" s="19">
         <v>2795.39</v>
       </c>
       <c r="F140" s="19">
         <v>2312.39</v>
       </c>
       <c r="G140" s="19">
         <v>1946.32</v>
       </c>
       <c r="H140" s="64">
         <v>1888.91</v>
       </c>
       <c r="I140" s="70">
         <v>1558.81</v>
       </c>
-      <c r="J140" s="19"/>
+      <c r="J140" s="19">
+        <v>1279.98</v>
+      </c>
       <c r="K140" s="19"/>
       <c r="L140" s="19"/>
       <c r="M140" s="37"/>
     </row>
     <row r="141" spans="1:13" ht="22.5">
       <c r="A141" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="18"/>
       <c r="C141" s="29"/>
       <c r="D141" s="18"/>
       <c r="E141" s="29"/>
       <c r="F141" s="29"/>
       <c r="G141" s="18"/>
       <c r="H141" s="63"/>
       <c r="I141" s="67"/>
       <c r="J141" s="18"/>
       <c r="K141" s="18"/>
       <c r="L141" s="18"/>
       <c r="M141" s="18"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1">
       <c r="A142" s="7">
         <v>2020</v>
       </c>
@@ -12757,51 +12779,53 @@
       </c>
       <c r="B148" s="50">
         <v>563.06700000000001</v>
       </c>
       <c r="C148" s="14">
         <v>488.57</v>
       </c>
       <c r="D148" s="14">
         <v>458.529</v>
       </c>
       <c r="E148" s="14">
         <v>490.601</v>
       </c>
       <c r="F148" s="14">
         <v>485.44499999999999</v>
       </c>
       <c r="G148" s="14">
         <v>426.73899999999998</v>
       </c>
       <c r="H148" s="62">
         <v>463.57100000000003</v>
       </c>
       <c r="I148" s="71">
         <v>440.93</v>
       </c>
-      <c r="J148" s="14"/>
+      <c r="J148" s="14">
+        <v>355.74900000000002</v>
+      </c>
       <c r="K148" s="14"/>
       <c r="L148" s="14"/>
       <c r="M148" s="43"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="91" t="s">
         <v>26</v>
       </c>
       <c r="B150" s="91"/>
       <c r="C150" s="91"/>
       <c r="D150" s="91"/>
       <c r="E150" s="91"/>
       <c r="F150" s="91"/>
       <c r="G150" s="91"/>
       <c r="H150" s="91"/>
       <c r="I150" s="91"/>
       <c r="J150" s="91"/>
       <c r="K150" s="91"/>
       <c r="L150" s="91"/>
       <c r="M150" s="91"/>
     </row>
     <row r="151" spans="1:13" ht="13.5" thickBot="1">
       <c r="A151" s="2"/>
       <c r="B151" s="3"/>
       <c r="C151" s="3"/>
@@ -13041,51 +13065,53 @@
       </c>
       <c r="B158" s="49">
         <v>430.43</v>
       </c>
       <c r="C158" s="19">
         <v>285.2</v>
       </c>
       <c r="D158" s="19">
         <v>314.89</v>
       </c>
       <c r="E158" s="19">
         <v>303.43</v>
       </c>
       <c r="F158" s="19">
         <v>309.52999999999997</v>
       </c>
       <c r="G158" s="9">
         <v>299.60000000000002</v>
       </c>
       <c r="H158" s="68">
         <v>310.35000000000002</v>
       </c>
       <c r="I158" s="70">
         <v>321.66000000000003</v>
       </c>
-      <c r="J158" s="19"/>
+      <c r="J158" s="19">
+        <v>334.65</v>
+      </c>
       <c r="K158" s="19"/>
       <c r="L158" s="19"/>
       <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" ht="22.5">
       <c r="A159" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="18"/>
       <c r="C159" s="18"/>
       <c r="D159" s="29"/>
       <c r="E159" s="29"/>
       <c r="F159" s="29"/>
       <c r="G159" s="18"/>
       <c r="H159" s="67"/>
       <c r="I159" s="67"/>
       <c r="J159" s="18"/>
       <c r="K159" s="19"/>
       <c r="L159" s="18"/>
       <c r="M159" s="18"/>
     </row>
     <row r="160" spans="1:13" ht="12.95" customHeight="1">
       <c r="A160" s="7">
         <v>2022</v>
       </c>
@@ -13255,51 +13281,53 @@
       </c>
       <c r="B164" s="49">
         <v>389.64400000000001</v>
       </c>
       <c r="C164" s="19">
         <v>276.54899999999998</v>
       </c>
       <c r="D164" s="19">
         <v>308.21300000000002</v>
       </c>
       <c r="E164" s="19">
         <v>289.20400000000001</v>
       </c>
       <c r="F164" s="19">
         <v>295.28199999999998</v>
       </c>
       <c r="G164" s="9">
         <v>275.96100000000001</v>
       </c>
       <c r="H164" s="68">
         <v>278.71199999999999</v>
       </c>
       <c r="I164" s="70">
         <v>290.3</v>
       </c>
-      <c r="J164" s="19"/>
+      <c r="J164" s="19">
+        <v>301.37200000000001</v>
+      </c>
       <c r="K164" s="19"/>
       <c r="L164" s="19"/>
       <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:13" ht="22.5">
       <c r="A165" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="29"/>
       <c r="E165" s="29"/>
       <c r="F165" s="29"/>
       <c r="G165" s="18"/>
       <c r="H165" s="67"/>
       <c r="I165" s="67"/>
       <c r="J165" s="18"/>
       <c r="K165" s="19"/>
       <c r="L165" s="18"/>
       <c r="M165" s="18"/>
     </row>
     <row r="166" spans="1:13" ht="12.95" customHeight="1">
       <c r="A166" s="7">
         <v>2022</v>
       </c>
@@ -13467,51 +13495,53 @@
       <c r="A170" s="7">
         <v>2026</v>
       </c>
       <c r="B170" s="49">
         <v>45.77</v>
       </c>
       <c r="C170" s="19">
         <v>31.33</v>
       </c>
       <c r="D170" s="19">
         <v>41.41</v>
       </c>
       <c r="E170" s="19"/>
       <c r="F170" s="19">
         <v>37.92</v>
       </c>
       <c r="G170" s="9">
         <v>47.41</v>
       </c>
       <c r="H170" s="68">
         <v>49.32</v>
       </c>
       <c r="I170" s="70">
         <v>50.06</v>
       </c>
-      <c r="J170" s="19"/>
+      <c r="J170" s="19">
+        <v>32.93</v>
+      </c>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="19"/>
     </row>
     <row r="171" spans="1:13" ht="22.5">
       <c r="A171" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="18"/>
       <c r="C171" s="18"/>
       <c r="D171" s="29"/>
       <c r="E171" s="29"/>
       <c r="F171" s="29"/>
       <c r="G171" s="18"/>
       <c r="H171" s="67"/>
       <c r="I171" s="67"/>
       <c r="J171" s="18"/>
       <c r="K171" s="18"/>
       <c r="L171" s="18"/>
       <c r="M171" s="18"/>
     </row>
     <row r="172" spans="1:13" ht="12.95" customHeight="1">
       <c r="A172" s="15">
         <v>2022</v>
       </c>
@@ -13681,51 +13711,53 @@
       </c>
       <c r="B176" s="50">
         <v>47.308</v>
       </c>
       <c r="C176" s="14">
         <v>26.109000000000002</v>
       </c>
       <c r="D176" s="14">
         <v>39.503999999999998</v>
       </c>
       <c r="E176" s="14">
         <v>31.611000000000001</v>
       </c>
       <c r="F176" s="14">
         <v>39.012</v>
       </c>
       <c r="G176" s="14">
         <v>56.905000000000001</v>
       </c>
       <c r="H176" s="66">
         <v>59.497999999999998</v>
       </c>
       <c r="I176" s="71">
         <v>64.188000000000002</v>
       </c>
-      <c r="J176" s="14"/>
+      <c r="J176" s="14">
+        <v>32.622999999999998</v>
+      </c>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A130:M130"/>
     <mergeCell ref="A150:M150"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>