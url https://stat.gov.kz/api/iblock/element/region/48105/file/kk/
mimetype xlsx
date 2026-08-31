--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -104,59 +104,67 @@
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрінің</t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
   <si>
     <t>Құбыр көлігі</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк,  мың тонна  </t>
   </si>
   <si>
     <t>Теміржол көлігі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="174" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="179" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -603,487 +611,313 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3055">
+  <cellStyleXfs count="3266">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...346 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1098,2764 +932,3197 @@
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...289 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...172 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...102 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-[...1882 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1078" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="5" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="12" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="31" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3055">
+  <cellStyles count="3266">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 4" xfId="24"/>
     <cellStyle name="20% - Акцент1 5" xfId="25"/>
@@ -4956,160 +5223,180 @@
     <cellStyle name="Обычный 2 14 3" xfId="1119"/>
     <cellStyle name="Обычный 2 14 4" xfId="1120"/>
     <cellStyle name="Обычный 2 14 5" xfId="1121"/>
     <cellStyle name="Обычный 2 14 6" xfId="1122"/>
     <cellStyle name="Обычный 2 15" xfId="1123"/>
     <cellStyle name="Обычный 2 15 2" xfId="1124"/>
     <cellStyle name="Обычный 2 15 3" xfId="1125"/>
     <cellStyle name="Обычный 2 15 4" xfId="1126"/>
     <cellStyle name="Обычный 2 15 5" xfId="1127"/>
     <cellStyle name="Обычный 2 15 6" xfId="1128"/>
     <cellStyle name="Обычный 2 16" xfId="1129"/>
     <cellStyle name="Обычный 2 16 2" xfId="1130"/>
     <cellStyle name="Обычный 2 16 3" xfId="1131"/>
     <cellStyle name="Обычный 2 16 4" xfId="1132"/>
     <cellStyle name="Обычный 2 16 5" xfId="1133"/>
     <cellStyle name="Обычный 2 16 6" xfId="1134"/>
     <cellStyle name="Обычный 2 17" xfId="1135"/>
     <cellStyle name="Обычный 2 17 2" xfId="1136"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="1137"/>
     <cellStyle name="Обычный 2 17 2 2 2" xfId="1138"/>
     <cellStyle name="Обычный 2 17 2 2 3" xfId="1139"/>
     <cellStyle name="Обычный 2 17 2 2 4" xfId="1140"/>
     <cellStyle name="Обычный 2 17 2 2 5" xfId="1141"/>
     <cellStyle name="Обычный 2 17 2 2 6" xfId="1142"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="1143"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="3055"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="1144"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="3056"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="1145"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="3057"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="1146"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="3058"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="1147"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="3059"/>
     <cellStyle name="Обычный 2 17 2_1Б-03-01-М_07_2019 " xfId="1148"/>
     <cellStyle name="Обычный 2 17 3" xfId="1149"/>
     <cellStyle name="Обычный 2 17 4" xfId="1150"/>
     <cellStyle name="Обычный 2 17 5" xfId="1151"/>
     <cellStyle name="Обычный 2 17 6" xfId="1152"/>
     <cellStyle name="Обычный 2 17 7" xfId="1153"/>
     <cellStyle name="Обычный 2 18" xfId="1154"/>
     <cellStyle name="Обычный 2 18 2" xfId="1155"/>
     <cellStyle name="Обычный 2 18 3" xfId="1156"/>
     <cellStyle name="Обычный 2 18 4" xfId="1157"/>
     <cellStyle name="Обычный 2 18 5" xfId="1158"/>
     <cellStyle name="Обычный 2 18 6" xfId="1159"/>
     <cellStyle name="Обычный 2 19" xfId="1160"/>
     <cellStyle name="Обычный 2 19 10" xfId="1161"/>
     <cellStyle name="Обычный 2 19 2" xfId="1162"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="1163"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="1164"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1165"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1166"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="1167"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="1168"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="1169"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="1170"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="1171"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1172"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="1173"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="1174"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="1175"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="1176"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="1177"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="1178"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="1179"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="1180"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="1181"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="1182"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1183"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="3060"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1184"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="3061"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1185"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="3062"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1186"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="3063"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1187"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="3064"/>
     <cellStyle name="Обычный 2 19 2 2 2_1Б-03-01-М_07_2019 " xfId="1188"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="1189"/>
     <cellStyle name="Обычный 2 19 2 2 3 2" xfId="1190"/>
     <cellStyle name="Обычный 2 19 2 2 3 3" xfId="1191"/>
     <cellStyle name="Обычный 2 19 2 2 3 4" xfId="1192"/>
     <cellStyle name="Обычный 2 19 2 2 3 5" xfId="1193"/>
     <cellStyle name="Обычный 2 19 2 2 3 6" xfId="1194"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="1195"/>
     <cellStyle name="Обычный 2 19 2 2 4 2" xfId="1196"/>
     <cellStyle name="Обычный 2 19 2 2 4 3" xfId="1197"/>
     <cellStyle name="Обычный 2 19 2 2 4 4" xfId="1198"/>
     <cellStyle name="Обычный 2 19 2 2 4 5" xfId="1199"/>
     <cellStyle name="Обычный 2 19 2 2 4 6" xfId="1200"/>
     <cellStyle name="Обычный 2 19 2 2 5" xfId="1201"/>
     <cellStyle name="Обычный 2 19 2 2 6" xfId="1202"/>
     <cellStyle name="Обычный 2 19 2 2 7" xfId="1203"/>
     <cellStyle name="Обычный 2 19 2 2 8" xfId="1204"/>
     <cellStyle name="Обычный 2 19 2 2 9" xfId="1205"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="1206"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="1207"/>
     <cellStyle name="Обычный 2 19 2 3 2 2" xfId="1208"/>
     <cellStyle name="Обычный 2 19 2 3 2 3" xfId="1209"/>
     <cellStyle name="Обычный 2 19 2 3 2 4" xfId="1210"/>
     <cellStyle name="Обычный 2 19 2 3 2 5" xfId="1211"/>
     <cellStyle name="Обычный 2 19 2 3 2 6" xfId="1212"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="1213"/>
     <cellStyle name="Обычный 2 19 2 3 3 2" xfId="1214"/>
     <cellStyle name="Обычный 2 19 2 3 3 3" xfId="1215"/>
     <cellStyle name="Обычный 2 19 2 3 3 4" xfId="1216"/>
     <cellStyle name="Обычный 2 19 2 3 3 5" xfId="1217"/>
     <cellStyle name="Обычный 2 19 2 3 3 6" xfId="1218"/>
     <cellStyle name="Обычный 2 19 2 3 4" xfId="1219"/>
     <cellStyle name="Обычный 2 19 2 3 5" xfId="1220"/>
     <cellStyle name="Обычный 2 19 2 3 6" xfId="1221"/>
     <cellStyle name="Обычный 2 19 2 3 7" xfId="1222"/>
     <cellStyle name="Обычный 2 19 2 3 8" xfId="1223"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="1224"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="3065"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="1225"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="3066"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="1226"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="3067"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="1227"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="3068"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="1228"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="3069"/>
     <cellStyle name="Обычный 2 19 2_1Б-03-01-М_07_2019 " xfId="1229"/>
     <cellStyle name="Обычный 2 19 3" xfId="1230"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="1231"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="1232"/>
     <cellStyle name="Обычный 2 19 3 2 2 2" xfId="1233"/>
     <cellStyle name="Обычный 2 19 3 2 2 3" xfId="1234"/>
     <cellStyle name="Обычный 2 19 3 2 2 4" xfId="1235"/>
     <cellStyle name="Обычный 2 19 3 2 2 5" xfId="1236"/>
     <cellStyle name="Обычный 2 19 3 2 2 6" xfId="1237"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="1238"/>
     <cellStyle name="Обычный 2 19 3 2 3 2" xfId="1239"/>
     <cellStyle name="Обычный 2 19 3 2 3 3" xfId="1240"/>
     <cellStyle name="Обычный 2 19 3 2 3 4" xfId="1241"/>
     <cellStyle name="Обычный 2 19 3 2 3 5" xfId="1242"/>
     <cellStyle name="Обычный 2 19 3 2 3 6" xfId="1243"/>
     <cellStyle name="Обычный 2 19 3 2 4" xfId="1244"/>
     <cellStyle name="Обычный 2 19 3 2 5" xfId="1245"/>
     <cellStyle name="Обычный 2 19 3 2 6" xfId="1246"/>
     <cellStyle name="Обычный 2 19 3 2 7" xfId="1247"/>
     <cellStyle name="Обычный 2 19 3 2 8" xfId="1248"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="1249"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="3070"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="1250"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="3071"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="1251"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="3072"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="3073"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="1253"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="3074"/>
     <cellStyle name="Обычный 2 19 3_1Б-03-01-М_07_2019 " xfId="1254"/>
     <cellStyle name="Обычный 2 19 4" xfId="1255"/>
     <cellStyle name="Обычный 2 19 4 2" xfId="1256"/>
     <cellStyle name="Обычный 2 19 4 3" xfId="1257"/>
     <cellStyle name="Обычный 2 19 4 4" xfId="1258"/>
     <cellStyle name="Обычный 2 19 4 5" xfId="1259"/>
     <cellStyle name="Обычный 2 19 4 6" xfId="1260"/>
     <cellStyle name="Обычный 2 19 5" xfId="1261"/>
     <cellStyle name="Обычный 2 19 5 2" xfId="1262"/>
     <cellStyle name="Обычный 2 19 5 3" xfId="1263"/>
     <cellStyle name="Обычный 2 19 5 4" xfId="1264"/>
     <cellStyle name="Обычный 2 19 5 5" xfId="1265"/>
     <cellStyle name="Обычный 2 19 5 6" xfId="1266"/>
     <cellStyle name="Обычный 2 19 6" xfId="1267"/>
     <cellStyle name="Обычный 2 19 7" xfId="1268"/>
     <cellStyle name="Обычный 2 19 8" xfId="1269"/>
     <cellStyle name="Обычный 2 19 9" xfId="1270"/>
     <cellStyle name="Обычный 2 2" xfId="1271"/>
     <cellStyle name="Обычный 2 2 10" xfId="1272"/>
     <cellStyle name="Обычный 2 2 11" xfId="1273"/>
     <cellStyle name="Обычный 2 2 12" xfId="1274"/>
     <cellStyle name="Обычный 2 2 13" xfId="1275"/>
     <cellStyle name="Обычный 2 2 14" xfId="1276"/>
     <cellStyle name="Обычный 2 2 14 2" xfId="1277"/>
     <cellStyle name="Обычный 2 2 14 2 2" xfId="1278"/>
@@ -5181,373 +5468,483 @@
     <cellStyle name="Обычный 2 2 2 13 5" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 14" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 14 2" xfId="1346"/>
     <cellStyle name="Обычный 2 2 2 14 2 2" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 14 2 2 2" xfId="1348"/>
     <cellStyle name="Обычный 2 2 2 14 2 3" xfId="1349"/>
     <cellStyle name="Обычный 2 2 2 14 3" xfId="1350"/>
     <cellStyle name="Обычный 2 2 2 14 3 2" xfId="1351"/>
     <cellStyle name="Обычный 2 2 2 15" xfId="1352"/>
     <cellStyle name="Обычный 2 2 2 16" xfId="1353"/>
     <cellStyle name="Обычный 2 2 2 16 2" xfId="1354"/>
     <cellStyle name="Обычный 2 2 2 17" xfId="1355"/>
     <cellStyle name="Обычный 2 2 2 18" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 18 2" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 18 2 2" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 18 2 2 2" xfId="1359"/>
     <cellStyle name="Обычный 2 2 2 18 2 2 2 2" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 18 2 3" xfId="1361"/>
     <cellStyle name="Обычный 2 2 2 18 3" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 18 3 2" xfId="1363"/>
     <cellStyle name="Обычный 2 2 2 19" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 19 2" xfId="1365"/>
     <cellStyle name="Обычный 2 2 2 19 2 2" xfId="1366"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="1367"/>
     <cellStyle name="Обычный 2 2 2 2 10" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 10 2" xfId="3075"/>
     <cellStyle name="Обычный 2 2 2 2 11" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 11 2" xfId="3076"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="1370"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1371"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10 2" xfId="3077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1386"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="3078"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="3079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="3080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="3081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="3082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="1399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1401"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4 2" xfId="3083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5 2" xfId="3084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6 2" xfId="3085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7 2" xfId="3086"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8 2" xfId="3087"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="1410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4" xfId="1411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5" xfId="1412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6" xfId="1413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="1419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1420"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="1424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="3088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="3089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="3090"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="3091"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="3092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1433"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5 2" xfId="3093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6 2" xfId="3094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7 2" xfId="3095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8 2" xfId="3096"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9 2" xfId="3097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4" xfId="1446"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5" xfId="1447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6" xfId="1448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="3098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="3099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="3100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="3101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="3102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5" xfId="1457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7" xfId="1459"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="1463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4" xfId="1464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5" xfId="1465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6" xfId="1466"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1467"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1471"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1473"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1476"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1477"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4" xfId="1479"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5" xfId="1480"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6" xfId="1481"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="3103"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="3104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="3105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="3106"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="3107"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1488"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="1489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5" xfId="1490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6" xfId="1491"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7" xfId="1492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1493"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4" xfId="1497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="3108"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="3109"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="3110"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="3111"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="3112"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="1509"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4" xfId="1510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5" xfId="1511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6" xfId="1512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="3113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="3114"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="3115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="3116"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="3117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6 2" xfId="3118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 7" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7 2" xfId="3119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8 2" xfId="3120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9 2" xfId="3121"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1524"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="3122"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="3123"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="3124"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="3125"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="3126"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1541"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="1542"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5" xfId="1543"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6" xfId="1544"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7" xfId="1545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1546"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1547"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="1548"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3" xfId="1549"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4" xfId="1550"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5" xfId="1551"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="3127"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="3128"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="3129"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="3130"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="3131"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5" xfId="1564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6" xfId="1565"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="3132"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="3133"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="3134"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="3135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="3136"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1572"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 6" xfId="1574"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 7" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="1576"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1578"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1579"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6" xfId="1585"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="3137"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="3138"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="3139"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="3140"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="3141"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1591"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1592"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 5" xfId="1594"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 6" xfId="1595"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 7" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1597"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1598"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 4" xfId="1601"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 5" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 2 5 6" xfId="1603"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1606"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1608"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="1609"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1610"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1611"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1612"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1613"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="3142"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="3143"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="3144"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="3145"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="3146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1619"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="1620"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="1621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6" xfId="1622"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7" xfId="1623"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1624"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="3147"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="3148"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="3149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="3150"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="3151"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1630"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="3152"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="3153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="3154"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="3155"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="3156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="1638"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="1639"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="1641"/>
     <cellStyle name="Обычный 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1642"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1643"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1644"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="3157"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="3158"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="3159"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="3160"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="3161"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="1651"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="1652"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 6" xfId="1653"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 7" xfId="1654"/>
     <cellStyle name="Обычный 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="3162"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="3163"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="3164"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="3165"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="3166"/>
     <cellStyle name="Обычный 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="1662"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1663"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="3167"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="3168"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="3169"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="3170"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="3171"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1670"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="1671"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="1672"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 6" xfId="1673"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 7" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1675"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="3172"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="3173"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="3174"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="3175"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="3176"/>
     <cellStyle name="Обычный 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1681"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="3177"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="3178"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="3179"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="3180"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="3181"/>
     <cellStyle name="Обычный 2 2 2 2 6" xfId="1688"/>
     <cellStyle name="Обычный 2 2 2 2 7" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 2 7 2" xfId="3182"/>
     <cellStyle name="Обычный 2 2 2 2 8" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 2 8 2" xfId="3183"/>
     <cellStyle name="Обычный 2 2 2 2 9" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 2 9 2" xfId="3184"/>
     <cellStyle name="Обычный 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1692"/>
     <cellStyle name="Обычный 2 2 2 20" xfId="1693"/>
     <cellStyle name="Обычный 2 2 2 21" xfId="1694"/>
     <cellStyle name="Обычный 2 2 2 21 2" xfId="1695"/>
     <cellStyle name="Обычный 2 2 2 21 2 2" xfId="1696"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 2" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 2 2" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 2 2 2" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 2 3" xfId="1700"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 3" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 21 2 2 3 2" xfId="1702"/>
     <cellStyle name="Обычный 2 2 2 21 2 3" xfId="1703"/>
     <cellStyle name="Обычный 2 2 2 21 2 4" xfId="1704"/>
     <cellStyle name="Обычный 2 2 2 21 2 4 2" xfId="1705"/>
     <cellStyle name="Обычный 2 2 2 21 2 5" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 21 3" xfId="1707"/>
     <cellStyle name="Обычный 2 2 2 21 3 2" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 21 3 2 2" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 21 3 2 2 2" xfId="1710"/>
     <cellStyle name="Обычный 2 2 2 21 3 2 3" xfId="1711"/>
     <cellStyle name="Обычный 2 2 2 21 3 3" xfId="1712"/>
     <cellStyle name="Обычный 2 2 2 21 3 3 2" xfId="1713"/>
     <cellStyle name="Обычный 2 2 2 21 4" xfId="1714"/>
     <cellStyle name="Обычный 2 2 2 21 4 2" xfId="1715"/>
     <cellStyle name="Обычный 2 2 2 21 5" xfId="1716"/>
@@ -5654,109 +6051,129 @@
     <cellStyle name="Обычный 2 2 2 38 3 2 2 2" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 38 3 2 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 38 3 3" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 38 3 3 2" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 38 4" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 38 4 2" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 38 5" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 39" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 39 2" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 39 2 2" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 39 2 2 2" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 39 2 3" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 39 3" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 39 3 2" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5" xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="3185"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="3186"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="3187"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="3188"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="3189"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="1846"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="1848"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 5" xfId="1849"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 6" xfId="1850"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 7" xfId="1851"/>
     <cellStyle name="Обычный 2 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="1852"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1853"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 4" xfId="1856"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 5" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 4 2 3 6" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="3190"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="3191"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="3192"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="3193"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="3194"/>
     <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1865"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="3195"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="3196"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="3197"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="3198"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="3199"/>
     <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 4 5" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 4 6" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 4 7" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 4 8" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 40" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 41" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 41 2" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 42" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="3200"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="3201"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="3202"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="3203"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="3204"/>
     <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 5 5" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 5 6" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 5 7" xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 6 3" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 6 4" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 6 5" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 6 6" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 7" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 8" xfId="1915"/>
     <cellStyle name="Обычный 2 2 2 9" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2_1Б-03-01-М_07_2019 " xfId="1917"/>
     <cellStyle name="Обычный 2 2 20" xfId="1918"/>
     <cellStyle name="Обычный 2 2 20 2" xfId="1919"/>
     <cellStyle name="Обычный 2 2 20 2 2" xfId="1920"/>
     <cellStyle name="Обычный 2 2 21" xfId="1921"/>
     <cellStyle name="Обычный 2 2 22" xfId="1922"/>
     <cellStyle name="Обычный 2 2 22 2" xfId="1923"/>
     <cellStyle name="Обычный 2 2 22 2 2" xfId="1924"/>
     <cellStyle name="Обычный 2 2 22 2 2 2" xfId="1925"/>
@@ -5796,53 +6213,57 @@
     <cellStyle name="Обычный 2 2 28 2 2" xfId="1959"/>
     <cellStyle name="Обычный 2 2 28 2 2 2" xfId="1960"/>
     <cellStyle name="Обычный 2 2 28 2 2 2 2" xfId="1961"/>
     <cellStyle name="Обычный 2 2 28 2 2 2 2 2" xfId="1962"/>
     <cellStyle name="Обычный 2 2 28 2 2 3" xfId="1963"/>
     <cellStyle name="Обычный 2 2 28 2 3" xfId="1964"/>
     <cellStyle name="Обычный 2 2 28 2 3 2" xfId="1965"/>
     <cellStyle name="Обычный 2 2 28 3" xfId="1966"/>
     <cellStyle name="Обычный 2 2 28 3 2" xfId="1967"/>
     <cellStyle name="Обычный 2 2 28 3 2 2" xfId="1968"/>
     <cellStyle name="Обычный 2 2 28 4" xfId="1969"/>
     <cellStyle name="Обычный 2 2 29" xfId="1970"/>
     <cellStyle name="Обычный 2 2 29 2" xfId="1971"/>
     <cellStyle name="Обычный 2 2 29 2 2" xfId="1972"/>
     <cellStyle name="Обычный 2 2 29 2 2 2" xfId="1973"/>
     <cellStyle name="Обычный 2 2 29 3" xfId="1974"/>
     <cellStyle name="Обычный 2 2 3" xfId="1975"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="1976"/>
     <cellStyle name="Обычный 2 2 3 2 2" xfId="1977"/>
     <cellStyle name="Обычный 2 2 3 2 3" xfId="1978"/>
     <cellStyle name="Обычный 2 2 3 2 4" xfId="1979"/>
     <cellStyle name="Обычный 2 2 3 2 5" xfId="1980"/>
     <cellStyle name="Обычный 2 2 3 2 6" xfId="1981"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="1982"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="3205"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="3206"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="3207"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="1986"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="3208"/>
     <cellStyle name="Обычный 2 2 3_1Б-03-01-М_07_2019 " xfId="1987"/>
     <cellStyle name="Обычный 2 2 30" xfId="1988"/>
     <cellStyle name="Обычный 2 2 30 2" xfId="1989"/>
     <cellStyle name="Обычный 2 2 31" xfId="1990"/>
     <cellStyle name="Обычный 2 2 31 2" xfId="1991"/>
     <cellStyle name="Обычный 2 2 31 2 2" xfId="1992"/>
     <cellStyle name="Обычный 2 2 31 2 2 2" xfId="1993"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 2" xfId="1994"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 2 2" xfId="1995"/>
     <cellStyle name="Обычный 2 2 31 2 2 2 3" xfId="1996"/>
     <cellStyle name="Обычный 2 2 31 2 2 3" xfId="1997"/>
     <cellStyle name="Обычный 2 2 31 2 2 3 2" xfId="1998"/>
     <cellStyle name="Обычный 2 2 31 2 3" xfId="1999"/>
     <cellStyle name="Обычный 2 2 31 2 4" xfId="2000"/>
     <cellStyle name="Обычный 2 2 31 2 4 2" xfId="2001"/>
     <cellStyle name="Обычный 2 2 31 2 5" xfId="2002"/>
     <cellStyle name="Обычный 2 2 31 3" xfId="2003"/>
     <cellStyle name="Обычный 2 2 31 3 2" xfId="2004"/>
     <cellStyle name="Обычный 2 2 31 3 2 2" xfId="2005"/>
     <cellStyle name="Обычный 2 2 31 3 2 2 2" xfId="2006"/>
     <cellStyle name="Обычный 2 2 31 3 2 3" xfId="2007"/>
     <cellStyle name="Обычный 2 2 31 3 3" xfId="2008"/>
     <cellStyle name="Обычный 2 2 31 3 3 2" xfId="2009"/>
     <cellStyle name="Обычный 2 2 31 4" xfId="2010"/>
     <cellStyle name="Обычный 2 2 31 4 2" xfId="2011"/>
@@ -5877,169 +6298,214 @@
     <cellStyle name="Обычный 2 2 39 2 2 2 2" xfId="2040"/>
     <cellStyle name="Обычный 2 2 39 2 2 2 2 2" xfId="2041"/>
     <cellStyle name="Обычный 2 2 39 2 2 2 3" xfId="2042"/>
     <cellStyle name="Обычный 2 2 39 2 2 3" xfId="2043"/>
     <cellStyle name="Обычный 2 2 39 2 2 3 2" xfId="2044"/>
     <cellStyle name="Обычный 2 2 39 2 3" xfId="2045"/>
     <cellStyle name="Обычный 2 2 39 2 4" xfId="2046"/>
     <cellStyle name="Обычный 2 2 39 2 4 2" xfId="2047"/>
     <cellStyle name="Обычный 2 2 39 2 5" xfId="2048"/>
     <cellStyle name="Обычный 2 2 39 3" xfId="2049"/>
     <cellStyle name="Обычный 2 2 39 3 2" xfId="2050"/>
     <cellStyle name="Обычный 2 2 39 3 2 2" xfId="2051"/>
     <cellStyle name="Обычный 2 2 39 3 2 2 2" xfId="2052"/>
     <cellStyle name="Обычный 2 2 39 3 2 3" xfId="2053"/>
     <cellStyle name="Обычный 2 2 39 3 3" xfId="2054"/>
     <cellStyle name="Обычный 2 2 39 3 3 2" xfId="2055"/>
     <cellStyle name="Обычный 2 2 39 4" xfId="2056"/>
     <cellStyle name="Обычный 2 2 39 4 2" xfId="2057"/>
     <cellStyle name="Обычный 2 2 39 5" xfId="2058"/>
     <cellStyle name="Обычный 2 2 4" xfId="2059"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="2060"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="2061"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2062"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2063"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="3209"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="3210"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="3211"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="3212"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="3213"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2069"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2070"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2071"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="2072"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="2073"/>
     <cellStyle name="Обычный 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="2074"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="3214"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="3215"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="3216"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="3217"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="3218"/>
     <cellStyle name="Обычный 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="2080"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="2081"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="3219"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="3220"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="3221"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="3222"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="3223"/>
     <cellStyle name="Обычный 2 2 4 2 4" xfId="2087"/>
     <cellStyle name="Обычный 2 2 4 2 5" xfId="2088"/>
     <cellStyle name="Обычный 2 2 4 2 6" xfId="2089"/>
     <cellStyle name="Обычный 2 2 4 2 7" xfId="2090"/>
     <cellStyle name="Обычный 2 2 4 2 8" xfId="2091"/>
     <cellStyle name="Обычный 2 2 4 2_1Б-03-01-М_07_2019 " xfId="2092"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="2093"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="2094"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="3224"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="3225"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="3226"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="3227"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="3228"/>
     <cellStyle name="Обычный 2 2 4 3 3" xfId="2100"/>
     <cellStyle name="Обычный 2 2 4 3 4" xfId="2101"/>
     <cellStyle name="Обычный 2 2 4 3 5" xfId="2102"/>
     <cellStyle name="Обычный 2 2 4 3 6" xfId="2103"/>
     <cellStyle name="Обычный 2 2 4 3 7" xfId="2104"/>
     <cellStyle name="Обычный 2 2 4 3_1Б-03-01-М_07_2019 " xfId="2105"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="3229"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="3230"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="3231"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="3232"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="3233"/>
     <cellStyle name="Обычный 2 2 4_1Б-03-01-М_07_2019 " xfId="2111"/>
     <cellStyle name="Обычный 2 2 40" xfId="2112"/>
     <cellStyle name="Обычный 2 2 40 2" xfId="2113"/>
     <cellStyle name="Обычный 2 2 40 2 2" xfId="2114"/>
     <cellStyle name="Обычный 2 2 40 2 2 2" xfId="2115"/>
     <cellStyle name="Обычный 2 2 40 2 3" xfId="2116"/>
     <cellStyle name="Обычный 2 2 40 3" xfId="2117"/>
     <cellStyle name="Обычный 2 2 40 3 2" xfId="2118"/>
     <cellStyle name="Обычный 2 2 41" xfId="2119"/>
     <cellStyle name="Обычный 2 2 42" xfId="2120"/>
     <cellStyle name="Обычный 2 2 42 2" xfId="2121"/>
     <cellStyle name="Обычный 2 2 43" xfId="2122"/>
     <cellStyle name="Обычный 2 2 44" xfId="2123"/>
     <cellStyle name="Обычный 2 2 5" xfId="2124"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="2125"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="2126"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="3234"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="3235"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="3236"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="3237"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="3238"/>
     <cellStyle name="Обычный 2 2 5 2 3" xfId="2132"/>
     <cellStyle name="Обычный 2 2 5 2 4" xfId="2133"/>
     <cellStyle name="Обычный 2 2 5 2 5" xfId="2134"/>
     <cellStyle name="Обычный 2 2 5 2 6" xfId="2135"/>
     <cellStyle name="Обычный 2 2 5 2 7" xfId="2136"/>
     <cellStyle name="Обычный 2 2 5 2_1Б-03-01-М_07_2019 " xfId="2137"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="3239"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="3240"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="3241"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="2141"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="3242"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="3243"/>
     <cellStyle name="Обычный 2 2 5_1Б-03-01-М_07_2019 " xfId="2143"/>
     <cellStyle name="Обычный 2 2 6" xfId="2144"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="3244"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="3245"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="3246"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="3247"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="3248"/>
     <cellStyle name="Обычный 2 2 7" xfId="2150"/>
     <cellStyle name="Обычный 2 2 7 2" xfId="2151"/>
     <cellStyle name="Обычный 2 2 7 3" xfId="2152"/>
     <cellStyle name="Обычный 2 2 7 4" xfId="2153"/>
     <cellStyle name="Обычный 2 2 7 5" xfId="2154"/>
     <cellStyle name="Обычный 2 2 7 6" xfId="2155"/>
     <cellStyle name="Обычный 2 2 8" xfId="2156"/>
     <cellStyle name="Обычный 2 2 9" xfId="2157"/>
     <cellStyle name="Обычный 2 2_1Б-03-01-М_07_2019 " xfId="2158"/>
     <cellStyle name="Обычный 2 20" xfId="2159"/>
     <cellStyle name="Обычный 2 20 2" xfId="2160"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="2161"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="2162"/>
     <cellStyle name="Обычный 2 20 2 2 2 2" xfId="2163"/>
     <cellStyle name="Обычный 2 20 2 2 2 3" xfId="2164"/>
     <cellStyle name="Обычный 2 20 2 2 2 4" xfId="2165"/>
     <cellStyle name="Обычный 2 20 2 2 2 5" xfId="2166"/>
     <cellStyle name="Обычный 2 20 2 2 2 6" xfId="2167"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="2168"/>
     <cellStyle name="Обычный 2 20 2 2 3 2" xfId="2169"/>
     <cellStyle name="Обычный 2 20 2 2 3 3" xfId="2170"/>
     <cellStyle name="Обычный 2 20 2 2 3 4" xfId="2171"/>
     <cellStyle name="Обычный 2 20 2 2 3 5" xfId="2172"/>
     <cellStyle name="Обычный 2 20 2 2 3 6" xfId="2173"/>
     <cellStyle name="Обычный 2 20 2 2 4" xfId="2174"/>
     <cellStyle name="Обычный 2 20 2 2 5" xfId="2175"/>
     <cellStyle name="Обычный 2 20 2 2 6" xfId="2176"/>
     <cellStyle name="Обычный 2 20 2 2 7" xfId="2177"/>
     <cellStyle name="Обычный 2 20 2 2 8" xfId="2178"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="2179"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="3249"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="2180"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="3250"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="2181"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="3251"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="2182"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="3252"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="2183"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="3253"/>
     <cellStyle name="Обычный 2 20 2_1Б-03-01-М_07_2019 " xfId="2184"/>
     <cellStyle name="Обычный 2 20 3" xfId="2185"/>
     <cellStyle name="Обычный 2 20 3 2" xfId="2186"/>
     <cellStyle name="Обычный 2 20 3 3" xfId="2187"/>
     <cellStyle name="Обычный 2 20 3 4" xfId="2188"/>
     <cellStyle name="Обычный 2 20 3 5" xfId="2189"/>
     <cellStyle name="Обычный 2 20 3 6" xfId="2190"/>
     <cellStyle name="Обычный 2 20 4" xfId="2191"/>
     <cellStyle name="Обычный 2 20 4 2" xfId="2192"/>
     <cellStyle name="Обычный 2 20 4 3" xfId="2193"/>
     <cellStyle name="Обычный 2 20 4 4" xfId="2194"/>
     <cellStyle name="Обычный 2 20 4 5" xfId="2195"/>
     <cellStyle name="Обычный 2 20 4 6" xfId="2196"/>
     <cellStyle name="Обычный 2 20 5" xfId="2197"/>
     <cellStyle name="Обычный 2 20 6" xfId="2198"/>
     <cellStyle name="Обычный 2 20 7" xfId="2199"/>
     <cellStyle name="Обычный 2 20 8" xfId="2200"/>
     <cellStyle name="Обычный 2 20 9" xfId="2201"/>
     <cellStyle name="Обычный 2 21" xfId="2202"/>
     <cellStyle name="Обычный 2 21 2" xfId="2203"/>
     <cellStyle name="Обычный 2 21 2 2" xfId="2204"/>
     <cellStyle name="Обычный 2 21 2 3" xfId="2205"/>
     <cellStyle name="Обычный 2 21 2 4" xfId="2206"/>
     <cellStyle name="Обычный 2 21 2 5" xfId="2207"/>
     <cellStyle name="Обычный 2 21 2 6" xfId="2208"/>
@@ -6368,50 +6834,51 @@
     <cellStyle name="Обычный 225 2" xfId="2531"/>
     <cellStyle name="Обычный 225 3" xfId="2532"/>
     <cellStyle name="Обычный 225 4" xfId="2533"/>
     <cellStyle name="Обычный 226 2" xfId="2534"/>
     <cellStyle name="Обычный 226 3" xfId="2535"/>
     <cellStyle name="Обычный 226 4" xfId="2536"/>
     <cellStyle name="Обычный 227 2" xfId="2537"/>
     <cellStyle name="Обычный 227 3" xfId="2538"/>
     <cellStyle name="Обычный 227 4" xfId="2539"/>
     <cellStyle name="Обычный 228 2" xfId="2540"/>
     <cellStyle name="Обычный 228 3" xfId="2541"/>
     <cellStyle name="Обычный 228 4" xfId="2542"/>
     <cellStyle name="Обычный 229 2" xfId="2543"/>
     <cellStyle name="Обычный 229 3" xfId="2544"/>
     <cellStyle name="Обычный 229 4" xfId="2545"/>
     <cellStyle name="Обычный 231 2" xfId="2546"/>
     <cellStyle name="Обычный 231 3" xfId="2547"/>
     <cellStyle name="Обычный 231 4" xfId="2548"/>
     <cellStyle name="Обычный 232 2" xfId="2549"/>
     <cellStyle name="Обычный 232 3" xfId="2550"/>
     <cellStyle name="Обычный 232 4" xfId="2551"/>
     <cellStyle name="Обычный 233 2" xfId="2552"/>
     <cellStyle name="Обычный 233 3" xfId="2553"/>
     <cellStyle name="Обычный 233 4" xfId="2554"/>
     <cellStyle name="Обычный 256" xfId="2555"/>
+    <cellStyle name="Обычный 256 2" xfId="3254"/>
     <cellStyle name="Обычный 3" xfId="2556"/>
     <cellStyle name="Обычный 3 10" xfId="2557"/>
     <cellStyle name="Обычный 3 10 2" xfId="2558"/>
     <cellStyle name="Обычный 3 10 3" xfId="2559"/>
     <cellStyle name="Обычный 3 10 4" xfId="2560"/>
     <cellStyle name="Обычный 3 10 5" xfId="2561"/>
     <cellStyle name="Обычный 3 10 6" xfId="2562"/>
     <cellStyle name="Обычный 3 11" xfId="2563"/>
     <cellStyle name="Обычный 3 11 2" xfId="2564"/>
     <cellStyle name="Обычный 3 11 3" xfId="2565"/>
     <cellStyle name="Обычный 3 11 4" xfId="2566"/>
     <cellStyle name="Обычный 3 11 5" xfId="2567"/>
     <cellStyle name="Обычный 3 11 6" xfId="2568"/>
     <cellStyle name="Обычный 3 12" xfId="2569"/>
     <cellStyle name="Обычный 3 12 2" xfId="2570"/>
     <cellStyle name="Обычный 3 12 3" xfId="2571"/>
     <cellStyle name="Обычный 3 12 4" xfId="2572"/>
     <cellStyle name="Обычный 3 12 5" xfId="2573"/>
     <cellStyle name="Обычный 3 12 6" xfId="2574"/>
     <cellStyle name="Обычный 3 13" xfId="2575"/>
     <cellStyle name="Обычный 3 13 2" xfId="2576"/>
     <cellStyle name="Обычный 3 13 2 2" xfId="2577"/>
     <cellStyle name="Обычный 3 13 2 3" xfId="2578"/>
     <cellStyle name="Обычный 3 13 2 4" xfId="2579"/>
     <cellStyle name="Обычный 3 13 2 5" xfId="2580"/>
@@ -6441,50 +6908,51 @@
     <cellStyle name="Обычный 3 14 3 5" xfId="2604"/>
     <cellStyle name="Обычный 3 14 3 6" xfId="2605"/>
     <cellStyle name="Обычный 3 14 4" xfId="2606"/>
     <cellStyle name="Обычный 3 14 5" xfId="2607"/>
     <cellStyle name="Обычный 3 14 6" xfId="2608"/>
     <cellStyle name="Обычный 3 14 7" xfId="2609"/>
     <cellStyle name="Обычный 3 14 8" xfId="2610"/>
     <cellStyle name="Обычный 3 15" xfId="2611"/>
     <cellStyle name="Обычный 3 15 2" xfId="2612"/>
     <cellStyle name="Обычный 3 15 3" xfId="2613"/>
     <cellStyle name="Обычный 3 15 4" xfId="2614"/>
     <cellStyle name="Обычный 3 15 5" xfId="2615"/>
     <cellStyle name="Обычный 3 15 6" xfId="2616"/>
     <cellStyle name="Обычный 3 16" xfId="2617"/>
     <cellStyle name="Обычный 3 17" xfId="2618"/>
     <cellStyle name="Обычный 3 18" xfId="2619"/>
     <cellStyle name="Обычный 3 19" xfId="2620"/>
     <cellStyle name="Обычный 3 2" xfId="2621"/>
     <cellStyle name="Обычный 3 2 2" xfId="2622"/>
     <cellStyle name="Обычный 3 2 3" xfId="2623"/>
     <cellStyle name="Обычный 3 2 4" xfId="2624"/>
     <cellStyle name="Обычный 3 2 5" xfId="2625"/>
     <cellStyle name="Обычный 3 2 6" xfId="2626"/>
     <cellStyle name="Обычный 3 2 7" xfId="2627"/>
     <cellStyle name="Обычный 3 20" xfId="2628"/>
+    <cellStyle name="Обычный 3 21" xfId="3255"/>
     <cellStyle name="Обычный 3 3" xfId="2629"/>
     <cellStyle name="Обычный 3 3 2" xfId="2630"/>
     <cellStyle name="Обычный 3 3 3" xfId="2631"/>
     <cellStyle name="Обычный 3 3 4" xfId="2632"/>
     <cellStyle name="Обычный 3 3 5" xfId="2633"/>
     <cellStyle name="Обычный 3 3 6" xfId="2634"/>
     <cellStyle name="Обычный 3 4" xfId="2635"/>
     <cellStyle name="Обычный 3 4 2" xfId="2636"/>
     <cellStyle name="Обычный 3 4 3" xfId="2637"/>
     <cellStyle name="Обычный 3 4 4" xfId="2638"/>
     <cellStyle name="Обычный 3 4 5" xfId="2639"/>
     <cellStyle name="Обычный 3 4 6" xfId="2640"/>
     <cellStyle name="Обычный 3 5" xfId="2641"/>
     <cellStyle name="Обычный 3 5 2" xfId="2642"/>
     <cellStyle name="Обычный 3 5 3" xfId="2643"/>
     <cellStyle name="Обычный 3 5 4" xfId="2644"/>
     <cellStyle name="Обычный 3 5 5" xfId="2645"/>
     <cellStyle name="Обычный 3 5 6" xfId="2646"/>
     <cellStyle name="Обычный 3 6" xfId="2647"/>
     <cellStyle name="Обычный 3 6 2" xfId="2648"/>
     <cellStyle name="Обычный 3 6 3" xfId="2649"/>
     <cellStyle name="Обычный 3 6 4" xfId="2650"/>
     <cellStyle name="Обычный 3 6 5" xfId="2651"/>
     <cellStyle name="Обычный 3 6 6" xfId="2652"/>
     <cellStyle name="Обычный 3 7" xfId="2653"/>
@@ -6560,102 +7028,112 @@
     <cellStyle name="Обычный 4 8 2" xfId="2723"/>
     <cellStyle name="Обычный 4 8 3" xfId="2724"/>
     <cellStyle name="Обычный 4 8 4" xfId="2725"/>
     <cellStyle name="Обычный 4 8 5" xfId="2726"/>
     <cellStyle name="Обычный 4 8 6" xfId="2727"/>
     <cellStyle name="Обычный 4 9" xfId="2728"/>
     <cellStyle name="Обычный 4 9 2" xfId="2729"/>
     <cellStyle name="Обычный 4 9 2 2" xfId="2730"/>
     <cellStyle name="Обычный 4 9 2 3" xfId="2731"/>
     <cellStyle name="Обычный 4 9 2 4" xfId="2732"/>
     <cellStyle name="Обычный 4 9 2 5" xfId="2733"/>
     <cellStyle name="Обычный 4 9 2 6" xfId="2734"/>
     <cellStyle name="Обычный 4 9 3" xfId="2735"/>
     <cellStyle name="Обычный 4 9 3 2" xfId="2736"/>
     <cellStyle name="Обычный 4 9 3 3" xfId="2737"/>
     <cellStyle name="Обычный 4 9 3 4" xfId="2738"/>
     <cellStyle name="Обычный 4 9 3 5" xfId="2739"/>
     <cellStyle name="Обычный 4 9 3 6" xfId="2740"/>
     <cellStyle name="Обычный 4 9 4" xfId="2741"/>
     <cellStyle name="Обычный 4 9 5" xfId="2742"/>
     <cellStyle name="Обычный 4 9 6" xfId="2743"/>
     <cellStyle name="Обычный 4 9 7" xfId="2744"/>
     <cellStyle name="Обычный 4 9 8" xfId="2745"/>
     <cellStyle name="Обычный 5" xfId="2746"/>
     <cellStyle name="Обычный 5 10" xfId="2747"/>
+    <cellStyle name="Обычный 5 10 2" xfId="3256"/>
     <cellStyle name="Обычный 5 11" xfId="2748"/>
+    <cellStyle name="Обычный 5 11 2" xfId="3257"/>
     <cellStyle name="Обычный 5 12" xfId="2749"/>
+    <cellStyle name="Обычный 5 12 2" xfId="3258"/>
     <cellStyle name="Обычный 5 13" xfId="2750"/>
     <cellStyle name="Обычный 5 14" xfId="2751"/>
     <cellStyle name="Обычный 5 15" xfId="2752"/>
     <cellStyle name="Обычный 5 16" xfId="2753"/>
     <cellStyle name="Обычный 5 17" xfId="2754"/>
     <cellStyle name="Обычный 5 18" xfId="2755"/>
     <cellStyle name="Обычный 5 19" xfId="2756"/>
     <cellStyle name="Обычный 5 2" xfId="2757"/>
     <cellStyle name="Обычный 5 2 2" xfId="2758"/>
     <cellStyle name="Обычный 5 2 3" xfId="2759"/>
     <cellStyle name="Обычный 5 2 4" xfId="2760"/>
     <cellStyle name="Обычный 5 2 5" xfId="2761"/>
     <cellStyle name="Обычный 5 2 6" xfId="2762"/>
     <cellStyle name="Обычный 5 20" xfId="2763"/>
     <cellStyle name="Обычный 5 21" xfId="2764"/>
     <cellStyle name="Обычный 5 22" xfId="2765"/>
     <cellStyle name="Обычный 5 23" xfId="2766"/>
     <cellStyle name="Обычный 5 3" xfId="2767"/>
     <cellStyle name="Обычный 5 3 2" xfId="2768"/>
     <cellStyle name="Обычный 5 3 3" xfId="2769"/>
     <cellStyle name="Обычный 5 3 4" xfId="2770"/>
     <cellStyle name="Обычный 5 3 5" xfId="2771"/>
     <cellStyle name="Обычный 5 3 6" xfId="2772"/>
     <cellStyle name="Обычный 5 4" xfId="2773"/>
     <cellStyle name="Обычный 5 4 2" xfId="2774"/>
     <cellStyle name="Обычный 5 4 3" xfId="2775"/>
     <cellStyle name="Обычный 5 4 4" xfId="2776"/>
     <cellStyle name="Обычный 5 4 5" xfId="2777"/>
     <cellStyle name="Обычный 5 4 6" xfId="2778"/>
     <cellStyle name="Обычный 5 5" xfId="2779"/>
     <cellStyle name="Обычный 5 5 2" xfId="2780"/>
     <cellStyle name="Обычный 5 5 3" xfId="2781"/>
     <cellStyle name="Обычный 5 5 4" xfId="2782"/>
     <cellStyle name="Обычный 5 5 5" xfId="2783"/>
     <cellStyle name="Обычный 5 5 6" xfId="2784"/>
     <cellStyle name="Обычный 5 6" xfId="2785"/>
     <cellStyle name="Обычный 5 6 2" xfId="2786"/>
     <cellStyle name="Обычный 5 6 2 2" xfId="2787"/>
     <cellStyle name="Обычный 5 6 2 2 2" xfId="2788"/>
     <cellStyle name="Обычный 5 6 2 2 2 2" xfId="2789"/>
+    <cellStyle name="Обычный 5 6 2 2 2 3" xfId="3260"/>
     <cellStyle name="Обычный 5 6 2 2 3" xfId="2790"/>
     <cellStyle name="Обычный 5 6 2 3" xfId="2791"/>
     <cellStyle name="Обычный 5 6 2 3 2" xfId="2792"/>
+    <cellStyle name="Обычный 5 6 2 3 2 2" xfId="3261"/>
+    <cellStyle name="Обычный 5 6 2 4" xfId="3259"/>
     <cellStyle name="Обычный 5 6 3" xfId="2793"/>
     <cellStyle name="Обычный 5 6 4" xfId="2794"/>
     <cellStyle name="Обычный 5 6 4 2" xfId="2795"/>
+    <cellStyle name="Обычный 5 6 4 3" xfId="3262"/>
     <cellStyle name="Обычный 5 6 5" xfId="2796"/>
     <cellStyle name="Обычный 5 7" xfId="2797"/>
+    <cellStyle name="Обычный 5 7 2" xfId="3263"/>
     <cellStyle name="Обычный 5 8" xfId="2798"/>
+    <cellStyle name="Обычный 5 8 2" xfId="3264"/>
     <cellStyle name="Обычный 5 9" xfId="2799"/>
+    <cellStyle name="Обычный 5 9 2" xfId="3265"/>
     <cellStyle name="Обычный 50 2" xfId="2800"/>
     <cellStyle name="Обычный 57 2" xfId="2801"/>
     <cellStyle name="Обычный 58 2" xfId="2802"/>
     <cellStyle name="Обычный 59 2" xfId="2803"/>
     <cellStyle name="Обычный 6" xfId="2804"/>
     <cellStyle name="Обычный 6 10" xfId="2805"/>
     <cellStyle name="Обычный 6 11" xfId="2806"/>
     <cellStyle name="Обычный 6 12" xfId="2807"/>
     <cellStyle name="Обычный 6 13" xfId="2808"/>
     <cellStyle name="Обычный 6 14" xfId="2809"/>
     <cellStyle name="Обычный 6 15" xfId="2810"/>
     <cellStyle name="Обычный 6 16" xfId="2811"/>
     <cellStyle name="Обычный 6 17" xfId="2812"/>
     <cellStyle name="Обычный 6 18" xfId="2813"/>
     <cellStyle name="Обычный 6 2" xfId="2814"/>
     <cellStyle name="Обычный 6 2 2" xfId="2815"/>
     <cellStyle name="Обычный 6 2 3" xfId="2816"/>
     <cellStyle name="Обычный 6 2 4" xfId="2817"/>
     <cellStyle name="Обычный 6 2 5" xfId="2818"/>
     <cellStyle name="Обычный 6 2 6" xfId="2819"/>
     <cellStyle name="Обычный 6 3" xfId="2820"/>
     <cellStyle name="Обычный 6 3 2" xfId="2821"/>
     <cellStyle name="Обычный 6 3 3" xfId="2822"/>
     <cellStyle name="Обычный 6 3 4" xfId="2823"/>
     <cellStyle name="Обычный 6 3 5" xfId="2824"/>
@@ -7178,122 +7656,122 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N176"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A136" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F161" sqref="F161"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H167" sqref="H167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="13"/>
     <col min="15" max="15" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M3" s="57" t="s">
+      <c r="M3" s="55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="38.25" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="26"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" ht="12.95" customHeight="1">
       <c r="A5" s="7">
         <v>2020</v>
       </c>
       <c r="B5" s="9">
@@ -7538,1014 +8016,1022 @@
         <v>3439.37</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1">
       <c r="A11" s="7">
         <v>2026</v>
       </c>
       <c r="B11" s="9">
         <v>3321.68</v>
       </c>
       <c r="C11" s="9">
         <v>3369.76</v>
       </c>
       <c r="D11" s="9">
         <v>2998.16</v>
       </c>
       <c r="E11" s="9">
         <v>3337.79</v>
       </c>
       <c r="F11" s="9">
         <v>3030.99</v>
       </c>
       <c r="G11" s="9">
         <v>2651.15</v>
       </c>
-      <c r="H11" s="9"/>
+      <c r="H11" s="59">
+        <v>2571.11</v>
+      </c>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="9"/>
-      <c r="H12" s="9"/>
+      <c r="H12" s="59"/>
       <c r="I12" s="9"/>
       <c r="J12" s="11"/>
       <c r="K12" s="9"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1">
       <c r="A13" s="7">
         <v>2020</v>
       </c>
       <c r="B13" s="9">
         <v>932.47</v>
       </c>
       <c r="C13" s="19">
         <v>931.84</v>
       </c>
       <c r="D13" s="19">
         <v>907.73</v>
       </c>
       <c r="E13" s="19">
         <v>862.91</v>
       </c>
       <c r="F13" s="19">
         <v>1056.26</v>
       </c>
       <c r="G13" s="9">
         <v>1033.02</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="59">
         <v>843.11</v>
       </c>
       <c r="I13" s="9">
         <v>829.31</v>
       </c>
       <c r="J13" s="11">
         <v>678.38</v>
       </c>
       <c r="K13" s="9">
         <v>694.74</v>
       </c>
       <c r="L13" s="19">
         <v>675.47</v>
       </c>
       <c r="M13" s="19">
         <v>615.27</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1">
       <c r="A14" s="7">
         <v>2021</v>
       </c>
       <c r="B14" s="9">
         <v>814.96</v>
       </c>
       <c r="C14" s="19">
         <v>564.96</v>
       </c>
       <c r="D14" s="19">
         <v>605.87</v>
       </c>
       <c r="E14" s="19">
         <v>543.34</v>
       </c>
       <c r="F14" s="19">
         <v>585.14</v>
       </c>
       <c r="G14" s="9">
         <v>631.5</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H14" s="59">
         <v>851.6</v>
       </c>
       <c r="I14" s="9">
         <v>936.75</v>
       </c>
       <c r="J14" s="11">
         <v>704.1</v>
       </c>
       <c r="K14" s="9">
         <v>803.23</v>
       </c>
       <c r="L14" s="19">
         <v>582.6</v>
       </c>
       <c r="M14" s="19">
         <v>525.30999999999995</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1">
       <c r="A15" s="7">
         <v>2022</v>
       </c>
       <c r="B15" s="9">
         <v>815.95</v>
       </c>
       <c r="C15" s="19">
         <v>739.24</v>
       </c>
       <c r="D15" s="19">
         <v>685.48</v>
       </c>
       <c r="E15" s="19">
         <v>822.39</v>
       </c>
       <c r="F15" s="19">
         <v>777.37</v>
       </c>
       <c r="G15" s="9">
         <v>736.86</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="59">
         <v>890.15</v>
       </c>
       <c r="I15" s="9">
         <v>778.38</v>
       </c>
       <c r="J15" s="11">
         <v>834.45</v>
       </c>
       <c r="K15" s="9">
         <v>1067.02</v>
       </c>
       <c r="L15" s="19">
         <v>959.89</v>
       </c>
       <c r="M15" s="19">
         <v>914.57</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1">
       <c r="A16" s="7">
         <v>2023</v>
       </c>
       <c r="B16" s="9">
         <v>877.91</v>
       </c>
       <c r="C16" s="19">
         <v>855.96</v>
       </c>
       <c r="D16" s="19">
         <v>967.32</v>
       </c>
       <c r="E16" s="19">
         <v>992.84</v>
       </c>
       <c r="F16" s="19">
         <v>960.5</v>
       </c>
       <c r="G16" s="9">
         <v>977.6</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="59">
         <v>956.8</v>
       </c>
       <c r="I16" s="10">
         <v>916.78</v>
       </c>
       <c r="J16" s="11">
         <v>861.79</v>
       </c>
       <c r="K16" s="9">
         <v>1009.89</v>
       </c>
       <c r="L16" s="19">
         <v>942.29</v>
       </c>
       <c r="M16" s="19">
         <v>890.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1">
       <c r="A17" s="7">
         <v>2024</v>
       </c>
       <c r="B17" s="32">
         <v>886.83</v>
       </c>
       <c r="C17" s="33">
         <v>757.69</v>
       </c>
       <c r="D17" s="33">
         <v>975.25</v>
       </c>
       <c r="E17" s="33">
         <v>897.03</v>
       </c>
       <c r="F17" s="19">
         <v>854.79</v>
       </c>
       <c r="G17" s="9">
         <v>824.76</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="61">
         <v>904.24</v>
       </c>
       <c r="I17" s="38">
         <v>1017.92</v>
       </c>
       <c r="J17" s="9">
         <v>1010.61</v>
       </c>
       <c r="K17" s="9">
         <v>1207.99</v>
       </c>
       <c r="L17" s="19">
         <v>1123.81</v>
       </c>
       <c r="M17" s="19">
         <v>1040.67</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="11">
         <v>980.32600000000002</v>
       </c>
       <c r="C18" s="9">
         <v>941.48099999999999</v>
       </c>
       <c r="D18" s="9">
         <v>1002.471</v>
       </c>
       <c r="E18" s="9">
         <v>1017.917</v>
       </c>
       <c r="F18" s="35">
         <v>1003.6420000000001</v>
       </c>
       <c r="G18" s="9">
         <v>945.71299999999997</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H18" s="59">
         <v>974.77599999999995</v>
       </c>
       <c r="I18" s="9">
         <v>962.67100000000005</v>
       </c>
       <c r="J18" s="9">
         <v>1008.899</v>
       </c>
       <c r="K18" s="9">
         <v>1203.175</v>
       </c>
       <c r="L18" s="9">
         <v>1164.338</v>
       </c>
       <c r="M18" s="19">
         <v>1352.5440000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1">
       <c r="A19" s="7">
         <v>2026</v>
       </c>
       <c r="B19" s="9">
         <v>1129.787</v>
       </c>
       <c r="C19" s="9">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="9">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="9">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="9">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="9">
         <v>884.63</v>
       </c>
-      <c r="H19" s="9"/>
+      <c r="H19" s="59">
+        <v>936.34500000000003</v>
+      </c>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
       <c r="M19" s="19"/>
     </row>
     <row r="20" spans="1:13" ht="26.45" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="9"/>
+      <c r="H20" s="59"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="35"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1">
       <c r="A21" s="7">
         <v>2020</v>
       </c>
       <c r="B21" s="9">
         <v>34729.699999999997</v>
       </c>
       <c r="C21" s="19">
         <v>32596.58</v>
       </c>
       <c r="D21" s="19">
         <v>30841.05</v>
       </c>
       <c r="E21" s="19">
         <v>3575.51</v>
       </c>
       <c r="F21" s="19">
         <v>6585.24</v>
       </c>
       <c r="G21" s="9">
         <v>10768.85</v>
       </c>
-      <c r="H21" s="9">
+      <c r="H21" s="59">
         <v>2943.91</v>
       </c>
       <c r="I21" s="9">
         <v>2980.02</v>
       </c>
       <c r="J21" s="9">
         <v>4169.54</v>
       </c>
       <c r="K21" s="35">
         <v>4698</v>
       </c>
       <c r="L21" s="19">
         <v>4467.67</v>
       </c>
       <c r="M21" s="19">
         <v>4986.8599999999997</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1">
       <c r="A22" s="7">
         <v>2021</v>
       </c>
       <c r="B22" s="9">
         <v>5247.17</v>
       </c>
       <c r="C22" s="19">
         <v>7103.63</v>
       </c>
       <c r="D22" s="19">
         <v>7768.29</v>
       </c>
       <c r="E22" s="19">
         <v>9003.24</v>
       </c>
       <c r="F22" s="19">
         <v>9046.15</v>
       </c>
       <c r="G22" s="9">
         <v>9676.7000000000007</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="59">
         <v>8332.32</v>
       </c>
       <c r="I22" s="9">
         <v>9332.3700000000008</v>
       </c>
       <c r="J22" s="9">
         <v>11032.41</v>
       </c>
       <c r="K22" s="35">
         <v>12148.87</v>
       </c>
       <c r="L22" s="19">
         <v>12192.7</v>
       </c>
       <c r="M22" s="19">
         <v>12432.89</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12.95" customHeight="1">
       <c r="A23" s="7">
         <v>2022</v>
       </c>
       <c r="B23" s="9">
         <v>6608.18</v>
       </c>
       <c r="C23" s="19">
         <v>7649.7</v>
       </c>
       <c r="D23" s="19">
         <v>8610.15</v>
       </c>
       <c r="E23" s="19">
         <v>8744.85</v>
       </c>
       <c r="F23" s="19">
         <v>8774.8799999999992</v>
       </c>
       <c r="G23" s="9">
         <v>8630.75</v>
       </c>
-      <c r="H23" s="9">
+      <c r="H23" s="59">
         <v>8709.6200000000008</v>
       </c>
       <c r="I23" s="9">
         <v>10202.700000000001</v>
       </c>
       <c r="J23" s="9">
         <v>11580.12</v>
       </c>
       <c r="K23" s="35">
         <v>12596.65</v>
       </c>
       <c r="L23" s="19">
         <v>12923.43</v>
       </c>
       <c r="M23" s="19">
         <v>13321.29</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="12.95" customHeight="1">
       <c r="A24" s="7">
         <v>2023</v>
       </c>
       <c r="B24" s="9">
         <v>5043.53</v>
       </c>
       <c r="C24" s="19">
         <v>5005.46</v>
       </c>
       <c r="D24" s="19">
         <v>5553.82</v>
       </c>
       <c r="E24" s="19">
         <v>5528.16</v>
       </c>
       <c r="F24" s="19">
         <v>5019.1000000000004</v>
       </c>
       <c r="G24" s="9">
         <v>4700.1000000000004</v>
       </c>
-      <c r="H24" s="9">
+      <c r="H24" s="59">
         <v>4468.6000000000004</v>
       </c>
       <c r="I24" s="10">
         <v>4645.37</v>
       </c>
       <c r="J24" s="11">
         <v>6909.75</v>
       </c>
       <c r="K24" s="35">
         <v>7119.06</v>
       </c>
       <c r="L24" s="19">
         <v>4827.79</v>
       </c>
       <c r="M24" s="19">
         <v>5213.7299999999996</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12.95" customHeight="1">
       <c r="A25" s="7">
         <v>2024</v>
       </c>
       <c r="B25" s="32">
         <v>4516.2</v>
       </c>
       <c r="C25" s="33">
         <v>4626.25</v>
       </c>
       <c r="D25" s="33">
         <v>4929.1099999999997</v>
       </c>
       <c r="E25" s="33">
         <v>7786.51</v>
       </c>
       <c r="F25" s="19">
         <v>7970.39</v>
       </c>
       <c r="G25" s="9">
         <v>7830.88</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="61">
         <v>4753.13</v>
       </c>
       <c r="I25" s="38">
         <v>4852.01</v>
       </c>
       <c r="J25" s="9">
         <v>5231.4799999999996</v>
       </c>
       <c r="K25" s="35">
         <v>5451.87</v>
       </c>
       <c r="L25" s="19">
         <v>5465.69</v>
       </c>
       <c r="M25" s="19">
         <v>5262.45</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.95" customHeight="1">
       <c r="A26" s="7">
         <v>2025</v>
       </c>
       <c r="B26" s="11">
         <v>4735.66</v>
       </c>
       <c r="C26" s="9">
         <v>4734.8599999999997</v>
       </c>
       <c r="D26" s="9">
         <v>5009.18</v>
       </c>
       <c r="E26" s="9">
         <v>5336.47</v>
       </c>
       <c r="F26" s="35">
         <v>5239.9799999999996</v>
       </c>
       <c r="G26" s="9">
         <v>5006.63</v>
       </c>
-      <c r="H26" s="9">
+      <c r="H26" s="59">
         <v>4876.9399999999996</v>
       </c>
       <c r="I26" s="9">
         <v>4960.33</v>
       </c>
       <c r="J26" s="9">
         <v>5343.24</v>
       </c>
       <c r="K26" s="9">
         <v>5525.14</v>
       </c>
       <c r="L26" s="9">
         <v>5392.37</v>
       </c>
       <c r="M26" s="19">
         <v>6261.8</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12.95" customHeight="1">
       <c r="A27" s="7">
         <v>2026</v>
       </c>
       <c r="B27" s="9">
         <v>5161.28</v>
       </c>
       <c r="C27" s="9">
         <v>4930.58</v>
       </c>
       <c r="D27" s="9">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="9">
         <v>5522.93</v>
       </c>
       <c r="F27" s="9">
         <v>5263.83</v>
       </c>
       <c r="G27" s="9">
         <v>5034.8900000000003</v>
       </c>
-      <c r="H27" s="9"/>
+      <c r="H27" s="59">
+        <v>4863.3500000000004</v>
+      </c>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="19"/>
     </row>
     <row r="28" spans="1:13" ht="25.5" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="9"/>
-      <c r="H28" s="9"/>
+      <c r="H28" s="59"/>
       <c r="I28" s="9"/>
       <c r="J28" s="11"/>
       <c r="K28" s="9"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
     <row r="29" spans="1:13" s="13" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="12">
         <v>2020</v>
       </c>
       <c r="B29" s="9">
         <v>897.4</v>
       </c>
       <c r="C29" s="19">
         <v>776.2</v>
       </c>
       <c r="D29" s="19">
         <v>749.3</v>
       </c>
       <c r="E29" s="19">
         <v>47.8</v>
       </c>
       <c r="F29" s="19">
         <v>72.8</v>
       </c>
       <c r="G29" s="9">
         <v>128.69999999999999</v>
       </c>
-      <c r="H29" s="9">
+      <c r="H29" s="59">
         <v>60.8</v>
       </c>
       <c r="I29" s="9">
         <v>62.5</v>
       </c>
       <c r="J29" s="11">
         <v>81.099999999999994</v>
       </c>
       <c r="K29" s="9">
         <v>113.3</v>
       </c>
       <c r="L29" s="19">
         <v>78.400000000000006</v>
       </c>
       <c r="M29" s="19">
         <v>85.5</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.95" customHeight="1">
       <c r="A30" s="12">
         <v>2021</v>
       </c>
       <c r="B30" s="9">
         <v>86</v>
       </c>
       <c r="C30" s="19">
         <v>104.1</v>
       </c>
       <c r="D30" s="19">
         <v>115.9</v>
       </c>
       <c r="E30" s="19">
         <v>125</v>
       </c>
       <c r="F30" s="19">
         <v>122</v>
       </c>
       <c r="G30" s="9">
         <v>130.1</v>
       </c>
-      <c r="H30" s="9">
+      <c r="H30" s="59">
         <v>120.8</v>
       </c>
       <c r="I30" s="9">
         <v>150.9</v>
       </c>
       <c r="J30" s="11">
         <v>174.2</v>
       </c>
       <c r="K30" s="9">
         <v>207</v>
       </c>
       <c r="L30" s="19">
         <v>229.2</v>
       </c>
       <c r="M30" s="19">
         <v>228.1</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.95" customHeight="1">
       <c r="A31" s="12">
         <v>2022</v>
       </c>
       <c r="B31" s="9">
         <v>145.19999999999999</v>
       </c>
       <c r="C31" s="19">
         <v>171.1</v>
       </c>
       <c r="D31" s="19">
         <v>196.5</v>
       </c>
       <c r="E31" s="19">
         <v>190.9</v>
       </c>
       <c r="F31" s="19">
         <v>194.3</v>
       </c>
       <c r="G31" s="19">
         <v>199.3</v>
       </c>
-      <c r="H31" s="9">
+      <c r="H31" s="61">
         <v>215.2</v>
       </c>
       <c r="I31" s="9">
         <v>263.5</v>
       </c>
       <c r="J31" s="11">
         <v>289.10000000000002</v>
       </c>
       <c r="K31" s="9">
         <v>316.89999999999998</v>
       </c>
       <c r="L31" s="19">
         <v>296.39999999999998</v>
       </c>
       <c r="M31" s="19">
         <v>299.60000000000002</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.95" customHeight="1">
       <c r="A32" s="12">
         <v>2023</v>
       </c>
       <c r="B32" s="19">
         <v>335.9</v>
       </c>
       <c r="C32" s="19">
         <v>321.39999999999998</v>
       </c>
       <c r="D32" s="19">
         <v>359.5</v>
       </c>
       <c r="E32" s="19">
         <v>348.7</v>
       </c>
       <c r="F32" s="19">
         <v>265.7</v>
       </c>
       <c r="G32" s="19">
         <v>260.60000000000002</v>
       </c>
-      <c r="H32" s="19">
+      <c r="H32" s="61">
         <v>256.5</v>
       </c>
       <c r="I32" s="10">
         <v>314.2</v>
       </c>
       <c r="J32" s="30">
         <v>363.4</v>
       </c>
       <c r="K32" s="9">
         <v>325.60000000000002</v>
       </c>
       <c r="L32" s="19">
         <v>301.2</v>
       </c>
       <c r="M32" s="19">
         <v>351.7</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.95" customHeight="1">
       <c r="A33" s="15">
         <v>2024</v>
       </c>
       <c r="B33" s="33">
         <v>298.7</v>
       </c>
       <c r="C33" s="33">
         <v>272.89999999999998</v>
       </c>
       <c r="D33" s="33">
         <v>318.7</v>
       </c>
       <c r="E33" s="33">
         <v>362.5</v>
       </c>
       <c r="F33" s="19">
         <v>315.60000000000002</v>
       </c>
       <c r="G33" s="19">
         <v>316.60000000000002</v>
       </c>
-      <c r="H33" s="36">
+      <c r="H33" s="61">
         <v>333.3</v>
       </c>
       <c r="I33" s="44">
         <v>298.8</v>
       </c>
       <c r="J33" s="19">
         <v>350.3</v>
       </c>
       <c r="K33" s="19">
         <v>362.7</v>
       </c>
       <c r="L33" s="19">
         <v>363.2</v>
       </c>
       <c r="M33" s="19">
         <v>345.7</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.95" customHeight="1">
       <c r="A34" s="15">
         <v>2025</v>
       </c>
       <c r="B34" s="30">
         <v>342.57</v>
       </c>
       <c r="C34" s="19">
         <v>318.57499999999999</v>
       </c>
       <c r="D34" s="19">
         <v>355.19099999999997</v>
       </c>
       <c r="E34" s="19">
         <v>383.37200000000001</v>
       </c>
       <c r="F34" s="36">
         <v>306.72000000000003</v>
       </c>
       <c r="G34" s="19">
         <v>320.791</v>
       </c>
-      <c r="H34" s="19">
+      <c r="H34" s="61">
         <v>330.464</v>
       </c>
       <c r="I34" s="36">
         <v>348.65800000000002</v>
       </c>
       <c r="J34" s="19">
         <v>330.36900000000003</v>
       </c>
       <c r="K34" s="19">
         <v>343.59699999999998</v>
       </c>
       <c r="L34" s="19">
         <v>339.08100000000002</v>
       </c>
       <c r="M34" s="19">
         <v>375.00799999999998</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.95" customHeight="1">
       <c r="A35" s="20">
         <v>2026</v>
       </c>
       <c r="B35" s="14">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="14">
         <v>339.286</v>
       </c>
       <c r="D35" s="14">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="14">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="14">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="14">
         <v>395.82400000000001</v>
       </c>
-      <c r="H35" s="14"/>
+      <c r="H35" s="60">
+        <v>397.524</v>
+      </c>
       <c r="I35" s="37"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
     </row>
     <row r="36" spans="1:13">
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="27"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" ht="21.2" customHeight="1">
-      <c r="A37" s="56" t="s">
+      <c r="A37" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="56"/>
-[...10 lines deleted...]
-      <c r="M37" s="56"/>
+      <c r="B37" s="58"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
     </row>
     <row r="38" spans="1:13" ht="13.5" thickBot="1">
       <c r="A38" s="2"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="27"/>
       <c r="M38" s="3"/>
     </row>
     <row r="39" spans="1:13" ht="13.5" thickBot="1">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M39" s="58" t="s">
+      <c r="M39" s="56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="24" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="26"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="12.95" customHeight="1">
       <c r="A41" s="7">
         <v>2020</v>
       </c>
       <c r="B41" s="18">
@@ -8790,343 +9276,347 @@
         <v>256.89999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12.95" customHeight="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="54">
         <v>195.53</v>
       </c>
       <c r="C47" s="9">
         <v>196.64</v>
       </c>
       <c r="D47" s="9">
         <v>162.35</v>
       </c>
       <c r="E47" s="9">
         <v>238.97</v>
       </c>
       <c r="F47" s="9">
         <v>409.07</v>
       </c>
       <c r="G47" s="9">
         <v>404.87</v>
       </c>
-      <c r="H47" s="35"/>
+      <c r="H47" s="62">
+        <v>371.65</v>
+      </c>
       <c r="I47" s="9"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
       <c r="L47" s="9"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" ht="22.5">
       <c r="A48" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
-      <c r="H48" s="18"/>
+      <c r="H48" s="63"/>
       <c r="I48" s="18"/>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="7">
         <v>2020</v>
       </c>
       <c r="B49" s="18">
         <v>198.935</v>
       </c>
       <c r="C49" s="18">
         <v>180.268</v>
       </c>
       <c r="D49" s="18">
         <v>190.09200000000001</v>
       </c>
       <c r="E49" s="18">
         <v>191.85400000000001</v>
       </c>
       <c r="F49" s="18">
         <v>240.327</v>
       </c>
       <c r="G49" s="18">
         <v>275.48700000000002</v>
       </c>
-      <c r="H49" s="18">
+      <c r="H49" s="63">
         <v>281.94</v>
       </c>
       <c r="I49" s="18">
         <v>305.8</v>
       </c>
       <c r="J49" s="18">
         <v>174.56</v>
       </c>
       <c r="K49" s="18">
         <v>153.61000000000001</v>
       </c>
       <c r="L49" s="18">
         <v>152.66999999999999</v>
       </c>
       <c r="M49" s="18">
         <v>116.62</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.95" customHeight="1">
       <c r="A50" s="7">
         <v>2021</v>
       </c>
       <c r="B50" s="18">
         <v>71.63</v>
       </c>
       <c r="C50" s="18">
         <v>66.53</v>
       </c>
       <c r="D50" s="18">
         <v>55.636000000000003</v>
       </c>
       <c r="E50" s="18">
         <v>100.45</v>
       </c>
       <c r="F50" s="18">
         <v>104.38</v>
       </c>
       <c r="G50" s="18">
         <v>109.41</v>
       </c>
-      <c r="H50" s="18">
+      <c r="H50" s="63">
         <v>116.34</v>
       </c>
       <c r="I50" s="18">
         <v>170.148</v>
       </c>
       <c r="J50" s="18">
         <v>148.72999999999999</v>
       </c>
       <c r="K50" s="18">
         <v>134.6</v>
       </c>
       <c r="L50" s="18">
         <v>93.57</v>
       </c>
       <c r="M50" s="18">
         <v>112.1</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.95" customHeight="1">
       <c r="A51" s="7">
         <v>2022</v>
       </c>
       <c r="B51" s="18">
         <v>74.38</v>
       </c>
       <c r="C51" s="18">
         <v>63.09</v>
       </c>
       <c r="D51" s="18">
         <v>78.8</v>
       </c>
       <c r="E51" s="18">
         <v>98.48</v>
       </c>
       <c r="F51" s="18">
         <v>87.58</v>
       </c>
       <c r="G51" s="18">
         <v>146.6</v>
       </c>
-      <c r="H51" s="18">
+      <c r="H51" s="63">
         <v>153.86000000000001</v>
       </c>
       <c r="I51" s="18">
         <v>169.166</v>
       </c>
       <c r="J51" s="18">
         <v>145.18100000000001</v>
       </c>
       <c r="K51" s="18">
         <v>202.03899999999999</v>
       </c>
       <c r="L51" s="18">
         <v>200.60599999999999</v>
       </c>
       <c r="M51" s="18">
         <v>172.81299999999999</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12.95" customHeight="1">
       <c r="A52" s="7">
         <v>2023</v>
       </c>
       <c r="B52" s="18">
         <v>123.416</v>
       </c>
       <c r="C52" s="18">
         <v>140.67599999999999</v>
       </c>
       <c r="D52" s="18">
         <v>163.892</v>
       </c>
       <c r="E52" s="18">
         <v>205.66499999999999</v>
       </c>
       <c r="F52" s="18">
         <v>227.72</v>
       </c>
       <c r="G52" s="9">
         <v>244.12</v>
       </c>
-      <c r="H52" s="18">
+      <c r="H52" s="63">
         <v>204.05699999999999</v>
       </c>
       <c r="I52" s="9">
         <v>204.86500000000001</v>
       </c>
       <c r="J52" s="9">
         <v>192.42699999999999</v>
       </c>
       <c r="K52" s="9">
         <v>206.083</v>
       </c>
       <c r="L52" s="9">
         <v>140.08799999999999</v>
       </c>
       <c r="M52" s="9">
         <v>148.66999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.95" customHeight="1">
       <c r="A53" s="7">
         <v>2024</v>
       </c>
       <c r="B53" s="32">
         <v>152.72999999999999</v>
       </c>
       <c r="C53" s="32">
         <v>310.66000000000003</v>
       </c>
       <c r="D53" s="9">
         <v>177.5</v>
       </c>
       <c r="E53" s="9">
         <v>154.69999999999999</v>
       </c>
       <c r="F53" s="9">
         <v>159.86600000000001</v>
       </c>
       <c r="G53" s="9">
         <v>169.16200000000001</v>
       </c>
-      <c r="H53" s="35">
+      <c r="H53" s="62">
         <v>172.184</v>
       </c>
       <c r="I53" s="35">
         <v>168.54</v>
       </c>
       <c r="J53" s="9">
         <v>213.70400000000001</v>
       </c>
       <c r="K53" s="9">
         <v>246.58500000000001</v>
       </c>
       <c r="L53" s="42">
         <v>198.3</v>
       </c>
       <c r="M53" s="39">
         <v>173.4</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1">
       <c r="A54" s="7">
         <v>2025</v>
       </c>
       <c r="B54" s="9">
         <v>144.72900000000001</v>
       </c>
       <c r="C54" s="9">
         <v>138.346</v>
       </c>
       <c r="D54" s="9">
         <v>139.03</v>
       </c>
       <c r="E54" s="9">
         <v>158.655</v>
       </c>
       <c r="F54" s="35">
         <v>197.21100000000001</v>
       </c>
       <c r="G54" s="9">
         <v>169.26499999999999</v>
       </c>
-      <c r="H54" s="35">
+      <c r="H54" s="62">
         <v>165.85900000000001</v>
       </c>
       <c r="I54" s="9">
         <v>143.96</v>
       </c>
       <c r="J54" s="9">
         <v>173.83600000000001</v>
       </c>
       <c r="K54" s="9">
         <v>247.49600000000001</v>
       </c>
       <c r="L54" s="9">
         <v>217.59399999999999</v>
       </c>
       <c r="M54" s="9">
         <v>241.62</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="7">
         <v>2026</v>
       </c>
       <c r="B55" s="54">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="9">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="9">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="9">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="9">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="9">
         <v>181.928</v>
       </c>
-      <c r="H55" s="35"/>
+      <c r="H55" s="62">
+        <v>194.05199999999999</v>
+      </c>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="39"/>
     </row>
     <row r="56" spans="1:13" ht="22.5">
       <c r="A56" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="18"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="7">
@@ -9994,80 +10484,84 @@
       <c r="L90" s="9"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13" ht="12.95" customHeight="1">
       <c r="A91" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="9">
         <v>4598.51</v>
       </c>
       <c r="C91" s="9">
         <v>4402.2</v>
       </c>
       <c r="D91" s="9">
         <v>4682.99</v>
       </c>
       <c r="E91" s="9">
         <v>5089.4799999999996</v>
       </c>
       <c r="F91" s="9">
         <v>5084.5600000000004</v>
       </c>
       <c r="G91" s="9">
         <v>4835.17</v>
       </c>
-      <c r="H91" s="35"/>
+      <c r="H91" s="64">
+        <v>4659.6899999999996</v>
+      </c>
       <c r="I91" s="9"/>
       <c r="J91" s="9"/>
       <c r="K91" s="9"/>
       <c r="L91" s="9"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13" ht="12.95" customHeight="1">
       <c r="A92" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="9">
         <v>495.24</v>
       </c>
       <c r="C92" s="9">
         <v>480.38</v>
       </c>
       <c r="D92" s="9">
         <v>453.26</v>
       </c>
       <c r="E92" s="9">
         <v>379.65</v>
       </c>
       <c r="F92" s="9">
         <v>120.33</v>
       </c>
       <c r="G92" s="9">
         <v>120.47</v>
       </c>
-      <c r="H92" s="35"/>
+      <c r="H92" s="64">
+        <v>117.32</v>
+      </c>
       <c r="I92" s="9"/>
       <c r="J92" s="9"/>
       <c r="K92" s="9"/>
       <c r="L92" s="9"/>
       <c r="M92" s="18"/>
     </row>
     <row r="93" spans="1:13" ht="22.5">
       <c r="A93" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="18"/>
       <c r="C93" s="18"/>
       <c r="D93" s="18"/>
       <c r="E93" s="18"/>
       <c r="F93" s="18"/>
       <c r="G93" s="18"/>
       <c r="H93" s="18"/>
       <c r="I93" s="18"/>
       <c r="J93" s="18"/>
       <c r="K93" s="18"/>
       <c r="L93" s="18"/>
       <c r="M93" s="18"/>
     </row>
     <row r="94" spans="1:13" ht="12.95" customHeight="1">
       <c r="A94" s="7">
@@ -10918,153 +11412,157 @@
       <c r="L126" s="19"/>
       <c r="M126" s="45"/>
     </row>
     <row r="127" spans="1:13" ht="12.95" customHeight="1">
       <c r="A127" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="31">
         <v>272.637</v>
       </c>
       <c r="C127" s="31">
         <v>259.31799999999998</v>
       </c>
       <c r="D127" s="31">
         <v>278.24</v>
       </c>
       <c r="E127" s="19">
         <v>278.86200000000002</v>
       </c>
       <c r="F127" s="31">
         <v>275.202</v>
       </c>
       <c r="G127" s="31">
         <v>265.71300000000002</v>
       </c>
-      <c r="H127" s="34"/>
+      <c r="H127" s="66">
+        <v>252.24199999999999</v>
+      </c>
       <c r="I127" s="34"/>
       <c r="J127" s="34"/>
       <c r="K127" s="34"/>
       <c r="L127" s="40"/>
       <c r="M127" s="40"/>
     </row>
     <row r="128" spans="1:13" ht="12.95" customHeight="1">
       <c r="A128" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B128" s="48">
         <v>20.670999999999999</v>
       </c>
       <c r="C128" s="48">
         <v>20.035</v>
       </c>
       <c r="D128" s="48">
         <v>18.672000000000001</v>
       </c>
       <c r="E128" s="14">
         <v>15.891</v>
       </c>
       <c r="F128" s="48">
         <v>5.2270000000000003</v>
       </c>
       <c r="G128" s="48">
         <v>5.1180000000000003</v>
       </c>
-      <c r="H128" s="49"/>
+      <c r="H128" s="65">
+        <v>5.0599999999999996</v>
+      </c>
       <c r="I128" s="49"/>
       <c r="J128" s="49"/>
       <c r="K128" s="49"/>
       <c r="L128" s="50"/>
       <c r="M128" s="50"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="55" t="s">
+      <c r="A130" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B130" s="55"/>
-[...10 lines deleted...]
-      <c r="M130" s="55"/>
+      <c r="B130" s="57"/>
+      <c r="C130" s="57"/>
+      <c r="D130" s="57"/>
+      <c r="E130" s="57"/>
+      <c r="F130" s="57"/>
+      <c r="G130" s="57"/>
+      <c r="H130" s="57"/>
+      <c r="I130" s="57"/>
+      <c r="J130" s="57"/>
+      <c r="K130" s="57"/>
+      <c r="L130" s="57"/>
+      <c r="M130" s="57"/>
     </row>
     <row r="131" spans="1:13" ht="13.5" thickBot="1">
       <c r="A131" s="2"/>
       <c r="B131" s="3"/>
       <c r="C131" s="3"/>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3"/>
       <c r="K131" s="27"/>
       <c r="M131" s="3"/>
     </row>
     <row r="132" spans="1:13" ht="13.5" thickBot="1">
       <c r="A132" s="4"/>
       <c r="B132" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J132" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M132" s="58" t="s">
+      <c r="M132" s="56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="22.5">
       <c r="A133" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B133" s="21"/>
       <c r="C133" s="21"/>
       <c r="D133" s="21"/>
       <c r="E133" s="21"/>
       <c r="F133" s="21"/>
       <c r="G133" s="21"/>
       <c r="H133" s="21"/>
       <c r="I133" s="21"/>
       <c r="J133" s="21"/>
       <c r="K133" s="28"/>
       <c r="L133" s="21"/>
       <c r="M133" s="21"/>
     </row>
     <row r="134" spans="1:13" ht="12.95" customHeight="1">
       <c r="A134" s="7">
         <v>2020</v>
       </c>
       <c r="B134" s="18">
@@ -11307,414 +11805,418 @@
       </c>
       <c r="M139" s="39"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1">
       <c r="A140" s="7">
         <v>2026</v>
       </c>
       <c r="B140" s="52">
         <v>2695.72</v>
       </c>
       <c r="C140" s="19">
         <v>2887.91</v>
       </c>
       <c r="D140" s="19">
         <v>2520.9299999999998</v>
       </c>
       <c r="E140" s="19">
         <v>2795.39</v>
       </c>
       <c r="F140" s="19">
         <v>2312.39</v>
       </c>
       <c r="G140" s="19">
         <v>1946.32</v>
       </c>
-      <c r="H140" s="36"/>
+      <c r="H140" s="69">
+        <v>1888.91</v>
+      </c>
       <c r="I140" s="19"/>
       <c r="J140" s="19"/>
       <c r="K140" s="19"/>
       <c r="L140" s="19"/>
       <c r="M140" s="39"/>
     </row>
     <row r="141" spans="1:13" ht="22.5">
       <c r="A141" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="18"/>
       <c r="C141" s="29"/>
       <c r="D141" s="18"/>
       <c r="E141" s="29"/>
       <c r="F141" s="29"/>
       <c r="G141" s="18"/>
-      <c r="H141" s="18"/>
+      <c r="H141" s="68"/>
       <c r="I141" s="18"/>
       <c r="J141" s="18"/>
       <c r="K141" s="18"/>
       <c r="L141" s="18"/>
       <c r="M141" s="18"/>
     </row>
     <row r="142" spans="1:13" ht="12.95" customHeight="1">
       <c r="A142" s="7">
         <v>2020</v>
       </c>
       <c r="B142" s="18">
         <v>733.53300000000002</v>
       </c>
       <c r="C142" s="29">
         <v>751.57249999999999</v>
       </c>
       <c r="D142" s="18">
         <v>717.63499999999999</v>
       </c>
       <c r="E142" s="29">
         <v>671.06</v>
       </c>
       <c r="F142" s="29">
         <v>815.93</v>
       </c>
       <c r="G142" s="18">
         <v>757.529</v>
       </c>
-      <c r="H142" s="18">
+      <c r="H142" s="68">
         <v>561.16999999999996</v>
       </c>
       <c r="I142" s="18">
         <v>523.5</v>
       </c>
       <c r="J142" s="18">
         <v>503.81</v>
       </c>
       <c r="K142" s="18">
         <v>541.12</v>
       </c>
       <c r="L142" s="18">
         <v>522.79600000000005</v>
       </c>
       <c r="M142" s="18">
         <v>498.64</v>
       </c>
     </row>
     <row r="143" spans="1:13" ht="12.95" customHeight="1">
       <c r="A143" s="7">
         <v>2021</v>
       </c>
       <c r="B143" s="18">
         <v>743.32</v>
       </c>
       <c r="C143" s="29">
         <v>498.4</v>
       </c>
       <c r="D143" s="18">
         <v>550.23</v>
       </c>
       <c r="E143" s="29">
         <v>442.89</v>
       </c>
       <c r="F143" s="29">
         <v>480.63</v>
       </c>
       <c r="G143" s="18">
         <v>521.70000000000005</v>
       </c>
-      <c r="H143" s="18">
+      <c r="H143" s="68">
         <v>734.87</v>
       </c>
       <c r="I143" s="18">
         <v>766.25</v>
       </c>
       <c r="J143" s="18">
         <v>555.07000000000005</v>
       </c>
       <c r="K143" s="18">
         <v>668.38</v>
       </c>
       <c r="L143" s="18">
         <v>488.78</v>
       </c>
       <c r="M143" s="18">
         <v>413.16</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="12.95" customHeight="1">
       <c r="A144" s="22">
         <v>2022</v>
       </c>
       <c r="B144" s="18">
         <v>436.74</v>
       </c>
       <c r="C144" s="29">
         <v>397.76</v>
       </c>
       <c r="D144" s="18">
         <v>307.54899999999998</v>
       </c>
       <c r="E144" s="29">
         <v>455.28</v>
       </c>
       <c r="F144" s="29">
         <v>399.44</v>
       </c>
       <c r="G144" s="18">
         <v>316.68</v>
       </c>
-      <c r="H144" s="18">
+      <c r="H144" s="68">
         <v>442.48</v>
       </c>
       <c r="I144" s="18">
         <v>352.529</v>
       </c>
       <c r="J144" s="18">
         <v>317.86799999999999</v>
       </c>
       <c r="K144" s="18">
         <v>460.07</v>
       </c>
       <c r="L144" s="18">
         <v>372.959</v>
       </c>
       <c r="M144" s="18">
         <v>350.84</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="12.95" customHeight="1">
       <c r="A145" s="12">
         <v>2023</v>
       </c>
       <c r="B145" s="29">
         <v>362.54300000000001</v>
       </c>
       <c r="C145" s="29">
         <v>334.57499999999999</v>
       </c>
       <c r="D145" s="29">
         <v>381.029</v>
       </c>
       <c r="E145" s="29">
         <v>387.7</v>
       </c>
       <c r="F145" s="29">
         <v>326.83</v>
       </c>
       <c r="G145" s="19">
         <v>349.86399999999998</v>
       </c>
-      <c r="H145" s="29">
+      <c r="H145" s="70">
         <v>359.62900000000002</v>
       </c>
       <c r="I145" s="19">
         <v>316.42099999999999</v>
       </c>
       <c r="J145" s="19">
         <v>281.67399999999998</v>
       </c>
       <c r="K145" s="19">
         <v>386.85199999999998</v>
       </c>
       <c r="L145" s="19">
         <v>390.62599999999998</v>
       </c>
       <c r="M145" s="19">
         <v>337.27</v>
       </c>
     </row>
     <row r="146" spans="1:13" ht="12.95" customHeight="1">
       <c r="A146" s="12">
         <v>2024</v>
       </c>
       <c r="B146" s="33">
         <v>364.86</v>
       </c>
       <c r="C146" s="19">
         <v>301.14800000000002</v>
       </c>
       <c r="D146" s="19">
         <v>457.34500000000003</v>
       </c>
       <c r="E146" s="19">
         <v>428.25099999999998</v>
       </c>
       <c r="F146" s="19">
         <v>366.61</v>
       </c>
       <c r="G146" s="19">
         <v>332.99299999999999</v>
       </c>
-      <c r="H146" s="36">
+      <c r="H146" s="69">
         <v>388.62299999999999</v>
       </c>
       <c r="I146" s="19">
         <v>513.07799999999997</v>
       </c>
       <c r="J146" s="19">
         <v>456.62700000000001</v>
       </c>
       <c r="K146" s="19">
         <v>582.44100000000003</v>
       </c>
       <c r="L146" s="43">
         <v>563.79999999999995</v>
       </c>
       <c r="M146" s="45">
         <v>492.3</v>
       </c>
     </row>
     <row r="147" spans="1:13" ht="12.95" customHeight="1">
       <c r="A147" s="15">
         <v>2025</v>
       </c>
       <c r="B147" s="19">
         <v>496.15499999999997</v>
       </c>
       <c r="C147" s="19">
         <v>473.464</v>
       </c>
       <c r="D147" s="19">
         <v>506.35700000000003</v>
       </c>
       <c r="E147" s="19">
         <v>520.03399999999999</v>
       </c>
       <c r="F147" s="19">
         <v>469.166</v>
       </c>
       <c r="G147" s="19">
         <v>444.82400000000001</v>
       </c>
-      <c r="H147" s="36">
+      <c r="H147" s="69">
         <v>448.09100000000001</v>
       </c>
       <c r="I147" s="19">
         <v>449.839</v>
       </c>
       <c r="J147" s="19">
         <v>464.85500000000002</v>
       </c>
       <c r="K147" s="19">
         <v>558.101</v>
       </c>
       <c r="L147" s="19">
         <v>551.23500000000001</v>
       </c>
       <c r="M147" s="45"/>
     </row>
     <row r="148" spans="1:13" ht="12.95" customHeight="1">
       <c r="A148" s="20">
         <v>2026</v>
       </c>
       <c r="B148" s="53">
         <v>563.06700000000001</v>
       </c>
       <c r="C148" s="14">
         <v>488.57</v>
       </c>
       <c r="D148" s="14">
         <v>458.529</v>
       </c>
       <c r="E148" s="14">
         <v>490.601</v>
       </c>
       <c r="F148" s="14">
         <v>485.44499999999999</v>
       </c>
       <c r="G148" s="14">
         <v>426.73899999999998</v>
       </c>
-      <c r="H148" s="37"/>
+      <c r="H148" s="67">
+        <v>463.57100000000003</v>
+      </c>
       <c r="I148" s="14"/>
       <c r="J148" s="14"/>
       <c r="K148" s="14"/>
       <c r="L148" s="14"/>
       <c r="M148" s="46"/>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="55" t="s">
+      <c r="A150" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="B150" s="55"/>
-[...10 lines deleted...]
-      <c r="M150" s="55"/>
+      <c r="B150" s="57"/>
+      <c r="C150" s="57"/>
+      <c r="D150" s="57"/>
+      <c r="E150" s="57"/>
+      <c r="F150" s="57"/>
+      <c r="G150" s="57"/>
+      <c r="H150" s="57"/>
+      <c r="I150" s="57"/>
+      <c r="J150" s="57"/>
+      <c r="K150" s="57"/>
+      <c r="L150" s="57"/>
+      <c r="M150" s="57"/>
     </row>
     <row r="151" spans="1:13" ht="13.5" thickBot="1">
       <c r="A151" s="2"/>
       <c r="B151" s="3"/>
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3"/>
       <c r="K151" s="27"/>
       <c r="M151" s="3"/>
     </row>
     <row r="152" spans="1:13" ht="13.5" thickBot="1">
       <c r="A152" s="23"/>
       <c r="B152" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>14</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J152" s="5" t="s">
         <v>16</v>
       </c>
       <c r="K152" s="25" t="s">
         <v>17</v>
       </c>
       <c r="L152" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="M152" s="58" t="s">
+      <c r="M152" s="56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="33.75">
       <c r="A153" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B153" s="21"/>
       <c r="C153" s="21"/>
       <c r="D153" s="21"/>
       <c r="E153" s="21"/>
       <c r="F153" s="21"/>
       <c r="G153" s="21"/>
       <c r="H153" s="8"/>
       <c r="I153" s="21"/>
       <c r="J153" s="21"/>
       <c r="K153" s="28"/>
       <c r="L153" s="21"/>
       <c r="M153" s="21"/>
     </row>
     <row r="154" spans="1:13" ht="12.95" customHeight="1">
       <c r="A154" s="7">
         <v>2022</v>
       </c>
       <c r="B154" s="18">
@@ -11877,679 +12379,687 @@
         <v>526.55999999999995</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.95" customHeight="1">
       <c r="A158" s="7">
         <v>2026</v>
       </c>
       <c r="B158" s="52">
         <v>430.43</v>
       </c>
       <c r="C158" s="19">
         <v>285.2</v>
       </c>
       <c r="D158" s="19">
         <v>314.89</v>
       </c>
       <c r="E158" s="19">
         <v>303.43</v>
       </c>
       <c r="F158" s="19">
         <v>309.52999999999997</v>
       </c>
       <c r="G158" s="9">
         <v>299.60000000000002</v>
       </c>
-      <c r="H158" s="36"/>
+      <c r="H158" s="73">
+        <v>310.35000000000002</v>
+      </c>
       <c r="I158" s="19"/>
       <c r="J158" s="19"/>
       <c r="K158" s="19"/>
       <c r="L158" s="19"/>
       <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" ht="22.5">
       <c r="A159" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B159" s="18"/>
       <c r="C159" s="18"/>
       <c r="D159" s="29"/>
       <c r="E159" s="29"/>
       <c r="F159" s="29"/>
       <c r="G159" s="18"/>
-      <c r="H159" s="18"/>
+      <c r="H159" s="72"/>
       <c r="I159" s="18"/>
       <c r="J159" s="18"/>
       <c r="K159" s="19"/>
       <c r="L159" s="18"/>
       <c r="M159" s="18"/>
     </row>
     <row r="160" spans="1:13" ht="12.95" customHeight="1">
       <c r="A160" s="7">
         <v>2022</v>
       </c>
       <c r="B160" s="18">
         <v>304.82600000000002</v>
       </c>
       <c r="C160" s="18">
         <v>278.38</v>
       </c>
       <c r="D160" s="29">
         <v>299.10700000000003</v>
       </c>
       <c r="E160" s="29">
         <v>268.62</v>
       </c>
       <c r="F160" s="29">
         <v>290.35000000000002</v>
       </c>
       <c r="G160" s="18">
         <v>273.22399999999999</v>
       </c>
-      <c r="H160" s="18">
+      <c r="H160" s="72">
         <v>293.45699999999999</v>
       </c>
       <c r="I160" s="18">
         <v>256.33999999999997</v>
       </c>
       <c r="J160" s="18">
         <v>371.12900000000002</v>
       </c>
       <c r="K160" s="19">
         <v>404.72699999999998</v>
       </c>
       <c r="L160" s="18">
         <v>386.20100000000002</v>
       </c>
       <c r="M160" s="18">
         <v>390.91300000000001</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="12.95" customHeight="1">
       <c r="A161" s="7">
         <v>2023</v>
       </c>
       <c r="B161" s="18">
         <v>391.95</v>
       </c>
       <c r="C161" s="18">
         <v>380.70699999999999</v>
       </c>
       <c r="D161" s="29">
         <v>422.39499999999998</v>
       </c>
       <c r="E161" s="29">
         <v>399.46600000000001</v>
       </c>
       <c r="F161" s="29">
         <v>406.988</v>
       </c>
       <c r="G161" s="9">
         <v>383.57900000000001</v>
       </c>
-      <c r="H161" s="18">
+      <c r="H161" s="72">
         <v>393.11099999999999</v>
       </c>
       <c r="I161" s="19">
         <v>395.49400000000003</v>
       </c>
       <c r="J161" s="9">
         <v>387.68799999999999</v>
       </c>
       <c r="K161" s="19">
         <v>416.95699999999999</v>
       </c>
       <c r="L161" s="9">
         <v>411.57900000000001</v>
       </c>
       <c r="M161" s="9">
         <v>404.55399999999997</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1">
       <c r="A162" s="22">
         <v>2024</v>
       </c>
       <c r="B162" s="32">
         <v>369.24</v>
       </c>
       <c r="C162" s="9">
         <v>298.61799999999999</v>
       </c>
       <c r="D162" s="19">
         <v>340.35500000000002</v>
       </c>
       <c r="E162" s="19">
         <v>314.05399999999997</v>
       </c>
       <c r="F162" s="19">
         <v>328.31099999999998</v>
       </c>
       <c r="G162" s="9">
         <v>322.60000000000002</v>
       </c>
-      <c r="H162" s="36">
+      <c r="H162" s="73">
         <v>343.42899999999997</v>
       </c>
       <c r="I162" s="9">
         <v>336.30099999999999</v>
       </c>
       <c r="J162" s="19">
         <v>340.27600000000001</v>
       </c>
       <c r="K162" s="19">
         <v>378.96600000000001</v>
       </c>
       <c r="L162" s="42">
         <v>361.6</v>
       </c>
       <c r="M162" s="42">
         <v>374.9</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1">
       <c r="A163" s="7">
         <v>2025</v>
       </c>
       <c r="B163" s="9">
         <v>339.44099999999997</v>
       </c>
       <c r="C163" s="9">
         <v>329.67</v>
       </c>
       <c r="D163" s="19">
         <v>357.08199999999999</v>
       </c>
       <c r="E163" s="19">
         <v>339.22699999999998</v>
       </c>
       <c r="F163" s="19">
         <v>337.26299999999998</v>
       </c>
       <c r="G163" s="19">
         <v>331.62400000000002</v>
       </c>
-      <c r="H163" s="36">
+      <c r="H163" s="73">
         <v>360.82499999999999</v>
       </c>
       <c r="I163" s="19">
         <v>368.87099999999998</v>
       </c>
       <c r="J163" s="19">
         <v>370.20699999999999</v>
       </c>
       <c r="K163" s="19">
         <v>397.577</v>
       </c>
       <c r="L163" s="19">
         <v>395.50799999999998</v>
       </c>
       <c r="M163" s="19">
         <v>539.29999999999995</v>
       </c>
     </row>
     <row r="164" spans="1:13" ht="12.95" customHeight="1">
       <c r="A164" s="7">
         <v>2026</v>
       </c>
       <c r="B164" s="52">
         <v>389.64400000000001</v>
       </c>
       <c r="C164" s="19">
         <v>276.54899999999998</v>
       </c>
       <c r="D164" s="19">
         <v>308.21300000000002</v>
       </c>
       <c r="E164" s="19">
         <v>289.20400000000001</v>
       </c>
       <c r="F164" s="19">
         <v>295.28199999999998</v>
       </c>
       <c r="G164" s="9">
         <v>275.96100000000001</v>
       </c>
-      <c r="H164" s="36"/>
+      <c r="H164" s="73">
+        <v>278.71199999999999</v>
+      </c>
       <c r="I164" s="19"/>
       <c r="J164" s="19"/>
       <c r="K164" s="19"/>
       <c r="L164" s="19"/>
       <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:13" ht="22.5">
       <c r="A165" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B165" s="18"/>
       <c r="C165" s="18"/>
       <c r="D165" s="29"/>
       <c r="E165" s="29"/>
       <c r="F165" s="29"/>
       <c r="G165" s="18"/>
-      <c r="H165" s="18"/>
+      <c r="H165" s="72"/>
       <c r="I165" s="18"/>
       <c r="J165" s="18"/>
       <c r="K165" s="19"/>
       <c r="L165" s="18"/>
       <c r="M165" s="18"/>
     </row>
     <row r="166" spans="1:13" ht="12.95" customHeight="1">
       <c r="A166" s="7">
         <v>2022</v>
       </c>
       <c r="B166" s="18">
         <v>9.86</v>
       </c>
       <c r="C166" s="18">
         <v>9.68</v>
       </c>
       <c r="D166" s="29">
         <v>14.3</v>
       </c>
       <c r="E166" s="29">
         <v>10.16</v>
       </c>
       <c r="F166" s="29">
         <v>13.35</v>
       </c>
       <c r="G166" s="18">
         <v>15.68</v>
       </c>
-      <c r="H166" s="18">
+      <c r="H166" s="72">
         <v>17.420000000000002</v>
       </c>
       <c r="I166" s="18">
         <v>16.079999999999998</v>
       </c>
       <c r="J166" s="18">
         <v>14.75</v>
       </c>
       <c r="K166" s="19">
         <v>16.7</v>
       </c>
       <c r="L166" s="18">
         <v>16.190000000000001</v>
       </c>
       <c r="M166" s="18">
         <v>15.07</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="12.95" customHeight="1">
       <c r="A167" s="7">
         <v>2023</v>
       </c>
       <c r="B167" s="18">
         <v>16.989999999999998</v>
       </c>
       <c r="C167" s="18">
         <v>13.62</v>
       </c>
       <c r="D167" s="29">
         <v>16.87</v>
       </c>
       <c r="E167" s="29">
         <v>13.3</v>
       </c>
       <c r="F167" s="29">
         <v>16.22</v>
       </c>
       <c r="G167" s="9">
         <v>18.32</v>
       </c>
-      <c r="H167" s="18">
+      <c r="H167" s="72">
         <v>20.57</v>
       </c>
       <c r="I167" s="19">
         <v>19.89</v>
       </c>
       <c r="J167" s="9">
         <v>13.95</v>
       </c>
       <c r="K167" s="19">
         <v>15.47</v>
       </c>
       <c r="L167" s="9">
         <v>15.11</v>
       </c>
       <c r="M167" s="9">
         <v>15.62</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1">
       <c r="A168" s="22">
         <v>2024</v>
       </c>
       <c r="B168" s="32">
         <v>17.72</v>
       </c>
       <c r="C168" s="9">
         <v>14.02</v>
       </c>
       <c r="D168" s="19">
         <v>14.61</v>
       </c>
       <c r="E168" s="19">
         <v>12.69</v>
       </c>
       <c r="F168" s="19">
         <v>18.41</v>
       </c>
       <c r="G168" s="9">
         <v>22.13</v>
       </c>
-      <c r="H168" s="36">
+      <c r="H168" s="73">
         <v>23.43</v>
       </c>
       <c r="I168" s="9">
         <v>22.4</v>
       </c>
       <c r="J168" s="19">
         <v>16.16</v>
       </c>
       <c r="K168" s="19">
         <v>18.22</v>
       </c>
       <c r="L168" s="42">
         <v>18.27</v>
       </c>
       <c r="M168" s="42">
         <v>17.3</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1">
       <c r="A169" s="7">
         <v>2025</v>
       </c>
       <c r="B169" s="9">
         <v>37.35</v>
       </c>
       <c r="C169" s="9">
         <v>28.05</v>
       </c>
       <c r="D169" s="19">
         <v>31.3</v>
       </c>
       <c r="E169" s="19">
         <v>28.51</v>
       </c>
       <c r="F169" s="19">
         <v>37.14</v>
       </c>
       <c r="G169" s="19">
         <v>40.98</v>
       </c>
-      <c r="H169" s="36">
+      <c r="H169" s="73">
         <v>45.46</v>
       </c>
       <c r="I169" s="19">
         <v>45.92</v>
       </c>
       <c r="J169" s="19">
         <v>28.13</v>
       </c>
       <c r="K169" s="19">
         <v>32.020000000000003</v>
       </c>
       <c r="L169" s="19">
         <v>29.52</v>
       </c>
       <c r="M169" s="19">
         <v>34.200000000000003</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.95" customHeight="1">
       <c r="A170" s="7">
         <v>2026</v>
       </c>
       <c r="B170" s="52">
         <v>45.77</v>
       </c>
       <c r="C170" s="19">
         <v>31.33</v>
       </c>
       <c r="D170" s="19">
         <v>41.41</v>
       </c>
       <c r="E170" s="19"/>
       <c r="F170" s="19">
         <v>37.92</v>
       </c>
       <c r="G170" s="9">
         <v>47.41</v>
       </c>
-      <c r="H170" s="36"/>
+      <c r="H170" s="73">
+        <v>49.32</v>
+      </c>
       <c r="I170" s="19"/>
       <c r="J170" s="19"/>
       <c r="K170" s="19"/>
       <c r="L170" s="19"/>
       <c r="M170" s="19"/>
     </row>
     <row r="171" spans="1:13" ht="22.5">
       <c r="A171" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="18"/>
       <c r="C171" s="18"/>
       <c r="D171" s="29"/>
       <c r="E171" s="29"/>
       <c r="F171" s="29"/>
       <c r="G171" s="18"/>
-      <c r="H171" s="18"/>
+      <c r="H171" s="72"/>
       <c r="I171" s="18"/>
       <c r="J171" s="18"/>
       <c r="K171" s="18"/>
       <c r="L171" s="18"/>
       <c r="M171" s="18"/>
     </row>
     <row r="172" spans="1:13" ht="12.95" customHeight="1">
       <c r="A172" s="15">
         <v>2022</v>
       </c>
       <c r="B172" s="29">
         <v>8.39</v>
       </c>
       <c r="C172" s="29">
         <v>7.87</v>
       </c>
       <c r="D172" s="29">
         <v>12.07</v>
       </c>
       <c r="E172" s="29">
         <v>8.6329999999999991</v>
       </c>
       <c r="F172" s="29">
         <v>11.965999999999999</v>
       </c>
       <c r="G172" s="29">
         <v>14.066000000000001</v>
       </c>
-      <c r="H172" s="29">
+      <c r="H172" s="74">
         <v>16.05</v>
       </c>
       <c r="I172" s="29">
         <v>15.622999999999999</v>
       </c>
       <c r="J172" s="29">
         <v>13.521000000000001</v>
       </c>
       <c r="K172" s="29">
         <v>14.988</v>
       </c>
       <c r="L172" s="29">
         <v>14.14</v>
       </c>
       <c r="M172" s="29">
         <v>13.058999999999999</v>
       </c>
     </row>
     <row r="173" spans="1:13" ht="12.95" customHeight="1">
       <c r="A173" s="12">
         <v>2023</v>
       </c>
       <c r="B173" s="29">
         <v>14.031000000000001</v>
       </c>
       <c r="C173" s="29">
         <v>11.404999999999999</v>
       </c>
       <c r="D173" s="29">
         <v>14.853999999999999</v>
       </c>
       <c r="E173" s="29">
         <v>11.135</v>
       </c>
       <c r="F173" s="29">
         <v>14.398</v>
       </c>
       <c r="G173" s="19">
         <v>16.798999999999999</v>
       </c>
-      <c r="H173" s="29">
+      <c r="H173" s="74">
         <v>18.763999999999999</v>
       </c>
       <c r="I173" s="19">
         <v>18.378</v>
       </c>
       <c r="J173" s="19">
         <v>12.147</v>
       </c>
       <c r="K173" s="19">
         <v>13.304</v>
       </c>
       <c r="L173" s="19">
         <v>13.000999999999999</v>
       </c>
       <c r="M173" s="19">
         <v>12.395</v>
       </c>
     </row>
     <row r="174" spans="1:13" ht="12.95" customHeight="1">
       <c r="A174" s="41">
         <v>2024</v>
       </c>
       <c r="B174" s="33">
         <v>14.3</v>
       </c>
       <c r="C174" s="19">
         <v>9.4540000000000006</v>
       </c>
       <c r="D174" s="19">
         <v>11.744999999999999</v>
       </c>
       <c r="E174" s="19">
         <v>10.417</v>
       </c>
       <c r="F174" s="19">
         <v>12.55</v>
       </c>
       <c r="G174" s="19">
         <v>14.563000000000001</v>
       </c>
-      <c r="H174" s="36">
+      <c r="H174" s="73">
         <v>17.302</v>
       </c>
       <c r="I174" s="19">
         <v>17.186</v>
       </c>
       <c r="J174" s="19">
         <v>10.819000000000001</v>
       </c>
       <c r="K174" s="19">
         <v>12.211</v>
       </c>
       <c r="L174" s="43">
         <v>11.2</v>
       </c>
       <c r="M174" s="43">
         <v>10.5</v>
       </c>
     </row>
     <row r="175" spans="1:13" ht="12.95" customHeight="1">
       <c r="A175" s="15">
         <v>2025</v>
       </c>
       <c r="B175" s="19">
         <v>44.033999999999999</v>
       </c>
       <c r="C175" s="19">
         <v>28.675000000000001</v>
       </c>
       <c r="D175" s="19">
         <v>35.567</v>
       </c>
       <c r="E175" s="19">
         <v>32.372999999999998</v>
       </c>
       <c r="F175" s="51">
         <v>37.524999999999999</v>
       </c>
       <c r="G175" s="19">
         <v>52.509</v>
       </c>
-      <c r="H175" s="36">
+      <c r="H175" s="73">
         <v>61.158999999999999</v>
       </c>
       <c r="I175" s="19">
         <v>64.415000000000006</v>
       </c>
       <c r="J175" s="19">
         <v>33.734999999999999</v>
       </c>
       <c r="K175" s="19">
         <v>38.002000000000002</v>
       </c>
       <c r="L175" s="19">
         <v>32.213999999999999</v>
       </c>
       <c r="M175" s="19">
         <v>34.914000000000001</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="12.95" customHeight="1">
       <c r="A176" s="20">
         <v>2026</v>
       </c>
       <c r="B176" s="53">
         <v>47.308</v>
       </c>
       <c r="C176" s="14">
         <v>26.109000000000002</v>
       </c>
       <c r="D176" s="14">
         <v>39.503999999999998</v>
       </c>
       <c r="E176" s="14">
         <v>31.611000000000001</v>
       </c>
       <c r="F176" s="14">
         <v>39.012</v>
       </c>
       <c r="G176" s="14">
         <v>56.905000000000001</v>
       </c>
-      <c r="H176" s="37"/>
+      <c r="H176" s="71">
+        <v>59.497999999999998</v>
+      </c>
       <c r="I176" s="14"/>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A130:M130"/>
     <mergeCell ref="A150:M150"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>