--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -106,53 +106,53 @@
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, 
 тыс. тонн</t>
   </si>
   <si>
     <t>Трубопроводный транспорт</t>
   </si>
   <si>
     <t>Перевезено грузов, тыс. тонн</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
   <si>
     <t>всеми видами автомо-бильного и городского электрического транспорта</t>
   </si>
   <si>
     <t>Пассажирооборот, млн. пкм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
-    <numFmt numFmtId="174" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="181" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3694,174 +3694,174 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3054">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
@@ -7197,51 +7197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T175"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H139" sqref="H139:H147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
       <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60"/>
@@ -7574,51 +7574,53 @@
         <v>3439.37</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>3321.68</v>
       </c>
       <c r="C11" s="10">
         <v>3369.76</v>
       </c>
       <c r="D11" s="10">
         <v>2998.16</v>
       </c>
       <c r="E11" s="44">
         <v>3337.79</v>
       </c>
       <c r="F11" s="10">
         <v>3030.99</v>
       </c>
       <c r="G11" s="10">
         <v>2651.15</v>
       </c>
-      <c r="H11" s="10"/>
+      <c r="H11" s="10">
+        <v>2571.11</v>
+      </c>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="37"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="9">
@@ -7866,51 +7868,53 @@
         <v>1352.5440000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="9">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>1129.787</v>
       </c>
       <c r="C19" s="10">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="10">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="10">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="10">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="10">
         <v>884.63</v>
       </c>
-      <c r="H19" s="10"/>
+      <c r="H19" s="10">
+        <v>936.34500000000003</v>
+      </c>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1" ht="33.75">
       <c r="A20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="12"/>
       <c r="J20" s="10"/>
       <c r="K20" s="37"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="9">
@@ -8158,51 +8162,53 @@
         <v>6261.8</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="9">
         <v>2026</v>
       </c>
       <c r="B27" s="10">
         <v>5161.28</v>
       </c>
       <c r="C27" s="10">
         <v>4930.58</v>
       </c>
       <c r="D27" s="10">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="10">
         <v>5522.93</v>
       </c>
       <c r="F27" s="10">
         <v>5263.83</v>
       </c>
       <c r="G27" s="10">
         <v>5034.8900000000003</v>
       </c>
-      <c r="H27" s="10"/>
+      <c r="H27" s="10">
+        <v>4863.3500000000004</v>
+      </c>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="37"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="14">
@@ -8450,51 +8456,53 @@
         <v>375.00799999999998</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="12.95" customHeight="1">
       <c r="A35" s="42">
         <v>2026</v>
       </c>
       <c r="B35" s="17">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="17">
         <v>339.286</v>
       </c>
       <c r="D35" s="17">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="17">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="17">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="17">
         <v>395.82400000000001</v>
       </c>
-      <c r="H35" s="17"/>
+      <c r="H35" s="17">
+        <v>397.524</v>
+      </c>
       <c r="I35" s="48"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="38"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="19"/>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:20" ht="12.75">
       <c r="A37" s="61" t="s">
         <v>18</v>
       </c>
@@ -8828,51 +8836,53 @@
         <v>256.89999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:20" ht="12.95" customHeight="1">
       <c r="A47" s="9">
         <v>2026</v>
       </c>
       <c r="B47" s="59">
         <v>195.53</v>
       </c>
       <c r="C47" s="10">
         <v>196.64</v>
       </c>
       <c r="D47" s="10">
         <v>162.35</v>
       </c>
       <c r="E47" s="10">
         <v>238.97</v>
       </c>
       <c r="F47" s="10">
         <v>409.07</v>
       </c>
       <c r="G47" s="10">
         <v>404.87</v>
       </c>
-      <c r="H47" s="44"/>
+      <c r="H47" s="44">
+        <v>371.65</v>
+      </c>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="1:20" ht="12.95" customHeight="1">
       <c r="A48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="6">
@@ -9120,51 +9130,53 @@
         <v>241.62</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="9">
         <v>2026</v>
       </c>
       <c r="B55" s="59">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="10">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="10">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="10">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="10">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="10">
         <v>181.928</v>
       </c>
-      <c r="H55" s="44"/>
+      <c r="H55" s="44">
+        <v>194.05199999999999</v>
+      </c>
       <c r="I55" s="10"/>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="10"/>
     </row>
     <row r="56" spans="1:13" ht="22.7" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="23"/>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="27"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1">
       <c r="A57" s="6">
@@ -10015,80 +10027,84 @@
       <c r="L89" s="23"/>
       <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="10">
         <v>4598.51</v>
       </c>
       <c r="C90" s="10">
         <v>4402.2</v>
       </c>
       <c r="D90" s="10">
         <v>4682.99</v>
       </c>
       <c r="E90" s="10">
         <v>5089.4799999999996</v>
       </c>
       <c r="F90" s="10">
         <v>5084.5600000000004</v>
       </c>
       <c r="G90" s="10">
         <v>4835.17</v>
       </c>
-      <c r="H90" s="23"/>
+      <c r="H90" s="23">
+        <v>4659.6899999999996</v>
+      </c>
       <c r="I90" s="23"/>
       <c r="J90" s="23"/>
       <c r="K90" s="23"/>
       <c r="L90" s="23"/>
       <c r="M90" s="23"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="10">
         <v>495.24</v>
       </c>
       <c r="C91" s="10">
         <v>480.38</v>
       </c>
       <c r="D91" s="10">
         <v>453.26</v>
       </c>
       <c r="E91" s="10">
         <v>379.65</v>
       </c>
       <c r="F91" s="10">
         <v>120.33</v>
       </c>
       <c r="G91" s="10">
         <v>120.47</v>
       </c>
-      <c r="H91" s="23"/>
+      <c r="H91" s="23">
+        <v>117.32</v>
+      </c>
       <c r="I91" s="23"/>
       <c r="J91" s="23"/>
       <c r="K91" s="23"/>
       <c r="L91" s="23"/>
       <c r="M91" s="23"/>
     </row>
     <row r="92" spans="1:13" ht="22.5">
       <c r="A92" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="23"/>
       <c r="C92" s="23"/>
       <c r="D92" s="23"/>
       <c r="E92" s="23"/>
       <c r="F92" s="23"/>
       <c r="G92" s="23"/>
       <c r="H92" s="23"/>
       <c r="I92" s="23"/>
       <c r="J92" s="23"/>
       <c r="K92" s="23"/>
       <c r="L92" s="23"/>
       <c r="M92" s="23"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="6">
@@ -10945,80 +10961,84 @@
       <c r="L125" s="24"/>
       <c r="M125" s="29"/>
     </row>
     <row r="126" spans="1:16" ht="12.95" customHeight="1">
       <c r="A126" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="29">
         <v>272.637</v>
       </c>
       <c r="C126" s="29">
         <v>259.31799999999998</v>
       </c>
       <c r="D126" s="29">
         <v>278.24</v>
       </c>
       <c r="E126" s="29">
         <v>278.86200000000002</v>
       </c>
       <c r="F126" s="29">
         <v>275.202</v>
       </c>
       <c r="G126" s="29">
         <v>265.71300000000002</v>
       </c>
-      <c r="H126" s="45"/>
+      <c r="H126" s="45">
+        <v>252.24199999999999</v>
+      </c>
       <c r="I126" s="24"/>
       <c r="J126" s="24"/>
       <c r="K126" s="24"/>
       <c r="L126" s="24"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:16" ht="12.95" customHeight="1">
       <c r="A127" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B127" s="53">
         <v>20.670999999999999</v>
       </c>
       <c r="C127" s="53">
         <v>20.035</v>
       </c>
       <c r="D127" s="53">
         <v>18.672000000000001</v>
       </c>
       <c r="E127" s="53">
         <v>15.891</v>
       </c>
       <c r="F127" s="53">
         <v>5.2270000000000003</v>
       </c>
       <c r="G127" s="53">
         <v>5.1180000000000003</v>
       </c>
-      <c r="H127" s="46"/>
+      <c r="H127" s="46">
+        <v>5.0599999999999996</v>
+      </c>
       <c r="I127" s="17"/>
       <c r="J127" s="17"/>
       <c r="K127" s="17"/>
       <c r="L127" s="17"/>
       <c r="M127" s="53"/>
     </row>
     <row r="128" spans="1:16" ht="12.95" customHeight="1">
       <c r="A128" s="15"/>
       <c r="B128" s="24"/>
       <c r="C128" s="24"/>
       <c r="D128" s="45"/>
       <c r="E128" s="24"/>
       <c r="F128" s="45"/>
       <c r="G128" s="45"/>
       <c r="H128" s="45"/>
       <c r="I128" s="24"/>
       <c r="J128" s="24"/>
       <c r="K128" s="24"/>
       <c r="L128" s="24"/>
       <c r="M128" s="29"/>
     </row>
     <row r="129" spans="1:13" ht="12.75">
       <c r="A129" s="62" t="s">
         <v>22</v>
       </c>
@@ -11352,51 +11372,53 @@
         <v>2655.91</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.95" customHeight="1">
       <c r="A139" s="6">
         <v>2026</v>
       </c>
       <c r="B139" s="57">
         <v>2695.72</v>
       </c>
       <c r="C139" s="24">
         <v>2887.91</v>
       </c>
       <c r="D139" s="24">
         <v>2520.9299999999998</v>
       </c>
       <c r="E139" s="24">
         <v>2795.39</v>
       </c>
       <c r="F139" s="24">
         <v>2312.39</v>
       </c>
       <c r="G139" s="24">
         <v>1946.32</v>
       </c>
-      <c r="H139" s="45"/>
+      <c r="H139" s="45">
+        <v>1888.91</v>
+      </c>
       <c r="I139" s="24"/>
       <c r="J139" s="24"/>
       <c r="K139" s="24"/>
       <c r="L139" s="24"/>
       <c r="M139" s="24"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1">
       <c r="A140" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="23"/>
       <c r="C140" s="28"/>
       <c r="D140" s="23"/>
       <c r="E140" s="28"/>
       <c r="F140" s="28"/>
       <c r="G140" s="23"/>
       <c r="H140" s="23"/>
       <c r="I140" s="23"/>
       <c r="J140" s="23"/>
       <c r="K140" s="23"/>
       <c r="L140" s="23"/>
       <c r="M140" s="23"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1">
       <c r="A141" s="6">
@@ -11644,51 +11666,53 @@
         <v>571.62199999999996</v>
       </c>
     </row>
     <row r="147" spans="1:15" s="54" customFormat="1" ht="12.95" customHeight="1">
       <c r="A147" s="16">
         <v>2026</v>
       </c>
       <c r="B147" s="58">
         <v>563.06700000000001</v>
       </c>
       <c r="C147" s="17">
         <v>488.57</v>
       </c>
       <c r="D147" s="17">
         <v>458.529</v>
       </c>
       <c r="E147" s="17">
         <v>490.601</v>
       </c>
       <c r="F147" s="17">
         <v>485.44499999999999</v>
       </c>
       <c r="G147" s="17">
         <v>426.73899999999998</v>
       </c>
-      <c r="H147" s="46"/>
+      <c r="H147" s="46">
+        <v>463.57100000000003</v>
+      </c>
       <c r="I147" s="17"/>
       <c r="J147" s="17"/>
       <c r="K147" s="17"/>
       <c r="L147" s="17"/>
       <c r="M147" s="17"/>
     </row>
     <row r="148" spans="1:15" ht="15.75" customHeight="1">
       <c r="A148" s="18"/>
     </row>
     <row r="149" spans="1:15" ht="12.75">
       <c r="A149" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B149" s="62"/>
       <c r="C149" s="62"/>
       <c r="D149" s="62"/>
       <c r="E149" s="62"/>
       <c r="F149" s="62"/>
       <c r="G149" s="62"/>
       <c r="H149" s="62"/>
       <c r="I149" s="62"/>
       <c r="J149" s="62"/>
       <c r="K149" s="62"/>
       <c r="L149" s="62"/>
       <c r="M149" s="62"/>
@@ -11929,51 +11953,53 @@
         <v>526.55999999999995</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="12.95" customHeight="1">
       <c r="A157" s="6">
         <v>2026</v>
       </c>
       <c r="B157" s="57">
         <v>430.43</v>
       </c>
       <c r="C157" s="24">
         <v>285.2</v>
       </c>
       <c r="D157" s="24">
         <v>314.89</v>
       </c>
       <c r="E157" s="24">
         <v>303.43</v>
       </c>
       <c r="F157" s="24">
         <v>309.52999999999997</v>
       </c>
       <c r="G157" s="10">
         <v>299.60000000000002</v>
       </c>
-      <c r="H157" s="45"/>
+      <c r="H157" s="45">
+        <v>310.35000000000002</v>
+      </c>
       <c r="I157" s="24"/>
       <c r="J157" s="24"/>
       <c r="K157" s="24"/>
       <c r="L157" s="24"/>
       <c r="M157" s="24"/>
     </row>
     <row r="158" spans="1:15" ht="12.95" customHeight="1">
       <c r="A158" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="23"/>
       <c r="C158" s="23"/>
       <c r="D158" s="28"/>
       <c r="E158" s="28"/>
       <c r="F158" s="28"/>
       <c r="G158" s="23"/>
       <c r="H158" s="23"/>
       <c r="I158" s="23"/>
       <c r="J158" s="23"/>
       <c r="K158" s="36"/>
       <c r="L158" s="23"/>
       <c r="M158" s="23"/>
     </row>
     <row r="159" spans="1:15" ht="12.95" customHeight="1">
       <c r="A159" s="6">
@@ -12139,51 +12165,53 @@
         <v>539.29999999999995</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1">
       <c r="A163" s="6">
         <v>2026</v>
       </c>
       <c r="B163" s="57">
         <v>389.64400000000001</v>
       </c>
       <c r="C163" s="24">
         <v>276.54899999999998</v>
       </c>
       <c r="D163" s="24">
         <v>308.21300000000002</v>
       </c>
       <c r="E163" s="24">
         <v>289.20400000000001</v>
       </c>
       <c r="F163" s="24">
         <v>295.28199999999998</v>
       </c>
       <c r="G163" s="10">
         <v>275.96100000000001</v>
       </c>
-      <c r="H163" s="45"/>
+      <c r="H163" s="45">
+        <v>278.71199999999999</v>
+      </c>
       <c r="I163" s="24"/>
       <c r="J163" s="24"/>
       <c r="K163" s="24"/>
       <c r="L163" s="24"/>
       <c r="M163" s="24"/>
     </row>
     <row r="164" spans="1:13" ht="33.75">
       <c r="A164" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B164" s="23"/>
       <c r="C164" s="23"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="28"/>
       <c r="G164" s="23"/>
       <c r="H164" s="23"/>
       <c r="I164" s="23"/>
       <c r="J164" s="23"/>
       <c r="K164" s="36"/>
       <c r="L164" s="23"/>
       <c r="M164" s="23"/>
     </row>
     <row r="165" spans="1:13" ht="12.95" customHeight="1">
       <c r="A165" s="6">
@@ -12349,51 +12377,53 @@
         <v>34.200000000000003</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1">
       <c r="A169" s="6">
         <v>2026</v>
       </c>
       <c r="B169" s="57">
         <v>45.77</v>
       </c>
       <c r="C169" s="24">
         <v>31.33</v>
       </c>
       <c r="D169" s="24">
         <v>41.41</v>
       </c>
       <c r="E169" s="24">
         <v>34.19</v>
       </c>
       <c r="F169" s="24">
         <v>37.92</v>
       </c>
       <c r="G169" s="10">
         <v>47.41</v>
       </c>
-      <c r="H169" s="45"/>
+      <c r="H169" s="45">
+        <v>49.32</v>
+      </c>
       <c r="I169" s="24"/>
       <c r="J169" s="24"/>
       <c r="K169" s="24"/>
       <c r="L169" s="24"/>
       <c r="M169" s="24"/>
     </row>
     <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B170" s="23"/>
       <c r="C170" s="23"/>
       <c r="D170" s="28"/>
       <c r="E170" s="28"/>
       <c r="F170" s="28"/>
       <c r="G170" s="23"/>
       <c r="H170" s="23"/>
       <c r="I170" s="23"/>
       <c r="J170" s="23"/>
       <c r="K170" s="23"/>
       <c r="L170" s="23"/>
       <c r="M170" s="23"/>
     </row>
     <row r="171" spans="1:13" ht="12.95" customHeight="1">
       <c r="A171" s="15">
@@ -12559,51 +12589,53 @@
         <v>34.914000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:13" ht="12.95" customHeight="1">
       <c r="A175" s="16">
         <v>2026</v>
       </c>
       <c r="B175" s="58">
         <v>47.308</v>
       </c>
       <c r="C175" s="17">
         <v>26.109000000000002</v>
       </c>
       <c r="D175" s="17">
         <v>39.503999999999998</v>
       </c>
       <c r="E175" s="17">
         <v>31.611000000000001</v>
       </c>
       <c r="F175" s="17">
         <v>39.012</v>
       </c>
       <c r="G175" s="17">
         <v>56.905000000000001</v>
       </c>
-      <c r="H175" s="43"/>
+      <c r="H175" s="46">
+        <v>59.497999999999998</v>
+      </c>
       <c r="I175" s="43"/>
       <c r="J175" s="43"/>
       <c r="K175" s="43"/>
       <c r="L175" s="56"/>
       <c r="M175" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A149:M149"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>