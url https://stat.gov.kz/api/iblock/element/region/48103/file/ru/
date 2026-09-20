--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,66 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14790" windowHeight="10875"/>
+    <workbookView xWindow="3510" yWindow="720" windowWidth="14280" windowHeight="15480" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="По всем видам транспорта" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="69">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -100,61 +115,187 @@
     <t>Грузооборот, млн. т-км</t>
   </si>
   <si>
     <t>Пассажирооборот, 
 млн. п-км</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, 
 тыс. тонн</t>
   </si>
   <si>
     <t>Трубопроводный транспорт</t>
   </si>
   <si>
     <t>Перевезено грузов, тыс. тонн</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
   <si>
     <t>всеми видами автомо-бильного и городского электрического транспорта</t>
   </si>
   <si>
     <t>Пассажирооборот, млн. пкм</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров, пассажирооборот, перевезено грузов, багажа, грузобагажа, грузооборот</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров, пассажирооборот, перевезено грузов, грузооборот</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров – число пассажиров, перевезенных за определенный период времени. Единицей наблюдения в статистике перевозок пассажиров является пассажиро-поездка.                                                                                                          Пассажирооборот транспорта – объем работы транспорта по перевозкам пассажиров. Единицей измерения является пассажиро-километр, т.е. перемещение 1 пассажира на расстояние в 1 километр. Определяется суммированием произведений количества пассажиров по каждой позиции перевозки на расстояние перевозки; вычисляется раздельно по видам транспорта, сообщениям перевозок, другим признакам.                                                                                                                  Перевезено грузов – количество грузов в тоннах, перевезенных транспортом.                                  Грузооборот транспорта – объем работы транспорта по перевозкам грузов, выражается в тонно-километрах. Определяется как сумма произведений веса каждой партии (отправки) перевозимого груза на расстояние ее перевозки.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
+  </si>
+  <si>
+    <t>a.khamidullina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг и торговли </t>
+  </si>
+  <si>
+    <t>С 2020 года</t>
+  </si>
+  <si>
+    <t>793 , 423 , 169 , 450 , 471</t>
+  </si>
+  <si>
+    <t>Хамидуллина А.</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о перевозке пассажиров, пассажирооборте, перевозке грузов, грузообороте являются данные, полученные по итогам проведения общегосударственного статистического наблюдения по форме     1-транспорт "Отчет о работе транспорта "</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -369,50 +510,105 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -458,51 +654,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -610,52 +806,82 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3054">
+  <cellStyleXfs count="3055">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3672,52 +3898,53 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3790,91 +4017,167 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="35" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="36" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2685" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="784" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="43" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="785" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="13" xfId="2445" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="3054" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1323" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3054">
+  <cellStyles count="3055">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 4" xfId="24"/>
     <cellStyle name="20% - Акцент1 5" xfId="25"/>
@@ -5718,50 +6021,51 @@
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1862"/>
     <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1865"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="1868"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="1870"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1873"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1874"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1876"/>
     <cellStyle name="Обычный 2 2 2 4 4" xfId="1877"/>
     <cellStyle name="Обычный 2 2 2 4 5" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 4 6" xfId="1879"/>
     <cellStyle name="Обычный 2 2 2 4 7" xfId="1880"/>
     <cellStyle name="Обычный 2 2 2 4 8" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 40" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 41" xfId="1884"/>
     <cellStyle name="Обычный 2 2 2 41 2" xfId="1885"/>
     <cellStyle name="Обычный 2 2 2 42" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 43" xfId="3054"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="1887"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1889"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1890"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="1892"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="1894"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1896"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1899"/>
     <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1900"/>
     <cellStyle name="Обычный 2 2 2 5 3" xfId="1901"/>
     <cellStyle name="Обычный 2 2 2 5 4" xfId="1902"/>
     <cellStyle name="Обычный 2 2 2 5 5" xfId="1903"/>
     <cellStyle name="Обычный 2 2 2 5 6" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 5 7" xfId="1905"/>
     <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="1906"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 6 2" xfId="1908"/>
     <cellStyle name="Обычный 2 2 2 6 3" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 6 4" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 6 5" xfId="1911"/>
@@ -6900,51 +7204,51 @@
     <cellStyle name="Хороший 2 7" xfId="3044"/>
     <cellStyle name="Хороший 2 8" xfId="3045"/>
     <cellStyle name="Хороший 2 9" xfId="3046"/>
     <cellStyle name="Хороший 3" xfId="3047"/>
     <cellStyle name="Хороший 4" xfId="3048"/>
     <cellStyle name="Хороший 5" xfId="3049"/>
     <cellStyle name="Хороший 6" xfId="3050"/>
     <cellStyle name="Хороший 7" xfId="3051"/>
     <cellStyle name="Хороший 8" xfId="3052"/>
     <cellStyle name="Хороший 9" xfId="3053"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7189,95 +7493,615 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G10" sqref="G10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45" style="78" customWidth="1"/>
+    <col min="2" max="2" width="76" style="78" customWidth="1"/>
+    <col min="257" max="257" width="45" customWidth="1"/>
+    <col min="258" max="258" width="76" customWidth="1"/>
+    <col min="513" max="513" width="45" customWidth="1"/>
+    <col min="514" max="514" width="76" customWidth="1"/>
+    <col min="769" max="769" width="45" customWidth="1"/>
+    <col min="770" max="770" width="76" customWidth="1"/>
+    <col min="1025" max="1025" width="45" customWidth="1"/>
+    <col min="1026" max="1026" width="76" customWidth="1"/>
+    <col min="1281" max="1281" width="45" customWidth="1"/>
+    <col min="1282" max="1282" width="76" customWidth="1"/>
+    <col min="1537" max="1537" width="45" customWidth="1"/>
+    <col min="1538" max="1538" width="76" customWidth="1"/>
+    <col min="1793" max="1793" width="45" customWidth="1"/>
+    <col min="1794" max="1794" width="76" customWidth="1"/>
+    <col min="2049" max="2049" width="45" customWidth="1"/>
+    <col min="2050" max="2050" width="76" customWidth="1"/>
+    <col min="2305" max="2305" width="45" customWidth="1"/>
+    <col min="2306" max="2306" width="76" customWidth="1"/>
+    <col min="2561" max="2561" width="45" customWidth="1"/>
+    <col min="2562" max="2562" width="76" customWidth="1"/>
+    <col min="2817" max="2817" width="45" customWidth="1"/>
+    <col min="2818" max="2818" width="76" customWidth="1"/>
+    <col min="3073" max="3073" width="45" customWidth="1"/>
+    <col min="3074" max="3074" width="76" customWidth="1"/>
+    <col min="3329" max="3329" width="45" customWidth="1"/>
+    <col min="3330" max="3330" width="76" customWidth="1"/>
+    <col min="3585" max="3585" width="45" customWidth="1"/>
+    <col min="3586" max="3586" width="76" customWidth="1"/>
+    <col min="3841" max="3841" width="45" customWidth="1"/>
+    <col min="3842" max="3842" width="76" customWidth="1"/>
+    <col min="4097" max="4097" width="45" customWidth="1"/>
+    <col min="4098" max="4098" width="76" customWidth="1"/>
+    <col min="4353" max="4353" width="45" customWidth="1"/>
+    <col min="4354" max="4354" width="76" customWidth="1"/>
+    <col min="4609" max="4609" width="45" customWidth="1"/>
+    <col min="4610" max="4610" width="76" customWidth="1"/>
+    <col min="4865" max="4865" width="45" customWidth="1"/>
+    <col min="4866" max="4866" width="76" customWidth="1"/>
+    <col min="5121" max="5121" width="45" customWidth="1"/>
+    <col min="5122" max="5122" width="76" customWidth="1"/>
+    <col min="5377" max="5377" width="45" customWidth="1"/>
+    <col min="5378" max="5378" width="76" customWidth="1"/>
+    <col min="5633" max="5633" width="45" customWidth="1"/>
+    <col min="5634" max="5634" width="76" customWidth="1"/>
+    <col min="5889" max="5889" width="45" customWidth="1"/>
+    <col min="5890" max="5890" width="76" customWidth="1"/>
+    <col min="6145" max="6145" width="45" customWidth="1"/>
+    <col min="6146" max="6146" width="76" customWidth="1"/>
+    <col min="6401" max="6401" width="45" customWidth="1"/>
+    <col min="6402" max="6402" width="76" customWidth="1"/>
+    <col min="6657" max="6657" width="45" customWidth="1"/>
+    <col min="6658" max="6658" width="76" customWidth="1"/>
+    <col min="6913" max="6913" width="45" customWidth="1"/>
+    <col min="6914" max="6914" width="76" customWidth="1"/>
+    <col min="7169" max="7169" width="45" customWidth="1"/>
+    <col min="7170" max="7170" width="76" customWidth="1"/>
+    <col min="7425" max="7425" width="45" customWidth="1"/>
+    <col min="7426" max="7426" width="76" customWidth="1"/>
+    <col min="7681" max="7681" width="45" customWidth="1"/>
+    <col min="7682" max="7682" width="76" customWidth="1"/>
+    <col min="7937" max="7937" width="45" customWidth="1"/>
+    <col min="7938" max="7938" width="76" customWidth="1"/>
+    <col min="8193" max="8193" width="45" customWidth="1"/>
+    <col min="8194" max="8194" width="76" customWidth="1"/>
+    <col min="8449" max="8449" width="45" customWidth="1"/>
+    <col min="8450" max="8450" width="76" customWidth="1"/>
+    <col min="8705" max="8705" width="45" customWidth="1"/>
+    <col min="8706" max="8706" width="76" customWidth="1"/>
+    <col min="8961" max="8961" width="45" customWidth="1"/>
+    <col min="8962" max="8962" width="76" customWidth="1"/>
+    <col min="9217" max="9217" width="45" customWidth="1"/>
+    <col min="9218" max="9218" width="76" customWidth="1"/>
+    <col min="9473" max="9473" width="45" customWidth="1"/>
+    <col min="9474" max="9474" width="76" customWidth="1"/>
+    <col min="9729" max="9729" width="45" customWidth="1"/>
+    <col min="9730" max="9730" width="76" customWidth="1"/>
+    <col min="9985" max="9985" width="45" customWidth="1"/>
+    <col min="9986" max="9986" width="76" customWidth="1"/>
+    <col min="10241" max="10241" width="45" customWidth="1"/>
+    <col min="10242" max="10242" width="76" customWidth="1"/>
+    <col min="10497" max="10497" width="45" customWidth="1"/>
+    <col min="10498" max="10498" width="76" customWidth="1"/>
+    <col min="10753" max="10753" width="45" customWidth="1"/>
+    <col min="10754" max="10754" width="76" customWidth="1"/>
+    <col min="11009" max="11009" width="45" customWidth="1"/>
+    <col min="11010" max="11010" width="76" customWidth="1"/>
+    <col min="11265" max="11265" width="45" customWidth="1"/>
+    <col min="11266" max="11266" width="76" customWidth="1"/>
+    <col min="11521" max="11521" width="45" customWidth="1"/>
+    <col min="11522" max="11522" width="76" customWidth="1"/>
+    <col min="11777" max="11777" width="45" customWidth="1"/>
+    <col min="11778" max="11778" width="76" customWidth="1"/>
+    <col min="12033" max="12033" width="45" customWidth="1"/>
+    <col min="12034" max="12034" width="76" customWidth="1"/>
+    <col min="12289" max="12289" width="45" customWidth="1"/>
+    <col min="12290" max="12290" width="76" customWidth="1"/>
+    <col min="12545" max="12545" width="45" customWidth="1"/>
+    <col min="12546" max="12546" width="76" customWidth="1"/>
+    <col min="12801" max="12801" width="45" customWidth="1"/>
+    <col min="12802" max="12802" width="76" customWidth="1"/>
+    <col min="13057" max="13057" width="45" customWidth="1"/>
+    <col min="13058" max="13058" width="76" customWidth="1"/>
+    <col min="13313" max="13313" width="45" customWidth="1"/>
+    <col min="13314" max="13314" width="76" customWidth="1"/>
+    <col min="13569" max="13569" width="45" customWidth="1"/>
+    <col min="13570" max="13570" width="76" customWidth="1"/>
+    <col min="13825" max="13825" width="45" customWidth="1"/>
+    <col min="13826" max="13826" width="76" customWidth="1"/>
+    <col min="14081" max="14081" width="45" customWidth="1"/>
+    <col min="14082" max="14082" width="76" customWidth="1"/>
+    <col min="14337" max="14337" width="45" customWidth="1"/>
+    <col min="14338" max="14338" width="76" customWidth="1"/>
+    <col min="14593" max="14593" width="45" customWidth="1"/>
+    <col min="14594" max="14594" width="76" customWidth="1"/>
+    <col min="14849" max="14849" width="45" customWidth="1"/>
+    <col min="14850" max="14850" width="76" customWidth="1"/>
+    <col min="15105" max="15105" width="45" customWidth="1"/>
+    <col min="15106" max="15106" width="76" customWidth="1"/>
+    <col min="15361" max="15361" width="45" customWidth="1"/>
+    <col min="15362" max="15362" width="76" customWidth="1"/>
+    <col min="15617" max="15617" width="45" customWidth="1"/>
+    <col min="15618" max="15618" width="76" customWidth="1"/>
+    <col min="15873" max="15873" width="45" customWidth="1"/>
+    <col min="15874" max="15874" width="76" customWidth="1"/>
+    <col min="16129" max="16129" width="45" customWidth="1"/>
+    <col min="16130" max="16130" width="76" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+    </row>
+    <row r="2" spans="1:8" s="64" customFormat="1">
+      <c r="A2" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="64" customFormat="1" ht="25.5">
+      <c r="A3" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="64" customFormat="1">
+      <c r="A4" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="87" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="64" customFormat="1">
+      <c r="A5" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="64" customFormat="1">
+      <c r="A6" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="64" customFormat="1" ht="165.75">
+      <c r="A7" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="64" customFormat="1">
+      <c r="A8" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="64" customFormat="1">
+      <c r="A9" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="64" customFormat="1" ht="51">
+      <c r="A10" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="72" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="64" customFormat="1">
+      <c r="A11" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="68"/>
+      <c r="H11" s="73"/>
+    </row>
+    <row r="12" spans="1:8" s="64" customFormat="1">
+      <c r="A12" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="73"/>
+    </row>
+    <row r="13" spans="1:8" s="64" customFormat="1">
+      <c r="A13" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="73"/>
+    </row>
+    <row r="14" spans="1:8" s="64" customFormat="1">
+      <c r="A14" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="84"/>
+      <c r="H14" s="73"/>
+    </row>
+    <row r="15" spans="1:8" s="64" customFormat="1">
+      <c r="A15" s="74" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="73"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="75">
+        <v>46279</v>
+      </c>
+      <c r="H16" s="76"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="75">
+        <v>46307</v>
+      </c>
+      <c r="H17" s="77"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="H18" s="76"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" s="77"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="85">
+        <v>77112507401</v>
+      </c>
+      <c r="H20" s="76"/>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" s="77"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B9" r:id="rId4" display="https://stat.gov.kz/ru/methodology/30/"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="79"/>
+    <col min="2" max="2" width="110.7109375" style="79" customWidth="1"/>
+    <col min="3" max="257" width="9.140625" style="79"/>
+    <col min="258" max="258" width="110.7109375" style="79" customWidth="1"/>
+    <col min="259" max="513" width="9.140625" style="79"/>
+    <col min="514" max="514" width="110.7109375" style="79" customWidth="1"/>
+    <col min="515" max="769" width="9.140625" style="79"/>
+    <col min="770" max="770" width="110.7109375" style="79" customWidth="1"/>
+    <col min="771" max="1025" width="9.140625" style="79"/>
+    <col min="1026" max="1026" width="110.7109375" style="79" customWidth="1"/>
+    <col min="1027" max="1281" width="9.140625" style="79"/>
+    <col min="1282" max="1282" width="110.7109375" style="79" customWidth="1"/>
+    <col min="1283" max="1537" width="9.140625" style="79"/>
+    <col min="1538" max="1538" width="110.7109375" style="79" customWidth="1"/>
+    <col min="1539" max="1793" width="9.140625" style="79"/>
+    <col min="1794" max="1794" width="110.7109375" style="79" customWidth="1"/>
+    <col min="1795" max="2049" width="9.140625" style="79"/>
+    <col min="2050" max="2050" width="110.7109375" style="79" customWidth="1"/>
+    <col min="2051" max="2305" width="9.140625" style="79"/>
+    <col min="2306" max="2306" width="110.7109375" style="79" customWidth="1"/>
+    <col min="2307" max="2561" width="9.140625" style="79"/>
+    <col min="2562" max="2562" width="110.7109375" style="79" customWidth="1"/>
+    <col min="2563" max="2817" width="9.140625" style="79"/>
+    <col min="2818" max="2818" width="110.7109375" style="79" customWidth="1"/>
+    <col min="2819" max="3073" width="9.140625" style="79"/>
+    <col min="3074" max="3074" width="110.7109375" style="79" customWidth="1"/>
+    <col min="3075" max="3329" width="9.140625" style="79"/>
+    <col min="3330" max="3330" width="110.7109375" style="79" customWidth="1"/>
+    <col min="3331" max="3585" width="9.140625" style="79"/>
+    <col min="3586" max="3586" width="110.7109375" style="79" customWidth="1"/>
+    <col min="3587" max="3841" width="9.140625" style="79"/>
+    <col min="3842" max="3842" width="110.7109375" style="79" customWidth="1"/>
+    <col min="3843" max="4097" width="9.140625" style="79"/>
+    <col min="4098" max="4098" width="110.7109375" style="79" customWidth="1"/>
+    <col min="4099" max="4353" width="9.140625" style="79"/>
+    <col min="4354" max="4354" width="110.7109375" style="79" customWidth="1"/>
+    <col min="4355" max="4609" width="9.140625" style="79"/>
+    <col min="4610" max="4610" width="110.7109375" style="79" customWidth="1"/>
+    <col min="4611" max="4865" width="9.140625" style="79"/>
+    <col min="4866" max="4866" width="110.7109375" style="79" customWidth="1"/>
+    <col min="4867" max="5121" width="9.140625" style="79"/>
+    <col min="5122" max="5122" width="110.7109375" style="79" customWidth="1"/>
+    <col min="5123" max="5377" width="9.140625" style="79"/>
+    <col min="5378" max="5378" width="110.7109375" style="79" customWidth="1"/>
+    <col min="5379" max="5633" width="9.140625" style="79"/>
+    <col min="5634" max="5634" width="110.7109375" style="79" customWidth="1"/>
+    <col min="5635" max="5889" width="9.140625" style="79"/>
+    <col min="5890" max="5890" width="110.7109375" style="79" customWidth="1"/>
+    <col min="5891" max="6145" width="9.140625" style="79"/>
+    <col min="6146" max="6146" width="110.7109375" style="79" customWidth="1"/>
+    <col min="6147" max="6401" width="9.140625" style="79"/>
+    <col min="6402" max="6402" width="110.7109375" style="79" customWidth="1"/>
+    <col min="6403" max="6657" width="9.140625" style="79"/>
+    <col min="6658" max="6658" width="110.7109375" style="79" customWidth="1"/>
+    <col min="6659" max="6913" width="9.140625" style="79"/>
+    <col min="6914" max="6914" width="110.7109375" style="79" customWidth="1"/>
+    <col min="6915" max="7169" width="9.140625" style="79"/>
+    <col min="7170" max="7170" width="110.7109375" style="79" customWidth="1"/>
+    <col min="7171" max="7425" width="9.140625" style="79"/>
+    <col min="7426" max="7426" width="110.7109375" style="79" customWidth="1"/>
+    <col min="7427" max="7681" width="9.140625" style="79"/>
+    <col min="7682" max="7682" width="110.7109375" style="79" customWidth="1"/>
+    <col min="7683" max="7937" width="9.140625" style="79"/>
+    <col min="7938" max="7938" width="110.7109375" style="79" customWidth="1"/>
+    <col min="7939" max="8193" width="9.140625" style="79"/>
+    <col min="8194" max="8194" width="110.7109375" style="79" customWidth="1"/>
+    <col min="8195" max="8449" width="9.140625" style="79"/>
+    <col min="8450" max="8450" width="110.7109375" style="79" customWidth="1"/>
+    <col min="8451" max="8705" width="9.140625" style="79"/>
+    <col min="8706" max="8706" width="110.7109375" style="79" customWidth="1"/>
+    <col min="8707" max="8961" width="9.140625" style="79"/>
+    <col min="8962" max="8962" width="110.7109375" style="79" customWidth="1"/>
+    <col min="8963" max="9217" width="9.140625" style="79"/>
+    <col min="9218" max="9218" width="110.7109375" style="79" customWidth="1"/>
+    <col min="9219" max="9473" width="9.140625" style="79"/>
+    <col min="9474" max="9474" width="110.7109375" style="79" customWidth="1"/>
+    <col min="9475" max="9729" width="9.140625" style="79"/>
+    <col min="9730" max="9730" width="110.7109375" style="79" customWidth="1"/>
+    <col min="9731" max="9985" width="9.140625" style="79"/>
+    <col min="9986" max="9986" width="110.7109375" style="79" customWidth="1"/>
+    <col min="9987" max="10241" width="9.140625" style="79"/>
+    <col min="10242" max="10242" width="110.7109375" style="79" customWidth="1"/>
+    <col min="10243" max="10497" width="9.140625" style="79"/>
+    <col min="10498" max="10498" width="110.7109375" style="79" customWidth="1"/>
+    <col min="10499" max="10753" width="9.140625" style="79"/>
+    <col min="10754" max="10754" width="110.7109375" style="79" customWidth="1"/>
+    <col min="10755" max="11009" width="9.140625" style="79"/>
+    <col min="11010" max="11010" width="110.7109375" style="79" customWidth="1"/>
+    <col min="11011" max="11265" width="9.140625" style="79"/>
+    <col min="11266" max="11266" width="110.7109375" style="79" customWidth="1"/>
+    <col min="11267" max="11521" width="9.140625" style="79"/>
+    <col min="11522" max="11522" width="110.7109375" style="79" customWidth="1"/>
+    <col min="11523" max="11777" width="9.140625" style="79"/>
+    <col min="11778" max="11778" width="110.7109375" style="79" customWidth="1"/>
+    <col min="11779" max="12033" width="9.140625" style="79"/>
+    <col min="12034" max="12034" width="110.7109375" style="79" customWidth="1"/>
+    <col min="12035" max="12289" width="9.140625" style="79"/>
+    <col min="12290" max="12290" width="110.7109375" style="79" customWidth="1"/>
+    <col min="12291" max="12545" width="9.140625" style="79"/>
+    <col min="12546" max="12546" width="110.7109375" style="79" customWidth="1"/>
+    <col min="12547" max="12801" width="9.140625" style="79"/>
+    <col min="12802" max="12802" width="110.7109375" style="79" customWidth="1"/>
+    <col min="12803" max="13057" width="9.140625" style="79"/>
+    <col min="13058" max="13058" width="110.7109375" style="79" customWidth="1"/>
+    <col min="13059" max="13313" width="9.140625" style="79"/>
+    <col min="13314" max="13314" width="110.7109375" style="79" customWidth="1"/>
+    <col min="13315" max="13569" width="9.140625" style="79"/>
+    <col min="13570" max="13570" width="110.7109375" style="79" customWidth="1"/>
+    <col min="13571" max="13825" width="9.140625" style="79"/>
+    <col min="13826" max="13826" width="110.7109375" style="79" customWidth="1"/>
+    <col min="13827" max="14081" width="9.140625" style="79"/>
+    <col min="14082" max="14082" width="110.7109375" style="79" customWidth="1"/>
+    <col min="14083" max="14337" width="9.140625" style="79"/>
+    <col min="14338" max="14338" width="110.7109375" style="79" customWidth="1"/>
+    <col min="14339" max="14593" width="9.140625" style="79"/>
+    <col min="14594" max="14594" width="110.7109375" style="79" customWidth="1"/>
+    <col min="14595" max="14849" width="9.140625" style="79"/>
+    <col min="14850" max="14850" width="110.7109375" style="79" customWidth="1"/>
+    <col min="14851" max="15105" width="9.140625" style="79"/>
+    <col min="15106" max="15106" width="110.7109375" style="79" customWidth="1"/>
+    <col min="15107" max="15361" width="9.140625" style="79"/>
+    <col min="15362" max="15362" width="110.7109375" style="79" customWidth="1"/>
+    <col min="15363" max="15617" width="9.140625" style="79"/>
+    <col min="15618" max="15618" width="110.7109375" style="79" customWidth="1"/>
+    <col min="15619" max="15873" width="9.140625" style="79"/>
+    <col min="15874" max="15874" width="110.7109375" style="79" customWidth="1"/>
+    <col min="15875" max="16129" width="9.140625" style="79"/>
+    <col min="16130" max="16130" width="110.7109375" style="79" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="79"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="80"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="81" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="81" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="81" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="81" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="81" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="81"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="82" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="81"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="81"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="83" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T175"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H139" sqref="H139:H147"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -7577,51 +8401,53 @@
     <row r="11" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="9">
         <v>2026</v>
       </c>
       <c r="B11" s="10">
         <v>3321.68</v>
       </c>
       <c r="C11" s="10">
         <v>3369.76</v>
       </c>
       <c r="D11" s="10">
         <v>2998.16</v>
       </c>
       <c r="E11" s="44">
         <v>3337.79</v>
       </c>
       <c r="F11" s="10">
         <v>3030.99</v>
       </c>
       <c r="G11" s="10">
         <v>2651.15</v>
       </c>
       <c r="H11" s="10">
         <v>2571.11</v>
       </c>
-      <c r="I11" s="10"/>
+      <c r="I11" s="59">
+        <v>2412.36</v>
+      </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="37"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="9">
         <v>2020</v>
@@ -7871,51 +8697,53 @@
     <row r="19" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A19" s="9">
         <v>2026</v>
       </c>
       <c r="B19" s="10">
         <v>1129.787</v>
       </c>
       <c r="C19" s="10">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="10">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="10">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="10">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="10">
         <v>884.63</v>
       </c>
       <c r="H19" s="10">
         <v>936.34500000000003</v>
       </c>
-      <c r="I19" s="10"/>
+      <c r="I19" s="59">
+        <v>878.31</v>
+      </c>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1" ht="33.75">
       <c r="A20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="12"/>
       <c r="J20" s="10"/>
       <c r="K20" s="37"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="9">
         <v>2020</v>
@@ -8048,51 +8876,51 @@
       </c>
       <c r="C24" s="24">
         <v>5005.46</v>
       </c>
       <c r="D24" s="24">
         <v>5553.82</v>
       </c>
       <c r="E24" s="24">
         <v>5528.16</v>
       </c>
       <c r="F24" s="24">
         <v>5019.1000000000004</v>
       </c>
       <c r="G24" s="10">
         <v>4700.1000000000004</v>
       </c>
       <c r="H24" s="10">
         <v>4468.6000000000004</v>
       </c>
       <c r="I24" s="12">
         <v>4645.37</v>
       </c>
       <c r="J24" s="13">
         <v>6909.75</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="10">
         <v>7119.06</v>
       </c>
       <c r="L24" s="24">
         <v>4827.79</v>
       </c>
       <c r="M24" s="24">
         <v>5213.7299999999996</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A25" s="9">
         <v>2024</v>
       </c>
       <c r="B25" s="32">
         <v>4516.2</v>
       </c>
       <c r="C25" s="33">
         <v>4626.25</v>
       </c>
       <c r="D25" s="33">
         <v>4929.1099999999997</v>
       </c>
       <c r="E25" s="33">
         <v>7786.51</v>
       </c>
@@ -8165,51 +8993,53 @@
     <row r="27" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="9">
         <v>2026</v>
       </c>
       <c r="B27" s="10">
         <v>5161.28</v>
       </c>
       <c r="C27" s="10">
         <v>4930.58</v>
       </c>
       <c r="D27" s="10">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="10">
         <v>5522.93</v>
       </c>
       <c r="F27" s="10">
         <v>5263.83</v>
       </c>
       <c r="G27" s="10">
         <v>5034.8900000000003</v>
       </c>
       <c r="H27" s="10">
         <v>4863.3500000000004</v>
       </c>
-      <c r="I27" s="10"/>
+      <c r="I27" s="59">
+        <v>4996.82</v>
+      </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="37"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="14">
         <v>2020</v>
@@ -8418,128 +9248,130 @@
     <row r="34" spans="1:20" ht="12.95" customHeight="1">
       <c r="A34" s="14">
         <v>2025</v>
       </c>
       <c r="B34" s="31">
         <v>342.57</v>
       </c>
       <c r="C34" s="45">
         <v>318.57499999999999</v>
       </c>
       <c r="D34" s="45">
         <v>355.19099999999997</v>
       </c>
       <c r="E34" s="45">
         <v>383.37200000000001</v>
       </c>
       <c r="F34" s="45">
         <v>306.72000000000003</v>
       </c>
       <c r="G34" s="45">
         <v>320.791</v>
       </c>
       <c r="H34" s="24">
         <v>330.464</v>
       </c>
-      <c r="I34" s="52">
+      <c r="I34" s="51">
         <v>348.65800000000002</v>
       </c>
       <c r="J34" s="24">
         <v>330.36900000000003</v>
       </c>
       <c r="K34" s="24">
         <v>343.59699999999998</v>
       </c>
       <c r="L34" s="24">
         <v>339.08100000000002</v>
       </c>
       <c r="M34" s="24">
         <v>375.00799999999998</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="12.95" customHeight="1">
       <c r="A35" s="42">
         <v>2026</v>
       </c>
       <c r="B35" s="17">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="17">
         <v>339.286</v>
       </c>
       <c r="D35" s="17">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="17">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="17">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="17">
         <v>395.82400000000001</v>
       </c>
       <c r="H35" s="17">
         <v>397.524</v>
       </c>
-      <c r="I35" s="48"/>
+      <c r="I35" s="60">
+        <v>401.74</v>
+      </c>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="38"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="19"/>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:20" ht="12.75">
-      <c r="A37" s="61" t="s">
+      <c r="A37" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="61"/>
-[...10 lines deleted...]
-      <c r="M37" s="61"/>
+      <c r="B37" s="89"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="89"/>
+      <c r="E37" s="89"/>
+      <c r="F37" s="89"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="89"/>
+      <c r="I37" s="89"/>
+      <c r="J37" s="89"/>
+      <c r="K37" s="89"/>
+      <c r="L37" s="89"/>
+      <c r="M37" s="89"/>
     </row>
     <row r="38" spans="1:20" ht="12.75" thickBot="1">
       <c r="A38" s="19"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="M38" s="11"/>
     </row>
     <row r="39" spans="1:20" ht="12.75" thickBot="1">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>4</v>
@@ -8818,72 +9650,74 @@
         <v>285.13</v>
       </c>
       <c r="H46" s="44">
         <v>296.83</v>
       </c>
       <c r="I46" s="10">
         <v>231.37</v>
       </c>
       <c r="J46" s="10">
         <v>319.05</v>
       </c>
       <c r="K46" s="10">
         <v>249.68</v>
       </c>
       <c r="L46" s="10">
         <v>253.53</v>
       </c>
       <c r="M46" s="10">
         <v>256.89999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:20" ht="12.95" customHeight="1">
       <c r="A47" s="9">
         <v>2026</v>
       </c>
-      <c r="B47" s="59">
+      <c r="B47" s="58">
         <v>195.53</v>
       </c>
       <c r="C47" s="10">
         <v>196.64</v>
       </c>
       <c r="D47" s="10">
         <v>162.35</v>
       </c>
       <c r="E47" s="10">
         <v>238.97</v>
       </c>
       <c r="F47" s="10">
         <v>409.07</v>
       </c>
       <c r="G47" s="10">
         <v>404.87</v>
       </c>
       <c r="H47" s="44">
         <v>371.65</v>
       </c>
-      <c r="I47" s="10"/>
+      <c r="I47" s="59">
+        <v>531.71</v>
+      </c>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="1:20" ht="12.95" customHeight="1">
       <c r="A48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="6">
         <v>2020</v>
@@ -9112,72 +9946,74 @@
         <v>169.26499999999999</v>
       </c>
       <c r="H54" s="44">
         <v>165.85900000000001</v>
       </c>
       <c r="I54" s="10">
         <v>143.96</v>
       </c>
       <c r="J54" s="10">
         <v>173.83600000000001</v>
       </c>
       <c r="K54" s="10">
         <v>247.49600000000001</v>
       </c>
       <c r="L54" s="10">
         <v>217.59399999999999</v>
       </c>
       <c r="M54" s="10">
         <v>241.62</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="9">
         <v>2026</v>
       </c>
-      <c r="B55" s="59">
+      <c r="B55" s="58">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="10">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="10">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="10">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="10">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="10">
         <v>181.928</v>
       </c>
       <c r="H55" s="44">
         <v>194.05199999999999</v>
       </c>
-      <c r="I55" s="10"/>
+      <c r="I55" s="59">
+        <v>147.07</v>
+      </c>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="10"/>
     </row>
     <row r="56" spans="1:13" ht="22.7" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="23"/>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="27"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1">
       <c r="A57" s="6">
         <v>2020</v>
@@ -10030,82 +10866,86 @@
     <row r="90" spans="1:13">
       <c r="A90" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="10">
         <v>4598.51</v>
       </c>
       <c r="C90" s="10">
         <v>4402.2</v>
       </c>
       <c r="D90" s="10">
         <v>4682.99</v>
       </c>
       <c r="E90" s="10">
         <v>5089.4799999999996</v>
       </c>
       <c r="F90" s="10">
         <v>5084.5600000000004</v>
       </c>
       <c r="G90" s="10">
         <v>4835.17</v>
       </c>
       <c r="H90" s="23">
         <v>4659.6899999999996</v>
       </c>
-      <c r="I90" s="23"/>
+      <c r="I90" s="59">
+        <v>4798.25</v>
+      </c>
       <c r="J90" s="23"/>
       <c r="K90" s="23"/>
       <c r="L90" s="23"/>
       <c r="M90" s="23"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="10">
         <v>495.24</v>
       </c>
       <c r="C91" s="10">
         <v>480.38</v>
       </c>
       <c r="D91" s="10">
         <v>453.26</v>
       </c>
       <c r="E91" s="10">
         <v>379.65</v>
       </c>
       <c r="F91" s="10">
         <v>120.33</v>
       </c>
       <c r="G91" s="10">
         <v>120.47</v>
       </c>
       <c r="H91" s="23">
         <v>117.32</v>
       </c>
-      <c r="I91" s="23"/>
+      <c r="I91" s="59">
+        <v>110.29</v>
+      </c>
       <c r="J91" s="23"/>
       <c r="K91" s="23"/>
       <c r="L91" s="23"/>
       <c r="M91" s="23"/>
     </row>
     <row r="92" spans="1:13" ht="22.5">
       <c r="A92" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="23"/>
       <c r="C92" s="23"/>
       <c r="D92" s="23"/>
       <c r="E92" s="23"/>
       <c r="F92" s="23"/>
       <c r="G92" s="23"/>
       <c r="H92" s="23"/>
       <c r="I92" s="23"/>
       <c r="J92" s="23"/>
       <c r="K92" s="23"/>
       <c r="L92" s="23"/>
       <c r="M92" s="23"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="6">
         <v>2020</v>
@@ -10701,236 +11541,236 @@
       </c>
       <c r="D116" s="24">
         <v>257.47000000000003</v>
       </c>
       <c r="E116" s="24">
         <v>285.32600000000002</v>
       </c>
       <c r="F116" s="24">
         <v>226.23400000000001</v>
       </c>
       <c r="G116" s="24">
         <v>219.71600000000001</v>
       </c>
       <c r="H116" s="36">
         <v>242.68299999999999</v>
       </c>
       <c r="I116" s="36">
         <v>210.98599999999999</v>
       </c>
       <c r="J116" s="36">
         <v>275.50799999999998</v>
       </c>
       <c r="K116" s="36">
         <v>296.98899999999998</v>
       </c>
-      <c r="L116" s="51">
+      <c r="L116" s="50">
         <v>290.7</v>
       </c>
-      <c r="M116" s="51">
+      <c r="M116" s="50">
         <v>275.60000000000002</v>
       </c>
     </row>
     <row r="117" spans="1:16" ht="12.95" customHeight="1">
       <c r="A117" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B117" s="24">
         <v>10.645</v>
       </c>
       <c r="C117" s="24">
         <v>14.965999999999999</v>
       </c>
       <c r="D117" s="24">
         <v>15.997999999999999</v>
       </c>
       <c r="E117" s="24">
         <v>44.371000000000002</v>
       </c>
       <c r="F117" s="24">
         <v>44.392000000000003</v>
       </c>
       <c r="G117" s="24">
         <v>43.875999999999998</v>
       </c>
       <c r="H117" s="36">
         <v>24.45</v>
       </c>
       <c r="I117" s="36">
         <v>26.309000000000001</v>
       </c>
       <c r="J117" s="36">
         <v>26.462</v>
       </c>
       <c r="K117" s="36">
         <v>24.068000000000001</v>
       </c>
-      <c r="L117" s="51">
+      <c r="L117" s="50">
         <v>27.5</v>
       </c>
-      <c r="M117" s="51">
+      <c r="M117" s="50">
         <v>28.3</v>
       </c>
     </row>
     <row r="118" spans="1:16" ht="12.95" customHeight="1">
       <c r="A118" s="6">
         <v>2025</v>
       </c>
       <c r="B118" s="24"/>
       <c r="C118" s="24"/>
       <c r="D118" s="24"/>
       <c r="E118" s="24"/>
       <c r="F118" s="24"/>
       <c r="G118" s="24"/>
       <c r="H118" s="36"/>
       <c r="I118" s="36"/>
       <c r="J118" s="36"/>
       <c r="K118" s="36"/>
-      <c r="L118" s="51"/>
-      <c r="M118" s="51"/>
+      <c r="L118" s="50"/>
+      <c r="M118" s="50"/>
     </row>
     <row r="119" spans="1:16" ht="45">
       <c r="A119" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B119" s="24"/>
       <c r="C119" s="24"/>
       <c r="D119" s="24"/>
       <c r="E119" s="24"/>
       <c r="F119" s="24"/>
       <c r="G119" s="24"/>
       <c r="H119" s="36"/>
       <c r="I119" s="36"/>
       <c r="J119" s="36"/>
       <c r="K119" s="36"/>
-      <c r="L119" s="51"/>
-      <c r="M119" s="51"/>
+      <c r="L119" s="50"/>
+      <c r="M119" s="50"/>
     </row>
     <row r="120" spans="1:16" ht="12.95" customHeight="1">
       <c r="A120" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B120" s="24"/>
       <c r="C120" s="24"/>
       <c r="D120" s="24"/>
       <c r="E120" s="24"/>
       <c r="F120" s="24"/>
       <c r="G120" s="24"/>
       <c r="H120" s="36"/>
       <c r="I120" s="36"/>
       <c r="J120" s="36"/>
       <c r="K120" s="36"/>
-      <c r="L120" s="51"/>
-      <c r="M120" s="51"/>
+      <c r="L120" s="50"/>
+      <c r="M120" s="50"/>
     </row>
     <row r="121" spans="1:16" ht="12.95" customHeight="1">
       <c r="A121" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B121" s="24">
         <v>252.898</v>
       </c>
       <c r="C121" s="24">
         <v>245.988</v>
       </c>
       <c r="D121" s="45">
         <v>271.49400000000003</v>
       </c>
       <c r="E121" s="24">
         <v>306.22699999999998</v>
       </c>
       <c r="F121" s="45">
         <v>215.63300000000001</v>
       </c>
       <c r="G121" s="45">
         <v>204.16900000000001</v>
       </c>
       <c r="H121" s="45">
         <v>193.30600000000001</v>
       </c>
       <c r="I121" s="24">
         <v>213.464</v>
       </c>
       <c r="J121" s="24">
         <v>237.52799999999999</v>
       </c>
       <c r="K121" s="24">
         <v>253.56399999999999</v>
       </c>
       <c r="L121" s="24">
         <v>251.75700000000001</v>
       </c>
       <c r="M121" s="29">
         <v>287.58999999999997</v>
       </c>
-      <c r="N121" s="54"/>
-[...1 lines deleted...]
-      <c r="P121" s="54"/>
+      <c r="N121" s="53"/>
+      <c r="O121" s="53"/>
+      <c r="P121" s="53"/>
     </row>
     <row r="122" spans="1:16" ht="12.95" customHeight="1">
       <c r="A122" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B122" s="24">
         <v>12.173999999999999</v>
       </c>
       <c r="C122" s="24">
         <v>14.897</v>
       </c>
       <c r="D122" s="45">
         <v>15.95</v>
       </c>
       <c r="E122" s="24">
         <v>16.576000000000001</v>
       </c>
       <c r="F122" s="45">
         <v>16.959</v>
       </c>
       <c r="G122" s="45">
         <v>18.419</v>
       </c>
       <c r="H122" s="45">
         <v>20.088000000000001</v>
       </c>
       <c r="I122" s="24">
         <v>19.998999999999999</v>
       </c>
       <c r="J122" s="24">
         <v>20.547000000000001</v>
       </c>
       <c r="K122" s="24">
         <v>20.292000000000002</v>
       </c>
       <c r="L122" s="24">
         <v>20.788</v>
       </c>
       <c r="M122" s="29">
         <v>21.419</v>
       </c>
-      <c r="N122" s="54"/>
-[...1 lines deleted...]
-      <c r="P122" s="54"/>
+      <c r="N122" s="53"/>
+      <c r="O122" s="53"/>
+      <c r="P122" s="53"/>
     </row>
     <row r="123" spans="1:16" ht="12.95" customHeight="1">
       <c r="A123" s="6">
         <v>2026</v>
       </c>
       <c r="B123" s="24"/>
       <c r="C123" s="24"/>
       <c r="D123" s="45"/>
       <c r="E123" s="24"/>
       <c r="F123" s="45"/>
       <c r="G123" s="45"/>
       <c r="H123" s="45"/>
       <c r="I123" s="24"/>
       <c r="J123" s="24"/>
       <c r="K123" s="24"/>
       <c r="L123" s="24"/>
       <c r="M123" s="29"/>
     </row>
     <row r="124" spans="1:16" ht="45">
       <c r="A124" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B124" s="24"/>
       <c r="C124" s="24"/>
       <c r="D124" s="45"/>
@@ -10964,118 +11804,122 @@
     <row r="126" spans="1:16" ht="12.95" customHeight="1">
       <c r="A126" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="29">
         <v>272.637</v>
       </c>
       <c r="C126" s="29">
         <v>259.31799999999998</v>
       </c>
       <c r="D126" s="29">
         <v>278.24</v>
       </c>
       <c r="E126" s="29">
         <v>278.86200000000002</v>
       </c>
       <c r="F126" s="29">
         <v>275.202</v>
       </c>
       <c r="G126" s="29">
         <v>265.71300000000002</v>
       </c>
       <c r="H126" s="45">
         <v>252.24199999999999</v>
       </c>
-      <c r="I126" s="24"/>
+      <c r="I126" s="59">
+        <v>251.44</v>
+      </c>
       <c r="J126" s="24"/>
       <c r="K126" s="24"/>
       <c r="L126" s="24"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:16" ht="12.95" customHeight="1">
       <c r="A127" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B127" s="53">
+      <c r="B127" s="52">
         <v>20.670999999999999</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="52">
         <v>20.035</v>
       </c>
-      <c r="D127" s="53">
+      <c r="D127" s="52">
         <v>18.672000000000001</v>
       </c>
-      <c r="E127" s="53">
+      <c r="E127" s="52">
         <v>15.891</v>
       </c>
-      <c r="F127" s="53">
+      <c r="F127" s="52">
         <v>5.2270000000000003</v>
       </c>
-      <c r="G127" s="53">
+      <c r="G127" s="52">
         <v>5.1180000000000003</v>
       </c>
       <c r="H127" s="46">
         <v>5.0599999999999996</v>
       </c>
-      <c r="I127" s="17"/>
+      <c r="I127" s="60">
+        <v>4.83</v>
+      </c>
       <c r="J127" s="17"/>
       <c r="K127" s="17"/>
       <c r="L127" s="17"/>
-      <c r="M127" s="53"/>
+      <c r="M127" s="52"/>
     </row>
     <row r="128" spans="1:16" ht="12.95" customHeight="1">
       <c r="A128" s="15"/>
       <c r="B128" s="24"/>
       <c r="C128" s="24"/>
       <c r="D128" s="45"/>
       <c r="E128" s="24"/>
       <c r="F128" s="45"/>
       <c r="G128" s="45"/>
       <c r="H128" s="45"/>
       <c r="I128" s="24"/>
       <c r="J128" s="24"/>
       <c r="K128" s="24"/>
       <c r="L128" s="24"/>
       <c r="M128" s="29"/>
     </row>
     <row r="129" spans="1:13" ht="12.75">
-      <c r="A129" s="62" t="s">
+      <c r="A129" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B129" s="62"/>
-[...10 lines deleted...]
-      <c r="M129" s="62"/>
+      <c r="B129" s="90"/>
+      <c r="C129" s="90"/>
+      <c r="D129" s="90"/>
+      <c r="E129" s="90"/>
+      <c r="F129" s="90"/>
+      <c r="G129" s="90"/>
+      <c r="H129" s="90"/>
+      <c r="I129" s="90"/>
+      <c r="J129" s="90"/>
+      <c r="K129" s="90"/>
+      <c r="L129" s="90"/>
+      <c r="M129" s="90"/>
     </row>
     <row r="130" spans="1:13" ht="13.5" thickBot="1">
       <c r="A130" s="25"/>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" thickBot="1">
       <c r="A131" s="4"/>
       <c r="B131" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D131" s="5" t="s">
@@ -11354,72 +12198,74 @@
         <v>2310.34</v>
       </c>
       <c r="H138" s="45">
         <v>2104.98</v>
       </c>
       <c r="I138" s="24">
         <v>2157.88</v>
       </c>
       <c r="J138" s="24">
         <v>2142.0100000000002</v>
       </c>
       <c r="K138" s="24">
         <v>2444.11</v>
       </c>
       <c r="L138" s="24">
         <v>2635.39</v>
       </c>
       <c r="M138" s="24">
         <v>2655.91</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.95" customHeight="1">
       <c r="A139" s="6">
         <v>2026</v>
       </c>
-      <c r="B139" s="57">
+      <c r="B139" s="56">
         <v>2695.72</v>
       </c>
       <c r="C139" s="24">
         <v>2887.91</v>
       </c>
       <c r="D139" s="24">
         <v>2520.9299999999998</v>
       </c>
       <c r="E139" s="24">
         <v>2795.39</v>
       </c>
       <c r="F139" s="24">
         <v>2312.39</v>
       </c>
       <c r="G139" s="24">
         <v>1946.32</v>
       </c>
       <c r="H139" s="45">
         <v>1888.91</v>
       </c>
-      <c r="I139" s="24"/>
+      <c r="I139" s="59">
+        <v>1558.81</v>
+      </c>
       <c r="J139" s="24"/>
       <c r="K139" s="24"/>
       <c r="L139" s="24"/>
       <c r="M139" s="24"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1">
       <c r="A140" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="23"/>
       <c r="C140" s="28"/>
       <c r="D140" s="23"/>
       <c r="E140" s="28"/>
       <c r="F140" s="28"/>
       <c r="G140" s="23"/>
       <c r="H140" s="23"/>
       <c r="I140" s="23"/>
       <c r="J140" s="23"/>
       <c r="K140" s="23"/>
       <c r="L140" s="23"/>
       <c r="M140" s="23"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1">
       <c r="A141" s="6">
         <v>2020</v>
@@ -11596,148 +12442,150 @@
       </c>
       <c r="D145" s="24">
         <v>457.34500000000003</v>
       </c>
       <c r="E145" s="24">
         <v>428.25099999999998</v>
       </c>
       <c r="F145" s="24">
         <v>366.61</v>
       </c>
       <c r="G145" s="24">
         <v>332.99299999999999</v>
       </c>
       <c r="H145" s="36">
         <v>388.62299999999999</v>
       </c>
       <c r="I145" s="36">
         <v>513.07799999999997</v>
       </c>
       <c r="J145" s="36">
         <v>456.62700000000001</v>
       </c>
       <c r="K145" s="36">
         <v>582.44100000000003</v>
       </c>
-      <c r="L145" s="49">
+      <c r="L145" s="48">
         <v>563.79999999999995</v>
       </c>
-      <c r="M145" s="49">
+      <c r="M145" s="48">
         <v>492.3</v>
       </c>
     </row>
-    <row r="146" spans="1:15" s="54" customFormat="1" ht="12.95" customHeight="1">
+    <row r="146" spans="1:15" s="53" customFormat="1" ht="12.95" customHeight="1">
       <c r="A146" s="15">
         <v>2025</v>
       </c>
       <c r="B146" s="24">
         <v>496.15499999999997</v>
       </c>
       <c r="C146" s="24">
         <v>473.464</v>
       </c>
       <c r="D146" s="45">
         <v>506.35700000000003</v>
       </c>
       <c r="E146" s="24">
         <v>520.03399999999999</v>
       </c>
       <c r="F146" s="45">
         <v>469.166</v>
       </c>
       <c r="G146" s="45">
         <v>444.82400000000001</v>
       </c>
       <c r="H146" s="45">
         <v>448.09100000000001</v>
       </c>
       <c r="I146" s="24">
         <v>449.839</v>
       </c>
       <c r="J146" s="24">
         <v>464.85500000000002</v>
       </c>
       <c r="K146" s="24">
         <v>558.101</v>
       </c>
       <c r="L146" s="24">
         <v>551.23500000000001</v>
       </c>
       <c r="M146" s="24">
         <v>571.62199999999996</v>
       </c>
     </row>
-    <row r="147" spans="1:15" s="54" customFormat="1" ht="12.95" customHeight="1">
+    <row r="147" spans="1:15" s="53" customFormat="1" ht="12.95" customHeight="1">
       <c r="A147" s="16">
         <v>2026</v>
       </c>
-      <c r="B147" s="58">
+      <c r="B147" s="57">
         <v>563.06700000000001</v>
       </c>
       <c r="C147" s="17">
         <v>488.57</v>
       </c>
       <c r="D147" s="17">
         <v>458.529</v>
       </c>
       <c r="E147" s="17">
         <v>490.601</v>
       </c>
       <c r="F147" s="17">
         <v>485.44499999999999</v>
       </c>
       <c r="G147" s="17">
         <v>426.73899999999998</v>
       </c>
       <c r="H147" s="46">
         <v>463.57100000000003</v>
       </c>
-      <c r="I147" s="17"/>
+      <c r="I147" s="60">
+        <v>440.93</v>
+      </c>
       <c r="J147" s="17"/>
       <c r="K147" s="17"/>
       <c r="L147" s="17"/>
       <c r="M147" s="17"/>
     </row>
     <row r="148" spans="1:15" ht="15.75" customHeight="1">
       <c r="A148" s="18"/>
     </row>
     <row r="149" spans="1:15" ht="12.75">
-      <c r="A149" s="62" t="s">
+      <c r="A149" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="B149" s="62"/>
-[...10 lines deleted...]
-      <c r="M149" s="62"/>
+      <c r="B149" s="90"/>
+      <c r="C149" s="90"/>
+      <c r="D149" s="90"/>
+      <c r="E149" s="90"/>
+      <c r="F149" s="90"/>
+      <c r="G149" s="90"/>
+      <c r="H149" s="90"/>
+      <c r="I149" s="90"/>
+      <c r="J149" s="90"/>
+      <c r="K149" s="90"/>
+      <c r="L149" s="90"/>
+      <c r="M149" s="90"/>
       <c r="O149"/>
     </row>
     <row r="150" spans="1:15" ht="13.5" thickBot="1">
       <c r="A150" s="25"/>
       <c r="B150" s="26"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="26"/>
       <c r="F150" s="26"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="26"/>
       <c r="J150" s="26"/>
       <c r="K150" s="26"/>
       <c r="L150" s="26"/>
       <c r="M150" s="26"/>
     </row>
     <row r="151" spans="1:15" ht="12.75" thickBot="1">
       <c r="A151" s="4"/>
       <c r="B151" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>3</v>
       </c>
@@ -11883,124 +12731,126 @@
       </c>
       <c r="D155" s="24">
         <v>415.54</v>
       </c>
       <c r="E155" s="24">
         <v>376.85</v>
       </c>
       <c r="F155" s="24">
         <v>395.5</v>
       </c>
       <c r="G155" s="10">
         <v>395.15</v>
       </c>
       <c r="H155" s="36">
         <v>410.85</v>
       </c>
       <c r="I155" s="37">
         <v>411.22</v>
       </c>
       <c r="J155" s="36">
         <v>420.52</v>
       </c>
       <c r="K155" s="36">
         <v>509.61</v>
       </c>
-      <c r="L155" s="50">
+      <c r="L155" s="49">
         <v>430.02</v>
       </c>
-      <c r="M155" s="50">
+      <c r="M155" s="49">
         <v>487.22</v>
       </c>
     </row>
     <row r="156" spans="1:15" ht="12.95" customHeight="1">
       <c r="A156" s="6">
         <v>2025</v>
       </c>
       <c r="B156" s="10">
         <v>404.5</v>
       </c>
       <c r="C156" s="10">
         <v>387.85</v>
       </c>
       <c r="D156" s="45">
         <v>420.49</v>
       </c>
       <c r="E156" s="24">
         <v>403.51</v>
       </c>
       <c r="F156" s="45">
         <v>419.78</v>
       </c>
       <c r="G156" s="45">
         <v>407.32</v>
       </c>
       <c r="H156" s="45">
         <v>431.8</v>
       </c>
       <c r="I156" s="24">
         <v>445.76</v>
       </c>
       <c r="J156" s="24">
         <v>442.7</v>
       </c>
       <c r="K156" s="24">
         <v>467.27</v>
       </c>
       <c r="L156" s="24">
         <v>457.02</v>
       </c>
       <c r="M156" s="24">
         <v>526.55999999999995</v>
       </c>
     </row>
     <row r="157" spans="1:15" ht="12.95" customHeight="1">
       <c r="A157" s="6">
         <v>2026</v>
       </c>
-      <c r="B157" s="57">
+      <c r="B157" s="56">
         <v>430.43</v>
       </c>
       <c r="C157" s="24">
         <v>285.2</v>
       </c>
       <c r="D157" s="24">
         <v>314.89</v>
       </c>
       <c r="E157" s="24">
         <v>303.43</v>
       </c>
       <c r="F157" s="24">
         <v>309.52999999999997</v>
       </c>
       <c r="G157" s="10">
         <v>299.60000000000002</v>
       </c>
       <c r="H157" s="45">
         <v>310.35000000000002</v>
       </c>
-      <c r="I157" s="24"/>
+      <c r="I157" s="59">
+        <v>321.66000000000003</v>
+      </c>
       <c r="J157" s="24"/>
       <c r="K157" s="24"/>
       <c r="L157" s="24"/>
       <c r="M157" s="24"/>
     </row>
     <row r="158" spans="1:15" ht="12.95" customHeight="1">
       <c r="A158" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="23"/>
       <c r="C158" s="23"/>
       <c r="D158" s="28"/>
       <c r="E158" s="28"/>
       <c r="F158" s="28"/>
       <c r="G158" s="23"/>
       <c r="H158" s="23"/>
       <c r="I158" s="23"/>
       <c r="J158" s="23"/>
       <c r="K158" s="36"/>
       <c r="L158" s="23"/>
       <c r="M158" s="23"/>
     </row>
     <row r="159" spans="1:15" ht="12.95" customHeight="1">
       <c r="A159" s="6">
         <v>2022</v>
@@ -12095,124 +12945,126 @@
       </c>
       <c r="D161" s="24">
         <v>340.35500000000002</v>
       </c>
       <c r="E161" s="24">
         <v>314.05399999999997</v>
       </c>
       <c r="F161" s="24">
         <v>328.31099999999998</v>
       </c>
       <c r="G161" s="10">
         <v>322.60000000000002</v>
       </c>
       <c r="H161" s="36">
         <v>343.42899999999997</v>
       </c>
       <c r="I161" s="37">
         <v>336.30099999999999</v>
       </c>
       <c r="J161" s="36">
         <v>340.27600000000001</v>
       </c>
       <c r="K161" s="36">
         <v>378.96600000000001</v>
       </c>
-      <c r="L161" s="50">
+      <c r="L161" s="49">
         <v>361.6</v>
       </c>
-      <c r="M161" s="50">
+      <c r="M161" s="49">
         <v>374.9</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="12.95" customHeight="1">
       <c r="A162" s="6">
         <v>2025</v>
       </c>
       <c r="B162" s="10">
         <v>339.44099999999997</v>
       </c>
       <c r="C162" s="10">
         <v>329.67</v>
       </c>
       <c r="D162" s="45">
         <v>357.08199999999999</v>
       </c>
       <c r="E162" s="24">
         <v>339.22699999999998</v>
       </c>
       <c r="F162" s="45">
         <v>337.26299999999998</v>
       </c>
       <c r="G162" s="45">
         <v>331.62400000000002</v>
       </c>
       <c r="H162" s="45">
         <v>360.82499999999999</v>
       </c>
       <c r="I162" s="24">
         <v>368.87099999999998</v>
       </c>
       <c r="J162" s="24">
         <v>370.20699999999999</v>
       </c>
       <c r="K162" s="24">
         <v>397.577</v>
       </c>
       <c r="L162" s="24">
         <v>395.50799999999998</v>
       </c>
       <c r="M162" s="24">
         <v>539.29999999999995</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.95" customHeight="1">
       <c r="A163" s="6">
         <v>2026</v>
       </c>
-      <c r="B163" s="57">
+      <c r="B163" s="56">
         <v>389.64400000000001</v>
       </c>
       <c r="C163" s="24">
         <v>276.54899999999998</v>
       </c>
       <c r="D163" s="24">
         <v>308.21300000000002</v>
       </c>
       <c r="E163" s="24">
         <v>289.20400000000001</v>
       </c>
       <c r="F163" s="24">
         <v>295.28199999999998</v>
       </c>
       <c r="G163" s="10">
         <v>275.96100000000001</v>
       </c>
       <c r="H163" s="45">
         <v>278.71199999999999</v>
       </c>
-      <c r="I163" s="24"/>
+      <c r="I163" s="59">
+        <v>290.3</v>
+      </c>
       <c r="J163" s="24"/>
       <c r="K163" s="24"/>
       <c r="L163" s="24"/>
       <c r="M163" s="24"/>
     </row>
     <row r="164" spans="1:13" ht="33.75">
       <c r="A164" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B164" s="23"/>
       <c r="C164" s="23"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="28"/>
       <c r="G164" s="23"/>
       <c r="H164" s="23"/>
       <c r="I164" s="23"/>
       <c r="J164" s="23"/>
       <c r="K164" s="36"/>
       <c r="L164" s="23"/>
       <c r="M164" s="23"/>
     </row>
     <row r="165" spans="1:13" ht="12.95" customHeight="1">
       <c r="A165" s="6">
         <v>2022</v>
@@ -12307,124 +13159,126 @@
       </c>
       <c r="D167" s="24">
         <v>14.61</v>
       </c>
       <c r="E167" s="24">
         <v>12.69</v>
       </c>
       <c r="F167" s="24">
         <v>18.41</v>
       </c>
       <c r="G167" s="10">
         <v>22.13</v>
       </c>
       <c r="H167" s="36">
         <v>23.43</v>
       </c>
       <c r="I167" s="37">
         <v>22.4</v>
       </c>
       <c r="J167" s="36">
         <v>16.16</v>
       </c>
       <c r="K167" s="36">
         <v>18.22</v>
       </c>
-      <c r="L167" s="50">
+      <c r="L167" s="49">
         <v>18.27</v>
       </c>
-      <c r="M167" s="50">
+      <c r="M167" s="49">
         <v>17.3</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="12.95" customHeight="1">
       <c r="A168" s="6">
         <v>2025</v>
       </c>
       <c r="B168" s="10">
         <v>37.35</v>
       </c>
       <c r="C168" s="10">
         <v>28.05</v>
       </c>
       <c r="D168" s="45">
         <v>31.3</v>
       </c>
       <c r="E168" s="24">
         <v>28.51</v>
       </c>
       <c r="F168" s="45">
         <v>37.14</v>
       </c>
       <c r="G168" s="45">
         <v>40.98</v>
       </c>
       <c r="H168" s="45">
         <v>45.46</v>
       </c>
       <c r="I168" s="24">
         <v>45.92</v>
       </c>
       <c r="J168" s="24">
         <v>28.13</v>
       </c>
       <c r="K168" s="24">
         <v>32.020000000000003</v>
       </c>
       <c r="L168" s="24">
         <v>29.52</v>
       </c>
       <c r="M168" s="24">
         <v>34.200000000000003</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="12.95" customHeight="1">
       <c r="A169" s="6">
         <v>2026</v>
       </c>
-      <c r="B169" s="57">
+      <c r="B169" s="56">
         <v>45.77</v>
       </c>
       <c r="C169" s="24">
         <v>31.33</v>
       </c>
       <c r="D169" s="24">
         <v>41.41</v>
       </c>
       <c r="E169" s="24">
         <v>34.19</v>
       </c>
       <c r="F169" s="24">
         <v>37.92</v>
       </c>
       <c r="G169" s="10">
         <v>47.41</v>
       </c>
       <c r="H169" s="45">
         <v>49.32</v>
       </c>
-      <c r="I169" s="24"/>
+      <c r="I169" s="59">
+        <v>50.06</v>
+      </c>
       <c r="J169" s="24"/>
       <c r="K169" s="24"/>
       <c r="L169" s="24"/>
       <c r="M169" s="24"/>
     </row>
     <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B170" s="23"/>
       <c r="C170" s="23"/>
       <c r="D170" s="28"/>
       <c r="E170" s="28"/>
       <c r="F170" s="28"/>
       <c r="G170" s="23"/>
       <c r="H170" s="23"/>
       <c r="I170" s="23"/>
       <c r="J170" s="23"/>
       <c r="K170" s="23"/>
       <c r="L170" s="23"/>
       <c r="M170" s="23"/>
     </row>
     <row r="171" spans="1:13" ht="12.95" customHeight="1">
       <c r="A171" s="15">
         <v>2022</v>
@@ -12519,155 +13373,159 @@
       </c>
       <c r="D173" s="24">
         <v>11.744999999999999</v>
       </c>
       <c r="E173" s="24">
         <v>10.417</v>
       </c>
       <c r="F173" s="24">
         <v>12.55</v>
       </c>
       <c r="G173" s="24">
         <v>14.563000000000001</v>
       </c>
       <c r="H173" s="36">
         <v>17.302</v>
       </c>
       <c r="I173" s="36">
         <v>17.186</v>
       </c>
       <c r="J173" s="36">
         <v>10.819000000000001</v>
       </c>
       <c r="K173" s="36">
         <v>12.211</v>
       </c>
-      <c r="L173" s="49">
+      <c r="L173" s="48">
         <v>11.2</v>
       </c>
-      <c r="M173" s="49">
+      <c r="M173" s="48">
         <v>10.5</v>
       </c>
     </row>
-    <row r="174" spans="1:13" s="54" customFormat="1" ht="12.95" customHeight="1">
+    <row r="174" spans="1:13" s="53" customFormat="1" ht="12.95" customHeight="1">
       <c r="A174" s="15">
         <v>2025</v>
       </c>
       <c r="B174" s="24">
         <v>44.033999999999999</v>
       </c>
       <c r="C174" s="24">
         <v>28.675000000000001</v>
       </c>
       <c r="D174" s="45">
         <v>35.567</v>
       </c>
       <c r="E174" s="24">
         <v>32.372999999999998</v>
       </c>
-      <c r="F174" s="55">
+      <c r="F174" s="54">
         <v>37.524999999999999</v>
       </c>
       <c r="G174" s="45">
         <v>52.509</v>
       </c>
       <c r="H174" s="45">
         <v>61.158999999999999</v>
       </c>
       <c r="I174" s="24">
         <v>64.415000000000006</v>
       </c>
       <c r="J174" s="24">
         <v>33.734999999999999</v>
       </c>
       <c r="K174" s="24">
         <v>38.002000000000002</v>
       </c>
       <c r="L174" s="24">
         <v>32.213999999999999</v>
       </c>
       <c r="M174" s="24">
         <v>34.914000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:13" ht="12.95" customHeight="1">
       <c r="A175" s="16">
         <v>2026</v>
       </c>
-      <c r="B175" s="58">
+      <c r="B175" s="57">
         <v>47.308</v>
       </c>
       <c r="C175" s="17">
         <v>26.109000000000002</v>
       </c>
       <c r="D175" s="17">
         <v>39.503999999999998</v>
       </c>
       <c r="E175" s="17">
         <v>31.611000000000001</v>
       </c>
       <c r="F175" s="17">
         <v>39.012</v>
       </c>
       <c r="G175" s="17">
         <v>56.905000000000001</v>
       </c>
       <c r="H175" s="46">
         <v>59.497999999999998</v>
       </c>
-      <c r="I175" s="43"/>
+      <c r="I175" s="60">
+        <v>64.188000000000002</v>
+      </c>
       <c r="J175" s="43"/>
       <c r="K175" s="43"/>
-      <c r="L175" s="56"/>
+      <c r="L175" s="55"/>
       <c r="M175" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A149:M149"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>По всем видам транспорта</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>