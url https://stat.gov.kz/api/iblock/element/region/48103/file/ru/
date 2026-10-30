--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\Динамика_Трансп_08_1\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="720" windowWidth="14280" windowHeight="15480" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" firstSheet="1" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="69">
   <si>
     <t>Все виды транспорта</t>
@@ -7505,51 +7505,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.khamidullina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="78" customWidth="1"/>
     <col min="2" max="2" width="76" style="78" customWidth="1"/>
     <col min="257" max="257" width="45" customWidth="1"/>
     <col min="258" max="258" width="76" customWidth="1"/>
     <col min="513" max="513" width="45" customWidth="1"/>
     <col min="514" max="514" width="76" customWidth="1"/>
     <col min="769" max="769" width="45" customWidth="1"/>
     <col min="770" max="770" width="76" customWidth="1"/>
     <col min="1025" max="1025" width="45" customWidth="1"/>
     <col min="1026" max="1026" width="76" customWidth="1"/>
     <col min="1281" max="1281" width="45" customWidth="1"/>
     <col min="1282" max="1282" width="76" customWidth="1"/>
     <col min="1537" max="1537" width="45" customWidth="1"/>
     <col min="1538" max="1538" width="76" customWidth="1"/>
     <col min="1793" max="1793" width="45" customWidth="1"/>
     <col min="1794" max="1794" width="76" customWidth="1"/>
     <col min="2049" max="2049" width="45" customWidth="1"/>
     <col min="2050" max="2050" width="76" customWidth="1"/>
     <col min="2305" max="2305" width="45" customWidth="1"/>
     <col min="2306" max="2306" width="76" customWidth="1"/>
     <col min="2561" max="2561" width="45" customWidth="1"/>
@@ -7762,60 +7762,60 @@
         <v>46</v>
       </c>
       <c r="H13" s="73"/>
     </row>
     <row r="14" spans="1:8" s="64" customFormat="1">
       <c r="A14" s="74" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="84"/>
       <c r="H14" s="73"/>
     </row>
     <row r="15" spans="1:8" s="64" customFormat="1">
       <c r="A15" s="74" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="84" t="s">
         <v>49</v>
       </c>
       <c r="H15" s="73"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="75">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="H16" s="76"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="75">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="H17" s="77"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="86" t="s">
         <v>64</v>
       </c>
       <c r="H18" s="76"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="62" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="69" t="s">
         <v>67</v>
       </c>
       <c r="H19" s="77"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="62" t="s">
         <v>54</v>
       </c>
@@ -8021,51 +8021,51 @@
       <c r="B12" s="82" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="81"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="81"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="83" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T175"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="J139" sqref="J139:J147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
       <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="88"/>
@@ -8404,51 +8404,53 @@
       </c>
       <c r="B11" s="10">
         <v>3321.68</v>
       </c>
       <c r="C11" s="10">
         <v>3369.76</v>
       </c>
       <c r="D11" s="10">
         <v>2998.16</v>
       </c>
       <c r="E11" s="44">
         <v>3337.79</v>
       </c>
       <c r="F11" s="10">
         <v>3030.99</v>
       </c>
       <c r="G11" s="10">
         <v>2651.15</v>
       </c>
       <c r="H11" s="10">
         <v>2571.11</v>
       </c>
       <c r="I11" s="59">
         <v>2412.36</v>
       </c>
-      <c r="J11" s="10"/>
+      <c r="J11" s="10">
+        <v>2022.44</v>
+      </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="36"/>
     </row>
     <row r="12" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="37"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="9">
         <v>2020</v>
       </c>
@@ -8700,51 +8702,53 @@
       </c>
       <c r="B19" s="10">
         <v>1129.787</v>
       </c>
       <c r="C19" s="10">
         <v>917.74900000000002</v>
       </c>
       <c r="D19" s="10">
         <v>925.17399999999998</v>
       </c>
       <c r="E19" s="10">
         <v>943.81600000000003</v>
       </c>
       <c r="F19" s="10">
         <v>945.88300000000004</v>
       </c>
       <c r="G19" s="10">
         <v>884.63</v>
       </c>
       <c r="H19" s="10">
         <v>936.34500000000003</v>
       </c>
       <c r="I19" s="59">
         <v>878.31</v>
       </c>
-      <c r="J19" s="10"/>
+      <c r="J19" s="10">
+        <v>870.899</v>
+      </c>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="36"/>
     </row>
     <row r="20" spans="1:13" s="11" customFormat="1" ht="33.75">
       <c r="A20" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="12"/>
       <c r="J20" s="10"/>
       <c r="K20" s="37"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A21" s="9">
         <v>2020</v>
       </c>
@@ -8996,51 +9000,53 @@
       </c>
       <c r="B27" s="10">
         <v>5161.28</v>
       </c>
       <c r="C27" s="10">
         <v>4930.58</v>
       </c>
       <c r="D27" s="10">
         <v>5198.7299999999996</v>
       </c>
       <c r="E27" s="10">
         <v>5522.93</v>
       </c>
       <c r="F27" s="10">
         <v>5263.83</v>
       </c>
       <c r="G27" s="10">
         <v>5034.8900000000003</v>
       </c>
       <c r="H27" s="10">
         <v>4863.3500000000004</v>
       </c>
       <c r="I27" s="59">
         <v>4996.82</v>
       </c>
-      <c r="J27" s="10"/>
+      <c r="J27" s="10">
+        <v>5199.03</v>
+      </c>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="36"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="37"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A29" s="14">
         <v>2020</v>
       </c>
@@ -9292,51 +9298,53 @@
       </c>
       <c r="B35" s="17">
         <v>385.15899999999999</v>
       </c>
       <c r="C35" s="17">
         <v>339.286</v>
       </c>
       <c r="D35" s="17">
         <v>380.71100000000001</v>
       </c>
       <c r="E35" s="17">
         <v>366.16500000000002</v>
       </c>
       <c r="F35" s="17">
         <v>363.19299999999998</v>
       </c>
       <c r="G35" s="17">
         <v>395.82400000000001</v>
       </c>
       <c r="H35" s="17">
         <v>397.524</v>
       </c>
       <c r="I35" s="60">
         <v>401.74</v>
       </c>
-      <c r="J35" s="17"/>
+      <c r="J35" s="17">
+        <v>338.46499999999997</v>
+      </c>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="38"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="19"/>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="20"/>
       <c r="I36" s="20"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
     </row>
     <row r="37" spans="1:20" ht="12.75">
       <c r="A37" s="89" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="89"/>
       <c r="C37" s="89"/>
@@ -9674,51 +9682,53 @@
       </c>
       <c r="B47" s="58">
         <v>195.53</v>
       </c>
       <c r="C47" s="10">
         <v>196.64</v>
       </c>
       <c r="D47" s="10">
         <v>162.35</v>
       </c>
       <c r="E47" s="10">
         <v>238.97</v>
       </c>
       <c r="F47" s="10">
         <v>409.07</v>
       </c>
       <c r="G47" s="10">
         <v>404.87</v>
       </c>
       <c r="H47" s="44">
         <v>371.65</v>
       </c>
       <c r="I47" s="59">
         <v>531.71</v>
       </c>
-      <c r="J47" s="10"/>
+      <c r="J47" s="10">
+        <v>407.63</v>
+      </c>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="1:20" ht="12.95" customHeight="1">
       <c r="A48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
     </row>
     <row r="49" spans="1:13" ht="12.95" customHeight="1">
       <c r="A49" s="6">
         <v>2020</v>
       </c>
@@ -9970,51 +9980,53 @@
       </c>
       <c r="B55" s="58">
         <v>177.07300000000001</v>
       </c>
       <c r="C55" s="10">
         <v>152.62799999999999</v>
       </c>
       <c r="D55" s="10">
         <v>158.42599999999999</v>
       </c>
       <c r="E55" s="10">
         <v>164.00700000000001</v>
       </c>
       <c r="F55" s="10">
         <v>165.15100000000001</v>
       </c>
       <c r="G55" s="10">
         <v>181.928</v>
       </c>
       <c r="H55" s="44">
         <v>194.05199999999999</v>
       </c>
       <c r="I55" s="59">
         <v>147.07</v>
       </c>
-      <c r="J55" s="10"/>
+      <c r="J55" s="10">
+        <v>213.77600000000001</v>
+      </c>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="10"/>
     </row>
     <row r="56" spans="1:13" ht="22.7" customHeight="1">
       <c r="A56" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="23"/>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="27"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1">
       <c r="A57" s="6">
         <v>2020</v>
       </c>
@@ -10869,84 +10881,88 @@
       </c>
       <c r="B90" s="10">
         <v>4598.51</v>
       </c>
       <c r="C90" s="10">
         <v>4402.2</v>
       </c>
       <c r="D90" s="10">
         <v>4682.99</v>
       </c>
       <c r="E90" s="10">
         <v>5089.4799999999996</v>
       </c>
       <c r="F90" s="10">
         <v>5084.5600000000004</v>
       </c>
       <c r="G90" s="10">
         <v>4835.17</v>
       </c>
       <c r="H90" s="23">
         <v>4659.6899999999996</v>
       </c>
       <c r="I90" s="59">
         <v>4798.25</v>
       </c>
-      <c r="J90" s="23"/>
+      <c r="J90" s="23">
+        <v>5040.5200000000004</v>
+      </c>
       <c r="K90" s="23"/>
       <c r="L90" s="23"/>
       <c r="M90" s="23"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="10">
         <v>495.24</v>
       </c>
       <c r="C91" s="10">
         <v>480.38</v>
       </c>
       <c r="D91" s="10">
         <v>453.26</v>
       </c>
       <c r="E91" s="10">
         <v>379.65</v>
       </c>
       <c r="F91" s="10">
         <v>120.33</v>
       </c>
       <c r="G91" s="10">
         <v>120.47</v>
       </c>
       <c r="H91" s="23">
         <v>117.32</v>
       </c>
       <c r="I91" s="59">
         <v>110.29</v>
       </c>
-      <c r="J91" s="23"/>
+      <c r="J91" s="23">
+        <v>101.65</v>
+      </c>
       <c r="K91" s="23"/>
       <c r="L91" s="23"/>
       <c r="M91" s="23"/>
     </row>
     <row r="92" spans="1:13" ht="22.5">
       <c r="A92" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="23"/>
       <c r="C92" s="23"/>
       <c r="D92" s="23"/>
       <c r="E92" s="23"/>
       <c r="F92" s="23"/>
       <c r="G92" s="23"/>
       <c r="H92" s="23"/>
       <c r="I92" s="23"/>
       <c r="J92" s="23"/>
       <c r="K92" s="23"/>
       <c r="L92" s="23"/>
       <c r="M92" s="23"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="6">
         <v>2020</v>
       </c>
@@ -11807,84 +11823,88 @@
       </c>
       <c r="B126" s="29">
         <v>272.637</v>
       </c>
       <c r="C126" s="29">
         <v>259.31799999999998</v>
       </c>
       <c r="D126" s="29">
         <v>278.24</v>
       </c>
       <c r="E126" s="29">
         <v>278.86200000000002</v>
       </c>
       <c r="F126" s="29">
         <v>275.202</v>
       </c>
       <c r="G126" s="29">
         <v>265.71300000000002</v>
       </c>
       <c r="H126" s="45">
         <v>252.24199999999999</v>
       </c>
       <c r="I126" s="59">
         <v>251.44</v>
       </c>
-      <c r="J126" s="24"/>
+      <c r="J126" s="24">
+        <v>251.74700000000001</v>
+      </c>
       <c r="K126" s="24"/>
       <c r="L126" s="24"/>
       <c r="M126" s="29"/>
     </row>
     <row r="127" spans="1:16" ht="12.95" customHeight="1">
       <c r="A127" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B127" s="52">
         <v>20.670999999999999</v>
       </c>
       <c r="C127" s="52">
         <v>20.035</v>
       </c>
       <c r="D127" s="52">
         <v>18.672000000000001</v>
       </c>
       <c r="E127" s="52">
         <v>15.891</v>
       </c>
       <c r="F127" s="52">
         <v>5.2270000000000003</v>
       </c>
       <c r="G127" s="52">
         <v>5.1180000000000003</v>
       </c>
       <c r="H127" s="46">
         <v>5.0599999999999996</v>
       </c>
       <c r="I127" s="60">
         <v>4.83</v>
       </c>
-      <c r="J127" s="17"/>
+      <c r="J127" s="17">
+        <v>4.7430000000000003</v>
+      </c>
       <c r="K127" s="17"/>
       <c r="L127" s="17"/>
       <c r="M127" s="52"/>
     </row>
     <row r="128" spans="1:16" ht="12.95" customHeight="1">
       <c r="A128" s="15"/>
       <c r="B128" s="24"/>
       <c r="C128" s="24"/>
       <c r="D128" s="45"/>
       <c r="E128" s="24"/>
       <c r="F128" s="45"/>
       <c r="G128" s="45"/>
       <c r="H128" s="45"/>
       <c r="I128" s="24"/>
       <c r="J128" s="24"/>
       <c r="K128" s="24"/>
       <c r="L128" s="24"/>
       <c r="M128" s="29"/>
     </row>
     <row r="129" spans="1:13" ht="12.75">
       <c r="A129" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B129" s="90"/>
       <c r="C129" s="90"/>
@@ -12222,51 +12242,53 @@
       </c>
       <c r="B139" s="56">
         <v>2695.72</v>
       </c>
       <c r="C139" s="24">
         <v>2887.91</v>
       </c>
       <c r="D139" s="24">
         <v>2520.9299999999998</v>
       </c>
       <c r="E139" s="24">
         <v>2795.39</v>
       </c>
       <c r="F139" s="24">
         <v>2312.39</v>
       </c>
       <c r="G139" s="24">
         <v>1946.32</v>
       </c>
       <c r="H139" s="45">
         <v>1888.91</v>
       </c>
       <c r="I139" s="59">
         <v>1558.81</v>
       </c>
-      <c r="J139" s="24"/>
+      <c r="J139" s="24">
+        <v>1279.98</v>
+      </c>
       <c r="K139" s="24"/>
       <c r="L139" s="24"/>
       <c r="M139" s="24"/>
     </row>
     <row r="140" spans="1:13" ht="12.95" customHeight="1">
       <c r="A140" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="23"/>
       <c r="C140" s="28"/>
       <c r="D140" s="23"/>
       <c r="E140" s="28"/>
       <c r="F140" s="28"/>
       <c r="G140" s="23"/>
       <c r="H140" s="23"/>
       <c r="I140" s="23"/>
       <c r="J140" s="23"/>
       <c r="K140" s="23"/>
       <c r="L140" s="23"/>
       <c r="M140" s="23"/>
     </row>
     <row r="141" spans="1:13" ht="12.95" customHeight="1">
       <c r="A141" s="6">
         <v>2020</v>
       </c>
@@ -12518,51 +12540,53 @@
       </c>
       <c r="B147" s="57">
         <v>563.06700000000001</v>
       </c>
       <c r="C147" s="17">
         <v>488.57</v>
       </c>
       <c r="D147" s="17">
         <v>458.529</v>
       </c>
       <c r="E147" s="17">
         <v>490.601</v>
       </c>
       <c r="F147" s="17">
         <v>485.44499999999999</v>
       </c>
       <c r="G147" s="17">
         <v>426.73899999999998</v>
       </c>
       <c r="H147" s="46">
         <v>463.57100000000003</v>
       </c>
       <c r="I147" s="60">
         <v>440.93</v>
       </c>
-      <c r="J147" s="17"/>
+      <c r="J147" s="17">
+        <v>355.74900000000002</v>
+      </c>
       <c r="K147" s="17"/>
       <c r="L147" s="17"/>
       <c r="M147" s="17"/>
     </row>
     <row r="148" spans="1:15" ht="15.75" customHeight="1">
       <c r="A148" s="18"/>
     </row>
     <row r="149" spans="1:15" ht="12.75">
       <c r="A149" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B149" s="90"/>
       <c r="C149" s="90"/>
       <c r="D149" s="90"/>
       <c r="E149" s="90"/>
       <c r="F149" s="90"/>
       <c r="G149" s="90"/>
       <c r="H149" s="90"/>
       <c r="I149" s="90"/>
       <c r="J149" s="90"/>
       <c r="K149" s="90"/>
       <c r="L149" s="90"/>
       <c r="M149" s="90"/>
       <c r="O149"/>
     </row>
@@ -12807,51 +12831,53 @@
       </c>
       <c r="B157" s="56">
         <v>430.43</v>
       </c>
       <c r="C157" s="24">
         <v>285.2</v>
       </c>
       <c r="D157" s="24">
         <v>314.89</v>
       </c>
       <c r="E157" s="24">
         <v>303.43</v>
       </c>
       <c r="F157" s="24">
         <v>309.52999999999997</v>
       </c>
       <c r="G157" s="10">
         <v>299.60000000000002</v>
       </c>
       <c r="H157" s="45">
         <v>310.35000000000002</v>
       </c>
       <c r="I157" s="59">
         <v>321.66000000000003</v>
       </c>
-      <c r="J157" s="24"/>
+      <c r="J157" s="24">
+        <v>334.65</v>
+      </c>
       <c r="K157" s="24"/>
       <c r="L157" s="24"/>
       <c r="M157" s="24"/>
     </row>
     <row r="158" spans="1:15" ht="12.95" customHeight="1">
       <c r="A158" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="23"/>
       <c r="C158" s="23"/>
       <c r="D158" s="28"/>
       <c r="E158" s="28"/>
       <c r="F158" s="28"/>
       <c r="G158" s="23"/>
       <c r="H158" s="23"/>
       <c r="I158" s="23"/>
       <c r="J158" s="23"/>
       <c r="K158" s="36"/>
       <c r="L158" s="23"/>
       <c r="M158" s="23"/>
     </row>
     <row r="159" spans="1:15" ht="12.95" customHeight="1">
       <c r="A159" s="6">
         <v>2022</v>
       </c>
@@ -13021,51 +13047,53 @@
       </c>
       <c r="B163" s="56">
         <v>389.64400000000001</v>
       </c>
       <c r="C163" s="24">
         <v>276.54899999999998</v>
       </c>
       <c r="D163" s="24">
         <v>308.21300000000002</v>
       </c>
       <c r="E163" s="24">
         <v>289.20400000000001</v>
       </c>
       <c r="F163" s="24">
         <v>295.28199999999998</v>
       </c>
       <c r="G163" s="10">
         <v>275.96100000000001</v>
       </c>
       <c r="H163" s="45">
         <v>278.71199999999999</v>
       </c>
       <c r="I163" s="59">
         <v>290.3</v>
       </c>
-      <c r="J163" s="24"/>
+      <c r="J163" s="24">
+        <v>301.37200000000001</v>
+      </c>
       <c r="K163" s="24"/>
       <c r="L163" s="24"/>
       <c r="M163" s="24"/>
     </row>
     <row r="164" spans="1:13" ht="33.75">
       <c r="A164" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B164" s="23"/>
       <c r="C164" s="23"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="28"/>
       <c r="G164" s="23"/>
       <c r="H164" s="23"/>
       <c r="I164" s="23"/>
       <c r="J164" s="23"/>
       <c r="K164" s="36"/>
       <c r="L164" s="23"/>
       <c r="M164" s="23"/>
     </row>
     <row r="165" spans="1:13" ht="12.95" customHeight="1">
       <c r="A165" s="6">
         <v>2022</v>
       </c>
@@ -13235,51 +13263,53 @@
       </c>
       <c r="B169" s="56">
         <v>45.77</v>
       </c>
       <c r="C169" s="24">
         <v>31.33</v>
       </c>
       <c r="D169" s="24">
         <v>41.41</v>
       </c>
       <c r="E169" s="24">
         <v>34.19</v>
       </c>
       <c r="F169" s="24">
         <v>37.92</v>
       </c>
       <c r="G169" s="10">
         <v>47.41</v>
       </c>
       <c r="H169" s="45">
         <v>49.32</v>
       </c>
       <c r="I169" s="59">
         <v>50.06</v>
       </c>
-      <c r="J169" s="24"/>
+      <c r="J169" s="24">
+        <v>32.93</v>
+      </c>
       <c r="K169" s="24"/>
       <c r="L169" s="24"/>
       <c r="M169" s="24"/>
     </row>
     <row r="170" spans="1:13" ht="22.5">
       <c r="A170" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B170" s="23"/>
       <c r="C170" s="23"/>
       <c r="D170" s="28"/>
       <c r="E170" s="28"/>
       <c r="F170" s="28"/>
       <c r="G170" s="23"/>
       <c r="H170" s="23"/>
       <c r="I170" s="23"/>
       <c r="J170" s="23"/>
       <c r="K170" s="23"/>
       <c r="L170" s="23"/>
       <c r="M170" s="23"/>
     </row>
     <row r="171" spans="1:13" ht="12.95" customHeight="1">
       <c r="A171" s="15">
         <v>2022</v>
       </c>
@@ -13449,51 +13479,53 @@
       </c>
       <c r="B175" s="57">
         <v>47.308</v>
       </c>
       <c r="C175" s="17">
         <v>26.109000000000002</v>
       </c>
       <c r="D175" s="17">
         <v>39.503999999999998</v>
       </c>
       <c r="E175" s="17">
         <v>31.611000000000001</v>
       </c>
       <c r="F175" s="17">
         <v>39.012</v>
       </c>
       <c r="G175" s="17">
         <v>56.905000000000001</v>
       </c>
       <c r="H175" s="46">
         <v>59.497999999999998</v>
       </c>
       <c r="I175" s="60">
         <v>64.188000000000002</v>
       </c>
-      <c r="J175" s="43"/>
+      <c r="J175" s="60">
+        <v>32.622999999999998</v>
+      </c>
       <c r="K175" s="43"/>
       <c r="L175" s="55"/>
       <c r="M175" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A149:M149"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">