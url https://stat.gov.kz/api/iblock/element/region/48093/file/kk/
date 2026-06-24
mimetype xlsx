--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1F93380-7CD9-4640-8E2A-59CC9DF6F794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="5205" windowWidth="21840" windowHeight="8010" tabRatio="900"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name=" Түскен табыстар" sheetId="6" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N13" i="6"/>
-[...1 lines deleted...]
-  <c r="L13"/>
+  <c r="N13" i="6" l="1"/>
+  <c r="M13" i="6"/>
+  <c r="L13" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="118">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>60.10.0</t>
   </si>
   <si>
     <t>Деятельность железнодорожного транспорта</t>
   </si>
   <si>
     <t>49.10.0</t>
   </si>
   <si>
     <t>49.20.0</t>
   </si>
   <si>
     <t>60.21.1</t>
   </si>
   <si>
@@ -407,90 +408,90 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2016-2022 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар Көрсетілетін қызметтердің статистикалық жіктеуішінің  (КҚСЖ ВСТ - 04  3-ред.) сәйкес  қалыптастырылған. </t>
     </r>
   </si>
   <si>
     <r>
-      <t>2006-2024 жылғы кәсіпорындардың қосалқы және көлік тасымалы қызметінен түскен табыстар.</t>
+      <t>2006-2025 жылғы кәсіпорындардың қосалқы және көлік тасымалы қызметінен түскен табыстар.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">       2016-2024 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар.</t>
+      <t xml:space="preserve">       2016-2025 жылғы кәсіпорындардың қосалқы көлік қызметінен түскен табыстар.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -546,50 +547,57 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
@@ -693,397 +701,373 @@
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
-    <cellStyle name="Финансовый 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{F607D7EB-EAFB-4D56-9384-CCAFDC343A4F}"/>
+    <cellStyle name="Финансовый 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1216,5056 +1200,3866 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:AP482"/>
+  <dimension ref="A1:AR52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="O1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AA32" sqref="AA32"/>
+      <selection activeCell="AB34" sqref="AB34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="1" hidden="1" customWidth="1"/>
-    <col min="2" max="2" width="24.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="1" hidden="1" customWidth="1"/>
-    <col min="7" max="7" width="6" style="2" hidden="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="5.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="5.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="5" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="4.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="5" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="4.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" customWidth="1"/>
-    <col min="16" max="16" width="34" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="35" max="35" width="8.7109375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="34" style="1" customWidth="1"/>
+    <col min="17" max="31" width="8.85546875" style="1" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" style="1"/>
+    <col min="33" max="33" width="9.7109375" style="1" customWidth="1"/>
+    <col min="34" max="34" width="9" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="9.7109375" style="1" customWidth="1"/>
-    <col min="39" max="39" width="9.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="2"/>
+    <col min="39" max="40" width="9.5703125" style="1" customWidth="1"/>
+    <col min="41" max="42" width="10.28515625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="10.42578125" style="1" customWidth="1"/>
+    <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="18.75" customHeight="1">
-      <c r="O1" s="65" t="s">
+    <row r="1" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O1" s="54" t="s">
         <v>116</v>
       </c>
-      <c r="P1" s="65"/>
-[...27 lines deleted...]
-      <c r="O2" s="61" t="s">
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+    </row>
+    <row r="2" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O2" s="55" t="s">
         <v>112</v>
       </c>
-      <c r="P2" s="61"/>
-[...30 lines deleted...]
-      <c r="C3" s="5">
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+    </row>
+    <row r="3" spans="1:44" s="7" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4">
         <v>1998</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="4">
         <v>1999</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="4">
         <v>2000</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="4">
         <v>2001</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="4">
         <v>2002</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="4">
         <v>2003</v>
       </c>
-      <c r="I3" s="5">
+      <c r="I3" s="4">
         <v>2004</v>
       </c>
-      <c r="J3" s="5">
+      <c r="J3" s="4">
         <v>2005</v>
       </c>
-      <c r="K3" s="5">
+      <c r="K3" s="4">
         <v>2006</v>
       </c>
-      <c r="L3" s="5">
+      <c r="L3" s="4">
         <v>2007</v>
       </c>
-      <c r="M3" s="5">
+      <c r="M3" s="4">
         <v>2008</v>
       </c>
-      <c r="N3" s="5">
+      <c r="N3" s="4">
         <v>2009</v>
       </c>
-      <c r="O3" s="6" t="s">
+      <c r="O3" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="P3" s="7"/>
-      <c r="Q3" s="8">
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6">
         <v>1998</v>
       </c>
-      <c r="R3" s="8">
+      <c r="R3" s="6">
         <v>1999</v>
       </c>
-      <c r="S3" s="8">
+      <c r="S3" s="6">
         <v>2000</v>
       </c>
-      <c r="T3" s="8">
+      <c r="T3" s="6">
         <v>2001</v>
       </c>
-      <c r="U3" s="8">
+      <c r="U3" s="6">
         <v>2002</v>
       </c>
-      <c r="V3" s="8">
+      <c r="V3" s="6">
         <v>2003</v>
       </c>
-      <c r="W3" s="8">
+      <c r="W3" s="6">
         <v>2004</v>
       </c>
-      <c r="X3" s="8">
+      <c r="X3" s="6">
         <v>2005</v>
       </c>
-      <c r="Y3" s="8">
+      <c r="Y3" s="6">
         <v>2006</v>
       </c>
-      <c r="Z3" s="8">
+      <c r="Z3" s="6">
         <v>2007</v>
       </c>
-      <c r="AA3" s="8">
+      <c r="AA3" s="6">
         <v>2008</v>
       </c>
-      <c r="AB3" s="8">
+      <c r="AB3" s="6">
         <v>2009</v>
       </c>
-      <c r="AC3" s="8">
+      <c r="AC3" s="6">
         <v>2010</v>
       </c>
-      <c r="AD3" s="8">
+      <c r="AD3" s="6">
         <v>2011</v>
       </c>
-      <c r="AE3" s="8">
+      <c r="AE3" s="6">
         <v>2012</v>
       </c>
-      <c r="AF3" s="8">
+      <c r="AF3" s="6">
         <v>2013</v>
       </c>
-      <c r="AG3" s="8">
+      <c r="AG3" s="6">
         <v>2014</v>
       </c>
-      <c r="AH3" s="8">
+      <c r="AH3" s="6">
         <v>2015</v>
       </c>
-      <c r="AI3" s="8">
+      <c r="AI3" s="6">
         <v>2016</v>
       </c>
-      <c r="AJ3" s="8">
+      <c r="AJ3" s="6">
         <v>2017</v>
       </c>
-      <c r="AK3" s="8">
+      <c r="AK3" s="6">
         <v>2018</v>
       </c>
-      <c r="AL3" s="8">
+      <c r="AL3" s="6">
         <v>2019</v>
       </c>
-      <c r="AM3" s="8">
+      <c r="AM3" s="6">
         <v>2020</v>
       </c>
-      <c r="AN3" s="8">
+      <c r="AN3" s="6">
         <v>2021</v>
       </c>
-      <c r="AO3" s="7">
+      <c r="AO3" s="6">
         <v>2022</v>
       </c>
-      <c r="AP3" s="7">
+      <c r="AP3" s="6">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="69" t="s">
+      <c r="AQ3" s="6">
+        <v>2024</v>
+      </c>
+      <c r="AR3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="8">
         <v>12.3</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="8">
         <v>12</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="8">
         <v>10.1</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="8">
         <v>9.5</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="9">
         <v>12.1</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="9">
         <v>12.3</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="9">
         <v>8.3000000000000007</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="9">
         <v>11.3</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="9">
         <v>11</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="8">
         <v>12.1</v>
       </c>
-      <c r="M4" s="12">
+      <c r="M4" s="8">
         <v>12.2</v>
       </c>
-      <c r="N4" s="13">
+      <c r="N4" s="10">
         <v>12.1</v>
       </c>
-      <c r="O4" s="14" t="s">
+      <c r="O4" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="P4" s="15" t="s">
+      <c r="P4" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="Q4" s="13">
         <v>647054.5</v>
       </c>
-      <c r="R4" s="16">
+      <c r="R4" s="13">
         <v>416003.5</v>
       </c>
-      <c r="S4" s="16" t="s">
-[...65 lines deleted...]
-      <c r="AO4" s="17">
+      <c r="S4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="14">
         <v>1862113.8</v>
       </c>
-      <c r="AP4" s="17">
+      <c r="AP4" s="14">
         <v>1896053.7</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C5" s="18">
+      <c r="AQ4" s="25">
+        <v>1408137.4</v>
+      </c>
+      <c r="AR4" s="14">
+        <v>1913527.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="49"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="15">
         <v>87.7</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="15">
         <v>88</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E5" s="15">
         <v>89.9</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="15">
         <v>90.5</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="16">
         <v>87.9</v>
       </c>
-      <c r="H5" s="19">
+      <c r="H5" s="16">
         <v>87.7</v>
       </c>
-      <c r="I5" s="19">
+      <c r="I5" s="16">
         <v>91.7</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="16">
         <v>88.7</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K5" s="16">
         <v>89</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="15">
         <v>87.9</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="15">
         <v>87.8</v>
       </c>
-      <c r="N5" s="21">
+      <c r="N5" s="17">
         <v>87.9</v>
       </c>
-      <c r="O5" s="14" t="s">
+      <c r="O5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="15" t="s">
+      <c r="P5" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="Q5" s="22">
+      <c r="Q5" s="18">
         <v>3830108</v>
       </c>
-      <c r="R5" s="22">
+      <c r="R5" s="18">
         <v>4312873</v>
       </c>
-      <c r="S5" s="16" t="s">
-[...65 lines deleted...]
-      <c r="AO5" s="17">
+      <c r="S5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="14">
         <v>25779092.100000001</v>
       </c>
-      <c r="AP5" s="17">
+      <c r="AP5" s="14">
         <v>28374828.399999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="23" t="s">
+      <c r="AQ5" s="25">
+        <v>25911797.600000001</v>
+      </c>
+      <c r="AR5" s="57">
+        <v>34960317.399999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="24"/>
-[...29 lines deleted...]
-      <c r="O6" s="14" t="s">
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20">
+        <v>100</v>
+      </c>
+      <c r="G6" s="21">
+        <v>100</v>
+      </c>
+      <c r="H6" s="21">
+        <v>100</v>
+      </c>
+      <c r="I6" s="21">
+        <v>100</v>
+      </c>
+      <c r="J6" s="21">
+        <v>100</v>
+      </c>
+      <c r="K6" s="21">
+        <v>100</v>
+      </c>
+      <c r="L6" s="20">
+        <v>100</v>
+      </c>
+      <c r="M6" s="20">
+        <v>100</v>
+      </c>
+      <c r="N6" s="22">
+        <v>100</v>
+      </c>
+      <c r="O6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="P6" s="15" t="s">
+      <c r="P6" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="18">
         <v>802765.7</v>
       </c>
-      <c r="R6" s="22">
+      <c r="R6" s="18">
         <v>429153.6</v>
       </c>
-      <c r="S6" s="22">
+      <c r="S6" s="18">
         <v>385161</v>
       </c>
-      <c r="T6" s="22">
+      <c r="T6" s="18">
         <v>269428.59999999998</v>
       </c>
-      <c r="U6" s="22">
+      <c r="U6" s="18">
         <v>180433.1</v>
       </c>
-      <c r="V6" s="22">
+      <c r="V6" s="18">
         <v>269840.7</v>
       </c>
-      <c r="W6" s="22">
+      <c r="W6" s="18">
         <v>278148.40000000002</v>
       </c>
-      <c r="X6" s="22">
+      <c r="X6" s="18">
         <v>247806.5</v>
       </c>
-      <c r="Y6" s="22">
+      <c r="Y6" s="18">
         <v>282368.8</v>
       </c>
-      <c r="Z6" s="22">
+      <c r="Z6" s="18">
         <v>347501.6</v>
       </c>
-      <c r="AA6" s="22">
+      <c r="AA6" s="18">
         <v>547977.19999999995</v>
       </c>
-      <c r="AB6" s="22">
+      <c r="AB6" s="18">
         <v>493118.5</v>
       </c>
-      <c r="AC6" s="22">
+      <c r="AC6" s="18">
         <v>444184.4</v>
       </c>
-      <c r="AD6" s="22">
+      <c r="AD6" s="18">
         <v>533995.5</v>
       </c>
-      <c r="AE6" s="22">
+      <c r="AE6" s="18">
         <v>496410.6</v>
       </c>
-      <c r="AF6" s="22">
+      <c r="AF6" s="18">
         <v>1347354.3</v>
       </c>
-      <c r="AG6" s="22">
+      <c r="AG6" s="18">
         <v>1411188.7</v>
       </c>
-      <c r="AH6" s="22">
+      <c r="AH6" s="18">
         <v>1382358.1</v>
       </c>
-      <c r="AI6" s="22">
+      <c r="AI6" s="18">
         <v>1672896.4</v>
       </c>
-      <c r="AJ6" s="22">
+      <c r="AJ6" s="18">
         <v>2248763.2999999998</v>
       </c>
-      <c r="AK6" s="22" t="s">
+      <c r="AK6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AL6" s="22">
+      <c r="AL6" s="18">
         <v>2637191</v>
       </c>
-      <c r="AM6" s="22">
+      <c r="AM6" s="18">
         <v>3111357.9</v>
       </c>
-      <c r="AN6" s="22">
+      <c r="AN6" s="18">
         <v>4791394.2</v>
       </c>
-      <c r="AO6" s="17">
+      <c r="AO6" s="14">
         <v>4663478.9000000004</v>
       </c>
-      <c r="AP6" s="17">
+      <c r="AP6" s="14">
         <v>6188252.5999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="23" t="s">
+      <c r="AQ6" s="25">
+        <v>8627065.9000000004</v>
+      </c>
+      <c r="AR6" s="57">
+        <v>16779651.300000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:44" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="24"/>
-[...29 lines deleted...]
-      <c r="O7" s="14" t="s">
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20">
+        <v>100</v>
+      </c>
+      <c r="G7" s="21">
+        <v>100</v>
+      </c>
+      <c r="H7" s="21">
+        <v>100</v>
+      </c>
+      <c r="I7" s="21">
+        <v>100</v>
+      </c>
+      <c r="J7" s="21">
+        <v>100</v>
+      </c>
+      <c r="K7" s="21">
+        <v>100</v>
+      </c>
+      <c r="L7" s="20">
+        <v>100</v>
+      </c>
+      <c r="M7" s="20">
+        <v>100</v>
+      </c>
+      <c r="N7" s="22">
+        <v>100</v>
+      </c>
+      <c r="O7" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="15" t="s">
+      <c r="P7" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="18">
         <v>186163</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="18">
         <v>150099</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="18">
         <v>159928</v>
       </c>
-      <c r="T7" s="22">
+      <c r="T7" s="18">
         <v>200832</v>
       </c>
-      <c r="U7" s="22">
+      <c r="U7" s="18">
         <v>210305</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="18">
         <v>221737</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="18">
         <v>231553</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="18">
         <v>221098</v>
       </c>
-      <c r="Y7" s="22">
+      <c r="Y7" s="18">
         <v>299513</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="18">
         <v>408381</v>
       </c>
-      <c r="AA7" s="22">
+      <c r="AA7" s="18">
         <v>405481.5</v>
       </c>
-      <c r="AB7" s="22">
+      <c r="AB7" s="18">
         <v>403621.4</v>
       </c>
-      <c r="AC7" s="22">
+      <c r="AC7" s="18">
         <v>386905.1</v>
       </c>
-      <c r="AD7" s="22">
+      <c r="AD7" s="18">
         <v>450828</v>
       </c>
-      <c r="AE7" s="22">
+      <c r="AE7" s="18">
         <v>422164</v>
       </c>
-      <c r="AF7" s="22">
+      <c r="AF7" s="18">
         <v>487588</v>
       </c>
-      <c r="AG7" s="22">
+      <c r="AG7" s="18">
         <v>445203</v>
       </c>
-      <c r="AH7" s="22">
+      <c r="AH7" s="18">
         <v>398395</v>
       </c>
-      <c r="AI7" s="22">
+      <c r="AI7" s="18">
         <v>330223</v>
       </c>
-      <c r="AJ7" s="22" t="s">
+      <c r="AJ7" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AK7" s="22" t="s">
+      <c r="AK7" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AL7" s="22">
+      <c r="AL7" s="18">
         <v>359238</v>
       </c>
-      <c r="AM7" s="28">
+      <c r="AM7" s="23">
         <v>258014</v>
       </c>
-      <c r="AN7" s="28">
+      <c r="AN7" s="23">
         <v>280808</v>
       </c>
-      <c r="AO7" s="17">
+      <c r="AO7" s="14">
         <v>309340</v>
       </c>
-      <c r="AP7" s="17">
+      <c r="AP7" s="14">
         <v>285175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="AQ7" s="25">
+        <v>790324</v>
+      </c>
+      <c r="AR7" s="58" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="24"/>
-[...29 lines deleted...]
-      <c r="O8" s="14" t="s">
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20">
+        <v>100</v>
+      </c>
+      <c r="G8" s="21">
+        <v>100</v>
+      </c>
+      <c r="H8" s="21">
+        <v>100</v>
+      </c>
+      <c r="I8" s="21">
+        <v>100</v>
+      </c>
+      <c r="J8" s="21">
+        <v>100</v>
+      </c>
+      <c r="K8" s="21">
+        <v>100</v>
+      </c>
+      <c r="L8" s="20">
+        <v>100</v>
+      </c>
+      <c r="M8" s="20">
+        <v>100</v>
+      </c>
+      <c r="N8" s="22">
+        <v>100</v>
+      </c>
+      <c r="O8" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="P8" s="15" t="s">
+      <c r="P8" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="18">
         <v>36389</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="18">
         <v>21169</v>
       </c>
-      <c r="S8" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="22">
+      <c r="S8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T8" s="18">
         <v>15621.1</v>
       </c>
-      <c r="U8" s="22">
+      <c r="U8" s="18">
         <v>15592.7</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="18">
         <v>16584</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="18">
         <v>8401.7999999999993</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="18">
         <v>57059.1</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="18">
         <v>190887.8</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="18">
         <v>150460.29999999999</v>
       </c>
-      <c r="AA8" s="22">
+      <c r="AA8" s="18">
         <v>15810.2</v>
       </c>
-      <c r="AB8" s="22">
+      <c r="AB8" s="18">
         <v>4832.5</v>
       </c>
-      <c r="AC8" s="22">
+      <c r="AC8" s="18">
         <v>5537.5</v>
       </c>
-      <c r="AD8" s="22">
+      <c r="AD8" s="18">
         <v>10351.9</v>
       </c>
-      <c r="AE8" s="22">
+      <c r="AE8" s="18">
         <v>3245.2</v>
       </c>
-      <c r="AF8" s="22">
+      <c r="AF8" s="18">
         <v>2379.1999999999998</v>
       </c>
-      <c r="AG8" s="22">
+      <c r="AG8" s="18">
         <v>2083.6</v>
       </c>
-      <c r="AH8" s="22">
+      <c r="AH8" s="18">
         <v>3634</v>
       </c>
-      <c r="AI8" s="22">
+      <c r="AI8" s="18">
         <v>7189.7</v>
       </c>
-      <c r="AJ8" s="22" t="s">
+      <c r="AJ8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AK8" s="22" t="s">
+      <c r="AK8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AL8" s="22">
+      <c r="AL8" s="18">
         <v>4488.5</v>
       </c>
-      <c r="AM8" s="28" t="s">
+      <c r="AM8" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AN8" s="28" t="s">
+      <c r="AN8" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AO8" s="17">
+      <c r="AO8" s="14">
         <v>558</v>
       </c>
-      <c r="AP8" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="AP8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="14">
+        <v>3616451.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="24"/>
-[...31 lines deleted...]
-      <c r="O9" s="14" t="s">
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20">
+        <v>100</v>
+      </c>
+      <c r="F9" s="20">
+        <v>100</v>
+      </c>
+      <c r="G9" s="21">
+        <v>100</v>
+      </c>
+      <c r="H9" s="21">
+        <v>100</v>
+      </c>
+      <c r="I9" s="21">
+        <v>100</v>
+      </c>
+      <c r="J9" s="21">
+        <v>100</v>
+      </c>
+      <c r="K9" s="21">
+        <v>100</v>
+      </c>
+      <c r="L9" s="20">
+        <v>100</v>
+      </c>
+      <c r="M9" s="20">
+        <v>100</v>
+      </c>
+      <c r="N9" s="22">
+        <v>100</v>
+      </c>
+      <c r="O9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="P9" s="15" t="s">
+      <c r="P9" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="18">
         <v>336544.9</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="18">
         <v>298904.7</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="18">
         <v>381333</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="18">
         <v>444113.9</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="18">
         <v>559366.19999999995</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="18">
         <v>1025231.4</v>
       </c>
-      <c r="W9" s="22">
+      <c r="W9" s="18">
         <v>1126930.2</v>
       </c>
-      <c r="X9" s="22">
+      <c r="X9" s="18">
         <v>2006414</v>
       </c>
-      <c r="Y9" s="22">
+      <c r="Y9" s="18">
         <v>2770352.7</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="18">
         <v>3856864.2</v>
       </c>
-      <c r="AA9" s="22">
+      <c r="AA9" s="18">
         <v>3815035.3</v>
       </c>
-      <c r="AB9" s="22">
+      <c r="AB9" s="18">
         <v>2850401.5</v>
       </c>
-      <c r="AC9" s="22">
+      <c r="AC9" s="18">
         <v>4157132.9</v>
       </c>
-      <c r="AD9" s="22">
+      <c r="AD9" s="18">
         <v>5242053.3</v>
       </c>
-      <c r="AE9" s="22">
+      <c r="AE9" s="18">
         <v>6423240.4000000004</v>
       </c>
-      <c r="AF9" s="22">
+      <c r="AF9" s="18">
         <v>6340317.2999999998</v>
       </c>
-      <c r="AG9" s="22">
+      <c r="AG9" s="18">
         <v>6153216.5999999996</v>
       </c>
-      <c r="AH9" s="22">
+      <c r="AH9" s="18">
         <v>5888313.0999999996</v>
       </c>
-      <c r="AI9" s="22">
+      <c r="AI9" s="18">
         <v>6832440.9000000004</v>
       </c>
-      <c r="AJ9" s="22">
+      <c r="AJ9" s="18">
         <v>11270832.9</v>
       </c>
-      <c r="AK9" s="22">
+      <c r="AK9" s="18">
         <v>16973370.899999999</v>
       </c>
-      <c r="AL9" s="22">
+      <c r="AL9" s="18">
         <v>20204938.5</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="23">
         <v>19486539.300000001</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="23">
         <v>21138291.600000001</v>
       </c>
-      <c r="AO9" s="30">
+      <c r="AO9" s="25">
         <v>13298433.800000001</v>
       </c>
-      <c r="AP9" s="30">
+      <c r="AP9" s="25">
         <v>28361811.600000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="69" t="s">
+      <c r="AQ9" s="25">
+        <v>31565318.600000001</v>
+      </c>
+      <c r="AR9" s="57">
+        <v>43181854.200000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A10" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="69" t="s">
+      <c r="B10" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="31"/>
-[...1 lines deleted...]
-      <c r="E10" s="31">
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26">
         <v>12.1</v>
       </c>
-      <c r="F10" s="31">
+      <c r="F10" s="26">
         <v>6.5</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="27">
         <v>7.4</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="27">
         <v>6.8</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I10" s="27">
         <v>3.9</v>
       </c>
-      <c r="J10" s="32">
+      <c r="J10" s="27">
         <v>3.8</v>
       </c>
-      <c r="K10" s="32">
+      <c r="K10" s="27">
         <v>4.2</v>
       </c>
-      <c r="L10" s="33">
+      <c r="L10" s="26">
         <v>4.3</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="26">
         <v>5.6</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="26">
         <v>8.5</v>
       </c>
-      <c r="O10" s="14" t="s">
+      <c r="O10" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="P10" s="15" t="s">
+      <c r="P10" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="Q10" s="22">
+      <c r="Q10" s="18">
         <v>1552.3</v>
       </c>
-      <c r="R10" s="22" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="22">
+      <c r="R10" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="18">
         <v>178</v>
       </c>
-      <c r="T10" s="22">
+      <c r="T10" s="18">
         <v>327</v>
       </c>
-      <c r="U10" s="22">
+      <c r="U10" s="18">
         <v>2120.4</v>
       </c>
-      <c r="V10" s="22">
+      <c r="V10" s="18">
         <v>3603.8</v>
       </c>
-      <c r="W10" s="22" t="s">
-[...2 lines deleted...]
-      <c r="X10" s="22">
+      <c r="W10" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="18">
         <v>146</v>
       </c>
-      <c r="Y10" s="22" t="s">
-[...5 lines deleted...]
-      <c r="AA10" s="22">
+      <c r="Y10" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="18">
         <v>128.6</v>
       </c>
-      <c r="AB10" s="22">
+      <c r="AB10" s="18">
         <v>93</v>
       </c>
-      <c r="AC10" s="22">
+      <c r="AC10" s="18">
         <v>4847.6000000000004</v>
       </c>
-      <c r="AD10" s="22">
+      <c r="AD10" s="18">
         <v>757.6</v>
       </c>
-      <c r="AE10" s="22">
+      <c r="AE10" s="18">
         <v>1200.9000000000001</v>
       </c>
-      <c r="AF10" s="22">
+      <c r="AF10" s="18">
         <v>995.9</v>
       </c>
-      <c r="AG10" s="22">
+      <c r="AG10" s="18">
         <v>909.1</v>
       </c>
-      <c r="AH10" s="22">
+      <c r="AH10" s="18">
         <v>300</v>
       </c>
-      <c r="AI10" s="22">
+      <c r="AI10" s="18">
         <v>1.5</v>
       </c>
-      <c r="AJ10" s="22">
+      <c r="AJ10" s="18">
         <v>1.9</v>
       </c>
-      <c r="AK10" s="22">
+      <c r="AK10" s="18">
         <v>346.2</v>
       </c>
-      <c r="AL10" s="22">
+      <c r="AL10" s="18">
         <v>4.5</v>
       </c>
-      <c r="AM10" s="22">
+      <c r="AM10" s="18">
         <v>0.3</v>
       </c>
-      <c r="AN10" s="22">
+      <c r="AN10" s="18">
         <v>0.8</v>
       </c>
-      <c r="AO10" s="17">
+      <c r="AO10" s="14">
         <v>71.5</v>
       </c>
-      <c r="AP10" s="17">
+      <c r="AP10" s="14">
         <v>67.900000000000006</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E11" s="31">
+      <c r="AQ10" s="14">
+        <v>106.83</v>
+      </c>
+      <c r="AR10" s="14">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A11" s="49"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26">
         <v>87.9</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="26">
         <v>93.5</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="27">
         <v>92.6</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="27">
         <v>93.2</v>
       </c>
-      <c r="I11" s="32">
+      <c r="I11" s="27">
         <v>96.1</v>
       </c>
-      <c r="J11" s="32">
+      <c r="J11" s="27">
         <v>96.2</v>
       </c>
-      <c r="K11" s="32">
+      <c r="K11" s="27">
         <v>95.8</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="26">
         <v>95.7</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="26">
         <v>94.4</v>
       </c>
-      <c r="N11" s="33">
+      <c r="N11" s="26">
         <v>91.5</v>
       </c>
-      <c r="O11" s="14" t="s">
+      <c r="O11" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="P11" s="15" t="s">
+      <c r="P11" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="18">
         <v>27610.3</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="18">
         <v>1294</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="18">
         <v>7986</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="18">
         <v>24849</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="18">
         <v>17288.900000000001</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="18">
         <v>15756.2</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="18">
         <v>21480.9</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="18">
         <v>37920</v>
       </c>
-      <c r="Y11" s="22">
+      <c r="Y11" s="18">
         <v>39801</v>
       </c>
-      <c r="Z11" s="22">
+      <c r="Z11" s="18">
         <v>64947</v>
       </c>
-      <c r="AA11" s="22">
+      <c r="AA11" s="18">
         <v>45984.2</v>
       </c>
-      <c r="AB11" s="22">
+      <c r="AB11" s="18">
         <v>61889</v>
       </c>
-      <c r="AC11" s="22">
+      <c r="AC11" s="18">
         <v>49789.599999999999</v>
       </c>
-      <c r="AD11" s="22">
+      <c r="AD11" s="18">
         <v>53274.5</v>
       </c>
-      <c r="AE11" s="22">
+      <c r="AE11" s="18">
         <v>73123.199999999997</v>
       </c>
-      <c r="AF11" s="22">
+      <c r="AF11" s="18">
         <v>87709.1</v>
       </c>
-      <c r="AG11" s="22">
+      <c r="AG11" s="18">
         <v>161333.79999999999</v>
       </c>
-      <c r="AH11" s="22">
+      <c r="AH11" s="18">
         <v>216063</v>
       </c>
-      <c r="AI11" s="22">
+      <c r="AI11" s="18">
         <v>265.5</v>
       </c>
-      <c r="AJ11" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AK11" s="22">
+      <c r="AJ11" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="18">
         <v>288.89999999999998</v>
       </c>
-      <c r="AL11" s="22">
+      <c r="AL11" s="18">
         <v>340.2</v>
       </c>
-      <c r="AM11" s="34">
+      <c r="AM11" s="28">
         <v>196.6</v>
       </c>
-      <c r="AN11" s="22">
+      <c r="AN11" s="18">
         <v>162</v>
       </c>
-      <c r="AO11" s="17">
+      <c r="AO11" s="14">
         <v>225.9</v>
       </c>
-      <c r="AP11" s="17">
+      <c r="AP11" s="14">
         <v>232</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="69" t="s">
+      <c r="AQ11" s="14">
+        <v>216.2</v>
+      </c>
+      <c r="AR11" s="14">
+        <v>84.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="35"/>
-[...1 lines deleted...]
-      <c r="E12" s="35">
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29">
         <v>89.2</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="29">
         <v>89.8</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="30">
         <v>89.2</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="30">
         <v>87.3</v>
       </c>
-      <c r="I12" s="37">
+      <c r="I12" s="31">
         <v>92</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="30">
         <v>92.5</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="30">
         <v>93.8</v>
       </c>
-      <c r="L12" s="38">
+      <c r="L12" s="29">
         <v>94.2</v>
       </c>
-      <c r="M12" s="38">
+      <c r="M12" s="29">
         <v>96.3</v>
       </c>
-      <c r="N12" s="39">
+      <c r="N12" s="32">
         <v>94.7</v>
       </c>
-      <c r="O12" s="14" t="s">
+      <c r="O12" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="15" t="s">
+      <c r="P12" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="18">
         <v>252740</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="18">
         <v>422249</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="18">
         <v>713568</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="18">
         <v>1256429</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="18">
         <v>2841975</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="18">
         <v>143718.1</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="18">
         <v>158315.29999999999</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="18">
         <v>214182.3</v>
       </c>
-      <c r="Y12" s="22">
+      <c r="Y12" s="18">
         <v>241487</v>
       </c>
-      <c r="Z12" s="22">
+      <c r="Z12" s="18">
         <v>332357</v>
       </c>
-      <c r="AA12" s="22">
+      <c r="AA12" s="18">
         <v>281310</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="18">
         <v>226821.2</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="18">
         <v>261955.6</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="18">
         <v>474185</v>
       </c>
-      <c r="AE12" s="22">
+      <c r="AE12" s="18">
         <v>133326</v>
       </c>
-      <c r="AF12" s="22" t="s">
-[...26 lines deleted...]
-      <c r="AO12" s="17">
+      <c r="AF12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="14">
         <v>5361223.9000000004</v>
       </c>
-      <c r="AP12" s="17">
+      <c r="AP12" s="14">
         <v>6264778.9000000004</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E13" s="24">
+      <c r="AQ12" s="25">
+        <v>9439902.3000000007</v>
+      </c>
+      <c r="AR12" s="25">
+        <v>10155973.300000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20">
         <v>10.8</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="20">
         <v>10.199999999999999</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="21">
         <v>10.8</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="21">
         <v>12.7</v>
       </c>
-      <c r="I13" s="40">
+      <c r="I13" s="33">
         <v>8</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="21">
         <v>7.5</v>
       </c>
-      <c r="K13" s="25">
+      <c r="K13" s="21">
         <v>6.2</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L13" s="20">
         <f>100-L12</f>
         <v>5.7999999999999972</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M13" s="20">
         <f>100-M12</f>
         <v>3.7000000000000028</v>
       </c>
-      <c r="N13" s="27">
+      <c r="N13" s="22">
         <f>100-N12</f>
         <v>5.2999999999999972</v>
       </c>
-      <c r="O13" s="14" t="s">
+      <c r="O13" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="P13" s="15" t="s">
+      <c r="P13" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="18">
         <v>2879</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="18">
         <v>3284</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="18">
         <v>18754</v>
       </c>
-      <c r="T13" s="22">
+      <c r="T13" s="18">
         <v>35400</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="18">
         <v>102064</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="18">
         <v>2009.8</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="18">
         <v>1703.2</v>
       </c>
-      <c r="X13" s="22">
+      <c r="X13" s="18">
         <v>1585.3</v>
       </c>
-      <c r="Y13" s="22">
+      <c r="Y13" s="18">
         <v>1363</v>
       </c>
-      <c r="Z13" s="22">
+      <c r="Z13" s="18">
         <v>3105.4</v>
       </c>
-      <c r="AA13" s="22">
+      <c r="AA13" s="18">
         <v>2224.4</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="18">
         <v>2347.8000000000002</v>
       </c>
-      <c r="AC13" s="22">
+      <c r="AC13" s="18">
         <v>5044.3999999999996</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="18">
         <v>6825</v>
       </c>
-      <c r="AE13" s="22">
+      <c r="AE13" s="18">
         <v>846.2</v>
       </c>
-      <c r="AF13" s="22" t="s">
-[...34 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="AF13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="59">
+        <v>52168.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="26" t="s">
+      <c r="B14" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="41"/>
-[...29 lines deleted...]
-      <c r="O14" s="14" t="s">
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="20">
+        <v>100</v>
+      </c>
+      <c r="G14" s="20">
+        <v>100</v>
+      </c>
+      <c r="H14" s="20">
+        <v>100</v>
+      </c>
+      <c r="I14" s="20">
+        <v>100</v>
+      </c>
+      <c r="J14" s="20">
+        <v>100</v>
+      </c>
+      <c r="K14" s="20">
+        <v>100</v>
+      </c>
+      <c r="L14" s="20">
+        <v>100</v>
+      </c>
+      <c r="M14" s="20">
+        <v>100</v>
+      </c>
+      <c r="N14" s="22">
+        <v>100</v>
+      </c>
+      <c r="O14" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="P14" s="15" t="s">
+      <c r="P14" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="Q14" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V14" s="22">
+      <c r="Q14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U14" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
         <v>11616</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="18">
         <v>1472</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="18">
         <v>1304</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="18">
         <v>3439</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="18">
         <v>24929</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="18">
         <v>14629.8</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="18">
         <v>3068</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="18">
         <v>62183</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="18">
         <v>178450</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="18">
         <v>707440</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="18">
         <v>253705</v>
       </c>
-      <c r="AG14" s="22">
+      <c r="AG14" s="18">
         <v>182631.2</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="18">
         <v>224939.2</v>
       </c>
-      <c r="AI14" s="42"/>
-[...8 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="AI14" s="35"/>
+      <c r="AJ14" s="35"/>
+      <c r="AK14" s="3"/>
+      <c r="AL14" s="3"/>
+      <c r="AM14" s="3"/>
+      <c r="AN14" s="3"/>
+      <c r="AO14" s="36"/>
+    </row>
+    <row r="15" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="41"/>
-[...29 lines deleted...]
-      <c r="O15" s="14" t="s">
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="20">
+        <v>100</v>
+      </c>
+      <c r="G15" s="20">
+        <v>100</v>
+      </c>
+      <c r="H15" s="20">
+        <v>100</v>
+      </c>
+      <c r="I15" s="20">
+        <v>100</v>
+      </c>
+      <c r="J15" s="20">
+        <v>100</v>
+      </c>
+      <c r="K15" s="20">
+        <v>100</v>
+      </c>
+      <c r="L15" s="20">
+        <v>100</v>
+      </c>
+      <c r="M15" s="20">
+        <v>100</v>
+      </c>
+      <c r="N15" s="22">
+        <v>100</v>
+      </c>
+      <c r="O15" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="P15" s="15" t="s">
+      <c r="P15" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="Q15" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V15" s="22">
+      <c r="Q15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U15" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V15" s="18">
         <v>165887</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="18">
         <v>129851</v>
       </c>
-      <c r="X15" s="22">
+      <c r="X15" s="18">
         <v>191267</v>
       </c>
-      <c r="Y15" s="22">
+      <c r="Y15" s="18">
         <v>380083.1</v>
       </c>
-      <c r="Z15" s="22">
+      <c r="Z15" s="18">
         <v>237748</v>
       </c>
-      <c r="AA15" s="22">
+      <c r="AA15" s="18">
         <v>225497</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="18">
         <v>382053.2</v>
       </c>
-      <c r="AC15" s="22">
+      <c r="AC15" s="18">
         <v>406892</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="18">
         <v>259114</v>
       </c>
-      <c r="AE15" s="22">
+      <c r="AE15" s="18">
         <v>404090</v>
       </c>
-      <c r="AF15" s="22">
+      <c r="AF15" s="18">
         <v>369261</v>
       </c>
-      <c r="AG15" s="22">
+      <c r="AG15" s="18">
         <v>406181</v>
       </c>
-      <c r="AH15" s="22">
+      <c r="AH15" s="18">
         <v>299855</v>
       </c>
-      <c r="AI15" s="42"/>
-[...8 lines deleted...]
-      <c r="A16" s="70" t="s">
+      <c r="AI15" s="35"/>
+      <c r="AJ15" s="35"/>
+      <c r="AK15" s="3"/>
+      <c r="AL15" s="3"/>
+      <c r="AM15" s="3"/>
+      <c r="AN15" s="3"/>
+      <c r="AO15" s="36"/>
+    </row>
+    <row r="16" spans="1:44" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="71" t="s">
+      <c r="B16" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="67"/>
-[...26 lines deleted...]
-      <c r="N16" s="27">
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50">
+        <v>100</v>
+      </c>
+      <c r="G16" s="50">
+        <v>100</v>
+      </c>
+      <c r="H16" s="50">
+        <v>100</v>
+      </c>
+      <c r="I16" s="50">
+        <v>100</v>
+      </c>
+      <c r="J16" s="50">
+        <v>100</v>
+      </c>
+      <c r="K16" s="50">
+        <v>100</v>
+      </c>
+      <c r="L16" s="50">
+        <v>100</v>
+      </c>
+      <c r="M16" s="50">
+        <v>100</v>
+      </c>
+      <c r="N16" s="22">
         <v>95</v>
       </c>
-      <c r="O16" s="14" t="s">
+      <c r="O16" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="P16" s="15" t="s">
+      <c r="P16" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="Q16" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V16" s="22">
+      <c r="Q16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V16" s="18">
         <v>36560</v>
       </c>
-      <c r="W16" s="22">
+      <c r="W16" s="18">
         <v>23921.5</v>
       </c>
-      <c r="X16" s="22">
+      <c r="X16" s="18">
         <v>17483</v>
       </c>
-      <c r="Y16" s="22">
+      <c r="Y16" s="18">
         <v>3664</v>
       </c>
-      <c r="Z16" s="22" t="s">
-[...5 lines deleted...]
-      <c r="AB16" s="22">
+      <c r="Z16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="18">
         <v>5146</v>
       </c>
-      <c r="AC16" s="22">
+      <c r="AC16" s="18">
         <v>12046</v>
       </c>
-      <c r="AD16" s="22">
+      <c r="AD16" s="18">
         <v>28230.3</v>
       </c>
-      <c r="AE16" s="22">
+      <c r="AE16" s="18">
         <v>52564</v>
       </c>
-      <c r="AF16" s="22">
+      <c r="AF16" s="18">
         <v>70367</v>
       </c>
-      <c r="AG16" s="22">
+      <c r="AG16" s="18">
         <v>41521</v>
       </c>
-      <c r="AH16" s="22">
+      <c r="AH16" s="18">
         <v>92955</v>
       </c>
-      <c r="AI16" s="42"/>
-[...21 lines deleted...]
-      <c r="N17" s="27">
+      <c r="AI16" s="35"/>
+      <c r="AJ16" s="35"/>
+      <c r="AK16" s="3"/>
+      <c r="AL16" s="3"/>
+      <c r="AM16" s="3"/>
+      <c r="AN16" s="3"/>
+      <c r="AO16" s="36"/>
+    </row>
+    <row r="17" spans="1:41" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="52"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="22">
         <v>5</v>
       </c>
-      <c r="O17" s="14" t="s">
+      <c r="O17" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="P17" s="15" t="s">
+      <c r="P17" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="Q17" s="22" t="s">
-[...38 lines deleted...]
-      <c r="AD17" s="22">
+      <c r="Q17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="18">
         <v>60060.4</v>
       </c>
-      <c r="AE17" s="22">
+      <c r="AE17" s="18">
         <v>154578</v>
       </c>
-      <c r="AF17" s="22">
+      <c r="AF17" s="18">
         <v>217026.5</v>
       </c>
-      <c r="AG17" s="22">
+      <c r="AG17" s="18">
         <v>192604</v>
       </c>
-      <c r="AH17" s="22">
+      <c r="AH17" s="18">
         <v>128427.4</v>
       </c>
-      <c r="AI17" s="42"/>
-[...8 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="AI17" s="35"/>
+      <c r="AJ17" s="35"/>
+      <c r="AK17" s="3"/>
+      <c r="AL17" s="3"/>
+      <c r="AM17" s="3"/>
+      <c r="AN17" s="3"/>
+      <c r="AO17" s="36"/>
+    </row>
+    <row r="18" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="41"/>
-[...29 lines deleted...]
-      <c r="O18" s="14" t="s">
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34">
+        <v>100</v>
+      </c>
+      <c r="G18" s="34">
+        <v>100</v>
+      </c>
+      <c r="H18" s="34">
+        <v>100</v>
+      </c>
+      <c r="I18" s="34">
+        <v>100</v>
+      </c>
+      <c r="J18" s="34">
+        <v>100</v>
+      </c>
+      <c r="K18" s="34">
+        <v>100</v>
+      </c>
+      <c r="L18" s="34">
+        <v>100</v>
+      </c>
+      <c r="M18" s="34">
+        <v>100</v>
+      </c>
+      <c r="N18" s="22">
+        <v>100</v>
+      </c>
+      <c r="O18" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="P18" s="15" t="s">
+      <c r="P18" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="Q18" s="22" t="s">
-[...20 lines deleted...]
-      <c r="X18" s="22">
+      <c r="Q18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="18">
         <v>33841</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="18">
         <v>563147.6</v>
       </c>
-      <c r="Z18" s="22">
+      <c r="Z18" s="18">
         <v>905703</v>
       </c>
-      <c r="AA18" s="22">
+      <c r="AA18" s="18">
         <v>1420753</v>
       </c>
-      <c r="AB18" s="22">
+      <c r="AB18" s="18">
         <v>1422563.2</v>
       </c>
-      <c r="AC18" s="22">
+      <c r="AC18" s="18">
         <v>1830713</v>
       </c>
-      <c r="AD18" s="22">
+      <c r="AD18" s="18">
         <v>2022763</v>
       </c>
-      <c r="AE18" s="22">
+      <c r="AE18" s="18">
         <v>3203295</v>
       </c>
-      <c r="AF18" s="22">
+      <c r="AF18" s="18">
         <v>3242684</v>
       </c>
-      <c r="AG18" s="22">
+      <c r="AG18" s="18">
         <v>4147650</v>
       </c>
-      <c r="AH18" s="22">
+      <c r="AH18" s="18">
         <v>3775649.6</v>
       </c>
-      <c r="AI18" s="42"/>
-[...8 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="AI18" s="35"/>
+      <c r="AJ18" s="35"/>
+      <c r="AK18" s="3"/>
+      <c r="AL18" s="3"/>
+      <c r="AM18" s="3"/>
+      <c r="AN18" s="3"/>
+      <c r="AO18" s="36"/>
+    </row>
+    <row r="19" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="41"/>
-[...29 lines deleted...]
-      <c r="O19" s="14" t="s">
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34">
+        <v>100</v>
+      </c>
+      <c r="G19" s="34">
+        <v>100</v>
+      </c>
+      <c r="H19" s="34">
+        <v>100</v>
+      </c>
+      <c r="I19" s="34">
+        <v>100</v>
+      </c>
+      <c r="J19" s="34">
+        <v>100</v>
+      </c>
+      <c r="K19" s="34">
+        <v>100</v>
+      </c>
+      <c r="L19" s="34">
+        <v>100</v>
+      </c>
+      <c r="M19" s="34">
+        <v>100</v>
+      </c>
+      <c r="N19" s="22">
+        <v>100</v>
+      </c>
+      <c r="O19" s="11" t="s">
         <v>42</v>
       </c>
-      <c r="P19" s="15" t="s">
+      <c r="P19" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="Q19" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V19" s="22">
+      <c r="Q19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U19" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V19" s="18">
         <v>139404</v>
       </c>
-      <c r="W19" s="22">
+      <c r="W19" s="18">
         <v>15933.4</v>
       </c>
-      <c r="X19" s="22">
+      <c r="X19" s="18">
         <v>17187</v>
       </c>
-      <c r="Y19" s="22">
+      <c r="Y19" s="18">
         <v>11930</v>
       </c>
-      <c r="Z19" s="22">
+      <c r="Z19" s="18">
         <v>102783</v>
       </c>
-      <c r="AA19" s="22">
+      <c r="AA19" s="18">
         <v>119871</v>
       </c>
-      <c r="AB19" s="22">
+      <c r="AB19" s="18">
         <v>125370</v>
       </c>
-      <c r="AC19" s="22">
+      <c r="AC19" s="18">
         <v>161567</v>
       </c>
-      <c r="AD19" s="22">
+      <c r="AD19" s="18">
         <v>209149</v>
       </c>
-      <c r="AE19" s="22">
+      <c r="AE19" s="18">
         <v>370609</v>
       </c>
-      <c r="AF19" s="22">
+      <c r="AF19" s="18">
         <v>541899</v>
       </c>
-      <c r="AG19" s="22">
+      <c r="AG19" s="18">
         <v>305349.7</v>
       </c>
-      <c r="AH19" s="22">
+      <c r="AH19" s="18">
         <v>181481</v>
       </c>
-      <c r="AI19" s="42"/>
-[...8 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="AI19" s="35"/>
+      <c r="AJ19" s="35"/>
+      <c r="AK19" s="3"/>
+      <c r="AL19" s="3"/>
+      <c r="AM19" s="3"/>
+      <c r="AN19" s="3"/>
+      <c r="AO19" s="36"/>
+    </row>
+    <row r="20" spans="1:41" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B20" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="C20" s="41"/>
-[...29 lines deleted...]
-      <c r="O20" s="14" t="s">
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34">
+        <v>100</v>
+      </c>
+      <c r="G20" s="34">
+        <v>100</v>
+      </c>
+      <c r="H20" s="34">
+        <v>100</v>
+      </c>
+      <c r="I20" s="34">
+        <v>100</v>
+      </c>
+      <c r="J20" s="34">
+        <v>100</v>
+      </c>
+      <c r="K20" s="34">
+        <v>100</v>
+      </c>
+      <c r="L20" s="34">
+        <v>100</v>
+      </c>
+      <c r="M20" s="34">
+        <v>100</v>
+      </c>
+      <c r="N20" s="22">
+        <v>100</v>
+      </c>
+      <c r="O20" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="P20" s="15" t="s">
+      <c r="P20" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="Q20" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V20" s="22">
+      <c r="Q20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U20" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
         <v>83051</v>
       </c>
-      <c r="W20" s="22">
+      <c r="W20" s="18">
         <v>16163.2</v>
       </c>
-      <c r="X20" s="22">
+      <c r="X20" s="18">
         <v>55122</v>
       </c>
-      <c r="Y20" s="22">
+      <c r="Y20" s="18">
         <v>86755</v>
       </c>
-      <c r="Z20" s="22">
+      <c r="Z20" s="18">
         <v>225502</v>
       </c>
-      <c r="AA20" s="22">
+      <c r="AA20" s="18">
         <v>175394</v>
       </c>
-      <c r="AB20" s="22">
+      <c r="AB20" s="18">
         <v>132825.70000000001</v>
       </c>
-      <c r="AC20" s="22">
+      <c r="AC20" s="18">
         <v>217094</v>
       </c>
-      <c r="AD20" s="22">
+      <c r="AD20" s="18">
         <v>325310</v>
       </c>
-      <c r="AE20" s="22">
+      <c r="AE20" s="18">
         <v>267929</v>
       </c>
-      <c r="AF20" s="22">
+      <c r="AF20" s="18">
         <v>462504.3</v>
       </c>
-      <c r="AG20" s="22">
+      <c r="AG20" s="18">
         <v>440007</v>
       </c>
-      <c r="AH20" s="22">
+      <c r="AH20" s="18">
         <v>390621</v>
       </c>
-      <c r="AI20" s="42"/>
-[...8 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="AI20" s="35"/>
+      <c r="AJ20" s="35"/>
+      <c r="AK20" s="3"/>
+      <c r="AL20" s="3"/>
+      <c r="AM20" s="3"/>
+      <c r="AN20" s="3"/>
+      <c r="AO20" s="36"/>
+    </row>
+    <row r="21" spans="1:41" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="41"/>
-[...29 lines deleted...]
-      <c r="O21" s="14" t="s">
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34">
+        <v>100</v>
+      </c>
+      <c r="G21" s="34">
+        <v>100</v>
+      </c>
+      <c r="H21" s="34">
+        <v>100</v>
+      </c>
+      <c r="I21" s="34">
+        <v>100</v>
+      </c>
+      <c r="J21" s="34">
+        <v>100</v>
+      </c>
+      <c r="K21" s="34">
+        <v>100</v>
+      </c>
+      <c r="L21" s="34">
+        <v>100</v>
+      </c>
+      <c r="M21" s="34">
+        <v>100</v>
+      </c>
+      <c r="N21" s="22">
+        <v>100</v>
+      </c>
+      <c r="O21" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="P21" s="15" t="s">
+      <c r="P21" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="Q21" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V21" s="22">
+      <c r="Q21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="18">
         <v>13526.2</v>
       </c>
-      <c r="W21" s="22">
+      <c r="W21" s="18">
         <v>19666.2</v>
       </c>
-      <c r="X21" s="22">
+      <c r="X21" s="18">
         <v>5320</v>
       </c>
-      <c r="Y21" s="22">
+      <c r="Y21" s="18">
         <v>4986</v>
       </c>
-      <c r="Z21" s="22">
+      <c r="Z21" s="18">
         <v>15960</v>
       </c>
-      <c r="AA21" s="22">
+      <c r="AA21" s="18">
         <v>3069</v>
       </c>
-      <c r="AB21" s="22">
+      <c r="AB21" s="18">
         <v>4482.7</v>
       </c>
-      <c r="AC21" s="22">
+      <c r="AC21" s="18">
         <v>27108</v>
       </c>
-      <c r="AD21" s="22">
+      <c r="AD21" s="18">
         <v>28610.2</v>
       </c>
-      <c r="AE21" s="22">
+      <c r="AE21" s="18">
         <v>1886</v>
       </c>
-      <c r="AF21" s="22">
+      <c r="AF21" s="18">
         <v>1339</v>
       </c>
-      <c r="AG21" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AH21" s="22">
+      <c r="AG21" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="18">
         <v>1300</v>
       </c>
-      <c r="AI21" s="42"/>
-[...22 lines deleted...]
-      <c r="O22" s="14" t="s">
+      <c r="AI21" s="35"/>
+      <c r="AJ21" s="35"/>
+      <c r="AK21" s="3"/>
+      <c r="AL21" s="3"/>
+      <c r="AM21" s="3"/>
+      <c r="AN21" s="3"/>
+      <c r="AO21" s="36"/>
+    </row>
+    <row r="22" spans="1:41" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="34"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="P22" s="45" t="s">
+      <c r="P22" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="Q22" s="22" t="s">
-[...35 lines deleted...]
-      <c r="AC22" s="22">
+      <c r="Q22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="18">
         <v>131799</v>
       </c>
-      <c r="AD22" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AE22" s="22">
+      <c r="AD22" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="18">
         <v>59998</v>
       </c>
-      <c r="AF22" s="22">
+      <c r="AF22" s="18">
         <v>84378</v>
       </c>
-      <c r="AG22" s="22">
+      <c r="AG22" s="18">
         <v>103886</v>
       </c>
-      <c r="AH22" s="22">
+      <c r="AH22" s="18">
         <v>124829</v>
       </c>
-      <c r="AI22" s="42"/>
-[...8 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="AI22" s="35"/>
+      <c r="AJ22" s="35"/>
+      <c r="AK22" s="3"/>
+      <c r="AL22" s="3"/>
+      <c r="AM22" s="3"/>
+      <c r="AN22" s="3"/>
+      <c r="AO22" s="36"/>
+    </row>
+    <row r="23" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="26" t="s">
+      <c r="B23" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="41"/>
-[...29 lines deleted...]
-      <c r="O23" s="14" t="s">
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34">
+        <v>100</v>
+      </c>
+      <c r="G23" s="34">
+        <v>100</v>
+      </c>
+      <c r="H23" s="34">
+        <v>100</v>
+      </c>
+      <c r="I23" s="34">
+        <v>100</v>
+      </c>
+      <c r="J23" s="34">
+        <v>100</v>
+      </c>
+      <c r="K23" s="34">
+        <v>100</v>
+      </c>
+      <c r="L23" s="34">
+        <v>100</v>
+      </c>
+      <c r="M23" s="34">
+        <v>100</v>
+      </c>
+      <c r="N23" s="22">
+        <v>100</v>
+      </c>
+      <c r="O23" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="P23" s="15" t="s">
+      <c r="P23" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="Q23" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V23" s="22">
+      <c r="Q23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
         <v>201633</v>
       </c>
-      <c r="W23" s="22">
+      <c r="W23" s="18">
         <v>314252</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="18">
         <v>500838</v>
       </c>
-      <c r="Y23" s="22">
+      <c r="Y23" s="18">
         <v>679407</v>
       </c>
-      <c r="Z23" s="22">
+      <c r="Z23" s="18">
         <v>946435</v>
       </c>
-      <c r="AA23" s="22">
+      <c r="AA23" s="18">
         <v>1451191</v>
       </c>
-      <c r="AB23" s="22">
+      <c r="AB23" s="18">
         <v>1831591</v>
       </c>
-      <c r="AC23" s="22">
+      <c r="AC23" s="18">
         <v>3087271</v>
       </c>
-      <c r="AD23" s="22">
+      <c r="AD23" s="18">
         <v>2221247</v>
       </c>
-      <c r="AE23" s="22">
+      <c r="AE23" s="18">
         <v>2315182</v>
       </c>
-      <c r="AF23" s="22">
+      <c r="AF23" s="18">
         <v>2352602</v>
       </c>
-      <c r="AG23" s="22">
+      <c r="AG23" s="18">
         <v>2529104</v>
       </c>
-      <c r="AH23" s="22">
+      <c r="AH23" s="18">
         <v>496197</v>
       </c>
-      <c r="AI23" s="42"/>
-[...8 lines deleted...]
-      <c r="A24" s="24" t="s">
+      <c r="AI23" s="35"/>
+      <c r="AJ23" s="35"/>
+      <c r="AK23" s="3"/>
+      <c r="AL23" s="3"/>
+      <c r="AM23" s="3"/>
+      <c r="AN23" s="3"/>
+      <c r="AO23" s="36"/>
+    </row>
+    <row r="24" spans="1:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="26" t="s">
+      <c r="B24" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="41"/>
-[...29 lines deleted...]
-      <c r="O24" s="14" t="s">
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34">
+        <v>100</v>
+      </c>
+      <c r="G24" s="34">
+        <v>100</v>
+      </c>
+      <c r="H24" s="34">
+        <v>100</v>
+      </c>
+      <c r="I24" s="34">
+        <v>100</v>
+      </c>
+      <c r="J24" s="34">
+        <v>100</v>
+      </c>
+      <c r="K24" s="34">
+        <v>100</v>
+      </c>
+      <c r="L24" s="34">
+        <v>100</v>
+      </c>
+      <c r="M24" s="34">
+        <v>100</v>
+      </c>
+      <c r="N24" s="22">
+        <v>100</v>
+      </c>
+      <c r="O24" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="P24" s="15" t="s">
+      <c r="P24" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="Q24" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V24" s="22">
+      <c r="Q24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="18">
         <v>74882</v>
       </c>
-      <c r="W24" s="22">
+      <c r="W24" s="18">
         <v>22149</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="18">
         <v>22751</v>
       </c>
-      <c r="Y24" s="22" t="s">
-[...23 lines deleted...]
-      <c r="AG24" s="22">
+      <c r="Y24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="18">
         <v>3609</v>
       </c>
-      <c r="AH24" s="22">
+      <c r="AH24" s="18">
         <v>239841</v>
       </c>
-      <c r="AI24" s="42"/>
-[...8 lines deleted...]
-      <c r="A25" s="24" t="s">
+      <c r="AI24" s="35"/>
+      <c r="AJ24" s="35"/>
+      <c r="AK24" s="3"/>
+      <c r="AL24" s="3"/>
+      <c r="AM24" s="3"/>
+      <c r="AN24" s="3"/>
+      <c r="AO24" s="36"/>
+    </row>
+    <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="B25" s="26" t="s">
+      <c r="B25" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="41"/>
-[...29 lines deleted...]
-      <c r="O25" s="14" t="s">
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34">
+        <v>100</v>
+      </c>
+      <c r="G25" s="34">
+        <v>100</v>
+      </c>
+      <c r="H25" s="34">
+        <v>100</v>
+      </c>
+      <c r="I25" s="34">
+        <v>100</v>
+      </c>
+      <c r="J25" s="34">
+        <v>100</v>
+      </c>
+      <c r="K25" s="34">
+        <v>100</v>
+      </c>
+      <c r="L25" s="34">
+        <v>100</v>
+      </c>
+      <c r="M25" s="34">
+        <v>100</v>
+      </c>
+      <c r="N25" s="22">
+        <v>100</v>
+      </c>
+      <c r="O25" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="P25" s="15" t="s">
+      <c r="P25" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="Q25" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V25" s="22">
+      <c r="Q25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="18">
         <v>37641.699999999997</v>
       </c>
-      <c r="W25" s="22">
+      <c r="W25" s="18">
         <v>101921</v>
       </c>
-      <c r="X25" s="22">
+      <c r="X25" s="18">
         <v>72442.3</v>
       </c>
-      <c r="Y25" s="22">
+      <c r="Y25" s="18">
         <v>217727.9</v>
       </c>
-      <c r="Z25" s="22">
+      <c r="Z25" s="18">
         <v>4903921.5999999996</v>
       </c>
-      <c r="AA25" s="22">
+      <c r="AA25" s="18">
         <v>2015197</v>
       </c>
-      <c r="AB25" s="22">
+      <c r="AB25" s="18">
         <v>367519</v>
       </c>
-      <c r="AC25" s="22">
+      <c r="AC25" s="18">
         <v>1021633.3</v>
       </c>
-      <c r="AD25" s="22">
+      <c r="AD25" s="18">
         <v>3187795.6</v>
       </c>
-      <c r="AE25" s="22">
+      <c r="AE25" s="18">
         <v>4639281</v>
       </c>
-      <c r="AF25" s="22">
+      <c r="AF25" s="18">
         <v>3961572.6</v>
       </c>
-      <c r="AG25" s="22">
+      <c r="AG25" s="18">
         <v>3083554</v>
       </c>
-      <c r="AH25" s="22">
+      <c r="AH25" s="18">
         <v>2510218.5</v>
       </c>
-      <c r="AI25" s="42"/>
-[...8 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="AI25" s="35"/>
+      <c r="AJ25" s="35"/>
+      <c r="AK25" s="3"/>
+      <c r="AL25" s="3"/>
+      <c r="AM25" s="3"/>
+      <c r="AN25" s="3"/>
+      <c r="AO25" s="36"/>
+    </row>
+    <row r="26" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B26" s="26" t="s">
+      <c r="B26" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="41"/>
-[...29 lines deleted...]
-      <c r="O26" s="14" t="s">
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34">
+        <v>100</v>
+      </c>
+      <c r="G26" s="34">
+        <v>100</v>
+      </c>
+      <c r="H26" s="34">
+        <v>100</v>
+      </c>
+      <c r="I26" s="34">
+        <v>100</v>
+      </c>
+      <c r="J26" s="34">
+        <v>100</v>
+      </c>
+      <c r="K26" s="34">
+        <v>100</v>
+      </c>
+      <c r="L26" s="34">
+        <v>100</v>
+      </c>
+      <c r="M26" s="34">
+        <v>100</v>
+      </c>
+      <c r="N26" s="22">
+        <v>100</v>
+      </c>
+      <c r="O26" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="P26" s="15" t="s">
+      <c r="P26" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="Q26" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V26" s="22">
+      <c r="Q26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="18">
         <v>4919</v>
       </c>
-      <c r="W26" s="22" t="s">
-[...44 lines deleted...]
-      <c r="A27" s="24" t="s">
+      <c r="W26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="35"/>
+      <c r="AJ26" s="35"/>
+      <c r="AK26" s="3"/>
+      <c r="AL26" s="3"/>
+      <c r="AM26" s="3"/>
+      <c r="AN26" s="3"/>
+      <c r="AO26" s="36"/>
+    </row>
+    <row r="27" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="B27" s="26" t="s">
+      <c r="B27" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="C27" s="41"/>
-[...29 lines deleted...]
-      <c r="O27" s="14" t="s">
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34">
+        <v>100</v>
+      </c>
+      <c r="G27" s="34">
+        <v>100</v>
+      </c>
+      <c r="H27" s="34">
+        <v>100</v>
+      </c>
+      <c r="I27" s="34">
+        <v>100</v>
+      </c>
+      <c r="J27" s="34">
+        <v>100</v>
+      </c>
+      <c r="K27" s="34">
+        <v>100</v>
+      </c>
+      <c r="L27" s="34">
+        <v>100</v>
+      </c>
+      <c r="M27" s="34">
+        <v>100</v>
+      </c>
+      <c r="N27" s="22">
+        <v>100</v>
+      </c>
+      <c r="O27" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="P27" s="15" t="s">
+      <c r="P27" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="Q27" s="22" t="s">
-[...14 lines deleted...]
-      <c r="V27" s="46">
+      <c r="Q27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="38">
         <v>120069</v>
       </c>
-      <c r="W27" s="46">
+      <c r="W27" s="38">
         <v>189040</v>
       </c>
-      <c r="X27" s="46">
+      <c r="X27" s="38">
         <v>205413</v>
       </c>
-      <c r="Y27" s="46">
+      <c r="Y27" s="38">
         <v>252545</v>
       </c>
-      <c r="Z27" s="46">
+      <c r="Z27" s="38">
         <v>456611</v>
       </c>
-      <c r="AA27" s="46">
+      <c r="AA27" s="38">
         <v>348707.2</v>
       </c>
-      <c r="AB27" s="46">
+      <c r="AB27" s="38">
         <v>455572.2</v>
       </c>
-      <c r="AC27" s="46">
+      <c r="AC27" s="38">
         <v>1618479.2</v>
       </c>
-      <c r="AD27" s="46">
+      <c r="AD27" s="38">
         <v>1672239.8</v>
       </c>
-      <c r="AE27" s="46">
+      <c r="AE27" s="38">
         <v>1674285.4</v>
       </c>
-      <c r="AF27" s="46">
+      <c r="AF27" s="38">
         <v>1587201.9</v>
       </c>
-      <c r="AG27" s="46">
+      <c r="AG27" s="38">
         <v>959868.1</v>
       </c>
-      <c r="AH27" s="46">
+      <c r="AH27" s="38">
         <v>1256595</v>
       </c>
-      <c r="AI27" s="42"/>
-[...8 lines deleted...]
-      <c r="O28" s="47" t="s">
+      <c r="AI27" s="35"/>
+      <c r="AJ27" s="35"/>
+      <c r="AK27" s="3"/>
+      <c r="AL27" s="3"/>
+      <c r="AM27" s="3"/>
+      <c r="AN27" s="3"/>
+      <c r="AO27" s="36"/>
+    </row>
+    <row r="28" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="O28" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="AC28" s="1"/>
-[...3 lines deleted...]
-      <c r="O29" s="65" t="s">
+    </row>
+    <row r="29" spans="1:41" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O29" s="54" t="s">
         <v>117</v>
       </c>
-      <c r="P29" s="65"/>
-[...18 lines deleted...]
-      <c r="O30" s="61" t="s">
+      <c r="P29" s="54"/>
+      <c r="Q29" s="54"/>
+      <c r="R29" s="54"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="54"/>
+      <c r="U29" s="54"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="40"/>
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+      <c r="AC29" s="40"/>
+      <c r="AD29" s="40"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="40"/>
+    </row>
+    <row r="30" spans="1:41" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O30" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="P30" s="61"/>
-[...12 lines deleted...]
-      <c r="O31" s="8" t="s">
+      <c r="P30" s="55"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55"/>
+      <c r="T30" s="55"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="55"/>
+      <c r="W30" s="55"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="55"/>
+    </row>
+    <row r="31" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="O31" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="P31" s="7" t="s">
+      <c r="P31" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="6">
         <v>2016</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="6">
         <v>2017</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="6">
         <v>2018</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="6">
         <v>2019</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="6">
         <v>2020</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="6">
         <v>2021</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="6">
         <v>2022</v>
       </c>
-      <c r="X31" s="7">
+      <c r="X31" s="6">
         <v>2023</v>
       </c>
-      <c r="Y31" s="7">
+      <c r="Y31" s="6">
         <v>2024</v>
       </c>
-      <c r="AC31" s="1"/>
-[...2 lines deleted...]
-      <c r="O32" s="14">
+      <c r="Z31" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O32" s="11">
         <v>521012</v>
       </c>
-      <c r="P32" s="49" t="s">
+      <c r="P32" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="Q32" s="30">
+      <c r="Q32" s="25">
         <v>12.7</v>
       </c>
-      <c r="R32" s="50" t="s">
+      <c r="R32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="S32" s="50" t="s">
+      <c r="S32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="T32" s="50" t="s">
+      <c r="T32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="U32" s="51" t="s">
+      <c r="U32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="V32" s="50" t="s">
+      <c r="V32" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="W32" s="52" t="s">
-[...5 lines deleted...]
-      <c r="Y32" s="8">
+      <c r="W32" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="6">
         <v>38.6</v>
       </c>
-      <c r="AC32" s="1"/>
-[...2 lines deleted...]
-      <c r="O33" s="14">
+      <c r="Z32" s="6">
+        <v>304.7</v>
+      </c>
+    </row>
+    <row r="33" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O33" s="11">
         <v>521013</v>
       </c>
-      <c r="P33" s="49" t="s">
+      <c r="P33" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="Q33" s="30">
+      <c r="Q33" s="25">
         <v>274.89999999999998</v>
       </c>
-      <c r="R33" s="30">
+      <c r="R33" s="25">
         <v>411</v>
       </c>
-      <c r="S33" s="22">
+      <c r="S33" s="18">
         <v>454.4</v>
       </c>
-      <c r="T33" s="53">
+      <c r="T33" s="14">
         <v>493.1</v>
       </c>
-      <c r="U33" s="52">
+      <c r="U33" s="25">
         <v>462.9</v>
       </c>
-      <c r="V33" s="53">
+      <c r="V33" s="14">
         <v>766</v>
       </c>
-      <c r="W33" s="54">
+      <c r="W33" s="42">
         <v>466.2</v>
       </c>
-      <c r="X33" s="53">
+      <c r="X33" s="14">
         <v>504.1</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="14">
         <v>1370.4</v>
       </c>
-      <c r="AC33" s="1"/>
-[...2 lines deleted...]
-      <c r="O34" s="14">
+      <c r="Z33" s="14">
+        <v>2242.1</v>
+      </c>
+    </row>
+    <row r="34" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O34" s="11">
         <v>521019</v>
       </c>
-      <c r="P34" s="49" t="s">
+      <c r="P34" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="Q34" s="30">
+      <c r="Q34" s="25">
         <v>174.5</v>
       </c>
-      <c r="R34" s="30">
+      <c r="R34" s="25">
         <v>108.8</v>
       </c>
-      <c r="S34" s="30">
+      <c r="S34" s="25">
         <v>140</v>
       </c>
-      <c r="T34" s="53">
+      <c r="T34" s="14">
         <v>114.1</v>
       </c>
-      <c r="U34" s="52">
+      <c r="U34" s="25">
         <v>222.9</v>
       </c>
-      <c r="V34" s="53">
+      <c r="V34" s="14">
         <v>184.5</v>
       </c>
-      <c r="W34" s="55">
+      <c r="W34" s="43">
         <v>145.1</v>
       </c>
-      <c r="X34" s="53">
+      <c r="X34" s="14">
         <v>406.3</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="14">
         <v>230.1</v>
       </c>
-      <c r="AC34" s="1"/>
-[...2 lines deleted...]
-      <c r="O35" s="14">
+      <c r="Z34" s="14">
+        <v>1315.2</v>
+      </c>
+    </row>
+    <row r="35" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O35" s="11">
         <v>522111</v>
       </c>
-      <c r="P35" s="49" t="s">
+      <c r="P35" s="12" t="s">
         <v>96</v>
       </c>
-      <c r="Q35" s="30">
+      <c r="Q35" s="25">
         <v>149.69999999999999</v>
       </c>
-      <c r="R35" s="30">
+      <c r="R35" s="25">
         <v>3332.5</v>
       </c>
-      <c r="S35" s="30">
+      <c r="S35" s="25">
         <v>3664.9</v>
       </c>
-      <c r="T35" s="53">
+      <c r="T35" s="14">
         <v>3574.1</v>
       </c>
-      <c r="U35" s="52">
+      <c r="U35" s="25">
         <v>3802.2</v>
       </c>
-      <c r="V35" s="53">
+      <c r="V35" s="14">
         <v>4638.8</v>
       </c>
-      <c r="W35" s="56" t="s">
-[...2 lines deleted...]
-      <c r="X35" s="53">
+      <c r="W35" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="14">
         <v>8397.7999999999993</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="14">
         <v>10547.2</v>
       </c>
-      <c r="AC35" s="1"/>
-[...2 lines deleted...]
-      <c r="O36" s="14">
+      <c r="Z35" s="14">
+        <v>21302.6</v>
+      </c>
+    </row>
+    <row r="36" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O36" s="11">
         <v>522119</v>
       </c>
-      <c r="P36" s="49" t="s">
+      <c r="P36" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="Q36" s="30">
+      <c r="Q36" s="25">
         <v>3776.2</v>
       </c>
-      <c r="R36" s="30">
+      <c r="R36" s="25">
         <v>1292.2</v>
       </c>
-      <c r="S36" s="30">
+      <c r="S36" s="25">
         <v>1624.2</v>
       </c>
-      <c r="T36" s="53">
+      <c r="T36" s="14">
         <v>1117.4000000000001</v>
       </c>
-      <c r="U36" s="52">
+      <c r="U36" s="25">
         <v>1441.9</v>
       </c>
-      <c r="V36" s="53">
+      <c r="V36" s="14">
         <v>1835.8</v>
       </c>
-      <c r="W36" s="55">
+      <c r="W36" s="43">
         <v>3035.6</v>
       </c>
-      <c r="X36" s="53">
+      <c r="X36" s="14">
         <v>5135.2</v>
       </c>
-      <c r="Y36" s="17">
+      <c r="Y36" s="14">
         <v>10057.1</v>
       </c>
-      <c r="AC36" s="1"/>
-[...2 lines deleted...]
-      <c r="O37" s="14">
+      <c r="Z36" s="14">
+        <v>12604.9</v>
+      </c>
+    </row>
+    <row r="37" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O37" s="11">
         <v>522121</v>
       </c>
-      <c r="P37" s="49" t="s">
+      <c r="P37" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="Q37" s="30">
+      <c r="Q37" s="25">
         <v>368.3</v>
       </c>
-      <c r="R37" s="30">
+      <c r="R37" s="25">
         <v>386.3</v>
       </c>
-      <c r="S37" s="30">
+      <c r="S37" s="25">
         <v>173</v>
       </c>
-      <c r="T37" s="53">
+      <c r="T37" s="14">
         <v>165.7</v>
       </c>
-      <c r="U37" s="52">
+      <c r="U37" s="25">
         <v>30.7</v>
       </c>
-      <c r="V37" s="52">
+      <c r="V37" s="25">
         <v>61.4</v>
       </c>
-      <c r="W37" s="55">
+      <c r="W37" s="43">
         <v>7.8</v>
       </c>
-      <c r="X37" s="30">
+      <c r="X37" s="25">
         <v>28.2</v>
       </c>
-      <c r="Y37" s="30" t="s">
-[...5 lines deleted...]
-      <c r="O38" s="14">
+      <c r="Y37" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="25"/>
+    </row>
+    <row r="38" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O38" s="11">
         <v>522122</v>
       </c>
-      <c r="P38" s="49" t="s">
+      <c r="P38" s="12" t="s">
         <v>99</v>
       </c>
-      <c r="Q38" s="30">
+      <c r="Q38" s="25">
         <v>196.5</v>
       </c>
-      <c r="R38" s="30">
+      <c r="R38" s="25">
         <v>232.667</v>
       </c>
-      <c r="S38" s="30">
+      <c r="S38" s="25">
         <v>264.10000000000002</v>
       </c>
-      <c r="T38" s="53">
+      <c r="T38" s="14">
         <v>225.7</v>
       </c>
-      <c r="U38" s="52">
+      <c r="U38" s="25">
         <v>335.6</v>
       </c>
-      <c r="V38" s="52">
+      <c r="V38" s="25">
         <v>187</v>
       </c>
-      <c r="W38" s="55">
+      <c r="W38" s="43">
         <v>235</v>
       </c>
-      <c r="X38" s="52">
+      <c r="X38" s="25">
         <v>294.7</v>
       </c>
-      <c r="Y38" s="30">
+      <c r="Y38" s="25">
         <v>334.9</v>
       </c>
-      <c r="AC38" s="1"/>
-[...2 lines deleted...]
-      <c r="O39" s="14">
+      <c r="Z38" s="25">
+        <v>355.8</v>
+      </c>
+    </row>
+    <row r="39" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O39" s="11">
         <v>522124</v>
       </c>
-      <c r="P39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="Q39" s="30">
+      <c r="P39" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q39" s="25">
         <v>2.1</v>
       </c>
-      <c r="R39" s="30">
+      <c r="R39" s="25">
         <v>6.8</v>
       </c>
-      <c r="S39" s="30">
+      <c r="S39" s="25">
         <v>2.9</v>
       </c>
-      <c r="T39" s="17">
+      <c r="T39" s="14">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U39" s="30">
+      <c r="U39" s="25">
         <v>0.7</v>
       </c>
-      <c r="V39" s="50" t="s">
+      <c r="V39" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="W39" s="56" t="s">
-[...2 lines deleted...]
-      <c r="X39" s="52">
+      <c r="W39" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="25">
         <v>12.5</v>
       </c>
-      <c r="Y39" s="30" t="s">
+      <c r="Y39" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="AC39" s="1"/>
-[...2 lines deleted...]
-      <c r="O40" s="14">
+      <c r="Z39" s="25">
+        <v>7.71</v>
+      </c>
+    </row>
+    <row r="40" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O40" s="11">
         <v>522129</v>
       </c>
-      <c r="P40" s="49" t="s">
+      <c r="P40" s="12" t="s">
         <v>101</v>
       </c>
-      <c r="Q40" s="30">
+      <c r="Q40" s="25">
         <v>260.89999999999998</v>
       </c>
-      <c r="R40" s="30">
+      <c r="R40" s="25">
         <v>473.1</v>
       </c>
-      <c r="S40" s="30">
+      <c r="S40" s="25">
         <v>624.6</v>
       </c>
-      <c r="T40" s="17">
+      <c r="T40" s="14">
         <v>1941.2</v>
       </c>
-      <c r="U40" s="30">
+      <c r="U40" s="25">
         <v>2332.5</v>
       </c>
-      <c r="V40" s="30">
+      <c r="V40" s="25">
         <v>1118.4000000000001</v>
       </c>
-      <c r="W40" s="55">
+      <c r="W40" s="43">
         <v>871.8</v>
       </c>
-      <c r="X40" s="52">
+      <c r="X40" s="25">
         <v>865.7</v>
       </c>
-      <c r="Y40" s="30">
+      <c r="Y40" s="25">
         <v>1207</v>
       </c>
-      <c r="AC40" s="1"/>
-[...2 lines deleted...]
-      <c r="O41" s="57">
+      <c r="Z40" s="25">
+        <v>622.5</v>
+      </c>
+    </row>
+    <row r="41" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O41" s="45">
         <v>522212</v>
       </c>
-      <c r="P41" s="58" t="s">
+      <c r="P41" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="Q41" s="59" t="s">
-[...20 lines deleted...]
-      <c r="X41" s="30">
+      <c r="Q41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="25">
         <v>3208.3</v>
       </c>
-      <c r="Y41" s="30">
+      <c r="Y41" s="25">
         <v>5613.7</v>
       </c>
-      <c r="AC41" s="1"/>
-[...2 lines deleted...]
-      <c r="O42" s="14">
+      <c r="Z41" s="25">
+        <v>8028.3</v>
+      </c>
+    </row>
+    <row r="42" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O42" s="11">
         <v>522219</v>
       </c>
-      <c r="P42" s="49" t="s">
+      <c r="P42" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="Q42" s="59" t="s">
-[...17 lines deleted...]
-      <c r="W42" s="55">
+      <c r="Q42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="43">
         <v>2693.8</v>
       </c>
-      <c r="X42" s="7" t="s">
-[...8 lines deleted...]
-      <c r="O43" s="14">
+      <c r="X42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O43" s="11">
         <v>522311</v>
       </c>
-      <c r="P43" s="49" t="s">
+      <c r="P43" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="Q43" s="30">
+      <c r="Q43" s="25">
         <v>1506.1</v>
       </c>
-      <c r="R43" s="30">
+      <c r="R43" s="25">
         <v>1686.5</v>
       </c>
-      <c r="S43" s="30">
+      <c r="S43" s="25">
         <v>2052.8000000000002</v>
       </c>
-      <c r="T43" s="17">
+      <c r="T43" s="14">
         <v>531.6</v>
       </c>
-      <c r="U43" s="30">
+      <c r="U43" s="25">
         <v>1344.4</v>
       </c>
-      <c r="V43" s="30">
+      <c r="V43" s="25">
         <v>1107.5</v>
       </c>
-      <c r="W43" s="55">
+      <c r="W43" s="43">
         <v>444.1</v>
       </c>
-      <c r="X43" s="51" t="s">
+      <c r="X43" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Y43" s="50">
+      <c r="Y43" s="41">
         <v>1672.4</v>
       </c>
-      <c r="AC43" s="1"/>
-[...2 lines deleted...]
-      <c r="O44" s="14">
+      <c r="Z43" s="41" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O44" s="11">
         <v>522312</v>
       </c>
-      <c r="P44" s="49" t="s">
+      <c r="P44" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="Q44" s="59" t="s">
-[...17 lines deleted...]
-      <c r="W44" s="55">
+      <c r="Q44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="43">
         <v>1.3</v>
       </c>
-      <c r="X44" s="52">
+      <c r="X44" s="25">
         <v>1.4</v>
       </c>
-      <c r="Y44" s="30">
+      <c r="Y44" s="25">
         <v>2173.3000000000002</v>
       </c>
-      <c r="AC44" s="1"/>
-[...2 lines deleted...]
-      <c r="O45" s="14">
+      <c r="Z44" s="25">
+        <v>2505.4</v>
+      </c>
+    </row>
+    <row r="45" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O45" s="11">
         <v>522319</v>
       </c>
-      <c r="P45" s="49" t="s">
+      <c r="P45" s="12" t="s">
         <v>105</v>
       </c>
-      <c r="Q45" s="30">
+      <c r="Q45" s="25">
         <v>82.6</v>
       </c>
-      <c r="R45" s="30">
+      <c r="R45" s="25">
         <v>78.8</v>
       </c>
-      <c r="S45" s="30">
+      <c r="S45" s="25">
         <v>79.099999999999994</v>
       </c>
-      <c r="T45" s="17">
+      <c r="T45" s="14">
         <v>14.9</v>
       </c>
-      <c r="U45" s="50" t="s">
+      <c r="U45" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="V45" s="30">
+      <c r="V45" s="25">
         <v>7.7</v>
       </c>
-      <c r="W45" s="55">
+      <c r="W45" s="43">
         <v>18.5</v>
       </c>
-      <c r="X45" s="52">
+      <c r="X45" s="25">
         <v>25.8</v>
       </c>
-      <c r="Y45" s="30">
+      <c r="Y45" s="25">
         <v>39.1</v>
       </c>
-      <c r="AC45" s="1"/>
-[...2 lines deleted...]
-      <c r="O46" s="14">
+      <c r="Z45" s="25">
+        <v>16.13</v>
+      </c>
+    </row>
+    <row r="46" spans="15:26" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O46" s="11">
         <v>522411</v>
       </c>
-      <c r="P46" s="49" t="s">
+      <c r="P46" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="Q46" s="30">
+      <c r="Q46" s="25">
         <v>71.099999999999994</v>
       </c>
-      <c r="R46" s="59" t="s">
-[...26 lines deleted...]
-      <c r="O47" s="14">
+      <c r="R46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O47" s="11">
         <v>522419</v>
       </c>
-      <c r="P47" s="49" t="s">
+      <c r="P47" s="12" t="s">
         <v>107</v>
       </c>
-      <c r="Q47" s="30">
+      <c r="Q47" s="25">
         <v>7.2</v>
       </c>
-      <c r="R47" s="30">
+      <c r="R47" s="25">
         <v>7.1</v>
       </c>
-      <c r="S47" s="50" t="s">
+      <c r="S47" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="T47" s="17">
+      <c r="T47" s="14">
         <v>16.600000000000001</v>
       </c>
-      <c r="U47" s="30">
+      <c r="U47" s="25">
         <v>5.5</v>
       </c>
-      <c r="V47" s="30">
+      <c r="V47" s="25">
         <v>37.6</v>
       </c>
-      <c r="W47" s="55">
+      <c r="W47" s="43">
         <v>9.6</v>
       </c>
-      <c r="X47" s="52">
+      <c r="X47" s="25">
         <v>347.3</v>
       </c>
-      <c r="Y47" s="30">
+      <c r="Y47" s="25">
         <v>655.5</v>
       </c>
-      <c r="AC47" s="1"/>
-[...2 lines deleted...]
-      <c r="O48" s="14">
+      <c r="Z47" s="25">
+        <v>310.27999999999997</v>
+      </c>
+    </row>
+    <row r="48" spans="15:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O48" s="11">
         <v>522912</v>
       </c>
-      <c r="P48" s="49" t="s">
+      <c r="P48" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="Q48" s="30">
+      <c r="Q48" s="25">
         <v>33.4</v>
       </c>
-      <c r="R48" s="30">
+      <c r="R48" s="25">
         <v>311.89999999999998</v>
       </c>
-      <c r="S48" s="30">
+      <c r="S48" s="25">
         <v>364.5</v>
       </c>
-      <c r="T48" s="17">
+      <c r="T48" s="14">
         <v>390.7</v>
       </c>
-      <c r="U48" s="30">
+      <c r="U48" s="25">
         <v>396.2</v>
       </c>
-      <c r="V48" s="30">
+      <c r="V48" s="25">
         <v>343.2</v>
       </c>
-      <c r="W48" s="55">
+      <c r="W48" s="43">
         <v>98</v>
       </c>
-      <c r="X48" s="52">
+      <c r="X48" s="25">
         <v>391.1</v>
       </c>
-      <c r="Y48" s="30">
+      <c r="Y48" s="25">
         <v>1843.1</v>
       </c>
-      <c r="AC48" s="1"/>
-[...2 lines deleted...]
-      <c r="O49" s="14">
+      <c r="Z48" s="25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="15:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O49" s="11">
         <v>522919</v>
       </c>
-      <c r="P49" s="49" t="s">
+      <c r="P49" s="12" t="s">
         <v>109</v>
       </c>
-      <c r="Q49" s="30">
+      <c r="Q49" s="25">
         <v>394.9</v>
       </c>
-      <c r="R49" s="30">
+      <c r="R49" s="25">
         <v>702.4</v>
       </c>
-      <c r="S49" s="30">
+      <c r="S49" s="25">
         <v>1195</v>
       </c>
-      <c r="T49" s="17">
+      <c r="T49" s="14">
         <v>400.1</v>
       </c>
-      <c r="U49" s="30">
+      <c r="U49" s="25">
         <v>559.29999999999995</v>
       </c>
-      <c r="V49" s="30">
+      <c r="V49" s="25">
         <v>1363</v>
       </c>
-      <c r="W49" s="55">
+      <c r="W49" s="43">
         <v>1390.6</v>
       </c>
-      <c r="X49" s="52">
+      <c r="X49" s="25">
         <v>2440.6</v>
       </c>
-      <c r="Y49" s="30">
+      <c r="Y49" s="25">
         <v>2555.1</v>
       </c>
-      <c r="AC49" s="1"/>
-[...2 lines deleted...]
-      <c r="O50" s="14">
+      <c r="Z49" s="25">
+        <v>2613.9</v>
+      </c>
+    </row>
+    <row r="50" spans="15:27" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="O50" s="11">
         <v>522920</v>
       </c>
-      <c r="P50" s="49" t="s">
+      <c r="P50" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="Q50" s="30">
+      <c r="Q50" s="25">
         <v>625.29999999999995</v>
       </c>
-      <c r="R50" s="30">
+      <c r="R50" s="25">
         <v>30.5</v>
       </c>
-      <c r="S50" s="30">
+      <c r="S50" s="25">
         <v>45.1</v>
       </c>
-      <c r="T50" s="17">
+      <c r="T50" s="14">
         <v>103.9</v>
       </c>
-      <c r="U50" s="30">
+      <c r="U50" s="25">
         <v>64.2</v>
       </c>
-      <c r="V50" s="30">
+      <c r="V50" s="25">
         <v>203.4</v>
       </c>
-      <c r="W50" s="55">
+      <c r="W50" s="43">
         <v>99.6</v>
       </c>
-      <c r="X50" s="52">
+      <c r="X50" s="25">
         <v>559.70000000000005</v>
       </c>
-      <c r="Y50" s="30">
+      <c r="Y50" s="25">
         <v>712.4</v>
       </c>
-      <c r="AC50" s="1"/>
-[...2 lines deleted...]
-      <c r="O51" s="66" t="s">
+      <c r="Z50" s="25">
+        <v>907.96</v>
+      </c>
+    </row>
+    <row r="51" spans="15:27" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O51" s="53" t="s">
         <v>115</v>
       </c>
-      <c r="P51" s="66"/>
-[...14 lines deleted...]
-      <c r="O52" s="62" t="s">
+      <c r="P51" s="53"/>
+      <c r="Q51" s="53"/>
+      <c r="R51" s="53"/>
+      <c r="S51" s="53"/>
+      <c r="T51" s="53"/>
+      <c r="U51" s="53"/>
+      <c r="V51" s="53"/>
+      <c r="W51" s="53"/>
+      <c r="X51" s="48"/>
+      <c r="Y51" s="48"/>
+      <c r="Z51" s="48"/>
+      <c r="AA51" s="48"/>
+    </row>
+    <row r="52" spans="15:27" x14ac:dyDescent="0.2">
+      <c r="O52" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="P52" s="62"/>
-[...1298 lines deleted...]
-      <c r="AC482" s="1"/>
+      <c r="P52" s="56"/>
+      <c r="Q52" s="56"/>
+      <c r="R52" s="56"/>
+      <c r="S52" s="56"/>
+      <c r="T52" s="56"/>
+      <c r="U52" s="56"/>
+      <c r="V52" s="56"/>
+      <c r="W52" s="56"/>
+      <c r="X52" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="O1:AO1"/>
+    <mergeCell ref="O52:X52"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="O29:W29"/>
+    <mergeCell ref="O2:AR2"/>
+    <mergeCell ref="O30:Z30"/>
+    <mergeCell ref="O51:W51"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="M16:M17"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
-    <mergeCell ref="O51:W51"/>
-[...14 lines deleted...]
-    <mergeCell ref="O29:W29"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> Түскен табыстар</vt:lpstr>