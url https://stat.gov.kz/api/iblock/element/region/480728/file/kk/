--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -230,51 +230,51 @@
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="41">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -523,50 +523,63 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -782,90 +795,92 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="34">
+  <cellStyleXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -973,80 +988,93 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="34">
+  <cellStyles count="36">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 5" xfId="31"/>
     <cellStyle name="Обычный 3" xfId="32"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Обычный 5" xfId="35"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="34"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2181,133 +2209,136 @@
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
     </row>
     <row r="15" spans="1:24">
       <c r="B15" s="25"/>
       <c r="D15" s="25"/>
       <c r="X15" s="7"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="60"/>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB19"/>
+  <dimension ref="A2:AF19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C25" sqref="C25"/>
+      <selection pane="bottomLeft" activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="22" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="1" customWidth="1"/>
     <col min="25" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="39" customFormat="1" ht="25.5" customHeight="1">
+    <row r="2" spans="1:32" s="39" customFormat="1" ht="25.5" customHeight="1">
       <c r="A2" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="62" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
       <c r="K2" s="62"/>
       <c r="L2" s="62"/>
       <c r="M2" s="62"/>
       <c r="N2" s="62"/>
       <c r="O2" s="62"/>
       <c r="P2" s="62"/>
       <c r="Q2" s="62"/>
       <c r="R2" s="62"/>
       <c r="S2" s="62"/>
       <c r="T2" s="62"/>
       <c r="U2" s="62"/>
       <c r="V2" s="62"/>
       <c r="W2" s="62"/>
       <c r="X2" s="62"/>
       <c r="Y2" s="62"/>
       <c r="Z2" s="62"/>
       <c r="AA2" s="62"/>
       <c r="AB2" s="62"/>
     </row>
-    <row r="4" spans="1:28" s="37" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:32">
+      <c r="W3" s="68"/>
+    </row>
+    <row r="4" spans="1:32" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="41"/>
       <c r="AA4" s="63" t="s">
         <v>2</v>
       </c>
       <c r="AB4" s="63"/>
     </row>
-    <row r="5" spans="1:28" s="40" customFormat="1" ht="12.75">
+    <row r="5" spans="1:32" s="40" customFormat="1" ht="12.75">
       <c r="A5" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="43"/>
       <c r="C5" s="44">
         <v>2000</v>
       </c>
       <c r="D5" s="44">
         <v>2001</v>
       </c>
       <c r="E5" s="44">
         <v>2002</v>
       </c>
       <c r="F5" s="44">
         <v>2003</v>
       </c>
       <c r="G5" s="44">
         <v>2004</v>
       </c>
       <c r="H5" s="44">
         <v>2005</v>
       </c>
       <c r="I5" s="44">
         <v>2006</v>
       </c>
@@ -2347,82 +2378,82 @@
       <c r="U5" s="44">
         <v>2018</v>
       </c>
       <c r="V5" s="46">
         <v>2019</v>
       </c>
       <c r="W5" s="47">
         <v>2020</v>
       </c>
       <c r="X5" s="47">
         <v>2021</v>
       </c>
       <c r="Y5" s="48">
         <v>2022</v>
       </c>
       <c r="Z5" s="48">
         <v>2023</v>
       </c>
       <c r="AA5" s="48">
         <v>2024</v>
       </c>
       <c r="AB5" s="48">
         <v>2025</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="40" customFormat="1" ht="11.25">
+    <row r="6" spans="1:32" s="40" customFormat="1" ht="11.25">
       <c r="B6" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="61"/>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="61"/>
       <c r="N6" s="61"/>
       <c r="O6" s="61"/>
       <c r="P6" s="61"/>
       <c r="Q6" s="61"/>
       <c r="R6" s="61"/>
       <c r="S6" s="61"/>
       <c r="T6" s="61"/>
       <c r="U6" s="61"/>
       <c r="V6" s="61"/>
       <c r="W6" s="61"/>
       <c r="X6" s="61"/>
       <c r="Y6" s="61"/>
       <c r="Z6" s="61"/>
       <c r="AA6" s="61"/>
       <c r="AB6" s="61"/>
     </row>
-    <row r="7" spans="1:28" s="37" customFormat="1" ht="11.25">
+    <row r="7" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="49" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="29">
         <v>-4397</v>
       </c>
       <c r="D7" s="29">
         <v>1798</v>
       </c>
       <c r="E7" s="29">
         <v>13022</v>
       </c>
       <c r="F7" s="29">
         <v>18799</v>
       </c>
       <c r="G7" s="29">
         <v>23686</v>
       </c>
       <c r="H7" s="29">
         <v>26209</v>
       </c>
       <c r="I7" s="29">
@@ -2463,52 +2494,55 @@
       </c>
       <c r="U7" s="29">
         <v>31082</v>
       </c>
       <c r="V7" s="32">
         <v>40098</v>
       </c>
       <c r="W7" s="33">
         <v>39350</v>
       </c>
       <c r="X7" s="34">
         <v>27901</v>
       </c>
       <c r="Y7" s="51">
         <v>36527</v>
       </c>
       <c r="Z7" s="34">
         <v>43209</v>
       </c>
       <c r="AA7" s="52">
         <v>41184</v>
       </c>
       <c r="AB7" s="52">
         <v>36437</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="69"/>
+      <c r="AF7" s="52"/>
+    </row>
+    <row r="8" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="37">
         <v>751110000</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="29">
         <v>-1513</v>
       </c>
       <c r="G8" s="29">
         <v>833</v>
       </c>
       <c r="H8" s="29">
         <v>1421</v>
       </c>
       <c r="I8" s="29">
@@ -2528,73 +2562,76 @@
       </c>
       <c r="N8" s="30">
         <v>6141</v>
       </c>
       <c r="O8" s="30">
         <v>2766</v>
       </c>
       <c r="P8" s="30">
         <v>-743</v>
       </c>
       <c r="Q8" s="29">
         <v>2185</v>
       </c>
       <c r="R8" s="29">
         <v>4909</v>
       </c>
       <c r="S8" s="29">
         <v>1281</v>
       </c>
       <c r="T8" s="29">
         <v>-967</v>
       </c>
       <c r="U8" s="29">
         <v>-2126</v>
       </c>
-      <c r="V8" s="29">
-[...15 lines deleted...]
-        <v>3722</v>
+      <c r="V8" s="34">
+        <v>112</v>
+      </c>
+      <c r="W8" s="34">
+        <v>2584</v>
+      </c>
+      <c r="X8" s="34">
+        <v>1294</v>
+      </c>
+      <c r="Y8" s="34">
+        <v>2532</v>
+      </c>
+      <c r="Z8" s="34">
+        <v>2071</v>
+      </c>
+      <c r="AA8" s="34">
+        <v>2081</v>
       </c>
       <c r="AB8" s="51">
         <v>2036</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="52"/>
+    </row>
+    <row r="9" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="37">
         <v>751210000</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="29" t="s">
@@ -2614,73 +2651,76 @@
       </c>
       <c r="N9" s="30">
         <v>5542</v>
       </c>
       <c r="O9" s="30">
         <v>5469</v>
       </c>
       <c r="P9" s="30">
         <v>412</v>
       </c>
       <c r="Q9" s="29">
         <v>-811</v>
       </c>
       <c r="R9" s="29">
         <v>8644</v>
       </c>
       <c r="S9" s="29">
         <v>12263</v>
       </c>
       <c r="T9" s="29">
         <v>14356</v>
       </c>
       <c r="U9" s="29">
         <v>10469</v>
       </c>
-      <c r="V9" s="29">
-[...15 lines deleted...]
-        <v>9698</v>
+      <c r="V9" s="34">
+        <v>13950</v>
+      </c>
+      <c r="W9" s="34">
+        <v>14117</v>
+      </c>
+      <c r="X9" s="34">
+        <v>9186</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>9691</v>
+      </c>
+      <c r="Z9" s="34">
+        <v>7729</v>
+      </c>
+      <c r="AA9" s="34">
+        <v>8036</v>
       </c>
       <c r="AB9" s="51">
         <v>9621</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD9" s="65"/>
+      <c r="AE9" s="65"/>
+      <c r="AF9" s="52"/>
+    </row>
+    <row r="10" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="37">
         <v>751310000</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="29">
         <v>4124</v>
       </c>
       <c r="G10" s="29">
         <v>3415</v>
       </c>
       <c r="H10" s="29">
         <v>6503</v>
       </c>
       <c r="I10" s="29">
@@ -2700,73 +2740,76 @@
       </c>
       <c r="N10" s="30">
         <v>849</v>
       </c>
       <c r="O10" s="30">
         <v>-3009</v>
       </c>
       <c r="P10" s="30">
         <v>3342</v>
       </c>
       <c r="Q10" s="29">
         <v>5052</v>
       </c>
       <c r="R10" s="29">
         <v>2129</v>
       </c>
       <c r="S10" s="29">
         <v>-958</v>
       </c>
       <c r="T10" s="29">
         <v>-627</v>
       </c>
       <c r="U10" s="29">
         <v>2400</v>
       </c>
-      <c r="V10" s="29">
-[...15 lines deleted...]
-        <v>3568</v>
+      <c r="V10" s="34">
+        <v>3819</v>
+      </c>
+      <c r="W10" s="34">
+        <v>2125</v>
+      </c>
+      <c r="X10" s="34">
+        <v>-317</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>-57</v>
+      </c>
+      <c r="Z10" s="34">
+        <v>539</v>
+      </c>
+      <c r="AA10" s="34">
+        <v>-2232</v>
       </c>
       <c r="AB10" s="51">
         <v>-428</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+      <c r="AF10" s="52"/>
+    </row>
+    <row r="11" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="37">
         <v>751410000</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="29">
         <v>5539</v>
       </c>
       <c r="G11" s="29">
         <v>7411</v>
       </c>
       <c r="H11" s="29">
         <v>6413</v>
       </c>
       <c r="I11" s="29">
@@ -2786,73 +2829,76 @@
       </c>
       <c r="N11" s="30">
         <v>3050</v>
       </c>
       <c r="O11" s="30">
         <v>2273</v>
       </c>
       <c r="P11" s="30">
         <v>6883</v>
       </c>
       <c r="Q11" s="29">
         <v>6044</v>
       </c>
       <c r="R11" s="29">
         <v>11282</v>
       </c>
       <c r="S11" s="29">
         <v>-468</v>
       </c>
       <c r="T11" s="29">
         <v>2761</v>
       </c>
       <c r="U11" s="29">
         <v>4098</v>
       </c>
-      <c r="V11" s="29">
-[...15 lines deleted...]
-        <v>5257</v>
+      <c r="V11" s="34">
+        <v>4839</v>
+      </c>
+      <c r="W11" s="34">
+        <v>5162</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5011</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>6295</v>
+      </c>
+      <c r="Z11" s="34">
+        <v>7200</v>
+      </c>
+      <c r="AA11" s="34">
+        <v>7671</v>
       </c>
       <c r="AB11" s="51">
         <v>8053</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD11" s="65"/>
+      <c r="AE11" s="65"/>
+      <c r="AF11" s="52"/>
+    </row>
+    <row r="12" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="37">
         <v>751510000</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="29">
         <v>3617</v>
       </c>
       <c r="G12" s="29">
         <v>4115</v>
       </c>
       <c r="H12" s="29">
         <v>3786</v>
       </c>
       <c r="I12" s="29">
@@ -2872,73 +2918,76 @@
       </c>
       <c r="N12" s="30">
         <v>1546</v>
       </c>
       <c r="O12" s="30">
         <v>-668</v>
       </c>
       <c r="P12" s="30">
         <v>-770</v>
       </c>
       <c r="Q12" s="29">
         <v>1319</v>
       </c>
       <c r="R12" s="29">
         <v>-792</v>
       </c>
       <c r="S12" s="29">
         <v>-559</v>
       </c>
       <c r="T12" s="29">
         <v>-98</v>
       </c>
       <c r="U12" s="29">
         <v>1034</v>
       </c>
-      <c r="V12" s="29">
-[...15 lines deleted...]
-        <v>2227</v>
+      <c r="V12" s="34">
+        <v>2129</v>
+      </c>
+      <c r="W12" s="34">
+        <v>327</v>
+      </c>
+      <c r="X12" s="34">
+        <v>-488</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>404</v>
+      </c>
+      <c r="Z12" s="34">
+        <v>944</v>
+      </c>
+      <c r="AA12" s="34">
+        <v>16</v>
       </c>
       <c r="AB12" s="51">
         <v>-2475</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD12" s="65"/>
+      <c r="AE12" s="65"/>
+      <c r="AF12" s="52"/>
+    </row>
+    <row r="13" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="37">
         <v>751710000</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="29">
         <v>1920</v>
       </c>
       <c r="G13" s="29">
         <v>2682</v>
       </c>
       <c r="H13" s="29">
         <v>3276</v>
       </c>
       <c r="I13" s="29">
@@ -2958,73 +3007,76 @@
       </c>
       <c r="N13" s="30">
         <v>4309</v>
       </c>
       <c r="O13" s="30">
         <v>1915</v>
       </c>
       <c r="P13" s="30">
         <v>3075</v>
       </c>
       <c r="Q13" s="29">
         <v>3836</v>
       </c>
       <c r="R13" s="29">
         <v>4331</v>
       </c>
       <c r="S13" s="29">
         <v>3297</v>
       </c>
       <c r="T13" s="29">
         <v>2926</v>
       </c>
       <c r="U13" s="29">
         <v>2628</v>
       </c>
-      <c r="V13" s="29">
-[...15 lines deleted...]
-        <v>2843</v>
+      <c r="V13" s="34">
+        <v>2082</v>
+      </c>
+      <c r="W13" s="34">
+        <v>3761</v>
+      </c>
+      <c r="X13" s="34">
+        <v>3908</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>4067</v>
+      </c>
+      <c r="Z13" s="34">
+        <v>4309</v>
+      </c>
+      <c r="AA13" s="34">
+        <v>2763</v>
       </c>
       <c r="AB13" s="51">
         <v>1888</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD13" s="65"/>
+      <c r="AE13" s="65"/>
+      <c r="AF13" s="52"/>
+    </row>
+    <row r="14" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="37">
         <v>751810000</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="H14" s="29" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="29" t="s">
@@ -3044,73 +3096,76 @@
       </c>
       <c r="N14" s="30">
         <v>1097</v>
       </c>
       <c r="O14" s="30">
         <v>1763</v>
       </c>
       <c r="P14" s="30">
         <v>894</v>
       </c>
       <c r="Q14" s="30">
         <v>326</v>
       </c>
       <c r="R14" s="30">
         <v>5846</v>
       </c>
       <c r="S14" s="30">
         <v>8379</v>
       </c>
       <c r="T14" s="30">
         <v>8895</v>
       </c>
       <c r="U14" s="30">
         <v>8203</v>
       </c>
-      <c r="V14" s="30">
-[...15 lines deleted...]
-        <v>9839</v>
+      <c r="V14" s="34">
+        <v>10814</v>
+      </c>
+      <c r="W14" s="34">
+        <v>9007</v>
+      </c>
+      <c r="X14" s="34">
+        <v>9029</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>11536</v>
+      </c>
+      <c r="Z14" s="34">
+        <v>15359</v>
+      </c>
+      <c r="AA14" s="34">
+        <v>17831</v>
       </c>
       <c r="AB14" s="51">
         <v>13959</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="37" customFormat="1" ht="11.25">
+      <c r="AD14" s="65"/>
+      <c r="AE14" s="65"/>
+      <c r="AF14" s="52"/>
+    </row>
+    <row r="15" spans="1:32" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="58">
         <v>751910000</v>
       </c>
       <c r="B15" s="54" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="55">
         <v>5112</v>
       </c>
       <c r="G15" s="55">
         <v>5230</v>
       </c>
       <c r="H15" s="55">
         <v>4810</v>
       </c>
       <c r="I15" s="55">
@@ -3130,102 +3185,108 @@
       </c>
       <c r="N15" s="55">
         <v>1727</v>
       </c>
       <c r="O15" s="55">
         <v>1967</v>
       </c>
       <c r="P15" s="55">
         <v>4066</v>
       </c>
       <c r="Q15" s="55">
         <v>4041</v>
       </c>
       <c r="R15" s="55">
         <v>4393</v>
       </c>
       <c r="S15" s="55">
         <v>4397</v>
       </c>
       <c r="T15" s="55">
         <v>2951</v>
       </c>
       <c r="U15" s="55">
         <v>4376</v>
       </c>
-      <c r="V15" s="55">
-[...15 lines deleted...]
-        <v>4030</v>
+      <c r="V15" s="34">
+        <v>2353</v>
+      </c>
+      <c r="W15" s="34">
+        <v>2267</v>
+      </c>
+      <c r="X15" s="34">
+        <v>278</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>2059</v>
+      </c>
+      <c r="Z15" s="34">
+        <v>5058</v>
+      </c>
+      <c r="AA15" s="34">
+        <v>5018</v>
       </c>
       <c r="AB15" s="56">
         <v>3783</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="37" customFormat="1" ht="11.25" customHeight="1">
+      <c r="AD15" s="65"/>
+      <c r="AE15" s="65"/>
+      <c r="AF15" s="52"/>
+    </row>
+    <row r="16" spans="1:32" s="37" customFormat="1" ht="11.25" customHeight="1">
       <c r="B16" s="64" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="64"/>
       <c r="D16" s="64"/>
       <c r="E16" s="64"/>
       <c r="F16" s="64"/>
       <c r="G16" s="64"/>
       <c r="H16" s="64"/>
       <c r="I16" s="64"/>
       <c r="J16" s="64"/>
       <c r="K16" s="64"/>
       <c r="L16" s="64"/>
       <c r="M16" s="64"/>
       <c r="N16" s="64"/>
       <c r="O16" s="64"/>
       <c r="P16" s="64"/>
       <c r="Q16" s="64"/>
       <c r="R16" s="64"/>
       <c r="S16" s="64"/>
       <c r="T16" s="64"/>
       <c r="U16" s="64"/>
       <c r="V16" s="64"/>
       <c r="W16" s="64"/>
       <c r="X16" s="64"/>
       <c r="Y16" s="64"/>
       <c r="Z16" s="64"/>
       <c r="AA16" s="64"/>
       <c r="AB16" s="64"/>
+      <c r="AD16" s="66"/>
+      <c r="AE16" s="66"/>
+      <c r="AF16" s="66"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="57"/>
       <c r="B17" s="57"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
       <c r="E17" s="57"/>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
     </row>
     <row r="19" spans="1:27">
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
       <c r="N19" s="30"/>
       <c r="O19" s="30"/>