--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-150" yWindow="-105" windowWidth="28980" windowHeight="13050" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="1991-1999 жж." sheetId="6" r:id="rId3"/>
     <sheet name="2000-2025 жж." sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="71">
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
@@ -3064,53 +3064,50 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1607" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="1607" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="7" xfId="1602" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="54" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -3198,73 +3195,76 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1607" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1696" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1760">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="5"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="23"/>
@@ -5305,51 +5305,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328174/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="8" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="8"/>
     <col min="257" max="257" width="44.28515625" style="8" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="8" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="8"/>
     <col min="513" max="513" width="44.28515625" style="8" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="8" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="8"/>
     <col min="769" max="769" width="44.28515625" style="8" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="8" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="8"/>
     <col min="1025" max="1025" width="44.28515625" style="8" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="8" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="8"/>
     <col min="1281" max="1281" width="44.28515625" style="8" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="8" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="8"/>
     <col min="1537" max="1537" width="44.28515625" style="8" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="8" customWidth="1"/>
@@ -6161,3114 +6161,3114 @@
     <row r="15" spans="1:24">
       <c r="B15" s="23"/>
       <c r="D15" s="23"/>
       <c r="X15" s="20"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="103"/>
       <c r="B19" s="103"/>
       <c r="C19" s="103"/>
       <c r="D19" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="J37" sqref="J37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="25.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="16384" width="25.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:27" ht="18" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="109" t="s">
+      <c r="B2" s="104" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="109"/>
-[...7 lines deleted...]
-      <c r="K2" s="109"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
     </row>
     <row r="3" spans="1:27" s="47" customFormat="1" ht="15" customHeight="1">
-      <c r="C3" s="104" t="s">
+      <c r="C3" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="104"/>
-[...6 lines deleted...]
-      <c r="K3" s="104"/>
+      <c r="D3" s="105"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="105"/>
+      <c r="G3" s="105"/>
+      <c r="H3" s="105"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="105"/>
+      <c r="K3" s="105"/>
     </row>
     <row r="4" spans="1:27" s="47" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="89"/>
-      <c r="C4" s="89">
+      <c r="B4" s="88"/>
+      <c r="C4" s="88">
         <v>1991</v>
       </c>
-      <c r="D4" s="89">
+      <c r="D4" s="88">
         <v>1992</v>
       </c>
-      <c r="E4" s="89">
+      <c r="E4" s="88">
         <v>1993</v>
       </c>
-      <c r="F4" s="89">
+      <c r="F4" s="88">
         <v>1994</v>
       </c>
-      <c r="G4" s="89">
+      <c r="G4" s="88">
         <v>1995</v>
       </c>
-      <c r="H4" s="89">
+      <c r="H4" s="88">
         <v>1996</v>
       </c>
-      <c r="I4" s="89">
+      <c r="I4" s="88">
         <v>1997</v>
       </c>
-      <c r="J4" s="89">
+      <c r="J4" s="88">
         <v>1998</v>
       </c>
-      <c r="K4" s="90">
+      <c r="K4" s="89">
         <v>1999</v>
       </c>
     </row>
     <row r="5" spans="1:27" s="47" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B5" s="105" t="s">
+      <c r="B5" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="105"/>
-[...7 lines deleted...]
-      <c r="K5" s="105"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="106"/>
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106"/>
+      <c r="K5" s="106"/>
     </row>
     <row r="6" spans="1:27" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="91" t="s">
+      <c r="B6" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="92">
+      <c r="C6" s="91">
         <v>9.4</v>
       </c>
-      <c r="D6" s="92">
+      <c r="D6" s="91">
         <v>9.6</v>
       </c>
-      <c r="E6" s="92">
+      <c r="E6" s="91">
         <v>11.4</v>
       </c>
-      <c r="F6" s="92">
+      <c r="F6" s="91">
         <v>11.7</v>
       </c>
-      <c r="G6" s="92">
+      <c r="G6" s="91">
         <v>11.8</v>
       </c>
-      <c r="H6" s="92">
+      <c r="H6" s="91">
         <v>11.3</v>
       </c>
-      <c r="I6" s="92">
+      <c r="I6" s="91">
         <v>10.9</v>
       </c>
-      <c r="J6" s="92">
+      <c r="J6" s="91">
         <v>10.4</v>
       </c>
-      <c r="K6" s="92">
+      <c r="K6" s="91">
         <v>10.5</v>
       </c>
     </row>
     <row r="7" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A7" s="93" t="s">
+      <c r="A7" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="94" t="s">
+      <c r="B7" s="93" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="95" t="s">
-[...23 lines deleted...]
-      <c r="K7" s="95" t="s">
+      <c r="C7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="94" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A8" s="66" t="s">
+      <c r="A8" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="67" t="s">
+      <c r="B8" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="96" t="s">
-[...23 lines deleted...]
-      <c r="K8" s="96" t="s">
+      <c r="C8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="H8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="95" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="67" t="s">
+      <c r="B9" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="96" t="s">
-[...23 lines deleted...]
-      <c r="K9" s="96" t="s">
+      <c r="C9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="95" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="67" t="s">
+      <c r="B10" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="96" t="s">
-[...23 lines deleted...]
-      <c r="K10" s="96" t="s">
+      <c r="C10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="95" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="67" t="s">
+      <c r="B11" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="96" t="s">
-[...23 lines deleted...]
-      <c r="K11" s="96" t="s">
+      <c r="C11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="G11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="I11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="95" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="95" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:27" s="47" customFormat="1" ht="11.25">
-      <c r="A12" s="72" t="s">
+      <c r="A12" s="71" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="97" t="s">
-[...23 lines deleted...]
-      <c r="K12" s="97" t="s">
+      <c r="C12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="G12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="I12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="96" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="96" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="B5:K5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC49"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A185" sqref="A185"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="G48" sqref="G48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10" style="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="4.7109375" style="39" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="17" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="39" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="28.5" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="109" t="s">
+      <c r="B2" s="104" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="109"/>
-[...24 lines deleted...]
-      <c r="AB2" s="109"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
+      <c r="N2" s="104"/>
+      <c r="O2" s="104"/>
+      <c r="P2" s="104"/>
+      <c r="Q2" s="104"/>
+      <c r="R2" s="104"/>
+      <c r="S2" s="104"/>
+      <c r="T2" s="104"/>
+      <c r="U2" s="104"/>
+      <c r="V2" s="104"/>
+      <c r="W2" s="104"/>
+      <c r="X2" s="104"/>
+      <c r="Y2" s="104"/>
+      <c r="Z2" s="104"/>
+      <c r="AA2" s="104"/>
+      <c r="AB2" s="104"/>
     </row>
     <row r="4" spans="1:28">
       <c r="B4" s="38"/>
     </row>
     <row r="5" spans="1:28" s="47" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="46"/>
       <c r="K5" s="48"/>
       <c r="T5" s="48"/>
       <c r="Y5" s="49"/>
-      <c r="Z5" s="107" t="s">
+      <c r="Z5" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="107"/>
-      <c r="AB5" s="107"/>
+      <c r="AA5" s="108"/>
+      <c r="AB5" s="108"/>
     </row>
     <row r="6" spans="1:28" s="47" customFormat="1">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="53">
+      <c r="B6" s="51"/>
+      <c r="C6" s="52">
         <v>2000</v>
       </c>
-      <c r="D6" s="53">
+      <c r="D6" s="52">
         <v>2001</v>
       </c>
-      <c r="E6" s="53">
+      <c r="E6" s="52">
         <v>2002</v>
       </c>
-      <c r="F6" s="53">
+      <c r="F6" s="52">
         <v>2003</v>
       </c>
-      <c r="G6" s="53">
+      <c r="G6" s="52">
         <v>2004</v>
       </c>
-      <c r="H6" s="53">
+      <c r="H6" s="52">
         <v>2005</v>
       </c>
-      <c r="I6" s="53">
+      <c r="I6" s="52">
         <v>2006</v>
       </c>
-      <c r="J6" s="53">
+      <c r="J6" s="52">
         <v>2007</v>
       </c>
-      <c r="K6" s="54">
+      <c r="K6" s="53">
         <v>2008</v>
       </c>
-      <c r="L6" s="54" t="s">
+      <c r="L6" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="M6" s="53">
+      <c r="M6" s="52">
         <v>2010</v>
       </c>
-      <c r="N6" s="53">
+      <c r="N6" s="52">
         <v>2011</v>
       </c>
-      <c r="O6" s="53">
+      <c r="O6" s="52">
         <v>2012</v>
       </c>
-      <c r="P6" s="53">
+      <c r="P6" s="52">
         <v>2013</v>
       </c>
-      <c r="Q6" s="53">
+      <c r="Q6" s="52">
         <v>2014</v>
       </c>
-      <c r="R6" s="53">
+      <c r="R6" s="52">
         <v>2015</v>
       </c>
-      <c r="S6" s="55">
+      <c r="S6" s="54">
         <v>2016</v>
       </c>
-      <c r="T6" s="54">
+      <c r="T6" s="53">
         <v>2017</v>
       </c>
-      <c r="U6" s="53">
+      <c r="U6" s="52">
         <v>2018</v>
       </c>
-      <c r="V6" s="55">
+      <c r="V6" s="54">
         <v>2019</v>
       </c>
-      <c r="W6" s="56">
+      <c r="W6" s="55">
         <v>2020</v>
       </c>
-      <c r="X6" s="56">
+      <c r="X6" s="55">
         <v>2021</v>
       </c>
-      <c r="Y6" s="57">
+      <c r="Y6" s="56">
         <v>2022</v>
       </c>
-      <c r="Z6" s="56">
+      <c r="Z6" s="55">
         <v>2023</v>
       </c>
-      <c r="AA6" s="57">
+      <c r="AA6" s="56">
         <v>2024</v>
       </c>
-      <c r="AB6" s="57">
+      <c r="AB6" s="56">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:28" s="47" customFormat="1" ht="11.25">
       <c r="A7" s="46"/>
-      <c r="B7" s="108" t="s">
+      <c r="B7" s="109" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="108"/>
-[...24 lines deleted...]
-      <c r="AB7" s="108"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="109"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="109"/>
+      <c r="L7" s="109"/>
+      <c r="M7" s="109"/>
+      <c r="N7" s="109"/>
+      <c r="O7" s="109"/>
+      <c r="P7" s="109"/>
+      <c r="Q7" s="109"/>
+      <c r="R7" s="109"/>
+      <c r="S7" s="109"/>
+      <c r="T7" s="109"/>
+      <c r="U7" s="109"/>
+      <c r="V7" s="109"/>
+      <c r="W7" s="109"/>
+      <c r="X7" s="109"/>
+      <c r="Y7" s="109"/>
+      <c r="Z7" s="109"/>
+      <c r="AA7" s="109"/>
+      <c r="AB7" s="109"/>
     </row>
     <row r="8" spans="1:28" s="47" customFormat="1" ht="11.25">
       <c r="A8" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="59">
+      <c r="C8" s="58">
         <v>10.8</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="58">
         <v>10.5</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="58">
         <v>10.4</v>
       </c>
-      <c r="F8" s="59">
+      <c r="F8" s="58">
         <v>11.1</v>
       </c>
-      <c r="G8" s="59">
+      <c r="G8" s="58">
         <v>11</v>
       </c>
-      <c r="H8" s="59">
+      <c r="H8" s="58">
         <v>11</v>
       </c>
-      <c r="I8" s="59">
+      <c r="I8" s="58">
         <v>9.6</v>
       </c>
-      <c r="J8" s="59">
+      <c r="J8" s="58">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K8" s="60">
+      <c r="K8" s="59">
         <v>9.1</v>
       </c>
-      <c r="L8" s="61">
+      <c r="L8" s="60">
         <v>7.96</v>
       </c>
-      <c r="M8" s="61">
+      <c r="M8" s="60">
         <v>8.26</v>
       </c>
-      <c r="N8" s="61">
+      <c r="N8" s="60">
         <v>7.85</v>
       </c>
-      <c r="O8" s="61">
+      <c r="O8" s="60">
         <v>7.56</v>
       </c>
-      <c r="P8" s="61">
+      <c r="P8" s="60">
         <v>7.14</v>
       </c>
-      <c r="Q8" s="59">
+      <c r="Q8" s="58">
         <v>6.81</v>
       </c>
-      <c r="R8" s="59">
+      <c r="R8" s="58">
         <v>6.33</v>
       </c>
-      <c r="S8" s="59">
+      <c r="S8" s="58">
         <v>6.28</v>
       </c>
-      <c r="T8" s="61">
+      <c r="T8" s="60">
         <v>6.18</v>
       </c>
-      <c r="U8" s="59">
+      <c r="U8" s="58">
         <v>6.35</v>
       </c>
-      <c r="V8" s="61">
+      <c r="V8" s="60">
         <v>6.44</v>
       </c>
-      <c r="W8" s="61">
+      <c r="W8" s="60">
         <v>7.38</v>
       </c>
-      <c r="X8" s="62">
+      <c r="X8" s="61">
         <v>9.0299999999999994</v>
       </c>
-      <c r="Y8" s="63">
+      <c r="Y8" s="62">
         <v>5.73</v>
       </c>
-      <c r="Z8" s="64">
+      <c r="Z8" s="63">
         <v>5.43</v>
       </c>
-      <c r="AA8" s="65">
+      <c r="AA8" s="64">
         <v>5.38</v>
       </c>
-      <c r="AB8" s="65">
+      <c r="AB8" s="64">
         <v>5.46</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="67" t="s">
+      <c r="B9" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="68">
+      <c r="C9" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D9" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="67">
         <v>13.05</v>
       </c>
-      <c r="G9" s="68">
+      <c r="G9" s="67">
         <v>13.37</v>
       </c>
-      <c r="H9" s="68">
+      <c r="H9" s="67">
         <v>12.15</v>
       </c>
-      <c r="I9" s="68">
+      <c r="I9" s="67">
         <v>10.01</v>
       </c>
-      <c r="J9" s="68">
+      <c r="J9" s="67">
         <v>9.82</v>
       </c>
-      <c r="K9" s="68">
+      <c r="K9" s="67">
         <v>9.9700000000000006</v>
       </c>
-      <c r="L9" s="69">
+      <c r="L9" s="68">
         <v>8.75</v>
       </c>
-      <c r="M9" s="69">
+      <c r="M9" s="68">
         <v>9.26</v>
       </c>
-      <c r="N9" s="69">
+      <c r="N9" s="68">
         <v>9.64</v>
       </c>
-      <c r="O9" s="69">
+      <c r="O9" s="68">
         <v>9.27</v>
       </c>
-      <c r="P9" s="69">
+      <c r="P9" s="68">
         <v>8.7899999999999991</v>
       </c>
-      <c r="Q9" s="69">
+      <c r="Q9" s="68">
         <v>8.73</v>
       </c>
-      <c r="R9" s="69">
+      <c r="R9" s="68">
         <v>7.34</v>
       </c>
-      <c r="S9" s="69">
+      <c r="S9" s="68">
         <v>7.48</v>
       </c>
-      <c r="T9" s="69">
+      <c r="T9" s="68">
         <v>7.85</v>
       </c>
-      <c r="U9" s="69">
+      <c r="U9" s="68">
         <v>7.87</v>
       </c>
-      <c r="V9" s="69">
+      <c r="V9" s="68">
         <v>8.0299999999999994</v>
       </c>
-      <c r="W9" s="69">
+      <c r="W9" s="68">
         <v>8.89</v>
       </c>
-      <c r="X9" s="69">
+      <c r="X9" s="68">
         <v>12.01</v>
       </c>
-      <c r="Y9" s="61">
+      <c r="Y9" s="60">
         <v>6.42</v>
       </c>
-      <c r="Z9" s="61">
+      <c r="Z9" s="60">
         <v>6.14</v>
       </c>
-      <c r="AA9" s="70">
+      <c r="AA9" s="69">
         <v>6.15</v>
       </c>
-      <c r="AB9" s="70">
+      <c r="AB9" s="69">
         <v>6.02</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="67" t="s">
+      <c r="B10" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="68" t="s">
-[...26 lines deleted...]
-      <c r="L10" s="69">
+      <c r="C10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="68">
         <v>7.34</v>
       </c>
-      <c r="M10" s="69">
+      <c r="M10" s="68">
         <v>7.27</v>
       </c>
-      <c r="N10" s="69">
+      <c r="N10" s="68">
         <v>3.89</v>
       </c>
-      <c r="O10" s="69">
+      <c r="O10" s="68">
         <v>3.18</v>
       </c>
-      <c r="P10" s="69">
+      <c r="P10" s="68">
         <v>3.69</v>
       </c>
-      <c r="Q10" s="69">
+      <c r="Q10" s="68">
         <v>3.83</v>
       </c>
-      <c r="R10" s="69">
+      <c r="R10" s="68">
         <v>3.89</v>
       </c>
-      <c r="S10" s="69">
+      <c r="S10" s="68">
         <v>3.91</v>
       </c>
-      <c r="T10" s="69">
+      <c r="T10" s="68">
         <v>3.81</v>
       </c>
-      <c r="U10" s="69">
+      <c r="U10" s="68">
         <v>4.1500000000000004</v>
       </c>
-      <c r="V10" s="69">
+      <c r="V10" s="68">
         <v>4.13</v>
       </c>
-      <c r="W10" s="69">
+      <c r="W10" s="68">
         <v>4.91</v>
       </c>
-      <c r="X10" s="69">
+      <c r="X10" s="68">
         <v>5.19</v>
       </c>
-      <c r="Y10" s="61">
+      <c r="Y10" s="60">
         <v>3.71</v>
       </c>
-      <c r="Z10" s="61">
+      <c r="Z10" s="60">
         <v>3.85</v>
       </c>
-      <c r="AA10" s="70">
+      <c r="AA10" s="69">
         <v>3.64</v>
       </c>
-      <c r="AB10" s="70">
+      <c r="AB10" s="69">
         <v>3.8</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="67" t="s">
+      <c r="B11" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="68">
+      <c r="C11" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="67">
         <v>9.94</v>
       </c>
-      <c r="G11" s="68">
+      <c r="G11" s="67">
         <v>9.6</v>
       </c>
-      <c r="H11" s="68">
+      <c r="H11" s="67">
         <v>9.9700000000000006</v>
       </c>
-      <c r="I11" s="68">
+      <c r="I11" s="67">
         <v>9.01</v>
       </c>
-      <c r="J11" s="68">
+      <c r="J11" s="67">
         <v>8.65</v>
       </c>
-      <c r="K11" s="68">
+      <c r="K11" s="67">
         <v>10.87</v>
       </c>
-      <c r="L11" s="69">
+      <c r="L11" s="68">
         <v>8.2200000000000006</v>
       </c>
-      <c r="M11" s="69">
+      <c r="M11" s="68">
         <v>8.4700000000000006</v>
       </c>
-      <c r="N11" s="69">
+      <c r="N11" s="68">
         <v>8.3800000000000008</v>
       </c>
-      <c r="O11" s="69">
+      <c r="O11" s="68">
         <v>8.23</v>
       </c>
-      <c r="P11" s="69">
+      <c r="P11" s="68">
         <v>7.83</v>
       </c>
-      <c r="Q11" s="69">
+      <c r="Q11" s="68">
         <v>7.33</v>
       </c>
-      <c r="R11" s="69">
+      <c r="R11" s="68">
         <v>7.25</v>
       </c>
-      <c r="S11" s="69">
+      <c r="S11" s="68">
         <v>6.58</v>
       </c>
-      <c r="T11" s="69">
+      <c r="T11" s="68">
         <v>6.6</v>
       </c>
-      <c r="U11" s="69">
+      <c r="U11" s="68">
         <v>6.41</v>
       </c>
-      <c r="V11" s="69">
+      <c r="V11" s="68">
         <v>6.74</v>
       </c>
-      <c r="W11" s="69">
+      <c r="W11" s="68">
         <v>7.69</v>
       </c>
-      <c r="X11" s="69">
+      <c r="X11" s="68">
         <v>9.25</v>
       </c>
-      <c r="Y11" s="61">
+      <c r="Y11" s="60">
         <v>5.96</v>
       </c>
-      <c r="Z11" s="61">
+      <c r="Z11" s="60">
         <v>5.71</v>
       </c>
-      <c r="AA11" s="70">
+      <c r="AA11" s="69">
         <v>5.91</v>
       </c>
-      <c r="AB11" s="70">
+      <c r="AB11" s="69">
         <v>5.96</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="67" t="s">
+      <c r="B12" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F12" s="68">
+      <c r="C12" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" s="67">
         <v>8.91</v>
       </c>
-      <c r="G12" s="68">
+      <c r="G12" s="67">
         <v>8.7799999999999994</v>
       </c>
-      <c r="H12" s="68">
+      <c r="H12" s="67">
         <v>8.52</v>
       </c>
-      <c r="I12" s="68">
+      <c r="I12" s="67">
         <v>7.2</v>
       </c>
-      <c r="J12" s="68">
+      <c r="J12" s="67">
         <v>7.27</v>
       </c>
-      <c r="K12" s="68">
+      <c r="K12" s="67">
         <v>7.68</v>
       </c>
-      <c r="L12" s="69">
+      <c r="L12" s="68">
         <v>6.82</v>
       </c>
-      <c r="M12" s="69">
+      <c r="M12" s="68">
         <v>7.24</v>
       </c>
-      <c r="N12" s="69">
+      <c r="N12" s="68">
         <v>6.71</v>
       </c>
-      <c r="O12" s="69">
+      <c r="O12" s="68">
         <v>6.38</v>
       </c>
-      <c r="P12" s="69">
+      <c r="P12" s="68">
         <v>6.33</v>
       </c>
-      <c r="Q12" s="69">
+      <c r="Q12" s="68">
         <v>6.04</v>
       </c>
-      <c r="R12" s="69">
+      <c r="R12" s="68">
         <v>5.51</v>
       </c>
-      <c r="S12" s="69">
+      <c r="S12" s="68">
         <v>5.64</v>
       </c>
-      <c r="T12" s="69">
+      <c r="T12" s="68">
         <v>5.33</v>
       </c>
-      <c r="U12" s="69">
+      <c r="U12" s="68">
         <v>5.85</v>
       </c>
-      <c r="V12" s="69">
+      <c r="V12" s="68">
         <v>5.77</v>
       </c>
-      <c r="W12" s="69">
+      <c r="W12" s="68">
         <v>6.38</v>
       </c>
-      <c r="X12" s="69">
+      <c r="X12" s="68">
         <v>8.57</v>
       </c>
-      <c r="Y12" s="61">
+      <c r="Y12" s="60">
         <v>6.48</v>
       </c>
-      <c r="Z12" s="61">
+      <c r="Z12" s="60">
         <v>5.94</v>
       </c>
-      <c r="AA12" s="70">
+      <c r="AA12" s="69">
         <v>6.07</v>
       </c>
-      <c r="AB12" s="70">
+      <c r="AB12" s="69">
         <v>5.86</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A13" s="66" t="s">
+      <c r="A13" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="67" t="s">
+      <c r="B13" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="68">
+      <c r="C13" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="67">
         <v>11.51</v>
       </c>
-      <c r="G13" s="68">
+      <c r="G13" s="67">
         <v>10.54</v>
       </c>
-      <c r="H13" s="68">
+      <c r="H13" s="67">
         <v>10.32</v>
       </c>
-      <c r="I13" s="68">
+      <c r="I13" s="67">
         <v>9.1300000000000008</v>
       </c>
-      <c r="J13" s="68">
+      <c r="J13" s="67">
         <v>8.84</v>
       </c>
-      <c r="K13" s="68">
+      <c r="K13" s="67">
         <v>11.73</v>
       </c>
-      <c r="L13" s="69">
+      <c r="L13" s="68">
         <v>8.82</v>
       </c>
-      <c r="M13" s="69">
+      <c r="M13" s="68">
         <v>8.69</v>
       </c>
-      <c r="N13" s="69">
+      <c r="N13" s="68">
         <v>9.41</v>
       </c>
-      <c r="O13" s="69">
+      <c r="O13" s="68">
         <v>9.58</v>
       </c>
-      <c r="P13" s="69">
+      <c r="P13" s="68">
         <v>8.6199999999999992</v>
       </c>
-      <c r="Q13" s="69">
+      <c r="Q13" s="68">
         <v>7.87</v>
       </c>
-      <c r="R13" s="69">
+      <c r="R13" s="68">
         <v>7.67</v>
       </c>
-      <c r="S13" s="69">
+      <c r="S13" s="68">
         <v>7.03</v>
       </c>
-      <c r="T13" s="69">
+      <c r="T13" s="68">
         <v>6.95</v>
       </c>
-      <c r="U13" s="69">
+      <c r="U13" s="68">
         <v>7.3</v>
       </c>
-      <c r="V13" s="69">
+      <c r="V13" s="68">
         <v>7.13</v>
       </c>
-      <c r="W13" s="69">
+      <c r="W13" s="68">
         <v>8.39</v>
       </c>
-      <c r="X13" s="69">
+      <c r="X13" s="68">
         <v>9.69</v>
       </c>
-      <c r="Y13" s="61">
+      <c r="Y13" s="60">
         <v>6.32</v>
       </c>
-      <c r="Z13" s="61">
+      <c r="Z13" s="60">
         <v>6.08</v>
       </c>
-      <c r="AA13" s="70">
+      <c r="AA13" s="69">
         <v>5.86</v>
       </c>
-      <c r="AB13" s="70">
+      <c r="AB13" s="69">
         <v>6.22</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A14" s="66" t="s">
+      <c r="A14" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="67" t="s">
+      <c r="B14" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F14" s="68">
+      <c r="C14" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="67">
         <v>11.63</v>
       </c>
-      <c r="G14" s="68">
+      <c r="G14" s="67">
         <v>11.62</v>
       </c>
-      <c r="H14" s="68">
+      <c r="H14" s="67">
         <v>12.49</v>
       </c>
-      <c r="I14" s="71"/>
-      <c r="J14" s="68">
+      <c r="I14" s="70"/>
+      <c r="J14" s="67">
         <v>9.4700000000000006</v>
       </c>
-      <c r="K14" s="68">
+      <c r="K14" s="67">
         <v>8.9600000000000009</v>
       </c>
-      <c r="L14" s="69">
+      <c r="L14" s="68">
         <v>8.34</v>
       </c>
-      <c r="M14" s="69">
+      <c r="M14" s="68">
         <v>8.7799999999999994</v>
       </c>
-      <c r="N14" s="69">
+      <c r="N14" s="68">
         <v>7.66</v>
       </c>
-      <c r="O14" s="69">
+      <c r="O14" s="68">
         <v>7.69</v>
       </c>
-      <c r="P14" s="69">
+      <c r="P14" s="68">
         <v>6.96</v>
       </c>
-      <c r="Q14" s="69">
+      <c r="Q14" s="68">
         <v>6.56</v>
       </c>
-      <c r="R14" s="69">
+      <c r="R14" s="68">
         <v>5.38</v>
       </c>
-      <c r="S14" s="69">
+      <c r="S14" s="68">
         <v>6.55</v>
       </c>
-      <c r="T14" s="69">
+      <c r="T14" s="68">
         <v>6.44</v>
       </c>
-      <c r="U14" s="69">
+      <c r="U14" s="68">
         <v>6.13</v>
       </c>
-      <c r="V14" s="69">
+      <c r="V14" s="68">
         <v>6.78</v>
       </c>
-      <c r="W14" s="69">
+      <c r="W14" s="68">
         <v>7.91</v>
       </c>
-      <c r="X14" s="69">
+      <c r="X14" s="68">
         <v>9.7100000000000009</v>
       </c>
-      <c r="Y14" s="61">
+      <c r="Y14" s="60">
         <v>5.95</v>
       </c>
-      <c r="Z14" s="61">
+      <c r="Z14" s="60">
         <v>5.49</v>
       </c>
-      <c r="AA14" s="70">
+      <c r="AA14" s="69">
         <v>5.36</v>
       </c>
-      <c r="AB14" s="70">
+      <c r="AB14" s="69">
         <v>5.59</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A15" s="93" t="s">
+      <c r="A15" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="94" t="s">
+      <c r="B15" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="68" t="s">
-[...26 lines deleted...]
-      <c r="L15" s="98">
+      <c r="C15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="I15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="L15" s="97">
         <v>4.29</v>
       </c>
-      <c r="M15" s="98">
+      <c r="M15" s="97">
         <v>4.88</v>
       </c>
-      <c r="N15" s="98">
+      <c r="N15" s="97">
         <v>4.43</v>
       </c>
-      <c r="O15" s="98">
+      <c r="O15" s="97">
         <v>4.72</v>
       </c>
-      <c r="P15" s="98">
+      <c r="P15" s="97">
         <v>3.95</v>
       </c>
-      <c r="Q15" s="98">
+      <c r="Q15" s="97">
         <v>3.86</v>
       </c>
-      <c r="R15" s="98">
+      <c r="R15" s="97">
         <v>4.79</v>
       </c>
-      <c r="S15" s="98">
+      <c r="S15" s="97">
         <v>5.39</v>
       </c>
-      <c r="T15" s="98">
+      <c r="T15" s="97">
         <v>5.29</v>
       </c>
-      <c r="U15" s="98">
+      <c r="U15" s="97">
         <v>5.68</v>
       </c>
-      <c r="V15" s="98">
+      <c r="V15" s="97">
         <v>5.74</v>
       </c>
-      <c r="W15" s="98">
+      <c r="W15" s="97">
         <v>7.11</v>
       </c>
-      <c r="X15" s="98">
+      <c r="X15" s="97">
         <v>9.65</v>
       </c>
-      <c r="Y15" s="99">
+      <c r="Y15" s="98">
         <v>3.91</v>
       </c>
-      <c r="Z15" s="99">
+      <c r="Z15" s="98">
         <v>3.59</v>
       </c>
-      <c r="AA15" s="70">
+      <c r="AA15" s="69">
         <v>3.44</v>
       </c>
-      <c r="AB15" s="70">
+      <c r="AB15" s="69">
         <v>3.64</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="47" customFormat="1" ht="11.25">
-      <c r="A16" s="93" t="s">
+      <c r="A16" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="94" t="s">
+      <c r="B16" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="68">
+      <c r="C16" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="67">
         <v>12.51</v>
       </c>
-      <c r="G16" s="68">
+      <c r="G16" s="67">
         <v>13.03</v>
       </c>
-      <c r="H16" s="68">
+      <c r="H16" s="67">
         <v>13.96</v>
       </c>
-      <c r="I16" s="68">
+      <c r="I16" s="67">
         <v>12.57</v>
       </c>
-      <c r="J16" s="68">
+      <c r="J16" s="67">
         <v>12</v>
       </c>
-      <c r="K16" s="68">
+      <c r="K16" s="67">
         <v>12.42</v>
       </c>
-      <c r="L16" s="98">
+      <c r="L16" s="97">
         <v>8.9600000000000009</v>
       </c>
-      <c r="M16" s="98">
+      <c r="M16" s="97">
         <v>9.42</v>
       </c>
-      <c r="N16" s="98">
+      <c r="N16" s="97">
         <v>10.51</v>
       </c>
-      <c r="O16" s="98">
+      <c r="O16" s="97">
         <v>9.82</v>
       </c>
-      <c r="P16" s="98">
+      <c r="P16" s="97">
         <v>8.8000000000000007</v>
       </c>
-      <c r="Q16" s="98">
+      <c r="Q16" s="97">
         <v>8.31</v>
       </c>
-      <c r="R16" s="98">
+      <c r="R16" s="97">
         <v>7.81</v>
       </c>
-      <c r="S16" s="98">
+      <c r="S16" s="97">
         <v>7.44</v>
       </c>
-      <c r="T16" s="98">
+      <c r="T16" s="97">
         <v>7.22</v>
       </c>
-      <c r="U16" s="98">
+      <c r="U16" s="97">
         <v>7.78</v>
       </c>
-      <c r="V16" s="98">
+      <c r="V16" s="97">
         <v>7.67</v>
       </c>
-      <c r="W16" s="98">
+      <c r="W16" s="97">
         <v>8.9499999999999993</v>
       </c>
-      <c r="X16" s="98">
+      <c r="X16" s="97">
         <v>10.18</v>
       </c>
-      <c r="Y16" s="99">
+      <c r="Y16" s="98">
         <v>7.15</v>
       </c>
-      <c r="Z16" s="99">
+      <c r="Z16" s="98">
         <v>6.73</v>
       </c>
-      <c r="AA16" s="70">
+      <c r="AA16" s="69">
         <v>6.72</v>
       </c>
-      <c r="AB16" s="70">
+      <c r="AB16" s="69">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:29" s="47" customFormat="1" ht="11.25">
       <c r="A17" s="46"/>
-      <c r="B17" s="108" t="s">
+      <c r="B17" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="108"/>
-[...24 lines deleted...]
-      <c r="AB17" s="108"/>
+      <c r="C17" s="109"/>
+      <c r="D17" s="109"/>
+      <c r="E17" s="109"/>
+      <c r="F17" s="109"/>
+      <c r="G17" s="109"/>
+      <c r="H17" s="109"/>
+      <c r="I17" s="109"/>
+      <c r="J17" s="109"/>
+      <c r="K17" s="109"/>
+      <c r="L17" s="109"/>
+      <c r="M17" s="109"/>
+      <c r="N17" s="109"/>
+      <c r="O17" s="109"/>
+      <c r="P17" s="109"/>
+      <c r="Q17" s="109"/>
+      <c r="R17" s="109"/>
+      <c r="S17" s="109"/>
+      <c r="T17" s="109"/>
+      <c r="U17" s="109"/>
+      <c r="V17" s="109"/>
+      <c r="W17" s="109"/>
+      <c r="X17" s="109"/>
+      <c r="Y17" s="109"/>
+      <c r="Z17" s="109"/>
+      <c r="AA17" s="109"/>
+      <c r="AB17" s="109"/>
     </row>
     <row r="18" spans="1:29" s="47" customFormat="1" ht="11.25">
       <c r="A18" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="58" t="s">
+      <c r="B18" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="59">
+      <c r="C18" s="58">
         <v>12.8</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="58">
         <v>12.2</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="58">
         <v>12</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>13</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="58">
         <v>13.4</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>13.5</v>
       </c>
-      <c r="I18" s="59">
+      <c r="I18" s="58">
         <v>11.4</v>
       </c>
-      <c r="J18" s="59">
+      <c r="J18" s="58">
         <v>10.6</v>
       </c>
-      <c r="K18" s="59">
+      <c r="K18" s="58">
         <v>10.4</v>
       </c>
-      <c r="L18" s="61">
+      <c r="L18" s="60">
         <v>8.92</v>
       </c>
-      <c r="M18" s="61">
+      <c r="M18" s="60">
         <v>9.32</v>
       </c>
-      <c r="N18" s="61">
+      <c r="N18" s="60">
         <v>8.8800000000000008</v>
       </c>
-      <c r="O18" s="61">
+      <c r="O18" s="60">
         <v>8.5500000000000007</v>
       </c>
-      <c r="P18" s="61">
+      <c r="P18" s="60">
         <v>8.0399999999999991</v>
       </c>
-      <c r="Q18" s="59">
+      <c r="Q18" s="58">
         <v>7.59</v>
       </c>
-      <c r="R18" s="59">
+      <c r="R18" s="58">
         <v>7.1</v>
       </c>
-      <c r="S18" s="59">
+      <c r="S18" s="58">
         <v>6.92</v>
       </c>
-      <c r="T18" s="61">
+      <c r="T18" s="60">
         <v>6.73</v>
       </c>
-      <c r="U18" s="59">
+      <c r="U18" s="58">
         <v>6.74</v>
       </c>
-      <c r="V18" s="61">
+      <c r="V18" s="60">
         <v>7.1</v>
       </c>
-      <c r="W18" s="61">
+      <c r="W18" s="60">
         <v>8.23</v>
       </c>
-      <c r="X18" s="75">
+      <c r="X18" s="74">
         <v>9.59</v>
       </c>
-      <c r="Y18" s="76">
+      <c r="Y18" s="75">
         <v>6.24</v>
       </c>
-      <c r="Z18" s="76">
+      <c r="Z18" s="75">
         <v>5.92</v>
       </c>
-      <c r="AA18" s="70">
+      <c r="AA18" s="69">
         <v>5.79</v>
       </c>
-      <c r="AB18" s="65">
+      <c r="AB18" s="64">
         <v>5.84</v>
       </c>
     </row>
     <row r="19" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A19" s="66" t="s">
+      <c r="A19" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="67" t="s">
+      <c r="B19" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L19" s="69">
+      <c r="C19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="68">
         <v>10.4</v>
       </c>
-      <c r="M19" s="69">
+      <c r="M19" s="68">
         <v>11.04</v>
       </c>
-      <c r="N19" s="69">
+      <c r="N19" s="68">
         <v>12.39</v>
       </c>
-      <c r="O19" s="69">
+      <c r="O19" s="68">
         <v>11.38</v>
       </c>
-      <c r="P19" s="69">
+      <c r="P19" s="68">
         <v>11.02</v>
       </c>
-      <c r="Q19" s="69">
+      <c r="Q19" s="68">
         <v>10.78</v>
       </c>
-      <c r="R19" s="69">
+      <c r="R19" s="68">
         <v>9.0299999999999994</v>
       </c>
-      <c r="S19" s="69">
+      <c r="S19" s="68">
         <v>9.19</v>
       </c>
-      <c r="T19" s="69">
+      <c r="T19" s="68">
         <v>9.4499999999999993</v>
       </c>
-      <c r="U19" s="69">
+      <c r="U19" s="68">
         <v>9.02</v>
       </c>
-      <c r="V19" s="69">
+      <c r="V19" s="68">
         <v>9.6</v>
       </c>
-      <c r="W19" s="69">
+      <c r="W19" s="68">
         <v>10.69</v>
       </c>
-      <c r="X19" s="69">
+      <c r="X19" s="68">
         <v>13.76</v>
       </c>
-      <c r="Y19" s="78">
+      <c r="Y19" s="77">
         <v>6.93</v>
       </c>
-      <c r="Z19" s="78">
+      <c r="Z19" s="77">
         <v>6.44</v>
       </c>
-      <c r="AA19" s="76">
+      <c r="AA19" s="75">
         <v>5.89</v>
       </c>
-      <c r="AB19" s="70">
+      <c r="AB19" s="69">
         <v>5.98</v>
       </c>
     </row>
     <row r="20" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A20" s="66" t="s">
+      <c r="A20" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="67" t="s">
+      <c r="B20" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L20" s="69">
+      <c r="C20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L20" s="68">
         <v>7.75</v>
       </c>
-      <c r="M20" s="69">
+      <c r="M20" s="68">
         <v>7.69</v>
       </c>
-      <c r="N20" s="69">
+      <c r="N20" s="68">
         <v>4.32</v>
       </c>
-      <c r="O20" s="69">
+      <c r="O20" s="68">
         <v>3.55</v>
       </c>
-      <c r="P20" s="69">
+      <c r="P20" s="68">
         <v>4.37</v>
       </c>
-      <c r="Q20" s="69">
+      <c r="Q20" s="68">
         <v>4.37</v>
       </c>
-      <c r="R20" s="69">
+      <c r="R20" s="68">
         <v>4.42</v>
       </c>
-      <c r="S20" s="69">
+      <c r="S20" s="68">
         <v>4.51</v>
       </c>
-      <c r="T20" s="69">
+      <c r="T20" s="68">
         <v>4.3499999999999996</v>
       </c>
-      <c r="U20" s="69">
+      <c r="U20" s="68">
         <v>4.58</v>
       </c>
-      <c r="V20" s="69">
+      <c r="V20" s="68">
         <v>4.5599999999999996</v>
       </c>
-      <c r="W20" s="69">
+      <c r="W20" s="68">
         <v>5.81</v>
       </c>
-      <c r="X20" s="69">
+      <c r="X20" s="68">
         <v>5.57</v>
       </c>
-      <c r="Y20" s="78">
+      <c r="Y20" s="77">
         <v>4.37</v>
       </c>
-      <c r="Z20" s="78">
+      <c r="Z20" s="77">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AA20" s="76">
+      <c r="AA20" s="75">
         <v>4.37</v>
       </c>
-      <c r="AB20" s="70">
+      <c r="AB20" s="69">
         <v>4.2</v>
       </c>
     </row>
     <row r="21" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A21" s="66" t="s">
+      <c r="A21" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="67" t="s">
+      <c r="B21" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L21" s="69">
+      <c r="C21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L21" s="68">
         <v>9.42</v>
       </c>
-      <c r="M21" s="69">
+      <c r="M21" s="68">
         <v>9.57</v>
       </c>
-      <c r="N21" s="69">
+      <c r="N21" s="68">
         <v>9.49</v>
       </c>
-      <c r="O21" s="69">
+      <c r="O21" s="68">
         <v>9.1300000000000008</v>
       </c>
-      <c r="P21" s="69">
+      <c r="P21" s="68">
         <v>8.58</v>
       </c>
-      <c r="Q21" s="69">
+      <c r="Q21" s="68">
         <v>8.0399999999999991</v>
       </c>
-      <c r="R21" s="69">
+      <c r="R21" s="68">
         <v>7.69</v>
       </c>
-      <c r="S21" s="69">
+      <c r="S21" s="68">
         <v>6.82</v>
       </c>
-      <c r="T21" s="69">
+      <c r="T21" s="68">
         <v>6.94</v>
       </c>
-      <c r="U21" s="69">
+      <c r="U21" s="68">
         <v>6.27</v>
       </c>
-      <c r="V21" s="69">
+      <c r="V21" s="68">
         <v>7.42</v>
       </c>
-      <c r="W21" s="69">
+      <c r="W21" s="68">
         <v>8.2799999999999994</v>
       </c>
-      <c r="X21" s="69">
+      <c r="X21" s="68">
         <v>9.6199999999999992</v>
       </c>
-      <c r="Y21" s="78">
+      <c r="Y21" s="77">
         <v>6.38</v>
       </c>
-      <c r="Z21" s="78">
+      <c r="Z21" s="77">
         <v>5.86</v>
       </c>
-      <c r="AA21" s="76">
+      <c r="AA21" s="75">
         <v>6.37</v>
       </c>
-      <c r="AB21" s="70">
+      <c r="AB21" s="69">
         <v>6.24</v>
       </c>
     </row>
     <row r="22" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="67" t="s">
+      <c r="B22" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="C22" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L22" s="69">
+      <c r="C22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K22" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L22" s="68">
         <v>7.61</v>
       </c>
-      <c r="M22" s="79">
+      <c r="M22" s="78">
         <v>8</v>
       </c>
-      <c r="N22" s="69">
+      <c r="N22" s="68">
         <v>7.53</v>
       </c>
-      <c r="O22" s="69">
+      <c r="O22" s="68">
         <v>7.22</v>
       </c>
-      <c r="P22" s="69">
+      <c r="P22" s="68">
         <v>6.68</v>
       </c>
-      <c r="Q22" s="69">
+      <c r="Q22" s="68">
         <v>6.39</v>
       </c>
-      <c r="R22" s="69">
+      <c r="R22" s="68">
         <v>6.05</v>
       </c>
-      <c r="S22" s="69">
+      <c r="S22" s="68">
         <v>6.06</v>
       </c>
-      <c r="T22" s="69">
+      <c r="T22" s="68">
         <v>5.44</v>
       </c>
-      <c r="U22" s="69">
+      <c r="U22" s="68">
         <v>5.84</v>
       </c>
-      <c r="V22" s="69">
+      <c r="V22" s="68">
         <v>6.1</v>
       </c>
-      <c r="W22" s="69">
+      <c r="W22" s="68">
         <v>7.26</v>
       </c>
-      <c r="X22" s="69">
+      <c r="X22" s="68">
         <v>8.57</v>
       </c>
-      <c r="Y22" s="78">
+      <c r="Y22" s="77">
         <v>6.8</v>
       </c>
-      <c r="Z22" s="78">
+      <c r="Z22" s="77">
         <v>6.44</v>
       </c>
-      <c r="AA22" s="76">
+      <c r="AA22" s="75">
         <v>6.21</v>
       </c>
-      <c r="AB22" s="70">
+      <c r="AB22" s="69">
         <v>6.38</v>
       </c>
     </row>
     <row r="23" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A23" s="66" t="s">
+      <c r="A23" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="67" t="s">
+      <c r="B23" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L23" s="69">
+      <c r="C23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L23" s="68">
         <v>9.9700000000000006</v>
       </c>
-      <c r="M23" s="69">
+      <c r="M23" s="68">
         <v>9.81</v>
       </c>
-      <c r="N23" s="69">
+      <c r="N23" s="68">
         <v>10.51</v>
       </c>
-      <c r="O23" s="69">
+      <c r="O23" s="68">
         <v>11.02</v>
       </c>
-      <c r="P23" s="69">
+      <c r="P23" s="68">
         <v>10.1</v>
       </c>
-      <c r="Q23" s="69">
+      <c r="Q23" s="68">
         <v>8.74</v>
       </c>
-      <c r="R23" s="69">
+      <c r="R23" s="68">
         <v>8.4499999999999993</v>
       </c>
-      <c r="S23" s="69">
+      <c r="S23" s="68">
         <v>8.01</v>
       </c>
-      <c r="T23" s="69">
+      <c r="T23" s="68">
         <v>7.64</v>
       </c>
-      <c r="U23" s="69">
+      <c r="U23" s="68">
         <v>8.11</v>
       </c>
-      <c r="V23" s="69">
+      <c r="V23" s="68">
         <v>8.24</v>
       </c>
-      <c r="W23" s="69">
+      <c r="W23" s="68">
         <v>8.99</v>
       </c>
-      <c r="X23" s="69">
+      <c r="X23" s="68">
         <v>10.11</v>
       </c>
-      <c r="Y23" s="78">
+      <c r="Y23" s="77">
         <v>7.31</v>
       </c>
-      <c r="Z23" s="78">
+      <c r="Z23" s="77">
         <v>6.89</v>
       </c>
-      <c r="AA23" s="76">
+      <c r="AA23" s="75">
         <v>6.41</v>
       </c>
-      <c r="AB23" s="70">
+      <c r="AB23" s="69">
         <v>6.94</v>
       </c>
     </row>
     <row r="24" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A24" s="66" t="s">
+      <c r="A24" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="67" t="s">
+      <c r="B24" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L24" s="69">
+      <c r="C24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K24" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L24" s="68">
         <v>9.23</v>
       </c>
-      <c r="M24" s="69">
+      <c r="M24" s="68">
         <v>9.93</v>
       </c>
-      <c r="N24" s="69">
+      <c r="N24" s="68">
         <v>8.91</v>
       </c>
-      <c r="O24" s="69">
+      <c r="O24" s="68">
         <v>8.2799999999999994</v>
       </c>
-      <c r="P24" s="69">
+      <c r="P24" s="68">
         <v>7.65</v>
       </c>
-      <c r="Q24" s="69">
+      <c r="Q24" s="68">
         <v>7.57</v>
       </c>
-      <c r="R24" s="69">
+      <c r="R24" s="68">
         <v>6.38</v>
       </c>
-      <c r="S24" s="69">
+      <c r="S24" s="68">
         <v>7.24</v>
       </c>
-      <c r="T24" s="69">
+      <c r="T24" s="68">
         <v>7.29</v>
       </c>
-      <c r="U24" s="69">
+      <c r="U24" s="68">
         <v>6.94</v>
       </c>
-      <c r="V24" s="69">
+      <c r="V24" s="68">
         <v>7.21</v>
       </c>
-      <c r="W24" s="69">
+      <c r="W24" s="68">
         <v>8.86</v>
       </c>
-      <c r="X24" s="69">
+      <c r="X24" s="68">
         <v>10.97</v>
       </c>
-      <c r="Y24" s="78">
+      <c r="Y24" s="77">
         <v>6.05</v>
       </c>
-      <c r="Z24" s="78">
+      <c r="Z24" s="77">
         <v>5.96</v>
       </c>
-      <c r="AA24" s="76">
+      <c r="AA24" s="75">
         <v>5.69</v>
       </c>
-      <c r="AB24" s="70">
+      <c r="AB24" s="69">
         <v>5.64</v>
       </c>
     </row>
     <row r="25" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A25" s="93" t="s">
+      <c r="A25" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="B25" s="94" t="s">
+      <c r="B25" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="C25" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L25" s="100">
+      <c r="C25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="99">
         <v>5</v>
       </c>
-      <c r="M25" s="98">
+      <c r="M25" s="97">
         <v>5.9</v>
       </c>
-      <c r="N25" s="98">
+      <c r="N25" s="97">
         <v>5.08</v>
       </c>
-      <c r="O25" s="98">
+      <c r="O25" s="97">
         <v>5.07</v>
       </c>
-      <c r="P25" s="98">
+      <c r="P25" s="97">
         <v>4.54</v>
       </c>
-      <c r="Q25" s="98">
+      <c r="Q25" s="97">
         <v>4.4400000000000004</v>
       </c>
-      <c r="R25" s="98">
+      <c r="R25" s="97">
         <v>5.41</v>
       </c>
-      <c r="S25" s="98">
+      <c r="S25" s="97">
         <v>6.48</v>
       </c>
-      <c r="T25" s="98">
+      <c r="T25" s="97">
         <v>6.45</v>
       </c>
-      <c r="U25" s="98">
+      <c r="U25" s="97">
         <v>6.74</v>
       </c>
-      <c r="V25" s="98">
+      <c r="V25" s="97">
         <v>6.7</v>
       </c>
-      <c r="W25" s="100">
+      <c r="W25" s="99">
         <v>8</v>
       </c>
-      <c r="X25" s="98">
+      <c r="X25" s="97">
         <v>10.97</v>
       </c>
-      <c r="Y25" s="101">
+      <c r="Y25" s="100">
         <v>4.74</v>
       </c>
-      <c r="Z25" s="101">
+      <c r="Z25" s="100">
         <v>4.29</v>
       </c>
-      <c r="AA25" s="70">
+      <c r="AA25" s="69">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AB25" s="70">
+      <c r="AB25" s="69">
         <v>4.47</v>
       </c>
-      <c r="AC25" s="71"/>
+      <c r="AC25" s="70"/>
     </row>
     <row r="26" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A26" s="93" t="s">
+      <c r="A26" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="94" t="s">
+      <c r="B26" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C26" s="77" t="s">
-[...26 lines deleted...]
-      <c r="L26" s="98">
+      <c r="C26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="G26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="I26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="J26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="K26" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="L26" s="97">
         <v>9.75</v>
       </c>
-      <c r="M26" s="98">
+      <c r="M26" s="97">
         <v>10.88</v>
       </c>
-      <c r="N26" s="98">
+      <c r="N26" s="97">
         <v>11.1</v>
       </c>
-      <c r="O26" s="98">
+      <c r="O26" s="97">
         <v>11.4</v>
       </c>
-      <c r="P26" s="98">
+      <c r="P26" s="97">
         <v>10.01</v>
       </c>
-      <c r="Q26" s="98">
+      <c r="Q26" s="97">
         <v>9.15</v>
       </c>
-      <c r="R26" s="98">
+      <c r="R26" s="97">
         <v>8.9</v>
       </c>
-      <c r="S26" s="98">
+      <c r="S26" s="97">
         <v>7.98</v>
       </c>
-      <c r="T26" s="98">
+      <c r="T26" s="97">
         <v>7.6</v>
       </c>
-      <c r="U26" s="98">
+      <c r="U26" s="97">
         <v>8.15</v>
       </c>
-      <c r="V26" s="98">
+      <c r="V26" s="97">
         <v>8.43</v>
       </c>
-      <c r="W26" s="98">
+      <c r="W26" s="97">
         <v>9.7100000000000009</v>
       </c>
-      <c r="X26" s="98">
+      <c r="X26" s="97">
         <v>10.79</v>
       </c>
-      <c r="Y26" s="101">
+      <c r="Y26" s="100">
         <v>7.67</v>
       </c>
-      <c r="Z26" s="101">
+      <c r="Z26" s="100">
         <v>7.42</v>
       </c>
-      <c r="AA26" s="70">
+      <c r="AA26" s="69">
         <v>7.21</v>
       </c>
-      <c r="AB26" s="70">
+      <c r="AB26" s="69">
         <v>7.53</v>
       </c>
-      <c r="AC26" s="71"/>
+      <c r="AC26" s="70"/>
     </row>
     <row r="27" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="B27" s="108" t="s">
+      <c r="B27" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="C27" s="108"/>
-[...24 lines deleted...]
-      <c r="AB27" s="108"/>
+      <c r="C27" s="109"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="109"/>
+      <c r="F27" s="109"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="109"/>
+      <c r="I27" s="109"/>
+      <c r="J27" s="109"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="109"/>
+      <c r="M27" s="109"/>
+      <c r="N27" s="109"/>
+      <c r="O27" s="109"/>
+      <c r="P27" s="109"/>
+      <c r="Q27" s="109"/>
+      <c r="R27" s="109"/>
+      <c r="S27" s="109"/>
+      <c r="T27" s="109"/>
+      <c r="U27" s="109"/>
+      <c r="V27" s="109"/>
+      <c r="W27" s="109"/>
+      <c r="X27" s="109"/>
+      <c r="Y27" s="109"/>
+      <c r="Z27" s="109"/>
+      <c r="AA27" s="109"/>
+      <c r="AB27" s="109"/>
     </row>
     <row r="28" spans="1:29" s="47" customFormat="1" ht="11.25">
       <c r="A28" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="58" t="s">
+      <c r="B28" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C28" s="59">
+      <c r="C28" s="58">
+        <v>9.1</v>
+      </c>
+      <c r="D28" s="58">
         <v>9.1999999999999993</v>
       </c>
-      <c r="D28" s="59">
+      <c r="E28" s="58">
         <v>9.1</v>
       </c>
-      <c r="E28" s="59">
+      <c r="F28" s="58">
         <v>9.4</v>
       </c>
-      <c r="F28" s="59">
+      <c r="G28" s="58">
         <v>8.9</v>
       </c>
-      <c r="G28" s="59">
+      <c r="H28" s="58">
         <v>9</v>
       </c>
-      <c r="H28" s="59">
+      <c r="I28" s="58">
         <v>8.1999999999999993</v>
       </c>
-      <c r="I28" s="59">
+      <c r="J28" s="58">
         <v>8.1</v>
       </c>
-      <c r="J28" s="59">
+      <c r="K28" s="58">
         <v>8</v>
       </c>
-      <c r="K28" s="61">
+      <c r="L28" s="60">
         <v>7.15</v>
       </c>
-      <c r="L28" s="61">
+      <c r="M28" s="60">
         <v>7.36</v>
       </c>
-      <c r="M28" s="61">
+      <c r="N28" s="60">
         <v>6.98</v>
       </c>
-      <c r="N28" s="61">
+      <c r="O28" s="60">
         <v>6.73</v>
       </c>
-      <c r="O28" s="61">
+      <c r="P28" s="60">
         <v>6.38</v>
       </c>
-      <c r="P28" s="59">
+      <c r="Q28" s="58">
         <v>6.16</v>
       </c>
-      <c r="Q28" s="59">
+      <c r="R28" s="58">
         <v>5.68</v>
       </c>
-      <c r="R28" s="59">
+      <c r="S28" s="58">
         <v>5.74</v>
       </c>
-      <c r="S28" s="61">
+      <c r="T28" s="60">
         <v>5.72</v>
       </c>
-      <c r="T28" s="59">
+      <c r="U28" s="58">
         <v>6.03</v>
       </c>
-      <c r="U28" s="61">
+      <c r="V28" s="60">
         <v>5.87</v>
       </c>
-      <c r="V28" s="61">
+      <c r="W28" s="60">
         <v>6.66</v>
       </c>
-      <c r="W28" s="75">
+      <c r="X28" s="74">
         <v>8.5500000000000007</v>
       </c>
-      <c r="X28" s="76">
+      <c r="Y28" s="75">
         <v>5.29</v>
       </c>
-      <c r="Y28" s="76">
+      <c r="Z28" s="75">
         <v>5.01</v>
       </c>
-      <c r="Z28" s="70">
+      <c r="AA28" s="69">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AA28" s="87">
-[...2 lines deleted...]
-      <c r="AB28" s="65">
+      <c r="AB28" s="64">
         <v>5.12</v>
       </c>
     </row>
     <row r="29" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A29" s="66" t="s">
+      <c r="A29" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="67" t="s">
+      <c r="B29" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="C29" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L29" s="81">
+      <c r="C29" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G29" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I29" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K29" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L29" s="80">
         <v>7.52</v>
       </c>
-      <c r="M29" s="81">
+      <c r="M29" s="80">
         <v>7.97</v>
       </c>
-      <c r="N29" s="81">
+      <c r="N29" s="80">
         <v>7.7</v>
       </c>
-      <c r="O29" s="81">
+      <c r="O29" s="80">
         <v>7.82</v>
       </c>
-      <c r="P29" s="81">
+      <c r="P29" s="80">
         <v>7.25</v>
       </c>
-      <c r="Q29" s="81">
+      <c r="Q29" s="80">
         <v>7.33</v>
       </c>
-      <c r="R29" s="81">
+      <c r="R29" s="80">
         <v>6.19</v>
       </c>
-      <c r="S29" s="81">
+      <c r="S29" s="80">
         <v>6.33</v>
       </c>
-      <c r="T29" s="81">
+      <c r="T29" s="80">
         <v>6.77</v>
       </c>
-      <c r="U29" s="81">
+      <c r="U29" s="80">
         <v>7.1</v>
       </c>
-      <c r="V29" s="81">
+      <c r="V29" s="80">
         <v>6.97</v>
       </c>
-      <c r="W29" s="81">
+      <c r="W29" s="80">
         <v>7.68</v>
       </c>
-      <c r="X29" s="81">
+      <c r="X29" s="80">
         <v>10.82</v>
       </c>
-      <c r="Y29" s="76">
+      <c r="Y29" s="75">
         <v>6</v>
       </c>
-      <c r="Z29" s="76">
+      <c r="Z29" s="75">
         <v>5.89</v>
       </c>
-      <c r="AA29" s="76">
+      <c r="AA29" s="75">
         <v>6.36</v>
       </c>
-      <c r="AB29" s="70">
+      <c r="AB29" s="69">
         <v>6.05</v>
       </c>
-      <c r="AC29" s="87"/>
+      <c r="AC29" s="86"/>
     </row>
     <row r="30" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A30" s="66" t="s">
+      <c r="A30" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="67" t="s">
+      <c r="B30" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L30" s="81">
+      <c r="C30" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E30" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F30" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G30" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I30" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J30" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K30" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L30" s="80">
         <v>6.93</v>
       </c>
-      <c r="M30" s="81">
+      <c r="M30" s="80">
         <v>6.85</v>
       </c>
-      <c r="N30" s="81">
+      <c r="N30" s="80">
         <v>3.47</v>
       </c>
-      <c r="O30" s="81">
+      <c r="O30" s="80">
         <v>2.81</v>
       </c>
-      <c r="P30" s="81">
+      <c r="P30" s="80">
         <v>3.04</v>
       </c>
-      <c r="Q30" s="81">
+      <c r="Q30" s="80">
         <v>3.31</v>
       </c>
-      <c r="R30" s="81">
+      <c r="R30" s="80">
         <v>3.37</v>
       </c>
-      <c r="S30" s="81">
+      <c r="S30" s="80">
         <v>3.32</v>
       </c>
-      <c r="T30" s="81">
+      <c r="T30" s="80">
         <v>3.3</v>
       </c>
-      <c r="U30" s="81">
+      <c r="U30" s="80">
         <v>3.75</v>
       </c>
-      <c r="V30" s="81">
+      <c r="V30" s="80">
         <v>3.73</v>
       </c>
-      <c r="W30" s="81">
+      <c r="W30" s="80">
         <v>4.05</v>
       </c>
-      <c r="X30" s="81">
+      <c r="X30" s="80">
         <v>4.82</v>
       </c>
-      <c r="Y30" s="76">
+      <c r="Y30" s="75">
         <v>3.1</v>
       </c>
-      <c r="Z30" s="76">
+      <c r="Z30" s="75">
         <v>3.36</v>
       </c>
-      <c r="AA30" s="76">
+      <c r="AA30" s="75">
         <v>2.96</v>
       </c>
-      <c r="AB30" s="70">
+      <c r="AB30" s="69">
         <v>3.43</v>
       </c>
-      <c r="AC30" s="87"/>
+      <c r="AC30" s="86"/>
     </row>
     <row r="31" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A31" s="66" t="s">
+      <c r="A31" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B31" s="67" t="s">
+      <c r="B31" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="C31" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L31" s="81">
+      <c r="C31" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H31" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I31" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J31" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K31" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L31" s="80">
         <v>7.22</v>
       </c>
-      <c r="M31" s="81">
+      <c r="M31" s="80">
         <v>7.55</v>
       </c>
-      <c r="N31" s="81">
+      <c r="N31" s="80">
         <v>7.45</v>
       </c>
-      <c r="O31" s="81">
+      <c r="O31" s="80">
         <v>7.47</v>
       </c>
-      <c r="P31" s="81">
+      <c r="P31" s="80">
         <v>7.19</v>
       </c>
-      <c r="Q31" s="81">
+      <c r="Q31" s="80">
         <v>6.73</v>
       </c>
-      <c r="R31" s="81">
+      <c r="R31" s="80">
         <v>6.88</v>
       </c>
-      <c r="S31" s="81">
+      <c r="S31" s="80">
         <v>6.37</v>
       </c>
-      <c r="T31" s="81">
+      <c r="T31" s="80">
         <v>6.32</v>
       </c>
-      <c r="U31" s="81">
+      <c r="U31" s="80">
         <v>6.53</v>
       </c>
-      <c r="V31" s="81">
+      <c r="V31" s="80">
         <v>6.17</v>
       </c>
-      <c r="W31" s="81">
+      <c r="W31" s="80">
         <v>7.2</v>
       </c>
-      <c r="X31" s="81">
+      <c r="X31" s="80">
         <v>8.94</v>
       </c>
-      <c r="Y31" s="76">
+      <c r="Y31" s="75">
         <v>5.62</v>
       </c>
-      <c r="Z31" s="76">
+      <c r="Z31" s="75">
         <v>5.58</v>
       </c>
-      <c r="AA31" s="76">
+      <c r="AA31" s="75">
         <v>5.52</v>
       </c>
-      <c r="AB31" s="70">
+      <c r="AB31" s="69">
         <v>5.72</v>
       </c>
-      <c r="AC31" s="87"/>
+      <c r="AC31" s="86"/>
     </row>
     <row r="32" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A32" s="66" t="s">
+      <c r="A32" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="67" t="s">
+      <c r="B32" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="C32" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L32" s="81">
+      <c r="C32" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K32" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L32" s="80">
         <v>6.16</v>
       </c>
-      <c r="M32" s="81">
+      <c r="M32" s="80">
         <v>6.61</v>
       </c>
-      <c r="N32" s="81">
+      <c r="N32" s="80">
         <v>6.03</v>
       </c>
-      <c r="O32" s="81">
+      <c r="O32" s="80">
         <v>5.68</v>
       </c>
-      <c r="P32" s="81">
+      <c r="P32" s="80">
         <v>6.03</v>
       </c>
-      <c r="Q32" s="81">
+      <c r="Q32" s="80">
         <v>5.75</v>
       </c>
-      <c r="R32" s="81">
+      <c r="R32" s="80">
         <v>5.0599999999999996</v>
       </c>
-      <c r="S32" s="81">
+      <c r="S32" s="80">
         <v>5.3</v>
       </c>
-      <c r="T32" s="81">
+      <c r="T32" s="80">
         <v>5.24</v>
       </c>
-      <c r="U32" s="81">
+      <c r="U32" s="80">
         <v>5.86</v>
       </c>
-      <c r="V32" s="81">
+      <c r="V32" s="80">
         <v>5.5</v>
       </c>
-      <c r="W32" s="81">
+      <c r="W32" s="80">
         <v>5.65</v>
       </c>
-      <c r="X32" s="81">
+      <c r="X32" s="80">
         <v>8.56</v>
       </c>
-      <c r="Y32" s="76">
+      <c r="Y32" s="75">
         <v>6.22</v>
       </c>
-      <c r="Z32" s="76">
+      <c r="Z32" s="75">
         <v>5.53</v>
       </c>
-      <c r="AA32" s="76">
+      <c r="AA32" s="75">
         <v>5.96</v>
       </c>
-      <c r="AB32" s="70">
+      <c r="AB32" s="69">
         <v>5.44</v>
       </c>
-      <c r="AC32" s="87"/>
+      <c r="AC32" s="86"/>
     </row>
     <row r="33" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A33" s="66" t="s">
+      <c r="A33" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="67" t="s">
+      <c r="B33" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C33" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L33" s="81">
+      <c r="C33" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K33" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="80">
         <v>7.82</v>
       </c>
-      <c r="M33" s="81">
+      <c r="M33" s="80">
         <v>7.72</v>
       </c>
-      <c r="N33" s="81">
+      <c r="N33" s="80">
         <v>8.4499999999999993</v>
       </c>
-      <c r="O33" s="81">
+      <c r="O33" s="80">
         <v>8.33</v>
       </c>
-      <c r="P33" s="81">
+      <c r="P33" s="80">
         <v>7.34</v>
       </c>
-      <c r="Q33" s="81">
+      <c r="Q33" s="80">
         <v>7.11</v>
       </c>
-      <c r="R33" s="81">
+      <c r="R33" s="80">
         <v>6.99</v>
       </c>
-      <c r="S33" s="81">
+      <c r="S33" s="80">
         <v>6.17</v>
       </c>
-      <c r="T33" s="81">
+      <c r="T33" s="80">
         <v>6.34</v>
       </c>
-      <c r="U33" s="81">
+      <c r="U33" s="80">
         <v>6.59</v>
       </c>
-      <c r="V33" s="81">
+      <c r="V33" s="80">
         <v>6.16</v>
       </c>
-      <c r="W33" s="81">
+      <c r="W33" s="80">
         <v>7.86</v>
       </c>
-      <c r="X33" s="81">
+      <c r="X33" s="80">
         <v>9.31</v>
       </c>
-      <c r="Y33" s="76">
+      <c r="Y33" s="75">
         <v>5.46</v>
       </c>
-      <c r="Z33" s="76">
+      <c r="Z33" s="75">
         <v>5.37</v>
       </c>
-      <c r="AA33" s="76">
+      <c r="AA33" s="75">
         <v>5.38</v>
       </c>
-      <c r="AB33" s="70">
+      <c r="AB33" s="69">
         <v>5.59</v>
       </c>
-      <c r="AC33" s="87"/>
+      <c r="AC33" s="86"/>
     </row>
     <row r="34" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A34" s="66" t="s">
+      <c r="A34" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="B34" s="67" t="s">
+      <c r="B34" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="C34" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L34" s="81">
+      <c r="C34" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F34" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I34" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J34" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K34" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L34" s="80">
         <v>7.57</v>
       </c>
-      <c r="M34" s="81">
+      <c r="M34" s="80">
         <v>7.79</v>
       </c>
-      <c r="N34" s="81">
+      <c r="N34" s="80">
         <v>6.59</v>
       </c>
-      <c r="O34" s="81">
+      <c r="O34" s="80">
         <v>7.2</v>
       </c>
-      <c r="P34" s="81">
+      <c r="P34" s="80">
         <v>6.38</v>
       </c>
-      <c r="Q34" s="81">
+      <c r="Q34" s="80">
         <v>5.73</v>
       </c>
-      <c r="R34" s="81">
+      <c r="R34" s="80">
         <v>4.5599999999999996</v>
       </c>
-      <c r="S34" s="81">
+      <c r="S34" s="80">
         <v>5.99</v>
       </c>
-      <c r="T34" s="81">
+      <c r="T34" s="80">
         <v>5.74</v>
       </c>
-      <c r="U34" s="81">
+      <c r="U34" s="80">
         <v>5.47</v>
       </c>
-      <c r="V34" s="81">
+      <c r="V34" s="80">
         <v>6.42</v>
       </c>
-      <c r="W34" s="81">
+      <c r="W34" s="80">
         <v>7.12</v>
       </c>
-      <c r="X34" s="81">
+      <c r="X34" s="80">
         <v>8.67</v>
       </c>
-      <c r="Y34" s="76">
+      <c r="Y34" s="75">
         <v>5.86</v>
       </c>
-      <c r="Z34" s="76">
+      <c r="Z34" s="75">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AA34" s="76">
+      <c r="AA34" s="75">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AB34" s="70">
+      <c r="AB34" s="69">
         <v>5.53</v>
       </c>
-      <c r="AC34" s="87"/>
+      <c r="AC34" s="86"/>
     </row>
     <row r="35" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A35" s="66" t="s">
+      <c r="A35" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="67" t="s">
+      <c r="B35" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="C35" s="80" t="s">
-[...26 lines deleted...]
-      <c r="L35" s="81">
+      <c r="C35" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="F35" s="79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G35" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H35" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="I35" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="J35" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="K35" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="L35" s="80">
         <v>3.61</v>
       </c>
-      <c r="M35" s="81">
+      <c r="M35" s="80">
         <v>3.9</v>
       </c>
-      <c r="N35" s="81">
+      <c r="N35" s="80">
         <v>3.82</v>
       </c>
-      <c r="O35" s="81">
+      <c r="O35" s="80">
         <v>4.38</v>
       </c>
-      <c r="P35" s="81">
+      <c r="P35" s="80">
         <v>3.4</v>
       </c>
-      <c r="Q35" s="81">
+      <c r="Q35" s="80">
         <v>3.33</v>
       </c>
-      <c r="R35" s="81">
+      <c r="R35" s="80">
         <v>4.22</v>
       </c>
-      <c r="S35" s="81">
+      <c r="S35" s="80">
         <v>4.3899999999999997</v>
       </c>
-      <c r="T35" s="81">
+      <c r="T35" s="80">
         <v>4.2300000000000004</v>
       </c>
-      <c r="U35" s="81">
+      <c r="U35" s="80">
         <v>4.71</v>
       </c>
-      <c r="V35" s="81">
+      <c r="V35" s="80">
         <v>4.84</v>
       </c>
-      <c r="W35" s="81">
+      <c r="W35" s="80">
         <v>6.29</v>
       </c>
-      <c r="X35" s="81">
+      <c r="X35" s="80">
         <v>8.44</v>
       </c>
-      <c r="Y35" s="76">
+      <c r="Y35" s="75">
         <v>3.18</v>
       </c>
-      <c r="Z35" s="76">
+      <c r="Z35" s="75">
         <v>2.99</v>
       </c>
-      <c r="AA35" s="76">
+      <c r="AA35" s="75">
         <v>2.58</v>
       </c>
-      <c r="AB35" s="70">
+      <c r="AB35" s="69">
         <v>2.91</v>
       </c>
-      <c r="AC35" s="87"/>
+      <c r="AC35" s="86"/>
     </row>
     <row r="36" spans="1:29" s="47" customFormat="1" ht="11.25">
-      <c r="A36" s="72" t="s">
+      <c r="A36" s="71" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="73" t="s">
+      <c r="B36" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="C36" s="50" t="s">
-[...26 lines deleted...]
-      <c r="L36" s="82">
+      <c r="C36" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="F36" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="G36" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H36" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="I36" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="K36" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="L36" s="81">
         <v>8.26</v>
       </c>
-      <c r="M36" s="82">
+      <c r="M36" s="81">
         <v>8.1300000000000008</v>
       </c>
-      <c r="N36" s="82">
+      <c r="N36" s="81">
         <v>9.99</v>
       </c>
-      <c r="O36" s="82">
+      <c r="O36" s="81">
         <v>8.43</v>
       </c>
-      <c r="P36" s="82">
+      <c r="P36" s="81">
         <v>7.73</v>
       </c>
-      <c r="Q36" s="82">
+      <c r="Q36" s="81">
         <v>7.57</v>
       </c>
-      <c r="R36" s="82">
+      <c r="R36" s="81">
         <v>6.82</v>
       </c>
-      <c r="S36" s="82">
+      <c r="S36" s="81">
         <v>6.95</v>
       </c>
-      <c r="T36" s="82">
+      <c r="T36" s="81">
         <v>6.88</v>
       </c>
-      <c r="U36" s="82">
+      <c r="U36" s="81">
         <v>7.44</v>
       </c>
-      <c r="V36" s="82">
+      <c r="V36" s="81">
         <v>6.98</v>
       </c>
-      <c r="W36" s="82">
+      <c r="W36" s="81">
         <v>8.2799999999999994</v>
       </c>
-      <c r="X36" s="82">
+      <c r="X36" s="81">
         <v>9.64</v>
       </c>
-      <c r="Y36" s="74">
+      <c r="Y36" s="73">
         <v>6.67</v>
       </c>
-      <c r="Z36" s="74">
+      <c r="Z36" s="73">
         <v>6.1</v>
       </c>
-      <c r="AA36" s="74">
+      <c r="AA36" s="73">
         <v>6.27</v>
       </c>
-      <c r="AB36" s="74">
+      <c r="AB36" s="73">
         <v>6.51</v>
       </c>
-      <c r="AC36" s="87"/>
+      <c r="AC36" s="86"/>
     </row>
     <row r="37" spans="1:29" s="47" customFormat="1" ht="11.25" customHeight="1">
       <c r="A37" s="46"/>
-      <c r="B37" s="106" t="s">
+      <c r="B37" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="C37" s="106"/>
-[...24 lines deleted...]
-      <c r="AB37" s="106"/>
+      <c r="C37" s="107"/>
+      <c r="D37" s="107"/>
+      <c r="E37" s="107"/>
+      <c r="F37" s="107"/>
+      <c r="G37" s="107"/>
+      <c r="H37" s="107"/>
+      <c r="I37" s="107"/>
+      <c r="J37" s="107"/>
+      <c r="K37" s="107"/>
+      <c r="L37" s="107"/>
+      <c r="M37" s="107"/>
+      <c r="N37" s="107"/>
+      <c r="O37" s="107"/>
+      <c r="P37" s="107"/>
+      <c r="Q37" s="107"/>
+      <c r="R37" s="107"/>
+      <c r="S37" s="107"/>
+      <c r="T37" s="107"/>
+      <c r="U37" s="107"/>
+      <c r="V37" s="107"/>
+      <c r="W37" s="107"/>
+      <c r="X37" s="107"/>
+      <c r="Y37" s="107"/>
+      <c r="Z37" s="107"/>
+      <c r="AA37" s="107"/>
+      <c r="AB37" s="107"/>
     </row>
     <row r="44" spans="1:29">
       <c r="B44" s="4"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="3"/>
       <c r="U44" s="2"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="6"/>
       <c r="Z44" s="6"/>
       <c r="AA44" s="5"/>
     </row>
     <row r="47" spans="1:29">
       <c r="B47" s="4"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="45"/>
       <c r="J47" s="45"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
       <c r="M47" s="45"/>
       <c r="N47" s="45"/>
       <c r="O47" s="45"/>
       <c r="P47" s="45"/>
       <c r="Q47" s="45"/>
       <c r="R47" s="45"/>
       <c r="S47" s="45"/>
-      <c r="T47" s="83"/>
+      <c r="T47" s="82"/>
       <c r="U47" s="45"/>
-      <c r="V47" s="83"/>
-[...1 lines deleted...]
-      <c r="X47" s="84"/>
+      <c r="V47" s="82"/>
+      <c r="W47" s="82"/>
+      <c r="X47" s="83"/>
       <c r="Y47" s="5"/>
       <c r="Z47" s="6"/>
       <c r="AA47" s="5"/>
     </row>
     <row r="48" spans="1:29">
-      <c r="I48" s="85"/>
-[...15 lines deleted...]
-      <c r="Y48" s="85"/>
+      <c r="I48" s="84"/>
+      <c r="J48" s="84"/>
+      <c r="K48" s="84"/>
+      <c r="L48" s="84"/>
+      <c r="M48" s="84"/>
+      <c r="N48" s="84"/>
+      <c r="O48" s="84"/>
+      <c r="P48" s="84"/>
+      <c r="Q48" s="84"/>
+      <c r="R48" s="84"/>
+      <c r="S48" s="84"/>
+      <c r="T48" s="84"/>
+      <c r="U48" s="84"/>
+      <c r="V48" s="84"/>
+      <c r="W48" s="84"/>
+      <c r="X48" s="84"/>
+      <c r="Y48" s="84"/>
     </row>
     <row r="49" spans="9:25">
       <c r="I49" s="44"/>
       <c r="J49" s="44"/>
-      <c r="K49" s="86"/>
+      <c r="K49" s="85"/>
       <c r="L49" s="44"/>
       <c r="M49" s="44"/>
       <c r="N49" s="44"/>
       <c r="O49" s="44"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="44"/>
-      <c r="T49" s="86"/>
+      <c r="T49" s="85"/>
       <c r="U49" s="44"/>
       <c r="V49" s="44"/>
       <c r="W49" s="44"/>
       <c r="X49" s="44"/>
       <c r="Y49" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B37:AB37"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B7:AB7"/>
     <mergeCell ref="B17:AB17"/>
     <mergeCell ref="B27:AB27"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>