--- v0 (2026-04-24)
+++ v1 (2026-06-03)
@@ -2590,51 +2590,51 @@
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
@@ -2739,68 +2739,66 @@
     <xf numFmtId="49" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="41" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1718">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
@@ -4801,242 +4799,242 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B29" sqref="B28:B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.625" style="9" bestFit="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.125" style="10"/>
+    <col min="1" max="1" width="48.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="10"/>
+    <col min="257" max="257" width="42.28515625" style="10" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="10" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="10"/>
+    <col min="513" max="513" width="42.28515625" style="10" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="10" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="10"/>
+    <col min="769" max="769" width="42.28515625" style="10" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="10" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="10"/>
+    <col min="1025" max="1025" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="10"/>
+    <col min="1281" max="1281" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="10"/>
+    <col min="1537" max="1537" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="10"/>
+    <col min="1793" max="1793" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="10"/>
+    <col min="2049" max="2049" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="10"/>
+    <col min="2305" max="2305" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="10"/>
+    <col min="2561" max="2561" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="10"/>
+    <col min="2817" max="2817" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="10"/>
+    <col min="3073" max="3073" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="10"/>
+    <col min="3329" max="3329" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="10"/>
+    <col min="3585" max="3585" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="10"/>
+    <col min="3841" max="3841" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="10"/>
+    <col min="4097" max="4097" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="10"/>
+    <col min="4353" max="4353" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="10"/>
+    <col min="4609" max="4609" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="10"/>
+    <col min="4865" max="4865" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="10"/>
+    <col min="5121" max="5121" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="10"/>
+    <col min="5377" max="5377" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="10"/>
+    <col min="5633" max="5633" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="10"/>
+    <col min="5889" max="5889" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="10"/>
+    <col min="6145" max="6145" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="10"/>
+    <col min="6401" max="6401" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="10"/>
+    <col min="6657" max="6657" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="10"/>
+    <col min="6913" max="6913" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="10"/>
+    <col min="7169" max="7169" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="10"/>
+    <col min="7425" max="7425" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="10"/>
+    <col min="7681" max="7681" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="10"/>
+    <col min="7937" max="7937" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="10"/>
+    <col min="8193" max="8193" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="10"/>
+    <col min="8449" max="8449" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="10"/>
+    <col min="8705" max="8705" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="10"/>
+    <col min="8961" max="8961" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="10"/>
+    <col min="9217" max="9217" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="10"/>
+    <col min="9473" max="9473" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="10"/>
+    <col min="9729" max="9729" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="10"/>
+    <col min="9985" max="9985" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="10"/>
+    <col min="10241" max="10241" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="10"/>
+    <col min="10497" max="10497" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="10"/>
+    <col min="10753" max="10753" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="10"/>
+    <col min="11009" max="11009" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="10"/>
+    <col min="11265" max="11265" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="10"/>
+    <col min="11521" max="11521" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="10"/>
+    <col min="11777" max="11777" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="10"/>
+    <col min="12033" max="12033" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="10"/>
+    <col min="12289" max="12289" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="10"/>
+    <col min="12545" max="12545" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="10"/>
+    <col min="12801" max="12801" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="10"/>
+    <col min="13057" max="13057" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="10"/>
+    <col min="13313" max="13313" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="10"/>
+    <col min="13569" max="13569" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="10"/>
+    <col min="13825" max="13825" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="10"/>
+    <col min="14081" max="14081" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="10"/>
+    <col min="14337" max="14337" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="10"/>
+    <col min="14593" max="14593" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="10"/>
+    <col min="14849" max="14849" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="10"/>
+    <col min="15105" max="15105" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="10"/>
+    <col min="15361" max="15361" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="10"/>
+    <col min="15617" max="15617" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="10"/>
+    <col min="15873" max="15873" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="10"/>
+    <col min="16129" max="16129" width="42.28515625" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="10" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1">
       <c r="A2" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="27">
         <v>613103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="11" customFormat="1">
       <c r="A3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="11" customFormat="1">
       <c r="A4" s="26" t="s">
         <v>5</v>
@@ -5207,370 +5205,370 @@
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.625" style="16" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.125" style="23"/>
+    <col min="1" max="1" width="4.5703125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="16"/>
+    <col min="4" max="4" width="51.7109375" style="16" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="23"/>
+    <col min="257" max="257" width="4.5703125" style="23" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="23" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="23"/>
+    <col min="260" max="260" width="51.7109375" style="23" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="23"/>
+    <col min="513" max="513" width="4.5703125" style="23" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="23" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="23"/>
+    <col min="516" max="516" width="51.7109375" style="23" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="23"/>
+    <col min="769" max="769" width="4.5703125" style="23" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="23" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="23"/>
+    <col min="772" max="772" width="51.7109375" style="23" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="23"/>
+    <col min="1025" max="1025" width="4.5703125" style="23" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="23"/>
+    <col min="1028" max="1028" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="23"/>
+    <col min="1281" max="1281" width="4.5703125" style="23" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="23"/>
+    <col min="1284" max="1284" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="23"/>
+    <col min="1537" max="1537" width="4.5703125" style="23" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="23"/>
+    <col min="1540" max="1540" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="23"/>
+    <col min="1793" max="1793" width="4.5703125" style="23" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="23"/>
+    <col min="1796" max="1796" width="51.7109375" style="23" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="23"/>
+    <col min="2049" max="2049" width="4.5703125" style="23" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="23"/>
+    <col min="2052" max="2052" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="23"/>
+    <col min="2305" max="2305" width="4.5703125" style="23" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="23"/>
+    <col min="2308" max="2308" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="23"/>
+    <col min="2561" max="2561" width="4.5703125" style="23" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="23"/>
+    <col min="2564" max="2564" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="23"/>
+    <col min="2817" max="2817" width="4.5703125" style="23" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="23"/>
+    <col min="2820" max="2820" width="51.7109375" style="23" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="23"/>
+    <col min="3073" max="3073" width="4.5703125" style="23" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="23"/>
+    <col min="3076" max="3076" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="23"/>
+    <col min="3329" max="3329" width="4.5703125" style="23" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="23"/>
+    <col min="3332" max="3332" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="23"/>
+    <col min="3585" max="3585" width="4.5703125" style="23" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="23"/>
+    <col min="3588" max="3588" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="23"/>
+    <col min="3841" max="3841" width="4.5703125" style="23" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="23"/>
+    <col min="3844" max="3844" width="51.7109375" style="23" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="23"/>
+    <col min="4097" max="4097" width="4.5703125" style="23" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="23"/>
+    <col min="4100" max="4100" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="23"/>
+    <col min="4353" max="4353" width="4.5703125" style="23" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="23"/>
+    <col min="4356" max="4356" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="23"/>
+    <col min="4609" max="4609" width="4.5703125" style="23" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="23"/>
+    <col min="4612" max="4612" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="23"/>
+    <col min="4865" max="4865" width="4.5703125" style="23" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="23"/>
+    <col min="4868" max="4868" width="51.7109375" style="23" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="23"/>
+    <col min="5121" max="5121" width="4.5703125" style="23" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="23"/>
+    <col min="5124" max="5124" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="23"/>
+    <col min="5377" max="5377" width="4.5703125" style="23" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="23"/>
+    <col min="5380" max="5380" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="23"/>
+    <col min="5633" max="5633" width="4.5703125" style="23" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="23"/>
+    <col min="5636" max="5636" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="23"/>
+    <col min="5889" max="5889" width="4.5703125" style="23" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="23"/>
+    <col min="5892" max="5892" width="51.7109375" style="23" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="23"/>
+    <col min="6145" max="6145" width="4.5703125" style="23" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="23"/>
+    <col min="6148" max="6148" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="23"/>
+    <col min="6401" max="6401" width="4.5703125" style="23" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="23"/>
+    <col min="6404" max="6404" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="23"/>
+    <col min="6657" max="6657" width="4.5703125" style="23" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="23"/>
+    <col min="6660" max="6660" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="23"/>
+    <col min="6913" max="6913" width="4.5703125" style="23" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="23"/>
+    <col min="6916" max="6916" width="51.7109375" style="23" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="23"/>
+    <col min="7169" max="7169" width="4.5703125" style="23" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="23"/>
+    <col min="7172" max="7172" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="23"/>
+    <col min="7425" max="7425" width="4.5703125" style="23" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="23"/>
+    <col min="7428" max="7428" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="23"/>
+    <col min="7681" max="7681" width="4.5703125" style="23" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="23"/>
+    <col min="7684" max="7684" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="23"/>
+    <col min="7937" max="7937" width="4.5703125" style="23" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="23"/>
+    <col min="7940" max="7940" width="51.7109375" style="23" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="23"/>
+    <col min="8193" max="8193" width="4.5703125" style="23" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="23"/>
+    <col min="8196" max="8196" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="23"/>
+    <col min="8449" max="8449" width="4.5703125" style="23" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="23"/>
+    <col min="8452" max="8452" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="23"/>
+    <col min="8705" max="8705" width="4.5703125" style="23" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="23"/>
+    <col min="8708" max="8708" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="23"/>
+    <col min="8961" max="8961" width="4.5703125" style="23" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="23"/>
+    <col min="8964" max="8964" width="51.7109375" style="23" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="23"/>
+    <col min="9217" max="9217" width="4.5703125" style="23" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="23"/>
+    <col min="9220" max="9220" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="23"/>
+    <col min="9473" max="9473" width="4.5703125" style="23" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="23"/>
+    <col min="9476" max="9476" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="23"/>
+    <col min="9729" max="9729" width="4.5703125" style="23" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="23"/>
+    <col min="9732" max="9732" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="23"/>
+    <col min="9985" max="9985" width="4.5703125" style="23" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="23"/>
+    <col min="9988" max="9988" width="51.7109375" style="23" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="23"/>
+    <col min="10241" max="10241" width="4.5703125" style="23" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="23"/>
+    <col min="10244" max="10244" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="23"/>
+    <col min="10497" max="10497" width="4.5703125" style="23" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="23"/>
+    <col min="10500" max="10500" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="23"/>
+    <col min="10753" max="10753" width="4.5703125" style="23" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="23"/>
+    <col min="10756" max="10756" width="51.7109375" style="23" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="23"/>
+    <col min="11009" max="11009" width="4.5703125" style="23" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="23"/>
+    <col min="11012" max="11012" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="23"/>
+    <col min="11265" max="11265" width="4.5703125" style="23" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="23"/>
+    <col min="11268" max="11268" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="23"/>
+    <col min="11521" max="11521" width="4.5703125" style="23" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="23"/>
+    <col min="11524" max="11524" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="23"/>
+    <col min="11777" max="11777" width="4.5703125" style="23" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="23"/>
+    <col min="11780" max="11780" width="51.7109375" style="23" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="23"/>
+    <col min="12033" max="12033" width="4.5703125" style="23" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="23"/>
+    <col min="12036" max="12036" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="23"/>
+    <col min="12289" max="12289" width="4.5703125" style="23" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="23"/>
+    <col min="12292" max="12292" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="23"/>
+    <col min="12545" max="12545" width="4.5703125" style="23" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="23"/>
+    <col min="12548" max="12548" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="23"/>
+    <col min="12801" max="12801" width="4.5703125" style="23" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="23"/>
+    <col min="12804" max="12804" width="51.7109375" style="23" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="23"/>
+    <col min="13057" max="13057" width="4.5703125" style="23" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="23"/>
+    <col min="13060" max="13060" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="23"/>
+    <col min="13313" max="13313" width="4.5703125" style="23" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="23"/>
+    <col min="13316" max="13316" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="23"/>
+    <col min="13569" max="13569" width="4.5703125" style="23" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="23"/>
+    <col min="13572" max="13572" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="23"/>
+    <col min="13825" max="13825" width="4.5703125" style="23" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="23"/>
+    <col min="13828" max="13828" width="51.7109375" style="23" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="23"/>
+    <col min="14081" max="14081" width="4.5703125" style="23" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="23"/>
+    <col min="14084" max="14084" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="23"/>
+    <col min="14337" max="14337" width="4.5703125" style="23" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="23"/>
+    <col min="14340" max="14340" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="23"/>
+    <col min="14593" max="14593" width="4.5703125" style="23" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="23"/>
+    <col min="14596" max="14596" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="23"/>
+    <col min="14849" max="14849" width="4.5703125" style="23" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="23"/>
+    <col min="14852" max="14852" width="51.7109375" style="23" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="23"/>
+    <col min="15105" max="15105" width="4.5703125" style="23" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="23"/>
+    <col min="15108" max="15108" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="23"/>
+    <col min="15361" max="15361" width="4.5703125" style="23" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="23"/>
+    <col min="15364" max="15364" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="23"/>
+    <col min="15617" max="15617" width="4.5703125" style="23" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="23"/>
+    <col min="15620" max="15620" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="23"/>
+    <col min="15873" max="15873" width="4.5703125" style="23" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="23"/>
+    <col min="15876" max="15876" width="51.7109375" style="23" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="23"/>
+    <col min="16129" max="16129" width="4.5703125" style="23" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="23" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="23"/>
+    <col min="16132" max="16132" width="51.7109375" style="23" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="15"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="15"/>
       <c r="C4" s="17"/>
       <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="15"/>
       <c r="B5" s="17" t="s">
@@ -5590,181 +5588,181 @@
       <c r="B7" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="17"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="15"/>
       <c r="B8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="17"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="15"/>
       <c r="B9" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="17"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="15"/>
       <c r="B10" s="15"/>
       <c r="C10" s="17"/>
       <c r="D10" s="24"/>
     </row>
-    <row r="11" spans="1:4" ht="25.5">
+    <row r="11" spans="1:4" ht="38.25">
       <c r="A11" s="15"/>
       <c r="B11" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="24"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="15"/>
       <c r="B12" s="15"/>
       <c r="C12" s="17"/>
       <c r="D12" s="24"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="15"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="24"/>
     </row>
     <row r="14" spans="1:4">
       <c r="B14" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
     </row>
     <row r="15" spans="1:4">
       <c r="B15" s="19"/>
       <c r="D15" s="19"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="64"/>
-[...2 lines deleted...]
-      <c r="D19" s="64"/>
+      <c r="A19" s="63"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AB28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
+      <selection pane="bottomLeft" activeCell="R30" sqref="R30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.375" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="29" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="22" width="5.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="24" max="28" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" s="41" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="66" t="s">
+      <c r="B2" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="66"/>
-[...24 lines deleted...]
-      <c r="AB2" s="66"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
     </row>
     <row r="3" spans="1:28">
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:28" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="42"/>
       <c r="P4" s="42"/>
       <c r="Q4" s="42"/>
       <c r="R4" s="42"/>
       <c r="S4" s="42"/>
       <c r="T4" s="42"/>
       <c r="U4" s="42"/>
       <c r="V4" s="42"/>
       <c r="W4" s="43"/>
-      <c r="AA4" s="65" t="s">
+      <c r="AA4" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="AB4" s="65"/>
+      <c r="AB4" s="64"/>
     </row>
     <row r="5" spans="1:28" s="42" customFormat="1" ht="12.75">
       <c r="A5" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="45"/>
       <c r="C5" s="46">
         <v>2000</v>
       </c>
       <c r="D5" s="46">
         <v>2001</v>
       </c>
       <c r="E5" s="46">
         <v>2002</v>
       </c>
       <c r="F5" s="46">
         <v>2003</v>
       </c>
       <c r="G5" s="46">
         <v>2004</v>
       </c>
       <c r="H5" s="46">
         <v>2005</v>
       </c>
       <c r="I5" s="46">
@@ -5807,79 +5805,79 @@
         <v>2018</v>
       </c>
       <c r="V5" s="48">
         <v>2019</v>
       </c>
       <c r="W5" s="49">
         <v>2020</v>
       </c>
       <c r="X5" s="49">
         <v>2021</v>
       </c>
       <c r="Y5" s="50">
         <v>2022</v>
       </c>
       <c r="Z5" s="50">
         <v>2023</v>
       </c>
       <c r="AA5" s="50">
         <v>2024</v>
       </c>
       <c r="AB5" s="50">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="42" customFormat="1" ht="11.25">
-      <c r="B6" s="67" t="s">
+      <c r="B6" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="67"/>
-[...24 lines deleted...]
-      <c r="AB6" s="67"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
     </row>
     <row r="7" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="53">
         <v>-4397</v>
       </c>
       <c r="D7" s="53">
         <v>1798</v>
       </c>
       <c r="E7" s="53">
         <v>13022</v>
       </c>
       <c r="F7" s="53">
         <v>18799</v>
       </c>
       <c r="G7" s="53">
         <v>23686</v>
       </c>
       <c r="H7" s="53">
         <v>26209</v>
@@ -5987,67 +5985,67 @@
       </c>
       <c r="N8" s="60">
         <v>6141</v>
       </c>
       <c r="O8" s="60">
         <v>2766</v>
       </c>
       <c r="P8" s="60">
         <v>-743</v>
       </c>
       <c r="Q8" s="53">
         <v>2185</v>
       </c>
       <c r="R8" s="53">
         <v>4909</v>
       </c>
       <c r="S8" s="53">
         <v>1281</v>
       </c>
       <c r="T8" s="53">
         <v>-967</v>
       </c>
       <c r="U8" s="53">
         <v>-2126</v>
       </c>
-      <c r="V8" s="53">
-[...8 lines deleted...]
-      <c r="Y8" s="53">
+      <c r="V8" s="57">
+        <v>112</v>
+      </c>
+      <c r="W8" s="57">
+        <v>2584</v>
+      </c>
+      <c r="X8" s="57">
+        <v>1294</v>
+      </c>
+      <c r="Y8" s="57">
         <v>2532</v>
       </c>
-      <c r="Z8" s="53">
+      <c r="Z8" s="57">
         <v>2071</v>
       </c>
       <c r="AA8" s="57">
-        <v>3722</v>
+        <v>2081</v>
       </c>
       <c r="AB8" s="58">
         <v>2036</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A9" s="39">
         <v>751210000</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="53" t="s">
@@ -6073,67 +6071,67 @@
       </c>
       <c r="N9" s="60">
         <v>5542</v>
       </c>
       <c r="O9" s="60">
         <v>5469</v>
       </c>
       <c r="P9" s="60">
         <v>412</v>
       </c>
       <c r="Q9" s="53">
         <v>-811</v>
       </c>
       <c r="R9" s="53">
         <v>8644</v>
       </c>
       <c r="S9" s="53">
         <v>12263</v>
       </c>
       <c r="T9" s="53">
         <v>14356</v>
       </c>
       <c r="U9" s="53">
         <v>10469</v>
       </c>
-      <c r="V9" s="53">
-[...8 lines deleted...]
-      <c r="Y9" s="53">
+      <c r="V9" s="57">
+        <v>13950</v>
+      </c>
+      <c r="W9" s="57">
+        <v>14117</v>
+      </c>
+      <c r="X9" s="57">
+        <v>9186</v>
+      </c>
+      <c r="Y9" s="57">
         <v>9691</v>
       </c>
-      <c r="Z9" s="53">
+      <c r="Z9" s="57">
         <v>7729</v>
       </c>
       <c r="AA9" s="57">
-        <v>9698</v>
+        <v>8036</v>
       </c>
       <c r="AB9" s="58">
         <v>9621</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A10" s="39">
         <v>751310000</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="53">
         <v>4124</v>
       </c>
       <c r="G10" s="53">
@@ -6159,67 +6157,67 @@
       </c>
       <c r="N10" s="60">
         <v>849</v>
       </c>
       <c r="O10" s="60">
         <v>-3009</v>
       </c>
       <c r="P10" s="60">
         <v>3342</v>
       </c>
       <c r="Q10" s="53">
         <v>5052</v>
       </c>
       <c r="R10" s="53">
         <v>2129</v>
       </c>
       <c r="S10" s="53">
         <v>-958</v>
       </c>
       <c r="T10" s="53">
         <v>-627</v>
       </c>
       <c r="U10" s="53">
         <v>2400</v>
       </c>
-      <c r="V10" s="53">
-[...8 lines deleted...]
-      <c r="Y10" s="53">
+      <c r="V10" s="57">
+        <v>3819</v>
+      </c>
+      <c r="W10" s="57">
+        <v>2125</v>
+      </c>
+      <c r="X10" s="57">
+        <v>-317</v>
+      </c>
+      <c r="Y10" s="57">
         <v>-57</v>
       </c>
-      <c r="Z10" s="53">
+      <c r="Z10" s="57">
         <v>539</v>
       </c>
       <c r="AA10" s="57">
-        <v>3568</v>
+        <v>-2232</v>
       </c>
       <c r="AB10" s="58">
         <v>-428</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A11" s="39">
         <v>751410000</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="53">
         <v>5539</v>
       </c>
       <c r="G11" s="53">
@@ -6245,67 +6243,67 @@
       </c>
       <c r="N11" s="60">
         <v>3050</v>
       </c>
       <c r="O11" s="60">
         <v>2273</v>
       </c>
       <c r="P11" s="60">
         <v>6883</v>
       </c>
       <c r="Q11" s="53">
         <v>6044</v>
       </c>
       <c r="R11" s="53">
         <v>11282</v>
       </c>
       <c r="S11" s="53">
         <v>-468</v>
       </c>
       <c r="T11" s="53">
         <v>2761</v>
       </c>
       <c r="U11" s="53">
         <v>4098</v>
       </c>
-      <c r="V11" s="53">
-[...8 lines deleted...]
-      <c r="Y11" s="53">
+      <c r="V11" s="57">
+        <v>4839</v>
+      </c>
+      <c r="W11" s="57">
+        <v>5162</v>
+      </c>
+      <c r="X11" s="57">
+        <v>5011</v>
+      </c>
+      <c r="Y11" s="57">
         <v>6295</v>
       </c>
-      <c r="Z11" s="53">
+      <c r="Z11" s="57">
         <v>7200</v>
       </c>
       <c r="AA11" s="57">
-        <v>5257</v>
+        <v>7671</v>
       </c>
       <c r="AB11" s="58">
         <v>8053</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A12" s="39">
         <v>751510000</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="53">
         <v>3617</v>
       </c>
       <c r="G12" s="53">
@@ -6331,67 +6329,67 @@
       </c>
       <c r="N12" s="60">
         <v>1546</v>
       </c>
       <c r="O12" s="60">
         <v>-668</v>
       </c>
       <c r="P12" s="60">
         <v>-770</v>
       </c>
       <c r="Q12" s="53">
         <v>1319</v>
       </c>
       <c r="R12" s="53">
         <v>-792</v>
       </c>
       <c r="S12" s="53">
         <v>-559</v>
       </c>
       <c r="T12" s="53">
         <v>-98</v>
       </c>
       <c r="U12" s="53">
         <v>1034</v>
       </c>
-      <c r="V12" s="53">
-[...8 lines deleted...]
-      <c r="Y12" s="53">
+      <c r="V12" s="57">
+        <v>2129</v>
+      </c>
+      <c r="W12" s="57">
+        <v>327</v>
+      </c>
+      <c r="X12" s="57">
+        <v>-488</v>
+      </c>
+      <c r="Y12" s="57">
         <v>404</v>
       </c>
-      <c r="Z12" s="53">
+      <c r="Z12" s="57">
         <v>944</v>
       </c>
       <c r="AA12" s="57">
-        <v>2227</v>
+        <v>16</v>
       </c>
       <c r="AB12" s="58">
         <v>-2475</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A13" s="39">
         <v>751710000</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="53">
         <v>1920</v>
       </c>
       <c r="G13" s="53">
@@ -6417,67 +6415,67 @@
       </c>
       <c r="N13" s="60">
         <v>4309</v>
       </c>
       <c r="O13" s="60">
         <v>1915</v>
       </c>
       <c r="P13" s="60">
         <v>3075</v>
       </c>
       <c r="Q13" s="53">
         <v>3836</v>
       </c>
       <c r="R13" s="53">
         <v>4331</v>
       </c>
       <c r="S13" s="53">
         <v>3297</v>
       </c>
       <c r="T13" s="53">
         <v>2926</v>
       </c>
       <c r="U13" s="53">
         <v>2628</v>
       </c>
-      <c r="V13" s="53">
-[...8 lines deleted...]
-      <c r="Y13" s="53">
+      <c r="V13" s="57">
+        <v>2082</v>
+      </c>
+      <c r="W13" s="57">
+        <v>3761</v>
+      </c>
+      <c r="X13" s="57">
+        <v>3908</v>
+      </c>
+      <c r="Y13" s="57">
         <v>4067</v>
       </c>
-      <c r="Z13" s="53">
+      <c r="Z13" s="57">
         <v>4309</v>
       </c>
       <c r="AA13" s="57">
-        <v>2843</v>
+        <v>2763</v>
       </c>
       <c r="AB13" s="58">
         <v>1888</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="39" customFormat="1" ht="11.25">
       <c r="A14" s="39">
         <v>751810000</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="53" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="53" t="s">
@@ -6503,74 +6501,74 @@
       </c>
       <c r="N14" s="60">
         <v>1097</v>
       </c>
       <c r="O14" s="60">
         <v>1763</v>
       </c>
       <c r="P14" s="60">
         <v>894</v>
       </c>
       <c r="Q14" s="60">
         <v>326</v>
       </c>
       <c r="R14" s="60">
         <v>5846</v>
       </c>
       <c r="S14" s="60">
         <v>8379</v>
       </c>
       <c r="T14" s="60">
         <v>8895</v>
       </c>
       <c r="U14" s="60">
         <v>8203</v>
       </c>
-      <c r="V14" s="60">
-[...8 lines deleted...]
-      <c r="Y14" s="60">
+      <c r="V14" s="57">
+        <v>10814</v>
+      </c>
+      <c r="W14" s="57">
+        <v>9007</v>
+      </c>
+      <c r="X14" s="57">
+        <v>9029</v>
+      </c>
+      <c r="Y14" s="57">
         <v>11536</v>
       </c>
-      <c r="Z14" s="60">
+      <c r="Z14" s="57">
         <v>15359</v>
       </c>
       <c r="AA14" s="57">
-        <v>9839</v>
+        <v>17831</v>
       </c>
       <c r="AB14" s="58">
         <v>13959</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="39" customFormat="1" ht="11.25">
-      <c r="A15" s="69">
+      <c r="A15" s="39">
         <v>751910000</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="53" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="53" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="61">
         <v>5112</v>
       </c>
       <c r="G15" s="61">
         <v>5230</v>
       </c>
       <c r="H15" s="61">
         <v>4810</v>
       </c>
       <c r="I15" s="61">
         <v>4787</v>
@@ -6589,102 +6587,102 @@
       </c>
       <c r="N15" s="61">
         <v>1727</v>
       </c>
       <c r="O15" s="61">
         <v>1967</v>
       </c>
       <c r="P15" s="61">
         <v>4066</v>
       </c>
       <c r="Q15" s="61">
         <v>4041</v>
       </c>
       <c r="R15" s="61">
         <v>4393</v>
       </c>
       <c r="S15" s="61">
         <v>4397</v>
       </c>
       <c r="T15" s="61">
         <v>2951</v>
       </c>
       <c r="U15" s="61">
         <v>4376</v>
       </c>
-      <c r="V15" s="61">
-[...8 lines deleted...]
-      <c r="Y15" s="61">
+      <c r="V15" s="57">
+        <v>2353</v>
+      </c>
+      <c r="W15" s="57">
+        <v>2267</v>
+      </c>
+      <c r="X15" s="57">
+        <v>278</v>
+      </c>
+      <c r="Y15" s="57">
         <v>2059</v>
       </c>
-      <c r="Z15" s="61">
+      <c r="Z15" s="57">
         <v>5058</v>
       </c>
-      <c r="AA15" s="62">
-[...2 lines deleted...]
-      <c r="AB15" s="63">
+      <c r="AA15" s="57">
+        <v>5018</v>
+      </c>
+      <c r="AB15" s="62">
         <v>3783</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="39" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B16" s="68" t="s">
+      <c r="B16" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="C16" s="68"/>
-[...24 lines deleted...]
-      <c r="AB16" s="68"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="67"/>
+      <c r="Q16" s="67"/>
+      <c r="R16" s="67"/>
+      <c r="S16" s="67"/>
+      <c r="T16" s="67"/>
+      <c r="U16" s="67"/>
+      <c r="V16" s="67"/>
+      <c r="W16" s="67"/>
+      <c r="X16" s="67"/>
+      <c r="Y16" s="67"/>
+      <c r="Z16" s="67"/>
+      <c r="AA16" s="67"/>
+      <c r="AB16" s="67"/>
     </row>
     <row r="17" spans="2:26">
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="Y17" s="37"/>
       <c r="Z17" s="37"/>
     </row>
     <row r="18" spans="2:26">
       <c r="Y18" s="37"/>
       <c r="Z18" s="37"/>
     </row>
     <row r="19" spans="2:26">
       <c r="Y19" s="37"/>
       <c r="Z19" s="37"/>
     </row>
     <row r="20" spans="2:26">
       <c r="Y20" s="37"/>
       <c r="Z20" s="37"/>
     </row>
     <row r="21" spans="2:26">
       <c r="Y21" s="37"/>