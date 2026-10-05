--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\мес\Транспорт\08 2026\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="3" r:id="rId3"/>
     <sheet name="Railway" sheetId="4" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="5" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="6" r:id="rId6"/>
     <sheet name="Inland waterway" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="77">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -405,56 +410,57 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -9226,51 +9232,51 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9284,75 +9290,81 @@
     <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="7245" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="7247" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
   </cellXfs>
   <cellStyles count="8400">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент3 2" xfId="4"/>
     <cellStyle name="20% - Акцент4 2" xfId="5"/>
     <cellStyle name="20% - Акцент5 2" xfId="6"/>
     <cellStyle name="20% - Акцент6 2" xfId="7"/>
     <cellStyle name="40% - Акцент1 2" xfId="8"/>
     <cellStyle name="40% - Акцент2 2" xfId="9"/>
     <cellStyle name="40% - Акцент3 2" xfId="10"/>
     <cellStyle name="40% - Акцент4 2" xfId="11"/>
     <cellStyle name="40% - Акцент5 2" xfId="12"/>
     <cellStyle name="40% - Акцент6 2" xfId="13"/>
     <cellStyle name="60% - Акцент1 2" xfId="14"/>
     <cellStyle name="60% - Акцент2 2" xfId="15"/>
     <cellStyle name="60% - Акцент3 2" xfId="16"/>
     <cellStyle name="60% - Акцент4 2" xfId="17"/>
     <cellStyle name="60% - Акцент5 2" xfId="18"/>
     <cellStyle name="60% - Акцент6 2" xfId="19"/>
     <cellStyle name="Гиперссылка 2" xfId="20"/>
     <cellStyle name="Гиперссылка 2 2" xfId="21"/>
     <cellStyle name="Гиперссылка 3" xfId="22"/>
     <cellStyle name="Гиперссылка 3 2" xfId="23"/>
     <cellStyle name="Гиперссылка 33" xfId="24"/>
@@ -17714,136 +17726,144 @@
     <cellStyle name="Финансовый 2 2" xfId="5585"/>
     <cellStyle name="Финансовый 2 2 2" xfId="5586"/>
     <cellStyle name="Финансовый 2 2 2 2" xfId="5587"/>
     <cellStyle name="Финансовый 2 2 2 2 2" xfId="7238"/>
     <cellStyle name="Финансовый 2 2 2 3" xfId="5588"/>
     <cellStyle name="Финансовый 2 2 2 3 2" xfId="7239"/>
     <cellStyle name="Финансовый 2 2 2 4" xfId="7237"/>
     <cellStyle name="Финансовый 2 2 3" xfId="5589"/>
     <cellStyle name="Финансовый 2 2 3 2" xfId="7240"/>
     <cellStyle name="Финансовый 2 2 4" xfId="5590"/>
     <cellStyle name="Финансовый 2 2 4 2" xfId="7241"/>
     <cellStyle name="Финансовый 2 2 5" xfId="7236"/>
     <cellStyle name="Финансовый 2 2 5 2" xfId="8398"/>
     <cellStyle name="Финансовый 2 3" xfId="5591"/>
     <cellStyle name="Финансовый 2 3 2" xfId="7242"/>
     <cellStyle name="Финансовый 2 4" xfId="7235"/>
     <cellStyle name="Финансовый 2 4 2" xfId="8397"/>
     <cellStyle name="Финансовый 3" xfId="5592"/>
     <cellStyle name="Финансовый 3 2" xfId="5593"/>
     <cellStyle name="Финансовый 3 2 2" xfId="7244"/>
     <cellStyle name="Финансовый 3 3" xfId="7243"/>
     <cellStyle name="Финансовый 3 3 2" xfId="8399"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17976,2677 +17996,2687 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.baltasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.28515625" customWidth="1"/>
     <col min="2" max="2" width="75.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="4">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="38.25">
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="32">
-        <v>46246</v>
+      <c r="B15" s="31">
+        <v>46279</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="32">
-        <v>46279</v>
+      <c r="B16" s="31">
+        <v>46307</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="1" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="16"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="1" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="16"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="16"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="16"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="16"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="16"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>2015</v>
       </c>
       <c r="B5" s="9">
         <v>10007.799999999999</v>
       </c>
       <c r="C5" s="9">
         <v>9179.9</v>
       </c>
       <c r="D5" s="9">
         <v>8756.2999999999993</v>
       </c>
       <c r="E5" s="9">
         <v>8918.5</v>
       </c>
       <c r="F5" s="9">
         <v>9728.6</v>
       </c>
       <c r="G5" s="9">
         <v>11041.8</v>
       </c>
       <c r="H5" s="9">
         <v>11965.2</v>
       </c>
       <c r="I5" s="9">
         <v>11883</v>
       </c>
       <c r="J5" s="9">
         <v>11974.5</v>
       </c>
       <c r="K5" s="9">
         <v>11983.8</v>
       </c>
       <c r="L5" s="9">
         <v>11378.2</v>
       </c>
       <c r="M5" s="9">
         <v>11646.1</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
         <v>2016</v>
       </c>
       <c r="B6" s="11">
         <v>9988.2000000000007</v>
       </c>
       <c r="C6" s="11">
         <v>9185.6</v>
       </c>
       <c r="D6" s="11">
         <v>8927.6</v>
       </c>
       <c r="E6" s="11">
         <v>9209.5</v>
       </c>
       <c r="F6" s="11">
         <v>9948.2999999999993</v>
       </c>
       <c r="G6" s="11">
         <v>11478.3</v>
       </c>
       <c r="H6" s="11">
         <v>12357</v>
       </c>
       <c r="I6" s="11">
         <v>12329.2</v>
       </c>
       <c r="J6" s="11">
         <v>12571</v>
       </c>
       <c r="K6" s="11">
         <v>12058.9</v>
       </c>
       <c r="L6" s="11">
         <v>12288.8</v>
       </c>
       <c r="M6" s="11">
         <v>12674.7</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2017</v>
       </c>
       <c r="B7" s="11">
         <v>10356.700000000001</v>
       </c>
       <c r="C7" s="11">
         <v>9568.2000000000007</v>
       </c>
       <c r="D7" s="11">
         <v>9289.7999999999993</v>
       </c>
       <c r="E7" s="11">
         <v>9518.7000000000007</v>
       </c>
       <c r="F7" s="11">
         <v>10052.700000000001</v>
       </c>
       <c r="G7" s="11">
         <v>11332.5</v>
       </c>
       <c r="H7" s="11">
         <v>11975.6</v>
       </c>
       <c r="I7" s="11">
         <v>12464.7</v>
       </c>
       <c r="J7" s="11">
         <v>12264.9</v>
       </c>
       <c r="K7" s="11">
         <v>11888.1</v>
       </c>
       <c r="L7" s="11">
         <v>12189.5</v>
       </c>
       <c r="M7" s="11">
         <v>12264.9</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
         <v>2018</v>
       </c>
       <c r="B8" s="11">
         <v>10557.6</v>
       </c>
       <c r="C8" s="11">
         <v>9616.1</v>
       </c>
       <c r="D8" s="11">
         <v>9287.7999999999993</v>
       </c>
       <c r="E8" s="11">
         <v>9492.2000000000007</v>
       </c>
       <c r="F8" s="11">
         <v>10146.9</v>
       </c>
       <c r="G8" s="11">
         <v>11462.9</v>
       </c>
       <c r="H8" s="11">
         <v>12184.6</v>
       </c>
       <c r="I8" s="11">
         <v>12059.2</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="K8" s="11">
         <v>12919.8</v>
       </c>
       <c r="L8" s="11">
         <v>11951.1</v>
       </c>
       <c r="M8" s="11">
         <v>12713.8</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>2019</v>
       </c>
       <c r="B9" s="11">
         <v>10372</v>
       </c>
       <c r="C9" s="11">
         <v>9404</v>
       </c>
       <c r="D9" s="11">
         <v>9654.2000000000007</v>
       </c>
       <c r="E9" s="11">
         <v>9532.4</v>
       </c>
       <c r="F9" s="11">
         <v>10749.8</v>
       </c>
       <c r="G9" s="11">
         <v>11777.4</v>
       </c>
       <c r="H9" s="11">
         <v>12261.9</v>
       </c>
       <c r="I9" s="11">
         <v>12144.3</v>
       </c>
       <c r="J9" s="11">
         <v>11955.4</v>
       </c>
       <c r="K9" s="11">
         <v>12082.8</v>
       </c>
       <c r="L9" s="11">
         <v>11423.6</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="11">
         <v>9447.1</v>
       </c>
       <c r="D10" s="11">
         <v>9202.2000000000007</v>
       </c>
       <c r="E10" s="11">
         <v>9236.9</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="11">
         <v>11633.3</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="11">
         <v>10465.4</v>
       </c>
       <c r="L10" s="11">
         <v>10202.9</v>
       </c>
       <c r="M10" s="11">
         <v>9418.2000000000007</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>2021</v>
       </c>
       <c r="B11" s="13">
         <v>10080.98</v>
       </c>
       <c r="C11" s="13">
         <v>8932.25</v>
       </c>
       <c r="D11" s="13">
         <v>7817.75</v>
       </c>
       <c r="E11" s="13">
         <v>7899.38</v>
       </c>
       <c r="F11" s="13">
         <v>9383.4599999999991</v>
       </c>
       <c r="G11" s="13">
         <v>10286.790000000001</v>
       </c>
       <c r="H11" s="13">
         <v>11228.57</v>
       </c>
       <c r="I11" s="13">
         <v>11103.01</v>
       </c>
       <c r="J11" s="13">
         <v>12608.1</v>
       </c>
       <c r="K11" s="13">
         <v>12521.96</v>
       </c>
       <c r="L11" s="13">
         <v>12422.95</v>
       </c>
       <c r="M11" s="13">
         <v>12656.11</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="15.75">
+    <row r="12" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="11">
         <v>10365.82</v>
       </c>
       <c r="C12" s="11">
         <v>9596.44</v>
       </c>
       <c r="D12" s="11">
         <v>9065.6</v>
       </c>
       <c r="E12" s="11">
         <v>9042.61</v>
       </c>
       <c r="F12" s="11">
         <v>8917.6200000000008</v>
       </c>
       <c r="G12" s="11">
         <v>8704.41</v>
       </c>
       <c r="H12" s="11">
         <v>8664.16</v>
       </c>
       <c r="I12" s="11">
         <v>9162.9</v>
       </c>
       <c r="J12" s="11">
         <v>9897.8799999999992</v>
       </c>
       <c r="K12" s="11">
         <v>10819.03</v>
       </c>
       <c r="L12" s="11">
         <v>11173.67</v>
       </c>
       <c r="M12" s="11">
         <v>12314.03</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="15.75">
+    <row r="13" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="11">
         <v>6234.1</v>
       </c>
       <c r="C13" s="11">
         <v>5839.44</v>
       </c>
       <c r="D13" s="11">
         <v>5783.73</v>
       </c>
       <c r="E13" s="11">
         <v>6526.58</v>
       </c>
       <c r="F13" s="11">
         <v>6146.8</v>
       </c>
       <c r="G13" s="11">
         <v>6689.6</v>
       </c>
       <c r="H13" s="11">
         <v>7235</v>
       </c>
       <c r="I13" s="11">
         <v>7466.7</v>
       </c>
       <c r="J13" s="11">
         <v>6943.5</v>
       </c>
       <c r="K13" s="11">
         <v>6488.9</v>
       </c>
       <c r="L13" s="11">
         <v>6680.6</v>
       </c>
       <c r="M13" s="11">
         <v>6397.3</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="10">
         <v>2024</v>
       </c>
       <c r="B14" s="11">
         <v>5933.5</v>
       </c>
       <c r="C14" s="11">
         <v>5468.42</v>
       </c>
       <c r="D14" s="11">
         <v>10468</v>
       </c>
       <c r="E14" s="11">
         <v>10119.9</v>
       </c>
       <c r="F14" s="11">
         <v>9977.2000000000007</v>
       </c>
       <c r="G14" s="11">
         <v>10535.6</v>
       </c>
       <c r="H14" s="11">
         <v>10754.9</v>
       </c>
       <c r="I14" s="11">
         <v>11314.9</v>
       </c>
       <c r="J14" s="11">
         <v>11089.1</v>
       </c>
       <c r="K14" s="11">
         <v>8222</v>
       </c>
       <c r="L14" s="11">
         <v>7314.8</v>
       </c>
       <c r="M14" s="11">
         <v>8485.5</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="15.75">
+    <row r="15" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="11">
         <v>6829.35</v>
       </c>
       <c r="C15" s="11">
         <v>6237.51</v>
       </c>
       <c r="D15" s="11">
         <v>7095.52</v>
       </c>
       <c r="E15" s="11">
         <v>6822.1</v>
       </c>
       <c r="F15" s="11">
         <v>7554.93</v>
       </c>
       <c r="G15" s="11">
         <v>7216.52</v>
       </c>
       <c r="H15" s="11">
         <v>7321.21</v>
       </c>
       <c r="I15" s="11">
         <v>7857.36</v>
       </c>
       <c r="J15" s="11">
         <v>7486.93</v>
       </c>
       <c r="K15" s="11">
         <v>7808.35</v>
       </c>
       <c r="L15" s="11">
         <v>7695.43</v>
       </c>
       <c r="M15" s="11">
         <v>7844.97</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>2026</v>
       </c>
       <c r="B16" s="29">
         <v>6713.2</v>
       </c>
       <c r="C16" s="15">
         <v>6224.29</v>
       </c>
       <c r="D16" s="15">
         <v>6641.08</v>
       </c>
       <c r="E16" s="15">
         <v>5976.86</v>
       </c>
       <c r="F16" s="15">
         <v>5621.39</v>
       </c>
       <c r="G16" s="15">
         <v>5548</v>
       </c>
-      <c r="H16" s="33">
+      <c r="H16" s="32">
         <v>5975.38</v>
       </c>
-      <c r="I16" s="15"/>
+      <c r="I16" s="39">
+        <v>5941.16</v>
+      </c>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="31" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="31"/>
-[...10 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
     </row>
-    <row r="18" spans="1:13">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="31"/>
-[...10 lines deleted...]
-      <c r="M18" s="31"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
     </row>
-    <row r="19" spans="1:13">
-      <c r="A19" s="31" t="s">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="31"/>
-[...10 lines deleted...]
-      <c r="M19" s="31"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.140625" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="21">
         <v>2022</v>
       </c>
       <c r="B5" s="11">
         <v>1850.31</v>
       </c>
       <c r="C5" s="11">
         <v>1676.94</v>
       </c>
       <c r="D5" s="11">
         <v>1846.9</v>
       </c>
       <c r="E5" s="11">
         <v>1900.35</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="11">
         <v>1862.8</v>
       </c>
       <c r="H5" s="11">
         <v>1742.98</v>
       </c>
       <c r="I5" s="11">
         <v>1901.27</v>
       </c>
       <c r="J5" s="11">
         <v>1888.4</v>
       </c>
       <c r="K5" s="11">
         <v>1960.7</v>
       </c>
       <c r="L5" s="11">
         <v>1821.2</v>
       </c>
       <c r="M5" s="11">
         <v>3211.2</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="21">
         <v>2023</v>
       </c>
       <c r="B6" s="11">
         <v>3445.6</v>
       </c>
       <c r="C6" s="11">
         <v>3304.6</v>
       </c>
       <c r="D6" s="11">
         <v>3419.51</v>
       </c>
       <c r="E6" s="11">
         <v>3519.2</v>
       </c>
       <c r="F6" s="11">
         <v>3387.9</v>
       </c>
       <c r="G6" s="11">
         <v>3157.3</v>
       </c>
       <c r="H6" s="11">
         <v>3306.1</v>
       </c>
       <c r="I6" s="11">
         <v>3552.6</v>
       </c>
       <c r="J6" s="11">
         <v>3328.6</v>
       </c>
       <c r="K6" s="11">
         <v>3543.4</v>
       </c>
       <c r="L6" s="11">
         <v>3485.3</v>
       </c>
       <c r="M6" s="11">
         <v>3433.4</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="21">
         <v>2024</v>
       </c>
       <c r="B7" s="11">
         <v>3338.9</v>
       </c>
       <c r="C7" s="11">
         <v>3203.27</v>
       </c>
       <c r="D7" s="11">
         <v>4076.9</v>
       </c>
       <c r="E7" s="11">
         <v>3711.4</v>
       </c>
       <c r="F7" s="11">
         <v>3848.8</v>
       </c>
       <c r="G7" s="11">
         <v>4123.7</v>
       </c>
       <c r="H7" s="11">
         <v>4203.7</v>
       </c>
       <c r="I7" s="11">
         <v>4527.8</v>
       </c>
       <c r="J7" s="11">
         <v>4454</v>
       </c>
       <c r="K7" s="11">
         <v>4880.8</v>
       </c>
       <c r="L7" s="11">
         <v>3992.3</v>
       </c>
       <c r="M7" s="11">
         <v>5499.3</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="21">
         <v>2025</v>
       </c>
       <c r="B8" s="11">
         <v>3702.8</v>
       </c>
       <c r="C8" s="30">
         <v>3265.08</v>
       </c>
       <c r="D8" s="30">
         <v>3647.74</v>
       </c>
       <c r="E8" s="30">
         <v>3392.69</v>
       </c>
       <c r="F8" s="30">
         <v>3723.53</v>
       </c>
       <c r="G8" s="30">
         <v>3415.3</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="33">
         <v>3536.29</v>
       </c>
       <c r="I8" s="11">
         <v>4884.83</v>
       </c>
       <c r="J8" s="11">
         <v>4530.8500000000004</v>
       </c>
       <c r="K8" s="11">
         <v>4629.59</v>
       </c>
       <c r="L8" s="11">
         <v>4669.46</v>
       </c>
       <c r="M8" s="11">
         <v>5015.99</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="20">
         <v>2026</v>
       </c>
       <c r="B9" s="29">
         <v>3622.3</v>
       </c>
       <c r="C9" s="29">
         <v>3339.14</v>
       </c>
       <c r="D9" s="29">
         <v>3429.05</v>
       </c>
       <c r="E9" s="29">
         <v>3056.77</v>
       </c>
       <c r="F9" s="29">
         <v>2542.62</v>
       </c>
       <c r="G9" s="29">
         <v>2650.3</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="34">
         <v>2851.04</v>
       </c>
-      <c r="I9" s="15"/>
+      <c r="I9" s="39">
+        <v>2814.95</v>
+      </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="27" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="27" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="27" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="28">
         <v>2015</v>
       </c>
       <c r="B5" s="18">
         <v>7018.5</v>
       </c>
       <c r="C5" s="18">
         <v>6620.5</v>
       </c>
       <c r="D5" s="18">
         <v>5919.2</v>
       </c>
       <c r="E5" s="18">
         <v>6334.9</v>
       </c>
       <c r="F5" s="18">
         <v>6734.8</v>
       </c>
       <c r="G5" s="18">
         <v>8106.3</v>
       </c>
       <c r="H5" s="18">
         <v>8948.4</v>
       </c>
       <c r="I5" s="18">
         <v>8820.5</v>
       </c>
       <c r="J5" s="18">
         <v>8641.4</v>
       </c>
       <c r="K5" s="18">
         <v>10135.9</v>
       </c>
       <c r="L5" s="18">
         <v>8334.2999999999993</v>
       </c>
       <c r="M5" s="18">
         <v>8502.7999999999993</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="21">
         <v>2016</v>
       </c>
       <c r="B6" s="12">
         <v>6968.5</v>
       </c>
       <c r="C6" s="12">
         <v>6432.5</v>
       </c>
       <c r="D6" s="12">
         <v>5994.3</v>
       </c>
       <c r="E6" s="12">
         <v>6154.2</v>
       </c>
       <c r="F6" s="12">
         <v>6938.5</v>
       </c>
       <c r="G6" s="12">
         <v>8808.6</v>
       </c>
       <c r="H6" s="12">
         <v>9479.2000000000007</v>
       </c>
       <c r="I6" s="12">
         <v>9416.1</v>
       </c>
       <c r="J6" s="12">
         <v>9936.9</v>
       </c>
       <c r="K6" s="12">
         <v>9483.4</v>
       </c>
       <c r="L6" s="12">
         <v>9814.1</v>
       </c>
       <c r="M6" s="12">
         <v>9898.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="21">
         <v>2017</v>
       </c>
       <c r="B7" s="12">
         <v>6837.2</v>
       </c>
       <c r="C7" s="12">
         <v>6416</v>
       </c>
       <c r="D7" s="12">
         <v>6266.8</v>
       </c>
       <c r="E7" s="12">
         <v>6449.3</v>
       </c>
       <c r="F7" s="12">
         <v>6109.1</v>
       </c>
       <c r="G7" s="12">
         <v>7630.3</v>
       </c>
       <c r="H7" s="12">
         <v>8088.6</v>
       </c>
       <c r="I7" s="12">
         <v>8045.4</v>
       </c>
       <c r="J7" s="12">
         <v>8589</v>
       </c>
       <c r="K7" s="12">
         <v>7556.2</v>
       </c>
       <c r="L7" s="12">
         <v>8182.2</v>
       </c>
       <c r="M7" s="12">
         <v>8455.2000000000007</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="21">
         <v>2018</v>
       </c>
       <c r="B8" s="12">
         <v>6596.6</v>
       </c>
       <c r="C8" s="12">
         <v>6157.1</v>
       </c>
       <c r="D8" s="12">
         <v>5854.8</v>
       </c>
       <c r="E8" s="12">
         <v>6178.2</v>
       </c>
       <c r="F8" s="12">
         <v>6649.9</v>
       </c>
       <c r="G8" s="12">
         <v>7998</v>
       </c>
       <c r="H8" s="12">
         <v>8217.2999999999993</v>
       </c>
       <c r="I8" s="12">
         <v>8109.8</v>
       </c>
       <c r="J8" s="12">
         <v>8425.9</v>
       </c>
       <c r="K8" s="12">
         <v>9066.1</v>
       </c>
       <c r="L8" s="12">
         <v>8285.6</v>
       </c>
       <c r="M8" s="12">
         <v>8907.7999999999993</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="21">
         <v>2019</v>
       </c>
       <c r="B9" s="12">
         <v>6630</v>
       </c>
       <c r="C9" s="12">
         <v>6282</v>
       </c>
       <c r="D9" s="12">
         <v>5923.2</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="12">
         <v>6565.6</v>
       </c>
       <c r="G9" s="12">
         <v>7809.3</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="12">
         <v>8484.6</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="12">
         <v>8003.5</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="12">
         <v>6012.1</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="12">
         <v>5727.9</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="12">
         <v>7809.4</v>
       </c>
       <c r="H10" s="12">
         <v>8831.2999999999993</v>
       </c>
       <c r="I10" s="12">
         <v>8909.4</v>
       </c>
       <c r="J10" s="12">
         <v>9443.7999999999993</v>
       </c>
       <c r="K10" s="12">
         <v>9401.9</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M10" s="12">
         <v>9418.2000000000007</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="21">
         <v>2021</v>
       </c>
       <c r="B11" s="12">
         <v>7313.3</v>
       </c>
       <c r="C11" s="12">
         <v>6426.9</v>
       </c>
       <c r="D11" s="12">
         <v>5073.59</v>
       </c>
       <c r="E11" s="12">
         <v>4945.99</v>
       </c>
       <c r="F11" s="12">
         <v>6314.55</v>
       </c>
       <c r="G11" s="12">
         <v>7493.2</v>
       </c>
       <c r="H11" s="12">
         <v>8266.4699999999993</v>
       </c>
       <c r="I11" s="12">
         <v>8177.89</v>
       </c>
       <c r="J11" s="12">
         <v>9851.44</v>
       </c>
       <c r="K11" s="12">
         <v>9650.51</v>
       </c>
       <c r="L11" s="12">
         <v>9544.48</v>
       </c>
       <c r="M11" s="12">
         <v>9794.74</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75">
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="12">
         <v>7547.51</v>
       </c>
       <c r="C12" s="12">
         <v>7075.5</v>
       </c>
       <c r="D12" s="12">
         <v>6371.7</v>
       </c>
       <c r="E12" s="12">
         <v>6180.44</v>
       </c>
       <c r="F12" s="12">
         <v>5857.29</v>
       </c>
       <c r="G12" s="12">
         <v>5881.86</v>
       </c>
       <c r="H12" s="12">
         <v>5852.35</v>
       </c>
       <c r="I12" s="12">
         <v>6250.26</v>
       </c>
       <c r="J12" s="12">
         <v>7105.46</v>
       </c>
       <c r="K12" s="12">
         <v>7850.4</v>
       </c>
       <c r="L12" s="12">
         <v>8365.4</v>
       </c>
       <c r="M12" s="12">
         <v>8144.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75">
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12">
         <v>1815.7</v>
       </c>
       <c r="C13" s="12">
         <v>1687.89</v>
       </c>
       <c r="D13" s="12">
         <v>1477.2</v>
       </c>
       <c r="E13" s="12">
         <v>2030.6</v>
       </c>
       <c r="F13" s="12">
         <v>1674.5</v>
       </c>
       <c r="G13" s="12">
         <v>2601.6</v>
       </c>
       <c r="H13" s="12">
         <v>2878.9</v>
       </c>
       <c r="I13" s="12">
         <v>2808.5</v>
       </c>
       <c r="J13" s="12">
         <v>2629.4</v>
       </c>
       <c r="K13" s="12">
         <v>1946.5</v>
       </c>
       <c r="L13" s="12">
         <v>2157.1</v>
       </c>
       <c r="M13" s="12">
         <v>1977.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="21">
         <v>2024</v>
       </c>
       <c r="B14" s="12">
         <v>1616.6</v>
       </c>
       <c r="C14" s="12">
         <v>1312.15</v>
       </c>
       <c r="D14" s="12">
         <v>5443.2</v>
       </c>
       <c r="E14" s="12">
         <v>5439.5</v>
       </c>
       <c r="F14" s="12">
         <v>5050.7</v>
       </c>
       <c r="G14" s="12">
         <v>5471.1</v>
       </c>
       <c r="H14" s="12">
         <v>5587.7</v>
       </c>
       <c r="I14" s="12">
         <v>5707.5</v>
       </c>
       <c r="J14" s="12">
         <v>5651.9</v>
       </c>
       <c r="K14" s="12">
         <v>2261.1</v>
       </c>
       <c r="L14" s="12">
         <v>2290.52</v>
       </c>
       <c r="M14" s="12">
         <v>2001.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="21">
         <v>2025</v>
       </c>
       <c r="B15" s="12">
         <v>1037.31</v>
       </c>
       <c r="C15" s="12">
         <v>1115.0999999999999</v>
       </c>
       <c r="D15" s="12">
         <v>1696.83</v>
       </c>
       <c r="E15" s="12">
         <v>1639.7</v>
       </c>
       <c r="F15" s="12">
         <v>1985.52</v>
       </c>
       <c r="G15" s="12">
         <v>1988.46</v>
       </c>
       <c r="H15" s="12">
         <v>1995.1</v>
       </c>
       <c r="I15" s="12">
         <v>1886.4</v>
       </c>
       <c r="J15" s="12">
         <v>1936.6</v>
       </c>
       <c r="K15" s="12">
         <v>2123.58</v>
       </c>
       <c r="L15" s="12">
         <v>1986</v>
       </c>
       <c r="M15" s="12">
         <v>1762.97</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="20">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>2024.86</v>
       </c>
       <c r="C16" s="17">
         <v>2012.14</v>
       </c>
       <c r="D16" s="17">
         <v>2280.0300000000002</v>
       </c>
       <c r="E16" s="17">
         <v>1988.8</v>
       </c>
       <c r="F16" s="17">
         <v>1931.21</v>
       </c>
       <c r="G16" s="17">
         <v>1856.5</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="35">
         <v>1950.45</v>
       </c>
-      <c r="I16" s="17"/>
+      <c r="I16" s="39">
+        <v>1978.88</v>
+      </c>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="31" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="31"/>
-[...10 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:14" s="16" customFormat="1" ht="15.75">
+    <row r="2" spans="1:14" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:14" s="16" customFormat="1"/>
-    <row r="4" spans="1:14" s="16" customFormat="1">
+    <row r="3" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="23"/>
       <c r="B4" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="22"/>
     </row>
-    <row r="5" spans="1:14" s="22" customFormat="1">
+    <row r="5" spans="1:14" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>2022</v>
       </c>
       <c r="B5" s="18">
         <v>968</v>
       </c>
       <c r="C5" s="18">
         <v>844</v>
       </c>
       <c r="D5" s="18">
         <v>847</v>
       </c>
       <c r="E5" s="18">
         <v>958</v>
       </c>
       <c r="F5" s="18">
         <v>980</v>
       </c>
       <c r="G5" s="18">
         <v>824</v>
       </c>
       <c r="H5" s="18">
         <v>948</v>
       </c>
       <c r="I5" s="18">
         <v>961</v>
       </c>
       <c r="J5" s="18">
         <v>878</v>
       </c>
       <c r="K5" s="18">
         <v>951</v>
       </c>
       <c r="L5" s="18">
         <v>946</v>
       </c>
       <c r="M5" s="18">
         <v>947</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="22" customFormat="1">
+    <row r="6" spans="1:14" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
         <v>2023</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="12">
         <v>875</v>
       </c>
       <c r="H6" s="12">
         <v>964</v>
       </c>
       <c r="I6" s="12">
         <v>1004</v>
       </c>
       <c r="J6" s="12">
         <v>904</v>
       </c>
       <c r="K6" s="12">
         <v>962</v>
       </c>
       <c r="L6" s="12">
         <v>973</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="22" customFormat="1">
+    <row r="7" spans="1:14" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2024</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>16</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="22" customFormat="1" ht="15.75">
+    <row r="8" spans="1:14" s="22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="22" customFormat="1">
+    <row r="9" spans="1:14" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>1066</v>
       </c>
       <c r="C9" s="17">
         <v>873</v>
       </c>
       <c r="D9" s="17">
         <v>932</v>
       </c>
       <c r="E9" s="17">
         <v>924</v>
       </c>
       <c r="F9" s="17">
         <v>1087.3</v>
       </c>
       <c r="G9" s="17">
         <v>1009</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="36">
         <v>1143.9000000000001</v>
       </c>
-      <c r="I9" s="17"/>
+      <c r="I9" s="39">
+        <v>1117.8</v>
+      </c>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:14" s="16" customFormat="1">
-      <c r="A10" s="31" t="s">
+    <row r="10" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="31"/>
-[...10 lines deleted...]
-      <c r="M10" s="31"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
     </row>
-    <row r="11" spans="1:14" s="16" customFormat="1">
-      <c r="A11" s="31" t="s">
+    <row r="11" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="31"/>
-[...10 lines deleted...]
-      <c r="M11" s="31"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
+      <c r="M11" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="19" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="19" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="24" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="21">
         <v>2015</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="12">
         <v>48</v>
       </c>
       <c r="F5" s="12">
         <v>49.6</v>
       </c>
       <c r="G5" s="12">
         <v>121.1</v>
       </c>
       <c r="H5" s="12">
         <v>56.1</v>
       </c>
       <c r="I5" s="12">
         <v>98.3</v>
       </c>
       <c r="J5" s="12">
         <v>134</v>
       </c>
       <c r="K5" s="12">
         <v>119.5</v>
       </c>
       <c r="L5" s="12">
         <v>70</v>
       </c>
       <c r="M5" s="12">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="21">
         <v>2016</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>90.1</v>
       </c>
       <c r="F6" s="12">
         <v>53.5</v>
       </c>
       <c r="G6" s="12">
         <v>15</v>
       </c>
       <c r="H6" s="12">
         <v>83.3</v>
       </c>
       <c r="I6" s="12">
         <v>118.5</v>
       </c>
       <c r="J6" s="12">
         <v>58.6</v>
       </c>
       <c r="K6" s="12">
         <v>145.5</v>
       </c>
       <c r="L6" s="12">
         <v>44.6</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="21">
         <v>2017</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>62.9</v>
       </c>
       <c r="F7" s="12">
         <v>184.6</v>
       </c>
       <c r="G7" s="12">
         <v>180</v>
       </c>
       <c r="H7" s="12">
         <v>160</v>
       </c>
       <c r="I7" s="12">
         <v>88.5</v>
       </c>
       <c r="J7" s="12">
         <v>89.1</v>
       </c>
       <c r="K7" s="12">
         <v>169.8</v>
       </c>
       <c r="L7" s="12">
         <v>115.9</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="21">
         <v>2018</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="12">
         <v>69</v>
       </c>
       <c r="G8" s="12">
         <v>92.9</v>
       </c>
       <c r="H8" s="12">
         <v>77.3</v>
       </c>
       <c r="I8" s="12">
         <v>121.4</v>
       </c>
       <c r="J8" s="12">
         <v>50.1</v>
       </c>
       <c r="K8" s="12">
         <v>93.8</v>
       </c>
       <c r="L8" s="12">
         <v>90.4</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="21">
         <v>2019</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="21">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>125</v>
       </c>
       <c r="G10" s="12">
         <v>183.9</v>
       </c>
       <c r="H10" s="12">
         <v>98.8</v>
       </c>
       <c r="I10" s="12">
         <v>111.1</v>
       </c>
       <c r="J10" s="12">
         <v>129.9</v>
       </c>
       <c r="K10" s="12">
         <v>121.4</v>
       </c>
       <c r="L10" s="12">
         <v>46.5</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="21">
         <v>2021</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>152.6</v>
       </c>
       <c r="G11" s="12">
         <v>101.1</v>
       </c>
       <c r="H11" s="12">
         <v>87.37</v>
       </c>
       <c r="I11" s="12">
         <v>87.71</v>
       </c>
       <c r="J11" s="12">
         <v>63.93</v>
       </c>
       <c r="K11" s="12">
         <v>85.42</v>
       </c>
       <c r="L11" s="12">
         <v>64.67</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="21">
         <v>2022</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>81.510000000000005</v>
       </c>
       <c r="G12" s="12">
         <v>135.75</v>
       </c>
       <c r="H12" s="12">
         <v>120.83</v>
       </c>
       <c r="I12" s="12">
         <v>50.37</v>
       </c>
       <c r="J12" s="12">
         <v>26.1</v>
       </c>
       <c r="K12" s="12">
         <v>57</v>
       </c>
       <c r="L12" s="12">
         <v>41.1</v>
       </c>
       <c r="M12" s="12">
         <v>11.6</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="21">
         <v>2023</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12">
         <v>83.4</v>
       </c>
       <c r="G13" s="12">
         <v>55.7</v>
       </c>
       <c r="H13" s="12">
         <v>86</v>
       </c>
       <c r="I13" s="12">
         <v>101.6</v>
       </c>
       <c r="J13" s="12">
         <v>81.5</v>
       </c>
       <c r="K13" s="12">
         <v>37</v>
       </c>
       <c r="L13" s="12">
         <v>65.3</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="21">
         <v>2024</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>41.7</v>
       </c>
       <c r="G14" s="12">
         <v>53.8</v>
       </c>
       <c r="H14" s="12">
         <v>41.4</v>
       </c>
       <c r="I14" s="12">
         <v>10.7</v>
       </c>
       <c r="J14" s="12">
         <v>10.1</v>
       </c>
       <c r="K14" s="12">
         <v>11.1</v>
       </c>
       <c r="L14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="21">
         <v>2025</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>11.79</v>
       </c>
       <c r="G15" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="H15" s="12">
         <v>26.8</v>
       </c>
       <c r="I15" s="12">
         <v>31.1</v>
       </c>
       <c r="J15" s="12">
         <v>31.5</v>
       </c>
       <c r="K15" s="12">
         <v>25.17</v>
       </c>
       <c r="L15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M15" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="20">
         <v>2026</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="17">
         <v>7.3</v>
       </c>
       <c r="F16" s="17">
         <v>60.26</v>
       </c>
       <c r="G16" s="17">
         <v>32.200000000000003</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="38">
         <v>29.99</v>
       </c>
-      <c r="I16" s="17"/>
+      <c r="I16" s="40">
+        <v>29.53</v>
+      </c>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>