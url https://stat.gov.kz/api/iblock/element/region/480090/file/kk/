--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\мес\Транспорт\08 2026\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="3" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="4" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="5" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="6" r:id="rId6"/>
     <sheet name="Ішкі сумен" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="77">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -393,56 +398,57 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -810,51 +816,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7545">
+  <cellStyleXfs count="7814">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -8445,52 +8451,321 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
@@ -8611,74 +8886,89 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="6400" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="6402" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
   </cellXfs>
-  <cellStyles count="7545">
+  <cellStyles count="7814">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент3 2" xfId="4"/>
     <cellStyle name="20% - Акцент4 2" xfId="5"/>
     <cellStyle name="20% - Акцент5 2" xfId="6"/>
     <cellStyle name="20% - Акцент6 2" xfId="7"/>
     <cellStyle name="40% - Акцент1 2" xfId="8"/>
     <cellStyle name="40% - Акцент2 2" xfId="9"/>
     <cellStyle name="40% - Акцент3 2" xfId="10"/>
     <cellStyle name="40% - Акцент4 2" xfId="11"/>
     <cellStyle name="40% - Акцент5 2" xfId="12"/>
     <cellStyle name="40% - Акцент6 2" xfId="13"/>
     <cellStyle name="60% - Акцент1 2" xfId="14"/>
     <cellStyle name="60% - Акцент2 2" xfId="15"/>
     <cellStyle name="60% - Акцент3 2" xfId="16"/>
     <cellStyle name="60% - Акцент4 2" xfId="17"/>
     <cellStyle name="60% - Акцент5 2" xfId="18"/>
     <cellStyle name="60% - Акцент6 2" xfId="19"/>
     <cellStyle name="Гиперссылка 2" xfId="20"/>
     <cellStyle name="Гиперссылка 2 2" xfId="21"/>
     <cellStyle name="Гиперссылка 3" xfId="22"/>
     <cellStyle name="Гиперссылка 3 2" xfId="23"/>
     <cellStyle name="Гиперссылка 33" xfId="24"/>
     <cellStyle name="Гиперссылка 4" xfId="25"/>
     <cellStyle name="Гиперссылка 4 2" xfId="26"/>
@@ -13541,2778 +13831,3055 @@
     <cellStyle name="Обычный 5 4" xfId="3996"/>
     <cellStyle name="Обычный 5 5" xfId="3997"/>
     <cellStyle name="Обычный 5 6" xfId="3998"/>
     <cellStyle name="Обычный 5 6 2" xfId="3999"/>
     <cellStyle name="Обычный 5 6 3" xfId="5597"/>
     <cellStyle name="Обычный 5 7" xfId="4000"/>
     <cellStyle name="Обычный 5 7 2" xfId="4001"/>
     <cellStyle name="Обычный 5 7 3" xfId="5598"/>
     <cellStyle name="Обычный 5 8" xfId="4002"/>
     <cellStyle name="Обычный 5 8 2" xfId="4003"/>
     <cellStyle name="Обычный 5 8 3" xfId="5599"/>
     <cellStyle name="Обычный 5 9" xfId="4004"/>
     <cellStyle name="Обычный 5 9 2" xfId="4005"/>
     <cellStyle name="Обычный 5 9 3" xfId="5600"/>
     <cellStyle name="Обычный 50" xfId="4006"/>
     <cellStyle name="Обычный 50 10" xfId="4007"/>
     <cellStyle name="Обычный 50 10 2" xfId="4008"/>
     <cellStyle name="Обычный 50 10 2 2" xfId="4009"/>
     <cellStyle name="Обычный 50 10 2 3" xfId="4010"/>
     <cellStyle name="Обычный 50 10 2 4" xfId="5603"/>
     <cellStyle name="Обычный 50 10 3" xfId="4011"/>
     <cellStyle name="Обычный 50 10 3 2" xfId="5604"/>
     <cellStyle name="Обычный 50 10 4" xfId="4012"/>
     <cellStyle name="Обычный 50 10 5" xfId="5602"/>
     <cellStyle name="Обычный 50 10 5 2" xfId="7283"/>
+    <cellStyle name="Обычный 50 10 6" xfId="7550"/>
     <cellStyle name="Обычный 50 11" xfId="4013"/>
     <cellStyle name="Обычный 50 11 2" xfId="4014"/>
     <cellStyle name="Обычный 50 11 2 2" xfId="4015"/>
     <cellStyle name="Обычный 50 11 2 3" xfId="4016"/>
     <cellStyle name="Обычный 50 11 2 4" xfId="5606"/>
     <cellStyle name="Обычный 50 11 3" xfId="4017"/>
     <cellStyle name="Обычный 50 11 3 2" xfId="5607"/>
     <cellStyle name="Обычный 50 11 4" xfId="4018"/>
     <cellStyle name="Обычный 50 11 5" xfId="5605"/>
     <cellStyle name="Обычный 50 11 5 2" xfId="7284"/>
+    <cellStyle name="Обычный 50 11 6" xfId="7551"/>
     <cellStyle name="Обычный 50 12" xfId="4019"/>
     <cellStyle name="Обычный 50 12 2" xfId="4020"/>
     <cellStyle name="Обычный 50 12 2 2" xfId="4021"/>
     <cellStyle name="Обычный 50 12 2 3" xfId="4022"/>
     <cellStyle name="Обычный 50 12 2 4" xfId="5609"/>
     <cellStyle name="Обычный 50 12 3" xfId="4023"/>
     <cellStyle name="Обычный 50 12 3 2" xfId="5610"/>
     <cellStyle name="Обычный 50 12 4" xfId="4024"/>
     <cellStyle name="Обычный 50 12 5" xfId="5608"/>
     <cellStyle name="Обычный 50 12 5 2" xfId="7285"/>
+    <cellStyle name="Обычный 50 12 6" xfId="7552"/>
     <cellStyle name="Обычный 50 13" xfId="4025"/>
     <cellStyle name="Обычный 50 13 2" xfId="4026"/>
     <cellStyle name="Обычный 50 13 2 2" xfId="4027"/>
     <cellStyle name="Обычный 50 13 2 3" xfId="4028"/>
     <cellStyle name="Обычный 50 13 2 4" xfId="5612"/>
     <cellStyle name="Обычный 50 13 3" xfId="4029"/>
     <cellStyle name="Обычный 50 13 3 2" xfId="5613"/>
     <cellStyle name="Обычный 50 13 4" xfId="4030"/>
     <cellStyle name="Обычный 50 13 5" xfId="5611"/>
     <cellStyle name="Обычный 50 13 5 2" xfId="7286"/>
+    <cellStyle name="Обычный 50 13 6" xfId="7553"/>
     <cellStyle name="Обычный 50 14" xfId="4031"/>
     <cellStyle name="Обычный 50 14 2" xfId="4032"/>
     <cellStyle name="Обычный 50 14 2 2" xfId="4033"/>
     <cellStyle name="Обычный 50 14 2 3" xfId="4034"/>
     <cellStyle name="Обычный 50 14 2 4" xfId="5615"/>
     <cellStyle name="Обычный 50 14 3" xfId="4035"/>
     <cellStyle name="Обычный 50 14 3 2" xfId="5616"/>
     <cellStyle name="Обычный 50 14 4" xfId="4036"/>
     <cellStyle name="Обычный 50 14 5" xfId="5614"/>
     <cellStyle name="Обычный 50 14 5 2" xfId="7287"/>
+    <cellStyle name="Обычный 50 14 6" xfId="7554"/>
     <cellStyle name="Обычный 50 15" xfId="4037"/>
     <cellStyle name="Обычный 50 15 2" xfId="4038"/>
     <cellStyle name="Обычный 50 15 2 2" xfId="4039"/>
     <cellStyle name="Обычный 50 15 2 3" xfId="4040"/>
     <cellStyle name="Обычный 50 15 2 4" xfId="5618"/>
     <cellStyle name="Обычный 50 15 3" xfId="4041"/>
     <cellStyle name="Обычный 50 15 3 2" xfId="5619"/>
     <cellStyle name="Обычный 50 15 4" xfId="4042"/>
     <cellStyle name="Обычный 50 15 5" xfId="5617"/>
     <cellStyle name="Обычный 50 15 5 2" xfId="7288"/>
+    <cellStyle name="Обычный 50 15 6" xfId="7555"/>
     <cellStyle name="Обычный 50 16" xfId="4043"/>
     <cellStyle name="Обычный 50 16 2" xfId="4044"/>
     <cellStyle name="Обычный 50 16 2 2" xfId="4045"/>
     <cellStyle name="Обычный 50 16 2 3" xfId="4046"/>
     <cellStyle name="Обычный 50 16 2 4" xfId="5621"/>
     <cellStyle name="Обычный 50 16 3" xfId="4047"/>
     <cellStyle name="Обычный 50 16 3 2" xfId="5622"/>
     <cellStyle name="Обычный 50 16 4" xfId="4048"/>
     <cellStyle name="Обычный 50 16 5" xfId="5620"/>
     <cellStyle name="Обычный 50 16 5 2" xfId="7289"/>
+    <cellStyle name="Обычный 50 16 6" xfId="7556"/>
     <cellStyle name="Обычный 50 17" xfId="4049"/>
     <cellStyle name="Обычный 50 17 2" xfId="4050"/>
     <cellStyle name="Обычный 50 17 2 2" xfId="4051"/>
     <cellStyle name="Обычный 50 17 2 3" xfId="4052"/>
     <cellStyle name="Обычный 50 17 2 4" xfId="5624"/>
     <cellStyle name="Обычный 50 17 3" xfId="4053"/>
     <cellStyle name="Обычный 50 17 3 2" xfId="5625"/>
     <cellStyle name="Обычный 50 17 4" xfId="4054"/>
     <cellStyle name="Обычный 50 17 5" xfId="5623"/>
     <cellStyle name="Обычный 50 17 5 2" xfId="7290"/>
+    <cellStyle name="Обычный 50 17 6" xfId="7557"/>
     <cellStyle name="Обычный 50 18" xfId="4055"/>
     <cellStyle name="Обычный 50 18 2" xfId="4056"/>
     <cellStyle name="Обычный 50 18 2 2" xfId="4057"/>
     <cellStyle name="Обычный 50 18 2 3" xfId="4058"/>
     <cellStyle name="Обычный 50 18 2 4" xfId="5627"/>
     <cellStyle name="Обычный 50 18 3" xfId="4059"/>
     <cellStyle name="Обычный 50 18 3 2" xfId="5628"/>
     <cellStyle name="Обычный 50 18 4" xfId="4060"/>
     <cellStyle name="Обычный 50 18 5" xfId="5626"/>
     <cellStyle name="Обычный 50 18 5 2" xfId="7291"/>
+    <cellStyle name="Обычный 50 18 6" xfId="7558"/>
     <cellStyle name="Обычный 50 19" xfId="4061"/>
     <cellStyle name="Обычный 50 19 2" xfId="4062"/>
     <cellStyle name="Обычный 50 19 2 2" xfId="4063"/>
     <cellStyle name="Обычный 50 19 2 3" xfId="4064"/>
     <cellStyle name="Обычный 50 19 2 4" xfId="5630"/>
     <cellStyle name="Обычный 50 19 3" xfId="4065"/>
     <cellStyle name="Обычный 50 19 3 2" xfId="5631"/>
     <cellStyle name="Обычный 50 19 4" xfId="4066"/>
     <cellStyle name="Обычный 50 19 5" xfId="5629"/>
     <cellStyle name="Обычный 50 19 5 2" xfId="7292"/>
+    <cellStyle name="Обычный 50 19 6" xfId="7559"/>
     <cellStyle name="Обычный 50 2" xfId="4067"/>
     <cellStyle name="Обычный 50 2 2" xfId="4068"/>
     <cellStyle name="Обычный 50 2 2 2" xfId="4069"/>
     <cellStyle name="Обычный 50 2 2 3" xfId="4070"/>
     <cellStyle name="Обычный 50 2 2 4" xfId="5633"/>
     <cellStyle name="Обычный 50 2 3" xfId="4071"/>
     <cellStyle name="Обычный 50 2 3 2" xfId="5634"/>
     <cellStyle name="Обычный 50 2 4" xfId="4072"/>
     <cellStyle name="Обычный 50 2 5" xfId="5632"/>
     <cellStyle name="Обычный 50 2 5 2" xfId="7293"/>
+    <cellStyle name="Обычный 50 2 6" xfId="7560"/>
     <cellStyle name="Обычный 50 20" xfId="4073"/>
     <cellStyle name="Обычный 50 20 2" xfId="4074"/>
     <cellStyle name="Обычный 50 20 2 2" xfId="4075"/>
     <cellStyle name="Обычный 50 20 2 3" xfId="4076"/>
     <cellStyle name="Обычный 50 20 2 4" xfId="5636"/>
     <cellStyle name="Обычный 50 20 3" xfId="4077"/>
     <cellStyle name="Обычный 50 20 3 2" xfId="5637"/>
     <cellStyle name="Обычный 50 20 4" xfId="4078"/>
     <cellStyle name="Обычный 50 20 5" xfId="5635"/>
     <cellStyle name="Обычный 50 20 5 2" xfId="7294"/>
+    <cellStyle name="Обычный 50 20 6" xfId="7561"/>
     <cellStyle name="Обычный 50 21" xfId="4079"/>
     <cellStyle name="Обычный 50 21 2" xfId="4080"/>
     <cellStyle name="Обычный 50 21 2 2" xfId="4081"/>
     <cellStyle name="Обычный 50 21 2 3" xfId="4082"/>
     <cellStyle name="Обычный 50 21 2 4" xfId="5639"/>
     <cellStyle name="Обычный 50 21 3" xfId="4083"/>
     <cellStyle name="Обычный 50 21 3 2" xfId="5640"/>
     <cellStyle name="Обычный 50 21 4" xfId="4084"/>
     <cellStyle name="Обычный 50 21 5" xfId="5638"/>
     <cellStyle name="Обычный 50 21 5 2" xfId="7295"/>
+    <cellStyle name="Обычный 50 21 6" xfId="7562"/>
     <cellStyle name="Обычный 50 22" xfId="4085"/>
     <cellStyle name="Обычный 50 22 2" xfId="4086"/>
     <cellStyle name="Обычный 50 22 2 2" xfId="4087"/>
     <cellStyle name="Обычный 50 22 2 3" xfId="4088"/>
     <cellStyle name="Обычный 50 22 2 4" xfId="5642"/>
     <cellStyle name="Обычный 50 22 3" xfId="4089"/>
     <cellStyle name="Обычный 50 22 3 2" xfId="5643"/>
     <cellStyle name="Обычный 50 22 4" xfId="4090"/>
     <cellStyle name="Обычный 50 22 5" xfId="5641"/>
     <cellStyle name="Обычный 50 22 5 2" xfId="7296"/>
+    <cellStyle name="Обычный 50 22 6" xfId="7563"/>
     <cellStyle name="Обычный 50 23" xfId="4091"/>
     <cellStyle name="Обычный 50 23 2" xfId="4092"/>
     <cellStyle name="Обычный 50 23 2 2" xfId="4093"/>
     <cellStyle name="Обычный 50 23 2 3" xfId="4094"/>
     <cellStyle name="Обычный 50 23 2 4" xfId="5645"/>
     <cellStyle name="Обычный 50 23 3" xfId="4095"/>
     <cellStyle name="Обычный 50 23 3 2" xfId="5646"/>
     <cellStyle name="Обычный 50 23 4" xfId="4096"/>
     <cellStyle name="Обычный 50 23 5" xfId="5644"/>
     <cellStyle name="Обычный 50 23 5 2" xfId="7297"/>
+    <cellStyle name="Обычный 50 23 6" xfId="7564"/>
     <cellStyle name="Обычный 50 24" xfId="4097"/>
     <cellStyle name="Обычный 50 24 2" xfId="4098"/>
     <cellStyle name="Обычный 50 24 2 2" xfId="4099"/>
     <cellStyle name="Обычный 50 24 2 3" xfId="4100"/>
     <cellStyle name="Обычный 50 24 2 4" xfId="5648"/>
     <cellStyle name="Обычный 50 24 3" xfId="4101"/>
     <cellStyle name="Обычный 50 24 3 2" xfId="5649"/>
     <cellStyle name="Обычный 50 24 4" xfId="4102"/>
     <cellStyle name="Обычный 50 24 5" xfId="5647"/>
     <cellStyle name="Обычный 50 24 5 2" xfId="7298"/>
+    <cellStyle name="Обычный 50 24 6" xfId="7565"/>
     <cellStyle name="Обычный 50 25" xfId="4103"/>
     <cellStyle name="Обычный 50 25 2" xfId="4104"/>
     <cellStyle name="Обычный 50 25 2 2" xfId="4105"/>
     <cellStyle name="Обычный 50 25 2 3" xfId="4106"/>
     <cellStyle name="Обычный 50 25 2 4" xfId="5651"/>
     <cellStyle name="Обычный 50 25 3" xfId="4107"/>
     <cellStyle name="Обычный 50 25 3 2" xfId="5652"/>
     <cellStyle name="Обычный 50 25 4" xfId="4108"/>
     <cellStyle name="Обычный 50 25 5" xfId="5650"/>
     <cellStyle name="Обычный 50 25 5 2" xfId="7299"/>
+    <cellStyle name="Обычный 50 25 6" xfId="7566"/>
     <cellStyle name="Обычный 50 26" xfId="4109"/>
     <cellStyle name="Обычный 50 26 2" xfId="4110"/>
     <cellStyle name="Обычный 50 26 2 2" xfId="4111"/>
     <cellStyle name="Обычный 50 26 2 3" xfId="4112"/>
     <cellStyle name="Обычный 50 26 2 4" xfId="5654"/>
     <cellStyle name="Обычный 50 26 3" xfId="4113"/>
     <cellStyle name="Обычный 50 26 3 2" xfId="5655"/>
     <cellStyle name="Обычный 50 26 4" xfId="4114"/>
     <cellStyle name="Обычный 50 26 5" xfId="5653"/>
     <cellStyle name="Обычный 50 26 5 2" xfId="7300"/>
+    <cellStyle name="Обычный 50 26 6" xfId="7567"/>
     <cellStyle name="Обычный 50 27" xfId="4115"/>
     <cellStyle name="Обычный 50 27 2" xfId="4116"/>
     <cellStyle name="Обычный 50 27 2 2" xfId="4117"/>
     <cellStyle name="Обычный 50 27 2 3" xfId="4118"/>
     <cellStyle name="Обычный 50 27 2 4" xfId="5657"/>
     <cellStyle name="Обычный 50 27 3" xfId="4119"/>
     <cellStyle name="Обычный 50 27 3 2" xfId="5658"/>
     <cellStyle name="Обычный 50 27 4" xfId="4120"/>
     <cellStyle name="Обычный 50 27 5" xfId="5656"/>
     <cellStyle name="Обычный 50 27 5 2" xfId="7301"/>
+    <cellStyle name="Обычный 50 27 6" xfId="7568"/>
     <cellStyle name="Обычный 50 28" xfId="4121"/>
     <cellStyle name="Обычный 50 28 2" xfId="4122"/>
     <cellStyle name="Обычный 50 28 2 2" xfId="4123"/>
     <cellStyle name="Обычный 50 28 2 3" xfId="4124"/>
     <cellStyle name="Обычный 50 28 2 4" xfId="5660"/>
     <cellStyle name="Обычный 50 28 3" xfId="4125"/>
     <cellStyle name="Обычный 50 28 3 2" xfId="5661"/>
     <cellStyle name="Обычный 50 28 4" xfId="4126"/>
     <cellStyle name="Обычный 50 28 5" xfId="5659"/>
     <cellStyle name="Обычный 50 28 5 2" xfId="7302"/>
+    <cellStyle name="Обычный 50 28 6" xfId="7569"/>
     <cellStyle name="Обычный 50 29" xfId="4127"/>
     <cellStyle name="Обычный 50 29 2" xfId="4128"/>
     <cellStyle name="Обычный 50 29 2 2" xfId="4129"/>
     <cellStyle name="Обычный 50 29 2 3" xfId="4130"/>
     <cellStyle name="Обычный 50 29 2 4" xfId="5663"/>
     <cellStyle name="Обычный 50 29 3" xfId="4131"/>
     <cellStyle name="Обычный 50 29 3 2" xfId="5664"/>
     <cellStyle name="Обычный 50 29 4" xfId="4132"/>
     <cellStyle name="Обычный 50 29 5" xfId="5662"/>
     <cellStyle name="Обычный 50 29 5 2" xfId="7303"/>
+    <cellStyle name="Обычный 50 29 6" xfId="7570"/>
     <cellStyle name="Обычный 50 3" xfId="4133"/>
     <cellStyle name="Обычный 50 3 2" xfId="4134"/>
     <cellStyle name="Обычный 50 3 2 2" xfId="4135"/>
     <cellStyle name="Обычный 50 3 2 3" xfId="4136"/>
     <cellStyle name="Обычный 50 3 2 4" xfId="5666"/>
     <cellStyle name="Обычный 50 3 3" xfId="4137"/>
     <cellStyle name="Обычный 50 3 3 2" xfId="5667"/>
     <cellStyle name="Обычный 50 3 4" xfId="4138"/>
     <cellStyle name="Обычный 50 3 5" xfId="5665"/>
     <cellStyle name="Обычный 50 3 5 2" xfId="7304"/>
+    <cellStyle name="Обычный 50 3 6" xfId="7571"/>
     <cellStyle name="Обычный 50 30" xfId="4139"/>
     <cellStyle name="Обычный 50 30 2" xfId="4140"/>
     <cellStyle name="Обычный 50 30 2 2" xfId="4141"/>
     <cellStyle name="Обычный 50 30 2 3" xfId="4142"/>
     <cellStyle name="Обычный 50 30 2 4" xfId="5669"/>
     <cellStyle name="Обычный 50 30 3" xfId="4143"/>
     <cellStyle name="Обычный 50 30 3 2" xfId="5670"/>
     <cellStyle name="Обычный 50 30 4" xfId="4144"/>
     <cellStyle name="Обычный 50 30 5" xfId="5668"/>
     <cellStyle name="Обычный 50 30 5 2" xfId="7305"/>
+    <cellStyle name="Обычный 50 30 6" xfId="7572"/>
     <cellStyle name="Обычный 50 31" xfId="4145"/>
     <cellStyle name="Обычный 50 31 2" xfId="4146"/>
     <cellStyle name="Обычный 50 31 2 2" xfId="4147"/>
     <cellStyle name="Обычный 50 31 2 3" xfId="4148"/>
     <cellStyle name="Обычный 50 31 2 4" xfId="5672"/>
     <cellStyle name="Обычный 50 31 3" xfId="4149"/>
     <cellStyle name="Обычный 50 31 3 2" xfId="5673"/>
     <cellStyle name="Обычный 50 31 4" xfId="4150"/>
     <cellStyle name="Обычный 50 31 5" xfId="5671"/>
     <cellStyle name="Обычный 50 31 5 2" xfId="7306"/>
+    <cellStyle name="Обычный 50 31 6" xfId="7573"/>
     <cellStyle name="Обычный 50 32" xfId="4151"/>
     <cellStyle name="Обычный 50 32 2" xfId="4152"/>
     <cellStyle name="Обычный 50 32 2 2" xfId="4153"/>
     <cellStyle name="Обычный 50 32 2 3" xfId="4154"/>
     <cellStyle name="Обычный 50 32 2 4" xfId="5675"/>
     <cellStyle name="Обычный 50 32 3" xfId="4155"/>
     <cellStyle name="Обычный 50 32 3 2" xfId="5676"/>
     <cellStyle name="Обычный 50 32 4" xfId="4156"/>
     <cellStyle name="Обычный 50 32 5" xfId="5674"/>
     <cellStyle name="Обычный 50 32 5 2" xfId="7307"/>
+    <cellStyle name="Обычный 50 32 6" xfId="7574"/>
     <cellStyle name="Обычный 50 33" xfId="4157"/>
     <cellStyle name="Обычный 50 33 2" xfId="4158"/>
     <cellStyle name="Обычный 50 33 2 2" xfId="4159"/>
     <cellStyle name="Обычный 50 33 2 3" xfId="4160"/>
     <cellStyle name="Обычный 50 33 2 4" xfId="5678"/>
     <cellStyle name="Обычный 50 33 3" xfId="4161"/>
     <cellStyle name="Обычный 50 33 3 2" xfId="5679"/>
     <cellStyle name="Обычный 50 33 4" xfId="4162"/>
     <cellStyle name="Обычный 50 33 5" xfId="5677"/>
     <cellStyle name="Обычный 50 33 5 2" xfId="7308"/>
+    <cellStyle name="Обычный 50 33 6" xfId="7575"/>
     <cellStyle name="Обычный 50 34" xfId="4163"/>
     <cellStyle name="Обычный 50 34 2" xfId="4164"/>
     <cellStyle name="Обычный 50 34 2 2" xfId="4165"/>
     <cellStyle name="Обычный 50 34 2 3" xfId="4166"/>
     <cellStyle name="Обычный 50 34 2 4" xfId="5681"/>
     <cellStyle name="Обычный 50 34 3" xfId="4167"/>
     <cellStyle name="Обычный 50 34 3 2" xfId="5682"/>
     <cellStyle name="Обычный 50 34 4" xfId="4168"/>
     <cellStyle name="Обычный 50 34 5" xfId="5680"/>
     <cellStyle name="Обычный 50 34 5 2" xfId="7309"/>
+    <cellStyle name="Обычный 50 34 6" xfId="7576"/>
     <cellStyle name="Обычный 50 35" xfId="4169"/>
     <cellStyle name="Обычный 50 35 2" xfId="4170"/>
     <cellStyle name="Обычный 50 35 2 2" xfId="4171"/>
     <cellStyle name="Обычный 50 35 2 3" xfId="4172"/>
     <cellStyle name="Обычный 50 35 2 4" xfId="5684"/>
     <cellStyle name="Обычный 50 35 3" xfId="4173"/>
     <cellStyle name="Обычный 50 35 3 2" xfId="5685"/>
     <cellStyle name="Обычный 50 35 4" xfId="4174"/>
     <cellStyle name="Обычный 50 35 5" xfId="5683"/>
     <cellStyle name="Обычный 50 35 5 2" xfId="7310"/>
+    <cellStyle name="Обычный 50 35 6" xfId="7577"/>
     <cellStyle name="Обычный 50 36" xfId="4175"/>
     <cellStyle name="Обычный 50 36 2" xfId="4176"/>
     <cellStyle name="Обычный 50 36 2 2" xfId="4177"/>
     <cellStyle name="Обычный 50 36 2 3" xfId="4178"/>
     <cellStyle name="Обычный 50 36 2 4" xfId="5687"/>
     <cellStyle name="Обычный 50 36 3" xfId="4179"/>
     <cellStyle name="Обычный 50 36 3 2" xfId="5688"/>
     <cellStyle name="Обычный 50 36 4" xfId="4180"/>
     <cellStyle name="Обычный 50 36 5" xfId="5686"/>
     <cellStyle name="Обычный 50 36 5 2" xfId="7311"/>
+    <cellStyle name="Обычный 50 36 6" xfId="7578"/>
     <cellStyle name="Обычный 50 37" xfId="4181"/>
     <cellStyle name="Обычный 50 37 2" xfId="4182"/>
     <cellStyle name="Обычный 50 37 2 2" xfId="4183"/>
     <cellStyle name="Обычный 50 37 2 3" xfId="4184"/>
     <cellStyle name="Обычный 50 37 2 4" xfId="5690"/>
     <cellStyle name="Обычный 50 37 3" xfId="4185"/>
     <cellStyle name="Обычный 50 37 3 2" xfId="5691"/>
     <cellStyle name="Обычный 50 37 4" xfId="4186"/>
     <cellStyle name="Обычный 50 37 5" xfId="5689"/>
     <cellStyle name="Обычный 50 37 5 2" xfId="7312"/>
+    <cellStyle name="Обычный 50 37 6" xfId="7579"/>
     <cellStyle name="Обычный 50 38" xfId="4187"/>
     <cellStyle name="Обычный 50 38 2" xfId="4188"/>
     <cellStyle name="Обычный 50 38 2 2" xfId="4189"/>
     <cellStyle name="Обычный 50 38 2 3" xfId="4190"/>
     <cellStyle name="Обычный 50 38 2 4" xfId="5693"/>
     <cellStyle name="Обычный 50 38 3" xfId="4191"/>
     <cellStyle name="Обычный 50 38 3 2" xfId="5694"/>
     <cellStyle name="Обычный 50 38 4" xfId="4192"/>
     <cellStyle name="Обычный 50 38 5" xfId="5692"/>
     <cellStyle name="Обычный 50 38 5 2" xfId="7313"/>
+    <cellStyle name="Обычный 50 38 6" xfId="7580"/>
     <cellStyle name="Обычный 50 39" xfId="4193"/>
     <cellStyle name="Обычный 50 39 2" xfId="4194"/>
     <cellStyle name="Обычный 50 39 2 2" xfId="4195"/>
     <cellStyle name="Обычный 50 39 2 3" xfId="4196"/>
     <cellStyle name="Обычный 50 39 2 4" xfId="5696"/>
     <cellStyle name="Обычный 50 39 3" xfId="4197"/>
     <cellStyle name="Обычный 50 39 3 2" xfId="5697"/>
     <cellStyle name="Обычный 50 39 4" xfId="4198"/>
     <cellStyle name="Обычный 50 39 5" xfId="5695"/>
     <cellStyle name="Обычный 50 39 5 2" xfId="7314"/>
+    <cellStyle name="Обычный 50 39 6" xfId="7581"/>
     <cellStyle name="Обычный 50 4" xfId="4199"/>
     <cellStyle name="Обычный 50 4 2" xfId="4200"/>
     <cellStyle name="Обычный 50 4 2 2" xfId="4201"/>
     <cellStyle name="Обычный 50 4 2 3" xfId="4202"/>
     <cellStyle name="Обычный 50 4 2 4" xfId="5699"/>
     <cellStyle name="Обычный 50 4 3" xfId="4203"/>
     <cellStyle name="Обычный 50 4 3 2" xfId="5700"/>
     <cellStyle name="Обычный 50 4 4" xfId="4204"/>
     <cellStyle name="Обычный 50 4 5" xfId="5698"/>
     <cellStyle name="Обычный 50 4 5 2" xfId="7315"/>
+    <cellStyle name="Обычный 50 4 6" xfId="7582"/>
     <cellStyle name="Обычный 50 40" xfId="4205"/>
     <cellStyle name="Обычный 50 40 2" xfId="4206"/>
     <cellStyle name="Обычный 50 40 2 2" xfId="4207"/>
     <cellStyle name="Обычный 50 40 2 3" xfId="4208"/>
     <cellStyle name="Обычный 50 40 2 4" xfId="5702"/>
     <cellStyle name="Обычный 50 40 3" xfId="4209"/>
     <cellStyle name="Обычный 50 40 3 2" xfId="5703"/>
     <cellStyle name="Обычный 50 40 4" xfId="4210"/>
     <cellStyle name="Обычный 50 40 5" xfId="5701"/>
     <cellStyle name="Обычный 50 40 5 2" xfId="7316"/>
+    <cellStyle name="Обычный 50 40 6" xfId="7583"/>
     <cellStyle name="Обычный 50 41" xfId="4211"/>
     <cellStyle name="Обычный 50 41 2" xfId="4212"/>
     <cellStyle name="Обычный 50 41 2 2" xfId="4213"/>
     <cellStyle name="Обычный 50 41 2 3" xfId="4214"/>
     <cellStyle name="Обычный 50 41 2 4" xfId="5705"/>
     <cellStyle name="Обычный 50 41 3" xfId="4215"/>
     <cellStyle name="Обычный 50 41 3 2" xfId="5706"/>
     <cellStyle name="Обычный 50 41 4" xfId="4216"/>
     <cellStyle name="Обычный 50 41 5" xfId="5704"/>
     <cellStyle name="Обычный 50 41 5 2" xfId="7317"/>
+    <cellStyle name="Обычный 50 41 6" xfId="7584"/>
     <cellStyle name="Обычный 50 42" xfId="4217"/>
     <cellStyle name="Обычный 50 42 2" xfId="4218"/>
     <cellStyle name="Обычный 50 42 2 2" xfId="4219"/>
     <cellStyle name="Обычный 50 42 2 3" xfId="4220"/>
     <cellStyle name="Обычный 50 42 2 4" xfId="5708"/>
     <cellStyle name="Обычный 50 42 3" xfId="4221"/>
     <cellStyle name="Обычный 50 42 3 2" xfId="5709"/>
     <cellStyle name="Обычный 50 42 4" xfId="4222"/>
     <cellStyle name="Обычный 50 42 5" xfId="5707"/>
     <cellStyle name="Обычный 50 42 5 2" xfId="7318"/>
+    <cellStyle name="Обычный 50 42 6" xfId="7585"/>
     <cellStyle name="Обычный 50 43" xfId="4223"/>
     <cellStyle name="Обычный 50 43 2" xfId="4224"/>
     <cellStyle name="Обычный 50 43 2 2" xfId="4225"/>
     <cellStyle name="Обычный 50 43 2 3" xfId="4226"/>
     <cellStyle name="Обычный 50 43 2 4" xfId="5711"/>
     <cellStyle name="Обычный 50 43 3" xfId="4227"/>
     <cellStyle name="Обычный 50 43 3 2" xfId="5712"/>
     <cellStyle name="Обычный 50 43 4" xfId="4228"/>
     <cellStyle name="Обычный 50 43 5" xfId="5710"/>
     <cellStyle name="Обычный 50 43 5 2" xfId="7319"/>
+    <cellStyle name="Обычный 50 43 6" xfId="7586"/>
     <cellStyle name="Обычный 50 44" xfId="4229"/>
     <cellStyle name="Обычный 50 44 2" xfId="4230"/>
     <cellStyle name="Обычный 50 44 2 2" xfId="4231"/>
     <cellStyle name="Обычный 50 44 2 3" xfId="4232"/>
     <cellStyle name="Обычный 50 44 2 4" xfId="5714"/>
     <cellStyle name="Обычный 50 44 3" xfId="4233"/>
     <cellStyle name="Обычный 50 44 3 2" xfId="5715"/>
     <cellStyle name="Обычный 50 44 4" xfId="4234"/>
     <cellStyle name="Обычный 50 44 5" xfId="5713"/>
     <cellStyle name="Обычный 50 44 5 2" xfId="7320"/>
+    <cellStyle name="Обычный 50 44 6" xfId="7587"/>
     <cellStyle name="Обычный 50 45" xfId="4235"/>
     <cellStyle name="Обычный 50 45 2" xfId="4236"/>
     <cellStyle name="Обычный 50 45 2 2" xfId="4237"/>
     <cellStyle name="Обычный 50 45 2 3" xfId="4238"/>
     <cellStyle name="Обычный 50 45 2 4" xfId="5717"/>
     <cellStyle name="Обычный 50 45 3" xfId="4239"/>
     <cellStyle name="Обычный 50 45 3 2" xfId="5718"/>
     <cellStyle name="Обычный 50 45 4" xfId="4240"/>
     <cellStyle name="Обычный 50 45 5" xfId="5716"/>
     <cellStyle name="Обычный 50 45 5 2" xfId="7321"/>
+    <cellStyle name="Обычный 50 45 6" xfId="7588"/>
     <cellStyle name="Обычный 50 46" xfId="4241"/>
     <cellStyle name="Обычный 50 46 2" xfId="4242"/>
     <cellStyle name="Обычный 50 46 2 2" xfId="4243"/>
     <cellStyle name="Обычный 50 46 2 3" xfId="4244"/>
     <cellStyle name="Обычный 50 46 2 4" xfId="5720"/>
     <cellStyle name="Обычный 50 46 3" xfId="4245"/>
     <cellStyle name="Обычный 50 46 3 2" xfId="5721"/>
     <cellStyle name="Обычный 50 46 4" xfId="4246"/>
     <cellStyle name="Обычный 50 46 5" xfId="5719"/>
     <cellStyle name="Обычный 50 46 5 2" xfId="7322"/>
+    <cellStyle name="Обычный 50 46 6" xfId="7589"/>
     <cellStyle name="Обычный 50 47" xfId="4247"/>
     <cellStyle name="Обычный 50 47 2" xfId="4248"/>
     <cellStyle name="Обычный 50 47 2 2" xfId="4249"/>
     <cellStyle name="Обычный 50 47 2 3" xfId="4250"/>
     <cellStyle name="Обычный 50 47 2 4" xfId="5723"/>
     <cellStyle name="Обычный 50 47 3" xfId="4251"/>
     <cellStyle name="Обычный 50 47 3 2" xfId="5724"/>
     <cellStyle name="Обычный 50 47 4" xfId="4252"/>
     <cellStyle name="Обычный 50 47 5" xfId="5722"/>
     <cellStyle name="Обычный 50 47 5 2" xfId="7323"/>
+    <cellStyle name="Обычный 50 47 6" xfId="7590"/>
     <cellStyle name="Обычный 50 48" xfId="4253"/>
     <cellStyle name="Обычный 50 48 2" xfId="4254"/>
     <cellStyle name="Обычный 50 48 2 2" xfId="4255"/>
     <cellStyle name="Обычный 50 48 2 3" xfId="4256"/>
     <cellStyle name="Обычный 50 48 2 4" xfId="5726"/>
     <cellStyle name="Обычный 50 48 3" xfId="4257"/>
     <cellStyle name="Обычный 50 48 3 2" xfId="5727"/>
     <cellStyle name="Обычный 50 48 4" xfId="4258"/>
     <cellStyle name="Обычный 50 48 5" xfId="5725"/>
     <cellStyle name="Обычный 50 48 5 2" xfId="7324"/>
+    <cellStyle name="Обычный 50 48 6" xfId="7591"/>
     <cellStyle name="Обычный 50 49" xfId="4259"/>
     <cellStyle name="Обычный 50 49 2" xfId="4260"/>
     <cellStyle name="Обычный 50 49 2 2" xfId="4261"/>
     <cellStyle name="Обычный 50 49 2 3" xfId="4262"/>
     <cellStyle name="Обычный 50 49 2 4" xfId="5729"/>
     <cellStyle name="Обычный 50 49 3" xfId="4263"/>
     <cellStyle name="Обычный 50 49 3 2" xfId="5730"/>
     <cellStyle name="Обычный 50 49 4" xfId="4264"/>
     <cellStyle name="Обычный 50 49 5" xfId="5728"/>
     <cellStyle name="Обычный 50 49 5 2" xfId="7325"/>
+    <cellStyle name="Обычный 50 49 6" xfId="7592"/>
     <cellStyle name="Обычный 50 5" xfId="4265"/>
     <cellStyle name="Обычный 50 5 2" xfId="4266"/>
     <cellStyle name="Обычный 50 5 2 2" xfId="4267"/>
     <cellStyle name="Обычный 50 5 2 3" xfId="4268"/>
     <cellStyle name="Обычный 50 5 2 4" xfId="5732"/>
     <cellStyle name="Обычный 50 5 3" xfId="4269"/>
     <cellStyle name="Обычный 50 5 3 2" xfId="5733"/>
     <cellStyle name="Обычный 50 5 4" xfId="4270"/>
     <cellStyle name="Обычный 50 5 5" xfId="5731"/>
     <cellStyle name="Обычный 50 5 5 2" xfId="7326"/>
+    <cellStyle name="Обычный 50 5 6" xfId="7593"/>
     <cellStyle name="Обычный 50 50" xfId="4271"/>
     <cellStyle name="Обычный 50 50 2" xfId="4272"/>
     <cellStyle name="Обычный 50 50 2 2" xfId="4273"/>
     <cellStyle name="Обычный 50 50 2 3" xfId="4274"/>
     <cellStyle name="Обычный 50 50 2 4" xfId="5735"/>
     <cellStyle name="Обычный 50 50 3" xfId="4275"/>
     <cellStyle name="Обычный 50 50 3 2" xfId="5736"/>
     <cellStyle name="Обычный 50 50 4" xfId="4276"/>
     <cellStyle name="Обычный 50 50 5" xfId="5734"/>
     <cellStyle name="Обычный 50 50 5 2" xfId="7327"/>
+    <cellStyle name="Обычный 50 50 6" xfId="7594"/>
     <cellStyle name="Обычный 50 51" xfId="4277"/>
     <cellStyle name="Обычный 50 51 2" xfId="4278"/>
     <cellStyle name="Обычный 50 51 3" xfId="5737"/>
     <cellStyle name="Обычный 50 52" xfId="4279"/>
     <cellStyle name="Обычный 50 52 2" xfId="4280"/>
     <cellStyle name="Обычный 50 52 2 2" xfId="4281"/>
     <cellStyle name="Обычный 50 52 2 3" xfId="4282"/>
     <cellStyle name="Обычный 50 52 2 4" xfId="5739"/>
     <cellStyle name="Обычный 50 52 3" xfId="4283"/>
     <cellStyle name="Обычный 50 52 3 2" xfId="5740"/>
     <cellStyle name="Обычный 50 52 4" xfId="4284"/>
     <cellStyle name="Обычный 50 52 5" xfId="5738"/>
     <cellStyle name="Обычный 50 52 5 2" xfId="7328"/>
+    <cellStyle name="Обычный 50 52 6" xfId="7595"/>
     <cellStyle name="Обычный 50 53" xfId="4285"/>
     <cellStyle name="Обычный 50 53 2" xfId="4286"/>
     <cellStyle name="Обычный 50 53 3" xfId="4287"/>
     <cellStyle name="Обычный 50 53 4" xfId="5741"/>
     <cellStyle name="Обычный 50 54" xfId="4288"/>
     <cellStyle name="Обычный 50 54 2" xfId="5742"/>
     <cellStyle name="Обычный 50 55" xfId="4289"/>
     <cellStyle name="Обычный 50 56" xfId="5601"/>
     <cellStyle name="Обычный 50 56 2" xfId="7282"/>
+    <cellStyle name="Обычный 50 57" xfId="7549"/>
     <cellStyle name="Обычный 50 6" xfId="4290"/>
     <cellStyle name="Обычный 50 6 2" xfId="4291"/>
     <cellStyle name="Обычный 50 6 2 2" xfId="4292"/>
     <cellStyle name="Обычный 50 6 2 3" xfId="4293"/>
     <cellStyle name="Обычный 50 6 2 4" xfId="5744"/>
     <cellStyle name="Обычный 50 6 3" xfId="4294"/>
     <cellStyle name="Обычный 50 6 3 2" xfId="5745"/>
     <cellStyle name="Обычный 50 6 4" xfId="4295"/>
     <cellStyle name="Обычный 50 6 5" xfId="5743"/>
     <cellStyle name="Обычный 50 6 5 2" xfId="7329"/>
+    <cellStyle name="Обычный 50 6 6" xfId="7596"/>
     <cellStyle name="Обычный 50 7" xfId="4296"/>
     <cellStyle name="Обычный 50 7 2" xfId="4297"/>
     <cellStyle name="Обычный 50 7 2 2" xfId="4298"/>
     <cellStyle name="Обычный 50 7 2 3" xfId="4299"/>
     <cellStyle name="Обычный 50 7 2 4" xfId="5747"/>
     <cellStyle name="Обычный 50 7 3" xfId="4300"/>
     <cellStyle name="Обычный 50 7 3 2" xfId="5748"/>
     <cellStyle name="Обычный 50 7 4" xfId="4301"/>
     <cellStyle name="Обычный 50 7 5" xfId="5746"/>
     <cellStyle name="Обычный 50 7 5 2" xfId="7330"/>
+    <cellStyle name="Обычный 50 7 6" xfId="7597"/>
     <cellStyle name="Обычный 50 8" xfId="4302"/>
     <cellStyle name="Обычный 50 8 2" xfId="4303"/>
     <cellStyle name="Обычный 50 8 2 2" xfId="4304"/>
     <cellStyle name="Обычный 50 8 2 3" xfId="4305"/>
     <cellStyle name="Обычный 50 8 2 4" xfId="5750"/>
     <cellStyle name="Обычный 50 8 3" xfId="4306"/>
     <cellStyle name="Обычный 50 8 3 2" xfId="5751"/>
     <cellStyle name="Обычный 50 8 4" xfId="4307"/>
     <cellStyle name="Обычный 50 8 5" xfId="5749"/>
     <cellStyle name="Обычный 50 8 5 2" xfId="7331"/>
+    <cellStyle name="Обычный 50 8 6" xfId="7598"/>
     <cellStyle name="Обычный 50 9" xfId="4308"/>
     <cellStyle name="Обычный 50 9 2" xfId="4309"/>
     <cellStyle name="Обычный 50 9 2 2" xfId="4310"/>
     <cellStyle name="Обычный 50 9 2 3" xfId="4311"/>
     <cellStyle name="Обычный 50 9 2 4" xfId="5753"/>
     <cellStyle name="Обычный 50 9 3" xfId="4312"/>
     <cellStyle name="Обычный 50 9 3 2" xfId="5754"/>
     <cellStyle name="Обычный 50 9 4" xfId="4313"/>
     <cellStyle name="Обычный 50 9 5" xfId="5752"/>
     <cellStyle name="Обычный 50 9 5 2" xfId="7332"/>
+    <cellStyle name="Обычный 50 9 6" xfId="7599"/>
     <cellStyle name="Обычный 51" xfId="4314"/>
     <cellStyle name="Обычный 51 2" xfId="4315"/>
     <cellStyle name="Обычный 51 2 2" xfId="4316"/>
     <cellStyle name="Обычный 51 2 2 2" xfId="4317"/>
     <cellStyle name="Обычный 51 2 2 3" xfId="4318"/>
     <cellStyle name="Обычный 51 2 2 4" xfId="5757"/>
     <cellStyle name="Обычный 51 2 3" xfId="4319"/>
     <cellStyle name="Обычный 51 2 3 2" xfId="5758"/>
     <cellStyle name="Обычный 51 2 4" xfId="4320"/>
     <cellStyle name="Обычный 51 2 5" xfId="5756"/>
     <cellStyle name="Обычный 51 2 5 2" xfId="7334"/>
+    <cellStyle name="Обычный 51 2 6" xfId="7600"/>
     <cellStyle name="Обычный 51 3" xfId="4321"/>
     <cellStyle name="Обычный 51 3 2" xfId="4322"/>
     <cellStyle name="Обычный 51 3 2 2" xfId="4323"/>
     <cellStyle name="Обычный 51 3 2 3" xfId="4324"/>
     <cellStyle name="Обычный 51 3 2 4" xfId="5760"/>
     <cellStyle name="Обычный 51 3 3" xfId="4325"/>
     <cellStyle name="Обычный 51 3 3 2" xfId="5761"/>
     <cellStyle name="Обычный 51 3 4" xfId="4326"/>
     <cellStyle name="Обычный 51 3 5" xfId="5759"/>
     <cellStyle name="Обычный 51 3 5 2" xfId="7335"/>
+    <cellStyle name="Обычный 51 3 6" xfId="7601"/>
     <cellStyle name="Обычный 51 4" xfId="4327"/>
     <cellStyle name="Обычный 51 4 2" xfId="5762"/>
     <cellStyle name="Обычный 51 5" xfId="5755"/>
     <cellStyle name="Обычный 51 5 2" xfId="7333"/>
+    <cellStyle name="Обычный 51 5 3" xfId="7545"/>
     <cellStyle name="Обычный 52" xfId="4328"/>
     <cellStyle name="Обычный 52 2" xfId="4329"/>
     <cellStyle name="Обычный 52 2 2" xfId="4330"/>
     <cellStyle name="Обычный 52 2 2 2" xfId="4331"/>
     <cellStyle name="Обычный 52 2 2 3" xfId="4332"/>
     <cellStyle name="Обычный 52 2 2 4" xfId="5765"/>
     <cellStyle name="Обычный 52 2 3" xfId="4333"/>
     <cellStyle name="Обычный 52 2 3 2" xfId="5766"/>
     <cellStyle name="Обычный 52 2 4" xfId="4334"/>
     <cellStyle name="Обычный 52 2 5" xfId="5764"/>
     <cellStyle name="Обычный 52 2 5 2" xfId="7337"/>
+    <cellStyle name="Обычный 52 2 6" xfId="7603"/>
     <cellStyle name="Обычный 52 3" xfId="4335"/>
     <cellStyle name="Обычный 52 3 2" xfId="4336"/>
     <cellStyle name="Обычный 52 3 2 2" xfId="4337"/>
     <cellStyle name="Обычный 52 3 2 3" xfId="4338"/>
     <cellStyle name="Обычный 52 3 2 4" xfId="5768"/>
     <cellStyle name="Обычный 52 3 3" xfId="4339"/>
     <cellStyle name="Обычный 52 3 3 2" xfId="5769"/>
     <cellStyle name="Обычный 52 3 4" xfId="4340"/>
     <cellStyle name="Обычный 52 3 5" xfId="5767"/>
     <cellStyle name="Обычный 52 3 5 2" xfId="7338"/>
+    <cellStyle name="Обычный 52 3 6" xfId="7604"/>
     <cellStyle name="Обычный 52 4" xfId="4341"/>
     <cellStyle name="Обычный 52 4 2" xfId="4342"/>
     <cellStyle name="Обычный 52 4 3" xfId="4343"/>
     <cellStyle name="Обычный 52 4 4" xfId="5770"/>
     <cellStyle name="Обычный 52 5" xfId="4344"/>
     <cellStyle name="Обычный 52 5 2" xfId="5771"/>
     <cellStyle name="Обычный 52 6" xfId="4345"/>
     <cellStyle name="Обычный 52 7" xfId="5763"/>
     <cellStyle name="Обычный 52 7 2" xfId="7336"/>
+    <cellStyle name="Обычный 52 8" xfId="7602"/>
     <cellStyle name="Обычный 53" xfId="4346"/>
     <cellStyle name="Обычный 53 2" xfId="4347"/>
     <cellStyle name="Обычный 53 2 2" xfId="4348"/>
     <cellStyle name="Обычный 53 2 2 2" xfId="4349"/>
     <cellStyle name="Обычный 53 2 2 3" xfId="4350"/>
     <cellStyle name="Обычный 53 2 2 4" xfId="5774"/>
     <cellStyle name="Обычный 53 2 3" xfId="4351"/>
     <cellStyle name="Обычный 53 2 3 2" xfId="5775"/>
     <cellStyle name="Обычный 53 2 4" xfId="4352"/>
     <cellStyle name="Обычный 53 2 5" xfId="5773"/>
     <cellStyle name="Обычный 53 2 5 2" xfId="7340"/>
+    <cellStyle name="Обычный 53 2 6" xfId="7606"/>
     <cellStyle name="Обычный 53 3" xfId="4353"/>
     <cellStyle name="Обычный 53 3 2" xfId="4354"/>
     <cellStyle name="Обычный 53 3 2 2" xfId="4355"/>
     <cellStyle name="Обычный 53 3 2 3" xfId="4356"/>
     <cellStyle name="Обычный 53 3 2 4" xfId="5777"/>
     <cellStyle name="Обычный 53 3 3" xfId="4357"/>
     <cellStyle name="Обычный 53 3 3 2" xfId="5778"/>
     <cellStyle name="Обычный 53 3 4" xfId="4358"/>
     <cellStyle name="Обычный 53 3 5" xfId="5776"/>
     <cellStyle name="Обычный 53 3 5 2" xfId="7341"/>
+    <cellStyle name="Обычный 53 3 6" xfId="7607"/>
     <cellStyle name="Обычный 53 4" xfId="4359"/>
     <cellStyle name="Обычный 53 4 2" xfId="4360"/>
     <cellStyle name="Обычный 53 4 3" xfId="4361"/>
     <cellStyle name="Обычный 53 4 4" xfId="5779"/>
     <cellStyle name="Обычный 53 5" xfId="4362"/>
     <cellStyle name="Обычный 53 5 2" xfId="5780"/>
     <cellStyle name="Обычный 53 6" xfId="4363"/>
     <cellStyle name="Обычный 53 7" xfId="5772"/>
     <cellStyle name="Обычный 53 7 2" xfId="7339"/>
+    <cellStyle name="Обычный 53 8" xfId="7605"/>
     <cellStyle name="Обычный 54" xfId="4364"/>
     <cellStyle name="Обычный 54 2" xfId="4365"/>
     <cellStyle name="Обычный 54 2 2" xfId="4366"/>
     <cellStyle name="Обычный 54 2 2 2" xfId="4367"/>
     <cellStyle name="Обычный 54 2 2 3" xfId="4368"/>
     <cellStyle name="Обычный 54 2 2 4" xfId="5783"/>
     <cellStyle name="Обычный 54 2 3" xfId="4369"/>
     <cellStyle name="Обычный 54 2 3 2" xfId="5784"/>
     <cellStyle name="Обычный 54 2 4" xfId="4370"/>
     <cellStyle name="Обычный 54 2 5" xfId="5782"/>
     <cellStyle name="Обычный 54 2 5 2" xfId="7343"/>
+    <cellStyle name="Обычный 54 2 6" xfId="7609"/>
     <cellStyle name="Обычный 54 3" xfId="4371"/>
     <cellStyle name="Обычный 54 3 2" xfId="4372"/>
     <cellStyle name="Обычный 54 3 2 2" xfId="4373"/>
     <cellStyle name="Обычный 54 3 2 3" xfId="4374"/>
     <cellStyle name="Обычный 54 3 2 4" xfId="5786"/>
     <cellStyle name="Обычный 54 3 3" xfId="4375"/>
     <cellStyle name="Обычный 54 3 3 2" xfId="5787"/>
     <cellStyle name="Обычный 54 3 4" xfId="4376"/>
     <cellStyle name="Обычный 54 3 5" xfId="5785"/>
     <cellStyle name="Обычный 54 3 5 2" xfId="7344"/>
+    <cellStyle name="Обычный 54 3 6" xfId="7610"/>
     <cellStyle name="Обычный 54 4" xfId="4377"/>
     <cellStyle name="Обычный 54 4 2" xfId="4378"/>
     <cellStyle name="Обычный 54 4 3" xfId="4379"/>
     <cellStyle name="Обычный 54 4 4" xfId="5788"/>
     <cellStyle name="Обычный 54 5" xfId="4380"/>
     <cellStyle name="Обычный 54 5 2" xfId="5789"/>
     <cellStyle name="Обычный 54 6" xfId="4381"/>
     <cellStyle name="Обычный 54 7" xfId="5781"/>
     <cellStyle name="Обычный 54 7 2" xfId="7342"/>
+    <cellStyle name="Обычный 54 8" xfId="7608"/>
     <cellStyle name="Обычный 55" xfId="4382"/>
     <cellStyle name="Обычный 55 2" xfId="4383"/>
     <cellStyle name="Обычный 55 2 2" xfId="4384"/>
     <cellStyle name="Обычный 55 2 2 2" xfId="4385"/>
     <cellStyle name="Обычный 55 2 2 3" xfId="4386"/>
     <cellStyle name="Обычный 55 2 2 4" xfId="5792"/>
     <cellStyle name="Обычный 55 2 3" xfId="4387"/>
     <cellStyle name="Обычный 55 2 3 2" xfId="5793"/>
     <cellStyle name="Обычный 55 2 4" xfId="4388"/>
     <cellStyle name="Обычный 55 2 5" xfId="5791"/>
     <cellStyle name="Обычный 55 2 5 2" xfId="7346"/>
+    <cellStyle name="Обычный 55 2 6" xfId="7612"/>
     <cellStyle name="Обычный 55 3" xfId="4389"/>
     <cellStyle name="Обычный 55 3 2" xfId="4390"/>
     <cellStyle name="Обычный 55 3 2 2" xfId="4391"/>
     <cellStyle name="Обычный 55 3 2 3" xfId="4392"/>
     <cellStyle name="Обычный 55 3 2 4" xfId="5795"/>
     <cellStyle name="Обычный 55 3 3" xfId="4393"/>
     <cellStyle name="Обычный 55 3 3 2" xfId="5796"/>
     <cellStyle name="Обычный 55 3 4" xfId="4394"/>
     <cellStyle name="Обычный 55 3 5" xfId="5794"/>
     <cellStyle name="Обычный 55 3 5 2" xfId="7347"/>
+    <cellStyle name="Обычный 55 3 6" xfId="7613"/>
     <cellStyle name="Обычный 55 4" xfId="4395"/>
     <cellStyle name="Обычный 55 4 2" xfId="4396"/>
     <cellStyle name="Обычный 55 4 3" xfId="4397"/>
     <cellStyle name="Обычный 55 4 4" xfId="5797"/>
     <cellStyle name="Обычный 55 5" xfId="4398"/>
     <cellStyle name="Обычный 55 5 2" xfId="5798"/>
     <cellStyle name="Обычный 55 6" xfId="4399"/>
     <cellStyle name="Обычный 55 7" xfId="5790"/>
     <cellStyle name="Обычный 55 7 2" xfId="7345"/>
+    <cellStyle name="Обычный 55 8" xfId="7611"/>
     <cellStyle name="Обычный 56" xfId="4400"/>
     <cellStyle name="Обычный 56 2" xfId="4401"/>
     <cellStyle name="Обычный 56 2 2" xfId="4402"/>
     <cellStyle name="Обычный 56 2 2 2" xfId="4403"/>
     <cellStyle name="Обычный 56 2 2 3" xfId="4404"/>
     <cellStyle name="Обычный 56 2 2 4" xfId="5801"/>
     <cellStyle name="Обычный 56 2 3" xfId="4405"/>
     <cellStyle name="Обычный 56 2 3 2" xfId="5802"/>
     <cellStyle name="Обычный 56 2 4" xfId="4406"/>
     <cellStyle name="Обычный 56 2 5" xfId="5800"/>
     <cellStyle name="Обычный 56 2 5 2" xfId="7349"/>
+    <cellStyle name="Обычный 56 2 6" xfId="7615"/>
     <cellStyle name="Обычный 56 3" xfId="4407"/>
     <cellStyle name="Обычный 56 3 2" xfId="4408"/>
     <cellStyle name="Обычный 56 3 2 2" xfId="4409"/>
     <cellStyle name="Обычный 56 3 2 3" xfId="4410"/>
     <cellStyle name="Обычный 56 3 2 4" xfId="5804"/>
     <cellStyle name="Обычный 56 3 3" xfId="4411"/>
     <cellStyle name="Обычный 56 3 3 2" xfId="5805"/>
     <cellStyle name="Обычный 56 3 4" xfId="4412"/>
     <cellStyle name="Обычный 56 3 5" xfId="5803"/>
     <cellStyle name="Обычный 56 3 5 2" xfId="7350"/>
+    <cellStyle name="Обычный 56 3 6" xfId="7616"/>
     <cellStyle name="Обычный 56 4" xfId="4413"/>
     <cellStyle name="Обычный 56 4 2" xfId="4414"/>
     <cellStyle name="Обычный 56 4 3" xfId="4415"/>
     <cellStyle name="Обычный 56 4 4" xfId="5806"/>
     <cellStyle name="Обычный 56 5" xfId="4416"/>
     <cellStyle name="Обычный 56 5 2" xfId="5807"/>
     <cellStyle name="Обычный 56 6" xfId="4417"/>
     <cellStyle name="Обычный 56 7" xfId="5799"/>
     <cellStyle name="Обычный 56 7 2" xfId="7348"/>
+    <cellStyle name="Обычный 56 8" xfId="7614"/>
     <cellStyle name="Обычный 57" xfId="4418"/>
     <cellStyle name="Обычный 57 2" xfId="4419"/>
     <cellStyle name="Обычный 57 2 2" xfId="4420"/>
     <cellStyle name="Обычный 57 2 2 2" xfId="4421"/>
     <cellStyle name="Обычный 57 2 2 3" xfId="4422"/>
     <cellStyle name="Обычный 57 2 2 4" xfId="5810"/>
     <cellStyle name="Обычный 57 2 3" xfId="4423"/>
     <cellStyle name="Обычный 57 2 3 2" xfId="5811"/>
     <cellStyle name="Обычный 57 2 4" xfId="4424"/>
     <cellStyle name="Обычный 57 2 5" xfId="5809"/>
     <cellStyle name="Обычный 57 2 5 2" xfId="7352"/>
+    <cellStyle name="Обычный 57 2 6" xfId="7618"/>
     <cellStyle name="Обычный 57 3" xfId="4425"/>
     <cellStyle name="Обычный 57 3 2" xfId="4426"/>
     <cellStyle name="Обычный 57 3 2 2" xfId="4427"/>
     <cellStyle name="Обычный 57 3 2 3" xfId="4428"/>
     <cellStyle name="Обычный 57 3 2 4" xfId="5813"/>
     <cellStyle name="Обычный 57 3 3" xfId="4429"/>
     <cellStyle name="Обычный 57 3 3 2" xfId="5814"/>
     <cellStyle name="Обычный 57 3 4" xfId="4430"/>
     <cellStyle name="Обычный 57 3 5" xfId="5812"/>
     <cellStyle name="Обычный 57 3 5 2" xfId="7353"/>
+    <cellStyle name="Обычный 57 3 6" xfId="7619"/>
     <cellStyle name="Обычный 57 4" xfId="4431"/>
     <cellStyle name="Обычный 57 4 2" xfId="4432"/>
     <cellStyle name="Обычный 57 4 3" xfId="4433"/>
     <cellStyle name="Обычный 57 4 4" xfId="5815"/>
     <cellStyle name="Обычный 57 5" xfId="4434"/>
     <cellStyle name="Обычный 57 5 2" xfId="5816"/>
     <cellStyle name="Обычный 57 6" xfId="4435"/>
     <cellStyle name="Обычный 57 7" xfId="5808"/>
     <cellStyle name="Обычный 57 7 2" xfId="7351"/>
+    <cellStyle name="Обычный 57 8" xfId="7617"/>
     <cellStyle name="Обычный 58" xfId="4436"/>
     <cellStyle name="Обычный 58 10" xfId="4437"/>
     <cellStyle name="Обычный 58 10 2" xfId="4438"/>
     <cellStyle name="Обычный 58 10 2 2" xfId="4439"/>
     <cellStyle name="Обычный 58 10 2 3" xfId="4440"/>
     <cellStyle name="Обычный 58 10 2 4" xfId="5819"/>
     <cellStyle name="Обычный 58 10 3" xfId="4441"/>
     <cellStyle name="Обычный 58 10 3 2" xfId="5820"/>
     <cellStyle name="Обычный 58 10 4" xfId="4442"/>
     <cellStyle name="Обычный 58 10 5" xfId="5818"/>
     <cellStyle name="Обычный 58 10 5 2" xfId="7355"/>
+    <cellStyle name="Обычный 58 10 6" xfId="7621"/>
     <cellStyle name="Обычный 58 11" xfId="4443"/>
     <cellStyle name="Обычный 58 11 2" xfId="4444"/>
     <cellStyle name="Обычный 58 11 2 2" xfId="4445"/>
     <cellStyle name="Обычный 58 11 2 3" xfId="4446"/>
     <cellStyle name="Обычный 58 11 2 4" xfId="5822"/>
     <cellStyle name="Обычный 58 11 3" xfId="4447"/>
     <cellStyle name="Обычный 58 11 3 2" xfId="5823"/>
     <cellStyle name="Обычный 58 11 4" xfId="4448"/>
     <cellStyle name="Обычный 58 11 5" xfId="5821"/>
     <cellStyle name="Обычный 58 11 5 2" xfId="7356"/>
+    <cellStyle name="Обычный 58 11 6" xfId="7622"/>
     <cellStyle name="Обычный 58 12" xfId="4449"/>
     <cellStyle name="Обычный 58 12 2" xfId="4450"/>
     <cellStyle name="Обычный 58 12 2 2" xfId="4451"/>
     <cellStyle name="Обычный 58 12 2 3" xfId="4452"/>
     <cellStyle name="Обычный 58 12 2 4" xfId="5825"/>
     <cellStyle name="Обычный 58 12 3" xfId="4453"/>
     <cellStyle name="Обычный 58 12 3 2" xfId="5826"/>
     <cellStyle name="Обычный 58 12 4" xfId="4454"/>
     <cellStyle name="Обычный 58 12 5" xfId="5824"/>
     <cellStyle name="Обычный 58 12 5 2" xfId="7357"/>
+    <cellStyle name="Обычный 58 12 6" xfId="7623"/>
     <cellStyle name="Обычный 58 13" xfId="4455"/>
     <cellStyle name="Обычный 58 13 2" xfId="4456"/>
     <cellStyle name="Обычный 58 13 2 2" xfId="4457"/>
     <cellStyle name="Обычный 58 13 2 3" xfId="4458"/>
     <cellStyle name="Обычный 58 13 2 4" xfId="5828"/>
     <cellStyle name="Обычный 58 13 3" xfId="4459"/>
     <cellStyle name="Обычный 58 13 3 2" xfId="5829"/>
     <cellStyle name="Обычный 58 13 4" xfId="4460"/>
     <cellStyle name="Обычный 58 13 5" xfId="5827"/>
     <cellStyle name="Обычный 58 13 5 2" xfId="7358"/>
+    <cellStyle name="Обычный 58 13 6" xfId="7624"/>
     <cellStyle name="Обычный 58 14" xfId="4461"/>
     <cellStyle name="Обычный 58 14 2" xfId="4462"/>
     <cellStyle name="Обычный 58 14 2 2" xfId="4463"/>
     <cellStyle name="Обычный 58 14 2 3" xfId="4464"/>
     <cellStyle name="Обычный 58 14 2 4" xfId="5831"/>
     <cellStyle name="Обычный 58 14 3" xfId="4465"/>
     <cellStyle name="Обычный 58 14 3 2" xfId="5832"/>
     <cellStyle name="Обычный 58 14 4" xfId="4466"/>
     <cellStyle name="Обычный 58 14 5" xfId="5830"/>
     <cellStyle name="Обычный 58 14 5 2" xfId="7359"/>
+    <cellStyle name="Обычный 58 14 6" xfId="7625"/>
     <cellStyle name="Обычный 58 15" xfId="4467"/>
     <cellStyle name="Обычный 58 15 2" xfId="4468"/>
     <cellStyle name="Обычный 58 15 2 2" xfId="4469"/>
     <cellStyle name="Обычный 58 15 2 3" xfId="4470"/>
     <cellStyle name="Обычный 58 15 2 4" xfId="5834"/>
     <cellStyle name="Обычный 58 15 3" xfId="4471"/>
     <cellStyle name="Обычный 58 15 3 2" xfId="5835"/>
     <cellStyle name="Обычный 58 15 4" xfId="4472"/>
     <cellStyle name="Обычный 58 15 5" xfId="5833"/>
     <cellStyle name="Обычный 58 15 5 2" xfId="7360"/>
+    <cellStyle name="Обычный 58 15 6" xfId="7626"/>
     <cellStyle name="Обычный 58 16" xfId="4473"/>
     <cellStyle name="Обычный 58 16 2" xfId="4474"/>
     <cellStyle name="Обычный 58 16 2 2" xfId="4475"/>
     <cellStyle name="Обычный 58 16 2 3" xfId="4476"/>
     <cellStyle name="Обычный 58 16 2 4" xfId="5837"/>
     <cellStyle name="Обычный 58 16 3" xfId="4477"/>
     <cellStyle name="Обычный 58 16 3 2" xfId="5838"/>
     <cellStyle name="Обычный 58 16 4" xfId="4478"/>
     <cellStyle name="Обычный 58 16 5" xfId="5836"/>
     <cellStyle name="Обычный 58 16 5 2" xfId="7361"/>
+    <cellStyle name="Обычный 58 16 6" xfId="7627"/>
     <cellStyle name="Обычный 58 17" xfId="4479"/>
     <cellStyle name="Обычный 58 17 2" xfId="4480"/>
     <cellStyle name="Обычный 58 17 2 2" xfId="4481"/>
     <cellStyle name="Обычный 58 17 2 3" xfId="4482"/>
     <cellStyle name="Обычный 58 17 2 4" xfId="5840"/>
     <cellStyle name="Обычный 58 17 3" xfId="4483"/>
     <cellStyle name="Обычный 58 17 3 2" xfId="5841"/>
     <cellStyle name="Обычный 58 17 4" xfId="4484"/>
     <cellStyle name="Обычный 58 17 5" xfId="5839"/>
     <cellStyle name="Обычный 58 17 5 2" xfId="7362"/>
+    <cellStyle name="Обычный 58 17 6" xfId="7628"/>
     <cellStyle name="Обычный 58 18" xfId="4485"/>
     <cellStyle name="Обычный 58 18 2" xfId="4486"/>
     <cellStyle name="Обычный 58 18 2 2" xfId="4487"/>
     <cellStyle name="Обычный 58 18 2 3" xfId="4488"/>
     <cellStyle name="Обычный 58 18 2 4" xfId="5843"/>
     <cellStyle name="Обычный 58 18 3" xfId="4489"/>
     <cellStyle name="Обычный 58 18 3 2" xfId="5844"/>
     <cellStyle name="Обычный 58 18 4" xfId="4490"/>
     <cellStyle name="Обычный 58 18 5" xfId="5842"/>
     <cellStyle name="Обычный 58 18 5 2" xfId="7363"/>
+    <cellStyle name="Обычный 58 18 6" xfId="7629"/>
     <cellStyle name="Обычный 58 19" xfId="4491"/>
     <cellStyle name="Обычный 58 19 2" xfId="4492"/>
     <cellStyle name="Обычный 58 19 2 2" xfId="4493"/>
     <cellStyle name="Обычный 58 19 2 3" xfId="4494"/>
     <cellStyle name="Обычный 58 19 2 4" xfId="5846"/>
     <cellStyle name="Обычный 58 19 3" xfId="4495"/>
     <cellStyle name="Обычный 58 19 3 2" xfId="5847"/>
     <cellStyle name="Обычный 58 19 4" xfId="4496"/>
     <cellStyle name="Обычный 58 19 5" xfId="5845"/>
     <cellStyle name="Обычный 58 19 5 2" xfId="7364"/>
+    <cellStyle name="Обычный 58 19 6" xfId="7630"/>
     <cellStyle name="Обычный 58 2" xfId="4497"/>
     <cellStyle name="Обычный 58 2 2" xfId="4498"/>
     <cellStyle name="Обычный 58 2 2 2" xfId="4499"/>
     <cellStyle name="Обычный 58 2 2 3" xfId="4500"/>
     <cellStyle name="Обычный 58 2 2 4" xfId="5849"/>
     <cellStyle name="Обычный 58 2 3" xfId="4501"/>
     <cellStyle name="Обычный 58 2 3 2" xfId="5850"/>
     <cellStyle name="Обычный 58 2 4" xfId="4502"/>
     <cellStyle name="Обычный 58 2 5" xfId="5848"/>
     <cellStyle name="Обычный 58 2 5 2" xfId="7365"/>
+    <cellStyle name="Обычный 58 2 6" xfId="7631"/>
     <cellStyle name="Обычный 58 20" xfId="4503"/>
     <cellStyle name="Обычный 58 20 2" xfId="4504"/>
     <cellStyle name="Обычный 58 20 2 2" xfId="4505"/>
     <cellStyle name="Обычный 58 20 2 3" xfId="4506"/>
     <cellStyle name="Обычный 58 20 2 4" xfId="5852"/>
     <cellStyle name="Обычный 58 20 3" xfId="4507"/>
     <cellStyle name="Обычный 58 20 3 2" xfId="5853"/>
     <cellStyle name="Обычный 58 20 4" xfId="4508"/>
     <cellStyle name="Обычный 58 20 5" xfId="5851"/>
     <cellStyle name="Обычный 58 20 5 2" xfId="7366"/>
+    <cellStyle name="Обычный 58 20 6" xfId="7632"/>
     <cellStyle name="Обычный 58 21" xfId="4509"/>
     <cellStyle name="Обычный 58 21 2" xfId="4510"/>
     <cellStyle name="Обычный 58 21 2 2" xfId="4511"/>
     <cellStyle name="Обычный 58 21 2 3" xfId="4512"/>
     <cellStyle name="Обычный 58 21 2 4" xfId="5855"/>
     <cellStyle name="Обычный 58 21 3" xfId="4513"/>
     <cellStyle name="Обычный 58 21 3 2" xfId="5856"/>
     <cellStyle name="Обычный 58 21 4" xfId="4514"/>
     <cellStyle name="Обычный 58 21 5" xfId="5854"/>
     <cellStyle name="Обычный 58 21 5 2" xfId="7367"/>
+    <cellStyle name="Обычный 58 21 6" xfId="7633"/>
     <cellStyle name="Обычный 58 22" xfId="4515"/>
     <cellStyle name="Обычный 58 22 2" xfId="4516"/>
     <cellStyle name="Обычный 58 22 2 2" xfId="4517"/>
     <cellStyle name="Обычный 58 22 2 3" xfId="4518"/>
     <cellStyle name="Обычный 58 22 2 4" xfId="5858"/>
     <cellStyle name="Обычный 58 22 3" xfId="4519"/>
     <cellStyle name="Обычный 58 22 3 2" xfId="5859"/>
     <cellStyle name="Обычный 58 22 4" xfId="4520"/>
     <cellStyle name="Обычный 58 22 5" xfId="5857"/>
     <cellStyle name="Обычный 58 22 5 2" xfId="7368"/>
+    <cellStyle name="Обычный 58 22 6" xfId="7634"/>
     <cellStyle name="Обычный 58 23" xfId="4521"/>
     <cellStyle name="Обычный 58 23 2" xfId="4522"/>
     <cellStyle name="Обычный 58 23 2 2" xfId="4523"/>
     <cellStyle name="Обычный 58 23 2 3" xfId="4524"/>
     <cellStyle name="Обычный 58 23 2 4" xfId="5861"/>
     <cellStyle name="Обычный 58 23 3" xfId="4525"/>
     <cellStyle name="Обычный 58 23 3 2" xfId="5862"/>
     <cellStyle name="Обычный 58 23 4" xfId="4526"/>
     <cellStyle name="Обычный 58 23 5" xfId="5860"/>
     <cellStyle name="Обычный 58 23 5 2" xfId="7369"/>
+    <cellStyle name="Обычный 58 23 6" xfId="7635"/>
     <cellStyle name="Обычный 58 24" xfId="4527"/>
     <cellStyle name="Обычный 58 24 2" xfId="4528"/>
     <cellStyle name="Обычный 58 24 2 2" xfId="4529"/>
     <cellStyle name="Обычный 58 24 2 3" xfId="4530"/>
     <cellStyle name="Обычный 58 24 2 4" xfId="5864"/>
     <cellStyle name="Обычный 58 24 3" xfId="4531"/>
     <cellStyle name="Обычный 58 24 3 2" xfId="5865"/>
     <cellStyle name="Обычный 58 24 4" xfId="4532"/>
     <cellStyle name="Обычный 58 24 5" xfId="5863"/>
     <cellStyle name="Обычный 58 24 5 2" xfId="7370"/>
+    <cellStyle name="Обычный 58 24 6" xfId="7636"/>
     <cellStyle name="Обычный 58 25" xfId="4533"/>
     <cellStyle name="Обычный 58 25 2" xfId="4534"/>
     <cellStyle name="Обычный 58 25 2 2" xfId="4535"/>
     <cellStyle name="Обычный 58 25 2 3" xfId="4536"/>
     <cellStyle name="Обычный 58 25 2 4" xfId="5867"/>
     <cellStyle name="Обычный 58 25 3" xfId="4537"/>
     <cellStyle name="Обычный 58 25 3 2" xfId="5868"/>
     <cellStyle name="Обычный 58 25 4" xfId="4538"/>
     <cellStyle name="Обычный 58 25 5" xfId="5866"/>
     <cellStyle name="Обычный 58 25 5 2" xfId="7371"/>
+    <cellStyle name="Обычный 58 25 6" xfId="7637"/>
     <cellStyle name="Обычный 58 26" xfId="4539"/>
     <cellStyle name="Обычный 58 26 2" xfId="4540"/>
     <cellStyle name="Обычный 58 26 3" xfId="4541"/>
     <cellStyle name="Обычный 58 26 4" xfId="5869"/>
     <cellStyle name="Обычный 58 27" xfId="4542"/>
     <cellStyle name="Обычный 58 27 2" xfId="5870"/>
     <cellStyle name="Обычный 58 28" xfId="4543"/>
     <cellStyle name="Обычный 58 29" xfId="5817"/>
     <cellStyle name="Обычный 58 29 2" xfId="7354"/>
     <cellStyle name="Обычный 58 3" xfId="4544"/>
     <cellStyle name="Обычный 58 3 2" xfId="4545"/>
     <cellStyle name="Обычный 58 3 2 2" xfId="4546"/>
     <cellStyle name="Обычный 58 3 2 3" xfId="4547"/>
     <cellStyle name="Обычный 58 3 2 4" xfId="5872"/>
     <cellStyle name="Обычный 58 3 3" xfId="4548"/>
     <cellStyle name="Обычный 58 3 3 2" xfId="5873"/>
     <cellStyle name="Обычный 58 3 4" xfId="4549"/>
     <cellStyle name="Обычный 58 3 5" xfId="5871"/>
     <cellStyle name="Обычный 58 3 5 2" xfId="7372"/>
+    <cellStyle name="Обычный 58 3 6" xfId="7638"/>
+    <cellStyle name="Обычный 58 30" xfId="7620"/>
     <cellStyle name="Обычный 58 4" xfId="4550"/>
     <cellStyle name="Обычный 58 4 2" xfId="4551"/>
     <cellStyle name="Обычный 58 4 2 2" xfId="4552"/>
     <cellStyle name="Обычный 58 4 2 3" xfId="4553"/>
     <cellStyle name="Обычный 58 4 2 4" xfId="5875"/>
     <cellStyle name="Обычный 58 4 3" xfId="4554"/>
     <cellStyle name="Обычный 58 4 3 2" xfId="5876"/>
     <cellStyle name="Обычный 58 4 4" xfId="4555"/>
     <cellStyle name="Обычный 58 4 5" xfId="5874"/>
     <cellStyle name="Обычный 58 4 5 2" xfId="7373"/>
+    <cellStyle name="Обычный 58 4 6" xfId="7639"/>
     <cellStyle name="Обычный 58 5" xfId="4556"/>
     <cellStyle name="Обычный 58 5 2" xfId="4557"/>
     <cellStyle name="Обычный 58 5 2 2" xfId="4558"/>
     <cellStyle name="Обычный 58 5 2 3" xfId="4559"/>
     <cellStyle name="Обычный 58 5 2 4" xfId="5878"/>
     <cellStyle name="Обычный 58 5 3" xfId="4560"/>
     <cellStyle name="Обычный 58 5 3 2" xfId="5879"/>
     <cellStyle name="Обычный 58 5 4" xfId="4561"/>
     <cellStyle name="Обычный 58 5 5" xfId="5877"/>
     <cellStyle name="Обычный 58 5 5 2" xfId="7374"/>
+    <cellStyle name="Обычный 58 5 6" xfId="7640"/>
     <cellStyle name="Обычный 58 6" xfId="4562"/>
     <cellStyle name="Обычный 58 6 2" xfId="4563"/>
     <cellStyle name="Обычный 58 6 2 2" xfId="4564"/>
     <cellStyle name="Обычный 58 6 2 3" xfId="4565"/>
     <cellStyle name="Обычный 58 6 2 4" xfId="5881"/>
     <cellStyle name="Обычный 58 6 3" xfId="4566"/>
     <cellStyle name="Обычный 58 6 3 2" xfId="5882"/>
     <cellStyle name="Обычный 58 6 4" xfId="4567"/>
     <cellStyle name="Обычный 58 6 5" xfId="5880"/>
     <cellStyle name="Обычный 58 6 5 2" xfId="7375"/>
+    <cellStyle name="Обычный 58 6 6" xfId="7641"/>
     <cellStyle name="Обычный 58 7" xfId="4568"/>
     <cellStyle name="Обычный 58 7 2" xfId="4569"/>
     <cellStyle name="Обычный 58 7 2 2" xfId="4570"/>
     <cellStyle name="Обычный 58 7 2 3" xfId="4571"/>
     <cellStyle name="Обычный 58 7 2 4" xfId="5884"/>
     <cellStyle name="Обычный 58 7 3" xfId="4572"/>
     <cellStyle name="Обычный 58 7 3 2" xfId="5885"/>
     <cellStyle name="Обычный 58 7 4" xfId="4573"/>
     <cellStyle name="Обычный 58 7 5" xfId="5883"/>
     <cellStyle name="Обычный 58 7 5 2" xfId="7376"/>
+    <cellStyle name="Обычный 58 7 6" xfId="7642"/>
     <cellStyle name="Обычный 58 8" xfId="4574"/>
     <cellStyle name="Обычный 58 8 2" xfId="4575"/>
     <cellStyle name="Обычный 58 8 2 2" xfId="4576"/>
     <cellStyle name="Обычный 58 8 2 3" xfId="4577"/>
     <cellStyle name="Обычный 58 8 2 4" xfId="5887"/>
     <cellStyle name="Обычный 58 8 3" xfId="4578"/>
     <cellStyle name="Обычный 58 8 3 2" xfId="5888"/>
     <cellStyle name="Обычный 58 8 4" xfId="4579"/>
     <cellStyle name="Обычный 58 8 5" xfId="5886"/>
     <cellStyle name="Обычный 58 8 5 2" xfId="7377"/>
+    <cellStyle name="Обычный 58 8 6" xfId="7643"/>
     <cellStyle name="Обычный 58 9" xfId="4580"/>
     <cellStyle name="Обычный 58 9 2" xfId="4581"/>
     <cellStyle name="Обычный 58 9 2 2" xfId="4582"/>
     <cellStyle name="Обычный 58 9 2 3" xfId="4583"/>
     <cellStyle name="Обычный 58 9 2 4" xfId="5890"/>
     <cellStyle name="Обычный 58 9 3" xfId="4584"/>
     <cellStyle name="Обычный 58 9 3 2" xfId="5891"/>
     <cellStyle name="Обычный 58 9 4" xfId="4585"/>
     <cellStyle name="Обычный 58 9 5" xfId="5889"/>
     <cellStyle name="Обычный 58 9 5 2" xfId="7378"/>
+    <cellStyle name="Обычный 58 9 6" xfId="7644"/>
     <cellStyle name="Обычный 59" xfId="4586"/>
     <cellStyle name="Обычный 59 2" xfId="4587"/>
     <cellStyle name="Обычный 59 2 2" xfId="4588"/>
     <cellStyle name="Обычный 59 2 2 2" xfId="4589"/>
     <cellStyle name="Обычный 59 2 2 3" xfId="4590"/>
     <cellStyle name="Обычный 59 2 2 4" xfId="5894"/>
     <cellStyle name="Обычный 59 2 3" xfId="4591"/>
     <cellStyle name="Обычный 59 2 3 2" xfId="5895"/>
     <cellStyle name="Обычный 59 2 4" xfId="4592"/>
     <cellStyle name="Обычный 59 2 5" xfId="5893"/>
     <cellStyle name="Обычный 59 2 5 2" xfId="7380"/>
+    <cellStyle name="Обычный 59 2 6" xfId="7646"/>
     <cellStyle name="Обычный 59 3" xfId="4593"/>
     <cellStyle name="Обычный 59 3 2" xfId="4594"/>
     <cellStyle name="Обычный 59 3 2 2" xfId="4595"/>
     <cellStyle name="Обычный 59 3 2 3" xfId="4596"/>
     <cellStyle name="Обычный 59 3 2 4" xfId="5897"/>
     <cellStyle name="Обычный 59 3 3" xfId="4597"/>
     <cellStyle name="Обычный 59 3 3 2" xfId="5898"/>
     <cellStyle name="Обычный 59 3 4" xfId="4598"/>
     <cellStyle name="Обычный 59 3 5" xfId="5896"/>
     <cellStyle name="Обычный 59 3 5 2" xfId="7381"/>
+    <cellStyle name="Обычный 59 3 6" xfId="7647"/>
     <cellStyle name="Обычный 59 4" xfId="4599"/>
     <cellStyle name="Обычный 59 4 2" xfId="4600"/>
     <cellStyle name="Обычный 59 4 3" xfId="4601"/>
     <cellStyle name="Обычный 59 4 4" xfId="5899"/>
     <cellStyle name="Обычный 59 5" xfId="4602"/>
     <cellStyle name="Обычный 59 5 2" xfId="5900"/>
     <cellStyle name="Обычный 59 6" xfId="4603"/>
     <cellStyle name="Обычный 59 7" xfId="5892"/>
     <cellStyle name="Обычный 59 7 2" xfId="7379"/>
+    <cellStyle name="Обычный 59 8" xfId="7645"/>
     <cellStyle name="Обычный 6" xfId="4604"/>
     <cellStyle name="Обычный 6 2" xfId="4605"/>
     <cellStyle name="Обычный 6 2 2" xfId="4606"/>
     <cellStyle name="Обычный 6 2 2 2" xfId="4607"/>
     <cellStyle name="Обычный 6 2 2 2 2" xfId="5904"/>
     <cellStyle name="Обычный 6 2 2 3" xfId="4608"/>
     <cellStyle name="Обычный 6 2 2 4" xfId="5903"/>
     <cellStyle name="Обычный 6 2 3" xfId="4609"/>
     <cellStyle name="Обычный 6 2 3 2" xfId="5905"/>
     <cellStyle name="Обычный 6 2 4" xfId="4610"/>
     <cellStyle name="Обычный 6 2 5" xfId="5902"/>
     <cellStyle name="Обычный 6 2 5 2" xfId="7383"/>
+    <cellStyle name="Обычный 6 2 6" xfId="7648"/>
     <cellStyle name="Обычный 6 3" xfId="4611"/>
     <cellStyle name="Обычный 6 3 2" xfId="4612"/>
     <cellStyle name="Обычный 6 3 2 2" xfId="4613"/>
     <cellStyle name="Обычный 6 3 2 3" xfId="5907"/>
     <cellStyle name="Обычный 6 3 3" xfId="4614"/>
     <cellStyle name="Обычный 6 3 3 2" xfId="4615"/>
     <cellStyle name="Обычный 6 3 3 2 2" xfId="4616"/>
     <cellStyle name="Обычный 6 3 3 2 3" xfId="4617"/>
     <cellStyle name="Обычный 6 3 3 2 4" xfId="5909"/>
     <cellStyle name="Обычный 6 3 3 3" xfId="4618"/>
     <cellStyle name="Обычный 6 3 3 3 2" xfId="5910"/>
     <cellStyle name="Обычный 6 3 3 4" xfId="4619"/>
     <cellStyle name="Обычный 6 3 3 5" xfId="5908"/>
     <cellStyle name="Обычный 6 3 3 5 2" xfId="7384"/>
+    <cellStyle name="Обычный 6 3 3 6" xfId="7649"/>
     <cellStyle name="Обычный 6 3 4" xfId="4620"/>
     <cellStyle name="Обычный 6 3 5" xfId="5906"/>
     <cellStyle name="Обычный 6 4" xfId="4621"/>
     <cellStyle name="Обычный 6 4 2" xfId="4622"/>
     <cellStyle name="Обычный 6 4 2 2" xfId="5912"/>
     <cellStyle name="Обычный 6 4 3" xfId="4623"/>
     <cellStyle name="Обычный 6 4 4" xfId="5911"/>
     <cellStyle name="Обычный 6 5" xfId="4624"/>
     <cellStyle name="Обычный 6 5 2" xfId="5913"/>
     <cellStyle name="Обычный 6 6" xfId="5901"/>
     <cellStyle name="Обычный 6 6 2" xfId="7382"/>
     <cellStyle name="Обычный 60" xfId="4625"/>
     <cellStyle name="Обычный 60 2" xfId="4626"/>
     <cellStyle name="Обычный 60 2 2" xfId="4627"/>
     <cellStyle name="Обычный 60 2 2 2" xfId="4628"/>
     <cellStyle name="Обычный 60 2 2 3" xfId="4629"/>
     <cellStyle name="Обычный 60 2 2 4" xfId="5916"/>
     <cellStyle name="Обычный 60 2 3" xfId="4630"/>
     <cellStyle name="Обычный 60 2 3 2" xfId="5917"/>
     <cellStyle name="Обычный 60 2 4" xfId="4631"/>
     <cellStyle name="Обычный 60 2 5" xfId="5915"/>
     <cellStyle name="Обычный 60 2 5 2" xfId="7386"/>
+    <cellStyle name="Обычный 60 2 6" xfId="7651"/>
     <cellStyle name="Обычный 60 3" xfId="4632"/>
     <cellStyle name="Обычный 60 3 2" xfId="4633"/>
     <cellStyle name="Обычный 60 3 2 2" xfId="4634"/>
     <cellStyle name="Обычный 60 3 2 3" xfId="4635"/>
     <cellStyle name="Обычный 60 3 2 4" xfId="5919"/>
     <cellStyle name="Обычный 60 3 3" xfId="4636"/>
     <cellStyle name="Обычный 60 3 3 2" xfId="5920"/>
     <cellStyle name="Обычный 60 3 4" xfId="4637"/>
     <cellStyle name="Обычный 60 3 5" xfId="5918"/>
     <cellStyle name="Обычный 60 3 5 2" xfId="7387"/>
+    <cellStyle name="Обычный 60 3 6" xfId="7652"/>
     <cellStyle name="Обычный 60 4" xfId="4638"/>
     <cellStyle name="Обычный 60 4 2" xfId="4639"/>
     <cellStyle name="Обычный 60 4 3" xfId="4640"/>
     <cellStyle name="Обычный 60 4 4" xfId="5921"/>
     <cellStyle name="Обычный 60 5" xfId="4641"/>
     <cellStyle name="Обычный 60 5 2" xfId="5922"/>
     <cellStyle name="Обычный 60 6" xfId="4642"/>
     <cellStyle name="Обычный 60 7" xfId="5914"/>
     <cellStyle name="Обычный 60 7 2" xfId="7385"/>
+    <cellStyle name="Обычный 60 8" xfId="7650"/>
     <cellStyle name="Обычный 61" xfId="4643"/>
     <cellStyle name="Обычный 61 2" xfId="4644"/>
     <cellStyle name="Обычный 61 2 2" xfId="4645"/>
     <cellStyle name="Обычный 61 2 2 2" xfId="4646"/>
     <cellStyle name="Обычный 61 2 2 3" xfId="4647"/>
     <cellStyle name="Обычный 61 2 2 4" xfId="5925"/>
     <cellStyle name="Обычный 61 2 3" xfId="4648"/>
     <cellStyle name="Обычный 61 2 3 2" xfId="5926"/>
     <cellStyle name="Обычный 61 2 4" xfId="4649"/>
     <cellStyle name="Обычный 61 2 5" xfId="5924"/>
     <cellStyle name="Обычный 61 2 5 2" xfId="7389"/>
+    <cellStyle name="Обычный 61 2 6" xfId="7654"/>
     <cellStyle name="Обычный 61 3" xfId="4650"/>
     <cellStyle name="Обычный 61 3 2" xfId="4651"/>
     <cellStyle name="Обычный 61 3 2 2" xfId="4652"/>
     <cellStyle name="Обычный 61 3 2 3" xfId="4653"/>
     <cellStyle name="Обычный 61 3 2 4" xfId="5928"/>
     <cellStyle name="Обычный 61 3 3" xfId="4654"/>
     <cellStyle name="Обычный 61 3 3 2" xfId="5929"/>
     <cellStyle name="Обычный 61 3 4" xfId="4655"/>
     <cellStyle name="Обычный 61 3 5" xfId="5927"/>
     <cellStyle name="Обычный 61 3 5 2" xfId="7390"/>
+    <cellStyle name="Обычный 61 3 6" xfId="7655"/>
     <cellStyle name="Обычный 61 4" xfId="4656"/>
     <cellStyle name="Обычный 61 4 2" xfId="4657"/>
     <cellStyle name="Обычный 61 4 3" xfId="4658"/>
     <cellStyle name="Обычный 61 4 4" xfId="5930"/>
     <cellStyle name="Обычный 61 5" xfId="4659"/>
     <cellStyle name="Обычный 61 5 2" xfId="5931"/>
     <cellStyle name="Обычный 61 6" xfId="4660"/>
     <cellStyle name="Обычный 61 7" xfId="5923"/>
     <cellStyle name="Обычный 61 7 2" xfId="7388"/>
+    <cellStyle name="Обычный 61 8" xfId="7653"/>
     <cellStyle name="Обычный 62" xfId="4661"/>
     <cellStyle name="Обычный 62 2" xfId="4662"/>
     <cellStyle name="Обычный 62 2 2" xfId="4663"/>
     <cellStyle name="Обычный 62 2 2 2" xfId="4664"/>
     <cellStyle name="Обычный 62 2 2 3" xfId="4665"/>
     <cellStyle name="Обычный 62 2 2 4" xfId="5934"/>
     <cellStyle name="Обычный 62 2 3" xfId="4666"/>
     <cellStyle name="Обычный 62 2 3 2" xfId="5935"/>
     <cellStyle name="Обычный 62 2 4" xfId="4667"/>
     <cellStyle name="Обычный 62 2 5" xfId="5933"/>
     <cellStyle name="Обычный 62 2 5 2" xfId="7392"/>
+    <cellStyle name="Обычный 62 2 6" xfId="7657"/>
     <cellStyle name="Обычный 62 3" xfId="4668"/>
     <cellStyle name="Обычный 62 3 2" xfId="4669"/>
     <cellStyle name="Обычный 62 3 2 2" xfId="4670"/>
     <cellStyle name="Обычный 62 3 2 3" xfId="4671"/>
     <cellStyle name="Обычный 62 3 2 4" xfId="5937"/>
     <cellStyle name="Обычный 62 3 3" xfId="4672"/>
     <cellStyle name="Обычный 62 3 3 2" xfId="5938"/>
     <cellStyle name="Обычный 62 3 4" xfId="4673"/>
     <cellStyle name="Обычный 62 3 5" xfId="5936"/>
     <cellStyle name="Обычный 62 3 5 2" xfId="7393"/>
+    <cellStyle name="Обычный 62 3 6" xfId="7658"/>
     <cellStyle name="Обычный 62 4" xfId="4674"/>
     <cellStyle name="Обычный 62 4 2" xfId="4675"/>
     <cellStyle name="Обычный 62 4 3" xfId="4676"/>
     <cellStyle name="Обычный 62 4 4" xfId="5939"/>
     <cellStyle name="Обычный 62 5" xfId="4677"/>
     <cellStyle name="Обычный 62 5 2" xfId="5940"/>
     <cellStyle name="Обычный 62 6" xfId="4678"/>
     <cellStyle name="Обычный 62 7" xfId="5932"/>
     <cellStyle name="Обычный 62 7 2" xfId="7391"/>
+    <cellStyle name="Обычный 62 8" xfId="7656"/>
     <cellStyle name="Обычный 63" xfId="4679"/>
     <cellStyle name="Обычный 63 2" xfId="4680"/>
     <cellStyle name="Обычный 63 2 2" xfId="4681"/>
     <cellStyle name="Обычный 63 2 2 2" xfId="4682"/>
     <cellStyle name="Обычный 63 2 2 3" xfId="4683"/>
     <cellStyle name="Обычный 63 2 2 4" xfId="5943"/>
     <cellStyle name="Обычный 63 2 3" xfId="4684"/>
     <cellStyle name="Обычный 63 2 3 2" xfId="5944"/>
     <cellStyle name="Обычный 63 2 4" xfId="4685"/>
     <cellStyle name="Обычный 63 2 5" xfId="5942"/>
     <cellStyle name="Обычный 63 2 5 2" xfId="7395"/>
+    <cellStyle name="Обычный 63 2 6" xfId="7660"/>
     <cellStyle name="Обычный 63 3" xfId="4686"/>
     <cellStyle name="Обычный 63 3 2" xfId="4687"/>
     <cellStyle name="Обычный 63 3 2 2" xfId="4688"/>
     <cellStyle name="Обычный 63 3 2 3" xfId="4689"/>
     <cellStyle name="Обычный 63 3 2 4" xfId="5946"/>
     <cellStyle name="Обычный 63 3 3" xfId="4690"/>
     <cellStyle name="Обычный 63 3 3 2" xfId="5947"/>
     <cellStyle name="Обычный 63 3 4" xfId="4691"/>
     <cellStyle name="Обычный 63 3 5" xfId="5945"/>
     <cellStyle name="Обычный 63 3 5 2" xfId="7396"/>
+    <cellStyle name="Обычный 63 3 6" xfId="7661"/>
     <cellStyle name="Обычный 63 4" xfId="4692"/>
     <cellStyle name="Обычный 63 4 2" xfId="4693"/>
     <cellStyle name="Обычный 63 4 3" xfId="4694"/>
     <cellStyle name="Обычный 63 4 4" xfId="5948"/>
     <cellStyle name="Обычный 63 5" xfId="4695"/>
     <cellStyle name="Обычный 63 5 2" xfId="5949"/>
     <cellStyle name="Обычный 63 6" xfId="4696"/>
     <cellStyle name="Обычный 63 7" xfId="5941"/>
     <cellStyle name="Обычный 63 7 2" xfId="7394"/>
+    <cellStyle name="Обычный 63 8" xfId="7659"/>
     <cellStyle name="Обычный 64" xfId="4697"/>
     <cellStyle name="Обычный 64 2" xfId="4698"/>
     <cellStyle name="Обычный 64 2 2" xfId="4699"/>
     <cellStyle name="Обычный 64 2 2 2" xfId="4700"/>
     <cellStyle name="Обычный 64 2 2 3" xfId="4701"/>
     <cellStyle name="Обычный 64 2 2 4" xfId="5952"/>
     <cellStyle name="Обычный 64 2 3" xfId="4702"/>
     <cellStyle name="Обычный 64 2 3 2" xfId="5953"/>
     <cellStyle name="Обычный 64 2 4" xfId="4703"/>
     <cellStyle name="Обычный 64 2 5" xfId="5951"/>
     <cellStyle name="Обычный 64 2 5 2" xfId="7398"/>
+    <cellStyle name="Обычный 64 2 6" xfId="7663"/>
     <cellStyle name="Обычный 64 3" xfId="4704"/>
     <cellStyle name="Обычный 64 3 2" xfId="4705"/>
     <cellStyle name="Обычный 64 3 2 2" xfId="4706"/>
     <cellStyle name="Обычный 64 3 2 3" xfId="4707"/>
     <cellStyle name="Обычный 64 3 2 4" xfId="5955"/>
     <cellStyle name="Обычный 64 3 3" xfId="4708"/>
     <cellStyle name="Обычный 64 3 3 2" xfId="5956"/>
     <cellStyle name="Обычный 64 3 4" xfId="4709"/>
     <cellStyle name="Обычный 64 3 5" xfId="5954"/>
     <cellStyle name="Обычный 64 3 5 2" xfId="7399"/>
+    <cellStyle name="Обычный 64 3 6" xfId="7664"/>
     <cellStyle name="Обычный 64 4" xfId="4710"/>
     <cellStyle name="Обычный 64 4 2" xfId="4711"/>
     <cellStyle name="Обычный 64 4 3" xfId="4712"/>
     <cellStyle name="Обычный 64 4 4" xfId="5957"/>
     <cellStyle name="Обычный 64 5" xfId="4713"/>
     <cellStyle name="Обычный 64 5 2" xfId="5958"/>
     <cellStyle name="Обычный 64 6" xfId="4714"/>
     <cellStyle name="Обычный 64 7" xfId="5950"/>
     <cellStyle name="Обычный 64 7 2" xfId="7397"/>
+    <cellStyle name="Обычный 64 8" xfId="7662"/>
     <cellStyle name="Обычный 65" xfId="4715"/>
     <cellStyle name="Обычный 65 2" xfId="4716"/>
     <cellStyle name="Обычный 65 2 2" xfId="4717"/>
     <cellStyle name="Обычный 65 2 2 2" xfId="4718"/>
     <cellStyle name="Обычный 65 2 2 3" xfId="4719"/>
     <cellStyle name="Обычный 65 2 2 4" xfId="5961"/>
     <cellStyle name="Обычный 65 2 3" xfId="4720"/>
     <cellStyle name="Обычный 65 2 3 2" xfId="5962"/>
     <cellStyle name="Обычный 65 2 4" xfId="4721"/>
     <cellStyle name="Обычный 65 2 5" xfId="5960"/>
     <cellStyle name="Обычный 65 2 5 2" xfId="7401"/>
+    <cellStyle name="Обычный 65 2 6" xfId="7666"/>
     <cellStyle name="Обычный 65 3" xfId="4722"/>
     <cellStyle name="Обычный 65 3 2" xfId="4723"/>
     <cellStyle name="Обычный 65 3 2 2" xfId="4724"/>
     <cellStyle name="Обычный 65 3 2 3" xfId="4725"/>
     <cellStyle name="Обычный 65 3 2 4" xfId="5964"/>
     <cellStyle name="Обычный 65 3 3" xfId="4726"/>
     <cellStyle name="Обычный 65 3 3 2" xfId="5965"/>
     <cellStyle name="Обычный 65 3 4" xfId="4727"/>
     <cellStyle name="Обычный 65 3 5" xfId="5963"/>
     <cellStyle name="Обычный 65 3 5 2" xfId="7402"/>
+    <cellStyle name="Обычный 65 3 6" xfId="7667"/>
     <cellStyle name="Обычный 65 4" xfId="4728"/>
     <cellStyle name="Обычный 65 4 2" xfId="4729"/>
     <cellStyle name="Обычный 65 4 3" xfId="4730"/>
     <cellStyle name="Обычный 65 4 4" xfId="5966"/>
     <cellStyle name="Обычный 65 5" xfId="4731"/>
     <cellStyle name="Обычный 65 5 2" xfId="5967"/>
     <cellStyle name="Обычный 65 6" xfId="4732"/>
     <cellStyle name="Обычный 65 7" xfId="5959"/>
     <cellStyle name="Обычный 65 7 2" xfId="7400"/>
+    <cellStyle name="Обычный 65 8" xfId="7665"/>
     <cellStyle name="Обычный 66" xfId="4733"/>
     <cellStyle name="Обычный 66 2" xfId="4734"/>
     <cellStyle name="Обычный 66 2 2" xfId="4735"/>
     <cellStyle name="Обычный 66 2 2 2" xfId="4736"/>
     <cellStyle name="Обычный 66 2 2 3" xfId="4737"/>
     <cellStyle name="Обычный 66 2 2 4" xfId="5970"/>
     <cellStyle name="Обычный 66 2 3" xfId="4738"/>
     <cellStyle name="Обычный 66 2 3 2" xfId="5971"/>
     <cellStyle name="Обычный 66 2 4" xfId="4739"/>
     <cellStyle name="Обычный 66 2 5" xfId="5969"/>
     <cellStyle name="Обычный 66 2 5 2" xfId="7404"/>
+    <cellStyle name="Обычный 66 2 6" xfId="7669"/>
     <cellStyle name="Обычный 66 3" xfId="4740"/>
     <cellStyle name="Обычный 66 3 2" xfId="4741"/>
     <cellStyle name="Обычный 66 3 2 2" xfId="4742"/>
     <cellStyle name="Обычный 66 3 2 3" xfId="4743"/>
     <cellStyle name="Обычный 66 3 2 4" xfId="5973"/>
     <cellStyle name="Обычный 66 3 3" xfId="4744"/>
     <cellStyle name="Обычный 66 3 3 2" xfId="5974"/>
     <cellStyle name="Обычный 66 3 4" xfId="4745"/>
     <cellStyle name="Обычный 66 3 5" xfId="5972"/>
     <cellStyle name="Обычный 66 3 5 2" xfId="7405"/>
+    <cellStyle name="Обычный 66 3 6" xfId="7670"/>
     <cellStyle name="Обычный 66 4" xfId="4746"/>
     <cellStyle name="Обычный 66 4 2" xfId="4747"/>
     <cellStyle name="Обычный 66 4 3" xfId="4748"/>
     <cellStyle name="Обычный 66 4 4" xfId="5975"/>
     <cellStyle name="Обычный 66 5" xfId="4749"/>
     <cellStyle name="Обычный 66 5 2" xfId="5976"/>
     <cellStyle name="Обычный 66 6" xfId="4750"/>
     <cellStyle name="Обычный 66 7" xfId="5968"/>
     <cellStyle name="Обычный 66 7 2" xfId="7403"/>
+    <cellStyle name="Обычный 66 8" xfId="7668"/>
     <cellStyle name="Обычный 67" xfId="4751"/>
     <cellStyle name="Обычный 67 2" xfId="4752"/>
     <cellStyle name="Обычный 67 2 2" xfId="4753"/>
     <cellStyle name="Обычный 67 2 2 2" xfId="4754"/>
     <cellStyle name="Обычный 67 2 2 3" xfId="4755"/>
     <cellStyle name="Обычный 67 2 2 4" xfId="5979"/>
     <cellStyle name="Обычный 67 2 3" xfId="4756"/>
     <cellStyle name="Обычный 67 2 3 2" xfId="5980"/>
     <cellStyle name="Обычный 67 2 4" xfId="4757"/>
     <cellStyle name="Обычный 67 2 5" xfId="5978"/>
     <cellStyle name="Обычный 67 2 5 2" xfId="7407"/>
+    <cellStyle name="Обычный 67 2 6" xfId="7672"/>
     <cellStyle name="Обычный 67 3" xfId="4758"/>
     <cellStyle name="Обычный 67 3 2" xfId="4759"/>
     <cellStyle name="Обычный 67 3 2 2" xfId="4760"/>
     <cellStyle name="Обычный 67 3 2 3" xfId="4761"/>
     <cellStyle name="Обычный 67 3 2 4" xfId="5982"/>
     <cellStyle name="Обычный 67 3 3" xfId="4762"/>
     <cellStyle name="Обычный 67 3 3 2" xfId="5983"/>
     <cellStyle name="Обычный 67 3 4" xfId="4763"/>
     <cellStyle name="Обычный 67 3 5" xfId="5981"/>
     <cellStyle name="Обычный 67 3 5 2" xfId="7408"/>
+    <cellStyle name="Обычный 67 3 6" xfId="7673"/>
     <cellStyle name="Обычный 67 4" xfId="4764"/>
     <cellStyle name="Обычный 67 4 2" xfId="4765"/>
     <cellStyle name="Обычный 67 4 3" xfId="4766"/>
     <cellStyle name="Обычный 67 4 4" xfId="5984"/>
     <cellStyle name="Обычный 67 5" xfId="4767"/>
     <cellStyle name="Обычный 67 5 2" xfId="5985"/>
     <cellStyle name="Обычный 67 6" xfId="4768"/>
     <cellStyle name="Обычный 67 7" xfId="5977"/>
     <cellStyle name="Обычный 67 7 2" xfId="7406"/>
+    <cellStyle name="Обычный 67 8" xfId="7671"/>
     <cellStyle name="Обычный 68" xfId="4769"/>
     <cellStyle name="Обычный 68 2" xfId="4770"/>
     <cellStyle name="Обычный 68 2 2" xfId="4771"/>
     <cellStyle name="Обычный 68 2 2 2" xfId="4772"/>
     <cellStyle name="Обычный 68 2 2 3" xfId="4773"/>
     <cellStyle name="Обычный 68 2 2 4" xfId="5988"/>
     <cellStyle name="Обычный 68 2 3" xfId="4774"/>
     <cellStyle name="Обычный 68 2 3 2" xfId="5989"/>
     <cellStyle name="Обычный 68 2 4" xfId="4775"/>
     <cellStyle name="Обычный 68 2 5" xfId="5987"/>
     <cellStyle name="Обычный 68 2 5 2" xfId="7410"/>
+    <cellStyle name="Обычный 68 2 6" xfId="7675"/>
     <cellStyle name="Обычный 68 3" xfId="4776"/>
     <cellStyle name="Обычный 68 3 2" xfId="4777"/>
     <cellStyle name="Обычный 68 3 2 2" xfId="4778"/>
     <cellStyle name="Обычный 68 3 2 3" xfId="4779"/>
     <cellStyle name="Обычный 68 3 2 4" xfId="5991"/>
     <cellStyle name="Обычный 68 3 3" xfId="4780"/>
     <cellStyle name="Обычный 68 3 3 2" xfId="5992"/>
     <cellStyle name="Обычный 68 3 4" xfId="4781"/>
     <cellStyle name="Обычный 68 3 5" xfId="5990"/>
     <cellStyle name="Обычный 68 3 5 2" xfId="7411"/>
+    <cellStyle name="Обычный 68 3 6" xfId="7676"/>
     <cellStyle name="Обычный 68 4" xfId="4782"/>
     <cellStyle name="Обычный 68 4 2" xfId="4783"/>
     <cellStyle name="Обычный 68 4 3" xfId="4784"/>
     <cellStyle name="Обычный 68 4 4" xfId="5993"/>
     <cellStyle name="Обычный 68 5" xfId="4785"/>
     <cellStyle name="Обычный 68 5 2" xfId="5994"/>
     <cellStyle name="Обычный 68 6" xfId="4786"/>
     <cellStyle name="Обычный 68 7" xfId="5986"/>
     <cellStyle name="Обычный 68 7 2" xfId="7409"/>
+    <cellStyle name="Обычный 68 8" xfId="7674"/>
     <cellStyle name="Обычный 69" xfId="4787"/>
     <cellStyle name="Обычный 69 2" xfId="4788"/>
     <cellStyle name="Обычный 69 2 2" xfId="4789"/>
     <cellStyle name="Обычный 69 2 2 2" xfId="4790"/>
     <cellStyle name="Обычный 69 2 2 3" xfId="4791"/>
     <cellStyle name="Обычный 69 2 2 4" xfId="5997"/>
     <cellStyle name="Обычный 69 2 3" xfId="4792"/>
     <cellStyle name="Обычный 69 2 3 2" xfId="5998"/>
     <cellStyle name="Обычный 69 2 4" xfId="4793"/>
     <cellStyle name="Обычный 69 2 5" xfId="5996"/>
     <cellStyle name="Обычный 69 2 5 2" xfId="7413"/>
+    <cellStyle name="Обычный 69 2 6" xfId="7678"/>
     <cellStyle name="Обычный 69 3" xfId="4794"/>
     <cellStyle name="Обычный 69 3 2" xfId="4795"/>
     <cellStyle name="Обычный 69 3 2 2" xfId="4796"/>
     <cellStyle name="Обычный 69 3 2 3" xfId="4797"/>
     <cellStyle name="Обычный 69 3 2 4" xfId="6000"/>
     <cellStyle name="Обычный 69 3 3" xfId="4798"/>
     <cellStyle name="Обычный 69 3 3 2" xfId="6001"/>
     <cellStyle name="Обычный 69 3 4" xfId="4799"/>
     <cellStyle name="Обычный 69 3 5" xfId="5999"/>
     <cellStyle name="Обычный 69 3 5 2" xfId="7414"/>
+    <cellStyle name="Обычный 69 3 6" xfId="7679"/>
     <cellStyle name="Обычный 69 4" xfId="4800"/>
     <cellStyle name="Обычный 69 4 2" xfId="4801"/>
     <cellStyle name="Обычный 69 4 3" xfId="4802"/>
     <cellStyle name="Обычный 69 4 4" xfId="6002"/>
     <cellStyle name="Обычный 69 5" xfId="4803"/>
     <cellStyle name="Обычный 69 5 2" xfId="6003"/>
     <cellStyle name="Обычный 69 6" xfId="4804"/>
     <cellStyle name="Обычный 69 7" xfId="5995"/>
     <cellStyle name="Обычный 69 7 2" xfId="7412"/>
+    <cellStyle name="Обычный 69 8" xfId="7677"/>
     <cellStyle name="Обычный 7" xfId="4805"/>
     <cellStyle name="Обычный 7 2" xfId="4806"/>
     <cellStyle name="Обычный 7 2 2" xfId="4807"/>
     <cellStyle name="Обычный 7 2 2 2" xfId="4808"/>
     <cellStyle name="Обычный 7 2 2 3" xfId="4809"/>
     <cellStyle name="Обычный 7 2 2 4" xfId="6006"/>
     <cellStyle name="Обычный 7 2 3" xfId="4810"/>
     <cellStyle name="Обычный 7 2 3 2" xfId="6007"/>
     <cellStyle name="Обычный 7 2 4" xfId="4811"/>
     <cellStyle name="Обычный 7 2 5" xfId="6005"/>
     <cellStyle name="Обычный 7 2 5 2" xfId="7416"/>
+    <cellStyle name="Обычный 7 2 6" xfId="7681"/>
     <cellStyle name="Обычный 7 3" xfId="4812"/>
     <cellStyle name="Обычный 7 3 2" xfId="4813"/>
     <cellStyle name="Обычный 7 3 2 2" xfId="4814"/>
     <cellStyle name="Обычный 7 3 2 3" xfId="4815"/>
     <cellStyle name="Обычный 7 3 2 4" xfId="6009"/>
     <cellStyle name="Обычный 7 3 3" xfId="4816"/>
     <cellStyle name="Обычный 7 3 3 2" xfId="6010"/>
     <cellStyle name="Обычный 7 3 4" xfId="4817"/>
     <cellStyle name="Обычный 7 3 5" xfId="6008"/>
     <cellStyle name="Обычный 7 3 5 2" xfId="7417"/>
+    <cellStyle name="Обычный 7 3 6" xfId="7682"/>
     <cellStyle name="Обычный 7 4" xfId="4818"/>
     <cellStyle name="Обычный 7 4 2" xfId="4819"/>
     <cellStyle name="Обычный 7 4 2 2" xfId="6012"/>
     <cellStyle name="Обычный 7 4 3" xfId="4820"/>
     <cellStyle name="Обычный 7 4 4" xfId="6011"/>
     <cellStyle name="Обычный 7 5" xfId="4821"/>
     <cellStyle name="Обычный 7 5 2" xfId="6013"/>
     <cellStyle name="Обычный 7 6" xfId="4822"/>
     <cellStyle name="Обычный 7 7" xfId="6004"/>
     <cellStyle name="Обычный 7 7 2" xfId="7415"/>
+    <cellStyle name="Обычный 7 8" xfId="7680"/>
     <cellStyle name="Обычный 70" xfId="4823"/>
     <cellStyle name="Обычный 70 2" xfId="4824"/>
     <cellStyle name="Обычный 70 2 2" xfId="4825"/>
     <cellStyle name="Обычный 70 2 2 2" xfId="4826"/>
     <cellStyle name="Обычный 70 2 2 3" xfId="4827"/>
     <cellStyle name="Обычный 70 2 2 4" xfId="6016"/>
     <cellStyle name="Обычный 70 2 3" xfId="4828"/>
     <cellStyle name="Обычный 70 2 3 2" xfId="6017"/>
     <cellStyle name="Обычный 70 2 4" xfId="4829"/>
     <cellStyle name="Обычный 70 2 5" xfId="6015"/>
     <cellStyle name="Обычный 70 2 5 2" xfId="7419"/>
+    <cellStyle name="Обычный 70 2 6" xfId="7684"/>
     <cellStyle name="Обычный 70 3" xfId="4830"/>
     <cellStyle name="Обычный 70 3 2" xfId="4831"/>
     <cellStyle name="Обычный 70 3 3" xfId="4832"/>
     <cellStyle name="Обычный 70 3 4" xfId="6018"/>
     <cellStyle name="Обычный 70 4" xfId="4833"/>
     <cellStyle name="Обычный 70 4 2" xfId="6019"/>
     <cellStyle name="Обычный 70 5" xfId="4834"/>
     <cellStyle name="Обычный 70 6" xfId="6014"/>
     <cellStyle name="Обычный 70 6 2" xfId="7418"/>
+    <cellStyle name="Обычный 70 7" xfId="7683"/>
     <cellStyle name="Обычный 71" xfId="4835"/>
     <cellStyle name="Обычный 71 2" xfId="4836"/>
     <cellStyle name="Обычный 71 2 2" xfId="4837"/>
     <cellStyle name="Обычный 71 2 2 2" xfId="4838"/>
     <cellStyle name="Обычный 71 2 2 3" xfId="4839"/>
     <cellStyle name="Обычный 71 2 2 4" xfId="6022"/>
     <cellStyle name="Обычный 71 2 3" xfId="4840"/>
     <cellStyle name="Обычный 71 2 3 2" xfId="6023"/>
     <cellStyle name="Обычный 71 2 4" xfId="4841"/>
     <cellStyle name="Обычный 71 2 5" xfId="6021"/>
     <cellStyle name="Обычный 71 2 5 2" xfId="7421"/>
+    <cellStyle name="Обычный 71 2 6" xfId="7686"/>
     <cellStyle name="Обычный 71 3" xfId="4842"/>
     <cellStyle name="Обычный 71 3 2" xfId="4843"/>
     <cellStyle name="Обычный 71 3 2 2" xfId="4844"/>
     <cellStyle name="Обычный 71 3 2 3" xfId="4845"/>
     <cellStyle name="Обычный 71 3 2 4" xfId="6025"/>
     <cellStyle name="Обычный 71 3 3" xfId="4846"/>
     <cellStyle name="Обычный 71 3 3 2" xfId="6026"/>
     <cellStyle name="Обычный 71 3 4" xfId="4847"/>
     <cellStyle name="Обычный 71 3 5" xfId="6024"/>
     <cellStyle name="Обычный 71 3 5 2" xfId="7422"/>
+    <cellStyle name="Обычный 71 3 6" xfId="7687"/>
     <cellStyle name="Обычный 71 4" xfId="4848"/>
     <cellStyle name="Обычный 71 4 2" xfId="4849"/>
     <cellStyle name="Обычный 71 4 3" xfId="4850"/>
     <cellStyle name="Обычный 71 4 4" xfId="6027"/>
     <cellStyle name="Обычный 71 5" xfId="4851"/>
     <cellStyle name="Обычный 71 5 2" xfId="6028"/>
     <cellStyle name="Обычный 71 6" xfId="4852"/>
     <cellStyle name="Обычный 71 7" xfId="6020"/>
     <cellStyle name="Обычный 71 7 2" xfId="7420"/>
+    <cellStyle name="Обычный 71 8" xfId="7685"/>
     <cellStyle name="Обычный 72" xfId="4853"/>
     <cellStyle name="Обычный 72 10" xfId="4854"/>
     <cellStyle name="Обычный 72 10 2" xfId="4855"/>
     <cellStyle name="Обычный 72 10 2 2" xfId="4856"/>
     <cellStyle name="Обычный 72 10 2 3" xfId="4857"/>
     <cellStyle name="Обычный 72 10 2 4" xfId="6031"/>
     <cellStyle name="Обычный 72 10 3" xfId="4858"/>
     <cellStyle name="Обычный 72 10 3 2" xfId="6032"/>
     <cellStyle name="Обычный 72 10 4" xfId="4859"/>
     <cellStyle name="Обычный 72 10 5" xfId="6030"/>
     <cellStyle name="Обычный 72 10 5 2" xfId="7424"/>
+    <cellStyle name="Обычный 72 10 6" xfId="7689"/>
     <cellStyle name="Обычный 72 11" xfId="4860"/>
     <cellStyle name="Обычный 72 11 2" xfId="4861"/>
     <cellStyle name="Обычный 72 11 2 2" xfId="4862"/>
     <cellStyle name="Обычный 72 11 2 3" xfId="4863"/>
     <cellStyle name="Обычный 72 11 2 4" xfId="6034"/>
     <cellStyle name="Обычный 72 11 3" xfId="4864"/>
     <cellStyle name="Обычный 72 11 3 2" xfId="6035"/>
     <cellStyle name="Обычный 72 11 4" xfId="4865"/>
     <cellStyle name="Обычный 72 11 5" xfId="6033"/>
     <cellStyle name="Обычный 72 11 5 2" xfId="7425"/>
+    <cellStyle name="Обычный 72 11 6" xfId="7690"/>
     <cellStyle name="Обычный 72 12" xfId="4866"/>
     <cellStyle name="Обычный 72 12 2" xfId="4867"/>
     <cellStyle name="Обычный 72 12 2 2" xfId="4868"/>
     <cellStyle name="Обычный 72 12 2 3" xfId="4869"/>
     <cellStyle name="Обычный 72 12 2 4" xfId="6037"/>
     <cellStyle name="Обычный 72 12 3" xfId="4870"/>
     <cellStyle name="Обычный 72 12 3 2" xfId="6038"/>
     <cellStyle name="Обычный 72 12 4" xfId="4871"/>
     <cellStyle name="Обычный 72 12 5" xfId="6036"/>
     <cellStyle name="Обычный 72 12 5 2" xfId="7426"/>
+    <cellStyle name="Обычный 72 12 6" xfId="7691"/>
     <cellStyle name="Обычный 72 13" xfId="4872"/>
     <cellStyle name="Обычный 72 13 2" xfId="4873"/>
     <cellStyle name="Обычный 72 13 2 2" xfId="4874"/>
     <cellStyle name="Обычный 72 13 2 3" xfId="4875"/>
     <cellStyle name="Обычный 72 13 2 4" xfId="6040"/>
     <cellStyle name="Обычный 72 13 3" xfId="4876"/>
     <cellStyle name="Обычный 72 13 3 2" xfId="6041"/>
     <cellStyle name="Обычный 72 13 4" xfId="4877"/>
     <cellStyle name="Обычный 72 13 5" xfId="6039"/>
     <cellStyle name="Обычный 72 13 5 2" xfId="7427"/>
+    <cellStyle name="Обычный 72 13 6" xfId="7692"/>
     <cellStyle name="Обычный 72 14" xfId="4878"/>
     <cellStyle name="Обычный 72 14 2" xfId="4879"/>
     <cellStyle name="Обычный 72 14 2 2" xfId="4880"/>
     <cellStyle name="Обычный 72 14 2 3" xfId="4881"/>
     <cellStyle name="Обычный 72 14 2 4" xfId="6043"/>
     <cellStyle name="Обычный 72 14 3" xfId="4882"/>
     <cellStyle name="Обычный 72 14 3 2" xfId="6044"/>
     <cellStyle name="Обычный 72 14 4" xfId="4883"/>
     <cellStyle name="Обычный 72 14 5" xfId="6042"/>
     <cellStyle name="Обычный 72 14 5 2" xfId="7428"/>
+    <cellStyle name="Обычный 72 14 6" xfId="7693"/>
     <cellStyle name="Обычный 72 15" xfId="4884"/>
     <cellStyle name="Обычный 72 15 2" xfId="4885"/>
     <cellStyle name="Обычный 72 15 2 2" xfId="4886"/>
     <cellStyle name="Обычный 72 15 2 3" xfId="4887"/>
     <cellStyle name="Обычный 72 15 2 4" xfId="6046"/>
     <cellStyle name="Обычный 72 15 3" xfId="4888"/>
     <cellStyle name="Обычный 72 15 3 2" xfId="6047"/>
     <cellStyle name="Обычный 72 15 4" xfId="4889"/>
     <cellStyle name="Обычный 72 15 5" xfId="6045"/>
     <cellStyle name="Обычный 72 15 5 2" xfId="7429"/>
+    <cellStyle name="Обычный 72 15 6" xfId="7694"/>
     <cellStyle name="Обычный 72 16" xfId="4890"/>
     <cellStyle name="Обычный 72 16 2" xfId="4891"/>
     <cellStyle name="Обычный 72 16 2 2" xfId="4892"/>
     <cellStyle name="Обычный 72 16 2 3" xfId="4893"/>
     <cellStyle name="Обычный 72 16 2 4" xfId="6049"/>
     <cellStyle name="Обычный 72 16 3" xfId="4894"/>
     <cellStyle name="Обычный 72 16 3 2" xfId="6050"/>
     <cellStyle name="Обычный 72 16 4" xfId="4895"/>
     <cellStyle name="Обычный 72 16 5" xfId="6048"/>
     <cellStyle name="Обычный 72 16 5 2" xfId="7430"/>
+    <cellStyle name="Обычный 72 16 6" xfId="7695"/>
     <cellStyle name="Обычный 72 17" xfId="4896"/>
     <cellStyle name="Обычный 72 17 2" xfId="4897"/>
     <cellStyle name="Обычный 72 17 2 2" xfId="4898"/>
     <cellStyle name="Обычный 72 17 2 3" xfId="4899"/>
     <cellStyle name="Обычный 72 17 2 4" xfId="6052"/>
     <cellStyle name="Обычный 72 17 3" xfId="4900"/>
     <cellStyle name="Обычный 72 17 3 2" xfId="6053"/>
     <cellStyle name="Обычный 72 17 4" xfId="4901"/>
     <cellStyle name="Обычный 72 17 5" xfId="6051"/>
     <cellStyle name="Обычный 72 17 5 2" xfId="7431"/>
+    <cellStyle name="Обычный 72 17 6" xfId="7696"/>
     <cellStyle name="Обычный 72 18" xfId="4902"/>
     <cellStyle name="Обычный 72 18 2" xfId="4903"/>
     <cellStyle name="Обычный 72 18 2 2" xfId="4904"/>
     <cellStyle name="Обычный 72 18 2 3" xfId="4905"/>
     <cellStyle name="Обычный 72 18 2 4" xfId="6055"/>
     <cellStyle name="Обычный 72 18 3" xfId="4906"/>
     <cellStyle name="Обычный 72 18 3 2" xfId="6056"/>
     <cellStyle name="Обычный 72 18 4" xfId="4907"/>
     <cellStyle name="Обычный 72 18 5" xfId="6054"/>
     <cellStyle name="Обычный 72 18 5 2" xfId="7432"/>
+    <cellStyle name="Обычный 72 18 6" xfId="7697"/>
     <cellStyle name="Обычный 72 19" xfId="4908"/>
     <cellStyle name="Обычный 72 19 2" xfId="4909"/>
     <cellStyle name="Обычный 72 19 2 2" xfId="4910"/>
     <cellStyle name="Обычный 72 19 2 3" xfId="4911"/>
     <cellStyle name="Обычный 72 19 2 4" xfId="6058"/>
     <cellStyle name="Обычный 72 19 3" xfId="4912"/>
     <cellStyle name="Обычный 72 19 3 2" xfId="6059"/>
     <cellStyle name="Обычный 72 19 4" xfId="4913"/>
     <cellStyle name="Обычный 72 19 5" xfId="6057"/>
     <cellStyle name="Обычный 72 19 5 2" xfId="7433"/>
+    <cellStyle name="Обычный 72 19 6" xfId="7698"/>
     <cellStyle name="Обычный 72 2" xfId="4914"/>
     <cellStyle name="Обычный 72 2 2" xfId="4915"/>
     <cellStyle name="Обычный 72 2 2 2" xfId="4916"/>
     <cellStyle name="Обычный 72 2 2 3" xfId="4917"/>
     <cellStyle name="Обычный 72 2 2 4" xfId="6061"/>
     <cellStyle name="Обычный 72 2 3" xfId="4918"/>
     <cellStyle name="Обычный 72 2 3 2" xfId="6062"/>
     <cellStyle name="Обычный 72 2 4" xfId="4919"/>
     <cellStyle name="Обычный 72 2 5" xfId="6060"/>
     <cellStyle name="Обычный 72 2 5 2" xfId="7434"/>
+    <cellStyle name="Обычный 72 2 6" xfId="7699"/>
     <cellStyle name="Обычный 72 20" xfId="4920"/>
     <cellStyle name="Обычный 72 20 2" xfId="4921"/>
     <cellStyle name="Обычный 72 20 2 2" xfId="4922"/>
     <cellStyle name="Обычный 72 20 2 3" xfId="4923"/>
     <cellStyle name="Обычный 72 20 2 4" xfId="6064"/>
     <cellStyle name="Обычный 72 20 3" xfId="4924"/>
     <cellStyle name="Обычный 72 20 3 2" xfId="6065"/>
     <cellStyle name="Обычный 72 20 4" xfId="4925"/>
     <cellStyle name="Обычный 72 20 5" xfId="6063"/>
     <cellStyle name="Обычный 72 20 5 2" xfId="7435"/>
+    <cellStyle name="Обычный 72 20 6" xfId="7700"/>
     <cellStyle name="Обычный 72 21" xfId="4926"/>
     <cellStyle name="Обычный 72 21 2" xfId="4927"/>
     <cellStyle name="Обычный 72 21 2 2" xfId="4928"/>
     <cellStyle name="Обычный 72 21 2 3" xfId="4929"/>
     <cellStyle name="Обычный 72 21 2 4" xfId="6067"/>
     <cellStyle name="Обычный 72 21 3" xfId="4930"/>
     <cellStyle name="Обычный 72 21 3 2" xfId="6068"/>
     <cellStyle name="Обычный 72 21 4" xfId="4931"/>
     <cellStyle name="Обычный 72 21 5" xfId="6066"/>
     <cellStyle name="Обычный 72 21 5 2" xfId="7436"/>
+    <cellStyle name="Обычный 72 21 6" xfId="7701"/>
     <cellStyle name="Обычный 72 22" xfId="4932"/>
     <cellStyle name="Обычный 72 22 2" xfId="4933"/>
     <cellStyle name="Обычный 72 22 2 2" xfId="4934"/>
     <cellStyle name="Обычный 72 22 2 3" xfId="4935"/>
     <cellStyle name="Обычный 72 22 2 4" xfId="6070"/>
     <cellStyle name="Обычный 72 22 3" xfId="4936"/>
     <cellStyle name="Обычный 72 22 3 2" xfId="6071"/>
     <cellStyle name="Обычный 72 22 4" xfId="4937"/>
     <cellStyle name="Обычный 72 22 5" xfId="6069"/>
     <cellStyle name="Обычный 72 22 5 2" xfId="7437"/>
+    <cellStyle name="Обычный 72 22 6" xfId="7702"/>
     <cellStyle name="Обычный 72 23" xfId="4938"/>
     <cellStyle name="Обычный 72 23 2" xfId="4939"/>
     <cellStyle name="Обычный 72 23 2 2" xfId="4940"/>
     <cellStyle name="Обычный 72 23 2 3" xfId="4941"/>
     <cellStyle name="Обычный 72 23 2 4" xfId="6073"/>
     <cellStyle name="Обычный 72 23 3" xfId="4942"/>
     <cellStyle name="Обычный 72 23 3 2" xfId="6074"/>
     <cellStyle name="Обычный 72 23 4" xfId="4943"/>
     <cellStyle name="Обычный 72 23 5" xfId="6072"/>
     <cellStyle name="Обычный 72 23 5 2" xfId="7438"/>
+    <cellStyle name="Обычный 72 23 6" xfId="7703"/>
     <cellStyle name="Обычный 72 24" xfId="4944"/>
     <cellStyle name="Обычный 72 24 2" xfId="4945"/>
     <cellStyle name="Обычный 72 24 2 2" xfId="4946"/>
     <cellStyle name="Обычный 72 24 2 3" xfId="4947"/>
     <cellStyle name="Обычный 72 24 2 4" xfId="6076"/>
     <cellStyle name="Обычный 72 24 3" xfId="4948"/>
     <cellStyle name="Обычный 72 24 3 2" xfId="6077"/>
     <cellStyle name="Обычный 72 24 4" xfId="4949"/>
     <cellStyle name="Обычный 72 24 5" xfId="6075"/>
     <cellStyle name="Обычный 72 24 5 2" xfId="7439"/>
+    <cellStyle name="Обычный 72 24 6" xfId="7704"/>
     <cellStyle name="Обычный 72 25" xfId="4950"/>
     <cellStyle name="Обычный 72 25 2" xfId="4951"/>
     <cellStyle name="Обычный 72 25 2 2" xfId="4952"/>
     <cellStyle name="Обычный 72 25 2 3" xfId="4953"/>
     <cellStyle name="Обычный 72 25 2 4" xfId="6079"/>
     <cellStyle name="Обычный 72 25 3" xfId="4954"/>
     <cellStyle name="Обычный 72 25 3 2" xfId="6080"/>
     <cellStyle name="Обычный 72 25 4" xfId="4955"/>
     <cellStyle name="Обычный 72 25 5" xfId="6078"/>
     <cellStyle name="Обычный 72 25 5 2" xfId="7440"/>
+    <cellStyle name="Обычный 72 25 6" xfId="7705"/>
     <cellStyle name="Обычный 72 26" xfId="4956"/>
     <cellStyle name="Обычный 72 26 2" xfId="4957"/>
     <cellStyle name="Обычный 72 26 2 2" xfId="4958"/>
     <cellStyle name="Обычный 72 26 2 3" xfId="4959"/>
     <cellStyle name="Обычный 72 26 2 4" xfId="6082"/>
     <cellStyle name="Обычный 72 26 3" xfId="4960"/>
     <cellStyle name="Обычный 72 26 3 2" xfId="6083"/>
     <cellStyle name="Обычный 72 26 4" xfId="4961"/>
     <cellStyle name="Обычный 72 26 5" xfId="6081"/>
     <cellStyle name="Обычный 72 26 5 2" xfId="7441"/>
+    <cellStyle name="Обычный 72 26 6" xfId="7706"/>
     <cellStyle name="Обычный 72 27" xfId="4962"/>
     <cellStyle name="Обычный 72 27 2" xfId="4963"/>
     <cellStyle name="Обычный 72 27 2 2" xfId="4964"/>
     <cellStyle name="Обычный 72 27 2 3" xfId="4965"/>
     <cellStyle name="Обычный 72 27 2 4" xfId="6085"/>
     <cellStyle name="Обычный 72 27 3" xfId="4966"/>
     <cellStyle name="Обычный 72 27 3 2" xfId="6086"/>
     <cellStyle name="Обычный 72 27 4" xfId="4967"/>
     <cellStyle name="Обычный 72 27 5" xfId="6084"/>
     <cellStyle name="Обычный 72 27 5 2" xfId="7442"/>
+    <cellStyle name="Обычный 72 27 6" xfId="7707"/>
     <cellStyle name="Обычный 72 28" xfId="4968"/>
     <cellStyle name="Обычный 72 28 2" xfId="4969"/>
     <cellStyle name="Обычный 72 28 2 2" xfId="4970"/>
     <cellStyle name="Обычный 72 28 2 3" xfId="4971"/>
     <cellStyle name="Обычный 72 28 2 4" xfId="6088"/>
     <cellStyle name="Обычный 72 28 3" xfId="4972"/>
     <cellStyle name="Обычный 72 28 3 2" xfId="6089"/>
     <cellStyle name="Обычный 72 28 4" xfId="4973"/>
     <cellStyle name="Обычный 72 28 5" xfId="6087"/>
     <cellStyle name="Обычный 72 28 5 2" xfId="7443"/>
+    <cellStyle name="Обычный 72 28 6" xfId="7708"/>
     <cellStyle name="Обычный 72 29" xfId="4974"/>
     <cellStyle name="Обычный 72 29 2" xfId="4975"/>
     <cellStyle name="Обычный 72 29 2 2" xfId="4976"/>
     <cellStyle name="Обычный 72 29 2 3" xfId="4977"/>
     <cellStyle name="Обычный 72 29 2 4" xfId="6091"/>
     <cellStyle name="Обычный 72 29 3" xfId="4978"/>
     <cellStyle name="Обычный 72 29 3 2" xfId="6092"/>
     <cellStyle name="Обычный 72 29 4" xfId="4979"/>
     <cellStyle name="Обычный 72 29 5" xfId="6090"/>
     <cellStyle name="Обычный 72 29 5 2" xfId="7444"/>
+    <cellStyle name="Обычный 72 29 6" xfId="7709"/>
     <cellStyle name="Обычный 72 3" xfId="4980"/>
     <cellStyle name="Обычный 72 3 2" xfId="4981"/>
     <cellStyle name="Обычный 72 3 2 2" xfId="4982"/>
     <cellStyle name="Обычный 72 3 2 3" xfId="4983"/>
     <cellStyle name="Обычный 72 3 2 4" xfId="6094"/>
     <cellStyle name="Обычный 72 3 3" xfId="4984"/>
     <cellStyle name="Обычный 72 3 3 2" xfId="6095"/>
     <cellStyle name="Обычный 72 3 4" xfId="4985"/>
     <cellStyle name="Обычный 72 3 5" xfId="6093"/>
     <cellStyle name="Обычный 72 3 5 2" xfId="7445"/>
+    <cellStyle name="Обычный 72 3 6" xfId="7710"/>
     <cellStyle name="Обычный 72 30" xfId="4986"/>
     <cellStyle name="Обычный 72 30 2" xfId="4987"/>
     <cellStyle name="Обычный 72 30 2 2" xfId="4988"/>
     <cellStyle name="Обычный 72 30 2 3" xfId="4989"/>
     <cellStyle name="Обычный 72 30 2 4" xfId="6097"/>
     <cellStyle name="Обычный 72 30 3" xfId="4990"/>
     <cellStyle name="Обычный 72 30 3 2" xfId="6098"/>
     <cellStyle name="Обычный 72 30 4" xfId="4991"/>
     <cellStyle name="Обычный 72 30 5" xfId="6096"/>
     <cellStyle name="Обычный 72 30 5 2" xfId="7446"/>
+    <cellStyle name="Обычный 72 30 6" xfId="7711"/>
     <cellStyle name="Обычный 72 31" xfId="4992"/>
     <cellStyle name="Обычный 72 31 2" xfId="4993"/>
     <cellStyle name="Обычный 72 31 2 2" xfId="4994"/>
     <cellStyle name="Обычный 72 31 2 3" xfId="4995"/>
     <cellStyle name="Обычный 72 31 2 4" xfId="6100"/>
     <cellStyle name="Обычный 72 31 3" xfId="4996"/>
     <cellStyle name="Обычный 72 31 3 2" xfId="6101"/>
     <cellStyle name="Обычный 72 31 4" xfId="4997"/>
     <cellStyle name="Обычный 72 31 5" xfId="6099"/>
     <cellStyle name="Обычный 72 31 5 2" xfId="7447"/>
+    <cellStyle name="Обычный 72 31 6" xfId="7712"/>
     <cellStyle name="Обычный 72 32" xfId="4998"/>
     <cellStyle name="Обычный 72 32 2" xfId="4999"/>
     <cellStyle name="Обычный 72 32 2 2" xfId="5000"/>
     <cellStyle name="Обычный 72 32 2 3" xfId="5001"/>
     <cellStyle name="Обычный 72 32 2 4" xfId="6103"/>
     <cellStyle name="Обычный 72 32 3" xfId="5002"/>
     <cellStyle name="Обычный 72 32 3 2" xfId="6104"/>
     <cellStyle name="Обычный 72 32 4" xfId="5003"/>
     <cellStyle name="Обычный 72 32 5" xfId="6102"/>
     <cellStyle name="Обычный 72 32 5 2" xfId="7448"/>
+    <cellStyle name="Обычный 72 32 6" xfId="7713"/>
     <cellStyle name="Обычный 72 33" xfId="5004"/>
     <cellStyle name="Обычный 72 33 2" xfId="5005"/>
     <cellStyle name="Обычный 72 33 2 2" xfId="5006"/>
     <cellStyle name="Обычный 72 33 2 3" xfId="5007"/>
     <cellStyle name="Обычный 72 33 2 4" xfId="6106"/>
     <cellStyle name="Обычный 72 33 3" xfId="5008"/>
     <cellStyle name="Обычный 72 33 3 2" xfId="6107"/>
     <cellStyle name="Обычный 72 33 4" xfId="5009"/>
     <cellStyle name="Обычный 72 33 5" xfId="6105"/>
     <cellStyle name="Обычный 72 33 5 2" xfId="7449"/>
+    <cellStyle name="Обычный 72 33 6" xfId="7714"/>
     <cellStyle name="Обычный 72 34" xfId="5010"/>
     <cellStyle name="Обычный 72 34 2" xfId="5011"/>
     <cellStyle name="Обычный 72 34 2 2" xfId="5012"/>
     <cellStyle name="Обычный 72 34 2 3" xfId="5013"/>
     <cellStyle name="Обычный 72 34 2 4" xfId="6109"/>
     <cellStyle name="Обычный 72 34 3" xfId="5014"/>
     <cellStyle name="Обычный 72 34 3 2" xfId="6110"/>
     <cellStyle name="Обычный 72 34 4" xfId="5015"/>
     <cellStyle name="Обычный 72 34 5" xfId="6108"/>
     <cellStyle name="Обычный 72 34 5 2" xfId="7450"/>
+    <cellStyle name="Обычный 72 34 6" xfId="7715"/>
     <cellStyle name="Обычный 72 35" xfId="5016"/>
     <cellStyle name="Обычный 72 35 2" xfId="5017"/>
     <cellStyle name="Обычный 72 35 2 2" xfId="5018"/>
     <cellStyle name="Обычный 72 35 2 3" xfId="5019"/>
     <cellStyle name="Обычный 72 35 2 4" xfId="6112"/>
     <cellStyle name="Обычный 72 35 3" xfId="5020"/>
     <cellStyle name="Обычный 72 35 3 2" xfId="6113"/>
     <cellStyle name="Обычный 72 35 4" xfId="5021"/>
     <cellStyle name="Обычный 72 35 5" xfId="6111"/>
     <cellStyle name="Обычный 72 35 5 2" xfId="7451"/>
+    <cellStyle name="Обычный 72 35 6" xfId="7716"/>
     <cellStyle name="Обычный 72 36" xfId="5022"/>
     <cellStyle name="Обычный 72 36 2" xfId="5023"/>
     <cellStyle name="Обычный 72 36 2 2" xfId="5024"/>
     <cellStyle name="Обычный 72 36 2 3" xfId="5025"/>
     <cellStyle name="Обычный 72 36 2 4" xfId="6115"/>
     <cellStyle name="Обычный 72 36 3" xfId="5026"/>
     <cellStyle name="Обычный 72 36 3 2" xfId="6116"/>
     <cellStyle name="Обычный 72 36 4" xfId="5027"/>
     <cellStyle name="Обычный 72 36 5" xfId="6114"/>
     <cellStyle name="Обычный 72 36 5 2" xfId="7452"/>
+    <cellStyle name="Обычный 72 36 6" xfId="7717"/>
     <cellStyle name="Обычный 72 37" xfId="5028"/>
     <cellStyle name="Обычный 72 37 2" xfId="5029"/>
     <cellStyle name="Обычный 72 37 3" xfId="6117"/>
     <cellStyle name="Обычный 72 38" xfId="5030"/>
     <cellStyle name="Обычный 72 38 2" xfId="5031"/>
     <cellStyle name="Обычный 72 38 2 2" xfId="5032"/>
     <cellStyle name="Обычный 72 38 2 3" xfId="5033"/>
     <cellStyle name="Обычный 72 38 2 4" xfId="6119"/>
     <cellStyle name="Обычный 72 38 3" xfId="5034"/>
     <cellStyle name="Обычный 72 38 3 2" xfId="6120"/>
     <cellStyle name="Обычный 72 38 4" xfId="5035"/>
     <cellStyle name="Обычный 72 38 5" xfId="6118"/>
     <cellStyle name="Обычный 72 38 5 2" xfId="7453"/>
+    <cellStyle name="Обычный 72 38 6" xfId="7718"/>
     <cellStyle name="Обычный 72 39" xfId="5036"/>
     <cellStyle name="Обычный 72 39 2" xfId="5037"/>
     <cellStyle name="Обычный 72 39 3" xfId="5038"/>
     <cellStyle name="Обычный 72 39 4" xfId="6121"/>
     <cellStyle name="Обычный 72 4" xfId="5039"/>
     <cellStyle name="Обычный 72 4 2" xfId="5040"/>
     <cellStyle name="Обычный 72 4 2 2" xfId="5041"/>
     <cellStyle name="Обычный 72 4 2 3" xfId="5042"/>
     <cellStyle name="Обычный 72 4 2 4" xfId="6123"/>
     <cellStyle name="Обычный 72 4 3" xfId="5043"/>
     <cellStyle name="Обычный 72 4 3 2" xfId="6124"/>
     <cellStyle name="Обычный 72 4 4" xfId="5044"/>
     <cellStyle name="Обычный 72 4 5" xfId="6122"/>
     <cellStyle name="Обычный 72 4 5 2" xfId="7454"/>
+    <cellStyle name="Обычный 72 4 6" xfId="7719"/>
     <cellStyle name="Обычный 72 40" xfId="5045"/>
     <cellStyle name="Обычный 72 40 2" xfId="6125"/>
     <cellStyle name="Обычный 72 41" xfId="5046"/>
     <cellStyle name="Обычный 72 42" xfId="6029"/>
     <cellStyle name="Обычный 72 42 2" xfId="7423"/>
+    <cellStyle name="Обычный 72 43" xfId="7688"/>
     <cellStyle name="Обычный 72 5" xfId="5047"/>
     <cellStyle name="Обычный 72 5 2" xfId="5048"/>
     <cellStyle name="Обычный 72 5 2 2" xfId="5049"/>
     <cellStyle name="Обычный 72 5 2 3" xfId="5050"/>
     <cellStyle name="Обычный 72 5 2 4" xfId="6127"/>
     <cellStyle name="Обычный 72 5 3" xfId="5051"/>
     <cellStyle name="Обычный 72 5 3 2" xfId="6128"/>
     <cellStyle name="Обычный 72 5 4" xfId="5052"/>
     <cellStyle name="Обычный 72 5 5" xfId="6126"/>
     <cellStyle name="Обычный 72 5 5 2" xfId="7455"/>
+    <cellStyle name="Обычный 72 5 6" xfId="7720"/>
     <cellStyle name="Обычный 72 6" xfId="5053"/>
     <cellStyle name="Обычный 72 6 2" xfId="5054"/>
     <cellStyle name="Обычный 72 6 2 2" xfId="5055"/>
     <cellStyle name="Обычный 72 6 2 3" xfId="5056"/>
     <cellStyle name="Обычный 72 6 2 4" xfId="6130"/>
     <cellStyle name="Обычный 72 6 3" xfId="5057"/>
     <cellStyle name="Обычный 72 6 3 2" xfId="6131"/>
     <cellStyle name="Обычный 72 6 4" xfId="5058"/>
     <cellStyle name="Обычный 72 6 5" xfId="6129"/>
     <cellStyle name="Обычный 72 6 5 2" xfId="7456"/>
+    <cellStyle name="Обычный 72 6 6" xfId="7721"/>
     <cellStyle name="Обычный 72 7" xfId="5059"/>
     <cellStyle name="Обычный 72 7 2" xfId="5060"/>
     <cellStyle name="Обычный 72 7 2 2" xfId="5061"/>
     <cellStyle name="Обычный 72 7 2 3" xfId="5062"/>
     <cellStyle name="Обычный 72 7 2 4" xfId="6133"/>
     <cellStyle name="Обычный 72 7 3" xfId="5063"/>
     <cellStyle name="Обычный 72 7 3 2" xfId="6134"/>
     <cellStyle name="Обычный 72 7 4" xfId="5064"/>
     <cellStyle name="Обычный 72 7 5" xfId="6132"/>
     <cellStyle name="Обычный 72 7 5 2" xfId="7457"/>
+    <cellStyle name="Обычный 72 7 6" xfId="7722"/>
     <cellStyle name="Обычный 72 8" xfId="5065"/>
     <cellStyle name="Обычный 72 8 2" xfId="5066"/>
     <cellStyle name="Обычный 72 8 2 2" xfId="5067"/>
     <cellStyle name="Обычный 72 8 2 3" xfId="5068"/>
     <cellStyle name="Обычный 72 8 2 4" xfId="6136"/>
     <cellStyle name="Обычный 72 8 3" xfId="5069"/>
     <cellStyle name="Обычный 72 8 3 2" xfId="6137"/>
     <cellStyle name="Обычный 72 8 4" xfId="5070"/>
     <cellStyle name="Обычный 72 8 5" xfId="6135"/>
     <cellStyle name="Обычный 72 8 5 2" xfId="7458"/>
+    <cellStyle name="Обычный 72 8 6" xfId="7723"/>
     <cellStyle name="Обычный 72 9" xfId="5071"/>
     <cellStyle name="Обычный 72 9 2" xfId="5072"/>
     <cellStyle name="Обычный 72 9 2 2" xfId="5073"/>
     <cellStyle name="Обычный 72 9 2 3" xfId="5074"/>
     <cellStyle name="Обычный 72 9 2 4" xfId="6139"/>
     <cellStyle name="Обычный 72 9 3" xfId="5075"/>
     <cellStyle name="Обычный 72 9 3 2" xfId="6140"/>
     <cellStyle name="Обычный 72 9 4" xfId="5076"/>
     <cellStyle name="Обычный 72 9 5" xfId="6138"/>
     <cellStyle name="Обычный 72 9 5 2" xfId="7459"/>
+    <cellStyle name="Обычный 72 9 6" xfId="7724"/>
     <cellStyle name="Обычный 73" xfId="5077"/>
     <cellStyle name="Обычный 73 2" xfId="5078"/>
     <cellStyle name="Обычный 73 2 2" xfId="5079"/>
     <cellStyle name="Обычный 73 2 2 2" xfId="5080"/>
     <cellStyle name="Обычный 73 2 2 3" xfId="5081"/>
     <cellStyle name="Обычный 73 2 2 4" xfId="6143"/>
     <cellStyle name="Обычный 73 2 3" xfId="5082"/>
     <cellStyle name="Обычный 73 2 3 2" xfId="6144"/>
     <cellStyle name="Обычный 73 2 4" xfId="5083"/>
     <cellStyle name="Обычный 73 2 5" xfId="6142"/>
     <cellStyle name="Обычный 73 2 5 2" xfId="7461"/>
+    <cellStyle name="Обычный 73 2 6" xfId="7726"/>
     <cellStyle name="Обычный 73 3" xfId="5084"/>
     <cellStyle name="Обычный 73 3 2" xfId="5085"/>
     <cellStyle name="Обычный 73 3 2 2" xfId="5086"/>
     <cellStyle name="Обычный 73 3 2 3" xfId="5087"/>
     <cellStyle name="Обычный 73 3 2 4" xfId="6146"/>
     <cellStyle name="Обычный 73 3 3" xfId="5088"/>
     <cellStyle name="Обычный 73 3 3 2" xfId="6147"/>
     <cellStyle name="Обычный 73 3 4" xfId="5089"/>
     <cellStyle name="Обычный 73 3 5" xfId="6145"/>
     <cellStyle name="Обычный 73 3 5 2" xfId="7462"/>
+    <cellStyle name="Обычный 73 3 6" xfId="7727"/>
     <cellStyle name="Обычный 73 4" xfId="5090"/>
     <cellStyle name="Обычный 73 4 2" xfId="5091"/>
     <cellStyle name="Обычный 73 4 3" xfId="5092"/>
     <cellStyle name="Обычный 73 4 4" xfId="6148"/>
     <cellStyle name="Обычный 73 5" xfId="5093"/>
     <cellStyle name="Обычный 73 5 2" xfId="6149"/>
     <cellStyle name="Обычный 73 6" xfId="5094"/>
     <cellStyle name="Обычный 73 7" xfId="6141"/>
     <cellStyle name="Обычный 73 7 2" xfId="7460"/>
+    <cellStyle name="Обычный 73 8" xfId="7725"/>
     <cellStyle name="Обычный 74" xfId="5095"/>
     <cellStyle name="Обычный 74 2" xfId="5096"/>
     <cellStyle name="Обычный 74 2 2" xfId="5097"/>
     <cellStyle name="Обычный 74 2 2 2" xfId="5098"/>
     <cellStyle name="Обычный 74 2 2 3" xfId="5099"/>
     <cellStyle name="Обычный 74 2 2 4" xfId="6151"/>
     <cellStyle name="Обычный 74 2 3" xfId="5100"/>
     <cellStyle name="Обычный 74 2 3 2" xfId="6152"/>
     <cellStyle name="Обычный 74 2 4" xfId="5101"/>
     <cellStyle name="Обычный 74 2 5" xfId="6150"/>
     <cellStyle name="Обычный 74 2 5 2" xfId="7463"/>
+    <cellStyle name="Обычный 74 2 6" xfId="7729"/>
     <cellStyle name="Обычный 74 3" xfId="5102"/>
     <cellStyle name="Обычный 74 3 2" xfId="5103"/>
     <cellStyle name="Обычный 74 3 2 2" xfId="5104"/>
     <cellStyle name="Обычный 74 3 2 3" xfId="5105"/>
     <cellStyle name="Обычный 74 3 2 4" xfId="6154"/>
     <cellStyle name="Обычный 74 3 3" xfId="5106"/>
     <cellStyle name="Обычный 74 3 3 2" xfId="6155"/>
     <cellStyle name="Обычный 74 3 4" xfId="5107"/>
     <cellStyle name="Обычный 74 3 5" xfId="6153"/>
     <cellStyle name="Обычный 74 3 5 2" xfId="7464"/>
+    <cellStyle name="Обычный 74 3 6" xfId="7730"/>
+    <cellStyle name="Обычный 74 4" xfId="7728"/>
     <cellStyle name="Обычный 75" xfId="5108"/>
     <cellStyle name="Обычный 75 2" xfId="5109"/>
     <cellStyle name="Обычный 75 2 2" xfId="5110"/>
     <cellStyle name="Обычный 75 2 2 2" xfId="5111"/>
     <cellStyle name="Обычный 75 2 2 3" xfId="5112"/>
     <cellStyle name="Обычный 75 2 2 4" xfId="6157"/>
     <cellStyle name="Обычный 75 2 3" xfId="5113"/>
     <cellStyle name="Обычный 75 2 3 2" xfId="6158"/>
     <cellStyle name="Обычный 75 2 4" xfId="5114"/>
     <cellStyle name="Обычный 75 2 5" xfId="6156"/>
     <cellStyle name="Обычный 75 2 5 2" xfId="7465"/>
+    <cellStyle name="Обычный 75 2 6" xfId="7731"/>
     <cellStyle name="Обычный 75 3" xfId="5115"/>
     <cellStyle name="Обычный 75 3 2" xfId="5116"/>
     <cellStyle name="Обычный 75 3 2 2" xfId="5117"/>
     <cellStyle name="Обычный 75 3 2 3" xfId="5118"/>
     <cellStyle name="Обычный 75 3 2 4" xfId="6160"/>
     <cellStyle name="Обычный 75 3 3" xfId="5119"/>
     <cellStyle name="Обычный 75 3 3 2" xfId="6161"/>
     <cellStyle name="Обычный 75 3 4" xfId="5120"/>
     <cellStyle name="Обычный 75 3 5" xfId="6159"/>
     <cellStyle name="Обычный 75 3 5 2" xfId="7466"/>
+    <cellStyle name="Обычный 75 3 6" xfId="7732"/>
     <cellStyle name="Обычный 76" xfId="5121"/>
     <cellStyle name="Обычный 76 2" xfId="5122"/>
     <cellStyle name="Обычный 76 2 2" xfId="5123"/>
     <cellStyle name="Обычный 76 2 2 2" xfId="5124"/>
     <cellStyle name="Обычный 76 2 2 3" xfId="5125"/>
     <cellStyle name="Обычный 76 2 2 4" xfId="6164"/>
     <cellStyle name="Обычный 76 2 3" xfId="5126"/>
     <cellStyle name="Обычный 76 2 3 2" xfId="6165"/>
     <cellStyle name="Обычный 76 2 4" xfId="5127"/>
     <cellStyle name="Обычный 76 2 5" xfId="6163"/>
     <cellStyle name="Обычный 76 2 5 2" xfId="7468"/>
+    <cellStyle name="Обычный 76 2 6" xfId="7734"/>
     <cellStyle name="Обычный 76 3" xfId="5128"/>
     <cellStyle name="Обычный 76 3 2" xfId="5129"/>
     <cellStyle name="Обычный 76 3 2 2" xfId="5130"/>
     <cellStyle name="Обычный 76 3 2 3" xfId="5131"/>
     <cellStyle name="Обычный 76 3 2 4" xfId="6167"/>
     <cellStyle name="Обычный 76 3 3" xfId="5132"/>
     <cellStyle name="Обычный 76 3 3 2" xfId="6168"/>
     <cellStyle name="Обычный 76 3 4" xfId="5133"/>
     <cellStyle name="Обычный 76 3 5" xfId="6166"/>
     <cellStyle name="Обычный 76 3 5 2" xfId="7469"/>
+    <cellStyle name="Обычный 76 3 6" xfId="7735"/>
     <cellStyle name="Обычный 76 4" xfId="5134"/>
     <cellStyle name="Обычный 76 4 2" xfId="5135"/>
     <cellStyle name="Обычный 76 4 3" xfId="5136"/>
     <cellStyle name="Обычный 76 4 4" xfId="6169"/>
     <cellStyle name="Обычный 76 5" xfId="5137"/>
     <cellStyle name="Обычный 76 5 2" xfId="6170"/>
     <cellStyle name="Обычный 76 6" xfId="5138"/>
     <cellStyle name="Обычный 76 7" xfId="6162"/>
     <cellStyle name="Обычный 76 7 2" xfId="7467"/>
+    <cellStyle name="Обычный 76 8" xfId="7733"/>
     <cellStyle name="Обычный 77" xfId="5139"/>
     <cellStyle name="Обычный 77 2" xfId="5140"/>
     <cellStyle name="Обычный 77 2 2" xfId="5141"/>
     <cellStyle name="Обычный 77 2 2 2" xfId="5142"/>
     <cellStyle name="Обычный 77 2 2 3" xfId="5143"/>
     <cellStyle name="Обычный 77 2 2 4" xfId="6173"/>
     <cellStyle name="Обычный 77 2 3" xfId="5144"/>
     <cellStyle name="Обычный 77 2 3 2" xfId="6174"/>
     <cellStyle name="Обычный 77 2 4" xfId="5145"/>
     <cellStyle name="Обычный 77 2 5" xfId="6172"/>
     <cellStyle name="Обычный 77 2 5 2" xfId="7471"/>
+    <cellStyle name="Обычный 77 2 6" xfId="7737"/>
     <cellStyle name="Обычный 77 3" xfId="5146"/>
     <cellStyle name="Обычный 77 3 2" xfId="5147"/>
     <cellStyle name="Обычный 77 3 2 2" xfId="5148"/>
     <cellStyle name="Обычный 77 3 2 3" xfId="5149"/>
     <cellStyle name="Обычный 77 3 2 4" xfId="6176"/>
     <cellStyle name="Обычный 77 3 3" xfId="5150"/>
     <cellStyle name="Обычный 77 3 3 2" xfId="6177"/>
     <cellStyle name="Обычный 77 3 4" xfId="5151"/>
     <cellStyle name="Обычный 77 3 5" xfId="6175"/>
     <cellStyle name="Обычный 77 3 5 2" xfId="7472"/>
+    <cellStyle name="Обычный 77 3 6" xfId="7738"/>
     <cellStyle name="Обычный 77 4" xfId="5152"/>
     <cellStyle name="Обычный 77 4 2" xfId="5153"/>
     <cellStyle name="Обычный 77 4 3" xfId="5154"/>
     <cellStyle name="Обычный 77 4 4" xfId="6178"/>
     <cellStyle name="Обычный 77 5" xfId="5155"/>
     <cellStyle name="Обычный 77 5 2" xfId="6179"/>
     <cellStyle name="Обычный 77 6" xfId="5156"/>
     <cellStyle name="Обычный 77 7" xfId="6171"/>
     <cellStyle name="Обычный 77 7 2" xfId="7470"/>
+    <cellStyle name="Обычный 77 8" xfId="7736"/>
     <cellStyle name="Обычный 78" xfId="5157"/>
     <cellStyle name="Обычный 78 2" xfId="5158"/>
     <cellStyle name="Обычный 78 2 2" xfId="5159"/>
     <cellStyle name="Обычный 78 2 2 2" xfId="5160"/>
     <cellStyle name="Обычный 78 2 2 3" xfId="5161"/>
     <cellStyle name="Обычный 78 2 2 4" xfId="6182"/>
     <cellStyle name="Обычный 78 2 3" xfId="5162"/>
     <cellStyle name="Обычный 78 2 3 2" xfId="6183"/>
     <cellStyle name="Обычный 78 2 4" xfId="5163"/>
     <cellStyle name="Обычный 78 2 5" xfId="6181"/>
     <cellStyle name="Обычный 78 2 5 2" xfId="7474"/>
+    <cellStyle name="Обычный 78 2 6" xfId="7740"/>
     <cellStyle name="Обычный 78 3" xfId="5164"/>
     <cellStyle name="Обычный 78 3 2" xfId="5165"/>
     <cellStyle name="Обычный 78 3 2 2" xfId="5166"/>
     <cellStyle name="Обычный 78 3 2 3" xfId="5167"/>
     <cellStyle name="Обычный 78 3 2 4" xfId="6185"/>
     <cellStyle name="Обычный 78 3 3" xfId="5168"/>
     <cellStyle name="Обычный 78 3 3 2" xfId="6186"/>
     <cellStyle name="Обычный 78 3 4" xfId="5169"/>
     <cellStyle name="Обычный 78 3 5" xfId="6184"/>
     <cellStyle name="Обычный 78 3 5 2" xfId="7475"/>
+    <cellStyle name="Обычный 78 3 6" xfId="7741"/>
     <cellStyle name="Обычный 78 4" xfId="5170"/>
     <cellStyle name="Обычный 78 4 2" xfId="5171"/>
     <cellStyle name="Обычный 78 4 3" xfId="5172"/>
     <cellStyle name="Обычный 78 4 4" xfId="6187"/>
     <cellStyle name="Обычный 78 5" xfId="5173"/>
     <cellStyle name="Обычный 78 5 2" xfId="6188"/>
     <cellStyle name="Обычный 78 6" xfId="5174"/>
     <cellStyle name="Обычный 78 7" xfId="6180"/>
     <cellStyle name="Обычный 78 7 2" xfId="7473"/>
+    <cellStyle name="Обычный 78 8" xfId="7739"/>
     <cellStyle name="Обычный 79" xfId="5175"/>
     <cellStyle name="Обычный 79 2" xfId="5176"/>
     <cellStyle name="Обычный 79 2 2" xfId="5177"/>
     <cellStyle name="Обычный 79 2 2 2" xfId="5178"/>
     <cellStyle name="Обычный 79 2 2 3" xfId="5179"/>
     <cellStyle name="Обычный 79 2 2 4" xfId="6191"/>
     <cellStyle name="Обычный 79 2 3" xfId="5180"/>
     <cellStyle name="Обычный 79 2 3 2" xfId="6192"/>
     <cellStyle name="Обычный 79 2 4" xfId="5181"/>
     <cellStyle name="Обычный 79 2 5" xfId="6190"/>
     <cellStyle name="Обычный 79 2 5 2" xfId="7477"/>
+    <cellStyle name="Обычный 79 2 6" xfId="7743"/>
     <cellStyle name="Обычный 79 3" xfId="5182"/>
     <cellStyle name="Обычный 79 3 2" xfId="5183"/>
     <cellStyle name="Обычный 79 3 2 2" xfId="5184"/>
     <cellStyle name="Обычный 79 3 2 3" xfId="5185"/>
     <cellStyle name="Обычный 79 3 2 4" xfId="6194"/>
     <cellStyle name="Обычный 79 3 3" xfId="5186"/>
     <cellStyle name="Обычный 79 3 3 2" xfId="6195"/>
     <cellStyle name="Обычный 79 3 4" xfId="5187"/>
     <cellStyle name="Обычный 79 3 5" xfId="6193"/>
     <cellStyle name="Обычный 79 3 5 2" xfId="7478"/>
+    <cellStyle name="Обычный 79 3 6" xfId="7744"/>
     <cellStyle name="Обычный 79 4" xfId="5188"/>
     <cellStyle name="Обычный 79 4 2" xfId="5189"/>
     <cellStyle name="Обычный 79 4 3" xfId="5190"/>
     <cellStyle name="Обычный 79 4 4" xfId="6196"/>
     <cellStyle name="Обычный 79 5" xfId="5191"/>
     <cellStyle name="Обычный 79 5 2" xfId="6197"/>
     <cellStyle name="Обычный 79 6" xfId="5192"/>
     <cellStyle name="Обычный 79 7" xfId="6189"/>
     <cellStyle name="Обычный 79 7 2" xfId="7476"/>
+    <cellStyle name="Обычный 79 8" xfId="7742"/>
     <cellStyle name="Обычный 8" xfId="5193"/>
     <cellStyle name="Обычный 8 2" xfId="5194"/>
     <cellStyle name="Обычный 8 2 2" xfId="5195"/>
     <cellStyle name="Обычный 8 2 2 2" xfId="5196"/>
     <cellStyle name="Обычный 8 2 2 3" xfId="5197"/>
     <cellStyle name="Обычный 8 2 2 4" xfId="6200"/>
     <cellStyle name="Обычный 8 2 3" xfId="5198"/>
     <cellStyle name="Обычный 8 2 3 2" xfId="6201"/>
     <cellStyle name="Обычный 8 2 4" xfId="5199"/>
     <cellStyle name="Обычный 8 2 5" xfId="6199"/>
     <cellStyle name="Обычный 8 2 5 2" xfId="7480"/>
+    <cellStyle name="Обычный 8 2 6" xfId="7746"/>
     <cellStyle name="Обычный 8 3" xfId="5200"/>
     <cellStyle name="Обычный 8 3 2" xfId="5201"/>
     <cellStyle name="Обычный 8 3 2 2" xfId="5202"/>
     <cellStyle name="Обычный 8 3 2 3" xfId="5203"/>
     <cellStyle name="Обычный 8 3 2 4" xfId="6203"/>
     <cellStyle name="Обычный 8 3 3" xfId="5204"/>
     <cellStyle name="Обычный 8 3 3 2" xfId="6204"/>
     <cellStyle name="Обычный 8 3 4" xfId="5205"/>
     <cellStyle name="Обычный 8 3 5" xfId="6202"/>
     <cellStyle name="Обычный 8 3 5 2" xfId="7481"/>
+    <cellStyle name="Обычный 8 3 6" xfId="7747"/>
     <cellStyle name="Обычный 8 4" xfId="5206"/>
     <cellStyle name="Обычный 8 4 2" xfId="5207"/>
     <cellStyle name="Обычный 8 4 2 2" xfId="6206"/>
     <cellStyle name="Обычный 8 4 3" xfId="5208"/>
     <cellStyle name="Обычный 8 4 4" xfId="6205"/>
     <cellStyle name="Обычный 8 5" xfId="5209"/>
     <cellStyle name="Обычный 8 5 2" xfId="6207"/>
     <cellStyle name="Обычный 8 6" xfId="5210"/>
     <cellStyle name="Обычный 8 7" xfId="6198"/>
     <cellStyle name="Обычный 8 7 2" xfId="7479"/>
+    <cellStyle name="Обычный 8 8" xfId="7745"/>
     <cellStyle name="Обычный 80" xfId="5211"/>
     <cellStyle name="Обычный 80 2" xfId="5212"/>
     <cellStyle name="Обычный 80 2 2" xfId="5213"/>
     <cellStyle name="Обычный 80 2 2 2" xfId="5214"/>
     <cellStyle name="Обычный 80 2 2 3" xfId="5215"/>
     <cellStyle name="Обычный 80 2 2 4" xfId="6210"/>
     <cellStyle name="Обычный 80 2 3" xfId="5216"/>
     <cellStyle name="Обычный 80 2 3 2" xfId="6211"/>
     <cellStyle name="Обычный 80 2 4" xfId="5217"/>
     <cellStyle name="Обычный 80 2 5" xfId="6209"/>
     <cellStyle name="Обычный 80 2 5 2" xfId="7483"/>
+    <cellStyle name="Обычный 80 2 6" xfId="7749"/>
     <cellStyle name="Обычный 80 3" xfId="5218"/>
     <cellStyle name="Обычный 80 3 2" xfId="5219"/>
     <cellStyle name="Обычный 80 3 2 2" xfId="5220"/>
     <cellStyle name="Обычный 80 3 2 3" xfId="5221"/>
     <cellStyle name="Обычный 80 3 2 4" xfId="6213"/>
     <cellStyle name="Обычный 80 3 3" xfId="5222"/>
     <cellStyle name="Обычный 80 3 3 2" xfId="6214"/>
     <cellStyle name="Обычный 80 3 4" xfId="5223"/>
     <cellStyle name="Обычный 80 3 5" xfId="6212"/>
     <cellStyle name="Обычный 80 3 5 2" xfId="7484"/>
+    <cellStyle name="Обычный 80 3 6" xfId="7750"/>
     <cellStyle name="Обычный 80 4" xfId="5224"/>
     <cellStyle name="Обычный 80 4 2" xfId="5225"/>
     <cellStyle name="Обычный 80 4 3" xfId="5226"/>
     <cellStyle name="Обычный 80 4 4" xfId="6215"/>
     <cellStyle name="Обычный 80 5" xfId="5227"/>
     <cellStyle name="Обычный 80 5 2" xfId="6216"/>
     <cellStyle name="Обычный 80 6" xfId="5228"/>
     <cellStyle name="Обычный 80 7" xfId="6208"/>
     <cellStyle name="Обычный 80 7 2" xfId="7482"/>
+    <cellStyle name="Обычный 80 8" xfId="7748"/>
     <cellStyle name="Обычный 81" xfId="5229"/>
     <cellStyle name="Обычный 81 2" xfId="5230"/>
     <cellStyle name="Обычный 81 2 2" xfId="5231"/>
     <cellStyle name="Обычный 81 2 2 2" xfId="5232"/>
     <cellStyle name="Обычный 81 2 2 3" xfId="5233"/>
     <cellStyle name="Обычный 81 2 2 4" xfId="6219"/>
     <cellStyle name="Обычный 81 2 3" xfId="5234"/>
     <cellStyle name="Обычный 81 2 3 2" xfId="6220"/>
     <cellStyle name="Обычный 81 2 4" xfId="5235"/>
     <cellStyle name="Обычный 81 2 5" xfId="6218"/>
     <cellStyle name="Обычный 81 2 5 2" xfId="7486"/>
+    <cellStyle name="Обычный 81 2 6" xfId="7752"/>
     <cellStyle name="Обычный 81 3" xfId="5236"/>
     <cellStyle name="Обычный 81 3 2" xfId="5237"/>
     <cellStyle name="Обычный 81 3 2 2" xfId="5238"/>
     <cellStyle name="Обычный 81 3 2 3" xfId="5239"/>
     <cellStyle name="Обычный 81 3 2 4" xfId="6222"/>
     <cellStyle name="Обычный 81 3 3" xfId="5240"/>
     <cellStyle name="Обычный 81 3 3 2" xfId="6223"/>
     <cellStyle name="Обычный 81 3 4" xfId="5241"/>
     <cellStyle name="Обычный 81 3 5" xfId="6221"/>
     <cellStyle name="Обычный 81 3 5 2" xfId="7487"/>
+    <cellStyle name="Обычный 81 3 6" xfId="7753"/>
     <cellStyle name="Обычный 81 4" xfId="5242"/>
     <cellStyle name="Обычный 81 4 2" xfId="5243"/>
     <cellStyle name="Обычный 81 4 3" xfId="5244"/>
     <cellStyle name="Обычный 81 4 4" xfId="6224"/>
     <cellStyle name="Обычный 81 5" xfId="5245"/>
     <cellStyle name="Обычный 81 5 2" xfId="6225"/>
     <cellStyle name="Обычный 81 6" xfId="5246"/>
     <cellStyle name="Обычный 81 7" xfId="6217"/>
     <cellStyle name="Обычный 81 7 2" xfId="7485"/>
+    <cellStyle name="Обычный 81 8" xfId="7751"/>
     <cellStyle name="Обычный 82" xfId="5247"/>
     <cellStyle name="Обычный 82 2" xfId="5248"/>
     <cellStyle name="Обычный 82 2 2" xfId="5249"/>
     <cellStyle name="Обычный 82 2 2 2" xfId="5250"/>
     <cellStyle name="Обычный 82 2 2 3" xfId="5251"/>
     <cellStyle name="Обычный 82 2 2 4" xfId="6228"/>
     <cellStyle name="Обычный 82 2 3" xfId="5252"/>
     <cellStyle name="Обычный 82 2 3 2" xfId="6229"/>
     <cellStyle name="Обычный 82 2 4" xfId="5253"/>
     <cellStyle name="Обычный 82 2 5" xfId="6227"/>
     <cellStyle name="Обычный 82 2 5 2" xfId="7489"/>
+    <cellStyle name="Обычный 82 2 6" xfId="7755"/>
     <cellStyle name="Обычный 82 3" xfId="5254"/>
     <cellStyle name="Обычный 82 3 2" xfId="5255"/>
     <cellStyle name="Обычный 82 3 2 2" xfId="5256"/>
     <cellStyle name="Обычный 82 3 2 3" xfId="5257"/>
     <cellStyle name="Обычный 82 3 2 4" xfId="6231"/>
     <cellStyle name="Обычный 82 3 3" xfId="5258"/>
     <cellStyle name="Обычный 82 3 3 2" xfId="6232"/>
     <cellStyle name="Обычный 82 3 4" xfId="5259"/>
     <cellStyle name="Обычный 82 3 5" xfId="6230"/>
     <cellStyle name="Обычный 82 3 5 2" xfId="7490"/>
+    <cellStyle name="Обычный 82 3 6" xfId="7756"/>
     <cellStyle name="Обычный 82 4" xfId="5260"/>
     <cellStyle name="Обычный 82 4 2" xfId="5261"/>
     <cellStyle name="Обычный 82 4 3" xfId="5262"/>
     <cellStyle name="Обычный 82 4 4" xfId="6233"/>
     <cellStyle name="Обычный 82 5" xfId="5263"/>
     <cellStyle name="Обычный 82 5 2" xfId="6234"/>
     <cellStyle name="Обычный 82 6" xfId="5264"/>
     <cellStyle name="Обычный 82 7" xfId="6226"/>
     <cellStyle name="Обычный 82 7 2" xfId="7488"/>
+    <cellStyle name="Обычный 82 8" xfId="7754"/>
     <cellStyle name="Обычный 83" xfId="5265"/>
     <cellStyle name="Обычный 83 2" xfId="5266"/>
     <cellStyle name="Обычный 83 2 2" xfId="5267"/>
     <cellStyle name="Обычный 83 2 2 2" xfId="5268"/>
     <cellStyle name="Обычный 83 2 2 3" xfId="5269"/>
     <cellStyle name="Обычный 83 2 2 4" xfId="6237"/>
     <cellStyle name="Обычный 83 2 3" xfId="5270"/>
     <cellStyle name="Обычный 83 2 3 2" xfId="6238"/>
     <cellStyle name="Обычный 83 2 4" xfId="5271"/>
     <cellStyle name="Обычный 83 2 5" xfId="6236"/>
     <cellStyle name="Обычный 83 2 5 2" xfId="7492"/>
+    <cellStyle name="Обычный 83 2 6" xfId="7758"/>
     <cellStyle name="Обычный 83 3" xfId="5272"/>
     <cellStyle name="Обычный 83 3 2" xfId="5273"/>
     <cellStyle name="Обычный 83 3 2 2" xfId="5274"/>
     <cellStyle name="Обычный 83 3 2 3" xfId="5275"/>
     <cellStyle name="Обычный 83 3 2 4" xfId="6240"/>
     <cellStyle name="Обычный 83 3 3" xfId="5276"/>
     <cellStyle name="Обычный 83 3 3 2" xfId="6241"/>
     <cellStyle name="Обычный 83 3 4" xfId="5277"/>
     <cellStyle name="Обычный 83 3 5" xfId="6239"/>
     <cellStyle name="Обычный 83 3 5 2" xfId="7493"/>
+    <cellStyle name="Обычный 83 3 6" xfId="7759"/>
     <cellStyle name="Обычный 83 4" xfId="5278"/>
     <cellStyle name="Обычный 83 4 2" xfId="5279"/>
     <cellStyle name="Обычный 83 4 3" xfId="5280"/>
     <cellStyle name="Обычный 83 4 4" xfId="6242"/>
     <cellStyle name="Обычный 83 5" xfId="5281"/>
     <cellStyle name="Обычный 83 5 2" xfId="6243"/>
     <cellStyle name="Обычный 83 6" xfId="5282"/>
     <cellStyle name="Обычный 83 7" xfId="6235"/>
     <cellStyle name="Обычный 83 7 2" xfId="7491"/>
+    <cellStyle name="Обычный 83 8" xfId="7757"/>
     <cellStyle name="Обычный 84" xfId="5283"/>
     <cellStyle name="Обычный 84 2" xfId="5284"/>
     <cellStyle name="Обычный 84 2 2" xfId="5285"/>
     <cellStyle name="Обычный 84 2 2 2" xfId="5286"/>
     <cellStyle name="Обычный 84 2 2 3" xfId="5287"/>
     <cellStyle name="Обычный 84 2 2 4" xfId="6246"/>
     <cellStyle name="Обычный 84 2 3" xfId="5288"/>
     <cellStyle name="Обычный 84 2 3 2" xfId="6247"/>
     <cellStyle name="Обычный 84 2 4" xfId="5289"/>
     <cellStyle name="Обычный 84 2 5" xfId="6245"/>
     <cellStyle name="Обычный 84 2 5 2" xfId="7495"/>
+    <cellStyle name="Обычный 84 2 6" xfId="7761"/>
     <cellStyle name="Обычный 84 3" xfId="5290"/>
     <cellStyle name="Обычный 84 3 2" xfId="5291"/>
     <cellStyle name="Обычный 84 3 2 2" xfId="5292"/>
     <cellStyle name="Обычный 84 3 2 3" xfId="5293"/>
     <cellStyle name="Обычный 84 3 2 4" xfId="6249"/>
     <cellStyle name="Обычный 84 3 3" xfId="5294"/>
     <cellStyle name="Обычный 84 3 3 2" xfId="6250"/>
     <cellStyle name="Обычный 84 3 4" xfId="5295"/>
     <cellStyle name="Обычный 84 3 5" xfId="6248"/>
     <cellStyle name="Обычный 84 3 5 2" xfId="7496"/>
+    <cellStyle name="Обычный 84 3 6" xfId="7762"/>
     <cellStyle name="Обычный 84 4" xfId="5296"/>
     <cellStyle name="Обычный 84 4 2" xfId="5297"/>
     <cellStyle name="Обычный 84 4 3" xfId="5298"/>
     <cellStyle name="Обычный 84 4 4" xfId="6251"/>
     <cellStyle name="Обычный 84 5" xfId="5299"/>
     <cellStyle name="Обычный 84 5 2" xfId="6252"/>
     <cellStyle name="Обычный 84 6" xfId="5300"/>
     <cellStyle name="Обычный 84 7" xfId="6244"/>
     <cellStyle name="Обычный 84 7 2" xfId="7494"/>
+    <cellStyle name="Обычный 84 8" xfId="7760"/>
     <cellStyle name="Обычный 85" xfId="5301"/>
     <cellStyle name="Обычный 85 2" xfId="5302"/>
     <cellStyle name="Обычный 85 2 2" xfId="5303"/>
     <cellStyle name="Обычный 85 2 2 2" xfId="5304"/>
     <cellStyle name="Обычный 85 2 2 3" xfId="5305"/>
     <cellStyle name="Обычный 85 2 2 4" xfId="6255"/>
     <cellStyle name="Обычный 85 2 3" xfId="5306"/>
     <cellStyle name="Обычный 85 2 3 2" xfId="6256"/>
     <cellStyle name="Обычный 85 2 4" xfId="5307"/>
     <cellStyle name="Обычный 85 2 5" xfId="6254"/>
     <cellStyle name="Обычный 85 2 5 2" xfId="7498"/>
+    <cellStyle name="Обычный 85 2 6" xfId="7764"/>
     <cellStyle name="Обычный 85 3" xfId="5308"/>
     <cellStyle name="Обычный 85 3 2" xfId="5309"/>
     <cellStyle name="Обычный 85 3 2 2" xfId="5310"/>
     <cellStyle name="Обычный 85 3 2 3" xfId="5311"/>
     <cellStyle name="Обычный 85 3 2 4" xfId="6258"/>
     <cellStyle name="Обычный 85 3 3" xfId="5312"/>
     <cellStyle name="Обычный 85 3 3 2" xfId="6259"/>
     <cellStyle name="Обычный 85 3 4" xfId="5313"/>
     <cellStyle name="Обычный 85 3 5" xfId="6257"/>
     <cellStyle name="Обычный 85 3 5 2" xfId="7499"/>
+    <cellStyle name="Обычный 85 3 6" xfId="7765"/>
     <cellStyle name="Обычный 85 4" xfId="5314"/>
     <cellStyle name="Обычный 85 4 2" xfId="5315"/>
     <cellStyle name="Обычный 85 4 3" xfId="5316"/>
     <cellStyle name="Обычный 85 4 4" xfId="6260"/>
     <cellStyle name="Обычный 85 5" xfId="5317"/>
     <cellStyle name="Обычный 85 5 2" xfId="6261"/>
     <cellStyle name="Обычный 85 6" xfId="5318"/>
     <cellStyle name="Обычный 85 7" xfId="6253"/>
     <cellStyle name="Обычный 85 7 2" xfId="7497"/>
+    <cellStyle name="Обычный 85 8" xfId="7763"/>
     <cellStyle name="Обычный 86" xfId="5319"/>
     <cellStyle name="Обычный 86 2" xfId="5320"/>
     <cellStyle name="Обычный 86 2 2" xfId="5321"/>
     <cellStyle name="Обычный 86 2 2 2" xfId="5322"/>
     <cellStyle name="Обычный 86 2 2 3" xfId="5323"/>
     <cellStyle name="Обычный 86 2 2 4" xfId="6264"/>
     <cellStyle name="Обычный 86 2 3" xfId="5324"/>
     <cellStyle name="Обычный 86 2 3 2" xfId="6265"/>
     <cellStyle name="Обычный 86 2 4" xfId="5325"/>
     <cellStyle name="Обычный 86 2 5" xfId="6263"/>
     <cellStyle name="Обычный 86 2 5 2" xfId="7501"/>
+    <cellStyle name="Обычный 86 2 6" xfId="7767"/>
     <cellStyle name="Обычный 86 3" xfId="5326"/>
     <cellStyle name="Обычный 86 3 2" xfId="5327"/>
     <cellStyle name="Обычный 86 3 2 2" xfId="5328"/>
     <cellStyle name="Обычный 86 3 2 3" xfId="5329"/>
     <cellStyle name="Обычный 86 3 2 4" xfId="6267"/>
     <cellStyle name="Обычный 86 3 3" xfId="5330"/>
     <cellStyle name="Обычный 86 3 3 2" xfId="6268"/>
     <cellStyle name="Обычный 86 3 4" xfId="5331"/>
     <cellStyle name="Обычный 86 3 5" xfId="6266"/>
     <cellStyle name="Обычный 86 3 5 2" xfId="7502"/>
+    <cellStyle name="Обычный 86 3 6" xfId="7768"/>
     <cellStyle name="Обычный 86 4" xfId="5332"/>
     <cellStyle name="Обычный 86 4 2" xfId="5333"/>
     <cellStyle name="Обычный 86 4 3" xfId="5334"/>
     <cellStyle name="Обычный 86 4 4" xfId="6269"/>
     <cellStyle name="Обычный 86 5" xfId="5335"/>
     <cellStyle name="Обычный 86 5 2" xfId="6270"/>
     <cellStyle name="Обычный 86 6" xfId="5336"/>
     <cellStyle name="Обычный 86 7" xfId="6262"/>
     <cellStyle name="Обычный 86 7 2" xfId="7500"/>
+    <cellStyle name="Обычный 86 8" xfId="7766"/>
     <cellStyle name="Обычный 87" xfId="5337"/>
     <cellStyle name="Обычный 87 2" xfId="5338"/>
     <cellStyle name="Обычный 87 2 2" xfId="5339"/>
     <cellStyle name="Обычный 87 2 2 2" xfId="5340"/>
     <cellStyle name="Обычный 87 2 2 3" xfId="5341"/>
     <cellStyle name="Обычный 87 2 2 4" xfId="6273"/>
     <cellStyle name="Обычный 87 2 3" xfId="5342"/>
     <cellStyle name="Обычный 87 2 3 2" xfId="6274"/>
     <cellStyle name="Обычный 87 2 4" xfId="5343"/>
     <cellStyle name="Обычный 87 2 5" xfId="6272"/>
     <cellStyle name="Обычный 87 2 5 2" xfId="7504"/>
+    <cellStyle name="Обычный 87 2 6" xfId="7770"/>
     <cellStyle name="Обычный 87 3" xfId="5344"/>
     <cellStyle name="Обычный 87 3 2" xfId="5345"/>
     <cellStyle name="Обычный 87 3 2 2" xfId="5346"/>
     <cellStyle name="Обычный 87 3 2 3" xfId="5347"/>
     <cellStyle name="Обычный 87 3 2 4" xfId="6276"/>
     <cellStyle name="Обычный 87 3 3" xfId="5348"/>
     <cellStyle name="Обычный 87 3 3 2" xfId="6277"/>
     <cellStyle name="Обычный 87 3 4" xfId="5349"/>
     <cellStyle name="Обычный 87 3 5" xfId="6275"/>
     <cellStyle name="Обычный 87 3 5 2" xfId="7505"/>
+    <cellStyle name="Обычный 87 3 6" xfId="7771"/>
     <cellStyle name="Обычный 87 4" xfId="5350"/>
     <cellStyle name="Обычный 87 4 2" xfId="5351"/>
     <cellStyle name="Обычный 87 4 3" xfId="5352"/>
     <cellStyle name="Обычный 87 4 4" xfId="6278"/>
     <cellStyle name="Обычный 87 5" xfId="5353"/>
     <cellStyle name="Обычный 87 5 2" xfId="6279"/>
     <cellStyle name="Обычный 87 6" xfId="5354"/>
     <cellStyle name="Обычный 87 7" xfId="6271"/>
     <cellStyle name="Обычный 87 7 2" xfId="7503"/>
+    <cellStyle name="Обычный 87 8" xfId="7769"/>
     <cellStyle name="Обычный 88" xfId="5355"/>
     <cellStyle name="Обычный 88 2" xfId="5356"/>
     <cellStyle name="Обычный 88 2 2" xfId="5357"/>
     <cellStyle name="Обычный 88 2 2 2" xfId="5358"/>
     <cellStyle name="Обычный 88 2 2 3" xfId="5359"/>
     <cellStyle name="Обычный 88 2 2 4" xfId="6282"/>
     <cellStyle name="Обычный 88 2 3" xfId="5360"/>
     <cellStyle name="Обычный 88 2 3 2" xfId="6283"/>
     <cellStyle name="Обычный 88 2 4" xfId="5361"/>
     <cellStyle name="Обычный 88 2 5" xfId="6281"/>
     <cellStyle name="Обычный 88 2 5 2" xfId="7507"/>
+    <cellStyle name="Обычный 88 2 6" xfId="7773"/>
     <cellStyle name="Обычный 88 3" xfId="5362"/>
     <cellStyle name="Обычный 88 3 2" xfId="5363"/>
     <cellStyle name="Обычный 88 3 2 2" xfId="5364"/>
     <cellStyle name="Обычный 88 3 2 3" xfId="5365"/>
     <cellStyle name="Обычный 88 3 2 4" xfId="6285"/>
     <cellStyle name="Обычный 88 3 3" xfId="5366"/>
     <cellStyle name="Обычный 88 3 3 2" xfId="6286"/>
     <cellStyle name="Обычный 88 3 4" xfId="5367"/>
     <cellStyle name="Обычный 88 3 5" xfId="6284"/>
     <cellStyle name="Обычный 88 3 5 2" xfId="7508"/>
+    <cellStyle name="Обычный 88 3 6" xfId="7774"/>
     <cellStyle name="Обычный 88 4" xfId="5368"/>
     <cellStyle name="Обычный 88 4 2" xfId="5369"/>
     <cellStyle name="Обычный 88 4 3" xfId="5370"/>
     <cellStyle name="Обычный 88 4 4" xfId="6287"/>
     <cellStyle name="Обычный 88 5" xfId="5371"/>
     <cellStyle name="Обычный 88 5 2" xfId="6288"/>
     <cellStyle name="Обычный 88 6" xfId="5372"/>
     <cellStyle name="Обычный 88 7" xfId="6280"/>
     <cellStyle name="Обычный 88 7 2" xfId="7506"/>
+    <cellStyle name="Обычный 88 8" xfId="7772"/>
     <cellStyle name="Обычный 89" xfId="5373"/>
     <cellStyle name="Обычный 89 2" xfId="5374"/>
     <cellStyle name="Обычный 89 2 2" xfId="5375"/>
     <cellStyle name="Обычный 89 2 2 2" xfId="5376"/>
     <cellStyle name="Обычный 89 2 2 3" xfId="5377"/>
     <cellStyle name="Обычный 89 2 2 4" xfId="6291"/>
     <cellStyle name="Обычный 89 2 3" xfId="5378"/>
     <cellStyle name="Обычный 89 2 3 2" xfId="6292"/>
     <cellStyle name="Обычный 89 2 4" xfId="5379"/>
     <cellStyle name="Обычный 89 2 5" xfId="6290"/>
     <cellStyle name="Обычный 89 2 5 2" xfId="7510"/>
+    <cellStyle name="Обычный 89 2 6" xfId="7776"/>
     <cellStyle name="Обычный 89 3" xfId="5380"/>
     <cellStyle name="Обычный 89 3 2" xfId="5381"/>
     <cellStyle name="Обычный 89 3 2 2" xfId="5382"/>
     <cellStyle name="Обычный 89 3 2 3" xfId="5383"/>
     <cellStyle name="Обычный 89 3 2 4" xfId="6294"/>
     <cellStyle name="Обычный 89 3 3" xfId="5384"/>
     <cellStyle name="Обычный 89 3 3 2" xfId="6295"/>
     <cellStyle name="Обычный 89 3 4" xfId="5385"/>
     <cellStyle name="Обычный 89 3 5" xfId="6293"/>
     <cellStyle name="Обычный 89 3 5 2" xfId="7511"/>
+    <cellStyle name="Обычный 89 3 6" xfId="7777"/>
     <cellStyle name="Обычный 89 4" xfId="5386"/>
     <cellStyle name="Обычный 89 4 2" xfId="5387"/>
     <cellStyle name="Обычный 89 4 3" xfId="5388"/>
     <cellStyle name="Обычный 89 4 4" xfId="6296"/>
     <cellStyle name="Обычный 89 5" xfId="5389"/>
     <cellStyle name="Обычный 89 5 2" xfId="6297"/>
     <cellStyle name="Обычный 89 6" xfId="5390"/>
     <cellStyle name="Обычный 89 7" xfId="6289"/>
     <cellStyle name="Обычный 89 7 2" xfId="7509"/>
+    <cellStyle name="Обычный 89 8" xfId="7775"/>
     <cellStyle name="Обычный 9" xfId="5391"/>
     <cellStyle name="Обычный 9 2" xfId="5392"/>
     <cellStyle name="Обычный 9 2 2" xfId="5393"/>
     <cellStyle name="Обычный 9 2 2 2" xfId="5394"/>
     <cellStyle name="Обычный 9 2 2 3" xfId="5395"/>
     <cellStyle name="Обычный 9 2 2 4" xfId="6300"/>
     <cellStyle name="Обычный 9 2 3" xfId="5396"/>
     <cellStyle name="Обычный 9 2 3 2" xfId="6301"/>
     <cellStyle name="Обычный 9 2 4" xfId="5397"/>
     <cellStyle name="Обычный 9 2 5" xfId="6299"/>
     <cellStyle name="Обычный 9 2 5 2" xfId="7513"/>
+    <cellStyle name="Обычный 9 2 6" xfId="7779"/>
     <cellStyle name="Обычный 9 3" xfId="5398"/>
     <cellStyle name="Обычный 9 3 2" xfId="5399"/>
     <cellStyle name="Обычный 9 3 2 2" xfId="5400"/>
     <cellStyle name="Обычный 9 3 2 3" xfId="5401"/>
     <cellStyle name="Обычный 9 3 2 4" xfId="6303"/>
     <cellStyle name="Обычный 9 3 3" xfId="5402"/>
     <cellStyle name="Обычный 9 3 3 2" xfId="6304"/>
     <cellStyle name="Обычный 9 3 4" xfId="5403"/>
     <cellStyle name="Обычный 9 3 5" xfId="6302"/>
     <cellStyle name="Обычный 9 3 5 2" xfId="7514"/>
+    <cellStyle name="Обычный 9 3 6" xfId="7780"/>
     <cellStyle name="Обычный 9 4" xfId="5404"/>
     <cellStyle name="Обычный 9 4 2" xfId="5405"/>
     <cellStyle name="Обычный 9 4 2 2" xfId="6306"/>
     <cellStyle name="Обычный 9 4 3" xfId="5406"/>
     <cellStyle name="Обычный 9 4 4" xfId="6305"/>
     <cellStyle name="Обычный 9 5" xfId="5407"/>
     <cellStyle name="Обычный 9 5 2" xfId="6307"/>
     <cellStyle name="Обычный 9 6" xfId="5408"/>
     <cellStyle name="Обычный 9 7" xfId="6298"/>
     <cellStyle name="Обычный 9 7 2" xfId="7512"/>
+    <cellStyle name="Обычный 9 8" xfId="7778"/>
     <cellStyle name="Обычный 90" xfId="5409"/>
     <cellStyle name="Обычный 90 2" xfId="5410"/>
     <cellStyle name="Обычный 90 2 2" xfId="5411"/>
     <cellStyle name="Обычный 90 2 2 2" xfId="5412"/>
     <cellStyle name="Обычный 90 2 2 3" xfId="5413"/>
     <cellStyle name="Обычный 90 2 2 4" xfId="6310"/>
     <cellStyle name="Обычный 90 2 3" xfId="5414"/>
     <cellStyle name="Обычный 90 2 3 2" xfId="6311"/>
     <cellStyle name="Обычный 90 2 4" xfId="5415"/>
     <cellStyle name="Обычный 90 2 5" xfId="6309"/>
     <cellStyle name="Обычный 90 2 5 2" xfId="7516"/>
+    <cellStyle name="Обычный 90 2 6" xfId="7782"/>
     <cellStyle name="Обычный 90 3" xfId="5416"/>
     <cellStyle name="Обычный 90 3 2" xfId="5417"/>
     <cellStyle name="Обычный 90 3 2 2" xfId="5418"/>
     <cellStyle name="Обычный 90 3 2 3" xfId="5419"/>
     <cellStyle name="Обычный 90 3 2 4" xfId="6313"/>
     <cellStyle name="Обычный 90 3 3" xfId="5420"/>
     <cellStyle name="Обычный 90 3 3 2" xfId="6314"/>
     <cellStyle name="Обычный 90 3 4" xfId="5421"/>
     <cellStyle name="Обычный 90 3 5" xfId="6312"/>
     <cellStyle name="Обычный 90 3 5 2" xfId="7517"/>
+    <cellStyle name="Обычный 90 3 6" xfId="7783"/>
     <cellStyle name="Обычный 90 4" xfId="5422"/>
     <cellStyle name="Обычный 90 4 2" xfId="5423"/>
     <cellStyle name="Обычный 90 4 3" xfId="5424"/>
     <cellStyle name="Обычный 90 4 4" xfId="6315"/>
     <cellStyle name="Обычный 90 5" xfId="5425"/>
     <cellStyle name="Обычный 90 5 2" xfId="6316"/>
     <cellStyle name="Обычный 90 6" xfId="5426"/>
     <cellStyle name="Обычный 90 7" xfId="6308"/>
     <cellStyle name="Обычный 90 7 2" xfId="7515"/>
+    <cellStyle name="Обычный 90 8" xfId="7781"/>
     <cellStyle name="Обычный 91" xfId="5427"/>
     <cellStyle name="Обычный 91 2" xfId="5428"/>
     <cellStyle name="Обычный 91 2 2" xfId="5429"/>
     <cellStyle name="Обычный 91 2 2 2" xfId="5430"/>
     <cellStyle name="Обычный 91 2 2 3" xfId="5431"/>
     <cellStyle name="Обычный 91 2 2 4" xfId="6318"/>
     <cellStyle name="Обычный 91 2 3" xfId="5432"/>
     <cellStyle name="Обычный 91 2 3 2" xfId="6319"/>
     <cellStyle name="Обычный 91 2 4" xfId="5433"/>
     <cellStyle name="Обычный 91 2 5" xfId="6317"/>
     <cellStyle name="Обычный 91 2 5 2" xfId="7518"/>
+    <cellStyle name="Обычный 91 2 6" xfId="7784"/>
     <cellStyle name="Обычный 92" xfId="5434"/>
     <cellStyle name="Обычный 92 2" xfId="5435"/>
     <cellStyle name="Обычный 92 2 2" xfId="5436"/>
     <cellStyle name="Обычный 92 2 2 2" xfId="5437"/>
     <cellStyle name="Обычный 92 2 2 3" xfId="5438"/>
     <cellStyle name="Обычный 92 2 2 4" xfId="6322"/>
     <cellStyle name="Обычный 92 2 3" xfId="5439"/>
     <cellStyle name="Обычный 92 2 3 2" xfId="6323"/>
     <cellStyle name="Обычный 92 2 4" xfId="5440"/>
     <cellStyle name="Обычный 92 2 5" xfId="6321"/>
     <cellStyle name="Обычный 92 2 5 2" xfId="7520"/>
+    <cellStyle name="Обычный 92 2 6" xfId="7786"/>
     <cellStyle name="Обычный 92 3" xfId="5441"/>
     <cellStyle name="Обычный 92 3 2" xfId="5442"/>
     <cellStyle name="Обычный 92 3 2 2" xfId="5443"/>
     <cellStyle name="Обычный 92 3 2 3" xfId="5444"/>
     <cellStyle name="Обычный 92 3 2 4" xfId="6325"/>
     <cellStyle name="Обычный 92 3 3" xfId="5445"/>
     <cellStyle name="Обычный 92 3 3 2" xfId="6326"/>
     <cellStyle name="Обычный 92 3 4" xfId="5446"/>
     <cellStyle name="Обычный 92 3 5" xfId="6324"/>
     <cellStyle name="Обычный 92 3 5 2" xfId="7521"/>
+    <cellStyle name="Обычный 92 3 6" xfId="7787"/>
     <cellStyle name="Обычный 92 4" xfId="5447"/>
     <cellStyle name="Обычный 92 4 2" xfId="5448"/>
     <cellStyle name="Обычный 92 4 3" xfId="5449"/>
     <cellStyle name="Обычный 92 4 4" xfId="6327"/>
     <cellStyle name="Обычный 92 5" xfId="5450"/>
     <cellStyle name="Обычный 92 5 2" xfId="6328"/>
     <cellStyle name="Обычный 92 6" xfId="5451"/>
     <cellStyle name="Обычный 92 7" xfId="6320"/>
     <cellStyle name="Обычный 92 7 2" xfId="7519"/>
+    <cellStyle name="Обычный 92 8" xfId="7785"/>
     <cellStyle name="Обычный 93" xfId="5452"/>
     <cellStyle name="Обычный 93 2" xfId="5453"/>
     <cellStyle name="Обычный 93 2 2" xfId="5454"/>
     <cellStyle name="Обычный 93 2 2 2" xfId="5455"/>
     <cellStyle name="Обычный 93 2 2 3" xfId="5456"/>
     <cellStyle name="Обычный 93 2 2 4" xfId="6331"/>
     <cellStyle name="Обычный 93 2 3" xfId="5457"/>
     <cellStyle name="Обычный 93 2 3 2" xfId="6332"/>
     <cellStyle name="Обычный 93 2 4" xfId="5458"/>
     <cellStyle name="Обычный 93 2 5" xfId="6330"/>
     <cellStyle name="Обычный 93 2 5 2" xfId="7523"/>
+    <cellStyle name="Обычный 93 2 6" xfId="7789"/>
     <cellStyle name="Обычный 93 3" xfId="5459"/>
     <cellStyle name="Обычный 93 3 2" xfId="5460"/>
     <cellStyle name="Обычный 93 3 2 2" xfId="5461"/>
     <cellStyle name="Обычный 93 3 2 3" xfId="5462"/>
     <cellStyle name="Обычный 93 3 2 4" xfId="6334"/>
     <cellStyle name="Обычный 93 3 3" xfId="5463"/>
     <cellStyle name="Обычный 93 3 3 2" xfId="6335"/>
     <cellStyle name="Обычный 93 3 4" xfId="5464"/>
     <cellStyle name="Обычный 93 3 5" xfId="6333"/>
     <cellStyle name="Обычный 93 3 5 2" xfId="7524"/>
+    <cellStyle name="Обычный 93 3 6" xfId="7790"/>
     <cellStyle name="Обычный 93 4" xfId="5465"/>
     <cellStyle name="Обычный 93 4 2" xfId="5466"/>
     <cellStyle name="Обычный 93 4 3" xfId="5467"/>
     <cellStyle name="Обычный 93 4 4" xfId="6336"/>
     <cellStyle name="Обычный 93 5" xfId="5468"/>
     <cellStyle name="Обычный 93 5 2" xfId="6337"/>
     <cellStyle name="Обычный 93 6" xfId="5469"/>
     <cellStyle name="Обычный 93 7" xfId="6329"/>
     <cellStyle name="Обычный 93 7 2" xfId="7522"/>
+    <cellStyle name="Обычный 93 8" xfId="7788"/>
     <cellStyle name="Обычный 94" xfId="5470"/>
     <cellStyle name="Обычный 94 2" xfId="5471"/>
     <cellStyle name="Обычный 94 2 2" xfId="5472"/>
     <cellStyle name="Обычный 94 2 2 2" xfId="5473"/>
     <cellStyle name="Обычный 94 2 2 3" xfId="5474"/>
     <cellStyle name="Обычный 94 2 2 4" xfId="6340"/>
     <cellStyle name="Обычный 94 2 3" xfId="5475"/>
     <cellStyle name="Обычный 94 2 3 2" xfId="6341"/>
     <cellStyle name="Обычный 94 2 4" xfId="5476"/>
     <cellStyle name="Обычный 94 2 5" xfId="6339"/>
     <cellStyle name="Обычный 94 2 5 2" xfId="7526"/>
+    <cellStyle name="Обычный 94 2 6" xfId="7792"/>
     <cellStyle name="Обычный 94 3" xfId="5477"/>
     <cellStyle name="Обычный 94 3 2" xfId="5478"/>
     <cellStyle name="Обычный 94 3 2 2" xfId="5479"/>
     <cellStyle name="Обычный 94 3 2 3" xfId="5480"/>
     <cellStyle name="Обычный 94 3 2 4" xfId="6343"/>
     <cellStyle name="Обычный 94 3 3" xfId="5481"/>
     <cellStyle name="Обычный 94 3 3 2" xfId="6344"/>
     <cellStyle name="Обычный 94 3 4" xfId="5482"/>
     <cellStyle name="Обычный 94 3 5" xfId="6342"/>
     <cellStyle name="Обычный 94 3 5 2" xfId="7527"/>
+    <cellStyle name="Обычный 94 3 6" xfId="7793"/>
     <cellStyle name="Обычный 94 4" xfId="5483"/>
     <cellStyle name="Обычный 94 4 2" xfId="5484"/>
     <cellStyle name="Обычный 94 4 3" xfId="5485"/>
     <cellStyle name="Обычный 94 4 4" xfId="6345"/>
     <cellStyle name="Обычный 94 5" xfId="5486"/>
     <cellStyle name="Обычный 94 5 2" xfId="6346"/>
     <cellStyle name="Обычный 94 6" xfId="5487"/>
     <cellStyle name="Обычный 94 7" xfId="6338"/>
     <cellStyle name="Обычный 94 7 2" xfId="7525"/>
+    <cellStyle name="Обычный 94 8" xfId="7791"/>
     <cellStyle name="Обычный 95" xfId="5488"/>
     <cellStyle name="Обычный 95 2" xfId="5489"/>
     <cellStyle name="Обычный 95 2 2" xfId="5490"/>
     <cellStyle name="Обычный 95 2 2 2" xfId="5491"/>
     <cellStyle name="Обычный 95 2 2 3" xfId="5492"/>
     <cellStyle name="Обычный 95 2 2 4" xfId="6349"/>
     <cellStyle name="Обычный 95 2 3" xfId="5493"/>
     <cellStyle name="Обычный 95 2 3 2" xfId="6350"/>
     <cellStyle name="Обычный 95 2 4" xfId="5494"/>
     <cellStyle name="Обычный 95 2 5" xfId="6348"/>
     <cellStyle name="Обычный 95 2 5 2" xfId="7529"/>
+    <cellStyle name="Обычный 95 2 6" xfId="7795"/>
     <cellStyle name="Обычный 95 3" xfId="5495"/>
     <cellStyle name="Обычный 95 3 2" xfId="5496"/>
     <cellStyle name="Обычный 95 3 2 2" xfId="5497"/>
     <cellStyle name="Обычный 95 3 2 3" xfId="5498"/>
     <cellStyle name="Обычный 95 3 2 4" xfId="6352"/>
     <cellStyle name="Обычный 95 3 3" xfId="5499"/>
     <cellStyle name="Обычный 95 3 3 2" xfId="6353"/>
     <cellStyle name="Обычный 95 3 4" xfId="5500"/>
     <cellStyle name="Обычный 95 3 5" xfId="6351"/>
     <cellStyle name="Обычный 95 3 5 2" xfId="7530"/>
+    <cellStyle name="Обычный 95 3 6" xfId="7796"/>
     <cellStyle name="Обычный 95 4" xfId="5501"/>
     <cellStyle name="Обычный 95 4 2" xfId="5502"/>
     <cellStyle name="Обычный 95 4 3" xfId="5503"/>
     <cellStyle name="Обычный 95 4 4" xfId="6354"/>
     <cellStyle name="Обычный 95 5" xfId="5504"/>
     <cellStyle name="Обычный 95 5 2" xfId="6355"/>
     <cellStyle name="Обычный 95 6" xfId="5505"/>
     <cellStyle name="Обычный 95 7" xfId="6347"/>
     <cellStyle name="Обычный 95 7 2" xfId="7528"/>
+    <cellStyle name="Обычный 95 8" xfId="7794"/>
     <cellStyle name="Обычный 96" xfId="5506"/>
     <cellStyle name="Обычный 96 2" xfId="5507"/>
     <cellStyle name="Обычный 96 2 2" xfId="5508"/>
     <cellStyle name="Обычный 96 2 2 2" xfId="5509"/>
     <cellStyle name="Обычный 96 2 2 3" xfId="5510"/>
     <cellStyle name="Обычный 96 2 2 4" xfId="6358"/>
     <cellStyle name="Обычный 96 2 3" xfId="5511"/>
     <cellStyle name="Обычный 96 2 3 2" xfId="6359"/>
     <cellStyle name="Обычный 96 2 4" xfId="5512"/>
     <cellStyle name="Обычный 96 2 5" xfId="6357"/>
     <cellStyle name="Обычный 96 2 5 2" xfId="7532"/>
+    <cellStyle name="Обычный 96 2 6" xfId="7798"/>
     <cellStyle name="Обычный 96 3" xfId="5513"/>
     <cellStyle name="Обычный 96 3 2" xfId="5514"/>
     <cellStyle name="Обычный 96 3 2 2" xfId="5515"/>
     <cellStyle name="Обычный 96 3 2 3" xfId="5516"/>
     <cellStyle name="Обычный 96 3 2 4" xfId="6361"/>
     <cellStyle name="Обычный 96 3 3" xfId="5517"/>
     <cellStyle name="Обычный 96 3 3 2" xfId="6362"/>
     <cellStyle name="Обычный 96 3 4" xfId="5518"/>
     <cellStyle name="Обычный 96 3 5" xfId="6360"/>
     <cellStyle name="Обычный 96 3 5 2" xfId="7533"/>
+    <cellStyle name="Обычный 96 3 6" xfId="7799"/>
     <cellStyle name="Обычный 96 4" xfId="5519"/>
     <cellStyle name="Обычный 96 4 2" xfId="5520"/>
     <cellStyle name="Обычный 96 4 3" xfId="5521"/>
     <cellStyle name="Обычный 96 4 4" xfId="6363"/>
     <cellStyle name="Обычный 96 5" xfId="5522"/>
     <cellStyle name="Обычный 96 5 2" xfId="6364"/>
     <cellStyle name="Обычный 96 6" xfId="5523"/>
     <cellStyle name="Обычный 96 7" xfId="6356"/>
     <cellStyle name="Обычный 96 7 2" xfId="7531"/>
+    <cellStyle name="Обычный 96 8" xfId="7797"/>
     <cellStyle name="Обычный 97" xfId="5524"/>
     <cellStyle name="Обычный 97 2" xfId="5525"/>
     <cellStyle name="Обычный 97 2 2" xfId="5526"/>
     <cellStyle name="Обычный 97 2 2 2" xfId="5527"/>
     <cellStyle name="Обычный 97 2 2 3" xfId="5528"/>
     <cellStyle name="Обычный 97 2 2 4" xfId="6367"/>
     <cellStyle name="Обычный 97 2 3" xfId="5529"/>
     <cellStyle name="Обычный 97 2 3 2" xfId="6368"/>
     <cellStyle name="Обычный 97 2 4" xfId="5530"/>
     <cellStyle name="Обычный 97 2 5" xfId="6366"/>
     <cellStyle name="Обычный 97 2 5 2" xfId="7535"/>
+    <cellStyle name="Обычный 97 2 6" xfId="7801"/>
     <cellStyle name="Обычный 97 3" xfId="5531"/>
     <cellStyle name="Обычный 97 3 2" xfId="5532"/>
     <cellStyle name="Обычный 97 3 2 2" xfId="5533"/>
     <cellStyle name="Обычный 97 3 2 3" xfId="5534"/>
     <cellStyle name="Обычный 97 3 2 4" xfId="6370"/>
     <cellStyle name="Обычный 97 3 3" xfId="5535"/>
     <cellStyle name="Обычный 97 3 3 2" xfId="6371"/>
     <cellStyle name="Обычный 97 3 4" xfId="5536"/>
     <cellStyle name="Обычный 97 3 5" xfId="6369"/>
     <cellStyle name="Обычный 97 3 5 2" xfId="7536"/>
+    <cellStyle name="Обычный 97 3 6" xfId="7802"/>
     <cellStyle name="Обычный 97 4" xfId="5537"/>
     <cellStyle name="Обычный 97 4 2" xfId="5538"/>
     <cellStyle name="Обычный 97 4 3" xfId="5539"/>
     <cellStyle name="Обычный 97 4 4" xfId="6372"/>
     <cellStyle name="Обычный 97 5" xfId="5540"/>
     <cellStyle name="Обычный 97 5 2" xfId="6373"/>
     <cellStyle name="Обычный 97 6" xfId="5541"/>
     <cellStyle name="Обычный 97 7" xfId="6365"/>
     <cellStyle name="Обычный 97 7 2" xfId="7534"/>
+    <cellStyle name="Обычный 97 8" xfId="7800"/>
     <cellStyle name="Обычный 98" xfId="5542"/>
     <cellStyle name="Обычный 98 2" xfId="5543"/>
     <cellStyle name="Обычный 98 2 2" xfId="5544"/>
     <cellStyle name="Обычный 98 2 2 2" xfId="5545"/>
     <cellStyle name="Обычный 98 2 2 3" xfId="5546"/>
     <cellStyle name="Обычный 98 2 2 4" xfId="6376"/>
     <cellStyle name="Обычный 98 2 3" xfId="5547"/>
     <cellStyle name="Обычный 98 2 3 2" xfId="6377"/>
     <cellStyle name="Обычный 98 2 4" xfId="5548"/>
     <cellStyle name="Обычный 98 2 5" xfId="6375"/>
     <cellStyle name="Обычный 98 2 5 2" xfId="7538"/>
+    <cellStyle name="Обычный 98 2 6" xfId="7804"/>
     <cellStyle name="Обычный 98 3" xfId="5549"/>
     <cellStyle name="Обычный 98 3 2" xfId="5550"/>
     <cellStyle name="Обычный 98 3 2 2" xfId="5551"/>
     <cellStyle name="Обычный 98 3 2 3" xfId="5552"/>
     <cellStyle name="Обычный 98 3 2 4" xfId="6379"/>
     <cellStyle name="Обычный 98 3 3" xfId="5553"/>
     <cellStyle name="Обычный 98 3 3 2" xfId="6380"/>
     <cellStyle name="Обычный 98 3 4" xfId="5554"/>
     <cellStyle name="Обычный 98 3 5" xfId="6378"/>
     <cellStyle name="Обычный 98 3 5 2" xfId="7539"/>
+    <cellStyle name="Обычный 98 3 6" xfId="7805"/>
     <cellStyle name="Обычный 98 4" xfId="5555"/>
     <cellStyle name="Обычный 98 4 2" xfId="5556"/>
     <cellStyle name="Обычный 98 4 3" xfId="5557"/>
     <cellStyle name="Обычный 98 4 4" xfId="6381"/>
     <cellStyle name="Обычный 98 5" xfId="5558"/>
     <cellStyle name="Обычный 98 5 2" xfId="6382"/>
     <cellStyle name="Обычный 98 6" xfId="5559"/>
     <cellStyle name="Обычный 98 7" xfId="6374"/>
     <cellStyle name="Обычный 98 7 2" xfId="7537"/>
+    <cellStyle name="Обычный 98 8" xfId="7803"/>
     <cellStyle name="Обычный 99" xfId="5560"/>
     <cellStyle name="Обычный 99 2" xfId="5561"/>
     <cellStyle name="Обычный 99 2 2" xfId="5562"/>
     <cellStyle name="Обычный 99 2 2 2" xfId="5563"/>
     <cellStyle name="Обычный 99 2 2 3" xfId="5564"/>
     <cellStyle name="Обычный 99 2 2 4" xfId="6385"/>
     <cellStyle name="Обычный 99 2 3" xfId="5565"/>
     <cellStyle name="Обычный 99 2 3 2" xfId="6386"/>
     <cellStyle name="Обычный 99 2 4" xfId="5566"/>
     <cellStyle name="Обычный 99 2 5" xfId="6384"/>
     <cellStyle name="Обычный 99 2 5 2" xfId="7541"/>
+    <cellStyle name="Обычный 99 2 6" xfId="7807"/>
     <cellStyle name="Обычный 99 3" xfId="5567"/>
     <cellStyle name="Обычный 99 3 2" xfId="5568"/>
     <cellStyle name="Обычный 99 3 2 2" xfId="5569"/>
     <cellStyle name="Обычный 99 3 2 3" xfId="5570"/>
     <cellStyle name="Обычный 99 3 2 4" xfId="6388"/>
     <cellStyle name="Обычный 99 3 3" xfId="5571"/>
     <cellStyle name="Обычный 99 3 3 2" xfId="6389"/>
     <cellStyle name="Обычный 99 3 4" xfId="5572"/>
     <cellStyle name="Обычный 99 3 5" xfId="6387"/>
     <cellStyle name="Обычный 99 3 5 2" xfId="7542"/>
+    <cellStyle name="Обычный 99 3 6" xfId="7808"/>
     <cellStyle name="Обычный 99 4" xfId="5573"/>
     <cellStyle name="Обычный 99 4 2" xfId="5574"/>
     <cellStyle name="Обычный 99 4 2 2" xfId="5575"/>
     <cellStyle name="Обычный 99 4 2 3" xfId="5576"/>
     <cellStyle name="Обычный 99 4 2 4" xfId="6391"/>
     <cellStyle name="Обычный 99 4 3" xfId="5577"/>
     <cellStyle name="Обычный 99 4 3 2" xfId="6392"/>
     <cellStyle name="Обычный 99 4 4" xfId="5578"/>
     <cellStyle name="Обычный 99 4 5" xfId="6390"/>
     <cellStyle name="Обычный 99 4 5 2" xfId="7543"/>
+    <cellStyle name="Обычный 99 4 6" xfId="7809"/>
     <cellStyle name="Обычный 99 5" xfId="5579"/>
     <cellStyle name="Обычный 99 5 2" xfId="5580"/>
     <cellStyle name="Обычный 99 5 3" xfId="5581"/>
     <cellStyle name="Обычный 99 5 4" xfId="6393"/>
     <cellStyle name="Обычный 99 6" xfId="5582"/>
     <cellStyle name="Обычный 99 6 2" xfId="6394"/>
     <cellStyle name="Обычный 99 7" xfId="5583"/>
     <cellStyle name="Обычный 99 8" xfId="6383"/>
     <cellStyle name="Обычный 99 8 2" xfId="7540"/>
+    <cellStyle name="Обычный 99 9" xfId="7806"/>
     <cellStyle name="Финансовый 2" xfId="5584"/>
     <cellStyle name="Финансовый 2 2" xfId="5585"/>
     <cellStyle name="Финансовый 2 2 2" xfId="5586"/>
     <cellStyle name="Финансовый 2 2 2 2" xfId="5587"/>
     <cellStyle name="Финансовый 2 2 2 3" xfId="5588"/>
     <cellStyle name="Финансовый 2 2 2 4" xfId="6397"/>
+    <cellStyle name="Финансовый 2 2 2 4 2" xfId="7812"/>
     <cellStyle name="Финансовый 2 2 3" xfId="5589"/>
     <cellStyle name="Финансовый 2 2 3 2" xfId="6398"/>
     <cellStyle name="Финансовый 2 2 4" xfId="5590"/>
     <cellStyle name="Финансовый 2 2 5" xfId="6396"/>
     <cellStyle name="Финансовый 2 2 5 2" xfId="7544"/>
+    <cellStyle name="Финансовый 2 2 5 3" xfId="7547"/>
+    <cellStyle name="Финансовый 2 2 6" xfId="7811"/>
     <cellStyle name="Финансовый 2 3" xfId="5591"/>
     <cellStyle name="Финансовый 2 4" xfId="6395"/>
+    <cellStyle name="Финансовый 2 4 2" xfId="7546"/>
+    <cellStyle name="Финансовый 2 5" xfId="7810"/>
     <cellStyle name="Финансовый 3" xfId="5592"/>
     <cellStyle name="Финансовый 3 2" xfId="5593"/>
     <cellStyle name="Финансовый 3 3" xfId="6399"/>
+    <cellStyle name="Финансовый 3 3 2" xfId="7548"/>
+    <cellStyle name="Финансовый 3 4" xfId="7813"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -16445,2688 +17012,2698 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.baltasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.28515625" customWidth="1"/>
     <col min="2" max="2" width="75.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="29">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="33"/>
     </row>
-    <row r="10" spans="1:2" ht="51">
+    <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="24"/>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="77">
-        <v>46246</v>
+      <c r="B15" s="82">
+        <v>46279</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="77">
-        <v>46279</v>
+      <c r="B16" s="82">
+        <v>46307</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B6" s="41" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B7" s="41" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="41" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="41" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="41" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="41"/>
     </row>
-    <row r="12" spans="2:2" ht="26.25">
+    <row r="12" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="B12" s="42" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="41"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="41"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B15" s="16"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="16"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="16"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="1"/>
     </row>
-    <row r="21" spans="2:2">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B21" s="43" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>181103</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
     </row>
-    <row r="3" spans="1:14" ht="15.75">
+    <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="45"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
       <c r="I3" s="44"/>
       <c r="J3" s="44"/>
       <c r="K3" s="44"/>
       <c r="L3" s="44"/>
       <c r="M3" s="44"/>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="46" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="47" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="48" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="48" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="47" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="48" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="47" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="47" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="48" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="48" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="49" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="3"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>2015</v>
       </c>
       <c r="B5" s="9">
         <v>10007.799999999999</v>
       </c>
       <c r="C5" s="9">
         <v>9179.9</v>
       </c>
       <c r="D5" s="9">
         <v>8756.2999999999993</v>
       </c>
       <c r="E5" s="9">
         <v>8918.5</v>
       </c>
       <c r="F5" s="9">
         <v>9728.6</v>
       </c>
       <c r="G5" s="9">
         <v>11041.8</v>
       </c>
       <c r="H5" s="9">
         <v>11965.2</v>
       </c>
       <c r="I5" s="9">
         <v>11883</v>
       </c>
       <c r="J5" s="9">
         <v>11974.5</v>
       </c>
       <c r="K5" s="9">
         <v>11983.8</v>
       </c>
       <c r="L5" s="9">
         <v>11378.2</v>
       </c>
       <c r="M5" s="9">
         <v>11646.1</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
         <v>2016</v>
       </c>
       <c r="B6" s="11">
         <v>9988.2000000000007</v>
       </c>
       <c r="C6" s="11">
         <v>9185.6</v>
       </c>
       <c r="D6" s="11">
         <v>8927.6</v>
       </c>
       <c r="E6" s="11">
         <v>9209.5</v>
       </c>
       <c r="F6" s="11">
         <v>9948.2999999999993</v>
       </c>
       <c r="G6" s="11">
         <v>11478.3</v>
       </c>
       <c r="H6" s="11">
         <v>12357</v>
       </c>
       <c r="I6" s="11">
         <v>12329.2</v>
       </c>
       <c r="J6" s="11">
         <v>12571</v>
       </c>
       <c r="K6" s="11">
         <v>12058.9</v>
       </c>
       <c r="L6" s="11">
         <v>12288.8</v>
       </c>
       <c r="M6" s="11">
         <v>12674.7</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2017</v>
       </c>
       <c r="B7" s="11">
         <v>10356.700000000001</v>
       </c>
       <c r="C7" s="11">
         <v>9568.2000000000007</v>
       </c>
       <c r="D7" s="11">
         <v>9289.7999999999993</v>
       </c>
       <c r="E7" s="11">
         <v>9518.7000000000007</v>
       </c>
       <c r="F7" s="11">
         <v>10052.700000000001</v>
       </c>
       <c r="G7" s="11">
         <v>11332.5</v>
       </c>
       <c r="H7" s="11">
         <v>11975.6</v>
       </c>
       <c r="I7" s="11">
         <v>12464.7</v>
       </c>
       <c r="J7" s="11">
         <v>12264.9</v>
       </c>
       <c r="K7" s="11">
         <v>11888.1</v>
       </c>
       <c r="L7" s="11">
         <v>12189.5</v>
       </c>
       <c r="M7" s="11">
         <v>12264.9</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="10">
         <v>2018</v>
       </c>
       <c r="B8" s="11">
         <v>10557.6</v>
       </c>
       <c r="C8" s="11">
         <v>9616.1</v>
       </c>
       <c r="D8" s="11">
         <v>9287.7999999999993</v>
       </c>
       <c r="E8" s="11">
         <v>9492.2000000000007</v>
       </c>
       <c r="F8" s="11">
         <v>10146.9</v>
       </c>
       <c r="G8" s="11">
         <v>11462.9</v>
       </c>
       <c r="H8" s="11">
         <v>12184.6</v>
       </c>
       <c r="I8" s="11">
         <v>12059.2</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="11">
         <v>12919.8</v>
       </c>
       <c r="L8" s="11">
         <v>11951.1</v>
       </c>
       <c r="M8" s="11">
         <v>12713.8</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>2019</v>
       </c>
       <c r="B9" s="11">
         <v>10372</v>
       </c>
       <c r="C9" s="11">
         <v>9404</v>
       </c>
       <c r="D9" s="11">
         <v>9654.2000000000007</v>
       </c>
       <c r="E9" s="11">
         <v>9532.4</v>
       </c>
       <c r="F9" s="11">
         <v>10749.8</v>
       </c>
       <c r="G9" s="11">
         <v>11777.4</v>
       </c>
       <c r="H9" s="11">
         <v>12261.9</v>
       </c>
       <c r="I9" s="11">
         <v>12144.3</v>
       </c>
       <c r="J9" s="11">
         <v>11955.4</v>
       </c>
       <c r="K9" s="11">
         <v>12082.8</v>
       </c>
       <c r="L9" s="11">
         <v>11423.6</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="10">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="11">
         <v>9447.1</v>
       </c>
       <c r="D10" s="11">
         <v>9202.2000000000007</v>
       </c>
       <c r="E10" s="11">
         <v>9236.9</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="11">
         <v>11633.3</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K10" s="11">
         <v>10465.4</v>
       </c>
       <c r="L10" s="11">
         <v>10202.9</v>
       </c>
       <c r="M10" s="11">
         <v>9418.2000000000007</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>2021</v>
       </c>
       <c r="B11" s="13">
         <v>10080.98</v>
       </c>
       <c r="C11" s="13">
         <v>8932.25</v>
       </c>
       <c r="D11" s="13">
         <v>7817.75</v>
       </c>
       <c r="E11" s="13">
         <v>7899.38</v>
       </c>
       <c r="F11" s="13">
         <v>9383.4599999999991</v>
       </c>
       <c r="G11" s="13">
         <v>10286.790000000001</v>
       </c>
       <c r="H11" s="13">
         <v>11228.57</v>
       </c>
       <c r="I11" s="13">
         <v>11103.01</v>
       </c>
       <c r="J11" s="13">
         <v>12608.1</v>
       </c>
       <c r="K11" s="13">
         <v>12521.96</v>
       </c>
       <c r="L11" s="13">
         <v>12422.95</v>
       </c>
       <c r="M11" s="13">
         <v>12656.11</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="15.75">
+    <row r="12" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="11">
         <v>10365.82</v>
       </c>
       <c r="C12" s="11">
         <v>9596.44</v>
       </c>
       <c r="D12" s="11">
         <v>9065.6</v>
       </c>
       <c r="E12" s="11">
         <v>9042.61</v>
       </c>
       <c r="F12" s="11">
         <v>8917.6200000000008</v>
       </c>
       <c r="G12" s="11">
         <v>8704.41</v>
       </c>
       <c r="H12" s="11">
         <v>8664.16</v>
       </c>
       <c r="I12" s="11">
         <v>9162.9</v>
       </c>
       <c r="J12" s="11">
         <v>9897.8799999999992</v>
       </c>
       <c r="K12" s="11">
         <v>10819.03</v>
       </c>
       <c r="L12" s="11">
         <v>11173.67</v>
       </c>
       <c r="M12" s="11">
         <v>12314.03</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="15.75">
+    <row r="13" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="11">
         <v>6234.1</v>
       </c>
       <c r="C13" s="11">
         <v>5839.44</v>
       </c>
       <c r="D13" s="11">
         <v>5783.73</v>
       </c>
       <c r="E13" s="11">
         <v>6526.58</v>
       </c>
       <c r="F13" s="11">
         <v>6146.8</v>
       </c>
       <c r="G13" s="11">
         <v>6689.6</v>
       </c>
       <c r="H13" s="11">
         <v>7235</v>
       </c>
       <c r="I13" s="11">
         <v>7466.7</v>
       </c>
       <c r="J13" s="11">
         <v>6943.5</v>
       </c>
       <c r="K13" s="11">
         <v>6488.9</v>
       </c>
       <c r="L13" s="11">
         <v>6680.6</v>
       </c>
       <c r="M13" s="11">
         <v>6397.3</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="10">
         <v>2024</v>
       </c>
       <c r="B14" s="11">
         <v>5933.5</v>
       </c>
       <c r="C14" s="11">
         <v>5468.42</v>
       </c>
       <c r="D14" s="11">
         <v>10468</v>
       </c>
       <c r="E14" s="11">
         <v>10119.9</v>
       </c>
       <c r="F14" s="11">
         <v>9977.2000000000007</v>
       </c>
       <c r="G14" s="11">
         <v>10535.6</v>
       </c>
       <c r="H14" s="11">
         <v>10754.9</v>
       </c>
       <c r="I14" s="11">
         <v>11314.9</v>
       </c>
       <c r="J14" s="11">
         <v>11089.1</v>
       </c>
       <c r="K14" s="11">
         <v>8222</v>
       </c>
       <c r="L14" s="11">
         <v>7314.8</v>
       </c>
       <c r="M14" s="11">
         <v>8485.5</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="15.75">
+    <row r="15" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11">
         <v>6829.35</v>
       </c>
       <c r="C15" s="11">
         <v>6237.51</v>
       </c>
       <c r="D15" s="11">
         <v>7095.52</v>
       </c>
       <c r="E15" s="11">
         <v>6822.1</v>
       </c>
       <c r="F15" s="11">
         <v>7554.93</v>
       </c>
       <c r="G15" s="11">
         <v>7216.52</v>
       </c>
       <c r="H15" s="11">
         <v>7321.21</v>
       </c>
       <c r="I15" s="11">
         <v>7857.36</v>
       </c>
       <c r="J15" s="11">
         <v>7486.93</v>
       </c>
       <c r="K15" s="11">
         <v>7808.35</v>
       </c>
       <c r="L15" s="11">
         <v>7695.43</v>
       </c>
       <c r="M15" s="11">
         <v>7844.97</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>2026</v>
       </c>
       <c r="B16" s="72">
         <v>6713.2</v>
       </c>
       <c r="C16" s="15">
         <v>6224.29</v>
       </c>
       <c r="D16" s="15">
         <v>6641.08</v>
       </c>
       <c r="E16" s="15">
         <v>5976.86</v>
       </c>
       <c r="F16" s="15">
         <v>5621.39</v>
       </c>
       <c r="G16" s="15">
         <v>5548</v>
       </c>
-      <c r="H16" s="78">
+      <c r="H16" s="76">
         <v>5975.38</v>
       </c>
-      <c r="I16" s="15"/>
+      <c r="I16" s="83">
+        <v>5941.16</v>
+      </c>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="76" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="76"/>
-[...10 lines deleted...]
-      <c r="M17" s="76"/>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="88"/>
     </row>
-    <row r="18" spans="1:13">
-      <c r="A18" s="76" t="s">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="88" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="76"/>
-[...10 lines deleted...]
-      <c r="M18" s="76"/>
+      <c r="B18" s="88"/>
+      <c r="C18" s="88"/>
+      <c r="D18" s="88"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="88"/>
+      <c r="G18" s="88"/>
+      <c r="H18" s="88"/>
+      <c r="I18" s="88"/>
+      <c r="J18" s="88"/>
+      <c r="K18" s="88"/>
+      <c r="L18" s="88"/>
+      <c r="M18" s="88"/>
     </row>
-    <row r="19" spans="1:13">
-      <c r="A19" s="76" t="s">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="88" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="76"/>
-[...10 lines deleted...]
-      <c r="M19" s="76"/>
+      <c r="B19" s="88"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>181103</v>
       </c>
       <c r="B2" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="51"/>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="54" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="54" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="54" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="53" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="54" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="53" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="54" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="55" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="20">
         <v>2022</v>
       </c>
       <c r="B5" s="11">
         <v>1850.31</v>
       </c>
       <c r="C5" s="11">
         <v>1676.94</v>
       </c>
       <c r="D5" s="11">
         <v>1846.9</v>
       </c>
       <c r="E5" s="11">
         <v>1900.35</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="11">
         <v>1862.8</v>
       </c>
       <c r="H5" s="11">
         <v>1742.98</v>
       </c>
       <c r="I5" s="11">
         <v>1901.27</v>
       </c>
       <c r="J5" s="11">
         <v>1888.4</v>
       </c>
       <c r="K5" s="11">
         <v>1960.7</v>
       </c>
       <c r="L5" s="11">
         <v>1821.2</v>
       </c>
       <c r="M5" s="11">
         <v>3211.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="20">
         <v>2023</v>
       </c>
       <c r="B6" s="11">
         <v>3445.6</v>
       </c>
       <c r="C6" s="11">
         <v>3304.6</v>
       </c>
       <c r="D6" s="11">
         <v>3419.51</v>
       </c>
       <c r="E6" s="11">
         <v>3519.2</v>
       </c>
       <c r="F6" s="11">
         <v>3387.9</v>
       </c>
       <c r="G6" s="11">
         <v>3157.3</v>
       </c>
       <c r="H6" s="11">
         <v>3306.1</v>
       </c>
       <c r="I6" s="11">
         <v>3552.6</v>
       </c>
       <c r="J6" s="11">
         <v>3328.6</v>
       </c>
       <c r="K6" s="11">
         <v>3543.4</v>
       </c>
       <c r="L6" s="11">
         <v>3485.3</v>
       </c>
       <c r="M6" s="11">
         <v>3433.4</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="20">
         <v>2024</v>
       </c>
       <c r="B7" s="11">
         <v>3338.9</v>
       </c>
       <c r="C7" s="11">
         <v>3203.27</v>
       </c>
       <c r="D7" s="11">
         <v>4076.9</v>
       </c>
       <c r="E7" s="11">
         <v>3711.4</v>
       </c>
       <c r="F7" s="11">
         <v>3848.8</v>
       </c>
       <c r="G7" s="11">
         <v>4123.7</v>
       </c>
       <c r="H7" s="11">
         <v>4203.7</v>
       </c>
       <c r="I7" s="11">
         <v>4527.8</v>
       </c>
       <c r="J7" s="11">
         <v>4454</v>
       </c>
       <c r="K7" s="11">
         <v>4880.8</v>
       </c>
       <c r="L7" s="11">
         <v>3992.3</v>
       </c>
       <c r="M7" s="11">
         <v>5499.3</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="20">
         <v>2025</v>
       </c>
       <c r="B8" s="73">
         <v>3702.8</v>
       </c>
       <c r="C8" s="75">
         <v>3265.08</v>
       </c>
       <c r="D8" s="75">
         <v>3647.74</v>
       </c>
       <c r="E8" s="75">
         <v>3392.69</v>
       </c>
       <c r="F8" s="75">
         <v>3723.53</v>
       </c>
       <c r="G8" s="75">
         <v>3415.3</v>
       </c>
-      <c r="H8" s="79">
+      <c r="H8" s="77">
         <v>3536.29</v>
       </c>
       <c r="I8" s="11">
         <v>4884.83</v>
       </c>
       <c r="J8" s="11">
         <v>4530.8500000000004</v>
       </c>
       <c r="K8" s="11">
         <v>4629.59</v>
       </c>
       <c r="L8" s="11">
         <v>4669.46</v>
       </c>
       <c r="M8" s="11">
         <v>5015.99</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="19">
         <v>2026</v>
       </c>
       <c r="B9" s="74">
         <v>3622.3</v>
       </c>
       <c r="C9" s="74">
         <v>3339.14</v>
       </c>
       <c r="D9" s="74">
         <v>3429.05</v>
       </c>
       <c r="E9" s="74">
         <v>3056.77</v>
       </c>
       <c r="F9" s="74">
         <v>2542.62</v>
       </c>
       <c r="G9" s="74">
         <v>2650.3</v>
       </c>
-      <c r="H9" s="80">
+      <c r="H9" s="78">
         <v>2851.04</v>
       </c>
-      <c r="I9" s="15"/>
+      <c r="I9" s="84">
+        <v>2814.95</v>
+      </c>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>181103</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="57"/>
       <c r="C3" s="56"/>
       <c r="D3" s="56"/>
       <c r="E3" s="56"/>
       <c r="F3" s="56"/>
       <c r="G3" s="56"/>
       <c r="H3" s="56"/>
       <c r="I3" s="56"/>
       <c r="J3" s="56"/>
       <c r="K3" s="56"/>
       <c r="L3" s="56"/>
       <c r="M3" s="56"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="40" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="39" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="39" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="39" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="39" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="39" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="38">
         <v>2015</v>
       </c>
       <c r="B5" s="18">
         <v>7018.5</v>
       </c>
       <c r="C5" s="18">
         <v>6620.5</v>
       </c>
       <c r="D5" s="18">
         <v>5919.2</v>
       </c>
       <c r="E5" s="18">
         <v>6334.9</v>
       </c>
       <c r="F5" s="18">
         <v>6734.8</v>
       </c>
       <c r="G5" s="18">
         <v>8106.3</v>
       </c>
       <c r="H5" s="18">
         <v>8948.4</v>
       </c>
       <c r="I5" s="18">
         <v>8820.5</v>
       </c>
       <c r="J5" s="18">
         <v>8641.4</v>
       </c>
       <c r="K5" s="18">
         <v>10135.9</v>
       </c>
       <c r="L5" s="18">
         <v>8334.2999999999993</v>
       </c>
       <c r="M5" s="18">
         <v>8502.7999999999993</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="71">
         <v>2016</v>
       </c>
       <c r="B6" s="12">
         <v>6968.5</v>
       </c>
       <c r="C6" s="12">
         <v>6432.5</v>
       </c>
       <c r="D6" s="12">
         <v>5994.3</v>
       </c>
       <c r="E6" s="12">
         <v>6154.2</v>
       </c>
       <c r="F6" s="12">
         <v>6938.5</v>
       </c>
       <c r="G6" s="12">
         <v>8808.6</v>
       </c>
       <c r="H6" s="12">
         <v>9479.2000000000007</v>
       </c>
       <c r="I6" s="12">
         <v>9416.1</v>
       </c>
       <c r="J6" s="12">
         <v>9936.9</v>
       </c>
       <c r="K6" s="12">
         <v>9483.4</v>
       </c>
       <c r="L6" s="12">
         <v>9814.1</v>
       </c>
       <c r="M6" s="12">
         <v>9898.5</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="71">
         <v>2017</v>
       </c>
       <c r="B7" s="12">
         <v>6837.2</v>
       </c>
       <c r="C7" s="12">
         <v>6416</v>
       </c>
       <c r="D7" s="12">
         <v>6266.8</v>
       </c>
       <c r="E7" s="12">
         <v>6449.3</v>
       </c>
       <c r="F7" s="12">
         <v>6109.1</v>
       </c>
       <c r="G7" s="12">
         <v>7630.3</v>
       </c>
       <c r="H7" s="12">
         <v>8088.6</v>
       </c>
       <c r="I7" s="12">
         <v>8045.4</v>
       </c>
       <c r="J7" s="12">
         <v>8589</v>
       </c>
       <c r="K7" s="12">
         <v>7556.2</v>
       </c>
       <c r="L7" s="12">
         <v>8182.2</v>
       </c>
       <c r="M7" s="12">
         <v>8455.2000000000007</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="71">
         <v>2018</v>
       </c>
       <c r="B8" s="12">
         <v>6596.6</v>
       </c>
       <c r="C8" s="12">
         <v>6157.1</v>
       </c>
       <c r="D8" s="12">
         <v>5854.8</v>
       </c>
       <c r="E8" s="12">
         <v>6178.2</v>
       </c>
       <c r="F8" s="12">
         <v>6649.9</v>
       </c>
       <c r="G8" s="12">
         <v>7998</v>
       </c>
       <c r="H8" s="12">
         <v>8217.2999999999993</v>
       </c>
       <c r="I8" s="12">
         <v>8109.8</v>
       </c>
       <c r="J8" s="12">
         <v>8425.9</v>
       </c>
       <c r="K8" s="12">
         <v>9066.1</v>
       </c>
       <c r="L8" s="12">
         <v>8285.6</v>
       </c>
       <c r="M8" s="12">
         <v>8907.7999999999993</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="71">
         <v>2019</v>
       </c>
       <c r="B9" s="12">
         <v>6630</v>
       </c>
       <c r="C9" s="12">
         <v>6282</v>
       </c>
       <c r="D9" s="12">
         <v>5923.2</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="12">
         <v>6565.6</v>
       </c>
       <c r="G9" s="12">
         <v>7809.3</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="12">
         <v>8484.6</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="12">
         <v>8003.5</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="71">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="12">
         <v>6012.1</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="12">
         <v>5727.9</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="12">
         <v>7809.4</v>
       </c>
       <c r="H10" s="12">
         <v>8831.2999999999993</v>
       </c>
       <c r="I10" s="12">
         <v>8909.4</v>
       </c>
       <c r="J10" s="12">
         <v>9443.7999999999993</v>
       </c>
       <c r="K10" s="12">
         <v>9401.9</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="12">
         <v>9418.2000000000007</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="71">
         <v>2021</v>
       </c>
       <c r="B11" s="12">
         <v>7313.3</v>
       </c>
       <c r="C11" s="12">
         <v>6426.9</v>
       </c>
       <c r="D11" s="12">
         <v>5073.59</v>
       </c>
       <c r="E11" s="12">
         <v>4945.99</v>
       </c>
       <c r="F11" s="12">
         <v>6314.55</v>
       </c>
       <c r="G11" s="12">
         <v>7493.2</v>
       </c>
       <c r="H11" s="12">
         <v>8266.4699999999993</v>
       </c>
       <c r="I11" s="12">
         <v>8177.89</v>
       </c>
       <c r="J11" s="12">
         <v>9851.44</v>
       </c>
       <c r="K11" s="12">
         <v>9650.51</v>
       </c>
       <c r="L11" s="12">
         <v>9544.48</v>
       </c>
       <c r="M11" s="12">
         <v>9794.74</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75">
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="12">
         <v>7547.51</v>
       </c>
       <c r="C12" s="12">
         <v>7075.5</v>
       </c>
       <c r="D12" s="12">
         <v>6371.7</v>
       </c>
       <c r="E12" s="12">
         <v>6180.44</v>
       </c>
       <c r="F12" s="12">
         <v>5857.29</v>
       </c>
       <c r="G12" s="12">
         <v>5881.86</v>
       </c>
       <c r="H12" s="12">
         <v>5852.35</v>
       </c>
       <c r="I12" s="12">
         <v>6250.26</v>
       </c>
       <c r="J12" s="12">
         <v>7105.46</v>
       </c>
       <c r="K12" s="12">
         <v>7850.4</v>
       </c>
       <c r="L12" s="12">
         <v>8365.4</v>
       </c>
       <c r="M12" s="12">
         <v>8144.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75">
+    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="12">
         <v>1815.7</v>
       </c>
       <c r="C13" s="12">
         <v>1687.89</v>
       </c>
       <c r="D13" s="12">
         <v>1477.2</v>
       </c>
       <c r="E13" s="12">
         <v>2030.6</v>
       </c>
       <c r="F13" s="12">
         <v>1674.5</v>
       </c>
       <c r="G13" s="12">
         <v>2601.6</v>
       </c>
       <c r="H13" s="12">
         <v>2878.9</v>
       </c>
       <c r="I13" s="12">
         <v>2808.5</v>
       </c>
       <c r="J13" s="12">
         <v>2629.4</v>
       </c>
       <c r="K13" s="12">
         <v>1946.5</v>
       </c>
       <c r="L13" s="12">
         <v>2157.1</v>
       </c>
       <c r="M13" s="12">
         <v>1977.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="71">
         <v>2024</v>
       </c>
       <c r="B14" s="12">
         <v>1616.6</v>
       </c>
       <c r="C14" s="12">
         <v>1312.15</v>
       </c>
       <c r="D14" s="12">
         <v>5443.2</v>
       </c>
       <c r="E14" s="12">
         <v>5439.5</v>
       </c>
       <c r="F14" s="12">
         <v>5050.7</v>
       </c>
       <c r="G14" s="12">
         <v>5471.1</v>
       </c>
       <c r="H14" s="12">
         <v>5587.7</v>
       </c>
       <c r="I14" s="12">
         <v>5707.5</v>
       </c>
       <c r="J14" s="12">
         <v>5651.9</v>
       </c>
       <c r="K14" s="12">
         <v>2261.1</v>
       </c>
       <c r="L14" s="12">
         <v>2290.52</v>
       </c>
       <c r="M14" s="12">
         <v>2001.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="71">
         <v>2025</v>
       </c>
       <c r="B15" s="12">
         <v>1037.31</v>
       </c>
       <c r="C15" s="12">
         <v>1115.0999999999999</v>
       </c>
       <c r="D15" s="12">
         <v>1696.83</v>
       </c>
       <c r="E15" s="12">
         <v>1639.7</v>
       </c>
       <c r="F15" s="12">
         <v>1985.52</v>
       </c>
       <c r="G15" s="12">
         <v>1988.46</v>
       </c>
       <c r="H15" s="12">
         <v>1995.1</v>
       </c>
       <c r="I15" s="12">
         <v>1886.4</v>
       </c>
       <c r="J15" s="12">
         <v>1936.6</v>
       </c>
       <c r="K15" s="12">
         <v>2123.58</v>
       </c>
       <c r="L15" s="12">
         <v>1986</v>
       </c>
       <c r="M15" s="12">
         <v>1762.97</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="70">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>2024.86</v>
       </c>
       <c r="C16" s="17">
         <v>2012.14</v>
       </c>
       <c r="D16" s="17">
         <v>2280.0300000000002</v>
       </c>
       <c r="E16" s="17">
         <v>1988.8</v>
       </c>
       <c r="F16" s="17">
         <v>1931.21</v>
       </c>
       <c r="G16" s="17">
         <v>1856.5</v>
       </c>
-      <c r="H16" s="81">
+      <c r="H16" s="79">
         <v>1950.45</v>
       </c>
-      <c r="I16" s="17"/>
+      <c r="I16" s="85">
+        <v>1978.88</v>
+      </c>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="76" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="76"/>
-[...10 lines deleted...]
-      <c r="M17" s="76"/>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:13" s="16" customFormat="1" ht="15.75">
+    <row r="2" spans="1:13" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>181103</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
     </row>
-    <row r="3" spans="1:13" s="16" customFormat="1" ht="15.75">
+    <row r="3" spans="1:13" s="16" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="59"/>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
     </row>
-    <row r="4" spans="1:13" s="16" customFormat="1">
+    <row r="4" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="60" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="61" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="61" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="62" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="61" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="61" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="62" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="62" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="63" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="21" customFormat="1">
+    <row r="5" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <v>2022</v>
       </c>
       <c r="B5" s="18">
         <v>968</v>
       </c>
       <c r="C5" s="18">
         <v>844</v>
       </c>
       <c r="D5" s="18">
         <v>847</v>
       </c>
       <c r="E5" s="18">
         <v>958</v>
       </c>
       <c r="F5" s="18">
         <v>980</v>
       </c>
       <c r="G5" s="18">
         <v>824</v>
       </c>
       <c r="H5" s="18">
         <v>948</v>
       </c>
       <c r="I5" s="18">
         <v>961</v>
       </c>
       <c r="J5" s="18">
         <v>878</v>
       </c>
       <c r="K5" s="18">
         <v>951</v>
       </c>
       <c r="L5" s="18">
         <v>946</v>
       </c>
       <c r="M5" s="18">
         <v>947</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="21" customFormat="1">
+    <row r="6" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10">
         <v>2023</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="12">
         <v>875</v>
       </c>
       <c r="H6" s="12">
         <v>964</v>
       </c>
       <c r="I6" s="12">
         <v>1004</v>
       </c>
       <c r="J6" s="12">
         <v>904</v>
       </c>
       <c r="K6" s="12">
         <v>962</v>
       </c>
       <c r="L6" s="12">
         <v>973</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="21" customFormat="1">
+    <row r="7" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>2024</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="21" customFormat="1" ht="15.75">
+    <row r="8" spans="1:13" s="21" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="21" customFormat="1">
+    <row r="9" spans="1:13" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>2026</v>
       </c>
       <c r="B9" s="17">
         <v>1066</v>
       </c>
       <c r="C9" s="17">
         <v>873</v>
       </c>
       <c r="D9" s="17">
         <v>932</v>
       </c>
       <c r="E9" s="17">
         <v>924</v>
       </c>
       <c r="F9" s="17">
         <v>1087.3</v>
       </c>
       <c r="G9" s="17">
         <v>1009</v>
       </c>
-      <c r="H9" s="82">
+      <c r="H9" s="80">
         <v>1143.9000000000001</v>
       </c>
-      <c r="I9" s="17"/>
+      <c r="I9" s="86">
+        <v>1117.8</v>
+      </c>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1">
-      <c r="A10" s="76" t="s">
+    <row r="10" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="76"/>
-[...10 lines deleted...]
-      <c r="M10" s="76"/>
+      <c r="B10" s="88"/>
+      <c r="C10" s="88"/>
+      <c r="D10" s="88"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="88"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10" s="88"/>
+      <c r="J10" s="88"/>
+      <c r="K10" s="88"/>
+      <c r="L10" s="88"/>
+      <c r="M10" s="88"/>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1">
-      <c r="A11" s="76" t="s">
+    <row r="11" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="88" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="76"/>
-[...10 lines deleted...]
-      <c r="M11" s="76"/>
+      <c r="B11" s="88"/>
+      <c r="C11" s="88"/>
+      <c r="D11" s="88"/>
+      <c r="E11" s="88"/>
+      <c r="F11" s="88"/>
+      <c r="G11" s="88"/>
+      <c r="H11" s="88"/>
+      <c r="I11" s="88"/>
+      <c r="J11" s="88"/>
+      <c r="K11" s="88"/>
+      <c r="L11" s="88"/>
+      <c r="M11" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4">
         <v>181103</v>
       </c>
       <c r="B2" s="65" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
     </row>
-    <row r="3" spans="1:14" ht="15.75">
+    <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="65"/>
       <c r="C3" s="64"/>
       <c r="D3" s="64"/>
       <c r="E3" s="64"/>
       <c r="F3" s="64"/>
       <c r="G3" s="64"/>
       <c r="H3" s="64"/>
       <c r="I3" s="64"/>
       <c r="J3" s="64"/>
       <c r="K3" s="64"/>
       <c r="L3" s="64"/>
       <c r="M3" s="64"/>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="66" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="67" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="68" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="68" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="68" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="67" t="s">
         <v>65</v>
       </c>
       <c r="H4" s="68" t="s">
         <v>66</v>
       </c>
       <c r="I4" s="67" t="s">
         <v>67</v>
       </c>
       <c r="J4" s="67" t="s">
         <v>68</v>
       </c>
       <c r="K4" s="68" t="s">
         <v>69</v>
       </c>
       <c r="L4" s="68" t="s">
         <v>70</v>
       </c>
       <c r="M4" s="69" t="s">
         <v>71</v>
       </c>
       <c r="N4" s="3"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="20">
         <v>2015</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="12">
         <v>48</v>
       </c>
       <c r="F5" s="12">
         <v>49.6</v>
       </c>
       <c r="G5" s="12">
         <v>121.1</v>
       </c>
       <c r="H5" s="12">
         <v>56.1</v>
       </c>
       <c r="I5" s="12">
         <v>98.3</v>
       </c>
       <c r="J5" s="12">
         <v>134</v>
       </c>
       <c r="K5" s="12">
         <v>119.5</v>
       </c>
       <c r="L5" s="12">
         <v>70</v>
       </c>
       <c r="M5" s="12">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="20">
         <v>2016</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12">
         <v>90.1</v>
       </c>
       <c r="F6" s="12">
         <v>53.5</v>
       </c>
       <c r="G6" s="12">
         <v>15</v>
       </c>
       <c r="H6" s="12">
         <v>83.3</v>
       </c>
       <c r="I6" s="12">
         <v>118.5</v>
       </c>
       <c r="J6" s="12">
         <v>58.6</v>
       </c>
       <c r="K6" s="12">
         <v>145.5</v>
       </c>
       <c r="L6" s="12">
         <v>44.6</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="20">
         <v>2017</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>62.9</v>
       </c>
       <c r="F7" s="12">
         <v>184.6</v>
       </c>
       <c r="G7" s="12">
         <v>180</v>
       </c>
       <c r="H7" s="12">
         <v>160</v>
       </c>
       <c r="I7" s="12">
         <v>88.5</v>
       </c>
       <c r="J7" s="12">
         <v>89.1</v>
       </c>
       <c r="K7" s="12">
         <v>169.8</v>
       </c>
       <c r="L7" s="12">
         <v>115.9</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="20">
         <v>2018</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="12">
         <v>69</v>
       </c>
       <c r="G8" s="12">
         <v>92.9</v>
       </c>
       <c r="H8" s="12">
         <v>77.3</v>
       </c>
       <c r="I8" s="12">
         <v>121.4</v>
       </c>
       <c r="J8" s="12">
         <v>50.1</v>
       </c>
       <c r="K8" s="12">
         <v>93.8</v>
       </c>
       <c r="L8" s="12">
         <v>90.4</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="20">
         <v>2019</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="20">
         <v>2020</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="12">
         <v>125</v>
       </c>
       <c r="G10" s="12">
         <v>183.9</v>
       </c>
       <c r="H10" s="12">
         <v>98.8</v>
       </c>
       <c r="I10" s="12">
         <v>111.1</v>
       </c>
       <c r="J10" s="12">
         <v>129.9</v>
       </c>
       <c r="K10" s="12">
         <v>121.4</v>
       </c>
       <c r="L10" s="12">
         <v>46.5</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="20">
         <v>2021</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>152.6</v>
       </c>
       <c r="G11" s="12">
         <v>101.1</v>
       </c>
       <c r="H11" s="12">
         <v>87.37</v>
       </c>
       <c r="I11" s="12">
         <v>87.71</v>
       </c>
       <c r="J11" s="12">
         <v>63.93</v>
       </c>
       <c r="K11" s="12">
         <v>85.42</v>
       </c>
       <c r="L11" s="12">
         <v>64.67</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="20">
         <v>2022</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12">
         <v>81.510000000000005</v>
       </c>
       <c r="G12" s="12">
         <v>135.75</v>
       </c>
       <c r="H12" s="12">
         <v>120.83</v>
       </c>
       <c r="I12" s="12">
         <v>50.37</v>
       </c>
       <c r="J12" s="12">
         <v>26.1</v>
       </c>
       <c r="K12" s="12">
         <v>57</v>
       </c>
       <c r="L12" s="12">
         <v>41.1</v>
       </c>
       <c r="M12" s="12">
         <v>11.6</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="20">
         <v>2023</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12">
         <v>83.4</v>
       </c>
       <c r="G13" s="12">
         <v>55.7</v>
       </c>
       <c r="H13" s="12">
         <v>86</v>
       </c>
       <c r="I13" s="12">
         <v>101.6</v>
       </c>
       <c r="J13" s="12">
         <v>81.5</v>
       </c>
       <c r="K13" s="12">
         <v>37</v>
       </c>
       <c r="L13" s="12">
         <v>65.3</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="20">
         <v>2024</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>41.7</v>
       </c>
       <c r="G14" s="12">
         <v>53.8</v>
       </c>
       <c r="H14" s="12">
         <v>41.4</v>
       </c>
       <c r="I14" s="12">
         <v>10.7</v>
       </c>
       <c r="J14" s="12">
         <v>10.1</v>
       </c>
       <c r="K14" s="12">
         <v>11.1</v>
       </c>
       <c r="L14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="20">
         <v>2025</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>11.79</v>
       </c>
       <c r="G15" s="12">
         <v>34.799999999999997</v>
       </c>
       <c r="H15" s="12">
         <v>26.8</v>
       </c>
       <c r="I15" s="12">
         <v>31.1</v>
       </c>
       <c r="J15" s="12">
         <v>31.5</v>
       </c>
       <c r="K15" s="12">
         <v>25.17</v>
       </c>
       <c r="L15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M15" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="19">
         <v>2026</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="17">
         <v>7.3</v>
       </c>
       <c r="F16" s="17">
         <v>60.26</v>
       </c>
       <c r="G16" s="17">
         <v>32.200000000000003</v>
       </c>
-      <c r="H16" s="83">
+      <c r="H16" s="81">
         <v>29.99</v>
       </c>
-      <c r="I16" s="17"/>
+      <c r="I16" s="87">
+        <v>29.53</v>
+      </c>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>