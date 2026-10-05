--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -1,55 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\000-НОМЕНКЛАТУРА\2026\13-55 Сводные показатели годовых отчетов (Динамика)\мес\Транспорт\08 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11745" tabRatio="820"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="3" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="4" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="5" r:id="rId5"/>
     <sheet name="Трубопроводный" sheetId="6" r:id="rId6"/>
     <sheet name="Внутренний водный" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="77">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
@@ -206,92 +211,50 @@
     <t>декабрь</t>
   </si>
   <si>
     <t>12 246,0</t>
   </si>
   <si>
     <t xml:space="preserve">12 132,4 </t>
   </si>
   <si>
     <t>10 336,7</t>
   </si>
   <si>
     <t>10 637,2</t>
   </si>
   <si>
     <t>12 492,1</t>
   </si>
   <si>
     <t>12 705,5</t>
   </si>
   <si>
     <t>10 441,7</t>
   </si>
   <si>
     <r>
-      <t>2022</t>
-[...40 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Статистические данные по отрасли Транспорт с января 2023г. и далее сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте. В целях получения сопоставимых данных с аналогичным периодом прошлого года, основные показатели отрасли Транспорт за 2022г. переформированы.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
@@ -335,114 +298,157 @@
     <t>x</t>
   </si>
   <si>
     <t>5 817,7</t>
   </si>
   <si>
     <t>8 163,8</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>6 705,7</t>
   </si>
   <si>
     <t>5 753,2</t>
   </si>
   <si>
     <t>6 717,2</t>
   </si>
   <si>
     <t>9 245,4</t>
   </si>
   <si>
     <r>
-      <t>2025</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Статистические данные по отрасли «Транспорт и складирование» сформированы с учетом изменения объемов услуг с января 2023г. по май 2024г. по  ТОО "ГАЗОПРОВОД БЕЙНЕУ-ШЫМКЕНТ", в связи с изменением тарифов на транспортировку газа трубопроводным транспортом согласно  Приказа №182-ОД от 22.12.2023г. и письма №31-03-07/937-И от 25.12.2023г. РГУ "Департамент Комитета по регулированию естественных монополий"  МНЭ РК.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные за соответствующий период прошлого года переформированы с учетом перераспределения объемов по предприятиям трубопроводного транспорта.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -455,56 +461,50 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
     </font>
@@ -552,70 +552,84 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-      <name val="Roboto"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
@@ -732,803 +746,803 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6749">
+  <cellStyleXfs count="7275">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...487 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...200 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -2945,4753 +2959,5313 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...306 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...1283 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...2019 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-[...141 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-[...585 lines deleted...]
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="531" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="5596" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="5594" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="5596" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="5594" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="531" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="30" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="5596" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="2222" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="5596" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="31" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="6533" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6749">
+  <cellStyles count="7275">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент3 2" xfId="4"/>
     <cellStyle name="20% - Акцент4 2" xfId="5"/>
     <cellStyle name="20% - Акцент5 2" xfId="6"/>
     <cellStyle name="20% - Акцент6 2" xfId="7"/>
     <cellStyle name="40% - Акцент1 2" xfId="8"/>
     <cellStyle name="40% - Акцент2 2" xfId="9"/>
     <cellStyle name="40% - Акцент3 2" xfId="10"/>
     <cellStyle name="40% - Акцент4 2" xfId="11"/>
     <cellStyle name="40% - Акцент5 2" xfId="12"/>
     <cellStyle name="40% - Акцент6 2" xfId="13"/>
     <cellStyle name="60% - Акцент1 2" xfId="14"/>
     <cellStyle name="60% - Акцент2 2" xfId="15"/>
     <cellStyle name="60% - Акцент3 2" xfId="16"/>
     <cellStyle name="60% - Акцент4 2" xfId="17"/>
     <cellStyle name="60% - Акцент5 2" xfId="18"/>
     <cellStyle name="60% - Акцент6 2" xfId="19"/>
     <cellStyle name="Гиперссылка 2" xfId="20"/>
     <cellStyle name="Гиперссылка 2 2" xfId="21"/>
     <cellStyle name="Гиперссылка 3" xfId="22"/>
     <cellStyle name="Гиперссылка 3 2" xfId="23"/>
     <cellStyle name="Гиперссылка 33" xfId="24"/>
     <cellStyle name="Гиперссылка 4" xfId="25"/>
     <cellStyle name="Гиперссылка 4 2" xfId="26"/>
@@ -12545,1991 +13119,2525 @@
     <cellStyle name="Обычный 5 28 2 2" xfId="3991"/>
     <cellStyle name="Обычный 5 28 3" xfId="3992"/>
     <cellStyle name="Обычный 5 28 4" xfId="6475"/>
     <cellStyle name="Обычный 5 29" xfId="3993"/>
     <cellStyle name="Обычный 5 29 2" xfId="3994"/>
     <cellStyle name="Обычный 5 3" xfId="3995"/>
     <cellStyle name="Обычный 5 4" xfId="3996"/>
     <cellStyle name="Обычный 5 5" xfId="3997"/>
     <cellStyle name="Обычный 5 6" xfId="3998"/>
     <cellStyle name="Обычный 5 6 2" xfId="3999"/>
     <cellStyle name="Обычный 5 6 3" xfId="6476"/>
     <cellStyle name="Обычный 5 7" xfId="4000"/>
     <cellStyle name="Обычный 5 7 2" xfId="4001"/>
     <cellStyle name="Обычный 5 7 3" xfId="6477"/>
     <cellStyle name="Обычный 5 8" xfId="4002"/>
     <cellStyle name="Обычный 5 8 2" xfId="4003"/>
     <cellStyle name="Обычный 5 8 3" xfId="6478"/>
     <cellStyle name="Обычный 5 9" xfId="4004"/>
     <cellStyle name="Обычный 5 9 2" xfId="4005"/>
     <cellStyle name="Обычный 5 9 3" xfId="6479"/>
     <cellStyle name="Обычный 50" xfId="4006"/>
     <cellStyle name="Обычный 50 10" xfId="4007"/>
     <cellStyle name="Обычный 50 10 2" xfId="4008"/>
     <cellStyle name="Обычный 50 10 2 2" xfId="4009"/>
     <cellStyle name="Обычный 50 10 2 3" xfId="4010"/>
+    <cellStyle name="Обычный 50 10 2 4" xfId="6751"/>
     <cellStyle name="Обычный 50 10 3" xfId="4011"/>
     <cellStyle name="Обычный 50 10 4" xfId="4012"/>
     <cellStyle name="Обычный 50 10 5" xfId="6481"/>
+    <cellStyle name="Обычный 50 10 6" xfId="6750"/>
     <cellStyle name="Обычный 50 11" xfId="4013"/>
     <cellStyle name="Обычный 50 11 2" xfId="4014"/>
     <cellStyle name="Обычный 50 11 2 2" xfId="4015"/>
     <cellStyle name="Обычный 50 11 2 3" xfId="4016"/>
+    <cellStyle name="Обычный 50 11 2 4" xfId="6753"/>
     <cellStyle name="Обычный 50 11 3" xfId="4017"/>
     <cellStyle name="Обычный 50 11 4" xfId="4018"/>
     <cellStyle name="Обычный 50 11 5" xfId="6482"/>
+    <cellStyle name="Обычный 50 11 6" xfId="6752"/>
     <cellStyle name="Обычный 50 12" xfId="4019"/>
     <cellStyle name="Обычный 50 12 2" xfId="4020"/>
     <cellStyle name="Обычный 50 12 2 2" xfId="4021"/>
     <cellStyle name="Обычный 50 12 2 3" xfId="4022"/>
+    <cellStyle name="Обычный 50 12 2 4" xfId="6755"/>
     <cellStyle name="Обычный 50 12 3" xfId="4023"/>
     <cellStyle name="Обычный 50 12 4" xfId="4024"/>
     <cellStyle name="Обычный 50 12 5" xfId="6483"/>
+    <cellStyle name="Обычный 50 12 6" xfId="6754"/>
     <cellStyle name="Обычный 50 13" xfId="4025"/>
     <cellStyle name="Обычный 50 13 2" xfId="4026"/>
     <cellStyle name="Обычный 50 13 2 2" xfId="4027"/>
     <cellStyle name="Обычный 50 13 2 3" xfId="4028"/>
+    <cellStyle name="Обычный 50 13 2 4" xfId="6757"/>
     <cellStyle name="Обычный 50 13 3" xfId="4029"/>
     <cellStyle name="Обычный 50 13 4" xfId="4030"/>
     <cellStyle name="Обычный 50 13 5" xfId="6484"/>
+    <cellStyle name="Обычный 50 13 6" xfId="6756"/>
     <cellStyle name="Обычный 50 14" xfId="4031"/>
     <cellStyle name="Обычный 50 14 2" xfId="4032"/>
     <cellStyle name="Обычный 50 14 2 2" xfId="4033"/>
     <cellStyle name="Обычный 50 14 2 3" xfId="4034"/>
+    <cellStyle name="Обычный 50 14 2 4" xfId="6759"/>
     <cellStyle name="Обычный 50 14 3" xfId="4035"/>
     <cellStyle name="Обычный 50 14 4" xfId="4036"/>
     <cellStyle name="Обычный 50 14 5" xfId="6485"/>
+    <cellStyle name="Обычный 50 14 6" xfId="6758"/>
     <cellStyle name="Обычный 50 15" xfId="4037"/>
     <cellStyle name="Обычный 50 15 2" xfId="4038"/>
     <cellStyle name="Обычный 50 15 2 2" xfId="4039"/>
     <cellStyle name="Обычный 50 15 2 3" xfId="4040"/>
+    <cellStyle name="Обычный 50 15 2 4" xfId="6761"/>
     <cellStyle name="Обычный 50 15 3" xfId="4041"/>
     <cellStyle name="Обычный 50 15 4" xfId="4042"/>
     <cellStyle name="Обычный 50 15 5" xfId="6486"/>
+    <cellStyle name="Обычный 50 15 6" xfId="6760"/>
     <cellStyle name="Обычный 50 16" xfId="4043"/>
     <cellStyle name="Обычный 50 16 2" xfId="4044"/>
     <cellStyle name="Обычный 50 16 2 2" xfId="4045"/>
     <cellStyle name="Обычный 50 16 2 3" xfId="4046"/>
+    <cellStyle name="Обычный 50 16 2 4" xfId="6763"/>
     <cellStyle name="Обычный 50 16 3" xfId="4047"/>
     <cellStyle name="Обычный 50 16 4" xfId="4048"/>
     <cellStyle name="Обычный 50 16 5" xfId="6487"/>
+    <cellStyle name="Обычный 50 16 6" xfId="6762"/>
     <cellStyle name="Обычный 50 17" xfId="4049"/>
     <cellStyle name="Обычный 50 17 2" xfId="4050"/>
     <cellStyle name="Обычный 50 17 2 2" xfId="4051"/>
     <cellStyle name="Обычный 50 17 2 3" xfId="4052"/>
+    <cellStyle name="Обычный 50 17 2 4" xfId="6765"/>
     <cellStyle name="Обычный 50 17 3" xfId="4053"/>
     <cellStyle name="Обычный 50 17 4" xfId="4054"/>
     <cellStyle name="Обычный 50 17 5" xfId="6488"/>
+    <cellStyle name="Обычный 50 17 6" xfId="6764"/>
     <cellStyle name="Обычный 50 18" xfId="4055"/>
     <cellStyle name="Обычный 50 18 2" xfId="4056"/>
     <cellStyle name="Обычный 50 18 2 2" xfId="4057"/>
     <cellStyle name="Обычный 50 18 2 3" xfId="4058"/>
+    <cellStyle name="Обычный 50 18 2 4" xfId="6767"/>
     <cellStyle name="Обычный 50 18 3" xfId="4059"/>
     <cellStyle name="Обычный 50 18 4" xfId="4060"/>
     <cellStyle name="Обычный 50 18 5" xfId="6489"/>
+    <cellStyle name="Обычный 50 18 6" xfId="6766"/>
     <cellStyle name="Обычный 50 19" xfId="4061"/>
     <cellStyle name="Обычный 50 19 2" xfId="4062"/>
     <cellStyle name="Обычный 50 19 2 2" xfId="4063"/>
     <cellStyle name="Обычный 50 19 2 3" xfId="4064"/>
+    <cellStyle name="Обычный 50 19 2 4" xfId="6769"/>
     <cellStyle name="Обычный 50 19 3" xfId="4065"/>
     <cellStyle name="Обычный 50 19 4" xfId="4066"/>
     <cellStyle name="Обычный 50 19 5" xfId="6490"/>
+    <cellStyle name="Обычный 50 19 6" xfId="6768"/>
     <cellStyle name="Обычный 50 2" xfId="4067"/>
     <cellStyle name="Обычный 50 2 2" xfId="4068"/>
     <cellStyle name="Обычный 50 2 2 2" xfId="4069"/>
     <cellStyle name="Обычный 50 2 2 3" xfId="4070"/>
+    <cellStyle name="Обычный 50 2 2 4" xfId="6771"/>
     <cellStyle name="Обычный 50 2 3" xfId="4071"/>
     <cellStyle name="Обычный 50 2 4" xfId="4072"/>
     <cellStyle name="Обычный 50 2 5" xfId="6491"/>
+    <cellStyle name="Обычный 50 2 6" xfId="6770"/>
     <cellStyle name="Обычный 50 20" xfId="4073"/>
     <cellStyle name="Обычный 50 20 2" xfId="4074"/>
     <cellStyle name="Обычный 50 20 2 2" xfId="4075"/>
     <cellStyle name="Обычный 50 20 2 3" xfId="4076"/>
+    <cellStyle name="Обычный 50 20 2 4" xfId="6773"/>
     <cellStyle name="Обычный 50 20 3" xfId="4077"/>
     <cellStyle name="Обычный 50 20 4" xfId="4078"/>
     <cellStyle name="Обычный 50 20 5" xfId="6492"/>
+    <cellStyle name="Обычный 50 20 6" xfId="6772"/>
     <cellStyle name="Обычный 50 21" xfId="4079"/>
     <cellStyle name="Обычный 50 21 2" xfId="4080"/>
     <cellStyle name="Обычный 50 21 2 2" xfId="4081"/>
     <cellStyle name="Обычный 50 21 2 3" xfId="4082"/>
+    <cellStyle name="Обычный 50 21 2 4" xfId="6775"/>
     <cellStyle name="Обычный 50 21 3" xfId="4083"/>
     <cellStyle name="Обычный 50 21 4" xfId="4084"/>
     <cellStyle name="Обычный 50 21 5" xfId="6493"/>
+    <cellStyle name="Обычный 50 21 6" xfId="6774"/>
     <cellStyle name="Обычный 50 22" xfId="4085"/>
     <cellStyle name="Обычный 50 22 2" xfId="4086"/>
     <cellStyle name="Обычный 50 22 2 2" xfId="4087"/>
     <cellStyle name="Обычный 50 22 2 3" xfId="4088"/>
+    <cellStyle name="Обычный 50 22 2 4" xfId="6777"/>
     <cellStyle name="Обычный 50 22 3" xfId="4089"/>
     <cellStyle name="Обычный 50 22 4" xfId="4090"/>
     <cellStyle name="Обычный 50 22 5" xfId="6494"/>
+    <cellStyle name="Обычный 50 22 6" xfId="6776"/>
     <cellStyle name="Обычный 50 23" xfId="4091"/>
     <cellStyle name="Обычный 50 23 2" xfId="4092"/>
     <cellStyle name="Обычный 50 23 2 2" xfId="4093"/>
     <cellStyle name="Обычный 50 23 2 3" xfId="4094"/>
+    <cellStyle name="Обычный 50 23 2 4" xfId="6779"/>
     <cellStyle name="Обычный 50 23 3" xfId="4095"/>
     <cellStyle name="Обычный 50 23 4" xfId="4096"/>
     <cellStyle name="Обычный 50 23 5" xfId="6495"/>
+    <cellStyle name="Обычный 50 23 6" xfId="6778"/>
     <cellStyle name="Обычный 50 24" xfId="4097"/>
     <cellStyle name="Обычный 50 24 2" xfId="4098"/>
     <cellStyle name="Обычный 50 24 2 2" xfId="4099"/>
     <cellStyle name="Обычный 50 24 2 3" xfId="4100"/>
+    <cellStyle name="Обычный 50 24 2 4" xfId="6781"/>
     <cellStyle name="Обычный 50 24 3" xfId="4101"/>
     <cellStyle name="Обычный 50 24 4" xfId="4102"/>
     <cellStyle name="Обычный 50 24 5" xfId="6496"/>
+    <cellStyle name="Обычный 50 24 6" xfId="6780"/>
     <cellStyle name="Обычный 50 25" xfId="4103"/>
     <cellStyle name="Обычный 50 25 2" xfId="4104"/>
     <cellStyle name="Обычный 50 25 2 2" xfId="4105"/>
     <cellStyle name="Обычный 50 25 2 3" xfId="4106"/>
+    <cellStyle name="Обычный 50 25 2 4" xfId="6783"/>
     <cellStyle name="Обычный 50 25 3" xfId="4107"/>
     <cellStyle name="Обычный 50 25 4" xfId="4108"/>
     <cellStyle name="Обычный 50 25 5" xfId="6497"/>
+    <cellStyle name="Обычный 50 25 6" xfId="6782"/>
     <cellStyle name="Обычный 50 26" xfId="4109"/>
     <cellStyle name="Обычный 50 26 2" xfId="4110"/>
     <cellStyle name="Обычный 50 26 2 2" xfId="4111"/>
     <cellStyle name="Обычный 50 26 2 3" xfId="4112"/>
+    <cellStyle name="Обычный 50 26 2 4" xfId="6785"/>
     <cellStyle name="Обычный 50 26 3" xfId="4113"/>
     <cellStyle name="Обычный 50 26 4" xfId="4114"/>
     <cellStyle name="Обычный 50 26 5" xfId="6498"/>
+    <cellStyle name="Обычный 50 26 6" xfId="6784"/>
     <cellStyle name="Обычный 50 27" xfId="4115"/>
     <cellStyle name="Обычный 50 27 2" xfId="4116"/>
     <cellStyle name="Обычный 50 27 2 2" xfId="4117"/>
     <cellStyle name="Обычный 50 27 2 3" xfId="4118"/>
+    <cellStyle name="Обычный 50 27 2 4" xfId="6787"/>
     <cellStyle name="Обычный 50 27 3" xfId="4119"/>
     <cellStyle name="Обычный 50 27 4" xfId="4120"/>
     <cellStyle name="Обычный 50 27 5" xfId="6499"/>
+    <cellStyle name="Обычный 50 27 6" xfId="6786"/>
     <cellStyle name="Обычный 50 28" xfId="4121"/>
     <cellStyle name="Обычный 50 28 2" xfId="4122"/>
     <cellStyle name="Обычный 50 28 2 2" xfId="4123"/>
     <cellStyle name="Обычный 50 28 2 3" xfId="4124"/>
+    <cellStyle name="Обычный 50 28 2 4" xfId="6789"/>
     <cellStyle name="Обычный 50 28 3" xfId="4125"/>
     <cellStyle name="Обычный 50 28 4" xfId="4126"/>
     <cellStyle name="Обычный 50 28 5" xfId="6500"/>
+    <cellStyle name="Обычный 50 28 6" xfId="6788"/>
     <cellStyle name="Обычный 50 29" xfId="4127"/>
     <cellStyle name="Обычный 50 29 2" xfId="4128"/>
     <cellStyle name="Обычный 50 29 2 2" xfId="4129"/>
     <cellStyle name="Обычный 50 29 2 3" xfId="4130"/>
+    <cellStyle name="Обычный 50 29 2 4" xfId="6791"/>
     <cellStyle name="Обычный 50 29 3" xfId="4131"/>
     <cellStyle name="Обычный 50 29 4" xfId="4132"/>
     <cellStyle name="Обычный 50 29 5" xfId="6501"/>
+    <cellStyle name="Обычный 50 29 6" xfId="6790"/>
     <cellStyle name="Обычный 50 3" xfId="4133"/>
     <cellStyle name="Обычный 50 3 2" xfId="4134"/>
     <cellStyle name="Обычный 50 3 2 2" xfId="4135"/>
     <cellStyle name="Обычный 50 3 2 3" xfId="4136"/>
+    <cellStyle name="Обычный 50 3 2 4" xfId="6793"/>
     <cellStyle name="Обычный 50 3 3" xfId="4137"/>
     <cellStyle name="Обычный 50 3 4" xfId="4138"/>
     <cellStyle name="Обычный 50 3 5" xfId="6502"/>
+    <cellStyle name="Обычный 50 3 6" xfId="6792"/>
     <cellStyle name="Обычный 50 30" xfId="4139"/>
     <cellStyle name="Обычный 50 30 2" xfId="4140"/>
     <cellStyle name="Обычный 50 30 2 2" xfId="4141"/>
     <cellStyle name="Обычный 50 30 2 3" xfId="4142"/>
+    <cellStyle name="Обычный 50 30 2 4" xfId="6795"/>
     <cellStyle name="Обычный 50 30 3" xfId="4143"/>
     <cellStyle name="Обычный 50 30 4" xfId="4144"/>
     <cellStyle name="Обычный 50 30 5" xfId="6503"/>
+    <cellStyle name="Обычный 50 30 6" xfId="6794"/>
     <cellStyle name="Обычный 50 31" xfId="4145"/>
     <cellStyle name="Обычный 50 31 2" xfId="4146"/>
     <cellStyle name="Обычный 50 31 2 2" xfId="4147"/>
     <cellStyle name="Обычный 50 31 2 3" xfId="4148"/>
+    <cellStyle name="Обычный 50 31 2 4" xfId="6797"/>
     <cellStyle name="Обычный 50 31 3" xfId="4149"/>
     <cellStyle name="Обычный 50 31 4" xfId="4150"/>
     <cellStyle name="Обычный 50 31 5" xfId="6504"/>
+    <cellStyle name="Обычный 50 31 6" xfId="6796"/>
     <cellStyle name="Обычный 50 32" xfId="4151"/>
     <cellStyle name="Обычный 50 32 2" xfId="4152"/>
     <cellStyle name="Обычный 50 32 2 2" xfId="4153"/>
     <cellStyle name="Обычный 50 32 2 3" xfId="4154"/>
+    <cellStyle name="Обычный 50 32 2 4" xfId="6799"/>
     <cellStyle name="Обычный 50 32 3" xfId="4155"/>
     <cellStyle name="Обычный 50 32 4" xfId="4156"/>
     <cellStyle name="Обычный 50 32 5" xfId="6505"/>
+    <cellStyle name="Обычный 50 32 6" xfId="6798"/>
     <cellStyle name="Обычный 50 33" xfId="4157"/>
     <cellStyle name="Обычный 50 33 2" xfId="4158"/>
     <cellStyle name="Обычный 50 33 2 2" xfId="4159"/>
     <cellStyle name="Обычный 50 33 2 3" xfId="4160"/>
+    <cellStyle name="Обычный 50 33 2 4" xfId="6801"/>
     <cellStyle name="Обычный 50 33 3" xfId="4161"/>
     <cellStyle name="Обычный 50 33 4" xfId="4162"/>
     <cellStyle name="Обычный 50 33 5" xfId="6506"/>
+    <cellStyle name="Обычный 50 33 6" xfId="6800"/>
     <cellStyle name="Обычный 50 34" xfId="4163"/>
     <cellStyle name="Обычный 50 34 2" xfId="4164"/>
     <cellStyle name="Обычный 50 34 2 2" xfId="4165"/>
     <cellStyle name="Обычный 50 34 2 3" xfId="4166"/>
+    <cellStyle name="Обычный 50 34 2 4" xfId="6803"/>
     <cellStyle name="Обычный 50 34 3" xfId="4167"/>
     <cellStyle name="Обычный 50 34 4" xfId="4168"/>
     <cellStyle name="Обычный 50 34 5" xfId="6507"/>
+    <cellStyle name="Обычный 50 34 6" xfId="6802"/>
     <cellStyle name="Обычный 50 35" xfId="4169"/>
     <cellStyle name="Обычный 50 35 2" xfId="4170"/>
     <cellStyle name="Обычный 50 35 2 2" xfId="4171"/>
     <cellStyle name="Обычный 50 35 2 3" xfId="4172"/>
+    <cellStyle name="Обычный 50 35 2 4" xfId="6805"/>
     <cellStyle name="Обычный 50 35 3" xfId="4173"/>
     <cellStyle name="Обычный 50 35 4" xfId="4174"/>
     <cellStyle name="Обычный 50 35 5" xfId="6508"/>
+    <cellStyle name="Обычный 50 35 6" xfId="6804"/>
     <cellStyle name="Обычный 50 36" xfId="4175"/>
     <cellStyle name="Обычный 50 36 2" xfId="4176"/>
     <cellStyle name="Обычный 50 36 2 2" xfId="4177"/>
     <cellStyle name="Обычный 50 36 2 3" xfId="4178"/>
+    <cellStyle name="Обычный 50 36 2 4" xfId="6807"/>
     <cellStyle name="Обычный 50 36 3" xfId="4179"/>
     <cellStyle name="Обычный 50 36 4" xfId="4180"/>
     <cellStyle name="Обычный 50 36 5" xfId="6509"/>
+    <cellStyle name="Обычный 50 36 6" xfId="6806"/>
     <cellStyle name="Обычный 50 37" xfId="4181"/>
     <cellStyle name="Обычный 50 37 2" xfId="4182"/>
     <cellStyle name="Обычный 50 37 2 2" xfId="4183"/>
     <cellStyle name="Обычный 50 37 2 3" xfId="4184"/>
+    <cellStyle name="Обычный 50 37 2 4" xfId="6809"/>
     <cellStyle name="Обычный 50 37 3" xfId="4185"/>
     <cellStyle name="Обычный 50 37 4" xfId="4186"/>
     <cellStyle name="Обычный 50 37 5" xfId="6510"/>
+    <cellStyle name="Обычный 50 37 6" xfId="6808"/>
     <cellStyle name="Обычный 50 38" xfId="4187"/>
     <cellStyle name="Обычный 50 38 2" xfId="4188"/>
     <cellStyle name="Обычный 50 38 2 2" xfId="4189"/>
     <cellStyle name="Обычный 50 38 2 3" xfId="4190"/>
+    <cellStyle name="Обычный 50 38 2 4" xfId="6811"/>
     <cellStyle name="Обычный 50 38 3" xfId="4191"/>
     <cellStyle name="Обычный 50 38 4" xfId="4192"/>
     <cellStyle name="Обычный 50 38 5" xfId="6511"/>
+    <cellStyle name="Обычный 50 38 6" xfId="6810"/>
     <cellStyle name="Обычный 50 39" xfId="4193"/>
     <cellStyle name="Обычный 50 39 2" xfId="4194"/>
     <cellStyle name="Обычный 50 39 2 2" xfId="4195"/>
     <cellStyle name="Обычный 50 39 2 3" xfId="4196"/>
+    <cellStyle name="Обычный 50 39 2 4" xfId="6813"/>
     <cellStyle name="Обычный 50 39 3" xfId="4197"/>
     <cellStyle name="Обычный 50 39 4" xfId="4198"/>
     <cellStyle name="Обычный 50 39 5" xfId="6512"/>
+    <cellStyle name="Обычный 50 39 6" xfId="6812"/>
     <cellStyle name="Обычный 50 4" xfId="4199"/>
     <cellStyle name="Обычный 50 4 2" xfId="4200"/>
     <cellStyle name="Обычный 50 4 2 2" xfId="4201"/>
     <cellStyle name="Обычный 50 4 2 3" xfId="4202"/>
+    <cellStyle name="Обычный 50 4 2 4" xfId="6815"/>
     <cellStyle name="Обычный 50 4 3" xfId="4203"/>
     <cellStyle name="Обычный 50 4 4" xfId="4204"/>
     <cellStyle name="Обычный 50 4 5" xfId="6513"/>
+    <cellStyle name="Обычный 50 4 6" xfId="6814"/>
     <cellStyle name="Обычный 50 40" xfId="4205"/>
     <cellStyle name="Обычный 50 40 2" xfId="4206"/>
     <cellStyle name="Обычный 50 40 2 2" xfId="4207"/>
     <cellStyle name="Обычный 50 40 2 3" xfId="4208"/>
+    <cellStyle name="Обычный 50 40 2 4" xfId="6817"/>
     <cellStyle name="Обычный 50 40 3" xfId="4209"/>
     <cellStyle name="Обычный 50 40 4" xfId="4210"/>
     <cellStyle name="Обычный 50 40 5" xfId="6514"/>
+    <cellStyle name="Обычный 50 40 6" xfId="6816"/>
     <cellStyle name="Обычный 50 41" xfId="4211"/>
     <cellStyle name="Обычный 50 41 2" xfId="4212"/>
     <cellStyle name="Обычный 50 41 2 2" xfId="4213"/>
     <cellStyle name="Обычный 50 41 2 3" xfId="4214"/>
+    <cellStyle name="Обычный 50 41 2 4" xfId="6819"/>
     <cellStyle name="Обычный 50 41 3" xfId="4215"/>
     <cellStyle name="Обычный 50 41 4" xfId="4216"/>
     <cellStyle name="Обычный 50 41 5" xfId="6515"/>
+    <cellStyle name="Обычный 50 41 6" xfId="6818"/>
     <cellStyle name="Обычный 50 42" xfId="4217"/>
     <cellStyle name="Обычный 50 42 2" xfId="4218"/>
     <cellStyle name="Обычный 50 42 2 2" xfId="4219"/>
     <cellStyle name="Обычный 50 42 2 3" xfId="4220"/>
+    <cellStyle name="Обычный 50 42 2 4" xfId="6821"/>
     <cellStyle name="Обычный 50 42 3" xfId="4221"/>
     <cellStyle name="Обычный 50 42 4" xfId="4222"/>
     <cellStyle name="Обычный 50 42 5" xfId="6516"/>
+    <cellStyle name="Обычный 50 42 6" xfId="6820"/>
     <cellStyle name="Обычный 50 43" xfId="4223"/>
     <cellStyle name="Обычный 50 43 2" xfId="4224"/>
     <cellStyle name="Обычный 50 43 2 2" xfId="4225"/>
     <cellStyle name="Обычный 50 43 2 3" xfId="4226"/>
+    <cellStyle name="Обычный 50 43 2 4" xfId="6823"/>
     <cellStyle name="Обычный 50 43 3" xfId="4227"/>
     <cellStyle name="Обычный 50 43 4" xfId="4228"/>
     <cellStyle name="Обычный 50 43 5" xfId="6517"/>
+    <cellStyle name="Обычный 50 43 6" xfId="6822"/>
     <cellStyle name="Обычный 50 44" xfId="4229"/>
     <cellStyle name="Обычный 50 44 2" xfId="4230"/>
     <cellStyle name="Обычный 50 44 2 2" xfId="4231"/>
     <cellStyle name="Обычный 50 44 2 3" xfId="4232"/>
+    <cellStyle name="Обычный 50 44 2 4" xfId="6825"/>
     <cellStyle name="Обычный 50 44 3" xfId="4233"/>
     <cellStyle name="Обычный 50 44 4" xfId="4234"/>
     <cellStyle name="Обычный 50 44 5" xfId="6518"/>
+    <cellStyle name="Обычный 50 44 6" xfId="6824"/>
     <cellStyle name="Обычный 50 45" xfId="4235"/>
     <cellStyle name="Обычный 50 45 2" xfId="4236"/>
     <cellStyle name="Обычный 50 45 2 2" xfId="4237"/>
     <cellStyle name="Обычный 50 45 2 3" xfId="4238"/>
+    <cellStyle name="Обычный 50 45 2 4" xfId="6827"/>
     <cellStyle name="Обычный 50 45 3" xfId="4239"/>
     <cellStyle name="Обычный 50 45 4" xfId="4240"/>
     <cellStyle name="Обычный 50 45 5" xfId="6519"/>
+    <cellStyle name="Обычный 50 45 6" xfId="6826"/>
     <cellStyle name="Обычный 50 46" xfId="4241"/>
     <cellStyle name="Обычный 50 46 2" xfId="4242"/>
     <cellStyle name="Обычный 50 46 2 2" xfId="4243"/>
     <cellStyle name="Обычный 50 46 2 3" xfId="4244"/>
+    <cellStyle name="Обычный 50 46 2 4" xfId="6829"/>
     <cellStyle name="Обычный 50 46 3" xfId="4245"/>
     <cellStyle name="Обычный 50 46 4" xfId="4246"/>
     <cellStyle name="Обычный 50 46 5" xfId="6520"/>
+    <cellStyle name="Обычный 50 46 6" xfId="6828"/>
     <cellStyle name="Обычный 50 47" xfId="4247"/>
     <cellStyle name="Обычный 50 47 2" xfId="4248"/>
     <cellStyle name="Обычный 50 47 2 2" xfId="4249"/>
     <cellStyle name="Обычный 50 47 2 3" xfId="4250"/>
+    <cellStyle name="Обычный 50 47 2 4" xfId="6831"/>
     <cellStyle name="Обычный 50 47 3" xfId="4251"/>
     <cellStyle name="Обычный 50 47 4" xfId="4252"/>
     <cellStyle name="Обычный 50 47 5" xfId="6521"/>
+    <cellStyle name="Обычный 50 47 6" xfId="6830"/>
     <cellStyle name="Обычный 50 48" xfId="4253"/>
     <cellStyle name="Обычный 50 48 2" xfId="4254"/>
     <cellStyle name="Обычный 50 48 2 2" xfId="4255"/>
     <cellStyle name="Обычный 50 48 2 3" xfId="4256"/>
+    <cellStyle name="Обычный 50 48 2 4" xfId="6833"/>
     <cellStyle name="Обычный 50 48 3" xfId="4257"/>
     <cellStyle name="Обычный 50 48 4" xfId="4258"/>
     <cellStyle name="Обычный 50 48 5" xfId="6522"/>
+    <cellStyle name="Обычный 50 48 6" xfId="6832"/>
     <cellStyle name="Обычный 50 49" xfId="4259"/>
     <cellStyle name="Обычный 50 49 2" xfId="4260"/>
     <cellStyle name="Обычный 50 49 2 2" xfId="4261"/>
     <cellStyle name="Обычный 50 49 2 3" xfId="4262"/>
+    <cellStyle name="Обычный 50 49 2 4" xfId="6835"/>
     <cellStyle name="Обычный 50 49 3" xfId="4263"/>
     <cellStyle name="Обычный 50 49 4" xfId="4264"/>
     <cellStyle name="Обычный 50 49 5" xfId="6523"/>
+    <cellStyle name="Обычный 50 49 6" xfId="6834"/>
     <cellStyle name="Обычный 50 5" xfId="4265"/>
     <cellStyle name="Обычный 50 5 2" xfId="4266"/>
     <cellStyle name="Обычный 50 5 2 2" xfId="4267"/>
     <cellStyle name="Обычный 50 5 2 3" xfId="4268"/>
+    <cellStyle name="Обычный 50 5 2 4" xfId="6837"/>
     <cellStyle name="Обычный 50 5 3" xfId="4269"/>
     <cellStyle name="Обычный 50 5 4" xfId="4270"/>
     <cellStyle name="Обычный 50 5 5" xfId="6524"/>
+    <cellStyle name="Обычный 50 5 6" xfId="6836"/>
     <cellStyle name="Обычный 50 50" xfId="4271"/>
     <cellStyle name="Обычный 50 50 2" xfId="4272"/>
     <cellStyle name="Обычный 50 50 2 2" xfId="4273"/>
     <cellStyle name="Обычный 50 50 2 3" xfId="4274"/>
+    <cellStyle name="Обычный 50 50 2 4" xfId="6839"/>
     <cellStyle name="Обычный 50 50 3" xfId="4275"/>
     <cellStyle name="Обычный 50 50 4" xfId="4276"/>
     <cellStyle name="Обычный 50 50 5" xfId="6525"/>
+    <cellStyle name="Обычный 50 50 6" xfId="6838"/>
     <cellStyle name="Обычный 50 51" xfId="4277"/>
     <cellStyle name="Обычный 50 51 2" xfId="4278"/>
     <cellStyle name="Обычный 50 51 3" xfId="6526"/>
     <cellStyle name="Обычный 50 52" xfId="4279"/>
     <cellStyle name="Обычный 50 52 2" xfId="4280"/>
     <cellStyle name="Обычный 50 52 2 2" xfId="4281"/>
     <cellStyle name="Обычный 50 52 2 3" xfId="4282"/>
+    <cellStyle name="Обычный 50 52 2 4" xfId="6841"/>
     <cellStyle name="Обычный 50 52 3" xfId="4283"/>
     <cellStyle name="Обычный 50 52 4" xfId="4284"/>
     <cellStyle name="Обычный 50 52 5" xfId="6527"/>
+    <cellStyle name="Обычный 50 52 6" xfId="6840"/>
     <cellStyle name="Обычный 50 53" xfId="4285"/>
     <cellStyle name="Обычный 50 53 2" xfId="4286"/>
     <cellStyle name="Обычный 50 53 3" xfId="4287"/>
+    <cellStyle name="Обычный 50 53 4" xfId="6842"/>
     <cellStyle name="Обычный 50 54" xfId="4288"/>
     <cellStyle name="Обычный 50 55" xfId="4289"/>
     <cellStyle name="Обычный 50 56" xfId="6480"/>
+    <cellStyle name="Обычный 50 57" xfId="6749"/>
     <cellStyle name="Обычный 50 6" xfId="4290"/>
     <cellStyle name="Обычный 50 6 2" xfId="4291"/>
     <cellStyle name="Обычный 50 6 2 2" xfId="4292"/>
     <cellStyle name="Обычный 50 6 2 3" xfId="4293"/>
+    <cellStyle name="Обычный 50 6 2 4" xfId="6844"/>
     <cellStyle name="Обычный 50 6 3" xfId="4294"/>
     <cellStyle name="Обычный 50 6 4" xfId="4295"/>
     <cellStyle name="Обычный 50 6 5" xfId="6528"/>
+    <cellStyle name="Обычный 50 6 6" xfId="6843"/>
     <cellStyle name="Обычный 50 7" xfId="4296"/>
     <cellStyle name="Обычный 50 7 2" xfId="4297"/>
     <cellStyle name="Обычный 50 7 2 2" xfId="4298"/>
     <cellStyle name="Обычный 50 7 2 3" xfId="4299"/>
+    <cellStyle name="Обычный 50 7 2 4" xfId="6846"/>
     <cellStyle name="Обычный 50 7 3" xfId="4300"/>
     <cellStyle name="Обычный 50 7 4" xfId="4301"/>
     <cellStyle name="Обычный 50 7 5" xfId="6529"/>
+    <cellStyle name="Обычный 50 7 6" xfId="6845"/>
     <cellStyle name="Обычный 50 8" xfId="4302"/>
     <cellStyle name="Обычный 50 8 2" xfId="4303"/>
     <cellStyle name="Обычный 50 8 2 2" xfId="4304"/>
     <cellStyle name="Обычный 50 8 2 3" xfId="4305"/>
+    <cellStyle name="Обычный 50 8 2 4" xfId="6848"/>
     <cellStyle name="Обычный 50 8 3" xfId="4306"/>
     <cellStyle name="Обычный 50 8 4" xfId="4307"/>
     <cellStyle name="Обычный 50 8 5" xfId="6530"/>
+    <cellStyle name="Обычный 50 8 6" xfId="6847"/>
     <cellStyle name="Обычный 50 9" xfId="4308"/>
     <cellStyle name="Обычный 50 9 2" xfId="4309"/>
     <cellStyle name="Обычный 50 9 2 2" xfId="4310"/>
     <cellStyle name="Обычный 50 9 2 3" xfId="4311"/>
+    <cellStyle name="Обычный 50 9 2 4" xfId="6850"/>
     <cellStyle name="Обычный 50 9 3" xfId="4312"/>
     <cellStyle name="Обычный 50 9 4" xfId="4313"/>
     <cellStyle name="Обычный 50 9 5" xfId="6531"/>
+    <cellStyle name="Обычный 50 9 6" xfId="6849"/>
     <cellStyle name="Обычный 51" xfId="4314"/>
     <cellStyle name="Обычный 51 2" xfId="4315"/>
     <cellStyle name="Обычный 51 2 2" xfId="4316"/>
     <cellStyle name="Обычный 51 2 2 2" xfId="4317"/>
     <cellStyle name="Обычный 51 2 2 3" xfId="4318"/>
+    <cellStyle name="Обычный 51 2 2 4" xfId="6852"/>
     <cellStyle name="Обычный 51 2 3" xfId="4319"/>
     <cellStyle name="Обычный 51 2 4" xfId="4320"/>
     <cellStyle name="Обычный 51 2 5" xfId="6533"/>
+    <cellStyle name="Обычный 51 2 6" xfId="6851"/>
     <cellStyle name="Обычный 51 3" xfId="4321"/>
     <cellStyle name="Обычный 51 3 2" xfId="4322"/>
     <cellStyle name="Обычный 51 3 2 2" xfId="4323"/>
     <cellStyle name="Обычный 51 3 2 3" xfId="4324"/>
+    <cellStyle name="Обычный 51 3 2 4" xfId="6854"/>
     <cellStyle name="Обычный 51 3 3" xfId="4325"/>
     <cellStyle name="Обычный 51 3 4" xfId="4326"/>
     <cellStyle name="Обычный 51 3 5" xfId="6534"/>
+    <cellStyle name="Обычный 51 3 6" xfId="6853"/>
     <cellStyle name="Обычный 51 4" xfId="4327"/>
     <cellStyle name="Обычный 51 5" xfId="6532"/>
     <cellStyle name="Обычный 52" xfId="4328"/>
     <cellStyle name="Обычный 52 2" xfId="4329"/>
     <cellStyle name="Обычный 52 2 2" xfId="4330"/>
     <cellStyle name="Обычный 52 2 2 2" xfId="4331"/>
     <cellStyle name="Обычный 52 2 2 3" xfId="4332"/>
+    <cellStyle name="Обычный 52 2 2 4" xfId="6857"/>
     <cellStyle name="Обычный 52 2 3" xfId="4333"/>
     <cellStyle name="Обычный 52 2 4" xfId="4334"/>
     <cellStyle name="Обычный 52 2 5" xfId="6536"/>
+    <cellStyle name="Обычный 52 2 6" xfId="6856"/>
     <cellStyle name="Обычный 52 3" xfId="4335"/>
     <cellStyle name="Обычный 52 3 2" xfId="4336"/>
     <cellStyle name="Обычный 52 3 2 2" xfId="4337"/>
     <cellStyle name="Обычный 52 3 2 3" xfId="4338"/>
+    <cellStyle name="Обычный 52 3 2 4" xfId="6859"/>
     <cellStyle name="Обычный 52 3 3" xfId="4339"/>
     <cellStyle name="Обычный 52 3 4" xfId="4340"/>
     <cellStyle name="Обычный 52 3 5" xfId="6537"/>
+    <cellStyle name="Обычный 52 3 6" xfId="6858"/>
     <cellStyle name="Обычный 52 4" xfId="4341"/>
     <cellStyle name="Обычный 52 4 2" xfId="4342"/>
     <cellStyle name="Обычный 52 4 3" xfId="4343"/>
+    <cellStyle name="Обычный 52 4 4" xfId="6860"/>
     <cellStyle name="Обычный 52 5" xfId="4344"/>
     <cellStyle name="Обычный 52 6" xfId="4345"/>
     <cellStyle name="Обычный 52 7" xfId="6535"/>
+    <cellStyle name="Обычный 52 8" xfId="6855"/>
     <cellStyle name="Обычный 53" xfId="4346"/>
     <cellStyle name="Обычный 53 2" xfId="4347"/>
     <cellStyle name="Обычный 53 2 2" xfId="4348"/>
     <cellStyle name="Обычный 53 2 2 2" xfId="4349"/>
     <cellStyle name="Обычный 53 2 2 3" xfId="4350"/>
+    <cellStyle name="Обычный 53 2 2 4" xfId="6863"/>
     <cellStyle name="Обычный 53 2 3" xfId="4351"/>
     <cellStyle name="Обычный 53 2 4" xfId="4352"/>
     <cellStyle name="Обычный 53 2 5" xfId="6539"/>
+    <cellStyle name="Обычный 53 2 6" xfId="6862"/>
     <cellStyle name="Обычный 53 3" xfId="4353"/>
     <cellStyle name="Обычный 53 3 2" xfId="4354"/>
     <cellStyle name="Обычный 53 3 2 2" xfId="4355"/>
     <cellStyle name="Обычный 53 3 2 3" xfId="4356"/>
+    <cellStyle name="Обычный 53 3 2 4" xfId="6865"/>
     <cellStyle name="Обычный 53 3 3" xfId="4357"/>
     <cellStyle name="Обычный 53 3 4" xfId="4358"/>
     <cellStyle name="Обычный 53 3 5" xfId="6540"/>
+    <cellStyle name="Обычный 53 3 6" xfId="6864"/>
     <cellStyle name="Обычный 53 4" xfId="4359"/>
     <cellStyle name="Обычный 53 4 2" xfId="4360"/>
     <cellStyle name="Обычный 53 4 3" xfId="4361"/>
+    <cellStyle name="Обычный 53 4 4" xfId="6866"/>
     <cellStyle name="Обычный 53 5" xfId="4362"/>
     <cellStyle name="Обычный 53 6" xfId="4363"/>
     <cellStyle name="Обычный 53 7" xfId="6538"/>
+    <cellStyle name="Обычный 53 8" xfId="6861"/>
     <cellStyle name="Обычный 54" xfId="4364"/>
     <cellStyle name="Обычный 54 2" xfId="4365"/>
     <cellStyle name="Обычный 54 2 2" xfId="4366"/>
     <cellStyle name="Обычный 54 2 2 2" xfId="4367"/>
     <cellStyle name="Обычный 54 2 2 3" xfId="4368"/>
+    <cellStyle name="Обычный 54 2 2 4" xfId="6869"/>
     <cellStyle name="Обычный 54 2 3" xfId="4369"/>
     <cellStyle name="Обычный 54 2 4" xfId="4370"/>
     <cellStyle name="Обычный 54 2 5" xfId="6542"/>
+    <cellStyle name="Обычный 54 2 6" xfId="6868"/>
     <cellStyle name="Обычный 54 3" xfId="4371"/>
     <cellStyle name="Обычный 54 3 2" xfId="4372"/>
     <cellStyle name="Обычный 54 3 2 2" xfId="4373"/>
     <cellStyle name="Обычный 54 3 2 3" xfId="4374"/>
+    <cellStyle name="Обычный 54 3 2 4" xfId="6871"/>
     <cellStyle name="Обычный 54 3 3" xfId="4375"/>
     <cellStyle name="Обычный 54 3 4" xfId="4376"/>
     <cellStyle name="Обычный 54 3 5" xfId="6543"/>
+    <cellStyle name="Обычный 54 3 6" xfId="6870"/>
     <cellStyle name="Обычный 54 4" xfId="4377"/>
     <cellStyle name="Обычный 54 4 2" xfId="4378"/>
     <cellStyle name="Обычный 54 4 3" xfId="4379"/>
+    <cellStyle name="Обычный 54 4 4" xfId="6872"/>
     <cellStyle name="Обычный 54 5" xfId="4380"/>
     <cellStyle name="Обычный 54 6" xfId="4381"/>
     <cellStyle name="Обычный 54 7" xfId="6541"/>
+    <cellStyle name="Обычный 54 8" xfId="6867"/>
     <cellStyle name="Обычный 55" xfId="4382"/>
     <cellStyle name="Обычный 55 2" xfId="4383"/>
     <cellStyle name="Обычный 55 2 2" xfId="4384"/>
     <cellStyle name="Обычный 55 2 2 2" xfId="4385"/>
     <cellStyle name="Обычный 55 2 2 3" xfId="4386"/>
+    <cellStyle name="Обычный 55 2 2 4" xfId="6875"/>
     <cellStyle name="Обычный 55 2 3" xfId="4387"/>
     <cellStyle name="Обычный 55 2 4" xfId="4388"/>
     <cellStyle name="Обычный 55 2 5" xfId="6545"/>
+    <cellStyle name="Обычный 55 2 6" xfId="6874"/>
     <cellStyle name="Обычный 55 3" xfId="4389"/>
     <cellStyle name="Обычный 55 3 2" xfId="4390"/>
     <cellStyle name="Обычный 55 3 2 2" xfId="4391"/>
     <cellStyle name="Обычный 55 3 2 3" xfId="4392"/>
+    <cellStyle name="Обычный 55 3 2 4" xfId="6877"/>
     <cellStyle name="Обычный 55 3 3" xfId="4393"/>
     <cellStyle name="Обычный 55 3 4" xfId="4394"/>
     <cellStyle name="Обычный 55 3 5" xfId="6546"/>
+    <cellStyle name="Обычный 55 3 6" xfId="6876"/>
     <cellStyle name="Обычный 55 4" xfId="4395"/>
     <cellStyle name="Обычный 55 4 2" xfId="4396"/>
     <cellStyle name="Обычный 55 4 3" xfId="4397"/>
+    <cellStyle name="Обычный 55 4 4" xfId="6878"/>
     <cellStyle name="Обычный 55 5" xfId="4398"/>
     <cellStyle name="Обычный 55 6" xfId="4399"/>
     <cellStyle name="Обычный 55 7" xfId="6544"/>
+    <cellStyle name="Обычный 55 8" xfId="6873"/>
     <cellStyle name="Обычный 56" xfId="4400"/>
     <cellStyle name="Обычный 56 2" xfId="4401"/>
     <cellStyle name="Обычный 56 2 2" xfId="4402"/>
     <cellStyle name="Обычный 56 2 2 2" xfId="4403"/>
     <cellStyle name="Обычный 56 2 2 3" xfId="4404"/>
+    <cellStyle name="Обычный 56 2 2 4" xfId="6881"/>
     <cellStyle name="Обычный 56 2 3" xfId="4405"/>
     <cellStyle name="Обычный 56 2 4" xfId="4406"/>
     <cellStyle name="Обычный 56 2 5" xfId="6548"/>
+    <cellStyle name="Обычный 56 2 6" xfId="6880"/>
     <cellStyle name="Обычный 56 3" xfId="4407"/>
     <cellStyle name="Обычный 56 3 2" xfId="4408"/>
     <cellStyle name="Обычный 56 3 2 2" xfId="4409"/>
     <cellStyle name="Обычный 56 3 2 3" xfId="4410"/>
+    <cellStyle name="Обычный 56 3 2 4" xfId="6883"/>
     <cellStyle name="Обычный 56 3 3" xfId="4411"/>
     <cellStyle name="Обычный 56 3 4" xfId="4412"/>
     <cellStyle name="Обычный 56 3 5" xfId="6549"/>
+    <cellStyle name="Обычный 56 3 6" xfId="6882"/>
     <cellStyle name="Обычный 56 4" xfId="4413"/>
     <cellStyle name="Обычный 56 4 2" xfId="4414"/>
     <cellStyle name="Обычный 56 4 3" xfId="4415"/>
+    <cellStyle name="Обычный 56 4 4" xfId="6884"/>
     <cellStyle name="Обычный 56 5" xfId="4416"/>
     <cellStyle name="Обычный 56 6" xfId="4417"/>
     <cellStyle name="Обычный 56 7" xfId="6547"/>
+    <cellStyle name="Обычный 56 8" xfId="6879"/>
     <cellStyle name="Обычный 57" xfId="4418"/>
     <cellStyle name="Обычный 57 2" xfId="4419"/>
     <cellStyle name="Обычный 57 2 2" xfId="4420"/>
     <cellStyle name="Обычный 57 2 2 2" xfId="4421"/>
     <cellStyle name="Обычный 57 2 2 3" xfId="4422"/>
+    <cellStyle name="Обычный 57 2 2 4" xfId="6887"/>
     <cellStyle name="Обычный 57 2 3" xfId="4423"/>
     <cellStyle name="Обычный 57 2 4" xfId="4424"/>
     <cellStyle name="Обычный 57 2 5" xfId="6551"/>
+    <cellStyle name="Обычный 57 2 6" xfId="6886"/>
     <cellStyle name="Обычный 57 3" xfId="4425"/>
     <cellStyle name="Обычный 57 3 2" xfId="4426"/>
     <cellStyle name="Обычный 57 3 2 2" xfId="4427"/>
     <cellStyle name="Обычный 57 3 2 3" xfId="4428"/>
+    <cellStyle name="Обычный 57 3 2 4" xfId="6889"/>
     <cellStyle name="Обычный 57 3 3" xfId="4429"/>
     <cellStyle name="Обычный 57 3 4" xfId="4430"/>
     <cellStyle name="Обычный 57 3 5" xfId="6552"/>
+    <cellStyle name="Обычный 57 3 6" xfId="6888"/>
     <cellStyle name="Обычный 57 4" xfId="4431"/>
     <cellStyle name="Обычный 57 4 2" xfId="4432"/>
     <cellStyle name="Обычный 57 4 3" xfId="4433"/>
+    <cellStyle name="Обычный 57 4 4" xfId="6890"/>
     <cellStyle name="Обычный 57 5" xfId="4434"/>
     <cellStyle name="Обычный 57 6" xfId="4435"/>
     <cellStyle name="Обычный 57 7" xfId="6550"/>
+    <cellStyle name="Обычный 57 8" xfId="6885"/>
     <cellStyle name="Обычный 58" xfId="4436"/>
     <cellStyle name="Обычный 58 10" xfId="4437"/>
     <cellStyle name="Обычный 58 10 2" xfId="4438"/>
     <cellStyle name="Обычный 58 10 2 2" xfId="4439"/>
     <cellStyle name="Обычный 58 10 2 3" xfId="4440"/>
+    <cellStyle name="Обычный 58 10 2 4" xfId="6893"/>
     <cellStyle name="Обычный 58 10 3" xfId="4441"/>
     <cellStyle name="Обычный 58 10 4" xfId="4442"/>
     <cellStyle name="Обычный 58 10 5" xfId="6554"/>
+    <cellStyle name="Обычный 58 10 6" xfId="6892"/>
     <cellStyle name="Обычный 58 11" xfId="4443"/>
     <cellStyle name="Обычный 58 11 2" xfId="4444"/>
     <cellStyle name="Обычный 58 11 2 2" xfId="4445"/>
     <cellStyle name="Обычный 58 11 2 3" xfId="4446"/>
+    <cellStyle name="Обычный 58 11 2 4" xfId="6895"/>
     <cellStyle name="Обычный 58 11 3" xfId="4447"/>
     <cellStyle name="Обычный 58 11 4" xfId="4448"/>
     <cellStyle name="Обычный 58 11 5" xfId="6555"/>
+    <cellStyle name="Обычный 58 11 6" xfId="6894"/>
     <cellStyle name="Обычный 58 12" xfId="4449"/>
     <cellStyle name="Обычный 58 12 2" xfId="4450"/>
     <cellStyle name="Обычный 58 12 2 2" xfId="4451"/>
     <cellStyle name="Обычный 58 12 2 3" xfId="4452"/>
+    <cellStyle name="Обычный 58 12 2 4" xfId="6897"/>
     <cellStyle name="Обычный 58 12 3" xfId="4453"/>
     <cellStyle name="Обычный 58 12 4" xfId="4454"/>
     <cellStyle name="Обычный 58 12 5" xfId="6556"/>
+    <cellStyle name="Обычный 58 12 6" xfId="6896"/>
     <cellStyle name="Обычный 58 13" xfId="4455"/>
     <cellStyle name="Обычный 58 13 2" xfId="4456"/>
     <cellStyle name="Обычный 58 13 2 2" xfId="4457"/>
     <cellStyle name="Обычный 58 13 2 3" xfId="4458"/>
+    <cellStyle name="Обычный 58 13 2 4" xfId="6899"/>
     <cellStyle name="Обычный 58 13 3" xfId="4459"/>
     <cellStyle name="Обычный 58 13 4" xfId="4460"/>
     <cellStyle name="Обычный 58 13 5" xfId="6557"/>
+    <cellStyle name="Обычный 58 13 6" xfId="6898"/>
     <cellStyle name="Обычный 58 14" xfId="4461"/>
     <cellStyle name="Обычный 58 14 2" xfId="4462"/>
     <cellStyle name="Обычный 58 14 2 2" xfId="4463"/>
     <cellStyle name="Обычный 58 14 2 3" xfId="4464"/>
+    <cellStyle name="Обычный 58 14 2 4" xfId="6901"/>
     <cellStyle name="Обычный 58 14 3" xfId="4465"/>
     <cellStyle name="Обычный 58 14 4" xfId="4466"/>
     <cellStyle name="Обычный 58 14 5" xfId="6558"/>
+    <cellStyle name="Обычный 58 14 6" xfId="6900"/>
     <cellStyle name="Обычный 58 15" xfId="4467"/>
     <cellStyle name="Обычный 58 15 2" xfId="4468"/>
     <cellStyle name="Обычный 58 15 2 2" xfId="4469"/>
     <cellStyle name="Обычный 58 15 2 3" xfId="4470"/>
+    <cellStyle name="Обычный 58 15 2 4" xfId="6903"/>
     <cellStyle name="Обычный 58 15 3" xfId="4471"/>
     <cellStyle name="Обычный 58 15 4" xfId="4472"/>
     <cellStyle name="Обычный 58 15 5" xfId="6559"/>
+    <cellStyle name="Обычный 58 15 6" xfId="6902"/>
     <cellStyle name="Обычный 58 16" xfId="4473"/>
     <cellStyle name="Обычный 58 16 2" xfId="4474"/>
     <cellStyle name="Обычный 58 16 2 2" xfId="4475"/>
     <cellStyle name="Обычный 58 16 2 3" xfId="4476"/>
+    <cellStyle name="Обычный 58 16 2 4" xfId="6905"/>
     <cellStyle name="Обычный 58 16 3" xfId="4477"/>
     <cellStyle name="Обычный 58 16 4" xfId="4478"/>
     <cellStyle name="Обычный 58 16 5" xfId="6560"/>
+    <cellStyle name="Обычный 58 16 6" xfId="6904"/>
     <cellStyle name="Обычный 58 17" xfId="4479"/>
     <cellStyle name="Обычный 58 17 2" xfId="4480"/>
     <cellStyle name="Обычный 58 17 2 2" xfId="4481"/>
     <cellStyle name="Обычный 58 17 2 3" xfId="4482"/>
+    <cellStyle name="Обычный 58 17 2 4" xfId="6907"/>
     <cellStyle name="Обычный 58 17 3" xfId="4483"/>
     <cellStyle name="Обычный 58 17 4" xfId="4484"/>
     <cellStyle name="Обычный 58 17 5" xfId="6561"/>
+    <cellStyle name="Обычный 58 17 6" xfId="6906"/>
     <cellStyle name="Обычный 58 18" xfId="4485"/>
     <cellStyle name="Обычный 58 18 2" xfId="4486"/>
     <cellStyle name="Обычный 58 18 2 2" xfId="4487"/>
     <cellStyle name="Обычный 58 18 2 3" xfId="4488"/>
+    <cellStyle name="Обычный 58 18 2 4" xfId="6909"/>
     <cellStyle name="Обычный 58 18 3" xfId="4489"/>
     <cellStyle name="Обычный 58 18 4" xfId="4490"/>
     <cellStyle name="Обычный 58 18 5" xfId="6562"/>
+    <cellStyle name="Обычный 58 18 6" xfId="6908"/>
     <cellStyle name="Обычный 58 19" xfId="4491"/>
     <cellStyle name="Обычный 58 19 2" xfId="4492"/>
     <cellStyle name="Обычный 58 19 2 2" xfId="4493"/>
     <cellStyle name="Обычный 58 19 2 3" xfId="4494"/>
+    <cellStyle name="Обычный 58 19 2 4" xfId="6911"/>
     <cellStyle name="Обычный 58 19 3" xfId="4495"/>
     <cellStyle name="Обычный 58 19 4" xfId="4496"/>
     <cellStyle name="Обычный 58 19 5" xfId="6563"/>
+    <cellStyle name="Обычный 58 19 6" xfId="6910"/>
     <cellStyle name="Обычный 58 2" xfId="4497"/>
     <cellStyle name="Обычный 58 2 2" xfId="4498"/>
     <cellStyle name="Обычный 58 2 2 2" xfId="4499"/>
     <cellStyle name="Обычный 58 2 2 3" xfId="4500"/>
+    <cellStyle name="Обычный 58 2 2 4" xfId="6913"/>
     <cellStyle name="Обычный 58 2 3" xfId="4501"/>
     <cellStyle name="Обычный 58 2 4" xfId="4502"/>
     <cellStyle name="Обычный 58 2 5" xfId="6564"/>
+    <cellStyle name="Обычный 58 2 6" xfId="6912"/>
     <cellStyle name="Обычный 58 20" xfId="4503"/>
     <cellStyle name="Обычный 58 20 2" xfId="4504"/>
     <cellStyle name="Обычный 58 20 2 2" xfId="4505"/>
     <cellStyle name="Обычный 58 20 2 3" xfId="4506"/>
+    <cellStyle name="Обычный 58 20 2 4" xfId="6915"/>
     <cellStyle name="Обычный 58 20 3" xfId="4507"/>
     <cellStyle name="Обычный 58 20 4" xfId="4508"/>
     <cellStyle name="Обычный 58 20 5" xfId="6565"/>
+    <cellStyle name="Обычный 58 20 6" xfId="6914"/>
     <cellStyle name="Обычный 58 21" xfId="4509"/>
     <cellStyle name="Обычный 58 21 2" xfId="4510"/>
     <cellStyle name="Обычный 58 21 2 2" xfId="4511"/>
     <cellStyle name="Обычный 58 21 2 3" xfId="4512"/>
+    <cellStyle name="Обычный 58 21 2 4" xfId="6917"/>
     <cellStyle name="Обычный 58 21 3" xfId="4513"/>
     <cellStyle name="Обычный 58 21 4" xfId="4514"/>
     <cellStyle name="Обычный 58 21 5" xfId="6566"/>
+    <cellStyle name="Обычный 58 21 6" xfId="6916"/>
     <cellStyle name="Обычный 58 22" xfId="4515"/>
     <cellStyle name="Обычный 58 22 2" xfId="4516"/>
     <cellStyle name="Обычный 58 22 2 2" xfId="4517"/>
     <cellStyle name="Обычный 58 22 2 3" xfId="4518"/>
+    <cellStyle name="Обычный 58 22 2 4" xfId="6919"/>
     <cellStyle name="Обычный 58 22 3" xfId="4519"/>
     <cellStyle name="Обычный 58 22 4" xfId="4520"/>
     <cellStyle name="Обычный 58 22 5" xfId="6567"/>
+    <cellStyle name="Обычный 58 22 6" xfId="6918"/>
     <cellStyle name="Обычный 58 23" xfId="4521"/>
     <cellStyle name="Обычный 58 23 2" xfId="4522"/>
     <cellStyle name="Обычный 58 23 2 2" xfId="4523"/>
     <cellStyle name="Обычный 58 23 2 3" xfId="4524"/>
+    <cellStyle name="Обычный 58 23 2 4" xfId="6921"/>
     <cellStyle name="Обычный 58 23 3" xfId="4525"/>
     <cellStyle name="Обычный 58 23 4" xfId="4526"/>
     <cellStyle name="Обычный 58 23 5" xfId="6568"/>
+    <cellStyle name="Обычный 58 23 6" xfId="6920"/>
     <cellStyle name="Обычный 58 24" xfId="4527"/>
     <cellStyle name="Обычный 58 24 2" xfId="4528"/>
     <cellStyle name="Обычный 58 24 2 2" xfId="4529"/>
     <cellStyle name="Обычный 58 24 2 3" xfId="4530"/>
+    <cellStyle name="Обычный 58 24 2 4" xfId="6923"/>
     <cellStyle name="Обычный 58 24 3" xfId="4531"/>
     <cellStyle name="Обычный 58 24 4" xfId="4532"/>
     <cellStyle name="Обычный 58 24 5" xfId="6569"/>
+    <cellStyle name="Обычный 58 24 6" xfId="6922"/>
     <cellStyle name="Обычный 58 25" xfId="4533"/>
     <cellStyle name="Обычный 58 25 2" xfId="4534"/>
     <cellStyle name="Обычный 58 25 2 2" xfId="4535"/>
     <cellStyle name="Обычный 58 25 2 3" xfId="4536"/>
+    <cellStyle name="Обычный 58 25 2 4" xfId="6925"/>
     <cellStyle name="Обычный 58 25 3" xfId="4537"/>
     <cellStyle name="Обычный 58 25 4" xfId="4538"/>
     <cellStyle name="Обычный 58 25 5" xfId="6570"/>
+    <cellStyle name="Обычный 58 25 6" xfId="6924"/>
     <cellStyle name="Обычный 58 26" xfId="4539"/>
     <cellStyle name="Обычный 58 26 2" xfId="4540"/>
     <cellStyle name="Обычный 58 26 3" xfId="4541"/>
+    <cellStyle name="Обычный 58 26 4" xfId="6926"/>
     <cellStyle name="Обычный 58 27" xfId="4542"/>
     <cellStyle name="Обычный 58 28" xfId="4543"/>
     <cellStyle name="Обычный 58 29" xfId="6553"/>
     <cellStyle name="Обычный 58 3" xfId="4544"/>
     <cellStyle name="Обычный 58 3 2" xfId="4545"/>
     <cellStyle name="Обычный 58 3 2 2" xfId="4546"/>
     <cellStyle name="Обычный 58 3 2 3" xfId="4547"/>
+    <cellStyle name="Обычный 58 3 2 4" xfId="6928"/>
     <cellStyle name="Обычный 58 3 3" xfId="4548"/>
     <cellStyle name="Обычный 58 3 4" xfId="4549"/>
     <cellStyle name="Обычный 58 3 5" xfId="6571"/>
+    <cellStyle name="Обычный 58 3 6" xfId="6927"/>
+    <cellStyle name="Обычный 58 30" xfId="6891"/>
     <cellStyle name="Обычный 58 4" xfId="4550"/>
     <cellStyle name="Обычный 58 4 2" xfId="4551"/>
     <cellStyle name="Обычный 58 4 2 2" xfId="4552"/>
     <cellStyle name="Обычный 58 4 2 3" xfId="4553"/>
+    <cellStyle name="Обычный 58 4 2 4" xfId="6930"/>
     <cellStyle name="Обычный 58 4 3" xfId="4554"/>
     <cellStyle name="Обычный 58 4 4" xfId="4555"/>
     <cellStyle name="Обычный 58 4 5" xfId="6572"/>
+    <cellStyle name="Обычный 58 4 6" xfId="6929"/>
     <cellStyle name="Обычный 58 5" xfId="4556"/>
     <cellStyle name="Обычный 58 5 2" xfId="4557"/>
     <cellStyle name="Обычный 58 5 2 2" xfId="4558"/>
     <cellStyle name="Обычный 58 5 2 3" xfId="4559"/>
+    <cellStyle name="Обычный 58 5 2 4" xfId="6932"/>
     <cellStyle name="Обычный 58 5 3" xfId="4560"/>
     <cellStyle name="Обычный 58 5 4" xfId="4561"/>
     <cellStyle name="Обычный 58 5 5" xfId="6573"/>
+    <cellStyle name="Обычный 58 5 6" xfId="6931"/>
     <cellStyle name="Обычный 58 6" xfId="4562"/>
     <cellStyle name="Обычный 58 6 2" xfId="4563"/>
     <cellStyle name="Обычный 58 6 2 2" xfId="4564"/>
     <cellStyle name="Обычный 58 6 2 3" xfId="4565"/>
+    <cellStyle name="Обычный 58 6 2 4" xfId="6934"/>
     <cellStyle name="Обычный 58 6 3" xfId="4566"/>
     <cellStyle name="Обычный 58 6 4" xfId="4567"/>
     <cellStyle name="Обычный 58 6 5" xfId="6574"/>
+    <cellStyle name="Обычный 58 6 6" xfId="6933"/>
     <cellStyle name="Обычный 58 7" xfId="4568"/>
     <cellStyle name="Обычный 58 7 2" xfId="4569"/>
     <cellStyle name="Обычный 58 7 2 2" xfId="4570"/>
     <cellStyle name="Обычный 58 7 2 3" xfId="4571"/>
+    <cellStyle name="Обычный 58 7 2 4" xfId="6936"/>
     <cellStyle name="Обычный 58 7 3" xfId="4572"/>
     <cellStyle name="Обычный 58 7 4" xfId="4573"/>
     <cellStyle name="Обычный 58 7 5" xfId="6575"/>
+    <cellStyle name="Обычный 58 7 6" xfId="6935"/>
     <cellStyle name="Обычный 58 8" xfId="4574"/>
     <cellStyle name="Обычный 58 8 2" xfId="4575"/>
     <cellStyle name="Обычный 58 8 2 2" xfId="4576"/>
     <cellStyle name="Обычный 58 8 2 3" xfId="4577"/>
+    <cellStyle name="Обычный 58 8 2 4" xfId="6938"/>
     <cellStyle name="Обычный 58 8 3" xfId="4578"/>
     <cellStyle name="Обычный 58 8 4" xfId="4579"/>
     <cellStyle name="Обычный 58 8 5" xfId="6576"/>
+    <cellStyle name="Обычный 58 8 6" xfId="6937"/>
     <cellStyle name="Обычный 58 9" xfId="4580"/>
     <cellStyle name="Обычный 58 9 2" xfId="4581"/>
     <cellStyle name="Обычный 58 9 2 2" xfId="4582"/>
     <cellStyle name="Обычный 58 9 2 3" xfId="4583"/>
+    <cellStyle name="Обычный 58 9 2 4" xfId="6940"/>
     <cellStyle name="Обычный 58 9 3" xfId="4584"/>
     <cellStyle name="Обычный 58 9 4" xfId="4585"/>
     <cellStyle name="Обычный 58 9 5" xfId="6577"/>
+    <cellStyle name="Обычный 58 9 6" xfId="6939"/>
     <cellStyle name="Обычный 59" xfId="4586"/>
     <cellStyle name="Обычный 59 2" xfId="4587"/>
     <cellStyle name="Обычный 59 2 2" xfId="4588"/>
     <cellStyle name="Обычный 59 2 2 2" xfId="4589"/>
     <cellStyle name="Обычный 59 2 2 3" xfId="4590"/>
+    <cellStyle name="Обычный 59 2 2 4" xfId="6943"/>
     <cellStyle name="Обычный 59 2 3" xfId="4591"/>
     <cellStyle name="Обычный 59 2 4" xfId="4592"/>
     <cellStyle name="Обычный 59 2 5" xfId="6579"/>
+    <cellStyle name="Обычный 59 2 6" xfId="6942"/>
     <cellStyle name="Обычный 59 3" xfId="4593"/>
     <cellStyle name="Обычный 59 3 2" xfId="4594"/>
     <cellStyle name="Обычный 59 3 2 2" xfId="4595"/>
     <cellStyle name="Обычный 59 3 2 3" xfId="4596"/>
+    <cellStyle name="Обычный 59 3 2 4" xfId="6945"/>
     <cellStyle name="Обычный 59 3 3" xfId="4597"/>
     <cellStyle name="Обычный 59 3 4" xfId="4598"/>
     <cellStyle name="Обычный 59 3 5" xfId="6580"/>
+    <cellStyle name="Обычный 59 3 6" xfId="6944"/>
     <cellStyle name="Обычный 59 4" xfId="4599"/>
     <cellStyle name="Обычный 59 4 2" xfId="4600"/>
     <cellStyle name="Обычный 59 4 3" xfId="4601"/>
+    <cellStyle name="Обычный 59 4 4" xfId="6946"/>
     <cellStyle name="Обычный 59 5" xfId="4602"/>
     <cellStyle name="Обычный 59 6" xfId="4603"/>
     <cellStyle name="Обычный 59 7" xfId="6578"/>
+    <cellStyle name="Обычный 59 8" xfId="6941"/>
     <cellStyle name="Обычный 6" xfId="4604"/>
     <cellStyle name="Обычный 6 2" xfId="4605"/>
     <cellStyle name="Обычный 6 2 2" xfId="4606"/>
     <cellStyle name="Обычный 6 2 2 2" xfId="4607"/>
     <cellStyle name="Обычный 6 2 2 3" xfId="4608"/>
+    <cellStyle name="Обычный 6 2 2 4" xfId="6948"/>
     <cellStyle name="Обычный 6 2 3" xfId="4609"/>
     <cellStyle name="Обычный 6 2 4" xfId="4610"/>
     <cellStyle name="Обычный 6 2 5" xfId="6582"/>
+    <cellStyle name="Обычный 6 2 6" xfId="6947"/>
     <cellStyle name="Обычный 6 3" xfId="4611"/>
     <cellStyle name="Обычный 6 3 2" xfId="4612"/>
     <cellStyle name="Обычный 6 3 2 2" xfId="4613"/>
     <cellStyle name="Обычный 6 3 2 3" xfId="6584"/>
     <cellStyle name="Обычный 6 3 3" xfId="4614"/>
     <cellStyle name="Обычный 6 3 3 2" xfId="4615"/>
     <cellStyle name="Обычный 6 3 3 2 2" xfId="4616"/>
     <cellStyle name="Обычный 6 3 3 2 3" xfId="4617"/>
+    <cellStyle name="Обычный 6 3 3 2 4" xfId="6950"/>
     <cellStyle name="Обычный 6 3 3 3" xfId="4618"/>
     <cellStyle name="Обычный 6 3 3 4" xfId="4619"/>
     <cellStyle name="Обычный 6 3 3 5" xfId="6585"/>
+    <cellStyle name="Обычный 6 3 3 6" xfId="6949"/>
     <cellStyle name="Обычный 6 3 4" xfId="4620"/>
     <cellStyle name="Обычный 6 3 5" xfId="6583"/>
     <cellStyle name="Обычный 6 4" xfId="4621"/>
     <cellStyle name="Обычный 6 4 2" xfId="4622"/>
     <cellStyle name="Обычный 6 4 3" xfId="4623"/>
+    <cellStyle name="Обычный 6 4 4" xfId="6951"/>
     <cellStyle name="Обычный 6 5" xfId="4624"/>
     <cellStyle name="Обычный 6 6" xfId="6581"/>
     <cellStyle name="Обычный 60" xfId="4625"/>
     <cellStyle name="Обычный 60 2" xfId="4626"/>
     <cellStyle name="Обычный 60 2 2" xfId="4627"/>
     <cellStyle name="Обычный 60 2 2 2" xfId="4628"/>
     <cellStyle name="Обычный 60 2 2 3" xfId="4629"/>
+    <cellStyle name="Обычный 60 2 2 4" xfId="6954"/>
     <cellStyle name="Обычный 60 2 3" xfId="4630"/>
     <cellStyle name="Обычный 60 2 4" xfId="4631"/>
     <cellStyle name="Обычный 60 2 5" xfId="6587"/>
+    <cellStyle name="Обычный 60 2 6" xfId="6953"/>
     <cellStyle name="Обычный 60 3" xfId="4632"/>
     <cellStyle name="Обычный 60 3 2" xfId="4633"/>
     <cellStyle name="Обычный 60 3 2 2" xfId="4634"/>
     <cellStyle name="Обычный 60 3 2 3" xfId="4635"/>
+    <cellStyle name="Обычный 60 3 2 4" xfId="6956"/>
     <cellStyle name="Обычный 60 3 3" xfId="4636"/>
     <cellStyle name="Обычный 60 3 4" xfId="4637"/>
     <cellStyle name="Обычный 60 3 5" xfId="6588"/>
+    <cellStyle name="Обычный 60 3 6" xfId="6955"/>
     <cellStyle name="Обычный 60 4" xfId="4638"/>
     <cellStyle name="Обычный 60 4 2" xfId="4639"/>
     <cellStyle name="Обычный 60 4 3" xfId="4640"/>
+    <cellStyle name="Обычный 60 4 4" xfId="6957"/>
     <cellStyle name="Обычный 60 5" xfId="4641"/>
     <cellStyle name="Обычный 60 6" xfId="4642"/>
     <cellStyle name="Обычный 60 7" xfId="6586"/>
+    <cellStyle name="Обычный 60 8" xfId="6952"/>
     <cellStyle name="Обычный 61" xfId="4643"/>
     <cellStyle name="Обычный 61 2" xfId="4644"/>
     <cellStyle name="Обычный 61 2 2" xfId="4645"/>
     <cellStyle name="Обычный 61 2 2 2" xfId="4646"/>
     <cellStyle name="Обычный 61 2 2 3" xfId="4647"/>
+    <cellStyle name="Обычный 61 2 2 4" xfId="6960"/>
     <cellStyle name="Обычный 61 2 3" xfId="4648"/>
     <cellStyle name="Обычный 61 2 4" xfId="4649"/>
     <cellStyle name="Обычный 61 2 5" xfId="6590"/>
+    <cellStyle name="Обычный 61 2 6" xfId="6959"/>
     <cellStyle name="Обычный 61 3" xfId="4650"/>
     <cellStyle name="Обычный 61 3 2" xfId="4651"/>
     <cellStyle name="Обычный 61 3 2 2" xfId="4652"/>
     <cellStyle name="Обычный 61 3 2 3" xfId="4653"/>
+    <cellStyle name="Обычный 61 3 2 4" xfId="6962"/>
     <cellStyle name="Обычный 61 3 3" xfId="4654"/>
     <cellStyle name="Обычный 61 3 4" xfId="4655"/>
     <cellStyle name="Обычный 61 3 5" xfId="6591"/>
+    <cellStyle name="Обычный 61 3 6" xfId="6961"/>
     <cellStyle name="Обычный 61 4" xfId="4656"/>
     <cellStyle name="Обычный 61 4 2" xfId="4657"/>
     <cellStyle name="Обычный 61 4 3" xfId="4658"/>
+    <cellStyle name="Обычный 61 4 4" xfId="6963"/>
     <cellStyle name="Обычный 61 5" xfId="4659"/>
     <cellStyle name="Обычный 61 6" xfId="4660"/>
     <cellStyle name="Обычный 61 7" xfId="6589"/>
+    <cellStyle name="Обычный 61 8" xfId="6958"/>
     <cellStyle name="Обычный 62" xfId="4661"/>
     <cellStyle name="Обычный 62 2" xfId="4662"/>
     <cellStyle name="Обычный 62 2 2" xfId="4663"/>
     <cellStyle name="Обычный 62 2 2 2" xfId="4664"/>
     <cellStyle name="Обычный 62 2 2 3" xfId="4665"/>
+    <cellStyle name="Обычный 62 2 2 4" xfId="6966"/>
     <cellStyle name="Обычный 62 2 3" xfId="4666"/>
     <cellStyle name="Обычный 62 2 4" xfId="4667"/>
     <cellStyle name="Обычный 62 2 5" xfId="6593"/>
+    <cellStyle name="Обычный 62 2 6" xfId="6965"/>
     <cellStyle name="Обычный 62 3" xfId="4668"/>
     <cellStyle name="Обычный 62 3 2" xfId="4669"/>
     <cellStyle name="Обычный 62 3 2 2" xfId="4670"/>
     <cellStyle name="Обычный 62 3 2 3" xfId="4671"/>
+    <cellStyle name="Обычный 62 3 2 4" xfId="6968"/>
     <cellStyle name="Обычный 62 3 3" xfId="4672"/>
     <cellStyle name="Обычный 62 3 4" xfId="4673"/>
     <cellStyle name="Обычный 62 3 5" xfId="6594"/>
+    <cellStyle name="Обычный 62 3 6" xfId="6967"/>
     <cellStyle name="Обычный 62 4" xfId="4674"/>
     <cellStyle name="Обычный 62 4 2" xfId="4675"/>
     <cellStyle name="Обычный 62 4 3" xfId="4676"/>
+    <cellStyle name="Обычный 62 4 4" xfId="6969"/>
     <cellStyle name="Обычный 62 5" xfId="4677"/>
     <cellStyle name="Обычный 62 6" xfId="4678"/>
     <cellStyle name="Обычный 62 7" xfId="6592"/>
+    <cellStyle name="Обычный 62 8" xfId="6964"/>
     <cellStyle name="Обычный 63" xfId="4679"/>
     <cellStyle name="Обычный 63 2" xfId="4680"/>
     <cellStyle name="Обычный 63 2 2" xfId="4681"/>
     <cellStyle name="Обычный 63 2 2 2" xfId="4682"/>
     <cellStyle name="Обычный 63 2 2 3" xfId="4683"/>
+    <cellStyle name="Обычный 63 2 2 4" xfId="6972"/>
     <cellStyle name="Обычный 63 2 3" xfId="4684"/>
     <cellStyle name="Обычный 63 2 4" xfId="4685"/>
     <cellStyle name="Обычный 63 2 5" xfId="6596"/>
+    <cellStyle name="Обычный 63 2 6" xfId="6971"/>
     <cellStyle name="Обычный 63 3" xfId="4686"/>
     <cellStyle name="Обычный 63 3 2" xfId="4687"/>
     <cellStyle name="Обычный 63 3 2 2" xfId="4688"/>
     <cellStyle name="Обычный 63 3 2 3" xfId="4689"/>
+    <cellStyle name="Обычный 63 3 2 4" xfId="6974"/>
     <cellStyle name="Обычный 63 3 3" xfId="4690"/>
     <cellStyle name="Обычный 63 3 4" xfId="4691"/>
     <cellStyle name="Обычный 63 3 5" xfId="6597"/>
+    <cellStyle name="Обычный 63 3 6" xfId="6973"/>
     <cellStyle name="Обычный 63 4" xfId="4692"/>
     <cellStyle name="Обычный 63 4 2" xfId="4693"/>
     <cellStyle name="Обычный 63 4 3" xfId="4694"/>
+    <cellStyle name="Обычный 63 4 4" xfId="6975"/>
     <cellStyle name="Обычный 63 5" xfId="4695"/>
     <cellStyle name="Обычный 63 6" xfId="4696"/>
     <cellStyle name="Обычный 63 7" xfId="6595"/>
+    <cellStyle name="Обычный 63 8" xfId="6970"/>
     <cellStyle name="Обычный 64" xfId="4697"/>
     <cellStyle name="Обычный 64 2" xfId="4698"/>
     <cellStyle name="Обычный 64 2 2" xfId="4699"/>
     <cellStyle name="Обычный 64 2 2 2" xfId="4700"/>
     <cellStyle name="Обычный 64 2 2 3" xfId="4701"/>
+    <cellStyle name="Обычный 64 2 2 4" xfId="6978"/>
     <cellStyle name="Обычный 64 2 3" xfId="4702"/>
     <cellStyle name="Обычный 64 2 4" xfId="4703"/>
     <cellStyle name="Обычный 64 2 5" xfId="6599"/>
+    <cellStyle name="Обычный 64 2 6" xfId="6977"/>
     <cellStyle name="Обычный 64 3" xfId="4704"/>
     <cellStyle name="Обычный 64 3 2" xfId="4705"/>
     <cellStyle name="Обычный 64 3 2 2" xfId="4706"/>
     <cellStyle name="Обычный 64 3 2 3" xfId="4707"/>
+    <cellStyle name="Обычный 64 3 2 4" xfId="6980"/>
     <cellStyle name="Обычный 64 3 3" xfId="4708"/>
     <cellStyle name="Обычный 64 3 4" xfId="4709"/>
     <cellStyle name="Обычный 64 3 5" xfId="6600"/>
+    <cellStyle name="Обычный 64 3 6" xfId="6979"/>
     <cellStyle name="Обычный 64 4" xfId="4710"/>
     <cellStyle name="Обычный 64 4 2" xfId="4711"/>
     <cellStyle name="Обычный 64 4 3" xfId="4712"/>
+    <cellStyle name="Обычный 64 4 4" xfId="6981"/>
     <cellStyle name="Обычный 64 5" xfId="4713"/>
     <cellStyle name="Обычный 64 6" xfId="4714"/>
     <cellStyle name="Обычный 64 7" xfId="6598"/>
+    <cellStyle name="Обычный 64 8" xfId="6976"/>
     <cellStyle name="Обычный 65" xfId="4715"/>
     <cellStyle name="Обычный 65 2" xfId="4716"/>
     <cellStyle name="Обычный 65 2 2" xfId="4717"/>
     <cellStyle name="Обычный 65 2 2 2" xfId="4718"/>
     <cellStyle name="Обычный 65 2 2 3" xfId="4719"/>
+    <cellStyle name="Обычный 65 2 2 4" xfId="6984"/>
     <cellStyle name="Обычный 65 2 3" xfId="4720"/>
     <cellStyle name="Обычный 65 2 4" xfId="4721"/>
     <cellStyle name="Обычный 65 2 5" xfId="6602"/>
+    <cellStyle name="Обычный 65 2 6" xfId="6983"/>
     <cellStyle name="Обычный 65 3" xfId="4722"/>
     <cellStyle name="Обычный 65 3 2" xfId="4723"/>
     <cellStyle name="Обычный 65 3 2 2" xfId="4724"/>
     <cellStyle name="Обычный 65 3 2 3" xfId="4725"/>
+    <cellStyle name="Обычный 65 3 2 4" xfId="6986"/>
     <cellStyle name="Обычный 65 3 3" xfId="4726"/>
     <cellStyle name="Обычный 65 3 4" xfId="4727"/>
     <cellStyle name="Обычный 65 3 5" xfId="6603"/>
+    <cellStyle name="Обычный 65 3 6" xfId="6985"/>
     <cellStyle name="Обычный 65 4" xfId="4728"/>
     <cellStyle name="Обычный 65 4 2" xfId="4729"/>
     <cellStyle name="Обычный 65 4 3" xfId="4730"/>
+    <cellStyle name="Обычный 65 4 4" xfId="6987"/>
     <cellStyle name="Обычный 65 5" xfId="4731"/>
     <cellStyle name="Обычный 65 6" xfId="4732"/>
     <cellStyle name="Обычный 65 7" xfId="6601"/>
+    <cellStyle name="Обычный 65 8" xfId="6982"/>
     <cellStyle name="Обычный 66" xfId="4733"/>
     <cellStyle name="Обычный 66 2" xfId="4734"/>
     <cellStyle name="Обычный 66 2 2" xfId="4735"/>
     <cellStyle name="Обычный 66 2 2 2" xfId="4736"/>
     <cellStyle name="Обычный 66 2 2 3" xfId="4737"/>
+    <cellStyle name="Обычный 66 2 2 4" xfId="6990"/>
     <cellStyle name="Обычный 66 2 3" xfId="4738"/>
     <cellStyle name="Обычный 66 2 4" xfId="4739"/>
     <cellStyle name="Обычный 66 2 5" xfId="6605"/>
+    <cellStyle name="Обычный 66 2 6" xfId="6989"/>
     <cellStyle name="Обычный 66 3" xfId="4740"/>
     <cellStyle name="Обычный 66 3 2" xfId="4741"/>
     <cellStyle name="Обычный 66 3 2 2" xfId="4742"/>
     <cellStyle name="Обычный 66 3 2 3" xfId="4743"/>
+    <cellStyle name="Обычный 66 3 2 4" xfId="6992"/>
     <cellStyle name="Обычный 66 3 3" xfId="4744"/>
     <cellStyle name="Обычный 66 3 4" xfId="4745"/>
     <cellStyle name="Обычный 66 3 5" xfId="6606"/>
+    <cellStyle name="Обычный 66 3 6" xfId="6991"/>
     <cellStyle name="Обычный 66 4" xfId="4746"/>
     <cellStyle name="Обычный 66 4 2" xfId="4747"/>
     <cellStyle name="Обычный 66 4 3" xfId="4748"/>
+    <cellStyle name="Обычный 66 4 4" xfId="6993"/>
     <cellStyle name="Обычный 66 5" xfId="4749"/>
     <cellStyle name="Обычный 66 6" xfId="4750"/>
     <cellStyle name="Обычный 66 7" xfId="6604"/>
+    <cellStyle name="Обычный 66 8" xfId="6988"/>
     <cellStyle name="Обычный 67" xfId="4751"/>
     <cellStyle name="Обычный 67 2" xfId="4752"/>
     <cellStyle name="Обычный 67 2 2" xfId="4753"/>
     <cellStyle name="Обычный 67 2 2 2" xfId="4754"/>
     <cellStyle name="Обычный 67 2 2 3" xfId="4755"/>
+    <cellStyle name="Обычный 67 2 2 4" xfId="6996"/>
     <cellStyle name="Обычный 67 2 3" xfId="4756"/>
     <cellStyle name="Обычный 67 2 4" xfId="4757"/>
     <cellStyle name="Обычный 67 2 5" xfId="6608"/>
+    <cellStyle name="Обычный 67 2 6" xfId="6995"/>
     <cellStyle name="Обычный 67 3" xfId="4758"/>
     <cellStyle name="Обычный 67 3 2" xfId="4759"/>
     <cellStyle name="Обычный 67 3 2 2" xfId="4760"/>
     <cellStyle name="Обычный 67 3 2 3" xfId="4761"/>
+    <cellStyle name="Обычный 67 3 2 4" xfId="6998"/>
     <cellStyle name="Обычный 67 3 3" xfId="4762"/>
     <cellStyle name="Обычный 67 3 4" xfId="4763"/>
     <cellStyle name="Обычный 67 3 5" xfId="6609"/>
+    <cellStyle name="Обычный 67 3 6" xfId="6997"/>
     <cellStyle name="Обычный 67 4" xfId="4764"/>
     <cellStyle name="Обычный 67 4 2" xfId="4765"/>
     <cellStyle name="Обычный 67 4 3" xfId="4766"/>
+    <cellStyle name="Обычный 67 4 4" xfId="6999"/>
     <cellStyle name="Обычный 67 5" xfId="4767"/>
     <cellStyle name="Обычный 67 6" xfId="4768"/>
     <cellStyle name="Обычный 67 7" xfId="6607"/>
+    <cellStyle name="Обычный 67 8" xfId="6994"/>
     <cellStyle name="Обычный 68" xfId="4769"/>
     <cellStyle name="Обычный 68 2" xfId="4770"/>
     <cellStyle name="Обычный 68 2 2" xfId="4771"/>
     <cellStyle name="Обычный 68 2 2 2" xfId="4772"/>
     <cellStyle name="Обычный 68 2 2 3" xfId="4773"/>
+    <cellStyle name="Обычный 68 2 2 4" xfId="7002"/>
     <cellStyle name="Обычный 68 2 3" xfId="4774"/>
     <cellStyle name="Обычный 68 2 4" xfId="4775"/>
     <cellStyle name="Обычный 68 2 5" xfId="6611"/>
+    <cellStyle name="Обычный 68 2 6" xfId="7001"/>
     <cellStyle name="Обычный 68 3" xfId="4776"/>
     <cellStyle name="Обычный 68 3 2" xfId="4777"/>
     <cellStyle name="Обычный 68 3 2 2" xfId="4778"/>
     <cellStyle name="Обычный 68 3 2 3" xfId="4779"/>
+    <cellStyle name="Обычный 68 3 2 4" xfId="7004"/>
     <cellStyle name="Обычный 68 3 3" xfId="4780"/>
     <cellStyle name="Обычный 68 3 4" xfId="4781"/>
     <cellStyle name="Обычный 68 3 5" xfId="6612"/>
+    <cellStyle name="Обычный 68 3 6" xfId="7003"/>
     <cellStyle name="Обычный 68 4" xfId="4782"/>
     <cellStyle name="Обычный 68 4 2" xfId="4783"/>
     <cellStyle name="Обычный 68 4 3" xfId="4784"/>
+    <cellStyle name="Обычный 68 4 4" xfId="7005"/>
     <cellStyle name="Обычный 68 5" xfId="4785"/>
     <cellStyle name="Обычный 68 6" xfId="4786"/>
     <cellStyle name="Обычный 68 7" xfId="6610"/>
+    <cellStyle name="Обычный 68 8" xfId="7000"/>
     <cellStyle name="Обычный 69" xfId="4787"/>
     <cellStyle name="Обычный 69 2" xfId="4788"/>
     <cellStyle name="Обычный 69 2 2" xfId="4789"/>
     <cellStyle name="Обычный 69 2 2 2" xfId="4790"/>
     <cellStyle name="Обычный 69 2 2 3" xfId="4791"/>
+    <cellStyle name="Обычный 69 2 2 4" xfId="7008"/>
     <cellStyle name="Обычный 69 2 3" xfId="4792"/>
     <cellStyle name="Обычный 69 2 4" xfId="4793"/>
     <cellStyle name="Обычный 69 2 5" xfId="6614"/>
+    <cellStyle name="Обычный 69 2 6" xfId="7007"/>
     <cellStyle name="Обычный 69 3" xfId="4794"/>
     <cellStyle name="Обычный 69 3 2" xfId="4795"/>
     <cellStyle name="Обычный 69 3 2 2" xfId="4796"/>
     <cellStyle name="Обычный 69 3 2 3" xfId="4797"/>
+    <cellStyle name="Обычный 69 3 2 4" xfId="7010"/>
     <cellStyle name="Обычный 69 3 3" xfId="4798"/>
     <cellStyle name="Обычный 69 3 4" xfId="4799"/>
     <cellStyle name="Обычный 69 3 5" xfId="6615"/>
+    <cellStyle name="Обычный 69 3 6" xfId="7009"/>
     <cellStyle name="Обычный 69 4" xfId="4800"/>
     <cellStyle name="Обычный 69 4 2" xfId="4801"/>
     <cellStyle name="Обычный 69 4 3" xfId="4802"/>
+    <cellStyle name="Обычный 69 4 4" xfId="7011"/>
     <cellStyle name="Обычный 69 5" xfId="4803"/>
     <cellStyle name="Обычный 69 6" xfId="4804"/>
     <cellStyle name="Обычный 69 7" xfId="6613"/>
+    <cellStyle name="Обычный 69 8" xfId="7006"/>
     <cellStyle name="Обычный 7" xfId="4805"/>
     <cellStyle name="Обычный 7 2" xfId="4806"/>
     <cellStyle name="Обычный 7 2 2" xfId="4807"/>
     <cellStyle name="Обычный 7 2 2 2" xfId="4808"/>
     <cellStyle name="Обычный 7 2 2 3" xfId="4809"/>
+    <cellStyle name="Обычный 7 2 2 4" xfId="7014"/>
     <cellStyle name="Обычный 7 2 3" xfId="4810"/>
     <cellStyle name="Обычный 7 2 4" xfId="4811"/>
     <cellStyle name="Обычный 7 2 5" xfId="6617"/>
+    <cellStyle name="Обычный 7 2 6" xfId="7013"/>
     <cellStyle name="Обычный 7 3" xfId="4812"/>
     <cellStyle name="Обычный 7 3 2" xfId="4813"/>
     <cellStyle name="Обычный 7 3 2 2" xfId="4814"/>
     <cellStyle name="Обычный 7 3 2 3" xfId="4815"/>
+    <cellStyle name="Обычный 7 3 2 4" xfId="7016"/>
     <cellStyle name="Обычный 7 3 3" xfId="4816"/>
     <cellStyle name="Обычный 7 3 4" xfId="4817"/>
     <cellStyle name="Обычный 7 3 5" xfId="6618"/>
+    <cellStyle name="Обычный 7 3 6" xfId="7015"/>
     <cellStyle name="Обычный 7 4" xfId="4818"/>
     <cellStyle name="Обычный 7 4 2" xfId="4819"/>
     <cellStyle name="Обычный 7 4 3" xfId="4820"/>
+    <cellStyle name="Обычный 7 4 4" xfId="7017"/>
     <cellStyle name="Обычный 7 5" xfId="4821"/>
     <cellStyle name="Обычный 7 6" xfId="4822"/>
     <cellStyle name="Обычный 7 7" xfId="6616"/>
+    <cellStyle name="Обычный 7 8" xfId="7012"/>
     <cellStyle name="Обычный 70" xfId="4823"/>
     <cellStyle name="Обычный 70 2" xfId="4824"/>
     <cellStyle name="Обычный 70 2 2" xfId="4825"/>
     <cellStyle name="Обычный 70 2 2 2" xfId="4826"/>
     <cellStyle name="Обычный 70 2 2 3" xfId="4827"/>
+    <cellStyle name="Обычный 70 2 2 4" xfId="7020"/>
     <cellStyle name="Обычный 70 2 3" xfId="4828"/>
     <cellStyle name="Обычный 70 2 4" xfId="4829"/>
     <cellStyle name="Обычный 70 2 5" xfId="6620"/>
+    <cellStyle name="Обычный 70 2 6" xfId="7019"/>
     <cellStyle name="Обычный 70 3" xfId="4830"/>
     <cellStyle name="Обычный 70 3 2" xfId="4831"/>
     <cellStyle name="Обычный 70 3 3" xfId="4832"/>
+    <cellStyle name="Обычный 70 3 4" xfId="7021"/>
     <cellStyle name="Обычный 70 4" xfId="4833"/>
     <cellStyle name="Обычный 70 5" xfId="4834"/>
     <cellStyle name="Обычный 70 6" xfId="6619"/>
+    <cellStyle name="Обычный 70 7" xfId="7018"/>
     <cellStyle name="Обычный 71" xfId="4835"/>
     <cellStyle name="Обычный 71 2" xfId="4836"/>
     <cellStyle name="Обычный 71 2 2" xfId="4837"/>
     <cellStyle name="Обычный 71 2 2 2" xfId="4838"/>
     <cellStyle name="Обычный 71 2 2 3" xfId="4839"/>
+    <cellStyle name="Обычный 71 2 2 4" xfId="7024"/>
     <cellStyle name="Обычный 71 2 3" xfId="4840"/>
     <cellStyle name="Обычный 71 2 4" xfId="4841"/>
     <cellStyle name="Обычный 71 2 5" xfId="6622"/>
+    <cellStyle name="Обычный 71 2 6" xfId="7023"/>
     <cellStyle name="Обычный 71 3" xfId="4842"/>
     <cellStyle name="Обычный 71 3 2" xfId="4843"/>
     <cellStyle name="Обычный 71 3 2 2" xfId="4844"/>
     <cellStyle name="Обычный 71 3 2 3" xfId="4845"/>
+    <cellStyle name="Обычный 71 3 2 4" xfId="7026"/>
     <cellStyle name="Обычный 71 3 3" xfId="4846"/>
     <cellStyle name="Обычный 71 3 4" xfId="4847"/>
     <cellStyle name="Обычный 71 3 5" xfId="6623"/>
+    <cellStyle name="Обычный 71 3 6" xfId="7025"/>
     <cellStyle name="Обычный 71 4" xfId="4848"/>
     <cellStyle name="Обычный 71 4 2" xfId="4849"/>
     <cellStyle name="Обычный 71 4 3" xfId="4850"/>
+    <cellStyle name="Обычный 71 4 4" xfId="7027"/>
     <cellStyle name="Обычный 71 5" xfId="4851"/>
     <cellStyle name="Обычный 71 6" xfId="4852"/>
     <cellStyle name="Обычный 71 7" xfId="6621"/>
+    <cellStyle name="Обычный 71 8" xfId="7022"/>
     <cellStyle name="Обычный 72" xfId="4853"/>
     <cellStyle name="Обычный 72 10" xfId="4854"/>
     <cellStyle name="Обычный 72 10 2" xfId="4855"/>
     <cellStyle name="Обычный 72 10 2 2" xfId="4856"/>
     <cellStyle name="Обычный 72 10 2 3" xfId="4857"/>
+    <cellStyle name="Обычный 72 10 2 4" xfId="7030"/>
     <cellStyle name="Обычный 72 10 3" xfId="4858"/>
     <cellStyle name="Обычный 72 10 4" xfId="4859"/>
     <cellStyle name="Обычный 72 10 5" xfId="6625"/>
+    <cellStyle name="Обычный 72 10 6" xfId="7029"/>
     <cellStyle name="Обычный 72 11" xfId="4860"/>
     <cellStyle name="Обычный 72 11 2" xfId="4861"/>
     <cellStyle name="Обычный 72 11 2 2" xfId="4862"/>
     <cellStyle name="Обычный 72 11 2 3" xfId="4863"/>
+    <cellStyle name="Обычный 72 11 2 4" xfId="7032"/>
     <cellStyle name="Обычный 72 11 3" xfId="4864"/>
     <cellStyle name="Обычный 72 11 4" xfId="4865"/>
     <cellStyle name="Обычный 72 11 5" xfId="6626"/>
+    <cellStyle name="Обычный 72 11 6" xfId="7031"/>
     <cellStyle name="Обычный 72 12" xfId="4866"/>
     <cellStyle name="Обычный 72 12 2" xfId="4867"/>
     <cellStyle name="Обычный 72 12 2 2" xfId="4868"/>
     <cellStyle name="Обычный 72 12 2 3" xfId="4869"/>
+    <cellStyle name="Обычный 72 12 2 4" xfId="7034"/>
     <cellStyle name="Обычный 72 12 3" xfId="4870"/>
     <cellStyle name="Обычный 72 12 4" xfId="4871"/>
     <cellStyle name="Обычный 72 12 5" xfId="6627"/>
+    <cellStyle name="Обычный 72 12 6" xfId="7033"/>
     <cellStyle name="Обычный 72 13" xfId="4872"/>
     <cellStyle name="Обычный 72 13 2" xfId="4873"/>
     <cellStyle name="Обычный 72 13 2 2" xfId="4874"/>
     <cellStyle name="Обычный 72 13 2 3" xfId="4875"/>
+    <cellStyle name="Обычный 72 13 2 4" xfId="7036"/>
     <cellStyle name="Обычный 72 13 3" xfId="4876"/>
     <cellStyle name="Обычный 72 13 4" xfId="4877"/>
     <cellStyle name="Обычный 72 13 5" xfId="6628"/>
+    <cellStyle name="Обычный 72 13 6" xfId="7035"/>
     <cellStyle name="Обычный 72 14" xfId="4878"/>
     <cellStyle name="Обычный 72 14 2" xfId="4879"/>
     <cellStyle name="Обычный 72 14 2 2" xfId="4880"/>
     <cellStyle name="Обычный 72 14 2 3" xfId="4881"/>
+    <cellStyle name="Обычный 72 14 2 4" xfId="7038"/>
     <cellStyle name="Обычный 72 14 3" xfId="4882"/>
     <cellStyle name="Обычный 72 14 4" xfId="4883"/>
     <cellStyle name="Обычный 72 14 5" xfId="6629"/>
+    <cellStyle name="Обычный 72 14 6" xfId="7037"/>
     <cellStyle name="Обычный 72 15" xfId="4884"/>
     <cellStyle name="Обычный 72 15 2" xfId="4885"/>
     <cellStyle name="Обычный 72 15 2 2" xfId="4886"/>
     <cellStyle name="Обычный 72 15 2 3" xfId="4887"/>
+    <cellStyle name="Обычный 72 15 2 4" xfId="7040"/>
     <cellStyle name="Обычный 72 15 3" xfId="4888"/>
     <cellStyle name="Обычный 72 15 4" xfId="4889"/>
     <cellStyle name="Обычный 72 15 5" xfId="6630"/>
+    <cellStyle name="Обычный 72 15 6" xfId="7039"/>
     <cellStyle name="Обычный 72 16" xfId="4890"/>
     <cellStyle name="Обычный 72 16 2" xfId="4891"/>
     <cellStyle name="Обычный 72 16 2 2" xfId="4892"/>
     <cellStyle name="Обычный 72 16 2 3" xfId="4893"/>
+    <cellStyle name="Обычный 72 16 2 4" xfId="7042"/>
     <cellStyle name="Обычный 72 16 3" xfId="4894"/>
     <cellStyle name="Обычный 72 16 4" xfId="4895"/>
     <cellStyle name="Обычный 72 16 5" xfId="6631"/>
+    <cellStyle name="Обычный 72 16 6" xfId="7041"/>
     <cellStyle name="Обычный 72 17" xfId="4896"/>
     <cellStyle name="Обычный 72 17 2" xfId="4897"/>
     <cellStyle name="Обычный 72 17 2 2" xfId="4898"/>
     <cellStyle name="Обычный 72 17 2 3" xfId="4899"/>
+    <cellStyle name="Обычный 72 17 2 4" xfId="7044"/>
     <cellStyle name="Обычный 72 17 3" xfId="4900"/>
     <cellStyle name="Обычный 72 17 4" xfId="4901"/>
     <cellStyle name="Обычный 72 17 5" xfId="6632"/>
+    <cellStyle name="Обычный 72 17 6" xfId="7043"/>
     <cellStyle name="Обычный 72 18" xfId="4902"/>
     <cellStyle name="Обычный 72 18 2" xfId="4903"/>
     <cellStyle name="Обычный 72 18 2 2" xfId="4904"/>
     <cellStyle name="Обычный 72 18 2 3" xfId="4905"/>
+    <cellStyle name="Обычный 72 18 2 4" xfId="7046"/>
     <cellStyle name="Обычный 72 18 3" xfId="4906"/>
     <cellStyle name="Обычный 72 18 4" xfId="4907"/>
     <cellStyle name="Обычный 72 18 5" xfId="6633"/>
+    <cellStyle name="Обычный 72 18 6" xfId="7045"/>
     <cellStyle name="Обычный 72 19" xfId="4908"/>
     <cellStyle name="Обычный 72 19 2" xfId="4909"/>
     <cellStyle name="Обычный 72 19 2 2" xfId="4910"/>
     <cellStyle name="Обычный 72 19 2 3" xfId="4911"/>
+    <cellStyle name="Обычный 72 19 2 4" xfId="7048"/>
     <cellStyle name="Обычный 72 19 3" xfId="4912"/>
     <cellStyle name="Обычный 72 19 4" xfId="4913"/>
     <cellStyle name="Обычный 72 19 5" xfId="6634"/>
+    <cellStyle name="Обычный 72 19 6" xfId="7047"/>
     <cellStyle name="Обычный 72 2" xfId="4914"/>
     <cellStyle name="Обычный 72 2 2" xfId="4915"/>
     <cellStyle name="Обычный 72 2 2 2" xfId="4916"/>
     <cellStyle name="Обычный 72 2 2 3" xfId="4917"/>
+    <cellStyle name="Обычный 72 2 2 4" xfId="7050"/>
     <cellStyle name="Обычный 72 2 3" xfId="4918"/>
     <cellStyle name="Обычный 72 2 4" xfId="4919"/>
     <cellStyle name="Обычный 72 2 5" xfId="6635"/>
+    <cellStyle name="Обычный 72 2 6" xfId="7049"/>
     <cellStyle name="Обычный 72 20" xfId="4920"/>
     <cellStyle name="Обычный 72 20 2" xfId="4921"/>
     <cellStyle name="Обычный 72 20 2 2" xfId="4922"/>
     <cellStyle name="Обычный 72 20 2 3" xfId="4923"/>
+    <cellStyle name="Обычный 72 20 2 4" xfId="7052"/>
     <cellStyle name="Обычный 72 20 3" xfId="4924"/>
     <cellStyle name="Обычный 72 20 4" xfId="4925"/>
     <cellStyle name="Обычный 72 20 5" xfId="6636"/>
+    <cellStyle name="Обычный 72 20 6" xfId="7051"/>
     <cellStyle name="Обычный 72 21" xfId="4926"/>
     <cellStyle name="Обычный 72 21 2" xfId="4927"/>
     <cellStyle name="Обычный 72 21 2 2" xfId="4928"/>
     <cellStyle name="Обычный 72 21 2 3" xfId="4929"/>
+    <cellStyle name="Обычный 72 21 2 4" xfId="7054"/>
     <cellStyle name="Обычный 72 21 3" xfId="4930"/>
     <cellStyle name="Обычный 72 21 4" xfId="4931"/>
     <cellStyle name="Обычный 72 21 5" xfId="6637"/>
+    <cellStyle name="Обычный 72 21 6" xfId="7053"/>
     <cellStyle name="Обычный 72 22" xfId="4932"/>
     <cellStyle name="Обычный 72 22 2" xfId="4933"/>
     <cellStyle name="Обычный 72 22 2 2" xfId="4934"/>
     <cellStyle name="Обычный 72 22 2 3" xfId="4935"/>
+    <cellStyle name="Обычный 72 22 2 4" xfId="7056"/>
     <cellStyle name="Обычный 72 22 3" xfId="4936"/>
     <cellStyle name="Обычный 72 22 4" xfId="4937"/>
     <cellStyle name="Обычный 72 22 5" xfId="6638"/>
+    <cellStyle name="Обычный 72 22 6" xfId="7055"/>
     <cellStyle name="Обычный 72 23" xfId="4938"/>
     <cellStyle name="Обычный 72 23 2" xfId="4939"/>
     <cellStyle name="Обычный 72 23 2 2" xfId="4940"/>
     <cellStyle name="Обычный 72 23 2 3" xfId="4941"/>
+    <cellStyle name="Обычный 72 23 2 4" xfId="7058"/>
     <cellStyle name="Обычный 72 23 3" xfId="4942"/>
     <cellStyle name="Обычный 72 23 4" xfId="4943"/>
     <cellStyle name="Обычный 72 23 5" xfId="6639"/>
+    <cellStyle name="Обычный 72 23 6" xfId="7057"/>
     <cellStyle name="Обычный 72 24" xfId="4944"/>
     <cellStyle name="Обычный 72 24 2" xfId="4945"/>
     <cellStyle name="Обычный 72 24 2 2" xfId="4946"/>
     <cellStyle name="Обычный 72 24 2 3" xfId="4947"/>
+    <cellStyle name="Обычный 72 24 2 4" xfId="7060"/>
     <cellStyle name="Обычный 72 24 3" xfId="4948"/>
     <cellStyle name="Обычный 72 24 4" xfId="4949"/>
     <cellStyle name="Обычный 72 24 5" xfId="6640"/>
+    <cellStyle name="Обычный 72 24 6" xfId="7059"/>
     <cellStyle name="Обычный 72 25" xfId="4950"/>
     <cellStyle name="Обычный 72 25 2" xfId="4951"/>
     <cellStyle name="Обычный 72 25 2 2" xfId="4952"/>
     <cellStyle name="Обычный 72 25 2 3" xfId="4953"/>
+    <cellStyle name="Обычный 72 25 2 4" xfId="7062"/>
     <cellStyle name="Обычный 72 25 3" xfId="4954"/>
     <cellStyle name="Обычный 72 25 4" xfId="4955"/>
     <cellStyle name="Обычный 72 25 5" xfId="6641"/>
+    <cellStyle name="Обычный 72 25 6" xfId="7061"/>
     <cellStyle name="Обычный 72 26" xfId="4956"/>
     <cellStyle name="Обычный 72 26 2" xfId="4957"/>
     <cellStyle name="Обычный 72 26 2 2" xfId="4958"/>
     <cellStyle name="Обычный 72 26 2 3" xfId="4959"/>
+    <cellStyle name="Обычный 72 26 2 4" xfId="7064"/>
     <cellStyle name="Обычный 72 26 3" xfId="4960"/>
     <cellStyle name="Обычный 72 26 4" xfId="4961"/>
     <cellStyle name="Обычный 72 26 5" xfId="6642"/>
+    <cellStyle name="Обычный 72 26 6" xfId="7063"/>
     <cellStyle name="Обычный 72 27" xfId="4962"/>
     <cellStyle name="Обычный 72 27 2" xfId="4963"/>
     <cellStyle name="Обычный 72 27 2 2" xfId="4964"/>
     <cellStyle name="Обычный 72 27 2 3" xfId="4965"/>
+    <cellStyle name="Обычный 72 27 2 4" xfId="7066"/>
     <cellStyle name="Обычный 72 27 3" xfId="4966"/>
     <cellStyle name="Обычный 72 27 4" xfId="4967"/>
     <cellStyle name="Обычный 72 27 5" xfId="6643"/>
+    <cellStyle name="Обычный 72 27 6" xfId="7065"/>
     <cellStyle name="Обычный 72 28" xfId="4968"/>
     <cellStyle name="Обычный 72 28 2" xfId="4969"/>
     <cellStyle name="Обычный 72 28 2 2" xfId="4970"/>
     <cellStyle name="Обычный 72 28 2 3" xfId="4971"/>
+    <cellStyle name="Обычный 72 28 2 4" xfId="7068"/>
     <cellStyle name="Обычный 72 28 3" xfId="4972"/>
     <cellStyle name="Обычный 72 28 4" xfId="4973"/>
     <cellStyle name="Обычный 72 28 5" xfId="6644"/>
+    <cellStyle name="Обычный 72 28 6" xfId="7067"/>
     <cellStyle name="Обычный 72 29" xfId="4974"/>
     <cellStyle name="Обычный 72 29 2" xfId="4975"/>
     <cellStyle name="Обычный 72 29 2 2" xfId="4976"/>
     <cellStyle name="Обычный 72 29 2 3" xfId="4977"/>
+    <cellStyle name="Обычный 72 29 2 4" xfId="7070"/>
     <cellStyle name="Обычный 72 29 3" xfId="4978"/>
     <cellStyle name="Обычный 72 29 4" xfId="4979"/>
     <cellStyle name="Обычный 72 29 5" xfId="6645"/>
+    <cellStyle name="Обычный 72 29 6" xfId="7069"/>
     <cellStyle name="Обычный 72 3" xfId="4980"/>
     <cellStyle name="Обычный 72 3 2" xfId="4981"/>
     <cellStyle name="Обычный 72 3 2 2" xfId="4982"/>
     <cellStyle name="Обычный 72 3 2 3" xfId="4983"/>
+    <cellStyle name="Обычный 72 3 2 4" xfId="7072"/>
     <cellStyle name="Обычный 72 3 3" xfId="4984"/>
     <cellStyle name="Обычный 72 3 4" xfId="4985"/>
     <cellStyle name="Обычный 72 3 5" xfId="6646"/>
+    <cellStyle name="Обычный 72 3 6" xfId="7071"/>
     <cellStyle name="Обычный 72 30" xfId="4986"/>
     <cellStyle name="Обычный 72 30 2" xfId="4987"/>
     <cellStyle name="Обычный 72 30 2 2" xfId="4988"/>
     <cellStyle name="Обычный 72 30 2 3" xfId="4989"/>
+    <cellStyle name="Обычный 72 30 2 4" xfId="7074"/>
     <cellStyle name="Обычный 72 30 3" xfId="4990"/>
     <cellStyle name="Обычный 72 30 4" xfId="4991"/>
     <cellStyle name="Обычный 72 30 5" xfId="6647"/>
+    <cellStyle name="Обычный 72 30 6" xfId="7073"/>
     <cellStyle name="Обычный 72 31" xfId="4992"/>
     <cellStyle name="Обычный 72 31 2" xfId="4993"/>
     <cellStyle name="Обычный 72 31 2 2" xfId="4994"/>
     <cellStyle name="Обычный 72 31 2 3" xfId="4995"/>
+    <cellStyle name="Обычный 72 31 2 4" xfId="7076"/>
     <cellStyle name="Обычный 72 31 3" xfId="4996"/>
     <cellStyle name="Обычный 72 31 4" xfId="4997"/>
     <cellStyle name="Обычный 72 31 5" xfId="6648"/>
+    <cellStyle name="Обычный 72 31 6" xfId="7075"/>
     <cellStyle name="Обычный 72 32" xfId="4998"/>
     <cellStyle name="Обычный 72 32 2" xfId="4999"/>
     <cellStyle name="Обычный 72 32 2 2" xfId="5000"/>
     <cellStyle name="Обычный 72 32 2 3" xfId="5001"/>
+    <cellStyle name="Обычный 72 32 2 4" xfId="7078"/>
     <cellStyle name="Обычный 72 32 3" xfId="5002"/>
     <cellStyle name="Обычный 72 32 4" xfId="5003"/>
     <cellStyle name="Обычный 72 32 5" xfId="6649"/>
+    <cellStyle name="Обычный 72 32 6" xfId="7077"/>
     <cellStyle name="Обычный 72 33" xfId="5004"/>
     <cellStyle name="Обычный 72 33 2" xfId="5005"/>
     <cellStyle name="Обычный 72 33 2 2" xfId="5006"/>
     <cellStyle name="Обычный 72 33 2 3" xfId="5007"/>
+    <cellStyle name="Обычный 72 33 2 4" xfId="7080"/>
     <cellStyle name="Обычный 72 33 3" xfId="5008"/>
     <cellStyle name="Обычный 72 33 4" xfId="5009"/>
     <cellStyle name="Обычный 72 33 5" xfId="6650"/>
+    <cellStyle name="Обычный 72 33 6" xfId="7079"/>
     <cellStyle name="Обычный 72 34" xfId="5010"/>
     <cellStyle name="Обычный 72 34 2" xfId="5011"/>
     <cellStyle name="Обычный 72 34 2 2" xfId="5012"/>
     <cellStyle name="Обычный 72 34 2 3" xfId="5013"/>
+    <cellStyle name="Обычный 72 34 2 4" xfId="7082"/>
     <cellStyle name="Обычный 72 34 3" xfId="5014"/>
     <cellStyle name="Обычный 72 34 4" xfId="5015"/>
     <cellStyle name="Обычный 72 34 5" xfId="6651"/>
+    <cellStyle name="Обычный 72 34 6" xfId="7081"/>
     <cellStyle name="Обычный 72 35" xfId="5016"/>
     <cellStyle name="Обычный 72 35 2" xfId="5017"/>
     <cellStyle name="Обычный 72 35 2 2" xfId="5018"/>
     <cellStyle name="Обычный 72 35 2 3" xfId="5019"/>
+    <cellStyle name="Обычный 72 35 2 4" xfId="7084"/>
     <cellStyle name="Обычный 72 35 3" xfId="5020"/>
     <cellStyle name="Обычный 72 35 4" xfId="5021"/>
     <cellStyle name="Обычный 72 35 5" xfId="6652"/>
+    <cellStyle name="Обычный 72 35 6" xfId="7083"/>
     <cellStyle name="Обычный 72 36" xfId="5022"/>
     <cellStyle name="Обычный 72 36 2" xfId="5023"/>
     <cellStyle name="Обычный 72 36 2 2" xfId="5024"/>
     <cellStyle name="Обычный 72 36 2 3" xfId="5025"/>
+    <cellStyle name="Обычный 72 36 2 4" xfId="7086"/>
     <cellStyle name="Обычный 72 36 3" xfId="5026"/>
     <cellStyle name="Обычный 72 36 4" xfId="5027"/>
     <cellStyle name="Обычный 72 36 5" xfId="6653"/>
+    <cellStyle name="Обычный 72 36 6" xfId="7085"/>
     <cellStyle name="Обычный 72 37" xfId="5028"/>
     <cellStyle name="Обычный 72 37 2" xfId="5029"/>
     <cellStyle name="Обычный 72 37 3" xfId="6654"/>
     <cellStyle name="Обычный 72 38" xfId="5030"/>
     <cellStyle name="Обычный 72 38 2" xfId="5031"/>
     <cellStyle name="Обычный 72 38 2 2" xfId="5032"/>
     <cellStyle name="Обычный 72 38 2 3" xfId="5033"/>
+    <cellStyle name="Обычный 72 38 2 4" xfId="7088"/>
     <cellStyle name="Обычный 72 38 3" xfId="5034"/>
     <cellStyle name="Обычный 72 38 4" xfId="5035"/>
     <cellStyle name="Обычный 72 38 5" xfId="6655"/>
+    <cellStyle name="Обычный 72 38 6" xfId="7087"/>
     <cellStyle name="Обычный 72 39" xfId="5036"/>
     <cellStyle name="Обычный 72 39 2" xfId="5037"/>
     <cellStyle name="Обычный 72 39 3" xfId="5038"/>
+    <cellStyle name="Обычный 72 39 4" xfId="7089"/>
     <cellStyle name="Обычный 72 4" xfId="5039"/>
     <cellStyle name="Обычный 72 4 2" xfId="5040"/>
     <cellStyle name="Обычный 72 4 2 2" xfId="5041"/>
     <cellStyle name="Обычный 72 4 2 3" xfId="5042"/>
+    <cellStyle name="Обычный 72 4 2 4" xfId="7091"/>
     <cellStyle name="Обычный 72 4 3" xfId="5043"/>
     <cellStyle name="Обычный 72 4 4" xfId="5044"/>
     <cellStyle name="Обычный 72 4 5" xfId="6656"/>
+    <cellStyle name="Обычный 72 4 6" xfId="7090"/>
     <cellStyle name="Обычный 72 40" xfId="5045"/>
     <cellStyle name="Обычный 72 41" xfId="5046"/>
     <cellStyle name="Обычный 72 42" xfId="6624"/>
+    <cellStyle name="Обычный 72 43" xfId="7028"/>
     <cellStyle name="Обычный 72 5" xfId="5047"/>
     <cellStyle name="Обычный 72 5 2" xfId="5048"/>
     <cellStyle name="Обычный 72 5 2 2" xfId="5049"/>
     <cellStyle name="Обычный 72 5 2 3" xfId="5050"/>
+    <cellStyle name="Обычный 72 5 2 4" xfId="7093"/>
     <cellStyle name="Обычный 72 5 3" xfId="5051"/>
     <cellStyle name="Обычный 72 5 4" xfId="5052"/>
     <cellStyle name="Обычный 72 5 5" xfId="6657"/>
+    <cellStyle name="Обычный 72 5 6" xfId="7092"/>
     <cellStyle name="Обычный 72 6" xfId="5053"/>
     <cellStyle name="Обычный 72 6 2" xfId="5054"/>
     <cellStyle name="Обычный 72 6 2 2" xfId="5055"/>
     <cellStyle name="Обычный 72 6 2 3" xfId="5056"/>
+    <cellStyle name="Обычный 72 6 2 4" xfId="7095"/>
     <cellStyle name="Обычный 72 6 3" xfId="5057"/>
     <cellStyle name="Обычный 72 6 4" xfId="5058"/>
     <cellStyle name="Обычный 72 6 5" xfId="6658"/>
+    <cellStyle name="Обычный 72 6 6" xfId="7094"/>
     <cellStyle name="Обычный 72 7" xfId="5059"/>
     <cellStyle name="Обычный 72 7 2" xfId="5060"/>
     <cellStyle name="Обычный 72 7 2 2" xfId="5061"/>
     <cellStyle name="Обычный 72 7 2 3" xfId="5062"/>
+    <cellStyle name="Обычный 72 7 2 4" xfId="7097"/>
     <cellStyle name="Обычный 72 7 3" xfId="5063"/>
     <cellStyle name="Обычный 72 7 4" xfId="5064"/>
     <cellStyle name="Обычный 72 7 5" xfId="6659"/>
+    <cellStyle name="Обычный 72 7 6" xfId="7096"/>
     <cellStyle name="Обычный 72 8" xfId="5065"/>
     <cellStyle name="Обычный 72 8 2" xfId="5066"/>
     <cellStyle name="Обычный 72 8 2 2" xfId="5067"/>
     <cellStyle name="Обычный 72 8 2 3" xfId="5068"/>
+    <cellStyle name="Обычный 72 8 2 4" xfId="7099"/>
     <cellStyle name="Обычный 72 8 3" xfId="5069"/>
     <cellStyle name="Обычный 72 8 4" xfId="5070"/>
     <cellStyle name="Обычный 72 8 5" xfId="6660"/>
+    <cellStyle name="Обычный 72 8 6" xfId="7098"/>
     <cellStyle name="Обычный 72 9" xfId="5071"/>
     <cellStyle name="Обычный 72 9 2" xfId="5072"/>
     <cellStyle name="Обычный 72 9 2 2" xfId="5073"/>
     <cellStyle name="Обычный 72 9 2 3" xfId="5074"/>
+    <cellStyle name="Обычный 72 9 2 4" xfId="7101"/>
     <cellStyle name="Обычный 72 9 3" xfId="5075"/>
     <cellStyle name="Обычный 72 9 4" xfId="5076"/>
     <cellStyle name="Обычный 72 9 5" xfId="6661"/>
+    <cellStyle name="Обычный 72 9 6" xfId="7100"/>
     <cellStyle name="Обычный 73" xfId="5077"/>
     <cellStyle name="Обычный 73 2" xfId="5078"/>
     <cellStyle name="Обычный 73 2 2" xfId="5079"/>
     <cellStyle name="Обычный 73 2 2 2" xfId="5080"/>
     <cellStyle name="Обычный 73 2 2 3" xfId="5081"/>
+    <cellStyle name="Обычный 73 2 2 4" xfId="7104"/>
     <cellStyle name="Обычный 73 2 3" xfId="5082"/>
     <cellStyle name="Обычный 73 2 4" xfId="5083"/>
     <cellStyle name="Обычный 73 2 5" xfId="6663"/>
+    <cellStyle name="Обычный 73 2 6" xfId="7103"/>
     <cellStyle name="Обычный 73 3" xfId="5084"/>
     <cellStyle name="Обычный 73 3 2" xfId="5085"/>
     <cellStyle name="Обычный 73 3 2 2" xfId="5086"/>
     <cellStyle name="Обычный 73 3 2 3" xfId="5087"/>
+    <cellStyle name="Обычный 73 3 2 4" xfId="7106"/>
     <cellStyle name="Обычный 73 3 3" xfId="5088"/>
     <cellStyle name="Обычный 73 3 4" xfId="5089"/>
     <cellStyle name="Обычный 73 3 5" xfId="6664"/>
+    <cellStyle name="Обычный 73 3 6" xfId="7105"/>
     <cellStyle name="Обычный 73 4" xfId="5090"/>
     <cellStyle name="Обычный 73 4 2" xfId="5091"/>
     <cellStyle name="Обычный 73 4 3" xfId="5092"/>
+    <cellStyle name="Обычный 73 4 4" xfId="7107"/>
     <cellStyle name="Обычный 73 5" xfId="5093"/>
     <cellStyle name="Обычный 73 6" xfId="5094"/>
     <cellStyle name="Обычный 73 7" xfId="6662"/>
+    <cellStyle name="Обычный 73 8" xfId="7102"/>
     <cellStyle name="Обычный 74" xfId="5095"/>
     <cellStyle name="Обычный 74 2" xfId="5096"/>
     <cellStyle name="Обычный 74 2 2" xfId="5097"/>
     <cellStyle name="Обычный 74 2 2 2" xfId="5098"/>
     <cellStyle name="Обычный 74 2 2 3" xfId="5099"/>
+    <cellStyle name="Обычный 74 2 2 4" xfId="7110"/>
     <cellStyle name="Обычный 74 2 3" xfId="5100"/>
     <cellStyle name="Обычный 74 2 4" xfId="5101"/>
     <cellStyle name="Обычный 74 2 5" xfId="6665"/>
+    <cellStyle name="Обычный 74 2 6" xfId="7109"/>
     <cellStyle name="Обычный 74 3" xfId="5102"/>
     <cellStyle name="Обычный 74 3 2" xfId="5103"/>
     <cellStyle name="Обычный 74 3 2 2" xfId="5104"/>
     <cellStyle name="Обычный 74 3 2 3" xfId="5105"/>
+    <cellStyle name="Обычный 74 3 2 4" xfId="7112"/>
     <cellStyle name="Обычный 74 3 3" xfId="5106"/>
     <cellStyle name="Обычный 74 3 4" xfId="5107"/>
     <cellStyle name="Обычный 74 3 5" xfId="6666"/>
+    <cellStyle name="Обычный 74 3 6" xfId="7111"/>
+    <cellStyle name="Обычный 74 4" xfId="7108"/>
     <cellStyle name="Обычный 75" xfId="5108"/>
     <cellStyle name="Обычный 75 2" xfId="5109"/>
     <cellStyle name="Обычный 75 2 2" xfId="5110"/>
     <cellStyle name="Обычный 75 2 2 2" xfId="5111"/>
     <cellStyle name="Обычный 75 2 2 3" xfId="5112"/>
+    <cellStyle name="Обычный 75 2 2 4" xfId="7114"/>
     <cellStyle name="Обычный 75 2 3" xfId="5113"/>
     <cellStyle name="Обычный 75 2 4" xfId="5114"/>
     <cellStyle name="Обычный 75 2 5" xfId="6667"/>
+    <cellStyle name="Обычный 75 2 6" xfId="7113"/>
     <cellStyle name="Обычный 75 3" xfId="5115"/>
     <cellStyle name="Обычный 75 3 2" xfId="5116"/>
     <cellStyle name="Обычный 75 3 2 2" xfId="5117"/>
     <cellStyle name="Обычный 75 3 2 3" xfId="5118"/>
+    <cellStyle name="Обычный 75 3 2 4" xfId="7116"/>
     <cellStyle name="Обычный 75 3 3" xfId="5119"/>
     <cellStyle name="Обычный 75 3 4" xfId="5120"/>
     <cellStyle name="Обычный 75 3 5" xfId="6668"/>
+    <cellStyle name="Обычный 75 3 6" xfId="7115"/>
     <cellStyle name="Обычный 76" xfId="5121"/>
     <cellStyle name="Обычный 76 2" xfId="5122"/>
     <cellStyle name="Обычный 76 2 2" xfId="5123"/>
     <cellStyle name="Обычный 76 2 2 2" xfId="5124"/>
     <cellStyle name="Обычный 76 2 2 3" xfId="5125"/>
+    <cellStyle name="Обычный 76 2 2 4" xfId="7119"/>
     <cellStyle name="Обычный 76 2 3" xfId="5126"/>
     <cellStyle name="Обычный 76 2 4" xfId="5127"/>
     <cellStyle name="Обычный 76 2 5" xfId="6670"/>
+    <cellStyle name="Обычный 76 2 6" xfId="7118"/>
     <cellStyle name="Обычный 76 3" xfId="5128"/>
     <cellStyle name="Обычный 76 3 2" xfId="5129"/>
     <cellStyle name="Обычный 76 3 2 2" xfId="5130"/>
     <cellStyle name="Обычный 76 3 2 3" xfId="5131"/>
+    <cellStyle name="Обычный 76 3 2 4" xfId="7121"/>
     <cellStyle name="Обычный 76 3 3" xfId="5132"/>
     <cellStyle name="Обычный 76 3 4" xfId="5133"/>
     <cellStyle name="Обычный 76 3 5" xfId="6671"/>
+    <cellStyle name="Обычный 76 3 6" xfId="7120"/>
     <cellStyle name="Обычный 76 4" xfId="5134"/>
     <cellStyle name="Обычный 76 4 2" xfId="5135"/>
     <cellStyle name="Обычный 76 4 3" xfId="5136"/>
+    <cellStyle name="Обычный 76 4 4" xfId="7122"/>
     <cellStyle name="Обычный 76 5" xfId="5137"/>
     <cellStyle name="Обычный 76 6" xfId="5138"/>
     <cellStyle name="Обычный 76 7" xfId="6669"/>
+    <cellStyle name="Обычный 76 8" xfId="7117"/>
     <cellStyle name="Обычный 77" xfId="5139"/>
     <cellStyle name="Обычный 77 2" xfId="5140"/>
     <cellStyle name="Обычный 77 2 2" xfId="5141"/>
     <cellStyle name="Обычный 77 2 2 2" xfId="5142"/>
     <cellStyle name="Обычный 77 2 2 3" xfId="5143"/>
+    <cellStyle name="Обычный 77 2 2 4" xfId="7125"/>
     <cellStyle name="Обычный 77 2 3" xfId="5144"/>
     <cellStyle name="Обычный 77 2 4" xfId="5145"/>
     <cellStyle name="Обычный 77 2 5" xfId="6673"/>
+    <cellStyle name="Обычный 77 2 6" xfId="7124"/>
     <cellStyle name="Обычный 77 3" xfId="5146"/>
     <cellStyle name="Обычный 77 3 2" xfId="5147"/>
     <cellStyle name="Обычный 77 3 2 2" xfId="5148"/>
     <cellStyle name="Обычный 77 3 2 3" xfId="5149"/>
+    <cellStyle name="Обычный 77 3 2 4" xfId="7127"/>
     <cellStyle name="Обычный 77 3 3" xfId="5150"/>
     <cellStyle name="Обычный 77 3 4" xfId="5151"/>
     <cellStyle name="Обычный 77 3 5" xfId="6674"/>
+    <cellStyle name="Обычный 77 3 6" xfId="7126"/>
     <cellStyle name="Обычный 77 4" xfId="5152"/>
     <cellStyle name="Обычный 77 4 2" xfId="5153"/>
     <cellStyle name="Обычный 77 4 3" xfId="5154"/>
+    <cellStyle name="Обычный 77 4 4" xfId="7128"/>
     <cellStyle name="Обычный 77 5" xfId="5155"/>
     <cellStyle name="Обычный 77 6" xfId="5156"/>
     <cellStyle name="Обычный 77 7" xfId="6672"/>
+    <cellStyle name="Обычный 77 8" xfId="7123"/>
     <cellStyle name="Обычный 78" xfId="5157"/>
     <cellStyle name="Обычный 78 2" xfId="5158"/>
     <cellStyle name="Обычный 78 2 2" xfId="5159"/>
     <cellStyle name="Обычный 78 2 2 2" xfId="5160"/>
     <cellStyle name="Обычный 78 2 2 3" xfId="5161"/>
+    <cellStyle name="Обычный 78 2 2 4" xfId="7131"/>
     <cellStyle name="Обычный 78 2 3" xfId="5162"/>
     <cellStyle name="Обычный 78 2 4" xfId="5163"/>
     <cellStyle name="Обычный 78 2 5" xfId="6676"/>
+    <cellStyle name="Обычный 78 2 6" xfId="7130"/>
     <cellStyle name="Обычный 78 3" xfId="5164"/>
     <cellStyle name="Обычный 78 3 2" xfId="5165"/>
     <cellStyle name="Обычный 78 3 2 2" xfId="5166"/>
     <cellStyle name="Обычный 78 3 2 3" xfId="5167"/>
+    <cellStyle name="Обычный 78 3 2 4" xfId="7133"/>
     <cellStyle name="Обычный 78 3 3" xfId="5168"/>
     <cellStyle name="Обычный 78 3 4" xfId="5169"/>
     <cellStyle name="Обычный 78 3 5" xfId="6677"/>
+    <cellStyle name="Обычный 78 3 6" xfId="7132"/>
     <cellStyle name="Обычный 78 4" xfId="5170"/>
     <cellStyle name="Обычный 78 4 2" xfId="5171"/>
     <cellStyle name="Обычный 78 4 3" xfId="5172"/>
+    <cellStyle name="Обычный 78 4 4" xfId="7134"/>
     <cellStyle name="Обычный 78 5" xfId="5173"/>
     <cellStyle name="Обычный 78 6" xfId="5174"/>
     <cellStyle name="Обычный 78 7" xfId="6675"/>
+    <cellStyle name="Обычный 78 8" xfId="7129"/>
     <cellStyle name="Обычный 79" xfId="5175"/>
     <cellStyle name="Обычный 79 2" xfId="5176"/>
     <cellStyle name="Обычный 79 2 2" xfId="5177"/>
     <cellStyle name="Обычный 79 2 2 2" xfId="5178"/>
     <cellStyle name="Обычный 79 2 2 3" xfId="5179"/>
+    <cellStyle name="Обычный 79 2 2 4" xfId="7137"/>
     <cellStyle name="Обычный 79 2 3" xfId="5180"/>
     <cellStyle name="Обычный 79 2 4" xfId="5181"/>
     <cellStyle name="Обычный 79 2 5" xfId="6679"/>
+    <cellStyle name="Обычный 79 2 6" xfId="7136"/>
     <cellStyle name="Обычный 79 3" xfId="5182"/>
     <cellStyle name="Обычный 79 3 2" xfId="5183"/>
     <cellStyle name="Обычный 79 3 2 2" xfId="5184"/>
     <cellStyle name="Обычный 79 3 2 3" xfId="5185"/>
+    <cellStyle name="Обычный 79 3 2 4" xfId="7139"/>
     <cellStyle name="Обычный 79 3 3" xfId="5186"/>
     <cellStyle name="Обычный 79 3 4" xfId="5187"/>
     <cellStyle name="Обычный 79 3 5" xfId="6680"/>
+    <cellStyle name="Обычный 79 3 6" xfId="7138"/>
     <cellStyle name="Обычный 79 4" xfId="5188"/>
     <cellStyle name="Обычный 79 4 2" xfId="5189"/>
     <cellStyle name="Обычный 79 4 3" xfId="5190"/>
+    <cellStyle name="Обычный 79 4 4" xfId="7140"/>
     <cellStyle name="Обычный 79 5" xfId="5191"/>
     <cellStyle name="Обычный 79 6" xfId="5192"/>
     <cellStyle name="Обычный 79 7" xfId="6678"/>
+    <cellStyle name="Обычный 79 8" xfId="7135"/>
     <cellStyle name="Обычный 8" xfId="5193"/>
     <cellStyle name="Обычный 8 2" xfId="5194"/>
     <cellStyle name="Обычный 8 2 2" xfId="5195"/>
     <cellStyle name="Обычный 8 2 2 2" xfId="5196"/>
     <cellStyle name="Обычный 8 2 2 3" xfId="5197"/>
+    <cellStyle name="Обычный 8 2 2 4" xfId="7143"/>
     <cellStyle name="Обычный 8 2 3" xfId="5198"/>
     <cellStyle name="Обычный 8 2 4" xfId="5199"/>
     <cellStyle name="Обычный 8 2 5" xfId="6682"/>
+    <cellStyle name="Обычный 8 2 6" xfId="7142"/>
     <cellStyle name="Обычный 8 3" xfId="5200"/>
     <cellStyle name="Обычный 8 3 2" xfId="5201"/>
     <cellStyle name="Обычный 8 3 2 2" xfId="5202"/>
     <cellStyle name="Обычный 8 3 2 3" xfId="5203"/>
+    <cellStyle name="Обычный 8 3 2 4" xfId="7145"/>
     <cellStyle name="Обычный 8 3 3" xfId="5204"/>
     <cellStyle name="Обычный 8 3 4" xfId="5205"/>
     <cellStyle name="Обычный 8 3 5" xfId="6683"/>
+    <cellStyle name="Обычный 8 3 6" xfId="7144"/>
     <cellStyle name="Обычный 8 4" xfId="5206"/>
     <cellStyle name="Обычный 8 4 2" xfId="5207"/>
     <cellStyle name="Обычный 8 4 3" xfId="5208"/>
+    <cellStyle name="Обычный 8 4 4" xfId="7146"/>
     <cellStyle name="Обычный 8 5" xfId="5209"/>
     <cellStyle name="Обычный 8 6" xfId="5210"/>
     <cellStyle name="Обычный 8 7" xfId="6681"/>
+    <cellStyle name="Обычный 8 8" xfId="7141"/>
     <cellStyle name="Обычный 80" xfId="5211"/>
     <cellStyle name="Обычный 80 2" xfId="5212"/>
     <cellStyle name="Обычный 80 2 2" xfId="5213"/>
     <cellStyle name="Обычный 80 2 2 2" xfId="5214"/>
     <cellStyle name="Обычный 80 2 2 3" xfId="5215"/>
+    <cellStyle name="Обычный 80 2 2 4" xfId="7149"/>
     <cellStyle name="Обычный 80 2 3" xfId="5216"/>
     <cellStyle name="Обычный 80 2 4" xfId="5217"/>
     <cellStyle name="Обычный 80 2 5" xfId="6685"/>
+    <cellStyle name="Обычный 80 2 6" xfId="7148"/>
     <cellStyle name="Обычный 80 3" xfId="5218"/>
     <cellStyle name="Обычный 80 3 2" xfId="5219"/>
     <cellStyle name="Обычный 80 3 2 2" xfId="5220"/>
     <cellStyle name="Обычный 80 3 2 3" xfId="5221"/>
+    <cellStyle name="Обычный 80 3 2 4" xfId="7151"/>
     <cellStyle name="Обычный 80 3 3" xfId="5222"/>
     <cellStyle name="Обычный 80 3 4" xfId="5223"/>
     <cellStyle name="Обычный 80 3 5" xfId="6686"/>
+    <cellStyle name="Обычный 80 3 6" xfId="7150"/>
     <cellStyle name="Обычный 80 4" xfId="5224"/>
     <cellStyle name="Обычный 80 4 2" xfId="5225"/>
     <cellStyle name="Обычный 80 4 3" xfId="5226"/>
+    <cellStyle name="Обычный 80 4 4" xfId="7152"/>
     <cellStyle name="Обычный 80 5" xfId="5227"/>
     <cellStyle name="Обычный 80 6" xfId="5228"/>
     <cellStyle name="Обычный 80 7" xfId="6684"/>
+    <cellStyle name="Обычный 80 8" xfId="7147"/>
     <cellStyle name="Обычный 81" xfId="5229"/>
     <cellStyle name="Обычный 81 2" xfId="5230"/>
     <cellStyle name="Обычный 81 2 2" xfId="5231"/>
     <cellStyle name="Обычный 81 2 2 2" xfId="5232"/>
     <cellStyle name="Обычный 81 2 2 3" xfId="5233"/>
+    <cellStyle name="Обычный 81 2 2 4" xfId="7155"/>
     <cellStyle name="Обычный 81 2 3" xfId="5234"/>
     <cellStyle name="Обычный 81 2 4" xfId="5235"/>
     <cellStyle name="Обычный 81 2 5" xfId="6688"/>
+    <cellStyle name="Обычный 81 2 6" xfId="7154"/>
     <cellStyle name="Обычный 81 3" xfId="5236"/>
     <cellStyle name="Обычный 81 3 2" xfId="5237"/>
     <cellStyle name="Обычный 81 3 2 2" xfId="5238"/>
     <cellStyle name="Обычный 81 3 2 3" xfId="5239"/>
+    <cellStyle name="Обычный 81 3 2 4" xfId="7157"/>
     <cellStyle name="Обычный 81 3 3" xfId="5240"/>
     <cellStyle name="Обычный 81 3 4" xfId="5241"/>
     <cellStyle name="Обычный 81 3 5" xfId="6689"/>
+    <cellStyle name="Обычный 81 3 6" xfId="7156"/>
     <cellStyle name="Обычный 81 4" xfId="5242"/>
     <cellStyle name="Обычный 81 4 2" xfId="5243"/>
     <cellStyle name="Обычный 81 4 3" xfId="5244"/>
+    <cellStyle name="Обычный 81 4 4" xfId="7158"/>
     <cellStyle name="Обычный 81 5" xfId="5245"/>
     <cellStyle name="Обычный 81 6" xfId="5246"/>
     <cellStyle name="Обычный 81 7" xfId="6687"/>
+    <cellStyle name="Обычный 81 8" xfId="7153"/>
     <cellStyle name="Обычный 82" xfId="5247"/>
     <cellStyle name="Обычный 82 2" xfId="5248"/>
     <cellStyle name="Обычный 82 2 2" xfId="5249"/>
     <cellStyle name="Обычный 82 2 2 2" xfId="5250"/>
     <cellStyle name="Обычный 82 2 2 3" xfId="5251"/>
+    <cellStyle name="Обычный 82 2 2 4" xfId="7161"/>
     <cellStyle name="Обычный 82 2 3" xfId="5252"/>
     <cellStyle name="Обычный 82 2 4" xfId="5253"/>
     <cellStyle name="Обычный 82 2 5" xfId="6691"/>
+    <cellStyle name="Обычный 82 2 6" xfId="7160"/>
     <cellStyle name="Обычный 82 3" xfId="5254"/>
     <cellStyle name="Обычный 82 3 2" xfId="5255"/>
     <cellStyle name="Обычный 82 3 2 2" xfId="5256"/>
     <cellStyle name="Обычный 82 3 2 3" xfId="5257"/>
+    <cellStyle name="Обычный 82 3 2 4" xfId="7163"/>
     <cellStyle name="Обычный 82 3 3" xfId="5258"/>
     <cellStyle name="Обычный 82 3 4" xfId="5259"/>
     <cellStyle name="Обычный 82 3 5" xfId="6692"/>
+    <cellStyle name="Обычный 82 3 6" xfId="7162"/>
     <cellStyle name="Обычный 82 4" xfId="5260"/>
     <cellStyle name="Обычный 82 4 2" xfId="5261"/>
     <cellStyle name="Обычный 82 4 3" xfId="5262"/>
+    <cellStyle name="Обычный 82 4 4" xfId="7164"/>
     <cellStyle name="Обычный 82 5" xfId="5263"/>
     <cellStyle name="Обычный 82 6" xfId="5264"/>
     <cellStyle name="Обычный 82 7" xfId="6690"/>
+    <cellStyle name="Обычный 82 8" xfId="7159"/>
     <cellStyle name="Обычный 83" xfId="5265"/>
     <cellStyle name="Обычный 83 2" xfId="5266"/>
     <cellStyle name="Обычный 83 2 2" xfId="5267"/>
     <cellStyle name="Обычный 83 2 2 2" xfId="5268"/>
     <cellStyle name="Обычный 83 2 2 3" xfId="5269"/>
+    <cellStyle name="Обычный 83 2 2 4" xfId="7167"/>
     <cellStyle name="Обычный 83 2 3" xfId="5270"/>
     <cellStyle name="Обычный 83 2 4" xfId="5271"/>
     <cellStyle name="Обычный 83 2 5" xfId="6694"/>
+    <cellStyle name="Обычный 83 2 6" xfId="7166"/>
     <cellStyle name="Обычный 83 3" xfId="5272"/>
     <cellStyle name="Обычный 83 3 2" xfId="5273"/>
     <cellStyle name="Обычный 83 3 2 2" xfId="5274"/>
     <cellStyle name="Обычный 83 3 2 3" xfId="5275"/>
+    <cellStyle name="Обычный 83 3 2 4" xfId="7169"/>
     <cellStyle name="Обычный 83 3 3" xfId="5276"/>
     <cellStyle name="Обычный 83 3 4" xfId="5277"/>
     <cellStyle name="Обычный 83 3 5" xfId="6695"/>
+    <cellStyle name="Обычный 83 3 6" xfId="7168"/>
     <cellStyle name="Обычный 83 4" xfId="5278"/>
     <cellStyle name="Обычный 83 4 2" xfId="5279"/>
     <cellStyle name="Обычный 83 4 3" xfId="5280"/>
+    <cellStyle name="Обычный 83 4 4" xfId="7170"/>
     <cellStyle name="Обычный 83 5" xfId="5281"/>
     <cellStyle name="Обычный 83 6" xfId="5282"/>
     <cellStyle name="Обычный 83 7" xfId="6693"/>
+    <cellStyle name="Обычный 83 8" xfId="7165"/>
     <cellStyle name="Обычный 84" xfId="5283"/>
     <cellStyle name="Обычный 84 2" xfId="5284"/>
     <cellStyle name="Обычный 84 2 2" xfId="5285"/>
     <cellStyle name="Обычный 84 2 2 2" xfId="5286"/>
     <cellStyle name="Обычный 84 2 2 3" xfId="5287"/>
+    <cellStyle name="Обычный 84 2 2 4" xfId="7173"/>
     <cellStyle name="Обычный 84 2 3" xfId="5288"/>
     <cellStyle name="Обычный 84 2 4" xfId="5289"/>
     <cellStyle name="Обычный 84 2 5" xfId="6697"/>
+    <cellStyle name="Обычный 84 2 6" xfId="7172"/>
     <cellStyle name="Обычный 84 3" xfId="5290"/>
     <cellStyle name="Обычный 84 3 2" xfId="5291"/>
     <cellStyle name="Обычный 84 3 2 2" xfId="5292"/>
     <cellStyle name="Обычный 84 3 2 3" xfId="5293"/>
+    <cellStyle name="Обычный 84 3 2 4" xfId="7175"/>
     <cellStyle name="Обычный 84 3 3" xfId="5294"/>
     <cellStyle name="Обычный 84 3 4" xfId="5295"/>
     <cellStyle name="Обычный 84 3 5" xfId="6698"/>
+    <cellStyle name="Обычный 84 3 6" xfId="7174"/>
     <cellStyle name="Обычный 84 4" xfId="5296"/>
     <cellStyle name="Обычный 84 4 2" xfId="5297"/>
     <cellStyle name="Обычный 84 4 3" xfId="5298"/>
+    <cellStyle name="Обычный 84 4 4" xfId="7176"/>
     <cellStyle name="Обычный 84 5" xfId="5299"/>
     <cellStyle name="Обычный 84 6" xfId="5300"/>
     <cellStyle name="Обычный 84 7" xfId="6696"/>
+    <cellStyle name="Обычный 84 8" xfId="7171"/>
     <cellStyle name="Обычный 85" xfId="5301"/>
     <cellStyle name="Обычный 85 2" xfId="5302"/>
     <cellStyle name="Обычный 85 2 2" xfId="5303"/>
     <cellStyle name="Обычный 85 2 2 2" xfId="5304"/>
     <cellStyle name="Обычный 85 2 2 3" xfId="5305"/>
+    <cellStyle name="Обычный 85 2 2 4" xfId="7179"/>
     <cellStyle name="Обычный 85 2 3" xfId="5306"/>
     <cellStyle name="Обычный 85 2 4" xfId="5307"/>
     <cellStyle name="Обычный 85 2 5" xfId="6700"/>
+    <cellStyle name="Обычный 85 2 6" xfId="7178"/>
     <cellStyle name="Обычный 85 3" xfId="5308"/>
     <cellStyle name="Обычный 85 3 2" xfId="5309"/>
     <cellStyle name="Обычный 85 3 2 2" xfId="5310"/>
     <cellStyle name="Обычный 85 3 2 3" xfId="5311"/>
+    <cellStyle name="Обычный 85 3 2 4" xfId="7181"/>
     <cellStyle name="Обычный 85 3 3" xfId="5312"/>
     <cellStyle name="Обычный 85 3 4" xfId="5313"/>
     <cellStyle name="Обычный 85 3 5" xfId="6701"/>
+    <cellStyle name="Обычный 85 3 6" xfId="7180"/>
     <cellStyle name="Обычный 85 4" xfId="5314"/>
     <cellStyle name="Обычный 85 4 2" xfId="5315"/>
     <cellStyle name="Обычный 85 4 3" xfId="5316"/>
+    <cellStyle name="Обычный 85 4 4" xfId="7182"/>
     <cellStyle name="Обычный 85 5" xfId="5317"/>
     <cellStyle name="Обычный 85 6" xfId="5318"/>
     <cellStyle name="Обычный 85 7" xfId="6699"/>
+    <cellStyle name="Обычный 85 8" xfId="7177"/>
     <cellStyle name="Обычный 86" xfId="5319"/>
     <cellStyle name="Обычный 86 2" xfId="5320"/>
     <cellStyle name="Обычный 86 2 2" xfId="5321"/>
     <cellStyle name="Обычный 86 2 2 2" xfId="5322"/>
     <cellStyle name="Обычный 86 2 2 3" xfId="5323"/>
+    <cellStyle name="Обычный 86 2 2 4" xfId="7185"/>
     <cellStyle name="Обычный 86 2 3" xfId="5324"/>
     <cellStyle name="Обычный 86 2 4" xfId="5325"/>
     <cellStyle name="Обычный 86 2 5" xfId="6703"/>
+    <cellStyle name="Обычный 86 2 6" xfId="7184"/>
     <cellStyle name="Обычный 86 3" xfId="5326"/>
     <cellStyle name="Обычный 86 3 2" xfId="5327"/>
     <cellStyle name="Обычный 86 3 2 2" xfId="5328"/>
     <cellStyle name="Обычный 86 3 2 3" xfId="5329"/>
+    <cellStyle name="Обычный 86 3 2 4" xfId="7187"/>
     <cellStyle name="Обычный 86 3 3" xfId="5330"/>
     <cellStyle name="Обычный 86 3 4" xfId="5331"/>
     <cellStyle name="Обычный 86 3 5" xfId="6704"/>
+    <cellStyle name="Обычный 86 3 6" xfId="7186"/>
     <cellStyle name="Обычный 86 4" xfId="5332"/>
     <cellStyle name="Обычный 86 4 2" xfId="5333"/>
     <cellStyle name="Обычный 86 4 3" xfId="5334"/>
+    <cellStyle name="Обычный 86 4 4" xfId="7188"/>
     <cellStyle name="Обычный 86 5" xfId="5335"/>
     <cellStyle name="Обычный 86 6" xfId="5336"/>
     <cellStyle name="Обычный 86 7" xfId="6702"/>
+    <cellStyle name="Обычный 86 8" xfId="7183"/>
     <cellStyle name="Обычный 87" xfId="5337"/>
     <cellStyle name="Обычный 87 2" xfId="5338"/>
     <cellStyle name="Обычный 87 2 2" xfId="5339"/>
     <cellStyle name="Обычный 87 2 2 2" xfId="5340"/>
     <cellStyle name="Обычный 87 2 2 3" xfId="5341"/>
+    <cellStyle name="Обычный 87 2 2 4" xfId="7191"/>
     <cellStyle name="Обычный 87 2 3" xfId="5342"/>
     <cellStyle name="Обычный 87 2 4" xfId="5343"/>
     <cellStyle name="Обычный 87 2 5" xfId="6706"/>
+    <cellStyle name="Обычный 87 2 6" xfId="7190"/>
     <cellStyle name="Обычный 87 3" xfId="5344"/>
     <cellStyle name="Обычный 87 3 2" xfId="5345"/>
     <cellStyle name="Обычный 87 3 2 2" xfId="5346"/>
     <cellStyle name="Обычный 87 3 2 3" xfId="5347"/>
+    <cellStyle name="Обычный 87 3 2 4" xfId="7193"/>
     <cellStyle name="Обычный 87 3 3" xfId="5348"/>
     <cellStyle name="Обычный 87 3 4" xfId="5349"/>
     <cellStyle name="Обычный 87 3 5" xfId="6707"/>
+    <cellStyle name="Обычный 87 3 6" xfId="7192"/>
     <cellStyle name="Обычный 87 4" xfId="5350"/>
     <cellStyle name="Обычный 87 4 2" xfId="5351"/>
     <cellStyle name="Обычный 87 4 3" xfId="5352"/>
+    <cellStyle name="Обычный 87 4 4" xfId="7194"/>
     <cellStyle name="Обычный 87 5" xfId="5353"/>
     <cellStyle name="Обычный 87 6" xfId="5354"/>
     <cellStyle name="Обычный 87 7" xfId="6705"/>
+    <cellStyle name="Обычный 87 8" xfId="7189"/>
     <cellStyle name="Обычный 88" xfId="5355"/>
     <cellStyle name="Обычный 88 2" xfId="5356"/>
     <cellStyle name="Обычный 88 2 2" xfId="5357"/>
     <cellStyle name="Обычный 88 2 2 2" xfId="5358"/>
     <cellStyle name="Обычный 88 2 2 3" xfId="5359"/>
+    <cellStyle name="Обычный 88 2 2 4" xfId="7197"/>
     <cellStyle name="Обычный 88 2 3" xfId="5360"/>
     <cellStyle name="Обычный 88 2 4" xfId="5361"/>
     <cellStyle name="Обычный 88 2 5" xfId="6709"/>
+    <cellStyle name="Обычный 88 2 6" xfId="7196"/>
     <cellStyle name="Обычный 88 3" xfId="5362"/>
     <cellStyle name="Обычный 88 3 2" xfId="5363"/>
     <cellStyle name="Обычный 88 3 2 2" xfId="5364"/>
     <cellStyle name="Обычный 88 3 2 3" xfId="5365"/>
+    <cellStyle name="Обычный 88 3 2 4" xfId="7199"/>
     <cellStyle name="Обычный 88 3 3" xfId="5366"/>
     <cellStyle name="Обычный 88 3 4" xfId="5367"/>
     <cellStyle name="Обычный 88 3 5" xfId="6710"/>
+    <cellStyle name="Обычный 88 3 6" xfId="7198"/>
     <cellStyle name="Обычный 88 4" xfId="5368"/>
     <cellStyle name="Обычный 88 4 2" xfId="5369"/>
     <cellStyle name="Обычный 88 4 3" xfId="5370"/>
+    <cellStyle name="Обычный 88 4 4" xfId="7200"/>
     <cellStyle name="Обычный 88 5" xfId="5371"/>
     <cellStyle name="Обычный 88 6" xfId="5372"/>
     <cellStyle name="Обычный 88 7" xfId="6708"/>
+    <cellStyle name="Обычный 88 8" xfId="7195"/>
     <cellStyle name="Обычный 89" xfId="5373"/>
     <cellStyle name="Обычный 89 2" xfId="5374"/>
     <cellStyle name="Обычный 89 2 2" xfId="5375"/>
     <cellStyle name="Обычный 89 2 2 2" xfId="5376"/>
     <cellStyle name="Обычный 89 2 2 3" xfId="5377"/>
+    <cellStyle name="Обычный 89 2 2 4" xfId="7203"/>
     <cellStyle name="Обычный 89 2 3" xfId="5378"/>
     <cellStyle name="Обычный 89 2 4" xfId="5379"/>
     <cellStyle name="Обычный 89 2 5" xfId="6712"/>
+    <cellStyle name="Обычный 89 2 6" xfId="7202"/>
     <cellStyle name="Обычный 89 3" xfId="5380"/>
     <cellStyle name="Обычный 89 3 2" xfId="5381"/>
     <cellStyle name="Обычный 89 3 2 2" xfId="5382"/>
     <cellStyle name="Обычный 89 3 2 3" xfId="5383"/>
+    <cellStyle name="Обычный 89 3 2 4" xfId="7205"/>
     <cellStyle name="Обычный 89 3 3" xfId="5384"/>
     <cellStyle name="Обычный 89 3 4" xfId="5385"/>
     <cellStyle name="Обычный 89 3 5" xfId="6713"/>
+    <cellStyle name="Обычный 89 3 6" xfId="7204"/>
     <cellStyle name="Обычный 89 4" xfId="5386"/>
     <cellStyle name="Обычный 89 4 2" xfId="5387"/>
     <cellStyle name="Обычный 89 4 3" xfId="5388"/>
+    <cellStyle name="Обычный 89 4 4" xfId="7206"/>
     <cellStyle name="Обычный 89 5" xfId="5389"/>
     <cellStyle name="Обычный 89 6" xfId="5390"/>
     <cellStyle name="Обычный 89 7" xfId="6711"/>
+    <cellStyle name="Обычный 89 8" xfId="7201"/>
     <cellStyle name="Обычный 9" xfId="5391"/>
     <cellStyle name="Обычный 9 2" xfId="5392"/>
     <cellStyle name="Обычный 9 2 2" xfId="5393"/>
     <cellStyle name="Обычный 9 2 2 2" xfId="5394"/>
     <cellStyle name="Обычный 9 2 2 3" xfId="5395"/>
+    <cellStyle name="Обычный 9 2 2 4" xfId="7209"/>
     <cellStyle name="Обычный 9 2 3" xfId="5396"/>
     <cellStyle name="Обычный 9 2 4" xfId="5397"/>
     <cellStyle name="Обычный 9 2 5" xfId="6715"/>
+    <cellStyle name="Обычный 9 2 6" xfId="7208"/>
     <cellStyle name="Обычный 9 3" xfId="5398"/>
     <cellStyle name="Обычный 9 3 2" xfId="5399"/>
     <cellStyle name="Обычный 9 3 2 2" xfId="5400"/>
     <cellStyle name="Обычный 9 3 2 3" xfId="5401"/>
+    <cellStyle name="Обычный 9 3 2 4" xfId="7211"/>
     <cellStyle name="Обычный 9 3 3" xfId="5402"/>
     <cellStyle name="Обычный 9 3 4" xfId="5403"/>
     <cellStyle name="Обычный 9 3 5" xfId="6716"/>
+    <cellStyle name="Обычный 9 3 6" xfId="7210"/>
     <cellStyle name="Обычный 9 4" xfId="5404"/>
     <cellStyle name="Обычный 9 4 2" xfId="5405"/>
     <cellStyle name="Обычный 9 4 3" xfId="5406"/>
+    <cellStyle name="Обычный 9 4 4" xfId="7212"/>
     <cellStyle name="Обычный 9 5" xfId="5407"/>
     <cellStyle name="Обычный 9 6" xfId="5408"/>
     <cellStyle name="Обычный 9 7" xfId="6714"/>
+    <cellStyle name="Обычный 9 8" xfId="7207"/>
     <cellStyle name="Обычный 90" xfId="5409"/>
     <cellStyle name="Обычный 90 2" xfId="5410"/>
     <cellStyle name="Обычный 90 2 2" xfId="5411"/>
     <cellStyle name="Обычный 90 2 2 2" xfId="5412"/>
     <cellStyle name="Обычный 90 2 2 3" xfId="5413"/>
+    <cellStyle name="Обычный 90 2 2 4" xfId="7215"/>
     <cellStyle name="Обычный 90 2 3" xfId="5414"/>
     <cellStyle name="Обычный 90 2 4" xfId="5415"/>
     <cellStyle name="Обычный 90 2 5" xfId="6718"/>
+    <cellStyle name="Обычный 90 2 6" xfId="7214"/>
     <cellStyle name="Обычный 90 3" xfId="5416"/>
     <cellStyle name="Обычный 90 3 2" xfId="5417"/>
     <cellStyle name="Обычный 90 3 2 2" xfId="5418"/>
     <cellStyle name="Обычный 90 3 2 3" xfId="5419"/>
+    <cellStyle name="Обычный 90 3 2 4" xfId="7217"/>
     <cellStyle name="Обычный 90 3 3" xfId="5420"/>
     <cellStyle name="Обычный 90 3 4" xfId="5421"/>
     <cellStyle name="Обычный 90 3 5" xfId="6719"/>
+    <cellStyle name="Обычный 90 3 6" xfId="7216"/>
     <cellStyle name="Обычный 90 4" xfId="5422"/>
     <cellStyle name="Обычный 90 4 2" xfId="5423"/>
     <cellStyle name="Обычный 90 4 3" xfId="5424"/>
+    <cellStyle name="Обычный 90 4 4" xfId="7218"/>
     <cellStyle name="Обычный 90 5" xfId="5425"/>
     <cellStyle name="Обычный 90 6" xfId="5426"/>
     <cellStyle name="Обычный 90 7" xfId="6717"/>
+    <cellStyle name="Обычный 90 8" xfId="7213"/>
     <cellStyle name="Обычный 91" xfId="5427"/>
     <cellStyle name="Обычный 91 2" xfId="5428"/>
     <cellStyle name="Обычный 91 2 2" xfId="5429"/>
     <cellStyle name="Обычный 91 2 2 2" xfId="5430"/>
     <cellStyle name="Обычный 91 2 2 3" xfId="5431"/>
+    <cellStyle name="Обычный 91 2 2 4" xfId="7220"/>
     <cellStyle name="Обычный 91 2 3" xfId="5432"/>
     <cellStyle name="Обычный 91 2 4" xfId="5433"/>
     <cellStyle name="Обычный 91 2 5" xfId="6720"/>
+    <cellStyle name="Обычный 91 2 6" xfId="7219"/>
     <cellStyle name="Обычный 92" xfId="5434"/>
     <cellStyle name="Обычный 92 2" xfId="5435"/>
     <cellStyle name="Обычный 92 2 2" xfId="5436"/>
     <cellStyle name="Обычный 92 2 2 2" xfId="5437"/>
     <cellStyle name="Обычный 92 2 2 3" xfId="5438"/>
+    <cellStyle name="Обычный 92 2 2 4" xfId="7223"/>
     <cellStyle name="Обычный 92 2 3" xfId="5439"/>
     <cellStyle name="Обычный 92 2 4" xfId="5440"/>
     <cellStyle name="Обычный 92 2 5" xfId="6722"/>
+    <cellStyle name="Обычный 92 2 6" xfId="7222"/>
     <cellStyle name="Обычный 92 3" xfId="5441"/>
     <cellStyle name="Обычный 92 3 2" xfId="5442"/>
     <cellStyle name="Обычный 92 3 2 2" xfId="5443"/>
     <cellStyle name="Обычный 92 3 2 3" xfId="5444"/>
+    <cellStyle name="Обычный 92 3 2 4" xfId="7225"/>
     <cellStyle name="Обычный 92 3 3" xfId="5445"/>
     <cellStyle name="Обычный 92 3 4" xfId="5446"/>
     <cellStyle name="Обычный 92 3 5" xfId="6723"/>
+    <cellStyle name="Обычный 92 3 6" xfId="7224"/>
     <cellStyle name="Обычный 92 4" xfId="5447"/>
     <cellStyle name="Обычный 92 4 2" xfId="5448"/>
     <cellStyle name="Обычный 92 4 3" xfId="5449"/>
+    <cellStyle name="Обычный 92 4 4" xfId="7226"/>
     <cellStyle name="Обычный 92 5" xfId="5450"/>
     <cellStyle name="Обычный 92 6" xfId="5451"/>
     <cellStyle name="Обычный 92 7" xfId="6721"/>
+    <cellStyle name="Обычный 92 8" xfId="7221"/>
     <cellStyle name="Обычный 93" xfId="5452"/>
     <cellStyle name="Обычный 93 2" xfId="5453"/>
     <cellStyle name="Обычный 93 2 2" xfId="5454"/>
     <cellStyle name="Обычный 93 2 2 2" xfId="5455"/>
     <cellStyle name="Обычный 93 2 2 3" xfId="5456"/>
+    <cellStyle name="Обычный 93 2 2 4" xfId="7229"/>
     <cellStyle name="Обычный 93 2 3" xfId="5457"/>
     <cellStyle name="Обычный 93 2 4" xfId="5458"/>
     <cellStyle name="Обычный 93 2 5" xfId="6725"/>
+    <cellStyle name="Обычный 93 2 6" xfId="7228"/>
     <cellStyle name="Обычный 93 3" xfId="5459"/>
     <cellStyle name="Обычный 93 3 2" xfId="5460"/>
     <cellStyle name="Обычный 93 3 2 2" xfId="5461"/>
     <cellStyle name="Обычный 93 3 2 3" xfId="5462"/>
+    <cellStyle name="Обычный 93 3 2 4" xfId="7231"/>
     <cellStyle name="Обычный 93 3 3" xfId="5463"/>
     <cellStyle name="Обычный 93 3 4" xfId="5464"/>
     <cellStyle name="Обычный 93 3 5" xfId="6726"/>
+    <cellStyle name="Обычный 93 3 6" xfId="7230"/>
     <cellStyle name="Обычный 93 4" xfId="5465"/>
     <cellStyle name="Обычный 93 4 2" xfId="5466"/>
     <cellStyle name="Обычный 93 4 3" xfId="5467"/>
+    <cellStyle name="Обычный 93 4 4" xfId="7232"/>
     <cellStyle name="Обычный 93 5" xfId="5468"/>
     <cellStyle name="Обычный 93 6" xfId="5469"/>
     <cellStyle name="Обычный 93 7" xfId="6724"/>
+    <cellStyle name="Обычный 93 8" xfId="7227"/>
     <cellStyle name="Обычный 94" xfId="5470"/>
     <cellStyle name="Обычный 94 2" xfId="5471"/>
     <cellStyle name="Обычный 94 2 2" xfId="5472"/>
     <cellStyle name="Обычный 94 2 2 2" xfId="5473"/>
     <cellStyle name="Обычный 94 2 2 3" xfId="5474"/>
+    <cellStyle name="Обычный 94 2 2 4" xfId="7235"/>
     <cellStyle name="Обычный 94 2 3" xfId="5475"/>
     <cellStyle name="Обычный 94 2 4" xfId="5476"/>
     <cellStyle name="Обычный 94 2 5" xfId="6728"/>
+    <cellStyle name="Обычный 94 2 6" xfId="7234"/>
     <cellStyle name="Обычный 94 3" xfId="5477"/>
     <cellStyle name="Обычный 94 3 2" xfId="5478"/>
     <cellStyle name="Обычный 94 3 2 2" xfId="5479"/>
     <cellStyle name="Обычный 94 3 2 3" xfId="5480"/>
+    <cellStyle name="Обычный 94 3 2 4" xfId="7237"/>
     <cellStyle name="Обычный 94 3 3" xfId="5481"/>
     <cellStyle name="Обычный 94 3 4" xfId="5482"/>
     <cellStyle name="Обычный 94 3 5" xfId="6729"/>
+    <cellStyle name="Обычный 94 3 6" xfId="7236"/>
     <cellStyle name="Обычный 94 4" xfId="5483"/>
     <cellStyle name="Обычный 94 4 2" xfId="5484"/>
     <cellStyle name="Обычный 94 4 3" xfId="5485"/>
+    <cellStyle name="Обычный 94 4 4" xfId="7238"/>
     <cellStyle name="Обычный 94 5" xfId="5486"/>
     <cellStyle name="Обычный 94 6" xfId="5487"/>
     <cellStyle name="Обычный 94 7" xfId="6727"/>
+    <cellStyle name="Обычный 94 8" xfId="7233"/>
     <cellStyle name="Обычный 95" xfId="5488"/>
     <cellStyle name="Обычный 95 2" xfId="5489"/>
     <cellStyle name="Обычный 95 2 2" xfId="5490"/>
     <cellStyle name="Обычный 95 2 2 2" xfId="5491"/>
     <cellStyle name="Обычный 95 2 2 3" xfId="5492"/>
+    <cellStyle name="Обычный 95 2 2 4" xfId="7241"/>
     <cellStyle name="Обычный 95 2 3" xfId="5493"/>
     <cellStyle name="Обычный 95 2 4" xfId="5494"/>
     <cellStyle name="Обычный 95 2 5" xfId="6731"/>
+    <cellStyle name="Обычный 95 2 6" xfId="7240"/>
     <cellStyle name="Обычный 95 3" xfId="5495"/>
     <cellStyle name="Обычный 95 3 2" xfId="5496"/>
     <cellStyle name="Обычный 95 3 2 2" xfId="5497"/>
     <cellStyle name="Обычный 95 3 2 3" xfId="5498"/>
+    <cellStyle name="Обычный 95 3 2 4" xfId="7243"/>
     <cellStyle name="Обычный 95 3 3" xfId="5499"/>
     <cellStyle name="Обычный 95 3 4" xfId="5500"/>
     <cellStyle name="Обычный 95 3 5" xfId="6732"/>
+    <cellStyle name="Обычный 95 3 6" xfId="7242"/>
     <cellStyle name="Обычный 95 4" xfId="5501"/>
     <cellStyle name="Обычный 95 4 2" xfId="5502"/>
     <cellStyle name="Обычный 95 4 3" xfId="5503"/>
+    <cellStyle name="Обычный 95 4 4" xfId="7244"/>
     <cellStyle name="Обычный 95 5" xfId="5504"/>
     <cellStyle name="Обычный 95 6" xfId="5505"/>
     <cellStyle name="Обычный 95 7" xfId="6730"/>
+    <cellStyle name="Обычный 95 8" xfId="7239"/>
     <cellStyle name="Обычный 96" xfId="5506"/>
     <cellStyle name="Обычный 96 2" xfId="5507"/>
     <cellStyle name="Обычный 96 2 2" xfId="5508"/>
     <cellStyle name="Обычный 96 2 2 2" xfId="5509"/>
     <cellStyle name="Обычный 96 2 2 3" xfId="5510"/>
+    <cellStyle name="Обычный 96 2 2 4" xfId="7247"/>
     <cellStyle name="Обычный 96 2 3" xfId="5511"/>
     <cellStyle name="Обычный 96 2 4" xfId="5512"/>
     <cellStyle name="Обычный 96 2 5" xfId="6734"/>
+    <cellStyle name="Обычный 96 2 6" xfId="7246"/>
     <cellStyle name="Обычный 96 3" xfId="5513"/>
     <cellStyle name="Обычный 96 3 2" xfId="5514"/>
     <cellStyle name="Обычный 96 3 2 2" xfId="5515"/>
     <cellStyle name="Обычный 96 3 2 3" xfId="5516"/>
+    <cellStyle name="Обычный 96 3 2 4" xfId="7249"/>
     <cellStyle name="Обычный 96 3 3" xfId="5517"/>
     <cellStyle name="Обычный 96 3 4" xfId="5518"/>
     <cellStyle name="Обычный 96 3 5" xfId="6735"/>
+    <cellStyle name="Обычный 96 3 6" xfId="7248"/>
     <cellStyle name="Обычный 96 4" xfId="5519"/>
     <cellStyle name="Обычный 96 4 2" xfId="5520"/>
     <cellStyle name="Обычный 96 4 3" xfId="5521"/>
+    <cellStyle name="Обычный 96 4 4" xfId="7250"/>
     <cellStyle name="Обычный 96 5" xfId="5522"/>
     <cellStyle name="Обычный 96 6" xfId="5523"/>
     <cellStyle name="Обычный 96 7" xfId="6733"/>
+    <cellStyle name="Обычный 96 8" xfId="7245"/>
     <cellStyle name="Обычный 97" xfId="5524"/>
     <cellStyle name="Обычный 97 2" xfId="5525"/>
     <cellStyle name="Обычный 97 2 2" xfId="5526"/>
     <cellStyle name="Обычный 97 2 2 2" xfId="5527"/>
     <cellStyle name="Обычный 97 2 2 3" xfId="5528"/>
+    <cellStyle name="Обычный 97 2 2 4" xfId="7253"/>
     <cellStyle name="Обычный 97 2 3" xfId="5529"/>
     <cellStyle name="Обычный 97 2 4" xfId="5530"/>
     <cellStyle name="Обычный 97 2 5" xfId="6737"/>
+    <cellStyle name="Обычный 97 2 6" xfId="7252"/>
     <cellStyle name="Обычный 97 3" xfId="5531"/>
     <cellStyle name="Обычный 97 3 2" xfId="5532"/>
     <cellStyle name="Обычный 97 3 2 2" xfId="5533"/>
     <cellStyle name="Обычный 97 3 2 3" xfId="5534"/>
+    <cellStyle name="Обычный 97 3 2 4" xfId="7255"/>
     <cellStyle name="Обычный 97 3 3" xfId="5535"/>
     <cellStyle name="Обычный 97 3 4" xfId="5536"/>
     <cellStyle name="Обычный 97 3 5" xfId="6738"/>
+    <cellStyle name="Обычный 97 3 6" xfId="7254"/>
     <cellStyle name="Обычный 97 4" xfId="5537"/>
     <cellStyle name="Обычный 97 4 2" xfId="5538"/>
     <cellStyle name="Обычный 97 4 3" xfId="5539"/>
+    <cellStyle name="Обычный 97 4 4" xfId="7256"/>
     <cellStyle name="Обычный 97 5" xfId="5540"/>
     <cellStyle name="Обычный 97 6" xfId="5541"/>
     <cellStyle name="Обычный 97 7" xfId="6736"/>
+    <cellStyle name="Обычный 97 8" xfId="7251"/>
     <cellStyle name="Обычный 98" xfId="5542"/>
     <cellStyle name="Обычный 98 2" xfId="5543"/>
     <cellStyle name="Обычный 98 2 2" xfId="5544"/>
     <cellStyle name="Обычный 98 2 2 2" xfId="5545"/>
     <cellStyle name="Обычный 98 2 2 3" xfId="5546"/>
+    <cellStyle name="Обычный 98 2 2 4" xfId="7259"/>
     <cellStyle name="Обычный 98 2 3" xfId="5547"/>
     <cellStyle name="Обычный 98 2 4" xfId="5548"/>
     <cellStyle name="Обычный 98 2 5" xfId="6740"/>
+    <cellStyle name="Обычный 98 2 6" xfId="7258"/>
     <cellStyle name="Обычный 98 3" xfId="5549"/>
     <cellStyle name="Обычный 98 3 2" xfId="5550"/>
     <cellStyle name="Обычный 98 3 2 2" xfId="5551"/>
     <cellStyle name="Обычный 98 3 2 3" xfId="5552"/>
+    <cellStyle name="Обычный 98 3 2 4" xfId="7261"/>
     <cellStyle name="Обычный 98 3 3" xfId="5553"/>
     <cellStyle name="Обычный 98 3 4" xfId="5554"/>
     <cellStyle name="Обычный 98 3 5" xfId="6741"/>
+    <cellStyle name="Обычный 98 3 6" xfId="7260"/>
     <cellStyle name="Обычный 98 4" xfId="5555"/>
     <cellStyle name="Обычный 98 4 2" xfId="5556"/>
     <cellStyle name="Обычный 98 4 3" xfId="5557"/>
+    <cellStyle name="Обычный 98 4 4" xfId="7262"/>
     <cellStyle name="Обычный 98 5" xfId="5558"/>
     <cellStyle name="Обычный 98 6" xfId="5559"/>
     <cellStyle name="Обычный 98 7" xfId="6739"/>
+    <cellStyle name="Обычный 98 8" xfId="7257"/>
     <cellStyle name="Обычный 99" xfId="5560"/>
     <cellStyle name="Обычный 99 2" xfId="5561"/>
     <cellStyle name="Обычный 99 2 2" xfId="5562"/>
     <cellStyle name="Обычный 99 2 2 2" xfId="5563"/>
     <cellStyle name="Обычный 99 2 2 3" xfId="5564"/>
+    <cellStyle name="Обычный 99 2 2 4" xfId="7265"/>
     <cellStyle name="Обычный 99 2 3" xfId="5565"/>
     <cellStyle name="Обычный 99 2 4" xfId="5566"/>
     <cellStyle name="Обычный 99 2 5" xfId="6743"/>
+    <cellStyle name="Обычный 99 2 6" xfId="7264"/>
     <cellStyle name="Обычный 99 3" xfId="5567"/>
     <cellStyle name="Обычный 99 3 2" xfId="5568"/>
     <cellStyle name="Обычный 99 3 2 2" xfId="5569"/>
     <cellStyle name="Обычный 99 3 2 3" xfId="5570"/>
+    <cellStyle name="Обычный 99 3 2 4" xfId="7267"/>
     <cellStyle name="Обычный 99 3 3" xfId="5571"/>
     <cellStyle name="Обычный 99 3 4" xfId="5572"/>
     <cellStyle name="Обычный 99 3 5" xfId="6744"/>
+    <cellStyle name="Обычный 99 3 6" xfId="7266"/>
     <cellStyle name="Обычный 99 4" xfId="5573"/>
     <cellStyle name="Обычный 99 4 2" xfId="5574"/>
     <cellStyle name="Обычный 99 4 2 2" xfId="5575"/>
     <cellStyle name="Обычный 99 4 2 3" xfId="5576"/>
+    <cellStyle name="Обычный 99 4 2 4" xfId="7269"/>
     <cellStyle name="Обычный 99 4 3" xfId="5577"/>
     <cellStyle name="Обычный 99 4 4" xfId="5578"/>
     <cellStyle name="Обычный 99 4 5" xfId="6745"/>
+    <cellStyle name="Обычный 99 4 6" xfId="7268"/>
     <cellStyle name="Обычный 99 5" xfId="5579"/>
     <cellStyle name="Обычный 99 5 2" xfId="5580"/>
     <cellStyle name="Обычный 99 5 3" xfId="5581"/>
+    <cellStyle name="Обычный 99 5 4" xfId="7270"/>
     <cellStyle name="Обычный 99 6" xfId="5582"/>
     <cellStyle name="Обычный 99 7" xfId="5583"/>
     <cellStyle name="Обычный 99 8" xfId="6742"/>
+    <cellStyle name="Обычный 99 9" xfId="7263"/>
     <cellStyle name="Финансовый 2" xfId="5584"/>
     <cellStyle name="Финансовый 2 2" xfId="5585"/>
     <cellStyle name="Финансовый 2 2 2" xfId="5586"/>
     <cellStyle name="Финансовый 2 2 2 2" xfId="5587"/>
     <cellStyle name="Финансовый 2 2 2 3" xfId="5588"/>
+    <cellStyle name="Финансовый 2 2 2 4" xfId="7273"/>
     <cellStyle name="Финансовый 2 2 3" xfId="5589"/>
     <cellStyle name="Финансовый 2 2 4" xfId="5590"/>
     <cellStyle name="Финансовый 2 2 5" xfId="6747"/>
+    <cellStyle name="Финансовый 2 2 6" xfId="7272"/>
     <cellStyle name="Финансовый 2 3" xfId="5591"/>
     <cellStyle name="Финансовый 2 4" xfId="6746"/>
+    <cellStyle name="Финансовый 2 5" xfId="7271"/>
     <cellStyle name="Финансовый 3" xfId="5592"/>
     <cellStyle name="Финансовый 3 2" xfId="5593"/>
     <cellStyle name="Финансовый 3 3" xfId="6748"/>
+    <cellStyle name="Финансовый 3 4" xfId="7274"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14662,74 +15770,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.baltasheva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.28515625" customWidth="1"/>
     <col min="2" max="2" width="75.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -14762,2561 +15874,2598 @@
       </c>
       <c r="B7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25">
       <c r="A10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="36">
-        <v>46246</v>
+      <c r="B15" s="16">
+        <v>46279</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="36">
-        <v>46279</v>
+      <c r="B16" s="16">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="19"/>
+      <c r="B11" s="11"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="19"/>
+      <c r="B13" s="11"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="19"/>
+      <c r="B14" s="11"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="19"/>
+      <c r="B15" s="11"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="19"/>
+      <c r="B16" s="11"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="19"/>
+      <c r="B17" s="11"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15.75">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
-      <c r="F2" s="20"/>
-[...6 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7"/>
       <c r="B4" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>50</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>51</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>52</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="10">
+      <c r="A5" s="48">
         <v>2015</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="41">
         <v>10007.799999999999</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="41">
         <v>9179.9</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="41">
         <v>8756.2999999999993</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="41">
         <v>8918.5</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="41">
         <v>9728.6</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="41">
         <v>11041.8</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="41">
         <v>11965.2</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="41">
         <v>11883</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="41">
         <v>11974.5</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="41">
         <v>11983.8</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="41">
         <v>11378.2</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="41">
         <v>11646.1</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="12">
+      <c r="A6" s="49">
         <v>2016</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="37">
         <v>9988.2000000000007</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="37">
         <v>9185.6</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="37">
         <v>8927.6</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="37">
         <v>9209.5</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="37">
         <v>9948.2999999999993</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="37">
         <v>11478.3</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="37">
         <v>12357</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="37">
         <v>12329.2</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="37">
         <v>12571</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="37">
         <v>12058.9</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="37">
         <v>12288.8</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="37">
         <v>12674.7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="12">
+      <c r="A7" s="49">
         <v>2017</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="37">
         <v>10356.700000000001</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="37">
         <v>9568.2000000000007</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="37">
         <v>9289.7999999999993</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="37">
         <v>9518.7000000000007</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="37">
         <v>10052.700000000001</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="37">
         <v>11332.5</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="37">
         <v>11975.6</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="37">
         <v>12464.7</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="37">
         <v>12264.9</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="37">
         <v>11888.1</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="37">
         <v>12189.5</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="37">
         <v>12264.9</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="12">
+      <c r="A8" s="49">
         <v>2018</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="37">
         <v>10557.6</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="37">
         <v>9616.1</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="37">
         <v>9287.7999999999993</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="37">
         <v>9492.2000000000007</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="37">
         <v>10146.9</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="37">
         <v>11462.9</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="37">
         <v>12184.6</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="37">
         <v>12059.2</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="37">
         <v>12919.8</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="37">
         <v>11951.1</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="37">
         <v>12713.8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="12">
+      <c r="A9" s="49">
         <v>2019</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="37">
         <v>10372</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="37">
         <v>9404</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="37">
         <v>9654.2000000000007</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="37">
         <v>9532.4</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="37">
         <v>10749.8</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="37">
         <v>11777.4</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="37">
         <v>12261.9</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="37">
         <v>12144.3</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="37">
         <v>11955.4</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="37">
         <v>12082.8</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="37">
         <v>11423.6</v>
       </c>
-      <c r="M9" s="14" t="s">
+      <c r="M9" s="23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="12">
+      <c r="A10" s="49">
         <v>2020</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="37">
         <v>9447.1</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="37">
         <v>9202.2000000000007</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="37">
         <v>9236.9</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="F10" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="37">
         <v>11633.3</v>
       </c>
-      <c r="H10" s="13" t="s">
+      <c r="H10" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="I10" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="J10" s="14" t="s">
+      <c r="J10" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="37">
         <v>10465.4</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="37">
         <v>10202.9</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="37">
         <v>9418.2000000000007</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="12">
+      <c r="A11" s="49">
         <v>2021</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="42">
         <v>10080.98</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="42">
         <v>8932.25</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="42">
         <v>7817.75</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="42">
         <v>7899.38</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="42">
         <v>9383.4599999999991</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="42">
         <v>10286.790000000001</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="42">
         <v>11228.57</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="42">
         <v>11103.01</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="42">
         <v>12608.1</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="42">
         <v>12521.96</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="42">
         <v>12422.95</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="42">
         <v>12656.11</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="15.75">
-[...3 lines deleted...]
-      <c r="B12" s="13">
+    <row r="12" spans="1:14">
+      <c r="A12" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="37">
         <v>10365.82</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="37">
         <v>9596.44</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="37">
         <v>9065.6</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="37">
         <v>9042.61</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="37">
         <v>8917.6200000000008</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="37">
         <v>8704.41</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="37">
         <v>8664.16</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="37">
         <v>9162.9</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="37">
         <v>9897.8799999999992</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="37">
         <v>10819.03</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="37">
         <v>11173.67</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="37">
         <v>12314.03</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="15.75">
-[...3 lines deleted...]
-      <c r="B13" s="13">
+    <row r="13" spans="1:14">
+      <c r="A13" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="37">
         <v>6234.1</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="37">
         <v>5839.44</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="37">
         <v>5783.73</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="37">
         <v>6526.58</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="37">
         <v>6146.8</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="37">
         <v>6689.6</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="37">
         <v>7235</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="37">
         <v>7466.7</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="37">
         <v>6943.5</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="37">
         <v>6488.9</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="37">
         <v>6680.6</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="37">
         <v>6397.3</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="12">
+      <c r="A14" s="49">
         <v>2024</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="37">
         <v>5933.5</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="37">
         <v>5468.42</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="37">
         <v>10468</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="37">
         <v>10119.9</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="37">
         <v>9977.2000000000007</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="37">
         <v>10535.6</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="37">
         <v>10754.9</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="37">
         <v>11314.9</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="37">
         <v>11089.1</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="37">
         <v>8222</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="37">
         <v>7314.8</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="37">
         <v>8485.5</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="15.75">
-[...3 lines deleted...]
-      <c r="B15" s="13">
+    <row r="15" spans="1:14">
+      <c r="A15" s="49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="43">
         <v>6829.35</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="43">
         <v>6237.51</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="43">
         <v>7095.52</v>
       </c>
-      <c r="E15" s="13">
-[...2 lines deleted...]
-      <c r="F15" s="13">
+      <c r="E15" s="43">
+        <v>6822.05</v>
+      </c>
+      <c r="F15" s="43">
         <v>7554.93</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="43">
         <v>7216.52</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="43">
         <v>7321.21</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="43">
         <v>7857.36</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="43">
         <v>7486.93</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="43">
         <v>7808.35</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="43">
         <v>7695.43</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="43">
         <v>7844.97</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="16">
+      <c r="A16" s="50">
         <v>2026</v>
       </c>
-      <c r="B16" s="17">
-[...2 lines deleted...]
-      <c r="C16" s="17">
+      <c r="B16" s="44">
+        <v>7279.88</v>
+      </c>
+      <c r="C16" s="45">
         <v>6224.29</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="46">
         <v>6641.08</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="47">
         <v>5976.86</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="47">
         <v>5621.39</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="44">
         <v>5548</v>
       </c>
-      <c r="H16" s="35">
+      <c r="H16" s="26">
         <v>5975.38</v>
       </c>
-      <c r="I16" s="17"/>
-[...3 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="I16" s="34">
+        <v>5941.16</v>
+      </c>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="32" t="s">
-[...13 lines deleted...]
-      <c r="M17" s="32"/>
+      <c r="A17" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="32" t="s">
-[...13 lines deleted...]
-      <c r="M18" s="32"/>
+      <c r="A18" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="18" t="s">
-[...13 lines deleted...]
-      <c r="M19" s="18"/>
+      <c r="A19" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H8" sqref="H8:H9"/>
+      <selection activeCell="A4" sqref="A4:M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="19"/>
-[...11 lines deleted...]
-      <c r="M3" s="19"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="2"/>
-      <c r="B4" s="23" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="E4" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="23" t="s">
+      <c r="H4" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="23" t="s">
+      <c r="I4" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="J4" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="L4" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="23" t="s">
+      <c r="M4" s="20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="25">
+      <c r="A5" s="22">
         <v>2022</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="37">
         <v>1850.31</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="37">
         <v>1676.94</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="37">
         <v>1846.9</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="37">
         <v>1900.35</v>
       </c>
-      <c r="F5" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="13">
+      <c r="F5" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G5" s="37">
         <v>1862.8</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="37">
         <v>1742.98</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="37">
         <v>1901.27</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="37">
         <v>1888.4</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="37">
         <v>1960.7</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="37">
         <v>1821.2</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="37">
         <v>3211.2</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="25">
+      <c r="A6" s="22">
         <v>2023</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="37">
         <v>3445.6</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="37">
         <v>3304.6</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="37">
         <v>3419.51</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="37">
         <v>3519.2</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="37">
         <v>3387.9</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="37">
         <v>3157.3</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="37">
         <v>3306.1</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="37">
         <v>3552.6</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="37">
         <v>3328.6</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="37">
         <v>3543.4</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="37">
         <v>3485.3</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="37">
         <v>3433.4</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="25">
+      <c r="A7" s="22">
         <v>2024</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="37">
         <v>3338.9</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="37">
         <v>3203.27</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="37">
         <v>4076.9</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="37">
         <v>3711.4</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="37">
         <v>3848.8</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="37">
         <v>4123.7</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="37">
         <v>4203.7</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="37">
         <v>4527.8</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="37">
         <v>4454</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="37">
         <v>4880.8</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="37">
         <v>3992.3</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="37">
         <v>5499.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="25">
+      <c r="A8" s="22">
         <v>2025</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="37">
         <v>3702.8</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="38">
         <v>3265.08</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="38">
         <v>3647.74</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="38">
         <v>3392.69</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="38">
         <v>3723.53</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="38">
         <v>3415.3</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="39">
         <v>3536.29</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="37">
         <v>4884.83</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="37">
         <v>4530.8500000000004</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="37">
         <v>4629.59</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="37">
         <v>4669.46</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="37">
         <v>5015.99</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="24">
         <v>2026</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="40">
         <v>3622.3</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="40">
         <v>3339.14</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="40">
         <v>3429.05</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="40">
         <v>3056.77</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="40">
         <v>2542.62</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="40">
         <v>2650.3</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="26">
         <v>2851.04</v>
       </c>
-      <c r="I9" s="17"/>
-[...3 lines deleted...]
-      <c r="M9" s="17"/>
+      <c r="I9" s="34">
+        <v>2814.95</v>
+      </c>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="19"/>
-[...11 lines deleted...]
-      <c r="M3" s="19"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="7"/>
-      <c r="B4" s="8" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="L4" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="8" t="s">
+      <c r="M4" s="29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="29">
+      <c r="A5" s="36">
         <v>2015</v>
       </c>
-      <c r="B5" s="22">
+      <c r="B5" s="31">
         <v>7018.5</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C5" s="31">
         <v>6620.5</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="31">
         <v>5919.2</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E5" s="31">
         <v>6334.9</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="31">
         <v>6734.8</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="31">
         <v>8106.3</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="31">
         <v>8948.4</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="31">
         <v>8820.5</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J5" s="31">
         <v>8641.4</v>
       </c>
-      <c r="K5" s="22">
+      <c r="K5" s="31">
         <v>10135.9</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L5" s="31">
         <v>8334.2999999999993</v>
       </c>
-      <c r="M5" s="22">
+      <c r="M5" s="31">
         <v>8502.7999999999993</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="25">
+      <c r="A6" s="22">
         <v>2016</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="23">
         <v>6968.5</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="23">
         <v>6432.5</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="23">
         <v>5994.3</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="23">
         <v>6154.2</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="23">
         <v>6938.5</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="23">
         <v>8808.6</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="23">
         <v>9479.2000000000007</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="23">
         <v>9416.1</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="23">
         <v>9936.9</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="23">
         <v>9483.4</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="23">
         <v>9814.1</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="23">
         <v>9898.5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="25">
+      <c r="A7" s="22">
         <v>2017</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="23">
         <v>6837.2</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="23">
         <v>6416</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="23">
         <v>6266.8</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="23">
         <v>6449.3</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="23">
         <v>6109.1</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="23">
         <v>7630.3</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="23">
         <v>8088.6</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="23">
         <v>8045.4</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="23">
         <v>8589</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="23">
         <v>7556.2</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="23">
         <v>8182.2</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="23">
         <v>8455.2000000000007</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="25">
+      <c r="A8" s="22">
         <v>2018</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="23">
         <v>6596.6</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="23">
         <v>6157.1</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="23">
         <v>5854.8</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="23">
         <v>6178.2</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="23">
         <v>6649.9</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="23">
         <v>7998</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="23">
         <v>8217.2999999999993</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="23">
         <v>8109.8</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="23">
         <v>8425.9</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="23">
         <v>9066.1</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="23">
         <v>8285.6</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="23">
         <v>8907.7999999999993</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="25">
+      <c r="A9" s="22">
         <v>2019</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="23">
         <v>6630</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="23">
         <v>6282</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="23">
         <v>5923.2</v>
       </c>
-      <c r="E9" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="14">
+      <c r="E9" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="23">
         <v>6565.6</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="23">
         <v>7809.3</v>
       </c>
-      <c r="H9" s="14" t="s">
-[...5 lines deleted...]
-      <c r="J9" s="14">
+      <c r="H9" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="23">
         <v>8484.6</v>
       </c>
-      <c r="K9" s="14" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="14">
+      <c r="K9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="23">
         <v>8003.5</v>
       </c>
-      <c r="M9" s="14" t="s">
-        <v>69</v>
+      <c r="M9" s="23" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="25">
+      <c r="A10" s="22">
         <v>2020</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" s="23">
+        <v>6012.1</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="23">
+        <v>5727.9</v>
+      </c>
+      <c r="F10" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" s="23">
+        <v>7809.4</v>
+      </c>
+      <c r="H10" s="23">
+        <v>8831.2999999999993</v>
+      </c>
+      <c r="I10" s="23">
+        <v>8909.4</v>
+      </c>
+      <c r="J10" s="23">
+        <v>9443.7999999999993</v>
+      </c>
+      <c r="K10" s="23">
+        <v>9401.9</v>
+      </c>
+      <c r="L10" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="C10" s="14">
-[...29 lines deleted...]
-      <c r="M10" s="14">
+      <c r="M10" s="23">
         <v>9418.2000000000007</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="25">
+      <c r="A11" s="22">
         <v>2021</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="23">
         <v>7313.3</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="23">
         <v>6426.9</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="23">
         <v>5073.59</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="23">
         <v>4945.99</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="23">
         <v>6314.55</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="23">
         <v>7493.2</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="23">
         <v>8266.4699999999993</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="23">
         <v>8177.89</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="23">
         <v>9851.44</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="23">
         <v>9650.51</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="23">
         <v>9544.48</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="23">
         <v>9794.74</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75">
-[...3 lines deleted...]
-      <c r="B12" s="14">
+    <row r="12" spans="1:13">
+      <c r="A12" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="23">
         <v>7547.51</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="23">
         <v>7075.5</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="23">
         <v>6371.7</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="23">
         <v>6180.44</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="23">
         <v>5857.29</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="23">
         <v>5881.86</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="23">
         <v>5852.35</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="23">
         <v>6250.26</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="23">
         <v>7105.46</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="23">
         <v>7850.4</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="23">
         <v>8365.4</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="23">
         <v>8144.2</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75">
-[...3 lines deleted...]
-      <c r="B13" s="14">
+    <row r="13" spans="1:13">
+      <c r="A13" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="23">
         <v>1815.7</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="23">
         <v>1687.89</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="23">
         <v>1477.2</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="23">
         <v>2030.6</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="23">
         <v>1674.5</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="23">
         <v>2601.6</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="23">
         <v>2878.9</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="23">
         <v>2808.5</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="23">
         <v>2629.4</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="23">
         <v>1946.5</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="23">
         <v>2157.1</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="23">
         <v>1977.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="25">
+      <c r="A14" s="22">
         <v>2024</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="23">
         <v>1616.6</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="23">
         <v>1312.15</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="23">
         <v>5443.2</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="23">
         <v>5439.5</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="23">
         <v>5050.7</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="23">
         <v>5471.1</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="23">
         <v>5587.7</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="23">
         <v>5707.5</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="23">
         <v>5651.9</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="23">
         <v>2261.1</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="23">
         <v>2290.52</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="23">
         <v>2001.2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="25">
+      <c r="A15" s="22">
         <v>2025</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="23">
         <v>1037.31</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="23">
         <v>1115.0999999999999</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="23">
         <v>1696.83</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="23">
         <v>1639.7</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="23">
         <v>1985.52</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="23">
         <v>1988.46</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="23">
         <v>1995.1</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="23">
         <v>1886.4</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="23">
         <v>1936.6</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="23">
         <v>2123.58</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="23">
         <v>1986</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="23">
         <v>1762.97</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="24">
         <v>2026</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="25">
         <v>2024.86</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="25">
         <v>2012.14</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="25">
         <v>2280.0300000000002</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="25">
         <v>1988.8</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="25">
         <v>1931.21</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="25">
         <v>1856.5</v>
       </c>
-      <c r="H16" s="35">
+      <c r="H16" s="26">
         <v>1950.45</v>
       </c>
-      <c r="I16" s="21"/>
-[...3 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="I16" s="34">
+        <v>1978.88</v>
+      </c>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="32" t="s">
-[...13 lines deleted...]
-      <c r="M17" s="32"/>
+      <c r="A17" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="A10" sqref="A10:M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="2" spans="1:13" s="19" customFormat="1" ht="15.75">
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="15.75">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:13" s="19" customFormat="1"/>
-[...2 lines deleted...]
-      <c r="B4" s="8" t="s">
+    <row r="3" spans="1:13" s="11" customFormat="1"/>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="14.25">
+      <c r="A4" s="28"/>
+      <c r="B4" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="8" t="s">
+      <c r="G4" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="8" t="s">
+      <c r="H4" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="J4" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="L4" s="8" t="s">
+      <c r="L4" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="8" t="s">
+      <c r="M4" s="29" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="26" customFormat="1">
-      <c r="A5" s="10">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="14.25">
+      <c r="A5" s="30">
         <v>2022</v>
       </c>
-      <c r="B5" s="22">
+      <c r="B5" s="31">
         <v>968</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C5" s="31">
         <v>844</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="31">
         <v>847</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E5" s="31">
         <v>958</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="31">
         <v>980</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="31">
         <v>824</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="31">
         <v>948</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="31">
         <v>961</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J5" s="31">
         <v>878</v>
       </c>
-      <c r="K5" s="22">
+      <c r="K5" s="31">
         <v>951</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L5" s="31">
         <v>946</v>
       </c>
-      <c r="M5" s="22">
+      <c r="M5" s="31">
         <v>947</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="26" customFormat="1">
-      <c r="A6" s="12">
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="14.25">
+      <c r="A6" s="32">
         <v>2023</v>
       </c>
-      <c r="B6" s="14" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="14">
+      <c r="B6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" s="23">
         <v>875</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="23">
         <v>964</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="23">
         <v>1004</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="23">
         <v>904</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="23">
         <v>962</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="23">
         <v>973</v>
       </c>
-      <c r="M6" s="14" t="s">
-        <v>66</v>
+      <c r="M6" s="23" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="26" customFormat="1">
-      <c r="A7" s="12">
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="14.25">
+      <c r="A7" s="32">
         <v>2024</v>
       </c>
-      <c r="B7" s="14" t="s">
-[...33 lines deleted...]
-        <v>66</v>
+      <c r="B7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="26" customFormat="1" ht="15.75">
-[...37 lines deleted...]
-        <v>66</v>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="14.25">
+      <c r="A8" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="23" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="26" customFormat="1">
-      <c r="A9" s="16">
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="14.25">
+      <c r="A9" s="33">
         <v>2026</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="25">
         <v>1066</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="25">
         <v>873</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="25">
         <v>932</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="25">
         <v>924</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="25">
         <v>1087.3</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="25">
         <v>1009</v>
       </c>
-      <c r="H9" s="35">
+      <c r="H9" s="26">
         <v>1143.9000000000001</v>
       </c>
-      <c r="I9" s="21"/>
-[...3 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="I9" s="34">
+        <v>1117.8</v>
+      </c>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1">
-[...14 lines deleted...]
-      <c r="M10" s="32"/>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="14.25">
+      <c r="A10" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
     </row>
-    <row r="11" spans="1:13" s="19" customFormat="1">
-[...14 lines deleted...]
-      <c r="M11" s="18"/>
+    <row r="11" spans="1:13" s="11" customFormat="1" ht="14.25">
+      <c r="A11" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="A4" sqref="A4:M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="2" spans="1:14" ht="15.75">
       <c r="A2" s="6">
         <v>181103</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="28"/>
-[...9 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="2"/>
-      <c r="B4" s="23" t="s">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="E4" s="23" t="s">
+      <c r="E4" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="23" t="s">
+      <c r="G4" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="23" t="s">
+      <c r="H4" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="23" t="s">
+      <c r="I4" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="J4" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="L4" s="23" t="s">
+      <c r="L4" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="M4" s="30" t="s">
+      <c r="M4" s="21" t="s">
         <v>52</v>
       </c>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="25">
+      <c r="A5" s="22">
         <v>2015</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="C5" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="23">
         <v>48</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="23">
         <v>49.6</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="23">
         <v>121.1</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="23">
         <v>56.1</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="23">
         <v>98.3</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="23">
         <v>134</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="23">
         <v>119.5</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="23">
         <v>70</v>
       </c>
-      <c r="M5" s="14">
+      <c r="M5" s="23">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="25">
+      <c r="A6" s="22">
         <v>2016</v>
       </c>
-      <c r="B6" s="14" t="s">
+      <c r="B6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="23">
         <v>90.1</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="23">
         <v>53.5</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="23">
         <v>15</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="23">
         <v>83.3</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="23">
         <v>118.5</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="23">
         <v>58.6</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="23">
         <v>145.5</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="23">
         <v>44.6</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M6" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="25">
+      <c r="A7" s="22">
         <v>2017</v>
       </c>
-      <c r="B7" s="14" t="s">
+      <c r="B7" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="23">
         <v>62.9</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="23">
         <v>184.6</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="23">
         <v>180</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="23">
         <v>160</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="23">
         <v>88.5</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="23">
         <v>89.1</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="23">
         <v>169.8</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="23">
         <v>115.9</v>
       </c>
-      <c r="M7" s="14" t="s">
+      <c r="M7" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="25">
+      <c r="A8" s="22">
         <v>2018</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B8" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="C8" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="D8" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="23">
         <v>69</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="23">
         <v>92.9</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="23">
         <v>77.3</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="23">
         <v>121.4</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="23">
         <v>50.1</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="23">
         <v>93.8</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="23">
         <v>90.4</v>
       </c>
-      <c r="M8" s="14" t="s">
+      <c r="M8" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="25">
+      <c r="A9" s="22">
         <v>2019</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="14" t="s">
-[...20 lines deleted...]
-      <c r="M9" s="14" t="s">
+      <c r="F9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="25">
+      <c r="A10" s="22">
         <v>2020</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="C10" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="D10" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="14" t="s">
+      <c r="E10" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="23">
         <v>125</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="23">
         <v>183.9</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="23">
         <v>98.8</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="23">
         <v>111.1</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="23">
         <v>129.9</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="23">
         <v>121.4</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="23">
         <v>46.5</v>
       </c>
-      <c r="M10" s="14" t="s">
+      <c r="M10" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="25">
+      <c r="A11" s="22">
         <v>2021</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B11" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="14" t="s">
+      <c r="C11" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="D11" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="14" t="s">
+      <c r="E11" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="23">
         <v>152.6</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="23">
         <v>101.1</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="23">
         <v>87.37</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="23">
         <v>87.71</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="23">
         <v>63.93</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="23">
         <v>85.42</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="23">
         <v>64.67</v>
       </c>
-      <c r="M11" s="14" t="s">
+      <c r="M11" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="25">
+      <c r="A12" s="22">
         <v>2022</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B12" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="14" t="s">
+      <c r="C12" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="14" t="s">
+      <c r="D12" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="E12" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="23">
         <v>81.510000000000005</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="23">
         <v>135.75</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="23">
         <v>120.83</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="23">
         <v>50.37</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="23">
         <v>26.1</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="23">
         <v>57</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="23">
         <v>41.1</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="23">
         <v>11.6</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="25">
+      <c r="A13" s="22">
         <v>2023</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B13" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="14" t="s">
+      <c r="C13" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="D13" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="14" t="s">
+      <c r="E13" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="23">
         <v>83.4</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="23">
         <v>55.7</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="23">
         <v>86</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="23">
         <v>101.6</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="23">
         <v>81.5</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="23">
         <v>37</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="23">
         <v>65.3</v>
       </c>
-      <c r="M13" s="14" t="s">
+      <c r="M13" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="25">
+      <c r="A14" s="22">
         <v>2024</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="B14" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="23">
         <v>41.7</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="23">
         <v>53.8</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="23">
         <v>41.4</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="23">
         <v>10.7</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="23">
         <v>10.1</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="23">
         <v>11.1</v>
       </c>
-      <c r="L14" s="14" t="s">
+      <c r="L14" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="M14" s="14" t="s">
+      <c r="M14" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="25">
+      <c r="A15" s="22">
         <v>2025</v>
       </c>
-      <c r="B15" s="14" t="s">
+      <c r="B15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="D15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="14" t="s">
+      <c r="E15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="23">
         <v>11.79</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="23">
         <v>34.799999999999997</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="23">
         <v>26.8</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="23">
         <v>31.1</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="23">
         <v>31.5</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="23">
         <v>25.17</v>
       </c>
-      <c r="L15" s="14" t="s">
+      <c r="L15" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="M15" s="14" t="s">
+      <c r="M15" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="24">
         <v>2026</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="21" t="s">
+      <c r="D16" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="25">
         <v>7.3</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="25">
         <v>60.26</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="25">
         <v>32.200000000000003</v>
       </c>
-      <c r="H16" s="35">
+      <c r="H16" s="26">
         <v>29.99</v>
       </c>
-      <c r="I16" s="21"/>
-[...3 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="I16" s="27">
+        <v>29.53</v>
+      </c>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>По всем видам транспорта</vt:lpstr>
       <vt:lpstr>Железнодорожный</vt:lpstr>
       <vt:lpstr>Автомобильный</vt:lpstr>