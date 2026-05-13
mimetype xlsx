--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 НКИ" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="737" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="37">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -132,133 +131,127 @@
     <t>2022 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>январь - июль</t>
   </si>
   <si>
     <t>2023 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>январь - март</t>
   </si>
   <si>
     <t>2024 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>2025 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі 
 барлық шаруашылық санаттарында</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="16"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -282,71 +275,61 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -398,84 +381,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -611,192 +596,192 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AD37" workbookViewId="0">
-      <selection activeCell="AZ64" sqref="AZ64"/>
+      <selection activeCell="AS81" sqref="AS81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="24.28515625" style="1" customWidth="1"/>
     <col min="16" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="24.28515625" style="1" customWidth="1"/>
     <col min="30" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="24.28515625" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="33" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="28"/>
-[...11 lines deleted...]
-      <c r="O1" s="28" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="O1" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="P1" s="28"/>
-[...11 lines deleted...]
-      <c r="AC1" s="28" t="s">
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AC1" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="AD1" s="28"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="28" t="s">
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AQ1" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="AR1" s="28"/>
-[...10 lines deleted...]
-      <c r="BC1" s="28"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
     </row>
     <row r="2" spans="1:55" ht="15.75" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
-      <c r="K2" s="27" t="s">
+      <c r="K2" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="L2" s="27"/>
-      <c r="M2" s="27"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
-      <c r="Y2" s="27" t="s">
+      <c r="Y2" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="Z2" s="27"/>
-      <c r="AA2" s="27"/>
+      <c r="Z2" s="28"/>
+      <c r="AA2" s="28"/>
       <c r="AC2" s="20"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
       <c r="AI2" s="20"/>
       <c r="AJ2" s="20"/>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
-      <c r="AM2" s="27" t="s">
+      <c r="AM2" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="AN2" s="27"/>
-      <c r="AO2" s="27"/>
+      <c r="AN2" s="28"/>
+      <c r="AO2" s="28"/>
       <c r="AQ2" s="20"/>
       <c r="AR2" s="20"/>
       <c r="AS2" s="20"/>
       <c r="AT2" s="20"/>
       <c r="AU2" s="20"/>
       <c r="AV2" s="20"/>
       <c r="AW2" s="20"/>
       <c r="AX2" s="20"/>
       <c r="AY2" s="20"/>
       <c r="AZ2" s="20"/>
-      <c r="BA2" s="27" t="s">
+      <c r="BA2" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="BB2" s="27"/>
-      <c r="BC2" s="27"/>
+      <c r="BB2" s="28"/>
+      <c r="BC2" s="28"/>
     </row>
     <row r="3" spans="1:55" ht="22.5">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="22" t="s">
@@ -1031,54 +1016,56 @@
       </c>
       <c r="AK4" s="5">
         <v>109.3</v>
       </c>
       <c r="AL4" s="3">
         <v>110.1</v>
       </c>
       <c r="AM4" s="3">
         <v>109.28507816394163</v>
       </c>
       <c r="AN4" s="3">
         <v>110.50524010265259</v>
       </c>
       <c r="AO4" s="3">
         <v>110.17122051748673</v>
       </c>
       <c r="AQ4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AR4" s="2">
         <v>105.8</v>
       </c>
       <c r="AS4" s="2">
         <v>104.94441650425124</v>
       </c>
-      <c r="AT4" s="31">
+      <c r="AT4" s="2">
         <v>103.8</v>
       </c>
-      <c r="AU4" s="3"/>
+      <c r="AU4" s="3">
+        <v>102.76248537452206</v>
+      </c>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="3"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="3"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2">
         <v>65.8</v>
       </c>
       <c r="C5" s="2">
         <v>71</v>
       </c>
       <c r="D5" s="3">
         <v>73.400000000000006</v>
       </c>
       <c r="E5" s="3">
         <v>70.3</v>
       </c>
@@ -1171,54 +1158,56 @@
       </c>
       <c r="AK5" s="5">
         <v>142.10951810354888</v>
       </c>
       <c r="AL5" s="3">
         <v>138.4</v>
       </c>
       <c r="AM5" s="3">
         <v>131.6</v>
       </c>
       <c r="AN5" s="3">
         <v>131.4227450380308</v>
       </c>
       <c r="AO5" s="3">
         <v>136.76360664076896</v>
       </c>
       <c r="AQ5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR5" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="2">
         <v>55.547631442207312</v>
       </c>
-      <c r="AT5" s="32">
+      <c r="AT5" s="2">
         <v>56.7</v>
       </c>
-      <c r="AU5" s="3"/>
+      <c r="AU5" s="3">
+        <v>59.345000797177562</v>
+      </c>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="3"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="3"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2">
         <v>101.5</v>
       </c>
       <c r="C6" s="2">
         <v>101.6</v>
       </c>
       <c r="D6" s="3">
         <v>101.8</v>
       </c>
       <c r="E6" s="3">
         <v>100.5</v>
       </c>
@@ -1311,54 +1300,56 @@
       </c>
       <c r="AK6" s="5">
         <v>126.63029472244223</v>
       </c>
       <c r="AL6" s="3">
         <v>135.69999999999999</v>
       </c>
       <c r="AM6" s="3">
         <v>122.6</v>
       </c>
       <c r="AN6" s="3">
         <v>111.34024593560379</v>
       </c>
       <c r="AO6" s="3">
         <v>113.62722810180152</v>
       </c>
       <c r="AQ6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AR6" s="2">
         <v>97.1</v>
       </c>
       <c r="AS6" s="2">
         <v>101.66360323585883</v>
       </c>
-      <c r="AT6" s="32">
+      <c r="AT6" s="2">
         <v>102.1</v>
       </c>
-      <c r="AU6" s="3"/>
+      <c r="AU6" s="3">
+        <v>101.1</v>
+      </c>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
       <c r="AX6" s="3"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2">
         <v>100.6</v>
       </c>
       <c r="C7" s="2">
         <v>100.7</v>
       </c>
       <c r="D7" s="3">
         <v>100.8</v>
       </c>
       <c r="E7" s="3">
         <v>100.8</v>
       </c>
@@ -1451,54 +1442,56 @@
       </c>
       <c r="AK7" s="5">
         <v>108.51038677082963</v>
       </c>
       <c r="AL7" s="3">
         <v>92.5</v>
       </c>
       <c r="AM7" s="3">
         <v>100</v>
       </c>
       <c r="AN7" s="3">
         <v>100.97240874112488</v>
       </c>
       <c r="AO7" s="3">
         <v>102.72662774391192</v>
       </c>
       <c r="AQ7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AR7" s="2">
         <v>98.9</v>
       </c>
       <c r="AS7" s="2">
         <v>93.907377385740602</v>
       </c>
-      <c r="AT7" s="32">
+      <c r="AT7" s="2">
         <v>91</v>
       </c>
-      <c r="AU7" s="3"/>
+      <c r="AU7" s="3">
+        <v>96.7</v>
+      </c>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="3"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2">
         <v>102.4</v>
       </c>
       <c r="C8" s="2">
         <v>102.5</v>
       </c>
       <c r="D8" s="3">
         <v>103.2</v>
       </c>
       <c r="E8" s="3">
         <v>102.9</v>
       </c>
@@ -1591,54 +1584,56 @@
       </c>
       <c r="AK8" s="5">
         <v>105.71153451240394</v>
       </c>
       <c r="AL8" s="3">
         <v>113.7</v>
       </c>
       <c r="AM8" s="3">
         <v>125.5</v>
       </c>
       <c r="AN8" s="3">
         <v>117.37063352257704</v>
       </c>
       <c r="AO8" s="3">
         <v>115.96493587296375</v>
       </c>
       <c r="AQ8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AR8" s="2">
         <v>109</v>
       </c>
       <c r="AS8" s="2">
         <v>111.33846618283987</v>
       </c>
-      <c r="AT8" s="32">
+      <c r="AT8" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU8" s="3"/>
+      <c r="AU8" s="3">
+        <v>103</v>
+      </c>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2">
         <v>100.6</v>
       </c>
       <c r="C9" s="2">
         <v>100.6</v>
       </c>
       <c r="D9" s="3">
         <v>100.7</v>
       </c>
       <c r="E9" s="3">
         <v>101.3</v>
       </c>
@@ -1731,54 +1726,56 @@
       </c>
       <c r="AK9" s="5">
         <v>107.92093866894652</v>
       </c>
       <c r="AL9" s="3">
         <v>110.8</v>
       </c>
       <c r="AM9" s="3">
         <v>113</v>
       </c>
       <c r="AN9" s="3">
         <v>116.10907361564335</v>
       </c>
       <c r="AO9" s="3">
         <v>121.33693419287135</v>
       </c>
       <c r="AQ9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AR9" s="2">
         <v>114.3</v>
       </c>
       <c r="AS9" s="2">
         <v>115.5746260610678</v>
       </c>
-      <c r="AT9" s="32">
+      <c r="AT9" s="2">
         <v>112</v>
       </c>
-      <c r="AU9" s="3"/>
+      <c r="AU9" s="3">
+        <v>109.4</v>
+      </c>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="3"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="3"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="2">
         <v>100.5</v>
       </c>
       <c r="C10" s="2">
         <v>100.7</v>
       </c>
       <c r="D10" s="3">
         <v>101.2</v>
       </c>
       <c r="E10" s="3">
         <v>100.6</v>
       </c>
@@ -1871,54 +1868,56 @@
       </c>
       <c r="AK10" s="5">
         <v>112.79495965005492</v>
       </c>
       <c r="AL10" s="3">
         <v>100.8</v>
       </c>
       <c r="AM10" s="3">
         <v>109.6</v>
       </c>
       <c r="AN10" s="3">
         <v>105.17065827301974</v>
       </c>
       <c r="AO10" s="3">
         <v>109.56972682374111</v>
       </c>
       <c r="AQ10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AR10" s="2">
         <v>92.3</v>
       </c>
       <c r="AS10" s="2">
         <v>105.82162066776679</v>
       </c>
-      <c r="AT10" s="32">
+      <c r="AT10" s="2">
         <v>106</v>
       </c>
-      <c r="AU10" s="3"/>
+      <c r="AU10" s="3">
+        <v>104.6</v>
+      </c>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="2">
         <v>110.5</v>
       </c>
       <c r="C11" s="2">
         <v>105.1</v>
       </c>
       <c r="D11" s="3">
         <v>102.6</v>
       </c>
       <c r="E11" s="3">
         <v>100.6</v>
       </c>
@@ -2011,54 +2010,56 @@
       </c>
       <c r="AK11" s="5">
         <v>104.7158275330341</v>
       </c>
       <c r="AL11" s="3">
         <v>105.6</v>
       </c>
       <c r="AM11" s="3">
         <v>100.3</v>
       </c>
       <c r="AN11" s="3">
         <v>105.03462758633246</v>
       </c>
       <c r="AO11" s="3">
         <v>104.00650724947521</v>
       </c>
       <c r="AQ11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AR11" s="2">
         <v>112.1</v>
       </c>
       <c r="AS11" s="2">
         <v>108.98283734386027</v>
       </c>
-      <c r="AT11" s="32">
+      <c r="AT11" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU11" s="3"/>
+      <c r="AU11" s="3">
+        <v>104.3</v>
+      </c>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="3"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="2">
         <v>101.5</v>
       </c>
       <c r="C12" s="2">
         <v>104.1</v>
       </c>
       <c r="D12" s="3">
         <v>103.8</v>
       </c>
       <c r="E12" s="3">
         <v>101.9</v>
       </c>
@@ -2151,54 +2152,56 @@
       </c>
       <c r="AK12" s="5">
         <v>113.89573654580016</v>
       </c>
       <c r="AL12" s="3">
         <v>103.3</v>
       </c>
       <c r="AM12" s="3">
         <v>111.9</v>
       </c>
       <c r="AN12" s="3">
         <v>110.38143044771593</v>
       </c>
       <c r="AO12" s="3">
         <v>113.06293867068864</v>
       </c>
       <c r="AQ12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AR12" s="2">
         <v>109.4</v>
       </c>
       <c r="AS12" s="2">
         <v>109.35455068925994</v>
       </c>
-      <c r="AT12" s="32">
+      <c r="AT12" s="2">
         <v>108.2</v>
       </c>
-      <c r="AU12" s="3"/>
+      <c r="AU12" s="3">
+        <v>107.9</v>
+      </c>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="3"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="2">
         <v>103.4</v>
       </c>
       <c r="C13" s="2">
         <v>107.1</v>
       </c>
       <c r="D13" s="3">
         <v>100.3</v>
       </c>
       <c r="E13" s="3">
         <v>102.7</v>
       </c>
@@ -2291,54 +2294,56 @@
       </c>
       <c r="AK13" s="5">
         <v>100.16513561035426</v>
       </c>
       <c r="AL13" s="3">
         <v>117.9</v>
       </c>
       <c r="AM13" s="3">
         <v>103.2</v>
       </c>
       <c r="AN13" s="3">
         <v>105.96801328087371</v>
       </c>
       <c r="AO13" s="3">
         <v>114.4587361493173</v>
       </c>
       <c r="AQ13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AR13" s="2">
         <v>98.4</v>
       </c>
       <c r="AS13" s="2">
         <v>97.385628305675084</v>
       </c>
-      <c r="AT13" s="32">
+      <c r="AT13" s="2">
         <v>104.2</v>
       </c>
-      <c r="AU13" s="3"/>
+      <c r="AU13" s="3">
+        <v>100.1</v>
+      </c>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="3"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="2">
         <v>112.7</v>
       </c>
       <c r="C14" s="2">
         <v>118.7</v>
       </c>
       <c r="D14" s="3">
         <v>126.1</v>
       </c>
       <c r="E14" s="3">
         <v>126.6</v>
       </c>
@@ -2431,54 +2436,56 @@
       </c>
       <c r="AK14" s="5">
         <v>116.84100087375577</v>
       </c>
       <c r="AL14" s="3">
         <v>113.6</v>
       </c>
       <c r="AM14" s="3">
         <v>108.8</v>
       </c>
       <c r="AN14" s="3">
         <v>112.48555364224086</v>
       </c>
       <c r="AO14" s="3">
         <v>112.46867568213084</v>
       </c>
       <c r="AQ14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AR14" s="2">
         <v>119.8</v>
       </c>
       <c r="AS14" s="2">
         <v>121.45671003287562</v>
       </c>
-      <c r="AT14" s="32">
+      <c r="AT14" s="2">
         <v>117.2</v>
       </c>
-      <c r="AU14" s="3"/>
+      <c r="AU14" s="3">
+        <v>111.1</v>
+      </c>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="3"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="2">
         <v>97.1</v>
       </c>
       <c r="C15" s="2">
         <v>104.2</v>
       </c>
       <c r="D15" s="3">
         <v>108.2</v>
       </c>
       <c r="E15" s="3">
         <v>108.2</v>
       </c>
@@ -2571,54 +2578,56 @@
       </c>
       <c r="AK15" s="5">
         <v>104.92916343017728</v>
       </c>
       <c r="AL15" s="3">
         <v>103.3</v>
       </c>
       <c r="AM15" s="3">
         <v>97.9</v>
       </c>
       <c r="AN15" s="3">
         <v>116.04425980549618</v>
       </c>
       <c r="AO15" s="3">
         <v>103.56699794351998</v>
       </c>
       <c r="AQ15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AR15" s="2">
         <v>103.2</v>
       </c>
       <c r="AS15" s="2">
         <v>101.87324319899322</v>
       </c>
-      <c r="AT15" s="32">
+      <c r="AT15" s="2">
         <v>101.3</v>
       </c>
-      <c r="AU15" s="3"/>
+      <c r="AU15" s="3">
+        <v>99.8</v>
+      </c>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="3"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="2">
         <v>100.7</v>
       </c>
       <c r="C16" s="2">
         <v>102.6</v>
       </c>
       <c r="D16" s="3">
         <v>102.4</v>
       </c>
       <c r="E16" s="3">
         <v>102.8</v>
       </c>
@@ -2711,54 +2720,56 @@
       </c>
       <c r="AK16" s="5">
         <v>107.12151275178812</v>
       </c>
       <c r="AL16" s="3">
         <v>98.3</v>
       </c>
       <c r="AM16" s="3">
         <v>105.1</v>
       </c>
       <c r="AN16" s="3">
         <v>104.03696783132568</v>
       </c>
       <c r="AO16" s="3">
         <v>105.75029543716154</v>
       </c>
       <c r="AQ16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR16" s="2">
         <v>94.1</v>
       </c>
       <c r="AS16" s="2">
         <v>102.32135611421486</v>
       </c>
-      <c r="AT16" s="32">
+      <c r="AT16" s="2">
         <v>108.1</v>
       </c>
-      <c r="AU16" s="3"/>
+      <c r="AU16" s="3">
+        <v>105.2</v>
+      </c>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="3"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="2">
         <v>100.8</v>
       </c>
       <c r="C17" s="2">
         <v>105.1</v>
       </c>
       <c r="D17" s="3">
         <v>102.2</v>
       </c>
       <c r="E17" s="3">
         <v>101.4</v>
       </c>
@@ -2851,54 +2862,56 @@
       </c>
       <c r="AK17" s="5">
         <v>102.12215767512384</v>
       </c>
       <c r="AL17" s="3">
         <v>116.9</v>
       </c>
       <c r="AM17" s="3">
         <v>113.3</v>
       </c>
       <c r="AN17" s="3">
         <v>105.36087679108461</v>
       </c>
       <c r="AO17" s="3">
         <v>105.9166582823155</v>
       </c>
       <c r="AQ17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR17" s="2">
         <v>110.3</v>
       </c>
       <c r="AS17" s="2">
         <v>104.74047491927301</v>
       </c>
-      <c r="AT17" s="32">
+      <c r="AT17" s="2">
         <v>105.5</v>
       </c>
-      <c r="AU17" s="3"/>
+      <c r="AU17" s="3">
+        <v>102.9</v>
+      </c>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="2">
         <v>102</v>
       </c>
       <c r="C18" s="2">
         <v>102.9</v>
       </c>
       <c r="D18" s="3">
         <v>104.8</v>
       </c>
       <c r="E18" s="3">
         <v>104.7</v>
       </c>
@@ -2991,54 +3004,56 @@
       </c>
       <c r="AK18" s="5">
         <v>109.80224349586926</v>
       </c>
       <c r="AL18" s="3">
         <v>112.3</v>
       </c>
       <c r="AM18" s="3">
         <v>112</v>
       </c>
       <c r="AN18" s="3">
         <v>108.97076717846087</v>
       </c>
       <c r="AO18" s="3">
         <v>109.39325054044919</v>
       </c>
       <c r="AQ18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AR18" s="2">
         <v>99.5</v>
       </c>
       <c r="AS18" s="2">
         <v>91.510282157120812</v>
       </c>
-      <c r="AT18" s="32">
+      <c r="AT18" s="2">
         <v>100</v>
       </c>
-      <c r="AU18" s="3"/>
+      <c r="AU18" s="3">
+        <v>100</v>
+      </c>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="3"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="9"/>
       <c r="F19" s="10"/>
       <c r="G19" s="8"/>
       <c r="H19" s="11"/>
       <c r="I19" s="12"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="O19" s="7"/>
       <c r="P19" s="8"/>
@@ -3113,172 +3128,172 @@
       <c r="AF20" s="30"/>
       <c r="AG20" s="30"/>
       <c r="AH20" s="30"/>
       <c r="AI20" s="30"/>
       <c r="AJ20" s="30"/>
       <c r="AK20" s="30"/>
       <c r="AL20" s="30"/>
       <c r="AM20" s="30"/>
       <c r="AN20" s="30"/>
       <c r="AO20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="30"/>
       <c r="AZ20" s="30"/>
       <c r="BA20" s="30"/>
       <c r="BB20" s="30"/>
       <c r="BC20" s="30"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="29"/>
-[...11 lines deleted...]
-      <c r="O21" s="29" t="s">
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="O21" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="P21" s="29"/>
-[...11 lines deleted...]
-      <c r="AC21" s="29" t="s">
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AC21" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="AD21" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="29" t="s">
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AQ21" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="AR21" s="29"/>
-[...10 lines deleted...]
-      <c r="BC21" s="29"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
+      <c r="AX21" s="27"/>
+      <c r="AY21" s="27"/>
+      <c r="AZ21" s="27"/>
+      <c r="BA21" s="27"/>
+      <c r="BB21" s="27"/>
+      <c r="BC21" s="27"/>
     </row>
     <row r="22" spans="1:55" ht="15.75" customHeight="1">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
-      <c r="K22" s="27" t="s">
+      <c r="K22" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="L22" s="27"/>
-      <c r="M22" s="27"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
       <c r="O22" s="20"/>
       <c r="P22" s="20"/>
       <c r="Q22" s="20"/>
       <c r="R22" s="20"/>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
       <c r="W22" s="20"/>
       <c r="X22" s="20"/>
-      <c r="Y22" s="27" t="s">
+      <c r="Y22" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="Z22" s="27"/>
-      <c r="AA22" s="27"/>
+      <c r="Z22" s="28"/>
+      <c r="AA22" s="28"/>
       <c r="AC22" s="20"/>
       <c r="AD22" s="20"/>
       <c r="AE22" s="20"/>
       <c r="AF22" s="20"/>
       <c r="AG22" s="20"/>
       <c r="AH22" s="20"/>
       <c r="AI22" s="20"/>
       <c r="AJ22" s="20"/>
       <c r="AK22" s="20"/>
       <c r="AL22" s="20"/>
-      <c r="AM22" s="27" t="s">
+      <c r="AM22" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="AN22" s="27"/>
-      <c r="AO22" s="27"/>
+      <c r="AN22" s="28"/>
+      <c r="AO22" s="28"/>
       <c r="AQ22" s="20"/>
       <c r="AR22" s="20"/>
       <c r="AS22" s="20"/>
       <c r="AT22" s="20"/>
       <c r="AU22" s="20"/>
       <c r="AV22" s="20"/>
       <c r="AW22" s="20"/>
       <c r="AX22" s="20"/>
       <c r="AY22" s="20"/>
       <c r="AZ22" s="20"/>
-      <c r="BA22" s="27" t="s">
+      <c r="BA22" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="BB22" s="27"/>
-      <c r="BC22" s="27"/>
+      <c r="BB22" s="28"/>
+      <c r="BC22" s="28"/>
     </row>
     <row r="23" spans="1:55" ht="22.5">
       <c r="A23" s="21"/>
       <c r="B23" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I23" s="22" t="s">
@@ -3513,54 +3528,56 @@
       </c>
       <c r="AK24" s="3">
         <v>109.4</v>
       </c>
       <c r="AL24" s="3">
         <v>110.1</v>
       </c>
       <c r="AM24" s="3">
         <v>109.32246257209385</v>
       </c>
       <c r="AN24" s="3">
         <v>110.54480120083716</v>
       </c>
       <c r="AO24" s="3">
         <v>110.21227723328482</v>
       </c>
       <c r="AQ24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AR24" s="14">
         <v>105.9</v>
       </c>
       <c r="AS24" s="2">
         <v>105.07229632631399</v>
       </c>
-      <c r="AT24" s="33">
+      <c r="AT24" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU24" s="5"/>
+      <c r="AU24" s="5">
+        <v>102.84535522485537</v>
+      </c>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
       <c r="AX24" s="3"/>
       <c r="AY24" s="3"/>
       <c r="AZ24" s="3"/>
       <c r="BA24" s="3"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="3"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="2">
         <v>60.5</v>
       </c>
       <c r="C25" s="2">
         <v>66.599999999999994</v>
       </c>
       <c r="D25" s="5">
         <v>65.599999999999994</v>
       </c>
       <c r="E25" s="5">
         <v>62.4</v>
       </c>
@@ -3653,54 +3670,56 @@
       </c>
       <c r="AK25" s="3">
         <v>143.75456555331553</v>
       </c>
       <c r="AL25" s="3">
         <v>138.69999999999999</v>
       </c>
       <c r="AM25" s="3">
         <v>131.9</v>
       </c>
       <c r="AN25" s="3">
         <v>131.64293592668079</v>
       </c>
       <c r="AO25" s="3">
         <v>137.03861640157811</v>
       </c>
       <c r="AQ25" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR25" s="15">
         <v>63.5</v>
       </c>
       <c r="AS25" s="2">
         <v>53.409411415212851</v>
       </c>
-      <c r="AT25" s="34">
+      <c r="AT25" s="2">
         <v>54.5</v>
       </c>
-      <c r="AU25" s="5"/>
+      <c r="AU25" s="5">
+        <v>58.022730217878603</v>
+      </c>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
       <c r="AX25" s="3"/>
       <c r="AY25" s="3"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
       <c r="BB25" s="3"/>
       <c r="BC25" s="3"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="2">
         <v>101.5</v>
       </c>
       <c r="C26" s="2">
         <v>101.7</v>
       </c>
       <c r="D26" s="5">
         <v>101.9</v>
       </c>
       <c r="E26" s="5">
         <v>100.5</v>
       </c>
@@ -3793,54 +3812,56 @@
       </c>
       <c r="AK26" s="3">
         <v>127.09689073618591</v>
       </c>
       <c r="AL26" s="3">
         <v>135.9</v>
       </c>
       <c r="AM26" s="3">
         <v>122.8</v>
       </c>
       <c r="AN26" s="3">
         <v>111.40312044233329</v>
       </c>
       <c r="AO26" s="3">
         <v>113.70877170531919</v>
       </c>
       <c r="AQ26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AR26" s="15">
         <v>97</v>
       </c>
       <c r="AS26" s="2">
         <v>101.75185059488658</v>
       </c>
-      <c r="AT26" s="34">
+      <c r="AT26" s="2">
         <v>102.3</v>
       </c>
-      <c r="AU26" s="5"/>
+      <c r="AU26" s="5">
+        <v>101.1</v>
+      </c>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
       <c r="AX26" s="3"/>
       <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
       <c r="BB26" s="3"/>
       <c r="BC26" s="3"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="2">
         <v>100.6</v>
       </c>
       <c r="C27" s="2">
         <v>100.7</v>
       </c>
       <c r="D27" s="5">
         <v>100.8</v>
       </c>
       <c r="E27" s="5">
         <v>100.8</v>
       </c>
@@ -3933,54 +3954,56 @@
       </c>
       <c r="AK27" s="3">
         <v>108.52297090794335</v>
       </c>
       <c r="AL27" s="3">
         <v>92.5</v>
       </c>
       <c r="AM27" s="3">
         <v>100</v>
       </c>
       <c r="AN27" s="3">
         <v>100.97287490749129</v>
       </c>
       <c r="AO27" s="3">
         <v>102.72806521823743</v>
       </c>
       <c r="AQ27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AR27" s="15">
         <v>98.9</v>
       </c>
       <c r="AS27" s="2">
         <v>93.894048937219111</v>
       </c>
-      <c r="AT27" s="34">
+      <c r="AT27" s="2">
         <v>90.9</v>
       </c>
-      <c r="AU27" s="5"/>
+      <c r="AU27" s="5">
+        <v>96.6</v>
+      </c>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
       <c r="BB27" s="3"/>
       <c r="BC27" s="3"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="2">
         <v>102.5</v>
       </c>
       <c r="C28" s="2">
         <v>102.6</v>
       </c>
       <c r="D28" s="5">
         <v>103.3</v>
       </c>
       <c r="E28" s="5">
         <v>103</v>
       </c>
@@ -4073,54 +4096,56 @@
       </c>
       <c r="AK28" s="3">
         <v>105.85337479431438</v>
       </c>
       <c r="AL28" s="3">
         <v>113.8</v>
       </c>
       <c r="AM28" s="3">
         <v>125.7</v>
       </c>
       <c r="AN28" s="3">
         <v>117.4612527474805</v>
       </c>
       <c r="AO28" s="3">
         <v>116.05460356646584</v>
       </c>
       <c r="AQ28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AR28" s="15">
         <v>109.6</v>
       </c>
       <c r="AS28" s="2">
         <v>112.16743714690706</v>
       </c>
-      <c r="AT28" s="34">
+      <c r="AT28" s="2">
         <v>104.2</v>
       </c>
-      <c r="AU28" s="5"/>
+      <c r="AU28" s="5">
+        <v>103.2</v>
+      </c>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
       <c r="BB28" s="3"/>
       <c r="BC28" s="3"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="2">
         <v>100.6</v>
       </c>
       <c r="C29" s="2">
         <v>100.6</v>
       </c>
       <c r="D29" s="5">
         <v>100.7</v>
       </c>
       <c r="E29" s="5">
         <v>101.3</v>
       </c>
@@ -4213,54 +4238,56 @@
       </c>
       <c r="AK29" s="3">
         <v>108.00185153274452</v>
       </c>
       <c r="AL29" s="3">
         <v>110.9</v>
       </c>
       <c r="AM29" s="3">
         <v>113.1</v>
       </c>
       <c r="AN29" s="3">
         <v>116.1814089833435</v>
       </c>
       <c r="AO29" s="3">
         <v>121.43916404380477</v>
       </c>
       <c r="AQ29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AR29" s="15">
         <v>114.8</v>
       </c>
       <c r="AS29" s="2">
         <v>116.1635338247339</v>
       </c>
-      <c r="AT29" s="34">
+      <c r="AT29" s="2">
         <v>112.4</v>
       </c>
-      <c r="AU29" s="5"/>
+      <c r="AU29" s="5">
+        <v>109.8</v>
+      </c>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="2">
         <v>100.5</v>
       </c>
       <c r="C30" s="2">
         <v>100.7</v>
       </c>
       <c r="D30" s="5">
         <v>101.3</v>
       </c>
       <c r="E30" s="5">
         <v>100.7</v>
       </c>
@@ -4353,54 +4380,56 @@
       </c>
       <c r="AK30" s="3">
         <v>113.02225212975954</v>
       </c>
       <c r="AL30" s="3">
         <v>100.8</v>
       </c>
       <c r="AM30" s="3">
         <v>109.7</v>
       </c>
       <c r="AN30" s="3">
         <v>105.19716337250877</v>
       </c>
       <c r="AO30" s="3">
         <v>109.62267550981855</v>
       </c>
       <c r="AQ30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AR30" s="15">
         <v>92</v>
       </c>
       <c r="AS30" s="2">
         <v>106.16186199420325</v>
       </c>
-      <c r="AT30" s="34">
+      <c r="AT30" s="2">
         <v>106.4</v>
       </c>
-      <c r="AU30" s="5"/>
+      <c r="AU30" s="5">
+        <v>105</v>
+      </c>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="3"/>
       <c r="AY30" s="3"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
       <c r="BB30" s="3"/>
       <c r="BC30" s="3"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="2">
         <v>110.7</v>
       </c>
       <c r="C31" s="2">
         <v>105.2</v>
       </c>
       <c r="D31" s="5">
         <v>102.7</v>
       </c>
       <c r="E31" s="5">
         <v>100.6</v>
       </c>
@@ -4493,54 +4522,56 @@
       </c>
       <c r="AK31" s="3">
         <v>104.80051358374665</v>
       </c>
       <c r="AL31" s="3">
         <v>105.7</v>
       </c>
       <c r="AM31" s="3">
         <v>100.4</v>
       </c>
       <c r="AN31" s="3">
         <v>105.08261808273016</v>
       </c>
       <c r="AO31" s="3">
         <v>104.04679312646157</v>
       </c>
       <c r="AQ31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AR31" s="15">
         <v>112.4</v>
       </c>
       <c r="AS31" s="2">
         <v>109.24120864604974</v>
       </c>
-      <c r="AT31" s="34">
+      <c r="AT31" s="2">
         <v>104</v>
       </c>
-      <c r="AU31" s="5"/>
+      <c r="AU31" s="5">
+        <v>104.4</v>
+      </c>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="3"/>
       <c r="AY31" s="3"/>
       <c r="AZ31" s="3"/>
       <c r="BA31" s="3"/>
       <c r="BB31" s="3"/>
       <c r="BC31" s="3"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="2">
         <v>101.6</v>
       </c>
       <c r="C32" s="2">
         <v>104.2</v>
       </c>
       <c r="D32" s="5">
         <v>103.9</v>
       </c>
       <c r="E32" s="5">
         <v>101.9</v>
       </c>
@@ -4633,54 +4664,56 @@
       </c>
       <c r="AK32" s="3">
         <v>114.24489543609243</v>
       </c>
       <c r="AL32" s="3">
         <v>103.3</v>
       </c>
       <c r="AM32" s="3">
         <v>112</v>
       </c>
       <c r="AN32" s="3">
         <v>110.4579116461903</v>
       </c>
       <c r="AO32" s="3">
         <v>113.16596069049045</v>
       </c>
       <c r="AQ32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AR32" s="15">
         <v>109.9</v>
       </c>
       <c r="AS32" s="2">
         <v>109.93397960784625</v>
       </c>
-      <c r="AT32" s="34">
+      <c r="AT32" s="2">
         <v>108.7</v>
       </c>
-      <c r="AU32" s="5"/>
+      <c r="AU32" s="5">
+        <v>108.3</v>
+      </c>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="3"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
       <c r="BB32" s="3"/>
       <c r="BC32" s="3"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="2">
         <v>103.5</v>
       </c>
       <c r="C33" s="2">
         <v>107.5</v>
       </c>
       <c r="D33" s="5">
         <v>100.3</v>
       </c>
       <c r="E33" s="5">
         <v>102.8</v>
       </c>
@@ -4773,54 +4806,56 @@
       </c>
       <c r="AK33" s="3">
         <v>100.16821616946076</v>
       </c>
       <c r="AL33" s="3">
         <v>118</v>
       </c>
       <c r="AM33" s="3">
         <v>103.2</v>
       </c>
       <c r="AN33" s="3">
         <v>105.99170914613995</v>
       </c>
       <c r="AO33" s="3">
         <v>114.52057039390139</v>
       </c>
       <c r="AQ33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AR33" s="15">
         <v>98.3</v>
       </c>
       <c r="AS33" s="2">
         <v>97.290429239064352</v>
       </c>
-      <c r="AT33" s="34">
+      <c r="AT33" s="2">
         <v>104.4</v>
       </c>
-      <c r="AU33" s="5"/>
+      <c r="AU33" s="5">
+        <v>100.1</v>
+      </c>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
       <c r="BC33" s="3"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="2">
         <v>112.9</v>
       </c>
       <c r="C34" s="2">
         <v>119.1</v>
       </c>
       <c r="D34" s="5">
         <v>126.9</v>
       </c>
       <c r="E34" s="5">
         <v>127.4</v>
       </c>
@@ -4913,54 +4948,56 @@
       </c>
       <c r="AK34" s="3">
         <v>117.08581577721458</v>
       </c>
       <c r="AL34" s="3">
         <v>113.7</v>
       </c>
       <c r="AM34" s="3">
         <v>108.8</v>
       </c>
       <c r="AN34" s="3">
         <v>112.55907262609679</v>
       </c>
       <c r="AO34" s="3">
         <v>112.54720653440056</v>
       </c>
       <c r="AQ34" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AR34" s="15">
         <v>120.4</v>
       </c>
       <c r="AS34" s="2">
         <v>122.1504934093191</v>
       </c>
-      <c r="AT34" s="34">
+      <c r="AT34" s="2">
         <v>117.8</v>
       </c>
-      <c r="AU34" s="5"/>
+      <c r="AU34" s="5">
+        <v>111.5</v>
+      </c>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="3"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
       <c r="BB34" s="3"/>
       <c r="BC34" s="3"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="2">
         <v>97.1</v>
       </c>
       <c r="C35" s="2">
         <v>104.2</v>
       </c>
       <c r="D35" s="5">
         <v>108.2</v>
       </c>
       <c r="E35" s="5">
         <v>108.2</v>
       </c>
@@ -5053,54 +5090,56 @@
       </c>
       <c r="AK35" s="3">
         <v>104.93355703475635</v>
       </c>
       <c r="AL35" s="3">
         <v>103.3</v>
       </c>
       <c r="AM35" s="3">
         <v>97.9</v>
       </c>
       <c r="AN35" s="3">
         <v>116.04833254726974</v>
       </c>
       <c r="AO35" s="3">
         <v>103.56788763673327</v>
       </c>
       <c r="AQ35" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AR35" s="15">
         <v>103.2</v>
       </c>
       <c r="AS35" s="2">
         <v>101.87768854600934</v>
       </c>
-      <c r="AT35" s="34">
+      <c r="AT35" s="2">
         <v>101.3</v>
       </c>
-      <c r="AU35" s="5"/>
+      <c r="AU35" s="5">
+        <v>99.8</v>
+      </c>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="3"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
       <c r="BB35" s="3"/>
       <c r="BC35" s="3"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="2">
         <v>100.7</v>
       </c>
       <c r="C36" s="2">
         <v>102.6</v>
       </c>
       <c r="D36" s="5">
         <v>102.4</v>
       </c>
       <c r="E36" s="5">
         <v>102.8</v>
       </c>
@@ -5193,54 +5232,56 @@
       </c>
       <c r="AK36" s="3">
         <v>107.13959947551852</v>
       </c>
       <c r="AL36" s="3">
         <v>98.3</v>
       </c>
       <c r="AM36" s="3">
         <v>105.2</v>
       </c>
       <c r="AN36" s="3">
         <v>104.0409135547866</v>
       </c>
       <c r="AO36" s="3">
         <v>105.75656482926357</v>
       </c>
       <c r="AQ36" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR36" s="15">
         <v>94.1</v>
       </c>
       <c r="AS36" s="2">
         <v>102.32419469756088</v>
       </c>
-      <c r="AT36" s="34">
+      <c r="AT36" s="2">
         <v>108.1</v>
       </c>
-      <c r="AU36" s="5"/>
+      <c r="AU36" s="5">
+        <v>105.3</v>
+      </c>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="3"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
       <c r="BB36" s="3"/>
       <c r="BC36" s="3"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="2">
         <v>100.8</v>
       </c>
       <c r="C37" s="2">
         <v>105.2</v>
       </c>
       <c r="D37" s="5">
         <v>102.2</v>
       </c>
       <c r="E37" s="5">
         <v>101.4</v>
       </c>
@@ -5333,54 +5374,56 @@
       </c>
       <c r="AK37" s="3">
         <v>102.12351804481845</v>
       </c>
       <c r="AL37" s="3">
         <v>116.9</v>
       </c>
       <c r="AM37" s="3">
         <v>113.3</v>
       </c>
       <c r="AN37" s="3">
         <v>105.36225995720132</v>
       </c>
       <c r="AO37" s="3">
         <v>105.9182154710316</v>
       </c>
       <c r="AQ37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR37" s="15">
         <v>110.4</v>
       </c>
       <c r="AS37" s="2">
         <v>104.75132395182349</v>
       </c>
-      <c r="AT37" s="34">
+      <c r="AT37" s="2">
         <v>105.5</v>
       </c>
-      <c r="AU37" s="5"/>
+      <c r="AU37" s="5">
+        <v>102.9</v>
+      </c>
       <c r="AV37" s="2"/>
       <c r="AW37" s="2"/>
       <c r="AX37" s="3"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
       <c r="BB37" s="3"/>
       <c r="BC37" s="3"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="2">
         <v>102</v>
       </c>
       <c r="C38" s="2">
         <v>103</v>
       </c>
       <c r="D38" s="5">
         <v>104.9</v>
       </c>
       <c r="E38" s="5">
         <v>104.8</v>
       </c>
@@ -5473,54 +5516,56 @@
       </c>
       <c r="AK38" s="3">
         <v>109.82198356499791</v>
       </c>
       <c r="AL38" s="3">
         <v>112.4</v>
       </c>
       <c r="AM38" s="3">
         <v>112</v>
       </c>
       <c r="AN38" s="3">
         <v>108.97718025192191</v>
       </c>
       <c r="AO38" s="3">
         <v>109.40053152996059</v>
       </c>
       <c r="AQ38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AR38" s="15">
         <v>99.4</v>
       </c>
       <c r="AS38" s="2">
         <v>91.444287487031133</v>
       </c>
-      <c r="AT38" s="34">
+      <c r="AT38" s="2">
         <v>100</v>
       </c>
-      <c r="AU38" s="5"/>
+      <c r="AU38" s="5">
+        <v>100</v>
+      </c>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="3"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BB38" s="3"/>
       <c r="BC38" s="3"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="24"/>
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="25"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="O39" s="24"/>
       <c r="P39" s="24"/>
@@ -5541,172 +5586,172 @@
       <c r="AF39" s="25"/>
       <c r="AG39" s="24"/>
       <c r="AH39" s="24"/>
       <c r="AI39" s="24"/>
       <c r="AJ39" s="25"/>
       <c r="AK39" s="24"/>
       <c r="AL39" s="24"/>
       <c r="AM39" s="24"/>
       <c r="AN39" s="24"/>
       <c r="AO39" s="24"/>
       <c r="AQ39" s="26"/>
       <c r="AR39" s="26"/>
       <c r="AS39" s="26"/>
       <c r="AT39" s="25"/>
       <c r="AU39" s="26"/>
       <c r="AV39" s="26"/>
       <c r="AW39" s="26"/>
       <c r="AX39" s="25"/>
       <c r="AY39" s="26"/>
       <c r="AZ39" s="26"/>
       <c r="BA39" s="26"/>
       <c r="BB39" s="26"/>
       <c r="BC39" s="26"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="29"/>
-[...11 lines deleted...]
-      <c r="O40" s="29" t="s">
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="O40" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="P40" s="29"/>
-[...11 lines deleted...]
-      <c r="AC40" s="29" t="s">
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AC40" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="AD40" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="29" t="s">
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AQ40" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="AR40" s="29"/>
-[...10 lines deleted...]
-      <c r="BC40" s="29"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
+      <c r="AX40" s="27"/>
+      <c r="AY40" s="27"/>
+      <c r="AZ40" s="27"/>
+      <c r="BA40" s="27"/>
+      <c r="BB40" s="27"/>
+      <c r="BC40" s="27"/>
     </row>
     <row r="41" spans="1:55" ht="15.75" customHeight="1">
       <c r="A41" s="20"/>
       <c r="B41" s="20"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
-      <c r="K41" s="27" t="s">
+      <c r="K41" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="L41" s="27"/>
-      <c r="M41" s="27"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
       <c r="O41" s="20"/>
       <c r="P41" s="20"/>
       <c r="Q41" s="20"/>
       <c r="R41" s="20"/>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
       <c r="U41" s="20"/>
       <c r="V41" s="20"/>
       <c r="W41" s="20"/>
       <c r="X41" s="20"/>
-      <c r="Y41" s="27" t="s">
+      <c r="Y41" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="Z41" s="27"/>
-      <c r="AA41" s="27"/>
+      <c r="Z41" s="28"/>
+      <c r="AA41" s="28"/>
       <c r="AC41" s="20"/>
       <c r="AD41" s="20"/>
       <c r="AE41" s="20"/>
       <c r="AF41" s="20"/>
       <c r="AG41" s="20"/>
       <c r="AH41" s="20"/>
       <c r="AI41" s="20"/>
       <c r="AJ41" s="20"/>
       <c r="AK41" s="20"/>
       <c r="AL41" s="20"/>
-      <c r="AM41" s="27" t="s">
+      <c r="AM41" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="AN41" s="27"/>
-      <c r="AO41" s="27"/>
+      <c r="AN41" s="28"/>
+      <c r="AO41" s="28"/>
       <c r="AQ41" s="20"/>
       <c r="AR41" s="20"/>
       <c r="AS41" s="20"/>
       <c r="AT41" s="20"/>
       <c r="AU41" s="20"/>
       <c r="AV41" s="20"/>
       <c r="AW41" s="20"/>
       <c r="AX41" s="20"/>
       <c r="AY41" s="20"/>
       <c r="AZ41" s="20"/>
-      <c r="BA41" s="27" t="s">
+      <c r="BA41" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="BB41" s="27"/>
-      <c r="BC41" s="27"/>
+      <c r="BB41" s="28"/>
+      <c r="BC41" s="28"/>
     </row>
     <row r="42" spans="1:55" ht="22.5">
       <c r="A42" s="21"/>
       <c r="B42" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D42" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G42" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I42" s="22" t="s">
@@ -5944,51 +5989,53 @@
       </c>
       <c r="AL43" s="3">
         <v>111.6</v>
       </c>
       <c r="AM43" s="3">
         <v>110.18158252563748</v>
       </c>
       <c r="AN43" s="3">
         <v>111.63942983045006</v>
       </c>
       <c r="AO43" s="5">
         <v>111.35027395677024</v>
       </c>
       <c r="AQ43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AR43" s="5">
         <v>100</v>
       </c>
       <c r="AS43" s="5">
         <v>100</v>
       </c>
       <c r="AT43" s="5">
         <v>100</v>
       </c>
-      <c r="AU43" s="5"/>
+      <c r="AU43" s="5">
+        <v>99.837125382255138</v>
+      </c>
       <c r="AV43" s="3"/>
       <c r="AW43" s="4"/>
       <c r="AX43" s="3"/>
       <c r="AY43" s="3"/>
       <c r="AZ43" s="3"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="5"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B44" s="5">
         <v>100</v>
       </c>
       <c r="C44" s="5">
         <v>100</v>
       </c>
       <c r="D44" s="5">
         <v>100</v>
       </c>
       <c r="E44" s="5">
         <v>100</v>
       </c>
@@ -6084,51 +6131,53 @@
       </c>
       <c r="AL44" s="3">
         <v>132.5</v>
       </c>
       <c r="AM44" s="3">
         <v>126</v>
       </c>
       <c r="AN44" s="3">
         <v>125.624840095388</v>
       </c>
       <c r="AO44" s="5">
         <v>131.43622430847017</v>
       </c>
       <c r="AQ44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR44" s="5">
         <v>100</v>
       </c>
       <c r="AS44" s="5">
         <v>100</v>
       </c>
       <c r="AT44" s="5">
         <v>100</v>
       </c>
-      <c r="AU44" s="5"/>
+      <c r="AU44" s="5">
+        <v>99.826861958542594</v>
+      </c>
       <c r="AV44" s="3"/>
       <c r="AW44" s="4"/>
       <c r="AX44" s="3"/>
       <c r="AY44" s="3"/>
       <c r="AZ44" s="3"/>
       <c r="BA44" s="3"/>
       <c r="BB44" s="3"/>
       <c r="BC44" s="5"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>0</v>
       </c>
@@ -6224,51 +6273,53 @@
       </c>
       <c r="AL45" s="3">
         <v>155.4</v>
       </c>
       <c r="AM45" s="3">
         <v>132</v>
       </c>
       <c r="AN45" s="3">
         <v>115.5796164193199</v>
       </c>
       <c r="AO45" s="5">
         <v>118.7710343166313</v>
       </c>
       <c r="AQ45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AR45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU45" s="5"/>
+      <c r="AU45" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV45" s="3"/>
       <c r="AW45" s="4"/>
       <c r="AX45" s="3"/>
       <c r="AY45" s="3"/>
       <c r="AZ45" s="3"/>
       <c r="BA45" s="3"/>
       <c r="BB45" s="3"/>
       <c r="BC45" s="5"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>0</v>
       </c>
@@ -6364,51 +6415,53 @@
       </c>
       <c r="AL46" s="3">
         <v>87.7</v>
       </c>
       <c r="AM46" s="3">
         <v>98.7</v>
       </c>
       <c r="AN46" s="3">
         <v>100.32413512582235</v>
       </c>
       <c r="AO46" s="5">
         <v>102.62513516262391</v>
       </c>
       <c r="AQ46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AR46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU46" s="5"/>
+      <c r="AU46" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV46" s="3"/>
       <c r="AW46" s="4"/>
       <c r="AX46" s="3"/>
       <c r="AY46" s="3"/>
       <c r="AZ46" s="3"/>
       <c r="BA46" s="3"/>
       <c r="BB46" s="3"/>
       <c r="BC46" s="5"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>0</v>
       </c>
@@ -6504,51 +6557,53 @@
       </c>
       <c r="AL47" s="3">
         <v>115.9</v>
       </c>
       <c r="AM47" s="3">
         <v>128.80000000000001</v>
       </c>
       <c r="AN47" s="3">
         <v>118.98543540053295</v>
       </c>
       <c r="AO47" s="5">
         <v>117.57734770202639</v>
       </c>
       <c r="AQ47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AR47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU47" s="5"/>
+      <c r="AU47" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV47" s="3"/>
       <c r="AW47" s="4"/>
       <c r="AX47" s="3"/>
       <c r="AY47" s="3"/>
       <c r="AZ47" s="3"/>
       <c r="BA47" s="3"/>
       <c r="BB47" s="3"/>
       <c r="BC47" s="5"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>0</v>
       </c>
@@ -6644,51 +6699,53 @@
       </c>
       <c r="AL48" s="3">
         <v>109.8</v>
       </c>
       <c r="AM48" s="3">
         <v>112.8</v>
       </c>
       <c r="AN48" s="3">
         <v>116.60624729307816</v>
       </c>
       <c r="AO48" s="5">
         <v>123.32198933934353</v>
       </c>
       <c r="AQ48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AR48" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU48" s="5"/>
+      <c r="AU48" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV48" s="3"/>
       <c r="AW48" s="4"/>
       <c r="AX48" s="3"/>
       <c r="AY48" s="3"/>
       <c r="AZ48" s="3"/>
       <c r="BA48" s="3"/>
       <c r="BB48" s="3"/>
       <c r="BC48" s="5"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>0</v>
       </c>
@@ -6784,51 +6841,53 @@
       </c>
       <c r="AL49" s="3">
         <v>100.3</v>
       </c>
       <c r="AM49" s="3">
         <v>111</v>
       </c>
       <c r="AN49" s="3">
         <v>105.63928561418297</v>
       </c>
       <c r="AO49" s="5">
         <v>110.83618045623859</v>
       </c>
       <c r="AQ49" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AR49" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU49" s="5"/>
+      <c r="AU49" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV49" s="3"/>
       <c r="AW49" s="4"/>
       <c r="AX49" s="3"/>
       <c r="AY49" s="3"/>
       <c r="AZ49" s="3"/>
       <c r="BA49" s="3"/>
       <c r="BB49" s="3"/>
       <c r="BC49" s="5"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>0</v>
       </c>
@@ -6924,51 +6983,53 @@
       </c>
       <c r="AL50" s="3">
         <v>107.8</v>
       </c>
       <c r="AM50" s="3">
         <v>98.1</v>
       </c>
       <c r="AN50" s="3">
         <v>106.09495174077293</v>
       </c>
       <c r="AO50" s="5">
         <v>104.28447633435076</v>
       </c>
       <c r="AQ50" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AR50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="AU50" s="5"/>
+      <c r="AU50" s="5" t="s">
+        <v>0</v>
+      </c>
       <c r="AV50" s="3"/>
       <c r="AW50" s="4"/>
       <c r="AX50" s="3"/>
       <c r="AY50" s="3"/>
       <c r="AZ50" s="3"/>
       <c r="BA50" s="3"/>
       <c r="BB50" s="3"/>
       <c r="BC50" s="5"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>0</v>
       </c>
@@ -7064,51 +7125,53 @@
       </c>
       <c r="AL51" s="3">
         <v>102.1</v>
       </c>
       <c r="AM51" s="3">
         <v>113.1</v>
       </c>
       <c r="AN51" s="3">
         <v>111.30003433698616</v>
       </c>
       <c r="AO51" s="5">
         <v>114.77181967845573</v>
       </c>
       <c r="AQ51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AR51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU51" s="13"/>
+      <c r="AU51" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV51" s="3"/>
       <c r="AW51" s="4"/>
       <c r="AX51" s="3"/>
       <c r="AY51" s="3"/>
       <c r="AZ51" s="3"/>
       <c r="BA51" s="3"/>
       <c r="BB51" s="3"/>
       <c r="BC51" s="5"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>0</v>
       </c>
@@ -7204,51 +7267,53 @@
       </c>
       <c r="AL52" s="3">
         <v>123.2</v>
       </c>
       <c r="AM52" s="3">
         <v>104</v>
       </c>
       <c r="AN52" s="3">
         <v>107.45034729838494</v>
       </c>
       <c r="AO52" s="5">
         <v>118.12837202218694</v>
       </c>
       <c r="AQ52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AR52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU52" s="13"/>
+      <c r="AU52" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV52" s="3"/>
       <c r="AW52" s="4"/>
       <c r="AX52" s="3"/>
       <c r="AY52" s="3"/>
       <c r="AZ52" s="3"/>
       <c r="BA52" s="3"/>
       <c r="BB52" s="3"/>
       <c r="BC52" s="5"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>0</v>
       </c>
@@ -7344,51 +7409,53 @@
       </c>
       <c r="AL53" s="3">
         <v>109</v>
       </c>
       <c r="AM53" s="3">
         <v>104.7</v>
       </c>
       <c r="AN53" s="3">
         <v>109.85230962562883</v>
       </c>
       <c r="AO53" s="5">
         <v>109.41131467505585</v>
       </c>
       <c r="AQ53" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AR53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU53" s="13"/>
+      <c r="AU53" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV53" s="3"/>
       <c r="AW53" s="4"/>
       <c r="AX53" s="3"/>
       <c r="AY53" s="3"/>
       <c r="AZ53" s="3"/>
       <c r="BA53" s="3"/>
       <c r="BB53" s="3"/>
       <c r="BC53" s="5"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>0</v>
       </c>
@@ -7484,51 +7551,53 @@
       </c>
       <c r="AL54" s="3">
         <v>100.7</v>
       </c>
       <c r="AM54" s="3">
         <v>93.8</v>
       </c>
       <c r="AN54" s="3">
         <v>118.13995498623937</v>
       </c>
       <c r="AO54" s="5">
         <v>101.87135257249891</v>
       </c>
       <c r="AQ54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AR54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU54" s="13"/>
+      <c r="AU54" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV54" s="3"/>
       <c r="AW54" s="4"/>
       <c r="AX54" s="3"/>
       <c r="AY54" s="3"/>
       <c r="AZ54" s="3"/>
       <c r="BA54" s="3"/>
       <c r="BB54" s="3"/>
       <c r="BC54" s="5"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>0</v>
       </c>
@@ -7624,51 +7693,53 @@
       </c>
       <c r="AL55" s="3">
         <v>97.4</v>
       </c>
       <c r="AM55" s="3">
         <v>105.2</v>
       </c>
       <c r="AN55" s="3">
         <v>103.94378339259653</v>
       </c>
       <c r="AO55" s="5">
         <v>105.8356294815497</v>
       </c>
       <c r="AQ55" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU55" s="13"/>
+      <c r="AU55" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV55" s="3"/>
       <c r="AW55" s="4"/>
       <c r="AX55" s="3"/>
       <c r="AY55" s="3"/>
       <c r="AZ55" s="3"/>
       <c r="BA55" s="3"/>
       <c r="BB55" s="3"/>
       <c r="BC55" s="5"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="13" t="s">
         <v>0</v>
       </c>
@@ -7764,51 +7835,53 @@
       </c>
       <c r="AL56" s="3">
         <v>132.4</v>
       </c>
       <c r="AM56" s="3">
         <v>120.9</v>
       </c>
       <c r="AN56" s="3">
         <v>106.55618492395797</v>
       </c>
       <c r="AO56" s="5">
         <v>107.59312915789168</v>
       </c>
       <c r="AQ56" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU56" s="13"/>
+      <c r="AU56" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV56" s="3"/>
       <c r="AW56" s="4"/>
       <c r="AX56" s="3"/>
       <c r="AY56" s="3"/>
       <c r="AZ56" s="3"/>
       <c r="BA56" s="3"/>
       <c r="BB56" s="3"/>
       <c r="BC56" s="5"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="13" t="s">
         <v>0</v>
       </c>
@@ -7904,51 +7977,53 @@
       </c>
       <c r="AL57" s="3">
         <v>114.7</v>
       </c>
       <c r="AM57" s="3">
         <v>113.9</v>
       </c>
       <c r="AN57" s="3">
         <v>110.31190801044268</v>
       </c>
       <c r="AO57" s="5">
         <v>110.89917231196999</v>
       </c>
       <c r="AQ57" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AR57" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="AU57" s="13"/>
+      <c r="AU57" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="AV57" s="3"/>
       <c r="AW57" s="4"/>
       <c r="AX57" s="3"/>
       <c r="AY57" s="3"/>
       <c r="AZ57" s="3"/>
       <c r="BA57" s="3"/>
       <c r="BB57" s="3"/>
       <c r="BC57" s="5"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="17"/>
       <c r="B58" s="17"/>
       <c r="C58" s="17"/>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="17"/>
       <c r="G58" s="17"/>
       <c r="H58" s="18"/>
       <c r="I58" s="19"/>
       <c r="J58" s="19"/>
       <c r="K58" s="17"/>
       <c r="L58" s="17"/>
       <c r="M58" s="17"/>
       <c r="O58" s="17"/>
       <c r="P58" s="17"/>
@@ -7969,172 +8044,172 @@
       <c r="AF58" s="18"/>
       <c r="AG58" s="17"/>
       <c r="AH58" s="17"/>
       <c r="AI58" s="17"/>
       <c r="AJ58" s="18"/>
       <c r="AK58" s="19"/>
       <c r="AL58" s="19"/>
       <c r="AM58" s="17"/>
       <c r="AN58" s="17"/>
       <c r="AO58" s="17"/>
       <c r="AQ58" s="17"/>
       <c r="AR58" s="17"/>
       <c r="AS58" s="17"/>
       <c r="AT58" s="18"/>
       <c r="AU58" s="17"/>
       <c r="AV58" s="17"/>
       <c r="AW58" s="17"/>
       <c r="AX58" s="18"/>
       <c r="AY58" s="19"/>
       <c r="AZ58" s="19"/>
       <c r="BA58" s="17"/>
       <c r="BB58" s="17"/>
       <c r="BC58" s="17"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B59" s="29"/>
-[...11 lines deleted...]
-      <c r="O59" s="29" t="s">
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="O59" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="P59" s="29"/>
-[...11 lines deleted...]
-      <c r="AC59" s="29" t="s">
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AC59" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="AD59" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="29" t="s">
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AQ59" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="AR59" s="29"/>
-[...10 lines deleted...]
-      <c r="BC59" s="29"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
+      <c r="AX59" s="27"/>
+      <c r="AY59" s="27"/>
+      <c r="AZ59" s="27"/>
+      <c r="BA59" s="27"/>
+      <c r="BB59" s="27"/>
+      <c r="BC59" s="27"/>
     </row>
     <row r="60" spans="1:55" ht="15.75" customHeight="1">
       <c r="A60" s="20"/>
       <c r="B60" s="20"/>
       <c r="C60" s="20"/>
       <c r="D60" s="20"/>
       <c r="E60" s="20"/>
       <c r="F60" s="20"/>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
-      <c r="K60" s="27" t="s">
+      <c r="K60" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="L60" s="27"/>
-      <c r="M60" s="27"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
       <c r="O60" s="20"/>
       <c r="P60" s="20"/>
       <c r="Q60" s="20"/>
       <c r="R60" s="20"/>
       <c r="S60" s="20"/>
       <c r="T60" s="20"/>
       <c r="U60" s="20"/>
       <c r="V60" s="20"/>
       <c r="W60" s="20"/>
       <c r="X60" s="20"/>
-      <c r="Y60" s="27" t="s">
+      <c r="Y60" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="Z60" s="27"/>
-      <c r="AA60" s="27"/>
+      <c r="Z60" s="28"/>
+      <c r="AA60" s="28"/>
       <c r="AC60" s="20"/>
       <c r="AD60" s="20"/>
       <c r="AE60" s="20"/>
       <c r="AF60" s="20"/>
       <c r="AG60" s="20"/>
       <c r="AH60" s="20"/>
       <c r="AI60" s="20"/>
       <c r="AJ60" s="20"/>
       <c r="AK60" s="20"/>
       <c r="AL60" s="20"/>
-      <c r="AM60" s="27" t="s">
+      <c r="AM60" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="AN60" s="27"/>
-      <c r="AO60" s="27"/>
+      <c r="AN60" s="28"/>
+      <c r="AO60" s="28"/>
       <c r="AQ60" s="20"/>
       <c r="AR60" s="20"/>
       <c r="AS60" s="20"/>
       <c r="AT60" s="20"/>
       <c r="AU60" s="20"/>
       <c r="AV60" s="20"/>
       <c r="AW60" s="20"/>
       <c r="AX60" s="20"/>
       <c r="AY60" s="20"/>
       <c r="AZ60" s="20"/>
-      <c r="BA60" s="27" t="s">
+      <c r="BA60" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="BB60" s="27"/>
-      <c r="BC60" s="27"/>
+      <c r="BB60" s="28"/>
+      <c r="BC60" s="28"/>
     </row>
     <row r="61" spans="1:55" ht="22.5">
       <c r="A61" s="21"/>
       <c r="B61" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E61" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F61" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H61" s="23" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="22" t="s">
@@ -8369,54 +8444,56 @@
       </c>
       <c r="AK62" s="3">
         <v>106.7</v>
       </c>
       <c r="AL62" s="5">
         <v>106.3</v>
       </c>
       <c r="AM62" s="3">
         <v>106.27761339530998</v>
       </c>
       <c r="AN62" s="3">
         <v>106.18672521495188</v>
       </c>
       <c r="AO62" s="5">
         <v>106.04830237028379</v>
       </c>
       <c r="AQ62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AR62" s="2">
         <v>105.9</v>
       </c>
       <c r="AS62" s="5">
         <v>105.11356455537089</v>
       </c>
-      <c r="AT62" s="33">
+      <c r="AT62" s="5">
         <v>103.9</v>
       </c>
-      <c r="AU62" s="5"/>
+      <c r="AU62" s="5">
+        <v>102.86778837818034</v>
+      </c>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="3"/>
       <c r="AY62" s="3"/>
       <c r="AZ62" s="5"/>
       <c r="BA62" s="3"/>
       <c r="BB62" s="3"/>
       <c r="BC62" s="5"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="2">
         <v>60.1</v>
       </c>
       <c r="C63" s="5">
         <v>66.3</v>
       </c>
       <c r="D63" s="5">
         <v>65.2</v>
       </c>
       <c r="E63" s="5">
         <v>62</v>
       </c>
@@ -8509,54 +8586,56 @@
       </c>
       <c r="AK63" s="3">
         <v>326.26294174548752</v>
       </c>
       <c r="AL63" s="5">
         <v>320.60000000000002</v>
       </c>
       <c r="AM63" s="3">
         <v>334.8</v>
       </c>
       <c r="AN63" s="3">
         <v>334.79140433424084</v>
       </c>
       <c r="AO63" s="5">
         <v>311.51498257038241</v>
       </c>
       <c r="AQ63" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR63" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="5">
         <v>15.518005105473719</v>
       </c>
-      <c r="AT63" s="34">
+      <c r="AT63" s="5">
         <v>17.3</v>
       </c>
-      <c r="AU63" s="5"/>
+      <c r="AU63" s="5">
+        <v>21.395208761630617</v>
+      </c>
       <c r="AV63" s="2"/>
       <c r="AW63" s="2"/>
       <c r="AX63" s="3"/>
       <c r="AY63" s="3"/>
       <c r="AZ63" s="5"/>
       <c r="BA63" s="3"/>
       <c r="BB63" s="3"/>
       <c r="BC63" s="5"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="2">
         <v>101.5</v>
       </c>
       <c r="C64" s="5">
         <v>101.7</v>
       </c>
       <c r="D64" s="5">
         <v>101.9</v>
       </c>
       <c r="E64" s="5">
         <v>100.5</v>
       </c>
@@ -8649,54 +8728,56 @@
       </c>
       <c r="AK64" s="3">
         <v>95.966248087946653</v>
       </c>
       <c r="AL64" s="5">
         <v>96.1</v>
       </c>
       <c r="AM64" s="3">
         <v>96.4</v>
       </c>
       <c r="AN64" s="3">
         <v>96.826201077452808</v>
       </c>
       <c r="AO64" s="5">
         <v>96.996809379573918</v>
       </c>
       <c r="AQ64" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AR64" s="2">
         <v>97</v>
       </c>
       <c r="AS64" s="5">
         <v>101.75185059488658</v>
       </c>
-      <c r="AT64" s="34">
+      <c r="AT64" s="5">
         <v>102.3</v>
       </c>
-      <c r="AU64" s="5"/>
+      <c r="AU64" s="5">
+        <v>101.1</v>
+      </c>
       <c r="AV64" s="2"/>
       <c r="AW64" s="2"/>
       <c r="AX64" s="3"/>
       <c r="AY64" s="3"/>
       <c r="AZ64" s="5"/>
       <c r="BA64" s="3"/>
       <c r="BB64" s="3"/>
       <c r="BC64" s="5"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="2">
         <v>100.6</v>
       </c>
       <c r="C65" s="5">
         <v>100.7</v>
       </c>
       <c r="D65" s="5">
         <v>100.8</v>
       </c>
       <c r="E65" s="5">
         <v>100.8</v>
       </c>
@@ -8789,54 +8870,56 @@
       </c>
       <c r="AK65" s="3">
         <v>103.95956920996781</v>
       </c>
       <c r="AL65" s="5">
         <v>103.6</v>
       </c>
       <c r="AM65" s="3">
         <v>103.4</v>
       </c>
       <c r="AN65" s="3">
         <v>103.34619042223399</v>
       </c>
       <c r="AO65" s="5">
         <v>103.08044639818397</v>
       </c>
       <c r="AQ65" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AR65" s="2">
         <v>98.9</v>
       </c>
       <c r="AS65" s="5">
         <v>93.894048937219111</v>
       </c>
-      <c r="AT65" s="34">
+      <c r="AT65" s="5">
         <v>90.9</v>
       </c>
-      <c r="AU65" s="5"/>
+      <c r="AU65" s="5">
+        <v>96.6</v>
+      </c>
       <c r="AV65" s="2"/>
       <c r="AW65" s="2"/>
       <c r="AX65" s="3"/>
       <c r="AY65" s="3"/>
       <c r="AZ65" s="5"/>
       <c r="BA65" s="3"/>
       <c r="BB65" s="3"/>
       <c r="BC65" s="5"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="2">
         <v>102.5</v>
       </c>
       <c r="C66" s="5">
         <v>102.6</v>
       </c>
       <c r="D66" s="5">
         <v>103.3</v>
       </c>
       <c r="E66" s="5">
         <v>103</v>
       </c>
@@ -8929,54 +9012,56 @@
       </c>
       <c r="AK66" s="3">
         <v>104.86381587460005</v>
       </c>
       <c r="AL66" s="5">
         <v>104.4</v>
       </c>
       <c r="AM66" s="3">
         <v>104.6</v>
       </c>
       <c r="AN66" s="3">
         <v>105.16886129253329</v>
       </c>
       <c r="AO66" s="5">
         <v>104.92601505274477</v>
       </c>
       <c r="AQ66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AR66" s="2">
         <v>109.6</v>
       </c>
       <c r="AS66" s="5">
         <v>112.16743714690706</v>
       </c>
-      <c r="AT66" s="34">
+      <c r="AT66" s="5">
         <v>104.2</v>
       </c>
-      <c r="AU66" s="5"/>
+      <c r="AU66" s="5">
+        <v>103.2</v>
+      </c>
       <c r="AV66" s="2"/>
       <c r="AW66" s="2"/>
       <c r="AX66" s="3"/>
       <c r="AY66" s="3"/>
       <c r="AZ66" s="5"/>
       <c r="BA66" s="3"/>
       <c r="BB66" s="3"/>
       <c r="BC66" s="5"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="2">
         <v>100.6</v>
       </c>
       <c r="C67" s="5">
         <v>100.6</v>
       </c>
       <c r="D67" s="5">
         <v>100.7</v>
       </c>
       <c r="E67" s="5">
         <v>101.3</v>
       </c>
@@ -9069,54 +9154,56 @@
       </c>
       <c r="AK67" s="3">
         <v>114.5926266882677</v>
       </c>
       <c r="AL67" s="5">
         <v>114.3</v>
       </c>
       <c r="AM67" s="3">
         <v>114.1</v>
       </c>
       <c r="AN67" s="3">
         <v>114.41978910798241</v>
       </c>
       <c r="AO67" s="5">
         <v>114.33360739698573</v>
       </c>
       <c r="AQ67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AR67" s="2">
         <v>114.8</v>
       </c>
       <c r="AS67" s="5">
         <v>116.1635338247339</v>
       </c>
-      <c r="AT67" s="34">
+      <c r="AT67" s="5">
         <v>112.4</v>
       </c>
-      <c r="AU67" s="5"/>
+      <c r="AU67" s="5">
+        <v>109.8</v>
+      </c>
       <c r="AV67" s="2"/>
       <c r="AW67" s="2"/>
       <c r="AX67" s="3"/>
       <c r="AY67" s="3"/>
       <c r="AZ67" s="5"/>
       <c r="BA67" s="3"/>
       <c r="BB67" s="3"/>
       <c r="BC67" s="5"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="2">
         <v>100.5</v>
       </c>
       <c r="C68" s="5">
         <v>100.7</v>
       </c>
       <c r="D68" s="5">
         <v>101.3</v>
       </c>
       <c r="E68" s="5">
         <v>100.7</v>
       </c>
@@ -9209,54 +9296,56 @@
       </c>
       <c r="AK68" s="3">
         <v>103.87061051265538</v>
       </c>
       <c r="AL68" s="5">
         <v>103.2</v>
       </c>
       <c r="AM68" s="3">
         <v>102.2</v>
       </c>
       <c r="AN68" s="3">
         <v>102.21499643641468</v>
       </c>
       <c r="AO68" s="5">
         <v>102.42953272967807</v>
       </c>
       <c r="AQ68" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AR68" s="2">
         <v>92</v>
       </c>
       <c r="AS68" s="5">
         <v>106.16186199420325</v>
       </c>
-      <c r="AT68" s="34">
+      <c r="AT68" s="5">
         <v>106.4</v>
       </c>
-      <c r="AU68" s="5"/>
+      <c r="AU68" s="5">
+        <v>105</v>
+      </c>
       <c r="AV68" s="2"/>
       <c r="AW68" s="2"/>
       <c r="AX68" s="3"/>
       <c r="AY68" s="3"/>
       <c r="AZ68" s="5"/>
       <c r="BA68" s="3"/>
       <c r="BB68" s="3"/>
       <c r="BC68" s="5"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="2">
         <v>110.7</v>
       </c>
       <c r="C69" s="5">
         <v>105.2</v>
       </c>
       <c r="D69" s="5">
         <v>102.7</v>
       </c>
       <c r="E69" s="5">
         <v>100.6</v>
       </c>
@@ -9349,54 +9438,56 @@
       </c>
       <c r="AK69" s="3">
         <v>103.78071054163233</v>
       </c>
       <c r="AL69" s="5">
         <v>103.4</v>
       </c>
       <c r="AM69" s="3">
         <v>103.8</v>
       </c>
       <c r="AN69" s="3">
         <v>103.58847655921551</v>
       </c>
       <c r="AO69" s="5">
         <v>103.72546309270108</v>
       </c>
       <c r="AQ69" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AR69" s="2">
         <v>112.4</v>
       </c>
       <c r="AS69" s="5">
         <v>109.24159722187001</v>
       </c>
-      <c r="AT69" s="34">
+      <c r="AT69" s="5">
         <v>104</v>
       </c>
-      <c r="AU69" s="5"/>
+      <c r="AU69" s="5">
+        <v>104.4</v>
+      </c>
       <c r="AV69" s="2"/>
       <c r="AW69" s="2"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="5"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
       <c r="BC69" s="5"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="2">
         <v>101.6</v>
       </c>
       <c r="C70" s="5">
         <v>104.2</v>
       </c>
       <c r="D70" s="5">
         <v>103.9</v>
       </c>
       <c r="E70" s="5">
         <v>101.9</v>
       </c>
@@ -9489,54 +9580,56 @@
       </c>
       <c r="AK70" s="3">
         <v>107.82925138272124</v>
       </c>
       <c r="AL70" s="5">
         <v>107.3</v>
       </c>
       <c r="AM70" s="3">
         <v>106.9</v>
       </c>
       <c r="AN70" s="3">
         <v>106.43978707095259</v>
       </c>
       <c r="AO70" s="5">
         <v>106.23338361127681</v>
       </c>
       <c r="AQ70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AR70" s="2">
         <v>109.9</v>
       </c>
       <c r="AS70" s="5">
         <v>109.93397960784625</v>
       </c>
-      <c r="AT70" s="34">
+      <c r="AT70" s="5">
         <v>108.7</v>
       </c>
-      <c r="AU70" s="5"/>
+      <c r="AU70" s="5">
+        <v>108.3</v>
+      </c>
       <c r="AV70" s="2"/>
       <c r="AW70" s="2"/>
       <c r="AX70" s="3"/>
       <c r="AY70" s="3"/>
       <c r="AZ70" s="5"/>
       <c r="BA70" s="3"/>
       <c r="BB70" s="3"/>
       <c r="BC70" s="5"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="2">
         <v>103.5</v>
       </c>
       <c r="C71" s="5">
         <v>107.5</v>
       </c>
       <c r="D71" s="5">
         <v>100.3</v>
       </c>
       <c r="E71" s="5">
         <v>102.8</v>
       </c>
@@ -9629,54 +9722,56 @@
       </c>
       <c r="AK71" s="3">
         <v>101.42034780195191</v>
       </c>
       <c r="AL71" s="5">
         <v>100.7</v>
       </c>
       <c r="AM71" s="3">
         <v>99.2</v>
       </c>
       <c r="AN71" s="3">
         <v>97.226348632560985</v>
       </c>
       <c r="AO71" s="5">
         <v>95.266831111465521</v>
       </c>
       <c r="AQ71" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AR71" s="2">
         <v>98.3</v>
       </c>
       <c r="AS71" s="5">
         <v>97.290429239064352</v>
       </c>
-      <c r="AT71" s="34">
+      <c r="AT71" s="5">
         <v>104.4</v>
       </c>
-      <c r="AU71" s="5"/>
+      <c r="AU71" s="5">
+        <v>100.1</v>
+      </c>
       <c r="AV71" s="2"/>
       <c r="AW71" s="2"/>
       <c r="AX71" s="3"/>
       <c r="AY71" s="3"/>
       <c r="AZ71" s="5"/>
       <c r="BA71" s="3"/>
       <c r="BB71" s="3"/>
       <c r="BC71" s="5"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="2">
         <v>112.9</v>
       </c>
       <c r="C72" s="5">
         <v>119.1</v>
       </c>
       <c r="D72" s="5">
         <v>126.9</v>
       </c>
       <c r="E72" s="5">
         <v>127.4</v>
       </c>
@@ -9769,54 +9864,56 @@
       </c>
       <c r="AK72" s="3">
         <v>130.42054550626</v>
       </c>
       <c r="AL72" s="5">
         <v>126.3</v>
       </c>
       <c r="AM72" s="3">
         <v>123.2</v>
       </c>
       <c r="AN72" s="3">
         <v>122.16462897892266</v>
       </c>
       <c r="AO72" s="5">
         <v>122.91154273917473</v>
       </c>
       <c r="AQ72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AR72" s="2">
         <v>120.4</v>
       </c>
       <c r="AS72" s="5">
         <v>122.1504934093191</v>
       </c>
-      <c r="AT72" s="34">
+      <c r="AT72" s="5">
         <v>117.8</v>
       </c>
-      <c r="AU72" s="5"/>
+      <c r="AU72" s="5">
+        <v>111.5</v>
+      </c>
       <c r="AV72" s="2"/>
       <c r="AW72" s="2"/>
       <c r="AX72" s="3"/>
       <c r="AY72" s="3"/>
       <c r="AZ72" s="5"/>
       <c r="BA72" s="3"/>
       <c r="BB72" s="3"/>
       <c r="BC72" s="5"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="2">
         <v>97.1</v>
       </c>
       <c r="C73" s="5">
         <v>104.2</v>
       </c>
       <c r="D73" s="5">
         <v>108.2</v>
       </c>
       <c r="E73" s="5">
         <v>108.2</v>
       </c>
@@ -9909,54 +10006,56 @@
       </c>
       <c r="AK73" s="3">
         <v>107.28644107631489</v>
       </c>
       <c r="AL73" s="5">
         <v>108.4</v>
       </c>
       <c r="AM73" s="3">
         <v>109.4</v>
       </c>
       <c r="AN73" s="3">
         <v>109.18278597799831</v>
       </c>
       <c r="AO73" s="5">
         <v>108.6451132032213</v>
       </c>
       <c r="AQ73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AR73" s="2">
         <v>103.2</v>
       </c>
       <c r="AS73" s="5">
         <v>101.87768854600934</v>
       </c>
-      <c r="AT73" s="34">
+      <c r="AT73" s="5">
         <v>101.3</v>
       </c>
-      <c r="AU73" s="5"/>
+      <c r="AU73" s="5">
+        <v>99.8</v>
+      </c>
       <c r="AV73" s="2"/>
       <c r="AW73" s="2"/>
       <c r="AX73" s="3"/>
       <c r="AY73" s="3"/>
       <c r="AZ73" s="5"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="3"/>
       <c r="BC73" s="5"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B74" s="2">
         <v>100.7</v>
       </c>
       <c r="C74" s="5">
         <v>102.6</v>
       </c>
       <c r="D74" s="5">
         <v>102.4</v>
       </c>
       <c r="E74" s="5">
         <v>102.8</v>
       </c>
@@ -10049,54 +10148,56 @@
       </c>
       <c r="AK74" s="3">
         <v>105.2428368340085</v>
       </c>
       <c r="AL74" s="5">
         <v>104.8</v>
       </c>
       <c r="AM74" s="3">
         <v>104.8</v>
       </c>
       <c r="AN74" s="3">
         <v>104.98428973891953</v>
       </c>
       <c r="AO74" s="5">
         <v>105.0499604092858</v>
       </c>
       <c r="AQ74" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AR74" s="2">
         <v>94.1</v>
       </c>
       <c r="AS74" s="5">
         <v>102.32419469756088</v>
       </c>
-      <c r="AT74" s="34">
+      <c r="AT74" s="5">
         <v>108.1</v>
       </c>
-      <c r="AU74" s="5"/>
+      <c r="AU74" s="5">
+        <v>105.3</v>
+      </c>
       <c r="AV74" s="2"/>
       <c r="AW74" s="2"/>
       <c r="AX74" s="3"/>
       <c r="AY74" s="3"/>
       <c r="AZ74" s="5"/>
       <c r="BA74" s="3"/>
       <c r="BB74" s="3"/>
       <c r="BC74" s="5"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B75" s="2">
         <v>100.8</v>
       </c>
       <c r="C75" s="5">
         <v>105.2</v>
       </c>
       <c r="D75" s="5">
         <v>102.2</v>
       </c>
       <c r="E75" s="5">
         <v>101.4</v>
       </c>
@@ -10189,54 +10290,56 @@
       </c>
       <c r="AK75" s="3">
         <v>102.73731310101384</v>
       </c>
       <c r="AL75" s="5">
         <v>103</v>
       </c>
       <c r="AM75" s="3">
         <v>103.4</v>
       </c>
       <c r="AN75" s="3">
         <v>103.45183803272336</v>
       </c>
       <c r="AO75" s="5">
         <v>103.42231432911288</v>
       </c>
       <c r="AQ75" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AR75" s="2">
         <v>110.4</v>
       </c>
       <c r="AS75" s="5">
         <v>104.75132395182349</v>
       </c>
-      <c r="AT75" s="34">
+      <c r="AT75" s="5">
         <v>105.5</v>
       </c>
-      <c r="AU75" s="5"/>
+      <c r="AU75" s="5">
+        <v>102.9</v>
+      </c>
       <c r="AV75" s="2"/>
       <c r="AW75" s="2"/>
       <c r="AX75" s="3"/>
       <c r="AY75" s="3"/>
       <c r="AZ75" s="5"/>
       <c r="BA75" s="3"/>
       <c r="BB75" s="3"/>
       <c r="BC75" s="5"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="2">
         <v>102</v>
       </c>
       <c r="C76" s="5">
         <v>103</v>
       </c>
       <c r="D76" s="5">
         <v>104.9</v>
       </c>
       <c r="E76" s="5">
         <v>104.8</v>
       </c>
@@ -10329,126 +10432,125 @@
       </c>
       <c r="AK76" s="3">
         <v>98.39556251391511</v>
       </c>
       <c r="AL76" s="5">
         <v>98.7</v>
       </c>
       <c r="AM76" s="3">
         <v>98.5</v>
       </c>
       <c r="AN76" s="3">
         <v>98.830742342603756</v>
       </c>
       <c r="AO76" s="5">
         <v>99.005347860707246</v>
       </c>
       <c r="AQ76" s="6" t="s">
         <v>26</v>
       </c>
       <c r="AR76" s="2">
         <v>99.4</v>
       </c>
       <c r="AS76" s="5">
         <v>91.444287487031133</v>
       </c>
-      <c r="AT76" s="34">
+      <c r="AT76" s="5">
         <v>100</v>
       </c>
-      <c r="AU76" s="5"/>
+      <c r="AU76" s="5">
+        <v>100</v>
+      </c>
       <c r="AV76" s="2"/>
       <c r="AW76" s="2"/>
       <c r="AX76" s="3"/>
       <c r="AY76" s="3"/>
       <c r="AZ76" s="5"/>
       <c r="BA76" s="3"/>
       <c r="BB76" s="3"/>
       <c r="BC76" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="Y41:AA41"/>
+    <mergeCell ref="O59:AA59"/>
+    <mergeCell ref="Y60:AA60"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="Y2:AA2"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="Y22:AA22"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="AM41:AO41"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="AM60:AO60"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AM22:AO22"/>
+    <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AQ40:BC40"/>
     <mergeCell ref="BA41:BC41"/>
     <mergeCell ref="AQ59:BC59"/>
     <mergeCell ref="BA60:BC60"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="BA2:BC2"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ21:BC21"/>
     <mergeCell ref="BA22:BC22"/>
-    <mergeCell ref="AM41:AO41"/>
-[...25 lines deleted...]
-    <mergeCell ref="K41:M41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10457,89 +10559,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 НКИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>