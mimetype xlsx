--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -14,323 +14,317 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 НКИ" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="37">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Облыс бойынша барлығы</t>
-[...43 lines deleted...]
-  <si>
     <t>Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>2022 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>январь - июль</t>
   </si>
   <si>
     <t>2023 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>январь - март</t>
   </si>
   <si>
     <t>2024 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>2025 жылғы тиісті айға пайызбен</t>
   </si>
   <si>
     <t>Ауыл,орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі 
 барлық шаруашылық санаттарында</t>
   </si>
+  <si>
+    <t>Солтүстік Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Петропавл қаласы</t>
+  </si>
+  <si>
+    <t>Айыртау ауданы</t>
+  </si>
+  <si>
+    <t>Ақжар ауданы</t>
+  </si>
+  <si>
+    <t>М.Жұмабаев ауданы</t>
+  </si>
+  <si>
+    <t>Есіл ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Қызылжар ауданы</t>
+  </si>
+  <si>
+    <t>Мамлют ауданы</t>
+  </si>
+  <si>
+    <t>Шал ақын ауданы</t>
+  </si>
+  <si>
+    <t>Аққайың ауданы</t>
+  </si>
+  <si>
+    <t>Тайынша ауданы</t>
+  </si>
+  <si>
+    <t>Тимирязев ауданы</t>
+  </si>
+  <si>
+    <t>Уәлиханов ауданы</t>
+  </si>
+  <si>
+    <t>Ғабит Мүсірепов атын. ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="16"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -599,9958 +593,10081 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AD37" workbookViewId="0">
-      <selection activeCell="AS81" sqref="AS81"/>
+    <sheetView tabSelected="1" topLeftCell="AG64" workbookViewId="0">
+      <selection activeCell="AM94" sqref="AM94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.28515625" style="18" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="18"/>
+    <col min="15" max="15" width="24.28515625" style="18" customWidth="1"/>
+    <col min="16" max="28" width="9.140625" style="18"/>
+    <col min="29" max="29" width="24.28515625" style="18" customWidth="1"/>
+    <col min="30" max="42" width="9.140625" style="18"/>
+    <col min="43" max="43" width="24.28515625" style="18" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="33" customHeight="1">
-      <c r="A1" s="29" t="s">
-[...58 lines deleted...]
-      <c r="BC1" s="29"/>
+      <c r="A1" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="O1" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
+      <c r="Y1" s="17"/>
+      <c r="Z1" s="17"/>
+      <c r="AA1" s="17"/>
+      <c r="AC1" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="AD1" s="17"/>
+      <c r="AE1" s="17"/>
+      <c r="AF1" s="17"/>
+      <c r="AG1" s="17"/>
+      <c r="AH1" s="17"/>
+      <c r="AI1" s="17"/>
+      <c r="AJ1" s="17"/>
+      <c r="AK1" s="17"/>
+      <c r="AL1" s="17"/>
+      <c r="AM1" s="17"/>
+      <c r="AN1" s="17"/>
+      <c r="AO1" s="17"/>
+      <c r="AQ1" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="AR1" s="17"/>
+      <c r="AS1" s="17"/>
+      <c r="AT1" s="17"/>
+      <c r="AU1" s="17"/>
+      <c r="AV1" s="17"/>
+      <c r="AW1" s="17"/>
+      <c r="AX1" s="17"/>
+      <c r="AY1" s="17"/>
+      <c r="AZ1" s="17"/>
+      <c r="BA1" s="17"/>
+      <c r="BB1" s="17"/>
+      <c r="BC1" s="17"/>
     </row>
     <row r="2" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A2" s="20"/>
-[...58 lines deleted...]
-      <c r="BC2" s="28"/>
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z2" s="14"/>
+      <c r="AA2" s="14"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="19"/>
+      <c r="AM2" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN2" s="14"/>
+      <c r="AO2" s="14"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="19"/>
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="BB2" s="14"/>
+      <c r="BC2" s="14"/>
     </row>
     <row r="3" spans="1:55" ht="22.5">
-      <c r="A3" s="21"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="22" t="s">
+      <c r="F3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="22" t="s">
+      <c r="H3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="22" t="s">
+      <c r="L3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="22" t="s">
+      <c r="M3" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="O3" s="21"/>
-      <c r="P3" s="22" t="s">
+      <c r="O3" s="11"/>
+      <c r="P3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="22" t="s">
+      <c r="Q3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="22" t="s">
+      <c r="R3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="S3" s="22" t="s">
+      <c r="S3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="T3" s="22" t="s">
+      <c r="T3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="U3" s="22" t="s">
+      <c r="U3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="V3" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W3" s="22" t="s">
+      <c r="V3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="W3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="22" t="s">
+      <c r="X3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Y3" s="22" t="s">
+      <c r="Y3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="Z3" s="22" t="s">
+      <c r="Z3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="22" t="s">
+      <c r="AA3" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AC3" s="21"/>
-      <c r="AD3" s="22" t="s">
+      <c r="AC3" s="11"/>
+      <c r="AD3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AE3" s="22" t="s">
+      <c r="AE3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AF3" s="22" t="s">
+      <c r="AF3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AG3" s="22" t="s">
+      <c r="AG3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AH3" s="22" t="s">
+      <c r="AH3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AI3" s="22" t="s">
+      <c r="AI3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AJ3" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AK3" s="22" t="s">
+      <c r="AJ3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AK3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AL3" s="22" t="s">
+      <c r="AL3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AM3" s="22" t="s">
+      <c r="AM3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AN3" s="22" t="s">
+      <c r="AN3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AO3" s="22" t="s">
+      <c r="AO3" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AQ3" s="21"/>
-      <c r="AR3" s="22" t="s">
+      <c r="AQ3" s="11"/>
+      <c r="AR3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AS3" s="22" t="s">
+      <c r="AS3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AT3" s="22" t="s">
+      <c r="AT3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AU3" s="22" t="s">
+      <c r="AU3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="22" t="s">
+      <c r="AV3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AW3" s="22" t="s">
+      <c r="AW3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AX3" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AY3" s="22" t="s">
+      <c r="AX3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AZ3" s="22" t="s">
+      <c r="AZ3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="BA3" s="22" t="s">
+      <c r="BA3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="BB3" s="22" t="s">
+      <c r="BB3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="BC3" s="22" t="s">
+      <c r="BC3" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:55">
-      <c r="A4" s="6" t="s">
-        <v>12</v>
+      <c r="A4" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="B4" s="2">
         <v>102.7</v>
       </c>
       <c r="C4" s="2">
         <v>104.1</v>
       </c>
-      <c r="D4" s="3">
+      <c r="D4" s="1">
         <v>104.6</v>
       </c>
-      <c r="E4" s="3">
+      <c r="E4" s="1">
         <v>103.89998376522588</v>
       </c>
-      <c r="F4" s="4">
+      <c r="F4" s="1">
         <v>103.6</v>
       </c>
-      <c r="G4" s="4">
+      <c r="G4" s="1">
         <v>103.4</v>
       </c>
-      <c r="H4" s="3">
+      <c r="H4" s="1">
         <v>102.7</v>
       </c>
-      <c r="I4" s="5">
+      <c r="I4" s="2">
         <v>100.1</v>
       </c>
-      <c r="J4" s="3">
+      <c r="J4" s="1">
         <v>84.1</v>
       </c>
-      <c r="K4" s="3">
+      <c r="K4" s="1">
         <v>84.870397556735057</v>
       </c>
-      <c r="L4" s="3">
+      <c r="L4" s="1">
         <v>84.2</v>
       </c>
-      <c r="M4" s="3">
+      <c r="M4" s="1">
         <v>84.7</v>
       </c>
-      <c r="O4" s="6" t="s">
-        <v>12</v>
+      <c r="O4" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="P4" s="2">
         <v>97.4</v>
       </c>
       <c r="Q4" s="2">
         <v>103.3</v>
       </c>
       <c r="R4" s="2">
         <v>103.3</v>
       </c>
-      <c r="S4" s="3">
+      <c r="S4" s="1">
         <v>102.4</v>
       </c>
-      <c r="T4" s="4">
+      <c r="T4" s="1">
         <v>101.6</v>
       </c>
-      <c r="U4" s="4">
+      <c r="U4" s="1">
         <v>102</v>
       </c>
-      <c r="V4" s="3">
+      <c r="V4" s="1">
         <v>101.04853573923694</v>
       </c>
-      <c r="W4" s="5">
+      <c r="W4" s="2">
         <v>94.671931239562994</v>
       </c>
-      <c r="X4" s="3">
+      <c r="X4" s="1">
         <v>115.35100389739929</v>
       </c>
-      <c r="Y4" s="3">
+      <c r="Y4" s="1">
         <v>130.19999999999999</v>
       </c>
-      <c r="Z4" s="3">
+      <c r="Z4" s="1">
         <v>137.80000000000001</v>
       </c>
-      <c r="AA4" s="3">
+      <c r="AA4" s="1">
         <v>135.9</v>
       </c>
-      <c r="AC4" s="6" t="s">
-        <v>12</v>
+      <c r="AC4" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="AD4" s="2">
         <v>106.47198731444074</v>
       </c>
       <c r="AE4" s="2">
         <v>104.20272148059027</v>
       </c>
       <c r="AF4" s="2">
         <v>107.51088036779524</v>
       </c>
-      <c r="AG4" s="3">
+      <c r="AG4" s="1">
         <v>107.41104510737051</v>
       </c>
-      <c r="AH4" s="4">
+      <c r="AH4" s="1">
         <v>107.49904284778977</v>
       </c>
-      <c r="AI4" s="4">
+      <c r="AI4" s="1">
         <v>106.32250525412717</v>
       </c>
-      <c r="AJ4" s="3">
+      <c r="AJ4" s="1">
         <v>108.5619855073887</v>
       </c>
-      <c r="AK4" s="5">
+      <c r="AK4" s="2">
         <v>109.3</v>
       </c>
-      <c r="AL4" s="3">
+      <c r="AL4" s="1">
         <v>110.1</v>
       </c>
-      <c r="AM4" s="3">
+      <c r="AM4" s="1">
         <v>109.28507816394163</v>
       </c>
-      <c r="AN4" s="3">
+      <c r="AN4" s="1">
         <v>110.50524010265259</v>
       </c>
-      <c r="AO4" s="3">
+      <c r="AO4" s="1">
         <v>110.17122051748673</v>
       </c>
-      <c r="AQ4" s="6" t="s">
-        <v>12</v>
+      <c r="AQ4" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="AR4" s="2">
         <v>105.8</v>
       </c>
       <c r="AS4" s="2">
         <v>104.94441650425124</v>
       </c>
       <c r="AT4" s="2">
         <v>103.8</v>
       </c>
-      <c r="AU4" s="3">
+      <c r="AU4" s="1">
         <v>102.76248537452206</v>
       </c>
-      <c r="AV4" s="4"/>
-[...6 lines deleted...]
-      <c r="BC4" s="3"/>
+      <c r="AV4" s="1">
+        <v>102.75958493706069</v>
+      </c>
+      <c r="AW4" s="1"/>
+      <c r="AX4" s="1"/>
+      <c r="AY4" s="2"/>
+      <c r="AZ4" s="1"/>
+      <c r="BA4" s="1"/>
+      <c r="BB4" s="1"/>
+      <c r="BC4" s="1"/>
     </row>
     <row r="5" spans="1:55">
-      <c r="A5" s="6" t="s">
-        <v>13</v>
+      <c r="A5" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="B5" s="2">
         <v>65.8</v>
       </c>
       <c r="C5" s="2">
         <v>71</v>
       </c>
-      <c r="D5" s="3">
+      <c r="D5" s="1">
         <v>73.400000000000006</v>
       </c>
-      <c r="E5" s="3">
+      <c r="E5" s="1">
         <v>70.3</v>
       </c>
-      <c r="F5" s="4">
+      <c r="F5" s="1">
         <v>68.5</v>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="1">
         <v>70.3</v>
       </c>
-      <c r="H5" s="3">
+      <c r="H5" s="1">
         <v>82.4</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="2">
         <v>84.889207279277812</v>
       </c>
-      <c r="J5" s="3">
+      <c r="J5" s="1">
         <v>88.434677874410383</v>
       </c>
-      <c r="K5" s="3">
+      <c r="K5" s="1">
         <v>89</v>
       </c>
-      <c r="L5" s="3">
+      <c r="L5" s="1">
         <v>97.5</v>
       </c>
-      <c r="M5" s="3">
+      <c r="M5" s="1">
         <v>97.512674240307433</v>
       </c>
-      <c r="O5" s="6" t="s">
-        <v>13</v>
+      <c r="O5" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="P5" s="2">
         <v>96.047215462140528</v>
       </c>
       <c r="Q5" s="2">
         <v>97.154824670136932</v>
       </c>
       <c r="R5" s="2">
         <v>96.901078925203237</v>
       </c>
-      <c r="S5" s="3">
+      <c r="S5" s="1">
         <v>97.413538146701214</v>
       </c>
-      <c r="T5" s="4">
+      <c r="T5" s="1">
         <v>98.107699545734775</v>
       </c>
-      <c r="U5" s="4">
+      <c r="U5" s="1">
         <v>98.646143289998832</v>
       </c>
-      <c r="V5" s="3">
+      <c r="V5" s="1">
         <v>110.23219123702258</v>
       </c>
-      <c r="W5" s="5">
+      <c r="W5" s="2">
         <v>100.39317841803168</v>
       </c>
-      <c r="X5" s="3">
+      <c r="X5" s="1">
         <v>92.329450412771507</v>
       </c>
-      <c r="Y5" s="3">
+      <c r="Y5" s="1">
         <v>92.3</v>
       </c>
-      <c r="Z5" s="3">
+      <c r="Z5" s="1">
         <v>92.4</v>
       </c>
-      <c r="AA5" s="3">
+      <c r="AA5" s="1">
         <v>125.7</v>
       </c>
-      <c r="AC5" s="6" t="s">
-        <v>13</v>
+      <c r="AC5" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="AD5" s="2">
         <v>185.6</v>
       </c>
       <c r="AE5" s="2">
         <v>231.72036020866233</v>
       </c>
       <c r="AF5" s="2">
         <v>226.21017141935243</v>
       </c>
-      <c r="AG5" s="3">
+      <c r="AG5" s="1">
         <v>207.65778516109714</v>
       </c>
-      <c r="AH5" s="4">
+      <c r="AH5" s="1">
         <v>181.33207891171273</v>
       </c>
-      <c r="AI5" s="4">
+      <c r="AI5" s="1">
         <v>213.28233852779817</v>
       </c>
-      <c r="AJ5" s="3">
+      <c r="AJ5" s="1">
         <v>180.18813544553149</v>
       </c>
-      <c r="AK5" s="5">
+      <c r="AK5" s="2">
         <v>142.10951810354888</v>
       </c>
-      <c r="AL5" s="3">
+      <c r="AL5" s="1">
         <v>138.4</v>
       </c>
-      <c r="AM5" s="3">
+      <c r="AM5" s="1">
         <v>131.6</v>
       </c>
-      <c r="AN5" s="3">
+      <c r="AN5" s="1">
         <v>131.4227450380308</v>
       </c>
-      <c r="AO5" s="3">
+      <c r="AO5" s="1">
         <v>136.76360664076896</v>
       </c>
-      <c r="AQ5" s="6" t="s">
-        <v>13</v>
+      <c r="AQ5" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="AR5" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="2">
         <v>55.547631442207312</v>
       </c>
       <c r="AT5" s="2">
         <v>56.7</v>
       </c>
-      <c r="AU5" s="3">
+      <c r="AU5" s="1">
         <v>59.345000797177562</v>
       </c>
-      <c r="AV5" s="4"/>
-[...6 lines deleted...]
-      <c r="BC5" s="3"/>
+      <c r="AV5" s="1">
+        <v>65.171456665749588</v>
+      </c>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="2"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
     </row>
     <row r="6" spans="1:55">
-      <c r="A6" s="6" t="s">
-        <v>14</v>
+      <c r="A6" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="B6" s="2">
         <v>101.5</v>
       </c>
       <c r="C6" s="2">
         <v>101.6</v>
       </c>
-      <c r="D6" s="3">
+      <c r="D6" s="1">
         <v>101.8</v>
       </c>
-      <c r="E6" s="3">
+      <c r="E6" s="1">
         <v>100.5</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="1">
         <v>100.4</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="1">
         <v>100.5</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H6" s="1">
         <v>100.5</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="2">
         <v>87.260305290373751</v>
       </c>
-      <c r="J6" s="3">
+      <c r="J6" s="1">
         <v>78.3274920180816</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K6" s="1">
         <v>84.1</v>
       </c>
-      <c r="L6" s="3">
+      <c r="L6" s="1">
         <v>82.2</v>
       </c>
-      <c r="M6" s="3">
+      <c r="M6" s="1">
         <v>82.688021334061347</v>
       </c>
-      <c r="O6" s="6" t="s">
-        <v>14</v>
+      <c r="O6" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="P6" s="2">
         <v>93.097060068321483</v>
       </c>
       <c r="Q6" s="2">
         <v>93.835725216396895</v>
       </c>
       <c r="R6" s="2">
         <v>97.803783966880175</v>
       </c>
-      <c r="S6" s="3">
+      <c r="S6" s="1">
         <v>98.92099119565934</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T6" s="1">
         <v>99.614630581960114</v>
       </c>
-      <c r="U6" s="4">
+      <c r="U6" s="1">
         <v>120.91266708002641</v>
       </c>
-      <c r="V6" s="3">
+      <c r="V6" s="1">
         <v>100.56340232850458</v>
       </c>
-      <c r="W6" s="5">
+      <c r="W6" s="2">
         <v>88.169769907766437</v>
       </c>
-      <c r="X6" s="3">
+      <c r="X6" s="1">
         <v>109.52569949515538</v>
       </c>
-      <c r="Y6" s="3">
+      <c r="Y6" s="1">
         <v>113.6</v>
       </c>
-      <c r="Z6" s="3">
+      <c r="Z6" s="1">
         <v>123.4</v>
       </c>
-      <c r="AA6" s="3">
+      <c r="AA6" s="1">
         <v>120</v>
       </c>
-      <c r="AC6" s="6" t="s">
-        <v>14</v>
+      <c r="AC6" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="AD6" s="2">
         <v>102.3</v>
       </c>
       <c r="AE6" s="2">
         <v>99.60679909255154</v>
       </c>
       <c r="AF6" s="2">
         <v>97.039656932092186</v>
       </c>
-      <c r="AG6" s="3">
+      <c r="AG6" s="1">
         <v>96.936745646113138</v>
       </c>
-      <c r="AH6" s="4">
+      <c r="AH6" s="1">
         <v>96.442012980797173</v>
       </c>
-      <c r="AI6" s="4">
+      <c r="AI6" s="1">
         <v>97.023871769454502</v>
       </c>
-      <c r="AJ6" s="3">
+      <c r="AJ6" s="1">
         <v>96.049336020047051</v>
       </c>
-      <c r="AK6" s="5">
+      <c r="AK6" s="2">
         <v>126.63029472244223</v>
       </c>
-      <c r="AL6" s="3">
+      <c r="AL6" s="1">
         <v>135.69999999999999</v>
       </c>
-      <c r="AM6" s="3">
+      <c r="AM6" s="1">
         <v>122.6</v>
       </c>
-      <c r="AN6" s="3">
+      <c r="AN6" s="1">
         <v>111.34024593560379</v>
       </c>
-      <c r="AO6" s="3">
+      <c r="AO6" s="1">
         <v>113.62722810180152</v>
       </c>
-      <c r="AQ6" s="6" t="s">
-        <v>14</v>
+      <c r="AQ6" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="AR6" s="2">
         <v>97.1</v>
       </c>
       <c r="AS6" s="2">
         <v>101.66360323585883</v>
       </c>
       <c r="AT6" s="2">
         <v>102.1</v>
       </c>
-      <c r="AU6" s="3">
+      <c r="AU6" s="1">
         <v>101.1</v>
       </c>
-      <c r="AV6" s="4"/>
-[...6 lines deleted...]
-      <c r="BC6" s="3"/>
+      <c r="AV6" s="1">
+        <v>100.00517251423888</v>
+      </c>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="2"/>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1"/>
     </row>
     <row r="7" spans="1:55">
-      <c r="A7" s="6" t="s">
-        <v>15</v>
+      <c r="A7" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="B7" s="2">
         <v>100.6</v>
       </c>
       <c r="C7" s="2">
         <v>100.7</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D7" s="1">
         <v>100.8</v>
       </c>
-      <c r="E7" s="3">
+      <c r="E7" s="1">
         <v>100.8</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F7" s="1">
         <v>100.7</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="1">
         <v>100.5</v>
       </c>
-      <c r="H7" s="3">
+      <c r="H7" s="1">
         <v>100.5</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="2">
         <v>102.22724655632753</v>
       </c>
-      <c r="J7" s="3">
+      <c r="J7" s="1">
         <v>70.587924712340993</v>
       </c>
-      <c r="K7" s="3">
+      <c r="K7" s="1">
         <v>67.2</v>
       </c>
-      <c r="L7" s="3">
+      <c r="L7" s="1">
         <v>71.599999999999994</v>
       </c>
-      <c r="M7" s="3">
+      <c r="M7" s="1">
         <v>72.579874395374759</v>
       </c>
-      <c r="O7" s="6" t="s">
-        <v>15</v>
+      <c r="O7" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="P7" s="2">
         <v>100.35891177707961</v>
       </c>
       <c r="Q7" s="2">
         <v>100.11190142634052</v>
       </c>
       <c r="R7" s="2">
         <v>100.38949072093573</v>
       </c>
-      <c r="S7" s="3">
+      <c r="S7" s="1">
         <v>101.40738748792117</v>
       </c>
-      <c r="T7" s="4">
+      <c r="T7" s="1">
         <v>101.15045674627092</v>
       </c>
-      <c r="U7" s="4">
+      <c r="U7" s="1">
         <v>101.28550993734619</v>
       </c>
-      <c r="V7" s="3">
+      <c r="V7" s="1">
         <v>102.46019627067217</v>
       </c>
-      <c r="W7" s="5">
+      <c r="W7" s="2">
         <v>71.07307859929864</v>
       </c>
-      <c r="X7" s="3">
+      <c r="X7" s="1">
         <v>153.47637088741453</v>
       </c>
-      <c r="Y7" s="3">
+      <c r="Y7" s="1">
         <v>211</v>
       </c>
-      <c r="Z7" s="3">
+      <c r="Z7" s="1">
         <v>221.5</v>
       </c>
-      <c r="AA7" s="3">
+      <c r="AA7" s="1">
         <v>217.4</v>
       </c>
-      <c r="AC7" s="6" t="s">
-        <v>15</v>
+      <c r="AC7" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="AD7" s="2">
         <v>98.7</v>
       </c>
       <c r="AE7" s="2">
         <v>106.39207909909456</v>
       </c>
       <c r="AF7" s="2">
         <v>111.97809311948548</v>
       </c>
-      <c r="AG7" s="3">
+      <c r="AG7" s="1">
         <v>105.65556856134472</v>
       </c>
-      <c r="AH7" s="4">
+      <c r="AH7" s="1">
         <v>102.02354116492694</v>
       </c>
-      <c r="AI7" s="4">
+      <c r="AI7" s="1">
         <v>99.807788160126591</v>
       </c>
-      <c r="AJ7" s="3">
+      <c r="AJ7" s="1">
         <v>105.83060244190894</v>
       </c>
-      <c r="AK7" s="5">
+      <c r="AK7" s="2">
         <v>108.51038677082963</v>
       </c>
-      <c r="AL7" s="3">
+      <c r="AL7" s="1">
         <v>92.5</v>
       </c>
-      <c r="AM7" s="3">
+      <c r="AM7" s="1">
         <v>100</v>
       </c>
-      <c r="AN7" s="3">
+      <c r="AN7" s="1">
         <v>100.97240874112488</v>
       </c>
-      <c r="AO7" s="3">
+      <c r="AO7" s="1">
         <v>102.72662774391192</v>
       </c>
-      <c r="AQ7" s="6" t="s">
-        <v>15</v>
+      <c r="AQ7" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="AR7" s="2">
         <v>98.9</v>
       </c>
       <c r="AS7" s="2">
         <v>93.907377385740602</v>
       </c>
       <c r="AT7" s="2">
         <v>91</v>
       </c>
-      <c r="AU7" s="3">
+      <c r="AU7" s="1">
         <v>96.7</v>
       </c>
-      <c r="AV7" s="4"/>
-[...6 lines deleted...]
-      <c r="BC7" s="3"/>
+      <c r="AV7" s="1">
+        <v>100.64696620439793</v>
+      </c>
+      <c r="AW7" s="1"/>
+      <c r="AX7" s="1"/>
+      <c r="AY7" s="2"/>
+      <c r="AZ7" s="1"/>
+      <c r="BA7" s="1"/>
+      <c r="BB7" s="1"/>
+      <c r="BC7" s="1"/>
     </row>
     <row r="8" spans="1:55">
-      <c r="A8" s="6" t="s">
-        <v>16</v>
+      <c r="A8" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="B8" s="2">
         <v>102.4</v>
       </c>
       <c r="C8" s="2">
         <v>102.5</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D8" s="1">
         <v>103.2</v>
       </c>
-      <c r="E8" s="3">
+      <c r="E8" s="1">
         <v>102.9</v>
       </c>
-      <c r="F8" s="4">
+      <c r="F8" s="1">
         <v>103.2</v>
       </c>
-      <c r="G8" s="4">
+      <c r="G8" s="1">
         <v>102.5</v>
       </c>
-      <c r="H8" s="3">
+      <c r="H8" s="1">
         <v>102.6</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="2">
         <v>101.60087893952105</v>
       </c>
-      <c r="J8" s="3">
+      <c r="J8" s="1">
         <v>84.627528277333965</v>
       </c>
-      <c r="K8" s="3">
+      <c r="K8" s="1">
         <v>90.2</v>
       </c>
-      <c r="L8" s="3">
+      <c r="L8" s="1">
         <v>102.4</v>
       </c>
-      <c r="M8" s="3">
+      <c r="M8" s="1">
         <v>102.31688797914573</v>
       </c>
-      <c r="O8" s="6" t="s">
-        <v>16</v>
+      <c r="O8" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="P8" s="2">
         <v>111.92965995531982</v>
       </c>
       <c r="Q8" s="2">
         <v>105.65631973987202</v>
       </c>
       <c r="R8" s="2">
         <v>113.70650035538441</v>
       </c>
-      <c r="S8" s="3">
+      <c r="S8" s="1">
         <v>113.49177540494502</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T8" s="1">
         <v>110.86788679007529</v>
       </c>
-      <c r="U8" s="4">
+      <c r="U8" s="1">
         <v>108.4131247325676</v>
       </c>
-      <c r="V8" s="3">
+      <c r="V8" s="1">
         <v>105.19880422231694</v>
       </c>
-      <c r="W8" s="5">
+      <c r="W8" s="2">
         <v>91.655089013134642</v>
       </c>
-      <c r="X8" s="3">
+      <c r="X8" s="1">
         <v>121.47708697893403</v>
       </c>
-      <c r="Y8" s="3">
+      <c r="Y8" s="1">
         <v>131.4</v>
       </c>
-      <c r="Z8" s="3">
+      <c r="Z8" s="1">
         <v>143.69999999999999</v>
       </c>
-      <c r="AA8" s="3">
+      <c r="AA8" s="1">
         <v>141.4</v>
       </c>
-      <c r="AC8" s="6" t="s">
-        <v>16</v>
+      <c r="AC8" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AD8" s="2">
         <v>100.3</v>
       </c>
       <c r="AE8" s="2">
         <v>98.564553513858058</v>
       </c>
       <c r="AF8" s="2">
         <v>103.54035628445682</v>
       </c>
-      <c r="AG8" s="3">
+      <c r="AG8" s="1">
         <v>103.26514116936822</v>
       </c>
-      <c r="AH8" s="4">
+      <c r="AH8" s="1">
         <v>103.18530882450814</v>
       </c>
-      <c r="AI8" s="4">
+      <c r="AI8" s="1">
         <v>102.75318648446061</v>
       </c>
-      <c r="AJ8" s="3">
+      <c r="AJ8" s="1">
         <v>104.28653347002144</v>
       </c>
-      <c r="AK8" s="5">
+      <c r="AK8" s="2">
         <v>105.71153451240394</v>
       </c>
-      <c r="AL8" s="3">
+      <c r="AL8" s="1">
         <v>113.7</v>
       </c>
-      <c r="AM8" s="3">
+      <c r="AM8" s="1">
         <v>125.5</v>
       </c>
-      <c r="AN8" s="3">
+      <c r="AN8" s="1">
         <v>117.37063352257704</v>
       </c>
-      <c r="AO8" s="3">
+      <c r="AO8" s="1">
         <v>115.96493587296375</v>
       </c>
-      <c r="AQ8" s="6" t="s">
-        <v>16</v>
+      <c r="AQ8" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AR8" s="2">
         <v>109</v>
       </c>
       <c r="AS8" s="2">
         <v>111.33846618283987</v>
       </c>
       <c r="AT8" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU8" s="3">
+      <c r="AU8" s="1">
         <v>103</v>
       </c>
-      <c r="AV8" s="4"/>
-[...6 lines deleted...]
-      <c r="BC8" s="3"/>
+      <c r="AV8" s="1">
+        <v>104.30000830555801</v>
+      </c>
+      <c r="AW8" s="1"/>
+      <c r="AX8" s="1"/>
+      <c r="AY8" s="2"/>
+      <c r="AZ8" s="1"/>
+      <c r="BA8" s="1"/>
+      <c r="BB8" s="1"/>
+      <c r="BC8" s="1"/>
     </row>
     <row r="9" spans="1:55">
-      <c r="A9" s="6" t="s">
-        <v>17</v>
+      <c r="A9" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="B9" s="2">
         <v>100.6</v>
       </c>
       <c r="C9" s="2">
         <v>100.6</v>
       </c>
-      <c r="D9" s="3">
+      <c r="D9" s="1">
         <v>100.7</v>
       </c>
-      <c r="E9" s="3">
+      <c r="E9" s="1">
         <v>101.3</v>
       </c>
-      <c r="F9" s="4">
+      <c r="F9" s="1">
         <v>100.9</v>
       </c>
-      <c r="G9" s="4">
+      <c r="G9" s="1">
         <v>100.1</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="1">
         <v>104.3</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="2">
         <v>111.24691800918632</v>
       </c>
-      <c r="J9" s="3">
+      <c r="J9" s="1">
         <v>97.998672575044182</v>
       </c>
-      <c r="K9" s="3">
+      <c r="K9" s="1">
         <v>96.9</v>
       </c>
-      <c r="L9" s="3">
+      <c r="L9" s="1">
         <v>95.2</v>
       </c>
-      <c r="M9" s="3">
+      <c r="M9" s="1">
         <v>95.965921634382568</v>
       </c>
-      <c r="O9" s="6" t="s">
-        <v>17</v>
+      <c r="O9" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="P9" s="2">
         <v>97.304301461218444</v>
       </c>
       <c r="Q9" s="2">
         <v>100.67304191893989</v>
       </c>
       <c r="R9" s="2">
         <v>102.41255179301277</v>
       </c>
-      <c r="S9" s="3">
+      <c r="S9" s="1">
         <v>101.08877088322228</v>
       </c>
-      <c r="T9" s="4">
+      <c r="T9" s="1">
         <v>100.87740977009048</v>
       </c>
-      <c r="U9" s="4">
+      <c r="U9" s="1">
         <v>101.74220719866385</v>
       </c>
-      <c r="V9" s="3">
+      <c r="V9" s="1">
         <v>102.34415770811174</v>
       </c>
-      <c r="W9" s="5">
+      <c r="W9" s="2">
         <v>121.19643766456608</v>
       </c>
-      <c r="X9" s="3">
+      <c r="X9" s="1">
         <v>102.09002464056512</v>
       </c>
-      <c r="Y9" s="3">
+      <c r="Y9" s="1">
         <v>105.1</v>
       </c>
-      <c r="Z9" s="3">
+      <c r="Z9" s="1">
         <v>110.5</v>
       </c>
-      <c r="AA9" s="3">
+      <c r="AA9" s="1">
         <v>110.4</v>
       </c>
-      <c r="AC9" s="6" t="s">
-        <v>17</v>
+      <c r="AC9" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="AD9" s="2">
         <v>113.9</v>
       </c>
       <c r="AE9" s="2">
         <v>111.89091833898543</v>
       </c>
       <c r="AF9" s="2">
         <v>116.19597121067969</v>
       </c>
-      <c r="AG9" s="3">
+      <c r="AG9" s="1">
         <v>116.11999950206705</v>
       </c>
-      <c r="AH9" s="4">
+      <c r="AH9" s="1">
         <v>116.22431985041486</v>
       </c>
-      <c r="AI9" s="4">
+      <c r="AI9" s="1">
         <v>114.54445271159072</v>
       </c>
-      <c r="AJ9" s="3">
+      <c r="AJ9" s="1">
         <v>115.45913214681795</v>
       </c>
-      <c r="AK9" s="5">
+      <c r="AK9" s="2">
         <v>107.92093866894652</v>
       </c>
-      <c r="AL9" s="3">
+      <c r="AL9" s="1">
         <v>110.8</v>
       </c>
-      <c r="AM9" s="3">
+      <c r="AM9" s="1">
         <v>113</v>
       </c>
-      <c r="AN9" s="3">
+      <c r="AN9" s="1">
         <v>116.10907361564335</v>
       </c>
-      <c r="AO9" s="3">
+      <c r="AO9" s="1">
         <v>121.33693419287135</v>
       </c>
-      <c r="AQ9" s="6" t="s">
-        <v>17</v>
+      <c r="AQ9" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="AR9" s="2">
         <v>114.3</v>
       </c>
       <c r="AS9" s="2">
         <v>115.5746260610678</v>
       </c>
       <c r="AT9" s="2">
         <v>112</v>
       </c>
-      <c r="AU9" s="3">
+      <c r="AU9" s="1">
         <v>109.4</v>
       </c>
-      <c r="AV9" s="4"/>
-[...6 lines deleted...]
-      <c r="BC9" s="3"/>
+      <c r="AV9" s="1">
+        <v>107.95443556014936</v>
+      </c>
+      <c r="AW9" s="1"/>
+      <c r="AX9" s="1"/>
+      <c r="AY9" s="2"/>
+      <c r="AZ9" s="1"/>
+      <c r="BA9" s="1"/>
+      <c r="BB9" s="1"/>
+      <c r="BC9" s="1"/>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="6" t="s">
-        <v>18</v>
+      <c r="A10" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="B10" s="2">
         <v>100.5</v>
       </c>
       <c r="C10" s="2">
         <v>100.7</v>
       </c>
-      <c r="D10" s="3">
+      <c r="D10" s="1">
         <v>101.2</v>
       </c>
-      <c r="E10" s="3">
+      <c r="E10" s="1">
         <v>100.6</v>
       </c>
-      <c r="F10" s="4">
+      <c r="F10" s="1">
         <v>100.5</v>
       </c>
-      <c r="G10" s="4">
+      <c r="G10" s="1">
         <v>100.3</v>
       </c>
-      <c r="H10" s="3">
+      <c r="H10" s="1">
         <v>106.1</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="2">
         <v>108.20863977313782</v>
       </c>
-      <c r="J10" s="3">
+      <c r="J10" s="1">
         <v>86.899091325830611</v>
       </c>
-      <c r="K10" s="3">
+      <c r="K10" s="1">
         <v>84.4</v>
       </c>
-      <c r="L10" s="3">
+      <c r="L10" s="1">
         <v>76.2</v>
       </c>
-      <c r="M10" s="3">
+      <c r="M10" s="1">
         <v>76.486520202280744</v>
       </c>
-      <c r="O10" s="6" t="s">
-        <v>18</v>
+      <c r="O10" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="P10" s="2">
         <v>97.33817637265895</v>
       </c>
       <c r="Q10" s="2">
         <v>97.287683767886776</v>
       </c>
       <c r="R10" s="2">
         <v>93.471224506844464</v>
       </c>
-      <c r="S10" s="3">
+      <c r="S10" s="1">
         <v>94.412744752145883</v>
       </c>
-      <c r="T10" s="4">
+      <c r="T10" s="1">
         <v>95.330577852066625</v>
       </c>
-      <c r="U10" s="4">
+      <c r="U10" s="1">
         <v>98.717728581764192</v>
       </c>
-      <c r="V10" s="3">
+      <c r="V10" s="1">
         <v>96.294443085357045</v>
       </c>
-      <c r="W10" s="5">
+      <c r="W10" s="2">
         <v>80.78526377136609</v>
       </c>
-      <c r="X10" s="3">
+      <c r="X10" s="1">
         <v>118.59119036797756</v>
       </c>
-      <c r="Y10" s="3">
+      <c r="Y10" s="1">
         <v>127.5</v>
       </c>
-      <c r="Z10" s="3">
+      <c r="Z10" s="1">
         <v>139.9</v>
       </c>
-      <c r="AA10" s="3">
+      <c r="AA10" s="1">
         <v>138</v>
       </c>
-      <c r="AC10" s="6" t="s">
-        <v>18</v>
+      <c r="AC10" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="AD10" s="2">
         <v>105.8</v>
       </c>
       <c r="AE10" s="2">
         <v>105.79536435574535</v>
       </c>
       <c r="AF10" s="2">
         <v>113.33182360211696</v>
       </c>
-      <c r="AG10" s="3">
+      <c r="AG10" s="1">
         <v>112.17192513103906</v>
       </c>
-      <c r="AH10" s="4">
+      <c r="AH10" s="1">
         <v>110.5555950090247</v>
       </c>
-      <c r="AI10" s="4">
+      <c r="AI10" s="1">
         <v>106.60208107994016</v>
       </c>
-      <c r="AJ10" s="3">
+      <c r="AJ10" s="1">
         <v>100</v>
       </c>
-      <c r="AK10" s="5">
+      <c r="AK10" s="2">
         <v>112.79495965005492</v>
       </c>
-      <c r="AL10" s="3">
+      <c r="AL10" s="1">
         <v>100.8</v>
       </c>
-      <c r="AM10" s="3">
+      <c r="AM10" s="1">
         <v>109.6</v>
       </c>
-      <c r="AN10" s="3">
+      <c r="AN10" s="1">
         <v>105.17065827301974</v>
       </c>
-      <c r="AO10" s="3">
+      <c r="AO10" s="1">
         <v>109.56972682374111</v>
       </c>
-      <c r="AQ10" s="6" t="s">
-        <v>18</v>
+      <c r="AQ10" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="AR10" s="2">
         <v>92.3</v>
       </c>
       <c r="AS10" s="2">
         <v>105.82162066776679</v>
       </c>
       <c r="AT10" s="2">
         <v>106</v>
       </c>
-      <c r="AU10" s="3">
+      <c r="AU10" s="1">
         <v>104.6</v>
       </c>
-      <c r="AV10" s="4"/>
-[...6 lines deleted...]
-      <c r="BC10" s="3"/>
+      <c r="AV10" s="1">
+        <v>103.98583422645009</v>
+      </c>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="2"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
     </row>
     <row r="11" spans="1:55">
-      <c r="A11" s="6" t="s">
-        <v>19</v>
+      <c r="A11" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="B11" s="2">
         <v>110.5</v>
       </c>
       <c r="C11" s="2">
         <v>105.1</v>
       </c>
-      <c r="D11" s="3">
+      <c r="D11" s="1">
         <v>102.6</v>
       </c>
-      <c r="E11" s="3">
+      <c r="E11" s="1">
         <v>100.6</v>
       </c>
-      <c r="F11" s="4">
+      <c r="F11" s="1">
         <v>102</v>
       </c>
-      <c r="G11" s="4">
+      <c r="G11" s="1">
         <v>102.3</v>
       </c>
-      <c r="H11" s="3">
+      <c r="H11" s="1">
         <v>100.8</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="2">
         <v>99.194220940022007</v>
       </c>
-      <c r="J11" s="3">
+      <c r="J11" s="1">
         <v>98.877391284540323</v>
       </c>
-      <c r="K11" s="3">
+      <c r="K11" s="1">
         <v>94.6</v>
       </c>
-      <c r="L11" s="3">
+      <c r="L11" s="1">
         <v>90.1</v>
       </c>
-      <c r="M11" s="3">
+      <c r="M11" s="1">
         <v>91.010933452452363</v>
       </c>
-      <c r="O11" s="6" t="s">
-        <v>19</v>
+      <c r="O11" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="P11" s="2">
         <v>84.730313858225372</v>
       </c>
       <c r="Q11" s="2">
         <v>94.573692841872386</v>
       </c>
       <c r="R11" s="2">
         <v>98.99299789135857</v>
       </c>
-      <c r="S11" s="3">
+      <c r="S11" s="1">
         <v>99.305186737938129</v>
       </c>
-      <c r="T11" s="4">
+      <c r="T11" s="1">
         <v>98.675831547968301</v>
       </c>
-      <c r="U11" s="4">
+      <c r="U11" s="1">
         <v>98.891940267279367</v>
       </c>
-      <c r="V11" s="3">
+      <c r="V11" s="1">
         <v>98.072146024918339</v>
       </c>
-      <c r="W11" s="5">
+      <c r="W11" s="2">
         <v>90.720161561670935</v>
       </c>
-      <c r="X11" s="3">
+      <c r="X11" s="1">
         <v>97.220920121884717</v>
       </c>
-      <c r="Y11" s="3">
+      <c r="Y11" s="1">
         <v>109.9</v>
       </c>
-      <c r="Z11" s="3">
+      <c r="Z11" s="1">
         <v>109.3</v>
       </c>
-      <c r="AA11" s="3">
+      <c r="AA11" s="1">
         <v>108.4</v>
       </c>
-      <c r="AC11" s="6" t="s">
-        <v>19</v>
+      <c r="AC11" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="AD11" s="2">
         <v>109.6</v>
       </c>
       <c r="AE11" s="2">
         <v>104.13296343612024</v>
       </c>
       <c r="AF11" s="2">
         <v>105.77629177604683</v>
       </c>
-      <c r="AG11" s="3">
+      <c r="AG11" s="1">
         <v>105.28568873670274</v>
       </c>
-      <c r="AH11" s="4">
+      <c r="AH11" s="1">
         <v>105.9282399349897</v>
       </c>
-      <c r="AI11" s="4">
+      <c r="AI11" s="1">
         <v>104.91165260653671</v>
       </c>
-      <c r="AJ11" s="3">
+      <c r="AJ11" s="1">
         <v>104.82298506634773</v>
       </c>
-      <c r="AK11" s="5">
+      <c r="AK11" s="2">
         <v>104.7158275330341</v>
       </c>
-      <c r="AL11" s="3">
+      <c r="AL11" s="1">
         <v>105.6</v>
       </c>
-      <c r="AM11" s="3">
+      <c r="AM11" s="1">
         <v>100.3</v>
       </c>
-      <c r="AN11" s="3">
+      <c r="AN11" s="1">
         <v>105.03462758633246</v>
       </c>
-      <c r="AO11" s="3">
+      <c r="AO11" s="1">
         <v>104.00650724947521</v>
       </c>
-      <c r="AQ11" s="6" t="s">
-        <v>19</v>
+      <c r="AQ11" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="AR11" s="2">
         <v>112.1</v>
       </c>
       <c r="AS11" s="2">
         <v>108.98283734386027</v>
       </c>
       <c r="AT11" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU11" s="3">
+      <c r="AU11" s="1">
         <v>104.3</v>
       </c>
-      <c r="AV11" s="4"/>
-[...6 lines deleted...]
-      <c r="BC11" s="3"/>
+      <c r="AV11" s="1">
+        <v>103.96689361383258</v>
+      </c>
+      <c r="AW11" s="1"/>
+      <c r="AX11" s="1"/>
+      <c r="AY11" s="2"/>
+      <c r="AZ11" s="1"/>
+      <c r="BA11" s="1"/>
+      <c r="BB11" s="1"/>
+      <c r="BC11" s="1"/>
     </row>
     <row r="12" spans="1:55">
-      <c r="A12" s="6" t="s">
-        <v>20</v>
+      <c r="A12" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>101.5</v>
       </c>
       <c r="C12" s="2">
         <v>104.1</v>
       </c>
-      <c r="D12" s="3">
+      <c r="D12" s="1">
         <v>103.8</v>
       </c>
-      <c r="E12" s="3">
+      <c r="E12" s="1">
         <v>101.9</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F12" s="1">
         <v>101</v>
       </c>
-      <c r="G12" s="4">
+      <c r="G12" s="1">
         <v>100.1</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="1">
         <v>100.4</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="2">
         <v>108.57542380633447</v>
       </c>
-      <c r="J12" s="3">
+      <c r="J12" s="1">
         <v>92.905806827329911</v>
       </c>
-      <c r="K12" s="3">
+      <c r="K12" s="1">
         <v>91.7</v>
       </c>
-      <c r="L12" s="3">
+      <c r="L12" s="1">
         <v>83.6</v>
       </c>
-      <c r="M12" s="3">
+      <c r="M12" s="1">
         <v>84.468020816928174</v>
       </c>
-      <c r="O12" s="6" t="s">
-        <v>20</v>
+      <c r="O12" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="P12" s="2">
         <v>95.249855242435061</v>
       </c>
       <c r="Q12" s="2">
         <v>98.95974207982961</v>
       </c>
       <c r="R12" s="2">
         <v>95.69380704192227</v>
       </c>
-      <c r="S12" s="3">
+      <c r="S12" s="1">
         <v>98.014960203786245</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T12" s="1">
         <v>99.219399724960482</v>
       </c>
-      <c r="U12" s="4">
+      <c r="U12" s="1">
         <v>100.6643404199082</v>
       </c>
-      <c r="V12" s="3">
+      <c r="V12" s="1">
         <v>98.875375947850983</v>
       </c>
-      <c r="W12" s="5">
+      <c r="W12" s="2">
         <v>85.225324172424124</v>
       </c>
-      <c r="X12" s="3">
+      <c r="X12" s="1">
         <v>104.05505279525018</v>
       </c>
-      <c r="Y12" s="3">
+      <c r="Y12" s="1">
         <v>113.4</v>
       </c>
-      <c r="Z12" s="3">
+      <c r="Z12" s="1">
         <v>119.8</v>
       </c>
-      <c r="AA12" s="3">
+      <c r="AA12" s="1">
         <v>119.2</v>
       </c>
-      <c r="AC12" s="6" t="s">
-        <v>20</v>
+      <c r="AC12" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="AD12" s="2">
         <v>115.1</v>
       </c>
       <c r="AE12" s="2">
         <v>116.22553438304612</v>
       </c>
       <c r="AF12" s="2">
         <v>112.72048993095072</v>
       </c>
-      <c r="AG12" s="3">
+      <c r="AG12" s="1">
         <v>109.6544422403976</v>
       </c>
-      <c r="AH12" s="4">
+      <c r="AH12" s="1">
         <v>107.68321873930672</v>
       </c>
-      <c r="AI12" s="4">
+      <c r="AI12" s="1">
         <v>108.89988430674515</v>
       </c>
-      <c r="AJ12" s="3">
+      <c r="AJ12" s="1">
         <v>107.63724111808514</v>
       </c>
-      <c r="AK12" s="5">
+      <c r="AK12" s="2">
         <v>113.89573654580016</v>
       </c>
-      <c r="AL12" s="3">
+      <c r="AL12" s="1">
         <v>103.3</v>
       </c>
-      <c r="AM12" s="3">
+      <c r="AM12" s="1">
         <v>111.9</v>
       </c>
-      <c r="AN12" s="3">
+      <c r="AN12" s="1">
         <v>110.38143044771593</v>
       </c>
-      <c r="AO12" s="3">
+      <c r="AO12" s="1">
         <v>113.06293867068864</v>
       </c>
-      <c r="AQ12" s="6" t="s">
-        <v>20</v>
+      <c r="AQ12" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="AR12" s="2">
         <v>109.4</v>
       </c>
       <c r="AS12" s="2">
         <v>109.35455068925994</v>
       </c>
       <c r="AT12" s="2">
         <v>108.2</v>
       </c>
-      <c r="AU12" s="3">
+      <c r="AU12" s="1">
         <v>107.9</v>
       </c>
-      <c r="AV12" s="4"/>
-[...6 lines deleted...]
-      <c r="BC12" s="3"/>
+      <c r="AV12" s="1">
+        <v>108.5586412995499</v>
+      </c>
+      <c r="AW12" s="1"/>
+      <c r="AX12" s="1"/>
+      <c r="AY12" s="2"/>
+      <c r="AZ12" s="1"/>
+      <c r="BA12" s="1"/>
+      <c r="BB12" s="1"/>
+      <c r="BC12" s="1"/>
     </row>
     <row r="13" spans="1:55">
-      <c r="A13" s="6" t="s">
-        <v>21</v>
+      <c r="A13" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="B13" s="2">
         <v>103.4</v>
       </c>
       <c r="C13" s="2">
         <v>107.1</v>
       </c>
-      <c r="D13" s="3">
+      <c r="D13" s="1">
         <v>100.3</v>
       </c>
-      <c r="E13" s="3">
+      <c r="E13" s="1">
         <v>102.7</v>
       </c>
-      <c r="F13" s="4">
+      <c r="F13" s="1">
         <v>102.8</v>
       </c>
-      <c r="G13" s="4">
+      <c r="G13" s="1">
         <v>104</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="1">
         <v>103.7</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="2">
         <v>101.60098901221033</v>
       </c>
-      <c r="J13" s="3">
+      <c r="J13" s="1">
         <v>84.624111189271744</v>
       </c>
-      <c r="K13" s="3">
+      <c r="K13" s="1">
         <v>82.1</v>
       </c>
-      <c r="L13" s="3">
+      <c r="L13" s="1">
         <v>73.8</v>
       </c>
-      <c r="M13" s="3">
+      <c r="M13" s="1">
         <v>72.84697190042931</v>
       </c>
-      <c r="O13" s="6" t="s">
-        <v>21</v>
+      <c r="O13" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="P13" s="2">
         <v>99.827228092538618</v>
       </c>
       <c r="Q13" s="2">
         <v>107.63545070986756</v>
       </c>
       <c r="R13" s="2">
         <v>110.86725177430084</v>
       </c>
-      <c r="S13" s="3">
+      <c r="S13" s="1">
         <v>106.27093159995616</v>
       </c>
-      <c r="T13" s="4">
+      <c r="T13" s="1">
         <v>103.88299494837709</v>
       </c>
-      <c r="U13" s="4">
+      <c r="U13" s="1">
         <v>102.70554466730101</v>
       </c>
-      <c r="V13" s="3">
+      <c r="V13" s="1">
         <v>102.39035027705599</v>
       </c>
-      <c r="W13" s="5">
+      <c r="W13" s="2">
         <v>112.93802687718511</v>
       </c>
-      <c r="X13" s="3">
+      <c r="X13" s="1">
         <v>107.06824590425018</v>
       </c>
-      <c r="Y13" s="3">
+      <c r="Y13" s="1">
         <v>149.19999999999999</v>
       </c>
-      <c r="Z13" s="3">
+      <c r="Z13" s="1">
         <v>161</v>
       </c>
-      <c r="AA13" s="3">
+      <c r="AA13" s="1">
         <v>158.9</v>
       </c>
-      <c r="AC13" s="6" t="s">
-        <v>21</v>
+      <c r="AC13" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="AD13" s="2">
         <v>111.3</v>
       </c>
       <c r="AE13" s="2">
         <v>105.52393553498129</v>
       </c>
       <c r="AF13" s="2">
         <v>106.86314404803272</v>
       </c>
-      <c r="AG13" s="3">
+      <c r="AG13" s="1">
         <v>103.88232998037168</v>
       </c>
-      <c r="AH13" s="4">
+      <c r="AH13" s="1">
         <v>100.29130227333853</v>
       </c>
-      <c r="AI13" s="4">
+      <c r="AI13" s="1">
         <v>100.32672794420488</v>
       </c>
-      <c r="AJ13" s="3">
+      <c r="AJ13" s="1">
         <v>103.53847884460201</v>
       </c>
-      <c r="AK13" s="5">
+      <c r="AK13" s="2">
         <v>100.16513561035426</v>
       </c>
-      <c r="AL13" s="3">
+      <c r="AL13" s="1">
         <v>117.9</v>
       </c>
-      <c r="AM13" s="3">
+      <c r="AM13" s="1">
         <v>103.2</v>
       </c>
-      <c r="AN13" s="3">
+      <c r="AN13" s="1">
         <v>105.96801328087371</v>
       </c>
-      <c r="AO13" s="3">
+      <c r="AO13" s="1">
         <v>114.4587361493173</v>
       </c>
-      <c r="AQ13" s="6" t="s">
-        <v>21</v>
+      <c r="AQ13" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="AR13" s="2">
         <v>98.4</v>
       </c>
       <c r="AS13" s="2">
         <v>97.385628305675084</v>
       </c>
       <c r="AT13" s="2">
         <v>104.2</v>
       </c>
-      <c r="AU13" s="3">
+      <c r="AU13" s="1">
         <v>100.1</v>
       </c>
-      <c r="AV13" s="4"/>
-[...6 lines deleted...]
-      <c r="BC13" s="3"/>
+      <c r="AV13" s="1">
+        <v>102.42267717964737</v>
+      </c>
+      <c r="AW13" s="1"/>
+      <c r="AX13" s="1"/>
+      <c r="AY13" s="2"/>
+      <c r="AZ13" s="1"/>
+      <c r="BA13" s="1"/>
+      <c r="BB13" s="1"/>
+      <c r="BC13" s="1"/>
     </row>
     <row r="14" spans="1:55">
-      <c r="A14" s="6" t="s">
-        <v>22</v>
+      <c r="A14" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="B14" s="2">
         <v>112.7</v>
       </c>
       <c r="C14" s="2">
         <v>118.7</v>
       </c>
-      <c r="D14" s="3">
+      <c r="D14" s="1">
         <v>126.1</v>
       </c>
-      <c r="E14" s="3">
+      <c r="E14" s="1">
         <v>126.6</v>
       </c>
-      <c r="F14" s="4">
+      <c r="F14" s="1">
         <v>120.4</v>
       </c>
-      <c r="G14" s="4">
+      <c r="G14" s="1">
         <v>117.3</v>
       </c>
-      <c r="H14" s="3">
+      <c r="H14" s="1">
         <v>115.5</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="2">
         <v>109.24496448676994</v>
       </c>
-      <c r="J14" s="3">
+      <c r="J14" s="1">
         <v>84.092775801703183</v>
       </c>
-      <c r="K14" s="3">
+      <c r="K14" s="1">
         <v>87.8</v>
       </c>
-      <c r="L14" s="3">
+      <c r="L14" s="1">
         <v>90.3</v>
       </c>
-      <c r="M14" s="3">
+      <c r="M14" s="1">
         <v>91.55467880802378</v>
       </c>
-      <c r="O14" s="6" t="s">
-        <v>22</v>
+      <c r="O14" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="P14" s="2">
         <v>116.86328554273247</v>
       </c>
       <c r="Q14" s="2">
         <v>124.86751930762358</v>
       </c>
       <c r="R14" s="2">
         <v>111.77011326071616</v>
       </c>
-      <c r="S14" s="3">
+      <c r="S14" s="1">
         <v>102.19672502329138</v>
       </c>
-      <c r="T14" s="4">
+      <c r="T14" s="1">
         <v>101.95701713510603</v>
       </c>
-      <c r="U14" s="4">
+      <c r="U14" s="1">
         <v>99.679695789977814</v>
       </c>
-      <c r="V14" s="3">
+      <c r="V14" s="1">
         <v>95.524761651413996</v>
       </c>
-      <c r="W14" s="5">
+      <c r="W14" s="2">
         <v>96.898705783619604</v>
       </c>
-      <c r="X14" s="3">
+      <c r="X14" s="1">
         <v>108.32881108867764</v>
       </c>
-      <c r="Y14" s="3">
+      <c r="Y14" s="1">
         <v>122.4</v>
       </c>
-      <c r="Z14" s="3">
+      <c r="Z14" s="1">
         <v>125.5</v>
       </c>
-      <c r="AA14" s="3">
+      <c r="AA14" s="1">
         <v>123.4</v>
       </c>
-      <c r="AC14" s="6" t="s">
-        <v>22</v>
+      <c r="AC14" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="AD14" s="2">
         <v>102.2</v>
       </c>
       <c r="AE14" s="2">
         <v>100.08231704600263</v>
       </c>
       <c r="AF14" s="2">
         <v>116.05276204152686</v>
       </c>
-      <c r="AG14" s="3">
+      <c r="AG14" s="1">
         <v>125.97009594696102</v>
       </c>
-      <c r="AH14" s="4">
+      <c r="AH14" s="1">
         <v>132.7215929723113</v>
       </c>
-      <c r="AI14" s="4">
+      <c r="AI14" s="1">
         <v>132.92527612687681</v>
       </c>
-      <c r="AJ14" s="3">
+      <c r="AJ14" s="1">
         <v>128.79928034289637</v>
       </c>
-      <c r="AK14" s="5">
+      <c r="AK14" s="2">
         <v>116.84100087375577</v>
       </c>
-      <c r="AL14" s="3">
+      <c r="AL14" s="1">
         <v>113.6</v>
       </c>
-      <c r="AM14" s="3">
+      <c r="AM14" s="1">
         <v>108.8</v>
       </c>
-      <c r="AN14" s="3">
+      <c r="AN14" s="1">
         <v>112.48555364224086</v>
       </c>
-      <c r="AO14" s="3">
+      <c r="AO14" s="1">
         <v>112.46867568213084</v>
       </c>
-      <c r="AQ14" s="6" t="s">
-        <v>22</v>
+      <c r="AQ14" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="AR14" s="2">
         <v>119.8</v>
       </c>
       <c r="AS14" s="2">
         <v>121.45671003287562</v>
       </c>
       <c r="AT14" s="2">
         <v>117.2</v>
       </c>
-      <c r="AU14" s="3">
+      <c r="AU14" s="1">
         <v>111.1</v>
       </c>
-      <c r="AV14" s="4"/>
-[...6 lines deleted...]
-      <c r="BC14" s="3"/>
+      <c r="AV14" s="1">
+        <v>106.84862624216747</v>
+      </c>
+      <c r="AW14" s="1"/>
+      <c r="AX14" s="1"/>
+      <c r="AY14" s="2"/>
+      <c r="AZ14" s="1"/>
+      <c r="BA14" s="1"/>
+      <c r="BB14" s="1"/>
+      <c r="BC14" s="1"/>
     </row>
     <row r="15" spans="1:55">
-      <c r="A15" s="6" t="s">
-        <v>23</v>
+      <c r="A15" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="B15" s="2">
         <v>97.1</v>
       </c>
       <c r="C15" s="2">
         <v>104.2</v>
       </c>
-      <c r="D15" s="3">
+      <c r="D15" s="1">
         <v>108.2</v>
       </c>
-      <c r="E15" s="3">
+      <c r="E15" s="1">
         <v>108.2</v>
       </c>
-      <c r="F15" s="4">
+      <c r="F15" s="1">
         <v>106.6</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G15" s="1">
         <v>107</v>
       </c>
-      <c r="H15" s="3">
+      <c r="H15" s="1">
         <v>104</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="2">
         <v>103.69524167985644</v>
       </c>
-      <c r="J15" s="3">
+      <c r="J15" s="1">
         <v>83.924109292364875</v>
       </c>
-      <c r="K15" s="3">
+      <c r="K15" s="1">
         <v>88.4</v>
       </c>
-      <c r="L15" s="3">
+      <c r="L15" s="1">
         <v>86.5</v>
       </c>
-      <c r="M15" s="3">
+      <c r="M15" s="1">
         <v>87.223914835328742</v>
       </c>
-      <c r="O15" s="6" t="s">
-        <v>23</v>
+      <c r="O15" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="P15" s="2">
         <v>98.210495422588409</v>
       </c>
       <c r="Q15" s="2">
         <v>106.17330773142226</v>
       </c>
       <c r="R15" s="2">
         <v>102.72076929639636</v>
       </c>
-      <c r="S15" s="3">
+      <c r="S15" s="1">
         <v>103.6612996104846</v>
       </c>
-      <c r="T15" s="4">
+      <c r="T15" s="1">
         <v>101.5375184578257</v>
       </c>
-      <c r="U15" s="4">
+      <c r="U15" s="1">
         <v>95.377385643168438</v>
       </c>
-      <c r="V15" s="3">
+      <c r="V15" s="1">
         <v>104.75826212721924</v>
       </c>
-      <c r="W15" s="5">
+      <c r="W15" s="2">
         <v>90.99214645648793</v>
       </c>
-      <c r="X15" s="3">
+      <c r="X15" s="1">
         <v>120.10789032931774</v>
       </c>
-      <c r="Y15" s="3">
+      <c r="Y15" s="1">
         <v>152.4</v>
       </c>
-      <c r="Z15" s="3">
+      <c r="Z15" s="1">
         <v>163.1</v>
       </c>
-      <c r="AA15" s="3">
+      <c r="AA15" s="1">
         <v>159.1</v>
       </c>
-      <c r="AC15" s="6" t="s">
-        <v>23</v>
+      <c r="AC15" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="AD15" s="2">
         <v>106.1</v>
       </c>
       <c r="AE15" s="2">
         <v>102.8293432259054</v>
       </c>
       <c r="AF15" s="2">
         <v>105.51159296559393</v>
       </c>
-      <c r="AG15" s="3">
+      <c r="AG15" s="1">
         <v>105.38480122847777</v>
       </c>
-      <c r="AH15" s="4">
+      <c r="AH15" s="1">
         <v>106.9554528808099</v>
       </c>
-      <c r="AI15" s="4">
+      <c r="AI15" s="1">
         <v>102.64051153547085</v>
       </c>
-      <c r="AJ15" s="3">
+      <c r="AJ15" s="1">
         <v>110.93941460605356</v>
       </c>
-      <c r="AK15" s="5">
+      <c r="AK15" s="2">
         <v>104.92916343017728</v>
       </c>
-      <c r="AL15" s="3">
+      <c r="AL15" s="1">
         <v>103.3</v>
       </c>
-      <c r="AM15" s="3">
+      <c r="AM15" s="1">
         <v>97.9</v>
       </c>
-      <c r="AN15" s="3">
+      <c r="AN15" s="1">
         <v>116.04425980549618</v>
       </c>
-      <c r="AO15" s="3">
+      <c r="AO15" s="1">
         <v>103.56699794351998</v>
       </c>
-      <c r="AQ15" s="6" t="s">
-        <v>23</v>
+      <c r="AQ15" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="AR15" s="2">
         <v>103.2</v>
       </c>
       <c r="AS15" s="2">
         <v>101.87324319899322</v>
       </c>
       <c r="AT15" s="2">
         <v>101.3</v>
       </c>
-      <c r="AU15" s="3">
+      <c r="AU15" s="1">
         <v>99.8</v>
       </c>
-      <c r="AV15" s="4"/>
-[...6 lines deleted...]
-      <c r="BC15" s="3"/>
+      <c r="AV15" s="1">
+        <v>101.553697515533</v>
+      </c>
+      <c r="AW15" s="1"/>
+      <c r="AX15" s="1"/>
+      <c r="AY15" s="2"/>
+      <c r="AZ15" s="1"/>
+      <c r="BA15" s="1"/>
+      <c r="BB15" s="1"/>
+      <c r="BC15" s="1"/>
     </row>
     <row r="16" spans="1:55">
-      <c r="A16" s="6" t="s">
-        <v>24</v>
+      <c r="A16" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="B16" s="2">
         <v>100.7</v>
       </c>
       <c r="C16" s="2">
         <v>102.6</v>
       </c>
-      <c r="D16" s="3">
+      <c r="D16" s="1">
         <v>102.4</v>
       </c>
-      <c r="E16" s="3">
+      <c r="E16" s="1">
         <v>102.8</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F16" s="1">
         <v>103.1</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G16" s="1">
         <v>102.7</v>
       </c>
-      <c r="H16" s="3">
+      <c r="H16" s="1">
         <v>90.2</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="2">
         <v>104.87261392441486</v>
       </c>
-      <c r="J16" s="3">
+      <c r="J16" s="1">
         <v>79.66132461753574</v>
       </c>
-      <c r="K16" s="3">
+      <c r="K16" s="1">
         <v>77</v>
       </c>
-      <c r="L16" s="3">
+      <c r="L16" s="1">
         <v>72.5</v>
       </c>
-      <c r="M16" s="3">
+      <c r="M16" s="1">
         <v>72.860459772945006</v>
       </c>
-      <c r="O16" s="6" t="s">
-        <v>24</v>
+      <c r="O16" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="P16" s="2">
         <v>92.720774303867913</v>
       </c>
       <c r="Q16" s="2">
         <v>94.162376405189761</v>
       </c>
       <c r="R16" s="2">
         <v>101.27804634842788</v>
       </c>
-      <c r="S16" s="3">
+      <c r="S16" s="1">
         <v>101.4628002644268</v>
       </c>
-      <c r="T16" s="4">
+      <c r="T16" s="1">
         <v>102.36424288253671</v>
       </c>
-      <c r="U16" s="4">
+      <c r="U16" s="1">
         <v>102.18111787035333</v>
       </c>
-      <c r="V16" s="3">
+      <c r="V16" s="1">
         <v>100.97555294069933</v>
       </c>
-      <c r="W16" s="5">
+      <c r="W16" s="2">
         <v>121.60992608269568</v>
       </c>
-      <c r="X16" s="3">
+      <c r="X16" s="1">
         <v>145.679962337326</v>
       </c>
-      <c r="Y16" s="3">
+      <c r="Y16" s="1">
         <v>156.80000000000001</v>
       </c>
-      <c r="Z16" s="3">
+      <c r="Z16" s="1">
         <v>164.1</v>
       </c>
-      <c r="AA16" s="3">
+      <c r="AA16" s="1">
         <v>161.5</v>
       </c>
-      <c r="AC16" s="6" t="s">
-        <v>24</v>
+      <c r="AC16" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="AD16" s="2">
         <v>131.80000000000001</v>
       </c>
       <c r="AE16" s="2">
         <v>115.39332119844687</v>
       </c>
       <c r="AF16" s="2">
         <v>110.98305592912745</v>
       </c>
-      <c r="AG16" s="3">
+      <c r="AG16" s="1">
         <v>111.43210689219656</v>
       </c>
-      <c r="AH16" s="4">
+      <c r="AH16" s="1">
         <v>108.12927767642333</v>
       </c>
-      <c r="AI16" s="4">
+      <c r="AI16" s="1">
         <v>106.23673603463908</v>
       </c>
-      <c r="AJ16" s="3">
+      <c r="AJ16" s="1">
         <v>108.10118576562266</v>
       </c>
-      <c r="AK16" s="5">
+      <c r="AK16" s="2">
         <v>107.12151275178812</v>
       </c>
-      <c r="AL16" s="3">
+      <c r="AL16" s="1">
         <v>98.3</v>
       </c>
-      <c r="AM16" s="3">
+      <c r="AM16" s="1">
         <v>105.1</v>
       </c>
-      <c r="AN16" s="3">
+      <c r="AN16" s="1">
         <v>104.03696783132568</v>
       </c>
-      <c r="AO16" s="3">
+      <c r="AO16" s="1">
         <v>105.75029543716154</v>
       </c>
-      <c r="AQ16" s="6" t="s">
-        <v>24</v>
+      <c r="AQ16" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="AR16" s="2">
         <v>94.1</v>
       </c>
       <c r="AS16" s="2">
         <v>102.32135611421486</v>
       </c>
       <c r="AT16" s="2">
         <v>108.1</v>
       </c>
-      <c r="AU16" s="3">
+      <c r="AU16" s="1">
         <v>105.2</v>
       </c>
-      <c r="AV16" s="4"/>
-[...6 lines deleted...]
-      <c r="BC16" s="3"/>
+      <c r="AV16" s="1">
+        <v>104.09641920603931</v>
+      </c>
+      <c r="AW16" s="1"/>
+      <c r="AX16" s="1"/>
+      <c r="AY16" s="2"/>
+      <c r="AZ16" s="1"/>
+      <c r="BA16" s="1"/>
+      <c r="BB16" s="1"/>
+      <c r="BC16" s="1"/>
     </row>
     <row r="17" spans="1:55">
-      <c r="A17" s="6" t="s">
-        <v>25</v>
+      <c r="A17" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="B17" s="2">
         <v>100.8</v>
       </c>
       <c r="C17" s="2">
         <v>105.1</v>
       </c>
-      <c r="D17" s="3">
+      <c r="D17" s="1">
         <v>102.2</v>
       </c>
-      <c r="E17" s="3">
+      <c r="E17" s="1">
         <v>101.4</v>
       </c>
-      <c r="F17" s="4">
+      <c r="F17" s="1">
         <v>101.8</v>
       </c>
-      <c r="G17" s="4">
+      <c r="G17" s="1">
         <v>101.5</v>
       </c>
-      <c r="H17" s="3">
+      <c r="H17" s="1">
         <v>100.8</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I17" s="2">
         <v>101.96358850330678</v>
       </c>
-      <c r="J17" s="3">
+      <c r="J17" s="1">
         <v>65.446872941355181</v>
       </c>
-      <c r="K17" s="3">
+      <c r="K17" s="1">
         <v>68.2</v>
       </c>
-      <c r="L17" s="3">
+      <c r="L17" s="1">
         <v>68.8</v>
       </c>
-      <c r="M17" s="3">
+      <c r="M17" s="1">
         <v>69.422175366783065</v>
       </c>
-      <c r="O17" s="6" t="s">
-        <v>25</v>
+      <c r="O17" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="P17" s="2">
         <v>96.802862506833591</v>
       </c>
       <c r="Q17" s="2">
         <v>94.878620705768824</v>
       </c>
       <c r="R17" s="2">
         <v>98.979695704289426</v>
       </c>
-      <c r="S17" s="3">
+      <c r="S17" s="1">
         <v>101.06238452270146</v>
       </c>
-      <c r="T17" s="4">
+      <c r="T17" s="1">
         <v>101.96649058249811</v>
       </c>
-      <c r="U17" s="4">
+      <c r="U17" s="1">
         <v>102.94293301681736</v>
       </c>
-      <c r="V17" s="3">
+      <c r="V17" s="1">
         <v>101.75027440460076</v>
       </c>
-      <c r="W17" s="5">
+      <c r="W17" s="2">
         <v>99.321370009203676</v>
       </c>
-      <c r="X17" s="3">
+      <c r="X17" s="1">
         <v>124.7078972694067</v>
       </c>
-      <c r="Y17" s="3">
+      <c r="Y17" s="1">
         <v>142.1</v>
       </c>
-      <c r="Z17" s="3">
+      <c r="Z17" s="1">
         <v>160.1</v>
       </c>
-      <c r="AA17" s="3">
+      <c r="AA17" s="1">
         <v>155.9</v>
       </c>
-      <c r="AC17" s="6" t="s">
-        <v>25</v>
+      <c r="AC17" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="AD17" s="2">
         <v>100.7</v>
       </c>
       <c r="AE17" s="2">
         <v>102.93896712551376</v>
       </c>
       <c r="AF17" s="2">
         <v>100.53608175741226</v>
       </c>
-      <c r="AG17" s="3">
+      <c r="AG17" s="1">
         <v>101.06122815639043</v>
       </c>
-      <c r="AH17" s="4">
+      <c r="AH17" s="1">
         <v>101.00126265570066</v>
       </c>
-      <c r="AI17" s="4">
+      <c r="AI17" s="1">
         <v>100.95679506946105</v>
       </c>
-      <c r="AJ17" s="3">
+      <c r="AJ17" s="1">
         <v>102.03451657040665</v>
       </c>
-      <c r="AK17" s="5">
+      <c r="AK17" s="2">
         <v>102.12215767512384</v>
       </c>
-      <c r="AL17" s="3">
+      <c r="AL17" s="1">
         <v>116.9</v>
       </c>
-      <c r="AM17" s="3">
+      <c r="AM17" s="1">
         <v>113.3</v>
       </c>
-      <c r="AN17" s="3">
+      <c r="AN17" s="1">
         <v>105.36087679108461</v>
       </c>
-      <c r="AO17" s="3">
+      <c r="AO17" s="1">
         <v>105.9166582823155</v>
       </c>
-      <c r="AQ17" s="6" t="s">
-        <v>25</v>
+      <c r="AQ17" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="AR17" s="2">
         <v>110.3</v>
       </c>
       <c r="AS17" s="2">
         <v>104.74047491927301</v>
       </c>
       <c r="AT17" s="2">
         <v>105.5</v>
       </c>
-      <c r="AU17" s="3">
+      <c r="AU17" s="1">
         <v>102.9</v>
       </c>
-      <c r="AV17" s="4"/>
-[...6 lines deleted...]
-      <c r="BC17" s="3"/>
+      <c r="AV17" s="1">
+        <v>100.40627594795343</v>
+      </c>
+      <c r="AW17" s="1"/>
+      <c r="AX17" s="1"/>
+      <c r="AY17" s="2"/>
+      <c r="AZ17" s="1"/>
+      <c r="BA17" s="1"/>
+      <c r="BB17" s="1"/>
+      <c r="BC17" s="1"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="6" t="s">
-        <v>26</v>
+      <c r="A18" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="B18" s="2">
         <v>102</v>
       </c>
       <c r="C18" s="2">
         <v>102.9</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D18" s="1">
         <v>104.8</v>
       </c>
-      <c r="E18" s="3">
+      <c r="E18" s="1">
         <v>104.7</v>
       </c>
-      <c r="F18" s="4">
+      <c r="F18" s="1">
         <v>105.8</v>
       </c>
-      <c r="G18" s="4">
+      <c r="G18" s="1">
         <v>105.8</v>
       </c>
-      <c r="H18" s="3">
+      <c r="H18" s="1">
         <v>105.2</v>
       </c>
-      <c r="I18" s="5">
+      <c r="I18" s="2">
         <v>88.097100642717493</v>
       </c>
-      <c r="J18" s="3">
+      <c r="J18" s="1">
         <v>78.652158394746792</v>
       </c>
-      <c r="K18" s="3">
+      <c r="K18" s="1">
         <v>78.099999999999994</v>
       </c>
-      <c r="L18" s="3">
+      <c r="L18" s="1">
         <v>82.3</v>
       </c>
-      <c r="M18" s="3">
+      <c r="M18" s="1">
         <v>82.999487726110118</v>
       </c>
-      <c r="O18" s="6" t="s">
-        <v>26</v>
+      <c r="O18" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="P18" s="2">
         <v>116.51488063462105</v>
       </c>
       <c r="Q18" s="2">
         <v>131.55403275270456</v>
       </c>
       <c r="R18" s="2">
         <v>125.79626435301587</v>
       </c>
-      <c r="S18" s="3">
+      <c r="S18" s="1">
         <v>116.93695216132089</v>
       </c>
-      <c r="T18" s="4">
+      <c r="T18" s="1">
         <v>112.32035986560516</v>
       </c>
-      <c r="U18" s="4">
+      <c r="U18" s="1">
         <v>108.73353105497739</v>
       </c>
-      <c r="V18" s="3">
+      <c r="V18" s="1">
         <v>105.10547991930636</v>
       </c>
-      <c r="W18" s="5">
+      <c r="W18" s="2">
         <v>96.911850429148302</v>
       </c>
-      <c r="X18" s="3">
+      <c r="X18" s="1">
         <v>124.81276812206181</v>
       </c>
-      <c r="Y18" s="3">
+      <c r="Y18" s="1">
         <v>132</v>
       </c>
-      <c r="Z18" s="3">
+      <c r="Z18" s="1">
         <v>136.9</v>
       </c>
-      <c r="AA18" s="3">
+      <c r="AA18" s="1">
         <v>131.1</v>
       </c>
-      <c r="AC18" s="6" t="s">
-        <v>26</v>
+      <c r="AC18" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="AD18" s="2">
         <v>93.1</v>
       </c>
       <c r="AE18" s="2">
         <v>89.801740155968062</v>
       </c>
       <c r="AF18" s="2">
         <v>95.765600882367252</v>
       </c>
-      <c r="AG18" s="3">
+      <c r="AG18" s="1">
         <v>97.45675694127803</v>
       </c>
-      <c r="AH18" s="4">
+      <c r="AH18" s="1">
         <v>97.732613068650593</v>
       </c>
-      <c r="AI18" s="4">
+      <c r="AI18" s="1">
         <v>97.467522629629798</v>
       </c>
-      <c r="AJ18" s="3">
+      <c r="AJ18" s="1">
         <v>110.48130439675501</v>
       </c>
-      <c r="AK18" s="5">
+      <c r="AK18" s="2">
         <v>109.80224349586926</v>
       </c>
-      <c r="AL18" s="3">
+      <c r="AL18" s="1">
         <v>112.3</v>
       </c>
-      <c r="AM18" s="3">
+      <c r="AM18" s="1">
         <v>112</v>
       </c>
-      <c r="AN18" s="3">
+      <c r="AN18" s="1">
         <v>108.97076717846087</v>
       </c>
-      <c r="AO18" s="3">
+      <c r="AO18" s="1">
         <v>109.39325054044919</v>
       </c>
-      <c r="AQ18" s="6" t="s">
-        <v>26</v>
+      <c r="AQ18" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="AR18" s="2">
         <v>99.5</v>
       </c>
       <c r="AS18" s="2">
         <v>91.510282157120812</v>
       </c>
       <c r="AT18" s="2">
         <v>100</v>
       </c>
-      <c r="AU18" s="3">
+      <c r="AU18" s="1">
         <v>100</v>
       </c>
-      <c r="AV18" s="4"/>
-[...6 lines deleted...]
-      <c r="BC18" s="3"/>
+      <c r="AV18" s="1">
+        <v>99.981815266274893</v>
+      </c>
+      <c r="AW18" s="1"/>
+      <c r="AX18" s="1"/>
+      <c r="AY18" s="2"/>
+      <c r="AZ18" s="1"/>
+      <c r="BA18" s="1"/>
+      <c r="BB18" s="1"/>
+      <c r="BC18" s="1"/>
     </row>
     <row r="19" spans="1:55">
-      <c r="A19" s="7"/>
-[...50 lines deleted...]
-      <c r="BC19" s="8"/>
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="22"/>
+      <c r="X19" s="4"/>
+      <c r="Y19" s="4"/>
+      <c r="Z19" s="4"/>
+      <c r="AA19" s="4"/>
+      <c r="AC19" s="3"/>
+      <c r="AD19" s="4"/>
+      <c r="AE19" s="4"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="6"/>
+      <c r="AI19" s="4"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="22"/>
+      <c r="AL19" s="4"/>
+      <c r="AM19" s="4"/>
+      <c r="AN19" s="4"/>
+      <c r="AO19" s="4"/>
+      <c r="AQ19" s="3"/>
+      <c r="AR19" s="4"/>
+      <c r="AS19" s="4"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="5"/>
+      <c r="AV19" s="6"/>
+      <c r="AW19" s="4"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="22"/>
+      <c r="AZ19" s="4"/>
+      <c r="BA19" s="4"/>
+      <c r="BB19" s="4"/>
+      <c r="BC19" s="4"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="30"/>
-[...50 lines deleted...]
-      <c r="BC20" s="30"/>
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15"/>
+      <c r="Y20" s="15"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="15"/>
+      <c r="AC20" s="15"/>
+      <c r="AD20" s="15"/>
+      <c r="AE20" s="15"/>
+      <c r="AF20" s="15"/>
+      <c r="AG20" s="15"/>
+      <c r="AH20" s="15"/>
+      <c r="AI20" s="15"/>
+      <c r="AJ20" s="15"/>
+      <c r="AK20" s="15"/>
+      <c r="AL20" s="15"/>
+      <c r="AM20" s="15"/>
+      <c r="AN20" s="15"/>
+      <c r="AO20" s="15"/>
+      <c r="AQ20" s="15"/>
+      <c r="AR20" s="15"/>
+      <c r="AS20" s="15"/>
+      <c r="AT20" s="15"/>
+      <c r="AU20" s="15"/>
+      <c r="AV20" s="15"/>
+      <c r="AW20" s="15"/>
+      <c r="AX20" s="15"/>
+      <c r="AY20" s="15"/>
+      <c r="AZ20" s="15"/>
+      <c r="BA20" s="15"/>
+      <c r="BB20" s="15"/>
+      <c r="BC20" s="15"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="27" t="s">
-[...58 lines deleted...]
-      <c r="BC21" s="27"/>
+      <c r="A21" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="O21" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AC21" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AQ21" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
+      <c r="AX21" s="23"/>
+      <c r="AY21" s="23"/>
+      <c r="AZ21" s="23"/>
+      <c r="BA21" s="23"/>
+      <c r="BB21" s="23"/>
+      <c r="BC21" s="23"/>
     </row>
     <row r="22" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A22" s="20"/>
-[...58 lines deleted...]
-      <c r="BC22" s="28"/>
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z22" s="14"/>
+      <c r="AA22" s="14"/>
+      <c r="AC22" s="19"/>
+      <c r="AD22" s="19"/>
+      <c r="AE22" s="19"/>
+      <c r="AF22" s="19"/>
+      <c r="AG22" s="19"/>
+      <c r="AH22" s="19"/>
+      <c r="AI22" s="19"/>
+      <c r="AJ22" s="19"/>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="19"/>
+      <c r="AM22" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN22" s="14"/>
+      <c r="AO22" s="14"/>
+      <c r="AQ22" s="19"/>
+      <c r="AR22" s="19"/>
+      <c r="AS22" s="19"/>
+      <c r="AT22" s="19"/>
+      <c r="AU22" s="19"/>
+      <c r="AV22" s="19"/>
+      <c r="AW22" s="19"/>
+      <c r="AX22" s="19"/>
+      <c r="AY22" s="19"/>
+      <c r="AZ22" s="19"/>
+      <c r="BA22" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="BB22" s="14"/>
+      <c r="BC22" s="14"/>
     </row>
     <row r="23" spans="1:55" ht="22.5">
-      <c r="A23" s="21"/>
-      <c r="B23" s="22" t="s">
+      <c r="A23" s="11"/>
+      <c r="B23" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="22" t="s">
+      <c r="C23" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="22" t="s">
+      <c r="D23" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="22" t="s">
+      <c r="E23" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="22" t="s">
+      <c r="F23" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="G23" s="22" t="s">
+      <c r="G23" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="22" t="s">
+      <c r="H23" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J23" s="22" t="s">
+      <c r="J23" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K23" s="22" t="s">
+      <c r="K23" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L23" s="22" t="s">
+      <c r="L23" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M23" s="22" t="s">
+      <c r="M23" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="O23" s="21"/>
-      <c r="P23" s="22" t="s">
+      <c r="O23" s="11"/>
+      <c r="P23" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="Q23" s="22" t="s">
+      <c r="Q23" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="R23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="S23" s="22" t="s">
+      <c r="R23" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="S23" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="T23" s="22" t="s">
+      <c r="T23" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="U23" s="22" t="s">
+      <c r="U23" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="V23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W23" s="22" t="s">
+      <c r="V23" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="W23" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="X23" s="22" t="s">
+      <c r="X23" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Y23" s="22" t="s">
+      <c r="Y23" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="Z23" s="22" t="s">
+      <c r="Z23" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AA23" s="22" t="s">
+      <c r="AA23" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AC23" s="21"/>
-      <c r="AD23" s="22" t="s">
+      <c r="AC23" s="11"/>
+      <c r="AD23" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AE23" s="22" t="s">
+      <c r="AE23" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AF23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AG23" s="22" t="s">
+      <c r="AF23" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG23" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AH23" s="22" t="s">
+      <c r="AH23" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AI23" s="22" t="s">
+      <c r="AI23" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AJ23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AK23" s="22" t="s">
+      <c r="AJ23" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AK23" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AL23" s="22" t="s">
+      <c r="AL23" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AM23" s="22" t="s">
+      <c r="AM23" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AN23" s="22" t="s">
+      <c r="AN23" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AO23" s="22" t="s">
+      <c r="AO23" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AQ23" s="21"/>
-      <c r="AR23" s="22" t="s">
+      <c r="AQ23" s="11"/>
+      <c r="AR23" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AS23" s="22" t="s">
+      <c r="AS23" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AT23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AU23" s="22" t="s">
+      <c r="AT23" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="AU23" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AV23" s="22" t="s">
+      <c r="AV23" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AW23" s="22" t="s">
+      <c r="AW23" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AX23" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AY23" s="22" t="s">
+      <c r="AX23" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY23" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AZ23" s="22" t="s">
+      <c r="AZ23" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="BA23" s="22" t="s">
+      <c r="BA23" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="BB23" s="22" t="s">
+      <c r="BB23" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="BC23" s="22" t="s">
+      <c r="BC23" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:55">
-      <c r="A24" s="6" t="s">
-        <v>12</v>
+      <c r="A24" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="B24" s="2">
         <v>102.8</v>
       </c>
       <c r="C24" s="2">
         <v>104.2</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="2">
         <v>104.6</v>
       </c>
-      <c r="E24" s="5">
+      <c r="E24" s="2">
         <v>103.97194253982991</v>
       </c>
       <c r="F24" s="2">
         <v>103.6</v>
       </c>
       <c r="G24" s="2">
         <v>103.456805919049</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="8">
         <v>102.8</v>
       </c>
-      <c r="I24" s="3">
+      <c r="I24" s="1">
         <v>100.1</v>
       </c>
-      <c r="J24" s="3">
+      <c r="J24" s="1">
         <v>84.109807810858811</v>
       </c>
-      <c r="K24" s="5">
+      <c r="K24" s="2">
         <v>84.829995493007473</v>
       </c>
-      <c r="L24" s="3">
+      <c r="L24" s="1">
         <v>84.2</v>
       </c>
-      <c r="M24" s="3">
+      <c r="M24" s="1">
         <v>84.7</v>
       </c>
-      <c r="O24" s="6" t="s">
-        <v>12</v>
+      <c r="O24" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="P24" s="2">
         <v>97.4</v>
       </c>
       <c r="Q24" s="2">
         <v>103.4</v>
       </c>
       <c r="R24" s="2">
         <v>103.4</v>
       </c>
-      <c r="S24" s="5">
+      <c r="S24" s="2">
         <v>102.5</v>
       </c>
       <c r="T24" s="2">
         <v>101.6</v>
       </c>
       <c r="U24" s="2">
         <v>102.1</v>
       </c>
-      <c r="V24" s="3">
+      <c r="V24" s="1">
         <v>101.06567262132522</v>
       </c>
-      <c r="W24" s="3">
+      <c r="W24" s="1">
         <v>94.626169676576168</v>
       </c>
-      <c r="X24" s="3">
+      <c r="X24" s="1">
         <v>115.42186637390498</v>
       </c>
-      <c r="Y24" s="3">
+      <c r="Y24" s="1">
         <v>130.30000000000001</v>
       </c>
-      <c r="Z24" s="3">
+      <c r="Z24" s="1">
         <v>138</v>
       </c>
-      <c r="AA24" s="3">
+      <c r="AA24" s="1">
         <v>136.1</v>
       </c>
-      <c r="AC24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD24" s="14">
+      <c r="AC24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD24" s="9">
         <v>106.60397968940333</v>
       </c>
       <c r="AE24" s="2">
         <v>104.29728219449319</v>
       </c>
       <c r="AF24" s="2">
         <v>107.71204406465141</v>
       </c>
-      <c r="AG24" s="5">
+      <c r="AG24" s="2">
         <v>107.59604807143543</v>
       </c>
       <c r="AH24" s="2">
         <v>107.68125922452292</v>
       </c>
       <c r="AI24" s="2">
         <v>106.46188870415718</v>
       </c>
-      <c r="AJ24" s="3">
+      <c r="AJ24" s="1">
         <v>108.71204638519345</v>
       </c>
-      <c r="AK24" s="3">
+      <c r="AK24" s="1">
         <v>109.4</v>
       </c>
-      <c r="AL24" s="3">
+      <c r="AL24" s="1">
         <v>110.1</v>
       </c>
-      <c r="AM24" s="3">
+      <c r="AM24" s="1">
         <v>109.32246257209385</v>
       </c>
-      <c r="AN24" s="3">
+      <c r="AN24" s="1">
         <v>110.54480120083716</v>
       </c>
-      <c r="AO24" s="3">
+      <c r="AO24" s="1">
         <v>110.21227723328482</v>
       </c>
-      <c r="AQ24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR24" s="14">
+      <c r="AQ24" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AR24" s="9">
         <v>105.9</v>
       </c>
       <c r="AS24" s="2">
         <v>105.07229632631399</v>
       </c>
       <c r="AT24" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU24" s="5">
+      <c r="AU24" s="2">
         <v>102.84535522485537</v>
       </c>
-      <c r="AV24" s="2"/>
+      <c r="AV24" s="2">
+        <v>102.8375376583309</v>
+      </c>
       <c r="AW24" s="2"/>
-      <c r="AX24" s="3"/>
-[...4 lines deleted...]
-      <c r="BC24" s="3"/>
+      <c r="AX24" s="1"/>
+      <c r="AY24" s="1"/>
+      <c r="AZ24" s="1"/>
+      <c r="BA24" s="1"/>
+      <c r="BB24" s="1"/>
+      <c r="BC24" s="1"/>
     </row>
     <row r="25" spans="1:55">
-      <c r="A25" s="6" t="s">
-        <v>13</v>
+      <c r="A25" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="B25" s="2">
         <v>60.5</v>
       </c>
       <c r="C25" s="2">
         <v>66.599999999999994</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="2">
         <v>65.599999999999994</v>
       </c>
-      <c r="E25" s="5">
+      <c r="E25" s="2">
         <v>62.4</v>
       </c>
       <c r="F25" s="2">
         <v>61.1</v>
       </c>
       <c r="G25" s="2">
         <v>63.479132569796981</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="I25" s="3">
+      <c r="I25" s="1">
         <v>84.210785195603023</v>
       </c>
-      <c r="J25" s="3">
+      <c r="J25" s="1">
         <v>88.354157251128029</v>
       </c>
-      <c r="K25" s="5">
+      <c r="K25" s="2">
         <v>88.9</v>
       </c>
-      <c r="L25" s="3">
+      <c r="L25" s="1">
         <v>97.5</v>
       </c>
-      <c r="M25" s="3">
+      <c r="M25" s="1">
         <v>97.492347870470468</v>
       </c>
-      <c r="O25" s="6" t="s">
-        <v>13</v>
+      <c r="O25" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="P25" s="2">
         <v>92.921396568690568</v>
       </c>
       <c r="Q25" s="2">
         <v>95.063597478634961</v>
       </c>
       <c r="R25" s="2">
         <v>94.935938250135138</v>
       </c>
-      <c r="S25" s="5">
+      <c r="S25" s="2">
         <v>96.097320729272809</v>
       </c>
       <c r="T25" s="2">
         <v>97.283672743157908</v>
       </c>
       <c r="U25" s="2">
         <v>98.127651970754883</v>
       </c>
-      <c r="V25" s="3">
+      <c r="V25" s="1">
         <v>111.54063814393554</v>
       </c>
-      <c r="W25" s="3">
+      <c r="W25" s="1">
         <v>100.4132895606794</v>
       </c>
-      <c r="X25" s="3">
+      <c r="X25" s="1">
         <v>92.238178381205273</v>
       </c>
-      <c r="Y25" s="3">
+      <c r="Y25" s="1">
         <v>92.3</v>
       </c>
-      <c r="Z25" s="3">
+      <c r="Z25" s="1">
         <v>92.3</v>
       </c>
-      <c r="AA25" s="3">
+      <c r="AA25" s="1">
         <v>126</v>
       </c>
-      <c r="AC25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD25" s="15">
+      <c r="AC25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD25" s="10">
         <v>201.7</v>
       </c>
       <c r="AE25" s="2">
         <v>255.26942651797876</v>
       </c>
       <c r="AF25" s="2">
         <v>246.72045286258006</v>
       </c>
-      <c r="AG25" s="5">
+      <c r="AG25" s="2">
         <v>223.75044535709691</v>
       </c>
       <c r="AH25" s="2">
         <v>191.45016909405297</v>
       </c>
       <c r="AI25" s="2">
         <v>226.05605040492463</v>
       </c>
-      <c r="AJ25" s="3">
+      <c r="AJ25" s="1">
         <v>186.21838269413081</v>
       </c>
-      <c r="AK25" s="3">
+      <c r="AK25" s="1">
         <v>143.75456555331553</v>
       </c>
-      <c r="AL25" s="3">
+      <c r="AL25" s="1">
         <v>138.69999999999999</v>
       </c>
-      <c r="AM25" s="3">
+      <c r="AM25" s="1">
         <v>131.9</v>
       </c>
-      <c r="AN25" s="3">
+      <c r="AN25" s="1">
         <v>131.64293592668079</v>
       </c>
-      <c r="AO25" s="3">
+      <c r="AO25" s="1">
         <v>137.03861640157811</v>
       </c>
-      <c r="AQ25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR25" s="15">
+      <c r="AQ25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR25" s="10">
         <v>63.5</v>
       </c>
       <c r="AS25" s="2">
         <v>53.409411415212851</v>
       </c>
       <c r="AT25" s="2">
         <v>54.5</v>
       </c>
-      <c r="AU25" s="5">
+      <c r="AU25" s="2">
         <v>58.022730217878603</v>
       </c>
-      <c r="AV25" s="2"/>
+      <c r="AV25" s="2">
+        <v>63.802849622748212</v>
+      </c>
       <c r="AW25" s="2"/>
-      <c r="AX25" s="3"/>
-[...4 lines deleted...]
-      <c r="BC25" s="3"/>
+      <c r="AX25" s="1"/>
+      <c r="AY25" s="1"/>
+      <c r="AZ25" s="1"/>
+      <c r="BA25" s="1"/>
+      <c r="BB25" s="1"/>
+      <c r="BC25" s="1"/>
     </row>
     <row r="26" spans="1:55">
-      <c r="A26" s="6" t="s">
-        <v>14</v>
+      <c r="A26" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="B26" s="2">
         <v>101.5</v>
       </c>
       <c r="C26" s="2">
         <v>101.7</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="2">
         <v>101.9</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="2">
         <v>100.5</v>
       </c>
       <c r="F26" s="2">
         <v>100.4</v>
       </c>
       <c r="G26" s="2">
         <v>100.54882673002086</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="8">
         <v>100.5</v>
       </c>
-      <c r="I26" s="3">
+      <c r="I26" s="1">
         <v>87.147490879078632</v>
       </c>
-      <c r="J26" s="3">
+      <c r="J26" s="1">
         <v>78.247432297992162</v>
       </c>
-      <c r="K26" s="5">
+      <c r="K26" s="2">
         <v>84</v>
       </c>
-      <c r="L26" s="3">
+      <c r="L26" s="1">
         <v>82.2</v>
       </c>
-      <c r="M26" s="3">
+      <c r="M26" s="1">
         <v>82.620394414872635</v>
       </c>
-      <c r="O26" s="6" t="s">
-        <v>14</v>
+      <c r="O26" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="P26" s="2">
         <v>92.803905984462446</v>
       </c>
       <c r="Q26" s="2">
         <v>93.515661223680695</v>
       </c>
       <c r="R26" s="2">
         <v>97.689302156248047</v>
       </c>
-      <c r="S26" s="5">
+      <c r="S26" s="2">
         <v>98.877909428546957</v>
       </c>
       <c r="T26" s="2">
         <v>99.601966787126727</v>
       </c>
       <c r="U26" s="2">
         <v>121.49774906316841</v>
       </c>
-      <c r="V26" s="3">
+      <c r="V26" s="1">
         <v>100.5763572258487</v>
       </c>
-      <c r="W26" s="3">
+      <c r="W26" s="1">
         <v>88.004113972629654</v>
       </c>
-      <c r="X26" s="3">
+      <c r="X26" s="1">
         <v>109.59017700901148</v>
       </c>
-      <c r="Y26" s="3">
+      <c r="Y26" s="1">
         <v>113.7</v>
       </c>
-      <c r="Z26" s="3">
+      <c r="Z26" s="1">
         <v>123.5</v>
       </c>
-      <c r="AA26" s="3">
+      <c r="AA26" s="1">
         <v>120.2</v>
       </c>
-      <c r="AC26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD26" s="15">
+      <c r="AC26" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD26" s="10">
         <v>102.4</v>
       </c>
       <c r="AE26" s="2">
         <v>99.590066877544302</v>
       </c>
       <c r="AF26" s="2">
         <v>96.885504428653022</v>
       </c>
-      <c r="AG26" s="5">
+      <c r="AG26" s="2">
         <v>96.814250903785066</v>
       </c>
       <c r="AH26" s="2">
         <v>96.320000121539053</v>
       </c>
       <c r="AI26" s="2">
         <v>96.936698554282046</v>
       </c>
-      <c r="AJ26" s="3">
+      <c r="AJ26" s="1">
         <v>95.954906617184633</v>
       </c>
-      <c r="AK26" s="3">
+      <c r="AK26" s="1">
         <v>127.09689073618591</v>
       </c>
-      <c r="AL26" s="3">
+      <c r="AL26" s="1">
         <v>135.9</v>
       </c>
-      <c r="AM26" s="3">
+      <c r="AM26" s="1">
         <v>122.8</v>
       </c>
-      <c r="AN26" s="3">
+      <c r="AN26" s="1">
         <v>111.40312044233329</v>
       </c>
-      <c r="AO26" s="3">
+      <c r="AO26" s="1">
         <v>113.70877170531919</v>
       </c>
-      <c r="AQ26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR26" s="15">
+      <c r="AQ26" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR26" s="10">
         <v>97</v>
       </c>
       <c r="AS26" s="2">
         <v>101.75185059488658</v>
       </c>
       <c r="AT26" s="2">
         <v>102.3</v>
       </c>
-      <c r="AU26" s="5">
+      <c r="AU26" s="2">
         <v>101.1</v>
       </c>
-      <c r="AV26" s="2"/>
+      <c r="AV26" s="2">
+        <v>100.00542711503509</v>
+      </c>
       <c r="AW26" s="2"/>
-      <c r="AX26" s="3"/>
-[...4 lines deleted...]
-      <c r="BC26" s="3"/>
+      <c r="AX26" s="1"/>
+      <c r="AY26" s="1"/>
+      <c r="AZ26" s="1"/>
+      <c r="BA26" s="1"/>
+      <c r="BB26" s="1"/>
+      <c r="BC26" s="1"/>
     </row>
     <row r="27" spans="1:55">
-      <c r="A27" s="6" t="s">
-        <v>15</v>
+      <c r="A27" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="B27" s="2">
         <v>100.6</v>
       </c>
       <c r="C27" s="2">
         <v>100.7</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="2">
         <v>100.8</v>
       </c>
-      <c r="E27" s="5">
+      <c r="E27" s="2">
         <v>100.8</v>
       </c>
       <c r="F27" s="2">
         <v>100.7</v>
       </c>
       <c r="G27" s="2">
         <v>100.47058757252063</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="8">
         <v>100.5</v>
       </c>
-      <c r="I27" s="3">
+      <c r="I27" s="1">
         <v>102.22887611782019</v>
       </c>
-      <c r="J27" s="3">
+      <c r="J27" s="1">
         <v>70.576684170408853</v>
       </c>
-      <c r="K27" s="5">
+      <c r="K27" s="2">
         <v>67.2</v>
       </c>
-      <c r="L27" s="3">
+      <c r="L27" s="1">
         <v>71.599999999999994</v>
       </c>
-      <c r="M27" s="3">
+      <c r="M27" s="1">
         <v>72.566837112124091</v>
       </c>
-      <c r="O27" s="6" t="s">
-        <v>15</v>
+      <c r="O27" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="P27" s="2">
         <v>100.36023279490438</v>
       </c>
       <c r="Q27" s="2">
         <v>100.11242268809563</v>
       </c>
       <c r="R27" s="2">
         <v>100.39105996737024</v>
       </c>
-      <c r="S27" s="5">
+      <c r="S27" s="2">
         <v>101.41150253186653</v>
       </c>
       <c r="T27" s="2">
         <v>101.15300956179676</v>
       </c>
       <c r="U27" s="2">
         <v>101.28772945388465</v>
       </c>
-      <c r="V27" s="3">
+      <c r="V27" s="1">
         <v>102.46366981835288</v>
       </c>
-      <c r="W27" s="3">
+      <c r="W27" s="1">
         <v>71.056607585194072</v>
       </c>
-      <c r="X27" s="3">
+      <c r="X27" s="1">
         <v>153.49968076509825</v>
       </c>
-      <c r="Y27" s="3">
+      <c r="Y27" s="1">
         <v>211</v>
       </c>
-      <c r="Z27" s="3">
+      <c r="Z27" s="1">
         <v>221.5</v>
       </c>
-      <c r="AA27" s="3">
+      <c r="AA27" s="1">
         <v>217.5</v>
       </c>
-      <c r="AC27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD27" s="15">
+      <c r="AC27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD27" s="10">
         <v>98.7</v>
       </c>
       <c r="AE27" s="2">
         <v>106.39897242849554</v>
       </c>
       <c r="AF27" s="2">
         <v>111.99262747277228</v>
       </c>
-      <c r="AG27" s="5">
+      <c r="AG27" s="2">
         <v>105.66190363895542</v>
       </c>
       <c r="AH27" s="2">
         <v>102.02791738180883</v>
       </c>
       <c r="AI27" s="2">
         <v>99.807384852310705</v>
       </c>
-      <c r="AJ27" s="3">
+      <c r="AJ27" s="1">
         <v>105.84211012028229</v>
       </c>
-      <c r="AK27" s="3">
+      <c r="AK27" s="1">
         <v>108.52297090794335</v>
       </c>
-      <c r="AL27" s="3">
+      <c r="AL27" s="1">
         <v>92.5</v>
       </c>
-      <c r="AM27" s="3">
+      <c r="AM27" s="1">
         <v>100</v>
       </c>
-      <c r="AN27" s="3">
+      <c r="AN27" s="1">
         <v>100.97287490749129</v>
       </c>
-      <c r="AO27" s="3">
+      <c r="AO27" s="1">
         <v>102.72806521823743</v>
       </c>
-      <c r="AQ27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR27" s="15">
+      <c r="AQ27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AR27" s="10">
         <v>98.9</v>
       </c>
       <c r="AS27" s="2">
         <v>93.894048937219111</v>
       </c>
       <c r="AT27" s="2">
         <v>90.9</v>
       </c>
-      <c r="AU27" s="5">
+      <c r="AU27" s="2">
         <v>96.6</v>
       </c>
-      <c r="AV27" s="2"/>
+      <c r="AV27" s="2">
+        <v>100.65246850300456</v>
+      </c>
       <c r="AW27" s="2"/>
-      <c r="AX27" s="3"/>
-[...4 lines deleted...]
-      <c r="BC27" s="3"/>
+      <c r="AX27" s="1"/>
+      <c r="AY27" s="1"/>
+      <c r="AZ27" s="1"/>
+      <c r="BA27" s="1"/>
+      <c r="BB27" s="1"/>
+      <c r="BC27" s="1"/>
     </row>
     <row r="28" spans="1:55">
-      <c r="A28" s="6" t="s">
-        <v>16</v>
+      <c r="A28" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="B28" s="2">
         <v>102.5</v>
       </c>
       <c r="C28" s="2">
         <v>102.6</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="2">
         <v>103.3</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="2">
         <v>103</v>
       </c>
       <c r="F28" s="2">
         <v>103.2</v>
       </c>
       <c r="G28" s="2">
         <v>102.57783188919592</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="8">
         <v>102.6</v>
       </c>
-      <c r="I28" s="3">
+      <c r="I28" s="1">
         <v>101.616526836283</v>
       </c>
-      <c r="J28" s="3">
+      <c r="J28" s="1">
         <v>84.573374383515031</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="2">
         <v>90.2</v>
       </c>
-      <c r="L28" s="3">
+      <c r="L28" s="1">
         <v>102.5</v>
       </c>
-      <c r="M28" s="3">
+      <c r="M28" s="1">
         <v>102.32597800277119</v>
       </c>
-      <c r="O28" s="6" t="s">
-        <v>16</v>
+      <c r="O28" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="P28" s="2">
         <v>112.59813393107795</v>
       </c>
       <c r="Q28" s="2">
         <v>105.97717118530549</v>
       </c>
       <c r="R28" s="2">
         <v>114.61032488343767</v>
       </c>
-      <c r="S28" s="5">
+      <c r="S28" s="2">
         <v>114.33198321273505</v>
       </c>
       <c r="T28" s="2">
         <v>111.50173642066972</v>
       </c>
       <c r="U28" s="2">
         <v>108.86463697279976</v>
       </c>
-      <c r="V28" s="3">
+      <c r="V28" s="1">
         <v>105.42481308609626</v>
       </c>
-      <c r="W28" s="3">
+      <c r="W28" s="1">
         <v>91.500568868218622</v>
       </c>
-      <c r="X28" s="3">
+      <c r="X28" s="1">
         <v>121.65218734890072</v>
       </c>
-      <c r="Y28" s="3">
+      <c r="Y28" s="1">
         <v>131.6</v>
       </c>
-      <c r="Z28" s="3">
+      <c r="Z28" s="1">
         <v>143.9</v>
       </c>
-      <c r="AA28" s="3">
+      <c r="AA28" s="1">
         <v>141.69999999999999</v>
       </c>
-      <c r="AC28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD28" s="15">
+      <c r="AC28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD28" s="10">
         <v>100.3</v>
       </c>
       <c r="AE28" s="2">
         <v>98.480543893711101</v>
       </c>
       <c r="AF28" s="2">
         <v>103.79330303628961</v>
       </c>
-      <c r="AG28" s="5">
+      <c r="AG28" s="2">
         <v>103.4823106585628</v>
       </c>
       <c r="AH28" s="2">
         <v>103.38470647449572</v>
       </c>
       <c r="AI28" s="2">
         <v>102.91029453921159</v>
       </c>
-      <c r="AJ28" s="3">
+      <c r="AJ28" s="1">
         <v>104.48286198822309</v>
       </c>
-      <c r="AK28" s="3">
+      <c r="AK28" s="1">
         <v>105.85337479431438</v>
       </c>
-      <c r="AL28" s="3">
+      <c r="AL28" s="1">
         <v>113.8</v>
       </c>
-      <c r="AM28" s="3">
+      <c r="AM28" s="1">
         <v>125.7</v>
       </c>
-      <c r="AN28" s="3">
+      <c r="AN28" s="1">
         <v>117.4612527474805</v>
       </c>
-      <c r="AO28" s="3">
+      <c r="AO28" s="1">
         <v>116.05460356646584</v>
       </c>
-      <c r="AQ28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR28" s="15">
+      <c r="AQ28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR28" s="10">
         <v>109.6</v>
       </c>
       <c r="AS28" s="2">
         <v>112.16743714690706</v>
       </c>
       <c r="AT28" s="2">
         <v>104.2</v>
       </c>
-      <c r="AU28" s="5">
+      <c r="AU28" s="2">
         <v>103.2</v>
       </c>
-      <c r="AV28" s="2"/>
+      <c r="AV28" s="2">
+        <v>104.58022663702108</v>
+      </c>
       <c r="AW28" s="2"/>
-      <c r="AX28" s="3"/>
-[...4 lines deleted...]
-      <c r="BC28" s="3"/>
+      <c r="AX28" s="1"/>
+      <c r="AY28" s="1"/>
+      <c r="AZ28" s="1"/>
+      <c r="BA28" s="1"/>
+      <c r="BB28" s="1"/>
+      <c r="BC28" s="1"/>
     </row>
     <row r="29" spans="1:55">
-      <c r="A29" s="6" t="s">
-        <v>17</v>
+      <c r="A29" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="B29" s="2">
         <v>100.6</v>
       </c>
       <c r="C29" s="2">
         <v>100.6</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="2">
         <v>100.7</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="2">
         <v>101.3</v>
       </c>
       <c r="F29" s="2">
         <v>100.9</v>
       </c>
       <c r="G29" s="2">
         <v>100.11101850711712</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="8">
         <v>104.4</v>
       </c>
-      <c r="I29" s="3">
+      <c r="I29" s="1">
         <v>111.35433909867596</v>
       </c>
-      <c r="J29" s="3">
+      <c r="J29" s="1">
         <v>97.992310541722944</v>
       </c>
-      <c r="K29" s="5">
+      <c r="K29" s="2">
         <v>96.9</v>
       </c>
-      <c r="L29" s="3">
+      <c r="L29" s="1">
         <v>95.2</v>
       </c>
-      <c r="M29" s="3">
+      <c r="M29" s="1">
         <v>95.952247958946856</v>
       </c>
-      <c r="O29" s="6" t="s">
-        <v>17</v>
+      <c r="O29" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="P29" s="2">
         <v>97.221404931096174</v>
       </c>
       <c r="Q29" s="2">
         <v>100.69624031428307</v>
       </c>
       <c r="R29" s="2">
         <v>102.50111294055542</v>
       </c>
-      <c r="S29" s="5">
+      <c r="S29" s="2">
         <v>101.12154683577215</v>
       </c>
       <c r="T29" s="2">
         <v>100.90242114552501</v>
       </c>
       <c r="U29" s="2">
         <v>101.78618988306305</v>
       </c>
-      <c r="V29" s="3">
+      <c r="V29" s="1">
         <v>102.39380262413403</v>
       </c>
-      <c r="W29" s="3">
+      <c r="W29" s="1">
         <v>121.41619533275639</v>
       </c>
-      <c r="X29" s="3">
+      <c r="X29" s="1">
         <v>102.09931607898768</v>
       </c>
-      <c r="Y29" s="3">
+      <c r="Y29" s="1">
         <v>105.1</v>
       </c>
-      <c r="Z29" s="3">
+      <c r="Z29" s="1">
         <v>110.6</v>
       </c>
-      <c r="AA29" s="3">
+      <c r="AA29" s="1">
         <v>110.4</v>
       </c>
-      <c r="AC29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD29" s="15">
+      <c r="AC29" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD29" s="10">
         <v>114.3</v>
       </c>
       <c r="AE29" s="2">
         <v>112.26898156183185</v>
       </c>
       <c r="AF29" s="2">
         <v>116.81496953845205</v>
       </c>
-      <c r="AG29" s="5">
+      <c r="AG29" s="2">
         <v>116.66616827372506</v>
       </c>
       <c r="AH29" s="2">
         <v>116.75273036429321</v>
       </c>
       <c r="AI29" s="2">
         <v>114.93998709398332</v>
       </c>
-      <c r="AJ29" s="3">
+      <c r="AJ29" s="1">
         <v>115.79605127557065</v>
       </c>
-      <c r="AK29" s="3">
+      <c r="AK29" s="1">
         <v>108.00185153274452</v>
       </c>
-      <c r="AL29" s="3">
+      <c r="AL29" s="1">
         <v>110.9</v>
       </c>
-      <c r="AM29" s="3">
+      <c r="AM29" s="1">
         <v>113.1</v>
       </c>
-      <c r="AN29" s="3">
+      <c r="AN29" s="1">
         <v>116.1814089833435</v>
       </c>
-      <c r="AO29" s="3">
+      <c r="AO29" s="1">
         <v>121.43916404380477</v>
       </c>
-      <c r="AQ29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR29" s="15">
+      <c r="AQ29" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AR29" s="10">
         <v>114.8</v>
       </c>
       <c r="AS29" s="2">
         <v>116.1635338247339</v>
       </c>
       <c r="AT29" s="2">
         <v>112.4</v>
       </c>
-      <c r="AU29" s="5">
+      <c r="AU29" s="2">
         <v>109.8</v>
       </c>
-      <c r="AV29" s="2"/>
+      <c r="AV29" s="2">
+        <v>108.21436854634725</v>
+      </c>
       <c r="AW29" s="2"/>
-      <c r="AX29" s="3"/>
-[...4 lines deleted...]
-      <c r="BC29" s="3"/>
+      <c r="AX29" s="1"/>
+      <c r="AY29" s="1"/>
+      <c r="AZ29" s="1"/>
+      <c r="BA29" s="1"/>
+      <c r="BB29" s="1"/>
+      <c r="BC29" s="1"/>
     </row>
     <row r="30" spans="1:55">
-      <c r="A30" s="6" t="s">
-        <v>18</v>
+      <c r="A30" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="B30" s="2">
         <v>100.5</v>
       </c>
       <c r="C30" s="2">
         <v>100.7</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="2">
         <v>101.3</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="2">
         <v>100.7</v>
       </c>
       <c r="F30" s="2">
         <v>100.5</v>
       </c>
       <c r="G30" s="2">
         <v>100.30371440594055</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="8">
         <v>106.3</v>
       </c>
-      <c r="I30" s="3">
+      <c r="I30" s="1">
         <v>108.28692939033431</v>
       </c>
-      <c r="J30" s="3">
+      <c r="J30" s="1">
         <v>86.854176398451528</v>
       </c>
-      <c r="K30" s="5">
+      <c r="K30" s="2">
         <v>84.4</v>
       </c>
-      <c r="L30" s="3">
+      <c r="L30" s="1">
         <v>76.099999999999994</v>
       </c>
-      <c r="M30" s="3">
+      <c r="M30" s="1">
         <v>76.406089876333183</v>
       </c>
-      <c r="O30" s="6" t="s">
-        <v>18</v>
+      <c r="O30" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="P30" s="2">
         <v>97.189378609696846</v>
       </c>
       <c r="Q30" s="2">
         <v>97.101018889092998</v>
       </c>
       <c r="R30" s="2">
         <v>93.054485134080736</v>
       </c>
-      <c r="S30" s="5">
+      <c r="S30" s="2">
         <v>94.090733794253723</v>
       </c>
       <c r="T30" s="2">
         <v>95.087716067493972</v>
       </c>
       <c r="U30" s="2">
         <v>98.666115253839379</v>
       </c>
-      <c r="V30" s="3">
+      <c r="V30" s="1">
         <v>96.187439794630947</v>
       </c>
-      <c r="W30" s="3">
+      <c r="W30" s="1">
         <v>80.57582899807943</v>
       </c>
-      <c r="X30" s="3">
+      <c r="X30" s="1">
         <v>118.69221697601493</v>
       </c>
-      <c r="Y30" s="3">
+      <c r="Y30" s="1">
         <v>127.6</v>
       </c>
-      <c r="Z30" s="3">
+      <c r="Z30" s="1">
         <v>140.1</v>
       </c>
-      <c r="AA30" s="3">
+      <c r="AA30" s="1">
         <v>138.19999999999999</v>
       </c>
-      <c r="AC30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD30" s="15">
+      <c r="AC30" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD30" s="10">
         <v>106</v>
       </c>
       <c r="AE30" s="2">
         <v>106.12364229371659</v>
       </c>
       <c r="AF30" s="2">
         <v>114.2037573785464</v>
       </c>
-      <c r="AG30" s="5">
+      <c r="AG30" s="2">
         <v>112.90099294369307</v>
       </c>
       <c r="AH30" s="2">
         <v>111.19953134214565</v>
       </c>
       <c r="AI30" s="2">
         <v>106.89076785544296</v>
       </c>
-      <c r="AJ30" s="3">
+      <c r="AJ30" s="1">
         <v>100</v>
       </c>
-      <c r="AK30" s="3">
+      <c r="AK30" s="1">
         <v>113.02225212975954</v>
       </c>
-      <c r="AL30" s="3">
+      <c r="AL30" s="1">
         <v>100.8</v>
       </c>
-      <c r="AM30" s="3">
+      <c r="AM30" s="1">
         <v>109.7</v>
       </c>
-      <c r="AN30" s="3">
+      <c r="AN30" s="1">
         <v>105.19716337250877</v>
       </c>
-      <c r="AO30" s="3">
+      <c r="AO30" s="1">
         <v>109.62267550981855</v>
       </c>
-      <c r="AQ30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR30" s="15">
+      <c r="AQ30" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR30" s="10">
         <v>92</v>
       </c>
       <c r="AS30" s="2">
         <v>106.16186199420325</v>
       </c>
       <c r="AT30" s="2">
         <v>106.4</v>
       </c>
-      <c r="AU30" s="5">
+      <c r="AU30" s="2">
         <v>105</v>
       </c>
-      <c r="AV30" s="2"/>
+      <c r="AV30" s="2">
+        <v>104.28133963947501</v>
+      </c>
       <c r="AW30" s="2"/>
-      <c r="AX30" s="3"/>
-[...4 lines deleted...]
-      <c r="BC30" s="3"/>
+      <c r="AX30" s="1"/>
+      <c r="AY30" s="1"/>
+      <c r="AZ30" s="1"/>
+      <c r="BA30" s="1"/>
+      <c r="BB30" s="1"/>
+      <c r="BC30" s="1"/>
     </row>
     <row r="31" spans="1:55">
-      <c r="A31" s="6" t="s">
-        <v>19</v>
+      <c r="A31" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>110.7</v>
       </c>
       <c r="C31" s="2">
         <v>105.2</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="2">
         <v>102.7</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E31" s="2">
         <v>100.6</v>
       </c>
       <c r="F31" s="2">
         <v>102.1</v>
       </c>
       <c r="G31" s="2">
         <v>102.38669562754332</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="8">
         <v>100.8</v>
       </c>
-      <c r="I31" s="3">
+      <c r="I31" s="1">
         <v>99.181029643305976</v>
       </c>
-      <c r="J31" s="3">
+      <c r="J31" s="1">
         <v>98.868045124503681</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K31" s="2">
         <v>94.6</v>
       </c>
-      <c r="L31" s="3">
+      <c r="L31" s="1">
         <v>90</v>
       </c>
-      <c r="M31" s="3">
+      <c r="M31" s="1">
         <v>90.935340185538209</v>
       </c>
-      <c r="O31" s="6" t="s">
-        <v>19</v>
+      <c r="O31" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="P31" s="2">
         <v>84.364007582563559</v>
       </c>
       <c r="Q31" s="2">
         <v>94.429961628606947</v>
       </c>
       <c r="R31" s="2">
         <v>98.967986730780851</v>
       </c>
-      <c r="S31" s="5">
+      <c r="S31" s="2">
         <v>99.28860456600799</v>
       </c>
       <c r="T31" s="2">
         <v>98.645349215247705</v>
       </c>
       <c r="U31" s="2">
         <v>98.867307593036784</v>
       </c>
-      <c r="V31" s="3">
+      <c r="V31" s="1">
         <v>98.035517134579621</v>
       </c>
-      <c r="W31" s="3">
+      <c r="W31" s="1">
         <v>90.583003685892606</v>
       </c>
-      <c r="X31" s="3">
+      <c r="X31" s="1">
         <v>97.195277403193856</v>
       </c>
-      <c r="Y31" s="3">
+      <c r="Y31" s="1">
         <v>110</v>
       </c>
-      <c r="Z31" s="3">
+      <c r="Z31" s="1">
         <v>109.4</v>
       </c>
-      <c r="AA31" s="3">
+      <c r="AA31" s="1">
         <v>108.5</v>
       </c>
-      <c r="AC31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD31" s="15">
+      <c r="AC31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD31" s="10">
         <v>109.9</v>
       </c>
       <c r="AE31" s="2">
         <v>104.22864417735937</v>
       </c>
       <c r="AF31" s="2">
         <v>105.93398851221663</v>
       </c>
-      <c r="AG31" s="5">
+      <c r="AG31" s="2">
         <v>105.42888861741331</v>
       </c>
       <c r="AH31" s="2">
         <v>106.08760372776507</v>
       </c>
       <c r="AI31" s="2">
         <v>105.04078048329775</v>
       </c>
-      <c r="AJ31" s="3">
+      <c r="AJ31" s="1">
         <v>104.92657124116451</v>
       </c>
-      <c r="AK31" s="3">
+      <c r="AK31" s="1">
         <v>104.80051358374665</v>
       </c>
-      <c r="AL31" s="3">
+      <c r="AL31" s="1">
         <v>105.7</v>
       </c>
-      <c r="AM31" s="3">
+      <c r="AM31" s="1">
         <v>100.4</v>
       </c>
-      <c r="AN31" s="3">
+      <c r="AN31" s="1">
         <v>105.08261808273016</v>
       </c>
-      <c r="AO31" s="3">
+      <c r="AO31" s="1">
         <v>104.04679312646157</v>
       </c>
-      <c r="AQ31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR31" s="15">
+      <c r="AQ31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR31" s="10">
         <v>112.4</v>
       </c>
       <c r="AS31" s="2">
         <v>109.24120864604974</v>
       </c>
       <c r="AT31" s="2">
         <v>104</v>
       </c>
-      <c r="AU31" s="5">
+      <c r="AU31" s="2">
         <v>104.4</v>
       </c>
-      <c r="AV31" s="2"/>
+      <c r="AV31" s="2">
+        <v>104.06462226760138</v>
+      </c>
       <c r="AW31" s="2"/>
-      <c r="AX31" s="3"/>
-[...4 lines deleted...]
-      <c r="BC31" s="3"/>
+      <c r="AX31" s="1"/>
+      <c r="AY31" s="1"/>
+      <c r="AZ31" s="1"/>
+      <c r="BA31" s="1"/>
+      <c r="BB31" s="1"/>
+      <c r="BC31" s="1"/>
     </row>
     <row r="32" spans="1:55">
-      <c r="A32" s="6" t="s">
-        <v>20</v>
+      <c r="A32" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="B32" s="2">
         <v>101.6</v>
       </c>
       <c r="C32" s="2">
         <v>104.2</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="2">
         <v>103.9</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="2">
         <v>101.9</v>
       </c>
       <c r="F32" s="2">
         <v>101</v>
       </c>
       <c r="G32" s="2">
         <v>100.09498134157944</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="8">
         <v>100.4</v>
       </c>
-      <c r="I32" s="3">
+      <c r="I32" s="1">
         <v>108.66477349737625</v>
       </c>
-      <c r="J32" s="3">
+      <c r="J32" s="1">
         <v>92.882614147507581</v>
       </c>
-      <c r="K32" s="5">
+      <c r="K32" s="2">
         <v>91.7</v>
       </c>
-      <c r="L32" s="3">
+      <c r="L32" s="1">
         <v>83.5</v>
       </c>
-      <c r="M32" s="3">
+      <c r="M32" s="1">
         <v>84.419567055604077</v>
       </c>
-      <c r="O32" s="6" t="s">
-        <v>20</v>
+      <c r="O32" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="P32" s="2">
         <v>95.09623738343106</v>
       </c>
       <c r="Q32" s="2">
         <v>98.917137865948021</v>
       </c>
       <c r="R32" s="2">
         <v>95.517768995110615</v>
       </c>
-      <c r="S32" s="5">
+      <c r="S32" s="2">
         <v>97.945076384691561</v>
       </c>
       <c r="T32" s="2">
         <v>99.192405653004116</v>
       </c>
       <c r="U32" s="2">
         <v>100.68722031060935</v>
       </c>
-      <c r="V32" s="3">
+      <c r="V32" s="1">
         <v>98.846257826147664</v>
       </c>
-      <c r="W32" s="3">
+      <c r="W32" s="1">
         <v>85.000639896342975</v>
       </c>
-      <c r="X32" s="3">
+      <c r="X32" s="1">
         <v>104.0814868640757</v>
       </c>
-      <c r="Y32" s="3">
+      <c r="Y32" s="1">
         <v>113.4</v>
       </c>
-      <c r="Z32" s="3">
+      <c r="Z32" s="1">
         <v>119.9</v>
       </c>
-      <c r="AA32" s="3">
+      <c r="AA32" s="1">
         <v>119.3</v>
       </c>
-      <c r="AC32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD32" s="15">
+      <c r="AC32" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD32" s="10">
         <v>115.6</v>
       </c>
       <c r="AE32" s="2">
         <v>117.00538509031982</v>
       </c>
       <c r="AF32" s="2">
         <v>113.47570397956699</v>
       </c>
-      <c r="AG32" s="5">
+      <c r="AG32" s="2">
         <v>110.20016884489119</v>
       </c>
       <c r="AH32" s="2">
         <v>108.10342579995384</v>
       </c>
       <c r="AI32" s="2">
         <v>109.36584119660797</v>
       </c>
-      <c r="AJ32" s="3">
+      <c r="AJ32" s="1">
         <v>107.91342285152088</v>
       </c>
-      <c r="AK32" s="3">
+      <c r="AK32" s="1">
         <v>114.24489543609243</v>
       </c>
-      <c r="AL32" s="3">
+      <c r="AL32" s="1">
         <v>103.3</v>
       </c>
-      <c r="AM32" s="3">
+      <c r="AM32" s="1">
         <v>112</v>
       </c>
-      <c r="AN32" s="3">
+      <c r="AN32" s="1">
         <v>110.4579116461903</v>
       </c>
-      <c r="AO32" s="3">
+      <c r="AO32" s="1">
         <v>113.16596069049045</v>
       </c>
-      <c r="AQ32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR32" s="15">
+      <c r="AQ32" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AR32" s="10">
         <v>109.9</v>
       </c>
       <c r="AS32" s="2">
         <v>109.93397960784625</v>
       </c>
       <c r="AT32" s="2">
         <v>108.7</v>
       </c>
-      <c r="AU32" s="5">
+      <c r="AU32" s="2">
         <v>108.3</v>
       </c>
-      <c r="AV32" s="2"/>
+      <c r="AV32" s="2">
+        <v>108.9839575800202</v>
+      </c>
       <c r="AW32" s="2"/>
-      <c r="AX32" s="3"/>
-[...4 lines deleted...]
-      <c r="BC32" s="3"/>
+      <c r="AX32" s="1"/>
+      <c r="AY32" s="1"/>
+      <c r="AZ32" s="1"/>
+      <c r="BA32" s="1"/>
+      <c r="BB32" s="1"/>
+      <c r="BC32" s="1"/>
     </row>
     <row r="33" spans="1:55">
-      <c r="A33" s="6" t="s">
-        <v>21</v>
+      <c r="A33" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="B33" s="2">
         <v>103.5</v>
       </c>
       <c r="C33" s="2">
         <v>107.5</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="2">
         <v>100.3</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="2">
         <v>102.8</v>
       </c>
       <c r="F33" s="2">
         <v>102.8</v>
       </c>
       <c r="G33" s="2">
         <v>104.08938063639148</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="8">
         <v>103.8</v>
       </c>
-      <c r="I33" s="3">
+      <c r="I33" s="1">
         <v>101.61903471444091</v>
       </c>
-      <c r="J33" s="3">
+      <c r="J33" s="1">
         <v>84.58244244876505</v>
       </c>
-      <c r="K33" s="5">
+      <c r="K33" s="2">
         <v>82</v>
       </c>
-      <c r="L33" s="3">
+      <c r="L33" s="1">
         <v>73.8</v>
       </c>
-      <c r="M33" s="3">
+      <c r="M33" s="1">
         <v>72.782613224082752</v>
       </c>
-      <c r="O33" s="6" t="s">
-        <v>21</v>
+      <c r="O33" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="P33" s="2">
         <v>99.82094827892692</v>
       </c>
       <c r="Q33" s="2">
         <v>107.94294250448664</v>
       </c>
       <c r="R33" s="2">
         <v>111.32487520066074</v>
       </c>
-      <c r="S33" s="5">
+      <c r="S33" s="2">
         <v>106.49053145952681</v>
       </c>
       <c r="T33" s="2">
         <v>104.00310672644</v>
       </c>
       <c r="U33" s="2">
         <v>102.78147934543851</v>
       </c>
-      <c r="V33" s="3">
+      <c r="V33" s="1">
         <v>102.44798970325293</v>
       </c>
-      <c r="W33" s="3">
+      <c r="W33" s="1">
         <v>113.1147770429467</v>
       </c>
-      <c r="X33" s="3">
+      <c r="X33" s="1">
         <v>107.10002144780462</v>
       </c>
-      <c r="Y33" s="3">
+      <c r="Y33" s="1">
         <v>149.4</v>
       </c>
-      <c r="Z33" s="3">
+      <c r="Z33" s="1">
         <v>161.30000000000001</v>
       </c>
-      <c r="AA33" s="3">
+      <c r="AA33" s="1">
         <v>159.19999999999999</v>
       </c>
-      <c r="AC33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD33" s="15">
+      <c r="AC33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD33" s="10">
         <v>111.6</v>
       </c>
       <c r="AE33" s="2">
         <v>105.69881932401847</v>
       </c>
       <c r="AF33" s="2">
         <v>107.13887650338245</v>
       </c>
-      <c r="AG33" s="5">
+      <c r="AG33" s="2">
         <v>104.01713502936383</v>
       </c>
       <c r="AH33" s="2">
         <v>100.30161447784603</v>
       </c>
       <c r="AI33" s="2">
         <v>100.33759379244994</v>
       </c>
-      <c r="AJ33" s="3">
+      <c r="AJ33" s="1">
         <v>103.64216999474093</v>
       </c>
-      <c r="AK33" s="3">
+      <c r="AK33" s="1">
         <v>100.16821616946076</v>
       </c>
-      <c r="AL33" s="3">
+      <c r="AL33" s="1">
         <v>118</v>
       </c>
-      <c r="AM33" s="3">
+      <c r="AM33" s="1">
         <v>103.2</v>
       </c>
-      <c r="AN33" s="3">
+      <c r="AN33" s="1">
         <v>105.99170914613995</v>
       </c>
-      <c r="AO33" s="3">
+      <c r="AO33" s="1">
         <v>114.52057039390139</v>
       </c>
-      <c r="AQ33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR33" s="15">
+      <c r="AQ33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR33" s="10">
         <v>98.3</v>
       </c>
       <c r="AS33" s="2">
         <v>97.290429239064352</v>
       </c>
       <c r="AT33" s="2">
         <v>104.4</v>
       </c>
-      <c r="AU33" s="5">
+      <c r="AU33" s="2">
         <v>100.1</v>
       </c>
-      <c r="AV33" s="2"/>
+      <c r="AV33" s="2">
+        <v>102.54126939939397</v>
+      </c>
       <c r="AW33" s="2"/>
-      <c r="AX33" s="3"/>
-[...4 lines deleted...]
-      <c r="BC33" s="3"/>
+      <c r="AX33" s="1"/>
+      <c r="AY33" s="1"/>
+      <c r="AZ33" s="1"/>
+      <c r="BA33" s="1"/>
+      <c r="BB33" s="1"/>
+      <c r="BC33" s="1"/>
     </row>
     <row r="34" spans="1:55">
-      <c r="A34" s="6" t="s">
-        <v>22</v>
+      <c r="A34" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="B34" s="2">
         <v>112.9</v>
       </c>
       <c r="C34" s="2">
         <v>119.1</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="2">
         <v>126.9</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E34" s="2">
         <v>127.4</v>
       </c>
       <c r="F34" s="2">
         <v>121</v>
       </c>
       <c r="G34" s="2">
         <v>117.69617641203381</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="8">
         <v>115.7</v>
       </c>
-      <c r="I34" s="3">
+      <c r="I34" s="1">
         <v>109.33840192485604</v>
       </c>
-      <c r="J34" s="3">
+      <c r="J34" s="1">
         <v>84.035506270799218</v>
       </c>
-      <c r="K34" s="5">
+      <c r="K34" s="2">
         <v>87.8</v>
       </c>
-      <c r="L34" s="3">
+      <c r="L34" s="1">
         <v>90.3</v>
       </c>
-      <c r="M34" s="3">
+      <c r="M34" s="1">
         <v>91.518054663511705</v>
       </c>
-      <c r="O34" s="6" t="s">
-        <v>22</v>
+      <c r="O34" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="P34" s="2">
         <v>117.38807523596631</v>
       </c>
       <c r="Q34" s="2">
         <v>125.68785644541217</v>
       </c>
       <c r="R34" s="2">
         <v>112.1738646005488</v>
       </c>
-      <c r="S34" s="5">
+      <c r="S34" s="2">
         <v>102.26953147031217</v>
       </c>
       <c r="T34" s="2">
         <v>102.02194888161789</v>
       </c>
       <c r="U34" s="2">
         <v>99.669824313182787</v>
       </c>
-      <c r="V34" s="3">
+      <c r="V34" s="1">
         <v>95.415176310883425</v>
       </c>
-      <c r="W34" s="3">
+      <c r="W34" s="1">
         <v>96.854934540648912</v>
       </c>
-      <c r="X34" s="3">
+      <c r="X34" s="1">
         <v>108.3935087871911</v>
       </c>
-      <c r="Y34" s="3">
+      <c r="Y34" s="1">
         <v>122.5</v>
       </c>
-      <c r="Z34" s="3">
+      <c r="Z34" s="1">
         <v>125.7</v>
       </c>
-      <c r="AA34" s="3">
+      <c r="AA34" s="1">
         <v>123.6</v>
       </c>
-      <c r="AC34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD34" s="15">
+      <c r="AC34" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD34" s="10">
         <v>102.3</v>
       </c>
       <c r="AE34" s="2">
         <v>100.08516502342285</v>
       </c>
       <c r="AF34" s="2">
         <v>116.70116704430164</v>
       </c>
-      <c r="AG34" s="5">
+      <c r="AG34" s="2">
         <v>126.97252289576659</v>
       </c>
       <c r="AH34" s="2">
         <v>133.9192476674626</v>
       </c>
       <c r="AI34" s="2">
         <v>134.01594111340944</v>
       </c>
-      <c r="AJ34" s="3">
+      <c r="AJ34" s="1">
         <v>129.50039483490866</v>
       </c>
-      <c r="AK34" s="3">
+      <c r="AK34" s="1">
         <v>117.08581577721458</v>
       </c>
-      <c r="AL34" s="3">
+      <c r="AL34" s="1">
         <v>113.7</v>
       </c>
-      <c r="AM34" s="3">
+      <c r="AM34" s="1">
         <v>108.8</v>
       </c>
-      <c r="AN34" s="3">
+      <c r="AN34" s="1">
         <v>112.55907262609679</v>
       </c>
-      <c r="AO34" s="3">
+      <c r="AO34" s="1">
         <v>112.54720653440056</v>
       </c>
-      <c r="AQ34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR34" s="15">
+      <c r="AQ34" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR34" s="10">
         <v>120.4</v>
       </c>
       <c r="AS34" s="2">
         <v>122.1504934093191</v>
       </c>
       <c r="AT34" s="2">
         <v>117.8</v>
       </c>
-      <c r="AU34" s="5">
+      <c r="AU34" s="2">
         <v>111.5</v>
       </c>
-      <c r="AV34" s="2"/>
+      <c r="AV34" s="2">
+        <v>107.04986844764441</v>
+      </c>
       <c r="AW34" s="2"/>
-      <c r="AX34" s="3"/>
-[...4 lines deleted...]
-      <c r="BC34" s="3"/>
+      <c r="AX34" s="1"/>
+      <c r="AY34" s="1"/>
+      <c r="AZ34" s="1"/>
+      <c r="BA34" s="1"/>
+      <c r="BB34" s="1"/>
+      <c r="BC34" s="1"/>
     </row>
     <row r="35" spans="1:55">
-      <c r="A35" s="6" t="s">
-        <v>23</v>
+      <c r="A35" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="B35" s="2">
         <v>97.1</v>
       </c>
       <c r="C35" s="2">
         <v>104.2</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="2">
         <v>108.2</v>
       </c>
-      <c r="E35" s="5">
+      <c r="E35" s="2">
         <v>108.2</v>
       </c>
       <c r="F35" s="2">
         <v>106.6</v>
       </c>
       <c r="G35" s="2">
         <v>106.9584038953806</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="8">
         <v>104</v>
       </c>
-      <c r="I35" s="3">
+      <c r="I35" s="1">
         <v>103.6956299058657</v>
       </c>
-      <c r="J35" s="3">
+      <c r="J35" s="1">
         <v>83.923208906500761</v>
       </c>
-      <c r="K35" s="5">
+      <c r="K35" s="2">
         <v>88.4</v>
       </c>
-      <c r="L35" s="3">
+      <c r="L35" s="1">
         <v>86.5</v>
       </c>
-      <c r="M35" s="3">
+      <c r="M35" s="1">
         <v>87.223156953818815</v>
       </c>
-      <c r="O35" s="6" t="s">
-        <v>23</v>
+      <c r="O35" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="P35" s="2">
         <v>98.210047863908486</v>
       </c>
       <c r="Q35" s="2">
         <v>106.17516083748512</v>
       </c>
       <c r="R35" s="2">
         <v>102.72559040875132</v>
       </c>
-      <c r="S35" s="5">
+      <c r="S35" s="2">
         <v>103.66679089752755</v>
       </c>
       <c r="T35" s="2">
         <v>101.5403512099202</v>
       </c>
       <c r="U35" s="2">
         <v>95.367868863737442</v>
       </c>
-      <c r="V35" s="3">
+      <c r="V35" s="1">
         <v>104.76788428164663</v>
       </c>
-      <c r="W35" s="3">
+      <c r="W35" s="1">
         <v>90.98189199557504</v>
       </c>
-      <c r="X35" s="3">
+      <c r="X35" s="1">
         <v>120.1246091848982</v>
       </c>
-      <c r="Y35" s="3">
+      <c r="Y35" s="1">
         <v>152.5</v>
       </c>
-      <c r="Z35" s="3">
+      <c r="Z35" s="1">
         <v>163.1</v>
       </c>
-      <c r="AA35" s="3">
+      <c r="AA35" s="1">
         <v>159.19999999999999</v>
       </c>
-      <c r="AC35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="15">
+      <c r="AC35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD35" s="10">
         <v>106.1</v>
       </c>
       <c r="AE35" s="2">
         <v>102.83893386631988</v>
       </c>
       <c r="AF35" s="2">
         <v>105.53092567612769</v>
       </c>
-      <c r="AG35" s="5">
+      <c r="AG35" s="2">
         <v>105.40277712943509</v>
       </c>
       <c r="AH35" s="2">
         <v>106.97389084171893</v>
       </c>
       <c r="AI35" s="2">
         <v>102.64601235306149</v>
       </c>
-      <c r="AJ35" s="3">
+      <c r="AJ35" s="1">
         <v>110.95659478429954</v>
       </c>
-      <c r="AK35" s="3">
+      <c r="AK35" s="1">
         <v>104.93355703475635</v>
       </c>
-      <c r="AL35" s="3">
+      <c r="AL35" s="1">
         <v>103.3</v>
       </c>
-      <c r="AM35" s="3">
+      <c r="AM35" s="1">
         <v>97.9</v>
       </c>
-      <c r="AN35" s="3">
+      <c r="AN35" s="1">
         <v>116.04833254726974</v>
       </c>
-      <c r="AO35" s="3">
+      <c r="AO35" s="1">
         <v>103.56788763673327</v>
       </c>
-      <c r="AQ35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR35" s="15">
+      <c r="AQ35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR35" s="10">
         <v>103.2</v>
       </c>
       <c r="AS35" s="2">
         <v>101.87768854600934</v>
       </c>
       <c r="AT35" s="2">
         <v>101.3</v>
       </c>
-      <c r="AU35" s="5">
+      <c r="AU35" s="2">
         <v>99.8</v>
       </c>
-      <c r="AV35" s="2"/>
+      <c r="AV35" s="2">
+        <v>101.571057581815</v>
+      </c>
       <c r="AW35" s="2"/>
-      <c r="AX35" s="3"/>
-[...4 lines deleted...]
-      <c r="BC35" s="3"/>
+      <c r="AX35" s="1"/>
+      <c r="AY35" s="1"/>
+      <c r="AZ35" s="1"/>
+      <c r="BA35" s="1"/>
+      <c r="BB35" s="1"/>
+      <c r="BC35" s="1"/>
     </row>
     <row r="36" spans="1:55">
-      <c r="A36" s="6" t="s">
-        <v>24</v>
+      <c r="A36" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="B36" s="2">
         <v>100.7</v>
       </c>
       <c r="C36" s="2">
         <v>102.6</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="2">
         <v>102.4</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="2">
         <v>102.8</v>
       </c>
       <c r="F36" s="2">
         <v>103.1</v>
       </c>
       <c r="G36" s="2">
         <v>102.73812377539817</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="8">
         <v>90.2</v>
       </c>
-      <c r="I36" s="3">
+      <c r="I36" s="1">
         <v>104.87579894925625</v>
       </c>
-      <c r="J36" s="3">
+      <c r="J36" s="1">
         <v>79.65708932716602</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K36" s="2">
         <v>77</v>
       </c>
-      <c r="L36" s="3">
+      <c r="L36" s="1">
         <v>72.5</v>
       </c>
-      <c r="M36" s="3">
+      <c r="M36" s="1">
         <v>72.85472970499417</v>
       </c>
-      <c r="O36" s="6" t="s">
-        <v>24</v>
+      <c r="O36" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="P36" s="2">
         <v>92.695569695274017</v>
       </c>
       <c r="Q36" s="2">
         <v>94.138545491653787</v>
       </c>
       <c r="R36" s="2">
         <v>101.28283399302336</v>
       </c>
-      <c r="S36" s="5">
+      <c r="S36" s="2">
         <v>101.46744153286018</v>
       </c>
       <c r="T36" s="2">
         <v>102.37066696841779</v>
       </c>
       <c r="U36" s="2">
         <v>102.18604976958071</v>
       </c>
-      <c r="V36" s="3">
+      <c r="V36" s="1">
         <v>100.97698093412153</v>
       </c>
-      <c r="W36" s="3">
+      <c r="W36" s="1">
         <v>121.61965334265854</v>
       </c>
-      <c r="X36" s="3">
+      <c r="X36" s="1">
         <v>145.68954348984326</v>
       </c>
-      <c r="Y36" s="3">
+      <c r="Y36" s="1">
         <v>156.80000000000001</v>
       </c>
-      <c r="Z36" s="3">
+      <c r="Z36" s="1">
         <v>164.1</v>
       </c>
-      <c r="AA36" s="3">
+      <c r="AA36" s="1">
         <v>161.5</v>
       </c>
-      <c r="AC36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD36" s="15">
+      <c r="AC36" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD36" s="10">
         <v>131.9</v>
       </c>
       <c r="AE36" s="2">
         <v>115.41622704951789</v>
       </c>
       <c r="AF36" s="2">
         <v>111.00158612383217</v>
       </c>
-      <c r="AG36" s="5">
+      <c r="AG36" s="2">
         <v>111.45107264202787</v>
       </c>
       <c r="AH36" s="2">
         <v>108.19494211445087</v>
       </c>
       <c r="AI36" s="2">
         <v>106.29192379082828</v>
       </c>
-      <c r="AJ36" s="3">
+      <c r="AJ36" s="1">
         <v>108.161632402668</v>
       </c>
-      <c r="AK36" s="3">
+      <c r="AK36" s="1">
         <v>107.13959947551852</v>
       </c>
-      <c r="AL36" s="3">
+      <c r="AL36" s="1">
         <v>98.3</v>
       </c>
-      <c r="AM36" s="3">
+      <c r="AM36" s="1">
         <v>105.2</v>
       </c>
-      <c r="AN36" s="3">
+      <c r="AN36" s="1">
         <v>104.0409135547866</v>
       </c>
-      <c r="AO36" s="3">
+      <c r="AO36" s="1">
         <v>105.75656482926357</v>
       </c>
-      <c r="AQ36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR36" s="15">
+      <c r="AQ36" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="AR36" s="10">
         <v>94.1</v>
       </c>
       <c r="AS36" s="2">
         <v>102.32419469756088</v>
       </c>
       <c r="AT36" s="2">
         <v>108.1</v>
       </c>
-      <c r="AU36" s="5">
+      <c r="AU36" s="2">
         <v>105.3</v>
       </c>
-      <c r="AV36" s="2"/>
+      <c r="AV36" s="2">
+        <v>104.18580585629719</v>
+      </c>
       <c r="AW36" s="2"/>
-      <c r="AX36" s="3"/>
-[...4 lines deleted...]
-      <c r="BC36" s="3"/>
+      <c r="AX36" s="1"/>
+      <c r="AY36" s="1"/>
+      <c r="AZ36" s="1"/>
+      <c r="BA36" s="1"/>
+      <c r="BB36" s="1"/>
+      <c r="BC36" s="1"/>
     </row>
     <row r="37" spans="1:55">
-      <c r="A37" s="6" t="s">
-        <v>25</v>
+      <c r="A37" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="B37" s="2">
         <v>100.8</v>
       </c>
       <c r="C37" s="2">
         <v>105.2</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="2">
         <v>102.2</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="2">
         <v>101.4</v>
       </c>
       <c r="F37" s="2">
         <v>101.8</v>
       </c>
       <c r="G37" s="2">
         <v>101.54696705893653</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="8">
         <v>100.8</v>
       </c>
-      <c r="I37" s="3">
+      <c r="I37" s="1">
         <v>101.96384444715376</v>
       </c>
-      <c r="J37" s="3">
+      <c r="J37" s="1">
         <v>65.444915417742294</v>
       </c>
-      <c r="K37" s="5">
+      <c r="K37" s="2">
         <v>68.2</v>
       </c>
-      <c r="L37" s="3">
+      <c r="L37" s="1">
         <v>68.8</v>
       </c>
-      <c r="M37" s="3">
+      <c r="M37" s="1">
         <v>69.420252690404567</v>
       </c>
-      <c r="O37" s="6" t="s">
-        <v>25</v>
+      <c r="O37" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="P37" s="2">
         <v>96.801706296919122</v>
       </c>
       <c r="Q37" s="2">
         <v>94.876570452032809</v>
       </c>
       <c r="R37" s="2">
         <v>98.978444064636065</v>
       </c>
-      <c r="S37" s="5">
+      <c r="S37" s="2">
         <v>101.06337112671406</v>
       </c>
       <c r="T37" s="2">
         <v>101.96853515046737</v>
       </c>
       <c r="U37" s="2">
         <v>102.94596770399413</v>
       </c>
-      <c r="V37" s="3">
+      <c r="V37" s="1">
         <v>101.75186339814908</v>
       </c>
-      <c r="W37" s="3">
+      <c r="W37" s="1">
         <v>99.320877728920067</v>
       </c>
-      <c r="X37" s="3">
+      <c r="X37" s="1">
         <v>124.72194761192685</v>
       </c>
-      <c r="Y37" s="3">
+      <c r="Y37" s="1">
         <v>142.19999999999999</v>
       </c>
-      <c r="Z37" s="3">
+      <c r="Z37" s="1">
         <v>160.1</v>
       </c>
-      <c r="AA37" s="3">
+      <c r="AA37" s="1">
         <v>155.9</v>
       </c>
-      <c r="AC37" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD37" s="15">
+      <c r="AC37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD37" s="10">
         <v>100.7</v>
       </c>
       <c r="AE37" s="2">
         <v>102.94545271089557</v>
       </c>
       <c r="AF37" s="2">
         <v>100.53721891909385</v>
       </c>
-      <c r="AG37" s="5">
+      <c r="AG37" s="2">
         <v>101.06309122178396</v>
       </c>
       <c r="AH37" s="2">
         <v>101.0027391008939</v>
       </c>
       <c r="AI37" s="2">
         <v>100.95790567121227</v>
       </c>
-      <c r="AJ37" s="3">
+      <c r="AJ37" s="1">
         <v>102.03621257596214</v>
       </c>
-      <c r="AK37" s="3">
+      <c r="AK37" s="1">
         <v>102.12351804481845</v>
       </c>
-      <c r="AL37" s="3">
+      <c r="AL37" s="1">
         <v>116.9</v>
       </c>
-      <c r="AM37" s="3">
+      <c r="AM37" s="1">
         <v>113.3</v>
       </c>
-      <c r="AN37" s="3">
+      <c r="AN37" s="1">
         <v>105.36225995720132</v>
       </c>
-      <c r="AO37" s="3">
+      <c r="AO37" s="1">
         <v>105.9182154710316</v>
       </c>
-      <c r="AQ37" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR37" s="15">
+      <c r="AQ37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR37" s="10">
         <v>110.4</v>
       </c>
       <c r="AS37" s="2">
         <v>104.75132395182349</v>
       </c>
       <c r="AT37" s="2">
         <v>105.5</v>
       </c>
-      <c r="AU37" s="5">
+      <c r="AU37" s="2">
         <v>102.9</v>
       </c>
-      <c r="AV37" s="2"/>
+      <c r="AV37" s="2">
+        <v>100.40645867404699</v>
+      </c>
       <c r="AW37" s="2"/>
-      <c r="AX37" s="3"/>
-[...4 lines deleted...]
-      <c r="BC37" s="3"/>
+      <c r="AX37" s="1"/>
+      <c r="AY37" s="1"/>
+      <c r="AZ37" s="1"/>
+      <c r="BA37" s="1"/>
+      <c r="BB37" s="1"/>
+      <c r="BC37" s="1"/>
     </row>
     <row r="38" spans="1:55">
-      <c r="A38" s="6" t="s">
-        <v>26</v>
+      <c r="A38" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="B38" s="2">
         <v>102</v>
       </c>
       <c r="C38" s="2">
         <v>103</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="2">
         <v>104.9</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="2">
         <v>104.8</v>
       </c>
       <c r="F38" s="2">
         <v>105.8</v>
       </c>
       <c r="G38" s="2">
         <v>105.88866821635644</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="8">
         <v>105.2</v>
       </c>
-      <c r="I38" s="3">
+      <c r="I38" s="1">
         <v>88.073750431614471</v>
       </c>
-      <c r="J38" s="3">
+      <c r="J38" s="1">
         <v>78.63430813022218</v>
       </c>
-      <c r="K38" s="5">
+      <c r="K38" s="2">
         <v>78.099999999999994</v>
       </c>
-      <c r="L38" s="3">
+      <c r="L38" s="1">
         <v>82.3</v>
       </c>
-      <c r="M38" s="3">
+      <c r="M38" s="1">
         <v>82.982821954400137</v>
       </c>
-      <c r="O38" s="6" t="s">
-        <v>26</v>
+      <c r="O38" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="P38" s="2">
         <v>116.75947703702758</v>
       </c>
       <c r="Q38" s="2">
         <v>132.12648200463016</v>
       </c>
       <c r="R38" s="2">
         <v>126.20779348381366</v>
       </c>
-      <c r="S38" s="5">
+      <c r="S38" s="2">
         <v>117.15431526568803</v>
       </c>
       <c r="T38" s="2">
         <v>112.45299144369451</v>
       </c>
       <c r="U38" s="2">
         <v>108.8140874038195</v>
       </c>
-      <c r="V38" s="3">
+      <c r="V38" s="1">
         <v>105.13357902820802</v>
       </c>
-      <c r="W38" s="3">
+      <c r="W38" s="1">
         <v>96.906511356403769</v>
       </c>
-      <c r="X38" s="3">
+      <c r="X38" s="1">
         <v>124.83513874510592</v>
       </c>
-      <c r="Y38" s="3">
+      <c r="Y38" s="1">
         <v>132</v>
       </c>
-      <c r="Z38" s="3">
+      <c r="Z38" s="1">
         <v>136.9</v>
       </c>
-      <c r="AA38" s="3">
+      <c r="AA38" s="1">
         <v>131.1</v>
       </c>
-      <c r="AC38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD38" s="15">
+      <c r="AC38" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD38" s="10">
         <v>93</v>
       </c>
       <c r="AE38" s="2">
         <v>89.745389894493655</v>
       </c>
       <c r="AF38" s="2">
         <v>95.732126913871937</v>
       </c>
-      <c r="AG38" s="5">
+      <c r="AG38" s="2">
         <v>97.436900565781414</v>
       </c>
       <c r="AH38" s="2">
         <v>97.714462729431887</v>
       </c>
       <c r="AI38" s="2">
         <v>97.448071612416697</v>
       </c>
-      <c r="AJ38" s="3">
+      <c r="AJ38" s="1">
         <v>110.5323330503343</v>
       </c>
-      <c r="AK38" s="3">
+      <c r="AK38" s="1">
         <v>109.82198356499791</v>
       </c>
-      <c r="AL38" s="3">
+      <c r="AL38" s="1">
         <v>112.4</v>
       </c>
-      <c r="AM38" s="3">
+      <c r="AM38" s="1">
         <v>112</v>
       </c>
-      <c r="AN38" s="3">
+      <c r="AN38" s="1">
         <v>108.97718025192191</v>
       </c>
-      <c r="AO38" s="3">
+      <c r="AO38" s="1">
         <v>109.40053152996059</v>
       </c>
-      <c r="AQ38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR38" s="15">
+      <c r="AQ38" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR38" s="10">
         <v>99.4</v>
       </c>
       <c r="AS38" s="2">
         <v>91.444287487031133</v>
       </c>
       <c r="AT38" s="2">
         <v>100</v>
       </c>
-      <c r="AU38" s="5">
+      <c r="AU38" s="2">
         <v>100</v>
       </c>
-      <c r="AV38" s="2"/>
+      <c r="AV38" s="2">
+        <v>99.981639899835187</v>
+      </c>
       <c r="AW38" s="2"/>
-      <c r="AX38" s="3"/>
-[...4 lines deleted...]
-      <c r="BC38" s="3"/>
+      <c r="AX38" s="1"/>
+      <c r="AY38" s="1"/>
+      <c r="AZ38" s="1"/>
+      <c r="BA38" s="1"/>
+      <c r="BB38" s="1"/>
+      <c r="BC38" s="1"/>
     </row>
     <row r="39" spans="1:55">
-      <c r="A39" s="24"/>
-[...50 lines deleted...]
-      <c r="BC39" s="26"/>
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="12"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="13"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="12"/>
+      <c r="W39" s="13"/>
+      <c r="X39" s="13"/>
+      <c r="Y39" s="13"/>
+      <c r="Z39" s="13"/>
+      <c r="AA39" s="13"/>
+      <c r="AC39" s="13"/>
+      <c r="AD39" s="13"/>
+      <c r="AE39" s="13"/>
+      <c r="AF39" s="12"/>
+      <c r="AG39" s="13"/>
+      <c r="AH39" s="13"/>
+      <c r="AI39" s="13"/>
+      <c r="AJ39" s="12"/>
+      <c r="AK39" s="13"/>
+      <c r="AL39" s="13"/>
+      <c r="AM39" s="13"/>
+      <c r="AN39" s="13"/>
+      <c r="AO39" s="13"/>
+      <c r="AQ39" s="13"/>
+      <c r="AR39" s="13"/>
+      <c r="AS39" s="13"/>
+      <c r="AT39" s="12"/>
+      <c r="AU39" s="13"/>
+      <c r="AV39" s="13"/>
+      <c r="AW39" s="13"/>
+      <c r="AX39" s="12"/>
+      <c r="AY39" s="13"/>
+      <c r="AZ39" s="13"/>
+      <c r="BA39" s="13"/>
+      <c r="BB39" s="13"/>
+      <c r="BC39" s="13"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="27" t="s">
-[...58 lines deleted...]
-      <c r="BC40" s="27"/>
+      <c r="A40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="O40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AC40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AQ40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
+      <c r="AX40" s="23"/>
+      <c r="AY40" s="23"/>
+      <c r="AZ40" s="23"/>
+      <c r="BA40" s="23"/>
+      <c r="BB40" s="23"/>
+      <c r="BC40" s="23"/>
     </row>
     <row r="41" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A41" s="20"/>
-[...58 lines deleted...]
-      <c r="BC41" s="28"/>
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="19"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="19"/>
+      <c r="V41" s="19"/>
+      <c r="W41" s="19"/>
+      <c r="X41" s="19"/>
+      <c r="Y41" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z41" s="14"/>
+      <c r="AA41" s="14"/>
+      <c r="AC41" s="19"/>
+      <c r="AD41" s="19"/>
+      <c r="AE41" s="19"/>
+      <c r="AF41" s="19"/>
+      <c r="AG41" s="19"/>
+      <c r="AH41" s="19"/>
+      <c r="AI41" s="19"/>
+      <c r="AJ41" s="19"/>
+      <c r="AK41" s="19"/>
+      <c r="AL41" s="19"/>
+      <c r="AM41" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN41" s="14"/>
+      <c r="AO41" s="14"/>
+      <c r="AQ41" s="19"/>
+      <c r="AR41" s="19"/>
+      <c r="AS41" s="19"/>
+      <c r="AT41" s="19"/>
+      <c r="AU41" s="19"/>
+      <c r="AV41" s="19"/>
+      <c r="AW41" s="19"/>
+      <c r="AX41" s="19"/>
+      <c r="AY41" s="19"/>
+      <c r="AZ41" s="19"/>
+      <c r="BA41" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="BB41" s="14"/>
+      <c r="BC41" s="14"/>
     </row>
     <row r="42" spans="1:55" ht="22.5">
-      <c r="A42" s="21"/>
-      <c r="B42" s="22" t="s">
+      <c r="A42" s="11"/>
+      <c r="B42" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C42" s="22" t="s">
+      <c r="C42" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="22" t="s">
+      <c r="D42" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E42" s="22" t="s">
+      <c r="E42" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F42" s="22" t="s">
+      <c r="F42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="G42" s="22" t="s">
+      <c r="G42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H42" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I42" s="22" t="s">
+      <c r="H42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J42" s="22" t="s">
+      <c r="J42" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K42" s="22" t="s">
+      <c r="K42" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="22" t="s">
+      <c r="L42" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M42" s="22" t="s">
+      <c r="M42" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="O42" s="21"/>
-      <c r="P42" s="22" t="s">
+      <c r="O42" s="11"/>
+      <c r="P42" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="Q42" s="22" t="s">
+      <c r="Q42" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="R42" s="22" t="s">
+      <c r="R42" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="S42" s="22" t="s">
+      <c r="S42" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="T42" s="22" t="s">
+      <c r="T42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="U42" s="22" t="s">
+      <c r="U42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="V42" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="22" t="s">
+      <c r="V42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="X42" s="22" t="s">
+      <c r="X42" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Y42" s="22" t="s">
+      <c r="Y42" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="Z42" s="22" t="s">
+      <c r="Z42" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AA42" s="22" t="s">
+      <c r="AA42" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AC42" s="21"/>
-      <c r="AD42" s="22" t="s">
+      <c r="AC42" s="11"/>
+      <c r="AD42" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AE42" s="22" t="s">
+      <c r="AE42" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AF42" s="22" t="s">
+      <c r="AF42" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AG42" s="22" t="s">
+      <c r="AG42" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AH42" s="22" t="s">
+      <c r="AH42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AI42" s="22" t="s">
+      <c r="AI42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AJ42" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AK42" s="22" t="s">
+      <c r="AJ42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AK42" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AL42" s="22" t="s">
+      <c r="AL42" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AM42" s="22" t="s">
+      <c r="AM42" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AN42" s="22" t="s">
+      <c r="AN42" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AO42" s="22" t="s">
+      <c r="AO42" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AQ42" s="21"/>
-      <c r="AR42" s="22" t="s">
+      <c r="AQ42" s="11"/>
+      <c r="AR42" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AS42" s="22" t="s">
+      <c r="AS42" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AT42" s="22" t="s">
+      <c r="AT42" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AU42" s="22" t="s">
+      <c r="AU42" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AV42" s="22" t="s">
+      <c r="AV42" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AW42" s="22" t="s">
+      <c r="AW42" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AX42" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AY42" s="22" t="s">
+      <c r="AX42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY42" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AZ42" s="22" t="s">
+      <c r="AZ42" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="BA42" s="22" t="s">
+      <c r="BA42" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="BB42" s="22" t="s">
+      <c r="BB42" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="BC42" s="22" t="s">
+      <c r="BC42" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:55">
-      <c r="A43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="5">
+      <c r="A43" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="2">
         <v>100</v>
       </c>
-      <c r="C43" s="5">
+      <c r="C43" s="2">
         <v>100</v>
       </c>
-      <c r="D43" s="5">
+      <c r="D43" s="2">
         <v>100</v>
       </c>
-      <c r="E43" s="5">
+      <c r="E43" s="2">
         <v>100</v>
       </c>
-      <c r="F43" s="5">
+      <c r="F43" s="2">
         <v>100</v>
       </c>
-      <c r="G43" s="16">
+      <c r="G43" s="8">
         <v>100</v>
       </c>
-      <c r="H43" s="3">
+      <c r="H43" s="1">
         <v>102.1</v>
       </c>
-      <c r="I43" s="3">
+      <c r="I43" s="1">
         <v>96.9</v>
       </c>
-      <c r="J43" s="3">
+      <c r="J43" s="1">
         <v>78.775676202047677</v>
       </c>
-      <c r="K43" s="3">
+      <c r="K43" s="1">
         <v>79.923783184122712</v>
       </c>
-      <c r="L43" s="3">
+      <c r="L43" s="1">
         <v>79.3</v>
       </c>
-      <c r="M43" s="5">
+      <c r="M43" s="2">
         <v>79.7</v>
       </c>
-      <c r="O43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P43" s="5">
+      <c r="O43" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="P43" s="2">
         <v>100</v>
       </c>
-      <c r="Q43" s="5">
+      <c r="Q43" s="2">
         <v>100</v>
       </c>
-      <c r="R43" s="5">
+      <c r="R43" s="2">
         <v>100</v>
       </c>
-      <c r="S43" s="5">
+      <c r="S43" s="2">
         <v>100</v>
       </c>
-      <c r="T43" s="5">
+      <c r="T43" s="2">
         <v>100</v>
       </c>
-      <c r="U43" s="16">
+      <c r="U43" s="8">
         <v>100</v>
       </c>
-      <c r="V43" s="3">
+      <c r="V43" s="1">
         <v>98.389368962760585</v>
       </c>
-      <c r="W43" s="3">
+      <c r="W43" s="1">
         <v>88.71170893962254</v>
       </c>
-      <c r="X43" s="3">
+      <c r="X43" s="1">
         <v>121.08666258170217</v>
       </c>
-      <c r="Y43" s="3">
+      <c r="Y43" s="1">
         <v>139.9</v>
       </c>
-      <c r="Z43" s="3">
+      <c r="Z43" s="1">
         <v>149.6</v>
       </c>
-      <c r="AA43" s="5">
+      <c r="AA43" s="2">
         <v>147.80000000000001</v>
       </c>
-      <c r="AC43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD43" s="5">
+      <c r="AC43" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD43" s="2">
         <v>100</v>
       </c>
-      <c r="AE43" s="5">
+      <c r="AE43" s="2">
         <v>100</v>
       </c>
-      <c r="AF43" s="5">
+      <c r="AF43" s="2">
         <v>100</v>
       </c>
-      <c r="AG43" s="5">
+      <c r="AG43" s="2">
         <v>100</v>
       </c>
-      <c r="AH43" s="3">
+      <c r="AH43" s="1">
         <v>100</v>
       </c>
-      <c r="AI43" s="4">
+      <c r="AI43" s="1">
         <v>150.46341183468689</v>
       </c>
-      <c r="AJ43" s="3">
+      <c r="AJ43" s="1">
         <v>118.04143026507023</v>
       </c>
-      <c r="AK43" s="3">
+      <c r="AK43" s="1">
         <v>113</v>
       </c>
-      <c r="AL43" s="3">
+      <c r="AL43" s="1">
         <v>111.6</v>
       </c>
-      <c r="AM43" s="3">
+      <c r="AM43" s="1">
         <v>110.18158252563748</v>
       </c>
-      <c r="AN43" s="3">
+      <c r="AN43" s="1">
         <v>111.63942983045006</v>
       </c>
-      <c r="AO43" s="5">
+      <c r="AO43" s="2">
         <v>111.35027395677024</v>
       </c>
-      <c r="AQ43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR43" s="5">
+      <c r="AQ43" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="AR43" s="2">
         <v>100</v>
       </c>
-      <c r="AS43" s="5">
+      <c r="AS43" s="2">
         <v>100</v>
       </c>
-      <c r="AT43" s="5">
+      <c r="AT43" s="2">
         <v>100</v>
       </c>
-      <c r="AU43" s="5">
+      <c r="AU43" s="2">
         <v>99.837125382255138</v>
       </c>
-      <c r="AV43" s="3"/>
-[...6 lines deleted...]
-      <c r="BC43" s="5"/>
+      <c r="AV43" s="1">
+        <v>99.869858230706882</v>
+      </c>
+      <c r="AW43" s="1"/>
+      <c r="AX43" s="1"/>
+      <c r="AY43" s="1"/>
+      <c r="AZ43" s="1"/>
+      <c r="BA43" s="1"/>
+      <c r="BB43" s="1"/>
+      <c r="BC43" s="2"/>
     </row>
     <row r="44" spans="1:55">
-      <c r="A44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="5">
+      <c r="A44" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="2">
         <v>100</v>
       </c>
-      <c r="C44" s="5">
+      <c r="C44" s="2">
         <v>100</v>
       </c>
-      <c r="D44" s="5">
+      <c r="D44" s="2">
         <v>100</v>
       </c>
-      <c r="E44" s="5">
+      <c r="E44" s="2">
         <v>100</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F44" s="2">
         <v>100</v>
       </c>
-      <c r="G44" s="16">
+      <c r="G44" s="8">
         <v>100</v>
       </c>
-      <c r="H44" s="3">
+      <c r="H44" s="1">
         <v>99.9</v>
       </c>
-      <c r="I44" s="3">
+      <c r="I44" s="1">
         <v>99.975772298490213</v>
       </c>
-      <c r="J44" s="3">
+      <c r="J44" s="1">
         <v>90.554092956566905</v>
       </c>
-      <c r="K44" s="3">
+      <c r="K44" s="1">
         <v>91.4</v>
       </c>
-      <c r="L44" s="3">
+      <c r="L44" s="1">
         <v>100.5</v>
       </c>
-      <c r="M44" s="5">
+      <c r="M44" s="2">
         <v>100.60609459652167</v>
       </c>
-      <c r="O44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P44" s="5">
+      <c r="O44" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="P44" s="2">
         <v>100</v>
       </c>
-      <c r="Q44" s="5">
+      <c r="Q44" s="2">
         <v>100</v>
       </c>
-      <c r="R44" s="5">
+      <c r="R44" s="2">
         <v>100</v>
       </c>
-      <c r="S44" s="5">
+      <c r="S44" s="2">
         <v>100</v>
       </c>
-      <c r="T44" s="5">
+      <c r="T44" s="2">
         <v>100</v>
       </c>
-      <c r="U44" s="16">
+      <c r="U44" s="8">
         <v>100</v>
       </c>
-      <c r="V44" s="3">
+      <c r="V44" s="1">
         <v>117.60678789396914</v>
       </c>
-      <c r="W44" s="3">
+      <c r="W44" s="1">
         <v>100.83300750285724</v>
       </c>
-      <c r="X44" s="3">
+      <c r="X44" s="1">
         <v>91.972705046128041</v>
       </c>
-      <c r="Y44" s="3">
+      <c r="Y44" s="1">
         <v>92.1</v>
       </c>
-      <c r="Z44" s="3">
+      <c r="Z44" s="1">
         <v>92.1</v>
       </c>
-      <c r="AA44" s="5">
+      <c r="AA44" s="2">
         <v>127</v>
       </c>
-      <c r="AC44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AD44" s="5">
+      <c r="AC44" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD44" s="2">
         <v>100</v>
       </c>
-      <c r="AE44" s="5">
+      <c r="AE44" s="2">
         <v>100</v>
       </c>
-      <c r="AF44" s="5">
+      <c r="AF44" s="2">
         <v>100</v>
       </c>
-      <c r="AG44" s="5">
+      <c r="AG44" s="2">
         <v>100</v>
       </c>
-      <c r="AH44" s="3">
+      <c r="AH44" s="1">
         <v>100</v>
       </c>
-      <c r="AI44" s="4">
+      <c r="AI44" s="1">
         <v>150.46341183468689</v>
       </c>
-      <c r="AJ44" s="3">
+      <c r="AJ44" s="1">
         <v>122.66166093302688</v>
       </c>
-      <c r="AK44" s="3">
+      <c r="AK44" s="1">
         <v>106.18504120048551</v>
       </c>
-      <c r="AL44" s="3">
+      <c r="AL44" s="1">
         <v>132.5</v>
       </c>
-      <c r="AM44" s="3">
+      <c r="AM44" s="1">
         <v>126</v>
       </c>
-      <c r="AN44" s="3">
+      <c r="AN44" s="1">
         <v>125.624840095388</v>
       </c>
-      <c r="AO44" s="5">
+      <c r="AO44" s="2">
         <v>131.43622430847017</v>
       </c>
-      <c r="AQ44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR44" s="5">
+      <c r="AQ44" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR44" s="2">
         <v>100</v>
       </c>
-      <c r="AS44" s="5">
+      <c r="AS44" s="2">
         <v>100</v>
       </c>
-      <c r="AT44" s="5">
+      <c r="AT44" s="2">
         <v>100</v>
       </c>
-      <c r="AU44" s="5">
+      <c r="AU44" s="2">
         <v>99.826861958542594</v>
       </c>
-      <c r="AV44" s="3"/>
-[...6 lines deleted...]
-      <c r="BC44" s="5"/>
+      <c r="AV44" s="1">
+        <v>99.859433533334851</v>
+      </c>
+      <c r="AW44" s="1"/>
+      <c r="AX44" s="1"/>
+      <c r="AY44" s="1"/>
+      <c r="AZ44" s="1"/>
+      <c r="BA44" s="1"/>
+      <c r="BB44" s="1"/>
+      <c r="BC44" s="2"/>
     </row>
     <row r="45" spans="1:55">
-      <c r="A45" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H45" s="3">
+      <c r="A45" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="1">
         <v>105.6</v>
       </c>
-      <c r="I45" s="3">
+      <c r="I45" s="1">
         <v>67.638781776515074</v>
       </c>
-      <c r="J45" s="3">
+      <c r="J45" s="1">
         <v>70.165621128919042</v>
       </c>
-      <c r="K45" s="3">
+      <c r="K45" s="1">
         <v>78.7</v>
       </c>
-      <c r="L45" s="3">
+      <c r="L45" s="1">
         <v>76.5</v>
       </c>
-      <c r="M45" s="5">
+      <c r="M45" s="2">
         <v>76.929906493162505</v>
       </c>
-      <c r="O45" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V45" s="3">
+      <c r="O45" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="P45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="1">
         <v>96.670428567979187</v>
       </c>
-      <c r="W45" s="3">
+      <c r="W45" s="1">
         <v>68.996645442468747</v>
       </c>
-      <c r="X45" s="3">
+      <c r="X45" s="1">
         <v>113.70323481511922</v>
       </c>
-      <c r="Y45" s="3">
+      <c r="Y45" s="1">
         <v>118</v>
       </c>
-      <c r="Z45" s="3">
+      <c r="Z45" s="1">
         <v>130.5</v>
       </c>
-      <c r="AA45" s="5">
+      <c r="AA45" s="2">
         <v>126.5</v>
       </c>
-      <c r="AC45" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ45" s="3">
+      <c r="AC45" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="1">
         <v>96.081556539455391</v>
       </c>
-      <c r="AK45" s="3">
+      <c r="AK45" s="1">
         <v>205.90013388538728</v>
       </c>
-      <c r="AL45" s="3">
+      <c r="AL45" s="1">
         <v>155.4</v>
       </c>
-      <c r="AM45" s="3">
+      <c r="AM45" s="1">
         <v>132</v>
       </c>
-      <c r="AN45" s="3">
+      <c r="AN45" s="1">
         <v>115.5796164193199</v>
       </c>
-      <c r="AO45" s="5">
+      <c r="AO45" s="2">
         <v>118.7710343166313</v>
       </c>
-      <c r="AQ45" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC45" s="5"/>
+      <c r="AQ45" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="1"/>
+      <c r="AX45" s="1"/>
+      <c r="AY45" s="1"/>
+      <c r="AZ45" s="1"/>
+      <c r="BA45" s="1"/>
+      <c r="BB45" s="1"/>
+      <c r="BC45" s="2"/>
     </row>
     <row r="46" spans="1:55">
-      <c r="A46" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H46" s="3">
+      <c r="A46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="1">
         <v>100</v>
       </c>
-      <c r="I46" s="3">
+      <c r="I46" s="1">
         <v>103.1658546666502</v>
       </c>
-      <c r="J46" s="3">
+      <c r="J46" s="1">
         <v>56.521413921560836</v>
       </c>
-      <c r="K46" s="3">
+      <c r="K46" s="1">
         <v>52</v>
       </c>
-      <c r="L46" s="3">
+      <c r="L46" s="1">
         <v>57</v>
       </c>
-      <c r="M46" s="5">
+      <c r="M46" s="2">
         <v>57.774785804356334</v>
       </c>
-      <c r="O46" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V46" s="3">
+      <c r="O46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="1">
         <v>96.114594238869387</v>
       </c>
-      <c r="W46" s="3">
+      <c r="W46" s="1">
         <v>47.969754278993868</v>
       </c>
-      <c r="X46" s="3">
+      <c r="X46" s="1">
         <v>183.65253004233594</v>
       </c>
-      <c r="Y46" s="3">
+      <c r="Y46" s="1">
         <v>268.7</v>
       </c>
-      <c r="Z46" s="3">
+      <c r="Z46" s="1">
         <v>285.5</v>
       </c>
-      <c r="AA46" s="5">
+      <c r="AA46" s="2">
         <v>283.8</v>
       </c>
-      <c r="AC46" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ46" s="3">
+      <c r="AC46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="1">
         <v>143.71380156657932</v>
       </c>
-      <c r="AK46" s="3">
+      <c r="AK46" s="1">
         <v>119.1210067811453</v>
       </c>
-      <c r="AL46" s="3">
+      <c r="AL46" s="1">
         <v>87.7</v>
       </c>
-      <c r="AM46" s="3">
+      <c r="AM46" s="1">
         <v>98.7</v>
       </c>
-      <c r="AN46" s="3">
+      <c r="AN46" s="1">
         <v>100.32413512582235</v>
       </c>
-      <c r="AO46" s="5">
+      <c r="AO46" s="2">
         <v>102.62513516262391</v>
       </c>
-      <c r="AQ46" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC46" s="5"/>
+      <c r="AQ46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AR46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="1"/>
+      <c r="AX46" s="1"/>
+      <c r="AY46" s="1"/>
+      <c r="AZ46" s="1"/>
+      <c r="BA46" s="1"/>
+      <c r="BB46" s="1"/>
+      <c r="BC46" s="2"/>
     </row>
     <row r="47" spans="1:55">
-      <c r="A47" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H47" s="3">
+      <c r="A47" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="1">
         <v>100</v>
       </c>
-      <c r="I47" s="3">
+      <c r="I47" s="1">
         <v>100.0216168799591</v>
       </c>
-      <c r="J47" s="3">
+      <c r="J47" s="1">
         <v>79.399763163969155</v>
       </c>
-      <c r="K47" s="3">
+      <c r="K47" s="1">
         <v>86.9</v>
       </c>
-      <c r="L47" s="3">
+      <c r="L47" s="1">
         <v>102.5</v>
       </c>
-      <c r="M47" s="5">
+      <c r="M47" s="2">
         <v>102.36092440383879</v>
       </c>
-      <c r="O47" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V47" s="3">
+      <c r="O47" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="P47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V47" s="1">
         <v>96.386845358142878</v>
       </c>
-      <c r="W47" s="3">
+      <c r="W47" s="1">
         <v>82.264894724259051</v>
       </c>
-      <c r="X47" s="3">
+      <c r="X47" s="1">
         <v>125.56156966569552</v>
       </c>
-      <c r="Y47" s="3">
+      <c r="Y47" s="1">
         <v>136.30000000000001</v>
       </c>
-      <c r="Z47" s="3">
+      <c r="Z47" s="1">
         <v>150.4</v>
       </c>
-      <c r="AA47" s="5">
+      <c r="AA47" s="2">
         <v>148.30000000000001</v>
       </c>
-      <c r="AC47" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ47" s="3">
+      <c r="AC47" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH47" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="1">
         <v>99.814538447064322</v>
       </c>
-      <c r="AK47" s="3">
+      <c r="AK47" s="1">
         <v>106.90616494171226</v>
       </c>
-      <c r="AL47" s="3">
+      <c r="AL47" s="1">
         <v>115.9</v>
       </c>
-      <c r="AM47" s="3">
+      <c r="AM47" s="1">
         <v>128.80000000000001</v>
       </c>
-      <c r="AN47" s="3">
+      <c r="AN47" s="1">
         <v>118.98543540053295</v>
       </c>
-      <c r="AO47" s="5">
+      <c r="AO47" s="2">
         <v>117.57734770202639</v>
       </c>
-      <c r="AQ47" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC47" s="5"/>
+      <c r="AQ47" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="1"/>
+      <c r="AX47" s="1"/>
+      <c r="AY47" s="1"/>
+      <c r="AZ47" s="1"/>
+      <c r="BA47" s="1"/>
+      <c r="BB47" s="1"/>
+      <c r="BC47" s="2"/>
     </row>
     <row r="48" spans="1:55">
-      <c r="A48" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H48" s="3">
+      <c r="A48" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="1">
         <v>153.1</v>
       </c>
-      <c r="I48" s="3">
+      <c r="I48" s="1">
         <v>123.37262786014051</v>
       </c>
-      <c r="J48" s="3">
+      <c r="J48" s="1">
         <v>97.574912619153906</v>
       </c>
-      <c r="K48" s="3">
+      <c r="K48" s="1">
         <v>96.4</v>
       </c>
-      <c r="L48" s="3">
+      <c r="L48" s="1">
         <v>94.4</v>
       </c>
-      <c r="M48" s="5">
+      <c r="M48" s="2">
         <v>95.080210609470399</v>
       </c>
-      <c r="O48" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V48" s="3">
+      <c r="O48" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="P48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V48" s="1">
         <v>107.092195934041</v>
       </c>
-      <c r="W48" s="3">
+      <c r="W48" s="1">
         <v>137.95047962842742</v>
       </c>
-      <c r="X48" s="3">
+      <c r="X48" s="1">
         <v>102.2084429033487</v>
       </c>
-      <c r="Y48" s="3">
+      <c r="Y48" s="1">
         <v>105.8</v>
       </c>
-      <c r="Z48" s="3">
+      <c r="Z48" s="1">
         <v>112.4</v>
       </c>
-      <c r="AA48" s="5">
+      <c r="AA48" s="2">
         <v>112.3</v>
       </c>
-      <c r="AC48" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ48" s="3">
+      <c r="AC48" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ48" s="1">
         <v>117.01267844034369</v>
       </c>
-      <c r="AK48" s="3">
+      <c r="AK48" s="1">
         <v>102.73310373087125</v>
       </c>
-      <c r="AL48" s="3">
+      <c r="AL48" s="1">
         <v>109.8</v>
       </c>
-      <c r="AM48" s="3">
+      <c r="AM48" s="1">
         <v>112.8</v>
       </c>
-      <c r="AN48" s="3">
+      <c r="AN48" s="1">
         <v>116.60624729307816</v>
       </c>
-      <c r="AO48" s="5">
+      <c r="AO48" s="2">
         <v>123.32198933934353</v>
       </c>
-      <c r="AQ48" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC48" s="5"/>
+      <c r="AQ48" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AR48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="1"/>
+      <c r="AX48" s="1"/>
+      <c r="AY48" s="1"/>
+      <c r="AZ48" s="1"/>
+      <c r="BA48" s="1"/>
+      <c r="BB48" s="1"/>
+      <c r="BC48" s="2"/>
     </row>
     <row r="49" spans="1:55">
-      <c r="A49" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H49" s="3">
+      <c r="A49" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="1">
         <v>157.5</v>
       </c>
-      <c r="I49" s="3">
+      <c r="I49" s="1">
         <v>114.7318611599853</v>
       </c>
-      <c r="J49" s="3">
+      <c r="J49" s="1">
         <v>84.031328019003098</v>
       </c>
-      <c r="K49" s="3">
+      <c r="K49" s="1">
         <v>81</v>
       </c>
-      <c r="L49" s="3">
+      <c r="L49" s="1">
         <v>71.8</v>
       </c>
-      <c r="M49" s="5">
+      <c r="M49" s="2">
         <v>71.817200606472326</v>
       </c>
-      <c r="O49" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V49" s="3">
+      <c r="O49" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="P49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V49" s="1">
         <v>83.363571225926904</v>
       </c>
-      <c r="W49" s="3">
+      <c r="W49" s="1">
         <v>71.22831766544428</v>
       </c>
-      <c r="X49" s="3">
+      <c r="X49" s="1">
         <v>122.49726388565449</v>
       </c>
-      <c r="Y49" s="3">
+      <c r="Y49" s="1">
         <v>132.6</v>
       </c>
-      <c r="Z49" s="3">
+      <c r="Z49" s="1">
         <v>147</v>
       </c>
-      <c r="AA49" s="5">
+      <c r="AA49" s="2">
         <v>145.5</v>
       </c>
-      <c r="AC49" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ49" s="3">
+      <c r="AC49" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="1">
         <v>77.418335023150078</v>
       </c>
-      <c r="AK49" s="3">
+      <c r="AK49" s="1">
         <v>121.11725611255847</v>
       </c>
-      <c r="AL49" s="3">
+      <c r="AL49" s="1">
         <v>100.3</v>
       </c>
-      <c r="AM49" s="3">
+      <c r="AM49" s="1">
         <v>111</v>
       </c>
-      <c r="AN49" s="3">
+      <c r="AN49" s="1">
         <v>105.63928561418297</v>
       </c>
-      <c r="AO49" s="5">
+      <c r="AO49" s="2">
         <v>110.83618045623859</v>
       </c>
-      <c r="AQ49" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC49" s="5"/>
+      <c r="AQ49" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="1"/>
+      <c r="AX49" s="1"/>
+      <c r="AY49" s="1"/>
+      <c r="AZ49" s="1"/>
+      <c r="BA49" s="1"/>
+      <c r="BB49" s="1"/>
+      <c r="BC49" s="2"/>
     </row>
     <row r="50" spans="1:55">
-      <c r="A50" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H50" s="3">
+      <c r="A50" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H50" s="1">
         <v>89.5</v>
       </c>
-      <c r="I50" s="3">
+      <c r="I50" s="1">
         <v>86.992366928095223</v>
       </c>
-      <c r="J50" s="3">
+      <c r="J50" s="1">
         <v>95.795435154852498</v>
       </c>
-      <c r="K50" s="3">
+      <c r="K50" s="1">
         <v>89.6</v>
       </c>
-      <c r="L50" s="3">
+      <c r="L50" s="1">
         <v>82.9</v>
       </c>
-      <c r="M50" s="5">
+      <c r="M50" s="2">
         <v>84.369488631387242</v>
       </c>
-      <c r="O50" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V50" s="3">
+      <c r="O50" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="R50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="S50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="T50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V50" s="1">
         <v>98.726558482794175</v>
       </c>
-      <c r="W50" s="3">
+      <c r="W50" s="1">
         <v>72.61129602745882</v>
       </c>
-      <c r="X50" s="3">
+      <c r="X50" s="1">
         <v>97.971196005598188</v>
       </c>
-      <c r="Y50" s="3">
+      <c r="Y50" s="1">
         <v>120.5</v>
       </c>
-      <c r="Z50" s="3">
+      <c r="Z50" s="1">
         <v>119</v>
       </c>
-      <c r="AA50" s="5">
+      <c r="AA50" s="2">
         <v>117</v>
       </c>
-      <c r="AC50" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ50" s="3">
+      <c r="AC50" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="1">
         <v>104.38382695192946</v>
       </c>
-      <c r="AK50" s="3">
+      <c r="AK50" s="1">
         <v>108.32064485379726</v>
       </c>
-      <c r="AL50" s="3">
+      <c r="AL50" s="1">
         <v>107.8</v>
       </c>
-      <c r="AM50" s="3">
+      <c r="AM50" s="1">
         <v>98.1</v>
       </c>
-      <c r="AN50" s="3">
+      <c r="AN50" s="1">
         <v>106.09495174077293</v>
       </c>
-      <c r="AO50" s="5">
+      <c r="AO50" s="2">
         <v>104.28447633435076</v>
       </c>
-      <c r="AQ50" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC50" s="5"/>
+      <c r="AQ50" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="1"/>
+      <c r="AX50" s="1"/>
+      <c r="AY50" s="1"/>
+      <c r="AZ50" s="1"/>
+      <c r="BA50" s="1"/>
+      <c r="BB50" s="1"/>
+      <c r="BC50" s="2"/>
     </row>
     <row r="51" spans="1:55">
-      <c r="A51" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H51" s="3">
+      <c r="A51" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H51" s="1">
         <v>100</v>
       </c>
-      <c r="I51" s="3">
+      <c r="I51" s="1">
         <v>122.79041154808775</v>
       </c>
-      <c r="J51" s="3">
+      <c r="J51" s="1">
         <v>90.621183884794689</v>
       </c>
-      <c r="K51" s="3">
+      <c r="K51" s="1">
         <v>89.3</v>
       </c>
-      <c r="L51" s="3">
+      <c r="L51" s="1">
         <v>79.900000000000006</v>
       </c>
-      <c r="M51" s="5">
+      <c r="M51" s="2">
         <v>80.677685944434259</v>
       </c>
-      <c r="O51" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V51" s="3">
+      <c r="O51" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="P51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V51" s="1">
         <v>99.392269298035316</v>
       </c>
-      <c r="W51" s="3">
+      <c r="W51" s="1">
         <v>70.70845281571107</v>
       </c>
-      <c r="X51" s="3">
+      <c r="X51" s="1">
         <v>106.06396993930387</v>
       </c>
-      <c r="Y51" s="3">
+      <c r="Y51" s="1">
         <v>117.3</v>
       </c>
-      <c r="Z51" s="3">
+      <c r="Z51" s="1">
         <v>125</v>
       </c>
-      <c r="AA51" s="5">
+      <c r="AA51" s="2">
         <v>124.6</v>
       </c>
-      <c r="AC51" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ51" s="3">
+      <c r="AC51" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="1">
         <v>106.71900670605791</v>
       </c>
-      <c r="AK51" s="3">
+      <c r="AK51" s="1">
         <v>123.07730008474653</v>
       </c>
-      <c r="AL51" s="3">
+      <c r="AL51" s="1">
         <v>102.1</v>
       </c>
-      <c r="AM51" s="3">
+      <c r="AM51" s="1">
         <v>113.1</v>
       </c>
-      <c r="AN51" s="3">
+      <c r="AN51" s="1">
         <v>111.30003433698616</v>
       </c>
-      <c r="AO51" s="5">
+      <c r="AO51" s="2">
         <v>114.77181967845573</v>
       </c>
-      <c r="AQ51" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC51" s="5"/>
+      <c r="AQ51" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="AR51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="1"/>
+      <c r="AX51" s="1"/>
+      <c r="AY51" s="1"/>
+      <c r="AZ51" s="1"/>
+      <c r="BA51" s="1"/>
+      <c r="BB51" s="1"/>
+      <c r="BC51" s="2"/>
     </row>
     <row r="52" spans="1:55">
-      <c r="A52" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H52" s="3">
+      <c r="A52" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H52" s="1">
         <v>100</v>
       </c>
-      <c r="I52" s="3">
+      <c r="I52" s="1">
         <v>97.833016637021842</v>
       </c>
-      <c r="J52" s="3">
+      <c r="J52" s="1">
         <v>80.495005435061472</v>
       </c>
-      <c r="K52" s="3">
+      <c r="K52" s="1">
         <v>78.3</v>
       </c>
-      <c r="L52" s="3">
+      <c r="L52" s="1">
         <v>69.3</v>
       </c>
-      <c r="M52" s="5">
+      <c r="M52" s="2">
         <v>67.86216378646003</v>
       </c>
-      <c r="O52" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V52" s="3">
+      <c r="O52" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="P52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V52" s="1">
         <v>98.382932026268179</v>
       </c>
-      <c r="W52" s="3">
+      <c r="W52" s="1">
         <v>130.67369565639646</v>
       </c>
-      <c r="X52" s="3">
+      <c r="X52" s="1">
         <v>109.28962479533652</v>
       </c>
-      <c r="Y52" s="3">
+      <c r="Y52" s="1">
         <v>161.6</v>
       </c>
-      <c r="Z52" s="3">
+      <c r="Z52" s="1">
         <v>174.5</v>
       </c>
-      <c r="AA52" s="5">
+      <c r="AA52" s="2">
         <v>172.7</v>
       </c>
-      <c r="AC52" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ52" s="3">
+      <c r="AC52" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="1">
         <v>132.38422353322582</v>
       </c>
-      <c r="AK52" s="3">
+      <c r="AK52" s="1">
         <v>97.516362619834865</v>
       </c>
-      <c r="AL52" s="3">
+      <c r="AL52" s="1">
         <v>123.2</v>
       </c>
-      <c r="AM52" s="3">
+      <c r="AM52" s="1">
         <v>104</v>
       </c>
-      <c r="AN52" s="3">
+      <c r="AN52" s="1">
         <v>107.45034729838494</v>
       </c>
-      <c r="AO52" s="5">
+      <c r="AO52" s="2">
         <v>118.12837202218694</v>
       </c>
-      <c r="AQ52" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC52" s="5"/>
+      <c r="AQ52" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="1"/>
+      <c r="AX52" s="1"/>
+      <c r="AY52" s="1"/>
+      <c r="AZ52" s="1"/>
+      <c r="BA52" s="1"/>
+      <c r="BB52" s="1"/>
+      <c r="BC52" s="2"/>
     </row>
     <row r="53" spans="1:55">
-      <c r="A53" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H53" s="3">
+      <c r="A53" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="1">
         <v>98.8</v>
       </c>
-      <c r="I53" s="3">
+      <c r="I53" s="1">
         <v>102.7292201649018</v>
       </c>
-      <c r="J53" s="3">
+      <c r="J53" s="1">
         <v>76.882882508401167</v>
       </c>
-      <c r="K53" s="3">
+      <c r="K53" s="1">
         <v>81.2</v>
       </c>
-      <c r="L53" s="3">
+      <c r="L53" s="1">
         <v>83.8</v>
       </c>
-      <c r="M53" s="5">
+      <c r="M53" s="2">
         <v>85.02755443676962</v>
       </c>
-      <c r="O53" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V53" s="3">
+      <c r="O53" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="P53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="1">
         <v>95.291538842179179</v>
       </c>
-      <c r="W53" s="3">
+      <c r="W53" s="1">
         <v>95.329768376826578</v>
       </c>
-      <c r="X53" s="3">
+      <c r="X53" s="1">
         <v>111.19928189127195</v>
       </c>
-      <c r="Y53" s="3">
+      <c r="Y53" s="1">
         <v>128.69999999999999</v>
       </c>
-      <c r="Z53" s="3">
+      <c r="Z53" s="1">
         <v>132.4</v>
       </c>
-      <c r="AA53" s="5">
+      <c r="AA53" s="2">
         <v>130</v>
       </c>
-      <c r="AC53" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ53" s="3">
+      <c r="AC53" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="1">
         <v>99.634362367384753</v>
       </c>
-      <c r="AK53" s="3">
+      <c r="AK53" s="1">
         <v>102.97854048895022</v>
       </c>
-      <c r="AL53" s="3">
+      <c r="AL53" s="1">
         <v>109</v>
       </c>
-      <c r="AM53" s="3">
+      <c r="AM53" s="1">
         <v>104.7</v>
       </c>
-      <c r="AN53" s="3">
+      <c r="AN53" s="1">
         <v>109.85230962562883</v>
       </c>
-      <c r="AO53" s="5">
+      <c r="AO53" s="2">
         <v>109.41131467505585</v>
       </c>
-      <c r="AQ53" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC53" s="5"/>
+      <c r="AQ53" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="1"/>
+      <c r="AX53" s="1"/>
+      <c r="AY53" s="1"/>
+      <c r="AZ53" s="1"/>
+      <c r="BA53" s="1"/>
+      <c r="BB53" s="1"/>
+      <c r="BC53" s="2"/>
     </row>
     <row r="54" spans="1:55">
-      <c r="A54" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H54" s="3">
+      <c r="A54" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="1">
         <v>100.1</v>
       </c>
-      <c r="I54" s="3">
+      <c r="I54" s="1">
         <v>103.68374936768903</v>
       </c>
-      <c r="J54" s="3">
+      <c r="J54" s="1">
         <v>76.208542429825982</v>
       </c>
-      <c r="K54" s="3">
+      <c r="K54" s="1">
         <v>82.5</v>
       </c>
-      <c r="L54" s="3">
+      <c r="L54" s="1">
         <v>80.5</v>
       </c>
-      <c r="M54" s="5">
+      <c r="M54" s="2">
         <v>81.119954415209492</v>
       </c>
-      <c r="O54" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V54" s="3">
+      <c r="O54" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="P54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="1">
         <v>97.075681853335396</v>
       </c>
-      <c r="W54" s="3">
+      <c r="W54" s="1">
         <v>77.449571943709842</v>
       </c>
-      <c r="X54" s="3">
+      <c r="X54" s="1">
         <v>129.59799493340478</v>
       </c>
-      <c r="Y54" s="3">
+      <c r="Y54" s="1">
         <v>179.2</v>
       </c>
-      <c r="Z54" s="3">
+      <c r="Z54" s="1">
         <v>193.5</v>
       </c>
-      <c r="AA54" s="5">
+      <c r="AA54" s="2">
         <v>190.8</v>
       </c>
-      <c r="AC54" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ54" s="3">
+      <c r="AC54" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="1">
         <v>165.14549365826335</v>
       </c>
-      <c r="AK54" s="3">
+      <c r="AK54" s="1">
         <v>101.27541908371087</v>
       </c>
-      <c r="AL54" s="3">
+      <c r="AL54" s="1">
         <v>100.7</v>
       </c>
-      <c r="AM54" s="3">
+      <c r="AM54" s="1">
         <v>93.8</v>
       </c>
-      <c r="AN54" s="3">
+      <c r="AN54" s="1">
         <v>118.13995498623937</v>
       </c>
-      <c r="AO54" s="5">
+      <c r="AO54" s="2">
         <v>101.87135257249891</v>
       </c>
-      <c r="AQ54" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC54" s="5"/>
+      <c r="AQ54" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="1"/>
+      <c r="AX54" s="1"/>
+      <c r="AY54" s="1"/>
+      <c r="AZ54" s="1"/>
+      <c r="BA54" s="1"/>
+      <c r="BB54" s="1"/>
+      <c r="BC54" s="2"/>
     </row>
     <row r="55" spans="1:55">
-      <c r="A55" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H55" s="3">
+      <c r="A55" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="1">
         <v>53.2</v>
       </c>
-      <c r="I55" s="3">
+      <c r="I55" s="1">
         <v>106.87957295754724</v>
       </c>
-      <c r="J55" s="3">
+      <c r="J55" s="1">
         <v>76.840944822655842</v>
       </c>
-      <c r="K55" s="3">
+      <c r="K55" s="1">
         <v>73.7</v>
       </c>
-      <c r="L55" s="3">
+      <c r="L55" s="1">
         <v>69.099999999999994</v>
       </c>
-      <c r="M55" s="5">
+      <c r="M55" s="2">
         <v>69.226111064199145</v>
       </c>
-      <c r="O55" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V55" s="3">
+      <c r="O55" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="P55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="1">
         <v>108.619827053493</v>
       </c>
-      <c r="W55" s="3">
+      <c r="W55" s="1">
         <v>130.69798189968088</v>
       </c>
-      <c r="X55" s="3">
+      <c r="X55" s="1">
         <v>153.3611693941092</v>
       </c>
-      <c r="Y55" s="3">
+      <c r="Y55" s="1">
         <v>165.5</v>
       </c>
-      <c r="Z55" s="3">
+      <c r="Z55" s="1">
         <v>173.5</v>
       </c>
-      <c r="AA55" s="5">
+      <c r="AA55" s="2">
         <v>171.5</v>
       </c>
-      <c r="AC55" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ55" s="3">
+      <c r="AC55" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="1">
         <v>120.46209280314075</v>
       </c>
-      <c r="AK55" s="3">
+      <c r="AK55" s="1">
         <v>107.88797852407674</v>
       </c>
-      <c r="AL55" s="3">
+      <c r="AL55" s="1">
         <v>97.4</v>
       </c>
-      <c r="AM55" s="3">
+      <c r="AM55" s="1">
         <v>105.2</v>
       </c>
-      <c r="AN55" s="3">
+      <c r="AN55" s="1">
         <v>103.94378339259653</v>
       </c>
-      <c r="AO55" s="5">
+      <c r="AO55" s="2">
         <v>105.8356294815497</v>
       </c>
-      <c r="AQ55" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC55" s="5"/>
+      <c r="AQ55" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="AR55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="1"/>
+      <c r="AX55" s="1"/>
+      <c r="AY55" s="1"/>
+      <c r="AZ55" s="1"/>
+      <c r="BA55" s="1"/>
+      <c r="BB55" s="1"/>
+      <c r="BC55" s="2"/>
     </row>
     <row r="56" spans="1:55">
-      <c r="A56" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H56" s="3">
+      <c r="A56" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="1">
         <v>100</v>
       </c>
-      <c r="I56" s="3">
+      <c r="I56" s="1">
         <v>105.84226884487593</v>
       </c>
-      <c r="J56" s="3">
+      <c r="J56" s="1">
         <v>45.340925388898889</v>
       </c>
-      <c r="K56" s="3">
+      <c r="K56" s="1">
         <v>50</v>
       </c>
-      <c r="L56" s="3">
+      <c r="L56" s="1">
         <v>51.5</v>
       </c>
-      <c r="M56" s="5">
+      <c r="M56" s="2">
         <v>51.429018325975321</v>
       </c>
-      <c r="O56" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V56" s="3">
+      <c r="O56" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="P56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="1">
         <v>98.540073167061635</v>
       </c>
-      <c r="W56" s="3">
+      <c r="W56" s="1">
         <v>91.752714785465557</v>
       </c>
-      <c r="X56" s="3">
+      <c r="X56" s="1">
         <v>160.46339167645925</v>
       </c>
-      <c r="Y56" s="3">
+      <c r="Y56" s="1">
         <v>187.4</v>
       </c>
-      <c r="Z56" s="3">
+      <c r="Z56" s="1">
         <v>224.1</v>
       </c>
-      <c r="AA56" s="5">
+      <c r="AA56" s="2">
         <v>220.9</v>
       </c>
-      <c r="AC56" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ56" s="3">
+      <c r="AC56" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="1">
         <v>99.897168527448983</v>
       </c>
-      <c r="AK56" s="3">
+      <c r="AK56" s="1">
         <v>99.222626864194623</v>
       </c>
-      <c r="AL56" s="3">
+      <c r="AL56" s="1">
         <v>132.4</v>
       </c>
-      <c r="AM56" s="3">
+      <c r="AM56" s="1">
         <v>120.9</v>
       </c>
-      <c r="AN56" s="3">
+      <c r="AN56" s="1">
         <v>106.55618492395797</v>
       </c>
-      <c r="AO56" s="5">
+      <c r="AO56" s="2">
         <v>107.59312915789168</v>
       </c>
-      <c r="AQ56" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC56" s="5"/>
+      <c r="AQ56" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="1"/>
+      <c r="AX56" s="1"/>
+      <c r="AY56" s="1"/>
+      <c r="AZ56" s="1"/>
+      <c r="BA56" s="1"/>
+      <c r="BB56" s="1"/>
+      <c r="BC56" s="2"/>
     </row>
     <row r="57" spans="1:55">
-      <c r="A57" s="6" t="s">
-[...20 lines deleted...]
-      <c r="H57" s="3">
+      <c r="A57" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="1">
         <v>106</v>
       </c>
-      <c r="I57" s="3">
+      <c r="I57" s="1">
         <v>81.204131650384682</v>
       </c>
-      <c r="J57" s="3">
+      <c r="J57" s="1">
         <v>74.845326826267268</v>
       </c>
-      <c r="K57" s="3">
+      <c r="K57" s="1">
         <v>74.3</v>
       </c>
-      <c r="L57" s="3">
+      <c r="L57" s="1">
         <v>78.900000000000006</v>
       </c>
-      <c r="M57" s="5">
+      <c r="M57" s="2">
         <v>79.359562761080824</v>
       </c>
-      <c r="O57" s="6" t="s">
-[...20 lines deleted...]
-      <c r="V57" s="3">
+      <c r="O57" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="P57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="1">
         <v>99.205150805962404</v>
       </c>
-      <c r="W57" s="3">
+      <c r="W57" s="1">
         <v>94.015831697461508</v>
       </c>
-      <c r="X57" s="3">
+      <c r="X57" s="1">
         <v>128.44349784637012</v>
       </c>
-      <c r="Y57" s="3">
+      <c r="Y57" s="1">
         <v>136.4</v>
       </c>
-      <c r="Z57" s="3">
+      <c r="Z57" s="1">
         <v>142</v>
       </c>
-      <c r="AA57" s="5">
+      <c r="AA57" s="2">
         <v>135.80000000000001</v>
       </c>
-      <c r="AC57" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AJ57" s="3">
+      <c r="AC57" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH57" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI57" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ57" s="1">
         <v>146.48367623736127</v>
       </c>
-      <c r="AK57" s="3">
+      <c r="AK57" s="1">
         <v>115.44495308151379</v>
       </c>
-      <c r="AL57" s="3">
+      <c r="AL57" s="1">
         <v>114.7</v>
       </c>
-      <c r="AM57" s="3">
+      <c r="AM57" s="1">
         <v>113.9</v>
       </c>
-      <c r="AN57" s="3">
+      <c r="AN57" s="1">
         <v>110.31190801044268</v>
       </c>
-      <c r="AO57" s="5">
+      <c r="AO57" s="2">
         <v>110.89917231196999</v>
       </c>
-      <c r="AQ57" s="6" t="s">
-[...21 lines deleted...]
-      <c r="BC57" s="5"/>
+      <c r="AQ57" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="1"/>
+      <c r="AX57" s="1"/>
+      <c r="AY57" s="1"/>
+      <c r="AZ57" s="1"/>
+      <c r="BA57" s="1"/>
+      <c r="BB57" s="1"/>
+      <c r="BC57" s="2"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="17"/>
-[...50 lines deleted...]
-      <c r="BC58" s="17"/>
+      <c r="A58" s="24"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="25"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
+      <c r="O58" s="24"/>
+      <c r="P58" s="24"/>
+      <c r="Q58" s="24"/>
+      <c r="R58" s="25"/>
+      <c r="S58" s="24"/>
+      <c r="T58" s="24"/>
+      <c r="U58" s="24"/>
+      <c r="V58" s="25"/>
+      <c r="W58" s="26"/>
+      <c r="X58" s="26"/>
+      <c r="Y58" s="24"/>
+      <c r="Z58" s="24"/>
+      <c r="AA58" s="24"/>
+      <c r="AC58" s="24"/>
+      <c r="AD58" s="24"/>
+      <c r="AE58" s="24"/>
+      <c r="AF58" s="25"/>
+      <c r="AG58" s="24"/>
+      <c r="AH58" s="24"/>
+      <c r="AI58" s="24"/>
+      <c r="AJ58" s="25"/>
+      <c r="AK58" s="26"/>
+      <c r="AL58" s="26"/>
+      <c r="AM58" s="24"/>
+      <c r="AN58" s="24"/>
+      <c r="AO58" s="24"/>
+      <c r="AQ58" s="24"/>
+      <c r="AR58" s="24"/>
+      <c r="AS58" s="24"/>
+      <c r="AT58" s="25"/>
+      <c r="AU58" s="24"/>
+      <c r="AV58" s="24"/>
+      <c r="AW58" s="24"/>
+      <c r="AX58" s="25"/>
+      <c r="AY58" s="26"/>
+      <c r="AZ58" s="26"/>
+      <c r="BA58" s="24"/>
+      <c r="BB58" s="24"/>
+      <c r="BC58" s="24"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="27" t="s">
-[...58 lines deleted...]
-      <c r="BC59" s="27"/>
+      <c r="A59" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="O59" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AC59" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AQ59" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
+      <c r="AX59" s="23"/>
+      <c r="AY59" s="23"/>
+      <c r="AZ59" s="23"/>
+      <c r="BA59" s="23"/>
+      <c r="BB59" s="23"/>
+      <c r="BC59" s="23"/>
     </row>
     <row r="60" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A60" s="20"/>
-[...58 lines deleted...]
-      <c r="BC60" s="28"/>
+      <c r="A60" s="19"/>
+      <c r="B60" s="19"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z60" s="14"/>
+      <c r="AA60" s="14"/>
+      <c r="AC60" s="19"/>
+      <c r="AD60" s="19"/>
+      <c r="AE60" s="19"/>
+      <c r="AF60" s="19"/>
+      <c r="AG60" s="19"/>
+      <c r="AH60" s="19"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="19"/>
+      <c r="AK60" s="19"/>
+      <c r="AL60" s="19"/>
+      <c r="AM60" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AN60" s="14"/>
+      <c r="AO60" s="14"/>
+      <c r="AQ60" s="19"/>
+      <c r="AR60" s="19"/>
+      <c r="AS60" s="19"/>
+      <c r="AT60" s="19"/>
+      <c r="AU60" s="19"/>
+      <c r="AV60" s="19"/>
+      <c r="AW60" s="19"/>
+      <c r="AX60" s="19"/>
+      <c r="AY60" s="19"/>
+      <c r="AZ60" s="19"/>
+      <c r="BA60" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="BB60" s="14"/>
+      <c r="BC60" s="14"/>
     </row>
     <row r="61" spans="1:55" ht="22.5">
-      <c r="A61" s="21"/>
-      <c r="B61" s="22" t="s">
+      <c r="A61" s="11"/>
+      <c r="B61" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C61" s="22" t="s">
+      <c r="C61" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D61" s="22" t="s">
+      <c r="D61" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E61" s="22" t="s">
+      <c r="E61" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="F61" s="22" t="s">
+      <c r="F61" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="G61" s="22" t="s">
+      <c r="G61" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="H61" s="23" t="s">
-[...2 lines deleted...]
-      <c r="I61" s="22" t="s">
+      <c r="H61" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J61" s="22" t="s">
+      <c r="J61" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K61" s="22" t="s">
+      <c r="K61" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L61" s="22" t="s">
+      <c r="L61" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M61" s="22" t="s">
+      <c r="M61" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="O61" s="21"/>
-      <c r="P61" s="22" t="s">
+      <c r="O61" s="11"/>
+      <c r="P61" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="Q61" s="22" t="s">
+      <c r="Q61" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="R61" s="22" t="s">
+      <c r="R61" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="S61" s="22" t="s">
+      <c r="S61" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="T61" s="22" t="s">
+      <c r="T61" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="U61" s="22" t="s">
+      <c r="U61" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="V61" s="23" t="s">
-[...2 lines deleted...]
-      <c r="W61" s="22" t="s">
+      <c r="V61" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="W61" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="X61" s="22" t="s">
+      <c r="X61" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="Y61" s="22" t="s">
+      <c r="Y61" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="Z61" s="22" t="s">
+      <c r="Z61" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AA61" s="22" t="s">
+      <c r="AA61" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AC61" s="21"/>
-      <c r="AD61" s="22" t="s">
+      <c r="AC61" s="11"/>
+      <c r="AD61" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AE61" s="22" t="s">
+      <c r="AE61" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AF61" s="22" t="s">
+      <c r="AF61" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AG61" s="22" t="s">
+      <c r="AG61" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AH61" s="22" t="s">
+      <c r="AH61" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AI61" s="22" t="s">
+      <c r="AI61" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AJ61" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AK61" s="22" t="s">
+      <c r="AJ61" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AK61" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AL61" s="22" t="s">
+      <c r="AL61" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AM61" s="22" t="s">
+      <c r="AM61" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AN61" s="22" t="s">
+      <c r="AN61" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AO61" s="22" t="s">
+      <c r="AO61" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AQ61" s="21"/>
-      <c r="AR61" s="22" t="s">
+      <c r="AQ61" s="11"/>
+      <c r="AR61" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AS61" s="22" t="s">
+      <c r="AS61" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AT61" s="22" t="s">
+      <c r="AT61" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AU61" s="22" t="s">
+      <c r="AU61" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AV61" s="22" t="s">
+      <c r="AV61" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AW61" s="22" t="s">
+      <c r="AW61" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AX61" s="23" t="s">
-[...2 lines deleted...]
-      <c r="AY61" s="22" t="s">
+      <c r="AX61" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY61" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AZ61" s="22" t="s">
+      <c r="AZ61" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="BA61" s="22" t="s">
+      <c r="BA61" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="BB61" s="22" t="s">
+      <c r="BB61" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="BC61" s="22" t="s">
+      <c r="BC61" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:55">
-      <c r="A62" s="6" t="s">
-        <v>12</v>
+      <c r="A62" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="B62" s="2">
         <v>102.8</v>
       </c>
-      <c r="C62" s="5">
+      <c r="C62" s="2">
         <v>104.2</v>
       </c>
-      <c r="D62" s="5">
+      <c r="D62" s="2">
         <v>104.6</v>
       </c>
-      <c r="E62" s="5">
+      <c r="E62" s="2">
         <v>103.97211826492988</v>
       </c>
       <c r="F62" s="2">
         <v>103.6</v>
       </c>
       <c r="G62" s="2">
         <v>103.45785490939102</v>
       </c>
-      <c r="H62" s="3">
+      <c r="H62" s="1">
         <v>102.8</v>
       </c>
-      <c r="I62" s="3">
+      <c r="I62" s="1">
         <v>102.9</v>
       </c>
-      <c r="J62" s="5">
+      <c r="J62" s="2">
         <v>102.77697674567446</v>
       </c>
-      <c r="K62" s="3">
+      <c r="K62" s="1">
         <v>102.2256622351959</v>
       </c>
-      <c r="L62" s="3">
+      <c r="L62" s="1">
         <v>102.1</v>
       </c>
-      <c r="M62" s="5">
+      <c r="M62" s="2">
         <v>101.87143354970596</v>
       </c>
-      <c r="O62" s="6" t="s">
-        <v>12</v>
+      <c r="O62" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="P62" s="2">
         <v>97.4</v>
       </c>
-      <c r="Q62" s="5">
+      <c r="Q62" s="2">
         <v>103.4</v>
       </c>
-      <c r="R62" s="5">
+      <c r="R62" s="2">
         <v>103.4</v>
       </c>
-      <c r="S62" s="5">
+      <c r="S62" s="2">
         <v>102.5</v>
       </c>
       <c r="T62" s="2">
         <v>101.6</v>
       </c>
       <c r="U62" s="2">
         <v>102.1</v>
       </c>
-      <c r="V62" s="3">
+      <c r="V62" s="1">
         <v>101.45020354894443</v>
       </c>
-      <c r="W62" s="3">
+      <c r="W62" s="1">
         <v>100.72479283907607</v>
       </c>
-      <c r="X62" s="5">
+      <c r="X62" s="2">
         <v>100.55336719170522</v>
       </c>
-      <c r="Y62" s="3">
+      <c r="Y62" s="1">
         <v>100.7</v>
       </c>
-      <c r="Z62" s="3">
+      <c r="Z62" s="1">
         <v>100.9</v>
       </c>
-      <c r="AA62" s="5">
+      <c r="AA62" s="2">
         <v>101.5</v>
       </c>
-      <c r="AC62" s="6" t="s">
-        <v>12</v>
+      <c r="AC62" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="AD62" s="2">
         <v>106.63186968886349</v>
       </c>
-      <c r="AE62" s="5">
+      <c r="AE62" s="2">
         <v>104.31730380765296</v>
       </c>
-      <c r="AF62" s="5">
+      <c r="AF62" s="2">
         <v>107.74875118322326</v>
       </c>
-      <c r="AG62" s="5">
+      <c r="AG62" s="2">
         <v>107.62973984811404</v>
       </c>
       <c r="AH62" s="2">
         <v>107.71824851315677</v>
       </c>
       <c r="AI62" s="2">
         <v>106.29616647635198</v>
       </c>
-      <c r="AJ62" s="3">
+      <c r="AJ62" s="1">
         <v>107.24071459011675</v>
       </c>
-      <c r="AK62" s="3">
+      <c r="AK62" s="1">
         <v>106.7</v>
       </c>
-      <c r="AL62" s="5">
+      <c r="AL62" s="2">
         <v>106.3</v>
       </c>
-      <c r="AM62" s="3">
+      <c r="AM62" s="1">
         <v>106.27761339530998</v>
       </c>
-      <c r="AN62" s="3">
+      <c r="AN62" s="1">
         <v>106.18672521495188</v>
       </c>
-      <c r="AO62" s="5">
+      <c r="AO62" s="2">
         <v>106.04830237028379</v>
       </c>
-      <c r="AQ62" s="6" t="s">
-        <v>12</v>
+      <c r="AQ62" s="16" t="s">
+        <v>22</v>
       </c>
       <c r="AR62" s="2">
         <v>105.9</v>
       </c>
-      <c r="AS62" s="5">
+      <c r="AS62" s="2">
         <v>105.11356455537089</v>
       </c>
-      <c r="AT62" s="5">
+      <c r="AT62" s="2">
         <v>103.9</v>
       </c>
-      <c r="AU62" s="5">
+      <c r="AU62" s="2">
         <v>102.86778837818034</v>
       </c>
-      <c r="AV62" s="2"/>
+      <c r="AV62" s="2">
+        <v>102.85839559219892</v>
+      </c>
       <c r="AW62" s="2"/>
-      <c r="AX62" s="3"/>
-[...4 lines deleted...]
-      <c r="BC62" s="5"/>
+      <c r="AX62" s="1"/>
+      <c r="AY62" s="1"/>
+      <c r="AZ62" s="2"/>
+      <c r="BA62" s="1"/>
+      <c r="BB62" s="1"/>
+      <c r="BC62" s="2"/>
     </row>
     <row r="63" spans="1:55">
-      <c r="A63" s="6" t="s">
-        <v>13</v>
+      <c r="A63" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="B63" s="2">
         <v>60.1</v>
       </c>
-      <c r="C63" s="5">
+      <c r="C63" s="2">
         <v>66.3</v>
       </c>
-      <c r="D63" s="5">
+      <c r="D63" s="2">
         <v>65.2</v>
       </c>
-      <c r="E63" s="5">
+      <c r="E63" s="2">
         <v>62</v>
       </c>
       <c r="F63" s="2">
         <v>60.7</v>
       </c>
       <c r="G63" s="2">
         <v>63.00796175541349</v>
       </c>
-      <c r="H63" s="3">
+      <c r="H63" s="1">
         <v>58.5</v>
       </c>
-      <c r="I63" s="3">
+      <c r="I63" s="1">
         <v>45.505324565566028</v>
       </c>
-      <c r="J63" s="5">
+      <c r="J63" s="2">
         <v>42.933628198567</v>
       </c>
-      <c r="K63" s="3">
+      <c r="K63" s="1">
         <v>39.1</v>
       </c>
-      <c r="L63" s="3">
+      <c r="L63" s="1">
         <v>40</v>
       </c>
-      <c r="M63" s="5">
+      <c r="M63" s="2">
         <v>40.935527120912404</v>
       </c>
-      <c r="O63" s="6" t="s">
-        <v>13</v>
+      <c r="O63" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="P63" s="2">
         <v>91.585627949769389</v>
       </c>
-      <c r="Q63" s="5">
+      <c r="Q63" s="2">
         <v>94.182391923919766</v>
       </c>
-      <c r="R63" s="5">
+      <c r="R63" s="2">
         <v>94.134817526457283</v>
       </c>
-      <c r="S63" s="5">
+      <c r="S63" s="2">
         <v>95.559919035369589</v>
       </c>
       <c r="T63" s="2">
         <v>96.946839375249766</v>
       </c>
       <c r="U63" s="2">
         <v>97.893395163164001</v>
       </c>
-      <c r="V63" s="3">
+      <c r="V63" s="1">
         <v>98.456400485259238</v>
       </c>
-      <c r="W63" s="3">
+      <c r="W63" s="1">
         <v>97.789322628988302</v>
       </c>
-      <c r="X63" s="5">
+      <c r="X63" s="2">
         <v>99.648116807770592</v>
       </c>
-      <c r="Y63" s="3">
+      <c r="Y63" s="1">
         <v>97.4</v>
       </c>
-      <c r="Z63" s="3">
+      <c r="Z63" s="1">
         <v>97.4</v>
       </c>
-      <c r="AA63" s="5">
+      <c r="AA63" s="2">
         <v>97.1</v>
       </c>
-      <c r="AC63" s="6" t="s">
-        <v>13</v>
+      <c r="AC63" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="AD63" s="2">
         <v>460.3</v>
       </c>
-      <c r="AE63" s="5">
+      <c r="AE63" s="2">
         <v>592.52051158986092</v>
       </c>
-      <c r="AF63" s="5">
+      <c r="AF63" s="2">
         <v>539.40743112305609</v>
       </c>
-      <c r="AG63" s="5">
+      <c r="AG63" s="2">
         <v>441.78509281153072</v>
       </c>
       <c r="AH63" s="2">
         <v>332.15409249065408</v>
       </c>
       <c r="AI63" s="2">
         <v>330.69404522843098</v>
       </c>
-      <c r="AJ63" s="3">
+      <c r="AJ63" s="1">
         <v>335.64625799343582</v>
       </c>
-      <c r="AK63" s="3">
+      <c r="AK63" s="1">
         <v>326.26294174548752</v>
       </c>
-      <c r="AL63" s="5">
+      <c r="AL63" s="2">
         <v>320.60000000000002</v>
       </c>
-      <c r="AM63" s="3">
+      <c r="AM63" s="1">
         <v>334.8</v>
       </c>
-      <c r="AN63" s="3">
+      <c r="AN63" s="1">
         <v>334.79140433424084</v>
       </c>
-      <c r="AO63" s="5">
+      <c r="AO63" s="2">
         <v>311.51498257038241</v>
       </c>
-      <c r="AQ63" s="6" t="s">
-        <v>13</v>
+      <c r="AQ63" s="21" t="s">
+        <v>23</v>
       </c>
       <c r="AR63" s="2">
         <v>19.100000000000001</v>
       </c>
-      <c r="AS63" s="5">
+      <c r="AS63" s="2">
         <v>15.518005105473719</v>
       </c>
-      <c r="AT63" s="5">
+      <c r="AT63" s="2">
         <v>17.3</v>
       </c>
-      <c r="AU63" s="5">
+      <c r="AU63" s="2">
         <v>21.395208761630617</v>
       </c>
-      <c r="AV63" s="2"/>
+      <c r="AV63" s="2">
+        <v>27.434515289942485</v>
+      </c>
       <c r="AW63" s="2"/>
-      <c r="AX63" s="3"/>
-[...4 lines deleted...]
-      <c r="BC63" s="5"/>
+      <c r="AX63" s="1"/>
+      <c r="AY63" s="1"/>
+      <c r="AZ63" s="2"/>
+      <c r="BA63" s="1"/>
+      <c r="BB63" s="1"/>
+      <c r="BC63" s="2"/>
     </row>
     <row r="64" spans="1:55">
-      <c r="A64" s="6" t="s">
-        <v>14</v>
+      <c r="A64" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="B64" s="2">
         <v>101.5</v>
       </c>
-      <c r="C64" s="5">
+      <c r="C64" s="2">
         <v>101.7</v>
       </c>
-      <c r="D64" s="5">
+      <c r="D64" s="2">
         <v>101.9</v>
       </c>
-      <c r="E64" s="5">
+      <c r="E64" s="2">
         <v>100.5</v>
       </c>
       <c r="F64" s="2">
         <v>100.4</v>
       </c>
       <c r="G64" s="2">
         <v>100.54882979097668</v>
       </c>
-      <c r="H64" s="3">
+      <c r="H64" s="1">
         <v>100.2</v>
       </c>
-      <c r="I64" s="3">
+      <c r="I64" s="1">
         <v>100.28665613168337</v>
       </c>
-      <c r="J64" s="5">
+      <c r="J64" s="2">
         <v>100.8848958128779</v>
       </c>
-      <c r="K64" s="3">
+      <c r="K64" s="1">
         <v>99.7</v>
       </c>
-      <c r="L64" s="3">
+      <c r="L64" s="1">
         <v>99.2</v>
       </c>
-      <c r="M64" s="5">
+      <c r="M64" s="2">
         <v>99.032504499455456</v>
       </c>
-      <c r="O64" s="6" t="s">
-        <v>14</v>
+      <c r="O64" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="P64" s="2">
         <v>92.803905984462446</v>
       </c>
-      <c r="Q64" s="5">
+      <c r="Q64" s="2">
         <v>93.515661223680695</v>
       </c>
-      <c r="R64" s="5">
+      <c r="R64" s="2">
         <v>97.689302156248047</v>
       </c>
-      <c r="S64" s="5">
+      <c r="S64" s="2">
         <v>98.877909428546957</v>
       </c>
       <c r="T64" s="2">
         <v>99.601966787126727</v>
       </c>
       <c r="U64" s="2">
         <v>121.49798410537551</v>
       </c>
-      <c r="V64" s="3">
+      <c r="V64" s="1">
         <v>101.0535636694798</v>
       </c>
-      <c r="W64" s="3">
+      <c r="W64" s="1">
         <v>101.30833841386979</v>
       </c>
-      <c r="X64" s="5">
+      <c r="X64" s="2">
         <v>100.32426504023874</v>
       </c>
-      <c r="Y64" s="3">
+      <c r="Y64" s="1">
         <v>100</v>
       </c>
-      <c r="Z64" s="3">
+      <c r="Z64" s="1">
         <v>99.6</v>
       </c>
-      <c r="AA64" s="5">
+      <c r="AA64" s="2">
         <v>99.7</v>
       </c>
-      <c r="AC64" s="6" t="s">
-        <v>14</v>
+      <c r="AC64" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="AD64" s="2">
         <v>102.4</v>
       </c>
-      <c r="AE64" s="5">
+      <c r="AE64" s="2">
         <v>99.590066877544302</v>
       </c>
-      <c r="AF64" s="5">
+      <c r="AF64" s="2">
         <v>96.885504428653022</v>
       </c>
-      <c r="AG64" s="5">
+      <c r="AG64" s="2">
         <v>96.814250903785066</v>
       </c>
       <c r="AH64" s="2">
         <v>96.320000121539053</v>
       </c>
       <c r="AI64" s="2">
         <v>96.936698554282046</v>
       </c>
-      <c r="AJ64" s="3">
+      <c r="AJ64" s="1">
         <v>95.941147273325583</v>
       </c>
-      <c r="AK64" s="3">
+      <c r="AK64" s="1">
         <v>95.966248087946653</v>
       </c>
-      <c r="AL64" s="5">
+      <c r="AL64" s="2">
         <v>96.1</v>
       </c>
-      <c r="AM64" s="3">
+      <c r="AM64" s="1">
         <v>96.4</v>
       </c>
-      <c r="AN64" s="3">
+      <c r="AN64" s="1">
         <v>96.826201077452808</v>
       </c>
-      <c r="AO64" s="5">
+      <c r="AO64" s="2">
         <v>96.996809379573918</v>
       </c>
-      <c r="AQ64" s="6" t="s">
-        <v>14</v>
+      <c r="AQ64" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="AR64" s="2">
         <v>97</v>
       </c>
-      <c r="AS64" s="5">
+      <c r="AS64" s="2">
         <v>101.75185059488658</v>
       </c>
-      <c r="AT64" s="5">
+      <c r="AT64" s="2">
         <v>102.3</v>
       </c>
-      <c r="AU64" s="5">
+      <c r="AU64" s="2">
         <v>101.1</v>
       </c>
-      <c r="AV64" s="2"/>
+      <c r="AV64" s="2">
+        <v>100.00542711503509</v>
+      </c>
       <c r="AW64" s="2"/>
-      <c r="AX64" s="3"/>
-[...4 lines deleted...]
-      <c r="BC64" s="5"/>
+      <c r="AX64" s="1"/>
+      <c r="AY64" s="1"/>
+      <c r="AZ64" s="2"/>
+      <c r="BA64" s="1"/>
+      <c r="BB64" s="1"/>
+      <c r="BC64" s="2"/>
     </row>
     <row r="65" spans="1:55">
-      <c r="A65" s="6" t="s">
-        <v>15</v>
+      <c r="A65" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="B65" s="2">
         <v>100.6</v>
       </c>
-      <c r="C65" s="5">
+      <c r="C65" s="2">
         <v>100.7</v>
       </c>
-      <c r="D65" s="5">
+      <c r="D65" s="2">
         <v>100.8</v>
       </c>
-      <c r="E65" s="5">
+      <c r="E65" s="2">
         <v>100.8</v>
       </c>
       <c r="F65" s="2">
         <v>100.7</v>
       </c>
       <c r="G65" s="2">
         <v>100.47058848176984</v>
       </c>
-      <c r="H65" s="3">
+      <c r="H65" s="1">
         <v>100.5</v>
       </c>
-      <c r="I65" s="3">
+      <c r="I65" s="1">
         <v>101.50814440758629</v>
       </c>
-      <c r="J65" s="5">
+      <c r="J65" s="2">
         <v>101.03734485704419</v>
       </c>
-      <c r="K65" s="3">
+      <c r="K65" s="1">
         <v>100.9</v>
       </c>
-      <c r="L65" s="3">
+      <c r="L65" s="1">
         <v>100.6</v>
       </c>
-      <c r="M65" s="5">
+      <c r="M65" s="2">
         <v>100.26830830350633</v>
       </c>
-      <c r="O65" s="6" t="s">
-        <v>15</v>
+      <c r="O65" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="P65" s="2">
         <v>100.36023279490438</v>
       </c>
-      <c r="Q65" s="5">
+      <c r="Q65" s="2">
         <v>100.11242268809563</v>
       </c>
-      <c r="R65" s="5">
+      <c r="R65" s="2">
         <v>100.39105996737024</v>
       </c>
-      <c r="S65" s="5">
+      <c r="S65" s="2">
         <v>101.41150253186653</v>
       </c>
       <c r="T65" s="2">
         <v>101.15300956179676</v>
       </c>
       <c r="U65" s="2">
         <v>101.28773513966236</v>
       </c>
-      <c r="V65" s="3">
+      <c r="V65" s="1">
         <v>102.9425710689471</v>
       </c>
-      <c r="W65" s="3">
+      <c r="W65" s="1">
         <v>102.99185078453428</v>
       </c>
-      <c r="X65" s="5">
+      <c r="X65" s="2">
         <v>102.23020355543164</v>
       </c>
-      <c r="Y65" s="3">
+      <c r="Y65" s="1">
         <v>102.4</v>
       </c>
-      <c r="Z65" s="3">
+      <c r="Z65" s="1">
         <v>102.2</v>
       </c>
-      <c r="AA65" s="5">
+      <c r="AA65" s="2">
         <v>102.2</v>
       </c>
-      <c r="AC65" s="6" t="s">
-        <v>15</v>
+      <c r="AC65" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="AD65" s="2">
         <v>98.7</v>
       </c>
-      <c r="AE65" s="5">
+      <c r="AE65" s="2">
         <v>106.39897242849554</v>
       </c>
-      <c r="AF65" s="5">
+      <c r="AF65" s="2">
         <v>111.99262747277228</v>
       </c>
-      <c r="AG65" s="5">
+      <c r="AG65" s="2">
         <v>105.66190363895542</v>
       </c>
       <c r="AH65" s="2">
         <v>102.02791738180883</v>
       </c>
       <c r="AI65" s="2">
         <v>99.807384852310705</v>
       </c>
-      <c r="AJ65" s="3">
+      <c r="AJ65" s="1">
         <v>103.56479329415885</v>
       </c>
-      <c r="AK65" s="3">
+      <c r="AK65" s="1">
         <v>103.95956920996781</v>
       </c>
-      <c r="AL65" s="5">
+      <c r="AL65" s="2">
         <v>103.6</v>
       </c>
-      <c r="AM65" s="3">
+      <c r="AM65" s="1">
         <v>103.4</v>
       </c>
-      <c r="AN65" s="3">
+      <c r="AN65" s="1">
         <v>103.34619042223399</v>
       </c>
-      <c r="AO65" s="5">
+      <c r="AO65" s="2">
         <v>103.08044639818397</v>
       </c>
-      <c r="AQ65" s="6" t="s">
-        <v>15</v>
+      <c r="AQ65" s="21" t="s">
+        <v>25</v>
       </c>
       <c r="AR65" s="2">
         <v>98.9</v>
       </c>
-      <c r="AS65" s="5">
+      <c r="AS65" s="2">
         <v>93.894048937219111</v>
       </c>
-      <c r="AT65" s="5">
+      <c r="AT65" s="2">
         <v>90.9</v>
       </c>
-      <c r="AU65" s="5">
+      <c r="AU65" s="2">
         <v>96.6</v>
       </c>
-      <c r="AV65" s="2"/>
+      <c r="AV65" s="2">
+        <v>100.65246850300456</v>
+      </c>
       <c r="AW65" s="2"/>
-      <c r="AX65" s="3"/>
-[...4 lines deleted...]
-      <c r="BC65" s="5"/>
+      <c r="AX65" s="1"/>
+      <c r="AY65" s="1"/>
+      <c r="AZ65" s="2"/>
+      <c r="BA65" s="1"/>
+      <c r="BB65" s="1"/>
+      <c r="BC65" s="2"/>
     </row>
     <row r="66" spans="1:55">
-      <c r="A66" s="6" t="s">
-        <v>16</v>
+      <c r="A66" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="B66" s="2">
         <v>102.5</v>
       </c>
-      <c r="C66" s="5">
+      <c r="C66" s="2">
         <v>102.6</v>
       </c>
-      <c r="D66" s="5">
+      <c r="D66" s="2">
         <v>103.3</v>
       </c>
-      <c r="E66" s="5">
+      <c r="E66" s="2">
         <v>103</v>
       </c>
       <c r="F66" s="2">
         <v>103.2</v>
       </c>
       <c r="G66" s="2">
         <v>102.57920114478236</v>
       </c>
-      <c r="H66" s="3">
+      <c r="H66" s="1">
         <v>102.8</v>
       </c>
-      <c r="I66" s="3">
+      <c r="I66" s="1">
         <v>102.73962595637174</v>
       </c>
-      <c r="J66" s="5">
+      <c r="J66" s="2">
         <v>102.572994950873</v>
       </c>
-      <c r="K66" s="3">
+      <c r="K66" s="1">
         <v>102.4</v>
       </c>
-      <c r="L66" s="3">
+      <c r="L66" s="1">
         <v>102.4</v>
       </c>
-      <c r="M66" s="5">
+      <c r="M66" s="2">
         <v>102.23700876526567</v>
       </c>
-      <c r="O66" s="6" t="s">
-        <v>16</v>
+      <c r="O66" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="P66" s="2">
         <v>112.59813393107795</v>
       </c>
-      <c r="Q66" s="5">
+      <c r="Q66" s="2">
         <v>105.97717118530549</v>
       </c>
-      <c r="R66" s="5">
+      <c r="R66" s="2">
         <v>114.61032488343767</v>
       </c>
-      <c r="S66" s="5">
+      <c r="S66" s="2">
         <v>114.33198321273505</v>
       </c>
       <c r="T66" s="2">
         <v>111.50173642066972</v>
       </c>
       <c r="U66" s="2">
         <v>108.87680227115443</v>
       </c>
-      <c r="V66" s="3">
+      <c r="V66" s="1">
         <v>107.03155756089957</v>
       </c>
-      <c r="W66" s="3">
+      <c r="W66" s="1">
         <v>105.70798640663983</v>
       </c>
-      <c r="X66" s="5">
+      <c r="X66" s="2">
         <v>104.38602287257221</v>
       </c>
-      <c r="Y66" s="3">
+      <c r="Y66" s="1">
         <v>102.3</v>
       </c>
-      <c r="Z66" s="3">
+      <c r="Z66" s="1">
         <v>101.6</v>
       </c>
-      <c r="AA66" s="5">
+      <c r="AA66" s="2">
         <v>102.3</v>
       </c>
-      <c r="AC66" s="6" t="s">
-        <v>16</v>
+      <c r="AC66" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AD66" s="2">
         <v>100.3</v>
       </c>
-      <c r="AE66" s="5">
+      <c r="AE66" s="2">
         <v>98.480543893711101</v>
       </c>
-      <c r="AF66" s="5">
+      <c r="AF66" s="2">
         <v>103.79330303628961</v>
       </c>
-      <c r="AG66" s="5">
+      <c r="AG66" s="2">
         <v>103.4823106585628</v>
       </c>
       <c r="AH66" s="2">
         <v>103.38470647449572</v>
       </c>
       <c r="AI66" s="2">
         <v>102.91125735835118</v>
       </c>
-      <c r="AJ66" s="3">
+      <c r="AJ66" s="1">
         <v>105.34942355905712</v>
       </c>
-      <c r="AK66" s="3">
+      <c r="AK66" s="1">
         <v>104.86381587460005</v>
       </c>
-      <c r="AL66" s="5">
+      <c r="AL66" s="2">
         <v>104.4</v>
       </c>
-      <c r="AM66" s="3">
+      <c r="AM66" s="1">
         <v>104.6</v>
       </c>
-      <c r="AN66" s="3">
+      <c r="AN66" s="1">
         <v>105.16886129253329</v>
       </c>
-      <c r="AO66" s="5">
+      <c r="AO66" s="2">
         <v>104.92601505274477</v>
       </c>
-      <c r="AQ66" s="6" t="s">
-        <v>16</v>
+      <c r="AQ66" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="AR66" s="2">
         <v>109.6</v>
       </c>
-      <c r="AS66" s="5">
+      <c r="AS66" s="2">
         <v>112.16743714690706</v>
       </c>
-      <c r="AT66" s="5">
+      <c r="AT66" s="2">
         <v>104.2</v>
       </c>
-      <c r="AU66" s="5">
+      <c r="AU66" s="2">
         <v>103.2</v>
       </c>
-      <c r="AV66" s="2"/>
+      <c r="AV66" s="2">
+        <v>104.58022663702108</v>
+      </c>
       <c r="AW66" s="2"/>
-      <c r="AX66" s="3"/>
-[...4 lines deleted...]
-      <c r="BC66" s="5"/>
+      <c r="AX66" s="1"/>
+      <c r="AY66" s="1"/>
+      <c r="AZ66" s="2"/>
+      <c r="BA66" s="1"/>
+      <c r="BB66" s="1"/>
+      <c r="BC66" s="2"/>
     </row>
     <row r="67" spans="1:55">
-      <c r="A67" s="6" t="s">
-        <v>17</v>
+      <c r="A67" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="B67" s="2">
         <v>100.6</v>
       </c>
-      <c r="C67" s="5">
+      <c r="C67" s="2">
         <v>100.6</v>
       </c>
-      <c r="D67" s="5">
+      <c r="D67" s="2">
         <v>100.7</v>
       </c>
-      <c r="E67" s="5">
+      <c r="E67" s="2">
         <v>101.3</v>
       </c>
       <c r="F67" s="2">
         <v>100.9</v>
       </c>
       <c r="G67" s="2">
         <v>100.11104455115085</v>
       </c>
-      <c r="H67" s="3">
+      <c r="H67" s="1">
         <v>100.7</v>
       </c>
-      <c r="I67" s="3">
+      <c r="I67" s="1">
         <v>100.63367057439714</v>
       </c>
-      <c r="J67" s="5">
+      <c r="J67" s="2">
         <v>99.807211981258462</v>
       </c>
-      <c r="K67" s="3">
+      <c r="K67" s="1">
         <v>99.3</v>
       </c>
-      <c r="L67" s="3">
+      <c r="L67" s="1">
         <v>99.1</v>
       </c>
-      <c r="M67" s="5">
+      <c r="M67" s="2">
         <v>99.846180559697743</v>
       </c>
-      <c r="O67" s="6" t="s">
-        <v>17</v>
+      <c r="O67" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="P67" s="2">
         <v>97.221404931096174</v>
       </c>
-      <c r="Q67" s="5">
+      <c r="Q67" s="2">
         <v>100.69624031428307</v>
       </c>
-      <c r="R67" s="5">
+      <c r="R67" s="2">
         <v>102.50111294055542</v>
       </c>
-      <c r="S67" s="5">
+      <c r="S67" s="2">
         <v>101.12154683577215</v>
       </c>
       <c r="T67" s="2">
         <v>100.90242114552501</v>
       </c>
       <c r="U67" s="2">
         <v>101.78676131457524</v>
       </c>
-      <c r="V67" s="3">
+      <c r="V67" s="1">
         <v>101.63899513238999</v>
       </c>
-      <c r="W67" s="3">
+      <c r="W67" s="1">
         <v>102.11597748331241</v>
       </c>
-      <c r="X67" s="5">
+      <c r="X67" s="2">
         <v>101.68230802883649</v>
       </c>
-      <c r="Y67" s="3">
+      <c r="Y67" s="1">
         <v>102.1</v>
       </c>
-      <c r="Z67" s="3">
+      <c r="Z67" s="1">
         <v>102.6</v>
       </c>
-      <c r="AA67" s="5">
+      <c r="AA67" s="2">
         <v>102.8</v>
       </c>
-      <c r="AC67" s="6" t="s">
-        <v>17</v>
+      <c r="AC67" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="AD67" s="2">
         <v>114.3</v>
       </c>
-      <c r="AE67" s="5">
+      <c r="AE67" s="2">
         <v>112.26898156183185</v>
       </c>
-      <c r="AF67" s="5">
+      <c r="AF67" s="2">
         <v>116.81496953845205</v>
       </c>
-      <c r="AG67" s="5">
+      <c r="AG67" s="2">
         <v>116.66616827372506</v>
       </c>
       <c r="AH67" s="2">
         <v>116.75273036429321</v>
       </c>
       <c r="AI67" s="2">
         <v>114.93998709398332</v>
       </c>
-      <c r="AJ67" s="3">
+      <c r="AJ67" s="1">
         <v>115.57037583591988</v>
       </c>
-      <c r="AK67" s="3">
+      <c r="AK67" s="1">
         <v>114.5926266882677</v>
       </c>
-      <c r="AL67" s="5">
+      <c r="AL67" s="2">
         <v>114.3</v>
       </c>
-      <c r="AM67" s="3">
+      <c r="AM67" s="1">
         <v>114.1</v>
       </c>
-      <c r="AN67" s="3">
+      <c r="AN67" s="1">
         <v>114.41978910798241</v>
       </c>
-      <c r="AO67" s="5">
+      <c r="AO67" s="2">
         <v>114.33360739698573</v>
       </c>
-      <c r="AQ67" s="6" t="s">
-        <v>17</v>
+      <c r="AQ67" s="21" t="s">
+        <v>27</v>
       </c>
       <c r="AR67" s="2">
         <v>114.8</v>
       </c>
-      <c r="AS67" s="5">
+      <c r="AS67" s="2">
         <v>116.1635338247339</v>
       </c>
-      <c r="AT67" s="5">
+      <c r="AT67" s="2">
         <v>112.4</v>
       </c>
-      <c r="AU67" s="5">
+      <c r="AU67" s="2">
         <v>109.8</v>
       </c>
-      <c r="AV67" s="2"/>
+      <c r="AV67" s="2">
+        <v>108.21436854634725</v>
+      </c>
       <c r="AW67" s="2"/>
-      <c r="AX67" s="3"/>
-[...4 lines deleted...]
-      <c r="BC67" s="5"/>
+      <c r="AX67" s="1"/>
+      <c r="AY67" s="1"/>
+      <c r="AZ67" s="2"/>
+      <c r="BA67" s="1"/>
+      <c r="BB67" s="1"/>
+      <c r="BC67" s="2"/>
     </row>
     <row r="68" spans="1:55">
-      <c r="A68" s="6" t="s">
-        <v>18</v>
+      <c r="A68" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="B68" s="2">
         <v>100.5</v>
       </c>
-      <c r="C68" s="5">
+      <c r="C68" s="2">
         <v>100.7</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D68" s="2">
         <v>101.3</v>
       </c>
-      <c r="E68" s="5">
+      <c r="E68" s="2">
         <v>100.7</v>
       </c>
       <c r="F68" s="2">
         <v>100.5</v>
       </c>
       <c r="G68" s="2">
         <v>100.30384725929633</v>
       </c>
-      <c r="H68" s="3">
+      <c r="H68" s="1">
         <v>100.3</v>
       </c>
-      <c r="I68" s="3">
+      <c r="I68" s="1">
         <v>100.46366930981934</v>
       </c>
-      <c r="J68" s="5">
+      <c r="J68" s="2">
         <v>100.34590815250834</v>
       </c>
-      <c r="K68" s="3">
+      <c r="K68" s="1">
         <v>100.5</v>
       </c>
-      <c r="L68" s="3">
+      <c r="L68" s="1">
         <v>100.2</v>
       </c>
-      <c r="M68" s="5">
+      <c r="M68" s="2">
         <v>99.97067305255311</v>
       </c>
-      <c r="O68" s="6" t="s">
-        <v>18</v>
+      <c r="O68" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="P68" s="2">
         <v>97.189378609696846</v>
       </c>
-      <c r="Q68" s="5">
+      <c r="Q68" s="2">
         <v>97.101018889092998</v>
       </c>
-      <c r="R68" s="5">
+      <c r="R68" s="2">
         <v>93.054485134080736</v>
       </c>
-      <c r="S68" s="5">
+      <c r="S68" s="2">
         <v>94.090733794253723</v>
       </c>
       <c r="T68" s="2">
         <v>95.087716067493972</v>
       </c>
       <c r="U68" s="2">
         <v>98.664918321241359</v>
       </c>
-      <c r="V68" s="3">
+      <c r="V68" s="1">
         <v>100.06678977961502</v>
       </c>
-      <c r="W68" s="3">
+      <c r="W68" s="1">
         <v>100.01428807678596</v>
       </c>
-      <c r="X68" s="5">
+      <c r="X68" s="2">
         <v>100.24315346422897</v>
       </c>
-      <c r="Y68" s="3">
+      <c r="Y68" s="1">
         <v>100.8</v>
       </c>
-      <c r="Z68" s="3">
+      <c r="Z68" s="1">
         <v>101.2</v>
       </c>
-      <c r="AA68" s="5">
+      <c r="AA68" s="2">
         <v>101</v>
       </c>
-      <c r="AC68" s="6" t="s">
-        <v>18</v>
+      <c r="AC68" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="AD68" s="2">
         <v>106</v>
       </c>
-      <c r="AE68" s="5">
+      <c r="AE68" s="2">
         <v>106.12364229371659</v>
       </c>
-      <c r="AF68" s="5">
+      <c r="AF68" s="2">
         <v>114.2037573785464</v>
       </c>
-      <c r="AG68" s="5">
+      <c r="AG68" s="2">
         <v>112.90099294369307</v>
       </c>
       <c r="AH68" s="2">
         <v>111.19953134214565</v>
       </c>
       <c r="AI68" s="2">
         <v>106.89076785544296</v>
       </c>
-      <c r="AJ68" s="3">
+      <c r="AJ68" s="1">
         <v>104.12419544549871</v>
       </c>
-      <c r="AK68" s="3">
+      <c r="AK68" s="1">
         <v>103.87061051265538</v>
       </c>
-      <c r="AL68" s="5">
+      <c r="AL68" s="2">
         <v>103.2</v>
       </c>
-      <c r="AM68" s="3">
+      <c r="AM68" s="1">
         <v>102.2</v>
       </c>
-      <c r="AN68" s="3">
+      <c r="AN68" s="1">
         <v>102.21499643641468</v>
       </c>
-      <c r="AO68" s="5">
+      <c r="AO68" s="2">
         <v>102.42953272967807</v>
       </c>
-      <c r="AQ68" s="6" t="s">
-        <v>18</v>
+      <c r="AQ68" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="AR68" s="2">
         <v>92</v>
       </c>
-      <c r="AS68" s="5">
+      <c r="AS68" s="2">
         <v>106.16186199420325</v>
       </c>
-      <c r="AT68" s="5">
+      <c r="AT68" s="2">
         <v>106.4</v>
       </c>
-      <c r="AU68" s="5">
+      <c r="AU68" s="2">
         <v>105</v>
       </c>
-      <c r="AV68" s="2"/>
+      <c r="AV68" s="2">
+        <v>104.28133963947501</v>
+      </c>
       <c r="AW68" s="2"/>
-      <c r="AX68" s="3"/>
-[...4 lines deleted...]
-      <c r="BC68" s="5"/>
+      <c r="AX68" s="1"/>
+      <c r="AY68" s="1"/>
+      <c r="AZ68" s="2"/>
+      <c r="BA68" s="1"/>
+      <c r="BB68" s="1"/>
+      <c r="BC68" s="2"/>
     </row>
     <row r="69" spans="1:55">
-      <c r="A69" s="6" t="s">
-        <v>19</v>
+      <c r="A69" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="B69" s="2">
         <v>110.7</v>
       </c>
-      <c r="C69" s="5">
+      <c r="C69" s="2">
         <v>105.2</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D69" s="2">
         <v>102.7</v>
       </c>
-      <c r="E69" s="5">
+      <c r="E69" s="2">
         <v>100.6</v>
       </c>
       <c r="F69" s="2">
         <v>102.1</v>
       </c>
       <c r="G69" s="2">
         <v>102.38744287799919</v>
       </c>
-      <c r="H69" s="3">
+      <c r="H69" s="1">
         <v>101.7</v>
       </c>
-      <c r="I69" s="3">
+      <c r="I69" s="1">
         <v>103.49275836922574</v>
       </c>
-      <c r="J69" s="5">
+      <c r="J69" s="2">
         <v>103.9270600066517</v>
       </c>
-      <c r="K69" s="3">
+      <c r="K69" s="1">
         <v>103.1</v>
       </c>
-      <c r="L69" s="3">
+      <c r="L69" s="1">
         <v>103.2</v>
       </c>
-      <c r="M69" s="5">
+      <c r="M69" s="2">
         <v>102.18466679945708</v>
       </c>
-      <c r="O69" s="6" t="s">
-        <v>19</v>
+      <c r="O69" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="P69" s="2">
         <v>84.362979046597061</v>
       </c>
-      <c r="Q69" s="5">
+      <c r="Q69" s="2">
         <v>94.42955706420706</v>
       </c>
-      <c r="R69" s="5">
+      <c r="R69" s="2">
         <v>98.96792377771078</v>
       </c>
-      <c r="S69" s="5">
+      <c r="S69" s="2">
         <v>99.288559276456454</v>
       </c>
       <c r="T69" s="2">
         <v>98.645271956560393</v>
       </c>
       <c r="U69" s="2">
         <v>98.866963595473237</v>
       </c>
-      <c r="V69" s="3">
+      <c r="V69" s="1">
         <v>97.969961921794464</v>
       </c>
-      <c r="W69" s="3">
+      <c r="W69" s="1">
         <v>95.95522473468408</v>
       </c>
-      <c r="X69" s="5">
+      <c r="X69" s="2">
         <v>96.35831352198629</v>
       </c>
-      <c r="Y69" s="3">
+      <c r="Y69" s="1">
         <v>96.6</v>
       </c>
-      <c r="Z69" s="3">
+      <c r="Z69" s="1">
         <v>97.3</v>
       </c>
-      <c r="AA69" s="5">
+      <c r="AA69" s="2">
         <v>98.5</v>
       </c>
-      <c r="AC69" s="6" t="s">
-        <v>19</v>
+      <c r="AC69" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="AD69" s="2">
         <v>109.9</v>
       </c>
-      <c r="AE69" s="5">
+      <c r="AE69" s="2">
         <v>104.22881924272514</v>
       </c>
-      <c r="AF69" s="5">
+      <c r="AF69" s="2">
         <v>105.93423433321864</v>
       </c>
-      <c r="AG69" s="5">
+      <c r="AG69" s="2">
         <v>105.4291231007432</v>
       </c>
       <c r="AH69" s="2">
         <v>106.08787973958633</v>
       </c>
       <c r="AI69" s="2">
         <v>105.04103785536341</v>
       </c>
-      <c r="AJ69" s="3">
+      <c r="AJ69" s="1">
         <v>105.00379064889908</v>
       </c>
-      <c r="AK69" s="3">
+      <c r="AK69" s="1">
         <v>103.78071054163233</v>
       </c>
-      <c r="AL69" s="5">
+      <c r="AL69" s="2">
         <v>103.4</v>
       </c>
-      <c r="AM69" s="3">
+      <c r="AM69" s="1">
         <v>103.8</v>
       </c>
-      <c r="AN69" s="3">
+      <c r="AN69" s="1">
         <v>103.58847655921551</v>
       </c>
-      <c r="AO69" s="5">
+      <c r="AO69" s="2">
         <v>103.72546309270108</v>
       </c>
-      <c r="AQ69" s="6" t="s">
-        <v>19</v>
+      <c r="AQ69" s="21" t="s">
+        <v>29</v>
       </c>
       <c r="AR69" s="2">
         <v>112.4</v>
       </c>
-      <c r="AS69" s="5">
+      <c r="AS69" s="2">
         <v>109.24159722187001</v>
       </c>
-      <c r="AT69" s="5">
+      <c r="AT69" s="2">
         <v>104</v>
       </c>
-      <c r="AU69" s="5">
+      <c r="AU69" s="2">
         <v>104.4</v>
       </c>
-      <c r="AV69" s="2"/>
+      <c r="AV69" s="2">
+        <v>104.06497322932312</v>
+      </c>
       <c r="AW69" s="2"/>
-      <c r="AX69" s="3"/>
-[...4 lines deleted...]
-      <c r="BC69" s="5"/>
+      <c r="AX69" s="1"/>
+      <c r="AY69" s="1"/>
+      <c r="AZ69" s="2"/>
+      <c r="BA69" s="1"/>
+      <c r="BB69" s="1"/>
+      <c r="BC69" s="2"/>
     </row>
     <row r="70" spans="1:55">
-      <c r="A70" s="6" t="s">
-        <v>20</v>
+      <c r="A70" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="B70" s="2">
         <v>101.6</v>
       </c>
-      <c r="C70" s="5">
+      <c r="C70" s="2">
         <v>104.2</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="2">
         <v>103.9</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E70" s="2">
         <v>101.9</v>
       </c>
       <c r="F70" s="2">
         <v>101</v>
       </c>
       <c r="G70" s="2">
         <v>100.09499017638095</v>
       </c>
-      <c r="H70" s="3">
+      <c r="H70" s="1">
         <v>100.5</v>
       </c>
-      <c r="I70" s="3">
+      <c r="I70" s="1">
         <v>100.93186776353676</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J70" s="2">
         <v>101.30434795068143</v>
       </c>
-      <c r="K70" s="3">
+      <c r="K70" s="1">
         <v>100.6</v>
       </c>
-      <c r="L70" s="3">
+      <c r="L70" s="1">
         <v>100.6</v>
       </c>
-      <c r="M70" s="5">
+      <c r="M70" s="2">
         <v>100.27871870862334</v>
       </c>
-      <c r="O70" s="6" t="s">
-        <v>20</v>
+      <c r="O70" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="P70" s="2">
         <v>95.09623738343106</v>
       </c>
-      <c r="Q70" s="5">
+      <c r="Q70" s="2">
         <v>98.917137865948021</v>
       </c>
-      <c r="R70" s="5">
+      <c r="R70" s="2">
         <v>95.517768995110615</v>
       </c>
-      <c r="S70" s="5">
+      <c r="S70" s="2">
         <v>97.945076384691561</v>
       </c>
       <c r="T70" s="2">
         <v>99.192405653004116</v>
       </c>
       <c r="U70" s="2">
         <v>100.68732014549104</v>
       </c>
-      <c r="V70" s="3">
+      <c r="V70" s="1">
         <v>98.746614376351999</v>
       </c>
-      <c r="W70" s="3">
+      <c r="W70" s="1">
         <v>97.713212821743994</v>
       </c>
-      <c r="X70" s="5">
+      <c r="X70" s="2">
         <v>97.655742779091852</v>
       </c>
-      <c r="Y70" s="3">
+      <c r="Y70" s="1">
         <v>98.5</v>
       </c>
-      <c r="Z70" s="3">
+      <c r="Z70" s="1">
         <v>99.4</v>
       </c>
-      <c r="AA70" s="5">
+      <c r="AA70" s="2">
         <v>99.9</v>
       </c>
-      <c r="AC70" s="6" t="s">
-        <v>20</v>
+      <c r="AC70" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="AD70" s="2">
         <v>115.6</v>
       </c>
-      <c r="AE70" s="5">
+      <c r="AE70" s="2">
         <v>117.00538509031982</v>
       </c>
-      <c r="AF70" s="5">
+      <c r="AF70" s="2">
         <v>113.47570397956699</v>
       </c>
-      <c r="AG70" s="5">
+      <c r="AG70" s="2">
         <v>110.20016884489119</v>
       </c>
       <c r="AH70" s="2">
         <v>108.10342579995384</v>
       </c>
       <c r="AI70" s="2">
         <v>109.36584119660797</v>
       </c>
-      <c r="AJ70" s="3">
+      <c r="AJ70" s="1">
         <v>108.23309367628229</v>
       </c>
-      <c r="AK70" s="3">
+      <c r="AK70" s="1">
         <v>107.82925138272124</v>
       </c>
-      <c r="AL70" s="5">
+      <c r="AL70" s="2">
         <v>107.3</v>
       </c>
-      <c r="AM70" s="3">
+      <c r="AM70" s="1">
         <v>106.9</v>
       </c>
-      <c r="AN70" s="3">
+      <c r="AN70" s="1">
         <v>106.43978707095259</v>
       </c>
-      <c r="AO70" s="5">
+      <c r="AO70" s="2">
         <v>106.23338361127681</v>
       </c>
-      <c r="AQ70" s="6" t="s">
-        <v>20</v>
+      <c r="AQ70" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="AR70" s="2">
         <v>109.9</v>
       </c>
-      <c r="AS70" s="5">
+      <c r="AS70" s="2">
         <v>109.93397960784625</v>
       </c>
-      <c r="AT70" s="5">
+      <c r="AT70" s="2">
         <v>108.7</v>
       </c>
-      <c r="AU70" s="5">
+      <c r="AU70" s="2">
         <v>108.3</v>
       </c>
-      <c r="AV70" s="2"/>
+      <c r="AV70" s="2">
+        <v>108.9839575800202</v>
+      </c>
       <c r="AW70" s="2"/>
-      <c r="AX70" s="3"/>
-[...4 lines deleted...]
-      <c r="BC70" s="5"/>
+      <c r="AX70" s="1"/>
+      <c r="AY70" s="1"/>
+      <c r="AZ70" s="2"/>
+      <c r="BA70" s="1"/>
+      <c r="BB70" s="1"/>
+      <c r="BC70" s="2"/>
     </row>
     <row r="71" spans="1:55">
-      <c r="A71" s="6" t="s">
-        <v>21</v>
+      <c r="A71" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="B71" s="2">
         <v>103.5</v>
       </c>
-      <c r="C71" s="5">
+      <c r="C71" s="2">
         <v>107.5</v>
       </c>
-      <c r="D71" s="5">
+      <c r="D71" s="2">
         <v>100.3</v>
       </c>
-      <c r="E71" s="5">
+      <c r="E71" s="2">
         <v>102.8</v>
       </c>
       <c r="F71" s="2">
         <v>102.8</v>
       </c>
       <c r="G71" s="2">
         <v>104.08993808436644</v>
       </c>
-      <c r="H71" s="3">
+      <c r="H71" s="1">
         <v>104</v>
       </c>
-      <c r="I71" s="3">
+      <c r="I71" s="1">
         <v>103.58773159285937</v>
       </c>
-      <c r="J71" s="5">
+      <c r="J71" s="2">
         <v>104.02381578992606</v>
       </c>
-      <c r="K71" s="3">
+      <c r="K71" s="1">
         <v>101</v>
       </c>
-      <c r="L71" s="3">
+      <c r="L71" s="1">
         <v>99.9</v>
       </c>
-      <c r="M71" s="5">
+      <c r="M71" s="2">
         <v>99.954741328607838</v>
       </c>
-      <c r="O71" s="6" t="s">
-        <v>21</v>
+      <c r="O71" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="P71" s="2">
         <v>99.82094827892692</v>
       </c>
-      <c r="Q71" s="5">
+      <c r="Q71" s="2">
         <v>107.94294250448664</v>
       </c>
-      <c r="R71" s="5">
+      <c r="R71" s="2">
         <v>111.32487520066074</v>
       </c>
-      <c r="S71" s="5">
+      <c r="S71" s="2">
         <v>106.49053145952681</v>
       </c>
       <c r="T71" s="2">
         <v>104.00310672644</v>
       </c>
       <c r="U71" s="2">
         <v>102.78210733676636</v>
       </c>
-      <c r="V71" s="3">
+      <c r="V71" s="1">
         <v>102.81922348691579</v>
       </c>
-      <c r="W71" s="3">
+      <c r="W71" s="1">
         <v>101.40293989044284</v>
       </c>
-      <c r="X71" s="5">
+      <c r="X71" s="2">
         <v>99.101890102564255</v>
       </c>
-      <c r="Y71" s="3">
+      <c r="Y71" s="1">
         <v>100.6</v>
       </c>
-      <c r="Z71" s="3">
+      <c r="Z71" s="1">
         <v>102.4</v>
       </c>
-      <c r="AA71" s="5">
+      <c r="AA71" s="2">
         <v>104.1</v>
       </c>
-      <c r="AC71" s="6" t="s">
-        <v>21</v>
+      <c r="AC71" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="AD71" s="2">
         <v>111.6</v>
       </c>
-      <c r="AE71" s="5">
+      <c r="AE71" s="2">
         <v>105.69881932401847</v>
       </c>
-      <c r="AF71" s="5">
+      <c r="AF71" s="2">
         <v>107.13887650338245</v>
       </c>
-      <c r="AG71" s="5">
+      <c r="AG71" s="2">
         <v>104.01713502936383</v>
       </c>
       <c r="AH71" s="2">
         <v>100.30161447784603</v>
       </c>
       <c r="AI71" s="2">
         <v>100.33759379244994</v>
       </c>
-      <c r="AJ71" s="3">
+      <c r="AJ71" s="1">
         <v>101.2894589227235</v>
       </c>
-      <c r="AK71" s="3">
+      <c r="AK71" s="1">
         <v>101.42034780195191</v>
       </c>
-      <c r="AL71" s="5">
+      <c r="AL71" s="2">
         <v>100.7</v>
       </c>
-      <c r="AM71" s="3">
+      <c r="AM71" s="1">
         <v>99.2</v>
       </c>
-      <c r="AN71" s="3">
+      <c r="AN71" s="1">
         <v>97.226348632560985</v>
       </c>
-      <c r="AO71" s="5">
+      <c r="AO71" s="2">
         <v>95.266831111465521</v>
       </c>
-      <c r="AQ71" s="6" t="s">
-        <v>21</v>
+      <c r="AQ71" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="AR71" s="2">
         <v>98.3</v>
       </c>
-      <c r="AS71" s="5">
+      <c r="AS71" s="2">
         <v>97.290429239064352</v>
       </c>
-      <c r="AT71" s="5">
+      <c r="AT71" s="2">
         <v>104.4</v>
       </c>
-      <c r="AU71" s="5">
+      <c r="AU71" s="2">
         <v>100.1</v>
       </c>
-      <c r="AV71" s="2"/>
+      <c r="AV71" s="2">
+        <v>102.54126939939397</v>
+      </c>
       <c r="AW71" s="2"/>
-      <c r="AX71" s="3"/>
-[...4 lines deleted...]
-      <c r="BC71" s="5"/>
+      <c r="AX71" s="1"/>
+      <c r="AY71" s="1"/>
+      <c r="AZ71" s="2"/>
+      <c r="BA71" s="1"/>
+      <c r="BB71" s="1"/>
+      <c r="BC71" s="2"/>
     </row>
     <row r="72" spans="1:55">
-      <c r="A72" s="6" t="s">
-        <v>22</v>
+      <c r="A72" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="B72" s="2">
         <v>112.9</v>
       </c>
-      <c r="C72" s="5">
+      <c r="C72" s="2">
         <v>119.1</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="2">
         <v>126.9</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="2">
         <v>127.4</v>
       </c>
       <c r="F72" s="2">
         <v>121</v>
       </c>
       <c r="G72" s="2">
         <v>117.69837937422258</v>
       </c>
-      <c r="H72" s="3">
+      <c r="H72" s="1">
         <v>117.8</v>
       </c>
-      <c r="I72" s="3">
+      <c r="I72" s="1">
         <v>115.85367751184914</v>
       </c>
-      <c r="J72" s="5">
+      <c r="J72" s="2">
         <v>116.37903054192964</v>
       </c>
-      <c r="K72" s="3">
+      <c r="K72" s="1">
         <v>117.3</v>
       </c>
-      <c r="L72" s="3">
+      <c r="L72" s="1">
         <v>118.2</v>
       </c>
-      <c r="M72" s="5">
+      <c r="M72" s="2">
         <v>117.96865679421622</v>
       </c>
-      <c r="O72" s="6" t="s">
-        <v>22</v>
+      <c r="O72" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="P72" s="2">
         <v>117.38807523596631</v>
       </c>
-      <c r="Q72" s="5">
+      <c r="Q72" s="2">
         <v>125.68785644541217</v>
       </c>
-      <c r="R72" s="5">
+      <c r="R72" s="2">
         <v>112.1738646005488</v>
       </c>
-      <c r="S72" s="5">
+      <c r="S72" s="2">
         <v>102.26953147031217</v>
       </c>
       <c r="T72" s="2">
         <v>102.02194888161789</v>
       </c>
       <c r="U72" s="2">
         <v>99.669779311852153</v>
       </c>
-      <c r="V72" s="3">
+      <c r="V72" s="1">
         <v>95.433403717410926</v>
       </c>
-      <c r="W72" s="3">
+      <c r="W72" s="1">
         <v>98.288424188012087</v>
       </c>
-      <c r="X72" s="5">
+      <c r="X72" s="2">
         <v>101.44658363674748</v>
       </c>
-      <c r="Y72" s="3">
+      <c r="Y72" s="1">
         <v>104.6</v>
       </c>
-      <c r="Z72" s="3">
+      <c r="Z72" s="1">
         <v>106.4</v>
       </c>
-      <c r="AA72" s="5">
+      <c r="AA72" s="2">
         <v>106.6</v>
       </c>
-      <c r="AC72" s="6" t="s">
-        <v>22</v>
+      <c r="AC72" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="AD72" s="2">
         <v>102.3</v>
       </c>
-      <c r="AE72" s="5">
+      <c r="AE72" s="2">
         <v>100.08516502342285</v>
       </c>
-      <c r="AF72" s="5">
+      <c r="AF72" s="2">
         <v>116.70116704430164</v>
       </c>
-      <c r="AG72" s="5">
+      <c r="AG72" s="2">
         <v>126.97252289576659</v>
       </c>
       <c r="AH72" s="2">
         <v>133.9192476674626</v>
       </c>
       <c r="AI72" s="2">
         <v>134.01594111340944</v>
       </c>
-      <c r="AJ72" s="3">
+      <c r="AJ72" s="1">
         <v>136.99382436379682</v>
       </c>
-      <c r="AK72" s="3">
+      <c r="AK72" s="1">
         <v>130.42054550626</v>
       </c>
-      <c r="AL72" s="5">
+      <c r="AL72" s="2">
         <v>126.3</v>
       </c>
-      <c r="AM72" s="3">
+      <c r="AM72" s="1">
         <v>123.2</v>
       </c>
-      <c r="AN72" s="3">
+      <c r="AN72" s="1">
         <v>122.16462897892266</v>
       </c>
-      <c r="AO72" s="5">
+      <c r="AO72" s="2">
         <v>122.91154273917473</v>
       </c>
-      <c r="AQ72" s="6" t="s">
-        <v>22</v>
+      <c r="AQ72" s="21" t="s">
+        <v>32</v>
       </c>
       <c r="AR72" s="2">
         <v>120.4</v>
       </c>
-      <c r="AS72" s="5">
+      <c r="AS72" s="2">
         <v>122.1504934093191</v>
       </c>
-      <c r="AT72" s="5">
+      <c r="AT72" s="2">
         <v>117.8</v>
       </c>
-      <c r="AU72" s="5">
+      <c r="AU72" s="2">
         <v>111.5</v>
       </c>
-      <c r="AV72" s="2"/>
+      <c r="AV72" s="2">
+        <v>107.04986844764441</v>
+      </c>
       <c r="AW72" s="2"/>
-      <c r="AX72" s="3"/>
-[...4 lines deleted...]
-      <c r="BC72" s="5"/>
+      <c r="AX72" s="1"/>
+      <c r="AY72" s="1"/>
+      <c r="AZ72" s="2"/>
+      <c r="BA72" s="1"/>
+      <c r="BB72" s="1"/>
+      <c r="BC72" s="2"/>
     </row>
     <row r="73" spans="1:55">
-      <c r="A73" s="6" t="s">
-        <v>23</v>
+      <c r="A73" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="B73" s="2">
         <v>97.1</v>
       </c>
-      <c r="C73" s="5">
+      <c r="C73" s="2">
         <v>104.2</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D73" s="2">
         <v>108.2</v>
       </c>
-      <c r="E73" s="5">
+      <c r="E73" s="2">
         <v>108.2</v>
       </c>
       <c r="F73" s="2">
         <v>106.6</v>
       </c>
       <c r="G73" s="2">
         <v>106.96241483444997</v>
       </c>
-      <c r="H73" s="3">
+      <c r="H73" s="1">
         <v>104.2</v>
       </c>
-      <c r="I73" s="3">
+      <c r="I73" s="1">
         <v>103.65123046493675</v>
       </c>
-      <c r="J73" s="5">
+      <c r="J73" s="2">
         <v>102.85708393921882</v>
       </c>
-      <c r="K73" s="3">
+      <c r="K73" s="1">
         <v>102.2</v>
       </c>
-      <c r="L73" s="3">
+      <c r="L73" s="1">
         <v>101.7</v>
       </c>
-      <c r="M73" s="5">
+      <c r="M73" s="2">
         <v>101.50034669683552</v>
       </c>
-      <c r="O73" s="6" t="s">
-        <v>23</v>
+      <c r="O73" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="P73" s="2">
         <v>98.210047863908486</v>
       </c>
-      <c r="Q73" s="5">
+      <c r="Q73" s="2">
         <v>106.17516083748512</v>
       </c>
-      <c r="R73" s="5">
+      <c r="R73" s="2">
         <v>102.72559040875132</v>
       </c>
-      <c r="S73" s="5">
+      <c r="S73" s="2">
         <v>103.66679089752755</v>
       </c>
       <c r="T73" s="2">
         <v>101.5403512099202</v>
       </c>
       <c r="U73" s="2">
         <v>95.364593418782945</v>
       </c>
-      <c r="V73" s="3">
+      <c r="V73" s="1">
         <v>105.34834873565386</v>
       </c>
-      <c r="W73" s="3">
+      <c r="W73" s="1">
         <v>104.12808694215225</v>
       </c>
-      <c r="X73" s="5">
+      <c r="X73" s="2">
         <v>103.55541060410461</v>
       </c>
-      <c r="Y73" s="3">
+      <c r="Y73" s="1">
         <v>102.3</v>
       </c>
-      <c r="Z73" s="3">
+      <c r="Z73" s="1">
         <v>101.9</v>
       </c>
-      <c r="AA73" s="5">
+      <c r="AA73" s="2">
         <v>101.7</v>
       </c>
-      <c r="AC73" s="6" t="s">
-        <v>23</v>
+      <c r="AC73" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="AD73" s="2">
         <v>106.1</v>
       </c>
-      <c r="AE73" s="5">
+      <c r="AE73" s="2">
         <v>102.83893386631988</v>
       </c>
-      <c r="AF73" s="5">
+      <c r="AF73" s="2">
         <v>105.53092567612769</v>
       </c>
-      <c r="AG73" s="5">
+      <c r="AG73" s="2">
         <v>105.40277712943509</v>
       </c>
       <c r="AH73" s="2">
         <v>106.97389084171893</v>
       </c>
       <c r="AI73" s="2">
         <v>102.64613611311488</v>
       </c>
-      <c r="AJ73" s="3">
+      <c r="AJ73" s="1">
         <v>106.20862905354569</v>
       </c>
-      <c r="AK73" s="3">
+      <c r="AK73" s="1">
         <v>107.28644107631489</v>
       </c>
-      <c r="AL73" s="5">
+      <c r="AL73" s="2">
         <v>108.4</v>
       </c>
-      <c r="AM73" s="3">
+      <c r="AM73" s="1">
         <v>109.4</v>
       </c>
-      <c r="AN73" s="3">
+      <c r="AN73" s="1">
         <v>109.18278597799831</v>
       </c>
-      <c r="AO73" s="5">
+      <c r="AO73" s="2">
         <v>108.6451132032213</v>
       </c>
-      <c r="AQ73" s="6" t="s">
-        <v>23</v>
+      <c r="AQ73" s="21" t="s">
+        <v>33</v>
       </c>
       <c r="AR73" s="2">
         <v>103.2</v>
       </c>
-      <c r="AS73" s="5">
+      <c r="AS73" s="2">
         <v>101.87768854600934</v>
       </c>
-      <c r="AT73" s="5">
+      <c r="AT73" s="2">
         <v>101.3</v>
       </c>
-      <c r="AU73" s="5">
+      <c r="AU73" s="2">
         <v>99.8</v>
       </c>
-      <c r="AV73" s="2"/>
+      <c r="AV73" s="2">
+        <v>101.571057581815</v>
+      </c>
       <c r="AW73" s="2"/>
-      <c r="AX73" s="3"/>
-[...4 lines deleted...]
-      <c r="BC73" s="5"/>
+      <c r="AX73" s="1"/>
+      <c r="AY73" s="1"/>
+      <c r="AZ73" s="2"/>
+      <c r="BA73" s="1"/>
+      <c r="BB73" s="1"/>
+      <c r="BC73" s="2"/>
     </row>
     <row r="74" spans="1:55">
-      <c r="A74" s="6" t="s">
-        <v>24</v>
+      <c r="A74" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="B74" s="2">
         <v>100.7</v>
       </c>
-      <c r="C74" s="5">
+      <c r="C74" s="2">
         <v>102.6</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D74" s="2">
         <v>102.4</v>
       </c>
-      <c r="E74" s="5">
+      <c r="E74" s="2">
         <v>102.8</v>
       </c>
       <c r="F74" s="2">
         <v>103.1</v>
       </c>
       <c r="G74" s="2">
         <v>102.73915214973559</v>
       </c>
-      <c r="H74" s="3">
+      <c r="H74" s="1">
         <v>101.6</v>
       </c>
-      <c r="I74" s="3">
+      <c r="I74" s="1">
         <v>100.99323885674775</v>
       </c>
-      <c r="J74" s="5">
+      <c r="J74" s="2">
         <v>100.54012543743754</v>
       </c>
-      <c r="K74" s="3">
+      <c r="K74" s="1">
         <v>100.3</v>
       </c>
-      <c r="L74" s="3">
+      <c r="L74" s="1">
         <v>100.2</v>
       </c>
-      <c r="M74" s="5">
+      <c r="M74" s="2">
         <v>100.12869472142194</v>
       </c>
-      <c r="O74" s="6" t="s">
-        <v>24</v>
+      <c r="O74" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="P74" s="2">
         <v>92.695569695274017</v>
       </c>
-      <c r="Q74" s="5">
+      <c r="Q74" s="2">
         <v>94.138545491653787</v>
       </c>
-      <c r="R74" s="5">
+      <c r="R74" s="2">
         <v>101.28283399302336</v>
       </c>
-      <c r="S74" s="5">
+      <c r="S74" s="2">
         <v>101.46744153286018</v>
       </c>
       <c r="T74" s="2">
         <v>102.37066696841779</v>
       </c>
       <c r="U74" s="2">
         <v>102.18751365785343</v>
       </c>
-      <c r="V74" s="3">
+      <c r="V74" s="1">
         <v>99.083263270833015</v>
       </c>
-      <c r="W74" s="3">
+      <c r="W74" s="1">
         <v>98.13944417417386</v>
       </c>
-      <c r="X74" s="5">
+      <c r="X74" s="2">
         <v>98.608051444592121</v>
       </c>
-      <c r="Y74" s="3">
+      <c r="Y74" s="1">
         <v>98.7</v>
       </c>
-      <c r="Z74" s="3">
+      <c r="Z74" s="1">
         <v>98.6</v>
       </c>
-      <c r="AA74" s="5">
+      <c r="AA74" s="2">
         <v>97.9</v>
       </c>
-      <c r="AC74" s="6" t="s">
-        <v>24</v>
+      <c r="AC74" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="AD74" s="2">
         <v>131.9</v>
       </c>
-      <c r="AE74" s="5">
+      <c r="AE74" s="2">
         <v>115.41622704951789</v>
       </c>
-      <c r="AF74" s="5">
+      <c r="AF74" s="2">
         <v>111.00158612383217</v>
       </c>
-      <c r="AG74" s="5">
+      <c r="AG74" s="2">
         <v>111.45107264202787</v>
       </c>
       <c r="AH74" s="2">
         <v>108.19494211445087</v>
       </c>
       <c r="AI74" s="2">
         <v>106.29192379082828</v>
       </c>
-      <c r="AJ74" s="3">
+      <c r="AJ74" s="1">
         <v>105.93104336948743</v>
       </c>
-      <c r="AK74" s="3">
+      <c r="AK74" s="1">
         <v>105.2428368340085</v>
       </c>
-      <c r="AL74" s="5">
+      <c r="AL74" s="2">
         <v>104.8</v>
       </c>
-      <c r="AM74" s="3">
+      <c r="AM74" s="1">
         <v>104.8</v>
       </c>
-      <c r="AN74" s="3">
+      <c r="AN74" s="1">
         <v>104.98428973891953</v>
       </c>
-      <c r="AO74" s="5">
+      <c r="AO74" s="2">
         <v>105.0499604092858</v>
       </c>
-      <c r="AQ74" s="6" t="s">
-        <v>24</v>
+      <c r="AQ74" s="21" t="s">
+        <v>34</v>
       </c>
       <c r="AR74" s="2">
         <v>94.1</v>
       </c>
-      <c r="AS74" s="5">
+      <c r="AS74" s="2">
         <v>102.32419469756088</v>
       </c>
-      <c r="AT74" s="5">
+      <c r="AT74" s="2">
         <v>108.1</v>
       </c>
-      <c r="AU74" s="5">
+      <c r="AU74" s="2">
         <v>105.3</v>
       </c>
-      <c r="AV74" s="2"/>
+      <c r="AV74" s="2">
+        <v>104.18580585629719</v>
+      </c>
       <c r="AW74" s="2"/>
-      <c r="AX74" s="3"/>
-[...4 lines deleted...]
-      <c r="BC74" s="5"/>
+      <c r="AX74" s="1"/>
+      <c r="AY74" s="1"/>
+      <c r="AZ74" s="2"/>
+      <c r="BA74" s="1"/>
+      <c r="BB74" s="1"/>
+      <c r="BC74" s="2"/>
     </row>
     <row r="75" spans="1:55">
-      <c r="A75" s="6" t="s">
-        <v>25</v>
+      <c r="A75" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="B75" s="2">
         <v>100.8</v>
       </c>
-      <c r="C75" s="5">
+      <c r="C75" s="2">
         <v>105.2</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D75" s="2">
         <v>102.2</v>
       </c>
-      <c r="E75" s="5">
+      <c r="E75" s="2">
         <v>101.4</v>
       </c>
       <c r="F75" s="2">
         <v>101.8</v>
       </c>
       <c r="G75" s="2">
         <v>101.54711528816756</v>
       </c>
-      <c r="H75" s="3">
+      <c r="H75" s="1">
         <v>100.8</v>
       </c>
-      <c r="I75" s="3">
+      <c r="I75" s="1">
         <v>100.9364711032915</v>
       </c>
-      <c r="J75" s="5">
+      <c r="J75" s="2">
         <v>100.8563592291473</v>
       </c>
-      <c r="K75" s="3">
+      <c r="K75" s="1">
         <v>100.7</v>
       </c>
-      <c r="L75" s="3">
+      <c r="L75" s="1">
         <v>100.5</v>
       </c>
-      <c r="M75" s="5">
+      <c r="M75" s="2">
         <v>100.15774680759597</v>
       </c>
-      <c r="O75" s="6" t="s">
-        <v>25</v>
+      <c r="O75" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="P75" s="2">
         <v>96.801706296919122</v>
       </c>
-      <c r="Q75" s="5">
+      <c r="Q75" s="2">
         <v>94.876570452032809</v>
       </c>
-      <c r="R75" s="5">
+      <c r="R75" s="2">
         <v>98.978444064636065</v>
       </c>
-      <c r="S75" s="5">
+      <c r="S75" s="2">
         <v>101.06337112671406</v>
       </c>
       <c r="T75" s="2">
         <v>101.96853515046737</v>
       </c>
       <c r="U75" s="2">
         <v>102.94634023417953</v>
       </c>
-      <c r="V75" s="3">
+      <c r="V75" s="1">
         <v>101.92325634455011</v>
       </c>
-      <c r="W75" s="3">
+      <c r="W75" s="1">
         <v>101.65930095006739</v>
       </c>
-      <c r="X75" s="5">
+      <c r="X75" s="2">
         <v>101.44838849791056</v>
       </c>
-      <c r="Y75" s="3">
+      <c r="Y75" s="1">
         <v>101.8</v>
       </c>
-      <c r="Z75" s="3">
+      <c r="Z75" s="1">
         <v>101.8</v>
       </c>
-      <c r="AA75" s="5">
+      <c r="AA75" s="2">
         <v>101.2</v>
       </c>
-      <c r="AC75" s="6" t="s">
-        <v>25</v>
+      <c r="AC75" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="AD75" s="2">
         <v>100.7</v>
       </c>
-      <c r="AE75" s="5">
+      <c r="AE75" s="2">
         <v>102.94545271089557</v>
       </c>
-      <c r="AF75" s="5">
+      <c r="AF75" s="2">
         <v>100.53721891909385</v>
       </c>
-      <c r="AG75" s="5">
+      <c r="AG75" s="2">
         <v>101.06309122178396</v>
       </c>
       <c r="AH75" s="2">
         <v>101.0027391008939</v>
       </c>
       <c r="AI75" s="2">
         <v>100.95801916242068</v>
       </c>
-      <c r="AJ75" s="3">
+      <c r="AJ75" s="1">
         <v>102.1566441464697</v>
       </c>
-      <c r="AK75" s="3">
+      <c r="AK75" s="1">
         <v>102.73731310101384</v>
       </c>
-      <c r="AL75" s="5">
+      <c r="AL75" s="2">
         <v>103</v>
       </c>
-      <c r="AM75" s="3">
+      <c r="AM75" s="1">
         <v>103.4</v>
       </c>
-      <c r="AN75" s="3">
+      <c r="AN75" s="1">
         <v>103.45183803272336</v>
       </c>
-      <c r="AO75" s="5">
+      <c r="AO75" s="2">
         <v>103.42231432911288</v>
       </c>
-      <c r="AQ75" s="6" t="s">
-        <v>25</v>
+      <c r="AQ75" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="AR75" s="2">
         <v>110.4</v>
       </c>
-      <c r="AS75" s="5">
+      <c r="AS75" s="2">
         <v>104.75132395182349</v>
       </c>
-      <c r="AT75" s="5">
+      <c r="AT75" s="2">
         <v>105.5</v>
       </c>
-      <c r="AU75" s="5">
+      <c r="AU75" s="2">
         <v>102.9</v>
       </c>
-      <c r="AV75" s="2"/>
+      <c r="AV75" s="2">
+        <v>100.40645867404699</v>
+      </c>
       <c r="AW75" s="2"/>
-      <c r="AX75" s="3"/>
-[...4 lines deleted...]
-      <c r="BC75" s="5"/>
+      <c r="AX75" s="1"/>
+      <c r="AY75" s="1"/>
+      <c r="AZ75" s="2"/>
+      <c r="BA75" s="1"/>
+      <c r="BB75" s="1"/>
+      <c r="BC75" s="2"/>
     </row>
     <row r="76" spans="1:55">
-      <c r="A76" s="6" t="s">
-        <v>26</v>
+      <c r="A76" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="B76" s="2">
         <v>102</v>
       </c>
-      <c r="C76" s="5">
+      <c r="C76" s="2">
         <v>103</v>
       </c>
-      <c r="D76" s="5">
+      <c r="D76" s="2">
         <v>104.9</v>
       </c>
-      <c r="E76" s="5">
+      <c r="E76" s="2">
         <v>104.8</v>
       </c>
       <c r="F76" s="2">
         <v>105.8</v>
       </c>
       <c r="G76" s="2">
         <v>105.88931027979727</v>
       </c>
-      <c r="H76" s="3">
+      <c r="H76" s="1">
         <v>105.1</v>
       </c>
-      <c r="I76" s="3">
+      <c r="I76" s="1">
         <v>105.39394300980017</v>
       </c>
-      <c r="J76" s="5">
+      <c r="J76" s="2">
         <v>105.12625103843156</v>
       </c>
-      <c r="K76" s="3">
+      <c r="K76" s="1">
         <v>105.1</v>
       </c>
-      <c r="L76" s="3">
+      <c r="L76" s="1">
         <v>105.7</v>
       </c>
-      <c r="M76" s="5">
+      <c r="M76" s="2">
         <v>105.9991983637327</v>
       </c>
-      <c r="O76" s="6" t="s">
-        <v>26</v>
+      <c r="O76" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="P76" s="2">
         <v>116.75947703702758</v>
       </c>
-      <c r="Q76" s="5">
+      <c r="Q76" s="2">
         <v>132.12648200463016</v>
       </c>
-      <c r="R76" s="5">
+      <c r="R76" s="2">
         <v>126.20779348381366</v>
       </c>
-      <c r="S76" s="5">
+      <c r="S76" s="2">
         <v>117.15431526568803</v>
       </c>
       <c r="T76" s="2">
         <v>112.45299144369451</v>
       </c>
       <c r="U76" s="2">
         <v>108.81579948823747</v>
       </c>
-      <c r="V76" s="3">
+      <c r="V76" s="1">
         <v>107.46684738121508</v>
       </c>
-      <c r="W76" s="3">
+      <c r="W76" s="1">
         <v>105.39615949015388</v>
       </c>
-      <c r="X76" s="5">
+      <c r="X76" s="2">
         <v>104.12295465448199</v>
       </c>
-      <c r="Y76" s="3">
+      <c r="Y76" s="1">
         <v>103.7</v>
       </c>
-      <c r="Z76" s="3">
+      <c r="Z76" s="1">
         <v>103.4</v>
       </c>
-      <c r="AA76" s="5">
+      <c r="AA76" s="2">
         <v>102.6</v>
       </c>
-      <c r="AC76" s="6" t="s">
-        <v>26</v>
+      <c r="AC76" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="AD76" s="2">
         <v>93</v>
       </c>
-      <c r="AE76" s="5">
+      <c r="AE76" s="2">
         <v>89.745389894493655</v>
       </c>
-      <c r="AF76" s="5">
+      <c r="AF76" s="2">
         <v>95.732126913871937</v>
       </c>
-      <c r="AG76" s="5">
+      <c r="AG76" s="2">
         <v>97.436900565781414</v>
       </c>
       <c r="AH76" s="2">
         <v>97.714462729431887</v>
       </c>
       <c r="AI76" s="2">
         <v>97.441640506455556</v>
       </c>
-      <c r="AJ76" s="3">
+      <c r="AJ76" s="1">
         <v>97.677375082313532</v>
       </c>
-      <c r="AK76" s="3">
+      <c r="AK76" s="1">
         <v>98.39556251391511</v>
       </c>
-      <c r="AL76" s="5">
+      <c r="AL76" s="2">
         <v>98.7</v>
       </c>
-      <c r="AM76" s="3">
+      <c r="AM76" s="1">
         <v>98.5</v>
       </c>
-      <c r="AN76" s="3">
+      <c r="AN76" s="1">
         <v>98.830742342603756</v>
       </c>
-      <c r="AO76" s="5">
+      <c r="AO76" s="2">
         <v>99.005347860707246</v>
       </c>
-      <c r="AQ76" s="6" t="s">
-        <v>26</v>
+      <c r="AQ76" s="21" t="s">
+        <v>36</v>
       </c>
       <c r="AR76" s="2">
         <v>99.4</v>
       </c>
-      <c r="AS76" s="5">
+      <c r="AS76" s="2">
         <v>91.444287487031133</v>
       </c>
-      <c r="AT76" s="5">
+      <c r="AT76" s="2">
         <v>100</v>
       </c>
-      <c r="AU76" s="5">
+      <c r="AU76" s="2">
         <v>100</v>
       </c>
-      <c r="AV76" s="2"/>
+      <c r="AV76" s="2">
+        <v>99.981639899835187</v>
+      </c>
       <c r="AW76" s="2"/>
-      <c r="AX76" s="3"/>
-[...4 lines deleted...]
-      <c r="BC76" s="5"/>
+      <c r="AX76" s="1"/>
+      <c r="AY76" s="1"/>
+      <c r="AZ76" s="2"/>
+      <c r="BA76" s="1"/>
+      <c r="BB76" s="1"/>
+      <c r="BC76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="AQ40:BC40"/>
+    <mergeCell ref="BA41:BC41"/>
+    <mergeCell ref="AQ59:BC59"/>
+    <mergeCell ref="BA60:BC60"/>
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="BA2:BC2"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ21:BC21"/>
+    <mergeCell ref="BA22:BC22"/>
+    <mergeCell ref="AM41:AO41"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="AM60:AO60"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AM22:AO22"/>
+    <mergeCell ref="AC40:AO40"/>
+    <mergeCell ref="Y41:AA41"/>
+    <mergeCell ref="O59:AA59"/>
+    <mergeCell ref="Y60:AA60"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="Y2:AA2"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="Y22:AA22"/>
+    <mergeCell ref="O40:AA40"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="K41:M41"/>
-    <mergeCell ref="Y41:AA41"/>
-[...25 lines deleted...]
-    <mergeCell ref="BA22:BC22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10559,92 +10676,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 НКИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>