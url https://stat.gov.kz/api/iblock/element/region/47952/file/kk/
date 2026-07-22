--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 НКИ" sheetId="14" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="37">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -254,77 +254,77 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -593,5035 +593,5095 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG64" workbookViewId="0">
-      <selection activeCell="AM94" sqref="AM94"/>
+    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
+      <selection activeCell="AW45" sqref="AW45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="18" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="24.28515625" style="15" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="15"/>
+    <col min="15" max="15" width="24.28515625" style="15" customWidth="1"/>
+    <col min="16" max="28" width="9.140625" style="15"/>
+    <col min="29" max="29" width="24.28515625" style="15" customWidth="1"/>
+    <col min="30" max="42" width="9.140625" style="15"/>
+    <col min="43" max="43" width="24.28515625" style="15" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="33" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="17"/>
-[...11 lines deleted...]
-      <c r="O1" s="17" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="O1" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="P1" s="17"/>
-[...11 lines deleted...]
-      <c r="AC1" s="17" t="s">
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AC1" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AD1" s="17"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="17" t="s">
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
+      <c r="AQ1" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="AR1" s="17"/>
-[...10 lines deleted...]
-      <c r="BC1" s="17"/>
+      <c r="AR1" s="24"/>
+      <c r="AS1" s="24"/>
+      <c r="AT1" s="24"/>
+      <c r="AU1" s="24"/>
+      <c r="AV1" s="24"/>
+      <c r="AW1" s="24"/>
+      <c r="AX1" s="24"/>
+      <c r="AY1" s="24"/>
+      <c r="AZ1" s="24"/>
+      <c r="BA1" s="24"/>
+      <c r="BB1" s="24"/>
+      <c r="BC1" s="24"/>
     </row>
     <row r="2" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A2" s="19"/>
-[...9 lines deleted...]
-      <c r="K2" s="14" t="s">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="14"/>
-[...11 lines deleted...]
-      <c r="Y2" s="14" t="s">
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="Z2" s="14"/>
-[...11 lines deleted...]
-      <c r="AM2" s="14" t="s">
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AN2" s="14"/>
-[...11 lines deleted...]
-      <c r="BA2" s="14" t="s">
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AQ2" s="16"/>
+      <c r="AR2" s="16"/>
+      <c r="AS2" s="16"/>
+      <c r="AT2" s="16"/>
+      <c r="AU2" s="16"/>
+      <c r="AV2" s="16"/>
+      <c r="AW2" s="16"/>
+      <c r="AX2" s="16"/>
+      <c r="AY2" s="16"/>
+      <c r="AZ2" s="16"/>
+      <c r="BA2" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="BB2" s="14"/>
-      <c r="BC2" s="14"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
     </row>
     <row r="3" spans="1:55" ht="22.5">
       <c r="A3" s="11"/>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="E3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="F3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="20" t="s">
+      <c r="G3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="I3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="20" t="s">
+      <c r="K3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="20" t="s">
+      <c r="L3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="20" t="s">
+      <c r="M3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="11"/>
-      <c r="P3" s="20" t="s">
+      <c r="P3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="Q3" s="20" t="s">
+      <c r="Q3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="20" t="s">
+      <c r="R3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="S3" s="20" t="s">
+      <c r="S3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="T3" s="20" t="s">
+      <c r="T3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U3" s="20" t="s">
+      <c r="U3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="V3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="W3" s="20" t="s">
+      <c r="W3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="X3" s="20" t="s">
+      <c r="X3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="Y3" s="20" t="s">
+      <c r="Y3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="Z3" s="20" t="s">
+      <c r="Z3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AA3" s="20" t="s">
+      <c r="AA3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AC3" s="11"/>
-      <c r="AD3" s="20" t="s">
+      <c r="AD3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AE3" s="20" t="s">
+      <c r="AE3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AF3" s="20" t="s">
+      <c r="AF3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AG3" s="20" t="s">
+      <c r="AG3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AH3" s="20" t="s">
+      <c r="AH3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AI3" s="20" t="s">
+      <c r="AI3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AJ3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AK3" s="20" t="s">
+      <c r="AK3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AL3" s="20" t="s">
+      <c r="AL3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AM3" s="20" t="s">
+      <c r="AM3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AN3" s="20" t="s">
+      <c r="AN3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AO3" s="20" t="s">
+      <c r="AO3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AQ3" s="11"/>
-      <c r="AR3" s="20" t="s">
+      <c r="AR3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AS3" s="20" t="s">
+      <c r="AS3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AT3" s="20" t="s">
+      <c r="AT3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AU3" s="20" t="s">
+      <c r="AU3" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="20" t="s">
+      <c r="AV3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AW3" s="20" t="s">
+      <c r="AW3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AX3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AY3" s="20" t="s">
+      <c r="AY3" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AZ3" s="20" t="s">
+      <c r="AZ3" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BA3" s="20" t="s">
+      <c r="BA3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BB3" s="20" t="s">
+      <c r="BB3" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC3" s="20" t="s">
+      <c r="BC3" s="17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:55">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="2">
         <v>102.7</v>
       </c>
       <c r="C4" s="2">
         <v>104.1</v>
       </c>
       <c r="D4" s="1">
         <v>104.6</v>
       </c>
       <c r="E4" s="1">
         <v>103.89998376522588</v>
       </c>
       <c r="F4" s="1">
         <v>103.6</v>
       </c>
       <c r="G4" s="1">
         <v>103.4</v>
       </c>
       <c r="H4" s="1">
         <v>102.7</v>
       </c>
       <c r="I4" s="2">
         <v>100.1</v>
       </c>
       <c r="J4" s="1">
         <v>84.1</v>
       </c>
       <c r="K4" s="1">
         <v>84.870397556735057</v>
       </c>
       <c r="L4" s="1">
         <v>84.2</v>
       </c>
       <c r="M4" s="1">
         <v>84.7</v>
       </c>
-      <c r="O4" s="16" t="s">
+      <c r="O4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="2">
         <v>97.4</v>
       </c>
       <c r="Q4" s="2">
         <v>103.3</v>
       </c>
       <c r="R4" s="2">
         <v>103.3</v>
       </c>
       <c r="S4" s="1">
         <v>102.4</v>
       </c>
       <c r="T4" s="1">
         <v>101.6</v>
       </c>
       <c r="U4" s="1">
         <v>102</v>
       </c>
       <c r="V4" s="1">
         <v>101.04853573923694</v>
       </c>
       <c r="W4" s="2">
         <v>94.671931239562994</v>
       </c>
       <c r="X4" s="1">
         <v>115.35100389739929</v>
       </c>
       <c r="Y4" s="1">
         <v>130.19999999999999</v>
       </c>
       <c r="Z4" s="1">
         <v>137.80000000000001</v>
       </c>
       <c r="AA4" s="1">
         <v>135.9</v>
       </c>
-      <c r="AC4" s="16" t="s">
+      <c r="AC4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="2">
         <v>106.47198731444074</v>
       </c>
       <c r="AE4" s="2">
         <v>104.20272148059027</v>
       </c>
       <c r="AF4" s="2">
         <v>107.51088036779524</v>
       </c>
       <c r="AG4" s="1">
         <v>107.41104510737051</v>
       </c>
       <c r="AH4" s="1">
         <v>107.49904284778977</v>
       </c>
       <c r="AI4" s="1">
         <v>106.32250525412717</v>
       </c>
       <c r="AJ4" s="1">
         <v>108.5619855073887</v>
       </c>
       <c r="AK4" s="2">
         <v>109.3</v>
       </c>
       <c r="AL4" s="1">
         <v>110.1</v>
       </c>
       <c r="AM4" s="1">
         <v>109.28507816394163</v>
       </c>
       <c r="AN4" s="1">
         <v>110.50524010265259</v>
       </c>
       <c r="AO4" s="1">
         <v>110.17122051748673</v>
       </c>
-      <c r="AQ4" s="16" t="s">
+      <c r="AQ4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR4" s="2">
         <v>105.8</v>
       </c>
       <c r="AS4" s="2">
         <v>104.94441650425124</v>
       </c>
       <c r="AT4" s="2">
         <v>103.8</v>
       </c>
       <c r="AU4" s="1">
         <v>102.76248537452206</v>
       </c>
       <c r="AV4" s="1">
         <v>102.75958493706069</v>
       </c>
-      <c r="AW4" s="1"/>
+      <c r="AW4" s="1">
+        <v>103.78732813603126</v>
+      </c>
       <c r="AX4" s="1"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
     </row>
     <row r="5" spans="1:55">
-      <c r="A5" s="21" t="s">
+      <c r="A5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="2">
         <v>65.8</v>
       </c>
       <c r="C5" s="2">
         <v>71</v>
       </c>
       <c r="D5" s="1">
         <v>73.400000000000006</v>
       </c>
       <c r="E5" s="1">
         <v>70.3</v>
       </c>
       <c r="F5" s="1">
         <v>68.5</v>
       </c>
       <c r="G5" s="1">
         <v>70.3</v>
       </c>
       <c r="H5" s="1">
         <v>82.4</v>
       </c>
       <c r="I5" s="2">
         <v>84.889207279277812</v>
       </c>
       <c r="J5" s="1">
         <v>88.434677874410383</v>
       </c>
       <c r="K5" s="1">
         <v>89</v>
       </c>
       <c r="L5" s="1">
         <v>97.5</v>
       </c>
       <c r="M5" s="1">
         <v>97.512674240307433</v>
       </c>
-      <c r="O5" s="21" t="s">
+      <c r="O5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="2">
         <v>96.047215462140528</v>
       </c>
       <c r="Q5" s="2">
         <v>97.154824670136932</v>
       </c>
       <c r="R5" s="2">
         <v>96.901078925203237</v>
       </c>
       <c r="S5" s="1">
         <v>97.413538146701214</v>
       </c>
       <c r="T5" s="1">
         <v>98.107699545734775</v>
       </c>
       <c r="U5" s="1">
         <v>98.646143289998832</v>
       </c>
       <c r="V5" s="1">
         <v>110.23219123702258</v>
       </c>
       <c r="W5" s="2">
         <v>100.39317841803168</v>
       </c>
       <c r="X5" s="1">
         <v>92.329450412771507</v>
       </c>
       <c r="Y5" s="1">
         <v>92.3</v>
       </c>
       <c r="Z5" s="1">
         <v>92.4</v>
       </c>
       <c r="AA5" s="1">
         <v>125.7</v>
       </c>
-      <c r="AC5" s="21" t="s">
+      <c r="AC5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD5" s="2">
         <v>185.6</v>
       </c>
       <c r="AE5" s="2">
         <v>231.72036020866233</v>
       </c>
       <c r="AF5" s="2">
         <v>226.21017141935243</v>
       </c>
       <c r="AG5" s="1">
         <v>207.65778516109714</v>
       </c>
       <c r="AH5" s="1">
         <v>181.33207891171273</v>
       </c>
       <c r="AI5" s="1">
         <v>213.28233852779817</v>
       </c>
       <c r="AJ5" s="1">
         <v>180.18813544553149</v>
       </c>
       <c r="AK5" s="2">
         <v>142.10951810354888</v>
       </c>
       <c r="AL5" s="1">
         <v>138.4</v>
       </c>
       <c r="AM5" s="1">
         <v>131.6</v>
       </c>
       <c r="AN5" s="1">
         <v>131.4227450380308</v>
       </c>
       <c r="AO5" s="1">
         <v>136.76360664076896</v>
       </c>
-      <c r="AQ5" s="21" t="s">
+      <c r="AQ5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR5" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="2">
         <v>55.547631442207312</v>
       </c>
       <c r="AT5" s="2">
         <v>56.7</v>
       </c>
       <c r="AU5" s="1">
         <v>59.345000797177562</v>
       </c>
       <c r="AV5" s="1">
         <v>65.171456665749588</v>
       </c>
-      <c r="AW5" s="1"/>
+      <c r="AW5" s="1">
+        <v>63.10989098674419</v>
+      </c>
       <c r="AX5" s="1"/>
       <c r="AY5" s="2"/>
       <c r="AZ5" s="1"/>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1"/>
       <c r="BC5" s="1"/>
     </row>
     <row r="6" spans="1:55">
-      <c r="A6" s="21" t="s">
+      <c r="A6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2">
         <v>101.5</v>
       </c>
       <c r="C6" s="2">
         <v>101.6</v>
       </c>
       <c r="D6" s="1">
         <v>101.8</v>
       </c>
       <c r="E6" s="1">
         <v>100.5</v>
       </c>
       <c r="F6" s="1">
         <v>100.4</v>
       </c>
       <c r="G6" s="1">
         <v>100.5</v>
       </c>
       <c r="H6" s="1">
         <v>100.5</v>
       </c>
       <c r="I6" s="2">
         <v>87.260305290373751</v>
       </c>
       <c r="J6" s="1">
         <v>78.3274920180816</v>
       </c>
       <c r="K6" s="1">
         <v>84.1</v>
       </c>
       <c r="L6" s="1">
         <v>82.2</v>
       </c>
       <c r="M6" s="1">
         <v>82.688021334061347</v>
       </c>
-      <c r="O6" s="21" t="s">
+      <c r="O6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="2">
         <v>93.097060068321483</v>
       </c>
       <c r="Q6" s="2">
         <v>93.835725216396895</v>
       </c>
       <c r="R6" s="2">
         <v>97.803783966880175</v>
       </c>
       <c r="S6" s="1">
         <v>98.92099119565934</v>
       </c>
       <c r="T6" s="1">
         <v>99.614630581960114</v>
       </c>
       <c r="U6" s="1">
         <v>120.91266708002641</v>
       </c>
       <c r="V6" s="1">
         <v>100.56340232850458</v>
       </c>
       <c r="W6" s="2">
         <v>88.169769907766437</v>
       </c>
       <c r="X6" s="1">
         <v>109.52569949515538</v>
       </c>
       <c r="Y6" s="1">
         <v>113.6</v>
       </c>
       <c r="Z6" s="1">
         <v>123.4</v>
       </c>
       <c r="AA6" s="1">
         <v>120</v>
       </c>
-      <c r="AC6" s="21" t="s">
+      <c r="AC6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD6" s="2">
         <v>102.3</v>
       </c>
       <c r="AE6" s="2">
         <v>99.60679909255154</v>
       </c>
       <c r="AF6" s="2">
         <v>97.039656932092186</v>
       </c>
       <c r="AG6" s="1">
         <v>96.936745646113138</v>
       </c>
       <c r="AH6" s="1">
         <v>96.442012980797173</v>
       </c>
       <c r="AI6" s="1">
         <v>97.023871769454502</v>
       </c>
       <c r="AJ6" s="1">
         <v>96.049336020047051</v>
       </c>
       <c r="AK6" s="2">
         <v>126.63029472244223</v>
       </c>
       <c r="AL6" s="1">
         <v>135.69999999999999</v>
       </c>
       <c r="AM6" s="1">
         <v>122.6</v>
       </c>
       <c r="AN6" s="1">
         <v>111.34024593560379</v>
       </c>
       <c r="AO6" s="1">
         <v>113.62722810180152</v>
       </c>
-      <c r="AQ6" s="21" t="s">
+      <c r="AQ6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR6" s="2">
         <v>97.1</v>
       </c>
       <c r="AS6" s="2">
         <v>101.66360323585883</v>
       </c>
       <c r="AT6" s="2">
         <v>102.1</v>
       </c>
       <c r="AU6" s="1">
         <v>101.1</v>
       </c>
       <c r="AV6" s="1">
         <v>100.00517251423888</v>
       </c>
-      <c r="AW6" s="1"/>
+      <c r="AW6" s="1">
+        <v>100.66491163247451</v>
+      </c>
       <c r="AX6" s="1"/>
       <c r="AY6" s="2"/>
       <c r="AZ6" s="1"/>
       <c r="BA6" s="1"/>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1"/>
     </row>
     <row r="7" spans="1:55">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2">
         <v>100.6</v>
       </c>
       <c r="C7" s="2">
         <v>100.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.8</v>
       </c>
       <c r="E7" s="1">
         <v>100.8</v>
       </c>
       <c r="F7" s="1">
         <v>100.7</v>
       </c>
       <c r="G7" s="1">
         <v>100.5</v>
       </c>
       <c r="H7" s="1">
         <v>100.5</v>
       </c>
       <c r="I7" s="2">
         <v>102.22724655632753</v>
       </c>
       <c r="J7" s="1">
         <v>70.587924712340993</v>
       </c>
       <c r="K7" s="1">
         <v>67.2</v>
       </c>
       <c r="L7" s="1">
         <v>71.599999999999994</v>
       </c>
       <c r="M7" s="1">
         <v>72.579874395374759</v>
       </c>
-      <c r="O7" s="21" t="s">
+      <c r="O7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="2">
         <v>100.35891177707961</v>
       </c>
       <c r="Q7" s="2">
         <v>100.11190142634052</v>
       </c>
       <c r="R7" s="2">
         <v>100.38949072093573</v>
       </c>
       <c r="S7" s="1">
         <v>101.40738748792117</v>
       </c>
       <c r="T7" s="1">
         <v>101.15045674627092</v>
       </c>
       <c r="U7" s="1">
         <v>101.28550993734619</v>
       </c>
       <c r="V7" s="1">
         <v>102.46019627067217</v>
       </c>
       <c r="W7" s="2">
         <v>71.07307859929864</v>
       </c>
       <c r="X7" s="1">
         <v>153.47637088741453</v>
       </c>
       <c r="Y7" s="1">
         <v>211</v>
       </c>
       <c r="Z7" s="1">
         <v>221.5</v>
       </c>
       <c r="AA7" s="1">
         <v>217.4</v>
       </c>
-      <c r="AC7" s="21" t="s">
+      <c r="AC7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD7" s="2">
         <v>98.7</v>
       </c>
       <c r="AE7" s="2">
         <v>106.39207909909456</v>
       </c>
       <c r="AF7" s="2">
         <v>111.97809311948548</v>
       </c>
       <c r="AG7" s="1">
         <v>105.65556856134472</v>
       </c>
       <c r="AH7" s="1">
         <v>102.02354116492694</v>
       </c>
       <c r="AI7" s="1">
         <v>99.807788160126591</v>
       </c>
       <c r="AJ7" s="1">
         <v>105.83060244190894</v>
       </c>
       <c r="AK7" s="2">
         <v>108.51038677082963</v>
       </c>
       <c r="AL7" s="1">
         <v>92.5</v>
       </c>
       <c r="AM7" s="1">
         <v>100</v>
       </c>
       <c r="AN7" s="1">
         <v>100.97240874112488</v>
       </c>
       <c r="AO7" s="1">
         <v>102.72662774391192</v>
       </c>
-      <c r="AQ7" s="21" t="s">
+      <c r="AQ7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR7" s="2">
         <v>98.9</v>
       </c>
       <c r="AS7" s="2">
         <v>93.907377385740602</v>
       </c>
       <c r="AT7" s="2">
         <v>91</v>
       </c>
       <c r="AU7" s="1">
         <v>96.7</v>
       </c>
       <c r="AV7" s="1">
         <v>100.64696620439793</v>
       </c>
-      <c r="AW7" s="1"/>
+      <c r="AW7" s="1">
+        <v>103.64355879092508</v>
+      </c>
       <c r="AX7" s="1"/>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="1"/>
       <c r="BA7" s="1"/>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1"/>
     </row>
     <row r="8" spans="1:55">
-      <c r="A8" s="21" t="s">
+      <c r="A8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="2">
         <v>102.4</v>
       </c>
       <c r="C8" s="2">
         <v>102.5</v>
       </c>
       <c r="D8" s="1">
         <v>103.2</v>
       </c>
       <c r="E8" s="1">
         <v>102.9</v>
       </c>
       <c r="F8" s="1">
         <v>103.2</v>
       </c>
       <c r="G8" s="1">
         <v>102.5</v>
       </c>
       <c r="H8" s="1">
         <v>102.6</v>
       </c>
       <c r="I8" s="2">
         <v>101.60087893952105</v>
       </c>
       <c r="J8" s="1">
         <v>84.627528277333965</v>
       </c>
       <c r="K8" s="1">
         <v>90.2</v>
       </c>
       <c r="L8" s="1">
         <v>102.4</v>
       </c>
       <c r="M8" s="1">
         <v>102.31688797914573</v>
       </c>
-      <c r="O8" s="21" t="s">
+      <c r="O8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="2">
         <v>111.92965995531982</v>
       </c>
       <c r="Q8" s="2">
         <v>105.65631973987202</v>
       </c>
       <c r="R8" s="2">
         <v>113.70650035538441</v>
       </c>
       <c r="S8" s="1">
         <v>113.49177540494502</v>
       </c>
       <c r="T8" s="1">
         <v>110.86788679007529</v>
       </c>
       <c r="U8" s="1">
         <v>108.4131247325676</v>
       </c>
       <c r="V8" s="1">
         <v>105.19880422231694</v>
       </c>
       <c r="W8" s="2">
         <v>91.655089013134642</v>
       </c>
       <c r="X8" s="1">
         <v>121.47708697893403</v>
       </c>
       <c r="Y8" s="1">
         <v>131.4</v>
       </c>
       <c r="Z8" s="1">
         <v>143.69999999999999</v>
       </c>
       <c r="AA8" s="1">
         <v>141.4</v>
       </c>
-      <c r="AC8" s="21" t="s">
+      <c r="AC8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD8" s="2">
         <v>100.3</v>
       </c>
       <c r="AE8" s="2">
         <v>98.564553513858058</v>
       </c>
       <c r="AF8" s="2">
         <v>103.54035628445682</v>
       </c>
       <c r="AG8" s="1">
         <v>103.26514116936822</v>
       </c>
       <c r="AH8" s="1">
         <v>103.18530882450814</v>
       </c>
       <c r="AI8" s="1">
         <v>102.75318648446061</v>
       </c>
       <c r="AJ8" s="1">
         <v>104.28653347002144</v>
       </c>
       <c r="AK8" s="2">
         <v>105.71153451240394</v>
       </c>
       <c r="AL8" s="1">
         <v>113.7</v>
       </c>
       <c r="AM8" s="1">
         <v>125.5</v>
       </c>
       <c r="AN8" s="1">
         <v>117.37063352257704</v>
       </c>
       <c r="AO8" s="1">
         <v>115.96493587296375</v>
       </c>
-      <c r="AQ8" s="21" t="s">
+      <c r="AQ8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR8" s="2">
         <v>109</v>
       </c>
       <c r="AS8" s="2">
         <v>111.33846618283987</v>
       </c>
       <c r="AT8" s="2">
         <v>103.9</v>
       </c>
       <c r="AU8" s="1">
         <v>103</v>
       </c>
       <c r="AV8" s="1">
         <v>104.30000830555801</v>
       </c>
-      <c r="AW8" s="1"/>
+      <c r="AW8" s="1">
+        <v>104.72382935681044</v>
+      </c>
       <c r="AX8" s="1"/>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="1"/>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1"/>
       <c r="BC8" s="1"/>
     </row>
     <row r="9" spans="1:55">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2">
         <v>100.6</v>
       </c>
       <c r="C9" s="2">
         <v>100.6</v>
       </c>
       <c r="D9" s="1">
         <v>100.7</v>
       </c>
       <c r="E9" s="1">
         <v>101.3</v>
       </c>
       <c r="F9" s="1">
         <v>100.9</v>
       </c>
       <c r="G9" s="1">
         <v>100.1</v>
       </c>
       <c r="H9" s="1">
         <v>104.3</v>
       </c>
       <c r="I9" s="2">
         <v>111.24691800918632</v>
       </c>
       <c r="J9" s="1">
         <v>97.998672575044182</v>
       </c>
       <c r="K9" s="1">
         <v>96.9</v>
       </c>
       <c r="L9" s="1">
         <v>95.2</v>
       </c>
       <c r="M9" s="1">
         <v>95.965921634382568</v>
       </c>
-      <c r="O9" s="21" t="s">
+      <c r="O9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="P9" s="2">
         <v>97.304301461218444</v>
       </c>
       <c r="Q9" s="2">
         <v>100.67304191893989</v>
       </c>
       <c r="R9" s="2">
         <v>102.41255179301277</v>
       </c>
       <c r="S9" s="1">
         <v>101.08877088322228</v>
       </c>
       <c r="T9" s="1">
         <v>100.87740977009048</v>
       </c>
       <c r="U9" s="1">
         <v>101.74220719866385</v>
       </c>
       <c r="V9" s="1">
         <v>102.34415770811174</v>
       </c>
       <c r="W9" s="2">
         <v>121.19643766456608</v>
       </c>
       <c r="X9" s="1">
         <v>102.09002464056512</v>
       </c>
       <c r="Y9" s="1">
         <v>105.1</v>
       </c>
       <c r="Z9" s="1">
         <v>110.5</v>
       </c>
       <c r="AA9" s="1">
         <v>110.4</v>
       </c>
-      <c r="AC9" s="21" t="s">
+      <c r="AC9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD9" s="2">
         <v>113.9</v>
       </c>
       <c r="AE9" s="2">
         <v>111.89091833898543</v>
       </c>
       <c r="AF9" s="2">
         <v>116.19597121067969</v>
       </c>
       <c r="AG9" s="1">
         <v>116.11999950206705</v>
       </c>
       <c r="AH9" s="1">
         <v>116.22431985041486</v>
       </c>
       <c r="AI9" s="1">
         <v>114.54445271159072</v>
       </c>
       <c r="AJ9" s="1">
         <v>115.45913214681795</v>
       </c>
       <c r="AK9" s="2">
         <v>107.92093866894652</v>
       </c>
       <c r="AL9" s="1">
         <v>110.8</v>
       </c>
       <c r="AM9" s="1">
         <v>113</v>
       </c>
       <c r="AN9" s="1">
         <v>116.10907361564335</v>
       </c>
       <c r="AO9" s="1">
         <v>121.33693419287135</v>
       </c>
-      <c r="AQ9" s="21" t="s">
+      <c r="AQ9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR9" s="2">
         <v>114.3</v>
       </c>
       <c r="AS9" s="2">
         <v>115.5746260610678</v>
       </c>
       <c r="AT9" s="2">
         <v>112</v>
       </c>
       <c r="AU9" s="1">
         <v>109.4</v>
       </c>
       <c r="AV9" s="1">
         <v>107.95443556014936</v>
       </c>
-      <c r="AW9" s="1"/>
+      <c r="AW9" s="1">
+        <v>106.45730525284749</v>
+      </c>
       <c r="AX9" s="1"/>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="1"/>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1"/>
       <c r="BC9" s="1"/>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="2">
         <v>100.5</v>
       </c>
       <c r="C10" s="2">
         <v>100.7</v>
       </c>
       <c r="D10" s="1">
         <v>101.2</v>
       </c>
       <c r="E10" s="1">
         <v>100.6</v>
       </c>
       <c r="F10" s="1">
         <v>100.5</v>
       </c>
       <c r="G10" s="1">
         <v>100.3</v>
       </c>
       <c r="H10" s="1">
         <v>106.1</v>
       </c>
       <c r="I10" s="2">
         <v>108.20863977313782</v>
       </c>
       <c r="J10" s="1">
         <v>86.899091325830611</v>
       </c>
       <c r="K10" s="1">
         <v>84.4</v>
       </c>
       <c r="L10" s="1">
         <v>76.2</v>
       </c>
       <c r="M10" s="1">
         <v>76.486520202280744</v>
       </c>
-      <c r="O10" s="21" t="s">
+      <c r="O10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P10" s="2">
         <v>97.33817637265895</v>
       </c>
       <c r="Q10" s="2">
         <v>97.287683767886776</v>
       </c>
       <c r="R10" s="2">
         <v>93.471224506844464</v>
       </c>
       <c r="S10" s="1">
         <v>94.412744752145883</v>
       </c>
       <c r="T10" s="1">
         <v>95.330577852066625</v>
       </c>
       <c r="U10" s="1">
         <v>98.717728581764192</v>
       </c>
       <c r="V10" s="1">
         <v>96.294443085357045</v>
       </c>
       <c r="W10" s="2">
         <v>80.78526377136609</v>
       </c>
       <c r="X10" s="1">
         <v>118.59119036797756</v>
       </c>
       <c r="Y10" s="1">
         <v>127.5</v>
       </c>
       <c r="Z10" s="1">
         <v>139.9</v>
       </c>
       <c r="AA10" s="1">
         <v>138</v>
       </c>
-      <c r="AC10" s="21" t="s">
+      <c r="AC10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD10" s="2">
         <v>105.8</v>
       </c>
       <c r="AE10" s="2">
         <v>105.79536435574535</v>
       </c>
       <c r="AF10" s="2">
         <v>113.33182360211696</v>
       </c>
       <c r="AG10" s="1">
         <v>112.17192513103906</v>
       </c>
       <c r="AH10" s="1">
         <v>110.5555950090247</v>
       </c>
       <c r="AI10" s="1">
         <v>106.60208107994016</v>
       </c>
       <c r="AJ10" s="1">
         <v>100</v>
       </c>
       <c r="AK10" s="2">
         <v>112.79495965005492</v>
       </c>
       <c r="AL10" s="1">
         <v>100.8</v>
       </c>
       <c r="AM10" s="1">
         <v>109.6</v>
       </c>
       <c r="AN10" s="1">
         <v>105.17065827301974</v>
       </c>
       <c r="AO10" s="1">
         <v>109.56972682374111</v>
       </c>
-      <c r="AQ10" s="21" t="s">
+      <c r="AQ10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR10" s="2">
         <v>92.3</v>
       </c>
       <c r="AS10" s="2">
         <v>105.82162066776679</v>
       </c>
       <c r="AT10" s="2">
         <v>106</v>
       </c>
       <c r="AU10" s="1">
         <v>104.6</v>
       </c>
       <c r="AV10" s="1">
         <v>103.98583422645009</v>
       </c>
-      <c r="AW10" s="1"/>
+      <c r="AW10" s="1">
+        <v>104.27476295693536</v>
+      </c>
       <c r="AX10" s="1"/>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
     </row>
     <row r="11" spans="1:55">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="2">
         <v>110.5</v>
       </c>
       <c r="C11" s="2">
         <v>105.1</v>
       </c>
       <c r="D11" s="1">
         <v>102.6</v>
       </c>
       <c r="E11" s="1">
         <v>100.6</v>
       </c>
       <c r="F11" s="1">
         <v>102</v>
       </c>
       <c r="G11" s="1">
         <v>102.3</v>
       </c>
       <c r="H11" s="1">
         <v>100.8</v>
       </c>
       <c r="I11" s="2">
         <v>99.194220940022007</v>
       </c>
       <c r="J11" s="1">
         <v>98.877391284540323</v>
       </c>
       <c r="K11" s="1">
         <v>94.6</v>
       </c>
       <c r="L11" s="1">
         <v>90.1</v>
       </c>
       <c r="M11" s="1">
         <v>91.010933452452363</v>
       </c>
-      <c r="O11" s="21" t="s">
+      <c r="O11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="2">
         <v>84.730313858225372</v>
       </c>
       <c r="Q11" s="2">
         <v>94.573692841872386</v>
       </c>
       <c r="R11" s="2">
         <v>98.99299789135857</v>
       </c>
       <c r="S11" s="1">
         <v>99.305186737938129</v>
       </c>
       <c r="T11" s="1">
         <v>98.675831547968301</v>
       </c>
       <c r="U11" s="1">
         <v>98.891940267279367</v>
       </c>
       <c r="V11" s="1">
         <v>98.072146024918339</v>
       </c>
       <c r="W11" s="2">
         <v>90.720161561670935</v>
       </c>
       <c r="X11" s="1">
         <v>97.220920121884717</v>
       </c>
       <c r="Y11" s="1">
         <v>109.9</v>
       </c>
       <c r="Z11" s="1">
         <v>109.3</v>
       </c>
       <c r="AA11" s="1">
         <v>108.4</v>
       </c>
-      <c r="AC11" s="21" t="s">
+      <c r="AC11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD11" s="2">
         <v>109.6</v>
       </c>
       <c r="AE11" s="2">
         <v>104.13296343612024</v>
       </c>
       <c r="AF11" s="2">
         <v>105.77629177604683</v>
       </c>
       <c r="AG11" s="1">
         <v>105.28568873670274</v>
       </c>
       <c r="AH11" s="1">
         <v>105.9282399349897</v>
       </c>
       <c r="AI11" s="1">
         <v>104.91165260653671</v>
       </c>
       <c r="AJ11" s="1">
         <v>104.82298506634773</v>
       </c>
       <c r="AK11" s="2">
         <v>104.7158275330341</v>
       </c>
       <c r="AL11" s="1">
         <v>105.6</v>
       </c>
       <c r="AM11" s="1">
         <v>100.3</v>
       </c>
       <c r="AN11" s="1">
         <v>105.03462758633246</v>
       </c>
       <c r="AO11" s="1">
         <v>104.00650724947521</v>
       </c>
-      <c r="AQ11" s="21" t="s">
+      <c r="AQ11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR11" s="2">
         <v>112.1</v>
       </c>
       <c r="AS11" s="2">
         <v>108.98283734386027</v>
       </c>
       <c r="AT11" s="2">
         <v>103.9</v>
       </c>
       <c r="AU11" s="1">
         <v>104.3</v>
       </c>
       <c r="AV11" s="1">
         <v>103.96689361383258</v>
       </c>
-      <c r="AW11" s="1"/>
+      <c r="AW11" s="1">
+        <v>106.4531161719237</v>
+      </c>
       <c r="AX11" s="1"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="1"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1"/>
     </row>
     <row r="12" spans="1:55">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>101.5</v>
       </c>
       <c r="C12" s="2">
         <v>104.1</v>
       </c>
       <c r="D12" s="1">
         <v>103.8</v>
       </c>
       <c r="E12" s="1">
         <v>101.9</v>
       </c>
       <c r="F12" s="1">
         <v>101</v>
       </c>
       <c r="G12" s="1">
         <v>100.1</v>
       </c>
       <c r="H12" s="1">
         <v>100.4</v>
       </c>
       <c r="I12" s="2">
         <v>108.57542380633447</v>
       </c>
       <c r="J12" s="1">
         <v>92.905806827329911</v>
       </c>
       <c r="K12" s="1">
         <v>91.7</v>
       </c>
       <c r="L12" s="1">
         <v>83.6</v>
       </c>
       <c r="M12" s="1">
         <v>84.468020816928174</v>
       </c>
-      <c r="O12" s="21" t="s">
+      <c r="O12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="2">
         <v>95.249855242435061</v>
       </c>
       <c r="Q12" s="2">
         <v>98.95974207982961</v>
       </c>
       <c r="R12" s="2">
         <v>95.69380704192227</v>
       </c>
       <c r="S12" s="1">
         <v>98.014960203786245</v>
       </c>
       <c r="T12" s="1">
         <v>99.219399724960482</v>
       </c>
       <c r="U12" s="1">
         <v>100.6643404199082</v>
       </c>
       <c r="V12" s="1">
         <v>98.875375947850983</v>
       </c>
       <c r="W12" s="2">
         <v>85.225324172424124</v>
       </c>
       <c r="X12" s="1">
         <v>104.05505279525018</v>
       </c>
       <c r="Y12" s="1">
         <v>113.4</v>
       </c>
       <c r="Z12" s="1">
         <v>119.8</v>
       </c>
       <c r="AA12" s="1">
         <v>119.2</v>
       </c>
-      <c r="AC12" s="21" t="s">
+      <c r="AC12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD12" s="2">
         <v>115.1</v>
       </c>
       <c r="AE12" s="2">
         <v>116.22553438304612</v>
       </c>
       <c r="AF12" s="2">
         <v>112.72048993095072</v>
       </c>
       <c r="AG12" s="1">
         <v>109.6544422403976</v>
       </c>
       <c r="AH12" s="1">
         <v>107.68321873930672</v>
       </c>
       <c r="AI12" s="1">
         <v>108.89988430674515</v>
       </c>
       <c r="AJ12" s="1">
         <v>107.63724111808514</v>
       </c>
       <c r="AK12" s="2">
         <v>113.89573654580016</v>
       </c>
       <c r="AL12" s="1">
         <v>103.3</v>
       </c>
       <c r="AM12" s="1">
         <v>111.9</v>
       </c>
       <c r="AN12" s="1">
         <v>110.38143044771593</v>
       </c>
       <c r="AO12" s="1">
         <v>113.06293867068864</v>
       </c>
-      <c r="AQ12" s="21" t="s">
+      <c r="AQ12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR12" s="2">
         <v>109.4</v>
       </c>
       <c r="AS12" s="2">
         <v>109.35455068925994</v>
       </c>
       <c r="AT12" s="2">
         <v>108.2</v>
       </c>
       <c r="AU12" s="1">
         <v>107.9</v>
       </c>
       <c r="AV12" s="1">
         <v>108.5586412995499</v>
       </c>
-      <c r="AW12" s="1"/>
+      <c r="AW12" s="1">
+        <v>107.39751894148395</v>
+      </c>
       <c r="AX12" s="1"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="1"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1"/>
     </row>
     <row r="13" spans="1:55">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="2">
         <v>103.4</v>
       </c>
       <c r="C13" s="2">
         <v>107.1</v>
       </c>
       <c r="D13" s="1">
         <v>100.3</v>
       </c>
       <c r="E13" s="1">
         <v>102.7</v>
       </c>
       <c r="F13" s="1">
         <v>102.8</v>
       </c>
       <c r="G13" s="1">
         <v>104</v>
       </c>
       <c r="H13" s="1">
         <v>103.7</v>
       </c>
       <c r="I13" s="2">
         <v>101.60098901221033</v>
       </c>
       <c r="J13" s="1">
         <v>84.624111189271744</v>
       </c>
       <c r="K13" s="1">
         <v>82.1</v>
       </c>
       <c r="L13" s="1">
         <v>73.8</v>
       </c>
       <c r="M13" s="1">
         <v>72.84697190042931</v>
       </c>
-      <c r="O13" s="21" t="s">
+      <c r="O13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="P13" s="2">
         <v>99.827228092538618</v>
       </c>
       <c r="Q13" s="2">
         <v>107.63545070986756</v>
       </c>
       <c r="R13" s="2">
         <v>110.86725177430084</v>
       </c>
       <c r="S13" s="1">
         <v>106.27093159995616</v>
       </c>
       <c r="T13" s="1">
         <v>103.88299494837709</v>
       </c>
       <c r="U13" s="1">
         <v>102.70554466730101</v>
       </c>
       <c r="V13" s="1">
         <v>102.39035027705599</v>
       </c>
       <c r="W13" s="2">
         <v>112.93802687718511</v>
       </c>
       <c r="X13" s="1">
         <v>107.06824590425018</v>
       </c>
       <c r="Y13" s="1">
         <v>149.19999999999999</v>
       </c>
       <c r="Z13" s="1">
         <v>161</v>
       </c>
       <c r="AA13" s="1">
         <v>158.9</v>
       </c>
-      <c r="AC13" s="21" t="s">
+      <c r="AC13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD13" s="2">
         <v>111.3</v>
       </c>
       <c r="AE13" s="2">
         <v>105.52393553498129</v>
       </c>
       <c r="AF13" s="2">
         <v>106.86314404803272</v>
       </c>
       <c r="AG13" s="1">
         <v>103.88232998037168</v>
       </c>
       <c r="AH13" s="1">
         <v>100.29130227333853</v>
       </c>
       <c r="AI13" s="1">
         <v>100.32672794420488</v>
       </c>
       <c r="AJ13" s="1">
         <v>103.53847884460201</v>
       </c>
       <c r="AK13" s="2">
         <v>100.16513561035426</v>
       </c>
       <c r="AL13" s="1">
         <v>117.9</v>
       </c>
       <c r="AM13" s="1">
         <v>103.2</v>
       </c>
       <c r="AN13" s="1">
         <v>105.96801328087371</v>
       </c>
       <c r="AO13" s="1">
         <v>114.4587361493173</v>
       </c>
-      <c r="AQ13" s="21" t="s">
+      <c r="AQ13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR13" s="2">
         <v>98.4</v>
       </c>
       <c r="AS13" s="2">
         <v>97.385628305675084</v>
       </c>
       <c r="AT13" s="2">
         <v>104.2</v>
       </c>
       <c r="AU13" s="1">
         <v>100.1</v>
       </c>
       <c r="AV13" s="1">
         <v>102.42267717964737</v>
       </c>
-      <c r="AW13" s="1"/>
+      <c r="AW13" s="1">
+        <v>102.3984431685375</v>
+      </c>
       <c r="AX13" s="1"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="1"/>
       <c r="BA13" s="1"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1"/>
     </row>
     <row r="14" spans="1:55">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="2">
         <v>112.7</v>
       </c>
       <c r="C14" s="2">
         <v>118.7</v>
       </c>
       <c r="D14" s="1">
         <v>126.1</v>
       </c>
       <c r="E14" s="1">
         <v>126.6</v>
       </c>
       <c r="F14" s="1">
         <v>120.4</v>
       </c>
       <c r="G14" s="1">
         <v>117.3</v>
       </c>
       <c r="H14" s="1">
         <v>115.5</v>
       </c>
       <c r="I14" s="2">
         <v>109.24496448676994</v>
       </c>
       <c r="J14" s="1">
         <v>84.092775801703183</v>
       </c>
       <c r="K14" s="1">
         <v>87.8</v>
       </c>
       <c r="L14" s="1">
         <v>90.3</v>
       </c>
       <c r="M14" s="1">
         <v>91.55467880802378</v>
       </c>
-      <c r="O14" s="21" t="s">
+      <c r="O14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="2">
         <v>116.86328554273247</v>
       </c>
       <c r="Q14" s="2">
         <v>124.86751930762358</v>
       </c>
       <c r="R14" s="2">
         <v>111.77011326071616</v>
       </c>
       <c r="S14" s="1">
         <v>102.19672502329138</v>
       </c>
       <c r="T14" s="1">
         <v>101.95701713510603</v>
       </c>
       <c r="U14" s="1">
         <v>99.679695789977814</v>
       </c>
       <c r="V14" s="1">
         <v>95.524761651413996</v>
       </c>
       <c r="W14" s="2">
         <v>96.898705783619604</v>
       </c>
       <c r="X14" s="1">
         <v>108.32881108867764</v>
       </c>
       <c r="Y14" s="1">
         <v>122.4</v>
       </c>
       <c r="Z14" s="1">
         <v>125.5</v>
       </c>
       <c r="AA14" s="1">
         <v>123.4</v>
       </c>
-      <c r="AC14" s="21" t="s">
+      <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="2">
         <v>102.2</v>
       </c>
       <c r="AE14" s="2">
         <v>100.08231704600263</v>
       </c>
       <c r="AF14" s="2">
         <v>116.05276204152686</v>
       </c>
       <c r="AG14" s="1">
         <v>125.97009594696102</v>
       </c>
       <c r="AH14" s="1">
         <v>132.7215929723113</v>
       </c>
       <c r="AI14" s="1">
         <v>132.92527612687681</v>
       </c>
       <c r="AJ14" s="1">
         <v>128.79928034289637</v>
       </c>
       <c r="AK14" s="2">
         <v>116.84100087375577</v>
       </c>
       <c r="AL14" s="1">
         <v>113.6</v>
       </c>
       <c r="AM14" s="1">
         <v>108.8</v>
       </c>
       <c r="AN14" s="1">
         <v>112.48555364224086</v>
       </c>
       <c r="AO14" s="1">
         <v>112.46867568213084</v>
       </c>
-      <c r="AQ14" s="21" t="s">
+      <c r="AQ14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR14" s="2">
         <v>119.8</v>
       </c>
       <c r="AS14" s="2">
         <v>121.45671003287562</v>
       </c>
       <c r="AT14" s="2">
         <v>117.2</v>
       </c>
       <c r="AU14" s="1">
         <v>111.1</v>
       </c>
       <c r="AV14" s="1">
         <v>106.84862624216747</v>
       </c>
-      <c r="AW14" s="1"/>
+      <c r="AW14" s="1">
+        <v>105.35132192207031</v>
+      </c>
       <c r="AX14" s="1"/>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="1"/>
       <c r="BA14" s="1"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1"/>
     </row>
     <row r="15" spans="1:55">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2">
         <v>97.1</v>
       </c>
       <c r="C15" s="2">
         <v>104.2</v>
       </c>
       <c r="D15" s="1">
         <v>108.2</v>
       </c>
       <c r="E15" s="1">
         <v>108.2</v>
       </c>
       <c r="F15" s="1">
         <v>106.6</v>
       </c>
       <c r="G15" s="1">
         <v>107</v>
       </c>
       <c r="H15" s="1">
         <v>104</v>
       </c>
       <c r="I15" s="2">
         <v>103.69524167985644</v>
       </c>
       <c r="J15" s="1">
         <v>83.924109292364875</v>
       </c>
       <c r="K15" s="1">
         <v>88.4</v>
       </c>
       <c r="L15" s="1">
         <v>86.5</v>
       </c>
       <c r="M15" s="1">
         <v>87.223914835328742</v>
       </c>
-      <c r="O15" s="21" t="s">
+      <c r="O15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="2">
         <v>98.210495422588409</v>
       </c>
       <c r="Q15" s="2">
         <v>106.17330773142226</v>
       </c>
       <c r="R15" s="2">
         <v>102.72076929639636</v>
       </c>
       <c r="S15" s="1">
         <v>103.6612996104846</v>
       </c>
       <c r="T15" s="1">
         <v>101.5375184578257</v>
       </c>
       <c r="U15" s="1">
         <v>95.377385643168438</v>
       </c>
       <c r="V15" s="1">
         <v>104.75826212721924</v>
       </c>
       <c r="W15" s="2">
         <v>90.99214645648793</v>
       </c>
       <c r="X15" s="1">
         <v>120.10789032931774</v>
       </c>
       <c r="Y15" s="1">
         <v>152.4</v>
       </c>
       <c r="Z15" s="1">
         <v>163.1</v>
       </c>
       <c r="AA15" s="1">
         <v>159.1</v>
       </c>
-      <c r="AC15" s="21" t="s">
+      <c r="AC15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD15" s="2">
         <v>106.1</v>
       </c>
       <c r="AE15" s="2">
         <v>102.8293432259054</v>
       </c>
       <c r="AF15" s="2">
         <v>105.51159296559393</v>
       </c>
       <c r="AG15" s="1">
         <v>105.38480122847777</v>
       </c>
       <c r="AH15" s="1">
         <v>106.9554528808099</v>
       </c>
       <c r="AI15" s="1">
         <v>102.64051153547085</v>
       </c>
       <c r="AJ15" s="1">
         <v>110.93941460605356</v>
       </c>
       <c r="AK15" s="2">
         <v>104.92916343017728</v>
       </c>
       <c r="AL15" s="1">
         <v>103.3</v>
       </c>
       <c r="AM15" s="1">
         <v>97.9</v>
       </c>
       <c r="AN15" s="1">
         <v>116.04425980549618</v>
       </c>
       <c r="AO15" s="1">
         <v>103.56699794351998</v>
       </c>
-      <c r="AQ15" s="21" t="s">
+      <c r="AQ15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR15" s="2">
         <v>103.2</v>
       </c>
       <c r="AS15" s="2">
         <v>101.87324319899322</v>
       </c>
       <c r="AT15" s="2">
         <v>101.3</v>
       </c>
       <c r="AU15" s="1">
         <v>99.8</v>
       </c>
       <c r="AV15" s="1">
         <v>101.553697515533</v>
       </c>
-      <c r="AW15" s="1"/>
+      <c r="AW15" s="1">
+        <v>104.76003967532783</v>
+      </c>
       <c r="AX15" s="1"/>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="1"/>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1"/>
     </row>
     <row r="16" spans="1:55">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="2">
         <v>100.7</v>
       </c>
       <c r="C16" s="2">
         <v>102.6</v>
       </c>
       <c r="D16" s="1">
         <v>102.4</v>
       </c>
       <c r="E16" s="1">
         <v>102.8</v>
       </c>
       <c r="F16" s="1">
         <v>103.1</v>
       </c>
       <c r="G16" s="1">
         <v>102.7</v>
       </c>
       <c r="H16" s="1">
         <v>90.2</v>
       </c>
       <c r="I16" s="2">
         <v>104.87261392441486</v>
       </c>
       <c r="J16" s="1">
         <v>79.66132461753574</v>
       </c>
       <c r="K16" s="1">
         <v>77</v>
       </c>
       <c r="L16" s="1">
         <v>72.5</v>
       </c>
       <c r="M16" s="1">
         <v>72.860459772945006</v>
       </c>
-      <c r="O16" s="21" t="s">
+      <c r="O16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="2">
         <v>92.720774303867913</v>
       </c>
       <c r="Q16" s="2">
         <v>94.162376405189761</v>
       </c>
       <c r="R16" s="2">
         <v>101.27804634842788</v>
       </c>
       <c r="S16" s="1">
         <v>101.4628002644268</v>
       </c>
       <c r="T16" s="1">
         <v>102.36424288253671</v>
       </c>
       <c r="U16" s="1">
         <v>102.18111787035333</v>
       </c>
       <c r="V16" s="1">
         <v>100.97555294069933</v>
       </c>
       <c r="W16" s="2">
         <v>121.60992608269568</v>
       </c>
       <c r="X16" s="1">
         <v>145.679962337326</v>
       </c>
       <c r="Y16" s="1">
         <v>156.80000000000001</v>
       </c>
       <c r="Z16" s="1">
         <v>164.1</v>
       </c>
       <c r="AA16" s="1">
         <v>161.5</v>
       </c>
-      <c r="AC16" s="21" t="s">
+      <c r="AC16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD16" s="2">
         <v>131.80000000000001</v>
       </c>
       <c r="AE16" s="2">
         <v>115.39332119844687</v>
       </c>
       <c r="AF16" s="2">
         <v>110.98305592912745</v>
       </c>
       <c r="AG16" s="1">
         <v>111.43210689219656</v>
       </c>
       <c r="AH16" s="1">
         <v>108.12927767642333</v>
       </c>
       <c r="AI16" s="1">
         <v>106.23673603463908</v>
       </c>
       <c r="AJ16" s="1">
         <v>108.10118576562266</v>
       </c>
       <c r="AK16" s="2">
         <v>107.12151275178812</v>
       </c>
       <c r="AL16" s="1">
         <v>98.3</v>
       </c>
       <c r="AM16" s="1">
         <v>105.1</v>
       </c>
       <c r="AN16" s="1">
         <v>104.03696783132568</v>
       </c>
       <c r="AO16" s="1">
         <v>105.75029543716154</v>
       </c>
-      <c r="AQ16" s="21" t="s">
+      <c r="AQ16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR16" s="2">
         <v>94.1</v>
       </c>
       <c r="AS16" s="2">
         <v>102.32135611421486</v>
       </c>
       <c r="AT16" s="2">
         <v>108.1</v>
       </c>
       <c r="AU16" s="1">
         <v>105.2</v>
       </c>
       <c r="AV16" s="1">
         <v>104.09641920603931</v>
       </c>
-      <c r="AW16" s="1"/>
+      <c r="AW16" s="1">
+        <v>104.19368229001201</v>
+      </c>
       <c r="AX16" s="1"/>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="1"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="1"/>
     </row>
     <row r="17" spans="1:55">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2">
         <v>100.8</v>
       </c>
       <c r="C17" s="2">
         <v>105.1</v>
       </c>
       <c r="D17" s="1">
         <v>102.2</v>
       </c>
       <c r="E17" s="1">
         <v>101.4</v>
       </c>
       <c r="F17" s="1">
         <v>101.8</v>
       </c>
       <c r="G17" s="1">
         <v>101.5</v>
       </c>
       <c r="H17" s="1">
         <v>100.8</v>
       </c>
       <c r="I17" s="2">
         <v>101.96358850330678</v>
       </c>
       <c r="J17" s="1">
         <v>65.446872941355181</v>
       </c>
       <c r="K17" s="1">
         <v>68.2</v>
       </c>
       <c r="L17" s="1">
         <v>68.8</v>
       </c>
       <c r="M17" s="1">
         <v>69.422175366783065</v>
       </c>
-      <c r="O17" s="21" t="s">
+      <c r="O17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P17" s="2">
         <v>96.802862506833591</v>
       </c>
       <c r="Q17" s="2">
         <v>94.878620705768824</v>
       </c>
       <c r="R17" s="2">
         <v>98.979695704289426</v>
       </c>
       <c r="S17" s="1">
         <v>101.06238452270146</v>
       </c>
       <c r="T17" s="1">
         <v>101.96649058249811</v>
       </c>
       <c r="U17" s="1">
         <v>102.94293301681736</v>
       </c>
       <c r="V17" s="1">
         <v>101.75027440460076</v>
       </c>
       <c r="W17" s="2">
         <v>99.321370009203676</v>
       </c>
       <c r="X17" s="1">
         <v>124.7078972694067</v>
       </c>
       <c r="Y17" s="1">
         <v>142.1</v>
       </c>
       <c r="Z17" s="1">
         <v>160.1</v>
       </c>
       <c r="AA17" s="1">
         <v>155.9</v>
       </c>
-      <c r="AC17" s="21" t="s">
+      <c r="AC17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD17" s="2">
         <v>100.7</v>
       </c>
       <c r="AE17" s="2">
         <v>102.93896712551376</v>
       </c>
       <c r="AF17" s="2">
         <v>100.53608175741226</v>
       </c>
       <c r="AG17" s="1">
         <v>101.06122815639043</v>
       </c>
       <c r="AH17" s="1">
         <v>101.00126265570066</v>
       </c>
       <c r="AI17" s="1">
         <v>100.95679506946105</v>
       </c>
       <c r="AJ17" s="1">
         <v>102.03451657040665</v>
       </c>
       <c r="AK17" s="2">
         <v>102.12215767512384</v>
       </c>
       <c r="AL17" s="1">
         <v>116.9</v>
       </c>
       <c r="AM17" s="1">
         <v>113.3</v>
       </c>
       <c r="AN17" s="1">
         <v>105.36087679108461</v>
       </c>
       <c r="AO17" s="1">
         <v>105.9166582823155</v>
       </c>
-      <c r="AQ17" s="21" t="s">
+      <c r="AQ17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR17" s="2">
         <v>110.3</v>
       </c>
       <c r="AS17" s="2">
         <v>104.74047491927301</v>
       </c>
       <c r="AT17" s="2">
         <v>105.5</v>
       </c>
       <c r="AU17" s="1">
         <v>102.9</v>
       </c>
       <c r="AV17" s="1">
         <v>100.40627594795343</v>
       </c>
-      <c r="AW17" s="1"/>
+      <c r="AW17" s="1">
+        <v>102.05588131138587</v>
+      </c>
       <c r="AX17" s="1"/>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="1"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="2">
         <v>102</v>
       </c>
       <c r="C18" s="2">
         <v>102.9</v>
       </c>
       <c r="D18" s="1">
         <v>104.8</v>
       </c>
       <c r="E18" s="1">
         <v>104.7</v>
       </c>
       <c r="F18" s="1">
         <v>105.8</v>
       </c>
       <c r="G18" s="1">
         <v>105.8</v>
       </c>
       <c r="H18" s="1">
         <v>105.2</v>
       </c>
       <c r="I18" s="2">
         <v>88.097100642717493</v>
       </c>
       <c r="J18" s="1">
         <v>78.652158394746792</v>
       </c>
       <c r="K18" s="1">
         <v>78.099999999999994</v>
       </c>
       <c r="L18" s="1">
         <v>82.3</v>
       </c>
       <c r="M18" s="1">
         <v>82.999487726110118</v>
       </c>
-      <c r="O18" s="21" t="s">
+      <c r="O18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="P18" s="2">
         <v>116.51488063462105</v>
       </c>
       <c r="Q18" s="2">
         <v>131.55403275270456</v>
       </c>
       <c r="R18" s="2">
         <v>125.79626435301587</v>
       </c>
       <c r="S18" s="1">
         <v>116.93695216132089</v>
       </c>
       <c r="T18" s="1">
         <v>112.32035986560516</v>
       </c>
       <c r="U18" s="1">
         <v>108.73353105497739</v>
       </c>
       <c r="V18" s="1">
         <v>105.10547991930636</v>
       </c>
       <c r="W18" s="2">
         <v>96.911850429148302</v>
       </c>
       <c r="X18" s="1">
         <v>124.81276812206181</v>
       </c>
       <c r="Y18" s="1">
         <v>132</v>
       </c>
       <c r="Z18" s="1">
         <v>136.9</v>
       </c>
       <c r="AA18" s="1">
         <v>131.1</v>
       </c>
-      <c r="AC18" s="21" t="s">
+      <c r="AC18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD18" s="2">
         <v>93.1</v>
       </c>
       <c r="AE18" s="2">
         <v>89.801740155968062</v>
       </c>
       <c r="AF18" s="2">
         <v>95.765600882367252</v>
       </c>
       <c r="AG18" s="1">
         <v>97.45675694127803</v>
       </c>
       <c r="AH18" s="1">
         <v>97.732613068650593</v>
       </c>
       <c r="AI18" s="1">
         <v>97.467522629629798</v>
       </c>
       <c r="AJ18" s="1">
         <v>110.48130439675501</v>
       </c>
       <c r="AK18" s="2">
         <v>109.80224349586926</v>
       </c>
       <c r="AL18" s="1">
         <v>112.3</v>
       </c>
       <c r="AM18" s="1">
         <v>112</v>
       </c>
       <c r="AN18" s="1">
         <v>108.97076717846087</v>
       </c>
       <c r="AO18" s="1">
         <v>109.39325054044919</v>
       </c>
-      <c r="AQ18" s="21" t="s">
+      <c r="AQ18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR18" s="2">
         <v>99.5</v>
       </c>
       <c r="AS18" s="2">
         <v>91.510282157120812</v>
       </c>
       <c r="AT18" s="2">
         <v>100</v>
       </c>
       <c r="AU18" s="1">
         <v>100</v>
       </c>
       <c r="AV18" s="1">
-        <v>99.981815266274893</v>
-[...1 lines deleted...]
-      <c r="AW18" s="1"/>
+        <v>99.9</v>
+      </c>
+      <c r="AW18" s="1">
+        <v>98.598141886966133</v>
+      </c>
       <c r="AX18" s="1"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="1"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="1"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="7"/>
-      <c r="I19" s="22"/>
+      <c r="I19" s="19"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="7"/>
       <c r="S19" s="5"/>
       <c r="T19" s="6"/>
       <c r="U19" s="4"/>
       <c r="V19" s="7"/>
-      <c r="W19" s="22"/>
+      <c r="W19" s="19"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
       <c r="AA19" s="4"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="4"/>
       <c r="AJ19" s="7"/>
-      <c r="AK19" s="22"/>
+      <c r="AK19" s="19"/>
       <c r="AL19" s="4"/>
       <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AQ19" s="3"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="7"/>
-      <c r="AY19" s="22"/>
+      <c r="AY19" s="19"/>
       <c r="AZ19" s="4"/>
       <c r="BA19" s="4"/>
       <c r="BB19" s="4"/>
       <c r="BC19" s="4"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="15"/>
-[...50 lines deleted...]
-      <c r="BC20" s="15"/>
+      <c r="A20" s="26"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="O20" s="26"/>
+      <c r="P20" s="26"/>
+      <c r="Q20" s="26"/>
+      <c r="R20" s="26"/>
+      <c r="S20" s="26"/>
+      <c r="T20" s="26"/>
+      <c r="U20" s="26"/>
+      <c r="V20" s="26"/>
+      <c r="W20" s="26"/>
+      <c r="X20" s="26"/>
+      <c r="Y20" s="26"/>
+      <c r="Z20" s="26"/>
+      <c r="AA20" s="26"/>
+      <c r="AC20" s="26"/>
+      <c r="AD20" s="26"/>
+      <c r="AE20" s="26"/>
+      <c r="AF20" s="26"/>
+      <c r="AG20" s="26"/>
+      <c r="AH20" s="26"/>
+      <c r="AI20" s="26"/>
+      <c r="AJ20" s="26"/>
+      <c r="AK20" s="26"/>
+      <c r="AL20" s="26"/>
+      <c r="AM20" s="26"/>
+      <c r="AN20" s="26"/>
+      <c r="AO20" s="26"/>
+      <c r="AQ20" s="26"/>
+      <c r="AR20" s="26"/>
+      <c r="AS20" s="26"/>
+      <c r="AT20" s="26"/>
+      <c r="AU20" s="26"/>
+      <c r="AV20" s="26"/>
+      <c r="AW20" s="26"/>
+      <c r="AX20" s="26"/>
+      <c r="AY20" s="26"/>
+      <c r="AZ20" s="26"/>
+      <c r="BA20" s="26"/>
+      <c r="BB20" s="26"/>
+      <c r="BC20" s="26"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="23"/>
-[...11 lines deleted...]
-      <c r="O21" s="23" t="s">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="O21" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="P21" s="23"/>
-[...11 lines deleted...]
-      <c r="AC21" s="23" t="s">
+      <c r="P21" s="25"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="25"/>
+      <c r="W21" s="25"/>
+      <c r="X21" s="25"/>
+      <c r="Y21" s="25"/>
+      <c r="Z21" s="25"/>
+      <c r="AA21" s="25"/>
+      <c r="AC21" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AD21" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="23" t="s">
+      <c r="AD21" s="25"/>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="25"/>
+      <c r="AH21" s="25"/>
+      <c r="AI21" s="25"/>
+      <c r="AJ21" s="25"/>
+      <c r="AK21" s="25"/>
+      <c r="AL21" s="25"/>
+      <c r="AM21" s="25"/>
+      <c r="AN21" s="25"/>
+      <c r="AO21" s="25"/>
+      <c r="AQ21" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AR21" s="23"/>
-[...10 lines deleted...]
-      <c r="BC21" s="23"/>
+      <c r="AR21" s="25"/>
+      <c r="AS21" s="25"/>
+      <c r="AT21" s="25"/>
+      <c r="AU21" s="25"/>
+      <c r="AV21" s="25"/>
+      <c r="AW21" s="25"/>
+      <c r="AX21" s="25"/>
+      <c r="AY21" s="25"/>
+      <c r="AZ21" s="25"/>
+      <c r="BA21" s="25"/>
+      <c r="BB21" s="25"/>
+      <c r="BC21" s="25"/>
     </row>
     <row r="22" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A22" s="19"/>
-[...9 lines deleted...]
-      <c r="K22" s="14" t="s">
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16"/>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L22" s="14"/>
-[...11 lines deleted...]
-      <c r="Y22" s="14" t="s">
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="16"/>
+      <c r="T22" s="16"/>
+      <c r="U22" s="16"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="Z22" s="14"/>
-[...11 lines deleted...]
-      <c r="AM22" s="14" t="s">
+      <c r="Z22" s="23"/>
+      <c r="AA22" s="23"/>
+      <c r="AC22" s="16"/>
+      <c r="AD22" s="16"/>
+      <c r="AE22" s="16"/>
+      <c r="AF22" s="16"/>
+      <c r="AG22" s="16"/>
+      <c r="AH22" s="16"/>
+      <c r="AI22" s="16"/>
+      <c r="AJ22" s="16"/>
+      <c r="AK22" s="16"/>
+      <c r="AL22" s="16"/>
+      <c r="AM22" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AN22" s="14"/>
-[...11 lines deleted...]
-      <c r="BA22" s="14" t="s">
+      <c r="AN22" s="23"/>
+      <c r="AO22" s="23"/>
+      <c r="AQ22" s="16"/>
+      <c r="AR22" s="16"/>
+      <c r="AS22" s="16"/>
+      <c r="AT22" s="16"/>
+      <c r="AU22" s="16"/>
+      <c r="AV22" s="16"/>
+      <c r="AW22" s="16"/>
+      <c r="AX22" s="16"/>
+      <c r="AY22" s="16"/>
+      <c r="AZ22" s="16"/>
+      <c r="BA22" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="BB22" s="14"/>
-      <c r="BC22" s="14"/>
+      <c r="BB22" s="23"/>
+      <c r="BC22" s="23"/>
     </row>
     <row r="23" spans="1:55" ht="22.5">
       <c r="A23" s="11"/>
-      <c r="B23" s="20" t="s">
+      <c r="B23" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="20" t="s">
+      <c r="C23" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="20" t="s">
+      <c r="D23" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="20" t="s">
+      <c r="E23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="20" t="s">
+      <c r="F23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G23" s="20" t="s">
+      <c r="G23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="I23" s="20" t="s">
+      <c r="I23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J23" s="20" t="s">
+      <c r="J23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K23" s="20" t="s">
+      <c r="K23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="L23" s="20" t="s">
+      <c r="L23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="M23" s="20" t="s">
+      <c r="M23" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O23" s="11"/>
-      <c r="P23" s="20" t="s">
+      <c r="P23" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="Q23" s="20" t="s">
+      <c r="Q23" s="17" t="s">
         <v>2</v>
       </c>
       <c r="R23" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="S23" s="20" t="s">
+      <c r="S23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="T23" s="20" t="s">
+      <c r="T23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U23" s="20" t="s">
+      <c r="U23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="V23" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="W23" s="20" t="s">
+      <c r="W23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="X23" s="20" t="s">
+      <c r="X23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="Y23" s="20" t="s">
+      <c r="Y23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="Z23" s="20" t="s">
+      <c r="Z23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AA23" s="20" t="s">
+      <c r="AA23" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AC23" s="11"/>
-      <c r="AD23" s="20" t="s">
+      <c r="AD23" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AE23" s="20" t="s">
+      <c r="AE23" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AF23" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="AG23" s="20" t="s">
+      <c r="AG23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AH23" s="20" t="s">
+      <c r="AH23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AI23" s="20" t="s">
+      <c r="AI23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AJ23" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AK23" s="20" t="s">
+      <c r="AK23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AL23" s="20" t="s">
+      <c r="AL23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AM23" s="20" t="s">
+      <c r="AM23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AN23" s="20" t="s">
+      <c r="AN23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AO23" s="20" t="s">
+      <c r="AO23" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AQ23" s="11"/>
-      <c r="AR23" s="20" t="s">
+      <c r="AR23" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AS23" s="20" t="s">
+      <c r="AS23" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="AU23" s="20" t="s">
+      <c r="AU23" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AV23" s="20" t="s">
+      <c r="AV23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AW23" s="20" t="s">
+      <c r="AW23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AX23" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AY23" s="20" t="s">
+      <c r="AY23" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AZ23" s="20" t="s">
+      <c r="AZ23" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BA23" s="20" t="s">
+      <c r="BA23" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BB23" s="20" t="s">
+      <c r="BB23" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC23" s="20" t="s">
+      <c r="BC23" s="17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:55">
-      <c r="A24" s="16" t="s">
+      <c r="A24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="2">
         <v>102.8</v>
       </c>
       <c r="C24" s="2">
         <v>104.2</v>
       </c>
       <c r="D24" s="2">
         <v>104.6</v>
       </c>
       <c r="E24" s="2">
         <v>103.97194253982991</v>
       </c>
       <c r="F24" s="2">
         <v>103.6</v>
       </c>
       <c r="G24" s="2">
         <v>103.456805919049</v>
       </c>
       <c r="H24" s="8">
         <v>102.8</v>
       </c>
       <c r="I24" s="1">
         <v>100.1</v>
       </c>
       <c r="J24" s="1">
         <v>84.109807810858811</v>
       </c>
       <c r="K24" s="2">
         <v>84.829995493007473</v>
       </c>
       <c r="L24" s="1">
         <v>84.2</v>
       </c>
       <c r="M24" s="1">
         <v>84.7</v>
       </c>
-      <c r="O24" s="16" t="s">
+      <c r="O24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P24" s="2">
         <v>97.4</v>
       </c>
       <c r="Q24" s="2">
         <v>103.4</v>
       </c>
       <c r="R24" s="2">
         <v>103.4</v>
       </c>
       <c r="S24" s="2">
         <v>102.5</v>
       </c>
       <c r="T24" s="2">
         <v>101.6</v>
       </c>
       <c r="U24" s="2">
         <v>102.1</v>
       </c>
       <c r="V24" s="1">
         <v>101.06567262132522</v>
       </c>
       <c r="W24" s="1">
         <v>94.626169676576168</v>
       </c>
       <c r="X24" s="1">
         <v>115.42186637390498</v>
       </c>
       <c r="Y24" s="1">
         <v>130.30000000000001</v>
       </c>
       <c r="Z24" s="1">
         <v>138</v>
       </c>
       <c r="AA24" s="1">
         <v>136.1</v>
       </c>
-      <c r="AC24" s="16" t="s">
+      <c r="AC24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD24" s="9">
         <v>106.60397968940333</v>
       </c>
       <c r="AE24" s="2">
         <v>104.29728219449319</v>
       </c>
       <c r="AF24" s="2">
         <v>107.71204406465141</v>
       </c>
       <c r="AG24" s="2">
         <v>107.59604807143543</v>
       </c>
       <c r="AH24" s="2">
         <v>107.68125922452292</v>
       </c>
       <c r="AI24" s="2">
         <v>106.46188870415718</v>
       </c>
       <c r="AJ24" s="1">
         <v>108.71204638519345</v>
       </c>
       <c r="AK24" s="1">
         <v>109.4</v>
       </c>
       <c r="AL24" s="1">
         <v>110.1</v>
       </c>
       <c r="AM24" s="1">
         <v>109.32246257209385</v>
       </c>
       <c r="AN24" s="1">
         <v>110.54480120083716</v>
       </c>
       <c r="AO24" s="1">
         <v>110.21227723328482</v>
       </c>
-      <c r="AQ24" s="16" t="s">
+      <c r="AQ24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="9">
         <v>105.9</v>
       </c>
       <c r="AS24" s="2">
         <v>105.07229632631399</v>
       </c>
       <c r="AT24" s="2">
         <v>103.9</v>
       </c>
       <c r="AU24" s="2">
         <v>102.84535522485537</v>
       </c>
       <c r="AV24" s="2">
         <v>102.8375376583309</v>
       </c>
-      <c r="AW24" s="2"/>
+      <c r="AW24" s="2">
+        <v>103.88640722108067</v>
+      </c>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="1"/>
     </row>
     <row r="25" spans="1:55">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="2">
         <v>60.5</v>
       </c>
       <c r="C25" s="2">
         <v>66.599999999999994</v>
       </c>
       <c r="D25" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="E25" s="2">
         <v>62.4</v>
       </c>
       <c r="F25" s="2">
         <v>61.1</v>
       </c>
       <c r="G25" s="2">
         <v>63.479132569796981</v>
       </c>
       <c r="H25" s="8">
         <v>80.599999999999994</v>
       </c>
       <c r="I25" s="1">
         <v>84.210785195603023</v>
       </c>
       <c r="J25" s="1">
         <v>88.354157251128029</v>
       </c>
       <c r="K25" s="2">
         <v>88.9</v>
       </c>
       <c r="L25" s="1">
         <v>97.5</v>
       </c>
       <c r="M25" s="1">
         <v>97.492347870470468</v>
       </c>
-      <c r="O25" s="21" t="s">
+      <c r="O25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P25" s="2">
         <v>92.921396568690568</v>
       </c>
       <c r="Q25" s="2">
         <v>95.063597478634961</v>
       </c>
       <c r="R25" s="2">
         <v>94.935938250135138</v>
       </c>
       <c r="S25" s="2">
         <v>96.097320729272809</v>
       </c>
       <c r="T25" s="2">
         <v>97.283672743157908</v>
       </c>
       <c r="U25" s="2">
         <v>98.127651970754883</v>
       </c>
       <c r="V25" s="1">
         <v>111.54063814393554</v>
       </c>
       <c r="W25" s="1">
         <v>100.4132895606794</v>
       </c>
       <c r="X25" s="1">
         <v>92.238178381205273</v>
       </c>
       <c r="Y25" s="1">
         <v>92.3</v>
       </c>
       <c r="Z25" s="1">
         <v>92.3</v>
       </c>
       <c r="AA25" s="1">
         <v>126</v>
       </c>
-      <c r="AC25" s="21" t="s">
+      <c r="AC25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD25" s="10">
         <v>201.7</v>
       </c>
       <c r="AE25" s="2">
         <v>255.26942651797876</v>
       </c>
       <c r="AF25" s="2">
         <v>246.72045286258006</v>
       </c>
       <c r="AG25" s="2">
         <v>223.75044535709691</v>
       </c>
       <c r="AH25" s="2">
         <v>191.45016909405297</v>
       </c>
       <c r="AI25" s="2">
         <v>226.05605040492463</v>
       </c>
       <c r="AJ25" s="1">
         <v>186.21838269413081</v>
       </c>
       <c r="AK25" s="1">
         <v>143.75456555331553</v>
       </c>
       <c r="AL25" s="1">
         <v>138.69999999999999</v>
       </c>
       <c r="AM25" s="1">
         <v>131.9</v>
       </c>
       <c r="AN25" s="1">
         <v>131.64293592668079</v>
       </c>
       <c r="AO25" s="1">
         <v>137.03861640157811</v>
       </c>
-      <c r="AQ25" s="21" t="s">
+      <c r="AQ25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="10">
         <v>63.5</v>
       </c>
       <c r="AS25" s="2">
         <v>53.409411415212851</v>
       </c>
       <c r="AT25" s="2">
         <v>54.5</v>
       </c>
       <c r="AU25" s="2">
         <v>58.022730217878603</v>
       </c>
       <c r="AV25" s="2">
         <v>63.802849622748212</v>
       </c>
-      <c r="AW25" s="2"/>
+      <c r="AW25" s="2">
+        <v>61.890708839892902</v>
+      </c>
       <c r="AX25" s="1"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="1"/>
       <c r="BA25" s="1"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="1"/>
     </row>
     <row r="26" spans="1:55">
-      <c r="A26" s="21" t="s">
+      <c r="A26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="2">
         <v>101.5</v>
       </c>
       <c r="C26" s="2">
         <v>101.7</v>
       </c>
       <c r="D26" s="2">
         <v>101.9</v>
       </c>
       <c r="E26" s="2">
         <v>100.5</v>
       </c>
       <c r="F26" s="2">
         <v>100.4</v>
       </c>
       <c r="G26" s="2">
         <v>100.54882673002086</v>
       </c>
       <c r="H26" s="8">
         <v>100.5</v>
       </c>
       <c r="I26" s="1">
         <v>87.147490879078632</v>
       </c>
       <c r="J26" s="1">
         <v>78.247432297992162</v>
       </c>
       <c r="K26" s="2">
         <v>84</v>
       </c>
       <c r="L26" s="1">
         <v>82.2</v>
       </c>
       <c r="M26" s="1">
         <v>82.620394414872635</v>
       </c>
-      <c r="O26" s="21" t="s">
+      <c r="O26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="P26" s="2">
         <v>92.803905984462446</v>
       </c>
       <c r="Q26" s="2">
         <v>93.515661223680695</v>
       </c>
       <c r="R26" s="2">
         <v>97.689302156248047</v>
       </c>
       <c r="S26" s="2">
         <v>98.877909428546957</v>
       </c>
       <c r="T26" s="2">
         <v>99.601966787126727</v>
       </c>
       <c r="U26" s="2">
         <v>121.49774906316841</v>
       </c>
       <c r="V26" s="1">
         <v>100.5763572258487</v>
       </c>
       <c r="W26" s="1">
         <v>88.004113972629654</v>
       </c>
       <c r="X26" s="1">
         <v>109.59017700901148</v>
       </c>
       <c r="Y26" s="1">
         <v>113.7</v>
       </c>
       <c r="Z26" s="1">
         <v>123.5</v>
       </c>
       <c r="AA26" s="1">
         <v>120.2</v>
       </c>
-      <c r="AC26" s="21" t="s">
+      <c r="AC26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD26" s="10">
         <v>102.4</v>
       </c>
       <c r="AE26" s="2">
         <v>99.590066877544302</v>
       </c>
       <c r="AF26" s="2">
         <v>96.885504428653022</v>
       </c>
       <c r="AG26" s="2">
         <v>96.814250903785066</v>
       </c>
       <c r="AH26" s="2">
         <v>96.320000121539053</v>
       </c>
       <c r="AI26" s="2">
         <v>96.936698554282046</v>
       </c>
       <c r="AJ26" s="1">
         <v>95.954906617184633</v>
       </c>
       <c r="AK26" s="1">
         <v>127.09689073618591</v>
       </c>
       <c r="AL26" s="1">
         <v>135.9</v>
       </c>
       <c r="AM26" s="1">
         <v>122.8</v>
       </c>
       <c r="AN26" s="1">
         <v>111.40312044233329</v>
       </c>
       <c r="AO26" s="1">
         <v>113.70877170531919</v>
       </c>
-      <c r="AQ26" s="21" t="s">
+      <c r="AQ26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="10">
         <v>97</v>
       </c>
       <c r="AS26" s="2">
         <v>101.75185059488658</v>
       </c>
       <c r="AT26" s="2">
         <v>102.3</v>
       </c>
       <c r="AU26" s="2">
         <v>101.1</v>
       </c>
       <c r="AV26" s="2">
         <v>100.00542711503509</v>
       </c>
-      <c r="AW26" s="2"/>
+      <c r="AW26" s="2">
+        <v>100.69368743014881</v>
+      </c>
       <c r="AX26" s="1"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="1"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
     </row>
     <row r="27" spans="1:55">
-      <c r="A27" s="21" t="s">
+      <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="2">
         <v>100.6</v>
       </c>
       <c r="C27" s="2">
         <v>100.7</v>
       </c>
       <c r="D27" s="2">
         <v>100.8</v>
       </c>
       <c r="E27" s="2">
         <v>100.8</v>
       </c>
       <c r="F27" s="2">
         <v>100.7</v>
       </c>
       <c r="G27" s="2">
         <v>100.47058757252063</v>
       </c>
       <c r="H27" s="8">
         <v>100.5</v>
       </c>
       <c r="I27" s="1">
         <v>102.22887611782019</v>
       </c>
       <c r="J27" s="1">
         <v>70.576684170408853</v>
       </c>
       <c r="K27" s="2">
         <v>67.2</v>
       </c>
       <c r="L27" s="1">
         <v>71.599999999999994</v>
       </c>
       <c r="M27" s="1">
         <v>72.566837112124091</v>
       </c>
-      <c r="O27" s="21" t="s">
+      <c r="O27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="P27" s="2">
         <v>100.36023279490438</v>
       </c>
       <c r="Q27" s="2">
         <v>100.11242268809563</v>
       </c>
       <c r="R27" s="2">
         <v>100.39105996737024</v>
       </c>
       <c r="S27" s="2">
         <v>101.41150253186653</v>
       </c>
       <c r="T27" s="2">
         <v>101.15300956179676</v>
       </c>
       <c r="U27" s="2">
         <v>101.28772945388465</v>
       </c>
       <c r="V27" s="1">
         <v>102.46366981835288</v>
       </c>
       <c r="W27" s="1">
         <v>71.056607585194072</v>
       </c>
       <c r="X27" s="1">
         <v>153.49968076509825</v>
       </c>
       <c r="Y27" s="1">
         <v>211</v>
       </c>
       <c r="Z27" s="1">
         <v>221.5</v>
       </c>
       <c r="AA27" s="1">
         <v>217.5</v>
       </c>
-      <c r="AC27" s="21" t="s">
+      <c r="AC27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD27" s="10">
         <v>98.7</v>
       </c>
       <c r="AE27" s="2">
         <v>106.39897242849554</v>
       </c>
       <c r="AF27" s="2">
         <v>111.99262747277228</v>
       </c>
       <c r="AG27" s="2">
         <v>105.66190363895542</v>
       </c>
       <c r="AH27" s="2">
         <v>102.02791738180883</v>
       </c>
       <c r="AI27" s="2">
         <v>99.807384852310705</v>
       </c>
       <c r="AJ27" s="1">
         <v>105.84211012028229</v>
       </c>
       <c r="AK27" s="1">
         <v>108.52297090794335</v>
       </c>
       <c r="AL27" s="1">
         <v>92.5</v>
       </c>
       <c r="AM27" s="1">
         <v>100</v>
       </c>
       <c r="AN27" s="1">
         <v>100.97287490749129</v>
       </c>
       <c r="AO27" s="1">
         <v>102.72806521823743</v>
       </c>
-      <c r="AQ27" s="21" t="s">
+      <c r="AQ27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="10">
         <v>98.9</v>
       </c>
       <c r="AS27" s="2">
         <v>93.894048937219111</v>
       </c>
       <c r="AT27" s="2">
         <v>90.9</v>
       </c>
       <c r="AU27" s="2">
         <v>96.6</v>
       </c>
       <c r="AV27" s="2">
         <v>100.65246850300456</v>
       </c>
-      <c r="AW27" s="2"/>
+      <c r="AW27" s="2">
+        <v>103.67556015750152</v>
+      </c>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="1"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="1"/>
       <c r="BC27" s="1"/>
     </row>
     <row r="28" spans="1:55">
-      <c r="A28" s="21" t="s">
+      <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="2">
         <v>102.5</v>
       </c>
       <c r="C28" s="2">
         <v>102.6</v>
       </c>
       <c r="D28" s="2">
         <v>103.3</v>
       </c>
       <c r="E28" s="2">
         <v>103</v>
       </c>
       <c r="F28" s="2">
         <v>103.2</v>
       </c>
       <c r="G28" s="2">
         <v>102.57783188919592</v>
       </c>
       <c r="H28" s="8">
         <v>102.6</v>
       </c>
       <c r="I28" s="1">
         <v>101.616526836283</v>
       </c>
       <c r="J28" s="1">
         <v>84.573374383515031</v>
       </c>
       <c r="K28" s="2">
         <v>90.2</v>
       </c>
       <c r="L28" s="1">
         <v>102.5</v>
       </c>
       <c r="M28" s="1">
         <v>102.32597800277119</v>
       </c>
-      <c r="O28" s="21" t="s">
+      <c r="O28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="P28" s="2">
         <v>112.59813393107795</v>
       </c>
       <c r="Q28" s="2">
         <v>105.97717118530549</v>
       </c>
       <c r="R28" s="2">
         <v>114.61032488343767</v>
       </c>
       <c r="S28" s="2">
         <v>114.33198321273505</v>
       </c>
       <c r="T28" s="2">
         <v>111.50173642066972</v>
       </c>
       <c r="U28" s="2">
         <v>108.86463697279976</v>
       </c>
       <c r="V28" s="1">
         <v>105.42481308609626</v>
       </c>
       <c r="W28" s="1">
         <v>91.500568868218622</v>
       </c>
       <c r="X28" s="1">
         <v>121.65218734890072</v>
       </c>
       <c r="Y28" s="1">
         <v>131.6</v>
       </c>
       <c r="Z28" s="1">
         <v>143.9</v>
       </c>
       <c r="AA28" s="1">
         <v>141.69999999999999</v>
       </c>
-      <c r="AC28" s="21" t="s">
+      <c r="AC28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD28" s="10">
         <v>100.3</v>
       </c>
       <c r="AE28" s="2">
         <v>98.480543893711101</v>
       </c>
       <c r="AF28" s="2">
         <v>103.79330303628961</v>
       </c>
       <c r="AG28" s="2">
         <v>103.4823106585628</v>
       </c>
       <c r="AH28" s="2">
         <v>103.38470647449572</v>
       </c>
       <c r="AI28" s="2">
         <v>102.91029453921159</v>
       </c>
       <c r="AJ28" s="1">
         <v>104.48286198822309</v>
       </c>
       <c r="AK28" s="1">
         <v>105.85337479431438</v>
       </c>
       <c r="AL28" s="1">
         <v>113.8</v>
       </c>
       <c r="AM28" s="1">
         <v>125.7</v>
       </c>
       <c r="AN28" s="1">
         <v>117.4612527474805</v>
       </c>
       <c r="AO28" s="1">
         <v>116.05460356646584</v>
       </c>
-      <c r="AQ28" s="21" t="s">
+      <c r="AQ28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="10">
         <v>109.6</v>
       </c>
       <c r="AS28" s="2">
         <v>112.16743714690706</v>
       </c>
       <c r="AT28" s="2">
         <v>104.2</v>
       </c>
       <c r="AU28" s="2">
         <v>103.2</v>
       </c>
       <c r="AV28" s="2">
         <v>104.58022663702108</v>
       </c>
-      <c r="AW28" s="2"/>
+      <c r="AW28" s="2">
+        <v>105.00671666719748</v>
+      </c>
       <c r="AX28" s="1"/>
       <c r="AY28" s="1"/>
       <c r="AZ28" s="1"/>
       <c r="BA28" s="1"/>
       <c r="BB28" s="1"/>
       <c r="BC28" s="1"/>
     </row>
     <row r="29" spans="1:55">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="2">
         <v>100.6</v>
       </c>
       <c r="C29" s="2">
         <v>100.6</v>
       </c>
       <c r="D29" s="2">
         <v>100.7</v>
       </c>
       <c r="E29" s="2">
         <v>101.3</v>
       </c>
       <c r="F29" s="2">
         <v>100.9</v>
       </c>
       <c r="G29" s="2">
         <v>100.11101850711712</v>
       </c>
       <c r="H29" s="8">
         <v>104.4</v>
       </c>
       <c r="I29" s="1">
         <v>111.35433909867596</v>
       </c>
       <c r="J29" s="1">
         <v>97.992310541722944</v>
       </c>
       <c r="K29" s="2">
         <v>96.9</v>
       </c>
       <c r="L29" s="1">
         <v>95.2</v>
       </c>
       <c r="M29" s="1">
         <v>95.952247958946856</v>
       </c>
-      <c r="O29" s="21" t="s">
+      <c r="O29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="P29" s="2">
         <v>97.221404931096174</v>
       </c>
       <c r="Q29" s="2">
         <v>100.69624031428307</v>
       </c>
       <c r="R29" s="2">
         <v>102.50111294055542</v>
       </c>
       <c r="S29" s="2">
         <v>101.12154683577215</v>
       </c>
       <c r="T29" s="2">
         <v>100.90242114552501</v>
       </c>
       <c r="U29" s="2">
         <v>101.78618988306305</v>
       </c>
       <c r="V29" s="1">
         <v>102.39380262413403</v>
       </c>
       <c r="W29" s="1">
         <v>121.41619533275639</v>
       </c>
       <c r="X29" s="1">
         <v>102.09931607898768</v>
       </c>
       <c r="Y29" s="1">
         <v>105.1</v>
       </c>
       <c r="Z29" s="1">
         <v>110.6</v>
       </c>
       <c r="AA29" s="1">
         <v>110.4</v>
       </c>
-      <c r="AC29" s="21" t="s">
+      <c r="AC29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD29" s="10">
         <v>114.3</v>
       </c>
       <c r="AE29" s="2">
         <v>112.26898156183185</v>
       </c>
       <c r="AF29" s="2">
         <v>116.81496953845205</v>
       </c>
       <c r="AG29" s="2">
         <v>116.66616827372506</v>
       </c>
       <c r="AH29" s="2">
         <v>116.75273036429321</v>
       </c>
       <c r="AI29" s="2">
         <v>114.93998709398332</v>
       </c>
       <c r="AJ29" s="1">
         <v>115.79605127557065</v>
       </c>
       <c r="AK29" s="1">
         <v>108.00185153274452</v>
       </c>
       <c r="AL29" s="1">
         <v>110.9</v>
       </c>
       <c r="AM29" s="1">
         <v>113.1</v>
       </c>
       <c r="AN29" s="1">
         <v>116.1814089833435</v>
       </c>
       <c r="AO29" s="1">
         <v>121.43916404380477</v>
       </c>
-      <c r="AQ29" s="21" t="s">
+      <c r="AQ29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="10">
         <v>114.8</v>
       </c>
       <c r="AS29" s="2">
         <v>116.1635338247339</v>
       </c>
       <c r="AT29" s="2">
         <v>112.4</v>
       </c>
       <c r="AU29" s="2">
         <v>109.8</v>
       </c>
       <c r="AV29" s="2">
         <v>108.21436854634725</v>
       </c>
-      <c r="AW29" s="2"/>
+      <c r="AW29" s="2">
+        <v>106.64363340223188</v>
+      </c>
       <c r="AX29" s="1"/>
       <c r="AY29" s="1"/>
       <c r="AZ29" s="1"/>
       <c r="BA29" s="1"/>
       <c r="BB29" s="1"/>
       <c r="BC29" s="1"/>
     </row>
     <row r="30" spans="1:55">
-      <c r="A30" s="21" t="s">
+      <c r="A30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="2">
         <v>100.5</v>
       </c>
       <c r="C30" s="2">
         <v>100.7</v>
       </c>
       <c r="D30" s="2">
         <v>101.3</v>
       </c>
       <c r="E30" s="2">
         <v>100.7</v>
       </c>
       <c r="F30" s="2">
         <v>100.5</v>
       </c>
       <c r="G30" s="2">
         <v>100.30371440594055</v>
       </c>
       <c r="H30" s="8">
         <v>106.3</v>
       </c>
       <c r="I30" s="1">
         <v>108.28692939033431</v>
       </c>
       <c r="J30" s="1">
         <v>86.854176398451528</v>
       </c>
       <c r="K30" s="2">
         <v>84.4</v>
       </c>
       <c r="L30" s="1">
         <v>76.099999999999994</v>
       </c>
       <c r="M30" s="1">
         <v>76.406089876333183</v>
       </c>
-      <c r="O30" s="21" t="s">
+      <c r="O30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P30" s="2">
         <v>97.189378609696846</v>
       </c>
       <c r="Q30" s="2">
         <v>97.101018889092998</v>
       </c>
       <c r="R30" s="2">
         <v>93.054485134080736</v>
       </c>
       <c r="S30" s="2">
         <v>94.090733794253723</v>
       </c>
       <c r="T30" s="2">
         <v>95.087716067493972</v>
       </c>
       <c r="U30" s="2">
         <v>98.666115253839379</v>
       </c>
       <c r="V30" s="1">
         <v>96.187439794630947</v>
       </c>
       <c r="W30" s="1">
         <v>80.57582899807943</v>
       </c>
       <c r="X30" s="1">
         <v>118.69221697601493</v>
       </c>
       <c r="Y30" s="1">
         <v>127.6</v>
       </c>
       <c r="Z30" s="1">
         <v>140.1</v>
       </c>
       <c r="AA30" s="1">
         <v>138.19999999999999</v>
       </c>
-      <c r="AC30" s="21" t="s">
+      <c r="AC30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD30" s="10">
         <v>106</v>
       </c>
       <c r="AE30" s="2">
         <v>106.12364229371659</v>
       </c>
       <c r="AF30" s="2">
         <v>114.2037573785464</v>
       </c>
       <c r="AG30" s="2">
         <v>112.90099294369307</v>
       </c>
       <c r="AH30" s="2">
         <v>111.19953134214565</v>
       </c>
       <c r="AI30" s="2">
         <v>106.89076785544296</v>
       </c>
       <c r="AJ30" s="1">
         <v>100</v>
       </c>
       <c r="AK30" s="1">
         <v>113.02225212975954</v>
       </c>
       <c r="AL30" s="1">
         <v>100.8</v>
       </c>
       <c r="AM30" s="1">
         <v>109.7</v>
       </c>
       <c r="AN30" s="1">
         <v>105.19716337250877</v>
       </c>
       <c r="AO30" s="1">
         <v>109.62267550981855</v>
       </c>
-      <c r="AQ30" s="21" t="s">
+      <c r="AQ30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="10">
         <v>92</v>
       </c>
       <c r="AS30" s="2">
         <v>106.16186199420325</v>
       </c>
       <c r="AT30" s="2">
         <v>106.4</v>
       </c>
       <c r="AU30" s="2">
         <v>105</v>
       </c>
       <c r="AV30" s="2">
         <v>104.28133963947501</v>
       </c>
-      <c r="AW30" s="2"/>
+      <c r="AW30" s="2">
+        <v>104.53617850420129</v>
+      </c>
       <c r="AX30" s="1"/>
       <c r="AY30" s="1"/>
       <c r="AZ30" s="1"/>
       <c r="BA30" s="1"/>
       <c r="BB30" s="1"/>
       <c r="BC30" s="1"/>
     </row>
     <row r="31" spans="1:55">
-      <c r="A31" s="21" t="s">
+      <c r="A31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>110.7</v>
       </c>
       <c r="C31" s="2">
         <v>105.2</v>
       </c>
       <c r="D31" s="2">
         <v>102.7</v>
       </c>
       <c r="E31" s="2">
         <v>100.6</v>
       </c>
       <c r="F31" s="2">
         <v>102.1</v>
       </c>
       <c r="G31" s="2">
         <v>102.38669562754332</v>
       </c>
       <c r="H31" s="8">
         <v>100.8</v>
       </c>
       <c r="I31" s="1">
         <v>99.181029643305976</v>
       </c>
       <c r="J31" s="1">
         <v>98.868045124503681</v>
       </c>
       <c r="K31" s="2">
         <v>94.6</v>
       </c>
       <c r="L31" s="1">
         <v>90</v>
       </c>
       <c r="M31" s="1">
         <v>90.935340185538209</v>
       </c>
-      <c r="O31" s="21" t="s">
+      <c r="O31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="P31" s="2">
         <v>84.364007582563559</v>
       </c>
       <c r="Q31" s="2">
         <v>94.429961628606947</v>
       </c>
       <c r="R31" s="2">
         <v>98.967986730780851</v>
       </c>
       <c r="S31" s="2">
         <v>99.28860456600799</v>
       </c>
       <c r="T31" s="2">
         <v>98.645349215247705</v>
       </c>
       <c r="U31" s="2">
         <v>98.867307593036784</v>
       </c>
       <c r="V31" s="1">
         <v>98.035517134579621</v>
       </c>
       <c r="W31" s="1">
         <v>90.583003685892606</v>
       </c>
       <c r="X31" s="1">
         <v>97.195277403193856</v>
       </c>
       <c r="Y31" s="1">
         <v>110</v>
       </c>
       <c r="Z31" s="1">
         <v>109.4</v>
       </c>
       <c r="AA31" s="1">
         <v>108.5</v>
       </c>
-      <c r="AC31" s="21" t="s">
+      <c r="AC31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD31" s="10">
         <v>109.9</v>
       </c>
       <c r="AE31" s="2">
         <v>104.22864417735937</v>
       </c>
       <c r="AF31" s="2">
         <v>105.93398851221663</v>
       </c>
       <c r="AG31" s="2">
         <v>105.42888861741331</v>
       </c>
       <c r="AH31" s="2">
         <v>106.08760372776507</v>
       </c>
       <c r="AI31" s="2">
         <v>105.04078048329775</v>
       </c>
       <c r="AJ31" s="1">
         <v>104.92657124116451</v>
       </c>
       <c r="AK31" s="1">
         <v>104.80051358374665</v>
       </c>
       <c r="AL31" s="1">
         <v>105.7</v>
       </c>
       <c r="AM31" s="1">
         <v>100.4</v>
       </c>
       <c r="AN31" s="1">
         <v>105.08261808273016</v>
       </c>
       <c r="AO31" s="1">
         <v>104.04679312646157</v>
       </c>
-      <c r="AQ31" s="21" t="s">
+      <c r="AQ31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="10">
         <v>112.4</v>
       </c>
       <c r="AS31" s="2">
         <v>109.24120864604974</v>
       </c>
       <c r="AT31" s="2">
         <v>104</v>
       </c>
       <c r="AU31" s="2">
         <v>104.4</v>
       </c>
       <c r="AV31" s="2">
         <v>104.06462226760138</v>
       </c>
-      <c r="AW31" s="2"/>
+      <c r="AW31" s="2">
+        <v>106.60734144328148</v>
+      </c>
       <c r="AX31" s="1"/>
       <c r="AY31" s="1"/>
       <c r="AZ31" s="1"/>
       <c r="BA31" s="1"/>
       <c r="BB31" s="1"/>
       <c r="BC31" s="1"/>
     </row>
     <row r="32" spans="1:55">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="2">
         <v>101.6</v>
       </c>
       <c r="C32" s="2">
         <v>104.2</v>
       </c>
       <c r="D32" s="2">
         <v>103.9</v>
       </c>
       <c r="E32" s="2">
         <v>101.9</v>
       </c>
       <c r="F32" s="2">
         <v>101</v>
       </c>
       <c r="G32" s="2">
         <v>100.09498134157944</v>
       </c>
       <c r="H32" s="8">
         <v>100.4</v>
       </c>
       <c r="I32" s="1">
         <v>108.66477349737625</v>
       </c>
       <c r="J32" s="1">
         <v>92.882614147507581</v>
       </c>
       <c r="K32" s="2">
         <v>91.7</v>
       </c>
       <c r="L32" s="1">
         <v>83.5</v>
       </c>
       <c r="M32" s="1">
         <v>84.419567055604077</v>
       </c>
-      <c r="O32" s="21" t="s">
+      <c r="O32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="P32" s="2">
         <v>95.09623738343106</v>
       </c>
       <c r="Q32" s="2">
         <v>98.917137865948021</v>
       </c>
       <c r="R32" s="2">
         <v>95.517768995110615</v>
       </c>
       <c r="S32" s="2">
         <v>97.945076384691561</v>
       </c>
       <c r="T32" s="2">
         <v>99.192405653004116</v>
       </c>
       <c r="U32" s="2">
         <v>100.68722031060935</v>
       </c>
       <c r="V32" s="1">
         <v>98.846257826147664</v>
       </c>
       <c r="W32" s="1">
         <v>85.000639896342975</v>
       </c>
       <c r="X32" s="1">
         <v>104.0814868640757</v>
       </c>
       <c r="Y32" s="1">
         <v>113.4</v>
       </c>
       <c r="Z32" s="1">
         <v>119.9</v>
       </c>
       <c r="AA32" s="1">
         <v>119.3</v>
       </c>
-      <c r="AC32" s="21" t="s">
+      <c r="AC32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD32" s="10">
         <v>115.6</v>
       </c>
       <c r="AE32" s="2">
         <v>117.00538509031982</v>
       </c>
       <c r="AF32" s="2">
         <v>113.47570397956699</v>
       </c>
       <c r="AG32" s="2">
         <v>110.20016884489119</v>
       </c>
       <c r="AH32" s="2">
         <v>108.10342579995384</v>
       </c>
       <c r="AI32" s="2">
         <v>109.36584119660797</v>
       </c>
       <c r="AJ32" s="1">
         <v>107.91342285152088</v>
       </c>
       <c r="AK32" s="1">
         <v>114.24489543609243</v>
       </c>
       <c r="AL32" s="1">
         <v>103.3</v>
       </c>
       <c r="AM32" s="1">
         <v>112</v>
       </c>
       <c r="AN32" s="1">
         <v>110.4579116461903</v>
       </c>
       <c r="AO32" s="1">
         <v>113.16596069049045</v>
       </c>
-      <c r="AQ32" s="21" t="s">
+      <c r="AQ32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="10">
         <v>109.9</v>
       </c>
       <c r="AS32" s="2">
         <v>109.93397960784625</v>
       </c>
       <c r="AT32" s="2">
         <v>108.7</v>
       </c>
       <c r="AU32" s="2">
         <v>108.3</v>
       </c>
       <c r="AV32" s="2">
         <v>108.9839575800202</v>
       </c>
-      <c r="AW32" s="2"/>
+      <c r="AW32" s="2">
+        <v>107.74239536620416</v>
+      </c>
       <c r="AX32" s="1"/>
       <c r="AY32" s="1"/>
       <c r="AZ32" s="1"/>
       <c r="BA32" s="1"/>
       <c r="BB32" s="1"/>
       <c r="BC32" s="1"/>
     </row>
     <row r="33" spans="1:55">
-      <c r="A33" s="21" t="s">
+      <c r="A33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="2">
         <v>103.5</v>
       </c>
       <c r="C33" s="2">
         <v>107.5</v>
       </c>
       <c r="D33" s="2">
         <v>100.3</v>
       </c>
       <c r="E33" s="2">
         <v>102.8</v>
       </c>
       <c r="F33" s="2">
         <v>102.8</v>
       </c>
       <c r="G33" s="2">
         <v>104.08938063639148</v>
       </c>
       <c r="H33" s="8">
         <v>103.8</v>
       </c>
       <c r="I33" s="1">
         <v>101.61903471444091</v>
       </c>
       <c r="J33" s="1">
         <v>84.58244244876505</v>
       </c>
       <c r="K33" s="2">
         <v>82</v>
       </c>
       <c r="L33" s="1">
         <v>73.8</v>
       </c>
       <c r="M33" s="1">
         <v>72.782613224082752</v>
       </c>
-      <c r="O33" s="21" t="s">
+      <c r="O33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="P33" s="2">
         <v>99.82094827892692</v>
       </c>
       <c r="Q33" s="2">
         <v>107.94294250448664</v>
       </c>
       <c r="R33" s="2">
         <v>111.32487520066074</v>
       </c>
       <c r="S33" s="2">
         <v>106.49053145952681</v>
       </c>
       <c r="T33" s="2">
         <v>104.00310672644</v>
       </c>
       <c r="U33" s="2">
         <v>102.78147934543851</v>
       </c>
       <c r="V33" s="1">
         <v>102.44798970325293</v>
       </c>
       <c r="W33" s="1">
         <v>113.1147770429467</v>
       </c>
       <c r="X33" s="1">
         <v>107.10002144780462</v>
       </c>
       <c r="Y33" s="1">
         <v>149.4</v>
       </c>
       <c r="Z33" s="1">
         <v>161.30000000000001</v>
       </c>
       <c r="AA33" s="1">
         <v>159.19999999999999</v>
       </c>
-      <c r="AC33" s="21" t="s">
+      <c r="AC33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="10">
         <v>111.6</v>
       </c>
       <c r="AE33" s="2">
         <v>105.69881932401847</v>
       </c>
       <c r="AF33" s="2">
         <v>107.13887650338245</v>
       </c>
       <c r="AG33" s="2">
         <v>104.01713502936383</v>
       </c>
       <c r="AH33" s="2">
         <v>100.30161447784603</v>
       </c>
       <c r="AI33" s="2">
         <v>100.33759379244994</v>
       </c>
       <c r="AJ33" s="1">
         <v>103.64216999474093</v>
       </c>
       <c r="AK33" s="1">
         <v>100.16821616946076</v>
       </c>
       <c r="AL33" s="1">
         <v>118</v>
       </c>
       <c r="AM33" s="1">
         <v>103.2</v>
       </c>
       <c r="AN33" s="1">
         <v>105.99170914613995</v>
       </c>
       <c r="AO33" s="1">
         <v>114.52057039390139</v>
       </c>
-      <c r="AQ33" s="21" t="s">
+      <c r="AQ33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="10">
         <v>98.3</v>
       </c>
       <c r="AS33" s="2">
         <v>97.290429239064352</v>
       </c>
       <c r="AT33" s="2">
         <v>104.4</v>
       </c>
       <c r="AU33" s="2">
         <v>100.1</v>
       </c>
       <c r="AV33" s="2">
         <v>102.54126939939397</v>
       </c>
-      <c r="AW33" s="2"/>
+      <c r="AW33" s="2">
+        <v>102.51363558750019</v>
+      </c>
       <c r="AX33" s="1"/>
       <c r="AY33" s="1"/>
       <c r="AZ33" s="1"/>
       <c r="BA33" s="1"/>
       <c r="BB33" s="1"/>
       <c r="BC33" s="1"/>
     </row>
     <row r="34" spans="1:55">
-      <c r="A34" s="21" t="s">
+      <c r="A34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="2">
         <v>112.9</v>
       </c>
       <c r="C34" s="2">
         <v>119.1</v>
       </c>
       <c r="D34" s="2">
         <v>126.9</v>
       </c>
       <c r="E34" s="2">
         <v>127.4</v>
       </c>
       <c r="F34" s="2">
         <v>121</v>
       </c>
       <c r="G34" s="2">
         <v>117.69617641203381</v>
       </c>
       <c r="H34" s="8">
         <v>115.7</v>
       </c>
       <c r="I34" s="1">
         <v>109.33840192485604</v>
       </c>
       <c r="J34" s="1">
         <v>84.035506270799218</v>
       </c>
       <c r="K34" s="2">
         <v>87.8</v>
       </c>
       <c r="L34" s="1">
         <v>90.3</v>
       </c>
       <c r="M34" s="1">
         <v>91.518054663511705</v>
       </c>
-      <c r="O34" s="21" t="s">
+      <c r="O34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="P34" s="2">
         <v>117.38807523596631</v>
       </c>
       <c r="Q34" s="2">
         <v>125.68785644541217</v>
       </c>
       <c r="R34" s="2">
         <v>112.1738646005488</v>
       </c>
       <c r="S34" s="2">
         <v>102.26953147031217</v>
       </c>
       <c r="T34" s="2">
         <v>102.02194888161789</v>
       </c>
       <c r="U34" s="2">
         <v>99.669824313182787</v>
       </c>
       <c r="V34" s="1">
         <v>95.415176310883425</v>
       </c>
       <c r="W34" s="1">
         <v>96.854934540648912</v>
       </c>
       <c r="X34" s="1">
         <v>108.3935087871911</v>
       </c>
       <c r="Y34" s="1">
         <v>122.5</v>
       </c>
       <c r="Z34" s="1">
         <v>125.7</v>
       </c>
       <c r="AA34" s="1">
         <v>123.6</v>
       </c>
-      <c r="AC34" s="21" t="s">
+      <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="10">
         <v>102.3</v>
       </c>
       <c r="AE34" s="2">
         <v>100.08516502342285</v>
       </c>
       <c r="AF34" s="2">
         <v>116.70116704430164</v>
       </c>
       <c r="AG34" s="2">
         <v>126.97252289576659</v>
       </c>
       <c r="AH34" s="2">
         <v>133.9192476674626</v>
       </c>
       <c r="AI34" s="2">
         <v>134.01594111340944</v>
       </c>
       <c r="AJ34" s="1">
         <v>129.50039483490866</v>
       </c>
       <c r="AK34" s="1">
         <v>117.08581577721458</v>
       </c>
       <c r="AL34" s="1">
         <v>113.7</v>
       </c>
       <c r="AM34" s="1">
         <v>108.8</v>
       </c>
       <c r="AN34" s="1">
         <v>112.55907262609679</v>
       </c>
       <c r="AO34" s="1">
         <v>112.54720653440056</v>
       </c>
-      <c r="AQ34" s="21" t="s">
+      <c r="AQ34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="10">
         <v>120.4</v>
       </c>
       <c r="AS34" s="2">
         <v>122.1504934093191</v>
       </c>
       <c r="AT34" s="2">
         <v>117.8</v>
       </c>
       <c r="AU34" s="2">
         <v>111.5</v>
       </c>
       <c r="AV34" s="2">
         <v>107.04986844764441</v>
       </c>
-      <c r="AW34" s="2"/>
+      <c r="AW34" s="2">
+        <v>105.49732489024346</v>
+      </c>
       <c r="AX34" s="1"/>
       <c r="AY34" s="1"/>
       <c r="AZ34" s="1"/>
       <c r="BA34" s="1"/>
       <c r="BB34" s="1"/>
       <c r="BC34" s="1"/>
     </row>
     <row r="35" spans="1:55">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="2">
         <v>97.1</v>
       </c>
       <c r="C35" s="2">
         <v>104.2</v>
       </c>
       <c r="D35" s="2">
         <v>108.2</v>
       </c>
       <c r="E35" s="2">
         <v>108.2</v>
       </c>
       <c r="F35" s="2">
         <v>106.6</v>
       </c>
       <c r="G35" s="2">
         <v>106.9584038953806</v>
       </c>
       <c r="H35" s="8">
         <v>104</v>
       </c>
       <c r="I35" s="1">
         <v>103.6956299058657</v>
       </c>
       <c r="J35" s="1">
         <v>83.923208906500761</v>
       </c>
       <c r="K35" s="2">
         <v>88.4</v>
       </c>
       <c r="L35" s="1">
         <v>86.5</v>
       </c>
       <c r="M35" s="1">
         <v>87.223156953818815</v>
       </c>
-      <c r="O35" s="21" t="s">
+      <c r="O35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="2">
         <v>98.210047863908486</v>
       </c>
       <c r="Q35" s="2">
         <v>106.17516083748512</v>
       </c>
       <c r="R35" s="2">
         <v>102.72559040875132</v>
       </c>
       <c r="S35" s="2">
         <v>103.66679089752755</v>
       </c>
       <c r="T35" s="2">
         <v>101.5403512099202</v>
       </c>
       <c r="U35" s="2">
         <v>95.367868863737442</v>
       </c>
       <c r="V35" s="1">
         <v>104.76788428164663</v>
       </c>
       <c r="W35" s="1">
         <v>90.98189199557504</v>
       </c>
       <c r="X35" s="1">
         <v>120.1246091848982</v>
       </c>
       <c r="Y35" s="1">
         <v>152.5</v>
       </c>
       <c r="Z35" s="1">
         <v>163.1</v>
       </c>
       <c r="AA35" s="1">
         <v>159.19999999999999</v>
       </c>
-      <c r="AC35" s="21" t="s">
+      <c r="AC35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD35" s="10">
         <v>106.1</v>
       </c>
       <c r="AE35" s="2">
         <v>102.83893386631988</v>
       </c>
       <c r="AF35" s="2">
         <v>105.53092567612769</v>
       </c>
       <c r="AG35" s="2">
         <v>105.40277712943509</v>
       </c>
       <c r="AH35" s="2">
         <v>106.97389084171893</v>
       </c>
       <c r="AI35" s="2">
         <v>102.64601235306149</v>
       </c>
       <c r="AJ35" s="1">
         <v>110.95659478429954</v>
       </c>
       <c r="AK35" s="1">
         <v>104.93355703475635</v>
       </c>
       <c r="AL35" s="1">
         <v>103.3</v>
       </c>
       <c r="AM35" s="1">
         <v>97.9</v>
       </c>
       <c r="AN35" s="1">
         <v>116.04833254726974</v>
       </c>
       <c r="AO35" s="1">
         <v>103.56788763673327</v>
       </c>
-      <c r="AQ35" s="21" t="s">
+      <c r="AQ35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="10">
         <v>103.2</v>
       </c>
       <c r="AS35" s="2">
         <v>101.87768854600934</v>
       </c>
       <c r="AT35" s="2">
         <v>101.3</v>
       </c>
       <c r="AU35" s="2">
         <v>99.8</v>
       </c>
       <c r="AV35" s="2">
         <v>101.571057581815</v>
       </c>
-      <c r="AW35" s="2"/>
+      <c r="AW35" s="2">
+        <v>104.82231171889676</v>
+      </c>
       <c r="AX35" s="1"/>
       <c r="AY35" s="1"/>
       <c r="AZ35" s="1"/>
       <c r="BA35" s="1"/>
       <c r="BB35" s="1"/>
       <c r="BC35" s="1"/>
     </row>
     <row r="36" spans="1:55">
-      <c r="A36" s="21" t="s">
+      <c r="A36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="2">
         <v>100.7</v>
       </c>
       <c r="C36" s="2">
         <v>102.6</v>
       </c>
       <c r="D36" s="2">
         <v>102.4</v>
       </c>
       <c r="E36" s="2">
         <v>102.8</v>
       </c>
       <c r="F36" s="2">
         <v>103.1</v>
       </c>
       <c r="G36" s="2">
         <v>102.73812377539817</v>
       </c>
       <c r="H36" s="8">
         <v>90.2</v>
       </c>
       <c r="I36" s="1">
         <v>104.87579894925625</v>
       </c>
       <c r="J36" s="1">
         <v>79.65708932716602</v>
       </c>
       <c r="K36" s="2">
         <v>77</v>
       </c>
       <c r="L36" s="1">
         <v>72.5</v>
       </c>
       <c r="M36" s="1">
         <v>72.85472970499417</v>
       </c>
-      <c r="O36" s="21" t="s">
+      <c r="O36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="2">
         <v>92.695569695274017</v>
       </c>
       <c r="Q36" s="2">
         <v>94.138545491653787</v>
       </c>
       <c r="R36" s="2">
         <v>101.28283399302336</v>
       </c>
       <c r="S36" s="2">
         <v>101.46744153286018</v>
       </c>
       <c r="T36" s="2">
         <v>102.37066696841779</v>
       </c>
       <c r="U36" s="2">
         <v>102.18604976958071</v>
       </c>
       <c r="V36" s="1">
         <v>100.97698093412153</v>
       </c>
       <c r="W36" s="1">
         <v>121.61965334265854</v>
       </c>
       <c r="X36" s="1">
         <v>145.68954348984326</v>
       </c>
       <c r="Y36" s="1">
         <v>156.80000000000001</v>
       </c>
       <c r="Z36" s="1">
         <v>164.1</v>
       </c>
       <c r="AA36" s="1">
         <v>161.5</v>
       </c>
-      <c r="AC36" s="21" t="s">
+      <c r="AC36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD36" s="10">
         <v>131.9</v>
       </c>
       <c r="AE36" s="2">
         <v>115.41622704951789</v>
       </c>
       <c r="AF36" s="2">
         <v>111.00158612383217</v>
       </c>
       <c r="AG36" s="2">
         <v>111.45107264202787</v>
       </c>
       <c r="AH36" s="2">
         <v>108.19494211445087</v>
       </c>
       <c r="AI36" s="2">
         <v>106.29192379082828</v>
       </c>
       <c r="AJ36" s="1">
         <v>108.161632402668</v>
       </c>
       <c r="AK36" s="1">
         <v>107.13959947551852</v>
       </c>
       <c r="AL36" s="1">
         <v>98.3</v>
       </c>
       <c r="AM36" s="1">
         <v>105.2</v>
       </c>
       <c r="AN36" s="1">
         <v>104.0409135547866</v>
       </c>
       <c r="AO36" s="1">
         <v>105.75656482926357</v>
       </c>
-      <c r="AQ36" s="21" t="s">
+      <c r="AQ36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="10">
         <v>94.1</v>
       </c>
       <c r="AS36" s="2">
         <v>102.32419469756088</v>
       </c>
       <c r="AT36" s="2">
         <v>108.1</v>
       </c>
       <c r="AU36" s="2">
         <v>105.3</v>
       </c>
       <c r="AV36" s="2">
         <v>104.18580585629719</v>
       </c>
-      <c r="AW36" s="2"/>
+      <c r="AW36" s="2">
+        <v>104.29488448245966</v>
+      </c>
       <c r="AX36" s="1"/>
       <c r="AY36" s="1"/>
       <c r="AZ36" s="1"/>
       <c r="BA36" s="1"/>
       <c r="BB36" s="1"/>
       <c r="BC36" s="1"/>
     </row>
     <row r="37" spans="1:55">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2">
         <v>100.8</v>
       </c>
       <c r="C37" s="2">
         <v>105.2</v>
       </c>
       <c r="D37" s="2">
         <v>102.2</v>
       </c>
       <c r="E37" s="2">
         <v>101.4</v>
       </c>
       <c r="F37" s="2">
         <v>101.8</v>
       </c>
       <c r="G37" s="2">
         <v>101.54696705893653</v>
       </c>
       <c r="H37" s="8">
         <v>100.8</v>
       </c>
       <c r="I37" s="1">
         <v>101.96384444715376</v>
       </c>
       <c r="J37" s="1">
         <v>65.444915417742294</v>
       </c>
       <c r="K37" s="2">
         <v>68.2</v>
       </c>
       <c r="L37" s="1">
         <v>68.8</v>
       </c>
       <c r="M37" s="1">
         <v>69.420252690404567</v>
       </c>
-      <c r="O37" s="21" t="s">
+      <c r="O37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P37" s="2">
         <v>96.801706296919122</v>
       </c>
       <c r="Q37" s="2">
         <v>94.876570452032809</v>
       </c>
       <c r="R37" s="2">
         <v>98.978444064636065</v>
       </c>
       <c r="S37" s="2">
         <v>101.06337112671406</v>
       </c>
       <c r="T37" s="2">
         <v>101.96853515046737</v>
       </c>
       <c r="U37" s="2">
         <v>102.94596770399413</v>
       </c>
       <c r="V37" s="1">
         <v>101.75186339814908</v>
       </c>
       <c r="W37" s="1">
         <v>99.320877728920067</v>
       </c>
       <c r="X37" s="1">
         <v>124.72194761192685</v>
       </c>
       <c r="Y37" s="1">
         <v>142.19999999999999</v>
       </c>
       <c r="Z37" s="1">
         <v>160.1</v>
       </c>
       <c r="AA37" s="1">
         <v>155.9</v>
       </c>
-      <c r="AC37" s="21" t="s">
+      <c r="AC37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD37" s="10">
         <v>100.7</v>
       </c>
       <c r="AE37" s="2">
         <v>102.94545271089557</v>
       </c>
       <c r="AF37" s="2">
         <v>100.53721891909385</v>
       </c>
       <c r="AG37" s="2">
         <v>101.06309122178396</v>
       </c>
       <c r="AH37" s="2">
         <v>101.0027391008939</v>
       </c>
       <c r="AI37" s="2">
         <v>100.95790567121227</v>
       </c>
       <c r="AJ37" s="1">
         <v>102.03621257596214</v>
       </c>
       <c r="AK37" s="1">
         <v>102.12351804481845</v>
       </c>
       <c r="AL37" s="1">
         <v>116.9</v>
       </c>
       <c r="AM37" s="1">
         <v>113.3</v>
       </c>
       <c r="AN37" s="1">
         <v>105.36225995720132</v>
       </c>
       <c r="AO37" s="1">
         <v>105.9182154710316</v>
       </c>
-      <c r="AQ37" s="21" t="s">
+      <c r="AQ37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="10">
         <v>110.4</v>
       </c>
       <c r="AS37" s="2">
         <v>104.75132395182349</v>
       </c>
       <c r="AT37" s="2">
         <v>105.5</v>
       </c>
       <c r="AU37" s="2">
         <v>102.9</v>
       </c>
       <c r="AV37" s="2">
         <v>100.40645867404699</v>
       </c>
-      <c r="AW37" s="2"/>
+      <c r="AW37" s="2">
+        <v>102.05615267119586</v>
+      </c>
       <c r="AX37" s="1"/>
       <c r="AY37" s="1"/>
       <c r="AZ37" s="1"/>
       <c r="BA37" s="1"/>
       <c r="BB37" s="1"/>
       <c r="BC37" s="1"/>
     </row>
     <row r="38" spans="1:55">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="2">
         <v>102</v>
       </c>
       <c r="C38" s="2">
         <v>103</v>
       </c>
       <c r="D38" s="2">
         <v>104.9</v>
       </c>
       <c r="E38" s="2">
         <v>104.8</v>
       </c>
       <c r="F38" s="2">
         <v>105.8</v>
       </c>
       <c r="G38" s="2">
         <v>105.88866821635644</v>
       </c>
       <c r="H38" s="8">
         <v>105.2</v>
       </c>
       <c r="I38" s="1">
         <v>88.073750431614471</v>
       </c>
       <c r="J38" s="1">
         <v>78.63430813022218</v>
       </c>
       <c r="K38" s="2">
         <v>78.099999999999994</v>
       </c>
       <c r="L38" s="1">
         <v>82.3</v>
       </c>
       <c r="M38" s="1">
         <v>82.982821954400137</v>
       </c>
-      <c r="O38" s="21" t="s">
+      <c r="O38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="P38" s="2">
         <v>116.75947703702758</v>
       </c>
       <c r="Q38" s="2">
         <v>132.12648200463016</v>
       </c>
       <c r="R38" s="2">
         <v>126.20779348381366</v>
       </c>
       <c r="S38" s="2">
         <v>117.15431526568803</v>
       </c>
       <c r="T38" s="2">
         <v>112.45299144369451</v>
       </c>
       <c r="U38" s="2">
         <v>108.8140874038195</v>
       </c>
       <c r="V38" s="1">
         <v>105.13357902820802</v>
       </c>
       <c r="W38" s="1">
         <v>96.906511356403769</v>
       </c>
       <c r="X38" s="1">
         <v>124.83513874510592</v>
       </c>
       <c r="Y38" s="1">
         <v>132</v>
       </c>
       <c r="Z38" s="1">
         <v>136.9</v>
       </c>
       <c r="AA38" s="1">
         <v>131.1</v>
       </c>
-      <c r="AC38" s="21" t="s">
+      <c r="AC38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD38" s="10">
         <v>93</v>
       </c>
       <c r="AE38" s="2">
         <v>89.745389894493655</v>
       </c>
       <c r="AF38" s="2">
         <v>95.732126913871937</v>
       </c>
       <c r="AG38" s="2">
         <v>97.436900565781414</v>
       </c>
       <c r="AH38" s="2">
         <v>97.714462729431887</v>
       </c>
       <c r="AI38" s="2">
         <v>97.448071612416697</v>
       </c>
       <c r="AJ38" s="1">
         <v>110.5323330503343</v>
       </c>
       <c r="AK38" s="1">
         <v>109.82198356499791</v>
       </c>
       <c r="AL38" s="1">
         <v>112.4</v>
       </c>
       <c r="AM38" s="1">
         <v>112</v>
       </c>
       <c r="AN38" s="1">
         <v>108.97718025192191</v>
       </c>
       <c r="AO38" s="1">
         <v>109.40053152996059</v>
       </c>
-      <c r="AQ38" s="21" t="s">
+      <c r="AQ38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR38" s="10">
         <v>99.4</v>
       </c>
       <c r="AS38" s="2">
         <v>91.444287487031133</v>
       </c>
       <c r="AT38" s="2">
         <v>100</v>
       </c>
       <c r="AU38" s="2">
         <v>100</v>
       </c>
       <c r="AV38" s="2">
-        <v>99.981639899835187</v>
-[...1 lines deleted...]
-      <c r="AW38" s="2"/>
+        <v>99.9</v>
+      </c>
+      <c r="AW38" s="2">
+        <v>98.584831666255468</v>
+      </c>
       <c r="AX38" s="1"/>
       <c r="AY38" s="1"/>
       <c r="AZ38" s="1"/>
       <c r="BA38" s="1"/>
       <c r="BB38" s="1"/>
       <c r="BC38" s="1"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="12"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="12"/>
@@ -5640,4964 +5700,5024 @@
       <c r="AF39" s="12"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="12"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AQ39" s="13"/>
       <c r="AR39" s="13"/>
       <c r="AS39" s="13"/>
       <c r="AT39" s="12"/>
       <c r="AU39" s="13"/>
       <c r="AV39" s="13"/>
       <c r="AW39" s="13"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="23" t="s">
+      <c r="A40" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B40" s="23"/>
-[...11 lines deleted...]
-      <c r="O40" s="23" t="s">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="O40" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="P40" s="23"/>
-[...11 lines deleted...]
-      <c r="AC40" s="23" t="s">
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="25"/>
+      <c r="AC40" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AD40" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="23" t="s">
+      <c r="AD40" s="25"/>
+      <c r="AE40" s="25"/>
+      <c r="AF40" s="25"/>
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="25"/>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="25"/>
+      <c r="AK40" s="25"/>
+      <c r="AL40" s="25"/>
+      <c r="AM40" s="25"/>
+      <c r="AN40" s="25"/>
+      <c r="AO40" s="25"/>
+      <c r="AQ40" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AR40" s="23"/>
-[...10 lines deleted...]
-      <c r="BC40" s="23"/>
+      <c r="AR40" s="25"/>
+      <c r="AS40" s="25"/>
+      <c r="AT40" s="25"/>
+      <c r="AU40" s="25"/>
+      <c r="AV40" s="25"/>
+      <c r="AW40" s="25"/>
+      <c r="AX40" s="25"/>
+      <c r="AY40" s="25"/>
+      <c r="AZ40" s="25"/>
+      <c r="BA40" s="25"/>
+      <c r="BB40" s="25"/>
+      <c r="BC40" s="25"/>
     </row>
     <row r="41" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A41" s="19"/>
-[...9 lines deleted...]
-      <c r="K41" s="14" t="s">
+      <c r="A41" s="16"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L41" s="14"/>
-[...11 lines deleted...]
-      <c r="Y41" s="14" t="s">
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="16"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="16"/>
+      <c r="U41" s="16"/>
+      <c r="V41" s="16"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="Z41" s="14"/>
-[...11 lines deleted...]
-      <c r="AM41" s="14" t="s">
+      <c r="Z41" s="23"/>
+      <c r="AA41" s="23"/>
+      <c r="AC41" s="16"/>
+      <c r="AD41" s="16"/>
+      <c r="AE41" s="16"/>
+      <c r="AF41" s="16"/>
+      <c r="AG41" s="16"/>
+      <c r="AH41" s="16"/>
+      <c r="AI41" s="16"/>
+      <c r="AJ41" s="16"/>
+      <c r="AK41" s="16"/>
+      <c r="AL41" s="16"/>
+      <c r="AM41" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AN41" s="14"/>
-[...11 lines deleted...]
-      <c r="BA41" s="14" t="s">
+      <c r="AN41" s="23"/>
+      <c r="AO41" s="23"/>
+      <c r="AQ41" s="16"/>
+      <c r="AR41" s="16"/>
+      <c r="AS41" s="16"/>
+      <c r="AT41" s="16"/>
+      <c r="AU41" s="16"/>
+      <c r="AV41" s="16"/>
+      <c r="AW41" s="16"/>
+      <c r="AX41" s="16"/>
+      <c r="AY41" s="16"/>
+      <c r="AZ41" s="16"/>
+      <c r="BA41" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="BB41" s="14"/>
-      <c r="BC41" s="14"/>
+      <c r="BB41" s="23"/>
+      <c r="BC41" s="23"/>
     </row>
     <row r="42" spans="1:55" ht="22.5">
       <c r="A42" s="11"/>
-      <c r="B42" s="20" t="s">
+      <c r="B42" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C42" s="20" t="s">
+      <c r="C42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="20" t="s">
+      <c r="D42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E42" s="20" t="s">
+      <c r="E42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F42" s="20" t="s">
+      <c r="F42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G42" s="20" t="s">
+      <c r="G42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="I42" s="20" t="s">
+      <c r="I42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J42" s="20" t="s">
+      <c r="J42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K42" s="20" t="s">
+      <c r="K42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="L42" s="20" t="s">
+      <c r="L42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="M42" s="20" t="s">
+      <c r="M42" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O42" s="11"/>
-      <c r="P42" s="20" t="s">
+      <c r="P42" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="Q42" s="20" t="s">
+      <c r="Q42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="R42" s="20" t="s">
+      <c r="R42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="S42" s="20" t="s">
+      <c r="S42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="T42" s="20" t="s">
+      <c r="T42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U42" s="20" t="s">
+      <c r="U42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="V42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="W42" s="20" t="s">
+      <c r="W42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="X42" s="20" t="s">
+      <c r="X42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="Y42" s="20" t="s">
+      <c r="Y42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="Z42" s="20" t="s">
+      <c r="Z42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AA42" s="20" t="s">
+      <c r="AA42" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AC42" s="11"/>
-      <c r="AD42" s="20" t="s">
+      <c r="AD42" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AE42" s="20" t="s">
+      <c r="AE42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AF42" s="20" t="s">
+      <c r="AF42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AG42" s="20" t="s">
+      <c r="AG42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AH42" s="20" t="s">
+      <c r="AH42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AI42" s="20" t="s">
+      <c r="AI42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AJ42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AK42" s="20" t="s">
+      <c r="AK42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AL42" s="20" t="s">
+      <c r="AL42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AM42" s="20" t="s">
+      <c r="AM42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AN42" s="20" t="s">
+      <c r="AN42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AO42" s="20" t="s">
+      <c r="AO42" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AQ42" s="11"/>
-      <c r="AR42" s="20" t="s">
+      <c r="AR42" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AS42" s="20" t="s">
+      <c r="AS42" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AT42" s="20" t="s">
+      <c r="AT42" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AU42" s="20" t="s">
+      <c r="AU42" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AV42" s="20" t="s">
+      <c r="AV42" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AW42" s="20" t="s">
+      <c r="AW42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AX42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AY42" s="20" t="s">
+      <c r="AY42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AZ42" s="20" t="s">
+      <c r="AZ42" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BA42" s="20" t="s">
+      <c r="BA42" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BB42" s="20" t="s">
+      <c r="BB42" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC42" s="20" t="s">
+      <c r="BC42" s="17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:55">
-      <c r="A43" s="16" t="s">
+      <c r="A43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="2">
         <v>100</v>
       </c>
       <c r="C43" s="2">
         <v>100</v>
       </c>
       <c r="D43" s="2">
         <v>100</v>
       </c>
       <c r="E43" s="2">
         <v>100</v>
       </c>
       <c r="F43" s="2">
         <v>100</v>
       </c>
       <c r="G43" s="8">
         <v>100</v>
       </c>
       <c r="H43" s="1">
         <v>102.1</v>
       </c>
       <c r="I43" s="1">
         <v>96.9</v>
       </c>
       <c r="J43" s="1">
         <v>78.775676202047677</v>
       </c>
       <c r="K43" s="1">
         <v>79.923783184122712</v>
       </c>
       <c r="L43" s="1">
         <v>79.3</v>
       </c>
       <c r="M43" s="2">
         <v>79.7</v>
       </c>
-      <c r="O43" s="16" t="s">
+      <c r="O43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P43" s="2">
         <v>100</v>
       </c>
       <c r="Q43" s="2">
         <v>100</v>
       </c>
       <c r="R43" s="2">
         <v>100</v>
       </c>
       <c r="S43" s="2">
         <v>100</v>
       </c>
       <c r="T43" s="2">
         <v>100</v>
       </c>
       <c r="U43" s="8">
         <v>100</v>
       </c>
       <c r="V43" s="1">
         <v>98.389368962760585</v>
       </c>
       <c r="W43" s="1">
         <v>88.71170893962254</v>
       </c>
       <c r="X43" s="1">
         <v>121.08666258170217</v>
       </c>
       <c r="Y43" s="1">
         <v>139.9</v>
       </c>
       <c r="Z43" s="1">
         <v>149.6</v>
       </c>
       <c r="AA43" s="2">
         <v>147.80000000000001</v>
       </c>
-      <c r="AC43" s="16" t="s">
+      <c r="AC43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD43" s="2">
         <v>100</v>
       </c>
       <c r="AE43" s="2">
         <v>100</v>
       </c>
       <c r="AF43" s="2">
         <v>100</v>
       </c>
       <c r="AG43" s="2">
         <v>100</v>
       </c>
       <c r="AH43" s="1">
         <v>100</v>
       </c>
       <c r="AI43" s="1">
         <v>150.46341183468689</v>
       </c>
       <c r="AJ43" s="1">
         <v>118.04143026507023</v>
       </c>
       <c r="AK43" s="1">
         <v>113</v>
       </c>
       <c r="AL43" s="1">
         <v>111.6</v>
       </c>
       <c r="AM43" s="1">
         <v>110.18158252563748</v>
       </c>
       <c r="AN43" s="1">
         <v>111.63942983045006</v>
       </c>
       <c r="AO43" s="2">
         <v>111.35027395677024</v>
       </c>
-      <c r="AQ43" s="16" t="s">
+      <c r="AQ43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="2">
         <v>100</v>
       </c>
       <c r="AS43" s="2">
         <v>100</v>
       </c>
       <c r="AT43" s="2">
         <v>100</v>
       </c>
       <c r="AU43" s="2">
         <v>99.837125382255138</v>
       </c>
       <c r="AV43" s="1">
         <v>99.869858230706882</v>
       </c>
-      <c r="AW43" s="1"/>
+      <c r="AW43" s="1">
+        <v>99.891574880746887</v>
+      </c>
       <c r="AX43" s="1"/>
       <c r="AY43" s="1"/>
       <c r="AZ43" s="1"/>
       <c r="BA43" s="1"/>
       <c r="BB43" s="1"/>
       <c r="BC43" s="2"/>
     </row>
     <row r="44" spans="1:55">
-      <c r="A44" s="21" t="s">
+      <c r="A44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="2">
         <v>100</v>
       </c>
       <c r="C44" s="2">
         <v>100</v>
       </c>
       <c r="D44" s="2">
         <v>100</v>
       </c>
       <c r="E44" s="2">
         <v>100</v>
       </c>
       <c r="F44" s="2">
         <v>100</v>
       </c>
       <c r="G44" s="8">
         <v>100</v>
       </c>
       <c r="H44" s="1">
         <v>99.9</v>
       </c>
       <c r="I44" s="1">
         <v>99.975772298490213</v>
       </c>
       <c r="J44" s="1">
         <v>90.554092956566905</v>
       </c>
       <c r="K44" s="1">
         <v>91.4</v>
       </c>
       <c r="L44" s="1">
         <v>100.5</v>
       </c>
       <c r="M44" s="2">
         <v>100.60609459652167</v>
       </c>
-      <c r="O44" s="21" t="s">
+      <c r="O44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P44" s="2">
         <v>100</v>
       </c>
       <c r="Q44" s="2">
         <v>100</v>
       </c>
       <c r="R44" s="2">
         <v>100</v>
       </c>
       <c r="S44" s="2">
         <v>100</v>
       </c>
       <c r="T44" s="2">
         <v>100</v>
       </c>
       <c r="U44" s="8">
         <v>100</v>
       </c>
       <c r="V44" s="1">
         <v>117.60678789396914</v>
       </c>
       <c r="W44" s="1">
         <v>100.83300750285724</v>
       </c>
       <c r="X44" s="1">
         <v>91.972705046128041</v>
       </c>
       <c r="Y44" s="1">
         <v>92.1</v>
       </c>
       <c r="Z44" s="1">
         <v>92.1</v>
       </c>
       <c r="AA44" s="2">
         <v>127</v>
       </c>
-      <c r="AC44" s="21" t="s">
+      <c r="AC44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD44" s="2">
         <v>100</v>
       </c>
       <c r="AE44" s="2">
         <v>100</v>
       </c>
       <c r="AF44" s="2">
         <v>100</v>
       </c>
       <c r="AG44" s="2">
         <v>100</v>
       </c>
       <c r="AH44" s="1">
         <v>100</v>
       </c>
       <c r="AI44" s="1">
         <v>150.46341183468689</v>
       </c>
       <c r="AJ44" s="1">
         <v>122.66166093302688</v>
       </c>
       <c r="AK44" s="1">
         <v>106.18504120048551</v>
       </c>
       <c r="AL44" s="1">
         <v>132.5</v>
       </c>
       <c r="AM44" s="1">
         <v>126</v>
       </c>
       <c r="AN44" s="1">
         <v>125.624840095388</v>
       </c>
       <c r="AO44" s="2">
         <v>131.43622430847017</v>
       </c>
-      <c r="AQ44" s="21" t="s">
+      <c r="AQ44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="2">
         <v>100</v>
       </c>
       <c r="AS44" s="2">
         <v>100</v>
       </c>
       <c r="AT44" s="2">
         <v>100</v>
       </c>
       <c r="AU44" s="2">
         <v>99.826861958542594</v>
       </c>
       <c r="AV44" s="1">
         <v>99.859433533334851</v>
       </c>
-      <c r="AW44" s="1"/>
+      <c r="AW44" s="1">
+        <v>99.9</v>
+      </c>
       <c r="AX44" s="1"/>
       <c r="AY44" s="1"/>
       <c r="AZ44" s="1"/>
       <c r="BA44" s="1"/>
       <c r="BB44" s="1"/>
       <c r="BC44" s="2"/>
     </row>
     <row r="45" spans="1:55">
-      <c r="A45" s="21" t="s">
+      <c r="A45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="1">
         <v>105.6</v>
       </c>
       <c r="I45" s="1">
         <v>67.638781776515074</v>
       </c>
       <c r="J45" s="1">
         <v>70.165621128919042</v>
       </c>
       <c r="K45" s="1">
         <v>78.7</v>
       </c>
       <c r="L45" s="1">
         <v>76.5</v>
       </c>
       <c r="M45" s="2">
         <v>76.929906493162505</v>
       </c>
-      <c r="O45" s="21" t="s">
+      <c r="O45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="1">
         <v>96.670428567979187</v>
       </c>
       <c r="W45" s="1">
         <v>68.996645442468747</v>
       </c>
       <c r="X45" s="1">
         <v>113.70323481511922</v>
       </c>
       <c r="Y45" s="1">
         <v>118</v>
       </c>
       <c r="Z45" s="1">
         <v>130.5</v>
       </c>
       <c r="AA45" s="2">
         <v>126.5</v>
       </c>
-      <c r="AC45" s="21" t="s">
+      <c r="AC45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ45" s="1">
         <v>96.081556539455391</v>
       </c>
       <c r="AK45" s="1">
         <v>205.90013388538728</v>
       </c>
       <c r="AL45" s="1">
         <v>155.4</v>
       </c>
       <c r="AM45" s="1">
         <v>132</v>
       </c>
       <c r="AN45" s="1">
         <v>115.5796164193199</v>
       </c>
       <c r="AO45" s="2">
         <v>118.7710343166313</v>
       </c>
-      <c r="AQ45" s="21" t="s">
+      <c r="AQ45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW45" s="1"/>
+      <c r="AW45" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX45" s="1"/>
       <c r="AY45" s="1"/>
       <c r="AZ45" s="1"/>
       <c r="BA45" s="1"/>
       <c r="BB45" s="1"/>
       <c r="BC45" s="2"/>
     </row>
     <row r="46" spans="1:55">
-      <c r="A46" s="21" t="s">
+      <c r="A46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="1">
         <v>100</v>
       </c>
       <c r="I46" s="1">
         <v>103.1658546666502</v>
       </c>
       <c r="J46" s="1">
         <v>56.521413921560836</v>
       </c>
       <c r="K46" s="1">
         <v>52</v>
       </c>
       <c r="L46" s="1">
         <v>57</v>
       </c>
       <c r="M46" s="2">
         <v>57.774785804356334</v>
       </c>
-      <c r="O46" s="21" t="s">
+      <c r="O46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V46" s="1">
         <v>96.114594238869387</v>
       </c>
       <c r="W46" s="1">
         <v>47.969754278993868</v>
       </c>
       <c r="X46" s="1">
         <v>183.65253004233594</v>
       </c>
       <c r="Y46" s="1">
         <v>268.7</v>
       </c>
       <c r="Z46" s="1">
         <v>285.5</v>
       </c>
       <c r="AA46" s="2">
         <v>283.8</v>
       </c>
-      <c r="AC46" s="21" t="s">
+      <c r="AC46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ46" s="1">
         <v>143.71380156657932</v>
       </c>
       <c r="AK46" s="1">
         <v>119.1210067811453</v>
       </c>
       <c r="AL46" s="1">
         <v>87.7</v>
       </c>
       <c r="AM46" s="1">
         <v>98.7</v>
       </c>
       <c r="AN46" s="1">
         <v>100.32413512582235</v>
       </c>
       <c r="AO46" s="2">
         <v>102.62513516262391</v>
       </c>
-      <c r="AQ46" s="21" t="s">
+      <c r="AQ46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW46" s="1"/>
+      <c r="AW46" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX46" s="1"/>
       <c r="AY46" s="1"/>
       <c r="AZ46" s="1"/>
       <c r="BA46" s="1"/>
       <c r="BB46" s="1"/>
       <c r="BC46" s="2"/>
     </row>
     <row r="47" spans="1:55">
-      <c r="A47" s="21" t="s">
+      <c r="A47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="1">
         <v>100</v>
       </c>
       <c r="I47" s="1">
         <v>100.0216168799591</v>
       </c>
       <c r="J47" s="1">
         <v>79.399763163969155</v>
       </c>
       <c r="K47" s="1">
         <v>86.9</v>
       </c>
       <c r="L47" s="1">
         <v>102.5</v>
       </c>
       <c r="M47" s="2">
         <v>102.36092440383879</v>
       </c>
-      <c r="O47" s="21" t="s">
+      <c r="O47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U47" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="1">
         <v>96.386845358142878</v>
       </c>
       <c r="W47" s="1">
         <v>82.264894724259051</v>
       </c>
       <c r="X47" s="1">
         <v>125.56156966569552</v>
       </c>
       <c r="Y47" s="1">
         <v>136.30000000000001</v>
       </c>
       <c r="Z47" s="1">
         <v>150.4</v>
       </c>
       <c r="AA47" s="2">
         <v>148.30000000000001</v>
       </c>
-      <c r="AC47" s="21" t="s">
+      <c r="AC47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ47" s="1">
         <v>99.814538447064322</v>
       </c>
       <c r="AK47" s="1">
         <v>106.90616494171226</v>
       </c>
       <c r="AL47" s="1">
         <v>115.9</v>
       </c>
       <c r="AM47" s="1">
         <v>128.80000000000001</v>
       </c>
       <c r="AN47" s="1">
         <v>118.98543540053295</v>
       </c>
       <c r="AO47" s="2">
         <v>117.57734770202639</v>
       </c>
-      <c r="AQ47" s="21" t="s">
+      <c r="AQ47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW47" s="1"/>
+      <c r="AW47" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX47" s="1"/>
       <c r="AY47" s="1"/>
       <c r="AZ47" s="1"/>
       <c r="BA47" s="1"/>
       <c r="BB47" s="1"/>
       <c r="BC47" s="2"/>
     </row>
     <row r="48" spans="1:55">
-      <c r="A48" s="21" t="s">
+      <c r="A48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="1">
         <v>153.1</v>
       </c>
       <c r="I48" s="1">
         <v>123.37262786014051</v>
       </c>
       <c r="J48" s="1">
         <v>97.574912619153906</v>
       </c>
       <c r="K48" s="1">
         <v>96.4</v>
       </c>
       <c r="L48" s="1">
         <v>94.4</v>
       </c>
       <c r="M48" s="2">
         <v>95.080210609470399</v>
       </c>
-      <c r="O48" s="21" t="s">
+      <c r="O48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="1">
         <v>107.092195934041</v>
       </c>
       <c r="W48" s="1">
         <v>137.95047962842742</v>
       </c>
       <c r="X48" s="1">
         <v>102.2084429033487</v>
       </c>
       <c r="Y48" s="1">
         <v>105.8</v>
       </c>
       <c r="Z48" s="1">
         <v>112.4</v>
       </c>
       <c r="AA48" s="2">
         <v>112.3</v>
       </c>
-      <c r="AC48" s="21" t="s">
+      <c r="AC48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ48" s="1">
         <v>117.01267844034369</v>
       </c>
       <c r="AK48" s="1">
         <v>102.73310373087125</v>
       </c>
       <c r="AL48" s="1">
         <v>109.8</v>
       </c>
       <c r="AM48" s="1">
         <v>112.8</v>
       </c>
       <c r="AN48" s="1">
         <v>116.60624729307816</v>
       </c>
       <c r="AO48" s="2">
         <v>123.32198933934353</v>
       </c>
-      <c r="AQ48" s="21" t="s">
+      <c r="AQ48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW48" s="1"/>
+      <c r="AW48" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX48" s="1"/>
       <c r="AY48" s="1"/>
       <c r="AZ48" s="1"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="2"/>
     </row>
     <row r="49" spans="1:55">
-      <c r="A49" s="21" t="s">
+      <c r="A49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="1">
         <v>157.5</v>
       </c>
       <c r="I49" s="1">
         <v>114.7318611599853</v>
       </c>
       <c r="J49" s="1">
         <v>84.031328019003098</v>
       </c>
       <c r="K49" s="1">
         <v>81</v>
       </c>
       <c r="L49" s="1">
         <v>71.8</v>
       </c>
       <c r="M49" s="2">
         <v>71.817200606472326</v>
       </c>
-      <c r="O49" s="21" t="s">
+      <c r="O49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U49" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V49" s="1">
         <v>83.363571225926904</v>
       </c>
       <c r="W49" s="1">
         <v>71.22831766544428</v>
       </c>
       <c r="X49" s="1">
         <v>122.49726388565449</v>
       </c>
       <c r="Y49" s="1">
         <v>132.6</v>
       </c>
       <c r="Z49" s="1">
         <v>147</v>
       </c>
       <c r="AA49" s="2">
         <v>145.5</v>
       </c>
-      <c r="AC49" s="21" t="s">
+      <c r="AC49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ49" s="1">
         <v>77.418335023150078</v>
       </c>
       <c r="AK49" s="1">
         <v>121.11725611255847</v>
       </c>
       <c r="AL49" s="1">
         <v>100.3</v>
       </c>
       <c r="AM49" s="1">
         <v>111</v>
       </c>
       <c r="AN49" s="1">
         <v>105.63928561418297</v>
       </c>
       <c r="AO49" s="2">
         <v>110.83618045623859</v>
       </c>
-      <c r="AQ49" s="21" t="s">
+      <c r="AQ49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW49" s="1"/>
+      <c r="AW49" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX49" s="1"/>
       <c r="AY49" s="1"/>
       <c r="AZ49" s="1"/>
       <c r="BA49" s="1"/>
       <c r="BB49" s="1"/>
       <c r="BC49" s="2"/>
     </row>
     <row r="50" spans="1:55">
-      <c r="A50" s="21" t="s">
+      <c r="A50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="1">
         <v>89.5</v>
       </c>
       <c r="I50" s="1">
         <v>86.992366928095223</v>
       </c>
       <c r="J50" s="1">
         <v>95.795435154852498</v>
       </c>
       <c r="K50" s="1">
         <v>89.6</v>
       </c>
       <c r="L50" s="1">
         <v>82.9</v>
       </c>
       <c r="M50" s="2">
         <v>84.369488631387242</v>
       </c>
-      <c r="O50" s="21" t="s">
+      <c r="O50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="T50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="U50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V50" s="1">
         <v>98.726558482794175</v>
       </c>
       <c r="W50" s="1">
         <v>72.61129602745882</v>
       </c>
       <c r="X50" s="1">
         <v>97.971196005598188</v>
       </c>
       <c r="Y50" s="1">
         <v>120.5</v>
       </c>
       <c r="Z50" s="1">
         <v>119</v>
       </c>
       <c r="AA50" s="2">
         <v>117</v>
       </c>
-      <c r="AC50" s="21" t="s">
+      <c r="AC50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ50" s="1">
         <v>104.38382695192946</v>
       </c>
       <c r="AK50" s="1">
         <v>108.32064485379726</v>
       </c>
       <c r="AL50" s="1">
         <v>107.8</v>
       </c>
       <c r="AM50" s="1">
         <v>98.1</v>
       </c>
       <c r="AN50" s="1">
         <v>106.09495174077293</v>
       </c>
       <c r="AO50" s="2">
         <v>104.28447633435076</v>
       </c>
-      <c r="AQ50" s="21" t="s">
+      <c r="AQ50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AW50" s="1"/>
+      <c r="AW50" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX50" s="1"/>
       <c r="AY50" s="1"/>
       <c r="AZ50" s="1"/>
       <c r="BA50" s="1"/>
       <c r="BB50" s="1"/>
       <c r="BC50" s="2"/>
     </row>
     <row r="51" spans="1:55">
-      <c r="A51" s="21" t="s">
+      <c r="A51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="1">
         <v>100</v>
       </c>
       <c r="I51" s="1">
         <v>122.79041154808775</v>
       </c>
       <c r="J51" s="1">
         <v>90.621183884794689</v>
       </c>
       <c r="K51" s="1">
         <v>89.3</v>
       </c>
       <c r="L51" s="1">
         <v>79.900000000000006</v>
       </c>
       <c r="M51" s="2">
         <v>80.677685944434259</v>
       </c>
-      <c r="O51" s="21" t="s">
+      <c r="O51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="P51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="1">
         <v>99.392269298035316</v>
       </c>
       <c r="W51" s="1">
         <v>70.70845281571107</v>
       </c>
       <c r="X51" s="1">
         <v>106.06396993930387</v>
       </c>
       <c r="Y51" s="1">
         <v>117.3</v>
       </c>
       <c r="Z51" s="1">
         <v>125</v>
       </c>
       <c r="AA51" s="2">
         <v>124.6</v>
       </c>
-      <c r="AC51" s="21" t="s">
+      <c r="AC51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ51" s="1">
         <v>106.71900670605791</v>
       </c>
       <c r="AK51" s="1">
         <v>123.07730008474653</v>
       </c>
       <c r="AL51" s="1">
         <v>102.1</v>
       </c>
       <c r="AM51" s="1">
         <v>113.1</v>
       </c>
       <c r="AN51" s="1">
         <v>111.30003433698616</v>
       </c>
       <c r="AO51" s="2">
         <v>114.77181967845573</v>
       </c>
-      <c r="AQ51" s="21" t="s">
+      <c r="AQ51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW51" s="1"/>
+      <c r="AW51" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX51" s="1"/>
       <c r="AY51" s="1"/>
       <c r="AZ51" s="1"/>
       <c r="BA51" s="1"/>
       <c r="BB51" s="1"/>
       <c r="BC51" s="2"/>
     </row>
     <row r="52" spans="1:55">
-      <c r="A52" s="21" t="s">
+      <c r="A52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="1">
         <v>100</v>
       </c>
       <c r="I52" s="1">
         <v>97.833016637021842</v>
       </c>
       <c r="J52" s="1">
         <v>80.495005435061472</v>
       </c>
       <c r="K52" s="1">
         <v>78.3</v>
       </c>
       <c r="L52" s="1">
         <v>69.3</v>
       </c>
       <c r="M52" s="2">
         <v>67.86216378646003</v>
       </c>
-      <c r="O52" s="21" t="s">
+      <c r="O52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="P52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V52" s="1">
         <v>98.382932026268179</v>
       </c>
       <c r="W52" s="1">
         <v>130.67369565639646</v>
       </c>
       <c r="X52" s="1">
         <v>109.28962479533652</v>
       </c>
       <c r="Y52" s="1">
         <v>161.6</v>
       </c>
       <c r="Z52" s="1">
         <v>174.5</v>
       </c>
       <c r="AA52" s="2">
         <v>172.7</v>
       </c>
-      <c r="AC52" s="21" t="s">
+      <c r="AC52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH52" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI52" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ52" s="1">
         <v>132.38422353322582</v>
       </c>
       <c r="AK52" s="1">
         <v>97.516362619834865</v>
       </c>
       <c r="AL52" s="1">
         <v>123.2</v>
       </c>
       <c r="AM52" s="1">
         <v>104</v>
       </c>
       <c r="AN52" s="1">
         <v>107.45034729838494</v>
       </c>
       <c r="AO52" s="2">
         <v>118.12837202218694</v>
       </c>
-      <c r="AQ52" s="21" t="s">
+      <c r="AQ52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW52" s="1"/>
+      <c r="AW52" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX52" s="1"/>
       <c r="AY52" s="1"/>
       <c r="AZ52" s="1"/>
       <c r="BA52" s="1"/>
       <c r="BB52" s="1"/>
       <c r="BC52" s="2"/>
     </row>
     <row r="53" spans="1:55">
-      <c r="A53" s="21" t="s">
+      <c r="A53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="1">
         <v>98.8</v>
       </c>
       <c r="I53" s="1">
         <v>102.7292201649018</v>
       </c>
       <c r="J53" s="1">
         <v>76.882882508401167</v>
       </c>
       <c r="K53" s="1">
         <v>81.2</v>
       </c>
       <c r="L53" s="1">
         <v>83.8</v>
       </c>
       <c r="M53" s="2">
         <v>85.02755443676962</v>
       </c>
-      <c r="O53" s="21" t="s">
+      <c r="O53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="P53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="1">
         <v>95.291538842179179</v>
       </c>
       <c r="W53" s="1">
         <v>95.329768376826578</v>
       </c>
       <c r="X53" s="1">
         <v>111.19928189127195</v>
       </c>
       <c r="Y53" s="1">
         <v>128.69999999999999</v>
       </c>
       <c r="Z53" s="1">
         <v>132.4</v>
       </c>
       <c r="AA53" s="2">
         <v>130</v>
       </c>
-      <c r="AC53" s="21" t="s">
+      <c r="AC53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI53" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ53" s="1">
         <v>99.634362367384753</v>
       </c>
       <c r="AK53" s="1">
         <v>102.97854048895022</v>
       </c>
       <c r="AL53" s="1">
         <v>109</v>
       </c>
       <c r="AM53" s="1">
         <v>104.7</v>
       </c>
       <c r="AN53" s="1">
         <v>109.85230962562883</v>
       </c>
       <c r="AO53" s="2">
         <v>109.41131467505585</v>
       </c>
-      <c r="AQ53" s="21" t="s">
+      <c r="AQ53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW53" s="1"/>
+      <c r="AW53" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX53" s="1"/>
       <c r="AY53" s="1"/>
       <c r="AZ53" s="1"/>
       <c r="BA53" s="1"/>
       <c r="BB53" s="1"/>
       <c r="BC53" s="2"/>
     </row>
     <row r="54" spans="1:55">
-      <c r="A54" s="21" t="s">
+      <c r="A54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="1">
         <v>100.1</v>
       </c>
       <c r="I54" s="1">
         <v>103.68374936768903</v>
       </c>
       <c r="J54" s="1">
         <v>76.208542429825982</v>
       </c>
       <c r="K54" s="1">
         <v>82.5</v>
       </c>
       <c r="L54" s="1">
         <v>80.5</v>
       </c>
       <c r="M54" s="2">
         <v>81.119954415209492</v>
       </c>
-      <c r="O54" s="21" t="s">
+      <c r="O54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="P54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V54" s="1">
         <v>97.075681853335396</v>
       </c>
       <c r="W54" s="1">
         <v>77.449571943709842</v>
       </c>
       <c r="X54" s="1">
         <v>129.59799493340478</v>
       </c>
       <c r="Y54" s="1">
         <v>179.2</v>
       </c>
       <c r="Z54" s="1">
         <v>193.5</v>
       </c>
       <c r="AA54" s="2">
         <v>190.8</v>
       </c>
-      <c r="AC54" s="21" t="s">
+      <c r="AC54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH54" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI54" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ54" s="1">
         <v>165.14549365826335</v>
       </c>
       <c r="AK54" s="1">
         <v>101.27541908371087</v>
       </c>
       <c r="AL54" s="1">
         <v>100.7</v>
       </c>
       <c r="AM54" s="1">
         <v>93.8</v>
       </c>
       <c r="AN54" s="1">
         <v>118.13995498623937</v>
       </c>
       <c r="AO54" s="2">
         <v>101.87135257249891</v>
       </c>
-      <c r="AQ54" s="21" t="s">
+      <c r="AQ54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW54" s="1"/>
+      <c r="AW54" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX54" s="1"/>
       <c r="AY54" s="1"/>
       <c r="AZ54" s="1"/>
       <c r="BA54" s="1"/>
       <c r="BB54" s="1"/>
       <c r="BC54" s="2"/>
     </row>
     <row r="55" spans="1:55">
-      <c r="A55" s="21" t="s">
+      <c r="A55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="1">
         <v>53.2</v>
       </c>
       <c r="I55" s="1">
         <v>106.87957295754724</v>
       </c>
       <c r="J55" s="1">
         <v>76.840944822655842</v>
       </c>
       <c r="K55" s="1">
         <v>73.7</v>
       </c>
       <c r="L55" s="1">
         <v>69.099999999999994</v>
       </c>
       <c r="M55" s="2">
         <v>69.226111064199145</v>
       </c>
-      <c r="O55" s="21" t="s">
+      <c r="O55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V55" s="1">
         <v>108.619827053493</v>
       </c>
       <c r="W55" s="1">
         <v>130.69798189968088</v>
       </c>
       <c r="X55" s="1">
         <v>153.3611693941092</v>
       </c>
       <c r="Y55" s="1">
         <v>165.5</v>
       </c>
       <c r="Z55" s="1">
         <v>173.5</v>
       </c>
       <c r="AA55" s="2">
         <v>171.5</v>
       </c>
-      <c r="AC55" s="21" t="s">
+      <c r="AC55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH55" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI55" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ55" s="1">
         <v>120.46209280314075</v>
       </c>
       <c r="AK55" s="1">
         <v>107.88797852407674</v>
       </c>
       <c r="AL55" s="1">
         <v>97.4</v>
       </c>
       <c r="AM55" s="1">
         <v>105.2</v>
       </c>
       <c r="AN55" s="1">
         <v>103.94378339259653</v>
       </c>
       <c r="AO55" s="2">
         <v>105.8356294815497</v>
       </c>
-      <c r="AQ55" s="21" t="s">
+      <c r="AQ55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW55" s="1"/>
+      <c r="AW55" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX55" s="1"/>
       <c r="AY55" s="1"/>
       <c r="AZ55" s="1"/>
       <c r="BA55" s="1"/>
       <c r="BB55" s="1"/>
       <c r="BC55" s="2"/>
     </row>
     <row r="56" spans="1:55">
-      <c r="A56" s="21" t="s">
+      <c r="A56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="1">
         <v>100</v>
       </c>
       <c r="I56" s="1">
         <v>105.84226884487593</v>
       </c>
       <c r="J56" s="1">
         <v>45.340925388898889</v>
       </c>
       <c r="K56" s="1">
         <v>50</v>
       </c>
       <c r="L56" s="1">
         <v>51.5</v>
       </c>
       <c r="M56" s="2">
         <v>51.429018325975321</v>
       </c>
-      <c r="O56" s="21" t="s">
+      <c r="O56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V56" s="1">
         <v>98.540073167061635</v>
       </c>
       <c r="W56" s="1">
         <v>91.752714785465557</v>
       </c>
       <c r="X56" s="1">
         <v>160.46339167645925</v>
       </c>
       <c r="Y56" s="1">
         <v>187.4</v>
       </c>
       <c r="Z56" s="1">
         <v>224.1</v>
       </c>
       <c r="AA56" s="2">
         <v>220.9</v>
       </c>
-      <c r="AC56" s="21" t="s">
+      <c r="AC56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI56" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ56" s="1">
         <v>99.897168527448983</v>
       </c>
       <c r="AK56" s="1">
         <v>99.222626864194623</v>
       </c>
       <c r="AL56" s="1">
         <v>132.4</v>
       </c>
       <c r="AM56" s="1">
         <v>120.9</v>
       </c>
       <c r="AN56" s="1">
         <v>106.55618492395797</v>
       </c>
       <c r="AO56" s="2">
         <v>107.59312915789168</v>
       </c>
-      <c r="AQ56" s="21" t="s">
+      <c r="AQ56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW56" s="1"/>
+      <c r="AW56" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX56" s="1"/>
       <c r="AY56" s="1"/>
       <c r="AZ56" s="1"/>
       <c r="BA56" s="1"/>
       <c r="BB56" s="1"/>
       <c r="BC56" s="2"/>
     </row>
     <row r="57" spans="1:55">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="1">
         <v>106</v>
       </c>
       <c r="I57" s="1">
         <v>81.204131650384682</v>
       </c>
       <c r="J57" s="1">
         <v>74.845326826267268</v>
       </c>
       <c r="K57" s="1">
         <v>74.3</v>
       </c>
       <c r="L57" s="1">
         <v>78.900000000000006</v>
       </c>
       <c r="M57" s="2">
         <v>79.359562761080824</v>
       </c>
-      <c r="O57" s="21" t="s">
+      <c r="O57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="P57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Q57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="R57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V57" s="1">
         <v>99.205150805962404</v>
       </c>
       <c r="W57" s="1">
         <v>94.015831697461508</v>
       </c>
       <c r="X57" s="1">
         <v>128.44349784637012</v>
       </c>
       <c r="Y57" s="1">
         <v>136.4</v>
       </c>
       <c r="Z57" s="1">
         <v>142</v>
       </c>
       <c r="AA57" s="2">
         <v>135.80000000000001</v>
       </c>
-      <c r="AC57" s="21" t="s">
+      <c r="AC57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH57" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI57" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ57" s="1">
         <v>146.48367623736127</v>
       </c>
       <c r="AK57" s="1">
         <v>115.44495308151379</v>
       </c>
       <c r="AL57" s="1">
         <v>114.7</v>
       </c>
       <c r="AM57" s="1">
         <v>113.9</v>
       </c>
       <c r="AN57" s="1">
         <v>110.31190801044268</v>
       </c>
       <c r="AO57" s="2">
         <v>110.89917231196999</v>
       </c>
-      <c r="AQ57" s="21" t="s">
+      <c r="AQ57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV57" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AW57" s="1"/>
+      <c r="AW57" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="AX57" s="1"/>
       <c r="AY57" s="1"/>
       <c r="AZ57" s="1"/>
       <c r="BA57" s="1"/>
       <c r="BB57" s="1"/>
       <c r="BC57" s="2"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="24"/>
-[...50 lines deleted...]
-      <c r="BC58" s="24"/>
+      <c r="A58" s="20"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="20"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="20"/>
+      <c r="M58" s="20"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="20"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="21"/>
+      <c r="S58" s="20"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
+      <c r="V58" s="21"/>
+      <c r="W58" s="22"/>
+      <c r="X58" s="22"/>
+      <c r="Y58" s="20"/>
+      <c r="Z58" s="20"/>
+      <c r="AA58" s="20"/>
+      <c r="AC58" s="20"/>
+      <c r="AD58" s="20"/>
+      <c r="AE58" s="20"/>
+      <c r="AF58" s="21"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="20"/>
+      <c r="AI58" s="20"/>
+      <c r="AJ58" s="21"/>
+      <c r="AK58" s="22"/>
+      <c r="AL58" s="22"/>
+      <c r="AM58" s="20"/>
+      <c r="AN58" s="20"/>
+      <c r="AO58" s="20"/>
+      <c r="AQ58" s="20"/>
+      <c r="AR58" s="20"/>
+      <c r="AS58" s="20"/>
+      <c r="AT58" s="21"/>
+      <c r="AU58" s="20"/>
+      <c r="AV58" s="20"/>
+      <c r="AW58" s="20"/>
+      <c r="AX58" s="21"/>
+      <c r="AY58" s="22"/>
+      <c r="AZ58" s="22"/>
+      <c r="BA58" s="20"/>
+      <c r="BB58" s="20"/>
+      <c r="BC58" s="20"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="23" t="s">
+      <c r="A59" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="23"/>
-[...11 lines deleted...]
-      <c r="O59" s="23" t="s">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
+      <c r="O59" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="P59" s="23"/>
-[...11 lines deleted...]
-      <c r="AC59" s="23" t="s">
+      <c r="P59" s="25"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
+      <c r="S59" s="25"/>
+      <c r="T59" s="25"/>
+      <c r="U59" s="25"/>
+      <c r="V59" s="25"/>
+      <c r="W59" s="25"/>
+      <c r="X59" s="25"/>
+      <c r="Y59" s="25"/>
+      <c r="Z59" s="25"/>
+      <c r="AA59" s="25"/>
+      <c r="AC59" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AD59" s="23"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="23" t="s">
+      <c r="AD59" s="25"/>
+      <c r="AE59" s="25"/>
+      <c r="AF59" s="25"/>
+      <c r="AG59" s="25"/>
+      <c r="AH59" s="25"/>
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="25"/>
+      <c r="AK59" s="25"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59" s="25"/>
+      <c r="AN59" s="25"/>
+      <c r="AO59" s="25"/>
+      <c r="AQ59" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AR59" s="23"/>
-[...10 lines deleted...]
-      <c r="BC59" s="23"/>
+      <c r="AR59" s="25"/>
+      <c r="AS59" s="25"/>
+      <c r="AT59" s="25"/>
+      <c r="AU59" s="25"/>
+      <c r="AV59" s="25"/>
+      <c r="AW59" s="25"/>
+      <c r="AX59" s="25"/>
+      <c r="AY59" s="25"/>
+      <c r="AZ59" s="25"/>
+      <c r="BA59" s="25"/>
+      <c r="BB59" s="25"/>
+      <c r="BC59" s="25"/>
     </row>
     <row r="60" spans="1:55" ht="15.75" customHeight="1">
-      <c r="A60" s="19"/>
-[...9 lines deleted...]
-      <c r="K60" s="14" t="s">
+      <c r="A60" s="16"/>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="16"/>
+      <c r="I60" s="16"/>
+      <c r="J60" s="16"/>
+      <c r="K60" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L60" s="14"/>
-[...11 lines deleted...]
-      <c r="Y60" s="14" t="s">
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
+      <c r="O60" s="16"/>
+      <c r="P60" s="16"/>
+      <c r="Q60" s="16"/>
+      <c r="R60" s="16"/>
+      <c r="S60" s="16"/>
+      <c r="T60" s="16"/>
+      <c r="U60" s="16"/>
+      <c r="V60" s="16"/>
+      <c r="W60" s="16"/>
+      <c r="X60" s="16"/>
+      <c r="Y60" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="Z60" s="14"/>
-[...11 lines deleted...]
-      <c r="AM60" s="14" t="s">
+      <c r="Z60" s="23"/>
+      <c r="AA60" s="23"/>
+      <c r="AC60" s="16"/>
+      <c r="AD60" s="16"/>
+      <c r="AE60" s="16"/>
+      <c r="AF60" s="16"/>
+      <c r="AG60" s="16"/>
+      <c r="AH60" s="16"/>
+      <c r="AI60" s="16"/>
+      <c r="AJ60" s="16"/>
+      <c r="AK60" s="16"/>
+      <c r="AL60" s="16"/>
+      <c r="AM60" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="AN60" s="14"/>
-[...11 lines deleted...]
-      <c r="BA60" s="14" t="s">
+      <c r="AN60" s="23"/>
+      <c r="AO60" s="23"/>
+      <c r="AQ60" s="16"/>
+      <c r="AR60" s="16"/>
+      <c r="AS60" s="16"/>
+      <c r="AT60" s="16"/>
+      <c r="AU60" s="16"/>
+      <c r="AV60" s="16"/>
+      <c r="AW60" s="16"/>
+      <c r="AX60" s="16"/>
+      <c r="AY60" s="16"/>
+      <c r="AZ60" s="16"/>
+      <c r="BA60" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="BB60" s="14"/>
-      <c r="BC60" s="14"/>
+      <c r="BB60" s="23"/>
+      <c r="BC60" s="23"/>
     </row>
     <row r="61" spans="1:55" ht="22.5">
       <c r="A61" s="11"/>
-      <c r="B61" s="20" t="s">
+      <c r="B61" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C61" s="20" t="s">
+      <c r="C61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D61" s="20" t="s">
+      <c r="D61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E61" s="20" t="s">
+      <c r="E61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="F61" s="20" t="s">
+      <c r="F61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G61" s="20" t="s">
+      <c r="G61" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H61" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="I61" s="20" t="s">
+      <c r="I61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="J61" s="20" t="s">
+      <c r="J61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K61" s="20" t="s">
+      <c r="K61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="L61" s="20" t="s">
+      <c r="L61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="M61" s="20" t="s">
+      <c r="M61" s="17" t="s">
         <v>11</v>
       </c>
       <c r="O61" s="11"/>
-      <c r="P61" s="20" t="s">
+      <c r="P61" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="Q61" s="20" t="s">
+      <c r="Q61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="R61" s="20" t="s">
+      <c r="R61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="S61" s="20" t="s">
+      <c r="S61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="T61" s="20" t="s">
+      <c r="T61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U61" s="20" t="s">
+      <c r="U61" s="17" t="s">
         <v>6</v>
       </c>
       <c r="V61" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="W61" s="20" t="s">
+      <c r="W61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="X61" s="20" t="s">
+      <c r="X61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="Y61" s="20" t="s">
+      <c r="Y61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="Z61" s="20" t="s">
+      <c r="Z61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AA61" s="20" t="s">
+      <c r="AA61" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AC61" s="11"/>
-      <c r="AD61" s="20" t="s">
+      <c r="AD61" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AE61" s="20" t="s">
+      <c r="AE61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AF61" s="20" t="s">
+      <c r="AF61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AG61" s="20" t="s">
+      <c r="AG61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AH61" s="20" t="s">
+      <c r="AH61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AI61" s="20" t="s">
+      <c r="AI61" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AJ61" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AK61" s="20" t="s">
+      <c r="AK61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AL61" s="20" t="s">
+      <c r="AL61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AM61" s="20" t="s">
+      <c r="AM61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AN61" s="20" t="s">
+      <c r="AN61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AO61" s="20" t="s">
+      <c r="AO61" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AQ61" s="11"/>
-      <c r="AR61" s="20" t="s">
+      <c r="AR61" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="AS61" s="20" t="s">
+      <c r="AS61" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="AT61" s="20" t="s">
+      <c r="AT61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AU61" s="20" t="s">
+      <c r="AU61" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AV61" s="20" t="s">
+      <c r="AV61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AW61" s="20" t="s">
+      <c r="AW61" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AX61" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AY61" s="20" t="s">
+      <c r="AY61" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AZ61" s="20" t="s">
+      <c r="AZ61" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BA61" s="20" t="s">
+      <c r="BA61" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BB61" s="20" t="s">
+      <c r="BB61" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BC61" s="20" t="s">
+      <c r="BC61" s="17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:55">
-      <c r="A62" s="16" t="s">
+      <c r="A62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="2">
         <v>102.8</v>
       </c>
       <c r="C62" s="2">
         <v>104.2</v>
       </c>
       <c r="D62" s="2">
         <v>104.6</v>
       </c>
       <c r="E62" s="2">
         <v>103.97211826492988</v>
       </c>
       <c r="F62" s="2">
         <v>103.6</v>
       </c>
       <c r="G62" s="2">
         <v>103.45785490939102</v>
       </c>
       <c r="H62" s="1">
         <v>102.8</v>
       </c>
       <c r="I62" s="1">
         <v>102.9</v>
       </c>
       <c r="J62" s="2">
         <v>102.77697674567446</v>
       </c>
       <c r="K62" s="1">
         <v>102.2256622351959</v>
       </c>
       <c r="L62" s="1">
         <v>102.1</v>
       </c>
       <c r="M62" s="2">
         <v>101.87143354970596</v>
       </c>
-      <c r="O62" s="16" t="s">
+      <c r="O62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="P62" s="2">
         <v>97.4</v>
       </c>
       <c r="Q62" s="2">
         <v>103.4</v>
       </c>
       <c r="R62" s="2">
         <v>103.4</v>
       </c>
       <c r="S62" s="2">
         <v>102.5</v>
       </c>
       <c r="T62" s="2">
         <v>101.6</v>
       </c>
       <c r="U62" s="2">
         <v>102.1</v>
       </c>
       <c r="V62" s="1">
         <v>101.45020354894443</v>
       </c>
       <c r="W62" s="1">
         <v>100.72479283907607</v>
       </c>
       <c r="X62" s="2">
         <v>100.55336719170522</v>
       </c>
       <c r="Y62" s="1">
         <v>100.7</v>
       </c>
       <c r="Z62" s="1">
         <v>100.9</v>
       </c>
       <c r="AA62" s="2">
         <v>101.5</v>
       </c>
-      <c r="AC62" s="16" t="s">
+      <c r="AC62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD62" s="2">
         <v>106.63186968886349</v>
       </c>
       <c r="AE62" s="2">
         <v>104.31730380765296</v>
       </c>
       <c r="AF62" s="2">
         <v>107.74875118322326</v>
       </c>
       <c r="AG62" s="2">
         <v>107.62973984811404</v>
       </c>
       <c r="AH62" s="2">
         <v>107.71824851315677</v>
       </c>
       <c r="AI62" s="2">
         <v>106.29616647635198</v>
       </c>
       <c r="AJ62" s="1">
         <v>107.24071459011675</v>
       </c>
       <c r="AK62" s="1">
         <v>106.7</v>
       </c>
       <c r="AL62" s="2">
         <v>106.3</v>
       </c>
       <c r="AM62" s="1">
         <v>106.27761339530998</v>
       </c>
       <c r="AN62" s="1">
         <v>106.18672521495188</v>
       </c>
       <c r="AO62" s="2">
         <v>106.04830237028379</v>
       </c>
-      <c r="AQ62" s="16" t="s">
+      <c r="AQ62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="2">
         <v>105.9</v>
       </c>
       <c r="AS62" s="2">
         <v>105.11356455537089</v>
       </c>
       <c r="AT62" s="2">
         <v>103.9</v>
       </c>
       <c r="AU62" s="2">
         <v>102.86778837818034</v>
       </c>
       <c r="AV62" s="2">
         <v>102.85839559219892</v>
       </c>
-      <c r="AW62" s="2"/>
+      <c r="AW62" s="2">
+        <v>103.91351490852216</v>
+      </c>
       <c r="AX62" s="1"/>
       <c r="AY62" s="1"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="1"/>
       <c r="BB62" s="1"/>
       <c r="BC62" s="2"/>
     </row>
     <row r="63" spans="1:55">
-      <c r="A63" s="21" t="s">
+      <c r="A63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="2">
         <v>60.1</v>
       </c>
       <c r="C63" s="2">
         <v>66.3</v>
       </c>
       <c r="D63" s="2">
         <v>65.2</v>
       </c>
       <c r="E63" s="2">
         <v>62</v>
       </c>
       <c r="F63" s="2">
         <v>60.7</v>
       </c>
       <c r="G63" s="2">
         <v>63.00796175541349</v>
       </c>
       <c r="H63" s="1">
         <v>58.5</v>
       </c>
       <c r="I63" s="1">
         <v>45.505324565566028</v>
       </c>
       <c r="J63" s="2">
         <v>42.933628198567</v>
       </c>
       <c r="K63" s="1">
         <v>39.1</v>
       </c>
       <c r="L63" s="1">
         <v>40</v>
       </c>
       <c r="M63" s="2">
         <v>40.935527120912404</v>
       </c>
-      <c r="O63" s="21" t="s">
+      <c r="O63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="P63" s="2">
         <v>91.585627949769389</v>
       </c>
       <c r="Q63" s="2">
         <v>94.182391923919766</v>
       </c>
       <c r="R63" s="2">
         <v>94.134817526457283</v>
       </c>
       <c r="S63" s="2">
         <v>95.559919035369589</v>
       </c>
       <c r="T63" s="2">
         <v>96.946839375249766</v>
       </c>
       <c r="U63" s="2">
         <v>97.893395163164001</v>
       </c>
       <c r="V63" s="1">
         <v>98.456400485259238</v>
       </c>
       <c r="W63" s="1">
         <v>97.789322628988302</v>
       </c>
       <c r="X63" s="2">
         <v>99.648116807770592</v>
       </c>
       <c r="Y63" s="1">
         <v>97.4</v>
       </c>
       <c r="Z63" s="1">
         <v>97.4</v>
       </c>
       <c r="AA63" s="2">
         <v>97.1</v>
       </c>
-      <c r="AC63" s="21" t="s">
+      <c r="AC63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD63" s="2">
         <v>460.3</v>
       </c>
       <c r="AE63" s="2">
         <v>592.52051158986092</v>
       </c>
       <c r="AF63" s="2">
         <v>539.40743112305609</v>
       </c>
       <c r="AG63" s="2">
         <v>441.78509281153072</v>
       </c>
       <c r="AH63" s="2">
         <v>332.15409249065408</v>
       </c>
       <c r="AI63" s="2">
         <v>330.69404522843098</v>
       </c>
       <c r="AJ63" s="1">
         <v>335.64625799343582</v>
       </c>
       <c r="AK63" s="1">
         <v>326.26294174548752</v>
       </c>
       <c r="AL63" s="2">
         <v>320.60000000000002</v>
       </c>
       <c r="AM63" s="1">
         <v>334.8</v>
       </c>
       <c r="AN63" s="1">
         <v>334.79140433424084</v>
       </c>
       <c r="AO63" s="2">
         <v>311.51498257038241</v>
       </c>
-      <c r="AQ63" s="21" t="s">
+      <c r="AQ63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="2">
         <v>15.518005105473719</v>
       </c>
       <c r="AT63" s="2">
         <v>17.3</v>
       </c>
       <c r="AU63" s="2">
         <v>21.395208761630617</v>
       </c>
       <c r="AV63" s="2">
         <v>27.434515289942485</v>
       </c>
-      <c r="AW63" s="2"/>
+      <c r="AW63" s="2">
+        <v>27.539195353412531</v>
+      </c>
       <c r="AX63" s="1"/>
       <c r="AY63" s="1"/>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="1"/>
       <c r="BB63" s="1"/>
       <c r="BC63" s="2"/>
     </row>
     <row r="64" spans="1:55">
-      <c r="A64" s="21" t="s">
+      <c r="A64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="2">
         <v>101.5</v>
       </c>
       <c r="C64" s="2">
         <v>101.7</v>
       </c>
       <c r="D64" s="2">
         <v>101.9</v>
       </c>
       <c r="E64" s="2">
         <v>100.5</v>
       </c>
       <c r="F64" s="2">
         <v>100.4</v>
       </c>
       <c r="G64" s="2">
         <v>100.54882979097668</v>
       </c>
       <c r="H64" s="1">
         <v>100.2</v>
       </c>
       <c r="I64" s="1">
         <v>100.28665613168337</v>
       </c>
       <c r="J64" s="2">
         <v>100.8848958128779</v>
       </c>
       <c r="K64" s="1">
         <v>99.7</v>
       </c>
       <c r="L64" s="1">
         <v>99.2</v>
       </c>
       <c r="M64" s="2">
         <v>99.032504499455456</v>
       </c>
-      <c r="O64" s="21" t="s">
+      <c r="O64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="P64" s="2">
         <v>92.803905984462446</v>
       </c>
       <c r="Q64" s="2">
         <v>93.515661223680695</v>
       </c>
       <c r="R64" s="2">
         <v>97.689302156248047</v>
       </c>
       <c r="S64" s="2">
         <v>98.877909428546957</v>
       </c>
       <c r="T64" s="2">
         <v>99.601966787126727</v>
       </c>
       <c r="U64" s="2">
         <v>121.49798410537551</v>
       </c>
       <c r="V64" s="1">
         <v>101.0535636694798</v>
       </c>
       <c r="W64" s="1">
         <v>101.30833841386979</v>
       </c>
       <c r="X64" s="2">
         <v>100.32426504023874</v>
       </c>
       <c r="Y64" s="1">
         <v>100</v>
       </c>
       <c r="Z64" s="1">
         <v>99.6</v>
       </c>
       <c r="AA64" s="2">
         <v>99.7</v>
       </c>
-      <c r="AC64" s="21" t="s">
+      <c r="AC64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD64" s="2">
         <v>102.4</v>
       </c>
       <c r="AE64" s="2">
         <v>99.590066877544302</v>
       </c>
       <c r="AF64" s="2">
         <v>96.885504428653022</v>
       </c>
       <c r="AG64" s="2">
         <v>96.814250903785066</v>
       </c>
       <c r="AH64" s="2">
         <v>96.320000121539053</v>
       </c>
       <c r="AI64" s="2">
         <v>96.936698554282046</v>
       </c>
       <c r="AJ64" s="1">
         <v>95.941147273325583</v>
       </c>
       <c r="AK64" s="1">
         <v>95.966248087946653</v>
       </c>
       <c r="AL64" s="2">
         <v>96.1</v>
       </c>
       <c r="AM64" s="1">
         <v>96.4</v>
       </c>
       <c r="AN64" s="1">
         <v>96.826201077452808</v>
       </c>
       <c r="AO64" s="2">
         <v>96.996809379573918</v>
       </c>
-      <c r="AQ64" s="21" t="s">
+      <c r="AQ64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="2">
         <v>97</v>
       </c>
       <c r="AS64" s="2">
         <v>101.75185059488658</v>
       </c>
       <c r="AT64" s="2">
         <v>102.3</v>
       </c>
       <c r="AU64" s="2">
         <v>101.1</v>
       </c>
       <c r="AV64" s="2">
         <v>100.00542711503509</v>
       </c>
-      <c r="AW64" s="2"/>
+      <c r="AW64" s="2">
+        <v>100.69368743014881</v>
+      </c>
       <c r="AX64" s="1"/>
       <c r="AY64" s="1"/>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="1"/>
       <c r="BB64" s="1"/>
       <c r="BC64" s="2"/>
     </row>
     <row r="65" spans="1:55">
-      <c r="A65" s="21" t="s">
+      <c r="A65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="2">
         <v>100.6</v>
       </c>
       <c r="C65" s="2">
         <v>100.7</v>
       </c>
       <c r="D65" s="2">
         <v>100.8</v>
       </c>
       <c r="E65" s="2">
         <v>100.8</v>
       </c>
       <c r="F65" s="2">
         <v>100.7</v>
       </c>
       <c r="G65" s="2">
         <v>100.47058848176984</v>
       </c>
       <c r="H65" s="1">
         <v>100.5</v>
       </c>
       <c r="I65" s="1">
         <v>101.50814440758629</v>
       </c>
       <c r="J65" s="2">
         <v>101.03734485704419</v>
       </c>
       <c r="K65" s="1">
         <v>100.9</v>
       </c>
       <c r="L65" s="1">
         <v>100.6</v>
       </c>
       <c r="M65" s="2">
         <v>100.26830830350633</v>
       </c>
-      <c r="O65" s="21" t="s">
+      <c r="O65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="P65" s="2">
         <v>100.36023279490438</v>
       </c>
       <c r="Q65" s="2">
         <v>100.11242268809563</v>
       </c>
       <c r="R65" s="2">
         <v>100.39105996737024</v>
       </c>
       <c r="S65" s="2">
         <v>101.41150253186653</v>
       </c>
       <c r="T65" s="2">
         <v>101.15300956179676</v>
       </c>
       <c r="U65" s="2">
         <v>101.28773513966236</v>
       </c>
       <c r="V65" s="1">
         <v>102.9425710689471</v>
       </c>
       <c r="W65" s="1">
         <v>102.99185078453428</v>
       </c>
       <c r="X65" s="2">
         <v>102.23020355543164</v>
       </c>
       <c r="Y65" s="1">
         <v>102.4</v>
       </c>
       <c r="Z65" s="1">
         <v>102.2</v>
       </c>
       <c r="AA65" s="2">
         <v>102.2</v>
       </c>
-      <c r="AC65" s="21" t="s">
+      <c r="AC65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD65" s="2">
         <v>98.7</v>
       </c>
       <c r="AE65" s="2">
         <v>106.39897242849554</v>
       </c>
       <c r="AF65" s="2">
         <v>111.99262747277228</v>
       </c>
       <c r="AG65" s="2">
         <v>105.66190363895542</v>
       </c>
       <c r="AH65" s="2">
         <v>102.02791738180883</v>
       </c>
       <c r="AI65" s="2">
         <v>99.807384852310705</v>
       </c>
       <c r="AJ65" s="1">
         <v>103.56479329415885</v>
       </c>
       <c r="AK65" s="1">
         <v>103.95956920996781</v>
       </c>
       <c r="AL65" s="2">
         <v>103.6</v>
       </c>
       <c r="AM65" s="1">
         <v>103.4</v>
       </c>
       <c r="AN65" s="1">
         <v>103.34619042223399</v>
       </c>
       <c r="AO65" s="2">
         <v>103.08044639818397</v>
       </c>
-      <c r="AQ65" s="21" t="s">
+      <c r="AQ65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="2">
         <v>98.9</v>
       </c>
       <c r="AS65" s="2">
         <v>93.894048937219111</v>
       </c>
       <c r="AT65" s="2">
         <v>90.9</v>
       </c>
       <c r="AU65" s="2">
         <v>96.6</v>
       </c>
       <c r="AV65" s="2">
         <v>100.65246850300456</v>
       </c>
-      <c r="AW65" s="2"/>
+      <c r="AW65" s="2">
+        <v>103.67556015750152</v>
+      </c>
       <c r="AX65" s="1"/>
       <c r="AY65" s="1"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="1"/>
       <c r="BB65" s="1"/>
       <c r="BC65" s="2"/>
     </row>
     <row r="66" spans="1:55">
-      <c r="A66" s="21" t="s">
+      <c r="A66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="2">
         <v>102.5</v>
       </c>
       <c r="C66" s="2">
         <v>102.6</v>
       </c>
       <c r="D66" s="2">
         <v>103.3</v>
       </c>
       <c r="E66" s="2">
         <v>103</v>
       </c>
       <c r="F66" s="2">
         <v>103.2</v>
       </c>
       <c r="G66" s="2">
         <v>102.57920114478236</v>
       </c>
       <c r="H66" s="1">
         <v>102.8</v>
       </c>
       <c r="I66" s="1">
         <v>102.73962595637174</v>
       </c>
       <c r="J66" s="2">
         <v>102.572994950873</v>
       </c>
       <c r="K66" s="1">
         <v>102.4</v>
       </c>
       <c r="L66" s="1">
         <v>102.4</v>
       </c>
       <c r="M66" s="2">
         <v>102.23700876526567</v>
       </c>
-      <c r="O66" s="21" t="s">
+      <c r="O66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="P66" s="2">
         <v>112.59813393107795</v>
       </c>
       <c r="Q66" s="2">
         <v>105.97717118530549</v>
       </c>
       <c r="R66" s="2">
         <v>114.61032488343767</v>
       </c>
       <c r="S66" s="2">
         <v>114.33198321273505</v>
       </c>
       <c r="T66" s="2">
         <v>111.50173642066972</v>
       </c>
       <c r="U66" s="2">
         <v>108.87680227115443</v>
       </c>
       <c r="V66" s="1">
         <v>107.03155756089957</v>
       </c>
       <c r="W66" s="1">
         <v>105.70798640663983</v>
       </c>
       <c r="X66" s="2">
         <v>104.38602287257221</v>
       </c>
       <c r="Y66" s="1">
         <v>102.3</v>
       </c>
       <c r="Z66" s="1">
         <v>101.6</v>
       </c>
       <c r="AA66" s="2">
         <v>102.3</v>
       </c>
-      <c r="AC66" s="21" t="s">
+      <c r="AC66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD66" s="2">
         <v>100.3</v>
       </c>
       <c r="AE66" s="2">
         <v>98.480543893711101</v>
       </c>
       <c r="AF66" s="2">
         <v>103.79330303628961</v>
       </c>
       <c r="AG66" s="2">
         <v>103.4823106585628</v>
       </c>
       <c r="AH66" s="2">
         <v>103.38470647449572</v>
       </c>
       <c r="AI66" s="2">
         <v>102.91125735835118</v>
       </c>
       <c r="AJ66" s="1">
         <v>105.34942355905712</v>
       </c>
       <c r="AK66" s="1">
         <v>104.86381587460005</v>
       </c>
       <c r="AL66" s="2">
         <v>104.4</v>
       </c>
       <c r="AM66" s="1">
         <v>104.6</v>
       </c>
       <c r="AN66" s="1">
         <v>105.16886129253329</v>
       </c>
       <c r="AO66" s="2">
         <v>104.92601505274477</v>
       </c>
-      <c r="AQ66" s="21" t="s">
+      <c r="AQ66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="2">
         <v>109.6</v>
       </c>
       <c r="AS66" s="2">
         <v>112.16743714690706</v>
       </c>
       <c r="AT66" s="2">
         <v>104.2</v>
       </c>
       <c r="AU66" s="2">
         <v>103.2</v>
       </c>
       <c r="AV66" s="2">
         <v>104.58022663702108</v>
       </c>
-      <c r="AW66" s="2"/>
+      <c r="AW66" s="2">
+        <v>105.01715843923489</v>
+      </c>
       <c r="AX66" s="1"/>
       <c r="AY66" s="1"/>
       <c r="AZ66" s="2"/>
       <c r="BA66" s="1"/>
       <c r="BB66" s="1"/>
       <c r="BC66" s="2"/>
     </row>
     <row r="67" spans="1:55">
-      <c r="A67" s="21" t="s">
+      <c r="A67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="2">
         <v>100.6</v>
       </c>
       <c r="C67" s="2">
         <v>100.6</v>
       </c>
       <c r="D67" s="2">
         <v>100.7</v>
       </c>
       <c r="E67" s="2">
         <v>101.3</v>
       </c>
       <c r="F67" s="2">
         <v>100.9</v>
       </c>
       <c r="G67" s="2">
         <v>100.11104455115085</v>
       </c>
       <c r="H67" s="1">
         <v>100.7</v>
       </c>
       <c r="I67" s="1">
         <v>100.63367057439714</v>
       </c>
       <c r="J67" s="2">
         <v>99.807211981258462</v>
       </c>
       <c r="K67" s="1">
         <v>99.3</v>
       </c>
       <c r="L67" s="1">
         <v>99.1</v>
       </c>
       <c r="M67" s="2">
         <v>99.846180559697743</v>
       </c>
-      <c r="O67" s="21" t="s">
+      <c r="O67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="P67" s="2">
         <v>97.221404931096174</v>
       </c>
       <c r="Q67" s="2">
         <v>100.69624031428307</v>
       </c>
       <c r="R67" s="2">
         <v>102.50111294055542</v>
       </c>
       <c r="S67" s="2">
         <v>101.12154683577215</v>
       </c>
       <c r="T67" s="2">
         <v>100.90242114552501</v>
       </c>
       <c r="U67" s="2">
         <v>101.78676131457524</v>
       </c>
       <c r="V67" s="1">
         <v>101.63899513238999</v>
       </c>
       <c r="W67" s="1">
         <v>102.11597748331241</v>
       </c>
       <c r="X67" s="2">
         <v>101.68230802883649</v>
       </c>
       <c r="Y67" s="1">
         <v>102.1</v>
       </c>
       <c r="Z67" s="1">
         <v>102.6</v>
       </c>
       <c r="AA67" s="2">
         <v>102.8</v>
       </c>
-      <c r="AC67" s="21" t="s">
+      <c r="AC67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD67" s="2">
         <v>114.3</v>
       </c>
       <c r="AE67" s="2">
         <v>112.26898156183185</v>
       </c>
       <c r="AF67" s="2">
         <v>116.81496953845205</v>
       </c>
       <c r="AG67" s="2">
         <v>116.66616827372506</v>
       </c>
       <c r="AH67" s="2">
         <v>116.75273036429321</v>
       </c>
       <c r="AI67" s="2">
         <v>114.93998709398332</v>
       </c>
       <c r="AJ67" s="1">
         <v>115.57037583591988</v>
       </c>
       <c r="AK67" s="1">
         <v>114.5926266882677</v>
       </c>
       <c r="AL67" s="2">
         <v>114.3</v>
       </c>
       <c r="AM67" s="1">
         <v>114.1</v>
       </c>
       <c r="AN67" s="1">
         <v>114.41978910798241</v>
       </c>
       <c r="AO67" s="2">
         <v>114.33360739698573</v>
       </c>
-      <c r="AQ67" s="21" t="s">
+      <c r="AQ67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="2">
         <v>114.8</v>
       </c>
       <c r="AS67" s="2">
         <v>116.1635338247339</v>
       </c>
       <c r="AT67" s="2">
         <v>112.4</v>
       </c>
       <c r="AU67" s="2">
         <v>109.8</v>
       </c>
       <c r="AV67" s="2">
         <v>108.21436854634725</v>
       </c>
-      <c r="AW67" s="2"/>
+      <c r="AW67" s="2">
+        <v>106.64363340223188</v>
+      </c>
       <c r="AX67" s="1"/>
       <c r="AY67" s="1"/>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="1"/>
       <c r="BB67" s="1"/>
       <c r="BC67" s="2"/>
     </row>
     <row r="68" spans="1:55">
-      <c r="A68" s="21" t="s">
+      <c r="A68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="2">
         <v>100.5</v>
       </c>
       <c r="C68" s="2">
         <v>100.7</v>
       </c>
       <c r="D68" s="2">
         <v>101.3</v>
       </c>
       <c r="E68" s="2">
         <v>100.7</v>
       </c>
       <c r="F68" s="2">
         <v>100.5</v>
       </c>
       <c r="G68" s="2">
         <v>100.30384725929633</v>
       </c>
       <c r="H68" s="1">
         <v>100.3</v>
       </c>
       <c r="I68" s="1">
         <v>100.46366930981934</v>
       </c>
       <c r="J68" s="2">
         <v>100.34590815250834</v>
       </c>
       <c r="K68" s="1">
         <v>100.5</v>
       </c>
       <c r="L68" s="1">
         <v>100.2</v>
       </c>
       <c r="M68" s="2">
         <v>99.97067305255311</v>
       </c>
-      <c r="O68" s="21" t="s">
+      <c r="O68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="P68" s="2">
         <v>97.189378609696846</v>
       </c>
       <c r="Q68" s="2">
         <v>97.101018889092998</v>
       </c>
       <c r="R68" s="2">
         <v>93.054485134080736</v>
       </c>
       <c r="S68" s="2">
         <v>94.090733794253723</v>
       </c>
       <c r="T68" s="2">
         <v>95.087716067493972</v>
       </c>
       <c r="U68" s="2">
         <v>98.664918321241359</v>
       </c>
       <c r="V68" s="1">
         <v>100.06678977961502</v>
       </c>
       <c r="W68" s="1">
         <v>100.01428807678596</v>
       </c>
       <c r="X68" s="2">
         <v>100.24315346422897</v>
       </c>
       <c r="Y68" s="1">
         <v>100.8</v>
       </c>
       <c r="Z68" s="1">
         <v>101.2</v>
       </c>
       <c r="AA68" s="2">
         <v>101</v>
       </c>
-      <c r="AC68" s="21" t="s">
+      <c r="AC68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD68" s="2">
         <v>106</v>
       </c>
       <c r="AE68" s="2">
         <v>106.12364229371659</v>
       </c>
       <c r="AF68" s="2">
         <v>114.2037573785464</v>
       </c>
       <c r="AG68" s="2">
         <v>112.90099294369307</v>
       </c>
       <c r="AH68" s="2">
         <v>111.19953134214565</v>
       </c>
       <c r="AI68" s="2">
         <v>106.89076785544296</v>
       </c>
       <c r="AJ68" s="1">
         <v>104.12419544549871</v>
       </c>
       <c r="AK68" s="1">
         <v>103.87061051265538</v>
       </c>
       <c r="AL68" s="2">
         <v>103.2</v>
       </c>
       <c r="AM68" s="1">
         <v>102.2</v>
       </c>
       <c r="AN68" s="1">
         <v>102.21499643641468</v>
       </c>
       <c r="AO68" s="2">
         <v>102.42953272967807</v>
       </c>
-      <c r="AQ68" s="21" t="s">
+      <c r="AQ68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="2">
         <v>92</v>
       </c>
       <c r="AS68" s="2">
         <v>106.16186199420325</v>
       </c>
       <c r="AT68" s="2">
         <v>106.4</v>
       </c>
       <c r="AU68" s="2">
         <v>105</v>
       </c>
       <c r="AV68" s="2">
         <v>104.28133963947501</v>
       </c>
-      <c r="AW68" s="2"/>
+      <c r="AW68" s="2">
+        <v>104.53617850420129</v>
+      </c>
       <c r="AX68" s="1"/>
       <c r="AY68" s="1"/>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="1"/>
       <c r="BB68" s="1"/>
       <c r="BC68" s="2"/>
     </row>
     <row r="69" spans="1:55">
-      <c r="A69" s="21" t="s">
+      <c r="A69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="2">
         <v>110.7</v>
       </c>
       <c r="C69" s="2">
         <v>105.2</v>
       </c>
       <c r="D69" s="2">
         <v>102.7</v>
       </c>
       <c r="E69" s="2">
         <v>100.6</v>
       </c>
       <c r="F69" s="2">
         <v>102.1</v>
       </c>
       <c r="G69" s="2">
         <v>102.38744287799919</v>
       </c>
       <c r="H69" s="1">
         <v>101.7</v>
       </c>
       <c r="I69" s="1">
         <v>103.49275836922574</v>
       </c>
       <c r="J69" s="2">
         <v>103.9270600066517</v>
       </c>
       <c r="K69" s="1">
         <v>103.1</v>
       </c>
       <c r="L69" s="1">
         <v>103.2</v>
       </c>
       <c r="M69" s="2">
         <v>102.18466679945708</v>
       </c>
-      <c r="O69" s="21" t="s">
+      <c r="O69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="P69" s="2">
         <v>84.362979046597061</v>
       </c>
       <c r="Q69" s="2">
         <v>94.42955706420706</v>
       </c>
       <c r="R69" s="2">
         <v>98.96792377771078</v>
       </c>
       <c r="S69" s="2">
         <v>99.288559276456454</v>
       </c>
       <c r="T69" s="2">
         <v>98.645271956560393</v>
       </c>
       <c r="U69" s="2">
         <v>98.866963595473237</v>
       </c>
       <c r="V69" s="1">
         <v>97.969961921794464</v>
       </c>
       <c r="W69" s="1">
         <v>95.95522473468408</v>
       </c>
       <c r="X69" s="2">
         <v>96.35831352198629</v>
       </c>
       <c r="Y69" s="1">
         <v>96.6</v>
       </c>
       <c r="Z69" s="1">
         <v>97.3</v>
       </c>
       <c r="AA69" s="2">
         <v>98.5</v>
       </c>
-      <c r="AC69" s="21" t="s">
+      <c r="AC69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD69" s="2">
         <v>109.9</v>
       </c>
       <c r="AE69" s="2">
         <v>104.22881924272514</v>
       </c>
       <c r="AF69" s="2">
         <v>105.93423433321864</v>
       </c>
       <c r="AG69" s="2">
         <v>105.4291231007432</v>
       </c>
       <c r="AH69" s="2">
         <v>106.08787973958633</v>
       </c>
       <c r="AI69" s="2">
         <v>105.04103785536341</v>
       </c>
       <c r="AJ69" s="1">
         <v>105.00379064889908</v>
       </c>
       <c r="AK69" s="1">
         <v>103.78071054163233</v>
       </c>
       <c r="AL69" s="2">
         <v>103.4</v>
       </c>
       <c r="AM69" s="1">
         <v>103.8</v>
       </c>
       <c r="AN69" s="1">
         <v>103.58847655921551</v>
       </c>
       <c r="AO69" s="2">
         <v>103.72546309270108</v>
       </c>
-      <c r="AQ69" s="21" t="s">
+      <c r="AQ69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="2">
         <v>112.4</v>
       </c>
       <c r="AS69" s="2">
         <v>109.24159722187001</v>
       </c>
       <c r="AT69" s="2">
         <v>104</v>
       </c>
       <c r="AU69" s="2">
         <v>104.4</v>
       </c>
       <c r="AV69" s="2">
         <v>104.06497322932312</v>
       </c>
-      <c r="AW69" s="2"/>
+      <c r="AW69" s="2">
+        <v>106.60806614623777</v>
+      </c>
       <c r="AX69" s="1"/>
       <c r="AY69" s="1"/>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="2"/>
     </row>
     <row r="70" spans="1:55">
-      <c r="A70" s="21" t="s">
+      <c r="A70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="2">
         <v>101.6</v>
       </c>
       <c r="C70" s="2">
         <v>104.2</v>
       </c>
       <c r="D70" s="2">
         <v>103.9</v>
       </c>
       <c r="E70" s="2">
         <v>101.9</v>
       </c>
       <c r="F70" s="2">
         <v>101</v>
       </c>
       <c r="G70" s="2">
         <v>100.09499017638095</v>
       </c>
       <c r="H70" s="1">
         <v>100.5</v>
       </c>
       <c r="I70" s="1">
         <v>100.93186776353676</v>
       </c>
       <c r="J70" s="2">
         <v>101.30434795068143</v>
       </c>
       <c r="K70" s="1">
         <v>100.6</v>
       </c>
       <c r="L70" s="1">
         <v>100.6</v>
       </c>
       <c r="M70" s="2">
         <v>100.27871870862334</v>
       </c>
-      <c r="O70" s="21" t="s">
+      <c r="O70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="P70" s="2">
         <v>95.09623738343106</v>
       </c>
       <c r="Q70" s="2">
         <v>98.917137865948021</v>
       </c>
       <c r="R70" s="2">
         <v>95.517768995110615</v>
       </c>
       <c r="S70" s="2">
         <v>97.945076384691561</v>
       </c>
       <c r="T70" s="2">
         <v>99.192405653004116</v>
       </c>
       <c r="U70" s="2">
         <v>100.68732014549104</v>
       </c>
       <c r="V70" s="1">
         <v>98.746614376351999</v>
       </c>
       <c r="W70" s="1">
         <v>97.713212821743994</v>
       </c>
       <c r="X70" s="2">
         <v>97.655742779091852</v>
       </c>
       <c r="Y70" s="1">
         <v>98.5</v>
       </c>
       <c r="Z70" s="1">
         <v>99.4</v>
       </c>
       <c r="AA70" s="2">
         <v>99.9</v>
       </c>
-      <c r="AC70" s="21" t="s">
+      <c r="AC70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD70" s="2">
         <v>115.6</v>
       </c>
       <c r="AE70" s="2">
         <v>117.00538509031982</v>
       </c>
       <c r="AF70" s="2">
         <v>113.47570397956699</v>
       </c>
       <c r="AG70" s="2">
         <v>110.20016884489119</v>
       </c>
       <c r="AH70" s="2">
         <v>108.10342579995384</v>
       </c>
       <c r="AI70" s="2">
         <v>109.36584119660797</v>
       </c>
       <c r="AJ70" s="1">
         <v>108.23309367628229</v>
       </c>
       <c r="AK70" s="1">
         <v>107.82925138272124</v>
       </c>
       <c r="AL70" s="2">
         <v>107.3</v>
       </c>
       <c r="AM70" s="1">
         <v>106.9</v>
       </c>
       <c r="AN70" s="1">
         <v>106.43978707095259</v>
       </c>
       <c r="AO70" s="2">
         <v>106.23338361127681</v>
       </c>
-      <c r="AQ70" s="21" t="s">
+      <c r="AQ70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="2">
         <v>109.9</v>
       </c>
       <c r="AS70" s="2">
         <v>109.93397960784625</v>
       </c>
       <c r="AT70" s="2">
         <v>108.7</v>
       </c>
       <c r="AU70" s="2">
         <v>108.3</v>
       </c>
       <c r="AV70" s="2">
         <v>108.9839575800202</v>
       </c>
-      <c r="AW70" s="2"/>
+      <c r="AW70" s="2">
+        <v>107.74239536620416</v>
+      </c>
       <c r="AX70" s="1"/>
       <c r="AY70" s="1"/>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="1"/>
       <c r="BB70" s="1"/>
       <c r="BC70" s="2"/>
     </row>
     <row r="71" spans="1:55">
-      <c r="A71" s="21" t="s">
+      <c r="A71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="2">
         <v>103.5</v>
       </c>
       <c r="C71" s="2">
         <v>107.5</v>
       </c>
       <c r="D71" s="2">
         <v>100.3</v>
       </c>
       <c r="E71" s="2">
         <v>102.8</v>
       </c>
       <c r="F71" s="2">
         <v>102.8</v>
       </c>
       <c r="G71" s="2">
         <v>104.08993808436644</v>
       </c>
       <c r="H71" s="1">
         <v>104</v>
       </c>
       <c r="I71" s="1">
         <v>103.58773159285937</v>
       </c>
       <c r="J71" s="2">
         <v>104.02381578992606</v>
       </c>
       <c r="K71" s="1">
         <v>101</v>
       </c>
       <c r="L71" s="1">
         <v>99.9</v>
       </c>
       <c r="M71" s="2">
         <v>99.954741328607838</v>
       </c>
-      <c r="O71" s="21" t="s">
+      <c r="O71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="P71" s="2">
         <v>99.82094827892692</v>
       </c>
       <c r="Q71" s="2">
         <v>107.94294250448664</v>
       </c>
       <c r="R71" s="2">
         <v>111.32487520066074</v>
       </c>
       <c r="S71" s="2">
         <v>106.49053145952681</v>
       </c>
       <c r="T71" s="2">
         <v>104.00310672644</v>
       </c>
       <c r="U71" s="2">
         <v>102.78210733676636</v>
       </c>
       <c r="V71" s="1">
         <v>102.81922348691579</v>
       </c>
       <c r="W71" s="1">
         <v>101.40293989044284</v>
       </c>
       <c r="X71" s="2">
         <v>99.101890102564255</v>
       </c>
       <c r="Y71" s="1">
         <v>100.6</v>
       </c>
       <c r="Z71" s="1">
         <v>102.4</v>
       </c>
       <c r="AA71" s="2">
         <v>104.1</v>
       </c>
-      <c r="AC71" s="21" t="s">
+      <c r="AC71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD71" s="2">
         <v>111.6</v>
       </c>
       <c r="AE71" s="2">
         <v>105.69881932401847</v>
       </c>
       <c r="AF71" s="2">
         <v>107.13887650338245</v>
       </c>
       <c r="AG71" s="2">
         <v>104.01713502936383</v>
       </c>
       <c r="AH71" s="2">
         <v>100.30161447784603</v>
       </c>
       <c r="AI71" s="2">
         <v>100.33759379244994</v>
       </c>
       <c r="AJ71" s="1">
         <v>101.2894589227235</v>
       </c>
       <c r="AK71" s="1">
         <v>101.42034780195191</v>
       </c>
       <c r="AL71" s="2">
         <v>100.7</v>
       </c>
       <c r="AM71" s="1">
         <v>99.2</v>
       </c>
       <c r="AN71" s="1">
         <v>97.226348632560985</v>
       </c>
       <c r="AO71" s="2">
         <v>95.266831111465521</v>
       </c>
-      <c r="AQ71" s="21" t="s">
+      <c r="AQ71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="2">
         <v>98.3</v>
       </c>
       <c r="AS71" s="2">
         <v>97.290429239064352</v>
       </c>
       <c r="AT71" s="2">
         <v>104.4</v>
       </c>
       <c r="AU71" s="2">
         <v>100.1</v>
       </c>
       <c r="AV71" s="2">
         <v>102.54126939939397</v>
       </c>
-      <c r="AW71" s="2"/>
+      <c r="AW71" s="2">
+        <v>102.51363558750019</v>
+      </c>
       <c r="AX71" s="1"/>
       <c r="AY71" s="1"/>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="1"/>
       <c r="BB71" s="1"/>
       <c r="BC71" s="2"/>
     </row>
     <row r="72" spans="1:55">
-      <c r="A72" s="21" t="s">
+      <c r="A72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="2">
         <v>112.9</v>
       </c>
       <c r="C72" s="2">
         <v>119.1</v>
       </c>
       <c r="D72" s="2">
         <v>126.9</v>
       </c>
       <c r="E72" s="2">
         <v>127.4</v>
       </c>
       <c r="F72" s="2">
         <v>121</v>
       </c>
       <c r="G72" s="2">
         <v>117.69837937422258</v>
       </c>
       <c r="H72" s="1">
         <v>117.8</v>
       </c>
       <c r="I72" s="1">
         <v>115.85367751184914</v>
       </c>
       <c r="J72" s="2">
         <v>116.37903054192964</v>
       </c>
       <c r="K72" s="1">
         <v>117.3</v>
       </c>
       <c r="L72" s="1">
         <v>118.2</v>
       </c>
       <c r="M72" s="2">
         <v>117.96865679421622</v>
       </c>
-      <c r="O72" s="21" t="s">
+      <c r="O72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="P72" s="2">
         <v>117.38807523596631</v>
       </c>
       <c r="Q72" s="2">
         <v>125.68785644541217</v>
       </c>
       <c r="R72" s="2">
         <v>112.1738646005488</v>
       </c>
       <c r="S72" s="2">
         <v>102.26953147031217</v>
       </c>
       <c r="T72" s="2">
         <v>102.02194888161789</v>
       </c>
       <c r="U72" s="2">
         <v>99.669779311852153</v>
       </c>
       <c r="V72" s="1">
         <v>95.433403717410926</v>
       </c>
       <c r="W72" s="1">
         <v>98.288424188012087</v>
       </c>
       <c r="X72" s="2">
         <v>101.44658363674748</v>
       </c>
       <c r="Y72" s="1">
         <v>104.6</v>
       </c>
       <c r="Z72" s="1">
         <v>106.4</v>
       </c>
       <c r="AA72" s="2">
         <v>106.6</v>
       </c>
-      <c r="AC72" s="21" t="s">
+      <c r="AC72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD72" s="2">
         <v>102.3</v>
       </c>
       <c r="AE72" s="2">
         <v>100.08516502342285</v>
       </c>
       <c r="AF72" s="2">
         <v>116.70116704430164</v>
       </c>
       <c r="AG72" s="2">
         <v>126.97252289576659</v>
       </c>
       <c r="AH72" s="2">
         <v>133.9192476674626</v>
       </c>
       <c r="AI72" s="2">
         <v>134.01594111340944</v>
       </c>
       <c r="AJ72" s="1">
         <v>136.99382436379682</v>
       </c>
       <c r="AK72" s="1">
         <v>130.42054550626</v>
       </c>
       <c r="AL72" s="2">
         <v>126.3</v>
       </c>
       <c r="AM72" s="1">
         <v>123.2</v>
       </c>
       <c r="AN72" s="1">
         <v>122.16462897892266</v>
       </c>
       <c r="AO72" s="2">
         <v>122.91154273917473</v>
       </c>
-      <c r="AQ72" s="21" t="s">
+      <c r="AQ72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="2">
         <v>120.4</v>
       </c>
       <c r="AS72" s="2">
         <v>122.1504934093191</v>
       </c>
       <c r="AT72" s="2">
         <v>117.8</v>
       </c>
       <c r="AU72" s="2">
         <v>111.5</v>
       </c>
       <c r="AV72" s="2">
         <v>107.04986844764441</v>
       </c>
-      <c r="AW72" s="2"/>
+      <c r="AW72" s="2">
+        <v>105.49732489024346</v>
+      </c>
       <c r="AX72" s="1"/>
       <c r="AY72" s="1"/>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="1"/>
       <c r="BB72" s="1"/>
       <c r="BC72" s="2"/>
     </row>
     <row r="73" spans="1:55">
-      <c r="A73" s="21" t="s">
+      <c r="A73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="2">
         <v>97.1</v>
       </c>
       <c r="C73" s="2">
         <v>104.2</v>
       </c>
       <c r="D73" s="2">
         <v>108.2</v>
       </c>
       <c r="E73" s="2">
         <v>108.2</v>
       </c>
       <c r="F73" s="2">
         <v>106.6</v>
       </c>
       <c r="G73" s="2">
         <v>106.96241483444997</v>
       </c>
       <c r="H73" s="1">
         <v>104.2</v>
       </c>
       <c r="I73" s="1">
         <v>103.65123046493675</v>
       </c>
       <c r="J73" s="2">
         <v>102.85708393921882</v>
       </c>
       <c r="K73" s="1">
         <v>102.2</v>
       </c>
       <c r="L73" s="1">
         <v>101.7</v>
       </c>
       <c r="M73" s="2">
         <v>101.50034669683552</v>
       </c>
-      <c r="O73" s="21" t="s">
+      <c r="O73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="P73" s="2">
         <v>98.210047863908486</v>
       </c>
       <c r="Q73" s="2">
         <v>106.17516083748512</v>
       </c>
       <c r="R73" s="2">
         <v>102.72559040875132</v>
       </c>
       <c r="S73" s="2">
         <v>103.66679089752755</v>
       </c>
       <c r="T73" s="2">
         <v>101.5403512099202</v>
       </c>
       <c r="U73" s="2">
         <v>95.364593418782945</v>
       </c>
       <c r="V73" s="1">
         <v>105.34834873565386</v>
       </c>
       <c r="W73" s="1">
         <v>104.12808694215225</v>
       </c>
       <c r="X73" s="2">
         <v>103.55541060410461</v>
       </c>
       <c r="Y73" s="1">
         <v>102.3</v>
       </c>
       <c r="Z73" s="1">
         <v>101.9</v>
       </c>
       <c r="AA73" s="2">
         <v>101.7</v>
       </c>
-      <c r="AC73" s="21" t="s">
+      <c r="AC73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD73" s="2">
         <v>106.1</v>
       </c>
       <c r="AE73" s="2">
         <v>102.83893386631988</v>
       </c>
       <c r="AF73" s="2">
         <v>105.53092567612769</v>
       </c>
       <c r="AG73" s="2">
         <v>105.40277712943509</v>
       </c>
       <c r="AH73" s="2">
         <v>106.97389084171893</v>
       </c>
       <c r="AI73" s="2">
         <v>102.64613611311488</v>
       </c>
       <c r="AJ73" s="1">
         <v>106.20862905354569</v>
       </c>
       <c r="AK73" s="1">
         <v>107.28644107631489</v>
       </c>
       <c r="AL73" s="2">
         <v>108.4</v>
       </c>
       <c r="AM73" s="1">
         <v>109.4</v>
       </c>
       <c r="AN73" s="1">
         <v>109.18278597799831</v>
       </c>
       <c r="AO73" s="2">
         <v>108.6451132032213</v>
       </c>
-      <c r="AQ73" s="21" t="s">
+      <c r="AQ73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="2">
         <v>103.2</v>
       </c>
       <c r="AS73" s="2">
         <v>101.87768854600934</v>
       </c>
       <c r="AT73" s="2">
         <v>101.3</v>
       </c>
       <c r="AU73" s="2">
         <v>99.8</v>
       </c>
       <c r="AV73" s="2">
         <v>101.571057581815</v>
       </c>
-      <c r="AW73" s="2"/>
+      <c r="AW73" s="2">
+        <v>104.82376812520944</v>
+      </c>
       <c r="AX73" s="1"/>
       <c r="AY73" s="1"/>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="1"/>
       <c r="BB73" s="1"/>
       <c r="BC73" s="2"/>
     </row>
     <row r="74" spans="1:55">
-      <c r="A74" s="21" t="s">
+      <c r="A74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="2">
         <v>100.7</v>
       </c>
       <c r="C74" s="2">
         <v>102.6</v>
       </c>
       <c r="D74" s="2">
         <v>102.4</v>
       </c>
       <c r="E74" s="2">
         <v>102.8</v>
       </c>
       <c r="F74" s="2">
         <v>103.1</v>
       </c>
       <c r="G74" s="2">
         <v>102.73915214973559</v>
       </c>
       <c r="H74" s="1">
         <v>101.6</v>
       </c>
       <c r="I74" s="1">
         <v>100.99323885674775</v>
       </c>
       <c r="J74" s="2">
         <v>100.54012543743754</v>
       </c>
       <c r="K74" s="1">
         <v>100.3</v>
       </c>
       <c r="L74" s="1">
         <v>100.2</v>
       </c>
       <c r="M74" s="2">
         <v>100.12869472142194</v>
       </c>
-      <c r="O74" s="21" t="s">
+      <c r="O74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="2">
         <v>92.695569695274017</v>
       </c>
       <c r="Q74" s="2">
         <v>94.138545491653787</v>
       </c>
       <c r="R74" s="2">
         <v>101.28283399302336</v>
       </c>
       <c r="S74" s="2">
         <v>101.46744153286018</v>
       </c>
       <c r="T74" s="2">
         <v>102.37066696841779</v>
       </c>
       <c r="U74" s="2">
         <v>102.18751365785343</v>
       </c>
       <c r="V74" s="1">
         <v>99.083263270833015</v>
       </c>
       <c r="W74" s="1">
         <v>98.13944417417386</v>
       </c>
       <c r="X74" s="2">
         <v>98.608051444592121</v>
       </c>
       <c r="Y74" s="1">
         <v>98.7</v>
       </c>
       <c r="Z74" s="1">
         <v>98.6</v>
       </c>
       <c r="AA74" s="2">
         <v>97.9</v>
       </c>
-      <c r="AC74" s="21" t="s">
+      <c r="AC74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD74" s="2">
         <v>131.9</v>
       </c>
       <c r="AE74" s="2">
         <v>115.41622704951789</v>
       </c>
       <c r="AF74" s="2">
         <v>111.00158612383217</v>
       </c>
       <c r="AG74" s="2">
         <v>111.45107264202787</v>
       </c>
       <c r="AH74" s="2">
         <v>108.19494211445087</v>
       </c>
       <c r="AI74" s="2">
         <v>106.29192379082828</v>
       </c>
       <c r="AJ74" s="1">
         <v>105.93104336948743</v>
       </c>
       <c r="AK74" s="1">
         <v>105.2428368340085</v>
       </c>
       <c r="AL74" s="2">
         <v>104.8</v>
       </c>
       <c r="AM74" s="1">
         <v>104.8</v>
       </c>
       <c r="AN74" s="1">
         <v>104.98428973891953</v>
       </c>
       <c r="AO74" s="2">
         <v>105.0499604092858</v>
       </c>
-      <c r="AQ74" s="21" t="s">
+      <c r="AQ74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="2">
         <v>94.1</v>
       </c>
       <c r="AS74" s="2">
         <v>102.32419469756088</v>
       </c>
       <c r="AT74" s="2">
         <v>108.1</v>
       </c>
       <c r="AU74" s="2">
         <v>105.3</v>
       </c>
       <c r="AV74" s="2">
         <v>104.18580585629719</v>
       </c>
-      <c r="AW74" s="2"/>
+      <c r="AW74" s="2">
+        <v>104.29488448245966</v>
+      </c>
       <c r="AX74" s="1"/>
       <c r="AY74" s="1"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="1"/>
       <c r="BB74" s="1"/>
       <c r="BC74" s="2"/>
     </row>
     <row r="75" spans="1:55">
-      <c r="A75" s="21" t="s">
+      <c r="A75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="2">
         <v>100.8</v>
       </c>
       <c r="C75" s="2">
         <v>105.2</v>
       </c>
       <c r="D75" s="2">
         <v>102.2</v>
       </c>
       <c r="E75" s="2">
         <v>101.4</v>
       </c>
       <c r="F75" s="2">
         <v>101.8</v>
       </c>
       <c r="G75" s="2">
         <v>101.54711528816756</v>
       </c>
       <c r="H75" s="1">
         <v>100.8</v>
       </c>
       <c r="I75" s="1">
         <v>100.9364711032915</v>
       </c>
       <c r="J75" s="2">
         <v>100.8563592291473</v>
       </c>
       <c r="K75" s="1">
         <v>100.7</v>
       </c>
       <c r="L75" s="1">
         <v>100.5</v>
       </c>
       <c r="M75" s="2">
         <v>100.15774680759597</v>
       </c>
-      <c r="O75" s="21" t="s">
+      <c r="O75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="P75" s="2">
         <v>96.801706296919122</v>
       </c>
       <c r="Q75" s="2">
         <v>94.876570452032809</v>
       </c>
       <c r="R75" s="2">
         <v>98.978444064636065</v>
       </c>
       <c r="S75" s="2">
         <v>101.06337112671406</v>
       </c>
       <c r="T75" s="2">
         <v>101.96853515046737</v>
       </c>
       <c r="U75" s="2">
         <v>102.94634023417953</v>
       </c>
       <c r="V75" s="1">
         <v>101.92325634455011</v>
       </c>
       <c r="W75" s="1">
         <v>101.65930095006739</v>
       </c>
       <c r="X75" s="2">
         <v>101.44838849791056</v>
       </c>
       <c r="Y75" s="1">
         <v>101.8</v>
       </c>
       <c r="Z75" s="1">
         <v>101.8</v>
       </c>
       <c r="AA75" s="2">
         <v>101.2</v>
       </c>
-      <c r="AC75" s="21" t="s">
+      <c r="AC75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD75" s="2">
         <v>100.7</v>
       </c>
       <c r="AE75" s="2">
         <v>102.94545271089557</v>
       </c>
       <c r="AF75" s="2">
         <v>100.53721891909385</v>
       </c>
       <c r="AG75" s="2">
         <v>101.06309122178396</v>
       </c>
       <c r="AH75" s="2">
         <v>101.0027391008939</v>
       </c>
       <c r="AI75" s="2">
         <v>100.95801916242068</v>
       </c>
       <c r="AJ75" s="1">
         <v>102.1566441464697</v>
       </c>
       <c r="AK75" s="1">
         <v>102.73731310101384</v>
       </c>
       <c r="AL75" s="2">
         <v>103</v>
       </c>
       <c r="AM75" s="1">
         <v>103.4</v>
       </c>
       <c r="AN75" s="1">
         <v>103.45183803272336</v>
       </c>
       <c r="AO75" s="2">
         <v>103.42231432911288</v>
       </c>
-      <c r="AQ75" s="21" t="s">
+      <c r="AQ75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="2">
         <v>110.4</v>
       </c>
       <c r="AS75" s="2">
         <v>104.75132395182349</v>
       </c>
       <c r="AT75" s="2">
         <v>105.5</v>
       </c>
       <c r="AU75" s="2">
         <v>102.9</v>
       </c>
       <c r="AV75" s="2">
         <v>100.40645867404699</v>
       </c>
-      <c r="AW75" s="2"/>
+      <c r="AW75" s="2">
+        <v>102.05930354624316</v>
+      </c>
       <c r="AX75" s="1"/>
       <c r="AY75" s="1"/>
       <c r="AZ75" s="2"/>
       <c r="BA75" s="1"/>
       <c r="BB75" s="1"/>
       <c r="BC75" s="2"/>
     </row>
     <row r="76" spans="1:55">
-      <c r="A76" s="21" t="s">
+      <c r="A76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="2">
         <v>102</v>
       </c>
       <c r="C76" s="2">
         <v>103</v>
       </c>
       <c r="D76" s="2">
         <v>104.9</v>
       </c>
       <c r="E76" s="2">
         <v>104.8</v>
       </c>
       <c r="F76" s="2">
         <v>105.8</v>
       </c>
       <c r="G76" s="2">
         <v>105.88931027979727</v>
       </c>
       <c r="H76" s="1">
         <v>105.1</v>
       </c>
       <c r="I76" s="1">
         <v>105.39394300980017</v>
       </c>
       <c r="J76" s="2">
         <v>105.12625103843156</v>
       </c>
       <c r="K76" s="1">
         <v>105.1</v>
       </c>
       <c r="L76" s="1">
         <v>105.7</v>
       </c>
       <c r="M76" s="2">
         <v>105.9991983637327</v>
       </c>
-      <c r="O76" s="21" t="s">
+      <c r="O76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="P76" s="2">
         <v>116.75947703702758</v>
       </c>
       <c r="Q76" s="2">
         <v>132.12648200463016</v>
       </c>
       <c r="R76" s="2">
         <v>126.20779348381366</v>
       </c>
       <c r="S76" s="2">
         <v>117.15431526568803</v>
       </c>
       <c r="T76" s="2">
         <v>112.45299144369451</v>
       </c>
       <c r="U76" s="2">
         <v>108.81579948823747</v>
       </c>
       <c r="V76" s="1">
         <v>107.46684738121508</v>
       </c>
       <c r="W76" s="1">
         <v>105.39615949015388</v>
       </c>
       <c r="X76" s="2">
         <v>104.12295465448199</v>
       </c>
       <c r="Y76" s="1">
         <v>103.7</v>
       </c>
       <c r="Z76" s="1">
         <v>103.4</v>
       </c>
       <c r="AA76" s="2">
         <v>102.6</v>
       </c>
-      <c r="AC76" s="21" t="s">
+      <c r="AC76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD76" s="2">
         <v>93</v>
       </c>
       <c r="AE76" s="2">
         <v>89.745389894493655</v>
       </c>
       <c r="AF76" s="2">
         <v>95.732126913871937</v>
       </c>
       <c r="AG76" s="2">
         <v>97.436900565781414</v>
       </c>
       <c r="AH76" s="2">
         <v>97.714462729431887</v>
       </c>
       <c r="AI76" s="2">
         <v>97.441640506455556</v>
       </c>
       <c r="AJ76" s="1">
         <v>97.677375082313532</v>
       </c>
       <c r="AK76" s="1">
         <v>98.39556251391511</v>
       </c>
       <c r="AL76" s="2">
         <v>98.7</v>
       </c>
       <c r="AM76" s="1">
         <v>98.5</v>
       </c>
       <c r="AN76" s="1">
         <v>98.830742342603756</v>
       </c>
       <c r="AO76" s="2">
         <v>99.005347860707246</v>
       </c>
-      <c r="AQ76" s="21" t="s">
+      <c r="AQ76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR76" s="2">
         <v>99.4</v>
       </c>
       <c r="AS76" s="2">
         <v>91.444287487031133</v>
       </c>
       <c r="AT76" s="2">
         <v>100</v>
       </c>
       <c r="AU76" s="2">
         <v>100</v>
       </c>
       <c r="AV76" s="2">
-        <v>99.981639899835187</v>
-[...1 lines deleted...]
-      <c r="AW76" s="2"/>
+        <v>99.9</v>
+      </c>
+      <c r="AW76" s="2">
+        <v>98.579890454725799</v>
+      </c>
       <c r="AX76" s="1"/>
       <c r="AY76" s="1"/>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="1"/>
       <c r="BB76" s="1"/>
       <c r="BC76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="AQ40:BC40"/>
     <mergeCell ref="BA41:BC41"/>
     <mergeCell ref="AQ59:BC59"/>
     <mergeCell ref="BA60:BC60"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="BA2:BC2"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ21:BC21"/>
     <mergeCell ref="BA22:BC22"/>
     <mergeCell ref="AM41:AO41"/>
     <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="AM60:AO60"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AM2:AO2"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>