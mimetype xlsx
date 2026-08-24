--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -269,57 +269,57 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -593,189 +593,189 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
-      <selection activeCell="AW45" sqref="AW45"/>
+    <sheetView tabSelected="1" topLeftCell="AI1" workbookViewId="0">
+      <selection activeCell="AZ14" sqref="AZ14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="15" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="15"/>
     <col min="15" max="15" width="24.28515625" style="15" customWidth="1"/>
     <col min="16" max="28" width="9.140625" style="15"/>
     <col min="29" max="29" width="24.28515625" style="15" customWidth="1"/>
     <col min="30" max="42" width="9.140625" style="15"/>
     <col min="43" max="43" width="24.28515625" style="15" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="33" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="24"/>
-[...11 lines deleted...]
-      <c r="O1" s="24" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="O1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="P1" s="24"/>
-[...11 lines deleted...]
-      <c r="AC1" s="24" t="s">
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AC1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="AD1" s="24"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="24" t="s">
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
+      <c r="AI1" s="25"/>
+      <c r="AJ1" s="25"/>
+      <c r="AK1" s="25"/>
+      <c r="AL1" s="25"/>
+      <c r="AM1" s="25"/>
+      <c r="AN1" s="25"/>
+      <c r="AO1" s="25"/>
+      <c r="AQ1" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="AR1" s="24"/>
-[...10 lines deleted...]
-      <c r="BC1" s="24"/>
+      <c r="AR1" s="25"/>
+      <c r="AS1" s="25"/>
+      <c r="AT1" s="25"/>
+      <c r="AU1" s="25"/>
+      <c r="AV1" s="25"/>
+      <c r="AW1" s="25"/>
+      <c r="AX1" s="25"/>
+      <c r="AY1" s="25"/>
+      <c r="AZ1" s="25"/>
+      <c r="BA1" s="25"/>
+      <c r="BB1" s="25"/>
+      <c r="BC1" s="25"/>
     </row>
     <row r="2" spans="1:55" ht="15.75" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
-      <c r="K2" s="23" t="s">
+      <c r="K2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="23"/>
-      <c r="M2" s="23"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
       <c r="W2" s="16"/>
       <c r="X2" s="16"/>
-      <c r="Y2" s="23" t="s">
+      <c r="Y2" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Z2" s="23"/>
-      <c r="AA2" s="23"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
       <c r="AC2" s="16"/>
       <c r="AD2" s="16"/>
       <c r="AE2" s="16"/>
       <c r="AF2" s="16"/>
       <c r="AG2" s="16"/>
       <c r="AH2" s="16"/>
       <c r="AI2" s="16"/>
       <c r="AJ2" s="16"/>
       <c r="AK2" s="16"/>
       <c r="AL2" s="16"/>
-      <c r="AM2" s="23" t="s">
+      <c r="AM2" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AN2" s="23"/>
-      <c r="AO2" s="23"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
       <c r="AQ2" s="16"/>
       <c r="AR2" s="16"/>
       <c r="AS2" s="16"/>
       <c r="AT2" s="16"/>
       <c r="AU2" s="16"/>
       <c r="AV2" s="16"/>
       <c r="AW2" s="16"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="16"/>
       <c r="AZ2" s="16"/>
-      <c r="BA2" s="23" t="s">
+      <c r="BA2" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BB2" s="23"/>
-      <c r="BC2" s="23"/>
+      <c r="BB2" s="24"/>
+      <c r="BC2" s="24"/>
     </row>
     <row r="3" spans="1:55" ht="22.5">
       <c r="A3" s="11"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="17" t="s">
@@ -969,104 +969,106 @@
       <c r="V4" s="1">
         <v>101.04853573923694</v>
       </c>
       <c r="W4" s="2">
         <v>94.671931239562994</v>
       </c>
       <c r="X4" s="1">
         <v>115.35100389739929</v>
       </c>
       <c r="Y4" s="1">
         <v>130.19999999999999</v>
       </c>
       <c r="Z4" s="1">
         <v>137.80000000000001</v>
       </c>
       <c r="AA4" s="1">
         <v>135.9</v>
       </c>
       <c r="AC4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="2">
         <v>106.47198731444074</v>
       </c>
       <c r="AE4" s="2">
-        <v>104.20272148059027</v>
+        <v>101.36000313490887</v>
       </c>
       <c r="AF4" s="2">
-        <v>107.51088036779524</v>
+        <v>114.47589652264088</v>
       </c>
       <c r="AG4" s="1">
-        <v>107.41104510737051</v>
+        <v>107.15324434650495</v>
       </c>
       <c r="AH4" s="1">
-        <v>107.49904284778977</v>
+        <v>107.67994696271572</v>
       </c>
       <c r="AI4" s="1">
-        <v>106.32250525412717</v>
+        <v>101.81902946108868</v>
       </c>
       <c r="AJ4" s="1">
-        <v>108.5619855073887</v>
+        <v>104.30633675953062</v>
       </c>
       <c r="AK4" s="2">
-        <v>109.3</v>
+        <v>115.94326345416097</v>
       </c>
       <c r="AL4" s="1">
-        <v>110.1</v>
+        <v>108.63579222370554</v>
       </c>
       <c r="AM4" s="1">
-        <v>109.28507816394163</v>
+        <v>96.814095043811108</v>
       </c>
       <c r="AN4" s="1">
-        <v>110.50524010265259</v>
+        <v>132.71777707900347</v>
       </c>
       <c r="AO4" s="1">
-        <v>110.17122051748673</v>
+        <v>103.96715167313688</v>
       </c>
       <c r="AQ4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR4" s="2">
         <v>105.8</v>
       </c>
       <c r="AS4" s="2">
         <v>104.94441650425124</v>
       </c>
       <c r="AT4" s="2">
         <v>103.8</v>
       </c>
       <c r="AU4" s="1">
         <v>102.76248537452206</v>
       </c>
       <c r="AV4" s="1">
         <v>102.75958493706069</v>
       </c>
       <c r="AW4" s="1">
         <v>103.78732813603126</v>
       </c>
-      <c r="AX4" s="1"/>
+      <c r="AX4" s="1">
+        <v>105</v>
+      </c>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="2">
         <v>65.8</v>
       </c>
       <c r="C5" s="2">
         <v>71</v>
       </c>
       <c r="D5" s="1">
         <v>73.400000000000006</v>
       </c>
       <c r="E5" s="1">
         <v>70.3</v>
       </c>
       <c r="F5" s="1">
         <v>68.5</v>
       </c>
@@ -1115,104 +1117,106 @@
       <c r="V5" s="1">
         <v>110.23219123702258</v>
       </c>
       <c r="W5" s="2">
         <v>100.39317841803168</v>
       </c>
       <c r="X5" s="1">
         <v>92.329450412771507</v>
       </c>
       <c r="Y5" s="1">
         <v>92.3</v>
       </c>
       <c r="Z5" s="1">
         <v>92.4</v>
       </c>
       <c r="AA5" s="1">
         <v>125.7</v>
       </c>
       <c r="AC5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD5" s="2">
         <v>185.6</v>
       </c>
       <c r="AE5" s="2">
-        <v>231.72036020866233</v>
+        <v>279.09594378497263</v>
       </c>
       <c r="AF5" s="2">
-        <v>226.21017141935243</v>
+        <v>224.29654328006924</v>
       </c>
       <c r="AG5" s="1">
-        <v>207.65778516109714</v>
+        <v>162.76264810260733</v>
       </c>
       <c r="AH5" s="1">
-        <v>181.33207891171273</v>
+        <v>93.702199607223463</v>
       </c>
       <c r="AI5" s="1">
-        <v>213.28233852779817</v>
+        <v>213.91800788094821</v>
       </c>
       <c r="AJ5" s="1">
-        <v>180.18813544553149</v>
+        <v>126.04724912776139</v>
       </c>
       <c r="AK5" s="2">
-        <v>142.10951810354888</v>
+        <v>108.42811583627561</v>
       </c>
       <c r="AL5" s="1">
-        <v>138.4</v>
+        <v>139.99861009600693</v>
       </c>
       <c r="AM5" s="1">
-        <v>131.6</v>
+        <v>102.97818513791339</v>
       </c>
       <c r="AN5" s="1">
-        <v>131.4227450380308</v>
+        <v>113.9528383409428</v>
       </c>
       <c r="AO5" s="1">
-        <v>136.76360664076896</v>
+        <v>102.22370687480587</v>
       </c>
       <c r="AQ5" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR5" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="2">
         <v>55.547631442207312</v>
       </c>
       <c r="AT5" s="2">
         <v>56.7</v>
       </c>
       <c r="AU5" s="1">
         <v>59.345000797177562</v>
       </c>
       <c r="AV5" s="1">
         <v>65.171456665749588</v>
       </c>
       <c r="AW5" s="1">
         <v>63.10989098674419</v>
       </c>
-      <c r="AX5" s="1"/>
+      <c r="AX5" s="1">
+        <v>71.933753787815647</v>
+      </c>
       <c r="AY5" s="2"/>
       <c r="AZ5" s="1"/>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1"/>
       <c r="BC5" s="1"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2">
         <v>101.5</v>
       </c>
       <c r="C6" s="2">
         <v>101.6</v>
       </c>
       <c r="D6" s="1">
         <v>101.8</v>
       </c>
       <c r="E6" s="1">
         <v>100.5</v>
       </c>
       <c r="F6" s="1">
         <v>100.4</v>
       </c>
@@ -1261,104 +1265,106 @@
       <c r="V6" s="1">
         <v>100.56340232850458</v>
       </c>
       <c r="W6" s="2">
         <v>88.169769907766437</v>
       </c>
       <c r="X6" s="1">
         <v>109.52569949515538</v>
       </c>
       <c r="Y6" s="1">
         <v>113.6</v>
       </c>
       <c r="Z6" s="1">
         <v>123.4</v>
       </c>
       <c r="AA6" s="1">
         <v>120</v>
       </c>
       <c r="AC6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD6" s="2">
         <v>102.3</v>
       </c>
       <c r="AE6" s="2">
-        <v>99.60679909255154</v>
+        <v>95.289303606969554</v>
       </c>
       <c r="AF6" s="2">
-        <v>97.039656932092186</v>
+        <v>91.647797743127938</v>
       </c>
       <c r="AG6" s="1">
-        <v>96.936745646113138</v>
+        <v>96.740488069084179</v>
       </c>
       <c r="AH6" s="1">
-        <v>96.442012980797173</v>
+        <v>95.454181017902613</v>
       </c>
       <c r="AI6" s="1">
-        <v>97.023871769454502</v>
+        <v>98.448312181275227</v>
       </c>
       <c r="AJ6" s="1">
-        <v>96.049336020047051</v>
+        <v>87.822146761323921</v>
       </c>
       <c r="AK6" s="2">
-        <v>126.63029472244223</v>
+        <v>226.44773635222882</v>
       </c>
       <c r="AL6" s="1">
-        <v>135.69999999999999</v>
+        <v>132.40606003372238</v>
       </c>
       <c r="AM6" s="1">
-        <v>122.6</v>
+        <v>95.712580089231068</v>
       </c>
       <c r="AN6" s="1">
-        <v>111.34024593560379</v>
+        <v>106.99365812967324</v>
       </c>
       <c r="AO6" s="1">
-        <v>113.62722810180152</v>
+        <v>99.961124959250597</v>
       </c>
       <c r="AQ6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR6" s="2">
         <v>97.1</v>
       </c>
       <c r="AS6" s="2">
         <v>101.66360323585883</v>
       </c>
       <c r="AT6" s="2">
         <v>102.1</v>
       </c>
       <c r="AU6" s="1">
         <v>101.1</v>
       </c>
       <c r="AV6" s="1">
         <v>100.00517251423888</v>
       </c>
       <c r="AW6" s="1">
         <v>100.66491163247451</v>
       </c>
-      <c r="AX6" s="1"/>
+      <c r="AX6" s="1">
+        <v>105.37379546375097</v>
+      </c>
       <c r="AY6" s="2"/>
       <c r="AZ6" s="1"/>
       <c r="BA6" s="1"/>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="2">
         <v>100.6</v>
       </c>
       <c r="C7" s="2">
         <v>100.7</v>
       </c>
       <c r="D7" s="1">
         <v>100.8</v>
       </c>
       <c r="E7" s="1">
         <v>100.8</v>
       </c>
       <c r="F7" s="1">
         <v>100.7</v>
       </c>
@@ -1407,104 +1413,106 @@
       <c r="V7" s="1">
         <v>102.46019627067217</v>
       </c>
       <c r="W7" s="2">
         <v>71.07307859929864</v>
       </c>
       <c r="X7" s="1">
         <v>153.47637088741453</v>
       </c>
       <c r="Y7" s="1">
         <v>211</v>
       </c>
       <c r="Z7" s="1">
         <v>221.5</v>
       </c>
       <c r="AA7" s="1">
         <v>217.4</v>
       </c>
       <c r="AC7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD7" s="2">
         <v>98.7</v>
       </c>
       <c r="AE7" s="2">
-        <v>106.39207909909456</v>
+        <v>123.01144622763198</v>
       </c>
       <c r="AF7" s="2">
-        <v>111.97809311948548</v>
+        <v>128.86497825869137</v>
       </c>
       <c r="AG7" s="1">
-        <v>105.65556856134472</v>
+        <v>91.311128655073034</v>
       </c>
       <c r="AH7" s="1">
-        <v>102.02354116492694</v>
+        <v>94.194772633140289</v>
       </c>
       <c r="AI7" s="1">
-        <v>99.807788160126591</v>
+        <v>94.529340188910368</v>
       </c>
       <c r="AJ7" s="1">
-        <v>105.83060244190894</v>
+        <v>120.26009013378128</v>
       </c>
       <c r="AK7" s="2">
-        <v>108.51038677082963</v>
+        <v>120.65548729952404</v>
       </c>
       <c r="AL7" s="1">
-        <v>92.5</v>
+        <v>82.056238439115788</v>
       </c>
       <c r="AM7" s="1">
-        <v>100</v>
+        <v>99.885788358582289</v>
       </c>
       <c r="AN7" s="1">
-        <v>100.97240874112488</v>
+        <v>136.64692893436234</v>
       </c>
       <c r="AO7" s="1">
-        <v>102.72662774391192</v>
+        <v>99.178236712970431</v>
       </c>
       <c r="AQ7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR7" s="2">
         <v>98.9</v>
       </c>
       <c r="AS7" s="2">
         <v>93.907377385740602</v>
       </c>
       <c r="AT7" s="2">
         <v>91</v>
       </c>
       <c r="AU7" s="1">
         <v>96.7</v>
       </c>
       <c r="AV7" s="1">
         <v>100.64696620439793</v>
       </c>
       <c r="AW7" s="1">
         <v>103.64355879092508</v>
       </c>
-      <c r="AX7" s="1"/>
+      <c r="AX7" s="1">
+        <v>103.56565643002536</v>
+      </c>
       <c r="AY7" s="2"/>
       <c r="AZ7" s="1"/>
       <c r="BA7" s="1"/>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="2">
         <v>102.4</v>
       </c>
       <c r="C8" s="2">
         <v>102.5</v>
       </c>
       <c r="D8" s="1">
         <v>103.2</v>
       </c>
       <c r="E8" s="1">
         <v>102.9</v>
       </c>
       <c r="F8" s="1">
         <v>103.2</v>
       </c>
@@ -1553,104 +1561,106 @@
       <c r="V8" s="1">
         <v>105.19880422231694</v>
       </c>
       <c r="W8" s="2">
         <v>91.655089013134642</v>
       </c>
       <c r="X8" s="1">
         <v>121.47708697893403</v>
       </c>
       <c r="Y8" s="1">
         <v>131.4</v>
       </c>
       <c r="Z8" s="1">
         <v>143.69999999999999</v>
       </c>
       <c r="AA8" s="1">
         <v>141.4</v>
       </c>
       <c r="AC8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD8" s="2">
         <v>100.3</v>
       </c>
       <c r="AE8" s="2">
-        <v>98.564553513858058</v>
+        <v>96.189643371357803</v>
       </c>
       <c r="AF8" s="2">
-        <v>103.54035628445682</v>
+        <v>114.24114760245307</v>
       </c>
       <c r="AG8" s="1">
-        <v>103.26514116936822</v>
+        <v>102.50862256188616</v>
       </c>
       <c r="AH8" s="1">
-        <v>103.18530882450814</v>
+        <v>102.83460897189516</v>
       </c>
       <c r="AI8" s="1">
-        <v>102.75318648446061</v>
+        <v>101.24915837821453</v>
       </c>
       <c r="AJ8" s="1">
-        <v>104.28653347002144</v>
+        <v>111.27521274544117</v>
       </c>
       <c r="AK8" s="2">
-        <v>105.71153451240394</v>
+        <v>115.21619025713609</v>
       </c>
       <c r="AL8" s="1">
-        <v>113.7</v>
+        <v>117.51475055275623</v>
       </c>
       <c r="AM8" s="1">
-        <v>125.5</v>
+        <v>109.96568048674284</v>
       </c>
       <c r="AN8" s="1">
-        <v>117.37063352257704</v>
+        <v>89.914659500398713</v>
       </c>
       <c r="AO8" s="1">
-        <v>115.96493587296375</v>
+        <v>102.00557936987944</v>
       </c>
       <c r="AQ8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR8" s="2">
         <v>109</v>
       </c>
       <c r="AS8" s="2">
         <v>111.33846618283987</v>
       </c>
       <c r="AT8" s="2">
         <v>103.9</v>
       </c>
       <c r="AU8" s="1">
         <v>103</v>
       </c>
       <c r="AV8" s="1">
         <v>104.30000830555801</v>
       </c>
       <c r="AW8" s="1">
         <v>104.72382935681044</v>
       </c>
-      <c r="AX8" s="1"/>
+      <c r="AX8" s="1">
+        <v>104.50231805834824</v>
+      </c>
       <c r="AY8" s="2"/>
       <c r="AZ8" s="1"/>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1"/>
       <c r="BC8" s="1"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2">
         <v>100.6</v>
       </c>
       <c r="C9" s="2">
         <v>100.6</v>
       </c>
       <c r="D9" s="1">
         <v>100.7</v>
       </c>
       <c r="E9" s="1">
         <v>101.3</v>
       </c>
       <c r="F9" s="1">
         <v>100.9</v>
       </c>
@@ -1699,104 +1709,106 @@
       <c r="V9" s="1">
         <v>102.34415770811174</v>
       </c>
       <c r="W9" s="2">
         <v>121.19643766456608</v>
       </c>
       <c r="X9" s="1">
         <v>102.09002464056512</v>
       </c>
       <c r="Y9" s="1">
         <v>105.1</v>
       </c>
       <c r="Z9" s="1">
         <v>110.5</v>
       </c>
       <c r="AA9" s="1">
         <v>110.4</v>
       </c>
       <c r="AC9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD9" s="2">
         <v>113.9</v>
       </c>
       <c r="AE9" s="2">
-        <v>111.89091833898543</v>
+        <v>109.69930863452686</v>
       </c>
       <c r="AF9" s="2">
-        <v>116.19597121067969</v>
+        <v>125.60502926843444</v>
       </c>
       <c r="AG9" s="1">
-        <v>116.11999950206705</v>
+        <v>116.01890881343506</v>
       </c>
       <c r="AH9" s="1">
-        <v>116.22431985041486</v>
+        <v>116.41466558717096</v>
       </c>
       <c r="AI9" s="1">
-        <v>114.54445271159072</v>
+        <v>110.4682253451742</v>
       </c>
       <c r="AJ9" s="1">
-        <v>115.45913214681795</v>
+        <v>108.95455885296448</v>
       </c>
       <c r="AK9" s="2">
-        <v>107.92093866894652</v>
+        <v>107.69349067232341</v>
       </c>
       <c r="AL9" s="1">
-        <v>110.8</v>
+        <v>108.7575439117449</v>
       </c>
       <c r="AM9" s="1">
-        <v>113</v>
+        <v>141.93735310047876</v>
       </c>
       <c r="AN9" s="1">
-        <v>116.10907361564335</v>
+        <v>184.32553831012535</v>
       </c>
       <c r="AO9" s="1">
-        <v>121.33693419287135</v>
+        <v>112.82452638393016</v>
       </c>
       <c r="AQ9" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR9" s="2">
         <v>114.3</v>
       </c>
       <c r="AS9" s="2">
         <v>115.5746260610678</v>
       </c>
       <c r="AT9" s="2">
         <v>112</v>
       </c>
       <c r="AU9" s="1">
         <v>109.4</v>
       </c>
       <c r="AV9" s="1">
         <v>107.95443556014936</v>
       </c>
       <c r="AW9" s="1">
         <v>106.45730525284749</v>
       </c>
-      <c r="AX9" s="1"/>
+      <c r="AX9" s="1">
+        <v>105.6057862163191</v>
+      </c>
       <c r="AY9" s="2"/>
       <c r="AZ9" s="1"/>
       <c r="BA9" s="1"/>
       <c r="BB9" s="1"/>
       <c r="BC9" s="1"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="2">
         <v>100.5</v>
       </c>
       <c r="C10" s="2">
         <v>100.7</v>
       </c>
       <c r="D10" s="1">
         <v>101.2</v>
       </c>
       <c r="E10" s="1">
         <v>100.6</v>
       </c>
       <c r="F10" s="1">
         <v>100.5</v>
       </c>
@@ -1845,104 +1857,106 @@
       <c r="V10" s="1">
         <v>96.294443085357045</v>
       </c>
       <c r="W10" s="2">
         <v>80.78526377136609</v>
       </c>
       <c r="X10" s="1">
         <v>118.59119036797756</v>
       </c>
       <c r="Y10" s="1">
         <v>127.5</v>
       </c>
       <c r="Z10" s="1">
         <v>139.9</v>
       </c>
       <c r="AA10" s="1">
         <v>138</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD10" s="2">
         <v>105.8</v>
       </c>
       <c r="AE10" s="2">
-        <v>105.79536435574535</v>
+        <v>105.89557519399958</v>
       </c>
       <c r="AF10" s="2">
-        <v>113.33182360211696</v>
+        <v>128.77821762844718</v>
       </c>
       <c r="AG10" s="1">
-        <v>112.17192513103906</v>
+        <v>109.54738306485885</v>
       </c>
       <c r="AH10" s="1">
-        <v>110.5555950090247</v>
+        <v>106.550170527894</v>
       </c>
       <c r="AI10" s="1">
-        <v>106.60208107994016</v>
+        <v>101.00731986012855</v>
       </c>
       <c r="AJ10" s="1">
-        <v>100</v>
+        <v>82.142736193961994</v>
       </c>
       <c r="AK10" s="2">
-        <v>112.79495965005492</v>
+        <v>130.91473324880167</v>
       </c>
       <c r="AL10" s="1">
-        <v>100.8</v>
+        <v>94.700040389582526</v>
       </c>
       <c r="AM10" s="1">
-        <v>109.6</v>
+        <v>113.4085525588084</v>
       </c>
       <c r="AN10" s="1">
-        <v>105.17065827301974</v>
+        <v>126.50683440465913</v>
       </c>
       <c r="AO10" s="1">
-        <v>109.56972682374111</v>
+        <v>103.85729611865757</v>
       </c>
       <c r="AQ10" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR10" s="2">
         <v>92.3</v>
       </c>
       <c r="AS10" s="2">
         <v>105.82162066776679</v>
       </c>
       <c r="AT10" s="2">
         <v>106</v>
       </c>
       <c r="AU10" s="1">
         <v>104.6</v>
       </c>
       <c r="AV10" s="1">
         <v>103.98583422645009</v>
       </c>
       <c r="AW10" s="1">
         <v>104.27476295693536</v>
       </c>
-      <c r="AX10" s="1"/>
+      <c r="AX10" s="1">
+        <v>114.93352498144127</v>
+      </c>
       <c r="AY10" s="2"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="2">
         <v>110.5</v>
       </c>
       <c r="C11" s="2">
         <v>105.1</v>
       </c>
       <c r="D11" s="1">
         <v>102.6</v>
       </c>
       <c r="E11" s="1">
         <v>100.6</v>
       </c>
       <c r="F11" s="1">
         <v>102</v>
       </c>
@@ -1991,104 +2005,106 @@
       <c r="V11" s="1">
         <v>98.072146024918339</v>
       </c>
       <c r="W11" s="2">
         <v>90.720161561670935</v>
       </c>
       <c r="X11" s="1">
         <v>97.220920121884717</v>
       </c>
       <c r="Y11" s="1">
         <v>109.9</v>
       </c>
       <c r="Z11" s="1">
         <v>109.3</v>
       </c>
       <c r="AA11" s="1">
         <v>108.4</v>
       </c>
       <c r="AC11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD11" s="2">
         <v>109.6</v>
       </c>
       <c r="AE11" s="2">
-        <v>104.13296343612024</v>
+        <v>98.623802152472379</v>
       </c>
       <c r="AF11" s="2">
-        <v>105.77629177604683</v>
+        <v>108.4946015437438</v>
       </c>
       <c r="AG11" s="1">
-        <v>105.28568873670274</v>
+        <v>103.75853918053004</v>
       </c>
       <c r="AH11" s="1">
-        <v>105.9282399349897</v>
+        <v>108.1136672670789</v>
       </c>
       <c r="AI11" s="1">
-        <v>104.91165260653671</v>
+        <v>100.35058207949272</v>
       </c>
       <c r="AJ11" s="1">
-        <v>104.82298506634773</v>
+        <v>94.440247409526663</v>
       </c>
       <c r="AK11" s="2">
-        <v>104.7158275330341</v>
+        <v>97.426469585690896</v>
       </c>
       <c r="AL11" s="1">
-        <v>105.6</v>
+        <v>106.68168845860495</v>
       </c>
       <c r="AM11" s="1">
-        <v>100.3</v>
+        <v>73.509611948835058</v>
       </c>
       <c r="AN11" s="1">
-        <v>105.03462758633246</v>
+        <v>182.43164154785583</v>
       </c>
       <c r="AO11" s="1">
-        <v>104.00650724947521</v>
+        <v>104.78337733956555</v>
       </c>
       <c r="AQ11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR11" s="2">
         <v>112.1</v>
       </c>
       <c r="AS11" s="2">
         <v>108.98283734386027</v>
       </c>
       <c r="AT11" s="2">
         <v>103.9</v>
       </c>
       <c r="AU11" s="1">
         <v>104.3</v>
       </c>
       <c r="AV11" s="1">
         <v>103.96689361383258</v>
       </c>
       <c r="AW11" s="1">
         <v>106.4531161719237</v>
       </c>
-      <c r="AX11" s="1"/>
+      <c r="AX11" s="1">
+        <v>109.02861798149806</v>
+      </c>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="1"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="2">
         <v>101.5</v>
       </c>
       <c r="C12" s="2">
         <v>104.1</v>
       </c>
       <c r="D12" s="1">
         <v>103.8</v>
       </c>
       <c r="E12" s="1">
         <v>101.9</v>
       </c>
       <c r="F12" s="1">
         <v>101</v>
       </c>
@@ -2137,104 +2153,106 @@
       <c r="V12" s="1">
         <v>98.875375947850983</v>
       </c>
       <c r="W12" s="2">
         <v>85.225324172424124</v>
       </c>
       <c r="X12" s="1">
         <v>104.05505279525018</v>
       </c>
       <c r="Y12" s="1">
         <v>113.4</v>
       </c>
       <c r="Z12" s="1">
         <v>119.8</v>
       </c>
       <c r="AA12" s="1">
         <v>119.2</v>
       </c>
       <c r="AC12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD12" s="2">
         <v>115.1</v>
       </c>
       <c r="AE12" s="2">
-        <v>116.22553438304612</v>
+        <v>118.01978857503038</v>
       </c>
       <c r="AF12" s="2">
-        <v>112.72048993095072</v>
+        <v>107.45336366211897</v>
       </c>
       <c r="AG12" s="1">
-        <v>109.6544422403976</v>
+        <v>103.10247551028884</v>
       </c>
       <c r="AH12" s="1">
-        <v>107.68321873930672</v>
+        <v>101.37107448631721</v>
       </c>
       <c r="AI12" s="1">
-        <v>108.89988430674515</v>
+        <v>113.86690651100153</v>
       </c>
       <c r="AJ12" s="1">
-        <v>107.63724111808514</v>
+        <v>87.27034285440628</v>
       </c>
       <c r="AK12" s="2">
-        <v>113.89573654580016</v>
+        <v>124.96583584991241</v>
       </c>
       <c r="AL12" s="1">
-        <v>103.3</v>
+        <v>97.696292300020431</v>
       </c>
       <c r="AM12" s="1">
-        <v>111.9</v>
+        <v>106.46236060997821</v>
       </c>
       <c r="AN12" s="1">
-        <v>110.38143044771593</v>
+        <v>132.37197485106634</v>
       </c>
       <c r="AO12" s="1">
-        <v>113.06293867068864</v>
+        <v>104.03369004754654</v>
       </c>
       <c r="AQ12" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR12" s="2">
         <v>109.4</v>
       </c>
       <c r="AS12" s="2">
         <v>109.35455068925994</v>
       </c>
       <c r="AT12" s="2">
         <v>108.2</v>
       </c>
       <c r="AU12" s="1">
         <v>107.9</v>
       </c>
       <c r="AV12" s="1">
         <v>108.5586412995499</v>
       </c>
       <c r="AW12" s="1">
         <v>107.39751894148395</v>
       </c>
-      <c r="AX12" s="1"/>
+      <c r="AX12" s="1">
+        <v>110.10159399867729</v>
+      </c>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="1"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="2">
         <v>103.4</v>
       </c>
       <c r="C13" s="2">
         <v>107.1</v>
       </c>
       <c r="D13" s="1">
         <v>100.3</v>
       </c>
       <c r="E13" s="1">
         <v>102.7</v>
       </c>
       <c r="F13" s="1">
         <v>102.8</v>
       </c>
@@ -2283,104 +2301,106 @@
       <c r="V13" s="1">
         <v>102.39035027705599</v>
       </c>
       <c r="W13" s="2">
         <v>112.93802687718511</v>
       </c>
       <c r="X13" s="1">
         <v>107.06824590425018</v>
       </c>
       <c r="Y13" s="1">
         <v>149.19999999999999</v>
       </c>
       <c r="Z13" s="1">
         <v>161</v>
       </c>
       <c r="AA13" s="1">
         <v>158.9</v>
       </c>
       <c r="AC13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD13" s="2">
         <v>111.3</v>
       </c>
       <c r="AE13" s="2">
-        <v>105.52393553498129</v>
+        <v>98.87559148887452</v>
       </c>
       <c r="AF13" s="2">
-        <v>106.86314404803272</v>
+        <v>110.0926350038238</v>
       </c>
       <c r="AG13" s="1">
-        <v>103.88232998037168</v>
+        <v>98.173414232338885</v>
       </c>
       <c r="AH13" s="1">
-        <v>100.29130227333853</v>
+        <v>90.581388184342387</v>
       </c>
       <c r="AI13" s="1">
-        <v>100.32672794420488</v>
+        <v>100.42251759572858</v>
       </c>
       <c r="AJ13" s="1">
-        <v>103.53847884460201</v>
+        <v>116.85636994014791</v>
       </c>
       <c r="AK13" s="2">
-        <v>100.16513561035426</v>
+        <v>95.743706178549957</v>
       </c>
       <c r="AL13" s="1">
-        <v>117.9</v>
+        <v>128.00371994791499</v>
       </c>
       <c r="AM13" s="1">
-        <v>103.2</v>
+        <v>56.05320640170531</v>
       </c>
       <c r="AN13" s="1">
-        <v>105.96801328087371</v>
+        <v>203.88456563591163</v>
       </c>
       <c r="AO13" s="1">
-        <v>114.4587361493173</v>
+        <v>75.979962008150252</v>
       </c>
       <c r="AQ13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR13" s="2">
         <v>98.4</v>
       </c>
       <c r="AS13" s="2">
         <v>97.385628305675084</v>
       </c>
       <c r="AT13" s="2">
         <v>104.2</v>
       </c>
       <c r="AU13" s="1">
         <v>100.1</v>
       </c>
       <c r="AV13" s="1">
         <v>102.42267717964737</v>
       </c>
       <c r="AW13" s="1">
         <v>102.3984431685375</v>
       </c>
-      <c r="AX13" s="1"/>
+      <c r="AX13" s="1">
+        <v>102.29675367566431</v>
+      </c>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="1"/>
       <c r="BA13" s="1"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="2">
         <v>112.7</v>
       </c>
       <c r="C14" s="2">
         <v>118.7</v>
       </c>
       <c r="D14" s="1">
         <v>126.1</v>
       </c>
       <c r="E14" s="1">
         <v>126.6</v>
       </c>
       <c r="F14" s="1">
         <v>120.4</v>
       </c>
@@ -2429,104 +2449,106 @@
       <c r="V14" s="1">
         <v>95.524761651413996</v>
       </c>
       <c r="W14" s="2">
         <v>96.898705783619604</v>
       </c>
       <c r="X14" s="1">
         <v>108.32881108867764</v>
       </c>
       <c r="Y14" s="1">
         <v>122.4</v>
       </c>
       <c r="Z14" s="1">
         <v>125.5</v>
       </c>
       <c r="AA14" s="1">
         <v>123.4</v>
       </c>
       <c r="AC14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD14" s="2">
         <v>102.2</v>
       </c>
       <c r="AE14" s="2">
-        <v>100.08231704600263</v>
+        <v>97.747775611491647</v>
       </c>
       <c r="AF14" s="2">
-        <v>116.05276204152686</v>
+        <v>157.48981544417029</v>
       </c>
       <c r="AG14" s="1">
-        <v>125.97009594696102</v>
+        <v>155.41949166498944</v>
       </c>
       <c r="AH14" s="1">
-        <v>132.7215929723113</v>
+        <v>155.08486817291507</v>
       </c>
       <c r="AI14" s="1">
-        <v>132.92527612687681</v>
+        <v>133.65908014168372</v>
       </c>
       <c r="AJ14" s="1">
-        <v>128.79928034289637</v>
+        <v>93.076420401479908</v>
       </c>
       <c r="AK14" s="2">
-        <v>116.84100087375577</v>
+        <v>102.35307310303348</v>
       </c>
       <c r="AL14" s="1">
-        <v>113.6</v>
+        <v>104.23286546523292</v>
       </c>
       <c r="AM14" s="1">
-        <v>108.8</v>
+        <v>82.424014782410538</v>
       </c>
       <c r="AN14" s="1">
-        <v>112.48555364224086</v>
+        <v>184.66843662329919</v>
       </c>
       <c r="AO14" s="1">
-        <v>112.46867568213084</v>
+        <v>132.32235896736171</v>
       </c>
       <c r="AQ14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR14" s="2">
         <v>119.8</v>
       </c>
       <c r="AS14" s="2">
         <v>121.45671003287562</v>
       </c>
       <c r="AT14" s="2">
         <v>117.2</v>
       </c>
       <c r="AU14" s="1">
         <v>111.1</v>
       </c>
       <c r="AV14" s="1">
         <v>106.84862624216747</v>
       </c>
       <c r="AW14" s="1">
         <v>105.35132192207031</v>
       </c>
-      <c r="AX14" s="1"/>
+      <c r="AX14" s="1">
+        <v>106.17261943754592</v>
+      </c>
       <c r="AY14" s="2"/>
       <c r="AZ14" s="1"/>
       <c r="BA14" s="1"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2">
         <v>97.1</v>
       </c>
       <c r="C15" s="2">
         <v>104.2</v>
       </c>
       <c r="D15" s="1">
         <v>108.2</v>
       </c>
       <c r="E15" s="1">
         <v>108.2</v>
       </c>
       <c r="F15" s="1">
         <v>106.6</v>
       </c>
@@ -2575,104 +2597,106 @@
       <c r="V15" s="1">
         <v>104.75826212721924</v>
       </c>
       <c r="W15" s="2">
         <v>90.99214645648793</v>
       </c>
       <c r="X15" s="1">
         <v>120.10789032931774</v>
       </c>
       <c r="Y15" s="1">
         <v>152.4</v>
       </c>
       <c r="Z15" s="1">
         <v>163.1</v>
       </c>
       <c r="AA15" s="1">
         <v>159.1</v>
       </c>
       <c r="AC15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD15" s="2">
         <v>106.1</v>
       </c>
       <c r="AE15" s="2">
-        <v>102.8293432259054</v>
+        <v>98.356196509792781</v>
       </c>
       <c r="AF15" s="2">
-        <v>105.51159296559393</v>
+        <v>111.3667397393853</v>
       </c>
       <c r="AG15" s="1">
-        <v>105.38480122847777</v>
+        <v>104.94164392627472</v>
       </c>
       <c r="AH15" s="1">
-        <v>106.9554528808099</v>
+        <v>112.58338624460416</v>
       </c>
       <c r="AI15" s="1">
-        <v>102.64051153547085</v>
+        <v>87.092002114029228</v>
       </c>
       <c r="AJ15" s="1">
-        <v>110.93941460605356</v>
+        <v>131.85204994186662</v>
       </c>
       <c r="AK15" s="2">
-        <v>104.92916343017728</v>
+        <v>104.71819664659175</v>
       </c>
       <c r="AL15" s="1">
-        <v>103.3</v>
+        <v>102.55298669980488</v>
       </c>
       <c r="AM15" s="1">
-        <v>97.9</v>
+        <v>83.91719981970904</v>
       </c>
       <c r="AN15" s="1">
-        <v>116.04425980549618</v>
+        <v>122.04351848601362</v>
       </c>
       <c r="AO15" s="1">
-        <v>103.56699794351998</v>
+        <v>103.13290612629314</v>
       </c>
       <c r="AQ15" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR15" s="2">
         <v>103.2</v>
       </c>
       <c r="AS15" s="2">
         <v>101.87324319899322</v>
       </c>
       <c r="AT15" s="2">
         <v>101.3</v>
       </c>
       <c r="AU15" s="1">
         <v>99.8</v>
       </c>
       <c r="AV15" s="1">
         <v>101.553697515533</v>
       </c>
       <c r="AW15" s="1">
         <v>104.76003967532783</v>
       </c>
-      <c r="AX15" s="1"/>
+      <c r="AX15" s="1">
+        <v>102.88258227161681</v>
+      </c>
       <c r="AY15" s="2"/>
       <c r="AZ15" s="1"/>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="2">
         <v>100.7</v>
       </c>
       <c r="C16" s="2">
         <v>102.6</v>
       </c>
       <c r="D16" s="1">
         <v>102.4</v>
       </c>
       <c r="E16" s="1">
         <v>102.8</v>
       </c>
       <c r="F16" s="1">
         <v>103.1</v>
       </c>
@@ -2721,104 +2745,106 @@
       <c r="V16" s="1">
         <v>100.97555294069933</v>
       </c>
       <c r="W16" s="2">
         <v>121.60992608269568</v>
       </c>
       <c r="X16" s="1">
         <v>145.679962337326</v>
       </c>
       <c r="Y16" s="1">
         <v>156.80000000000001</v>
       </c>
       <c r="Z16" s="1">
         <v>164.1</v>
       </c>
       <c r="AA16" s="1">
         <v>161.5</v>
       </c>
       <c r="AC16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD16" s="2">
         <v>131.80000000000001</v>
       </c>
       <c r="AE16" s="2">
-        <v>115.39332119844687</v>
+        <v>90.727411136131153</v>
       </c>
       <c r="AF16" s="2">
-        <v>110.98305592912745</v>
+        <v>100.74383282198589</v>
       </c>
       <c r="AG16" s="1">
-        <v>111.43210689219656</v>
+        <v>112.86893582343124</v>
       </c>
       <c r="AH16" s="1">
-        <v>108.12927767642333</v>
+        <v>98.347235755238998</v>
       </c>
       <c r="AI16" s="1">
-        <v>106.23673603463908</v>
+        <v>101.08964194782359</v>
       </c>
       <c r="AJ16" s="1">
-        <v>108.10118576562266</v>
+        <v>94.493312815560586</v>
       </c>
       <c r="AK16" s="2">
-        <v>107.12151275178812</v>
+        <v>101.83012875968809</v>
       </c>
       <c r="AL16" s="1">
-        <v>98.3</v>
+        <v>93.601309878830705</v>
       </c>
       <c r="AM16" s="1">
-        <v>105.1</v>
+        <v>118.58050250141672</v>
       </c>
       <c r="AN16" s="1">
-        <v>104.03696783132568</v>
+        <v>139.38227000601483</v>
       </c>
       <c r="AO16" s="1">
-        <v>105.75029543716154</v>
+        <v>105.68233698593903</v>
       </c>
       <c r="AQ16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR16" s="2">
         <v>94.1</v>
       </c>
       <c r="AS16" s="2">
         <v>102.32135611421486</v>
       </c>
       <c r="AT16" s="2">
         <v>108.1</v>
       </c>
       <c r="AU16" s="1">
         <v>105.2</v>
       </c>
       <c r="AV16" s="1">
         <v>104.09641920603931</v>
       </c>
       <c r="AW16" s="1">
         <v>104.19368229001201</v>
       </c>
-      <c r="AX16" s="1"/>
+      <c r="AX16" s="1">
+        <v>108.00028701367035</v>
+      </c>
       <c r="AY16" s="2"/>
       <c r="AZ16" s="1"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="1"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="2">
         <v>100.8</v>
       </c>
       <c r="C17" s="2">
         <v>105.1</v>
       </c>
       <c r="D17" s="1">
         <v>102.2</v>
       </c>
       <c r="E17" s="1">
         <v>101.4</v>
       </c>
       <c r="F17" s="1">
         <v>101.8</v>
       </c>
@@ -2867,104 +2893,106 @@
       <c r="V17" s="1">
         <v>101.75027440460076</v>
       </c>
       <c r="W17" s="2">
         <v>99.321370009203676</v>
       </c>
       <c r="X17" s="1">
         <v>124.7078972694067</v>
       </c>
       <c r="Y17" s="1">
         <v>142.1</v>
       </c>
       <c r="Z17" s="1">
         <v>160.1</v>
       </c>
       <c r="AA17" s="1">
         <v>155.9</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD17" s="2">
         <v>100.7</v>
       </c>
       <c r="AE17" s="2">
-        <v>102.93896712551376</v>
+        <v>105.73864519969534</v>
       </c>
       <c r="AF17" s="2">
-        <v>100.53608175741226</v>
+        <v>96.18994139056187</v>
       </c>
       <c r="AG17" s="1">
-        <v>101.06122815639043</v>
+        <v>101.86482885351057</v>
       </c>
       <c r="AH17" s="1">
-        <v>101.00126265570066</v>
+        <v>100.81118231287147</v>
       </c>
       <c r="AI17" s="1">
-        <v>100.95679506946105</v>
+        <v>100.82081355424921</v>
       </c>
       <c r="AJ17" s="1">
-        <v>102.03451657040665</v>
+        <v>110.37127508516255</v>
       </c>
       <c r="AK17" s="2">
-        <v>102.12215767512384</v>
+        <v>108.9178014254405</v>
       </c>
       <c r="AL17" s="1">
-        <v>116.9</v>
+        <v>139.41244760522525</v>
       </c>
       <c r="AM17" s="1">
-        <v>113.3</v>
+        <v>88.516681056219909</v>
       </c>
       <c r="AN17" s="1">
-        <v>105.36087679108461</v>
+        <v>87.184883449356576</v>
       </c>
       <c r="AO17" s="1">
-        <v>105.9166582823155</v>
+        <v>103.00017351660122</v>
       </c>
       <c r="AQ17" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR17" s="2">
         <v>110.3</v>
       </c>
       <c r="AS17" s="2">
         <v>104.74047491927301</v>
       </c>
       <c r="AT17" s="2">
         <v>105.5</v>
       </c>
       <c r="AU17" s="1">
         <v>102.9</v>
       </c>
       <c r="AV17" s="1">
         <v>100.40627594795343</v>
       </c>
       <c r="AW17" s="1">
         <v>102.05588131138587</v>
       </c>
-      <c r="AX17" s="1"/>
+      <c r="AX17" s="1">
+        <v>101.36284046760346</v>
+      </c>
       <c r="AY17" s="2"/>
       <c r="AZ17" s="1"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="2">
         <v>102</v>
       </c>
       <c r="C18" s="2">
         <v>102.9</v>
       </c>
       <c r="D18" s="1">
         <v>104.8</v>
       </c>
       <c r="E18" s="1">
         <v>104.7</v>
       </c>
       <c r="F18" s="1">
         <v>105.8</v>
       </c>
@@ -3013,104 +3041,106 @@
       <c r="V18" s="1">
         <v>105.10547991930636</v>
       </c>
       <c r="W18" s="2">
         <v>96.911850429148302</v>
       </c>
       <c r="X18" s="1">
         <v>124.81276812206181</v>
       </c>
       <c r="Y18" s="1">
         <v>132</v>
       </c>
       <c r="Z18" s="1">
         <v>136.9</v>
       </c>
       <c r="AA18" s="1">
         <v>131.1</v>
       </c>
       <c r="AC18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD18" s="2">
         <v>93.1</v>
       </c>
       <c r="AE18" s="2">
-        <v>89.801740155968062</v>
+        <v>85.636198544338583</v>
       </c>
       <c r="AF18" s="2">
-        <v>95.765600882367252</v>
+        <v>114.98566911947114</v>
       </c>
       <c r="AG18" s="1">
-        <v>97.45675694127803</v>
+        <v>102.03864780749913</v>
       </c>
       <c r="AH18" s="1">
-        <v>97.732613068650593</v>
+        <v>98.546141464027087</v>
       </c>
       <c r="AI18" s="1">
-        <v>97.467522629629798</v>
+        <v>96.452040427221306</v>
       </c>
       <c r="AJ18" s="1">
-        <v>110.48130439675501</v>
+        <v>108.47642445449854</v>
       </c>
       <c r="AK18" s="2">
-        <v>109.80224349586926</v>
+        <v>116.69677124772197</v>
       </c>
       <c r="AL18" s="1">
-        <v>112.3</v>
+        <v>107.92935396985699</v>
       </c>
       <c r="AM18" s="1">
-        <v>112</v>
+        <v>121.29703438840338</v>
       </c>
       <c r="AN18" s="1">
-        <v>108.97076717846087</v>
+        <v>124.97632888717732</v>
       </c>
       <c r="AO18" s="1">
-        <v>109.39325054044919</v>
+        <v>101.13656512844283</v>
       </c>
       <c r="AQ18" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR18" s="2">
         <v>99.5</v>
       </c>
       <c r="AS18" s="2">
         <v>91.510282157120812</v>
       </c>
       <c r="AT18" s="2">
         <v>100</v>
       </c>
       <c r="AU18" s="1">
         <v>100</v>
       </c>
       <c r="AV18" s="1">
         <v>99.9</v>
       </c>
       <c r="AW18" s="1">
         <v>98.598141886966133</v>
       </c>
-      <c r="AX18" s="1"/>
+      <c r="AX18" s="1">
+        <v>100.77350011322412</v>
+      </c>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="1"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="1"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="4"/>
       <c r="H19" s="7"/>
       <c r="I19" s="19"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="7"/>
       <c r="S19" s="5"/>
@@ -3182,172 +3212,172 @@
       <c r="AF20" s="26"/>
       <c r="AG20" s="26"/>
       <c r="AH20" s="26"/>
       <c r="AI20" s="26"/>
       <c r="AJ20" s="26"/>
       <c r="AK20" s="26"/>
       <c r="AL20" s="26"/>
       <c r="AM20" s="26"/>
       <c r="AN20" s="26"/>
       <c r="AO20" s="26"/>
       <c r="AQ20" s="26"/>
       <c r="AR20" s="26"/>
       <c r="AS20" s="26"/>
       <c r="AT20" s="26"/>
       <c r="AU20" s="26"/>
       <c r="AV20" s="26"/>
       <c r="AW20" s="26"/>
       <c r="AX20" s="26"/>
       <c r="AY20" s="26"/>
       <c r="AZ20" s="26"/>
       <c r="BA20" s="26"/>
       <c r="BB20" s="26"/>
       <c r="BC20" s="26"/>
     </row>
     <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="25"/>
-[...11 lines deleted...]
-      <c r="O21" s="25" t="s">
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="O21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="P21" s="25"/>
-[...11 lines deleted...]
-      <c r="AC21" s="25" t="s">
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+      <c r="W21" s="23"/>
+      <c r="X21" s="23"/>
+      <c r="Y21" s="23"/>
+      <c r="Z21" s="23"/>
+      <c r="AA21" s="23"/>
+      <c r="AC21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AD21" s="25"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="25" t="s">
+      <c r="AD21" s="23"/>
+      <c r="AE21" s="23"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AQ21" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AR21" s="25"/>
-[...10 lines deleted...]
-      <c r="BC21" s="25"/>
+      <c r="AR21" s="23"/>
+      <c r="AS21" s="23"/>
+      <c r="AT21" s="23"/>
+      <c r="AU21" s="23"/>
+      <c r="AV21" s="23"/>
+      <c r="AW21" s="23"/>
+      <c r="AX21" s="23"/>
+      <c r="AY21" s="23"/>
+      <c r="AZ21" s="23"/>
+      <c r="BA21" s="23"/>
+      <c r="BB21" s="23"/>
+      <c r="BC21" s="23"/>
     </row>
     <row r="22" spans="1:55" ht="15.75" customHeight="1">
       <c r="A22" s="16"/>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
-      <c r="K22" s="23" t="s">
+      <c r="K22" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="L22" s="23"/>
-      <c r="M22" s="23"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="16"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="16"/>
       <c r="U22" s="16"/>
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
       <c r="X22" s="16"/>
-      <c r="Y22" s="23" t="s">
+      <c r="Y22" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Z22" s="23"/>
-      <c r="AA22" s="23"/>
+      <c r="Z22" s="24"/>
+      <c r="AA22" s="24"/>
       <c r="AC22" s="16"/>
       <c r="AD22" s="16"/>
       <c r="AE22" s="16"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="16"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="16"/>
       <c r="AK22" s="16"/>
       <c r="AL22" s="16"/>
-      <c r="AM22" s="23" t="s">
+      <c r="AM22" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AN22" s="23"/>
-      <c r="AO22" s="23"/>
+      <c r="AN22" s="24"/>
+      <c r="AO22" s="24"/>
       <c r="AQ22" s="16"/>
       <c r="AR22" s="16"/>
       <c r="AS22" s="16"/>
       <c r="AT22" s="16"/>
       <c r="AU22" s="16"/>
       <c r="AV22" s="16"/>
       <c r="AW22" s="16"/>
       <c r="AX22" s="16"/>
       <c r="AY22" s="16"/>
       <c r="AZ22" s="16"/>
-      <c r="BA22" s="23" t="s">
+      <c r="BA22" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BB22" s="23"/>
-      <c r="BC22" s="23"/>
+      <c r="BB22" s="24"/>
+      <c r="BC22" s="24"/>
     </row>
     <row r="23" spans="1:55" ht="22.5">
       <c r="A23" s="11"/>
       <c r="B23" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="17" t="s">
@@ -3541,104 +3571,106 @@
       <c r="V24" s="1">
         <v>101.06567262132522</v>
       </c>
       <c r="W24" s="1">
         <v>94.626169676576168</v>
       </c>
       <c r="X24" s="1">
         <v>115.42186637390498</v>
       </c>
       <c r="Y24" s="1">
         <v>130.30000000000001</v>
       </c>
       <c r="Z24" s="1">
         <v>138</v>
       </c>
       <c r="AA24" s="1">
         <v>136.1</v>
       </c>
       <c r="AC24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD24" s="9">
         <v>106.60397968940333</v>
       </c>
       <c r="AE24" s="2">
-        <v>104.29728219449319</v>
+        <v>101.39420977267469</v>
       </c>
       <c r="AF24" s="2">
-        <v>107.71204406465141</v>
+        <v>114.99743923195642</v>
       </c>
       <c r="AG24" s="2">
-        <v>107.59604807143543</v>
+        <v>107.30162055042302</v>
       </c>
       <c r="AH24" s="2">
-        <v>107.68125922452292</v>
+        <v>107.84894151490987</v>
       </c>
       <c r="AI24" s="2">
-        <v>106.46188870415718</v>
+        <v>101.8464797526444</v>
       </c>
       <c r="AJ24" s="1">
-        <v>108.71204638519345</v>
+        <v>104.34008655737614</v>
       </c>
       <c r="AK24" s="1">
-        <v>109.4</v>
+        <v>115.98916859408841</v>
       </c>
       <c r="AL24" s="1">
-        <v>110.1</v>
+        <v>108.64360622302414</v>
       </c>
       <c r="AM24" s="1">
-        <v>109.32246257209385</v>
+        <v>96.809133260632649</v>
       </c>
       <c r="AN24" s="1">
-        <v>110.54480120083716</v>
+        <v>132.79242051532322</v>
       </c>
       <c r="AO24" s="1">
-        <v>110.21227723328482</v>
+        <v>104.04324202776729</v>
       </c>
       <c r="AQ24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="9">
         <v>105.9</v>
       </c>
       <c r="AS24" s="2">
         <v>105.07229632631399</v>
       </c>
       <c r="AT24" s="2">
         <v>103.9</v>
       </c>
       <c r="AU24" s="2">
         <v>102.84535522485537</v>
       </c>
       <c r="AV24" s="2">
         <v>102.8375376583309</v>
       </c>
       <c r="AW24" s="2">
         <v>103.88640722108067</v>
       </c>
-      <c r="AX24" s="1"/>
+      <c r="AX24" s="1">
+        <v>105.1</v>
+      </c>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="1"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="2">
         <v>60.5</v>
       </c>
       <c r="C25" s="2">
         <v>66.599999999999994</v>
       </c>
       <c r="D25" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="E25" s="2">
         <v>62.4</v>
       </c>
       <c r="F25" s="2">
         <v>61.1</v>
       </c>
@@ -3687,104 +3719,106 @@
       <c r="V25" s="1">
         <v>111.54063814393554</v>
       </c>
       <c r="W25" s="1">
         <v>100.4132895606794</v>
       </c>
       <c r="X25" s="1">
         <v>92.238178381205273</v>
       </c>
       <c r="Y25" s="1">
         <v>92.3</v>
       </c>
       <c r="Z25" s="1">
         <v>92.3</v>
       </c>
       <c r="AA25" s="1">
         <v>126</v>
       </c>
       <c r="AC25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD25" s="10">
         <v>201.7</v>
       </c>
       <c r="AE25" s="2">
-        <v>255.26942651797876</v>
+        <v>309.74317625572706</v>
       </c>
       <c r="AF25" s="2">
-        <v>246.72045286258006</v>
+        <v>236.44703263957231</v>
       </c>
       <c r="AG25" s="2">
-        <v>223.75044535709691</v>
+        <v>169.99414826146187</v>
       </c>
       <c r="AH25" s="2">
-        <v>191.45016909405297</v>
+        <v>93.238857470588655</v>
       </c>
       <c r="AI25" s="2">
-        <v>226.05605040492463</v>
+        <v>221.66344615412697</v>
       </c>
       <c r="AJ25" s="1">
-        <v>186.21838269413081</v>
+        <v>126.38998193764289</v>
       </c>
       <c r="AK25" s="1">
-        <v>143.75456555331553</v>
+        <v>108.47344048418735</v>
       </c>
       <c r="AL25" s="1">
-        <v>138.69999999999999</v>
+        <v>140.03348215382363</v>
       </c>
       <c r="AM25" s="1">
-        <v>131.9</v>
+        <v>102.98654953867941</v>
       </c>
       <c r="AN25" s="1">
-        <v>131.64293592668079</v>
+        <v>114.2226978617926</v>
       </c>
       <c r="AO25" s="1">
-        <v>137.03861640157811</v>
+        <v>102.39833421904321</v>
       </c>
       <c r="AQ25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="10">
         <v>63.5</v>
       </c>
       <c r="AS25" s="2">
         <v>53.409411415212851</v>
       </c>
       <c r="AT25" s="2">
         <v>54.5</v>
       </c>
       <c r="AU25" s="2">
         <v>58.022730217878603</v>
       </c>
       <c r="AV25" s="2">
         <v>63.802849622748212</v>
       </c>
       <c r="AW25" s="2">
         <v>61.890708839892902</v>
       </c>
-      <c r="AX25" s="1"/>
+      <c r="AX25" s="1">
+        <v>71.760228297997713</v>
+      </c>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="1"/>
       <c r="BA25" s="1"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="1"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="2">
         <v>101.5</v>
       </c>
       <c r="C26" s="2">
         <v>101.7</v>
       </c>
       <c r="D26" s="2">
         <v>101.9</v>
       </c>
       <c r="E26" s="2">
         <v>100.5</v>
       </c>
       <c r="F26" s="2">
         <v>100.4</v>
       </c>
@@ -3833,104 +3867,106 @@
       <c r="V26" s="1">
         <v>100.5763572258487</v>
       </c>
       <c r="W26" s="1">
         <v>88.004113972629654</v>
       </c>
       <c r="X26" s="1">
         <v>109.59017700901148</v>
       </c>
       <c r="Y26" s="1">
         <v>113.7</v>
       </c>
       <c r="Z26" s="1">
         <v>123.5</v>
       </c>
       <c r="AA26" s="1">
         <v>120.2</v>
       </c>
       <c r="AC26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD26" s="10">
         <v>102.4</v>
       </c>
       <c r="AE26" s="2">
-        <v>99.590066877544302</v>
+        <v>95.023762229182594</v>
       </c>
       <c r="AF26" s="2">
-        <v>96.885504428653022</v>
+        <v>91.049003653349331</v>
       </c>
       <c r="AG26" s="2">
-        <v>96.814250903785066</v>
+        <v>96.666736067141485</v>
       </c>
       <c r="AH26" s="2">
-        <v>96.320000121539053</v>
+        <v>95.346472694972817</v>
       </c>
       <c r="AI26" s="2">
-        <v>96.936698554282046</v>
+        <v>98.421445492255387</v>
       </c>
       <c r="AJ26" s="1">
-        <v>95.954906617184633</v>
+        <v>87.679326322000534</v>
       </c>
       <c r="AK26" s="1">
-        <v>127.09689073618591</v>
+        <v>227.25431881390699</v>
       </c>
       <c r="AL26" s="1">
-        <v>135.9</v>
+        <v>132.45041027461673</v>
       </c>
       <c r="AM26" s="1">
-        <v>122.8</v>
+        <v>95.702395827259863</v>
       </c>
       <c r="AN26" s="1">
-        <v>111.40312044233329</v>
+        <v>107.01364449481365</v>
       </c>
       <c r="AO26" s="1">
-        <v>113.70877170531919</v>
+        <v>99.959551747170039</v>
       </c>
       <c r="AQ26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="10">
         <v>97</v>
       </c>
       <c r="AS26" s="2">
         <v>101.75185059488658</v>
       </c>
       <c r="AT26" s="2">
         <v>102.3</v>
       </c>
       <c r="AU26" s="2">
         <v>101.1</v>
       </c>
       <c r="AV26" s="2">
         <v>100.00542711503509</v>
       </c>
       <c r="AW26" s="2">
         <v>100.69368743014881</v>
       </c>
-      <c r="AX26" s="1"/>
+      <c r="AX26" s="1">
+        <v>105.80716022784789</v>
+      </c>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="1"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="2">
         <v>100.6</v>
       </c>
       <c r="C27" s="2">
         <v>100.7</v>
       </c>
       <c r="D27" s="2">
         <v>100.8</v>
       </c>
       <c r="E27" s="2">
         <v>100.8</v>
       </c>
       <c r="F27" s="2">
         <v>100.7</v>
       </c>
@@ -3979,104 +4015,106 @@
       <c r="V27" s="1">
         <v>102.46366981835288</v>
       </c>
       <c r="W27" s="1">
         <v>71.056607585194072</v>
       </c>
       <c r="X27" s="1">
         <v>153.49968076509825</v>
       </c>
       <c r="Y27" s="1">
         <v>211</v>
       </c>
       <c r="Z27" s="1">
         <v>221.5</v>
       </c>
       <c r="AA27" s="1">
         <v>217.5</v>
       </c>
       <c r="AC27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD27" s="10">
         <v>98.7</v>
       </c>
       <c r="AE27" s="2">
-        <v>106.39897242849554</v>
+        <v>123.05072931532337</v>
       </c>
       <c r="AF27" s="2">
-        <v>111.99262747277228</v>
+        <v>128.91183114610561</v>
       </c>
       <c r="AG27" s="2">
-        <v>105.66190363895542</v>
+        <v>91.302052110549198</v>
       </c>
       <c r="AH27" s="2">
-        <v>102.02791738180883</v>
+        <v>94.169815044058495</v>
       </c>
       <c r="AI27" s="2">
-        <v>99.807384852310705</v>
+        <v>94.518684594452751</v>
       </c>
       <c r="AJ27" s="1">
-        <v>105.84211012028229</v>
+        <v>120.29304180751524</v>
       </c>
       <c r="AK27" s="1">
-        <v>108.52297090794335</v>
+        <v>120.66959214520712</v>
       </c>
       <c r="AL27" s="1">
-        <v>92.5</v>
+        <v>82.053774218437596</v>
       </c>
       <c r="AM27" s="1">
-        <v>100</v>
+        <v>99.88576140095212</v>
       </c>
       <c r="AN27" s="1">
-        <v>100.97287490749129</v>
+        <v>136.66065014334859</v>
       </c>
       <c r="AO27" s="1">
-        <v>102.72806521823743</v>
+        <v>99.175135526498124</v>
       </c>
       <c r="AQ27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="10">
         <v>98.9</v>
       </c>
       <c r="AS27" s="2">
         <v>93.894048937219111</v>
       </c>
       <c r="AT27" s="2">
         <v>90.9</v>
       </c>
       <c r="AU27" s="2">
         <v>96.6</v>
       </c>
       <c r="AV27" s="2">
         <v>100.65246850300456</v>
       </c>
       <c r="AW27" s="2">
         <v>103.67556015750152</v>
       </c>
-      <c r="AX27" s="1"/>
+      <c r="AX27" s="1">
+        <v>103.602503477697</v>
+      </c>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="1"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="1"/>
       <c r="BC27" s="1"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="2">
         <v>102.5</v>
       </c>
       <c r="C28" s="2">
         <v>102.6</v>
       </c>
       <c r="D28" s="2">
         <v>103.3</v>
       </c>
       <c r="E28" s="2">
         <v>103</v>
       </c>
       <c r="F28" s="2">
         <v>103.2</v>
       </c>
@@ -4125,104 +4163,106 @@
       <c r="V28" s="1">
         <v>105.42481308609626</v>
       </c>
       <c r="W28" s="1">
         <v>91.500568868218622</v>
       </c>
       <c r="X28" s="1">
         <v>121.65218734890072</v>
       </c>
       <c r="Y28" s="1">
         <v>131.6</v>
       </c>
       <c r="Z28" s="1">
         <v>143.9</v>
       </c>
       <c r="AA28" s="1">
         <v>141.69999999999999</v>
       </c>
       <c r="AC28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD28" s="10">
         <v>100.3</v>
       </c>
       <c r="AE28" s="2">
-        <v>98.480543893711101</v>
+        <v>95.93268781124047</v>
       </c>
       <c r="AF28" s="2">
-        <v>103.79330303628961</v>
+        <v>115.67614078894997</v>
       </c>
       <c r="AG28" s="2">
-        <v>103.4823106585628</v>
+        <v>102.646760963701</v>
       </c>
       <c r="AH28" s="2">
-        <v>103.38470647449572</v>
+        <v>102.97589958633142</v>
       </c>
       <c r="AI28" s="2">
-        <v>102.91029453921159</v>
+        <v>101.29780551133247</v>
       </c>
       <c r="AJ28" s="1">
-        <v>104.48286198822309</v>
+        <v>111.50652293965125</v>
       </c>
       <c r="AK28" s="1">
-        <v>105.85337479431438</v>
+        <v>115.30393565157078</v>
       </c>
       <c r="AL28" s="1">
-        <v>113.8</v>
+        <v>117.53733006639504</v>
       </c>
       <c r="AM28" s="1">
-        <v>125.7</v>
+        <v>109.98231404748822</v>
       </c>
       <c r="AN28" s="1">
-        <v>117.4612527474805</v>
+        <v>89.892392959896924</v>
       </c>
       <c r="AO28" s="1">
-        <v>116.05460356646584</v>
+        <v>102.08979134115769</v>
       </c>
       <c r="AQ28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="10">
         <v>109.6</v>
       </c>
       <c r="AS28" s="2">
         <v>112.16743714690706</v>
       </c>
       <c r="AT28" s="2">
         <v>104.2</v>
       </c>
       <c r="AU28" s="2">
         <v>103.2</v>
       </c>
       <c r="AV28" s="2">
         <v>104.58022663702108</v>
       </c>
       <c r="AW28" s="2">
         <v>105.00671666719748</v>
       </c>
-      <c r="AX28" s="1"/>
+      <c r="AX28" s="1">
+        <v>104.79310987515484</v>
+      </c>
       <c r="AY28" s="1"/>
       <c r="AZ28" s="1"/>
       <c r="BA28" s="1"/>
       <c r="BB28" s="1"/>
       <c r="BC28" s="1"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="2">
         <v>100.6</v>
       </c>
       <c r="C29" s="2">
         <v>100.6</v>
       </c>
       <c r="D29" s="2">
         <v>100.7</v>
       </c>
       <c r="E29" s="2">
         <v>101.3</v>
       </c>
       <c r="F29" s="2">
         <v>100.9</v>
       </c>
@@ -4271,104 +4311,106 @@
       <c r="V29" s="1">
         <v>102.39380262413403</v>
       </c>
       <c r="W29" s="1">
         <v>121.41619533275639</v>
       </c>
       <c r="X29" s="1">
         <v>102.09931607898768</v>
       </c>
       <c r="Y29" s="1">
         <v>105.1</v>
       </c>
       <c r="Z29" s="1">
         <v>110.6</v>
       </c>
       <c r="AA29" s="1">
         <v>110.4</v>
       </c>
       <c r="AC29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD29" s="10">
         <v>114.3</v>
       </c>
       <c r="AE29" s="2">
-        <v>112.26898156183185</v>
+        <v>110.02454096403558</v>
       </c>
       <c r="AF29" s="2">
-        <v>116.81496953845205</v>
+        <v>126.95180573194864</v>
       </c>
       <c r="AG29" s="2">
-        <v>116.66616827372506</v>
+        <v>116.42939542901989</v>
       </c>
       <c r="AH29" s="2">
-        <v>116.75273036429321</v>
+        <v>116.87724279820881</v>
       </c>
       <c r="AI29" s="2">
-        <v>114.93998709398332</v>
+        <v>110.61863430864567</v>
       </c>
       <c r="AJ29" s="1">
-        <v>115.79605127557065</v>
+        <v>109.04044324029736</v>
       </c>
       <c r="AK29" s="1">
-        <v>108.00185153274452</v>
+        <v>107.70950675527145</v>
       </c>
       <c r="AL29" s="1">
-        <v>110.9</v>
+        <v>108.7663979924703</v>
       </c>
       <c r="AM29" s="1">
-        <v>113.1</v>
+        <v>142.04135531357016</v>
       </c>
       <c r="AN29" s="1">
-        <v>116.1814089833435</v>
+        <v>184.58058783092744</v>
       </c>
       <c r="AO29" s="1">
-        <v>121.43916404380477</v>
+        <v>113.08631945376015</v>
       </c>
       <c r="AQ29" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="10">
         <v>114.8</v>
       </c>
       <c r="AS29" s="2">
         <v>116.1635338247339</v>
       </c>
       <c r="AT29" s="2">
         <v>112.4</v>
       </c>
       <c r="AU29" s="2">
         <v>109.8</v>
       </c>
       <c r="AV29" s="2">
         <v>108.21436854634725</v>
       </c>
       <c r="AW29" s="2">
         <v>106.64363340223188</v>
       </c>
-      <c r="AX29" s="1"/>
+      <c r="AX29" s="1">
+        <v>105.70061245996105</v>
+      </c>
       <c r="AY29" s="1"/>
       <c r="AZ29" s="1"/>
       <c r="BA29" s="1"/>
       <c r="BB29" s="1"/>
       <c r="BC29" s="1"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="2">
         <v>100.5</v>
       </c>
       <c r="C30" s="2">
         <v>100.7</v>
       </c>
       <c r="D30" s="2">
         <v>101.3</v>
       </c>
       <c r="E30" s="2">
         <v>100.7</v>
       </c>
       <c r="F30" s="2">
         <v>100.5</v>
       </c>
@@ -4417,104 +4459,106 @@
       <c r="V30" s="1">
         <v>96.187439794630947</v>
       </c>
       <c r="W30" s="1">
         <v>80.57582899807943</v>
       </c>
       <c r="X30" s="1">
         <v>118.69221697601493</v>
       </c>
       <c r="Y30" s="1">
         <v>127.6</v>
       </c>
       <c r="Z30" s="1">
         <v>140.1</v>
       </c>
       <c r="AA30" s="1">
         <v>138.19999999999999</v>
       </c>
       <c r="AC30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD30" s="10">
         <v>106</v>
       </c>
       <c r="AE30" s="2">
-        <v>106.12364229371659</v>
+        <v>106.30947975597955</v>
       </c>
       <c r="AF30" s="2">
-        <v>114.2037573785464</v>
+        <v>131.13558064774722</v>
       </c>
       <c r="AG30" s="2">
-        <v>112.90099294369307</v>
+        <v>109.9938821873739</v>
       </c>
       <c r="AH30" s="2">
-        <v>111.19953134214565</v>
+        <v>106.97440938141985</v>
       </c>
       <c r="AI30" s="2">
-        <v>106.89076785544296</v>
+        <v>101.02760667792856</v>
       </c>
       <c r="AJ30" s="1">
-        <v>100</v>
+        <v>81.830520465080014</v>
       </c>
       <c r="AK30" s="1">
-        <v>113.02225212975954</v>
+        <v>131.05075077710956</v>
       </c>
       <c r="AL30" s="1">
-        <v>100.8</v>
+        <v>94.694001129256407</v>
       </c>
       <c r="AM30" s="1">
-        <v>109.7</v>
+        <v>113.44894887017409</v>
       </c>
       <c r="AN30" s="1">
-        <v>105.19716337250877</v>
+        <v>126.57972966564772</v>
       </c>
       <c r="AO30" s="1">
-        <v>109.62267550981855</v>
+        <v>103.96678137711579</v>
       </c>
       <c r="AQ30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="10">
         <v>92</v>
       </c>
       <c r="AS30" s="2">
         <v>106.16186199420325</v>
       </c>
       <c r="AT30" s="2">
         <v>106.4</v>
       </c>
       <c r="AU30" s="2">
         <v>105</v>
       </c>
       <c r="AV30" s="2">
         <v>104.28133963947501</v>
       </c>
       <c r="AW30" s="2">
         <v>104.53617850420129</v>
       </c>
-      <c r="AX30" s="1"/>
+      <c r="AX30" s="1">
+        <v>115.73565432172681</v>
+      </c>
       <c r="AY30" s="1"/>
       <c r="AZ30" s="1"/>
       <c r="BA30" s="1"/>
       <c r="BB30" s="1"/>
       <c r="BC30" s="1"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="2">
         <v>110.7</v>
       </c>
       <c r="C31" s="2">
         <v>105.2</v>
       </c>
       <c r="D31" s="2">
         <v>102.7</v>
       </c>
       <c r="E31" s="2">
         <v>100.6</v>
       </c>
       <c r="F31" s="2">
         <v>102.1</v>
       </c>
@@ -4563,104 +4607,106 @@
       <c r="V31" s="1">
         <v>98.035517134579621</v>
       </c>
       <c r="W31" s="1">
         <v>90.583003685892606</v>
       </c>
       <c r="X31" s="1">
         <v>97.195277403193856</v>
       </c>
       <c r="Y31" s="1">
         <v>110</v>
       </c>
       <c r="Z31" s="1">
         <v>109.4</v>
       </c>
       <c r="AA31" s="1">
         <v>108.5</v>
       </c>
       <c r="AC31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD31" s="10">
         <v>109.9</v>
       </c>
       <c r="AE31" s="2">
-        <v>104.22864417735937</v>
+        <v>98.592410333516199</v>
       </c>
       <c r="AF31" s="2">
-        <v>105.93398851221663</v>
+        <v>108.78596117382737</v>
       </c>
       <c r="AG31" s="2">
-        <v>105.42888861741331</v>
+        <v>103.85751554108622</v>
       </c>
       <c r="AH31" s="2">
-        <v>106.08760372776507</v>
+        <v>108.32840304872842</v>
       </c>
       <c r="AI31" s="2">
-        <v>105.04078048329775</v>
+        <v>100.35890164112962</v>
       </c>
       <c r="AJ31" s="1">
-        <v>104.92657124116451</v>
+        <v>94.382737622802594</v>
       </c>
       <c r="AK31" s="1">
-        <v>104.80051358374665</v>
+        <v>97.404663621792835</v>
       </c>
       <c r="AL31" s="1">
-        <v>105.7</v>
+        <v>106.70052529710561</v>
       </c>
       <c r="AM31" s="1">
-        <v>100.4</v>
+        <v>73.411808504161783</v>
       </c>
       <c r="AN31" s="1">
-        <v>105.08261808273016</v>
+        <v>183.48720769558463</v>
       </c>
       <c r="AO31" s="1">
-        <v>104.04679312646157</v>
+        <v>104.90285493601752</v>
       </c>
       <c r="AQ31" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="10">
         <v>112.4</v>
       </c>
       <c r="AS31" s="2">
         <v>109.24120864604974</v>
       </c>
       <c r="AT31" s="2">
         <v>104</v>
       </c>
       <c r="AU31" s="2">
         <v>104.4</v>
       </c>
       <c r="AV31" s="2">
         <v>104.06462226760138</v>
       </c>
       <c r="AW31" s="2">
         <v>106.60734144328148</v>
       </c>
-      <c r="AX31" s="1"/>
+      <c r="AX31" s="1">
+        <v>109.07493116607834</v>
+      </c>
       <c r="AY31" s="1"/>
       <c r="AZ31" s="1"/>
       <c r="BA31" s="1"/>
       <c r="BB31" s="1"/>
       <c r="BC31" s="1"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="2">
         <v>101.6</v>
       </c>
       <c r="C32" s="2">
         <v>104.2</v>
       </c>
       <c r="D32" s="2">
         <v>103.9</v>
       </c>
       <c r="E32" s="2">
         <v>101.9</v>
       </c>
       <c r="F32" s="2">
         <v>101</v>
       </c>
@@ -4709,104 +4755,106 @@
       <c r="V32" s="1">
         <v>98.846257826147664</v>
       </c>
       <c r="W32" s="1">
         <v>85.000639896342975</v>
       </c>
       <c r="X32" s="1">
         <v>104.0814868640757</v>
       </c>
       <c r="Y32" s="1">
         <v>113.4</v>
       </c>
       <c r="Z32" s="1">
         <v>119.9</v>
       </c>
       <c r="AA32" s="1">
         <v>119.3</v>
       </c>
       <c r="AC32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD32" s="10">
         <v>115.6</v>
       </c>
       <c r="AE32" s="2">
-        <v>117.00538509031982</v>
+        <v>119.15978204918511</v>
       </c>
       <c r="AF32" s="2">
-        <v>113.47570397956699</v>
+        <v>108.02661762556305</v>
       </c>
       <c r="AG32" s="2">
-        <v>110.20016884489119</v>
+        <v>103.25934879947395</v>
       </c>
       <c r="AH32" s="2">
-        <v>108.10342579995384</v>
+        <v>101.43779934895282</v>
       </c>
       <c r="AI32" s="2">
-        <v>109.36584119660797</v>
+        <v>114.46350684082005</v>
       </c>
       <c r="AJ32" s="1">
-        <v>107.91342285152088</v>
+        <v>87.111041603225431</v>
       </c>
       <c r="AK32" s="1">
-        <v>114.24489543609243</v>
+        <v>125.1621876520849</v>
       </c>
       <c r="AL32" s="1">
-        <v>103.3</v>
+        <v>97.692576636606901</v>
       </c>
       <c r="AM32" s="1">
-        <v>112</v>
+        <v>106.48266954532599</v>
       </c>
       <c r="AN32" s="1">
-        <v>110.4579116461903</v>
+        <v>132.50366948710337</v>
       </c>
       <c r="AO32" s="1">
-        <v>113.16596069049045</v>
+        <v>104.18041106077108</v>
       </c>
       <c r="AQ32" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="10">
         <v>109.9</v>
       </c>
       <c r="AS32" s="2">
         <v>109.93397960784625</v>
       </c>
       <c r="AT32" s="2">
         <v>108.7</v>
       </c>
       <c r="AU32" s="2">
         <v>108.3</v>
       </c>
       <c r="AV32" s="2">
         <v>108.9839575800202</v>
       </c>
       <c r="AW32" s="2">
         <v>107.74239536620416</v>
       </c>
-      <c r="AX32" s="1"/>
+      <c r="AX32" s="1">
+        <v>110.29217940924443</v>
+      </c>
       <c r="AY32" s="1"/>
       <c r="AZ32" s="1"/>
       <c r="BA32" s="1"/>
       <c r="BB32" s="1"/>
       <c r="BC32" s="1"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="2">
         <v>103.5</v>
       </c>
       <c r="C33" s="2">
         <v>107.5</v>
       </c>
       <c r="D33" s="2">
         <v>100.3</v>
       </c>
       <c r="E33" s="2">
         <v>102.8</v>
       </c>
       <c r="F33" s="2">
         <v>102.8</v>
       </c>
@@ -4855,104 +4903,106 @@
       <c r="V33" s="1">
         <v>102.44798970325293</v>
       </c>
       <c r="W33" s="1">
         <v>113.1147770429467</v>
       </c>
       <c r="X33" s="1">
         <v>107.10002144780462</v>
       </c>
       <c r="Y33" s="1">
         <v>149.4</v>
       </c>
       <c r="Z33" s="1">
         <v>161.30000000000001</v>
       </c>
       <c r="AA33" s="1">
         <v>159.19999999999999</v>
       </c>
       <c r="AC33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="10">
         <v>111.6</v>
       </c>
       <c r="AE33" s="2">
-        <v>105.69881932401847</v>
+        <v>98.837250485173101</v>
       </c>
       <c r="AF33" s="2">
-        <v>107.13887650338245</v>
+        <v>110.71511273927284</v>
       </c>
       <c r="AG33" s="2">
-        <v>104.01713502936383</v>
+        <v>98.128179154734525</v>
       </c>
       <c r="AH33" s="2">
-        <v>100.30161447784603</v>
+        <v>90.234591711481187</v>
       </c>
       <c r="AI33" s="2">
-        <v>100.33759379244994</v>
+        <v>100.43368466349578</v>
       </c>
       <c r="AJ33" s="1">
-        <v>103.64216999474093</v>
+        <v>117.15862994922355</v>
       </c>
       <c r="AK33" s="1">
-        <v>100.16821616946076</v>
+        <v>95.719825618755436</v>
       </c>
       <c r="AL33" s="1">
-        <v>118</v>
+        <v>128.03182363809114</v>
       </c>
       <c r="AM33" s="1">
-        <v>103.2</v>
+        <v>55.992041194011911</v>
       </c>
       <c r="AN33" s="1">
-        <v>105.99170914613995</v>
+        <v>204.09938200549735</v>
       </c>
       <c r="AO33" s="1">
-        <v>114.52057039390139</v>
+        <v>75.494611214924149</v>
       </c>
       <c r="AQ33" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="10">
         <v>98.3</v>
       </c>
       <c r="AS33" s="2">
         <v>97.290429239064352</v>
       </c>
       <c r="AT33" s="2">
         <v>104.4</v>
       </c>
       <c r="AU33" s="2">
         <v>100.1</v>
       </c>
       <c r="AV33" s="2">
         <v>102.54126939939397</v>
       </c>
       <c r="AW33" s="2">
         <v>102.51363558750019</v>
       </c>
-      <c r="AX33" s="1"/>
+      <c r="AX33" s="1">
+        <v>102.43194809359019</v>
+      </c>
       <c r="AY33" s="1"/>
       <c r="AZ33" s="1"/>
       <c r="BA33" s="1"/>
       <c r="BB33" s="1"/>
       <c r="BC33" s="1"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="2">
         <v>112.9</v>
       </c>
       <c r="C34" s="2">
         <v>119.1</v>
       </c>
       <c r="D34" s="2">
         <v>126.9</v>
       </c>
       <c r="E34" s="2">
         <v>127.4</v>
       </c>
       <c r="F34" s="2">
         <v>121</v>
       </c>
@@ -5001,104 +5051,106 @@
       <c r="V34" s="1">
         <v>95.415176310883425</v>
       </c>
       <c r="W34" s="1">
         <v>96.854934540648912</v>
       </c>
       <c r="X34" s="1">
         <v>108.3935087871911</v>
       </c>
       <c r="Y34" s="1">
         <v>122.5</v>
       </c>
       <c r="Z34" s="1">
         <v>125.7</v>
       </c>
       <c r="AA34" s="1">
         <v>123.6</v>
       </c>
       <c r="AC34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="10">
         <v>102.3</v>
       </c>
       <c r="AE34" s="2">
-        <v>100.08516502342285</v>
+        <v>97.667952243682805</v>
       </c>
       <c r="AF34" s="2">
-        <v>116.70116704430164</v>
+        <v>160.70111526378827</v>
       </c>
       <c r="AG34" s="2">
-        <v>126.97252289576659</v>
+        <v>157.27321897605691</v>
       </c>
       <c r="AH34" s="2">
-        <v>133.9192476674626</v>
+        <v>156.71823172041584</v>
       </c>
       <c r="AI34" s="2">
-        <v>134.01594111340944</v>
+        <v>134.39181391539026</v>
       </c>
       <c r="AJ34" s="1">
-        <v>129.50039483490866</v>
+        <v>93.014133890018726</v>
       </c>
       <c r="AK34" s="1">
-        <v>117.08581577721458</v>
+        <v>102.36161026777648</v>
       </c>
       <c r="AL34" s="1">
-        <v>113.7</v>
+        <v>104.23869915278661</v>
       </c>
       <c r="AM34" s="1">
-        <v>108.8</v>
+        <v>82.386859728371363</v>
       </c>
       <c r="AN34" s="1">
-        <v>112.55907262609679</v>
+        <v>185.16206343203905</v>
       </c>
       <c r="AO34" s="1">
-        <v>112.54720653440056</v>
+        <v>133.34349839565323</v>
       </c>
       <c r="AQ34" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="10">
         <v>120.4</v>
       </c>
       <c r="AS34" s="2">
         <v>122.1504934093191</v>
       </c>
       <c r="AT34" s="2">
         <v>117.8</v>
       </c>
       <c r="AU34" s="2">
         <v>111.5</v>
       </c>
       <c r="AV34" s="2">
         <v>107.04986844764441</v>
       </c>
       <c r="AW34" s="2">
         <v>105.49732489024346</v>
       </c>
-      <c r="AX34" s="1"/>
+      <c r="AX34" s="1">
+        <v>106.34282792643688</v>
+      </c>
       <c r="AY34" s="1"/>
       <c r="AZ34" s="1"/>
       <c r="BA34" s="1"/>
       <c r="BB34" s="1"/>
       <c r="BC34" s="1"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="2">
         <v>97.1</v>
       </c>
       <c r="C35" s="2">
         <v>104.2</v>
       </c>
       <c r="D35" s="2">
         <v>108.2</v>
       </c>
       <c r="E35" s="2">
         <v>108.2</v>
       </c>
       <c r="F35" s="2">
         <v>106.6</v>
       </c>
@@ -5147,104 +5199,106 @@
       <c r="V35" s="1">
         <v>104.76788428164663</v>
       </c>
       <c r="W35" s="1">
         <v>90.98189199557504</v>
       </c>
       <c r="X35" s="1">
         <v>120.1246091848982</v>
       </c>
       <c r="Y35" s="1">
         <v>152.5</v>
       </c>
       <c r="Z35" s="1">
         <v>163.1</v>
       </c>
       <c r="AA35" s="1">
         <v>159.19999999999999</v>
       </c>
       <c r="AC35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD35" s="10">
         <v>106.1</v>
       </c>
       <c r="AE35" s="2">
-        <v>102.83893386631988</v>
+        <v>98.349749123673618</v>
       </c>
       <c r="AF35" s="2">
-        <v>105.53092567612769</v>
+        <v>111.40972761045182</v>
       </c>
       <c r="AG35" s="2">
-        <v>105.40277712943509</v>
+        <v>104.95604887340116</v>
       </c>
       <c r="AH35" s="2">
-        <v>106.97389084171893</v>
+        <v>112.58475953578414</v>
       </c>
       <c r="AI35" s="2">
-        <v>102.64601235306149</v>
+        <v>87.091288475811552</v>
       </c>
       <c r="AJ35" s="1">
-        <v>110.95659478429954</v>
+        <v>131.85321312450813</v>
       </c>
       <c r="AK35" s="1">
-        <v>104.93355703475635</v>
+        <v>104.71825223335965</v>
       </c>
       <c r="AL35" s="1">
-        <v>103.3</v>
+        <v>102.55299910398796</v>
       </c>
       <c r="AM35" s="1">
-        <v>97.9</v>
+        <v>83.917105077876769</v>
       </c>
       <c r="AN35" s="1">
-        <v>116.04833254726974</v>
+        <v>122.04369083956956</v>
       </c>
       <c r="AO35" s="1">
-        <v>103.56788763673327</v>
+        <v>103.13309817210769</v>
       </c>
       <c r="AQ35" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="10">
         <v>103.2</v>
       </c>
       <c r="AS35" s="2">
         <v>101.87768854600934</v>
       </c>
       <c r="AT35" s="2">
         <v>101.3</v>
       </c>
       <c r="AU35" s="2">
         <v>99.8</v>
       </c>
       <c r="AV35" s="2">
         <v>101.571057581815</v>
       </c>
       <c r="AW35" s="2">
         <v>104.82231171889676</v>
       </c>
-      <c r="AX35" s="1"/>
+      <c r="AX35" s="1">
+        <v>102.91327245472817</v>
+      </c>
       <c r="AY35" s="1"/>
       <c r="AZ35" s="1"/>
       <c r="BA35" s="1"/>
       <c r="BB35" s="1"/>
       <c r="BC35" s="1"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="2">
         <v>100.7</v>
       </c>
       <c r="C36" s="2">
         <v>102.6</v>
       </c>
       <c r="D36" s="2">
         <v>102.4</v>
       </c>
       <c r="E36" s="2">
         <v>102.8</v>
       </c>
       <c r="F36" s="2">
         <v>103.1</v>
       </c>
@@ -5293,104 +5347,106 @@
       <c r="V36" s="1">
         <v>100.97698093412153</v>
       </c>
       <c r="W36" s="1">
         <v>121.61965334265854</v>
       </c>
       <c r="X36" s="1">
         <v>145.68954348984326</v>
       </c>
       <c r="Y36" s="1">
         <v>156.80000000000001</v>
       </c>
       <c r="Z36" s="1">
         <v>164.1</v>
       </c>
       <c r="AA36" s="1">
         <v>161.5</v>
       </c>
       <c r="AC36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD36" s="10">
         <v>131.9</v>
       </c>
       <c r="AE36" s="2">
-        <v>115.41622704951789</v>
+        <v>90.71012663021979</v>
       </c>
       <c r="AF36" s="2">
-        <v>111.00158612383217</v>
+        <v>100.74543404869868</v>
       </c>
       <c r="AG36" s="2">
-        <v>111.45107264202787</v>
+        <v>112.88965570723526</v>
       </c>
       <c r="AH36" s="2">
-        <v>108.19494211445087</v>
+        <v>98.302021135402768</v>
       </c>
       <c r="AI36" s="2">
-        <v>106.29192379082828</v>
+        <v>101.10161738856962</v>
       </c>
       <c r="AJ36" s="1">
-        <v>108.161632402668</v>
+        <v>94.465334767996097</v>
       </c>
       <c r="AK36" s="1">
-        <v>107.13959947551852</v>
+        <v>101.83139576889968</v>
       </c>
       <c r="AL36" s="1">
-        <v>98.3</v>
+        <v>93.59959726573544</v>
       </c>
       <c r="AM36" s="1">
-        <v>105.2</v>
+        <v>118.59405104822989</v>
       </c>
       <c r="AN36" s="1">
-        <v>104.0409135547866</v>
+        <v>139.41726052981161</v>
       </c>
       <c r="AO36" s="1">
-        <v>105.75656482926357</v>
+        <v>105.76772700494577</v>
       </c>
       <c r="AQ36" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="10">
         <v>94.1</v>
       </c>
       <c r="AS36" s="2">
         <v>102.32419469756088</v>
       </c>
       <c r="AT36" s="2">
         <v>108.1</v>
       </c>
       <c r="AU36" s="2">
         <v>105.3</v>
       </c>
       <c r="AV36" s="2">
         <v>104.18580585629719</v>
       </c>
       <c r="AW36" s="2">
         <v>104.29488448245966</v>
       </c>
-      <c r="AX36" s="1"/>
+      <c r="AX36" s="1">
+        <v>108.13635335563599</v>
+      </c>
       <c r="AY36" s="1"/>
       <c r="AZ36" s="1"/>
       <c r="BA36" s="1"/>
       <c r="BB36" s="1"/>
       <c r="BC36" s="1"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2">
         <v>100.8</v>
       </c>
       <c r="C37" s="2">
         <v>105.2</v>
       </c>
       <c r="D37" s="2">
         <v>102.2</v>
       </c>
       <c r="E37" s="2">
         <v>101.4</v>
       </c>
       <c r="F37" s="2">
         <v>101.8</v>
       </c>
@@ -5439,104 +5495,106 @@
       <c r="V37" s="1">
         <v>101.75186339814908</v>
       </c>
       <c r="W37" s="1">
         <v>99.320877728920067</v>
       </c>
       <c r="X37" s="1">
         <v>124.72194761192685</v>
       </c>
       <c r="Y37" s="1">
         <v>142.19999999999999</v>
       </c>
       <c r="Z37" s="1">
         <v>160.1</v>
       </c>
       <c r="AA37" s="1">
         <v>155.9</v>
       </c>
       <c r="AC37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD37" s="10">
         <v>100.7</v>
       </c>
       <c r="AE37" s="2">
-        <v>102.94545271089557</v>
+        <v>105.75298012302011</v>
       </c>
       <c r="AF37" s="2">
-        <v>100.53721891909385</v>
+        <v>96.182417870506953</v>
       </c>
       <c r="AG37" s="2">
-        <v>101.06309122178396</v>
+        <v>101.86747859151927</v>
       </c>
       <c r="AH37" s="2">
-        <v>101.0027391008939</v>
+        <v>100.81149818100459</v>
       </c>
       <c r="AI37" s="2">
-        <v>100.95790567121227</v>
+        <v>100.8210471790979</v>
       </c>
       <c r="AJ37" s="1">
-        <v>102.03621257596214</v>
+        <v>110.37289196197757</v>
       </c>
       <c r="AK37" s="1">
-        <v>102.12351804481845</v>
+        <v>108.91898288182129</v>
       </c>
       <c r="AL37" s="1">
-        <v>116.9</v>
+        <v>139.41415124584609</v>
       </c>
       <c r="AM37" s="1">
-        <v>113.3</v>
+        <v>88.515946196952385</v>
       </c>
       <c r="AN37" s="1">
-        <v>105.36225995720132</v>
+        <v>87.18391338416258</v>
       </c>
       <c r="AO37" s="1">
-        <v>105.9182154710316</v>
+        <v>103.00153152166216</v>
       </c>
       <c r="AQ37" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="10">
         <v>110.4</v>
       </c>
       <c r="AS37" s="2">
         <v>104.75132395182349</v>
       </c>
       <c r="AT37" s="2">
         <v>105.5</v>
       </c>
       <c r="AU37" s="2">
         <v>102.9</v>
       </c>
       <c r="AV37" s="2">
         <v>100.40645867404699</v>
       </c>
       <c r="AW37" s="2">
         <v>102.05615267119586</v>
       </c>
-      <c r="AX37" s="1"/>
+      <c r="AX37" s="1">
+        <v>101.36159662959847</v>
+      </c>
       <c r="AY37" s="1"/>
       <c r="AZ37" s="1"/>
       <c r="BA37" s="1"/>
       <c r="BB37" s="1"/>
       <c r="BC37" s="1"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="2">
         <v>102</v>
       </c>
       <c r="C38" s="2">
         <v>103</v>
       </c>
       <c r="D38" s="2">
         <v>104.9</v>
       </c>
       <c r="E38" s="2">
         <v>104.8</v>
       </c>
       <c r="F38" s="2">
         <v>105.8</v>
       </c>
@@ -5585,104 +5643,106 @@
       <c r="V38" s="1">
         <v>105.13357902820802</v>
       </c>
       <c r="W38" s="1">
         <v>96.906511356403769</v>
       </c>
       <c r="X38" s="1">
         <v>124.83513874510592</v>
       </c>
       <c r="Y38" s="1">
         <v>132</v>
       </c>
       <c r="Z38" s="1">
         <v>136.9</v>
       </c>
       <c r="AA38" s="1">
         <v>131.1</v>
       </c>
       <c r="AC38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD38" s="10">
         <v>93</v>
       </c>
       <c r="AE38" s="2">
-        <v>89.745389894493655</v>
+        <v>85.547779964090239</v>
       </c>
       <c r="AF38" s="2">
-        <v>95.732126913871937</v>
+        <v>115.22120691691428</v>
       </c>
       <c r="AG38" s="2">
-        <v>97.436900565781414</v>
+        <v>102.0540636329936</v>
       </c>
       <c r="AH38" s="2">
-        <v>97.714462729431887</v>
+        <v>98.533700330208802</v>
       </c>
       <c r="AI38" s="2">
-        <v>97.448071612416697</v>
+        <v>96.428936858502354</v>
       </c>
       <c r="AJ38" s="1">
-        <v>110.5323330503343</v>
+        <v>108.49061329761614</v>
       </c>
       <c r="AK38" s="1">
-        <v>109.82198356499791</v>
+        <v>116.70392645725975</v>
       </c>
       <c r="AL38" s="1">
-        <v>112.4</v>
+        <v>107.93062719974486</v>
       </c>
       <c r="AM38" s="1">
-        <v>112</v>
+        <v>121.3047219362734</v>
       </c>
       <c r="AN38" s="1">
-        <v>108.97718025192191</v>
+        <v>124.98946017598587</v>
       </c>
       <c r="AO38" s="1">
-        <v>109.40053152996059</v>
+        <v>101.14546064096757</v>
       </c>
       <c r="AQ38" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR38" s="10">
         <v>99.4</v>
       </c>
       <c r="AS38" s="2">
         <v>91.444287487031133</v>
       </c>
       <c r="AT38" s="2">
         <v>100</v>
       </c>
       <c r="AU38" s="2">
         <v>100</v>
       </c>
       <c r="AV38" s="2">
         <v>99.9</v>
       </c>
       <c r="AW38" s="2">
         <v>98.584831666255468</v>
       </c>
-      <c r="AX38" s="1"/>
+      <c r="AX38" s="1">
+        <v>100.78248411353155</v>
+      </c>
       <c r="AY38" s="1"/>
       <c r="AZ38" s="1"/>
       <c r="BA38" s="1"/>
       <c r="BB38" s="1"/>
       <c r="BC38" s="1"/>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="12"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="12"/>
       <c r="S39" s="13"/>
@@ -5700,172 +5760,172 @@
       <c r="AF39" s="12"/>
       <c r="AG39" s="13"/>
       <c r="AH39" s="13"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="12"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AQ39" s="13"/>
       <c r="AR39" s="13"/>
       <c r="AS39" s="13"/>
       <c r="AT39" s="12"/>
       <c r="AU39" s="13"/>
       <c r="AV39" s="13"/>
       <c r="AW39" s="13"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="13"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="13"/>
       <c r="BB39" s="13"/>
       <c r="BC39" s="13"/>
     </row>
     <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="25" t="s">
+      <c r="A40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B40" s="25"/>
-[...11 lines deleted...]
-      <c r="O40" s="25" t="s">
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="O40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="P40" s="25"/>
-[...11 lines deleted...]
-      <c r="AC40" s="25" t="s">
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+      <c r="W40" s="23"/>
+      <c r="X40" s="23"/>
+      <c r="Y40" s="23"/>
+      <c r="Z40" s="23"/>
+      <c r="AA40" s="23"/>
+      <c r="AC40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AD40" s="25"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="25" t="s">
+      <c r="AD40" s="23"/>
+      <c r="AE40" s="23"/>
+      <c r="AF40" s="23"/>
+      <c r="AG40" s="23"/>
+      <c r="AH40" s="23"/>
+      <c r="AI40" s="23"/>
+      <c r="AJ40" s="23"/>
+      <c r="AK40" s="23"/>
+      <c r="AL40" s="23"/>
+      <c r="AM40" s="23"/>
+      <c r="AN40" s="23"/>
+      <c r="AO40" s="23"/>
+      <c r="AQ40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AR40" s="25"/>
-[...10 lines deleted...]
-      <c r="BC40" s="25"/>
+      <c r="AR40" s="23"/>
+      <c r="AS40" s="23"/>
+      <c r="AT40" s="23"/>
+      <c r="AU40" s="23"/>
+      <c r="AV40" s="23"/>
+      <c r="AW40" s="23"/>
+      <c r="AX40" s="23"/>
+      <c r="AY40" s="23"/>
+      <c r="AZ40" s="23"/>
+      <c r="BA40" s="23"/>
+      <c r="BB40" s="23"/>
+      <c r="BC40" s="23"/>
     </row>
     <row r="41" spans="1:55" ht="15.75" customHeight="1">
       <c r="A41" s="16"/>
       <c r="B41" s="16"/>
       <c r="C41" s="16"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="16"/>
       <c r="I41" s="16"/>
       <c r="J41" s="16"/>
-      <c r="K41" s="23" t="s">
+      <c r="K41" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="L41" s="23"/>
-      <c r="M41" s="23"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
       <c r="O41" s="16"/>
       <c r="P41" s="16"/>
       <c r="Q41" s="16"/>
       <c r="R41" s="16"/>
       <c r="S41" s="16"/>
       <c r="T41" s="16"/>
       <c r="U41" s="16"/>
       <c r="V41" s="16"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
-      <c r="Y41" s="23" t="s">
+      <c r="Y41" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Z41" s="23"/>
-      <c r="AA41" s="23"/>
+      <c r="Z41" s="24"/>
+      <c r="AA41" s="24"/>
       <c r="AC41" s="16"/>
       <c r="AD41" s="16"/>
       <c r="AE41" s="16"/>
       <c r="AF41" s="16"/>
       <c r="AG41" s="16"/>
       <c r="AH41" s="16"/>
       <c r="AI41" s="16"/>
       <c r="AJ41" s="16"/>
       <c r="AK41" s="16"/>
       <c r="AL41" s="16"/>
-      <c r="AM41" s="23" t="s">
+      <c r="AM41" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AN41" s="23"/>
-      <c r="AO41" s="23"/>
+      <c r="AN41" s="24"/>
+      <c r="AO41" s="24"/>
       <c r="AQ41" s="16"/>
       <c r="AR41" s="16"/>
       <c r="AS41" s="16"/>
       <c r="AT41" s="16"/>
       <c r="AU41" s="16"/>
       <c r="AV41" s="16"/>
       <c r="AW41" s="16"/>
       <c r="AX41" s="16"/>
       <c r="AY41" s="16"/>
       <c r="AZ41" s="16"/>
-      <c r="BA41" s="23" t="s">
+      <c r="BA41" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BB41" s="23"/>
-      <c r="BC41" s="23"/>
+      <c r="BB41" s="24"/>
+      <c r="BC41" s="24"/>
     </row>
     <row r="42" spans="1:55" ht="22.5">
       <c r="A42" s="11"/>
       <c r="B42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="17" t="s">
@@ -6059,104 +6119,104 @@
       <c r="V43" s="1">
         <v>98.389368962760585</v>
       </c>
       <c r="W43" s="1">
         <v>88.71170893962254</v>
       </c>
       <c r="X43" s="1">
         <v>121.08666258170217</v>
       </c>
       <c r="Y43" s="1">
         <v>139.9</v>
       </c>
       <c r="Z43" s="1">
         <v>149.6</v>
       </c>
       <c r="AA43" s="2">
         <v>147.80000000000001</v>
       </c>
       <c r="AC43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD43" s="2">
         <v>100</v>
       </c>
       <c r="AE43" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AF43" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AG43" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AH43" s="1">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AI43" s="1">
-        <v>150.46341183468689</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AJ43" s="1">
-        <v>118.04143026507023</v>
+        <v>95.582592165822007</v>
       </c>
       <c r="AK43" s="1">
-        <v>113</v>
+        <v>119.44962368987937</v>
       </c>
       <c r="AL43" s="1">
-        <v>111.6</v>
+        <v>108.96769147889584</v>
       </c>
       <c r="AM43" s="1">
-        <v>110.18158252563748</v>
+        <v>96.094015742227128</v>
       </c>
       <c r="AN43" s="1">
-        <v>111.63942983045006</v>
-[...3 lines deleted...]
-      </c>
+        <v>135.62718168116572</v>
+      </c>
+      <c r="AO43" s="2"/>
       <c r="AQ43" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="2">
         <v>100</v>
       </c>
       <c r="AS43" s="2">
         <v>100</v>
       </c>
       <c r="AT43" s="2">
         <v>100</v>
       </c>
       <c r="AU43" s="2">
         <v>99.837125382255138</v>
       </c>
       <c r="AV43" s="1">
         <v>99.869858230706882</v>
       </c>
       <c r="AW43" s="1">
         <v>99.891574880746887</v>
       </c>
-      <c r="AX43" s="1"/>
+      <c r="AX43" s="1">
+        <v>119.7</v>
+      </c>
       <c r="AY43" s="1"/>
       <c r="AZ43" s="1"/>
       <c r="BA43" s="1"/>
       <c r="BB43" s="1"/>
       <c r="BC43" s="2"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="2">
         <v>100</v>
       </c>
       <c r="C44" s="2">
         <v>100</v>
       </c>
       <c r="D44" s="2">
         <v>100</v>
       </c>
       <c r="E44" s="2">
         <v>100</v>
       </c>
       <c r="F44" s="2">
         <v>100</v>
       </c>
@@ -6205,104 +6265,104 @@
       <c r="V44" s="1">
         <v>117.60678789396914</v>
       </c>
       <c r="W44" s="1">
         <v>100.83300750285724</v>
       </c>
       <c r="X44" s="1">
         <v>91.972705046128041</v>
       </c>
       <c r="Y44" s="1">
         <v>92.1</v>
       </c>
       <c r="Z44" s="1">
         <v>92.1</v>
       </c>
       <c r="AA44" s="2">
         <v>127</v>
       </c>
       <c r="AC44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD44" s="2">
         <v>100</v>
       </c>
       <c r="AE44" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AF44" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AG44" s="2">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AH44" s="1">
-        <v>100</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AI44" s="1">
-        <v>150.46341183468689</v>
+        <v>108.20785578691525</v>
       </c>
       <c r="AJ44" s="1">
-        <v>122.66166093302688</v>
+        <v>106.4965055690015</v>
       </c>
       <c r="AK44" s="1">
-        <v>106.18504120048551</v>
+        <v>100.58475584318474</v>
       </c>
       <c r="AL44" s="1">
-        <v>132.5</v>
+        <v>139.59465465514054</v>
       </c>
       <c r="AM44" s="1">
-        <v>126</v>
+        <v>99.385141935279165</v>
       </c>
       <c r="AN44" s="1">
-        <v>125.624840095388</v>
-[...3 lines deleted...]
-      </c>
+        <v>101.19798587850104</v>
+      </c>
+      <c r="AO44" s="2"/>
       <c r="AQ44" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="2">
         <v>100</v>
       </c>
       <c r="AS44" s="2">
         <v>100</v>
       </c>
       <c r="AT44" s="2">
         <v>100</v>
       </c>
       <c r="AU44" s="2">
         <v>99.826861958542594</v>
       </c>
       <c r="AV44" s="1">
         <v>99.859433533334851</v>
       </c>
       <c r="AW44" s="1">
         <v>99.9</v>
       </c>
-      <c r="AX44" s="1"/>
+      <c r="AX44" s="1">
+        <v>99.456332431655042</v>
+      </c>
       <c r="AY44" s="1"/>
       <c r="AZ44" s="1"/>
       <c r="BA44" s="1"/>
       <c r="BB44" s="1"/>
       <c r="BC44" s="2"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>0</v>
       </c>
@@ -6366,89 +6426,89 @@
       <c r="AA45" s="2">
         <v>126.5</v>
       </c>
       <c r="AC45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ45" s="1">
-        <v>96.081556539455391</v>
+        <v>77.034912502959543</v>
       </c>
       <c r="AK45" s="1">
-        <v>205.90013388538728</v>
+        <v>313.85007344244826</v>
       </c>
       <c r="AL45" s="1">
-        <v>155.4</v>
+        <v>136.04293969350144</v>
       </c>
       <c r="AM45" s="1">
-        <v>132</v>
+        <v>95.357254807223526</v>
       </c>
       <c r="AN45" s="1">
-        <v>115.5796164193199</v>
-[...3 lines deleted...]
-      </c>
+        <v>107.12752129061846</v>
+      </c>
+      <c r="AO45" s="2"/>
       <c r="AQ45" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX45" s="1"/>
+      <c r="AX45" s="1">
+        <v>175.49716644903367</v>
+      </c>
       <c r="AY45" s="1"/>
       <c r="AZ45" s="1"/>
       <c r="BA45" s="1"/>
       <c r="BB45" s="1"/>
       <c r="BC45" s="2"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>0</v>
       </c>
@@ -6512,89 +6572,89 @@
       <c r="AA46" s="2">
         <v>283.8</v>
       </c>
       <c r="AC46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ46" s="1">
-        <v>143.71380156657932</v>
+        <v>131.84758239749974</v>
       </c>
       <c r="AK46" s="1">
-        <v>119.1210067811453</v>
+        <v>127.18594928288853</v>
       </c>
       <c r="AL46" s="1">
-        <v>87.7</v>
+        <v>80.108372092948329</v>
       </c>
       <c r="AM46" s="1">
-        <v>98.7</v>
+        <v>99.780713451716082</v>
       </c>
       <c r="AN46" s="1">
-        <v>100.32413512582235</v>
-[...3 lines deleted...]
-      </c>
+        <v>140.73839161214801</v>
+      </c>
+      <c r="AO46" s="2"/>
       <c r="AQ46" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX46" s="1"/>
+      <c r="AX46" s="1">
+        <v>101.59826983853237</v>
+      </c>
       <c r="AY46" s="1"/>
       <c r="AZ46" s="1"/>
       <c r="BA46" s="1"/>
       <c r="BB46" s="1"/>
       <c r="BC46" s="2"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>0</v>
       </c>
@@ -6658,89 +6718,89 @@
       <c r="AA47" s="2">
         <v>148.30000000000001</v>
       </c>
       <c r="AC47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI47" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ47" s="1">
-        <v>99.814538447064322</v>
+        <v>106.6672792645336</v>
       </c>
       <c r="AK47" s="1">
-        <v>106.90616494171226</v>
+        <v>118.59922786996601</v>
       </c>
       <c r="AL47" s="1">
-        <v>115.9</v>
+        <v>118.2364369607165</v>
       </c>
       <c r="AM47" s="1">
-        <v>128.80000000000001</v>
+        <v>110.08990488818766</v>
       </c>
       <c r="AN47" s="1">
-        <v>118.98543540053295</v>
-[...3 lines deleted...]
-      </c>
+        <v>89.02594610648309</v>
+      </c>
+      <c r="AO47" s="2"/>
       <c r="AQ47" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX47" s="1"/>
+      <c r="AX47" s="1">
+        <v>114.49940225438972</v>
+      </c>
       <c r="AY47" s="1"/>
       <c r="AZ47" s="1"/>
       <c r="BA47" s="1"/>
       <c r="BB47" s="1"/>
       <c r="BC47" s="2"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>0</v>
       </c>
@@ -6804,89 +6864,89 @@
       <c r="AA48" s="2">
         <v>112.3</v>
       </c>
       <c r="AC48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ48" s="1">
-        <v>117.01267844034369</v>
+        <v>99.921560616244847</v>
       </c>
       <c r="AK48" s="1">
-        <v>102.73310373087125</v>
+        <v>107.04503556827561</v>
       </c>
       <c r="AL48" s="1">
-        <v>109.8</v>
+        <v>108.50773761890295</v>
       </c>
       <c r="AM48" s="1">
-        <v>112.8</v>
+        <v>145.29552130474465</v>
       </c>
       <c r="AN48" s="1">
-        <v>116.60624729307816</v>
-[...3 lines deleted...]
-      </c>
+        <v>190.15752738544521</v>
+      </c>
+      <c r="AO48" s="2"/>
       <c r="AQ48" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX48" s="1"/>
+      <c r="AX48" s="1">
+        <v>100.2444224507055</v>
+      </c>
       <c r="AY48" s="1"/>
       <c r="AZ48" s="1"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="2"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>0</v>
       </c>
@@ -6950,89 +7010,89 @@
       <c r="AA49" s="2">
         <v>145.5</v>
       </c>
       <c r="AC49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ49" s="1">
-        <v>77.418335023150078</v>
+        <v>69.38269600524346</v>
       </c>
       <c r="AK49" s="1">
-        <v>121.11725611255847</v>
+        <v>137.2710241403696</v>
       </c>
       <c r="AL49" s="1">
-        <v>100.3</v>
+        <v>94.532462961580762</v>
       </c>
       <c r="AM49" s="1">
-        <v>111</v>
+        <v>114.97456168479107</v>
       </c>
       <c r="AN49" s="1">
-        <v>105.63928561418297</v>
-[...3 lines deleted...]
-      </c>
+        <v>127.53996903489563</v>
+      </c>
+      <c r="AO49" s="2"/>
       <c r="AQ49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX49" s="1"/>
+      <c r="AX49" s="1">
+        <v>212.17662554609697</v>
+      </c>
       <c r="AY49" s="1"/>
       <c r="AZ49" s="1"/>
       <c r="BA49" s="1"/>
       <c r="BB49" s="1"/>
       <c r="BC49" s="2"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>0</v>
       </c>
@@ -7096,89 +7156,89 @@
       <c r="AA50" s="2">
         <v>117</v>
       </c>
       <c r="AC50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AH50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI50" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ50" s="1">
-        <v>104.38382695192946</v>
+        <v>79.491981564373106</v>
       </c>
       <c r="AK50" s="1">
-        <v>108.32064485379726</v>
+        <v>96.8898399994995</v>
       </c>
       <c r="AL50" s="1">
-        <v>107.8</v>
+        <v>107.63694630793397</v>
       </c>
       <c r="AM50" s="1">
-        <v>98.1</v>
+        <v>67.728032260883481</v>
       </c>
       <c r="AN50" s="1">
-        <v>106.09495174077293</v>
-[...3 lines deleted...]
-      </c>
+        <v>260.20920046584115</v>
+      </c>
+      <c r="AO50" s="2"/>
       <c r="AQ50" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="2" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX50" s="1"/>
+      <c r="AX50" s="1">
+        <v>130.06646371864122</v>
+      </c>
       <c r="AY50" s="1"/>
       <c r="AZ50" s="1"/>
       <c r="BA50" s="1"/>
       <c r="BB50" s="1"/>
       <c r="BC50" s="2"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>0</v>
       </c>
@@ -7242,89 +7302,89 @@
       <c r="AA51" s="2">
         <v>124.6</v>
       </c>
       <c r="AC51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI51" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ51" s="1">
-        <v>106.71900670605791</v>
+        <v>70.785690467440659</v>
       </c>
       <c r="AK51" s="1">
-        <v>123.07730008474653</v>
+        <v>131.62361601832873</v>
       </c>
       <c r="AL51" s="1">
-        <v>102.1</v>
+        <v>97.303083292688115</v>
       </c>
       <c r="AM51" s="1">
-        <v>113.1</v>
+        <v>106.74581139937816</v>
       </c>
       <c r="AN51" s="1">
-        <v>111.30003433698616</v>
-[...3 lines deleted...]
-      </c>
+        <v>135.22015637930232</v>
+      </c>
+      <c r="AO51" s="2"/>
       <c r="AQ51" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX51" s="1"/>
+      <c r="AX51" s="1">
+        <v>131.33964753240761</v>
+      </c>
       <c r="AY51" s="1"/>
       <c r="AZ51" s="1"/>
       <c r="BA51" s="1"/>
       <c r="BB51" s="1"/>
       <c r="BC51" s="2"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>0</v>
       </c>
@@ -7388,89 +7448,89 @@
       <c r="AA52" s="2">
         <v>172.7</v>
       </c>
       <c r="AC52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH52" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI52" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ52" s="1">
-        <v>132.38422353322582</v>
+        <v>145.83172086178158</v>
       </c>
       <c r="AK52" s="1">
-        <v>97.516362619834865</v>
+        <v>92.037698149476086</v>
       </c>
       <c r="AL52" s="1">
-        <v>123.2</v>
+        <v>129.8312405233365</v>
       </c>
       <c r="AM52" s="1">
-        <v>104</v>
+        <v>55.01278130848273</v>
       </c>
       <c r="AN52" s="1">
-        <v>107.45034729838494</v>
-[...3 lines deleted...]
-      </c>
+        <v>210.88998076027096</v>
+      </c>
+      <c r="AO52" s="2"/>
       <c r="AQ52" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX52" s="1"/>
+      <c r="AX52" s="1">
+        <v>105.39230446750094</v>
+      </c>
       <c r="AY52" s="1"/>
       <c r="AZ52" s="1"/>
       <c r="BA52" s="1"/>
       <c r="BB52" s="1"/>
       <c r="BC52" s="2"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>0</v>
       </c>
@@ -7534,89 +7594,89 @@
       <c r="AA53" s="2">
         <v>130</v>
       </c>
       <c r="AC53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI53" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ53" s="1">
-        <v>99.634362367384753</v>
+        <v>47.407647487810088</v>
       </c>
       <c r="AK53" s="1">
-        <v>102.97854048895022</v>
+        <v>102.81385329460868</v>
       </c>
       <c r="AL53" s="1">
-        <v>109</v>
+        <v>104.35577011487867</v>
       </c>
       <c r="AM53" s="1">
-        <v>104.7</v>
+        <v>81.019526546670335</v>
       </c>
       <c r="AN53" s="1">
-        <v>109.85230962562883</v>
-[...3 lines deleted...]
-      </c>
+        <v>204.35420805485575</v>
+      </c>
+      <c r="AO53" s="2"/>
       <c r="AQ53" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX53" s="1"/>
+      <c r="AX53" s="1">
+        <v>143.58162283129931</v>
+      </c>
       <c r="AY53" s="1"/>
       <c r="AZ53" s="1"/>
       <c r="BA53" s="1"/>
       <c r="BB53" s="1"/>
       <c r="BC53" s="2"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>0</v>
       </c>
@@ -7680,89 +7740,89 @@
       <c r="AA54" s="2">
         <v>190.8</v>
       </c>
       <c r="AC54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH54" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI54" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ54" s="1">
-        <v>165.14549365826335</v>
+        <v>153.54454027474827</v>
       </c>
       <c r="AK54" s="1">
-        <v>101.27541908371087</v>
+        <v>102.44782937527633</v>
       </c>
       <c r="AL54" s="1">
-        <v>100.7</v>
+        <v>101.29215013844907</v>
       </c>
       <c r="AM54" s="1">
-        <v>93.8</v>
+        <v>80.91223552067747</v>
       </c>
       <c r="AN54" s="1">
-        <v>118.13995498623937</v>
-[...3 lines deleted...]
-      </c>
+        <v>123.73679390454468</v>
+      </c>
+      <c r="AO54" s="2"/>
       <c r="AQ54" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX54" s="1"/>
+      <c r="AX54" s="1">
+        <v>105.11749770333098</v>
+      </c>
       <c r="AY54" s="1"/>
       <c r="AZ54" s="1"/>
       <c r="BA54" s="1"/>
       <c r="BB54" s="1"/>
       <c r="BC54" s="2"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>0</v>
       </c>
@@ -7826,89 +7886,89 @@
       <c r="AA55" s="2">
         <v>171.5</v>
       </c>
       <c r="AC55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH55" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI55" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ55" s="1">
-        <v>120.46209280314075</v>
+        <v>79.849437338502568</v>
       </c>
       <c r="AK55" s="1">
-        <v>107.88797852407674</v>
+        <v>101.80127297116759</v>
       </c>
       <c r="AL55" s="1">
-        <v>97.4</v>
+        <v>93.340555923992412</v>
       </c>
       <c r="AM55" s="1">
-        <v>105.2</v>
+        <v>119.32915319924852</v>
       </c>
       <c r="AN55" s="1">
-        <v>103.94378339259653</v>
-[...3 lines deleted...]
-      </c>
+        <v>140.33961929016877</v>
+      </c>
+      <c r="AO55" s="2"/>
       <c r="AQ55" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX55" s="1"/>
+      <c r="AX55" s="1">
+        <v>127.75845430570713</v>
+      </c>
       <c r="AY55" s="1"/>
       <c r="AZ55" s="1"/>
       <c r="BA55" s="1"/>
       <c r="BB55" s="1"/>
       <c r="BC55" s="2"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>0</v>
       </c>
@@ -7972,89 +8032,89 @@
       <c r="AA56" s="2">
         <v>220.9</v>
       </c>
       <c r="AC56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI56" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ56" s="1">
-        <v>99.897168527448983</v>
+        <v>137.45873244347328</v>
       </c>
       <c r="AK56" s="1">
-        <v>99.222626864194623</v>
+        <v>112.26332303426287</v>
       </c>
       <c r="AL56" s="1">
-        <v>132.4</v>
+        <v>146.82329380425051</v>
       </c>
       <c r="AM56" s="1">
-        <v>120.9</v>
+        <v>85.605296904084042</v>
       </c>
       <c r="AN56" s="1">
-        <v>106.55618492395797</v>
-[...3 lines deleted...]
-      </c>
+        <v>84.248676065114665</v>
+      </c>
+      <c r="AO56" s="2"/>
       <c r="AQ56" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX56" s="1"/>
+      <c r="AX56" s="1">
+        <v>128.74529712029329</v>
+      </c>
       <c r="AY56" s="1"/>
       <c r="AZ56" s="1"/>
       <c r="BA56" s="1"/>
       <c r="BB56" s="1"/>
       <c r="BC56" s="2"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>0</v>
       </c>
@@ -8118,89 +8178,89 @@
       <c r="AA57" s="2">
         <v>135.80000000000001</v>
       </c>
       <c r="AC57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AE57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AF57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AG57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AH57" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AI57" s="1" t="s">
         <v>0</v>
       </c>
       <c r="AJ57" s="1">
-        <v>146.48367623736127</v>
+        <v>116.65163240280869</v>
       </c>
       <c r="AK57" s="1">
-        <v>115.44495308151379</v>
+        <v>118.50385159173298</v>
       </c>
       <c r="AL57" s="1">
-        <v>114.7</v>
+        <v>108.2738416546166</v>
       </c>
       <c r="AM57" s="1">
-        <v>113.9</v>
+        <v>122.68702513285061</v>
       </c>
       <c r="AN57" s="1">
-        <v>110.31190801044268</v>
-[...3 lines deleted...]
-      </c>
+        <v>126.29203403568903</v>
+      </c>
+      <c r="AO57" s="2"/>
       <c r="AQ57" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AU57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AV57" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW57" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="AX57" s="1"/>
+      <c r="AX57" s="1">
+        <v>101.71508794646795</v>
+      </c>
       <c r="AY57" s="1"/>
       <c r="AZ57" s="1"/>
       <c r="BA57" s="1"/>
       <c r="BB57" s="1"/>
       <c r="BC57" s="2"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="20"/>
       <c r="B58" s="20"/>
       <c r="C58" s="20"/>
       <c r="D58" s="20"/>
       <c r="E58" s="20"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="21"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="O58" s="20"/>
       <c r="P58" s="20"/>
       <c r="Q58" s="20"/>
       <c r="R58" s="21"/>
       <c r="S58" s="20"/>
@@ -8218,172 +8278,172 @@
       <c r="AF58" s="21"/>
       <c r="AG58" s="20"/>
       <c r="AH58" s="20"/>
       <c r="AI58" s="20"/>
       <c r="AJ58" s="21"/>
       <c r="AK58" s="22"/>
       <c r="AL58" s="22"/>
       <c r="AM58" s="20"/>
       <c r="AN58" s="20"/>
       <c r="AO58" s="20"/>
       <c r="AQ58" s="20"/>
       <c r="AR58" s="20"/>
       <c r="AS58" s="20"/>
       <c r="AT58" s="21"/>
       <c r="AU58" s="20"/>
       <c r="AV58" s="20"/>
       <c r="AW58" s="20"/>
       <c r="AX58" s="21"/>
       <c r="AY58" s="22"/>
       <c r="AZ58" s="22"/>
       <c r="BA58" s="20"/>
       <c r="BB58" s="20"/>
       <c r="BC58" s="20"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="25" t="s">
+      <c r="A59" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="25"/>
-[...11 lines deleted...]
-      <c r="O59" s="25" t="s">
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="O59" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="P59" s="25"/>
-[...11 lines deleted...]
-      <c r="AC59" s="25" t="s">
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AC59" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="AD59" s="25"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="25" t="s">
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="23"/>
+      <c r="AF59" s="23"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AQ59" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="AR59" s="25"/>
-[...10 lines deleted...]
-      <c r="BC59" s="25"/>
+      <c r="AR59" s="23"/>
+      <c r="AS59" s="23"/>
+      <c r="AT59" s="23"/>
+      <c r="AU59" s="23"/>
+      <c r="AV59" s="23"/>
+      <c r="AW59" s="23"/>
+      <c r="AX59" s="23"/>
+      <c r="AY59" s="23"/>
+      <c r="AZ59" s="23"/>
+      <c r="BA59" s="23"/>
+      <c r="BB59" s="23"/>
+      <c r="BC59" s="23"/>
     </row>
     <row r="60" spans="1:55" ht="15.75" customHeight="1">
       <c r="A60" s="16"/>
       <c r="B60" s="16"/>
       <c r="C60" s="16"/>
       <c r="D60" s="16"/>
       <c r="E60" s="16"/>
       <c r="F60" s="16"/>
       <c r="G60" s="16"/>
       <c r="H60" s="16"/>
       <c r="I60" s="16"/>
       <c r="J60" s="16"/>
-      <c r="K60" s="23" t="s">
+      <c r="K60" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="L60" s="23"/>
-      <c r="M60" s="23"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="24"/>
       <c r="O60" s="16"/>
       <c r="P60" s="16"/>
       <c r="Q60" s="16"/>
       <c r="R60" s="16"/>
       <c r="S60" s="16"/>
       <c r="T60" s="16"/>
       <c r="U60" s="16"/>
       <c r="V60" s="16"/>
       <c r="W60" s="16"/>
       <c r="X60" s="16"/>
-      <c r="Y60" s="23" t="s">
+      <c r="Y60" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="Z60" s="23"/>
-      <c r="AA60" s="23"/>
+      <c r="Z60" s="24"/>
+      <c r="AA60" s="24"/>
       <c r="AC60" s="16"/>
       <c r="AD60" s="16"/>
       <c r="AE60" s="16"/>
       <c r="AF60" s="16"/>
       <c r="AG60" s="16"/>
       <c r="AH60" s="16"/>
       <c r="AI60" s="16"/>
       <c r="AJ60" s="16"/>
       <c r="AK60" s="16"/>
       <c r="AL60" s="16"/>
-      <c r="AM60" s="23" t="s">
+      <c r="AM60" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="AN60" s="23"/>
-      <c r="AO60" s="23"/>
+      <c r="AN60" s="24"/>
+      <c r="AO60" s="24"/>
       <c r="AQ60" s="16"/>
       <c r="AR60" s="16"/>
       <c r="AS60" s="16"/>
       <c r="AT60" s="16"/>
       <c r="AU60" s="16"/>
       <c r="AV60" s="16"/>
       <c r="AW60" s="16"/>
       <c r="AX60" s="16"/>
       <c r="AY60" s="16"/>
       <c r="AZ60" s="16"/>
-      <c r="BA60" s="23" t="s">
+      <c r="BA60" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="BB60" s="23"/>
-      <c r="BC60" s="23"/>
+      <c r="BB60" s="24"/>
+      <c r="BC60" s="24"/>
     </row>
     <row r="61" spans="1:55" ht="22.5">
       <c r="A61" s="11"/>
       <c r="B61" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E61" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H61" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="17" t="s">
@@ -8577,104 +8637,106 @@
       <c r="V62" s="1">
         <v>101.45020354894443</v>
       </c>
       <c r="W62" s="1">
         <v>100.72479283907607</v>
       </c>
       <c r="X62" s="2">
         <v>100.55336719170522</v>
       </c>
       <c r="Y62" s="1">
         <v>100.7</v>
       </c>
       <c r="Z62" s="1">
         <v>100.9</v>
       </c>
       <c r="AA62" s="2">
         <v>101.5</v>
       </c>
       <c r="AC62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AD62" s="2">
         <v>106.63186968886349</v>
       </c>
       <c r="AE62" s="2">
-        <v>104.31730380765296</v>
+        <v>101.35881692409919</v>
       </c>
       <c r="AF62" s="2">
-        <v>107.74875118322326</v>
+        <v>115.03141399064695</v>
       </c>
       <c r="AG62" s="2">
-        <v>107.62973984811404</v>
+        <v>107.29835256940365</v>
       </c>
       <c r="AH62" s="2">
-        <v>107.71824851315677</v>
+        <v>107.84779741397554</v>
       </c>
       <c r="AI62" s="2">
-        <v>106.29616647635198</v>
+        <v>101.83194971136729</v>
       </c>
       <c r="AJ62" s="1">
-        <v>107.24071459011675</v>
+        <v>110.68895681330055</v>
       </c>
       <c r="AK62" s="1">
-        <v>106.7</v>
+        <v>104.00960271514479</v>
       </c>
       <c r="AL62" s="2">
-        <v>106.3</v>
+        <v>104.14832312929201</v>
       </c>
       <c r="AM62" s="1">
-        <v>106.27761339530998</v>
+        <v>105.99874544767225</v>
       </c>
       <c r="AN62" s="1">
-        <v>106.18672521495188</v>
+        <v>104.8574779330863</v>
       </c>
       <c r="AO62" s="2">
-        <v>106.04830237028379</v>
+        <v>104.4582027537637</v>
       </c>
       <c r="AQ62" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="2">
         <v>105.9</v>
       </c>
       <c r="AS62" s="2">
         <v>105.11356455537089</v>
       </c>
       <c r="AT62" s="2">
         <v>103.9</v>
       </c>
       <c r="AU62" s="2">
         <v>102.86778837818034</v>
       </c>
       <c r="AV62" s="2">
         <v>102.85839559219892</v>
       </c>
       <c r="AW62" s="2">
         <v>103.91351490852216</v>
       </c>
-      <c r="AX62" s="1"/>
+      <c r="AX62" s="1">
+        <v>103.3</v>
+      </c>
       <c r="AY62" s="1"/>
       <c r="AZ62" s="2"/>
       <c r="BA62" s="1"/>
       <c r="BB62" s="1"/>
       <c r="BC62" s="2"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="2">
         <v>60.1</v>
       </c>
       <c r="C63" s="2">
         <v>66.3</v>
       </c>
       <c r="D63" s="2">
         <v>65.2</v>
       </c>
       <c r="E63" s="2">
         <v>62</v>
       </c>
       <c r="F63" s="2">
         <v>60.7</v>
       </c>
@@ -8723,104 +8785,106 @@
       <c r="V63" s="1">
         <v>98.456400485259238</v>
       </c>
       <c r="W63" s="1">
         <v>97.789322628988302</v>
       </c>
       <c r="X63" s="2">
         <v>99.648116807770592</v>
       </c>
       <c r="Y63" s="1">
         <v>97.4</v>
       </c>
       <c r="Z63" s="1">
         <v>97.4</v>
       </c>
       <c r="AA63" s="2">
         <v>97.1</v>
       </c>
       <c r="AC63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AD63" s="2">
         <v>460.3</v>
       </c>
       <c r="AE63" s="2">
-        <v>592.52051158986092</v>
+        <v>693.06504385817266</v>
       </c>
       <c r="AF63" s="2">
-        <v>539.40743112305609</v>
+        <v>457.08249480788385</v>
       </c>
       <c r="AG63" s="2">
-        <v>441.78509281153072</v>
+        <v>250.94165505999823</v>
       </c>
       <c r="AH63" s="2">
-        <v>332.15409249065408</v>
+        <v>78.114220057132698</v>
       </c>
       <c r="AI63" s="2">
-        <v>330.69404522843098</v>
+        <v>326.68154115195154</v>
       </c>
       <c r="AJ63" s="1">
-        <v>335.64625799343582</v>
+        <v>360.5049454627781</v>
       </c>
       <c r="AK63" s="1">
-        <v>326.26294174548752</v>
+        <v>284.42798230802191</v>
       </c>
       <c r="AL63" s="2">
-        <v>320.60000000000002</v>
+        <v>273.51821209606243</v>
       </c>
       <c r="AM63" s="1">
-        <v>334.8</v>
+        <v>614.88580014881416</v>
       </c>
       <c r="AN63" s="1">
-        <v>334.79140433424084</v>
+        <v>335.5454247539314</v>
       </c>
       <c r="AO63" s="2">
-        <v>311.51498257038241</v>
+        <v>96.038294234415758</v>
       </c>
       <c r="AQ63" s="18" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="2">
         <v>15.518005105473719</v>
       </c>
       <c r="AT63" s="2">
         <v>17.3</v>
       </c>
       <c r="AU63" s="2">
         <v>21.395208761630617</v>
       </c>
       <c r="AV63" s="2">
         <v>27.434515289942485</v>
       </c>
       <c r="AW63" s="2">
         <v>27.539195353412531</v>
       </c>
-      <c r="AX63" s="1"/>
+      <c r="AX63" s="1">
+        <v>26.838724480483961</v>
+      </c>
       <c r="AY63" s="1"/>
       <c r="AZ63" s="2"/>
       <c r="BA63" s="1"/>
       <c r="BB63" s="1"/>
       <c r="BC63" s="2"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="2">
         <v>101.5</v>
       </c>
       <c r="C64" s="2">
         <v>101.7</v>
       </c>
       <c r="D64" s="2">
         <v>101.9</v>
       </c>
       <c r="E64" s="2">
         <v>100.5</v>
       </c>
       <c r="F64" s="2">
         <v>100.4</v>
       </c>
@@ -8869,104 +8933,106 @@
       <c r="V64" s="1">
         <v>101.0535636694798</v>
       </c>
       <c r="W64" s="1">
         <v>101.30833841386979</v>
       </c>
       <c r="X64" s="2">
         <v>100.32426504023874</v>
       </c>
       <c r="Y64" s="1">
         <v>100</v>
       </c>
       <c r="Z64" s="1">
         <v>99.6</v>
       </c>
       <c r="AA64" s="2">
         <v>99.7</v>
       </c>
       <c r="AC64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AD64" s="2">
         <v>102.4</v>
       </c>
       <c r="AE64" s="2">
-        <v>99.590066877544302</v>
+        <v>95.023762229182594</v>
       </c>
       <c r="AF64" s="2">
-        <v>96.885504428653022</v>
+        <v>91.049003653349331</v>
       </c>
       <c r="AG64" s="2">
-        <v>96.814250903785066</v>
+        <v>96.666736067141485</v>
       </c>
       <c r="AH64" s="2">
-        <v>96.320000121539053</v>
+        <v>95.346472694972817</v>
       </c>
       <c r="AI64" s="2">
-        <v>96.936698554282046</v>
+        <v>98.421445492255387</v>
       </c>
       <c r="AJ64" s="1">
-        <v>95.941147273325583</v>
+        <v>92.57263524105332</v>
       </c>
       <c r="AK64" s="1">
-        <v>95.966248087946653</v>
+        <v>96.053544431604749</v>
       </c>
       <c r="AL64" s="2">
-        <v>96.1</v>
+        <v>96.727229073902478</v>
       </c>
       <c r="AM64" s="1">
-        <v>96.4</v>
+        <v>100.68364710102551</v>
       </c>
       <c r="AN64" s="1">
-        <v>96.826201077452808</v>
+        <v>105.20105788298251</v>
       </c>
       <c r="AO64" s="2">
-        <v>96.996809379573918</v>
+        <v>99.959551747170039</v>
       </c>
       <c r="AQ64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="2">
         <v>97</v>
       </c>
       <c r="AS64" s="2">
         <v>101.75185059488658</v>
       </c>
       <c r="AT64" s="2">
         <v>102.3</v>
       </c>
       <c r="AU64" s="2">
         <v>101.1</v>
       </c>
       <c r="AV64" s="2">
         <v>100.00542711503509</v>
       </c>
       <c r="AW64" s="2">
         <v>100.69368743014881</v>
       </c>
-      <c r="AX64" s="1"/>
+      <c r="AX64" s="1">
+        <v>100.79759526970746</v>
+      </c>
       <c r="AY64" s="1"/>
       <c r="AZ64" s="2"/>
       <c r="BA64" s="1"/>
       <c r="BB64" s="1"/>
       <c r="BC64" s="2"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="2">
         <v>100.6</v>
       </c>
       <c r="C65" s="2">
         <v>100.7</v>
       </c>
       <c r="D65" s="2">
         <v>100.8</v>
       </c>
       <c r="E65" s="2">
         <v>100.8</v>
       </c>
       <c r="F65" s="2">
         <v>100.7</v>
       </c>
@@ -9015,104 +9081,106 @@
       <c r="V65" s="1">
         <v>102.9425710689471</v>
       </c>
       <c r="W65" s="1">
         <v>102.99185078453428</v>
       </c>
       <c r="X65" s="2">
         <v>102.23020355543164</v>
       </c>
       <c r="Y65" s="1">
         <v>102.4</v>
       </c>
       <c r="Z65" s="1">
         <v>102.2</v>
       </c>
       <c r="AA65" s="2">
         <v>102.2</v>
       </c>
       <c r="AC65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AD65" s="2">
         <v>98.7</v>
       </c>
       <c r="AE65" s="2">
-        <v>106.39897242849554</v>
+        <v>123.05072931532337</v>
       </c>
       <c r="AF65" s="2">
-        <v>111.99262747277228</v>
+        <v>128.91183114610561</v>
       </c>
       <c r="AG65" s="2">
-        <v>105.66190363895542</v>
+        <v>91.302052110549198</v>
       </c>
       <c r="AH65" s="2">
-        <v>102.02791738180883</v>
+        <v>94.169815044058495</v>
       </c>
       <c r="AI65" s="2">
-        <v>99.807384852310705</v>
+        <v>94.518684594452751</v>
       </c>
       <c r="AJ65" s="1">
-        <v>103.56479329415885</v>
+        <v>117.13187735131089</v>
       </c>
       <c r="AK65" s="1">
-        <v>103.95956920996781</v>
+        <v>105.91478249760502</v>
       </c>
       <c r="AL65" s="2">
-        <v>103.6</v>
+        <v>102.11685361409964</v>
       </c>
       <c r="AM65" s="1">
-        <v>103.4</v>
+        <v>101.3959701115118</v>
       </c>
       <c r="AN65" s="1">
-        <v>103.34619042223399</v>
+        <v>102.36089776006958</v>
       </c>
       <c r="AO65" s="2">
-        <v>103.08044639818397</v>
+        <v>99.175135526498124</v>
       </c>
       <c r="AQ65" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="2">
         <v>98.9</v>
       </c>
       <c r="AS65" s="2">
         <v>93.894048937219111</v>
       </c>
       <c r="AT65" s="2">
         <v>90.9</v>
       </c>
       <c r="AU65" s="2">
         <v>96.6</v>
       </c>
       <c r="AV65" s="2">
         <v>100.65246850300456</v>
       </c>
       <c r="AW65" s="2">
         <v>103.67556015750152</v>
       </c>
-      <c r="AX65" s="1"/>
+      <c r="AX65" s="1">
+        <v>103.73837996863271</v>
+      </c>
       <c r="AY65" s="1"/>
       <c r="AZ65" s="2"/>
       <c r="BA65" s="1"/>
       <c r="BB65" s="1"/>
       <c r="BC65" s="2"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="2">
         <v>102.5</v>
       </c>
       <c r="C66" s="2">
         <v>102.6</v>
       </c>
       <c r="D66" s="2">
         <v>103.3</v>
       </c>
       <c r="E66" s="2">
         <v>103</v>
       </c>
       <c r="F66" s="2">
         <v>103.2</v>
       </c>
@@ -9161,104 +9229,106 @@
       <c r="V66" s="1">
         <v>107.03155756089957</v>
       </c>
       <c r="W66" s="1">
         <v>105.70798640663983</v>
       </c>
       <c r="X66" s="2">
         <v>104.38602287257221</v>
       </c>
       <c r="Y66" s="1">
         <v>102.3</v>
       </c>
       <c r="Z66" s="1">
         <v>101.6</v>
       </c>
       <c r="AA66" s="2">
         <v>102.3</v>
       </c>
       <c r="AC66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AD66" s="2">
         <v>100.3</v>
       </c>
       <c r="AE66" s="2">
-        <v>98.480543893711101</v>
+        <v>95.93268781124047</v>
       </c>
       <c r="AF66" s="2">
-        <v>103.79330303628961</v>
+        <v>115.67614078894997</v>
       </c>
       <c r="AG66" s="2">
-        <v>103.4823106585628</v>
+        <v>102.646760963701</v>
       </c>
       <c r="AH66" s="2">
-        <v>103.38470647449572</v>
+        <v>102.97589958633142</v>
       </c>
       <c r="AI66" s="2">
-        <v>102.91125735835118</v>
+        <v>101.29998760866037</v>
       </c>
       <c r="AJ66" s="1">
-        <v>105.34942355905712</v>
+        <v>116.5116656706664</v>
       </c>
       <c r="AK66" s="1">
-        <v>104.86381587460005</v>
+        <v>103.07069533432302</v>
       </c>
       <c r="AL66" s="2">
-        <v>104.4</v>
+        <v>101.62119241449996</v>
       </c>
       <c r="AM66" s="1">
-        <v>104.6</v>
+        <v>106.81369119785479</v>
       </c>
       <c r="AN66" s="1">
-        <v>105.16886129253329</v>
+        <v>113.43589838424518</v>
       </c>
       <c r="AO66" s="2">
-        <v>104.92601505274477</v>
+        <v>102.4337862896415</v>
       </c>
       <c r="AQ66" s="18" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="2">
         <v>109.6</v>
       </c>
       <c r="AS66" s="2">
         <v>112.16743714690706</v>
       </c>
       <c r="AT66" s="2">
         <v>104.2</v>
       </c>
       <c r="AU66" s="2">
         <v>103.2</v>
       </c>
       <c r="AV66" s="2">
         <v>104.58022663702108</v>
       </c>
       <c r="AW66" s="2">
         <v>105.01715843923489</v>
       </c>
-      <c r="AX66" s="1"/>
+      <c r="AX66" s="1">
+        <v>103.26748933460206</v>
+      </c>
       <c r="AY66" s="1"/>
       <c r="AZ66" s="2"/>
       <c r="BA66" s="1"/>
       <c r="BB66" s="1"/>
       <c r="BC66" s="2"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="2">
         <v>100.6</v>
       </c>
       <c r="C67" s="2">
         <v>100.6</v>
       </c>
       <c r="D67" s="2">
         <v>100.7</v>
       </c>
       <c r="E67" s="2">
         <v>101.3</v>
       </c>
       <c r="F67" s="2">
         <v>100.9</v>
       </c>
@@ -9307,104 +9377,106 @@
       <c r="V67" s="1">
         <v>101.63899513238999</v>
       </c>
       <c r="W67" s="1">
         <v>102.11597748331241</v>
       </c>
       <c r="X67" s="2">
         <v>101.68230802883649</v>
       </c>
       <c r="Y67" s="1">
         <v>102.1</v>
       </c>
       <c r="Z67" s="1">
         <v>102.6</v>
       </c>
       <c r="AA67" s="2">
         <v>102.8</v>
       </c>
       <c r="AC67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AD67" s="2">
         <v>114.3</v>
       </c>
       <c r="AE67" s="2">
-        <v>112.26898156183185</v>
+        <v>110.02454096403558</v>
       </c>
       <c r="AF67" s="2">
-        <v>116.81496953845205</v>
+        <v>126.95180573194864</v>
       </c>
       <c r="AG67" s="2">
-        <v>116.66616827372506</v>
+        <v>116.42939542901989</v>
       </c>
       <c r="AH67" s="2">
-        <v>116.75273036429321</v>
+        <v>116.87724279820881</v>
       </c>
       <c r="AI67" s="2">
-        <v>114.93998709398332</v>
+        <v>110.61863430864567</v>
       </c>
       <c r="AJ67" s="1">
-        <v>115.57037583591988</v>
+        <v>118.52316389057758</v>
       </c>
       <c r="AK67" s="1">
-        <v>114.5926266882677</v>
+        <v>111.0849421144291</v>
       </c>
       <c r="AL67" s="2">
-        <v>114.3</v>
+        <v>112.59468515788362</v>
       </c>
       <c r="AM67" s="1">
-        <v>114.1</v>
+        <v>111.48124264792567</v>
       </c>
       <c r="AN67" s="1">
-        <v>114.41978910798241</v>
+        <v>120.71277466881787</v>
       </c>
       <c r="AO67" s="2">
-        <v>114.33360739698573</v>
+        <v>113.42191122262339</v>
       </c>
       <c r="AQ67" s="18" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="2">
         <v>114.8</v>
       </c>
       <c r="AS67" s="2">
         <v>116.1635338247339</v>
       </c>
       <c r="AT67" s="2">
         <v>112.4</v>
       </c>
       <c r="AU67" s="2">
         <v>109.8</v>
       </c>
       <c r="AV67" s="2">
         <v>108.21436854634725</v>
       </c>
       <c r="AW67" s="2">
         <v>106.64363340223188</v>
       </c>
-      <c r="AX67" s="1"/>
+      <c r="AX67" s="1">
+        <v>106.45216113984119</v>
+      </c>
       <c r="AY67" s="1"/>
       <c r="AZ67" s="2"/>
       <c r="BA67" s="1"/>
       <c r="BB67" s="1"/>
       <c r="BC67" s="2"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="2">
         <v>100.5</v>
       </c>
       <c r="C68" s="2">
         <v>100.7</v>
       </c>
       <c r="D68" s="2">
         <v>101.3</v>
       </c>
       <c r="E68" s="2">
         <v>100.7</v>
       </c>
       <c r="F68" s="2">
         <v>100.5</v>
       </c>
@@ -9453,104 +9525,106 @@
       <c r="V68" s="1">
         <v>100.06678977961502</v>
       </c>
       <c r="W68" s="1">
         <v>100.01428807678596</v>
       </c>
       <c r="X68" s="2">
         <v>100.24315346422897</v>
       </c>
       <c r="Y68" s="1">
         <v>100.8</v>
       </c>
       <c r="Z68" s="1">
         <v>101.2</v>
       </c>
       <c r="AA68" s="2">
         <v>101</v>
       </c>
       <c r="AC68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD68" s="2">
         <v>106</v>
       </c>
       <c r="AE68" s="2">
-        <v>106.12364229371659</v>
+        <v>106.30947975597955</v>
       </c>
       <c r="AF68" s="2">
-        <v>114.2037573785464</v>
+        <v>131.13558064774722</v>
       </c>
       <c r="AG68" s="2">
-        <v>112.90099294369307</v>
+        <v>109.9938821873739</v>
       </c>
       <c r="AH68" s="2">
-        <v>111.19953134214565</v>
+        <v>106.97440938141985</v>
       </c>
       <c r="AI68" s="2">
-        <v>106.89076785544296</v>
+        <v>101.02760667792856</v>
       </c>
       <c r="AJ68" s="1">
-        <v>104.12419544549871</v>
+        <v>93.212262411245689</v>
       </c>
       <c r="AK68" s="1">
-        <v>103.87061051265538</v>
+        <v>102.98166068413497</v>
       </c>
       <c r="AL68" s="2">
-        <v>103.2</v>
+        <v>99.175626981265992</v>
       </c>
       <c r="AM68" s="1">
-        <v>102.2</v>
+        <v>92.347173167138436</v>
       </c>
       <c r="AN68" s="1">
-        <v>102.21499643641468</v>
+        <v>102.29316055967104</v>
       </c>
       <c r="AO68" s="2">
-        <v>102.42953272967807</v>
+        <v>103.96678137711579</v>
       </c>
       <c r="AQ68" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="2">
         <v>92</v>
       </c>
       <c r="AS68" s="2">
         <v>106.16186199420325</v>
       </c>
       <c r="AT68" s="2">
         <v>106.4</v>
       </c>
       <c r="AU68" s="2">
         <v>105</v>
       </c>
       <c r="AV68" s="2">
         <v>104.28133963947501</v>
       </c>
       <c r="AW68" s="2">
         <v>104.53617850420129</v>
       </c>
-      <c r="AX68" s="1"/>
+      <c r="AX68" s="1">
+        <v>104.47035495147101</v>
+      </c>
       <c r="AY68" s="1"/>
       <c r="AZ68" s="2"/>
       <c r="BA68" s="1"/>
       <c r="BB68" s="1"/>
       <c r="BC68" s="2"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="2">
         <v>110.7</v>
       </c>
       <c r="C69" s="2">
         <v>105.2</v>
       </c>
       <c r="D69" s="2">
         <v>102.7</v>
       </c>
       <c r="E69" s="2">
         <v>100.6</v>
       </c>
       <c r="F69" s="2">
         <v>102.1</v>
       </c>
@@ -9599,104 +9673,106 @@
       <c r="V69" s="1">
         <v>97.969961921794464</v>
       </c>
       <c r="W69" s="1">
         <v>95.95522473468408</v>
       </c>
       <c r="X69" s="2">
         <v>96.35831352198629</v>
       </c>
       <c r="Y69" s="1">
         <v>96.6</v>
       </c>
       <c r="Z69" s="1">
         <v>97.3</v>
       </c>
       <c r="AA69" s="2">
         <v>98.5</v>
       </c>
       <c r="AC69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AD69" s="2">
         <v>109.9</v>
       </c>
       <c r="AE69" s="2">
-        <v>104.22881924272514</v>
+        <v>98.59236585083454</v>
       </c>
       <c r="AF69" s="2">
-        <v>105.93423433321864</v>
+        <v>108.78632668571935</v>
       </c>
       <c r="AG69" s="2">
-        <v>105.4291231007432</v>
+        <v>103.85770163769831</v>
       </c>
       <c r="AH69" s="2">
-        <v>106.08787973958633</v>
+        <v>108.32884387854233</v>
       </c>
       <c r="AI69" s="2">
-        <v>105.04103785536341</v>
+        <v>100.35900465667325</v>
       </c>
       <c r="AJ69" s="1">
-        <v>105.00379064889908</v>
+        <v>104.77016881782144</v>
       </c>
       <c r="AK69" s="1">
-        <v>103.78071054163233</v>
+        <v>97.907162908947782</v>
       </c>
       <c r="AL69" s="2">
-        <v>103.4</v>
+        <v>100.07653565342687</v>
       </c>
       <c r="AM69" s="1">
-        <v>103.8</v>
+        <v>107.46231806411205</v>
       </c>
       <c r="AN69" s="1">
-        <v>103.58847655921551</v>
+        <v>101.47676139546201</v>
       </c>
       <c r="AO69" s="2">
-        <v>103.72546309270108</v>
+        <v>105.14209517490673</v>
       </c>
       <c r="AQ69" s="18" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="2">
         <v>112.4</v>
       </c>
       <c r="AS69" s="2">
         <v>109.24159722187001</v>
       </c>
       <c r="AT69" s="2">
         <v>104</v>
       </c>
       <c r="AU69" s="2">
         <v>104.4</v>
       </c>
       <c r="AV69" s="2">
         <v>104.06497322932312</v>
       </c>
       <c r="AW69" s="2">
         <v>106.60806614623777</v>
       </c>
-      <c r="AX69" s="1"/>
+      <c r="AX69" s="1">
+        <v>107.1420408433323</v>
+      </c>
       <c r="AY69" s="1"/>
       <c r="AZ69" s="2"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="2"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="2">
         <v>101.6</v>
       </c>
       <c r="C70" s="2">
         <v>104.2</v>
       </c>
       <c r="D70" s="2">
         <v>103.9</v>
       </c>
       <c r="E70" s="2">
         <v>101.9</v>
       </c>
       <c r="F70" s="2">
         <v>101</v>
       </c>
@@ -9745,104 +9821,106 @@
       <c r="V70" s="1">
         <v>98.746614376351999</v>
       </c>
       <c r="W70" s="1">
         <v>97.713212821743994</v>
       </c>
       <c r="X70" s="2">
         <v>97.655742779091852</v>
       </c>
       <c r="Y70" s="1">
         <v>98.5</v>
       </c>
       <c r="Z70" s="1">
         <v>99.4</v>
       </c>
       <c r="AA70" s="2">
         <v>99.9</v>
       </c>
       <c r="AC70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AD70" s="2">
         <v>115.6</v>
       </c>
       <c r="AE70" s="2">
-        <v>117.00538509031982</v>
+        <v>119.15978204918511</v>
       </c>
       <c r="AF70" s="2">
-        <v>113.47570397956699</v>
+        <v>108.02661762556305</v>
       </c>
       <c r="AG70" s="2">
-        <v>110.20016884489119</v>
+        <v>103.25934879947395</v>
       </c>
       <c r="AH70" s="2">
-        <v>108.10342579995384</v>
+        <v>101.43779934895282</v>
       </c>
       <c r="AI70" s="2">
-        <v>109.36584119660797</v>
+        <v>114.46350684082005</v>
       </c>
       <c r="AJ70" s="1">
-        <v>108.23309367628229</v>
+        <v>104.7690731588276</v>
       </c>
       <c r="AK70" s="1">
-        <v>107.82925138272124</v>
+        <v>105.82935195249088</v>
       </c>
       <c r="AL70" s="2">
-        <v>107.3</v>
+        <v>104.35895486230351</v>
       </c>
       <c r="AM70" s="1">
-        <v>106.9</v>
+        <v>102.74200003081924</v>
       </c>
       <c r="AN70" s="1">
-        <v>106.43978707095259</v>
+        <v>100.4327299591135</v>
       </c>
       <c r="AO70" s="2">
-        <v>106.23338361127681</v>
+        <v>104.18040405436126</v>
       </c>
       <c r="AQ70" s="18" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="2">
         <v>109.9</v>
       </c>
       <c r="AS70" s="2">
         <v>109.93397960784625</v>
       </c>
       <c r="AT70" s="2">
         <v>108.7</v>
       </c>
       <c r="AU70" s="2">
         <v>108.3</v>
       </c>
       <c r="AV70" s="2">
         <v>108.9839575800202</v>
       </c>
       <c r="AW70" s="2">
         <v>107.74239536620416</v>
       </c>
-      <c r="AX70" s="1"/>
+      <c r="AX70" s="1">
+        <v>107.1534794177087</v>
+      </c>
       <c r="AY70" s="1"/>
       <c r="AZ70" s="2"/>
       <c r="BA70" s="1"/>
       <c r="BB70" s="1"/>
       <c r="BC70" s="2"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="2">
         <v>103.5</v>
       </c>
       <c r="C71" s="2">
         <v>107.5</v>
       </c>
       <c r="D71" s="2">
         <v>100.3</v>
       </c>
       <c r="E71" s="2">
         <v>102.8</v>
       </c>
       <c r="F71" s="2">
         <v>102.8</v>
       </c>
@@ -9891,104 +9969,106 @@
       <c r="V71" s="1">
         <v>102.81922348691579</v>
       </c>
       <c r="W71" s="1">
         <v>101.40293989044284</v>
       </c>
       <c r="X71" s="2">
         <v>99.101890102564255</v>
       </c>
       <c r="Y71" s="1">
         <v>100.6</v>
       </c>
       <c r="Z71" s="1">
         <v>102.4</v>
       </c>
       <c r="AA71" s="2">
         <v>104.1</v>
       </c>
       <c r="AC71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AD71" s="2">
         <v>111.6</v>
       </c>
       <c r="AE71" s="2">
-        <v>105.69881932401847</v>
+        <v>98.837250485173101</v>
       </c>
       <c r="AF71" s="2">
-        <v>107.13887650338245</v>
+        <v>110.71511273927284</v>
       </c>
       <c r="AG71" s="2">
-        <v>104.01713502936383</v>
+        <v>98.128179154734525</v>
       </c>
       <c r="AH71" s="2">
-        <v>100.30161447784603</v>
+        <v>90.234591711481187</v>
       </c>
       <c r="AI71" s="2">
-        <v>100.33759379244994</v>
+        <v>100.43368466349578</v>
       </c>
       <c r="AJ71" s="1">
-        <v>101.2894589227235</v>
+        <v>105.17291126282005</v>
       </c>
       <c r="AK71" s="1">
-        <v>101.42034780195191</v>
+        <v>101.83205593887944</v>
       </c>
       <c r="AL71" s="2">
-        <v>100.7</v>
+        <v>96.960210341991143</v>
       </c>
       <c r="AM71" s="1">
-        <v>99.2</v>
+        <v>81.278467330551436</v>
       </c>
       <c r="AN71" s="1">
-        <v>97.226348632560985</v>
+        <v>67.838384307202006</v>
       </c>
       <c r="AO71" s="2">
-        <v>95.266831111465521</v>
+        <v>79.730339146991639</v>
       </c>
       <c r="AQ71" s="18" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="2">
         <v>98.3</v>
       </c>
       <c r="AS71" s="2">
         <v>97.290429239064352</v>
       </c>
       <c r="AT71" s="2">
         <v>104.4</v>
       </c>
       <c r="AU71" s="2">
         <v>100.1</v>
       </c>
       <c r="AV71" s="2">
         <v>102.54126939939397</v>
       </c>
       <c r="AW71" s="2">
         <v>102.51363558750019</v>
       </c>
-      <c r="AX71" s="1"/>
+      <c r="AX71" s="1">
+        <v>102.127679551684</v>
+      </c>
       <c r="AY71" s="1"/>
       <c r="AZ71" s="2"/>
       <c r="BA71" s="1"/>
       <c r="BB71" s="1"/>
       <c r="BC71" s="2"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="2">
         <v>112.9</v>
       </c>
       <c r="C72" s="2">
         <v>119.1</v>
       </c>
       <c r="D72" s="2">
         <v>126.9</v>
       </c>
       <c r="E72" s="2">
         <v>127.4</v>
       </c>
       <c r="F72" s="2">
         <v>121</v>
       </c>
@@ -10037,104 +10117,106 @@
       <c r="V72" s="1">
         <v>95.433403717410926</v>
       </c>
       <c r="W72" s="1">
         <v>98.288424188012087</v>
       </c>
       <c r="X72" s="2">
         <v>101.44658363674748</v>
       </c>
       <c r="Y72" s="1">
         <v>104.6</v>
       </c>
       <c r="Z72" s="1">
         <v>106.4</v>
       </c>
       <c r="AA72" s="2">
         <v>106.6</v>
       </c>
       <c r="AC72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AD72" s="2">
         <v>102.3</v>
       </c>
       <c r="AE72" s="2">
-        <v>100.08516502342285</v>
+        <v>97.667952243682805</v>
       </c>
       <c r="AF72" s="2">
-        <v>116.70116704430164</v>
+        <v>160.70111526378827</v>
       </c>
       <c r="AG72" s="2">
-        <v>126.97252289576659</v>
+        <v>157.27321897605691</v>
       </c>
       <c r="AH72" s="2">
-        <v>133.9192476674626</v>
+        <v>156.71823172041584</v>
       </c>
       <c r="AI72" s="2">
-        <v>134.01594111340944</v>
+        <v>134.39181391539026</v>
       </c>
       <c r="AJ72" s="1">
-        <v>136.99382436379682</v>
+        <v>148.68513054639797</v>
       </c>
       <c r="AK72" s="1">
-        <v>130.42054550626</v>
+        <v>100.51863603889473</v>
       </c>
       <c r="AL72" s="2">
-        <v>126.3</v>
+        <v>102.73774925417216</v>
       </c>
       <c r="AM72" s="1">
-        <v>123.2</v>
+        <v>96.656558592543959</v>
       </c>
       <c r="AN72" s="1">
-        <v>122.16462897892266</v>
+        <v>110.01970278132217</v>
       </c>
       <c r="AO72" s="2">
-        <v>122.91154273917473</v>
+        <v>133.34346996247547</v>
       </c>
       <c r="AQ72" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="2">
         <v>120.4</v>
       </c>
       <c r="AS72" s="2">
         <v>122.1504934093191</v>
       </c>
       <c r="AT72" s="2">
         <v>117.8</v>
       </c>
       <c r="AU72" s="2">
         <v>111.5</v>
       </c>
       <c r="AV72" s="2">
         <v>107.04986844764441</v>
       </c>
       <c r="AW72" s="2">
         <v>105.49732489024346</v>
       </c>
-      <c r="AX72" s="1"/>
+      <c r="AX72" s="1">
+        <v>103.44849701290227</v>
+      </c>
       <c r="AY72" s="1"/>
       <c r="AZ72" s="2"/>
       <c r="BA72" s="1"/>
       <c r="BB72" s="1"/>
       <c r="BC72" s="2"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="2">
         <v>97.1</v>
       </c>
       <c r="C73" s="2">
         <v>104.2</v>
       </c>
       <c r="D73" s="2">
         <v>108.2</v>
       </c>
       <c r="E73" s="2">
         <v>108.2</v>
       </c>
       <c r="F73" s="2">
         <v>106.6</v>
       </c>
@@ -10183,104 +10265,106 @@
       <c r="V73" s="1">
         <v>105.34834873565386</v>
       </c>
       <c r="W73" s="1">
         <v>104.12808694215225</v>
       </c>
       <c r="X73" s="2">
         <v>103.55541060410461</v>
       </c>
       <c r="Y73" s="1">
         <v>102.3</v>
       </c>
       <c r="Z73" s="1">
         <v>101.9</v>
       </c>
       <c r="AA73" s="2">
         <v>101.7</v>
       </c>
       <c r="AC73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AD73" s="2">
         <v>106.1</v>
       </c>
       <c r="AE73" s="2">
-        <v>102.83893386631988</v>
+        <v>98.349749123673618</v>
       </c>
       <c r="AF73" s="2">
-        <v>105.53092567612769</v>
+        <v>111.40972761045182</v>
       </c>
       <c r="AG73" s="2">
-        <v>105.40277712943509</v>
+        <v>104.95604887340116</v>
       </c>
       <c r="AH73" s="2">
-        <v>106.97389084171893</v>
+        <v>112.58475953578414</v>
       </c>
       <c r="AI73" s="2">
-        <v>102.64613611311488</v>
+        <v>87.088009225145001</v>
       </c>
       <c r="AJ73" s="1">
-        <v>106.20862905354569</v>
+        <v>121.87392451989967</v>
       </c>
       <c r="AK73" s="1">
-        <v>107.28644107631489</v>
+        <v>113.42425757838663</v>
       </c>
       <c r="AL73" s="2">
-        <v>108.4</v>
+        <v>116.00119905044819</v>
       </c>
       <c r="AM73" s="1">
-        <v>109.4</v>
+        <v>118.99356016535117</v>
       </c>
       <c r="AN73" s="1">
-        <v>109.18278597799831</v>
+        <v>106.83236765725002</v>
       </c>
       <c r="AO73" s="2">
-        <v>108.6451132032213</v>
+        <v>103.16185538049318</v>
       </c>
       <c r="AQ73" s="18" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="2">
         <v>103.2</v>
       </c>
       <c r="AS73" s="2">
         <v>101.87768854600934</v>
       </c>
       <c r="AT73" s="2">
         <v>101.3</v>
       </c>
       <c r="AU73" s="2">
         <v>99.8</v>
       </c>
       <c r="AV73" s="2">
         <v>101.571057581815</v>
       </c>
       <c r="AW73" s="2">
         <v>104.82376812520944</v>
       </c>
-      <c r="AX73" s="1"/>
+      <c r="AX73" s="1">
+        <v>102.6773746228898</v>
+      </c>
       <c r="AY73" s="1"/>
       <c r="AZ73" s="2"/>
       <c r="BA73" s="1"/>
       <c r="BB73" s="1"/>
       <c r="BC73" s="2"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="2">
         <v>100.7</v>
       </c>
       <c r="C74" s="2">
         <v>102.6</v>
       </c>
       <c r="D74" s="2">
         <v>102.4</v>
       </c>
       <c r="E74" s="2">
         <v>102.8</v>
       </c>
       <c r="F74" s="2">
         <v>103.1</v>
       </c>
@@ -10329,104 +10413,106 @@
       <c r="V74" s="1">
         <v>99.083263270833015</v>
       </c>
       <c r="W74" s="1">
         <v>98.13944417417386</v>
       </c>
       <c r="X74" s="2">
         <v>98.608051444592121</v>
       </c>
       <c r="Y74" s="1">
         <v>98.7</v>
       </c>
       <c r="Z74" s="1">
         <v>98.6</v>
       </c>
       <c r="AA74" s="2">
         <v>97.9</v>
       </c>
       <c r="AC74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AD74" s="2">
         <v>131.9</v>
       </c>
       <c r="AE74" s="2">
-        <v>115.41622704951789</v>
+        <v>90.71012663021979</v>
       </c>
       <c r="AF74" s="2">
-        <v>111.00158612383217</v>
+        <v>100.74543404869868</v>
       </c>
       <c r="AG74" s="2">
-        <v>111.45107264202787</v>
+        <v>112.88965570723526</v>
       </c>
       <c r="AH74" s="2">
-        <v>108.19494211445087</v>
+        <v>98.302021135402768</v>
       </c>
       <c r="AI74" s="2">
-        <v>106.29192379082828</v>
+        <v>101.10161738856962</v>
       </c>
       <c r="AJ74" s="1">
-        <v>105.93104336948743</v>
+        <v>104.91428768316146</v>
       </c>
       <c r="AK74" s="1">
-        <v>105.2428368340085</v>
+        <v>102.22316661905695</v>
       </c>
       <c r="AL74" s="2">
-        <v>104.8</v>
+        <v>102.54069476229208</v>
       </c>
       <c r="AM74" s="1">
-        <v>104.8</v>
+        <v>104.40422721954991</v>
       </c>
       <c r="AN74" s="1">
-        <v>104.98428973891953</v>
+        <v>109.636623778724</v>
       </c>
       <c r="AO74" s="2">
-        <v>105.0499604092858</v>
+        <v>105.76772700494577</v>
       </c>
       <c r="AQ74" s="18" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="2">
         <v>94.1</v>
       </c>
       <c r="AS74" s="2">
         <v>102.32419469756088</v>
       </c>
       <c r="AT74" s="2">
         <v>108.1</v>
       </c>
       <c r="AU74" s="2">
         <v>105.3</v>
       </c>
       <c r="AV74" s="2">
         <v>104.18580585629719</v>
       </c>
       <c r="AW74" s="2">
         <v>104.29488448245966</v>
       </c>
-      <c r="AX74" s="1"/>
+      <c r="AX74" s="1">
+        <v>105.66858782121567</v>
+      </c>
       <c r="AY74" s="1"/>
       <c r="AZ74" s="2"/>
       <c r="BA74" s="1"/>
       <c r="BB74" s="1"/>
       <c r="BC74" s="2"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="2">
         <v>100.8</v>
       </c>
       <c r="C75" s="2">
         <v>105.2</v>
       </c>
       <c r="D75" s="2">
         <v>102.2</v>
       </c>
       <c r="E75" s="2">
         <v>101.4</v>
       </c>
       <c r="F75" s="2">
         <v>101.8</v>
       </c>
@@ -10475,104 +10561,106 @@
       <c r="V75" s="1">
         <v>101.92325634455011</v>
       </c>
       <c r="W75" s="1">
         <v>101.65930095006739</v>
       </c>
       <c r="X75" s="2">
         <v>101.44838849791056</v>
       </c>
       <c r="Y75" s="1">
         <v>101.8</v>
       </c>
       <c r="Z75" s="1">
         <v>101.8</v>
       </c>
       <c r="AA75" s="2">
         <v>101.2</v>
       </c>
       <c r="AC75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AD75" s="2">
         <v>100.7</v>
       </c>
       <c r="AE75" s="2">
-        <v>102.94545271089557</v>
+        <v>105.75298012302011</v>
       </c>
       <c r="AF75" s="2">
-        <v>100.53721891909385</v>
+        <v>96.182417870506953</v>
       </c>
       <c r="AG75" s="2">
-        <v>101.06309122178396</v>
+        <v>101.86747859151927</v>
       </c>
       <c r="AH75" s="2">
-        <v>101.0027391008939</v>
+        <v>100.81149818100459</v>
       </c>
       <c r="AI75" s="2">
-        <v>100.95801916242068</v>
+        <v>100.82148548144554</v>
       </c>
       <c r="AJ75" s="1">
-        <v>102.1566441464697</v>
+        <v>105.17025790134026</v>
       </c>
       <c r="AK75" s="1">
-        <v>102.73731310101384</v>
+        <v>105.62953827170595</v>
       </c>
       <c r="AL75" s="2">
-        <v>103</v>
+        <v>104.52026889569129</v>
       </c>
       <c r="AM75" s="1">
-        <v>103.4</v>
+        <v>108.02029683565668</v>
       </c>
       <c r="AN75" s="1">
-        <v>103.45183803272336</v>
+        <v>104.90287768309538</v>
       </c>
       <c r="AO75" s="2">
-        <v>103.42231432911288</v>
+        <v>103.00153152166216</v>
       </c>
       <c r="AQ75" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="2">
         <v>110.4</v>
       </c>
       <c r="AS75" s="2">
         <v>104.75132395182349</v>
       </c>
       <c r="AT75" s="2">
         <v>105.5</v>
       </c>
       <c r="AU75" s="2">
         <v>102.9</v>
       </c>
       <c r="AV75" s="2">
         <v>100.40645867404699</v>
       </c>
       <c r="AW75" s="2">
         <v>102.05930354624316</v>
       </c>
-      <c r="AX75" s="1"/>
+      <c r="AX75" s="1">
+        <v>99.656112580919071</v>
+      </c>
       <c r="AY75" s="1"/>
       <c r="AZ75" s="2"/>
       <c r="BA75" s="1"/>
       <c r="BB75" s="1"/>
       <c r="BC75" s="2"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="2">
         <v>102</v>
       </c>
       <c r="C76" s="2">
         <v>103</v>
       </c>
       <c r="D76" s="2">
         <v>104.9</v>
       </c>
       <c r="E76" s="2">
         <v>104.8</v>
       </c>
       <c r="F76" s="2">
         <v>105.8</v>
       </c>
@@ -10621,173 +10709,172 @@
       <c r="V76" s="1">
         <v>107.46684738121508</v>
       </c>
       <c r="W76" s="1">
         <v>105.39615949015388</v>
       </c>
       <c r="X76" s="2">
         <v>104.12295465448199</v>
       </c>
       <c r="Y76" s="1">
         <v>103.7</v>
       </c>
       <c r="Z76" s="1">
         <v>103.4</v>
       </c>
       <c r="AA76" s="2">
         <v>102.6</v>
       </c>
       <c r="AC76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AD76" s="2">
         <v>93</v>
       </c>
       <c r="AE76" s="2">
-        <v>89.745389894493655</v>
+        <v>85.547779964090239</v>
       </c>
       <c r="AF76" s="2">
-        <v>95.732126913871937</v>
+        <v>115.22120691691428</v>
       </c>
       <c r="AG76" s="2">
-        <v>97.436900565781414</v>
+        <v>102.0540636329936</v>
       </c>
       <c r="AH76" s="2">
-        <v>97.714462729431887</v>
+        <v>98.533700330208802</v>
       </c>
       <c r="AI76" s="2">
-        <v>97.441640506455556</v>
+        <v>96.379546977176844</v>
       </c>
       <c r="AJ76" s="1">
-        <v>97.677375082313532</v>
+        <v>98.279372366958086</v>
       </c>
       <c r="AK76" s="1">
-        <v>98.39556251391511</v>
+        <v>101.34803791508928</v>
       </c>
       <c r="AL76" s="2">
-        <v>98.7</v>
+        <v>100.06110955957655</v>
       </c>
       <c r="AM76" s="1">
-        <v>98.5</v>
+        <v>97.143198787216505</v>
       </c>
       <c r="AN76" s="1">
-        <v>98.830742342603756</v>
+        <v>104.24789047443348</v>
       </c>
       <c r="AO76" s="2">
-        <v>99.005347860707246</v>
+        <v>101.14546064096757</v>
       </c>
       <c r="AQ76" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AR76" s="2">
         <v>99.4</v>
       </c>
       <c r="AS76" s="2">
         <v>91.444287487031133</v>
       </c>
       <c r="AT76" s="2">
         <v>100</v>
       </c>
       <c r="AU76" s="2">
         <v>100</v>
       </c>
       <c r="AV76" s="2">
         <v>99.9</v>
       </c>
       <c r="AW76" s="2">
         <v>98.579890454725799</v>
       </c>
-      <c r="AX76" s="1"/>
+      <c r="AX76" s="1">
+        <v>100.45467218702389</v>
+      </c>
       <c r="AY76" s="1"/>
       <c r="AZ76" s="2"/>
       <c r="BA76" s="1"/>
       <c r="BB76" s="1"/>
       <c r="BC76" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="Y41:AA41"/>
+    <mergeCell ref="O59:AA59"/>
+    <mergeCell ref="Y60:AA60"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="Y2:AA2"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="Y22:AA22"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="AM41:AO41"/>
+    <mergeCell ref="AC59:AO59"/>
+    <mergeCell ref="AM60:AO60"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC21:AO21"/>
+    <mergeCell ref="AM22:AO22"/>
+    <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AQ40:BC40"/>
     <mergeCell ref="BA41:BC41"/>
     <mergeCell ref="AQ59:BC59"/>
     <mergeCell ref="BA60:BC60"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="BA2:BC2"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ21:BC21"/>
     <mergeCell ref="BA22:BC22"/>
-    <mergeCell ref="AM41:AO41"/>
-[...25 lines deleted...]
-    <mergeCell ref="K41:M41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10796,89 +10883,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1422A902-97BB-4AB9-A7DD-0459D12D7497}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 НКИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>