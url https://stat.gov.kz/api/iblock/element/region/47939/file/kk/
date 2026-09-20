--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -631,52 +631,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
-      <selection activeCell="AN84" sqref="AN84:AN85"/>
+    <sheetView tabSelected="1" topLeftCell="AG37" workbookViewId="0">
+      <selection activeCell="AY61" sqref="AY61:AY75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="24" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="25" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="25.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -1027,51 +1027,53 @@
       </c>
       <c r="AQ4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR4" s="4">
         <v>15766</v>
       </c>
       <c r="AS4" s="29">
         <v>28064.5</v>
       </c>
       <c r="AT4" s="29">
         <v>42100.47131721997</v>
       </c>
       <c r="AU4" s="29">
         <v>60721.599999999999</v>
       </c>
       <c r="AV4" s="4">
         <v>80420.243407842878</v>
       </c>
       <c r="AW4" s="4">
         <v>105311.42282167326</v>
       </c>
       <c r="AX4" s="4">
         <v>149709.20000000001</v>
       </c>
-      <c r="AY4" s="4"/>
+      <c r="AY4" s="4">
+        <v>282786.45701229514</v>
+      </c>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
       <c r="G5" s="3">
@@ -1175,51 +1177,53 @@
       </c>
       <c r="AQ5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR5" s="4">
         <v>245.7</v>
       </c>
       <c r="AS5" s="29">
         <v>475.1</v>
       </c>
       <c r="AT5" s="29">
         <v>695.7</v>
       </c>
       <c r="AU5" s="29">
         <v>832.1</v>
       </c>
       <c r="AV5" s="4">
         <v>929.6</v>
       </c>
       <c r="AW5" s="4">
         <v>1073.3725371892492</v>
       </c>
       <c r="AX5" s="4">
         <v>1794.0120967276303</v>
       </c>
-      <c r="AY5" s="4"/>
+      <c r="AY5" s="4">
+        <v>3394.7</v>
+      </c>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
       <c r="G6" s="3">
@@ -1323,51 +1327,53 @@
       </c>
       <c r="AQ6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR6" s="4">
         <v>928.7</v>
       </c>
       <c r="AS6" s="29">
         <v>1565.5</v>
       </c>
       <c r="AT6" s="29">
         <v>2264.6</v>
       </c>
       <c r="AU6" s="29">
         <v>3900.4</v>
       </c>
       <c r="AV6" s="4">
         <v>5722.6</v>
       </c>
       <c r="AW6" s="4">
         <v>8115.8761539518628</v>
       </c>
       <c r="AX6" s="4">
         <v>11530.991686724019</v>
       </c>
-      <c r="AY6" s="4"/>
+      <c r="AY6" s="4">
+        <v>25117.455876784035</v>
+      </c>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
       <c r="G7" s="3">
@@ -1471,51 +1477,53 @@
       </c>
       <c r="AQ7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR7" s="4">
         <v>659.5</v>
       </c>
       <c r="AS7" s="29">
         <v>1081.2</v>
       </c>
       <c r="AT7" s="29">
         <v>1494</v>
       </c>
       <c r="AU7" s="29">
         <v>2266.5</v>
       </c>
       <c r="AV7" s="4">
         <v>3335.1</v>
       </c>
       <c r="AW7" s="4">
         <v>4838.6846346161137</v>
       </c>
       <c r="AX7" s="4">
         <v>6815.5742184075962</v>
       </c>
-      <c r="AY7" s="4"/>
+      <c r="AY7" s="4">
+        <v>11976.6353281475</v>
+      </c>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
       <c r="G8" s="3">
@@ -1619,51 +1627,53 @@
       </c>
       <c r="AQ8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR8" s="4">
         <v>772.5</v>
       </c>
       <c r="AS8" s="29">
         <v>1432</v>
       </c>
       <c r="AT8" s="29">
         <v>2015.1</v>
       </c>
       <c r="AU8" s="29">
         <v>2851.2</v>
       </c>
       <c r="AV8" s="4">
         <v>3828</v>
       </c>
       <c r="AW8" s="4">
         <v>4976.5922221070659</v>
       </c>
       <c r="AX8" s="4">
         <v>6870.7798871658124</v>
       </c>
-      <c r="AY8" s="4"/>
+      <c r="AY8" s="4">
+        <v>14437.043368902672</v>
+      </c>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
       <c r="G9" s="3">
@@ -1767,51 +1777,53 @@
       </c>
       <c r="AQ9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR9" s="4">
         <v>1163.3</v>
       </c>
       <c r="AS9" s="29">
         <v>2145.8000000000002</v>
       </c>
       <c r="AT9" s="29">
         <v>3102.9</v>
       </c>
       <c r="AU9" s="29">
         <v>4605.2</v>
       </c>
       <c r="AV9" s="4">
         <v>5994.6</v>
       </c>
       <c r="AW9" s="4">
         <v>8172.3690763884842</v>
       </c>
       <c r="AX9" s="4">
         <v>11004.2</v>
       </c>
-      <c r="AY9" s="4"/>
+      <c r="AY9" s="4">
+        <v>23998.769339065799</v>
+      </c>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
       <c r="G10" s="3">
@@ -1915,51 +1927,53 @@
       </c>
       <c r="AQ10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR10" s="4">
         <v>552.79999999999995</v>
       </c>
       <c r="AS10" s="29">
         <v>1046.2</v>
       </c>
       <c r="AT10" s="29">
         <v>1599.2</v>
       </c>
       <c r="AU10" s="29">
         <v>2309.9</v>
       </c>
       <c r="AV10" s="4">
         <v>3122.9</v>
       </c>
       <c r="AW10" s="4">
         <v>4967.1788500257326</v>
       </c>
       <c r="AX10" s="4">
         <v>7199.7148315494933</v>
       </c>
-      <c r="AY10" s="4"/>
+      <c r="AY10" s="4">
+        <v>15997.394911396179</v>
+      </c>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
       <c r="G11" s="3">
@@ -2063,51 +2077,53 @@
       </c>
       <c r="AQ11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="4">
         <v>3603.3</v>
       </c>
       <c r="AS11" s="29">
         <v>6649.3</v>
       </c>
       <c r="AT11" s="29">
         <v>10235.4</v>
       </c>
       <c r="AU11" s="29">
         <v>14176.2</v>
       </c>
       <c r="AV11" s="4">
         <v>18073.8</v>
       </c>
       <c r="AW11" s="4">
         <v>22212.94970380353</v>
       </c>
       <c r="AX11" s="4">
         <v>30104.139385321356</v>
       </c>
-      <c r="AY11" s="4"/>
+      <c r="AY11" s="4">
+        <v>41402.5</v>
+      </c>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
       <c r="G12" s="3">
@@ -2211,51 +2227,53 @@
       </c>
       <c r="AQ12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR12" s="4">
         <v>727.3</v>
       </c>
       <c r="AS12" s="29">
         <v>1206.5</v>
       </c>
       <c r="AT12" s="29">
         <v>1867.5</v>
       </c>
       <c r="AU12" s="29">
         <v>2722.3</v>
       </c>
       <c r="AV12" s="4">
         <v>3575.2</v>
       </c>
       <c r="AW12" s="4">
         <v>4516.6833823159004</v>
       </c>
       <c r="AX12" s="4">
         <v>7013.4937953944282</v>
       </c>
-      <c r="AY12" s="4"/>
+      <c r="AY12" s="4">
+        <v>12229.418647580411</v>
+      </c>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
       <c r="G13" s="3">
@@ -2359,51 +2377,53 @@
       </c>
       <c r="AQ13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR13" s="4">
         <v>526</v>
       </c>
       <c r="AS13" s="29">
         <v>951.7</v>
       </c>
       <c r="AT13" s="29">
         <v>1424</v>
       </c>
       <c r="AU13" s="29">
         <v>2093.4</v>
       </c>
       <c r="AV13" s="4">
         <v>2843.1</v>
       </c>
       <c r="AW13" s="4">
         <v>3733.0749640654726</v>
       </c>
       <c r="AX13" s="4">
         <v>5100.5748162078498</v>
       </c>
-      <c r="AY13" s="4"/>
+      <c r="AY13" s="4">
+        <v>8137.0339436775994</v>
+      </c>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
       <c r="G14" s="3">
@@ -2507,51 +2527,53 @@
       </c>
       <c r="AQ14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR14" s="4">
         <v>1190</v>
       </c>
       <c r="AS14" s="29">
         <v>2376.1</v>
       </c>
       <c r="AT14" s="29">
         <v>3638.1</v>
       </c>
       <c r="AU14" s="29">
         <v>5058</v>
       </c>
       <c r="AV14" s="4">
         <v>6665.6</v>
       </c>
       <c r="AW14" s="4">
         <v>8719.6493956929808</v>
       </c>
       <c r="AX14" s="4">
         <v>12502.458847502983</v>
       </c>
-      <c r="AY14" s="4"/>
+      <c r="AY14" s="4">
+        <v>21705.419838539121</v>
+      </c>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
       <c r="G15" s="3">
@@ -2655,51 +2677,53 @@
       </c>
       <c r="AQ15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR15" s="4">
         <v>3082.5</v>
       </c>
       <c r="AS15" s="29">
         <v>5285.2</v>
       </c>
       <c r="AT15" s="29">
         <v>7921</v>
       </c>
       <c r="AU15" s="29">
         <v>11247.1</v>
       </c>
       <c r="AV15" s="4">
         <v>14831.5</v>
       </c>
       <c r="AW15" s="4">
         <v>18658.617585116375</v>
       </c>
       <c r="AX15" s="4">
         <v>25083.9</v>
       </c>
-      <c r="AY15" s="4"/>
+      <c r="AY15" s="4">
+        <v>43978.43110592843</v>
+      </c>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
       <c r="G16" s="3">
@@ -2803,51 +2827,53 @@
       </c>
       <c r="AQ16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR16" s="4">
         <v>414</v>
       </c>
       <c r="AS16" s="29">
         <v>691.7</v>
       </c>
       <c r="AT16" s="29">
         <v>1006.6</v>
       </c>
       <c r="AU16" s="29">
         <v>1400.5</v>
       </c>
       <c r="AV16" s="4">
         <v>1852.9</v>
       </c>
       <c r="AW16" s="4">
         <v>2500.3018279199428</v>
       </c>
       <c r="AX16" s="4">
         <v>3923.6482201146687</v>
       </c>
-      <c r="AY16" s="4"/>
+      <c r="AY16" s="4">
+        <v>12929.063615629613</v>
+      </c>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
       <c r="G17" s="3">
@@ -2951,51 +2977,53 @@
       </c>
       <c r="AQ17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR17" s="4">
         <v>839.8</v>
       </c>
       <c r="AS17" s="29">
         <v>1454.7</v>
       </c>
       <c r="AT17" s="29">
         <v>2287.4</v>
       </c>
       <c r="AU17" s="29">
         <v>3675.3</v>
       </c>
       <c r="AV17" s="4">
         <v>4888.8</v>
       </c>
       <c r="AW17" s="4">
         <v>6812.6387229028833</v>
       </c>
       <c r="AX17" s="4">
         <v>9696.0746428633356</v>
       </c>
-      <c r="AY17" s="4"/>
+      <c r="AY17" s="4">
+        <v>14094.405211812398</v>
+      </c>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
       <c r="G18" s="3">
@@ -3099,51 +3127,53 @@
       </c>
       <c r="AQ18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR18" s="4">
         <v>1061.0999999999999</v>
       </c>
       <c r="AS18" s="29">
         <v>1703.5</v>
       </c>
       <c r="AT18" s="29">
         <v>2549</v>
       </c>
       <c r="AU18" s="29">
         <v>3583.5</v>
       </c>
       <c r="AV18" s="4">
         <v>4756.6000000000004</v>
       </c>
       <c r="AW18" s="4">
         <v>6013.4345310580029</v>
       </c>
       <c r="AX18" s="4">
         <v>11069.588084639781</v>
       </c>
-      <c r="AY18" s="4"/>
+      <c r="AY18" s="4">
+        <v>33388.198741394779</v>
+      </c>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
       <c r="T19" s="6"/>
@@ -3575,51 +3605,53 @@
       </c>
       <c r="AQ23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
       <c r="AS23" s="30">
         <v>27432.7</v>
       </c>
       <c r="AT23" s="30">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="4">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="3">
         <v>78426.669991176197</v>
       </c>
       <c r="AW23" s="3">
         <v>102919.13472167324</v>
       </c>
       <c r="AX23" s="4">
         <v>146918.20000000001</v>
       </c>
-      <c r="AY23" s="4"/>
+      <c r="AY23" s="4">
+        <v>279596.73954562843</v>
+      </c>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
       <c r="G24" s="3">
@@ -3723,51 +3755,53 @@
       </c>
       <c r="AQ24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
       <c r="AS24" s="30">
         <v>454.1</v>
       </c>
       <c r="AT24" s="30">
         <v>662.5</v>
       </c>
       <c r="AU24" s="4">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="3">
         <v>895.4</v>
       </c>
       <c r="AW24" s="3">
         <v>1032.2540366610701</v>
       </c>
       <c r="AX24" s="4">
         <v>1746.2218272057296</v>
       </c>
-      <c r="AY24" s="4"/>
+      <c r="AY24" s="4">
+        <v>3339.6625496765751</v>
+      </c>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G25" s="3">
@@ -3871,51 +3905,53 @@
       </c>
       <c r="AQ25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
       <c r="AS25" s="30">
         <v>1494.2</v>
       </c>
       <c r="AT25" s="30">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="4">
         <v>3708</v>
       </c>
       <c r="AV25" s="3">
         <v>5474.3</v>
       </c>
       <c r="AW25" s="3">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX25" s="4">
         <v>11170.517033462087</v>
       </c>
-      <c r="AY25" s="4"/>
+      <c r="AY25" s="4">
+        <v>24700.787739042487</v>
+      </c>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
       <c r="G26" s="3">
@@ -4019,51 +4055,53 @@
       </c>
       <c r="AQ26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
       <c r="AS26" s="30">
         <v>1078.7</v>
       </c>
       <c r="AT26" s="30">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="3">
         <v>3304</v>
       </c>
       <c r="AW26" s="3">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX26" s="4">
         <v>6772.0265530814158</v>
       </c>
-      <c r="AY26" s="4"/>
+      <c r="AY26" s="4">
+        <v>11926.794818793587</v>
+      </c>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
       <c r="G27" s="3">
@@ -4167,51 +4205,53 @@
       </c>
       <c r="AQ27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
       <c r="AS27" s="30">
         <v>1349</v>
       </c>
       <c r="AT27" s="30">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="3">
         <v>3619.7</v>
       </c>
       <c r="AW27" s="3">
         <v>4725.9264663163585</v>
       </c>
       <c r="AX27" s="4">
         <v>6577.8876205977049</v>
       </c>
-      <c r="AY27" s="4"/>
+      <c r="AY27" s="4">
+        <v>14101.722890335097</v>
+      </c>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
       <c r="G28" s="3">
@@ -4315,51 +4355,53 @@
       </c>
       <c r="AQ28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
       <c r="AS28" s="30">
         <v>2082.9</v>
       </c>
       <c r="AT28" s="30">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="4">
         <v>4471</v>
       </c>
       <c r="AV28" s="3">
         <v>5828.3</v>
       </c>
       <c r="AW28" s="3">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX28" s="4">
         <v>10772.4</v>
       </c>
-      <c r="AY28" s="4"/>
+      <c r="AY28" s="4">
+        <v>23735.571337813341</v>
+      </c>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
       <c r="G29" s="3">
@@ -4463,51 +4505,53 @@
       </c>
       <c r="AQ29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
       <c r="AS29" s="30">
         <v>997.7</v>
       </c>
       <c r="AT29" s="30">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="4">
         <v>2147</v>
       </c>
       <c r="AV29" s="3">
         <v>2918.4</v>
       </c>
       <c r="AW29" s="3">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX29" s="4">
         <v>6912.09745705164</v>
       </c>
-      <c r="AY29" s="4"/>
+      <c r="AY29" s="4">
+        <v>15668.022589106899</v>
+      </c>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
       <c r="G30" s="3">
@@ -4611,51 +4655,53 @@
       </c>
       <c r="AQ30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
       <c r="AS30" s="30">
         <v>6489.8</v>
       </c>
       <c r="AT30" s="30">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="4">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="3">
         <v>17697.8</v>
       </c>
       <c r="AW30" s="3">
         <v>21769.070210151804</v>
       </c>
       <c r="AX30" s="4">
         <v>29591.600045179068</v>
       </c>
-      <c r="AY30" s="4"/>
+      <c r="AY30" s="4">
+        <v>40820.891187942034</v>
+      </c>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G31" s="3">
@@ -4759,51 +4805,53 @@
       </c>
       <c r="AQ31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
       <c r="AS31" s="30">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT31" s="30">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="3">
         <v>3426.8</v>
       </c>
       <c r="AW31" s="3">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX31" s="4">
         <v>6809.4773204027651</v>
       </c>
-      <c r="AY31" s="4"/>
+      <c r="AY31" s="4">
+        <v>11997.412168441841</v>
+      </c>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
       <c r="G32" s="3">
@@ -4907,51 +4955,53 @@
       </c>
       <c r="AQ32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
       <c r="AS32" s="30">
         <v>920</v>
       </c>
       <c r="AT32" s="30">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="3">
         <v>2715.2</v>
       </c>
       <c r="AW32" s="3">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX32" s="4">
         <v>4920.7213512038834</v>
       </c>
-      <c r="AY32" s="4"/>
+      <c r="AY32" s="4">
+        <v>7931.1452752284968</v>
+      </c>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
       <c r="G33" s="3">
@@ -5055,51 +5105,53 @@
       </c>
       <c r="AQ33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
       <c r="AS33" s="30">
         <v>2315</v>
       </c>
       <c r="AT33" s="30">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="3">
         <v>6487.5</v>
       </c>
       <c r="AW33" s="3">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX33" s="4">
         <v>12252.514562817476</v>
       </c>
-      <c r="AY33" s="4"/>
+      <c r="AY33" s="4">
+        <v>21419.33995576567</v>
+      </c>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G34" s="3">
@@ -5203,51 +5255,53 @@
       </c>
       <c r="AQ34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
       <c r="AS34" s="30">
         <v>5273.2</v>
       </c>
       <c r="AT34" s="30">
         <v>7903</v>
       </c>
       <c r="AU34" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="3">
         <v>14649.3</v>
       </c>
       <c r="AW34" s="3">
         <v>18439.801411294633</v>
       </c>
       <c r="AX34" s="4">
         <v>24828.13606529231</v>
       </c>
-      <c r="AY34" s="4"/>
+      <c r="AY34" s="4">
+        <v>43686.922145967175</v>
+      </c>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
       <c r="G35" s="3">
@@ -5351,51 +5405,53 @@
       </c>
       <c r="AQ35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
       <c r="AS35" s="30">
         <v>690.9</v>
       </c>
       <c r="AT35" s="30">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="3">
         <v>1809.6</v>
       </c>
       <c r="AW35" s="3">
         <v>2448.313389768844</v>
       </c>
       <c r="AX35" s="4">
         <v>3863.063973828268</v>
       </c>
-      <c r="AY35" s="4"/>
+      <c r="AY35" s="4">
+        <v>12859.799060096355</v>
+      </c>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
       <c r="G36" s="3">
@@ -5499,51 +5555,53 @@
       </c>
       <c r="AQ36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
       <c r="AS36" s="30">
         <v>1451.7</v>
       </c>
       <c r="AT36" s="30">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="3">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW36" s="3">
         <v>6811.7243559820545</v>
       </c>
       <c r="AX36" s="4">
         <v>9695.1710006352332</v>
       </c>
-      <c r="AY36" s="4"/>
+      <c r="AY36" s="4">
+        <v>14093.198444758518</v>
+      </c>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
       <c r="G37" s="3">
@@ -5647,51 +5705,53 @@
       </c>
       <c r="AQ37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
       <c r="AS37" s="30">
         <v>1690.1</v>
       </c>
       <c r="AT37" s="30">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="3">
         <v>4712.3</v>
       </c>
       <c r="AW37" s="3">
         <v>5959.5981967056887</v>
       </c>
       <c r="AX37" s="4">
         <v>11006.379734308726</v>
       </c>
-      <c r="AY37" s="4"/>
+      <c r="AY37" s="4">
+        <v>33315.390170383158</v>
+      </c>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
@@ -6123,51 +6183,53 @@
       </c>
       <c r="AQ42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
       <c r="AS42" s="27">
         <v>415.5</v>
       </c>
       <c r="AT42" s="22">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="4">
         <v>700.8</v>
       </c>
       <c r="AV42" s="23">
         <v>746.65059769666652</v>
       </c>
       <c r="AW42" s="22">
         <v>829.95199011499983</v>
       </c>
       <c r="AX42" s="4">
         <v>17340.599999999999</v>
       </c>
-      <c r="AY42" s="4"/>
+      <c r="AY42" s="4">
+        <v>121486.0886288133</v>
+      </c>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="12">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="G43" s="13">
@@ -6271,51 +6333,53 @@
       </c>
       <c r="AQ43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
       <c r="AS43" s="27">
         <v>415.5</v>
       </c>
       <c r="AT43" s="22">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="4">
         <v>700.8</v>
       </c>
       <c r="AV43" s="23">
         <v>746.7</v>
       </c>
       <c r="AW43" s="22">
         <v>829.95199011499983</v>
       </c>
       <c r="AX43" s="4">
         <v>1500.2753172290863</v>
       </c>
-      <c r="AY43" s="4"/>
+      <c r="AY43" s="4">
+        <v>3021.7</v>
+      </c>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13" t="s">
@@ -6419,51 +6483,53 @@
       </c>
       <c r="AQ44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW44" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX44" s="4">
         <v>1130.9819719340499</v>
       </c>
-      <c r="AY44" s="4"/>
+      <c r="AY44" s="4">
+        <v>12377.514702162658</v>
+      </c>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="13" t="s">
@@ -6567,51 +6633,53 @@
       </c>
       <c r="AQ45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="4">
         <v>411.44308915024283</v>
       </c>
-      <c r="AY45" s="4"/>
+      <c r="AY45" s="4">
+        <v>4186.4928561359884</v>
+      </c>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="13" t="s">
@@ -6715,51 +6783,53 @@
       </c>
       <c r="AQ46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="4">
         <v>710.46559548146536</v>
       </c>
-      <c r="AY46" s="4"/>
+      <c r="AY46" s="4">
+        <v>6815.3427455809679</v>
+      </c>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="13" t="s">
@@ -6863,51 +6933,53 @@
       </c>
       <c r="AQ47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="4">
         <v>955.44441736644535</v>
       </c>
-      <c r="AY47" s="4"/>
+      <c r="AY47" s="4">
+        <v>11596.025428637713</v>
+      </c>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="13" t="s">
@@ -7011,51 +7083,53 @@
       </c>
       <c r="AQ48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="4">
         <v>1095.5634935304727</v>
       </c>
-      <c r="AY48" s="4"/>
+      <c r="AY48" s="4">
+        <v>8322.6051718429189</v>
+      </c>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="13" t="s">
@@ -7159,51 +7233,53 @@
       </c>
       <c r="AQ49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="4">
         <v>2804.8130932776708</v>
       </c>
-      <c r="AY49" s="4"/>
+      <c r="AY49" s="4">
+        <v>8808.4573989165565</v>
+      </c>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="13" t="s">
@@ -7307,51 +7383,53 @@
       </c>
       <c r="AQ50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="4">
         <v>1116.1427189058327</v>
       </c>
-      <c r="AY50" s="4"/>
+      <c r="AY50" s="4">
+        <v>5133.8591944043892</v>
+      </c>
       <c r="AZ50" s="4"/>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13" t="s">
@@ -7455,51 +7533,53 @@
       </c>
       <c r="AQ51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="4">
         <v>376.30968524199653</v>
       </c>
-      <c r="AY51" s="4"/>
+      <c r="AY51" s="4">
+        <v>2001.2367745515373</v>
+      </c>
       <c r="AZ51" s="4"/>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="13" t="s">
@@ -7603,51 +7683,53 @@
       </c>
       <c r="AQ52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="4">
         <v>1479.4686978660293</v>
       </c>
-      <c r="AY52" s="4"/>
+      <c r="AY52" s="4">
+        <v>8214.1893920680432</v>
+      </c>
       <c r="AZ52" s="4"/>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="13" t="s">
@@ -7751,51 +7833,53 @@
       </c>
       <c r="AQ53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="4">
         <v>2072.5971646447692</v>
       </c>
-      <c r="AY53" s="4"/>
+      <c r="AY53" s="4">
+        <v>16697.086458742211</v>
+      </c>
       <c r="AZ53" s="4"/>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="13" t="s">
@@ -7899,51 +7983,53 @@
       </c>
       <c r="AQ54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="4">
         <v>493.84866404507972</v>
       </c>
-      <c r="AY54" s="4"/>
+      <c r="AY54" s="4">
+        <v>8604.8477095502767</v>
+      </c>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="13" t="s">
@@ -8047,51 +8133,53 @@
       </c>
       <c r="AQ55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="4">
         <v>449.15707633421408</v>
       </c>
-      <c r="AY55" s="4"/>
+      <c r="AY55" s="4">
+        <v>2749.0519531653363</v>
+      </c>
       <c r="AZ55" s="4"/>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="13" t="s">
@@ -8195,51 +8283,53 @@
       </c>
       <c r="AQ56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="4">
         <v>2744.0946647369638</v>
       </c>
-      <c r="AY56" s="4"/>
+      <c r="AY56" s="4">
+        <v>22957.681284558421</v>
+      </c>
       <c r="AZ56" s="4"/>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="8"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="14"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
@@ -8671,51 +8761,53 @@
       </c>
       <c r="AQ61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="25">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="4">
         <v>58425.3</v>
       </c>
       <c r="AV61" s="4">
         <v>77679.042127225301</v>
       </c>
       <c r="AW61" s="3">
         <v>102060.28515214825</v>
       </c>
       <c r="AX61" s="15">
         <v>129498.5</v>
       </c>
-      <c r="AY61" s="4"/>
+      <c r="AY61" s="4">
+        <v>157880.34877855107</v>
+      </c>
       <c r="AZ61" s="4"/>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
       <c r="G62" s="3">
@@ -8819,51 +8911,53 @@
       </c>
       <c r="AQ62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="26">
         <v>38.6</v>
       </c>
       <c r="AT62" s="4">
         <v>65.2</v>
       </c>
       <c r="AU62" s="4">
         <v>103.9</v>
       </c>
       <c r="AV62" s="4">
         <v>148.69999999999999</v>
       </c>
       <c r="AW62" s="3">
         <v>200.02486864229527</v>
       </c>
       <c r="AX62" s="15">
         <v>239.3</v>
       </c>
-      <c r="AY62" s="4"/>
+      <c r="AY62" s="4">
+        <v>298.5</v>
+      </c>
       <c r="AZ62" s="4"/>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G63" s="3">
@@ -8967,51 +9061,53 @@
       </c>
       <c r="AQ63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
       <c r="AS63" s="26">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="4">
         <v>3708</v>
       </c>
       <c r="AV63" s="4">
         <v>5474.3</v>
       </c>
       <c r="AW63" s="3">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX63" s="15">
         <v>10039.5</v>
       </c>
-      <c r="AY63" s="4"/>
+      <c r="AY63" s="4">
+        <v>12323.273036879829</v>
+      </c>
       <c r="AZ63" s="4"/>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
       <c r="G64" s="3">
@@ -9115,51 +9211,53 @@
       </c>
       <c r="AQ64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
       <c r="AS64" s="26">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV64" s="4">
         <v>3304</v>
       </c>
       <c r="AW64" s="3">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX64" s="15">
         <v>6405.8</v>
       </c>
-      <c r="AY64" s="4"/>
+      <c r="AY64" s="4">
+        <v>7740.3019626575979</v>
+      </c>
       <c r="AZ64" s="4"/>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
       <c r="G65" s="3">
@@ -9263,51 +9361,53 @@
       </c>
       <c r="AQ65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
       <c r="AS65" s="26">
         <v>1349</v>
       </c>
       <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV65" s="4">
         <v>3619.7</v>
       </c>
       <c r="AW65" s="3">
         <v>4723.9414263673443</v>
       </c>
       <c r="AX65" s="15">
         <v>5861.8</v>
       </c>
-      <c r="AY65" s="4"/>
+      <c r="AY65" s="4">
+        <v>7270.0739616611136</v>
+      </c>
       <c r="AZ65" s="4"/>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
       <c r="G66" s="3">
@@ -9411,51 +9511,53 @@
       </c>
       <c r="AQ66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="26">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="4">
         <v>4471</v>
       </c>
       <c r="AV66" s="4">
         <v>5828.3</v>
       </c>
       <c r="AW66" s="3">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX66" s="15">
         <v>9709.1</v>
       </c>
-      <c r="AY66" s="4"/>
+      <c r="AY66" s="4">
+        <v>12139.545909175627</v>
+      </c>
       <c r="AZ66" s="4"/>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
       <c r="G67" s="3">
@@ -9559,51 +9661,53 @@
       </c>
       <c r="AQ67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
       <c r="AS67" s="26">
         <v>997.7</v>
       </c>
       <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="4">
         <v>2147</v>
       </c>
       <c r="AV67" s="4">
         <v>2918.4</v>
       </c>
       <c r="AW67" s="3">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX67" s="15">
         <v>5816.5</v>
       </c>
-      <c r="AY67" s="4"/>
+      <c r="AY67" s="4">
+        <v>7345.4174172639796</v>
+      </c>
       <c r="AZ67" s="4"/>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
       <c r="G68" s="3">
@@ -9707,51 +9811,53 @@
       </c>
       <c r="AQ68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="26">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="4">
         <v>13869.7</v>
       </c>
       <c r="AV68" s="4">
         <v>17696.8</v>
       </c>
       <c r="AW68" s="3">
         <v>21767.510009263358</v>
       </c>
       <c r="AX68" s="15">
         <v>26784.1</v>
       </c>
-      <c r="AY68" s="4"/>
+      <c r="AY68" s="4">
+        <v>32006.668467919841</v>
+      </c>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G69" s="3">
@@ -9855,51 +9961,53 @@
       </c>
       <c r="AQ69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
       <c r="AS69" s="26">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV69" s="4">
         <v>3426.8</v>
       </c>
       <c r="AW69" s="3">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX69" s="15">
         <v>5693.3</v>
       </c>
-      <c r="AY69" s="4"/>
+      <c r="AY69" s="4">
+        <v>6863.5529740374513</v>
+      </c>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
       <c r="G70" s="3">
@@ -10003,51 +10111,53 @@
       </c>
       <c r="AQ70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
       <c r="AS70" s="26">
         <v>920</v>
       </c>
       <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV70" s="4">
         <v>2715.2</v>
       </c>
       <c r="AW70" s="3">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX70" s="15">
         <v>4544.3999999999996</v>
       </c>
-      <c r="AY70" s="4"/>
+      <c r="AY70" s="4">
+        <v>5929.9085006769592</v>
+      </c>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
       <c r="G71" s="3">
@@ -10151,51 +10261,53 @@
       </c>
       <c r="AQ71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="26">
         <v>2315</v>
       </c>
       <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV71" s="4">
         <v>6487.5</v>
       </c>
       <c r="AW71" s="3">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX71" s="15">
         <v>10773</v>
       </c>
-      <c r="AY71" s="4"/>
+      <c r="AY71" s="4">
+        <v>13205.150563697627</v>
+      </c>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G72" s="3">
@@ -10299,51 +10411,53 @@
       </c>
       <c r="AQ72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="26">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="4">
         <v>7903</v>
       </c>
       <c r="AU72" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV72" s="4">
         <v>14649.3</v>
       </c>
       <c r="AW72" s="3">
         <v>18438.685294493112</v>
       </c>
       <c r="AX72" s="15">
         <v>22815.5</v>
       </c>
-      <c r="AY72" s="4"/>
+      <c r="AY72" s="4">
+        <v>26980.667305033046</v>
+      </c>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
       <c r="G73" s="3">
@@ -10447,51 +10561,53 @@
       </c>
       <c r="AQ73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
       <c r="AS73" s="26">
         <v>690.9</v>
       </c>
       <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV73" s="4">
         <v>1809.6</v>
       </c>
       <c r="AW73" s="3">
         <v>2448.313389768844</v>
       </c>
       <c r="AX73" s="15">
         <v>3369.2</v>
       </c>
-      <c r="AY73" s="4"/>
+      <c r="AY73" s="4">
+        <v>4254.9513505460782</v>
+      </c>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
       <c r="G74" s="3">
@@ -10595,51 +10711,53 @@
       </c>
       <c r="AQ74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
       <c r="AS74" s="26">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV74" s="4">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW74" s="3">
         <v>6810.6906370652096</v>
       </c>
       <c r="AX74" s="15">
         <v>9243.1</v>
       </c>
-      <c r="AY74" s="4"/>
+      <c r="AY74" s="4">
+        <v>11335.654969831538</v>
+      </c>
       <c r="AZ74" s="4"/>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
       <c r="G75" s="3">
@@ -10743,51 +10861,53 @@
       </c>
       <c r="AQ75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="26">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV75" s="4">
         <v>4712.3</v>
       </c>
       <c r="AW75" s="3">
         <v>5938.6728793563598</v>
       </c>
       <c r="AX75" s="15">
         <v>8203.9</v>
       </c>
-      <c r="AY75" s="4"/>
+      <c r="AY75" s="4">
+        <v>10186.600712637008</v>
+      </c>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
       <c r="E76" s="16"/>
       <c r="F76" s="16"/>
       <c r="G76" s="16"/>
       <c r="H76" s="16"/>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="P76" s="16"/>
       <c r="Q76" s="16"/>
       <c r="R76" s="16"/>
       <c r="S76" s="16"/>
       <c r="T76" s="16"/>
       <c r="U76" s="16"/>
       <c r="V76" s="16"/>
       <c r="W76" s="16"/>
       <c r="X76" s="16"/>
@@ -11003,88 +11123,91 @@
       <c r="X81" s="16"/>
       <c r="Y81" s="16"/>
       <c r="AD81" s="16"/>
       <c r="AE81" s="16"/>
       <c r="AF81" s="16"/>
       <c r="AG81" s="16"/>
       <c r="AH81" s="16"/>
       <c r="AI81" s="16"/>
       <c r="AJ81" s="16"/>
       <c r="AK81" s="16"/>
       <c r="AL81" s="16"/>
       <c r="AM81" s="16"/>
       <c r="AR81" s="16"/>
       <c r="AS81" s="16"/>
       <c r="AT81" s="16"/>
       <c r="AU81" s="16"/>
       <c r="AV81" s="16"/>
       <c r="AW81" s="16"/>
       <c r="AX81" s="16"/>
       <c r="AY81" s="16"/>
       <c r="AZ81" s="16"/>
       <c r="BA81" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="O58:AA58"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ39:BC39"/>
     <mergeCell ref="AQ58:BC58"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC39:AO39"/>
     <mergeCell ref="AC58:AO58"/>
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="O58:AA58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11093,92 +11216,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>