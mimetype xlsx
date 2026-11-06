--- v5 (2026-09-20)
+++ v6 (2026-11-06)
@@ -631,52 +631,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG37" workbookViewId="0">
-      <selection activeCell="AY61" sqref="AY61:AY75"/>
+    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
+      <selection activeCell="AZ61" sqref="AZ61:AZ75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="24" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="25" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="25.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -1030,51 +1030,53 @@
       </c>
       <c r="AR4" s="4">
         <v>15766</v>
       </c>
       <c r="AS4" s="29">
         <v>28064.5</v>
       </c>
       <c r="AT4" s="29">
         <v>42100.47131721997</v>
       </c>
       <c r="AU4" s="29">
         <v>60721.599999999999</v>
       </c>
       <c r="AV4" s="4">
         <v>80420.243407842878</v>
       </c>
       <c r="AW4" s="4">
         <v>105311.42282167326</v>
       </c>
       <c r="AX4" s="4">
         <v>149709.20000000001</v>
       </c>
       <c r="AY4" s="4">
         <v>282786.45701229514</v>
       </c>
-      <c r="AZ4" s="4"/>
+      <c r="AZ4" s="4">
+        <v>697137.14110528049</v>
+      </c>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
       <c r="G5" s="3">
         <v>355.7</v>
@@ -1180,51 +1182,53 @@
       </c>
       <c r="AR5" s="4">
         <v>245.7</v>
       </c>
       <c r="AS5" s="29">
         <v>475.1</v>
       </c>
       <c r="AT5" s="29">
         <v>695.7</v>
       </c>
       <c r="AU5" s="29">
         <v>832.1</v>
       </c>
       <c r="AV5" s="4">
         <v>929.6</v>
       </c>
       <c r="AW5" s="4">
         <v>1073.3725371892492</v>
       </c>
       <c r="AX5" s="4">
         <v>1794.0120967276303</v>
       </c>
       <c r="AY5" s="4">
         <v>3394.7</v>
       </c>
-      <c r="AZ5" s="4"/>
+      <c r="AZ5" s="4">
+        <v>16019.326221150355</v>
+      </c>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
       <c r="G6" s="3">
         <v>14029.4</v>
@@ -1330,51 +1334,53 @@
       </c>
       <c r="AR6" s="4">
         <v>928.7</v>
       </c>
       <c r="AS6" s="29">
         <v>1565.5</v>
       </c>
       <c r="AT6" s="29">
         <v>2264.6</v>
       </c>
       <c r="AU6" s="29">
         <v>3900.4</v>
       </c>
       <c r="AV6" s="4">
         <v>5722.6</v>
       </c>
       <c r="AW6" s="4">
         <v>8115.8761539518628</v>
       </c>
       <c r="AX6" s="4">
         <v>11530.991686724019</v>
       </c>
       <c r="AY6" s="4">
         <v>25117.455876784035</v>
       </c>
-      <c r="AZ6" s="4"/>
+      <c r="AZ6" s="4">
+        <v>59079.696704292604</v>
+      </c>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
       <c r="G7" s="3">
         <v>9337.9</v>
@@ -1480,51 +1486,53 @@
       </c>
       <c r="AR7" s="4">
         <v>659.5</v>
       </c>
       <c r="AS7" s="29">
         <v>1081.2</v>
       </c>
       <c r="AT7" s="29">
         <v>1494</v>
       </c>
       <c r="AU7" s="29">
         <v>2266.5</v>
       </c>
       <c r="AV7" s="4">
         <v>3335.1</v>
       </c>
       <c r="AW7" s="4">
         <v>4838.6846346161137</v>
       </c>
       <c r="AX7" s="4">
         <v>6815.5742184075962</v>
       </c>
       <c r="AY7" s="4">
         <v>11976.6353281475</v>
       </c>
-      <c r="AZ7" s="4"/>
+      <c r="AZ7" s="4">
+        <v>30626.250130417375</v>
+      </c>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
       <c r="G8" s="3">
         <v>10339.799999999999</v>
@@ -1630,51 +1638,53 @@
       </c>
       <c r="AR8" s="4">
         <v>772.5</v>
       </c>
       <c r="AS8" s="29">
         <v>1432</v>
       </c>
       <c r="AT8" s="29">
         <v>2015.1</v>
       </c>
       <c r="AU8" s="29">
         <v>2851.2</v>
       </c>
       <c r="AV8" s="4">
         <v>3828</v>
       </c>
       <c r="AW8" s="4">
         <v>4976.5922221070659</v>
       </c>
       <c r="AX8" s="4">
         <v>6870.7798871658124</v>
       </c>
       <c r="AY8" s="4">
         <v>14437.043368902672</v>
       </c>
-      <c r="AZ8" s="4"/>
+      <c r="AZ8" s="4">
+        <v>47030.576981753999</v>
+      </c>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
       <c r="G9" s="3">
         <v>7938.8</v>
@@ -1780,51 +1790,53 @@
       </c>
       <c r="AR9" s="4">
         <v>1163.3</v>
       </c>
       <c r="AS9" s="29">
         <v>2145.8000000000002</v>
       </c>
       <c r="AT9" s="29">
         <v>3102.9</v>
       </c>
       <c r="AU9" s="29">
         <v>4605.2</v>
       </c>
       <c r="AV9" s="4">
         <v>5994.6</v>
       </c>
       <c r="AW9" s="4">
         <v>8172.3690763884842</v>
       </c>
       <c r="AX9" s="4">
         <v>11004.2</v>
       </c>
       <c r="AY9" s="4">
         <v>23998.769339065799</v>
       </c>
-      <c r="AZ9" s="4"/>
+      <c r="AZ9" s="4">
+        <v>54154.08864183681</v>
+      </c>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
       <c r="G10" s="3">
         <v>7663.5</v>
@@ -1930,51 +1942,53 @@
       </c>
       <c r="AR10" s="4">
         <v>552.79999999999995</v>
       </c>
       <c r="AS10" s="29">
         <v>1046.2</v>
       </c>
       <c r="AT10" s="29">
         <v>1599.2</v>
       </c>
       <c r="AU10" s="29">
         <v>2309.9</v>
       </c>
       <c r="AV10" s="4">
         <v>3122.9</v>
       </c>
       <c r="AW10" s="4">
         <v>4967.1788500257326</v>
       </c>
       <c r="AX10" s="4">
         <v>7199.7148315494933</v>
       </c>
       <c r="AY10" s="4">
         <v>15997.394911396179</v>
       </c>
-      <c r="AZ10" s="4"/>
+      <c r="AZ10" s="4">
+        <v>49443.080930648473</v>
+      </c>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
       <c r="G11" s="3">
         <v>20912.2</v>
@@ -2080,51 +2094,53 @@
       </c>
       <c r="AR11" s="4">
         <v>3603.3</v>
       </c>
       <c r="AS11" s="29">
         <v>6649.3</v>
       </c>
       <c r="AT11" s="29">
         <v>10235.4</v>
       </c>
       <c r="AU11" s="29">
         <v>14176.2</v>
       </c>
       <c r="AV11" s="4">
         <v>18073.8</v>
       </c>
       <c r="AW11" s="4">
         <v>22212.94970380353</v>
       </c>
       <c r="AX11" s="4">
         <v>30104.139385321356</v>
       </c>
       <c r="AY11" s="4">
         <v>41402.5</v>
       </c>
-      <c r="AZ11" s="4"/>
+      <c r="AZ11" s="4">
+        <v>71243.91661523236</v>
+      </c>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
       <c r="G12" s="3">
         <v>5536.6</v>
@@ -2230,51 +2246,53 @@
       </c>
       <c r="AR12" s="4">
         <v>727.3</v>
       </c>
       <c r="AS12" s="29">
         <v>1206.5</v>
       </c>
       <c r="AT12" s="29">
         <v>1867.5</v>
       </c>
       <c r="AU12" s="29">
         <v>2722.3</v>
       </c>
       <c r="AV12" s="4">
         <v>3575.2</v>
       </c>
       <c r="AW12" s="4">
         <v>4516.6833823159004</v>
       </c>
       <c r="AX12" s="4">
         <v>7013.4937953944282</v>
       </c>
       <c r="AY12" s="4">
         <v>12229.418647580411</v>
       </c>
-      <c r="AZ12" s="4"/>
+      <c r="AZ12" s="4">
+        <v>34044.855726144073</v>
+      </c>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
       <c r="G13" s="3">
         <v>5482.1</v>
@@ -2380,51 +2398,53 @@
       </c>
       <c r="AR13" s="4">
         <v>526</v>
       </c>
       <c r="AS13" s="29">
         <v>951.7</v>
       </c>
       <c r="AT13" s="29">
         <v>1424</v>
       </c>
       <c r="AU13" s="29">
         <v>2093.4</v>
       </c>
       <c r="AV13" s="4">
         <v>2843.1</v>
       </c>
       <c r="AW13" s="4">
         <v>3733.0749640654726</v>
       </c>
       <c r="AX13" s="4">
         <v>5100.5748162078498</v>
       </c>
       <c r="AY13" s="4">
         <v>8137.0339436775994</v>
       </c>
-      <c r="AZ13" s="4"/>
+      <c r="AZ13" s="4">
+        <v>34943.757197506238</v>
+      </c>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
       <c r="G14" s="3">
         <v>8715.9</v>
@@ -2530,51 +2550,53 @@
       </c>
       <c r="AR14" s="4">
         <v>1190</v>
       </c>
       <c r="AS14" s="29">
         <v>2376.1</v>
       </c>
       <c r="AT14" s="29">
         <v>3638.1</v>
       </c>
       <c r="AU14" s="29">
         <v>5058</v>
       </c>
       <c r="AV14" s="4">
         <v>6665.6</v>
       </c>
       <c r="AW14" s="4">
         <v>8719.6493956929808</v>
       </c>
       <c r="AX14" s="4">
         <v>12502.458847502983</v>
       </c>
       <c r="AY14" s="4">
         <v>21705.419838539121</v>
       </c>
-      <c r="AZ14" s="4"/>
+      <c r="AZ14" s="4">
+        <v>46952.276853588839</v>
+      </c>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
       <c r="G15" s="3">
         <v>20858.5</v>
@@ -2680,51 +2702,53 @@
       </c>
       <c r="AR15" s="4">
         <v>3082.5</v>
       </c>
       <c r="AS15" s="29">
         <v>5285.2</v>
       </c>
       <c r="AT15" s="29">
         <v>7921</v>
       </c>
       <c r="AU15" s="29">
         <v>11247.1</v>
       </c>
       <c r="AV15" s="4">
         <v>14831.5</v>
       </c>
       <c r="AW15" s="4">
         <v>18658.617585116375</v>
       </c>
       <c r="AX15" s="4">
         <v>25083.9</v>
       </c>
       <c r="AY15" s="4">
         <v>43978.43110592843</v>
       </c>
-      <c r="AZ15" s="4"/>
+      <c r="AZ15" s="4">
+        <v>84421.138184298572</v>
+      </c>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
       <c r="G16" s="3">
         <v>3619.3</v>
@@ -2830,51 +2854,53 @@
       </c>
       <c r="AR16" s="4">
         <v>414</v>
       </c>
       <c r="AS16" s="29">
         <v>691.7</v>
       </c>
       <c r="AT16" s="29">
         <v>1006.6</v>
       </c>
       <c r="AU16" s="29">
         <v>1400.5</v>
       </c>
       <c r="AV16" s="4">
         <v>1852.9</v>
       </c>
       <c r="AW16" s="4">
         <v>2500.3018279199428</v>
       </c>
       <c r="AX16" s="4">
         <v>3923.6482201146687</v>
       </c>
       <c r="AY16" s="4">
         <v>12929.063615629613</v>
       </c>
-      <c r="AZ16" s="4"/>
+      <c r="AZ16" s="4">
+        <v>43241.070778920584</v>
+      </c>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
       <c r="G17" s="3">
         <v>7769.4</v>
@@ -2980,51 +3006,53 @@
       </c>
       <c r="AR17" s="4">
         <v>839.8</v>
       </c>
       <c r="AS17" s="29">
         <v>1454.7</v>
       </c>
       <c r="AT17" s="29">
         <v>2287.4</v>
       </c>
       <c r="AU17" s="29">
         <v>3675.3</v>
       </c>
       <c r="AV17" s="4">
         <v>4888.8</v>
       </c>
       <c r="AW17" s="4">
         <v>6812.6387229028833</v>
       </c>
       <c r="AX17" s="4">
         <v>9696.0746428633356</v>
       </c>
       <c r="AY17" s="4">
         <v>14094.405211812398</v>
       </c>
-      <c r="AZ17" s="4"/>
+      <c r="AZ17" s="4">
+        <v>27288.344666784269</v>
+      </c>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
       <c r="G18" s="3">
         <v>10164.4</v>
@@ -3130,51 +3158,53 @@
       </c>
       <c r="AR18" s="4">
         <v>1061.0999999999999</v>
       </c>
       <c r="AS18" s="29">
         <v>1703.5</v>
       </c>
       <c r="AT18" s="29">
         <v>2549</v>
       </c>
       <c r="AU18" s="29">
         <v>3583.5</v>
       </c>
       <c r="AV18" s="4">
         <v>4756.6000000000004</v>
       </c>
       <c r="AW18" s="4">
         <v>6013.4345310580029</v>
       </c>
       <c r="AX18" s="4">
         <v>11069.588084639781</v>
       </c>
       <c r="AY18" s="4">
         <v>33388.198741394779</v>
       </c>
-      <c r="AZ18" s="4"/>
+      <c r="AZ18" s="4">
+        <v>98648.761472709361</v>
+      </c>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
       <c r="T19" s="6"/>
       <c r="U19" s="6"/>
@@ -3608,51 +3638,53 @@
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
       <c r="AS23" s="30">
         <v>27432.7</v>
       </c>
       <c r="AT23" s="30">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="4">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="3">
         <v>78426.669991176197</v>
       </c>
       <c r="AW23" s="3">
         <v>102919.13472167324</v>
       </c>
       <c r="AX23" s="4">
         <v>146918.20000000001</v>
       </c>
       <c r="AY23" s="4">
         <v>279596.73954562843</v>
       </c>
-      <c r="AZ23" s="4"/>
+      <c r="AZ23" s="4">
+        <v>693548.70895528048</v>
+      </c>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
       <c r="G24" s="3">
         <v>271.60000000000002</v>
@@ -3758,51 +3790,53 @@
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
       <c r="AS24" s="30">
         <v>454.1</v>
       </c>
       <c r="AT24" s="30">
         <v>662.5</v>
       </c>
       <c r="AU24" s="4">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="3">
         <v>895.4</v>
       </c>
       <c r="AW24" s="3">
         <v>1032.2540366610701</v>
       </c>
       <c r="AX24" s="4">
         <v>1746.2218272057296</v>
       </c>
       <c r="AY24" s="4">
         <v>3339.6625496765751</v>
       </c>
-      <c r="AZ24" s="4"/>
+      <c r="AZ24" s="4">
+        <v>15957.4</v>
+      </c>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G25" s="3">
         <v>13816.2</v>
@@ -3908,51 +3942,53 @@
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
       <c r="AS25" s="30">
         <v>1494.2</v>
       </c>
       <c r="AT25" s="30">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="4">
         <v>3708</v>
       </c>
       <c r="AV25" s="3">
         <v>5474.3</v>
       </c>
       <c r="AW25" s="3">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX25" s="4">
         <v>11170.517033462087</v>
       </c>
       <c r="AY25" s="4">
         <v>24700.787739042487</v>
       </c>
-      <c r="AZ25" s="4"/>
+      <c r="AZ25" s="4">
+        <v>58607</v>
+      </c>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
       <c r="G26" s="3">
         <v>9326.4</v>
@@ -4058,51 +4094,53 @@
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
       <c r="AS26" s="30">
         <v>1078.7</v>
       </c>
       <c r="AT26" s="30">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="3">
         <v>3304</v>
       </c>
       <c r="AW26" s="3">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX26" s="4">
         <v>6772.0265530814158</v>
       </c>
       <c r="AY26" s="4">
         <v>11926.794818793587</v>
       </c>
-      <c r="AZ26" s="4"/>
+      <c r="AZ26" s="4">
+        <v>30570.199999999997</v>
+      </c>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
       <c r="G27" s="3">
         <v>10158.799999999999</v>
@@ -4208,51 +4246,53 @@
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
       <c r="AS27" s="30">
         <v>1349</v>
       </c>
       <c r="AT27" s="30">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="3">
         <v>3619.7</v>
       </c>
       <c r="AW27" s="3">
         <v>4725.9264663163585</v>
       </c>
       <c r="AX27" s="4">
         <v>6577.8876205977049</v>
       </c>
       <c r="AY27" s="4">
         <v>14101.722890335097</v>
       </c>
-      <c r="AZ27" s="4"/>
+      <c r="AZ27" s="4">
+        <v>46653</v>
+      </c>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
       <c r="G28" s="3">
         <v>7800</v>
@@ -4358,51 +4398,53 @@
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
       <c r="AS28" s="30">
         <v>2082.9</v>
       </c>
       <c r="AT28" s="30">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="4">
         <v>4471</v>
       </c>
       <c r="AV28" s="3">
         <v>5828.3</v>
       </c>
       <c r="AW28" s="3">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX28" s="4">
         <v>10772.4</v>
       </c>
       <c r="AY28" s="4">
         <v>23735.571337813341</v>
       </c>
-      <c r="AZ28" s="4"/>
+      <c r="AZ28" s="4">
+        <v>53858.7</v>
+      </c>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
       <c r="G29" s="3">
         <v>7501.1</v>
@@ -4508,51 +4550,53 @@
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
       <c r="AS29" s="30">
         <v>997.7</v>
       </c>
       <c r="AT29" s="30">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="4">
         <v>2147</v>
       </c>
       <c r="AV29" s="3">
         <v>2918.4</v>
       </c>
       <c r="AW29" s="3">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX29" s="4">
         <v>6912.09745705164</v>
       </c>
       <c r="AY29" s="4">
         <v>15668.022589106899</v>
       </c>
-      <c r="AZ29" s="4"/>
+      <c r="AZ29" s="4">
+        <v>49072.100000000006</v>
+      </c>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
       <c r="G30" s="3">
         <v>20462</v>
@@ -4658,51 +4702,53 @@
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
       <c r="AS30" s="30">
         <v>6489.8</v>
       </c>
       <c r="AT30" s="30">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="4">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="3">
         <v>17697.8</v>
       </c>
       <c r="AW30" s="3">
         <v>21769.070210151804</v>
       </c>
       <c r="AX30" s="4">
         <v>29591.600045179068</v>
       </c>
       <c r="AY30" s="4">
         <v>40820.891187942034</v>
       </c>
-      <c r="AZ30" s="4"/>
+      <c r="AZ30" s="4">
+        <v>70593.400000000009</v>
+      </c>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G31" s="3">
         <v>5443</v>
@@ -4808,51 +4854,53 @@
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
       <c r="AS31" s="30">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT31" s="30">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="3">
         <v>3426.8</v>
       </c>
       <c r="AW31" s="3">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX31" s="4">
         <v>6809.4773204027651</v>
       </c>
       <c r="AY31" s="4">
         <v>11997.412168441841</v>
       </c>
-      <c r="AZ31" s="4"/>
+      <c r="AZ31" s="4">
+        <v>33785</v>
+      </c>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
       <c r="G32" s="3">
         <v>5376.6</v>
@@ -4958,51 +5006,53 @@
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
       <c r="AS32" s="30">
         <v>920</v>
       </c>
       <c r="AT32" s="30">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="3">
         <v>2715.2</v>
       </c>
       <c r="AW32" s="3">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX32" s="4">
         <v>4920.7213512038834</v>
       </c>
       <c r="AY32" s="4">
         <v>7931.1452752284968</v>
       </c>
-      <c r="AZ32" s="4"/>
+      <c r="AZ32" s="4">
+        <v>34711.9</v>
+      </c>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
       <c r="G33" s="3">
         <v>8566.7000000000007</v>
@@ -5108,51 +5158,53 @@
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
       <c r="AS33" s="30">
         <v>2315</v>
       </c>
       <c r="AT33" s="30">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="3">
         <v>6487.5</v>
       </c>
       <c r="AW33" s="3">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX33" s="4">
         <v>12252.514562817476</v>
       </c>
       <c r="AY33" s="4">
         <v>21419.33995576567</v>
       </c>
-      <c r="AZ33" s="4"/>
+      <c r="AZ33" s="4">
+        <v>46630.3</v>
+      </c>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G34" s="3">
         <v>20854.5</v>
@@ -5258,51 +5310,53 @@
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
       <c r="AS34" s="30">
         <v>5273.2</v>
       </c>
       <c r="AT34" s="30">
         <v>7903</v>
       </c>
       <c r="AU34" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="3">
         <v>14649.3</v>
       </c>
       <c r="AW34" s="3">
         <v>18439.801411294633</v>
       </c>
       <c r="AX34" s="4">
         <v>24828.13606529231</v>
       </c>
       <c r="AY34" s="4">
         <v>43686.922145967175</v>
       </c>
-      <c r="AZ34" s="4"/>
+      <c r="AZ34" s="4">
+        <v>84093.4</v>
+      </c>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
       <c r="G35" s="3">
         <v>3611.5</v>
@@ -5408,51 +5462,53 @@
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
       <c r="AS35" s="30">
         <v>690.9</v>
       </c>
       <c r="AT35" s="30">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="3">
         <v>1809.6</v>
       </c>
       <c r="AW35" s="3">
         <v>2448.313389768844</v>
       </c>
       <c r="AX35" s="4">
         <v>3863.063973828268</v>
       </c>
       <c r="AY35" s="4">
         <v>12859.799060096355</v>
       </c>
-      <c r="AZ35" s="4"/>
+      <c r="AZ35" s="4">
+        <v>43163.200000000004</v>
+      </c>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
       <c r="G36" s="3">
         <v>7768</v>
@@ -5558,51 +5614,53 @@
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
       <c r="AS36" s="30">
         <v>1451.7</v>
       </c>
       <c r="AT36" s="30">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="3">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW36" s="3">
         <v>6811.7243559820545</v>
       </c>
       <c r="AX36" s="4">
         <v>9695.1710006352332</v>
       </c>
       <c r="AY36" s="4">
         <v>14093.198444758518</v>
       </c>
-      <c r="AZ36" s="4"/>
+      <c r="AZ36" s="4">
+        <v>27287.1</v>
+      </c>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
       <c r="G37" s="3">
         <v>10093</v>
@@ -5708,51 +5766,53 @@
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
       <c r="AS37" s="30">
         <v>1690.1</v>
       </c>
       <c r="AT37" s="30">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="3">
         <v>4712.3</v>
       </c>
       <c r="AW37" s="3">
         <v>5959.5981967056887</v>
       </c>
       <c r="AX37" s="4">
         <v>11006.379734308726</v>
       </c>
       <c r="AY37" s="4">
         <v>33315.390170383158</v>
       </c>
-      <c r="AZ37" s="4"/>
+      <c r="AZ37" s="4">
+        <v>98566</v>
+      </c>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
@@ -6186,51 +6246,53 @@
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
       <c r="AS42" s="27">
         <v>415.5</v>
       </c>
       <c r="AT42" s="22">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="4">
         <v>700.8</v>
       </c>
       <c r="AV42" s="23">
         <v>746.65059769666652</v>
       </c>
       <c r="AW42" s="22">
         <v>829.95199011499983</v>
       </c>
       <c r="AX42" s="4">
         <v>17340.599999999999</v>
       </c>
       <c r="AY42" s="4">
         <v>121486.0886288133</v>
       </c>
-      <c r="AZ42" s="4"/>
+      <c r="AZ42" s="4">
+        <v>508731.88449497032</v>
+      </c>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="12">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="G43" s="13">
         <v>5</v>
@@ -6336,51 +6398,53 @@
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
       <c r="AS43" s="27">
         <v>415.5</v>
       </c>
       <c r="AT43" s="22">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="4">
         <v>700.8</v>
       </c>
       <c r="AV43" s="23">
         <v>746.7</v>
       </c>
       <c r="AW43" s="22">
         <v>829.95199011499983</v>
       </c>
       <c r="AX43" s="4">
         <v>1500.2753172290863</v>
       </c>
       <c r="AY43" s="4">
         <v>3021.7</v>
       </c>
-      <c r="AZ43" s="4"/>
+      <c r="AZ43" s="4">
+        <v>15565.9</v>
+      </c>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13" t="s">
         <v>0</v>
@@ -6486,51 +6550,53 @@
       </c>
       <c r="AR44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW44" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX44" s="4">
         <v>1130.9819719340499</v>
       </c>
       <c r="AY44" s="4">
         <v>12377.514702162658</v>
       </c>
-      <c r="AZ44" s="4"/>
+      <c r="AZ44" s="4">
+        <v>43946.400000000001</v>
+      </c>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>0</v>
@@ -6636,51 +6702,53 @@
       </c>
       <c r="AR45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX45" s="4">
         <v>411.44308915024283</v>
       </c>
       <c r="AY45" s="4">
         <v>4186.4928561359884</v>
       </c>
-      <c r="AZ45" s="4"/>
+      <c r="AZ45" s="4">
+        <v>21072.799999999999</v>
+      </c>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>0</v>
@@ -6786,51 +6854,53 @@
       </c>
       <c r="AR46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX46" s="4">
         <v>710.46559548146536</v>
       </c>
       <c r="AY46" s="4">
         <v>6815.3427455809679</v>
       </c>
-      <c r="AZ46" s="4"/>
+      <c r="AZ46" s="4">
+        <v>38094.199999999997</v>
+      </c>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>0</v>
@@ -6936,51 +7006,53 @@
       </c>
       <c r="AR47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX47" s="4">
         <v>955.44441736644535</v>
       </c>
       <c r="AY47" s="4">
         <v>11596.025428637713</v>
       </c>
-      <c r="AZ47" s="4"/>
+      <c r="AZ47" s="4">
+        <v>39704.9</v>
+      </c>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>0</v>
@@ -7086,51 +7158,53 @@
       </c>
       <c r="AR48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX48" s="4">
         <v>1095.5634935304727</v>
       </c>
       <c r="AY48" s="4">
         <v>8322.6051718429189</v>
       </c>
-      <c r="AZ48" s="4"/>
+      <c r="AZ48" s="4">
+        <v>40499.9</v>
+      </c>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>0</v>
@@ -7236,51 +7310,53 @@
       </c>
       <c r="AR49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX49" s="4">
         <v>2804.8130932776708</v>
       </c>
       <c r="AY49" s="4">
         <v>8808.4573989165565</v>
       </c>
-      <c r="AZ49" s="4"/>
+      <c r="AZ49" s="4">
+        <v>34271.4</v>
+      </c>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>0</v>
@@ -7386,51 +7462,53 @@
       </c>
       <c r="AR50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX50" s="4">
         <v>1116.1427189058327</v>
       </c>
       <c r="AY50" s="4">
         <v>5133.8591944043892</v>
       </c>
-      <c r="AZ50" s="4"/>
+      <c r="AZ50" s="4">
+        <v>25689.200000000001</v>
+      </c>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>0</v>
@@ -7536,51 +7614,53 @@
       </c>
       <c r="AR51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX51" s="4">
         <v>376.30968524199653</v>
       </c>
       <c r="AY51" s="4">
         <v>2001.2367745515373</v>
       </c>
-      <c r="AZ51" s="4"/>
+      <c r="AZ51" s="4">
+        <v>27718.6</v>
+      </c>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>0</v>
@@ -7686,51 +7766,53 @@
       </c>
       <c r="AR52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX52" s="4">
         <v>1479.4686978660293</v>
       </c>
       <c r="AY52" s="4">
         <v>8214.1893920680432</v>
       </c>
-      <c r="AZ52" s="4"/>
+      <c r="AZ52" s="4">
+        <v>31305</v>
+      </c>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>0</v>
@@ -7836,51 +7918,53 @@
       </c>
       <c r="AR53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX53" s="4">
         <v>2072.5971646447692</v>
       </c>
       <c r="AY53" s="4">
         <v>16697.086458742211</v>
       </c>
-      <c r="AZ53" s="4"/>
+      <c r="AZ53" s="4">
+        <v>52791.3</v>
+      </c>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="13" t="s">
         <v>0</v>
@@ -7986,51 +8070,53 @@
       </c>
       <c r="AR54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX54" s="4">
         <v>493.84866404507972</v>
       </c>
       <c r="AY54" s="4">
         <v>8604.8477095502767</v>
       </c>
-      <c r="AZ54" s="4"/>
+      <c r="AZ54" s="4">
+        <v>38142.9</v>
+      </c>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="13" t="s">
         <v>0</v>
@@ -8136,51 +8222,53 @@
       </c>
       <c r="AR55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX55" s="4">
         <v>449.15707633421408</v>
       </c>
       <c r="AY55" s="4">
         <v>2749.0519531653363</v>
       </c>
-      <c r="AZ55" s="4"/>
+      <c r="AZ55" s="4">
+        <v>14047.4</v>
+      </c>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="13" t="s">
         <v>0</v>
@@ -8286,51 +8374,53 @@
       </c>
       <c r="AR56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AX56" s="4">
         <v>2744.0946647369638</v>
       </c>
       <c r="AY56" s="4">
         <v>22957.681284558421</v>
       </c>
-      <c r="AZ56" s="4"/>
+      <c r="AZ56" s="4">
+        <v>85882</v>
+      </c>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="8"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="14"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
@@ -8764,51 +8854,53 @@
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="25">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="4">
         <v>58425.3</v>
       </c>
       <c r="AV61" s="4">
         <v>77679.042127225301</v>
       </c>
       <c r="AW61" s="3">
         <v>102060.28515214825</v>
       </c>
       <c r="AX61" s="15">
         <v>129498.5</v>
       </c>
       <c r="AY61" s="4">
         <v>157880.34877855107</v>
       </c>
-      <c r="AZ61" s="4"/>
+      <c r="AZ61" s="4">
+        <v>184114.63561139701</v>
+      </c>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
       <c r="G62" s="3">
         <v>265</v>
@@ -8914,51 +9006,53 @@
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="26">
         <v>38.6</v>
       </c>
       <c r="AT62" s="4">
         <v>65.2</v>
       </c>
       <c r="AU62" s="4">
         <v>103.9</v>
       </c>
       <c r="AV62" s="4">
         <v>148.69999999999999</v>
       </c>
       <c r="AW62" s="3">
         <v>200.02486864229527</v>
       </c>
       <c r="AX62" s="15">
         <v>239.3</v>
       </c>
       <c r="AY62" s="4">
         <v>298.5</v>
       </c>
-      <c r="AZ62" s="4"/>
+      <c r="AZ62" s="4">
+        <v>331.8</v>
+      </c>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G63" s="3">
         <v>13816.1</v>
@@ -9064,51 +9158,53 @@
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
       <c r="AS63" s="26">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="4">
         <v>3708</v>
       </c>
       <c r="AV63" s="4">
         <v>5474.3</v>
       </c>
       <c r="AW63" s="3">
         <v>7811.3545409905701</v>
       </c>
       <c r="AX63" s="15">
         <v>10039.5</v>
       </c>
       <c r="AY63" s="4">
         <v>12323.273036879829</v>
       </c>
-      <c r="AZ63" s="4"/>
+      <c r="AZ63" s="4">
+        <v>14660.6</v>
+      </c>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
       <c r="G64" s="3">
         <v>9326.4</v>
@@ -9214,51 +9310,53 @@
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
       <c r="AS64" s="26">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV64" s="4">
         <v>3304</v>
       </c>
       <c r="AW64" s="3">
         <v>4801.2746004147139</v>
       </c>
       <c r="AX64" s="15">
         <v>6405.8</v>
       </c>
       <c r="AY64" s="4">
         <v>7740.3019626575979</v>
       </c>
-      <c r="AZ64" s="4"/>
+      <c r="AZ64" s="4">
+        <v>9497.4</v>
+      </c>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
       <c r="G65" s="3">
         <v>10154</v>
@@ -9364,51 +9462,53 @@
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
       <c r="AS65" s="26">
         <v>1349</v>
       </c>
       <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV65" s="4">
         <v>3619.7</v>
       </c>
       <c r="AW65" s="3">
         <v>4723.9414263673443</v>
       </c>
       <c r="AX65" s="15">
         <v>5861.8</v>
       </c>
       <c r="AY65" s="4">
         <v>7270.0739616611136</v>
       </c>
-      <c r="AZ65" s="4"/>
+      <c r="AZ65" s="4">
+        <v>8508.9</v>
+      </c>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
       <c r="G66" s="3">
         <v>7798.3</v>
@@ -9514,51 +9614,53 @@
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="26">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="4">
         <v>4471</v>
       </c>
       <c r="AV66" s="4">
         <v>5828.3</v>
       </c>
       <c r="AW66" s="3">
         <v>7973.6904764431156</v>
       </c>
       <c r="AX66" s="15">
         <v>9709.1</v>
       </c>
       <c r="AY66" s="4">
         <v>12139.545909175627</v>
       </c>
-      <c r="AZ66" s="4"/>
+      <c r="AZ66" s="4">
+        <v>14153.8</v>
+      </c>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
       <c r="G67" s="3">
         <v>7498.1</v>
@@ -9664,51 +9766,53 @@
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
       <c r="AS67" s="26">
         <v>997.7</v>
       </c>
       <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="4">
         <v>2147</v>
       </c>
       <c r="AV67" s="4">
         <v>2918.4</v>
       </c>
       <c r="AW67" s="3">
         <v>4721.0532278892233</v>
       </c>
       <c r="AX67" s="15">
         <v>5816.5</v>
       </c>
       <c r="AY67" s="4">
         <v>7345.4174172639796</v>
       </c>
-      <c r="AZ67" s="4"/>
+      <c r="AZ67" s="4">
+        <v>8572.2000000000007</v>
+      </c>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
       <c r="G68" s="3">
         <v>20456.8</v>
@@ -9814,51 +9918,53 @@
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="26">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="4">
         <v>13869.7</v>
       </c>
       <c r="AV68" s="4">
         <v>17696.8</v>
       </c>
       <c r="AW68" s="3">
         <v>21767.510009263358</v>
       </c>
       <c r="AX68" s="15">
         <v>26784.1</v>
       </c>
       <c r="AY68" s="4">
         <v>32006.668467919841</v>
       </c>
-      <c r="AZ68" s="4"/>
+      <c r="AZ68" s="4">
+        <v>36306.400000000001</v>
+      </c>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G69" s="3">
         <v>5442.5</v>
@@ -9964,51 +10070,53 @@
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
       <c r="AS69" s="26">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV69" s="4">
         <v>3426.8</v>
       </c>
       <c r="AW69" s="3">
         <v>4340.4073810978953</v>
       </c>
       <c r="AX69" s="15">
         <v>5693.3</v>
       </c>
       <c r="AY69" s="4">
         <v>6863.5529740374513</v>
       </c>
-      <c r="AZ69" s="4"/>
+      <c r="AZ69" s="4">
+        <v>8095.8</v>
+      </c>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
       <c r="G70" s="3">
         <v>5376</v>
@@ -10114,51 +10222,53 @@
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
       <c r="AS70" s="26">
         <v>920</v>
       </c>
       <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV70" s="4">
         <v>2715.2</v>
       </c>
       <c r="AW70" s="3">
         <v>3579.1312247587261</v>
       </c>
       <c r="AX70" s="15">
         <v>4544.3999999999996</v>
       </c>
       <c r="AY70" s="4">
         <v>5929.9085006769592</v>
       </c>
-      <c r="AZ70" s="4"/>
+      <c r="AZ70" s="4">
+        <v>6993.3</v>
+      </c>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
       <c r="G71" s="3">
         <v>8565.9</v>
@@ -10264,51 +10374,53 @@
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="26">
         <v>2315</v>
       </c>
       <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV71" s="4">
         <v>6487.5</v>
       </c>
       <c r="AW71" s="3">
         <v>8505.5341764774075</v>
       </c>
       <c r="AX71" s="15">
         <v>10773</v>
       </c>
       <c r="AY71" s="4">
         <v>13205.150563697627</v>
       </c>
-      <c r="AZ71" s="4"/>
+      <c r="AZ71" s="4">
+        <v>15325.3</v>
+      </c>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G72" s="3">
         <v>20844.2</v>
@@ -10414,51 +10526,53 @@
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="26">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="4">
         <v>7903</v>
       </c>
       <c r="AU72" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV72" s="4">
         <v>14649.3</v>
       </c>
       <c r="AW72" s="3">
         <v>18438.685294493112</v>
       </c>
       <c r="AX72" s="15">
         <v>22815.5</v>
       </c>
       <c r="AY72" s="4">
         <v>26980.667305033046</v>
       </c>
-      <c r="AZ72" s="4"/>
+      <c r="AZ72" s="4">
+        <v>31274.1</v>
+      </c>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
       <c r="G73" s="3">
         <v>3610.3</v>
@@ -10564,51 +10678,53 @@
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
       <c r="AS73" s="26">
         <v>690.9</v>
       </c>
       <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV73" s="4">
         <v>1809.6</v>
       </c>
       <c r="AW73" s="3">
         <v>2448.313389768844</v>
       </c>
       <c r="AX73" s="15">
         <v>3369.2</v>
       </c>
       <c r="AY73" s="4">
         <v>4254.9513505460782</v>
       </c>
-      <c r="AZ73" s="4"/>
+      <c r="AZ73" s="4">
+        <v>5020.3</v>
+      </c>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
       <c r="G74" s="3">
         <v>7767.3</v>
@@ -10714,51 +10830,53 @@
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
       <c r="AS74" s="26">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV74" s="4">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW74" s="3">
         <v>6810.6906370652096</v>
       </c>
       <c r="AX74" s="15">
         <v>9243.1</v>
       </c>
       <c r="AY74" s="4">
         <v>11335.654969831538</v>
       </c>
-      <c r="AZ74" s="4"/>
+      <c r="AZ74" s="4">
+        <v>13213.7</v>
+      </c>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
       <c r="G75" s="3">
         <v>10092</v>
@@ -10864,51 +10982,53 @@
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="26">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV75" s="4">
         <v>4712.3</v>
       </c>
       <c r="AW75" s="3">
         <v>5938.6728793563598</v>
       </c>
       <c r="AX75" s="15">
         <v>8203.9</v>
       </c>
       <c r="AY75" s="4">
         <v>10186.600712637008</v>
       </c>
-      <c r="AZ75" s="4"/>
+      <c r="AZ75" s="4">
+        <v>12161</v>
+      </c>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
       <c r="E76" s="16"/>
       <c r="F76" s="16"/>
       <c r="G76" s="16"/>
       <c r="H76" s="16"/>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="P76" s="16"/>
       <c r="Q76" s="16"/>
       <c r="R76" s="16"/>
       <c r="S76" s="16"/>
       <c r="T76" s="16"/>
       <c r="U76" s="16"/>
       <c r="V76" s="16"/>
       <c r="W76" s="16"/>
       <c r="X76" s="16"/>
       <c r="Y76" s="16"/>
@@ -11123,91 +11243,88 @@
       <c r="X81" s="16"/>
       <c r="Y81" s="16"/>
       <c r="AD81" s="16"/>
       <c r="AE81" s="16"/>
       <c r="AF81" s="16"/>
       <c r="AG81" s="16"/>
       <c r="AH81" s="16"/>
       <c r="AI81" s="16"/>
       <c r="AJ81" s="16"/>
       <c r="AK81" s="16"/>
       <c r="AL81" s="16"/>
       <c r="AM81" s="16"/>
       <c r="AR81" s="16"/>
       <c r="AS81" s="16"/>
       <c r="AT81" s="16"/>
       <c r="AU81" s="16"/>
       <c r="AV81" s="16"/>
       <c r="AW81" s="16"/>
       <c r="AX81" s="16"/>
       <c r="AY81" s="16"/>
       <c r="AZ81" s="16"/>
       <c r="BA81" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ39:BC39"/>
+    <mergeCell ref="AQ58:BC58"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC39:AO39"/>
+    <mergeCell ref="AC58:AO58"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O39:AA39"/>
     <mergeCell ref="O58:AA58"/>
-    <mergeCell ref="AQ1:BC1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC58:AO58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11216,89 +11333,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>