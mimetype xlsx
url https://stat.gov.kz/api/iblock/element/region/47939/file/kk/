--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жалпы шығарылым" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="737" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -132,51 +131,51 @@
     <t>қолданыстағы бағалармен, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2023 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t>2024 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t>2025 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -400,84 +399,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -613,55 +614,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AH37" workbookViewId="0">
-      <selection activeCell="AW67" sqref="AW67"/>
+    <sheetView tabSelected="1" topLeftCell="AH1" workbookViewId="0">
+      <selection activeCell="AV30" sqref="AV30:AV31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="21.28515625" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="21.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="21.28515625" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -997,54 +998,56 @@
       </c>
       <c r="AK4" s="4">
         <v>255737.2</v>
       </c>
       <c r="AL4" s="4">
         <v>677158.40000000002</v>
       </c>
       <c r="AM4" s="4">
         <v>878326.79077899526</v>
       </c>
       <c r="AN4" s="4">
         <v>1066119.9274853428</v>
       </c>
       <c r="AO4" s="4">
         <v>1106550.2863978597</v>
       </c>
       <c r="AQ4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AR4" s="3">
         <v>15766</v>
       </c>
       <c r="AS4" s="25">
         <v>28064.5</v>
       </c>
-      <c r="AT4" s="27">
+      <c r="AT4" s="25">
         <v>42100.47131721997</v>
       </c>
-      <c r="AU4" s="25"/>
+      <c r="AU4" s="25">
+        <v>60721.599999999999</v>
+      </c>
       <c r="AV4" s="3"/>
       <c r="AW4" s="3"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
@@ -1137,54 +1140,56 @@
       </c>
       <c r="AK5" s="4">
         <v>3568.0318733791419</v>
       </c>
       <c r="AL5" s="4">
         <v>18067</v>
       </c>
       <c r="AM5" s="4">
         <v>20255.855412500001</v>
       </c>
       <c r="AN5" s="4">
         <v>21201.068224330509</v>
       </c>
       <c r="AO5" s="4">
         <v>23267.200000000001</v>
       </c>
       <c r="AQ5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AR5" s="3">
         <v>245.7</v>
       </c>
       <c r="AS5" s="25">
         <v>475.1</v>
       </c>
-      <c r="AT5" s="27">
+      <c r="AT5" s="25">
         <v>695.7</v>
       </c>
-      <c r="AU5" s="25"/>
+      <c r="AU5" s="25">
+        <v>832.1</v>
+      </c>
       <c r="AV5" s="3"/>
       <c r="AW5" s="3"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
@@ -1277,54 +1282,56 @@
       </c>
       <c r="AK6" s="4">
         <v>20563.873135767244</v>
       </c>
       <c r="AL6" s="4">
         <v>59597.8</v>
       </c>
       <c r="AM6" s="4">
         <v>72214.539233700008</v>
       </c>
       <c r="AN6" s="4">
         <v>81946.732745564615</v>
       </c>
       <c r="AO6" s="4">
         <v>85589.990187832838</v>
       </c>
       <c r="AQ6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AR6" s="3">
         <v>928.7</v>
       </c>
       <c r="AS6" s="25">
         <v>1565.5</v>
       </c>
-      <c r="AT6" s="27">
+      <c r="AT6" s="25">
         <v>2264.6</v>
       </c>
-      <c r="AU6" s="25"/>
+      <c r="AU6" s="25">
+        <v>3900.4</v>
+      </c>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
@@ -1417,54 +1424,56 @@
       </c>
       <c r="AK7" s="4">
         <v>10113.633889798162</v>
       </c>
       <c r="AL7" s="4">
         <v>27013.1</v>
       </c>
       <c r="AM7" s="4">
         <v>38761.124481999999</v>
       </c>
       <c r="AN7" s="4">
         <v>47060.551953212751</v>
       </c>
       <c r="AO7" s="4">
         <v>48755.794330707206</v>
       </c>
       <c r="AQ7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR7" s="3">
         <v>659.5</v>
       </c>
       <c r="AS7" s="25">
         <v>1081.2</v>
       </c>
-      <c r="AT7" s="27">
+      <c r="AT7" s="25">
         <v>1494</v>
       </c>
-      <c r="AU7" s="25"/>
+      <c r="AU7" s="25">
+        <v>2266.5</v>
+      </c>
       <c r="AV7" s="3"/>
       <c r="AW7" s="3"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
@@ -1557,54 +1566,56 @@
       </c>
       <c r="AK8" s="4">
         <v>13229.590490039831</v>
       </c>
       <c r="AL8" s="4">
         <v>48731.8</v>
       </c>
       <c r="AM8" s="4">
         <v>79088.468237599998</v>
       </c>
       <c r="AN8" s="4">
         <v>94704.913416671596</v>
       </c>
       <c r="AO8" s="4">
         <v>96043.519640263519</v>
       </c>
       <c r="AQ8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AR8" s="3">
         <v>772.5</v>
       </c>
       <c r="AS8" s="25">
         <v>1432</v>
       </c>
-      <c r="AT8" s="27">
+      <c r="AT8" s="25">
         <v>2015.1</v>
       </c>
-      <c r="AU8" s="25"/>
+      <c r="AU8" s="25">
+        <v>2851.2</v>
+      </c>
       <c r="AV8" s="3"/>
       <c r="AW8" s="3"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
@@ -1697,54 +1708,56 @@
       </c>
       <c r="AK9" s="4">
         <v>22161.3</v>
       </c>
       <c r="AL9" s="4">
         <v>52604.2</v>
       </c>
       <c r="AM9" s="4">
         <v>64704.734012699999</v>
       </c>
       <c r="AN9" s="4">
         <v>77772.963157226754</v>
       </c>
       <c r="AO9" s="4">
         <v>84281.703243626092</v>
       </c>
       <c r="AQ9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AR9" s="3">
         <v>1163.3</v>
       </c>
       <c r="AS9" s="25">
         <v>2145.8000000000002</v>
       </c>
-      <c r="AT9" s="27">
+      <c r="AT9" s="25">
         <v>3102.9</v>
       </c>
-      <c r="AU9" s="25"/>
+      <c r="AU9" s="25">
+        <v>4605.2</v>
+      </c>
       <c r="AV9" s="3"/>
       <c r="AW9" s="3"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
@@ -1837,54 +1850,56 @@
       </c>
       <c r="AK10" s="4">
         <v>14898.763616972899</v>
       </c>
       <c r="AL10" s="4">
         <v>46517</v>
       </c>
       <c r="AM10" s="4">
         <v>61199.357517299999</v>
       </c>
       <c r="AN10" s="4">
         <v>73373.341663645173</v>
       </c>
       <c r="AO10" s="4">
         <v>78775.913633455231</v>
       </c>
       <c r="AQ10" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AR10" s="3">
         <v>552.79999999999995</v>
       </c>
       <c r="AS10" s="25">
         <v>1046.2</v>
       </c>
-      <c r="AT10" s="27">
+      <c r="AT10" s="25">
         <v>1599.2</v>
       </c>
-      <c r="AU10" s="25"/>
+      <c r="AU10" s="25">
+        <v>2309.9</v>
+      </c>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
@@ -1977,54 +1992,56 @@
       </c>
       <c r="AK11" s="4">
         <v>35164.199999999997</v>
       </c>
       <c r="AL11" s="4">
         <v>63079.4</v>
       </c>
       <c r="AM11" s="4">
         <v>80359.8</v>
       </c>
       <c r="AN11" s="4">
         <v>91931.582347416304</v>
       </c>
       <c r="AO11" s="4">
         <v>98354.079031460904</v>
       </c>
       <c r="AQ11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AR11" s="3">
         <v>3603.3</v>
       </c>
       <c r="AS11" s="25">
         <v>6649.3</v>
       </c>
-      <c r="AT11" s="27">
+      <c r="AT11" s="25">
         <v>10235.4</v>
       </c>
-      <c r="AU11" s="25"/>
+      <c r="AU11" s="25">
+        <v>14176.2</v>
+      </c>
       <c r="AV11" s="3"/>
       <c r="AW11" s="3"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
@@ -2117,54 +2134,56 @@
       </c>
       <c r="AK12" s="4">
         <v>11011.356415188533</v>
       </c>
       <c r="AL12" s="4">
         <v>30957.4</v>
       </c>
       <c r="AM12" s="4">
         <v>42513.124462200001</v>
       </c>
       <c r="AN12" s="4">
         <v>50939.942816794392</v>
       </c>
       <c r="AO12" s="4">
         <v>54800.463883376717</v>
       </c>
       <c r="AQ12" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AR12" s="3">
         <v>727.3</v>
       </c>
       <c r="AS12" s="25">
         <v>1206.5</v>
       </c>
-      <c r="AT12" s="27">
+      <c r="AT12" s="25">
         <v>1867.5</v>
       </c>
-      <c r="AU12" s="25"/>
+      <c r="AU12" s="25">
+        <v>2722.3</v>
+      </c>
       <c r="AV12" s="3"/>
       <c r="AW12" s="3"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
@@ -2257,54 +2276,56 @@
       </c>
       <c r="AK13" s="4">
         <v>7682.3745888227859</v>
       </c>
       <c r="AL13" s="4">
         <v>35256.400000000001</v>
       </c>
       <c r="AM13" s="4">
         <v>44823.5180903</v>
       </c>
       <c r="AN13" s="4">
         <v>59285.544460616737</v>
       </c>
       <c r="AO13" s="4">
         <v>66554.752259556961</v>
       </c>
       <c r="AQ13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AR13" s="3">
         <v>526</v>
       </c>
       <c r="AS13" s="25">
         <v>951.7</v>
       </c>
-      <c r="AT13" s="27">
+      <c r="AT13" s="25">
         <v>1424</v>
       </c>
-      <c r="AU13" s="25"/>
+      <c r="AU13" s="25">
+        <v>2093.4</v>
+      </c>
       <c r="AV13" s="3"/>
       <c r="AW13" s="3"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
@@ -2397,54 +2418,56 @@
       </c>
       <c r="AK14" s="4">
         <v>21218.09656612164</v>
       </c>
       <c r="AL14" s="4">
         <v>48900.3</v>
       </c>
       <c r="AM14" s="4">
         <v>62419.463150299998</v>
       </c>
       <c r="AN14" s="4">
         <v>71594.63423986391</v>
       </c>
       <c r="AO14" s="4">
         <v>75464.645059967734</v>
       </c>
       <c r="AQ14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AR14" s="3">
         <v>1190</v>
       </c>
       <c r="AS14" s="25">
         <v>2376.1</v>
       </c>
-      <c r="AT14" s="27">
+      <c r="AT14" s="25">
         <v>3638.1</v>
       </c>
-      <c r="AU14" s="25"/>
+      <c r="AU14" s="25">
+        <v>5058</v>
+      </c>
       <c r="AV14" s="3"/>
       <c r="AW14" s="3"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
@@ -2537,54 +2560,56 @@
       </c>
       <c r="AK15" s="4">
         <v>39517.604963698206</v>
       </c>
       <c r="AL15" s="4">
         <v>87711</v>
       </c>
       <c r="AM15" s="4">
         <v>113780.9057646</v>
       </c>
       <c r="AN15" s="4">
         <v>169711.55321356555</v>
       </c>
       <c r="AO15" s="4">
         <v>159695.61788295166</v>
       </c>
       <c r="AQ15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AR15" s="3">
         <v>3082.5</v>
       </c>
       <c r="AS15" s="25">
         <v>5285.2</v>
       </c>
-      <c r="AT15" s="27">
+      <c r="AT15" s="25">
         <v>7921</v>
       </c>
-      <c r="AU15" s="25"/>
+      <c r="AU15" s="25">
+        <v>11247.1</v>
+      </c>
       <c r="AV15" s="3"/>
       <c r="AW15" s="3"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
@@ -2677,54 +2702,56 @@
       </c>
       <c r="AK16" s="4">
         <v>12712.106263441399</v>
       </c>
       <c r="AL16" s="4">
         <v>36322.800000000003</v>
       </c>
       <c r="AM16" s="4">
         <v>46571.201802999996</v>
       </c>
       <c r="AN16" s="4">
         <v>54697.510614270061</v>
       </c>
       <c r="AO16" s="4">
         <v>56821.909293735145</v>
       </c>
       <c r="AQ16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AR16" s="3">
         <v>414</v>
       </c>
       <c r="AS16" s="25">
         <v>691.7</v>
       </c>
-      <c r="AT16" s="27">
+      <c r="AT16" s="25">
         <v>1006.6</v>
       </c>
-      <c r="AU16" s="25"/>
+      <c r="AU16" s="25">
+        <v>1400.5</v>
+      </c>
       <c r="AV16" s="3"/>
       <c r="AW16" s="3"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
@@ -2817,54 +2844,56 @@
       </c>
       <c r="AK17" s="4">
         <v>12248.201658305692</v>
       </c>
       <c r="AL17" s="4">
         <v>28660.6</v>
       </c>
       <c r="AM17" s="4">
         <v>35366.248119399999</v>
       </c>
       <c r="AN17" s="4">
         <v>39649.550396255283</v>
       </c>
       <c r="AO17" s="4">
         <v>41202.607894596054</v>
       </c>
       <c r="AQ17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AR17" s="3">
         <v>839.8</v>
       </c>
       <c r="AS17" s="25">
         <v>1454.7</v>
       </c>
-      <c r="AT17" s="27">
+      <c r="AT17" s="25">
         <v>2287.4</v>
       </c>
-      <c r="AU17" s="25"/>
+      <c r="AU17" s="25">
+        <v>3675.3</v>
+      </c>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
@@ -2957,54 +2986,56 @@
       </c>
       <c r="AK18" s="4">
         <v>31648.035368457964</v>
       </c>
       <c r="AL18" s="4">
         <v>93739.6</v>
       </c>
       <c r="AM18" s="4">
         <v>116268.45993170001</v>
       </c>
       <c r="AN18" s="4">
         <v>132250.0051737366</v>
       </c>
       <c r="AO18" s="4">
         <v>136942.12072030309</v>
       </c>
       <c r="AQ18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AR18" s="3">
         <v>1061.0999999999999</v>
       </c>
       <c r="AS18" s="25">
         <v>1703.5</v>
       </c>
-      <c r="AT18" s="27">
+      <c r="AT18" s="25">
         <v>2549</v>
       </c>
-      <c r="AU18" s="25"/>
+      <c r="AU18" s="25">
+        <v>3583.5</v>
+      </c>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="9"/>
       <c r="O19" s="6"/>
       <c r="P19" s="7"/>
@@ -3425,54 +3456,56 @@
       </c>
       <c r="AK23" s="4">
         <v>253209.8</v>
       </c>
       <c r="AL23" s="4">
         <v>674315.2</v>
       </c>
       <c r="AM23" s="4">
         <v>875167.62952899525</v>
       </c>
       <c r="AN23" s="4">
         <v>1062644.850110343</v>
       </c>
       <c r="AO23" s="4">
         <v>1102759.2928978598</v>
       </c>
       <c r="AQ23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
       <c r="AS23" s="25">
         <v>27432.7</v>
       </c>
-      <c r="AT23" s="27">
+      <c r="AT23" s="25">
         <v>41102.462417219962</v>
       </c>
-      <c r="AU23" s="4"/>
+      <c r="AU23" s="4">
+        <v>59126.700000000004</v>
+      </c>
       <c r="AV23" s="3"/>
       <c r="AW23" s="3"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
@@ -3565,54 +3598,56 @@
       </c>
       <c r="AK24" s="4">
         <v>3488.6847010868642</v>
       </c>
       <c r="AL24" s="4">
         <v>17979.8</v>
       </c>
       <c r="AM24" s="4">
         <v>20164</v>
       </c>
       <c r="AN24" s="4">
         <v>21113.294682843065</v>
       </c>
       <c r="AO24" s="4">
         <v>23157.521424302198</v>
       </c>
       <c r="AQ24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
       <c r="AS24" s="25">
         <v>454.1</v>
       </c>
-      <c r="AT24" s="27">
+      <c r="AT24" s="25">
         <v>662.5</v>
       </c>
-      <c r="AU24" s="4"/>
+      <c r="AU24" s="4">
+        <v>804.69999999999993</v>
+      </c>
       <c r="AV24" s="3"/>
       <c r="AW24" s="3"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
@@ -3705,54 +3740,56 @@
       </c>
       <c r="AK25" s="4">
         <v>20281.052597721602</v>
       </c>
       <c r="AL25" s="4">
         <v>59278.400000000001</v>
       </c>
       <c r="AM25" s="4">
         <v>71858.600000000006</v>
       </c>
       <c r="AN25" s="4">
         <v>81537.732976666914</v>
       </c>
       <c r="AO25" s="4">
         <v>85159.880128588105</v>
       </c>
       <c r="AQ25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
       <c r="AS25" s="25">
         <v>1494.2</v>
       </c>
-      <c r="AT25" s="27">
+      <c r="AT25" s="25">
         <v>2132.3000000000002</v>
       </c>
-      <c r="AU25" s="4"/>
+      <c r="AU25" s="4">
+        <v>3708</v>
+      </c>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
@@ -3845,54 +3882,56 @@
       </c>
       <c r="AK26" s="4">
         <v>10099.073820949034</v>
       </c>
       <c r="AL26" s="4">
         <v>26995.9</v>
       </c>
       <c r="AM26" s="4">
         <v>38740.1</v>
       </c>
       <c r="AN26" s="4">
         <v>47028.305373676383</v>
       </c>
       <c r="AO26" s="4">
         <v>48730.53483052201</v>
       </c>
       <c r="AQ26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
       <c r="AS26" s="25">
         <v>1078.7</v>
       </c>
-      <c r="AT26" s="27">
+      <c r="AT26" s="25">
         <v>1490.4</v>
       </c>
-      <c r="AU26" s="4"/>
+      <c r="AU26" s="4">
+        <v>2241.5</v>
+      </c>
       <c r="AV26" s="3"/>
       <c r="AW26" s="3"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
@@ -3985,54 +4024,56 @@
       </c>
       <c r="AK27" s="4">
         <v>12924.86583926962</v>
       </c>
       <c r="AL27" s="4">
         <v>48390.1</v>
       </c>
       <c r="AM27" s="4">
         <v>78718</v>
       </c>
       <c r="AN27" s="4">
         <v>94290.640527484167</v>
       </c>
       <c r="AO27" s="4">
         <v>95590.854388597829</v>
       </c>
       <c r="AQ27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
       <c r="AS27" s="25">
         <v>1349</v>
       </c>
-      <c r="AT27" s="27">
+      <c r="AT27" s="25">
         <v>1881.9</v>
       </c>
-      <c r="AU27" s="4"/>
+      <c r="AU27" s="4">
+        <v>2685.2</v>
+      </c>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
@@ -4125,54 +4166,56 @@
       </c>
       <c r="AK28" s="4">
         <v>21952.013059902198</v>
       </c>
       <c r="AL28" s="4">
         <v>52369</v>
       </c>
       <c r="AM28" s="4">
         <v>64444</v>
       </c>
       <c r="AN28" s="4">
         <v>77472.311186416657</v>
       </c>
       <c r="AO28" s="4">
         <v>83970.443779570167</v>
       </c>
       <c r="AQ28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
       <c r="AS28" s="25">
         <v>2082.9</v>
       </c>
-      <c r="AT28" s="27">
+      <c r="AT28" s="25">
         <v>3007.9</v>
       </c>
-      <c r="AU28" s="4"/>
+      <c r="AU28" s="4">
+        <v>4471</v>
+      </c>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
@@ -4265,54 +4308,56 @@
       </c>
       <c r="AK29" s="4">
         <v>14663.616791839571</v>
       </c>
       <c r="AL29" s="4">
         <v>46248.7</v>
       </c>
       <c r="AM29" s="4">
         <v>60902.6</v>
       </c>
       <c r="AN29" s="4">
         <v>73027.508638106039</v>
       </c>
       <c r="AO29" s="4">
         <v>78407.001507048408</v>
       </c>
       <c r="AQ29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
       <c r="AS29" s="25">
         <v>997.7</v>
       </c>
-      <c r="AT29" s="27">
+      <c r="AT29" s="25">
         <v>1520.3</v>
       </c>
-      <c r="AU29" s="4"/>
+      <c r="AU29" s="4">
+        <v>2147</v>
+      </c>
       <c r="AV29" s="3"/>
       <c r="AW29" s="3"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
@@ -4405,54 +4450,56 @@
       </c>
       <c r="AK30" s="4">
         <v>34546.395918709211</v>
       </c>
       <c r="AL30" s="4">
         <v>62385.1</v>
       </c>
       <c r="AM30" s="4">
         <v>79568.7</v>
       </c>
       <c r="AN30" s="4">
         <v>91054.316613664865</v>
       </c>
       <c r="AO30" s="4">
         <v>97434.996653918337</v>
       </c>
       <c r="AQ30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
       <c r="AS30" s="25">
         <v>6489.8</v>
       </c>
-      <c r="AT30" s="27">
+      <c r="AT30" s="25">
         <v>9999.6</v>
       </c>
-      <c r="AU30" s="4"/>
+      <c r="AU30" s="4">
+        <v>13870.300000000001</v>
+      </c>
       <c r="AV30" s="3"/>
       <c r="AW30" s="3"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
@@ -4545,54 +4592,56 @@
       </c>
       <c r="AK31" s="4">
         <v>10776.082739871101</v>
       </c>
       <c r="AL31" s="4">
         <v>30693</v>
       </c>
       <c r="AM31" s="4">
         <v>42220.5</v>
       </c>
       <c r="AN31" s="4">
         <v>50607.96086443129</v>
       </c>
       <c r="AO31" s="4">
         <v>54448.203350205928</v>
       </c>
       <c r="AQ31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
       <c r="AS31" s="25">
         <v>1145.4000000000001</v>
       </c>
-      <c r="AT31" s="27">
+      <c r="AT31" s="25">
         <v>1776.6</v>
       </c>
-      <c r="AU31" s="4"/>
+      <c r="AU31" s="4">
+        <v>2601.8000000000002</v>
+      </c>
       <c r="AV31" s="3"/>
       <c r="AW31" s="3"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
@@ -4685,54 +4734,56 @@
       </c>
       <c r="AK32" s="4">
         <v>7536.639142213482</v>
       </c>
       <c r="AL32" s="4">
         <v>35090.9</v>
       </c>
       <c r="AM32" s="4">
         <v>44640.399999999994</v>
       </c>
       <c r="AN32" s="4">
         <v>59070.6573332404</v>
       </c>
       <c r="AO32" s="4">
         <v>66327.814132330124</v>
       </c>
       <c r="AQ32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
       <c r="AS32" s="25">
         <v>920</v>
       </c>
-      <c r="AT32" s="27">
+      <c r="AT32" s="25">
         <v>1372.6</v>
       </c>
-      <c r="AU32" s="4"/>
+      <c r="AU32" s="4">
+        <v>1991.4</v>
+      </c>
       <c r="AV32" s="3"/>
       <c r="AW32" s="3"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
@@ -4825,54 +4876,56 @@
       </c>
       <c r="AK33" s="4">
         <v>20947.665802805721</v>
       </c>
       <c r="AL33" s="4">
         <v>48597.8</v>
       </c>
       <c r="AM33" s="4">
         <v>62082.5</v>
       </c>
       <c r="AN33" s="4">
         <v>71212.372749254049</v>
       </c>
       <c r="AO33" s="4">
         <v>75066.272914059766</v>
       </c>
       <c r="AQ33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
       <c r="AS33" s="25">
         <v>2315</v>
       </c>
-      <c r="AT33" s="27">
+      <c r="AT33" s="25">
         <v>3539.8</v>
       </c>
-      <c r="AU33" s="4"/>
+      <c r="AU33" s="4">
+        <v>4915.8999999999996</v>
+      </c>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
@@ -4965,54 +5018,56 @@
       </c>
       <c r="AK34" s="4">
         <v>39483.065786102008</v>
       </c>
       <c r="AL34" s="4">
         <v>87675.8</v>
       </c>
       <c r="AM34" s="4">
         <v>113736.20000000001</v>
       </c>
       <c r="AN34" s="4">
         <v>169648.90365043026</v>
       </c>
       <c r="AO34" s="4">
         <v>159658.59149465436</v>
       </c>
       <c r="AQ34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
       <c r="AS34" s="25">
         <v>5273.2</v>
       </c>
-      <c r="AT34" s="27">
+      <c r="AT34" s="25">
         <v>7903</v>
       </c>
-      <c r="AU34" s="4"/>
+      <c r="AU34" s="4">
+        <v>11100.9</v>
+      </c>
       <c r="AV34" s="3"/>
       <c r="AW34" s="3"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
@@ -5105,54 +5160,56 @@
       </c>
       <c r="AK35" s="4">
         <v>12681.401257635403</v>
       </c>
       <c r="AL35" s="4">
         <v>36285.5</v>
       </c>
       <c r="AM35" s="4">
         <v>46532.799999999996</v>
       </c>
       <c r="AN35" s="4">
         <v>54640.10991178119</v>
       </c>
       <c r="AO35" s="4">
         <v>56764.414807087029</v>
       </c>
       <c r="AQ35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
       <c r="AS35" s="25">
         <v>690.9</v>
       </c>
-      <c r="AT35" s="27">
+      <c r="AT35" s="25">
         <v>1005.7</v>
       </c>
-      <c r="AU35" s="4"/>
+      <c r="AU35" s="4">
+        <v>1365.7</v>
+      </c>
       <c r="AV35" s="3"/>
       <c r="AW35" s="3"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
@@ -5245,54 +5302,56 @@
       </c>
       <c r="AK36" s="4">
         <v>12239.893949616595</v>
       </c>
       <c r="AL36" s="4">
         <v>28651.9</v>
       </c>
       <c r="AM36" s="4">
         <v>35350.800000000003</v>
       </c>
       <c r="AN36" s="4">
         <v>39635.767524375187</v>
       </c>
       <c r="AO36" s="4">
         <v>41192.724668552255</v>
       </c>
       <c r="AQ36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
       <c r="AS36" s="25">
         <v>1451.7</v>
       </c>
-      <c r="AT36" s="27">
+      <c r="AT36" s="25">
         <v>2282.9</v>
       </c>
-      <c r="AU36" s="4"/>
+      <c r="AU36" s="4">
+        <v>3674.7</v>
+      </c>
       <c r="AV36" s="3"/>
       <c r="AW36" s="3"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
@@ -5385,54 +5444,56 @@
       </c>
       <c r="AK37" s="4">
         <v>31589.440669522199</v>
       </c>
       <c r="AL37" s="4">
         <v>93673.3</v>
       </c>
       <c r="AM37" s="4">
         <v>116208.40000000001</v>
       </c>
       <c r="AN37" s="4">
         <v>132305.00377176231</v>
       </c>
       <c r="AO37" s="4">
         <v>136850.12891715439</v>
       </c>
       <c r="AQ37" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
       <c r="AS37" s="25">
         <v>1690.1</v>
       </c>
-      <c r="AT37" s="27">
+      <c r="AT37" s="25">
         <v>2526.9</v>
       </c>
-      <c r="AU37" s="4"/>
+      <c r="AU37" s="4">
+        <v>3548.6</v>
+      </c>
       <c r="AV37" s="3"/>
       <c r="AW37" s="3"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="9"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="O38" s="9"/>
       <c r="P38" s="9"/>
@@ -5853,54 +5914,56 @@
       </c>
       <c r="AK42" s="4">
         <v>115971.8</v>
       </c>
       <c r="AL42" s="4">
         <v>511794.2</v>
       </c>
       <c r="AM42" s="4">
         <v>696749.70446481952</v>
       </c>
       <c r="AN42" s="4">
         <v>870633.65432068519</v>
       </c>
       <c r="AO42" s="4">
         <v>893722.05134424591</v>
       </c>
       <c r="AQ42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
       <c r="AS42" s="28">
         <v>415.5</v>
       </c>
-      <c r="AT42" s="27">
+      <c r="AT42" s="23">
         <v>597.32446716999993</v>
       </c>
-      <c r="AU42" s="4"/>
+      <c r="AU42" s="4">
+        <v>700.8</v>
+      </c>
       <c r="AV42" s="24"/>
       <c r="AW42" s="14"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="13">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
@@ -5993,54 +6056,56 @@
       </c>
       <c r="AK43" s="4">
         <v>2474.384701086864</v>
       </c>
       <c r="AL43" s="4">
         <v>16824.7</v>
       </c>
       <c r="AM43" s="4">
         <v>18891.3</v>
       </c>
       <c r="AN43" s="4">
         <v>19755.400000000001</v>
       </c>
       <c r="AO43" s="4">
         <v>21758.3</v>
       </c>
       <c r="AQ43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
       <c r="AS43" s="28">
         <v>415.5</v>
       </c>
-      <c r="AT43" s="27">
+      <c r="AT43" s="23">
         <v>597.29999999999995</v>
       </c>
-      <c r="AU43" s="4"/>
+      <c r="AU43" s="4">
+        <v>700.8</v>
+      </c>
       <c r="AV43" s="24"/>
       <c r="AW43" s="14"/>
       <c r="AX43" s="4"/>
       <c r="AY43" s="4"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
@@ -6136,51 +6201,53 @@
       </c>
       <c r="AL44" s="4">
         <v>46119.1</v>
       </c>
       <c r="AM44" s="4">
         <v>57662.5</v>
       </c>
       <c r="AN44" s="4">
         <v>66556.051759786278</v>
       </c>
       <c r="AO44" s="4">
         <v>69310.624988603231</v>
       </c>
       <c r="AQ44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AR44" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU44" s="4"/>
+      <c r="AU44" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV44" s="24"/>
       <c r="AW44" s="14"/>
       <c r="AX44" s="4"/>
       <c r="AY44" s="4"/>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
@@ -6276,51 +6343,53 @@
       </c>
       <c r="AL45" s="4">
         <v>18652.7</v>
       </c>
       <c r="AM45" s="4">
         <v>29733.7</v>
       </c>
       <c r="AN45" s="4">
         <v>37337.925188151261</v>
       </c>
       <c r="AO45" s="4">
         <v>38397.14483518937</v>
       </c>
       <c r="AQ45" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR45" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU45" s="4"/>
+      <c r="AU45" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV45" s="24"/>
       <c r="AW45" s="14"/>
       <c r="AX45" s="4"/>
       <c r="AY45" s="4"/>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
@@ -6416,51 +6485,53 @@
       </c>
       <c r="AL46" s="4">
         <v>40747.599999999999</v>
       </c>
       <c r="AM46" s="4">
         <v>70341.899999999994</v>
       </c>
       <c r="AN46" s="4">
         <v>85235.755335943541</v>
       </c>
       <c r="AO46" s="4">
         <v>85688.359758721184</v>
       </c>
       <c r="AQ46" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AR46" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU46" s="4"/>
+      <c r="AU46" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV46" s="24"/>
       <c r="AW46" s="14"/>
       <c r="AX46" s="4"/>
       <c r="AY46" s="4"/>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
@@ -6556,51 +6627,53 @@
       </c>
       <c r="AL47" s="4">
         <v>40291</v>
       </c>
       <c r="AM47" s="4">
         <v>51228.5</v>
       </c>
       <c r="AN47" s="4">
         <v>63436.71713097045</v>
       </c>
       <c r="AO47" s="4">
         <v>68566.361392883613</v>
       </c>
       <c r="AQ47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AR47" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU47" s="4"/>
+      <c r="AU47" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV47" s="24"/>
       <c r="AW47" s="14"/>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
@@ -6696,51 +6769,53 @@
       </c>
       <c r="AL48" s="4">
         <v>38994.400000000001</v>
       </c>
       <c r="AM48" s="4">
         <v>52957.4</v>
       </c>
       <c r="AN48" s="4">
         <v>64629.134298461009</v>
       </c>
       <c r="AO48" s="4">
         <v>69020.02342408149</v>
       </c>
       <c r="AQ48" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AR48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU48" s="4"/>
+      <c r="AU48" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV48" s="24"/>
       <c r="AW48" s="14"/>
       <c r="AX48" s="4"/>
       <c r="AY48" s="4"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
@@ -6836,51 +6911,53 @@
       </c>
       <c r="AL49" s="4">
         <v>32535.8</v>
       </c>
       <c r="AM49" s="4">
         <v>46198.5</v>
       </c>
       <c r="AN49" s="4">
         <v>54434.798949153432</v>
       </c>
       <c r="AO49" s="4">
         <v>57242.204699171882</v>
       </c>
       <c r="AQ49" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AR49" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU49" s="4"/>
+      <c r="AU49" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV49" s="24"/>
       <c r="AW49" s="14"/>
       <c r="AX49" s="4"/>
       <c r="AY49" s="4"/>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
@@ -6976,51 +7053,53 @@
       </c>
       <c r="AL50" s="4">
         <v>23743.7</v>
       </c>
       <c r="AM50" s="4">
         <v>34619.1</v>
       </c>
       <c r="AN50" s="4">
         <v>42420.118047018535</v>
       </c>
       <c r="AO50" s="4">
         <v>45352.850562889493</v>
       </c>
       <c r="AQ50" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AR50" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU50" s="4"/>
+      <c r="AU50" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV50" s="24"/>
       <c r="AW50" s="14"/>
       <c r="AX50" s="4"/>
       <c r="AY50" s="4"/>
       <c r="AZ50" s="4"/>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
@@ -7116,51 +7195,53 @@
       </c>
       <c r="AL51" s="4">
         <v>28895.7</v>
       </c>
       <c r="AM51" s="4">
         <v>38037.699999999997</v>
       </c>
       <c r="AN51" s="4">
         <v>52141.333598446006</v>
       </c>
       <c r="AO51" s="4">
         <v>58792.153820086663</v>
       </c>
       <c r="AQ51" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AR51" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU51" s="4"/>
+      <c r="AU51" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV51" s="24"/>
       <c r="AW51" s="14"/>
       <c r="AX51" s="4"/>
       <c r="AY51" s="4"/>
       <c r="AZ51" s="4"/>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
@@ -7256,51 +7337,53 @@
       </c>
       <c r="AL52" s="4">
         <v>35014.5</v>
       </c>
       <c r="AM52" s="4">
         <v>47317.9</v>
       </c>
       <c r="AN52" s="4">
         <v>55229.454227197464</v>
       </c>
       <c r="AO52" s="4">
         <v>57834.251017140574</v>
       </c>
       <c r="AQ52" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AR52" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU52" s="4"/>
+      <c r="AU52" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV52" s="24"/>
       <c r="AW52" s="14"/>
       <c r="AX52" s="4"/>
       <c r="AY52" s="4"/>
       <c r="AZ52" s="4"/>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
@@ -7396,51 +7479,53 @@
       </c>
       <c r="AL53" s="4">
         <v>59124.9</v>
       </c>
       <c r="AM53" s="4">
         <v>81974.5</v>
       </c>
       <c r="AN53" s="4">
         <v>135151.27223699773</v>
       </c>
       <c r="AO53" s="4">
         <v>121736.54351921176</v>
       </c>
       <c r="AQ53" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AR53" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU53" s="4"/>
+      <c r="AU53" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV53" s="24"/>
       <c r="AW53" s="14"/>
       <c r="AX53" s="4"/>
       <c r="AY53" s="4"/>
       <c r="AZ53" s="4"/>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
@@ -7536,51 +7621,53 @@
       </c>
       <c r="AL54" s="4">
         <v>32128</v>
       </c>
       <c r="AM54" s="4">
         <v>41980.7</v>
       </c>
       <c r="AN54" s="4">
         <v>49861.93285016992</v>
       </c>
       <c r="AO54" s="4">
         <v>51575.375432730776</v>
       </c>
       <c r="AQ54" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AR54" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU54" s="4"/>
+      <c r="AU54" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV54" s="24"/>
       <c r="AW54" s="14"/>
       <c r="AX54" s="4"/>
       <c r="AY54" s="4"/>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
@@ -7676,51 +7763,53 @@
       </c>
       <c r="AL55" s="4">
         <v>16489.5</v>
       </c>
       <c r="AM55" s="4">
         <v>22202.400000000001</v>
       </c>
       <c r="AN55" s="4">
         <v>25642.048618469045</v>
       </c>
       <c r="AO55" s="4">
         <v>26141.375906412843</v>
       </c>
       <c r="AQ55" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AR55" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU55" s="4"/>
+      <c r="AU55" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV55" s="24"/>
       <c r="AW55" s="14"/>
       <c r="AX55" s="4"/>
       <c r="AY55" s="4"/>
       <c r="AZ55" s="4"/>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
@@ -7816,51 +7905,53 @@
       </c>
       <c r="AL56" s="4">
         <v>82232.600000000006</v>
       </c>
       <c r="AM56" s="4">
         <v>103603.6</v>
       </c>
       <c r="AN56" s="4">
         <v>118801.73878417719</v>
       </c>
       <c r="AO56" s="4">
         <v>122306.50878675839</v>
       </c>
       <c r="AQ56" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AR56" s="14" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AU56" s="4"/>
+      <c r="AU56" s="4" t="s">
+        <v>0</v>
+      </c>
       <c r="AV56" s="24"/>
       <c r="AW56" s="14"/>
       <c r="AX56" s="4"/>
       <c r="AY56" s="4"/>
       <c r="AZ56" s="4"/>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="9"/>
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="15"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
@@ -8281,54 +8372,56 @@
       </c>
       <c r="AK61" s="4">
         <v>137034.20000000001</v>
       </c>
       <c r="AL61" s="4">
         <v>161854</v>
       </c>
       <c r="AM61" s="4">
         <v>177529.99093506573</v>
       </c>
       <c r="AN61" s="4">
         <v>190917.04481246983</v>
       </c>
       <c r="AO61" s="4">
         <v>207942.28828757021</v>
       </c>
       <c r="AQ61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="26">
         <v>27016.9</v>
       </c>
-      <c r="AT61" s="26">
+      <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
-      <c r="AU61" s="4"/>
+      <c r="AU61" s="4">
+        <v>58425.3</v>
+      </c>
       <c r="AV61" s="3"/>
       <c r="AW61" s="3"/>
       <c r="AX61" s="16"/>
       <c r="AY61" s="4"/>
       <c r="AZ61" s="4"/>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
@@ -8421,54 +8514,56 @@
       </c>
       <c r="AK62" s="4">
         <v>996.7</v>
       </c>
       <c r="AL62" s="4">
         <v>1098.4000000000001</v>
       </c>
       <c r="AM62" s="4">
         <v>1196.8</v>
       </c>
       <c r="AN62" s="4">
         <v>1264.34737605801</v>
       </c>
       <c r="AO62" s="4">
         <v>1305.6741175171455</v>
       </c>
       <c r="AQ62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="27">
         <v>38.6</v>
       </c>
-      <c r="AT62" s="27">
+      <c r="AT62" s="4">
         <v>65.2</v>
       </c>
-      <c r="AU62" s="4"/>
+      <c r="AU62" s="4">
+        <v>103.9</v>
+      </c>
       <c r="AV62" s="3"/>
       <c r="AW62" s="3"/>
       <c r="AX62" s="16"/>
       <c r="AY62" s="4"/>
       <c r="AZ62" s="4"/>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
@@ -8561,54 +8656,56 @@
       </c>
       <c r="AK63" s="4">
         <v>10817.4</v>
       </c>
       <c r="AL63" s="4">
         <v>13159.3</v>
       </c>
       <c r="AM63" s="4">
         <v>14196.1</v>
       </c>
       <c r="AN63" s="4">
         <v>14981.681216880632</v>
       </c>
       <c r="AO63" s="4">
         <v>15849.255139984869</v>
       </c>
       <c r="AQ63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
       <c r="AS63" s="27">
         <v>1494.2</v>
       </c>
-      <c r="AT63" s="27">
+      <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
-      <c r="AU63" s="4"/>
+      <c r="AU63" s="4">
+        <v>3708</v>
+      </c>
       <c r="AV63" s="3"/>
       <c r="AW63" s="3"/>
       <c r="AX63" s="16"/>
       <c r="AY63" s="4"/>
       <c r="AZ63" s="4"/>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
@@ -8701,54 +8798,56 @@
       </c>
       <c r="AK64" s="4">
         <v>6656</v>
       </c>
       <c r="AL64" s="4">
         <v>8343.2000000000007</v>
       </c>
       <c r="AM64" s="4">
         <v>9006.4</v>
       </c>
       <c r="AN64" s="4">
         <v>9690.3801855251222</v>
       </c>
       <c r="AO64" s="4">
         <v>10333.389995332642</v>
       </c>
       <c r="AQ64" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
       <c r="AS64" s="27">
         <v>1078.7</v>
       </c>
-      <c r="AT64" s="27">
+      <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
-      <c r="AU64" s="4"/>
+      <c r="AU64" s="4">
+        <v>2241.5</v>
+      </c>
       <c r="AV64" s="3"/>
       <c r="AW64" s="3"/>
       <c r="AX64" s="16"/>
       <c r="AY64" s="4"/>
       <c r="AZ64" s="4"/>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
@@ -8841,54 +8940,56 @@
       </c>
       <c r="AK65" s="4">
         <v>6351.5</v>
       </c>
       <c r="AL65" s="4">
         <v>7595.2</v>
       </c>
       <c r="AM65" s="4">
         <v>8312.7999999999993</v>
       </c>
       <c r="AN65" s="4">
         <v>8976.842437403091</v>
       </c>
       <c r="AO65" s="4">
         <v>9824.4518757391052</v>
       </c>
       <c r="AQ65" s="5" t="s">
         <v>19</v>
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
       <c r="AS65" s="27">
         <v>1349</v>
       </c>
-      <c r="AT65" s="27">
+      <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
-      <c r="AU65" s="4"/>
+      <c r="AU65" s="4">
+        <v>2685.2</v>
+      </c>
       <c r="AV65" s="3"/>
       <c r="AW65" s="3"/>
       <c r="AX65" s="16"/>
       <c r="AY65" s="4"/>
       <c r="AZ65" s="4"/>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
@@ -8981,54 +9082,56 @@
       </c>
       <c r="AK66" s="4">
         <v>10179.9</v>
       </c>
       <c r="AL66" s="4">
         <v>12078</v>
       </c>
       <c r="AM66" s="4">
         <v>13215.5</v>
       </c>
       <c r="AN66" s="4">
         <v>14035.594055446209</v>
       </c>
       <c r="AO66" s="4">
         <v>15404.082386686558</v>
       </c>
       <c r="AQ66" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="27">
         <v>2082.9</v>
       </c>
-      <c r="AT66" s="27">
+      <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
-      <c r="AU66" s="4"/>
+      <c r="AU66" s="4">
+        <v>4471</v>
+      </c>
       <c r="AV66" s="3"/>
       <c r="AW66" s="3"/>
       <c r="AX66" s="16"/>
       <c r="AY66" s="4"/>
       <c r="AZ66" s="4"/>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
@@ -9121,54 +9224,56 @@
       </c>
       <c r="AK67" s="4">
         <v>6075.1</v>
       </c>
       <c r="AL67" s="4">
         <v>7254.3</v>
       </c>
       <c r="AM67" s="4">
         <v>7945.2</v>
       </c>
       <c r="AN67" s="4">
         <v>8398.3743396450336</v>
       </c>
       <c r="AO67" s="4">
         <v>9386.9780829669107</v>
       </c>
       <c r="AQ67" s="5" t="s">
         <v>21</v>
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
       <c r="AS67" s="27">
         <v>997.7</v>
       </c>
-      <c r="AT67" s="27">
+      <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
-      <c r="AU67" s="4"/>
+      <c r="AU67" s="4">
+        <v>2147</v>
+      </c>
       <c r="AV67" s="3"/>
       <c r="AW67" s="3"/>
       <c r="AX67" s="16"/>
       <c r="AY67" s="4"/>
       <c r="AZ67" s="4"/>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
@@ -9261,54 +9366,56 @@
       </c>
       <c r="AK68" s="4">
         <v>26154.3</v>
       </c>
       <c r="AL68" s="4">
         <v>29834.3</v>
       </c>
       <c r="AM68" s="4">
         <v>33354.400000000001</v>
       </c>
       <c r="AN68" s="4">
         <v>36600.004443339203</v>
       </c>
       <c r="AO68" s="4">
         <v>40173.278733574225</v>
       </c>
       <c r="AQ68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="27">
         <v>6489.5</v>
       </c>
-      <c r="AT68" s="27">
+      <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
-      <c r="AU68" s="4"/>
+      <c r="AU68" s="4">
+        <v>13869.7</v>
+      </c>
       <c r="AV68" s="3"/>
       <c r="AW68" s="3"/>
       <c r="AX68" s="16"/>
       <c r="AY68" s="4"/>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
@@ -9401,54 +9508,56 @@
       </c>
       <c r="AK69" s="4">
         <v>5842.8</v>
       </c>
       <c r="AL69" s="4">
         <v>6949.3</v>
       </c>
       <c r="AM69" s="4">
         <v>7601.4</v>
       </c>
       <c r="AN69" s="4">
         <v>8187.842817412753</v>
       </c>
       <c r="AO69" s="4">
         <v>9095.3527873164348</v>
       </c>
       <c r="AQ69" s="5" t="s">
         <v>23</v>
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
       <c r="AS69" s="27">
         <v>1145.4000000000001</v>
       </c>
-      <c r="AT69" s="27">
+      <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
-      <c r="AU69" s="4"/>
+      <c r="AU69" s="4">
+        <v>2601.8000000000002</v>
+      </c>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="16"/>
       <c r="AY69" s="4"/>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
@@ -9541,54 +9650,56 @@
       </c>
       <c r="AK70" s="4">
         <v>5128.3999999999996</v>
       </c>
       <c r="AL70" s="4">
         <v>6195.2</v>
       </c>
       <c r="AM70" s="4">
         <v>6602.7</v>
       </c>
       <c r="AN70" s="4">
         <v>6929.3237347943914</v>
       </c>
       <c r="AO70" s="4">
         <v>7535.6603122434572</v>
       </c>
       <c r="AQ70" s="5" t="s">
         <v>24</v>
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
       <c r="AS70" s="27">
         <v>920</v>
       </c>
-      <c r="AT70" s="27">
+      <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
-      <c r="AU70" s="4"/>
+      <c r="AU70" s="4">
+        <v>1991.4</v>
+      </c>
       <c r="AV70" s="3"/>
       <c r="AW70" s="3"/>
       <c r="AX70" s="16"/>
       <c r="AY70" s="4"/>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
@@ -9681,54 +9792,56 @@
       </c>
       <c r="AK71" s="4">
         <v>11814.6</v>
       </c>
       <c r="AL71" s="4">
         <v>13583.3</v>
       </c>
       <c r="AM71" s="4">
         <v>14764.6</v>
       </c>
       <c r="AN71" s="4">
         <v>15982.91852205658</v>
       </c>
       <c r="AO71" s="4">
         <v>17232.021896919196</v>
       </c>
       <c r="AQ71" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="27">
         <v>2315</v>
       </c>
-      <c r="AT71" s="27">
+      <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
-      <c r="AU71" s="4"/>
+      <c r="AU71" s="4">
+        <v>4915.8999999999996</v>
+      </c>
       <c r="AV71" s="3"/>
       <c r="AW71" s="3"/>
       <c r="AX71" s="16"/>
       <c r="AY71" s="4"/>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
@@ -9821,54 +9934,56 @@
       </c>
       <c r="AK72" s="4">
         <v>24307.599999999999</v>
       </c>
       <c r="AL72" s="4">
         <v>28524.2</v>
       </c>
       <c r="AM72" s="4">
         <v>31726.1</v>
       </c>
       <c r="AN72" s="4">
         <v>34453.750770540129</v>
       </c>
       <c r="AO72" s="4">
         <v>37878.167332550191</v>
       </c>
       <c r="AQ72" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="27">
         <v>5273.2</v>
       </c>
-      <c r="AT72" s="27">
+      <c r="AT72" s="4">
         <v>7903</v>
       </c>
-      <c r="AU72" s="4"/>
+      <c r="AU72" s="4">
+        <v>11100.9</v>
+      </c>
       <c r="AV72" s="3"/>
       <c r="AW72" s="3"/>
       <c r="AX72" s="16"/>
       <c r="AY72" s="4"/>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
@@ -9961,54 +10076,56 @@
       </c>
       <c r="AK73" s="4">
         <v>3468.1</v>
       </c>
       <c r="AL73" s="4">
         <v>4157.5</v>
       </c>
       <c r="AM73" s="4">
         <v>4552.1000000000004</v>
       </c>
       <c r="AN73" s="4">
         <v>4778.1770616112699</v>
       </c>
       <c r="AO73" s="4">
         <v>5189.0393743562508</v>
       </c>
       <c r="AQ73" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
       <c r="AS73" s="27">
         <v>690.9</v>
       </c>
-      <c r="AT73" s="27">
+      <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
-      <c r="AU73" s="4"/>
+      <c r="AU73" s="4">
+        <v>1365.7</v>
+      </c>
       <c r="AV73" s="3"/>
       <c r="AW73" s="3"/>
       <c r="AX73" s="16"/>
       <c r="AY73" s="4"/>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
@@ -10101,54 +10218,56 @@
       </c>
       <c r="AK74" s="4">
         <v>10136.1</v>
       </c>
       <c r="AL74" s="4">
         <v>12137.7</v>
       </c>
       <c r="AM74" s="4">
         <v>13115.4</v>
       </c>
       <c r="AN74" s="4">
         <v>13953.07777356282</v>
       </c>
       <c r="AO74" s="4">
         <v>15010.70762979609</v>
       </c>
       <c r="AQ74" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
       <c r="AS74" s="27">
         <v>1451.7</v>
       </c>
-      <c r="AT74" s="27">
+      <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
-      <c r="AU74" s="4"/>
+      <c r="AU74" s="4">
+        <v>3674.7</v>
+      </c>
       <c r="AV74" s="3"/>
       <c r="AW74" s="3"/>
       <c r="AX74" s="16"/>
       <c r="AY74" s="4"/>
       <c r="AZ74" s="4"/>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
@@ -10241,54 +10360,56 @@
       </c>
       <c r="AK75" s="4">
         <v>9105.7000000000007</v>
       </c>
       <c r="AL75" s="4">
         <v>10944.1</v>
       </c>
       <c r="AM75" s="4">
         <v>11940.5</v>
       </c>
       <c r="AN75" s="4">
         <v>12684.739110096862</v>
       </c>
       <c r="AO75" s="4">
         <v>13724.22013039601</v>
       </c>
       <c r="AQ75" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="27">
         <v>1690.1</v>
       </c>
-      <c r="AT75" s="27">
+      <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
-      <c r="AU75" s="4"/>
+      <c r="AU75" s="4">
+        <v>3548.6</v>
+      </c>
       <c r="AV75" s="3"/>
       <c r="AW75" s="3"/>
       <c r="AX75" s="16"/>
       <c r="AY75" s="4"/>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="D76" s="17"/>
       <c r="E76" s="17"/>
       <c r="F76" s="17"/>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17"/>
       <c r="J76" s="17"/>
       <c r="K76" s="17"/>
       <c r="P76" s="17"/>
       <c r="Q76" s="17"/>
       <c r="R76" s="17"/>
       <c r="S76" s="17"/>
       <c r="T76" s="17"/>
@@ -10508,91 +10629,88 @@
       <c r="X81" s="17"/>
       <c r="Y81" s="17"/>
       <c r="AD81" s="17"/>
       <c r="AE81" s="17"/>
       <c r="AF81" s="17"/>
       <c r="AG81" s="17"/>
       <c r="AH81" s="17"/>
       <c r="AI81" s="17"/>
       <c r="AJ81" s="17"/>
       <c r="AK81" s="17"/>
       <c r="AL81" s="17"/>
       <c r="AM81" s="17"/>
       <c r="AR81" s="17"/>
       <c r="AS81" s="17"/>
       <c r="AT81" s="17"/>
       <c r="AU81" s="17"/>
       <c r="AV81" s="17"/>
       <c r="AW81" s="17"/>
       <c r="AX81" s="17"/>
       <c r="AY81" s="17"/>
       <c r="AZ81" s="17"/>
       <c r="BA81" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ39:BC39"/>
+    <mergeCell ref="AQ58:BC58"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC39:AO39"/>
+    <mergeCell ref="AC58:AO58"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O39:AA39"/>
     <mergeCell ref="O58:AA58"/>
-    <mergeCell ref="AQ1:BC1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC58:AO58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10601,89 +10719,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>