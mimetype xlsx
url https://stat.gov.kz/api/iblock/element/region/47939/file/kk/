--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -14,198 +14,204 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жалпы шығарылым" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>Облыс бойынша барлығы</t>
-[...43 lines deleted...]
-  <si>
     <t>қолданыстағы бағалармен, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>2023 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t>2024 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t>2025 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы кезеңі бойынша ауыл,орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы 
 барлық шаруашылық санаттарында </t>
   </si>
+  <si>
+    <t>Солтүстік Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Петропавл қаласы</t>
+  </si>
+  <si>
+    <t>Айыртау ауданы</t>
+  </si>
+  <si>
+    <t>Ақжар ауданы</t>
+  </si>
+  <si>
+    <t>М.Жұмабаев ауданы</t>
+  </si>
+  <si>
+    <t>Есіл ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Қызылжар ауданы</t>
+  </si>
+  <si>
+    <t>Мамлют ауданы</t>
+  </si>
+  <si>
+    <t>Шал ақын ауданы</t>
+  </si>
+  <si>
+    <t>Аққайың ауданы</t>
+  </si>
+  <si>
+    <t>Тайынша ауданы</t>
+  </si>
+  <si>
+    <t>Тимирязев ауданы</t>
+  </si>
+  <si>
+    <t>Уәлиханов ауданы</t>
+  </si>
+  <si>
+    <t>Ғабит Мүсірепов атын. ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -233,51 +239,50 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -304,50 +309,53 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -617,10059 +625,10179 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AH1" workbookViewId="0">
-      <selection activeCell="AV30" sqref="AV30:AV31"/>
+    <sheetView tabSelected="1" topLeftCell="AG13" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
-    <col min="15" max="15" width="21.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="24" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
-    <col min="29" max="29" width="21.28515625" style="1" customWidth="1"/>
+    <col min="29" max="29" width="25" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
-    <col min="43" max="43" width="21.28515625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="25.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="25.5" customHeight="1">
-      <c r="A1" s="29" t="s">
-[...58 lines deleted...]
-      <c r="BC1" s="29"/>
+      <c r="A1" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="O1" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+      <c r="Y1" s="28"/>
+      <c r="Z1" s="28"/>
+      <c r="AA1" s="28"/>
+      <c r="AC1" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
+      <c r="AI1" s="28"/>
+      <c r="AJ1" s="28"/>
+      <c r="AK1" s="28"/>
+      <c r="AL1" s="28"/>
+      <c r="AM1" s="28"/>
+      <c r="AN1" s="28"/>
+      <c r="AO1" s="28"/>
+      <c r="AQ1" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="AR1" s="28"/>
+      <c r="AS1" s="28"/>
+      <c r="AT1" s="28"/>
+      <c r="AU1" s="28"/>
+      <c r="AV1" s="28"/>
+      <c r="AW1" s="28"/>
+      <c r="AX1" s="28"/>
+      <c r="AY1" s="28"/>
+      <c r="AZ1" s="28"/>
+      <c r="BA1" s="28"/>
+      <c r="BB1" s="28"/>
+      <c r="BC1" s="28"/>
     </row>
     <row r="2" spans="1:55">
       <c r="M2" s="2" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="AA2" s="2" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="AO2" s="2" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="BC2" s="2" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:55" ht="22.5">
-      <c r="A3" s="18"/>
-      <c r="B3" s="19" t="s">
+      <c r="A3" s="17"/>
+      <c r="B3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="C3" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="19" t="s">
+      <c r="E3" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="19" t="s">
+      <c r="F3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="19" t="s">
+      <c r="H3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="19" t="s">
+      <c r="I3" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="19" t="s">
+      <c r="J3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="19" t="s">
+      <c r="K3" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="19" t="s">
+      <c r="L3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="19" t="s">
+      <c r="M3" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="18"/>
-      <c r="P3" s="19" t="s">
+      <c r="O3" s="17"/>
+      <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="Q3" s="19" t="s">
+      <c r="Q3" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="19" t="s">
+      <c r="R3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="S3" s="19" t="s">
+      <c r="S3" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T3" s="19" t="s">
+      <c r="T3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="U3" s="19" t="s">
+      <c r="U3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="V3" s="19" t="s">
+      <c r="V3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="W3" s="19" t="s">
+      <c r="W3" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="X3" s="19" t="s">
+      <c r="X3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="Y3" s="19" t="s">
+      <c r="Y3" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="Z3" s="19" t="s">
+      <c r="Z3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AA3" s="19" t="s">
+      <c r="AA3" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AC3" s="18"/>
-      <c r="AD3" s="19" t="s">
+      <c r="AC3" s="17"/>
+      <c r="AD3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="AE3" s="19" t="s">
+      <c r="AE3" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AF3" s="19" t="s">
+      <c r="AF3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AG3" s="19" t="s">
+      <c r="AG3" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AH3" s="19" t="s">
+      <c r="AH3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AI3" s="19" t="s">
+      <c r="AI3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AJ3" s="19" t="s">
+      <c r="AJ3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AK3" s="19" t="s">
+      <c r="AK3" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AL3" s="19" t="s">
+      <c r="AL3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="19" t="s">
+      <c r="AM3" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="AN3" s="19" t="s">
+      <c r="AN3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AO3" s="19" t="s">
+      <c r="AO3" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AQ3" s="18"/>
-      <c r="AR3" s="19" t="s">
+      <c r="AQ3" s="17"/>
+      <c r="AR3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="AS3" s="19" t="s">
+      <c r="AS3" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AT3" s="19" t="s">
+      <c r="AT3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="19" t="s">
+      <c r="AU3" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AV3" s="19" t="s">
+      <c r="AV3" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AW3" s="19" t="s">
+      <c r="AW3" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AX3" s="19" t="s">
+      <c r="AX3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AY3" s="19" t="s">
+      <c r="AY3" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AZ3" s="19" t="s">
+      <c r="AZ3" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BA3" s="19" t="s">
+      <c r="BA3" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="BB3" s="19" t="s">
+      <c r="BB3" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="BC3" s="19" t="s">
+      <c r="BC3" s="18" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="4" spans="1:55" ht="17.25" customHeight="1">
+      <c r="A4" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="B4" s="3">
         <v>18177</v>
       </c>
       <c r="C4" s="3">
         <v>32702.6</v>
       </c>
       <c r="D4" s="4">
         <v>48000.4</v>
       </c>
       <c r="E4" s="4">
         <v>73594.050012548643</v>
       </c>
       <c r="F4" s="3">
         <v>100975.8</v>
       </c>
       <c r="G4" s="3">
         <v>132723.5</v>
       </c>
       <c r="H4" s="4">
         <v>184490.8</v>
       </c>
       <c r="I4" s="4">
         <v>328183.59999999998</v>
       </c>
       <c r="J4" s="4">
         <v>685821.99735441734</v>
       </c>
       <c r="K4" s="4">
         <v>775342.42838329938</v>
       </c>
       <c r="L4" s="4">
         <v>828097.5</v>
       </c>
       <c r="M4" s="4">
         <v>851494.3</v>
       </c>
-      <c r="O4" s="5" t="s">
-        <v>15</v>
+      <c r="O4" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="P4" s="3">
         <v>13540.850176247754</v>
       </c>
       <c r="Q4" s="3">
         <v>22205.142683794838</v>
       </c>
       <c r="R4" s="4">
         <v>34922.757263686399</v>
       </c>
       <c r="S4" s="4">
         <v>49283.641156748854</v>
       </c>
       <c r="T4" s="3">
         <v>65593.602833472018</v>
       </c>
       <c r="U4" s="3">
         <v>84424.636422602329</v>
       </c>
       <c r="V4" s="4">
         <v>118679.52909040838</v>
       </c>
       <c r="W4" s="4">
         <v>248280</v>
       </c>
       <c r="X4" s="4">
         <v>583245.98194048926</v>
       </c>
       <c r="Y4" s="4">
         <v>793977.1</v>
       </c>
       <c r="Z4" s="4">
         <v>925054.5</v>
       </c>
       <c r="AA4" s="4">
         <v>936775.7</v>
       </c>
-      <c r="AC4" s="5" t="s">
-        <v>15</v>
+      <c r="AC4" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AD4" s="3">
         <v>12807.800000000001</v>
       </c>
       <c r="AE4" s="3">
         <v>23791.9</v>
       </c>
       <c r="AF4" s="4">
         <v>36382.85565065917</v>
       </c>
       <c r="AG4" s="4">
         <v>52671.4</v>
       </c>
       <c r="AH4" s="3">
         <v>70125.852637590928</v>
       </c>
       <c r="AI4" s="3">
         <v>90790.593393665389</v>
       </c>
       <c r="AJ4" s="4">
         <v>135412.12612694793</v>
       </c>
       <c r="AK4" s="4">
         <v>255737.2</v>
       </c>
       <c r="AL4" s="4">
         <v>677158.40000000002</v>
       </c>
       <c r="AM4" s="4">
         <v>878326.79077899526</v>
       </c>
       <c r="AN4" s="4">
         <v>1066119.9274853428</v>
       </c>
       <c r="AO4" s="4">
         <v>1106550.2863978597</v>
       </c>
-      <c r="AQ4" s="5" t="s">
-        <v>15</v>
+      <c r="AQ4" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AR4" s="3">
         <v>15766</v>
       </c>
-      <c r="AS4" s="25">
+      <c r="AS4" s="24">
         <v>28064.5</v>
       </c>
-      <c r="AT4" s="25">
+      <c r="AT4" s="24">
         <v>42100.47131721997</v>
       </c>
-      <c r="AU4" s="25">
+      <c r="AU4" s="24">
         <v>60721.599999999999</v>
       </c>
-      <c r="AV4" s="3"/>
+      <c r="AV4" s="3">
+        <v>80420.243407842878</v>
+      </c>
       <c r="AW4" s="3"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
-      <c r="A5" s="5" t="s">
-        <v>16</v>
+      <c r="A5" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
       <c r="G5" s="3">
         <v>355.7</v>
       </c>
       <c r="H5" s="4">
         <v>1006.9929509999999</v>
       </c>
       <c r="I5" s="4">
         <v>2543.6999999999998</v>
       </c>
       <c r="J5" s="4">
         <v>16514.022910338943</v>
       </c>
       <c r="K5" s="4">
         <v>19278.3</v>
       </c>
       <c r="L5" s="4">
         <v>21114.400000000001</v>
       </c>
       <c r="M5" s="4">
         <v>21255.3</v>
       </c>
-      <c r="O5" s="5" t="s">
-        <v>16</v>
+      <c r="O5" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="P5" s="3">
         <v>44.805570133058055</v>
       </c>
       <c r="Q5" s="3">
         <v>93.299580355981519</v>
       </c>
       <c r="R5" s="4">
         <v>142.5</v>
       </c>
       <c r="S5" s="4">
         <v>203.08206407681081</v>
       </c>
       <c r="T5" s="3">
         <v>274.63</v>
       </c>
       <c r="U5" s="3">
         <v>350.1</v>
       </c>
       <c r="V5" s="4">
         <v>997.1</v>
       </c>
       <c r="W5" s="4">
         <v>2420.9562140204025</v>
       </c>
       <c r="X5" s="4">
         <v>10629.279268170412</v>
       </c>
       <c r="Y5" s="4">
         <v>13018.1</v>
       </c>
       <c r="Z5" s="4">
         <v>13347</v>
       </c>
       <c r="AA5" s="4">
         <v>19991.900000000001</v>
       </c>
-      <c r="AC5" s="5" t="s">
-        <v>16</v>
+      <c r="AC5" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AD5" s="3">
         <v>227.3</v>
       </c>
       <c r="AE5" s="3">
         <v>577.1</v>
       </c>
       <c r="AF5" s="4">
         <v>832.4</v>
       </c>
       <c r="AG5" s="4">
         <v>1055.9000000000001</v>
       </c>
       <c r="AH5" s="3">
         <v>1147.6858475624822</v>
       </c>
       <c r="AI5" s="3">
         <v>1611.7304549999999</v>
       </c>
       <c r="AJ5" s="4">
         <v>2165.7561123991436</v>
       </c>
       <c r="AK5" s="4">
         <v>3568.0318733791419</v>
       </c>
       <c r="AL5" s="4">
         <v>18067</v>
       </c>
       <c r="AM5" s="4">
         <v>20255.855412500001</v>
       </c>
       <c r="AN5" s="4">
         <v>21201.068224330509</v>
       </c>
       <c r="AO5" s="4">
         <v>23267.200000000001</v>
       </c>
-      <c r="AQ5" s="5" t="s">
-        <v>16</v>
+      <c r="AQ5" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AR5" s="3">
         <v>245.7</v>
       </c>
-      <c r="AS5" s="25">
+      <c r="AS5" s="24">
         <v>475.1</v>
       </c>
-      <c r="AT5" s="25">
+      <c r="AT5" s="24">
         <v>695.7</v>
       </c>
-      <c r="AU5" s="25">
+      <c r="AU5" s="24">
         <v>832.1</v>
       </c>
-      <c r="AV5" s="3"/>
+      <c r="AV5" s="3">
+        <v>929.6</v>
+      </c>
       <c r="AW5" s="3"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
-      <c r="A6" s="5" t="s">
-        <v>17</v>
+      <c r="A6" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
       <c r="G6" s="3">
         <v>14029.4</v>
       </c>
       <c r="H6" s="4">
         <v>18835.368151499999</v>
       </c>
       <c r="I6" s="4">
         <v>28906.2</v>
       </c>
       <c r="J6" s="4">
         <v>60432.193699365904</v>
       </c>
       <c r="K6" s="4">
         <v>73512.399999999994</v>
       </c>
       <c r="L6" s="4">
         <v>76094.899999999994</v>
       </c>
       <c r="M6" s="4">
         <v>77940</v>
       </c>
-      <c r="O6" s="5" t="s">
-        <v>17</v>
+      <c r="O6" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="P6" s="3">
         <v>874.6092920240734</v>
       </c>
       <c r="Q6" s="3">
         <v>1406.2528226145514</v>
       </c>
       <c r="R6" s="4">
         <v>1993.4133268289122</v>
       </c>
       <c r="S6" s="4">
         <v>3307.8873079999998</v>
       </c>
       <c r="T6" s="3">
         <v>5099.0831106999158</v>
       </c>
       <c r="U6" s="3">
         <v>8435.1</v>
       </c>
       <c r="V6" s="4">
         <v>9796.2999999999993</v>
       </c>
       <c r="W6" s="4">
         <v>16057.626702982199</v>
       </c>
       <c r="X6" s="4">
         <v>41746.244639735196</v>
       </c>
       <c r="Y6" s="4">
         <v>58097.4</v>
       </c>
       <c r="Z6" s="4">
         <v>70033.2</v>
       </c>
       <c r="AA6" s="4">
         <v>69309.2</v>
       </c>
-      <c r="AC6" s="5" t="s">
-        <v>17</v>
+      <c r="AC6" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AD6" s="3">
         <v>746.3</v>
       </c>
       <c r="AE6" s="3">
         <v>1267.4000000000001</v>
       </c>
       <c r="AF6" s="4">
         <v>1870</v>
       </c>
       <c r="AG6" s="4">
         <v>3295.5</v>
       </c>
       <c r="AH6" s="3">
         <v>4993.8916335854901</v>
       </c>
       <c r="AI6" s="3">
         <v>6967.8697330450859</v>
       </c>
       <c r="AJ6" s="4">
         <v>9936.8384222445966</v>
       </c>
       <c r="AK6" s="4">
         <v>20563.873135767244</v>
       </c>
       <c r="AL6" s="4">
         <v>59597.8</v>
       </c>
       <c r="AM6" s="4">
         <v>72214.539233700008</v>
       </c>
       <c r="AN6" s="4">
         <v>81946.732745564615</v>
       </c>
       <c r="AO6" s="4">
         <v>85589.990187832838</v>
       </c>
-      <c r="AQ6" s="5" t="s">
-        <v>17</v>
+      <c r="AQ6" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AR6" s="3">
         <v>928.7</v>
       </c>
-      <c r="AS6" s="25">
+      <c r="AS6" s="24">
         <v>1565.5</v>
       </c>
-      <c r="AT6" s="25">
+      <c r="AT6" s="24">
         <v>2264.6</v>
       </c>
-      <c r="AU6" s="25">
+      <c r="AU6" s="24">
         <v>3900.4</v>
       </c>
-      <c r="AV6" s="3"/>
+      <c r="AV6" s="3">
+        <v>5722.6</v>
+      </c>
       <c r="AW6" s="3"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
-      <c r="A7" s="5" t="s">
-        <v>18</v>
+      <c r="A7" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
       <c r="G7" s="3">
         <v>9337.9</v>
       </c>
       <c r="H7" s="4">
         <v>12352.913528999999</v>
       </c>
       <c r="I7" s="4">
         <v>21975.8</v>
       </c>
       <c r="J7" s="4">
         <v>31918.349937506304</v>
       </c>
       <c r="K7" s="4">
         <v>33567.5</v>
       </c>
       <c r="L7" s="4">
         <v>35088</v>
       </c>
       <c r="M7" s="4">
         <v>36635</v>
       </c>
-      <c r="O7" s="5" t="s">
-        <v>18</v>
+      <c r="O7" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="P7" s="3">
         <v>628.98676333922504</v>
       </c>
       <c r="Q7" s="3">
         <v>959.12702760932336</v>
       </c>
       <c r="R7" s="4">
         <v>1264.3812898800613</v>
       </c>
       <c r="S7" s="4">
         <v>1863.0765520383566</v>
       </c>
       <c r="T7" s="3">
         <v>2888.2238063069158</v>
       </c>
       <c r="U7" s="3">
         <v>3975</v>
       </c>
       <c r="V7" s="4">
         <v>5351.7</v>
       </c>
       <c r="W7" s="4">
         <v>10210.708919682156</v>
       </c>
       <c r="X7" s="4">
         <v>27703.671242270942</v>
       </c>
       <c r="Y7" s="4">
         <v>42937.5</v>
       </c>
       <c r="Z7" s="4">
         <v>48812</v>
       </c>
       <c r="AA7" s="4">
         <v>49002.400000000001</v>
       </c>
-      <c r="AC7" s="5" t="s">
-        <v>18</v>
+      <c r="AC7" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AD7" s="3">
         <v>552.20000000000005</v>
       </c>
       <c r="AE7" s="3">
         <v>978.2</v>
       </c>
       <c r="AF7" s="4">
         <v>1408.8</v>
       </c>
       <c r="AG7" s="4">
         <v>2012.8</v>
       </c>
       <c r="AH7" s="3">
         <v>2907.5039761689632</v>
       </c>
       <c r="AI7" s="3">
         <v>4033.0841360364125</v>
       </c>
       <c r="AJ7" s="4">
         <v>5915.018835998243</v>
       </c>
       <c r="AK7" s="4">
         <v>10113.633889798162</v>
       </c>
       <c r="AL7" s="4">
         <v>27013.1</v>
       </c>
       <c r="AM7" s="4">
         <v>38761.124481999999</v>
       </c>
       <c r="AN7" s="4">
         <v>47060.551953212751</v>
       </c>
       <c r="AO7" s="4">
         <v>48755.794330707206</v>
       </c>
-      <c r="AQ7" s="5" t="s">
-        <v>18</v>
+      <c r="AQ7" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AR7" s="3">
         <v>659.5</v>
       </c>
-      <c r="AS7" s="25">
+      <c r="AS7" s="24">
         <v>1081.2</v>
       </c>
-      <c r="AT7" s="25">
+      <c r="AT7" s="24">
         <v>1494</v>
       </c>
-      <c r="AU7" s="25">
+      <c r="AU7" s="24">
         <v>2266.5</v>
       </c>
-      <c r="AV7" s="3"/>
+      <c r="AV7" s="3">
+        <v>3335.1</v>
+      </c>
       <c r="AW7" s="3"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
-      <c r="A8" s="5" t="s">
-        <v>19</v>
+      <c r="A8" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
       <c r="G8" s="3">
         <v>10339.799999999999</v>
       </c>
       <c r="H8" s="4">
         <v>14138.801027699999</v>
       </c>
       <c r="I8" s="4">
         <v>24606.6</v>
       </c>
       <c r="J8" s="4">
         <v>55074.489556230976</v>
       </c>
       <c r="K8" s="4">
         <v>68977.5</v>
       </c>
       <c r="L8" s="4">
         <v>75254.2</v>
       </c>
       <c r="M8" s="4">
         <v>77174.7</v>
       </c>
-      <c r="O8" s="5" t="s">
-        <v>19</v>
+      <c r="O8" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="P8" s="3">
         <v>665.84304688891893</v>
       </c>
       <c r="Q8" s="3">
         <v>1187.4109248308978</v>
       </c>
       <c r="R8" s="4">
         <v>1690.454491533475</v>
       </c>
       <c r="S8" s="4">
         <v>2399.7360760286301</v>
       </c>
       <c r="T8" s="3">
         <v>3216.1345009039755</v>
       </c>
       <c r="U8" s="3">
         <v>4093.7</v>
       </c>
       <c r="V8" s="4">
         <v>5696.2</v>
       </c>
       <c r="W8" s="4">
         <v>13489.399059745196</v>
       </c>
       <c r="X8" s="4">
         <v>41014.231246553696</v>
       </c>
       <c r="Y8" s="4">
         <v>64380.2</v>
       </c>
       <c r="Z8" s="4">
         <v>79534.2</v>
       </c>
       <c r="AA8" s="4">
         <v>79772.399999999994</v>
       </c>
-      <c r="AC8" s="5" t="s">
-        <v>19</v>
+      <c r="AC8" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AD8" s="3">
         <v>585.79999999999995</v>
       </c>
       <c r="AE8" s="3">
         <v>1107.9000000000001</v>
       </c>
       <c r="AF8" s="4">
         <v>1707.9</v>
       </c>
       <c r="AG8" s="4">
         <v>2475.1</v>
       </c>
       <c r="AH8" s="3">
         <v>3315.1560266926381</v>
       </c>
       <c r="AI8" s="3">
         <v>4262.4495476433167</v>
       </c>
       <c r="AJ8" s="4">
         <v>6282.0984933242589</v>
       </c>
       <c r="AK8" s="4">
         <v>13229.590490039831</v>
       </c>
       <c r="AL8" s="4">
         <v>48731.8</v>
       </c>
       <c r="AM8" s="4">
         <v>79088.468237599998</v>
       </c>
       <c r="AN8" s="4">
         <v>94704.913416671596</v>
       </c>
       <c r="AO8" s="4">
         <v>96043.519640263519</v>
       </c>
-      <c r="AQ8" s="5" t="s">
-        <v>19</v>
+      <c r="AQ8" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AR8" s="3">
         <v>772.5</v>
       </c>
-      <c r="AS8" s="25">
+      <c r="AS8" s="24">
         <v>1432</v>
       </c>
-      <c r="AT8" s="25">
+      <c r="AT8" s="24">
         <v>2015.1</v>
       </c>
-      <c r="AU8" s="25">
+      <c r="AU8" s="24">
         <v>2851.2</v>
       </c>
-      <c r="AV8" s="3"/>
+      <c r="AV8" s="3">
+        <v>3828</v>
+      </c>
       <c r="AW8" s="3"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
-      <c r="A9" s="5" t="s">
-        <v>20</v>
+      <c r="A9" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
       <c r="G9" s="3">
         <v>7938.8</v>
       </c>
       <c r="H9" s="4">
         <v>10707.725045399999</v>
       </c>
       <c r="I9" s="4">
         <v>21115</v>
       </c>
       <c r="J9" s="4">
         <v>52688.994027329943</v>
       </c>
       <c r="K9" s="4">
         <v>58833.1</v>
       </c>
       <c r="L9" s="4">
         <v>63275.4</v>
       </c>
       <c r="M9" s="4">
         <v>64810.5</v>
       </c>
-      <c r="O9" s="5" t="s">
-        <v>20</v>
+      <c r="O9" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="P9" s="3">
         <v>853.38318398114143</v>
       </c>
       <c r="Q9" s="3">
         <v>1502.6330301396767</v>
       </c>
       <c r="R9" s="4">
         <v>2125.5</v>
       </c>
       <c r="S9" s="4">
         <v>3128.8250859</v>
       </c>
       <c r="T9" s="3">
         <v>4246.8910644054586</v>
       </c>
       <c r="U9" s="3">
         <v>5698.3</v>
       </c>
       <c r="V9" s="4">
         <v>7886.5</v>
       </c>
       <c r="W9" s="4">
         <v>22595.430517555582</v>
       </c>
       <c r="X9" s="4">
         <v>46512.45265750723</v>
       </c>
       <c r="Y9" s="4">
         <v>56019.1</v>
       </c>
       <c r="Z9" s="4">
         <v>63557.5</v>
       </c>
       <c r="AA9" s="4">
         <v>64952.4</v>
       </c>
-      <c r="AC9" s="5" t="s">
-        <v>20</v>
+      <c r="AC9" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AD9" s="3">
         <v>814.1</v>
       </c>
       <c r="AE9" s="3">
         <v>1576.6</v>
       </c>
       <c r="AF9" s="4">
         <v>2412.6999999999998</v>
       </c>
       <c r="AG9" s="4">
         <v>3709.8</v>
       </c>
       <c r="AH9" s="3">
         <v>4955.5430174621661</v>
       </c>
       <c r="AI9" s="3">
         <v>6777.7536966487669</v>
       </c>
       <c r="AJ9" s="4">
         <v>9800.284371793141</v>
       </c>
       <c r="AK9" s="4">
         <v>22161.3</v>
       </c>
       <c r="AL9" s="4">
         <v>52604.2</v>
       </c>
       <c r="AM9" s="4">
         <v>64704.734012699999</v>
       </c>
       <c r="AN9" s="4">
         <v>77772.963157226754</v>
       </c>
       <c r="AO9" s="4">
         <v>84281.703243626092</v>
       </c>
-      <c r="AQ9" s="5" t="s">
-        <v>20</v>
+      <c r="AQ9" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AR9" s="3">
         <v>1163.3</v>
       </c>
-      <c r="AS9" s="25">
+      <c r="AS9" s="24">
         <v>2145.8000000000002</v>
       </c>
-      <c r="AT9" s="25">
+      <c r="AT9" s="24">
         <v>3102.9</v>
       </c>
-      <c r="AU9" s="25">
+      <c r="AU9" s="24">
         <v>4605.2</v>
       </c>
-      <c r="AV9" s="3"/>
+      <c r="AV9" s="3">
+        <v>5994.6</v>
+      </c>
       <c r="AW9" s="3"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="5" t="s">
-        <v>21</v>
+      <c r="A10" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
       <c r="G10" s="3">
         <v>7663.5</v>
       </c>
       <c r="H10" s="4">
         <v>11146.2</v>
       </c>
       <c r="I10" s="4">
         <v>22548.1</v>
       </c>
       <c r="J10" s="4">
         <v>50107.837645468913</v>
       </c>
       <c r="K10" s="4">
         <v>54236.800000000003</v>
       </c>
       <c r="L10" s="4">
         <v>56711.3</v>
       </c>
       <c r="M10" s="4">
         <v>58057.7</v>
       </c>
-      <c r="O10" s="5" t="s">
-        <v>21</v>
+      <c r="O10" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="P10" s="3">
         <v>551.54023331852875</v>
       </c>
       <c r="Q10" s="3">
         <v>867.83920129621868</v>
       </c>
       <c r="R10" s="4">
         <v>1208.7042651124</v>
       </c>
       <c r="S10" s="4">
         <v>1716.2673404586851</v>
       </c>
       <c r="T10" s="3">
         <v>2407.6067179348283</v>
       </c>
       <c r="U10" s="3">
         <v>3618</v>
       </c>
       <c r="V10" s="4">
         <v>5563.7</v>
       </c>
       <c r="W10" s="4">
         <v>14633.169392212392</v>
       </c>
       <c r="X10" s="4">
         <v>43904.820755308516</v>
       </c>
       <c r="Y10" s="4">
         <v>55353.3</v>
       </c>
       <c r="Z10" s="4">
         <v>66731.8</v>
       </c>
       <c r="AA10" s="4">
         <v>67531</v>
       </c>
-      <c r="AC10" s="5" t="s">
-        <v>21</v>
+      <c r="AC10" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AD10" s="3">
         <v>447.2</v>
       </c>
       <c r="AE10" s="3">
         <v>785.6</v>
       </c>
       <c r="AF10" s="4">
         <v>1266.8</v>
       </c>
       <c r="AG10" s="4">
         <v>1849.2</v>
       </c>
       <c r="AH10" s="3">
         <v>2582.4157895384342</v>
       </c>
       <c r="AI10" s="3">
         <v>3967.4945077358848</v>
       </c>
       <c r="AJ10" s="4">
         <v>5754.1551284514071</v>
       </c>
       <c r="AK10" s="4">
         <v>14898.763616972899</v>
       </c>
       <c r="AL10" s="4">
         <v>46517</v>
       </c>
       <c r="AM10" s="4">
         <v>61199.357517299999</v>
       </c>
       <c r="AN10" s="4">
         <v>73373.341663645173</v>
       </c>
       <c r="AO10" s="4">
         <v>78775.913633455231</v>
       </c>
-      <c r="AQ10" s="5" t="s">
-        <v>21</v>
+      <c r="AQ10" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AR10" s="3">
         <v>552.79999999999995</v>
       </c>
-      <c r="AS10" s="25">
+      <c r="AS10" s="24">
         <v>1046.2</v>
       </c>
-      <c r="AT10" s="25">
+      <c r="AT10" s="24">
         <v>1599.2</v>
       </c>
-      <c r="AU10" s="25">
+      <c r="AU10" s="24">
         <v>2309.9</v>
       </c>
-      <c r="AV10" s="3"/>
+      <c r="AV10" s="3">
+        <v>3122.9</v>
+      </c>
       <c r="AW10" s="3"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
-      <c r="A11" s="5" t="s">
-        <v>22</v>
+      <c r="A11" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
       <c r="G11" s="3">
         <v>20912.2</v>
       </c>
       <c r="H11" s="4">
         <v>27710.7</v>
       </c>
       <c r="I11" s="4">
         <v>38731.9</v>
       </c>
       <c r="J11" s="4">
         <v>73108.851489029927</v>
       </c>
       <c r="K11" s="4">
         <v>80288.399999999994</v>
       </c>
       <c r="L11" s="4">
         <v>85512</v>
       </c>
       <c r="M11" s="4">
         <v>88997.8</v>
       </c>
-      <c r="O11" s="5" t="s">
-        <v>22</v>
+      <c r="O11" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="P11" s="3">
         <v>3026.7420824128289</v>
       </c>
       <c r="Q11" s="3">
         <v>4461.6716320544874</v>
       </c>
       <c r="R11" s="4">
         <v>8994.8756599452608</v>
       </c>
       <c r="S11" s="4">
         <v>11987.6788641</v>
       </c>
       <c r="T11" s="3">
         <v>14894.319785679823</v>
       </c>
       <c r="U11" s="3">
         <v>17934.2</v>
       </c>
       <c r="V11" s="4">
         <v>23696.5</v>
       </c>
       <c r="W11" s="4">
         <v>32079.560037265412</v>
       </c>
       <c r="X11" s="4">
         <v>59049.791066060527</v>
       </c>
       <c r="Y11" s="4">
         <v>79359.8</v>
       </c>
       <c r="Z11" s="4">
         <v>86059.199999999997</v>
       </c>
       <c r="AA11" s="4">
         <v>89026.2</v>
       </c>
-      <c r="AC11" s="5" t="s">
-        <v>22</v>
+      <c r="AC11" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AD11" s="3">
         <v>2899.1</v>
       </c>
       <c r="AE11" s="3">
         <v>5603.2</v>
       </c>
       <c r="AF11" s="4">
         <v>8849.4</v>
       </c>
       <c r="AG11" s="4">
         <v>11908.2</v>
       </c>
       <c r="AH11" s="3">
         <v>15069.915190556019</v>
       </c>
       <c r="AI11" s="3">
         <v>18199.642071241826</v>
       </c>
       <c r="AJ11" s="4">
         <v>25582.499223170744</v>
       </c>
       <c r="AK11" s="4">
         <v>35164.199999999997</v>
       </c>
       <c r="AL11" s="4">
         <v>63079.4</v>
       </c>
       <c r="AM11" s="4">
         <v>80359.8</v>
       </c>
       <c r="AN11" s="4">
         <v>91931.582347416304</v>
       </c>
       <c r="AO11" s="4">
         <v>98354.079031460904</v>
       </c>
-      <c r="AQ11" s="5" t="s">
-        <v>22</v>
+      <c r="AQ11" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AR11" s="3">
         <v>3603.3</v>
       </c>
-      <c r="AS11" s="25">
+      <c r="AS11" s="24">
         <v>6649.3</v>
       </c>
-      <c r="AT11" s="25">
+      <c r="AT11" s="24">
         <v>10235.4</v>
       </c>
-      <c r="AU11" s="25">
+      <c r="AU11" s="24">
         <v>14176.2</v>
       </c>
-      <c r="AV11" s="3"/>
+      <c r="AV11" s="3">
+        <v>18073.8</v>
+      </c>
       <c r="AW11" s="3"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
-      <c r="A12" s="5" t="s">
-        <v>23</v>
+      <c r="A12" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
       <c r="G12" s="3">
         <v>5536.6</v>
       </c>
       <c r="H12" s="4">
         <v>8124.1431306000004</v>
       </c>
       <c r="I12" s="4">
         <v>13842.5</v>
       </c>
       <c r="J12" s="4">
         <v>34527.990977068926</v>
       </c>
       <c r="K12" s="4">
         <v>37970.300000000003</v>
       </c>
       <c r="L12" s="4">
         <v>42478.400000000001</v>
       </c>
       <c r="M12" s="4">
         <v>43814</v>
       </c>
-      <c r="O12" s="5" t="s">
-        <v>23</v>
+      <c r="O12" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="P12" s="3">
         <v>539.59461558631074</v>
       </c>
       <c r="Q12" s="3">
         <v>872.063567132804</v>
       </c>
       <c r="R12" s="4">
         <v>1363.5282996927458</v>
       </c>
       <c r="S12" s="4">
         <v>2021.5279816869552</v>
       </c>
       <c r="T12" s="3">
         <v>2720.2858543470757</v>
       </c>
       <c r="U12" s="3">
         <v>3380.7</v>
       </c>
       <c r="V12" s="4">
         <v>5144.3999999999996</v>
       </c>
       <c r="W12" s="4">
         <v>8670.1405610972815</v>
       </c>
       <c r="X12" s="4">
         <v>26321.801669473502</v>
       </c>
       <c r="Y12" s="4">
         <v>35066.699999999997</v>
       </c>
       <c r="Z12" s="4">
         <v>41425.1</v>
       </c>
       <c r="AA12" s="4">
         <v>42291.9</v>
       </c>
-      <c r="AC12" s="5" t="s">
-        <v>23</v>
+      <c r="AC12" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AD12" s="3">
         <v>555.4</v>
       </c>
       <c r="AE12" s="3">
         <v>957.6</v>
       </c>
       <c r="AF12" s="4">
         <v>1549.4</v>
       </c>
       <c r="AG12" s="4">
         <v>2291.1999999999998</v>
       </c>
       <c r="AH12" s="3">
         <v>3016.7116705900621</v>
       </c>
       <c r="AI12" s="3">
         <v>3845.4331918151374</v>
       </c>
       <c r="AJ12" s="4">
         <v>6293.634861084488</v>
       </c>
       <c r="AK12" s="4">
         <v>11011.356415188533</v>
       </c>
       <c r="AL12" s="4">
         <v>30957.4</v>
       </c>
       <c r="AM12" s="4">
         <v>42513.124462200001</v>
       </c>
       <c r="AN12" s="4">
         <v>50939.942816794392</v>
       </c>
       <c r="AO12" s="4">
         <v>54800.463883376717</v>
       </c>
-      <c r="AQ12" s="5" t="s">
-        <v>23</v>
+      <c r="AQ12" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AR12" s="3">
         <v>727.3</v>
       </c>
-      <c r="AS12" s="25">
+      <c r="AS12" s="24">
         <v>1206.5</v>
       </c>
-      <c r="AT12" s="25">
+      <c r="AT12" s="24">
         <v>1867.5</v>
       </c>
-      <c r="AU12" s="25">
+      <c r="AU12" s="24">
         <v>2722.3</v>
       </c>
-      <c r="AV12" s="3"/>
+      <c r="AV12" s="3">
+        <v>3575.2</v>
+      </c>
       <c r="AW12" s="3"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
-      <c r="A13" s="5" t="s">
-        <v>24</v>
+      <c r="A13" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
       <c r="G13" s="3">
         <v>5482.1</v>
       </c>
       <c r="H13" s="4">
         <v>7272.3490931999995</v>
       </c>
       <c r="I13" s="4">
         <v>11926.5</v>
       </c>
       <c r="J13" s="4">
         <v>35692.404899866684</v>
       </c>
       <c r="K13" s="4">
         <v>40471.599999999999</v>
       </c>
       <c r="L13" s="4">
         <v>41973.2</v>
       </c>
       <c r="M13" s="4">
         <v>42317</v>
       </c>
-      <c r="O13" s="5" t="s">
-        <v>24</v>
+      <c r="O13" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="P13" s="3">
         <v>456.55941991214678</v>
       </c>
       <c r="Q13" s="3">
         <v>838.28345253156886</v>
       </c>
       <c r="R13" s="4">
         <v>1163.7384801062381</v>
       </c>
       <c r="S13" s="4">
         <v>1697.4641747000001</v>
       </c>
       <c r="T13" s="3">
         <v>2392.7478512965995</v>
       </c>
       <c r="U13" s="3">
         <v>3080</v>
       </c>
       <c r="V13" s="4">
         <v>4146.2</v>
       </c>
       <c r="W13" s="4">
         <v>9660.3967895592614</v>
       </c>
       <c r="X13" s="4">
         <v>27912.269193916673</v>
       </c>
       <c r="Y13" s="4">
         <v>43167.3</v>
       </c>
       <c r="Z13" s="4">
         <v>53053.1</v>
       </c>
       <c r="AA13" s="4">
         <v>53369.2</v>
       </c>
-      <c r="AC13" s="5" t="s">
-        <v>24</v>
+      <c r="AC13" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AD13" s="3">
         <v>432.3</v>
       </c>
       <c r="AE13" s="3">
         <v>827.4</v>
       </c>
       <c r="AF13" s="4">
         <v>1183.9000000000001</v>
       </c>
       <c r="AG13" s="4">
         <v>1789.3</v>
       </c>
       <c r="AH13" s="3">
         <v>2425.9650400901401</v>
       </c>
       <c r="AI13" s="3">
         <v>3179.6827104529598</v>
       </c>
       <c r="AJ13" s="4">
         <v>4467.7404084649361</v>
       </c>
       <c r="AK13" s="4">
         <v>7682.3745888227859</v>
       </c>
       <c r="AL13" s="4">
         <v>35256.400000000001</v>
       </c>
       <c r="AM13" s="4">
         <v>44823.5180903</v>
       </c>
       <c r="AN13" s="4">
         <v>59285.544460616737</v>
       </c>
       <c r="AO13" s="4">
         <v>66554.752259556961</v>
       </c>
-      <c r="AQ13" s="5" t="s">
-        <v>24</v>
+      <c r="AQ13" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AR13" s="3">
         <v>526</v>
       </c>
-      <c r="AS13" s="25">
+      <c r="AS13" s="24">
         <v>951.7</v>
       </c>
-      <c r="AT13" s="25">
+      <c r="AT13" s="24">
         <v>1424</v>
       </c>
-      <c r="AU13" s="25">
+      <c r="AU13" s="24">
         <v>2093.4</v>
       </c>
-      <c r="AV13" s="3"/>
+      <c r="AV13" s="3">
+        <v>2843.1</v>
+      </c>
       <c r="AW13" s="3"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
-      <c r="A14" s="5" t="s">
-        <v>25</v>
+      <c r="A14" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
       <c r="G14" s="3">
         <v>8715.9</v>
       </c>
       <c r="H14" s="4">
         <v>12349.513552800001</v>
       </c>
       <c r="I14" s="4">
         <v>21877.599999999999</v>
       </c>
       <c r="J14" s="4">
         <v>47704.638899056728</v>
       </c>
       <c r="K14" s="4">
         <v>53953.8</v>
       </c>
       <c r="L14" s="4">
         <v>56398.6</v>
       </c>
       <c r="M14" s="4">
         <v>57784.2</v>
       </c>
-      <c r="O14" s="5" t="s">
-        <v>25</v>
+      <c r="O14" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="P14" s="3">
         <v>960.73699533350339</v>
       </c>
       <c r="Q14" s="3">
         <v>1835.7825914174246</v>
       </c>
       <c r="R14" s="4">
         <v>2570.1999999999998</v>
       </c>
       <c r="S14" s="4">
         <v>3479.4598093</v>
       </c>
       <c r="T14" s="3">
         <v>4657.425990136192</v>
       </c>
       <c r="U14" s="3">
         <v>6042.3</v>
       </c>
       <c r="V14" s="4">
         <v>8682.5</v>
       </c>
       <c r="W14" s="4">
         <v>18411.087819314995</v>
       </c>
       <c r="X14" s="4">
         <v>40647.421640204244</v>
       </c>
       <c r="Y14" s="4">
         <v>55288.800000000003</v>
       </c>
       <c r="Z14" s="4">
         <v>60754.2</v>
       </c>
       <c r="AA14" s="4">
         <v>61055.1</v>
       </c>
-      <c r="AC14" s="5" t="s">
-        <v>25</v>
+      <c r="AC14" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AD14" s="3">
         <v>971.3</v>
       </c>
       <c r="AE14" s="3">
         <v>1935.9</v>
       </c>
       <c r="AF14" s="4">
         <v>3121.2</v>
       </c>
       <c r="AG14" s="4">
         <v>4568.2</v>
       </c>
       <c r="AH14" s="3">
         <v>6277.333113881562</v>
       </c>
       <c r="AI14" s="3">
         <v>8140.8487491768583</v>
       </c>
       <c r="AJ14" s="4">
         <v>12291.263796164236</v>
       </c>
       <c r="AK14" s="4">
         <v>21218.09656612164</v>
       </c>
       <c r="AL14" s="4">
         <v>48900.3</v>
       </c>
       <c r="AM14" s="4">
         <v>62419.463150299998</v>
       </c>
       <c r="AN14" s="4">
         <v>71594.63423986391</v>
       </c>
       <c r="AO14" s="4">
         <v>75464.645059967734</v>
       </c>
-      <c r="AQ14" s="5" t="s">
-        <v>25</v>
+      <c r="AQ14" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AR14" s="3">
         <v>1190</v>
       </c>
-      <c r="AS14" s="25">
+      <c r="AS14" s="24">
         <v>2376.1</v>
       </c>
-      <c r="AT14" s="25">
+      <c r="AT14" s="24">
         <v>3638.1</v>
       </c>
-      <c r="AU14" s="25">
+      <c r="AU14" s="24">
         <v>5058</v>
       </c>
-      <c r="AV14" s="3"/>
+      <c r="AV14" s="3">
+        <v>6665.6</v>
+      </c>
       <c r="AW14" s="3"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
-      <c r="A15" s="5" t="s">
-        <v>26</v>
+      <c r="A15" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
       <c r="G15" s="3">
         <v>20858.5</v>
       </c>
       <c r="H15" s="4">
         <v>27696.106125900002</v>
       </c>
       <c r="I15" s="4">
         <v>50915.7</v>
       </c>
       <c r="J15" s="4">
         <v>82922.2</v>
       </c>
       <c r="K15" s="4">
         <v>95354.4</v>
       </c>
       <c r="L15" s="4">
         <v>103522.8</v>
       </c>
       <c r="M15" s="4">
         <v>108054.5</v>
       </c>
-      <c r="O15" s="5" t="s">
-        <v>26</v>
+      <c r="O15" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="P15" s="3">
         <v>2827.6320934610385</v>
       </c>
       <c r="Q15" s="3">
         <v>4521.4314628731981</v>
       </c>
       <c r="R15" s="4">
         <v>7297.097310546621</v>
       </c>
       <c r="S15" s="4">
         <v>10116.011133018535</v>
       </c>
       <c r="T15" s="3">
         <v>12786.587811548305</v>
       </c>
       <c r="U15" s="3">
         <v>14657.8</v>
       </c>
       <c r="V15" s="4">
         <v>20646.3</v>
       </c>
       <c r="W15" s="4">
         <v>39906.845658611281</v>
       </c>
       <c r="X15" s="4">
         <v>79107.011900089827</v>
       </c>
       <c r="Y15" s="4">
         <v>112994.5</v>
       </c>
       <c r="Z15" s="4">
         <v>137572.20000000001</v>
       </c>
       <c r="AA15" s="4">
         <v>139250.9</v>
       </c>
-      <c r="AC15" s="5" t="s">
-        <v>26</v>
+      <c r="AC15" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AD15" s="3">
         <v>2737.1</v>
       </c>
       <c r="AE15" s="3">
         <v>4843.5</v>
       </c>
       <c r="AF15" s="4">
         <v>7245.4</v>
       </c>
       <c r="AG15" s="4">
         <v>10271.700000000001</v>
       </c>
       <c r="AH15" s="3">
         <v>13293.500381665488</v>
       </c>
       <c r="AI15" s="3">
         <v>16272.929410037215</v>
       </c>
       <c r="AJ15" s="4">
         <v>23349.620052697337</v>
       </c>
       <c r="AK15" s="4">
         <v>39517.604963698206</v>
       </c>
       <c r="AL15" s="4">
         <v>87711</v>
       </c>
       <c r="AM15" s="4">
         <v>113780.9057646</v>
       </c>
       <c r="AN15" s="4">
         <v>169711.55321356555</v>
       </c>
       <c r="AO15" s="4">
         <v>159695.61788295166</v>
       </c>
-      <c r="AQ15" s="5" t="s">
-        <v>26</v>
+      <c r="AQ15" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AR15" s="3">
         <v>3082.5</v>
       </c>
-      <c r="AS15" s="25">
+      <c r="AS15" s="24">
         <v>5285.2</v>
       </c>
-      <c r="AT15" s="25">
+      <c r="AT15" s="24">
         <v>7921</v>
       </c>
-      <c r="AU15" s="25">
+      <c r="AU15" s="24">
         <v>11247.1</v>
       </c>
-      <c r="AV15" s="3"/>
+      <c r="AV15" s="3">
+        <v>14831.5</v>
+      </c>
       <c r="AW15" s="3"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
-      <c r="A16" s="5" t="s">
-        <v>27</v>
+      <c r="A16" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
       <c r="G16" s="3">
         <v>3619.3</v>
       </c>
       <c r="H16" s="4">
         <v>5541.2612109000002</v>
       </c>
       <c r="I16" s="4">
         <v>13520.9</v>
       </c>
       <c r="J16" s="4">
         <v>32736.068206336084</v>
       </c>
       <c r="K16" s="4">
         <v>33970.6</v>
       </c>
       <c r="L16" s="4">
         <v>37264.699999999997</v>
       </c>
       <c r="M16" s="4">
         <v>37969.1</v>
       </c>
-      <c r="O16" s="5" t="s">
-        <v>27</v>
+      <c r="O16" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="P16" s="3">
         <v>332.21523050903511</v>
       </c>
       <c r="Q16" s="3">
         <v>551.57177790337551</v>
       </c>
       <c r="R16" s="4">
         <v>767.64921647535198</v>
       </c>
       <c r="S16" s="4">
         <v>1057.204545511591</v>
       </c>
       <c r="T16" s="3">
         <v>1451.3175333240956</v>
       </c>
       <c r="U16" s="3">
         <v>1918.9</v>
       </c>
       <c r="V16" s="4">
         <v>3208.7</v>
       </c>
       <c r="W16" s="4">
         <v>15475.034784264719</v>
       </c>
       <c r="X16" s="4">
         <v>37232.80516411407</v>
       </c>
       <c r="Y16" s="4">
         <v>46279.9</v>
       </c>
       <c r="Z16" s="4">
         <v>53004.1</v>
       </c>
       <c r="AA16" s="4">
         <v>52949.3</v>
       </c>
-      <c r="AC16" s="5" t="s">
-        <v>27</v>
+      <c r="AC16" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AD16" s="3">
         <v>366</v>
       </c>
       <c r="AE16" s="3">
         <v>573.20000000000005</v>
       </c>
       <c r="AF16" s="4">
         <v>808.5</v>
       </c>
       <c r="AG16" s="4">
         <v>1136.0999999999999</v>
       </c>
       <c r="AH16" s="3">
         <v>1544.2426145393877</v>
       </c>
       <c r="AI16" s="3">
         <v>2068.3270964822982</v>
       </c>
       <c r="AJ16" s="4">
         <v>3392.0033853977093</v>
       </c>
       <c r="AK16" s="4">
         <v>12712.106263441399</v>
       </c>
       <c r="AL16" s="4">
         <v>36322.800000000003</v>
       </c>
       <c r="AM16" s="4">
         <v>46571.201802999996</v>
       </c>
       <c r="AN16" s="4">
         <v>54697.510614270061</v>
       </c>
       <c r="AO16" s="4">
         <v>56821.909293735145</v>
       </c>
-      <c r="AQ16" s="5" t="s">
-        <v>27</v>
+      <c r="AQ16" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AR16" s="3">
         <v>414</v>
       </c>
-      <c r="AS16" s="25">
+      <c r="AS16" s="24">
         <v>691.7</v>
       </c>
-      <c r="AT16" s="25">
+      <c r="AT16" s="24">
         <v>1006.6</v>
       </c>
-      <c r="AU16" s="25">
+      <c r="AU16" s="24">
         <v>1400.5</v>
       </c>
-      <c r="AV16" s="3"/>
+      <c r="AV16" s="3">
+        <v>1852.9</v>
+      </c>
       <c r="AW16" s="3"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
-      <c r="A17" s="5" t="s">
-        <v>28</v>
+      <c r="A17" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
       <c r="G17" s="3">
         <v>7769.4</v>
       </c>
       <c r="H17" s="4">
         <v>11268.421120500001</v>
       </c>
       <c r="I17" s="4">
         <v>15974.1</v>
       </c>
       <c r="J17" s="4">
         <v>24225.686303102295</v>
       </c>
       <c r="K17" s="4">
         <v>27316.400000000001</v>
       </c>
       <c r="L17" s="4">
         <v>29200.5</v>
       </c>
       <c r="M17" s="4">
         <v>30470.6</v>
       </c>
-      <c r="O17" s="5" t="s">
-        <v>28</v>
+      <c r="O17" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="P17" s="3">
         <v>701.36350925199747</v>
       </c>
       <c r="Q17" s="3">
         <v>1204.0569897072178</v>
       </c>
       <c r="R17" s="4">
         <v>1883.7025587007447</v>
       </c>
       <c r="S17" s="4">
         <v>2974.2093103000002</v>
       </c>
       <c r="T17" s="3">
         <v>4144.1197942155231</v>
       </c>
       <c r="U17" s="3">
         <v>5643</v>
       </c>
       <c r="V17" s="4">
         <v>7981.4</v>
       </c>
       <c r="W17" s="4">
         <v>11755.469313373316</v>
       </c>
       <c r="X17" s="4">
         <v>20945.86095462893</v>
       </c>
       <c r="Y17" s="4">
         <v>28643.3</v>
       </c>
       <c r="Z17" s="4">
         <v>34261.4</v>
       </c>
       <c r="AA17" s="4">
         <v>34775.1</v>
       </c>
-      <c r="AC17" s="5" t="s">
-        <v>28</v>
+      <c r="AC17" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AD17" s="3">
         <v>608</v>
       </c>
       <c r="AE17" s="3">
         <v>1167.5</v>
       </c>
       <c r="AF17" s="4">
         <v>1877.1</v>
       </c>
       <c r="AG17" s="4">
         <v>3116.8</v>
       </c>
       <c r="AH17" s="3">
         <v>4314.9408913387815</v>
       </c>
       <c r="AI17" s="3">
         <v>5950.5776134014732</v>
       </c>
       <c r="AJ17" s="4">
         <v>8763.311658801209</v>
       </c>
       <c r="AK17" s="4">
         <v>12248.201658305692</v>
       </c>
       <c r="AL17" s="4">
         <v>28660.6</v>
       </c>
       <c r="AM17" s="4">
         <v>35366.248119399999</v>
       </c>
       <c r="AN17" s="4">
         <v>39649.550396255283</v>
       </c>
       <c r="AO17" s="4">
         <v>41202.607894596054</v>
       </c>
-      <c r="AQ17" s="5" t="s">
-        <v>28</v>
+      <c r="AQ17" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AR17" s="3">
         <v>839.8</v>
       </c>
-      <c r="AS17" s="25">
+      <c r="AS17" s="24">
         <v>1454.7</v>
       </c>
-      <c r="AT17" s="25">
+      <c r="AT17" s="24">
         <v>2287.4</v>
       </c>
-      <c r="AU17" s="25">
+      <c r="AU17" s="24">
         <v>3675.3</v>
       </c>
-      <c r="AV17" s="3"/>
+      <c r="AV17" s="3">
+        <v>4888.8</v>
+      </c>
       <c r="AW17" s="3"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="5" t="s">
-        <v>29</v>
+      <c r="A18" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
       <c r="G18" s="3">
         <v>10164.4</v>
       </c>
       <c r="H18" s="4">
         <v>16340.285617199999</v>
       </c>
       <c r="I18" s="4">
         <v>39699</v>
       </c>
       <c r="J18" s="4">
         <v>88168.349337125255</v>
       </c>
       <c r="K18" s="4">
         <v>97611.3</v>
       </c>
       <c r="L18" s="4">
         <v>104209.1</v>
       </c>
       <c r="M18" s="4">
         <v>106213.9</v>
       </c>
-      <c r="O18" s="5" t="s">
-        <v>29</v>
+      <c r="O18" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="P18" s="3">
         <v>1076.9574405264532</v>
       </c>
       <c r="Q18" s="3">
         <v>1903.7115397267121</v>
       </c>
       <c r="R18" s="4">
         <v>2457.1</v>
       </c>
       <c r="S18" s="4">
         <v>3331.1818037333273</v>
       </c>
       <c r="T18" s="3">
         <v>4414.2475625546213</v>
       </c>
       <c r="U18" s="3">
         <v>5597.5</v>
       </c>
       <c r="V18" s="4">
         <v>9882</v>
       </c>
       <c r="W18" s="4">
         <v>32914.174109732128</v>
       </c>
       <c r="X18" s="4">
         <v>80518.320651016911</v>
       </c>
       <c r="Y18" s="4">
         <v>103371.2</v>
       </c>
       <c r="Z18" s="4">
         <v>116909.5</v>
       </c>
       <c r="AA18" s="4">
         <v>113498.7</v>
       </c>
-      <c r="AC18" s="5" t="s">
-        <v>29</v>
+      <c r="AC18" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AD18" s="3">
         <v>865.7</v>
       </c>
       <c r="AE18" s="3">
         <v>1590.8</v>
       </c>
       <c r="AF18" s="4">
         <v>2249.4</v>
       </c>
       <c r="AG18" s="4">
         <v>3191.6</v>
       </c>
       <c r="AH18" s="3">
         <v>4281.0491321675299</v>
       </c>
       <c r="AI18" s="3">
         <v>5512.9031476069849</v>
       </c>
       <c r="AJ18" s="4">
         <v>11417.904794552875</v>
       </c>
       <c r="AK18" s="4">
         <v>31648.035368457964</v>
       </c>
       <c r="AL18" s="4">
         <v>93739.6</v>
       </c>
       <c r="AM18" s="4">
         <v>116268.45993170001</v>
       </c>
       <c r="AN18" s="4">
         <v>132250.0051737366</v>
       </c>
       <c r="AO18" s="4">
         <v>136942.12072030309</v>
       </c>
-      <c r="AQ18" s="5" t="s">
-        <v>29</v>
+      <c r="AQ18" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AR18" s="3">
         <v>1061.0999999999999</v>
       </c>
-      <c r="AS18" s="25">
+      <c r="AS18" s="24">
         <v>1703.5</v>
       </c>
-      <c r="AT18" s="25">
+      <c r="AT18" s="24">
         <v>2549</v>
       </c>
-      <c r="AU18" s="25">
+      <c r="AU18" s="24">
         <v>3583.5</v>
       </c>
-      <c r="AV18" s="3"/>
+      <c r="AV18" s="3">
+        <v>4756.6000000000004</v>
+      </c>
       <c r="AW18" s="3"/>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
-      <c r="A19" s="6"/>
-[...50 lines deleted...]
-      <c r="BC19" s="9"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="8"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="8"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="6"/>
+      <c r="AE19" s="6"/>
+      <c r="AF19" s="6"/>
+      <c r="AG19" s="6"/>
+      <c r="AH19" s="6"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="8"/>
+      <c r="AQ19" s="5"/>
+      <c r="AR19" s="6"/>
+      <c r="AS19" s="6"/>
+      <c r="AT19" s="6"/>
+      <c r="AU19" s="6"/>
+      <c r="AV19" s="6"/>
+      <c r="AW19" s="6"/>
+      <c r="AX19" s="6"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7"/>
+      <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="30" t="s">
-[...58 lines deleted...]
-      <c r="BC20" s="31"/>
+      <c r="A20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="30"/>
+      <c r="O20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="29"/>
+      <c r="U20" s="29"/>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
+      <c r="X20" s="29"/>
+      <c r="Y20" s="29"/>
+      <c r="Z20" s="29"/>
+      <c r="AA20" s="30"/>
+      <c r="AC20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="29"/>
+      <c r="AE20" s="29"/>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="29"/>
+      <c r="AH20" s="29"/>
+      <c r="AI20" s="29"/>
+      <c r="AJ20" s="29"/>
+      <c r="AK20" s="29"/>
+      <c r="AL20" s="29"/>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="29"/>
+      <c r="AO20" s="30"/>
+      <c r="AQ20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="29"/>
+      <c r="AV20" s="29"/>
+      <c r="AW20" s="29"/>
+      <c r="AX20" s="29"/>
+      <c r="AY20" s="29"/>
+      <c r="AZ20" s="29"/>
+      <c r="BA20" s="29"/>
+      <c r="BB20" s="29"/>
+      <c r="BC20" s="30"/>
     </row>
     <row r="21" spans="1:55">
-      <c r="A21" s="10"/>
-[...57 lines deleted...]
-        <v>30</v>
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="9"/>
+      <c r="U21" s="9"/>
+      <c r="V21" s="9"/>
+      <c r="W21" s="9"/>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="9"/>
+      <c r="Z21" s="9"/>
+      <c r="AA21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC21" s="9"/>
+      <c r="AD21" s="9"/>
+      <c r="AE21" s="9"/>
+      <c r="AF21" s="9"/>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+      <c r="AL21" s="9"/>
+      <c r="AM21" s="9"/>
+      <c r="AN21" s="9"/>
+      <c r="AO21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ21" s="9"/>
+      <c r="AR21" s="9"/>
+      <c r="AS21" s="9"/>
+      <c r="AT21" s="9"/>
+      <c r="AU21" s="9"/>
+      <c r="AV21" s="9"/>
+      <c r="AW21" s="9"/>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+      <c r="BA21" s="9"/>
+      <c r="BB21" s="9"/>
+      <c r="BC21" s="10" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:55" ht="22.5">
-      <c r="A22" s="12"/>
-      <c r="B22" s="20" t="s">
+      <c r="A22" s="11"/>
+      <c r="B22" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="20" t="s">
+      <c r="C22" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="D22" s="20" t="s">
+      <c r="D22" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E22" s="19" t="s">
+      <c r="E22" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F22" s="20" t="s">
+      <c r="F22" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G22" s="20" t="s">
+      <c r="G22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="20" t="s">
+      <c r="H22" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="I22" s="20" t="s">
+      <c r="I22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="J22" s="20" t="s">
+      <c r="J22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="K22" s="20" t="s">
+      <c r="K22" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="L22" s="20" t="s">
+      <c r="L22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M22" s="20" t="s">
+      <c r="M22" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="O22" s="12"/>
-      <c r="P22" s="20" t="s">
+      <c r="O22" s="11"/>
+      <c r="P22" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Q22" s="20" t="s">
+      <c r="Q22" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="R22" s="20" t="s">
+      <c r="R22" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="S22" s="19" t="s">
+      <c r="S22" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T22" s="20" t="s">
+      <c r="T22" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="U22" s="20" t="s">
+      <c r="U22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="V22" s="20" t="s">
+      <c r="V22" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="W22" s="20" t="s">
+      <c r="W22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="X22" s="20" t="s">
+      <c r="X22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="Y22" s="20" t="s">
+      <c r="Y22" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="Z22" s="20" t="s">
+      <c r="Z22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AA22" s="20" t="s">
+      <c r="AA22" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AC22" s="12"/>
-      <c r="AD22" s="20" t="s">
+      <c r="AC22" s="11"/>
+      <c r="AD22" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AE22" s="20" t="s">
+      <c r="AE22" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AF22" s="20" t="s">
+      <c r="AF22" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AG22" s="19" t="s">
+      <c r="AG22" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AH22" s="20" t="s">
+      <c r="AH22" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AI22" s="20" t="s">
+      <c r="AI22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AJ22" s="20" t="s">
+      <c r="AJ22" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AK22" s="20" t="s">
+      <c r="AK22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AL22" s="20" t="s">
+      <c r="AL22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="AM22" s="20" t="s">
+      <c r="AM22" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="AN22" s="20" t="s">
+      <c r="AN22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AO22" s="20" t="s">
+      <c r="AO22" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AQ22" s="12"/>
-      <c r="AR22" s="20" t="s">
+      <c r="AQ22" s="11"/>
+      <c r="AR22" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AS22" s="20" t="s">
+      <c r="AS22" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AT22" s="20" t="s">
+      <c r="AT22" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AU22" s="19" t="s">
+      <c r="AU22" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AV22" s="20" t="s">
+      <c r="AV22" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AW22" s="20" t="s">
+      <c r="AW22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AX22" s="20" t="s">
+      <c r="AX22" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AY22" s="20" t="s">
+      <c r="AY22" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AZ22" s="20" t="s">
+      <c r="AZ22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="BA22" s="20" t="s">
+      <c r="BA22" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="BB22" s="20" t="s">
+      <c r="BB22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="BC22" s="20" t="s">
+      <c r="BC22" s="19" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="23" spans="1:55" ht="13.5" customHeight="1">
+      <c r="A23" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="B23" s="3">
         <v>17949.900000000001</v>
       </c>
       <c r="C23" s="3">
         <v>32224.3</v>
       </c>
       <c r="D23" s="4">
         <v>47202.8</v>
       </c>
       <c r="E23" s="4">
         <v>72477.975164580595</v>
       </c>
       <c r="F23" s="3">
         <v>99580.7</v>
       </c>
       <c r="G23" s="3">
         <v>131049.4</v>
       </c>
       <c r="H23" s="4">
         <v>182537.7</v>
       </c>
       <c r="I23" s="4">
         <v>325953.5</v>
       </c>
       <c r="J23" s="4">
         <v>683310.82894648938</v>
       </c>
       <c r="K23" s="4">
         <v>772552.24126337946</v>
       </c>
       <c r="L23" s="4">
         <v>825028.3</v>
       </c>
       <c r="M23" s="4">
         <v>848146.1</v>
       </c>
-      <c r="O23" s="5" t="s">
-        <v>15</v>
+      <c r="O23" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="P23" s="3">
         <v>13261.83146425574</v>
       </c>
       <c r="Q23" s="3">
         <v>21647.105259810814</v>
       </c>
       <c r="R23" s="4">
         <v>34104.495952710364</v>
       </c>
       <c r="S23" s="4">
         <v>48230.080545621524</v>
       </c>
       <c r="T23" s="3">
         <v>64276.652069562857</v>
       </c>
       <c r="U23" s="3">
         <v>82844.295505911345</v>
       </c>
       <c r="V23" s="4">
         <v>116835.79802093554</v>
       </c>
       <c r="W23" s="4">
         <v>246172.90000000002</v>
       </c>
       <c r="X23" s="4">
         <v>580875.47056545271</v>
       </c>
       <c r="Y23" s="4">
         <v>791343.2</v>
       </c>
       <c r="Z23" s="4">
         <v>922157.2</v>
       </c>
       <c r="AA23" s="4">
         <v>933615.1</v>
       </c>
-      <c r="AC23" s="5" t="s">
-        <v>15</v>
+      <c r="AC23" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AD23" s="3">
         <v>12544.4</v>
       </c>
       <c r="AE23" s="3">
         <v>23265.200000000001</v>
       </c>
       <c r="AF23" s="4">
         <v>35461.95906731367</v>
       </c>
       <c r="AG23" s="4">
         <v>51443.5</v>
       </c>
       <c r="AH23" s="3">
         <v>68546.272012590925</v>
       </c>
       <c r="AI23" s="3">
         <v>88895.096643665413</v>
       </c>
       <c r="AJ23" s="4">
         <v>133200.71325194795</v>
       </c>
       <c r="AK23" s="4">
         <v>253209.8</v>
       </c>
       <c r="AL23" s="4">
         <v>674315.2</v>
       </c>
       <c r="AM23" s="4">
         <v>875167.62952899525</v>
       </c>
       <c r="AN23" s="4">
         <v>1062644.850110343</v>
       </c>
       <c r="AO23" s="4">
         <v>1102759.2928978598</v>
       </c>
-      <c r="AQ23" s="5" t="s">
-        <v>15</v>
+      <c r="AQ23" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
-      <c r="AS23" s="25">
+      <c r="AS23" s="24">
         <v>27432.7</v>
       </c>
-      <c r="AT23" s="25">
+      <c r="AT23" s="24">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="4">
         <v>59126.700000000004</v>
       </c>
-      <c r="AV23" s="3"/>
+      <c r="AV23" s="3">
+        <v>78426.669991176197</v>
+      </c>
       <c r="AW23" s="3"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
-      <c r="A24" s="5" t="s">
-        <v>16</v>
+      <c r="A24" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
       <c r="G24" s="3">
         <v>271.60000000000002</v>
       </c>
       <c r="H24" s="4">
         <v>905.59366080000007</v>
       </c>
       <c r="I24" s="4">
         <v>2437.8121589999996</v>
       </c>
       <c r="J24" s="4">
         <v>16378.2</v>
       </c>
       <c r="K24" s="4">
         <v>19125.400000000001</v>
       </c>
       <c r="L24" s="4">
         <v>20944.2</v>
       </c>
       <c r="M24" s="4">
         <v>21068.2</v>
       </c>
-      <c r="O24" s="5" t="s">
-        <v>16</v>
+      <c r="O24" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="P24" s="3">
         <v>27.547208099999999</v>
       </c>
       <c r="Q24" s="3">
         <v>58.91099913243211</v>
       </c>
       <c r="R24" s="4">
         <v>93.110517274490391</v>
       </c>
       <c r="S24" s="4">
         <v>141.93509518953084</v>
       </c>
       <c r="T24" s="3">
         <v>199.50053885807961</v>
       </c>
       <c r="U24" s="3">
         <v>259.8</v>
       </c>
       <c r="V24" s="4">
         <v>893.4</v>
       </c>
       <c r="W24" s="4">
         <v>2303.2903624006885</v>
       </c>
       <c r="X24" s="4">
         <v>10497.469229335762</v>
       </c>
       <c r="Y24" s="4">
         <v>12872.2</v>
       </c>
       <c r="Z24" s="4">
         <v>13186.900000000001</v>
       </c>
       <c r="AA24" s="4">
         <v>19817.599999999999</v>
       </c>
-      <c r="AC24" s="5" t="s">
-        <v>16</v>
+      <c r="AC24" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AD24" s="3">
         <v>213.10000000000002</v>
       </c>
       <c r="AE24" s="3">
         <v>549.79999999999995</v>
       </c>
       <c r="AF24" s="4">
         <v>795.8</v>
       </c>
       <c r="AG24" s="4">
         <v>1008.2</v>
       </c>
       <c r="AH24" s="3">
         <v>1092.0676035408089</v>
       </c>
       <c r="AI24" s="3">
         <v>1548.3763150466364</v>
       </c>
       <c r="AJ24" s="4">
         <v>2094.5250939402622</v>
       </c>
       <c r="AK24" s="4">
         <v>3488.6847010868642</v>
       </c>
       <c r="AL24" s="4">
         <v>17979.8</v>
       </c>
       <c r="AM24" s="4">
         <v>20164</v>
       </c>
       <c r="AN24" s="4">
         <v>21113.294682843065</v>
       </c>
       <c r="AO24" s="4">
         <v>23157.521424302198</v>
       </c>
-      <c r="AQ24" s="5" t="s">
-        <v>16</v>
+      <c r="AQ24" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
-      <c r="AS24" s="25">
+      <c r="AS24" s="24">
         <v>454.1</v>
       </c>
-      <c r="AT24" s="25">
+      <c r="AT24" s="24">
         <v>662.5</v>
       </c>
       <c r="AU24" s="4">
         <v>804.69999999999993</v>
       </c>
-      <c r="AV24" s="3"/>
+      <c r="AV24" s="3">
+        <v>895.4</v>
+      </c>
       <c r="AW24" s="3"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
-      <c r="A25" s="5" t="s">
-        <v>17</v>
+      <c r="A25" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G25" s="3">
         <v>13816.2</v>
       </c>
       <c r="H25" s="4">
         <v>18588.769877700001</v>
       </c>
       <c r="I25" s="4">
         <v>28626.04233</v>
       </c>
       <c r="J25" s="4">
         <v>60118.8</v>
       </c>
       <c r="K25" s="4">
         <v>73165.7</v>
       </c>
       <c r="L25" s="4">
         <v>75714.8</v>
       </c>
       <c r="M25" s="4">
         <v>77526.5</v>
       </c>
-      <c r="O25" s="5" t="s">
-        <v>17</v>
+      <c r="O25" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="P25" s="3">
         <v>840.06519389232346</v>
       </c>
       <c r="Q25" s="3">
         <v>1337.1784574548633</v>
       </c>
       <c r="R25" s="4">
         <v>1897.6354194470555</v>
       </c>
       <c r="S25" s="4">
         <v>3184.1195417838612</v>
       </c>
       <c r="T25" s="3">
         <v>4946.9616505517952</v>
       </c>
       <c r="U25" s="3">
         <v>8254.9</v>
       </c>
       <c r="V25" s="4">
         <v>9587.7999999999993</v>
       </c>
       <c r="W25" s="4">
         <v>15821.27184222424</v>
       </c>
       <c r="X25" s="4">
         <v>41481.361451291014</v>
       </c>
       <c r="Y25" s="4">
         <v>57804.2</v>
       </c>
       <c r="Z25" s="4">
         <v>69711.7</v>
       </c>
       <c r="AA25" s="4">
         <v>68959.5</v>
       </c>
-      <c r="AC25" s="5" t="s">
-        <v>17</v>
+      <c r="AC25" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AD25" s="3">
         <v>718.1</v>
       </c>
       <c r="AE25" s="3">
         <v>1210.9000000000001</v>
       </c>
       <c r="AF25" s="4">
         <v>1769</v>
       </c>
       <c r="AG25" s="4">
         <v>3160.8</v>
       </c>
       <c r="AH25" s="3">
         <v>4820.5104564423546</v>
       </c>
       <c r="AI25" s="3">
         <v>6757.6082670445257</v>
       </c>
       <c r="AJ25" s="4">
         <v>9691.0088560737076</v>
       </c>
       <c r="AK25" s="4">
         <v>20281.052597721602</v>
       </c>
       <c r="AL25" s="4">
         <v>59278.400000000001</v>
       </c>
       <c r="AM25" s="4">
         <v>71858.600000000006</v>
       </c>
       <c r="AN25" s="4">
         <v>81537.732976666914</v>
       </c>
       <c r="AO25" s="4">
         <v>85159.880128588105</v>
       </c>
-      <c r="AQ25" s="5" t="s">
-        <v>17</v>
+      <c r="AQ25" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
-      <c r="AS25" s="25">
+      <c r="AS25" s="24">
         <v>1494.2</v>
       </c>
-      <c r="AT25" s="25">
+      <c r="AT25" s="24">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="4">
         <v>3708</v>
       </c>
-      <c r="AV25" s="3"/>
+      <c r="AV25" s="3">
+        <v>5474.3</v>
+      </c>
       <c r="AW25" s="3"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
-      <c r="A26" s="5" t="s">
-        <v>18</v>
+      <c r="A26" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
       <c r="G26" s="3">
         <v>9326.4</v>
       </c>
       <c r="H26" s="4">
         <v>12339.0136263</v>
       </c>
       <c r="I26" s="4">
         <v>21959.644342399999</v>
       </c>
       <c r="J26" s="4">
         <v>31899.7</v>
       </c>
       <c r="K26" s="4">
         <v>33546.700000000004</v>
       </c>
       <c r="L26" s="4">
         <v>35064.699999999997</v>
       </c>
       <c r="M26" s="4">
         <v>36609.300000000003</v>
       </c>
-      <c r="O26" s="5" t="s">
-        <v>18</v>
+      <c r="O26" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="P26" s="3">
         <v>626.86978068842495</v>
       </c>
       <c r="Q26" s="3">
         <v>954.90176665282343</v>
       </c>
       <c r="R26" s="4">
         <v>1259.4832406755684</v>
       </c>
       <c r="S26" s="4">
         <v>1857.7295475999999</v>
       </c>
       <c r="T26" s="3">
         <v>2882.3168261144565</v>
       </c>
       <c r="U26" s="3">
         <v>3968.6</v>
       </c>
       <c r="V26" s="4">
         <v>5344.7</v>
       </c>
       <c r="W26" s="4">
         <v>10203.201754232334</v>
       </c>
       <c r="X26" s="4">
         <v>27695.500168528084</v>
       </c>
       <c r="Y26" s="4">
         <v>42928.6</v>
       </c>
       <c r="Z26" s="4">
         <v>48802.700000000004</v>
       </c>
       <c r="AA26" s="4">
         <v>48992.3</v>
       </c>
-      <c r="AC26" s="5" t="s">
-        <v>18</v>
+      <c r="AC26" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AD26" s="3">
         <v>551.6</v>
       </c>
       <c r="AE26" s="3">
         <v>977.1</v>
       </c>
       <c r="AF26" s="4">
         <v>1407</v>
       </c>
       <c r="AG26" s="4">
         <v>2010.4</v>
       </c>
       <c r="AH26" s="3">
         <v>2900.7560475264713</v>
       </c>
       <c r="AI26" s="3">
         <v>4023.4143172999998</v>
       </c>
       <c r="AJ26" s="4">
         <v>5903.4757316632586</v>
       </c>
       <c r="AK26" s="4">
         <v>10099.073820949034</v>
       </c>
       <c r="AL26" s="4">
         <v>26995.9</v>
       </c>
       <c r="AM26" s="4">
         <v>38740.1</v>
       </c>
       <c r="AN26" s="4">
         <v>47028.305373676383</v>
       </c>
       <c r="AO26" s="4">
         <v>48730.53483052201</v>
       </c>
-      <c r="AQ26" s="5" t="s">
-        <v>18</v>
+      <c r="AQ26" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
-      <c r="AS26" s="25">
+      <c r="AS26" s="24">
         <v>1078.7</v>
       </c>
-      <c r="AT26" s="25">
+      <c r="AT26" s="24">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="4">
         <v>2241.5</v>
       </c>
-      <c r="AV26" s="3"/>
+      <c r="AV26" s="3">
+        <v>3304</v>
+      </c>
       <c r="AW26" s="3"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
-      <c r="A27" s="5" t="s">
-        <v>19</v>
+      <c r="A27" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
       <c r="G27" s="3">
         <v>10158.799999999999</v>
       </c>
       <c r="H27" s="4">
         <v>13929.002496300001</v>
       </c>
       <c r="I27" s="4">
         <v>24367.547620199999</v>
       </c>
       <c r="J27" s="4">
         <v>54807.1</v>
       </c>
       <c r="K27" s="4">
         <v>68681.399999999994</v>
       </c>
       <c r="L27" s="4">
         <v>74929.100000000006</v>
       </c>
       <c r="M27" s="4">
         <v>76820.800000000003</v>
       </c>
-      <c r="O27" s="5" t="s">
-        <v>19</v>
+      <c r="O27" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="P27" s="3">
         <v>636.40698148636898</v>
       </c>
       <c r="Q27" s="3">
         <v>1128.5504818282063</v>
       </c>
       <c r="R27" s="4">
         <v>1599.4591934275775</v>
       </c>
       <c r="S27" s="4">
         <v>2277.1505308349806</v>
       </c>
       <c r="T27" s="3">
         <v>3060.0711014140356</v>
       </c>
       <c r="U27" s="3">
         <v>3904.3</v>
       </c>
       <c r="V27" s="4">
         <v>5473.4</v>
       </c>
       <c r="W27" s="4">
         <v>13233.021143263391</v>
       </c>
       <c r="X27" s="4">
         <v>40724.51217209053</v>
       </c>
       <c r="Y27" s="4">
         <v>64057.2</v>
       </c>
       <c r="Z27" s="4">
         <v>79177.799999999988</v>
       </c>
       <c r="AA27" s="4">
         <v>79381.899999999994</v>
       </c>
-      <c r="AC27" s="5" t="s">
-        <v>19</v>
+      <c r="AC27" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AD27" s="3">
         <v>552.29999999999995</v>
       </c>
       <c r="AE27" s="3">
         <v>1041</v>
       </c>
       <c r="AF27" s="4">
         <v>1589.9</v>
       </c>
       <c r="AG27" s="4">
         <v>2318.6999999999998</v>
       </c>
       <c r="AH27" s="3">
         <v>3120.9729262224696</v>
       </c>
       <c r="AI27" s="3">
         <v>4031.4626638495583</v>
       </c>
       <c r="AJ27" s="4">
         <v>6014.554992977598</v>
       </c>
       <c r="AK27" s="4">
         <v>12924.86583926962</v>
       </c>
       <c r="AL27" s="4">
         <v>48390.1</v>
       </c>
       <c r="AM27" s="4">
         <v>78718</v>
       </c>
       <c r="AN27" s="4">
         <v>94290.640527484167</v>
       </c>
       <c r="AO27" s="4">
         <v>95590.854388597829</v>
       </c>
-      <c r="AQ27" s="5" t="s">
-        <v>19</v>
+      <c r="AQ27" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
-      <c r="AS27" s="25">
+      <c r="AS27" s="24">
         <v>1349</v>
       </c>
-      <c r="AT27" s="25">
+      <c r="AT27" s="24">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="4">
         <v>2685.2</v>
       </c>
-      <c r="AV27" s="3"/>
+      <c r="AV27" s="3">
+        <v>3619.7</v>
+      </c>
       <c r="AW27" s="3"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
-      <c r="A28" s="5" t="s">
-        <v>20</v>
+      <c r="A28" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
       <c r="G28" s="3">
         <v>7800</v>
       </c>
       <c r="H28" s="4">
         <v>10544.5261878</v>
       </c>
       <c r="I28" s="4">
         <v>20927.4540738</v>
       </c>
       <c r="J28" s="4">
         <v>52477.1</v>
       </c>
       <c r="K28" s="4">
         <v>58596.7</v>
       </c>
       <c r="L28" s="4">
         <v>63014.8</v>
       </c>
       <c r="M28" s="4">
         <v>64525.5</v>
       </c>
-      <c r="O28" s="5" t="s">
-        <v>20</v>
+      <c r="O28" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="P28" s="3">
         <v>829.82429649474136</v>
       </c>
       <c r="Q28" s="3">
         <v>1455.5295802179473</v>
       </c>
       <c r="R28" s="4">
         <v>2054.6454622290089</v>
       </c>
       <c r="S28" s="4">
         <v>3041.3789999999999</v>
       </c>
       <c r="T28" s="3">
         <v>4136.8113008999999</v>
       </c>
       <c r="U28" s="3">
         <v>5565.7</v>
       </c>
       <c r="V28" s="4">
         <v>7731.2</v>
       </c>
       <c r="W28" s="4">
         <v>22417.209308318175</v>
       </c>
       <c r="X28" s="4">
         <v>46311.94390286132</v>
       </c>
       <c r="Y28" s="4">
         <v>55795.8</v>
       </c>
       <c r="Z28" s="4">
         <v>63311.8</v>
       </c>
       <c r="AA28" s="4">
         <v>64683.8</v>
       </c>
-      <c r="AC28" s="5" t="s">
-        <v>20</v>
+      <c r="AC28" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AD28" s="3">
         <v>791.4</v>
       </c>
       <c r="AE28" s="3">
         <v>1531.3</v>
       </c>
       <c r="AF28" s="4">
         <v>2333.8000000000002</v>
       </c>
       <c r="AG28" s="4">
         <v>3603.9</v>
       </c>
       <c r="AH28" s="3">
         <v>4820.2218549606005</v>
       </c>
       <c r="AI28" s="3">
         <v>6617.1019309230396</v>
       </c>
       <c r="AJ28" s="4">
         <v>9615.6137745768938</v>
       </c>
       <c r="AK28" s="4">
         <v>21952.013059902198</v>
       </c>
       <c r="AL28" s="4">
         <v>52369</v>
       </c>
       <c r="AM28" s="4">
         <v>64444</v>
       </c>
       <c r="AN28" s="4">
         <v>77472.311186416657</v>
       </c>
       <c r="AO28" s="4">
         <v>83970.443779570167</v>
       </c>
-      <c r="AQ28" s="5" t="s">
-        <v>20</v>
+      <c r="AQ28" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
-      <c r="AS28" s="25">
+      <c r="AS28" s="24">
         <v>2082.9</v>
       </c>
-      <c r="AT28" s="25">
+      <c r="AT28" s="24">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="4">
         <v>4471</v>
       </c>
-      <c r="AV28" s="3"/>
+      <c r="AV28" s="3">
+        <v>5828.3</v>
+      </c>
       <c r="AW28" s="3"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
-      <c r="A29" s="5" t="s">
-        <v>21</v>
+      <c r="A29" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
       <c r="G29" s="3">
         <v>7501.1</v>
       </c>
       <c r="H29" s="4">
         <v>10956.7233024</v>
       </c>
       <c r="I29" s="4">
         <v>22331.263217800002</v>
       </c>
       <c r="J29" s="4">
         <v>49864.1</v>
       </c>
       <c r="K29" s="4">
         <v>53965.9</v>
       </c>
       <c r="L29" s="4">
         <v>56413.2</v>
       </c>
       <c r="M29" s="4">
         <v>57732.5</v>
       </c>
-      <c r="O29" s="5" t="s">
-        <v>21</v>
+      <c r="O29" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="P29" s="3">
         <v>524.90090390412865</v>
       </c>
       <c r="Q29" s="3">
         <v>814.56925896050996</v>
       </c>
       <c r="R29" s="4">
         <v>1134.9177983299332</v>
       </c>
       <c r="S29" s="4">
         <v>1622.779393585135</v>
       </c>
       <c r="T29" s="3">
         <v>2292.9893207684431</v>
       </c>
       <c r="U29" s="3">
         <v>3482.4</v>
       </c>
       <c r="V29" s="4">
         <v>5407</v>
       </c>
       <c r="W29" s="4">
         <v>14455.016670311617</v>
       </c>
       <c r="X29" s="4">
         <v>43705.905189239609</v>
       </c>
       <c r="Y29" s="4">
         <v>55133.1</v>
       </c>
       <c r="Z29" s="4">
         <v>66490.8</v>
       </c>
       <c r="AA29" s="4">
         <v>67268.3</v>
       </c>
-      <c r="AC29" s="5" t="s">
-        <v>21</v>
+      <c r="AC29" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AD29" s="3">
         <v>426.1</v>
       </c>
       <c r="AE29" s="3">
         <v>743.4</v>
       </c>
       <c r="AF29" s="4">
         <v>1195.2</v>
       </c>
       <c r="AG29" s="4">
         <v>1754.6</v>
       </c>
       <c r="AH29" s="3">
         <v>2445.8703112432659</v>
       </c>
       <c r="AI29" s="3">
         <v>3797.7750332896208</v>
       </c>
       <c r="AJ29" s="4">
         <v>5552.0160281515728</v>
       </c>
       <c r="AK29" s="4">
         <v>14663.616791839571</v>
       </c>
       <c r="AL29" s="4">
         <v>46248.7</v>
       </c>
       <c r="AM29" s="4">
         <v>60902.6</v>
       </c>
       <c r="AN29" s="4">
         <v>73027.508638106039</v>
       </c>
       <c r="AO29" s="4">
         <v>78407.001507048408</v>
       </c>
-      <c r="AQ29" s="5" t="s">
-        <v>21</v>
+      <c r="AQ29" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
-      <c r="AS29" s="25">
+      <c r="AS29" s="24">
         <v>997.7</v>
       </c>
-      <c r="AT29" s="25">
+      <c r="AT29" s="24">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="4">
         <v>2147</v>
       </c>
-      <c r="AV29" s="3"/>
+      <c r="AV29" s="3">
+        <v>2918.4</v>
+      </c>
       <c r="AW29" s="3"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
-      <c r="A30" s="5" t="s">
-        <v>22</v>
+      <c r="A30" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
       <c r="G30" s="3">
         <v>20462</v>
       </c>
       <c r="H30" s="4">
         <v>27186.799999999999</v>
       </c>
       <c r="I30" s="4">
         <v>38133.741434199997</v>
       </c>
       <c r="J30" s="4">
         <v>72437.2</v>
       </c>
       <c r="K30" s="4">
         <v>79542.699999999983</v>
       </c>
       <c r="L30" s="4">
         <v>84692.800000000003</v>
       </c>
       <c r="M30" s="4">
         <v>88104.6</v>
       </c>
-      <c r="O30" s="5" t="s">
-        <v>22</v>
+      <c r="O30" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="P30" s="3">
         <v>2953.6</v>
       </c>
       <c r="Q30" s="3">
         <v>4315.8298945133865</v>
       </c>
       <c r="R30" s="4">
         <v>8791.4295402678672</v>
       </c>
       <c r="S30" s="4">
         <v>11725.285439897798</v>
       </c>
       <c r="T30" s="3">
         <v>14571.098334750019</v>
       </c>
       <c r="U30" s="3">
         <v>17551</v>
       </c>
       <c r="V30" s="4">
         <v>23252.7</v>
       </c>
       <c r="W30" s="4">
         <v>31576.082312048766</v>
       </c>
       <c r="X30" s="4">
         <v>58484.850816854407</v>
       </c>
       <c r="Y30" s="4">
         <v>78735.3</v>
       </c>
       <c r="Z30" s="4">
         <v>85373.2</v>
       </c>
       <c r="AA30" s="4">
         <v>88281</v>
       </c>
-      <c r="AC30" s="5" t="s">
-        <v>22</v>
+      <c r="AC30" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AD30" s="3">
         <v>2838.7</v>
       </c>
       <c r="AE30" s="3">
         <v>5482</v>
       </c>
       <c r="AF30" s="4">
         <v>8625.7000000000007</v>
       </c>
       <c r="AG30" s="4">
         <v>11607.8</v>
       </c>
       <c r="AH30" s="3">
         <v>14688.568619445014</v>
       </c>
       <c r="AI30" s="3">
         <v>17739.57724353435</v>
       </c>
       <c r="AJ30" s="4">
         <v>25046.774464420916</v>
       </c>
       <c r="AK30" s="4">
         <v>34546.395918709211</v>
       </c>
       <c r="AL30" s="4">
         <v>62385.1</v>
       </c>
       <c r="AM30" s="4">
         <v>79568.7</v>
       </c>
       <c r="AN30" s="4">
         <v>91054.316613664865</v>
       </c>
       <c r="AO30" s="4">
         <v>97434.996653918337</v>
       </c>
-      <c r="AQ30" s="5" t="s">
-        <v>22</v>
+      <c r="AQ30" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
-      <c r="AS30" s="25">
+      <c r="AS30" s="24">
         <v>6489.8</v>
       </c>
-      <c r="AT30" s="25">
+      <c r="AT30" s="24">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="4">
         <v>13870.300000000001</v>
       </c>
-      <c r="AV30" s="3"/>
+      <c r="AV30" s="3">
+        <v>17697.8</v>
+      </c>
       <c r="AW30" s="3"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
-      <c r="A31" s="5" t="s">
-        <v>23</v>
+      <c r="A31" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G31" s="3">
         <v>5443</v>
       </c>
       <c r="H31" s="4">
         <v>8013.0439083000001</v>
       </c>
       <c r="I31" s="4">
         <v>13714.027122399999</v>
       </c>
       <c r="J31" s="4">
         <v>34382.199999999997</v>
       </c>
       <c r="K31" s="4">
         <v>37807</v>
       </c>
       <c r="L31" s="4">
         <v>42297.8</v>
       </c>
       <c r="M31" s="4">
         <v>43615.9</v>
       </c>
-      <c r="O31" s="5" t="s">
-        <v>23</v>
+      <c r="O31" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="P31" s="3">
         <v>522.96349091166064</v>
       </c>
       <c r="Q31" s="3">
         <v>838.80973201791517</v>
       </c>
       <c r="R31" s="4">
         <v>1308.6543608974364</v>
       </c>
       <c r="S31" s="4">
         <v>1952.7209381</v>
       </c>
       <c r="T31" s="3">
         <v>2631.3648777100316</v>
       </c>
       <c r="U31" s="3">
         <v>3271.7</v>
       </c>
       <c r="V31" s="4">
         <v>5015.1000000000004</v>
       </c>
       <c r="W31" s="4">
         <v>8520.588381490159</v>
       </c>
       <c r="X31" s="4">
         <v>26152.052643379175</v>
       </c>
       <c r="Y31" s="4">
         <v>34876.6</v>
       </c>
       <c r="Z31" s="4">
         <v>41214.800000000003</v>
       </c>
       <c r="AA31" s="4">
         <v>42061.3</v>
       </c>
-      <c r="AC31" s="5" t="s">
-        <v>23</v>
+      <c r="AC31" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AD31" s="3">
         <v>535.20000000000005</v>
       </c>
       <c r="AE31" s="3">
         <v>917</v>
       </c>
       <c r="AF31" s="4">
         <v>1466.7</v>
       </c>
       <c r="AG31" s="4">
         <v>2175</v>
       </c>
       <c r="AH31" s="3">
         <v>2868.4874840466855</v>
       </c>
       <c r="AI31" s="3">
         <v>3667.9884279911503</v>
       </c>
       <c r="AJ31" s="4">
         <v>6087.7379442288675</v>
       </c>
       <c r="AK31" s="4">
         <v>10776.082739871101</v>
       </c>
       <c r="AL31" s="4">
         <v>30693</v>
       </c>
       <c r="AM31" s="4">
         <v>42220.5</v>
       </c>
       <c r="AN31" s="4">
         <v>50607.96086443129</v>
       </c>
       <c r="AO31" s="4">
         <v>54448.203350205928</v>
       </c>
-      <c r="AQ31" s="5" t="s">
-        <v>23</v>
+      <c r="AQ31" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
-      <c r="AS31" s="25">
+      <c r="AS31" s="24">
         <v>1145.4000000000001</v>
       </c>
-      <c r="AT31" s="25">
+      <c r="AT31" s="24">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="4">
         <v>2601.8000000000002</v>
       </c>
-      <c r="AV31" s="3"/>
+      <c r="AV31" s="3">
+        <v>3426.8</v>
+      </c>
       <c r="AW31" s="3"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
-      <c r="A32" s="5" t="s">
-        <v>24</v>
+      <c r="A32" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
       <c r="G32" s="3">
         <v>5376.6</v>
       </c>
       <c r="H32" s="4">
         <v>7155.6499100999999</v>
       </c>
       <c r="I32" s="4">
         <v>11798.418020999999</v>
       </c>
       <c r="J32" s="4">
         <v>35553.199999999997</v>
       </c>
       <c r="K32" s="4">
         <v>40321.200000000004</v>
       </c>
       <c r="L32" s="4">
         <v>41811.5</v>
       </c>
       <c r="M32" s="4">
         <v>42144.100000000006</v>
       </c>
-      <c r="O32" s="5" t="s">
-        <v>24</v>
+      <c r="O32" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="P32" s="3">
         <v>442.02102468714679</v>
       </c>
       <c r="Q32" s="3">
         <v>809.21470113424277</v>
       </c>
       <c r="R32" s="4">
         <v>1122.2198795274239</v>
       </c>
       <c r="S32" s="4">
         <v>1643.6104775621152</v>
       </c>
       <c r="T32" s="3">
         <v>2325.7415164454032</v>
       </c>
       <c r="U32" s="3">
         <v>3000.1</v>
       </c>
       <c r="V32" s="4">
         <v>4053.3</v>
       </c>
       <c r="W32" s="4">
         <v>9554.4814773651888</v>
       </c>
       <c r="X32" s="4">
         <v>27793.384225992682</v>
       </c>
       <c r="Y32" s="4">
         <v>43035.3</v>
       </c>
       <c r="Z32" s="4">
         <v>52908.3</v>
       </c>
       <c r="AA32" s="4">
         <v>53211</v>
       </c>
-      <c r="AC32" s="5" t="s">
-        <v>24</v>
+      <c r="AC32" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AD32" s="3">
         <v>419.3</v>
       </c>
       <c r="AE32" s="3">
         <v>801.4</v>
       </c>
       <c r="AF32" s="4">
         <v>1137.7</v>
       </c>
       <c r="AG32" s="4">
         <v>1727.9</v>
       </c>
       <c r="AH32" s="3">
         <v>2340.3484645162403</v>
       </c>
       <c r="AI32" s="3">
         <v>3073.9124633575721</v>
       </c>
       <c r="AJ32" s="4">
         <v>4342.4068983212956</v>
       </c>
       <c r="AK32" s="4">
         <v>7536.639142213482</v>
       </c>
       <c r="AL32" s="4">
         <v>35090.9</v>
       </c>
       <c r="AM32" s="4">
         <v>44640.399999999994</v>
       </c>
       <c r="AN32" s="4">
         <v>59070.6573332404</v>
       </c>
       <c r="AO32" s="4">
         <v>66327.814132330124</v>
       </c>
-      <c r="AQ32" s="5" t="s">
-        <v>24</v>
+      <c r="AQ32" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
-      <c r="AS32" s="25">
+      <c r="AS32" s="24">
         <v>920</v>
       </c>
-      <c r="AT32" s="25">
+      <c r="AT32" s="24">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="4">
         <v>1991.4</v>
       </c>
-      <c r="AV32" s="3"/>
+      <c r="AV32" s="3">
+        <v>2715.2</v>
+      </c>
       <c r="AW32" s="3"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
-      <c r="A33" s="5" t="s">
-        <v>25</v>
+      <c r="A33" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
       <c r="G33" s="3">
         <v>8566.7000000000007</v>
       </c>
       <c r="H33" s="4">
         <v>12172.4147925</v>
       </c>
       <c r="I33" s="4">
         <v>21671.649993200004</v>
       </c>
       <c r="J33" s="4">
         <v>47471.6</v>
       </c>
       <c r="K33" s="4">
         <v>53692.9</v>
       </c>
       <c r="L33" s="4">
         <v>56109.7</v>
       </c>
       <c r="M33" s="4">
         <v>57467.3</v>
       </c>
-      <c r="O33" s="5" t="s">
-        <v>25</v>
+      <c r="O33" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="P33" s="3">
         <v>933.6955248759034</v>
       </c>
       <c r="Q33" s="3">
         <v>1781.7170923851272</v>
       </c>
       <c r="R33" s="4">
         <v>2483.5116947960323</v>
       </c>
       <c r="S33" s="4">
         <v>3359.0598326750301</v>
       </c>
       <c r="T33" s="3">
         <v>4502.464807941622</v>
       </c>
       <c r="U33" s="3">
         <v>5853.1</v>
       </c>
       <c r="V33" s="4">
         <v>8458.9</v>
       </c>
       <c r="W33" s="4">
         <v>18152.98584860078</v>
       </c>
       <c r="X33" s="4">
         <v>40354.752779229704</v>
       </c>
       <c r="Y33" s="4">
         <v>54961.8</v>
       </c>
       <c r="Z33" s="4">
         <v>60392.5</v>
       </c>
       <c r="AA33" s="4">
         <v>60659.3</v>
       </c>
-      <c r="AC33" s="5" t="s">
-        <v>25</v>
+      <c r="AC33" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AD33" s="3">
         <v>937</v>
       </c>
       <c r="AE33" s="3">
         <v>1866.9</v>
       </c>
       <c r="AF33" s="4">
         <v>3010.4</v>
       </c>
       <c r="AG33" s="4">
         <v>4426.3</v>
       </c>
       <c r="AH33" s="3">
         <v>6102.3538839652774</v>
       </c>
       <c r="AI33" s="3">
         <v>7933.6203271812574</v>
       </c>
       <c r="AJ33" s="4">
         <v>12053.379727523747</v>
       </c>
       <c r="AK33" s="4">
         <v>20947.665802805721</v>
       </c>
       <c r="AL33" s="4">
         <v>48597.8</v>
       </c>
       <c r="AM33" s="4">
         <v>62082.5</v>
       </c>
       <c r="AN33" s="4">
         <v>71212.372749254049</v>
       </c>
       <c r="AO33" s="4">
         <v>75066.272914059766</v>
       </c>
-      <c r="AQ33" s="5" t="s">
-        <v>25</v>
+      <c r="AQ33" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
-      <c r="AS33" s="25">
+      <c r="AS33" s="24">
         <v>2315</v>
       </c>
-      <c r="AT33" s="25">
+      <c r="AT33" s="24">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="4">
         <v>4915.8999999999996</v>
       </c>
-      <c r="AV33" s="3"/>
+      <c r="AV33" s="3">
+        <v>6487.5</v>
+      </c>
       <c r="AW33" s="3"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
-      <c r="A34" s="5" t="s">
-        <v>26</v>
+      <c r="A34" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G34" s="3">
         <v>20854.5</v>
       </c>
       <c r="H34" s="4">
         <v>27691.4061588</v>
       </c>
       <c r="I34" s="4">
         <v>50910.216197200003</v>
       </c>
       <c r="J34" s="4">
         <v>82916</v>
       </c>
       <c r="K34" s="4">
         <v>95347.3</v>
       </c>
       <c r="L34" s="4">
         <v>103515.3</v>
       </c>
       <c r="M34" s="4">
         <v>108046.40000000001</v>
       </c>
-      <c r="O34" s="5" t="s">
-        <v>26</v>
+      <c r="O34" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="P34" s="3">
         <v>2826.9828047859883</v>
       </c>
       <c r="Q34" s="3">
         <v>4520.1736015401202</v>
       </c>
       <c r="R34" s="4">
         <v>7285.6551776522219</v>
       </c>
       <c r="S34" s="4">
         <v>10102.347982506035</v>
       </c>
       <c r="T34" s="3">
         <v>12764.5220602965</v>
       </c>
       <c r="U34" s="3">
         <v>14627.9</v>
       </c>
       <c r="V34" s="4">
         <v>20608.2</v>
       </c>
       <c r="W34" s="4">
         <v>39860.60870210037</v>
       </c>
       <c r="X34" s="4">
         <v>79052.284333979187</v>
       </c>
       <c r="Y34" s="4">
         <v>112931.6</v>
       </c>
       <c r="Z34" s="4">
         <v>137500.30000000002</v>
       </c>
       <c r="AA34" s="4">
         <v>139171.6</v>
       </c>
-      <c r="AC34" s="5" t="s">
-        <v>26</v>
+      <c r="AC34" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AD34" s="3">
         <v>2728.9</v>
       </c>
       <c r="AE34" s="3">
         <v>4827</v>
       </c>
       <c r="AF34" s="4">
         <v>7220.6</v>
       </c>
       <c r="AG34" s="4">
         <v>10238.6</v>
       </c>
       <c r="AH34" s="3">
         <v>13259.954327561261</v>
       </c>
       <c r="AI34" s="3">
         <v>16238.422457582681</v>
       </c>
       <c r="AJ34" s="4">
         <v>23317.008162152026</v>
       </c>
       <c r="AK34" s="4">
         <v>39483.065786102008</v>
       </c>
       <c r="AL34" s="4">
         <v>87675.8</v>
       </c>
       <c r="AM34" s="4">
         <v>113736.20000000001</v>
       </c>
       <c r="AN34" s="4">
         <v>169648.90365043026</v>
       </c>
       <c r="AO34" s="4">
         <v>159658.59149465436</v>
       </c>
-      <c r="AQ34" s="5" t="s">
-        <v>26</v>
+      <c r="AQ34" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
-      <c r="AS34" s="25">
+      <c r="AS34" s="24">
         <v>5273.2</v>
       </c>
-      <c r="AT34" s="25">
+      <c r="AT34" s="24">
         <v>7903</v>
       </c>
       <c r="AU34" s="4">
         <v>11100.9</v>
       </c>
-      <c r="AV34" s="3"/>
+      <c r="AV34" s="3">
+        <v>14649.3</v>
+      </c>
       <c r="AW34" s="3"/>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
-      <c r="A35" s="5" t="s">
-        <v>27</v>
+      <c r="A35" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
       <c r="G35" s="3">
         <v>3611.5</v>
       </c>
       <c r="H35" s="4">
         <v>5532.5612718000002</v>
       </c>
       <c r="I35" s="4">
         <v>13510.9453834</v>
       </c>
       <c r="J35" s="4">
         <v>32725.3</v>
       </c>
       <c r="K35" s="4">
         <v>33959</v>
       </c>
       <c r="L35" s="4">
         <v>37251.9</v>
       </c>
       <c r="M35" s="4">
         <v>37955.299999999996</v>
       </c>
-      <c r="O35" s="5" t="s">
-        <v>27</v>
+      <c r="O35" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="P35" s="3">
         <v>331.22882349999998</v>
       </c>
       <c r="Q35" s="3">
         <v>549.3031323888714</v>
       </c>
       <c r="R35" s="4">
         <v>764.93212134875341</v>
       </c>
       <c r="S35" s="4">
         <v>1054.0628575499913</v>
       </c>
       <c r="T35" s="3">
         <v>1447.6887303823451</v>
       </c>
       <c r="U35" s="3">
         <v>1914.8</v>
       </c>
       <c r="V35" s="4">
         <v>3204.1</v>
       </c>
       <c r="W35" s="4">
         <v>15469.741028196457</v>
       </c>
       <c r="X35" s="4">
         <v>37227.450178723244</v>
       </c>
       <c r="Y35" s="4">
         <v>46273.9</v>
       </c>
       <c r="Z35" s="4">
         <v>52998</v>
       </c>
       <c r="AA35" s="4">
         <v>52942</v>
       </c>
-      <c r="AC35" s="5" t="s">
-        <v>27</v>
+      <c r="AC35" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AD35" s="3">
         <v>365.5</v>
       </c>
       <c r="AE35" s="3">
         <v>572.29999999999995</v>
       </c>
       <c r="AF35" s="4">
         <v>807</v>
       </c>
       <c r="AG35" s="4">
         <v>1134.3</v>
       </c>
       <c r="AH35" s="3">
         <v>1531.607261050325</v>
       </c>
       <c r="AI35" s="3">
         <v>2049.3612113437475</v>
       </c>
       <c r="AJ35" s="4">
         <v>3367.1350395631921</v>
       </c>
       <c r="AK35" s="4">
         <v>12681.401257635403</v>
       </c>
       <c r="AL35" s="4">
         <v>36285.5</v>
       </c>
       <c r="AM35" s="4">
         <v>46532.799999999996</v>
       </c>
       <c r="AN35" s="4">
         <v>54640.10991178119</v>
       </c>
       <c r="AO35" s="4">
         <v>56764.414807087029</v>
       </c>
-      <c r="AQ35" s="5" t="s">
-        <v>27</v>
+      <c r="AQ35" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
-      <c r="AS35" s="25">
+      <c r="AS35" s="24">
         <v>690.9</v>
       </c>
-      <c r="AT35" s="25">
+      <c r="AT35" s="24">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="4">
         <v>1365.7</v>
       </c>
-      <c r="AV35" s="3"/>
+      <c r="AV35" s="3">
+        <v>1809.6</v>
+      </c>
       <c r="AW35" s="3"/>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
-      <c r="A36" s="5" t="s">
-        <v>28</v>
+      <c r="A36" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
       <c r="G36" s="3">
         <v>7768</v>
       </c>
       <c r="H36" s="4">
         <v>11266.8211317</v>
       </c>
       <c r="I36" s="4">
         <v>15972.015444000001</v>
       </c>
       <c r="J36" s="4">
         <v>24223.599999999999</v>
       </c>
       <c r="K36" s="4">
         <v>27314.100000000002</v>
       </c>
       <c r="L36" s="4">
         <v>29197.9</v>
       </c>
       <c r="M36" s="4">
         <v>30467.800000000003</v>
       </c>
-      <c r="O36" s="5" t="s">
-        <v>28</v>
+      <c r="O36" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="P36" s="3">
         <v>701.12762834959744</v>
       </c>
       <c r="Q36" s="3">
         <v>1203.5960727170323</v>
       </c>
       <c r="R36" s="4">
         <v>1881.5369871324706</v>
       </c>
       <c r="S36" s="4">
         <v>2971.6603211707293</v>
       </c>
       <c r="T36" s="3">
         <v>4140.0092078199541</v>
       </c>
       <c r="U36" s="3">
         <v>5637.7</v>
       </c>
       <c r="V36" s="4">
         <v>7974.7</v>
       </c>
       <c r="W36" s="4">
         <v>11747.57208663579</v>
       </c>
       <c r="X36" s="4">
         <v>20936.23569003601</v>
       </c>
       <c r="Y36" s="4">
         <v>28632.400000000001</v>
       </c>
       <c r="Z36" s="4">
         <v>34248.9</v>
       </c>
       <c r="AA36" s="4">
         <v>34761.699999999997</v>
       </c>
-      <c r="AC36" s="5" t="s">
-        <v>28</v>
+      <c r="AC36" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AD36" s="3">
         <v>606.6</v>
       </c>
       <c r="AE36" s="3">
         <v>1164.5999999999999</v>
       </c>
       <c r="AF36" s="4">
         <v>1872.9</v>
       </c>
       <c r="AG36" s="4">
         <v>3111.2</v>
       </c>
       <c r="AH36" s="3">
         <v>4308.4833312522087</v>
       </c>
       <c r="AI36" s="3">
         <v>5943.4885655347234</v>
       </c>
       <c r="AJ36" s="4">
         <v>8756.4600901973499</v>
       </c>
       <c r="AK36" s="4">
         <v>12239.893949616595</v>
       </c>
       <c r="AL36" s="4">
         <v>28651.9</v>
       </c>
       <c r="AM36" s="4">
         <v>35350.800000000003</v>
       </c>
       <c r="AN36" s="4">
         <v>39635.767524375187</v>
       </c>
       <c r="AO36" s="4">
         <v>41192.724668552255</v>
       </c>
-      <c r="AQ36" s="5" t="s">
-        <v>28</v>
+      <c r="AQ36" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
-      <c r="AS36" s="25">
+      <c r="AS36" s="24">
         <v>1451.7</v>
       </c>
-      <c r="AT36" s="25">
+      <c r="AT36" s="24">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="4">
         <v>3674.7</v>
       </c>
-      <c r="AV36" s="3"/>
+      <c r="AV36" s="3">
+        <v>4888.1000000000004</v>
+      </c>
       <c r="AW36" s="3"/>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
-      <c r="A37" s="5" t="s">
-        <v>29</v>
+      <c r="A37" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
       <c r="G37" s="3">
         <v>10093</v>
       </c>
       <c r="H37" s="4">
         <v>16255.386211500001</v>
       </c>
       <c r="I37" s="4">
         <v>39592.699999999997</v>
       </c>
       <c r="J37" s="4">
         <v>88056.7</v>
       </c>
       <c r="K37" s="4">
         <v>97486.2</v>
       </c>
       <c r="L37" s="4">
         <v>104070.6</v>
       </c>
       <c r="M37" s="4">
         <v>106061.90000000001</v>
       </c>
-      <c r="O37" s="5" t="s">
-        <v>29</v>
+      <c r="O37" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="P37" s="3">
         <v>1064.4982116798533</v>
       </c>
       <c r="Q37" s="3">
         <v>1878.8106394966305</v>
       </c>
       <c r="R37" s="4">
         <v>2427.3040004881304</v>
       </c>
       <c r="S37" s="4">
         <v>3296.2814628701276</v>
       </c>
       <c r="T37" s="3">
         <v>4374.1214821158346</v>
       </c>
       <c r="U37" s="3">
         <v>5552.3</v>
       </c>
       <c r="V37" s="4">
         <v>9831.2999999999993</v>
       </c>
       <c r="W37" s="4">
         <v>32857.799999999996</v>
       </c>
       <c r="X37" s="4">
         <v>80457.77383209554</v>
       </c>
       <c r="Y37" s="4">
         <v>103305.2</v>
       </c>
       <c r="Z37" s="4">
         <v>116839.5</v>
       </c>
       <c r="AA37" s="4">
         <v>113423.8</v>
       </c>
-      <c r="AC37" s="5" t="s">
-        <v>29</v>
+      <c r="AC37" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AD37" s="3">
         <v>860.6</v>
       </c>
       <c r="AE37" s="3">
         <v>1580.5</v>
       </c>
       <c r="AF37" s="4">
         <v>2230.3000000000002</v>
       </c>
       <c r="AG37" s="4">
         <v>3165.8</v>
       </c>
       <c r="AH37" s="3">
         <v>4246.0821826030124</v>
       </c>
       <c r="AI37" s="3">
         <v>5472.947871016323</v>
       </c>
       <c r="AJ37" s="4">
         <v>11368.55540471182</v>
       </c>
       <c r="AK37" s="4">
         <v>31589.440669522199</v>
       </c>
       <c r="AL37" s="4">
         <v>93673.3</v>
       </c>
       <c r="AM37" s="4">
         <v>116208.40000000001</v>
       </c>
       <c r="AN37" s="4">
         <v>132305.00377176231</v>
       </c>
       <c r="AO37" s="4">
         <v>136850.12891715439</v>
       </c>
-      <c r="AQ37" s="5" t="s">
-        <v>29</v>
+      <c r="AQ37" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
-      <c r="AS37" s="25">
+      <c r="AS37" s="24">
         <v>1690.1</v>
       </c>
-      <c r="AT37" s="25">
+      <c r="AT37" s="24">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="4">
         <v>3548.6</v>
       </c>
-      <c r="AV37" s="3"/>
+      <c r="AV37" s="3">
+        <v>4712.3</v>
+      </c>
       <c r="AW37" s="3"/>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
-      <c r="A38" s="9"/>
-[...50 lines deleted...]
-      <c r="BC38" s="9"/>
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="O38" s="8"/>
+      <c r="P38" s="8"/>
+      <c r="Q38" s="8"/>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="8"/>
+      <c r="U38" s="8"/>
+      <c r="V38" s="8"/>
+      <c r="W38" s="8"/>
+      <c r="X38" s="8"/>
+      <c r="Y38" s="8"/>
+      <c r="Z38" s="8"/>
+      <c r="AA38" s="8"/>
+      <c r="AC38" s="8"/>
+      <c r="AD38" s="8"/>
+      <c r="AE38" s="8"/>
+      <c r="AF38" s="8"/>
+      <c r="AG38" s="8"/>
+      <c r="AH38" s="8"/>
+      <c r="AI38" s="8"/>
+      <c r="AJ38" s="8"/>
+      <c r="AK38" s="8"/>
+      <c r="AL38" s="8"/>
+      <c r="AM38" s="8"/>
+      <c r="AN38" s="8"/>
+      <c r="AO38" s="8"/>
+      <c r="AQ38" s="8"/>
+      <c r="AR38" s="8"/>
+      <c r="AS38" s="8"/>
+      <c r="AT38" s="8"/>
+      <c r="AU38" s="8"/>
+      <c r="AV38" s="8"/>
+      <c r="AW38" s="8"/>
+      <c r="AX38" s="8"/>
+      <c r="AY38" s="8"/>
+      <c r="AZ38" s="8"/>
+      <c r="BA38" s="8"/>
+      <c r="BB38" s="8"/>
+      <c r="BC38" s="8"/>
     </row>
     <row r="39" spans="1:55">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="32"/>
-[...11 lines deleted...]
-      <c r="O39" s="32" t="s">
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+      <c r="O39" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="P39" s="32"/>
-[...11 lines deleted...]
-      <c r="AC39" s="32" t="s">
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="31"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="31"/>
+      <c r="U39" s="31"/>
+      <c r="V39" s="31"/>
+      <c r="W39" s="31"/>
+      <c r="X39" s="31"/>
+      <c r="Y39" s="31"/>
+      <c r="Z39" s="31"/>
+      <c r="AA39" s="31"/>
+      <c r="AC39" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AD39" s="32"/>
-[...11 lines deleted...]
-      <c r="AQ39" s="32" t="s">
+      <c r="AD39" s="31"/>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+      <c r="AL39" s="31"/>
+      <c r="AM39" s="31"/>
+      <c r="AN39" s="31"/>
+      <c r="AO39" s="31"/>
+      <c r="AQ39" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AR39" s="32"/>
-[...10 lines deleted...]
-      <c r="BC39" s="32"/>
+      <c r="AR39" s="31"/>
+      <c r="AS39" s="31"/>
+      <c r="AT39" s="31"/>
+      <c r="AU39" s="31"/>
+      <c r="AV39" s="31"/>
+      <c r="AW39" s="31"/>
+      <c r="AX39" s="31"/>
+      <c r="AY39" s="31"/>
+      <c r="AZ39" s="31"/>
+      <c r="BA39" s="31"/>
+      <c r="BB39" s="31"/>
+      <c r="BC39" s="31"/>
     </row>
     <row r="40" spans="1:55">
-      <c r="A40" s="21"/>
-[...57 lines deleted...]
-        <v>30</v>
+      <c r="A40" s="20"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="20"/>
+      <c r="P40" s="20"/>
+      <c r="Q40" s="20"/>
+      <c r="R40" s="20"/>
+      <c r="S40" s="20"/>
+      <c r="T40" s="20"/>
+      <c r="U40" s="20"/>
+      <c r="V40" s="20"/>
+      <c r="W40" s="20"/>
+      <c r="X40" s="20"/>
+      <c r="Y40" s="20"/>
+      <c r="Z40" s="20"/>
+      <c r="AA40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC40" s="20"/>
+      <c r="AD40" s="20"/>
+      <c r="AE40" s="20"/>
+      <c r="AF40" s="20"/>
+      <c r="AG40" s="20"/>
+      <c r="AH40" s="20"/>
+      <c r="AI40" s="20"/>
+      <c r="AJ40" s="20"/>
+      <c r="AK40" s="20"/>
+      <c r="AL40" s="20"/>
+      <c r="AM40" s="20"/>
+      <c r="AN40" s="20"/>
+      <c r="AO40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ40" s="20"/>
+      <c r="AR40" s="20"/>
+      <c r="AS40" s="20"/>
+      <c r="AT40" s="20"/>
+      <c r="AU40" s="20"/>
+      <c r="AV40" s="20"/>
+      <c r="AW40" s="20"/>
+      <c r="AX40" s="20"/>
+      <c r="AY40" s="20"/>
+      <c r="AZ40" s="20"/>
+      <c r="BA40" s="20"/>
+      <c r="BB40" s="20"/>
+      <c r="BC40" s="10" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:55" ht="22.5">
-      <c r="A41" s="12"/>
-      <c r="B41" s="20" t="s">
+      <c r="A41" s="11"/>
+      <c r="B41" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="20" t="s">
+      <c r="C41" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="D41" s="20" t="s">
+      <c r="D41" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E41" s="19" t="s">
+      <c r="E41" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F41" s="20" t="s">
+      <c r="F41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G41" s="20" t="s">
+      <c r="G41" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H41" s="20" t="s">
+      <c r="H41" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="I41" s="20" t="s">
+      <c r="I41" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="J41" s="20" t="s">
+      <c r="J41" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="K41" s="20" t="s">
+      <c r="K41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="L41" s="20" t="s">
+      <c r="L41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M41" s="20" t="s">
+      <c r="M41" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="O41" s="12"/>
-      <c r="P41" s="20" t="s">
+      <c r="O41" s="11"/>
+      <c r="P41" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Q41" s="20" t="s">
+      <c r="Q41" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="R41" s="20" t="s">
+      <c r="R41" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="S41" s="19" t="s">
+      <c r="S41" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T41" s="20" t="s">
+      <c r="T41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="U41" s="20" t="s">
+      <c r="U41" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="V41" s="20" t="s">
+      <c r="V41" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="W41" s="20" t="s">
+      <c r="W41" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="X41" s="20" t="s">
+      <c r="X41" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="Y41" s="20" t="s">
+      <c r="Y41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="Z41" s="20" t="s">
+      <c r="Z41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AA41" s="20" t="s">
+      <c r="AA41" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AC41" s="12"/>
-      <c r="AD41" s="20" t="s">
+      <c r="AC41" s="11"/>
+      <c r="AD41" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AE41" s="20" t="s">
+      <c r="AE41" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AF41" s="20" t="s">
+      <c r="AF41" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AG41" s="19" t="s">
+      <c r="AG41" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AH41" s="20" t="s">
+      <c r="AH41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AI41" s="20" t="s">
+      <c r="AI41" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AJ41" s="20" t="s">
+      <c r="AJ41" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AK41" s="20" t="s">
+      <c r="AK41" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AL41" s="20" t="s">
+      <c r="AL41" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="AM41" s="20" t="s">
+      <c r="AM41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="AN41" s="20" t="s">
+      <c r="AN41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AO41" s="20" t="s">
+      <c r="AO41" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AQ41" s="12"/>
-      <c r="AR41" s="20" t="s">
+      <c r="AQ41" s="11"/>
+      <c r="AR41" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AS41" s="20" t="s">
+      <c r="AS41" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AT41" s="20" t="s">
+      <c r="AT41" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AU41" s="19" t="s">
+      <c r="AU41" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AV41" s="20" t="s">
+      <c r="AV41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AW41" s="20" t="s">
+      <c r="AW41" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AX41" s="20" t="s">
+      <c r="AX41" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AY41" s="20" t="s">
+      <c r="AY41" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AZ41" s="20" t="s">
+      <c r="AZ41" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="BA41" s="20" t="s">
+      <c r="BA41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="BB41" s="20" t="s">
+      <c r="BB41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="BC41" s="20" t="s">
+      <c r="BC41" s="19" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="42" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A42" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="B42" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C42" s="4">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D42" s="12">
         <v>3.2</v>
       </c>
       <c r="E42" s="4">
         <v>4.0856075741666658</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F42" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G42" s="14">
+      <c r="G42" s="13">
         <v>5</v>
       </c>
       <c r="H42" s="4">
         <v>12598.4</v>
       </c>
       <c r="I42" s="4">
         <v>118753</v>
       </c>
       <c r="J42" s="4">
         <v>440013.85821769998</v>
       </c>
       <c r="K42" s="4">
         <v>505763.08891961904</v>
       </c>
       <c r="L42" s="4">
         <v>540702.69999999995</v>
       </c>
       <c r="M42" s="4">
         <v>540345.30000000005</v>
       </c>
-      <c r="O42" s="5" t="s">
-        <v>15</v>
+      <c r="O42" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="P42" s="4">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q42" s="4">
         <v>17.250843570833332</v>
       </c>
-      <c r="R42" s="13">
+      <c r="R42" s="12">
         <v>24.7</v>
       </c>
       <c r="S42" s="4">
         <v>30.015627266666666</v>
       </c>
-      <c r="T42" s="14">
+      <c r="T42" s="13">
         <v>33.74437217083333</v>
       </c>
-      <c r="U42" s="14">
+      <c r="U42" s="13">
         <v>36.807280095833327</v>
       </c>
       <c r="V42" s="4">
         <v>13308.232391687474</v>
       </c>
       <c r="W42" s="4">
         <v>117892.7</v>
       </c>
       <c r="X42" s="4">
         <v>432799.22991005273</v>
       </c>
       <c r="Y42" s="4">
         <v>629378.69999999995</v>
       </c>
       <c r="Z42" s="4">
         <v>748491.6</v>
       </c>
       <c r="AA42" s="4">
         <v>745256.2</v>
       </c>
-      <c r="AC42" s="5" t="s">
-        <v>15</v>
+      <c r="AC42" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AD42" s="4">
         <v>123.7</v>
       </c>
       <c r="AE42" s="4">
         <v>283.8</v>
       </c>
-      <c r="AF42" s="23">
+      <c r="AF42" s="22">
         <v>400.29433922666669</v>
       </c>
       <c r="AG42" s="4">
         <v>516.79999999999995</v>
       </c>
-      <c r="AH42" s="24">
+      <c r="AH42" s="23">
         <v>560.46380639500001</v>
       </c>
-      <c r="AI42" s="14">
+      <c r="AI42" s="13">
         <v>853.63189031333332</v>
       </c>
       <c r="AJ42" s="4">
         <v>20675.089284876147</v>
       </c>
       <c r="AK42" s="4">
         <v>115971.8</v>
       </c>
       <c r="AL42" s="4">
         <v>511794.2</v>
       </c>
       <c r="AM42" s="4">
         <v>696749.70446481952</v>
       </c>
       <c r="AN42" s="4">
         <v>870633.65432068519</v>
       </c>
       <c r="AO42" s="4">
         <v>893722.05134424591</v>
       </c>
-      <c r="AQ42" s="5" t="s">
-        <v>15</v>
+      <c r="AQ42" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
-      <c r="AS42" s="28">
+      <c r="AS42" s="27">
         <v>415.5</v>
       </c>
-      <c r="AT42" s="23">
+      <c r="AT42" s="22">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="4">
         <v>700.8</v>
       </c>
-      <c r="AV42" s="24"/>
-      <c r="AW42" s="14"/>
+      <c r="AV42" s="23">
+        <v>746.65059769666652</v>
+      </c>
+      <c r="AW42" s="13"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
-      <c r="A43" s="5" t="s">
-        <v>16</v>
+      <c r="A43" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D43" s="13">
+      <c r="D43" s="12">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="13">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G43" s="14">
+      <c r="G43" s="13">
         <v>5</v>
       </c>
       <c r="H43" s="4">
         <v>578.71157400000004</v>
       </c>
       <c r="I43" s="4">
         <v>2026.5121589999999</v>
       </c>
       <c r="J43" s="4">
         <v>15902.3</v>
       </c>
       <c r="K43" s="4">
         <v>18616.400000000001</v>
       </c>
       <c r="L43" s="4">
         <v>20401.2</v>
       </c>
       <c r="M43" s="4">
         <v>20468.5</v>
       </c>
-      <c r="O43" s="5" t="s">
-        <v>16</v>
+      <c r="O43" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="P43" s="4">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q43" s="4">
         <v>17.342840799999998</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="12">
         <v>24.7</v>
       </c>
       <c r="S43" s="4">
         <v>30</v>
       </c>
-      <c r="T43" s="14">
+      <c r="T43" s="13">
         <v>33.700000000000003</v>
       </c>
-      <c r="U43" s="14">
+      <c r="U43" s="13">
         <v>36.799999999999997</v>
       </c>
       <c r="V43" s="4">
         <v>623.20000000000005</v>
       </c>
       <c r="W43" s="4">
         <v>1958.5903624006883</v>
       </c>
       <c r="X43" s="4">
         <v>10084.795984434701</v>
       </c>
       <c r="Y43" s="4">
         <v>12426.5</v>
       </c>
       <c r="Z43" s="4">
         <v>12707.5</v>
       </c>
       <c r="AA43" s="4">
         <v>19296.3</v>
       </c>
-      <c r="AC43" s="5" t="s">
-        <v>16</v>
+      <c r="AC43" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AD43" s="4">
         <v>123.7</v>
       </c>
       <c r="AE43" s="4">
         <v>283.8</v>
       </c>
-      <c r="AF43" s="23">
+      <c r="AF43" s="22">
         <v>400.3</v>
       </c>
       <c r="AG43" s="4">
         <v>516.79999999999995</v>
       </c>
-      <c r="AH43" s="24">
+      <c r="AH43" s="23">
         <v>560.46447817000001</v>
       </c>
-      <c r="AI43" s="14">
+      <c r="AI43" s="13">
         <v>853.58995724593308</v>
       </c>
       <c r="AJ43" s="4">
         <v>1255.6787105646838</v>
       </c>
       <c r="AK43" s="4">
         <v>2474.384701086864</v>
       </c>
       <c r="AL43" s="4">
         <v>16824.7</v>
       </c>
       <c r="AM43" s="4">
         <v>18891.3</v>
       </c>
       <c r="AN43" s="4">
         <v>19755.400000000001</v>
       </c>
       <c r="AO43" s="4">
         <v>21758.3</v>
       </c>
-      <c r="AQ43" s="5" t="s">
-        <v>16</v>
+      <c r="AQ43" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
-      <c r="AS43" s="28">
+      <c r="AS43" s="27">
         <v>415.5</v>
       </c>
-      <c r="AT43" s="23">
+      <c r="AT43" s="22">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="4">
         <v>700.8</v>
       </c>
-      <c r="AV43" s="24"/>
-      <c r="AW43" s="14"/>
+      <c r="AV43" s="23">
+        <v>746.7</v>
+      </c>
+      <c r="AW43" s="13"/>
       <c r="AX43" s="4"/>
       <c r="AY43" s="4"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
-      <c r="A44" s="5" t="s">
-        <v>17</v>
+      <c r="A44" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="D44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="14" t="s">
+      <c r="F44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>918.71837399999993</v>
       </c>
       <c r="I44" s="4">
         <v>7055.0423299999993</v>
       </c>
       <c r="J44" s="4">
         <v>34525.300000000003</v>
       </c>
       <c r="K44" s="4">
         <v>45432.7</v>
       </c>
       <c r="L44" s="4">
         <v>46515.8</v>
       </c>
       <c r="M44" s="4">
         <v>46647.5</v>
       </c>
-      <c r="O44" s="5" t="s">
-        <v>17</v>
+      <c r="O44" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="P44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R44" s="13" t="s">
+      <c r="R44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U44" s="14" t="s">
+      <c r="T44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V44" s="4">
         <v>919.8</v>
       </c>
       <c r="W44" s="4">
         <v>4840.2718422242397</v>
       </c>
       <c r="X44" s="4">
         <v>28552.203210143296</v>
       </c>
       <c r="Y44" s="4">
         <v>43955.1</v>
       </c>
       <c r="Z44" s="4">
         <v>55206.400000000001</v>
       </c>
       <c r="AA44" s="4">
         <v>53693.9</v>
       </c>
-      <c r="AC44" s="5" t="s">
-        <v>17</v>
+      <c r="AC44" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AD44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH44" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI44" s="14" t="s">
+      <c r="AH44" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ44" s="4">
         <v>974.78026008683617</v>
       </c>
       <c r="AK44" s="4">
         <v>9463.6525977216024</v>
       </c>
       <c r="AL44" s="4">
         <v>46119.1</v>
       </c>
       <c r="AM44" s="4">
         <v>57662.5</v>
       </c>
       <c r="AN44" s="4">
         <v>66556.051759786278</v>
       </c>
       <c r="AO44" s="4">
         <v>69310.624988603231</v>
       </c>
-      <c r="AQ44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS44" s="28" t="s">
+      <c r="AQ44" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV44" s="24"/>
-      <c r="AW44" s="14"/>
+      <c r="AV44" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="13"/>
       <c r="AX44" s="4"/>
       <c r="AY44" s="4"/>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
-      <c r="A45" s="5" t="s">
-        <v>18</v>
+      <c r="A45" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D45" s="13" t="s">
+      <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F45" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="14" t="s">
+      <c r="F45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H45" s="4">
         <v>338.20676399999996</v>
       </c>
       <c r="I45" s="4">
         <v>7390.4443423999992</v>
       </c>
       <c r="J45" s="4">
         <v>14159.3</v>
       </c>
       <c r="K45" s="4">
         <v>14373.6</v>
       </c>
       <c r="L45" s="4">
         <v>14641.9</v>
       </c>
       <c r="M45" s="4">
         <v>14925.1</v>
       </c>
-      <c r="O45" s="5" t="s">
-        <v>18</v>
+      <c r="O45" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="P45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R45" s="13" t="s">
+      <c r="R45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T45" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U45" s="14" t="s">
+      <c r="T45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="4">
         <v>318.5</v>
       </c>
       <c r="W45" s="4">
         <v>4039.1017542323339</v>
       </c>
       <c r="X45" s="4">
         <v>20268.649540062532</v>
       </c>
       <c r="Y45" s="4">
         <v>34907.5</v>
       </c>
       <c r="Z45" s="4">
         <v>40209.300000000003</v>
       </c>
       <c r="AA45" s="4">
         <v>39841.699999999997</v>
       </c>
-      <c r="AC45" s="5" t="s">
-        <v>18</v>
+      <c r="AC45" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AD45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH45" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI45" s="14" t="s">
+      <c r="AH45" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ45" s="4">
         <v>477.62798554385557</v>
       </c>
       <c r="AK45" s="4">
         <v>3443.0738209490341</v>
       </c>
       <c r="AL45" s="4">
         <v>18652.7</v>
       </c>
       <c r="AM45" s="4">
         <v>29733.7</v>
       </c>
       <c r="AN45" s="4">
         <v>37337.925188151261</v>
       </c>
       <c r="AO45" s="4">
         <v>38397.14483518937</v>
       </c>
-      <c r="AQ45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS45" s="28" t="s">
+      <c r="AQ45" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="AR45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS45" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV45" s="24"/>
-      <c r="AW45" s="14"/>
+      <c r="AV45" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="13"/>
       <c r="AX45" s="4"/>
       <c r="AY45" s="4"/>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
-      <c r="A46" s="5" t="s">
-        <v>19</v>
+      <c r="A46" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D46" s="13" t="s">
+      <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F46" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="14" t="s">
+      <c r="F46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="4">
         <v>664.71329400000002</v>
       </c>
       <c r="I46" s="4">
         <v>7936.7476201999998</v>
       </c>
       <c r="J46" s="4">
         <v>35131.699999999997</v>
       </c>
       <c r="K46" s="4">
         <v>46793.7</v>
       </c>
       <c r="L46" s="4">
         <v>51523.6</v>
       </c>
       <c r="M46" s="4">
         <v>51338.400000000001</v>
       </c>
-      <c r="O46" s="5" t="s">
-        <v>19</v>
+      <c r="O46" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="P46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R46" s="13" t="s">
+      <c r="R46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T46" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U46" s="14" t="s">
+      <c r="T46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V46" s="4">
         <v>706.4</v>
       </c>
       <c r="W46" s="4">
         <v>7060.2211432633922</v>
       </c>
       <c r="X46" s="4">
         <v>33561.492124028649</v>
       </c>
       <c r="Y46" s="4">
         <v>56266.5</v>
       </c>
       <c r="Z46" s="4">
         <v>70858.399999999994</v>
       </c>
       <c r="AA46" s="4">
         <v>70336.800000000003</v>
       </c>
-      <c r="AC46" s="5" t="s">
-        <v>19</v>
+      <c r="AC46" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AD46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH46" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI46" s="14" t="s">
+      <c r="AH46" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ46" s="4">
         <v>915.21510269331736</v>
       </c>
       <c r="AK46" s="4">
         <v>6558.5658392696205</v>
       </c>
       <c r="AL46" s="4">
         <v>40747.599999999999</v>
       </c>
       <c r="AM46" s="4">
         <v>70341.899999999994</v>
       </c>
       <c r="AN46" s="4">
         <v>85235.755335943541</v>
       </c>
       <c r="AO46" s="4">
         <v>85688.359758721184</v>
       </c>
-      <c r="AQ46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS46" s="28" t="s">
+      <c r="AQ46" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="AR46" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV46" s="24"/>
-      <c r="AW46" s="14"/>
+      <c r="AV46" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="13"/>
       <c r="AX46" s="4"/>
       <c r="AY46" s="4"/>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
-      <c r="A47" s="5" t="s">
-        <v>20</v>
+      <c r="A47" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D47" s="13" t="s">
+      <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F47" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="14" t="s">
+      <c r="F47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H47" s="4">
         <v>898.51796999999988</v>
       </c>
       <c r="I47" s="4">
         <v>9012.3540737999992</v>
       </c>
       <c r="J47" s="4">
         <v>38447.1</v>
       </c>
       <c r="K47" s="4">
         <v>43163.1</v>
       </c>
       <c r="L47" s="4">
         <v>46814.7</v>
       </c>
       <c r="M47" s="4">
         <v>46922.7</v>
       </c>
-      <c r="O47" s="5" t="s">
-        <v>20</v>
+      <c r="O47" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="P47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R47" s="13" t="s">
+      <c r="R47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T47" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U47" s="14" t="s">
+      <c r="T47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V47" s="4">
         <v>1042.0999999999999</v>
       </c>
       <c r="W47" s="4">
         <v>13661.609308318177</v>
       </c>
       <c r="X47" s="4">
         <v>36258.515743659387</v>
       </c>
       <c r="Y47" s="4">
         <v>44823.5</v>
       </c>
       <c r="Z47" s="4">
         <v>51747.4</v>
       </c>
       <c r="AA47" s="4">
         <v>52094.5</v>
       </c>
-      <c r="AC47" s="5" t="s">
-        <v>20</v>
+      <c r="AC47" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AD47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH47" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI47" s="14" t="s">
+      <c r="AH47" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ47" s="4">
         <v>1523.1515136177716</v>
       </c>
       <c r="AK47" s="4">
         <v>11772.113059902198</v>
       </c>
       <c r="AL47" s="4">
         <v>40291</v>
       </c>
       <c r="AM47" s="4">
         <v>51228.5</v>
       </c>
       <c r="AN47" s="4">
         <v>63436.71713097045</v>
       </c>
       <c r="AO47" s="4">
         <v>68566.361392883613</v>
       </c>
-      <c r="AQ47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS47" s="28" t="s">
+      <c r="AQ47" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AR47" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV47" s="24"/>
-      <c r="AW47" s="14"/>
+      <c r="AV47" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="13"/>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
-      <c r="A48" s="5" t="s">
-        <v>21</v>
+      <c r="A48" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D48" s="13" t="s">
+      <c r="D48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F48" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="14" t="s">
+      <c r="F48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H48" s="4">
         <v>1338.426768</v>
       </c>
       <c r="I48" s="4">
         <v>10536.363217799999</v>
       </c>
       <c r="J48" s="4">
         <v>35795.599999999999</v>
       </c>
       <c r="K48" s="4">
         <v>38475.599999999999</v>
       </c>
       <c r="L48" s="4">
         <v>40096.6</v>
       </c>
       <c r="M48" s="4">
         <v>39982.1</v>
       </c>
-      <c r="O48" s="5" t="s">
-        <v>21</v>
+      <c r="O48" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="P48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R48" s="13" t="s">
+      <c r="R48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T48" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U48" s="14" t="s">
+      <c r="T48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V48" s="4">
         <v>1016.2</v>
       </c>
       <c r="W48" s="4">
         <v>8646.5166703116174</v>
       </c>
       <c r="X48" s="4">
         <v>36985.431904614743</v>
       </c>
       <c r="Y48" s="4">
         <v>47744.4</v>
       </c>
       <c r="Z48" s="4">
         <v>58710.9</v>
       </c>
       <c r="AA48" s="4">
         <v>58666.6</v>
       </c>
-      <c r="AC48" s="5" t="s">
-        <v>21</v>
+      <c r="AC48" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AD48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH48" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI48" s="14" t="s">
+      <c r="AH48" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ48" s="4">
         <v>821.98592152456558</v>
       </c>
       <c r="AK48" s="4">
         <v>8588.5167918395709</v>
       </c>
       <c r="AL48" s="4">
         <v>38994.400000000001</v>
       </c>
       <c r="AM48" s="4">
         <v>52957.4</v>
       </c>
       <c r="AN48" s="4">
         <v>64629.134298461009</v>
       </c>
       <c r="AO48" s="4">
         <v>69020.02342408149</v>
       </c>
-      <c r="AQ48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS48" s="28" t="s">
+      <c r="AQ48" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="AR48" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV48" s="24"/>
-      <c r="AW48" s="14"/>
+      <c r="AV48" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="13"/>
       <c r="AX48" s="4"/>
       <c r="AY48" s="4"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
-      <c r="A49" s="5" t="s">
-        <v>22</v>
+      <c r="A49" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D49" s="13" t="s">
+      <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F49" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="14" t="s">
+      <c r="F49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="4">
         <v>1561.5312299999998</v>
       </c>
       <c r="I49" s="4">
         <v>6905.7414341999993</v>
       </c>
       <c r="J49" s="4">
         <v>37137.300000000003</v>
       </c>
       <c r="K49" s="4">
         <v>40601.599999999999</v>
       </c>
       <c r="L49" s="4">
         <v>42682.6</v>
       </c>
       <c r="M49" s="4">
         <v>42663.5</v>
       </c>
-      <c r="O49" s="5" t="s">
-        <v>22</v>
+      <c r="O49" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="P49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R49" s="13" t="s">
+      <c r="R49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T49" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U49" s="14" t="s">
+      <c r="T49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V49" s="4">
         <v>1869.4</v>
       </c>
       <c r="W49" s="4">
         <v>5620.5823120487648</v>
       </c>
       <c r="X49" s="4">
         <v>29357.91454261768</v>
       </c>
       <c r="Y49" s="4">
         <v>46611.4</v>
       </c>
       <c r="Z49" s="4">
         <v>50399.5</v>
       </c>
       <c r="AA49" s="4">
         <v>50184.9</v>
       </c>
-      <c r="AC49" s="5" t="s">
-        <v>22</v>
+      <c r="AC49" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AD49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH49" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI49" s="14" t="s">
+      <c r="AH49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ49" s="4">
         <v>3262.3942043045095</v>
       </c>
       <c r="AK49" s="4">
         <v>8390.4959187092099</v>
       </c>
       <c r="AL49" s="4">
         <v>32535.8</v>
       </c>
       <c r="AM49" s="4">
         <v>46198.5</v>
       </c>
       <c r="AN49" s="4">
         <v>54434.798949153432</v>
       </c>
       <c r="AO49" s="4">
         <v>57242.204699171882</v>
       </c>
-      <c r="AQ49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS49" s="28" t="s">
+      <c r="AQ49" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="AR49" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV49" s="24"/>
-      <c r="AW49" s="14"/>
+      <c r="AV49" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="13"/>
       <c r="AX49" s="4"/>
       <c r="AY49" s="4"/>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
-      <c r="A50" s="5" t="s">
-        <v>23</v>
+      <c r="A50" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D50" s="13" t="s">
+      <c r="D50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F50" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="14" t="s">
+      <c r="F50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="4">
         <v>598.01195999999993</v>
       </c>
       <c r="I50" s="4">
         <v>4520.4271223999995</v>
       </c>
       <c r="J50" s="4">
         <v>23462.7</v>
       </c>
       <c r="K50" s="4">
         <v>25955.4</v>
       </c>
       <c r="L50" s="4">
         <v>29652.7</v>
       </c>
       <c r="M50" s="4">
         <v>29671.3</v>
       </c>
-      <c r="O50" s="5" t="s">
-        <v>23</v>
+      <c r="O50" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="P50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R50" s="13" t="s">
+      <c r="R50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T50" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U50" s="14" t="s">
+      <c r="T50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V50" s="4">
         <v>726.7</v>
       </c>
       <c r="W50" s="4">
         <v>3296.0883814901595</v>
       </c>
       <c r="X50" s="4">
         <v>20050.059555290143</v>
       </c>
       <c r="Y50" s="4">
         <v>28190.1</v>
       </c>
       <c r="Z50" s="4">
         <v>33992.5</v>
       </c>
       <c r="AA50" s="4">
         <v>34109.1</v>
       </c>
-      <c r="AC50" s="5" t="s">
-        <v>23</v>
+      <c r="AC50" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AD50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH50" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI50" s="14" t="s">
+      <c r="AH50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ50" s="4">
         <v>1289.0939646145598</v>
       </c>
       <c r="AK50" s="4">
         <v>4933.2827398711006</v>
       </c>
       <c r="AL50" s="4">
         <v>23743.7</v>
       </c>
       <c r="AM50" s="4">
         <v>34619.1</v>
       </c>
       <c r="AN50" s="4">
         <v>42420.118047018535</v>
       </c>
       <c r="AO50" s="4">
         <v>45352.850562889493</v>
       </c>
-      <c r="AQ50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS50" s="28" t="s">
+      <c r="AQ50" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR50" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS50" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV50" s="24"/>
-      <c r="AW50" s="14"/>
+      <c r="AV50" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="13"/>
       <c r="AX50" s="4"/>
       <c r="AY50" s="4"/>
       <c r="AZ50" s="4"/>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
-      <c r="A51" s="5" t="s">
-        <v>24</v>
+      <c r="A51" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D51" s="13" t="s">
+      <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F51" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="14" t="s">
+      <c r="F51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H51" s="4">
         <v>310.40620799999994</v>
       </c>
       <c r="I51" s="4">
         <v>3003.5180209999999</v>
       </c>
       <c r="J51" s="4">
         <v>24978.7</v>
       </c>
       <c r="K51" s="4">
         <v>29078.799999999999</v>
       </c>
       <c r="L51" s="4">
         <v>29984.3</v>
       </c>
       <c r="M51" s="4">
         <v>29347.8</v>
       </c>
-      <c r="O51" s="5" t="s">
-        <v>24</v>
+      <c r="O51" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="P51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R51" s="13" t="s">
+      <c r="R51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T51" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U51" s="14" t="s">
+      <c r="T51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V51" s="4">
         <v>303</v>
       </c>
       <c r="W51" s="4">
         <v>4376.0814773651882</v>
       </c>
       <c r="X51" s="4">
         <v>21743.656763711009</v>
       </c>
       <c r="Y51" s="4">
         <v>36518.9</v>
       </c>
       <c r="Z51" s="4">
         <v>45973</v>
       </c>
       <c r="AA51" s="4">
         <v>45574.9</v>
       </c>
-      <c r="AC51" s="5" t="s">
-        <v>24</v>
+      <c r="AC51" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AD51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH51" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI51" s="14" t="s">
+      <c r="AH51" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ51" s="4">
         <v>412.97251766414001</v>
       </c>
       <c r="AK51" s="4">
         <v>2408.239142213482</v>
       </c>
       <c r="AL51" s="4">
         <v>28895.7</v>
       </c>
       <c r="AM51" s="4">
         <v>38037.699999999997</v>
       </c>
       <c r="AN51" s="4">
         <v>52141.333598446006</v>
       </c>
       <c r="AO51" s="4">
         <v>58792.153820086663</v>
       </c>
-      <c r="AQ51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS51" s="28" t="s">
+      <c r="AQ51" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="AR51" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV51" s="24"/>
-      <c r="AW51" s="14"/>
+      <c r="AV51" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="13"/>
       <c r="AX51" s="4"/>
       <c r="AY51" s="4"/>
       <c r="AZ51" s="4"/>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
-      <c r="A52" s="5" t="s">
-        <v>25</v>
+      <c r="A52" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D52" s="13" t="s">
+      <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="14" t="s">
+      <c r="F52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H52" s="4">
         <v>963.81927599999983</v>
       </c>
       <c r="I52" s="4">
         <v>8332.249993200001</v>
       </c>
       <c r="J52" s="4">
         <v>32119.7</v>
       </c>
       <c r="K52" s="4">
         <v>36949.599999999999</v>
       </c>
       <c r="L52" s="4">
         <v>38122.5</v>
       </c>
       <c r="M52" s="4">
         <v>38160.300000000003</v>
       </c>
-      <c r="O52" s="5" t="s">
-        <v>25</v>
+      <c r="O52" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="P52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R52" s="13" t="s">
+      <c r="R52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U52" s="14" t="s">
+      <c r="T52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V52" s="4">
         <v>1133.2</v>
       </c>
       <c r="W52" s="4">
         <v>9177.9858486007815</v>
       </c>
       <c r="X52" s="4">
         <v>29832.7</v>
       </c>
       <c r="Y52" s="4">
         <v>43166.3</v>
       </c>
       <c r="Z52" s="4">
         <v>47418.3</v>
       </c>
       <c r="AA52" s="4">
         <v>46655.5</v>
       </c>
-      <c r="AC52" s="5" t="s">
-        <v>25</v>
+      <c r="AC52" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AD52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH52" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI52" s="14" t="s">
+      <c r="AH52" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ52" s="4">
         <v>1954.35164750118</v>
       </c>
       <c r="AK52" s="4">
         <v>9133.0658028057187</v>
       </c>
       <c r="AL52" s="4">
         <v>35014.5</v>
       </c>
       <c r="AM52" s="4">
         <v>47317.9</v>
       </c>
       <c r="AN52" s="4">
         <v>55229.454227197464</v>
       </c>
       <c r="AO52" s="4">
         <v>57834.251017140574</v>
       </c>
-      <c r="AQ52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS52" s="28" t="s">
+      <c r="AQ52" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR52" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV52" s="24"/>
-      <c r="AW52" s="14"/>
+      <c r="AV52" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="13"/>
       <c r="AX52" s="4"/>
       <c r="AY52" s="4"/>
       <c r="AZ52" s="4"/>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
-      <c r="A53" s="5" t="s">
-        <v>26</v>
+      <c r="A53" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D53" s="13" t="s">
+      <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F53" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="14" t="s">
+      <c r="F53" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="4">
         <v>1102.2220439999999</v>
       </c>
       <c r="I53" s="4">
         <v>19366.316197199998</v>
       </c>
       <c r="J53" s="4">
         <v>46174.6</v>
       </c>
       <c r="K53" s="4">
         <v>54406.7</v>
       </c>
       <c r="L53" s="4">
         <v>59289.4</v>
       </c>
       <c r="M53" s="4">
         <v>59433.4</v>
       </c>
-      <c r="O53" s="5" t="s">
-        <v>26</v>
+      <c r="O53" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="P53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R53" s="13" t="s">
+      <c r="R53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T53" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U53" s="14" t="s">
+      <c r="T53" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="4">
         <v>1201.2</v>
       </c>
       <c r="W53" s="4">
         <v>17055.908702100369</v>
       </c>
       <c r="X53" s="4">
         <v>53125.133636206432</v>
       </c>
       <c r="Y53" s="4">
         <v>84482.9</v>
       </c>
       <c r="Z53" s="4">
         <v>106755.6</v>
       </c>
       <c r="AA53" s="4">
         <v>105394</v>
       </c>
-      <c r="AC53" s="5" t="s">
-        <v>26</v>
+      <c r="AC53" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AD53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH53" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI53" s="14" t="s">
+      <c r="AH53" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ53" s="4">
         <v>2797.1677297868137</v>
       </c>
       <c r="AK53" s="4">
         <v>15167.165786102012</v>
       </c>
       <c r="AL53" s="4">
         <v>59124.9</v>
       </c>
       <c r="AM53" s="4">
         <v>81974.5</v>
       </c>
       <c r="AN53" s="4">
         <v>135151.27223699773</v>
       </c>
       <c r="AO53" s="4">
         <v>121736.54351921176</v>
       </c>
-      <c r="AQ53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS53" s="28" t="s">
+      <c r="AQ53" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR53" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV53" s="24"/>
-      <c r="AW53" s="14"/>
+      <c r="AV53" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="13"/>
       <c r="AX53" s="4"/>
       <c r="AY53" s="4"/>
       <c r="AZ53" s="4"/>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
-      <c r="A54" s="5" t="s">
-        <v>27</v>
+      <c r="A54" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D54" s="13" t="s">
+      <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F54" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G54" s="14" t="s">
+      <c r="F54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="4">
         <v>624.21248400000002</v>
       </c>
       <c r="I54" s="4">
         <v>7563.9453833999996</v>
       </c>
       <c r="J54" s="4">
         <v>25657.1</v>
       </c>
       <c r="K54" s="4">
         <v>26228.799999999999</v>
       </c>
       <c r="L54" s="4">
         <v>29118.2</v>
       </c>
       <c r="M54" s="4">
         <v>29110</v>
       </c>
-      <c r="O54" s="5" t="s">
-        <v>27</v>
+      <c r="O54" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="P54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R54" s="13" t="s">
+      <c r="R54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T54" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U54" s="14" t="s">
+      <c r="T54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V54" s="4">
         <v>648.20000000000005</v>
       </c>
       <c r="W54" s="4">
         <v>12269.141028196456</v>
       </c>
       <c r="X54" s="4">
         <v>33496.11745722976</v>
       </c>
       <c r="Y54" s="4">
         <v>42188.5</v>
       </c>
       <c r="Z54" s="4">
         <v>48721.8</v>
       </c>
       <c r="AA54" s="4">
         <v>48305.5</v>
       </c>
-      <c r="AC54" s="5" t="s">
-        <v>27</v>
+      <c r="AC54" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AD54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH54" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI54" s="14" t="s">
+      <c r="AH54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ54" s="4">
         <v>598.40831035410474</v>
       </c>
       <c r="AK54" s="4">
         <v>9213.3012576354031</v>
       </c>
       <c r="AL54" s="4">
         <v>32128</v>
       </c>
       <c r="AM54" s="4">
         <v>41980.7</v>
       </c>
       <c r="AN54" s="4">
         <v>49861.93285016992</v>
       </c>
       <c r="AO54" s="4">
         <v>51575.375432730776</v>
       </c>
-      <c r="AQ54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS54" s="28" t="s">
+      <c r="AQ54" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="AR54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV54" s="24"/>
-      <c r="AW54" s="14"/>
+      <c r="AV54" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="13"/>
       <c r="AX54" s="4"/>
       <c r="AY54" s="4"/>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
-      <c r="A55" s="5" t="s">
-        <v>28</v>
+      <c r="A55" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D55" s="13" t="s">
+      <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F55" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="14" t="s">
+      <c r="F55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="4">
         <v>342.40684799999997</v>
       </c>
       <c r="I55" s="4">
         <v>2574.0154439999997</v>
       </c>
       <c r="J55" s="4">
         <v>8442.4</v>
       </c>
       <c r="K55" s="4">
         <v>10303.4</v>
       </c>
       <c r="L55" s="4">
         <v>11203.4</v>
       </c>
       <c r="M55" s="4">
         <v>11202.1</v>
       </c>
-      <c r="O55" s="5" t="s">
-        <v>28</v>
+      <c r="O55" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R55" s="13" t="s">
+      <c r="R55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T55" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U55" s="14" t="s">
+      <c r="T55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V55" s="4">
         <v>356.9</v>
       </c>
       <c r="W55" s="4">
         <v>2425.4720866357884</v>
       </c>
       <c r="X55" s="4">
         <v>10136.448014796424</v>
       </c>
       <c r="Y55" s="4">
         <v>17020.900000000001</v>
       </c>
       <c r="Z55" s="4">
         <v>21938.5</v>
       </c>
       <c r="AA55" s="4">
         <v>21614.2</v>
       </c>
-      <c r="AC55" s="5" t="s">
-        <v>28</v>
+      <c r="AC55" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AD55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH55" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI55" s="14" t="s">
+      <c r="AH55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ55" s="4">
         <v>461.15886557557661</v>
       </c>
       <c r="AK55" s="4">
         <v>2096.0939496165929</v>
       </c>
       <c r="AL55" s="4">
         <v>16489.5</v>
       </c>
       <c r="AM55" s="4">
         <v>22202.400000000001</v>
       </c>
       <c r="AN55" s="4">
         <v>25642.048618469045</v>
       </c>
       <c r="AO55" s="4">
         <v>26141.375906412843</v>
       </c>
-      <c r="AQ55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS55" s="28" t="s">
+      <c r="AQ55" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="AR55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV55" s="24"/>
-      <c r="AW55" s="14"/>
+      <c r="AV55" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="13"/>
       <c r="AX55" s="4"/>
       <c r="AY55" s="4"/>
       <c r="AZ55" s="4"/>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
-      <c r="A56" s="5" t="s">
-        <v>29</v>
+      <c r="A56" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D56" s="13" t="s">
+      <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F56" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="14" t="s">
+      <c r="F56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="4">
         <v>2358.4471679999997</v>
       </c>
       <c r="I56" s="4">
         <v>22529.3</v>
       </c>
       <c r="J56" s="4">
         <v>68080.100000000006</v>
       </c>
       <c r="K56" s="4">
         <v>75383.7</v>
       </c>
       <c r="L56" s="4">
         <v>80655.8</v>
       </c>
       <c r="M56" s="4">
         <v>80472.600000000006</v>
       </c>
-      <c r="O56" s="5" t="s">
-        <v>29</v>
+      <c r="O56" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="P56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="R56" s="13" t="s">
+      <c r="R56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="T56" s="14" t="s">
-[...2 lines deleted...]
-      <c r="U56" s="14" t="s">
+      <c r="T56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="V56" s="4">
         <v>2443.4</v>
       </c>
       <c r="W56" s="4">
         <v>23465.1</v>
       </c>
       <c r="X56" s="4">
         <v>69346.099358898806</v>
       </c>
       <c r="Y56" s="4">
         <v>91076.2</v>
       </c>
       <c r="Z56" s="4">
         <v>103852.5</v>
       </c>
       <c r="AA56" s="4">
         <v>99488.3</v>
       </c>
-      <c r="AC56" s="5" t="s">
-        <v>29</v>
+      <c r="AC56" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AD56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AH56" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AI56" s="14" t="s">
+      <c r="AH56" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ56" s="4">
         <v>3931.1029062828757</v>
       </c>
       <c r="AK56" s="4">
         <v>22329.840669522197</v>
       </c>
       <c r="AL56" s="4">
         <v>82232.600000000006</v>
       </c>
       <c r="AM56" s="4">
         <v>103603.6</v>
       </c>
       <c r="AN56" s="4">
         <v>118801.73878417719</v>
       </c>
       <c r="AO56" s="4">
         <v>122306.50878675839</v>
       </c>
-      <c r="AQ56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AS56" s="28" t="s">
+      <c r="AQ56" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AV56" s="24"/>
-      <c r="AW56" s="14"/>
+      <c r="AV56" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW56" s="13"/>
       <c r="AX56" s="4"/>
       <c r="AY56" s="4"/>
       <c r="AZ56" s="4"/>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
-      <c r="A57" s="9"/>
-[...50 lines deleted...]
-      <c r="BC57" s="15"/>
+      <c r="A57" s="8"/>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8"/>
+      <c r="H57" s="8"/>
+      <c r="I57" s="8"/>
+      <c r="J57" s="8"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="8"/>
+      <c r="M57" s="14"/>
+      <c r="O57" s="8"/>
+      <c r="P57" s="8"/>
+      <c r="Q57" s="8"/>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
+      <c r="T57" s="8"/>
+      <c r="U57" s="8"/>
+      <c r="V57" s="8"/>
+      <c r="W57" s="8"/>
+      <c r="X57" s="8"/>
+      <c r="Y57" s="8"/>
+      <c r="Z57" s="8"/>
+      <c r="AA57" s="14"/>
+      <c r="AC57" s="8"/>
+      <c r="AD57" s="8"/>
+      <c r="AE57" s="8"/>
+      <c r="AF57" s="8"/>
+      <c r="AG57" s="8"/>
+      <c r="AH57" s="8"/>
+      <c r="AI57" s="8"/>
+      <c r="AJ57" s="8"/>
+      <c r="AK57" s="8"/>
+      <c r="AL57" s="8"/>
+      <c r="AM57" s="8"/>
+      <c r="AN57" s="8"/>
+      <c r="AO57" s="14"/>
+      <c r="AQ57" s="8"/>
+      <c r="AR57" s="8"/>
+      <c r="AS57" s="8"/>
+      <c r="AT57" s="8"/>
+      <c r="AU57" s="8"/>
+      <c r="AV57" s="8"/>
+      <c r="AW57" s="8"/>
+      <c r="AX57" s="8"/>
+      <c r="AY57" s="8"/>
+      <c r="AZ57" s="8"/>
+      <c r="BA57" s="8"/>
+      <c r="BB57" s="8"/>
+      <c r="BC57" s="14"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B58" s="32"/>
-[...11 lines deleted...]
-      <c r="O58" s="32" t="s">
+      <c r="B58" s="31"/>
+      <c r="C58" s="31"/>
+      <c r="D58" s="31"/>
+      <c r="E58" s="31"/>
+      <c r="F58" s="31"/>
+      <c r="G58" s="31"/>
+      <c r="H58" s="31"/>
+      <c r="I58" s="31"/>
+      <c r="J58" s="31"/>
+      <c r="K58" s="31"/>
+      <c r="L58" s="31"/>
+      <c r="M58" s="31"/>
+      <c r="O58" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="P58" s="32"/>
-[...11 lines deleted...]
-      <c r="AC58" s="32" t="s">
+      <c r="P58" s="31"/>
+      <c r="Q58" s="31"/>
+      <c r="R58" s="31"/>
+      <c r="S58" s="31"/>
+      <c r="T58" s="31"/>
+      <c r="U58" s="31"/>
+      <c r="V58" s="31"/>
+      <c r="W58" s="31"/>
+      <c r="X58" s="31"/>
+      <c r="Y58" s="31"/>
+      <c r="Z58" s="31"/>
+      <c r="AA58" s="31"/>
+      <c r="AC58" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AD58" s="32"/>
-[...11 lines deleted...]
-      <c r="AQ58" s="32" t="s">
+      <c r="AD58" s="31"/>
+      <c r="AE58" s="31"/>
+      <c r="AF58" s="31"/>
+      <c r="AG58" s="31"/>
+      <c r="AH58" s="31"/>
+      <c r="AI58" s="31"/>
+      <c r="AJ58" s="31"/>
+      <c r="AK58" s="31"/>
+      <c r="AL58" s="31"/>
+      <c r="AM58" s="31"/>
+      <c r="AN58" s="31"/>
+      <c r="AO58" s="31"/>
+      <c r="AQ58" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AR58" s="32"/>
-[...10 lines deleted...]
-      <c r="BC58" s="32"/>
+      <c r="AR58" s="31"/>
+      <c r="AS58" s="31"/>
+      <c r="AT58" s="31"/>
+      <c r="AU58" s="31"/>
+      <c r="AV58" s="31"/>
+      <c r="AW58" s="31"/>
+      <c r="AX58" s="31"/>
+      <c r="AY58" s="31"/>
+      <c r="AZ58" s="31"/>
+      <c r="BA58" s="31"/>
+      <c r="BB58" s="31"/>
+      <c r="BC58" s="31"/>
     </row>
     <row r="59" spans="1:55">
-      <c r="A59" s="22"/>
-[...57 lines deleted...]
-        <v>30</v>
+      <c r="A59" s="21"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
+      <c r="Q59" s="21"/>
+      <c r="R59" s="21"/>
+      <c r="S59" s="21"/>
+      <c r="T59" s="21"/>
+      <c r="U59" s="21"/>
+      <c r="V59" s="21"/>
+      <c r="W59" s="21"/>
+      <c r="X59" s="21"/>
+      <c r="Y59" s="21"/>
+      <c r="Z59" s="21"/>
+      <c r="AA59" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC59" s="21"/>
+      <c r="AD59" s="21"/>
+      <c r="AE59" s="21"/>
+      <c r="AF59" s="21"/>
+      <c r="AG59" s="21"/>
+      <c r="AH59" s="21"/>
+      <c r="AI59" s="21"/>
+      <c r="AJ59" s="21"/>
+      <c r="AK59" s="21"/>
+      <c r="AL59" s="21"/>
+      <c r="AM59" s="21"/>
+      <c r="AN59" s="21"/>
+      <c r="AO59" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ59" s="21"/>
+      <c r="AR59" s="21"/>
+      <c r="AS59" s="21"/>
+      <c r="AT59" s="21"/>
+      <c r="AU59" s="21"/>
+      <c r="AV59" s="21"/>
+      <c r="AW59" s="21"/>
+      <c r="AX59" s="21"/>
+      <c r="AY59" s="21"/>
+      <c r="AZ59" s="21"/>
+      <c r="BA59" s="21"/>
+      <c r="BB59" s="21"/>
+      <c r="BC59" s="10" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:55" ht="22.5">
-      <c r="A60" s="12"/>
-      <c r="B60" s="20" t="s">
+      <c r="A60" s="11"/>
+      <c r="B60" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C60" s="20" t="s">
+      <c r="C60" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="D60" s="20" t="s">
+      <c r="D60" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E60" s="19" t="s">
+      <c r="E60" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="F60" s="20" t="s">
+      <c r="F60" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G60" s="20" t="s">
+      <c r="G60" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H60" s="20" t="s">
+      <c r="H60" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="I60" s="20" t="s">
+      <c r="I60" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="J60" s="20" t="s">
+      <c r="J60" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="K60" s="20" t="s">
+      <c r="K60" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="L60" s="20" t="s">
+      <c r="L60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M60" s="20" t="s">
+      <c r="M60" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="O60" s="12"/>
-      <c r="P60" s="20" t="s">
+      <c r="O60" s="11"/>
+      <c r="P60" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="Q60" s="20" t="s">
+      <c r="Q60" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="R60" s="20" t="s">
+      <c r="R60" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="S60" s="19" t="s">
+      <c r="S60" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="T60" s="20" t="s">
+      <c r="T60" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="U60" s="20" t="s">
+      <c r="U60" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="V60" s="20" t="s">
+      <c r="V60" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="W60" s="20" t="s">
+      <c r="W60" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="X60" s="20" t="s">
+      <c r="X60" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="Y60" s="20" t="s">
+      <c r="Y60" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="Z60" s="20" t="s">
+      <c r="Z60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AA60" s="20" t="s">
+      <c r="AA60" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AC60" s="12"/>
-      <c r="AD60" s="20" t="s">
+      <c r="AC60" s="11"/>
+      <c r="AD60" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AE60" s="20" t="s">
+      <c r="AE60" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AF60" s="20" t="s">
+      <c r="AF60" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AG60" s="19" t="s">
+      <c r="AG60" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AH60" s="20" t="s">
+      <c r="AH60" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AI60" s="20" t="s">
+      <c r="AI60" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AJ60" s="20" t="s">
+      <c r="AJ60" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AK60" s="20" t="s">
+      <c r="AK60" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AL60" s="20" t="s">
+      <c r="AL60" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="AM60" s="20" t="s">
+      <c r="AM60" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="AN60" s="20" t="s">
+      <c r="AN60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AO60" s="20" t="s">
+      <c r="AO60" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="AQ60" s="12"/>
-      <c r="AR60" s="20" t="s">
+      <c r="AQ60" s="11"/>
+      <c r="AR60" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AS60" s="20" t="s">
+      <c r="AS60" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AT60" s="20" t="s">
+      <c r="AT60" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AU60" s="19" t="s">
+      <c r="AU60" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AV60" s="20" t="s">
+      <c r="AV60" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AW60" s="20" t="s">
+      <c r="AW60" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AX60" s="20" t="s">
+      <c r="AX60" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AY60" s="20" t="s">
+      <c r="AY60" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AZ60" s="20" t="s">
+      <c r="AZ60" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="BA60" s="20" t="s">
+      <c r="BA60" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="BB60" s="20" t="s">
+      <c r="BB60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="BC60" s="20" t="s">
+      <c r="BC60" s="19" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="61" spans="1:55" ht="14.25" customHeight="1">
+      <c r="A61" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="B61" s="3">
         <v>17936.5</v>
       </c>
       <c r="C61" s="3">
         <v>32221.7</v>
       </c>
       <c r="D61" s="4">
         <v>47199.1</v>
       </c>
       <c r="E61" s="4">
         <v>72473.164777254788</v>
       </c>
       <c r="F61" s="3">
         <v>99575.1</v>
       </c>
       <c r="G61" s="3">
         <v>131012.9</v>
       </c>
-      <c r="H61" s="16">
+      <c r="H61" s="15">
         <v>169857.8</v>
       </c>
       <c r="I61" s="4">
         <v>206979.9</v>
       </c>
       <c r="J61" s="4">
         <v>242729.76795014297</v>
       </c>
       <c r="K61" s="4">
         <v>266135.38710777072</v>
       </c>
       <c r="L61" s="4">
         <v>283620.90000000002</v>
       </c>
       <c r="M61" s="4">
         <v>307073.59999999998</v>
       </c>
-      <c r="O61" s="5" t="s">
-        <v>15</v>
+      <c r="O61" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="P61" s="3">
         <v>13252.974536503596</v>
       </c>
       <c r="Q61" s="3">
         <v>21629.63794518738</v>
       </c>
       <c r="R61" s="4">
         <v>34079.451876025836</v>
       </c>
       <c r="S61" s="4">
         <v>48199.5826175494</v>
       </c>
       <c r="T61" s="3">
         <v>64242.264930871323</v>
       </c>
       <c r="U61" s="3">
         <v>82788.835201487411</v>
       </c>
-      <c r="V61" s="16">
+      <c r="V61" s="15">
         <v>103473.31359501027</v>
       </c>
       <c r="W61" s="4">
         <v>128094</v>
       </c>
       <c r="X61" s="4">
         <v>147548.6775239878</v>
       </c>
       <c r="Y61" s="4">
         <v>161222.29999999999</v>
       </c>
       <c r="Z61" s="4">
         <v>172789.9</v>
       </c>
       <c r="AA61" s="4">
         <v>187471.5</v>
       </c>
-      <c r="AC61" s="5" t="s">
-        <v>15</v>
+      <c r="AC61" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AD61" s="3">
         <v>12420.5</v>
       </c>
       <c r="AE61" s="3">
         <v>22981.1</v>
       </c>
       <c r="AF61" s="4">
         <v>35061.310108496327</v>
       </c>
       <c r="AG61" s="4">
         <v>50926.3</v>
       </c>
       <c r="AH61" s="3">
         <v>67985.122743475804</v>
       </c>
       <c r="AI61" s="3">
         <v>88018.396462123521</v>
       </c>
-      <c r="AJ61" s="16">
+      <c r="AJ61" s="15">
         <v>112453.82141052412</v>
       </c>
       <c r="AK61" s="4">
         <v>137034.20000000001</v>
       </c>
       <c r="AL61" s="4">
         <v>161854</v>
       </c>
       <c r="AM61" s="4">
         <v>177529.99093506573</v>
       </c>
       <c r="AN61" s="4">
         <v>190917.04481246983</v>
       </c>
       <c r="AO61" s="4">
         <v>207942.28828757021</v>
       </c>
-      <c r="AQ61" s="5" t="s">
-        <v>15</v>
+      <c r="AQ61" s="32" t="s">
+        <v>21</v>
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
-      <c r="AS61" s="26">
+      <c r="AS61" s="25">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="4">
         <v>58425.3</v>
       </c>
-      <c r="AV61" s="3"/>
+      <c r="AV61" s="3">
+        <v>77679.042127225301</v>
+      </c>
       <c r="AW61" s="3"/>
-      <c r="AX61" s="16"/>
+      <c r="AX61" s="15"/>
       <c r="AY61" s="4"/>
       <c r="AZ61" s="4"/>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
-      <c r="A62" s="5" t="s">
-        <v>16</v>
+      <c r="A62" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
       <c r="G62" s="3">
         <v>265</v>
       </c>
-      <c r="H62" s="16">
+      <c r="H62" s="15">
         <v>322.79709480000002</v>
       </c>
       <c r="I62" s="4">
         <v>400.1</v>
       </c>
       <c r="J62" s="4">
         <v>447.1</v>
       </c>
       <c r="K62" s="4">
         <v>475.8</v>
       </c>
       <c r="L62" s="4">
         <v>507.2</v>
       </c>
       <c r="M62" s="4">
         <v>562.6</v>
       </c>
-      <c r="O62" s="5" t="s">
-        <v>16</v>
+      <c r="O62" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="P62" s="3">
         <v>18.839730947208061</v>
       </c>
       <c r="Q62" s="3">
         <v>41.569159836442935</v>
       </c>
       <c r="R62" s="4">
         <v>68.275743128580146</v>
       </c>
       <c r="S62" s="4">
         <v>111.75942778953083</v>
       </c>
       <c r="T62" s="3">
         <v>165.57940760705111</v>
       </c>
       <c r="U62" s="3">
         <v>221.5</v>
       </c>
-      <c r="V62" s="16">
+      <c r="V62" s="15">
         <v>265.8</v>
       </c>
       <c r="W62" s="4">
         <v>329.4</v>
       </c>
       <c r="X62" s="4">
         <v>368.05119814906152</v>
       </c>
       <c r="Y62" s="4">
         <v>381.8</v>
       </c>
       <c r="Z62" s="4">
         <v>404.7</v>
       </c>
       <c r="AA62" s="4">
         <v>444.9</v>
       </c>
-      <c r="AC62" s="5" t="s">
-        <v>16</v>
+      <c r="AC62" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AD62" s="3">
         <v>89.4</v>
       </c>
       <c r="AE62" s="3">
         <v>266</v>
       </c>
       <c r="AF62" s="4">
         <v>395.5</v>
       </c>
       <c r="AG62" s="4">
         <v>491.4</v>
       </c>
       <c r="AH62" s="3">
         <v>531.60312537080893</v>
       </c>
       <c r="AI62" s="3">
         <v>692.94635077564794</v>
       </c>
-      <c r="AJ62" s="16">
+      <c r="AJ62" s="15">
         <v>832.76813458238632</v>
       </c>
       <c r="AK62" s="4">
         <v>996.7</v>
       </c>
       <c r="AL62" s="4">
         <v>1098.4000000000001</v>
       </c>
       <c r="AM62" s="4">
         <v>1196.8</v>
       </c>
       <c r="AN62" s="4">
         <v>1264.34737605801</v>
       </c>
       <c r="AO62" s="4">
         <v>1305.6741175171455</v>
       </c>
-      <c r="AQ62" s="5" t="s">
-        <v>16</v>
+      <c r="AQ62" s="24" t="s">
+        <v>22</v>
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
-      <c r="AS62" s="27">
+      <c r="AS62" s="26">
         <v>38.6</v>
       </c>
       <c r="AT62" s="4">
         <v>65.2</v>
       </c>
       <c r="AU62" s="4">
         <v>103.9</v>
       </c>
-      <c r="AV62" s="3"/>
+      <c r="AV62" s="3">
+        <v>148.69999999999999</v>
+      </c>
       <c r="AW62" s="3"/>
-      <c r="AX62" s="16"/>
+      <c r="AX62" s="15"/>
       <c r="AY62" s="4"/>
       <c r="AZ62" s="4"/>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
-      <c r="A63" s="5" t="s">
-        <v>17</v>
+      <c r="A63" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
       <c r="G63" s="3">
         <v>13816.1</v>
       </c>
-      <c r="H63" s="16">
+      <c r="H63" s="15">
         <v>17669.840970000001</v>
       </c>
       <c r="I63" s="4">
         <v>21570.5</v>
       </c>
       <c r="J63" s="4">
         <v>25592.2</v>
       </c>
       <c r="K63" s="4">
         <v>27731.5</v>
       </c>
       <c r="L63" s="4">
         <v>29197.4</v>
       </c>
       <c r="M63" s="4">
         <v>30877.3</v>
       </c>
-      <c r="O63" s="5" t="s">
-        <v>17</v>
+      <c r="O63" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="P63" s="3">
         <v>840.06519389232346</v>
       </c>
       <c r="Q63" s="3">
         <v>1337.2011898750911</v>
       </c>
       <c r="R63" s="4">
         <v>1897.6468050660169</v>
       </c>
       <c r="S63" s="4">
         <v>3184.1195417838612</v>
       </c>
       <c r="T63" s="3">
         <v>4947.0556428231557</v>
       </c>
       <c r="U63" s="3">
         <v>8254.9</v>
       </c>
-      <c r="V63" s="16">
+      <c r="V63" s="15">
         <v>8668</v>
       </c>
       <c r="W63" s="4">
         <v>10981</v>
       </c>
       <c r="X63" s="4">
         <v>12929.158241147719</v>
       </c>
       <c r="Y63" s="4">
         <v>13849.1</v>
       </c>
       <c r="Z63" s="4">
         <v>14505.3</v>
       </c>
       <c r="AA63" s="4">
         <v>15265.6</v>
       </c>
-      <c r="AC63" s="5" t="s">
-        <v>17</v>
+      <c r="AC63" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AD63" s="3">
         <v>718.1</v>
       </c>
       <c r="AE63" s="3">
         <v>1210.9000000000001</v>
       </c>
       <c r="AF63" s="4">
         <v>1769</v>
       </c>
       <c r="AG63" s="4">
         <v>3160.8</v>
       </c>
       <c r="AH63" s="3">
         <v>4820.5104564423546</v>
       </c>
       <c r="AI63" s="3">
         <v>6757.6082670445257</v>
       </c>
-      <c r="AJ63" s="16">
+      <c r="AJ63" s="15">
         <v>8716.2285959868714</v>
       </c>
       <c r="AK63" s="4">
         <v>10817.4</v>
       </c>
       <c r="AL63" s="4">
         <v>13159.3</v>
       </c>
       <c r="AM63" s="4">
         <v>14196.1</v>
       </c>
       <c r="AN63" s="4">
         <v>14981.681216880632</v>
       </c>
       <c r="AO63" s="4">
         <v>15849.255139984869</v>
       </c>
-      <c r="AQ63" s="5" t="s">
-        <v>17</v>
+      <c r="AQ63" s="24" t="s">
+        <v>23</v>
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
-      <c r="AS63" s="27">
+      <c r="AS63" s="26">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="4">
         <v>3708</v>
       </c>
-      <c r="AV63" s="3"/>
+      <c r="AV63" s="3">
+        <v>5474.3</v>
+      </c>
       <c r="AW63" s="3"/>
-      <c r="AX63" s="16"/>
+      <c r="AX63" s="15"/>
       <c r="AY63" s="4"/>
       <c r="AZ63" s="4"/>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
-      <c r="A64" s="5" t="s">
-        <v>18</v>
+      <c r="A64" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
       <c r="G64" s="3">
         <v>9326.4</v>
       </c>
-      <c r="H64" s="16">
+      <c r="H64" s="15">
         <v>12000.7919919</v>
       </c>
       <c r="I64" s="4">
         <v>14569.1</v>
       </c>
       <c r="J64" s="4">
         <v>17740.099999999999</v>
       </c>
       <c r="K64" s="4">
         <v>19172.7</v>
       </c>
       <c r="L64" s="4">
         <v>20422.400000000001</v>
       </c>
       <c r="M64" s="4">
         <v>21683.8</v>
       </c>
-      <c r="O64" s="5" t="s">
-        <v>18</v>
+      <c r="O64" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="P64" s="3">
         <v>626.86978068842495</v>
       </c>
       <c r="Q64" s="3">
         <v>954.91800025882787</v>
       </c>
       <c r="R64" s="4">
         <v>1259.4907974465475</v>
       </c>
       <c r="S64" s="4">
         <v>1857.8165229547567</v>
       </c>
       <c r="T64" s="3">
         <v>2882.3715901341525</v>
       </c>
       <c r="U64" s="3">
         <v>3968.6</v>
       </c>
-      <c r="V64" s="16">
+      <c r="V64" s="15">
         <v>5026.2</v>
       </c>
       <c r="W64" s="4">
         <v>6164.1</v>
       </c>
       <c r="X64" s="4">
         <v>7426.8506284655514</v>
       </c>
       <c r="Y64" s="4">
         <v>8021.1</v>
       </c>
       <c r="Z64" s="4">
         <v>8593.4</v>
       </c>
       <c r="AA64" s="4">
         <v>9150.6</v>
       </c>
-      <c r="AC64" s="5" t="s">
-        <v>18</v>
+      <c r="AC64" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AD64" s="3">
         <v>551.6</v>
       </c>
       <c r="AE64" s="3">
         <v>977.1</v>
       </c>
       <c r="AF64" s="4">
         <v>1407</v>
       </c>
       <c r="AG64" s="4">
         <v>2010.4</v>
       </c>
       <c r="AH64" s="3">
         <v>2900.7560475264713</v>
       </c>
       <c r="AI64" s="3">
         <v>4023.4143172999998</v>
       </c>
-      <c r="AJ64" s="16">
+      <c r="AJ64" s="15">
         <v>5425.8477461194034</v>
       </c>
       <c r="AK64" s="4">
         <v>6656</v>
       </c>
       <c r="AL64" s="4">
         <v>8343.2000000000007</v>
       </c>
       <c r="AM64" s="4">
         <v>9006.4</v>
       </c>
       <c r="AN64" s="4">
         <v>9690.3801855251222</v>
       </c>
       <c r="AO64" s="4">
         <v>10333.389995332642</v>
       </c>
-      <c r="AQ64" s="5" t="s">
-        <v>18</v>
+      <c r="AQ64" s="24" t="s">
+        <v>24</v>
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
-      <c r="AS64" s="27">
+      <c r="AS64" s="26">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="4">
         <v>2241.5</v>
       </c>
-      <c r="AV64" s="3"/>
+      <c r="AV64" s="3">
+        <v>3304</v>
+      </c>
       <c r="AW64" s="3"/>
-      <c r="AX64" s="16"/>
+      <c r="AX64" s="15"/>
       <c r="AY64" s="4"/>
       <c r="AZ64" s="4"/>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
-      <c r="A65" s="5" t="s">
-        <v>19</v>
+      <c r="A65" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
       <c r="G65" s="3">
         <v>10154</v>
       </c>
-      <c r="H65" s="16">
+      <c r="H65" s="15">
         <v>13251.4807356</v>
       </c>
       <c r="I65" s="4">
         <v>16396</v>
       </c>
       <c r="J65" s="4">
         <v>19585.5</v>
       </c>
       <c r="K65" s="4">
         <v>21784.1</v>
       </c>
       <c r="L65" s="4">
         <v>23293.9</v>
       </c>
       <c r="M65" s="4">
         <v>25367.3</v>
       </c>
-      <c r="O65" s="5" t="s">
-        <v>19</v>
+      <c r="O65" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="P65" s="3">
         <v>636.40698148636898</v>
       </c>
       <c r="Q65" s="3">
         <v>1128.5696675125541</v>
       </c>
       <c r="R65" s="4">
         <v>1599.4687900195963</v>
       </c>
       <c r="S65" s="4">
         <v>2277.1505308349806</v>
       </c>
       <c r="T65" s="3">
         <v>3060.1292427649623</v>
       </c>
       <c r="U65" s="3">
         <v>3903</v>
       </c>
-      <c r="V65" s="16">
+      <c r="V65" s="15">
         <v>4763.1000000000004</v>
       </c>
       <c r="W65" s="4">
         <v>6159.5</v>
       </c>
       <c r="X65" s="4">
         <v>7125.2491109918765</v>
       </c>
       <c r="Y65" s="4">
         <v>7737.1</v>
       </c>
       <c r="Z65" s="4">
         <v>8254.7000000000007</v>
       </c>
       <c r="AA65" s="4">
         <v>8979</v>
       </c>
-      <c r="AC65" s="5" t="s">
-        <v>19</v>
+      <c r="AC65" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AD65" s="3">
         <v>552.29999999999995</v>
       </c>
       <c r="AE65" s="3">
         <v>1041</v>
       </c>
       <c r="AF65" s="4">
         <v>1589.9</v>
       </c>
       <c r="AG65" s="4">
         <v>2318.6999999999998</v>
       </c>
       <c r="AH65" s="3">
         <v>3120.9729262224696</v>
       </c>
       <c r="AI65" s="3">
         <v>4029.8587103573227</v>
       </c>
-      <c r="AJ65" s="16">
+      <c r="AJ65" s="15">
         <v>5094.2035196668385</v>
       </c>
       <c r="AK65" s="4">
         <v>6351.5</v>
       </c>
       <c r="AL65" s="4">
         <v>7595.2</v>
       </c>
       <c r="AM65" s="4">
         <v>8312.7999999999993</v>
       </c>
       <c r="AN65" s="4">
         <v>8976.842437403091</v>
       </c>
       <c r="AO65" s="4">
         <v>9824.4518757391052</v>
       </c>
-      <c r="AQ65" s="5" t="s">
-        <v>19</v>
+      <c r="AQ65" s="24" t="s">
+        <v>25</v>
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
-      <c r="AS65" s="27">
+      <c r="AS65" s="26">
         <v>1349</v>
       </c>
       <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="4">
         <v>2685.2</v>
       </c>
-      <c r="AV65" s="3"/>
+      <c r="AV65" s="3">
+        <v>3619.7</v>
+      </c>
       <c r="AW65" s="3"/>
-      <c r="AX65" s="16"/>
+      <c r="AX65" s="15"/>
       <c r="AY65" s="4"/>
       <c r="AZ65" s="4"/>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
-      <c r="A66" s="5" t="s">
-        <v>20</v>
+      <c r="A66" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
       <c r="G66" s="3">
         <v>7798.3</v>
       </c>
-      <c r="H66" s="16">
+      <c r="H66" s="15">
         <v>9641.6132247000005</v>
       </c>
       <c r="I66" s="4">
         <v>11903</v>
       </c>
       <c r="J66" s="4">
         <v>13999</v>
       </c>
       <c r="K66" s="4">
         <v>15397.6</v>
       </c>
       <c r="L66" s="4">
         <v>16161.3</v>
       </c>
       <c r="M66" s="4">
         <v>17562.8</v>
       </c>
-      <c r="O66" s="5" t="s">
-        <v>20</v>
+      <c r="O66" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="P66" s="3">
         <v>829.82429649474136</v>
       </c>
       <c r="Q66" s="3">
         <v>1455.5543246414663</v>
       </c>
       <c r="R66" s="4">
         <v>2054.6577898922123</v>
       </c>
       <c r="S66" s="4">
         <v>3041.3502980757876</v>
       </c>
       <c r="T66" s="3">
         <v>4136.8138090991042</v>
       </c>
       <c r="U66" s="3">
         <v>5565.7</v>
       </c>
-      <c r="V66" s="16">
+      <c r="V66" s="15">
         <v>6689.1</v>
       </c>
       <c r="W66" s="4">
         <v>8755.6</v>
       </c>
       <c r="X66" s="4">
         <v>10053.428159201932</v>
       </c>
       <c r="Y66" s="4">
         <v>10972.3</v>
       </c>
       <c r="Z66" s="4">
         <v>11564.4</v>
       </c>
       <c r="AA66" s="4">
         <v>12589.3</v>
       </c>
-      <c r="AC66" s="5" t="s">
-        <v>20</v>
+      <c r="AC66" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AD66" s="3">
         <v>791.4</v>
       </c>
       <c r="AE66" s="3">
         <v>1531.3</v>
       </c>
       <c r="AF66" s="4">
         <v>2333.6999999999998</v>
       </c>
       <c r="AG66" s="4">
         <v>3603.9</v>
       </c>
       <c r="AH66" s="3">
         <v>4820.2218549606005</v>
       </c>
       <c r="AI66" s="3">
         <v>6617.1019309230396</v>
       </c>
-      <c r="AJ66" s="16">
+      <c r="AJ66" s="15">
         <v>8092.4622609591224</v>
       </c>
       <c r="AK66" s="4">
         <v>10179.9</v>
       </c>
       <c r="AL66" s="4">
         <v>12078</v>
       </c>
       <c r="AM66" s="4">
         <v>13215.5</v>
       </c>
       <c r="AN66" s="4">
         <v>14035.594055446209</v>
       </c>
       <c r="AO66" s="4">
         <v>15404.082386686558</v>
       </c>
-      <c r="AQ66" s="5" t="s">
-        <v>20</v>
+      <c r="AQ66" s="24" t="s">
+        <v>26</v>
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
-      <c r="AS66" s="27">
+      <c r="AS66" s="26">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="4">
         <v>4471</v>
       </c>
-      <c r="AV66" s="3"/>
+      <c r="AV66" s="3">
+        <v>5828.3</v>
+      </c>
       <c r="AW66" s="3"/>
-      <c r="AX66" s="16"/>
+      <c r="AX66" s="15"/>
       <c r="AY66" s="4"/>
       <c r="AZ66" s="4"/>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
-      <c r="A67" s="5" t="s">
-        <v>21</v>
+      <c r="A67" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
       <c r="G67" s="3">
         <v>7498.1</v>
       </c>
-      <c r="H67" s="16">
+      <c r="H67" s="15">
         <v>9610.3135063999998</v>
       </c>
       <c r="I67" s="4">
         <v>11773.2</v>
       </c>
       <c r="J67" s="4">
         <v>14012.4</v>
       </c>
       <c r="K67" s="4">
         <v>15425.7</v>
       </c>
       <c r="L67" s="4">
         <v>16246.9</v>
       </c>
       <c r="M67" s="4">
         <v>17678.5</v>
       </c>
-      <c r="O67" s="5" t="s">
-        <v>21</v>
+      <c r="O67" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="P67" s="3">
         <v>524.90090390412865</v>
       </c>
       <c r="Q67" s="3">
         <v>814.58310687332687</v>
       </c>
       <c r="R67" s="4">
         <v>1134.9246077209639</v>
       </c>
       <c r="S67" s="4">
         <v>1622.779393585135</v>
       </c>
       <c r="T67" s="3">
         <v>2293.0328875655377</v>
       </c>
       <c r="U67" s="3">
         <v>3482.4</v>
       </c>
-      <c r="V67" s="16">
+      <c r="V67" s="15">
         <v>4390.8</v>
       </c>
       <c r="W67" s="4">
         <v>5808.5</v>
       </c>
       <c r="X67" s="4">
         <v>6720.4732846248653</v>
       </c>
       <c r="Y67" s="4">
         <v>7388.6</v>
       </c>
       <c r="Z67" s="4">
         <v>7779.9</v>
       </c>
       <c r="AA67" s="4">
         <v>8601.7000000000007</v>
       </c>
-      <c r="AC67" s="5" t="s">
-        <v>21</v>
+      <c r="AC67" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AD67" s="3">
         <v>426.1</v>
       </c>
       <c r="AE67" s="3">
         <v>743.4</v>
       </c>
       <c r="AF67" s="4">
         <v>1195.2</v>
       </c>
       <c r="AG67" s="4">
         <v>1754.6</v>
       </c>
       <c r="AH67" s="3">
         <v>2445.8703112432659</v>
       </c>
       <c r="AI67" s="3">
         <v>3797.7750332896208</v>
       </c>
-      <c r="AJ67" s="16">
+      <c r="AJ67" s="15">
         <v>4730.0301066270076</v>
       </c>
       <c r="AK67" s="4">
         <v>6075.1</v>
       </c>
       <c r="AL67" s="4">
         <v>7254.3</v>
       </c>
       <c r="AM67" s="4">
         <v>7945.2</v>
       </c>
       <c r="AN67" s="4">
         <v>8398.3743396450336</v>
       </c>
       <c r="AO67" s="4">
         <v>9386.9780829669107</v>
       </c>
-      <c r="AQ67" s="5" t="s">
-        <v>21</v>
+      <c r="AQ67" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
-      <c r="AS67" s="27">
+      <c r="AS67" s="26">
         <v>997.7</v>
       </c>
       <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="4">
         <v>2147</v>
       </c>
-      <c r="AV67" s="3"/>
+      <c r="AV67" s="3">
+        <v>2918.4</v>
+      </c>
       <c r="AW67" s="3"/>
-      <c r="AX67" s="16"/>
+      <c r="AX67" s="15"/>
       <c r="AY67" s="4"/>
       <c r="AZ67" s="4"/>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
-      <c r="A68" s="5" t="s">
-        <v>22</v>
+      <c r="A68" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
       <c r="G68" s="3">
         <v>20456.8</v>
       </c>
-      <c r="H68" s="16">
+      <c r="H68" s="15">
         <v>25612.969481199998</v>
       </c>
       <c r="I68" s="4">
         <v>31196.400000000001</v>
       </c>
       <c r="J68" s="4">
         <v>35220</v>
       </c>
       <c r="K68" s="4">
         <v>38849.199999999997</v>
       </c>
       <c r="L68" s="4">
         <v>41911.1</v>
       </c>
       <c r="M68" s="4">
         <v>45339.1</v>
       </c>
-      <c r="O68" s="5" t="s">
-        <v>22</v>
+      <c r="O68" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="P68" s="3">
         <v>2953.5998955807299</v>
       </c>
       <c r="Q68" s="3">
         <v>4315.6032648688897</v>
       </c>
       <c r="R68" s="4">
         <v>8791.0822787483994</v>
       </c>
       <c r="S68" s="4">
         <v>11724.7854398978</v>
       </c>
       <c r="T68" s="3">
         <v>14570.775174218381</v>
       </c>
       <c r="U68" s="3">
         <v>17550.099999999999</v>
       </c>
-      <c r="V68" s="16">
+      <c r="V68" s="15">
         <v>21382.2</v>
       </c>
       <c r="W68" s="4">
         <v>25952.400000000001</v>
       </c>
       <c r="X68" s="4">
         <v>29119.354626261727</v>
       </c>
       <c r="Y68" s="4">
         <v>32114.7</v>
       </c>
       <c r="Z68" s="4">
         <v>34964.199999999997</v>
       </c>
       <c r="AA68" s="4">
         <v>38086.5</v>
       </c>
-      <c r="AC68" s="5" t="s">
-        <v>22</v>
+      <c r="AC68" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AD68" s="3">
         <v>2838.5</v>
       </c>
       <c r="AE68" s="3">
         <v>5481.8</v>
       </c>
       <c r="AF68" s="4">
         <v>8625.4</v>
       </c>
       <c r="AG68" s="4">
         <v>11607.4</v>
       </c>
       <c r="AH68" s="3">
         <v>14687.843175579117</v>
       </c>
       <c r="AI68" s="3">
         <v>17738.598115964836</v>
       </c>
-      <c r="AJ68" s="16">
+      <c r="AJ68" s="15">
         <v>21783.307605893136</v>
       </c>
       <c r="AK68" s="4">
         <v>26154.3</v>
       </c>
       <c r="AL68" s="4">
         <v>29834.3</v>
       </c>
       <c r="AM68" s="4">
         <v>33354.400000000001</v>
       </c>
       <c r="AN68" s="4">
         <v>36600.004443339203</v>
       </c>
       <c r="AO68" s="4">
         <v>40173.278733574225</v>
       </c>
-      <c r="AQ68" s="5" t="s">
-        <v>22</v>
+      <c r="AQ68" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
-      <c r="AS68" s="27">
+      <c r="AS68" s="26">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="4">
         <v>13869.7</v>
       </c>
-      <c r="AV68" s="3"/>
+      <c r="AV68" s="3">
+        <v>17696.8</v>
+      </c>
       <c r="AW68" s="3"/>
-      <c r="AX68" s="16"/>
+      <c r="AX68" s="15"/>
       <c r="AY68" s="4"/>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
-      <c r="A69" s="5" t="s">
-        <v>23</v>
+      <c r="A69" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
       <c r="G69" s="3">
         <v>5442.5</v>
       </c>
-      <c r="H69" s="16">
+      <c r="H69" s="15">
         <v>7413.8332748999992</v>
       </c>
       <c r="I69" s="4">
         <v>9190.2999999999993</v>
       </c>
       <c r="J69" s="4">
         <v>10911</v>
       </c>
       <c r="K69" s="4">
         <v>11841.8</v>
       </c>
       <c r="L69" s="4">
         <v>12634.4</v>
       </c>
       <c r="M69" s="4">
         <v>13933.6</v>
       </c>
-      <c r="O69" s="5" t="s">
-        <v>23</v>
+      <c r="O69" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="P69" s="3">
         <v>522.96349091166064</v>
       </c>
       <c r="Q69" s="3">
         <v>838.8239920257796</v>
       </c>
       <c r="R69" s="4">
         <v>1308.6622126901216</v>
       </c>
       <c r="S69" s="4">
         <v>1952.7708320938054</v>
       </c>
       <c r="T69" s="3">
         <v>2631.4148736427082</v>
       </c>
       <c r="U69" s="3">
         <v>3271.7</v>
       </c>
-      <c r="V69" s="16">
+      <c r="V69" s="15">
         <v>4288.3999999999996</v>
       </c>
       <c r="W69" s="4">
         <v>5224.5</v>
       </c>
       <c r="X69" s="4">
         <v>6101.9930880890315</v>
       </c>
       <c r="Y69" s="4">
         <v>6686.6</v>
       </c>
       <c r="Z69" s="4">
         <v>7222.3</v>
       </c>
       <c r="AA69" s="4">
         <v>7952.3</v>
       </c>
-      <c r="AC69" s="5" t="s">
-        <v>23</v>
+      <c r="AC69" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AD69" s="3">
         <v>535.20000000000005</v>
       </c>
       <c r="AE69" s="3">
         <v>917</v>
       </c>
       <c r="AF69" s="4">
         <v>1466.7</v>
       </c>
       <c r="AG69" s="4">
         <v>2175</v>
       </c>
       <c r="AH69" s="3">
         <v>2868.4874840466855</v>
       </c>
       <c r="AI69" s="3">
         <v>3667.9884279911503</v>
       </c>
-      <c r="AJ69" s="16">
+      <c r="AJ69" s="15">
         <v>4798.6439796143077</v>
       </c>
       <c r="AK69" s="4">
         <v>5842.8</v>
       </c>
       <c r="AL69" s="4">
         <v>6949.3</v>
       </c>
       <c r="AM69" s="4">
         <v>7601.4</v>
       </c>
       <c r="AN69" s="4">
         <v>8187.842817412753</v>
       </c>
       <c r="AO69" s="4">
         <v>9095.3527873164348</v>
       </c>
-      <c r="AQ69" s="5" t="s">
-        <v>23</v>
+      <c r="AQ69" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
-      <c r="AS69" s="27">
+      <c r="AS69" s="26">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="4">
         <v>2601.8000000000002</v>
       </c>
-      <c r="AV69" s="3"/>
+      <c r="AV69" s="3">
+        <v>3426.8</v>
+      </c>
       <c r="AW69" s="3"/>
-      <c r="AX69" s="16"/>
+      <c r="AX69" s="15"/>
       <c r="AY69" s="4"/>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
-      <c r="A70" s="5" t="s">
-        <v>24</v>
+      <c r="A70" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
       <c r="G70" s="3">
         <v>5376</v>
       </c>
-      <c r="H70" s="16">
+      <c r="H70" s="15">
         <v>6843.5384076</v>
       </c>
       <c r="I70" s="4">
         <v>8790.2999999999993</v>
       </c>
       <c r="J70" s="4">
         <v>10562.6</v>
       </c>
       <c r="K70" s="4">
         <v>11228.6</v>
       </c>
       <c r="L70" s="4">
         <v>11812.3</v>
       </c>
       <c r="M70" s="4">
         <v>12781</v>
       </c>
-      <c r="O70" s="5" t="s">
-        <v>24</v>
+      <c r="O70" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="P70" s="3">
         <v>442.02102468714679</v>
       </c>
       <c r="Q70" s="3">
         <v>809.22845801802907</v>
       </c>
       <c r="R70" s="4">
         <v>1122.2266127322368</v>
       </c>
       <c r="S70" s="4">
         <v>1643.6104775621152</v>
       </c>
       <c r="T70" s="3">
         <v>2325.7857055342156</v>
       </c>
       <c r="U70" s="3">
         <v>3000.1</v>
       </c>
-      <c r="V70" s="16">
+      <c r="V70" s="15">
         <v>3750.3</v>
       </c>
       <c r="W70" s="4">
         <v>5178.3999999999996</v>
       </c>
       <c r="X70" s="4">
         <v>6049.7274622816731</v>
       </c>
       <c r="Y70" s="4">
         <v>6516.4</v>
       </c>
       <c r="Z70" s="4">
         <v>6935.3</v>
       </c>
       <c r="AA70" s="4">
         <v>7636.1</v>
       </c>
-      <c r="AC70" s="5" t="s">
-        <v>24</v>
+      <c r="AC70" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AD70" s="3">
         <v>419.3</v>
       </c>
       <c r="AE70" s="3">
         <v>801.4</v>
       </c>
       <c r="AF70" s="4">
         <v>1137.7</v>
       </c>
       <c r="AG70" s="4">
         <v>1727.9</v>
       </c>
       <c r="AH70" s="3">
         <v>2340.3484645162403</v>
       </c>
       <c r="AI70" s="3">
         <v>3073.9124633575721</v>
       </c>
-      <c r="AJ70" s="16">
+      <c r="AJ70" s="15">
         <v>3929.4343806571555</v>
       </c>
       <c r="AK70" s="4">
         <v>5128.3999999999996</v>
       </c>
       <c r="AL70" s="4">
         <v>6195.2</v>
       </c>
       <c r="AM70" s="4">
         <v>6602.7</v>
       </c>
       <c r="AN70" s="4">
         <v>6929.3237347943914</v>
       </c>
       <c r="AO70" s="4">
         <v>7535.6603122434572</v>
       </c>
-      <c r="AQ70" s="5" t="s">
-        <v>24</v>
+      <c r="AQ70" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
-      <c r="AS70" s="27">
+      <c r="AS70" s="26">
         <v>920</v>
       </c>
       <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="4">
         <v>1991.4</v>
       </c>
-      <c r="AV70" s="3"/>
+      <c r="AV70" s="3">
+        <v>2715.2</v>
+      </c>
       <c r="AW70" s="3"/>
-      <c r="AX70" s="16"/>
+      <c r="AX70" s="15"/>
       <c r="AY70" s="4"/>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
-      <c r="A71" s="5" t="s">
-        <v>25</v>
+      <c r="A71" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
       <c r="G71" s="3">
         <v>8565.9</v>
       </c>
-      <c r="H71" s="16">
+      <c r="H71" s="15">
         <v>11206.3991415</v>
       </c>
       <c r="I71" s="4">
         <v>13333.2</v>
       </c>
       <c r="J71" s="4">
         <v>15336.3</v>
       </c>
       <c r="K71" s="4">
         <v>16725.400000000001</v>
       </c>
       <c r="L71" s="4">
         <v>17967.900000000001</v>
       </c>
       <c r="M71" s="4">
         <v>19287.099999999999</v>
       </c>
-      <c r="O71" s="5" t="s">
-        <v>25</v>
+      <c r="O71" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="P71" s="3">
         <v>933.6955248759034</v>
       </c>
       <c r="Q71" s="3">
         <v>1781.7473820906228</v>
       </c>
       <c r="R71" s="4">
         <v>2483.5265956128874</v>
       </c>
       <c r="S71" s="4">
         <v>3359.0598326750301</v>
       </c>
       <c r="T71" s="3">
         <v>4502.5503547729732</v>
       </c>
       <c r="U71" s="3">
         <v>5853.1</v>
       </c>
-      <c r="V71" s="16">
+      <c r="V71" s="15">
         <v>7325.7</v>
       </c>
       <c r="W71" s="4">
         <v>8975</v>
       </c>
       <c r="X71" s="4">
         <v>10522.0527792297</v>
       </c>
       <c r="Y71" s="4">
         <v>11795.4</v>
       </c>
       <c r="Z71" s="4">
         <v>12974.2</v>
       </c>
       <c r="AA71" s="4">
         <v>14003.8</v>
       </c>
-      <c r="AC71" s="5" t="s">
-        <v>25</v>
+      <c r="AC71" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AD71" s="3">
         <v>937</v>
       </c>
       <c r="AE71" s="3">
         <v>1866.9</v>
       </c>
       <c r="AF71" s="4">
         <v>3010.4</v>
       </c>
       <c r="AG71" s="4">
         <v>4426.3</v>
       </c>
       <c r="AH71" s="3">
         <v>6102.3538839652774</v>
       </c>
       <c r="AI71" s="3">
         <v>7933.6203271812574</v>
       </c>
-      <c r="AJ71" s="16">
+      <c r="AJ71" s="15">
         <v>10099.028080022566</v>
       </c>
       <c r="AK71" s="4">
         <v>11814.6</v>
       </c>
       <c r="AL71" s="4">
         <v>13583.3</v>
       </c>
       <c r="AM71" s="4">
         <v>14764.6</v>
       </c>
       <c r="AN71" s="4">
         <v>15982.91852205658</v>
       </c>
       <c r="AO71" s="4">
         <v>17232.021896919196</v>
       </c>
-      <c r="AQ71" s="5" t="s">
-        <v>25</v>
+      <c r="AQ71" s="24" t="s">
+        <v>31</v>
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
-      <c r="AS71" s="27">
+      <c r="AS71" s="26">
         <v>2315</v>
       </c>
       <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="4">
         <v>4915.8999999999996</v>
       </c>
-      <c r="AV71" s="3"/>
+      <c r="AV71" s="3">
+        <v>6487.5</v>
+      </c>
       <c r="AW71" s="3"/>
-      <c r="AX71" s="16"/>
+      <c r="AX71" s="15"/>
       <c r="AY71" s="4"/>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
-      <c r="A72" s="5" t="s">
-        <v>26</v>
+      <c r="A72" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
       <c r="G72" s="3">
         <v>20844.2</v>
       </c>
-      <c r="H72" s="16">
+      <c r="H72" s="15">
         <v>26561.960940199999</v>
       </c>
       <c r="I72" s="4">
         <v>31469.599999999999</v>
       </c>
       <c r="J72" s="4">
         <v>36549.9</v>
       </c>
       <c r="K72" s="4">
         <v>40719.9</v>
       </c>
       <c r="L72" s="4">
         <v>43987.9</v>
       </c>
       <c r="M72" s="4">
         <v>48367.3</v>
       </c>
-      <c r="O72" s="5" t="s">
-        <v>26</v>
+      <c r="O72" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="P72" s="3">
         <v>2826.9828047859883</v>
       </c>
       <c r="Q72" s="3">
         <v>4520.1579769999998</v>
       </c>
       <c r="R72" s="4">
         <v>7285.6988908401645</v>
       </c>
       <c r="S72" s="4">
         <v>10102.347982506035</v>
       </c>
       <c r="T72" s="3">
         <v>12764.764586215653</v>
       </c>
       <c r="U72" s="3">
         <v>14627.2</v>
       </c>
-      <c r="V72" s="16">
+      <c r="V72" s="15">
         <v>19404.8</v>
       </c>
       <c r="W72" s="4">
         <v>22797.200000000001</v>
       </c>
       <c r="X72" s="4">
         <v>25905.913453910762</v>
       </c>
       <c r="Y72" s="4">
         <v>28418.6</v>
       </c>
       <c r="Z72" s="4">
         <v>30708.6</v>
       </c>
       <c r="AA72" s="4">
         <v>33740.6</v>
       </c>
-      <c r="AC72" s="5" t="s">
-        <v>26</v>
+      <c r="AC72" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AD72" s="3">
         <v>2728.9</v>
       </c>
       <c r="AE72" s="3">
         <v>4827</v>
       </c>
       <c r="AF72" s="4">
         <v>7220.6</v>
       </c>
       <c r="AG72" s="4">
         <v>10238.6</v>
       </c>
       <c r="AH72" s="3">
         <v>13259.954327561261</v>
       </c>
       <c r="AI72" s="3">
         <v>16237.520612034217</v>
       </c>
-      <c r="AJ72" s="16">
+      <c r="AJ72" s="15">
         <v>20516.952435301067</v>
       </c>
       <c r="AK72" s="4">
         <v>24307.599999999999</v>
       </c>
       <c r="AL72" s="4">
         <v>28524.2</v>
       </c>
       <c r="AM72" s="4">
         <v>31726.1</v>
       </c>
       <c r="AN72" s="4">
         <v>34453.750770540129</v>
       </c>
       <c r="AO72" s="4">
         <v>37878.167332550191</v>
       </c>
-      <c r="AQ72" s="5" t="s">
-        <v>26</v>
+      <c r="AQ72" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
-      <c r="AS72" s="27">
+      <c r="AS72" s="26">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="4">
         <v>7903</v>
       </c>
       <c r="AU72" s="4">
         <v>11100.9</v>
       </c>
-      <c r="AV72" s="3"/>
+      <c r="AV72" s="3">
+        <v>14649.3</v>
+      </c>
       <c r="AW72" s="3"/>
-      <c r="AX72" s="16"/>
+      <c r="AX72" s="15"/>
       <c r="AY72" s="4"/>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
-      <c r="A73" s="5" t="s">
-        <v>27</v>
+      <c r="A73" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
       <c r="G73" s="3">
         <v>3610.3</v>
       </c>
-      <c r="H73" s="16">
+      <c r="H73" s="15">
         <v>4905.1558531999999</v>
       </c>
       <c r="I73" s="4">
         <v>5938.4</v>
       </c>
       <c r="J73" s="4">
         <v>7045.9</v>
       </c>
       <c r="K73" s="4">
         <v>7704.5</v>
       </c>
       <c r="L73" s="4">
         <v>8106.1</v>
       </c>
       <c r="M73" s="4">
         <v>8816.7000000000007</v>
       </c>
-      <c r="O73" s="5" t="s">
-        <v>27</v>
+      <c r="O73" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="P73" s="3">
         <v>331.22882349999998</v>
       </c>
       <c r="Q73" s="3">
         <v>549.17008729999998</v>
       </c>
       <c r="R73" s="4">
         <v>764.93671086345989</v>
       </c>
       <c r="S73" s="4">
         <v>1054.0628575499913</v>
       </c>
       <c r="T73" s="3">
         <v>1447.7162364682224</v>
       </c>
       <c r="U73" s="3">
         <v>1914.8</v>
       </c>
-      <c r="V73" s="16">
+      <c r="V73" s="15">
         <v>2555.9</v>
       </c>
       <c r="W73" s="4">
         <v>3200.6</v>
       </c>
       <c r="X73" s="4">
         <v>3731.3327214934807</v>
       </c>
       <c r="Y73" s="4">
         <v>4085.4</v>
       </c>
       <c r="Z73" s="4">
         <v>4276.2</v>
       </c>
       <c r="AA73" s="4">
         <v>4636.3999999999996</v>
       </c>
-      <c r="AC73" s="5" t="s">
-        <v>27</v>
+      <c r="AC73" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AD73" s="3">
         <v>365.5</v>
       </c>
       <c r="AE73" s="3">
         <v>572.20000000000005</v>
       </c>
       <c r="AF73" s="4">
         <v>807</v>
       </c>
       <c r="AG73" s="4">
         <v>1134.3</v>
       </c>
       <c r="AH73" s="3">
         <v>1531.607261050325</v>
       </c>
       <c r="AI73" s="3">
         <v>2049.3612113437475</v>
       </c>
-      <c r="AJ73" s="16">
+      <c r="AJ73" s="15">
         <v>2768.7267292090874</v>
       </c>
       <c r="AK73" s="4">
         <v>3468.1</v>
       </c>
       <c r="AL73" s="4">
         <v>4157.5</v>
       </c>
       <c r="AM73" s="4">
         <v>4552.1000000000004</v>
       </c>
       <c r="AN73" s="4">
         <v>4778.1770616112699</v>
       </c>
       <c r="AO73" s="4">
         <v>5189.0393743562508</v>
       </c>
-      <c r="AQ73" s="5" t="s">
-        <v>27</v>
+      <c r="AQ73" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
-      <c r="AS73" s="27">
+      <c r="AS73" s="26">
         <v>690.9</v>
       </c>
       <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="4">
         <v>1365.7</v>
       </c>
-      <c r="AV73" s="3"/>
+      <c r="AV73" s="3">
+        <v>1809.6</v>
+      </c>
       <c r="AW73" s="3"/>
-      <c r="AX73" s="16"/>
+      <c r="AX73" s="15"/>
       <c r="AY73" s="4"/>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
-      <c r="A74" s="5" t="s">
-        <v>28</v>
+      <c r="A74" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
       <c r="G74" s="3">
         <v>7767.3</v>
       </c>
-      <c r="H74" s="16">
+      <c r="H74" s="15">
         <v>10922.601695700001</v>
       </c>
       <c r="I74" s="4">
         <v>13393.2</v>
       </c>
       <c r="J74" s="4">
         <v>15768.8</v>
       </c>
       <c r="K74" s="4">
         <v>16996.400000000001</v>
       </c>
       <c r="L74" s="4">
         <v>17979.2</v>
       </c>
       <c r="M74" s="4">
         <v>19249.8</v>
       </c>
-      <c r="O74" s="5" t="s">
-        <v>28</v>
+      <c r="O74" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="P74" s="3">
         <v>701.12762834959744</v>
       </c>
       <c r="Q74" s="3">
         <v>1203.61653419811</v>
       </c>
       <c r="R74" s="4">
         <v>1881.5482761624803</v>
       </c>
       <c r="S74" s="4">
         <v>2971.6603211707293</v>
       </c>
       <c r="T74" s="3">
         <v>4140.0878679949028</v>
       </c>
       <c r="U74" s="3">
         <v>5637</v>
       </c>
-      <c r="V74" s="16">
+      <c r="V74" s="15">
         <v>7615.8</v>
       </c>
       <c r="W74" s="4">
         <v>9315.2000000000007</v>
       </c>
       <c r="X74" s="4">
         <v>10780.118281595585</v>
       </c>
       <c r="Y74" s="4">
         <v>11583.7</v>
       </c>
       <c r="Z74" s="4">
         <v>12276.5</v>
       </c>
       <c r="AA74" s="4">
         <v>13112.9</v>
       </c>
-      <c r="AC74" s="5" t="s">
-        <v>28</v>
+      <c r="AC74" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AD74" s="3">
         <v>606.6</v>
       </c>
       <c r="AE74" s="3">
         <v>1164.5999999999999</v>
       </c>
       <c r="AF74" s="4">
         <v>1872.9</v>
       </c>
       <c r="AG74" s="4">
         <v>3111.2</v>
       </c>
       <c r="AH74" s="3">
         <v>4308.4833312522087</v>
       </c>
       <c r="AI74" s="3">
         <v>5942.653299187823</v>
       </c>
-      <c r="AJ74" s="16">
+      <c r="AJ74" s="15">
         <v>8292.6264353945771</v>
       </c>
       <c r="AK74" s="4">
         <v>10136.1</v>
       </c>
       <c r="AL74" s="4">
         <v>12137.7</v>
       </c>
       <c r="AM74" s="4">
         <v>13115.4</v>
       </c>
       <c r="AN74" s="4">
         <v>13953.07777356282</v>
       </c>
       <c r="AO74" s="4">
         <v>15010.70762979609</v>
       </c>
-      <c r="AQ74" s="5" t="s">
-        <v>28</v>
+      <c r="AQ74" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
-      <c r="AS74" s="27">
+      <c r="AS74" s="26">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="4">
         <v>3674.7</v>
       </c>
-      <c r="AV74" s="3"/>
+      <c r="AV74" s="3">
+        <v>4888.1000000000004</v>
+      </c>
       <c r="AW74" s="3"/>
-      <c r="AX74" s="16"/>
+      <c r="AX74" s="15"/>
       <c r="AY74" s="4"/>
       <c r="AZ74" s="4"/>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
-      <c r="A75" s="5" t="s">
-        <v>29</v>
+      <c r="A75" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
       <c r="G75" s="3">
         <v>10092</v>
       </c>
-      <c r="H75" s="16">
+      <c r="H75" s="15">
         <v>13894.4749486</v>
       </c>
       <c r="I75" s="4">
         <v>17056.599999999999</v>
       </c>
       <c r="J75" s="4">
         <v>19959</v>
       </c>
       <c r="K75" s="4">
         <v>22082.2</v>
       </c>
       <c r="L75" s="4">
         <v>23392.9</v>
       </c>
       <c r="M75" s="4">
         <v>25566.7</v>
       </c>
-      <c r="O75" s="5" t="s">
-        <v>29</v>
+      <c r="O75" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="P75" s="3">
         <v>1064.4982116798533</v>
       </c>
       <c r="Q75" s="3">
         <v>1878.8425798204876</v>
       </c>
       <c r="R75" s="4">
         <v>2427.3185640645534</v>
       </c>
       <c r="S75" s="4">
         <v>3296.2814628701276</v>
       </c>
       <c r="T75" s="3">
         <v>4374.2045904239949</v>
       </c>
       <c r="U75" s="3">
         <v>5538.7</v>
       </c>
-      <c r="V75" s="16">
+      <c r="V75" s="15">
         <v>7347.2</v>
       </c>
       <c r="W75" s="4">
         <v>9252.6</v>
       </c>
       <c r="X75" s="4">
         <v>10714.974473196737</v>
       </c>
       <c r="Y75" s="4">
         <v>11671.5</v>
       </c>
       <c r="Z75" s="4">
         <v>12330.2</v>
       </c>
       <c r="AA75" s="4">
         <v>13271.8</v>
       </c>
-      <c r="AC75" s="5" t="s">
-        <v>29</v>
+      <c r="AC75" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AD75" s="3">
         <v>860.6</v>
       </c>
       <c r="AE75" s="3">
         <v>1580.5</v>
       </c>
       <c r="AF75" s="4">
         <v>2230.3000000000002</v>
       </c>
       <c r="AG75" s="4">
         <v>3165.8</v>
       </c>
       <c r="AH75" s="3">
         <v>4246.0821826030124</v>
       </c>
       <c r="AI75" s="3">
         <v>5456.0397801462832</v>
       </c>
-      <c r="AJ75" s="16">
+      <c r="AJ75" s="15">
         <v>7383.5</v>
       </c>
       <c r="AK75" s="4">
         <v>9105.7000000000007</v>
       </c>
       <c r="AL75" s="4">
         <v>10944.1</v>
       </c>
       <c r="AM75" s="4">
         <v>11940.5</v>
       </c>
       <c r="AN75" s="4">
         <v>12684.739110096862</v>
       </c>
       <c r="AO75" s="4">
         <v>13724.22013039601</v>
       </c>
-      <c r="AQ75" s="5" t="s">
-        <v>29</v>
+      <c r="AQ75" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
-      <c r="AS75" s="27">
+      <c r="AS75" s="26">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="4">
         <v>3548.6</v>
       </c>
-      <c r="AV75" s="3"/>
+      <c r="AV75" s="3">
+        <v>4712.3</v>
+      </c>
       <c r="AW75" s="3"/>
-      <c r="AX75" s="16"/>
+      <c r="AX75" s="15"/>
       <c r="AY75" s="4"/>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
-      <c r="B76" s="17"/>
-[...38 lines deleted...]
-      <c r="BA76" s="17"/>
+      <c r="B76" s="16"/>
+      <c r="C76" s="16"/>
+      <c r="D76" s="16"/>
+      <c r="E76" s="16"/>
+      <c r="F76" s="16"/>
+      <c r="G76" s="16"/>
+      <c r="H76" s="16"/>
+      <c r="I76" s="16"/>
+      <c r="J76" s="16"/>
+      <c r="K76" s="16"/>
+      <c r="P76" s="16"/>
+      <c r="Q76" s="16"/>
+      <c r="R76" s="16"/>
+      <c r="S76" s="16"/>
+      <c r="T76" s="16"/>
+      <c r="U76" s="16"/>
+      <c r="V76" s="16"/>
+      <c r="W76" s="16"/>
+      <c r="X76" s="16"/>
+      <c r="Y76" s="16"/>
+      <c r="AD76" s="16"/>
+      <c r="AE76" s="16"/>
+      <c r="AF76" s="16"/>
+      <c r="AG76" s="16"/>
+      <c r="AH76" s="16"/>
+      <c r="AI76" s="16"/>
+      <c r="AJ76" s="16"/>
+      <c r="AK76" s="16"/>
+      <c r="AL76" s="16"/>
+      <c r="AM76" s="16"/>
+      <c r="AR76" s="16"/>
+      <c r="AS76" s="16"/>
+      <c r="AT76" s="16"/>
+      <c r="AU76" s="16"/>
+      <c r="AV76" s="16"/>
+      <c r="AW76" s="16"/>
+      <c r="AX76" s="16"/>
+      <c r="AY76" s="16"/>
+      <c r="AZ76" s="16"/>
+      <c r="BA76" s="16"/>
     </row>
     <row r="77" spans="1:55">
-      <c r="B77" s="17"/>
-[...38 lines deleted...]
-      <c r="BA77" s="17"/>
+      <c r="B77" s="16"/>
+      <c r="C77" s="16"/>
+      <c r="D77" s="16"/>
+      <c r="E77" s="16"/>
+      <c r="F77" s="16"/>
+      <c r="G77" s="16"/>
+      <c r="H77" s="16"/>
+      <c r="I77" s="16"/>
+      <c r="J77" s="16"/>
+      <c r="K77" s="16"/>
+      <c r="P77" s="16"/>
+      <c r="Q77" s="16"/>
+      <c r="R77" s="16"/>
+      <c r="S77" s="16"/>
+      <c r="T77" s="16"/>
+      <c r="U77" s="16"/>
+      <c r="V77" s="16"/>
+      <c r="W77" s="16"/>
+      <c r="X77" s="16"/>
+      <c r="Y77" s="16"/>
+      <c r="AD77" s="16"/>
+      <c r="AE77" s="16"/>
+      <c r="AF77" s="16"/>
+      <c r="AG77" s="16"/>
+      <c r="AH77" s="16"/>
+      <c r="AI77" s="16"/>
+      <c r="AJ77" s="16"/>
+      <c r="AK77" s="16"/>
+      <c r="AL77" s="16"/>
+      <c r="AM77" s="16"/>
+      <c r="AR77" s="16"/>
+      <c r="AS77" s="16"/>
+      <c r="AT77" s="16"/>
+      <c r="AU77" s="16"/>
+      <c r="AV77" s="16"/>
+      <c r="AW77" s="16"/>
+      <c r="AX77" s="16"/>
+      <c r="AY77" s="16"/>
+      <c r="AZ77" s="16"/>
+      <c r="BA77" s="16"/>
     </row>
     <row r="78" spans="1:55">
-      <c r="B78" s="17"/>
-[...38 lines deleted...]
-      <c r="BA78" s="17"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="16"/>
+      <c r="D78" s="16"/>
+      <c r="E78" s="16"/>
+      <c r="F78" s="16"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="16"/>
+      <c r="I78" s="16"/>
+      <c r="J78" s="16"/>
+      <c r="K78" s="16"/>
+      <c r="P78" s="16"/>
+      <c r="Q78" s="16"/>
+      <c r="R78" s="16"/>
+      <c r="S78" s="16"/>
+      <c r="T78" s="16"/>
+      <c r="U78" s="16"/>
+      <c r="V78" s="16"/>
+      <c r="W78" s="16"/>
+      <c r="X78" s="16"/>
+      <c r="Y78" s="16"/>
+      <c r="AD78" s="16"/>
+      <c r="AE78" s="16"/>
+      <c r="AF78" s="16"/>
+      <c r="AG78" s="16"/>
+      <c r="AH78" s="16"/>
+      <c r="AI78" s="16"/>
+      <c r="AJ78" s="16"/>
+      <c r="AK78" s="16"/>
+      <c r="AL78" s="16"/>
+      <c r="AM78" s="16"/>
+      <c r="AR78" s="16"/>
+      <c r="AS78" s="16"/>
+      <c r="AT78" s="16"/>
+      <c r="AU78" s="16"/>
+      <c r="AV78" s="16"/>
+      <c r="AW78" s="16"/>
+      <c r="AX78" s="16"/>
+      <c r="AY78" s="16"/>
+      <c r="AZ78" s="16"/>
+      <c r="BA78" s="16"/>
     </row>
     <row r="79" spans="1:55">
-      <c r="B79" s="17"/>
-[...38 lines deleted...]
-      <c r="BA79" s="17"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="16"/>
+      <c r="E79" s="16"/>
+      <c r="F79" s="16"/>
+      <c r="G79" s="16"/>
+      <c r="H79" s="16"/>
+      <c r="I79" s="16"/>
+      <c r="J79" s="16"/>
+      <c r="K79" s="16"/>
+      <c r="P79" s="16"/>
+      <c r="Q79" s="16"/>
+      <c r="R79" s="16"/>
+      <c r="S79" s="16"/>
+      <c r="T79" s="16"/>
+      <c r="U79" s="16"/>
+      <c r="V79" s="16"/>
+      <c r="W79" s="16"/>
+      <c r="X79" s="16"/>
+      <c r="Y79" s="16"/>
+      <c r="AD79" s="16"/>
+      <c r="AE79" s="16"/>
+      <c r="AF79" s="16"/>
+      <c r="AG79" s="16"/>
+      <c r="AH79" s="16"/>
+      <c r="AI79" s="16"/>
+      <c r="AJ79" s="16"/>
+      <c r="AK79" s="16"/>
+      <c r="AL79" s="16"/>
+      <c r="AM79" s="16"/>
+      <c r="AR79" s="16"/>
+      <c r="AS79" s="16"/>
+      <c r="AT79" s="16"/>
+      <c r="AU79" s="16"/>
+      <c r="AV79" s="16"/>
+      <c r="AW79" s="16"/>
+      <c r="AX79" s="16"/>
+      <c r="AY79" s="16"/>
+      <c r="AZ79" s="16"/>
+      <c r="BA79" s="16"/>
     </row>
     <row r="80" spans="1:55">
-      <c r="B80" s="17"/>
-[...38 lines deleted...]
-      <c r="BA80" s="17"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16"/>
+      <c r="I80" s="16"/>
+      <c r="J80" s="16"/>
+      <c r="K80" s="16"/>
+      <c r="P80" s="16"/>
+      <c r="Q80" s="16"/>
+      <c r="R80" s="16"/>
+      <c r="S80" s="16"/>
+      <c r="T80" s="16"/>
+      <c r="U80" s="16"/>
+      <c r="V80" s="16"/>
+      <c r="W80" s="16"/>
+      <c r="X80" s="16"/>
+      <c r="Y80" s="16"/>
+      <c r="AD80" s="16"/>
+      <c r="AE80" s="16"/>
+      <c r="AF80" s="16"/>
+      <c r="AG80" s="16"/>
+      <c r="AH80" s="16"/>
+      <c r="AI80" s="16"/>
+      <c r="AJ80" s="16"/>
+      <c r="AK80" s="16"/>
+      <c r="AL80" s="16"/>
+      <c r="AM80" s="16"/>
+      <c r="AR80" s="16"/>
+      <c r="AS80" s="16"/>
+      <c r="AT80" s="16"/>
+      <c r="AU80" s="16"/>
+      <c r="AV80" s="16"/>
+      <c r="AW80" s="16"/>
+      <c r="AX80" s="16"/>
+      <c r="AY80" s="16"/>
+      <c r="AZ80" s="16"/>
+      <c r="BA80" s="16"/>
     </row>
     <row r="81" spans="2:53">
-      <c r="B81" s="17"/>
-[...38 lines deleted...]
-      <c r="BA81" s="17"/>
+      <c r="B81" s="16"/>
+      <c r="C81" s="16"/>
+      <c r="D81" s="16"/>
+      <c r="E81" s="16"/>
+      <c r="F81" s="16"/>
+      <c r="G81" s="16"/>
+      <c r="H81" s="16"/>
+      <c r="I81" s="16"/>
+      <c r="J81" s="16"/>
+      <c r="K81" s="16"/>
+      <c r="P81" s="16"/>
+      <c r="Q81" s="16"/>
+      <c r="R81" s="16"/>
+      <c r="S81" s="16"/>
+      <c r="T81" s="16"/>
+      <c r="U81" s="16"/>
+      <c r="V81" s="16"/>
+      <c r="W81" s="16"/>
+      <c r="X81" s="16"/>
+      <c r="Y81" s="16"/>
+      <c r="AD81" s="16"/>
+      <c r="AE81" s="16"/>
+      <c r="AF81" s="16"/>
+      <c r="AG81" s="16"/>
+      <c r="AH81" s="16"/>
+      <c r="AI81" s="16"/>
+      <c r="AJ81" s="16"/>
+      <c r="AK81" s="16"/>
+      <c r="AL81" s="16"/>
+      <c r="AM81" s="16"/>
+      <c r="AR81" s="16"/>
+      <c r="AS81" s="16"/>
+      <c r="AT81" s="16"/>
+      <c r="AU81" s="16"/>
+      <c r="AV81" s="16"/>
+      <c r="AW81" s="16"/>
+      <c r="AX81" s="16"/>
+      <c r="AY81" s="16"/>
+      <c r="AZ81" s="16"/>
+      <c r="BA81" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ39:BC39"/>
     <mergeCell ref="AQ58:BC58"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC39:AO39"/>
     <mergeCell ref="AC58:AO58"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O39:AA39"/>
     <mergeCell ref="O58:AA58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 