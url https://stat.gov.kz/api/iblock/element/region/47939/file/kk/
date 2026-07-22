--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жалпы шығарылым" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезеңі бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -227,51 +227,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -298,63 +298,69 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -625,139 +631,139 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG13" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A18"/>
+    <sheetView tabSelected="1" topLeftCell="AD49" workbookViewId="0">
+      <selection activeCell="AT10" sqref="AT10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="24" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="25" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="25.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="25.5" customHeight="1">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="28"/>
-[...11 lines deleted...]
-      <c r="O1" s="28" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="O1" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="P1" s="28"/>
-[...11 lines deleted...]
-      <c r="AC1" s="28" t="s">
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AC1" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AD1" s="28"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="28" t="s">
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AQ1" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="AR1" s="28"/>
-[...10 lines deleted...]
-      <c r="BC1" s="28"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
     </row>
     <row r="2" spans="1:55">
       <c r="M2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AA2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AO2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BC2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:55" ht="22.5">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>5</v>
@@ -880,186 +886,188 @@
         <v>7</v>
       </c>
       <c r="AW3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="AX3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="AY3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AZ3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="BA3" s="18" t="s">
         <v>12</v>
       </c>
       <c r="BB3" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BC3" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:55" ht="17.25" customHeight="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="3">
         <v>18177</v>
       </c>
       <c r="C4" s="3">
         <v>32702.6</v>
       </c>
       <c r="D4" s="4">
         <v>48000.4</v>
       </c>
       <c r="E4" s="4">
         <v>73594.050012548643</v>
       </c>
       <c r="F4" s="3">
         <v>100975.8</v>
       </c>
       <c r="G4" s="3">
         <v>132723.5</v>
       </c>
       <c r="H4" s="4">
         <v>184490.8</v>
       </c>
       <c r="I4" s="4">
         <v>328183.59999999998</v>
       </c>
       <c r="J4" s="4">
         <v>685821.99735441734</v>
       </c>
       <c r="K4" s="4">
         <v>775342.42838329938</v>
       </c>
       <c r="L4" s="4">
         <v>828097.5</v>
       </c>
       <c r="M4" s="4">
         <v>851494.3</v>
       </c>
-      <c r="O4" s="32" t="s">
+      <c r="O4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="P4" s="3">
         <v>13540.850176247754</v>
       </c>
       <c r="Q4" s="3">
         <v>22205.142683794838</v>
       </c>
       <c r="R4" s="4">
         <v>34922.757263686399</v>
       </c>
       <c r="S4" s="4">
         <v>49283.641156748854</v>
       </c>
       <c r="T4" s="3">
         <v>65593.602833472018</v>
       </c>
       <c r="U4" s="3">
         <v>84424.636422602329</v>
       </c>
       <c r="V4" s="4">
         <v>118679.52909040838</v>
       </c>
       <c r="W4" s="4">
         <v>248280</v>
       </c>
       <c r="X4" s="4">
         <v>583245.98194048926</v>
       </c>
       <c r="Y4" s="4">
         <v>793977.1</v>
       </c>
       <c r="Z4" s="4">
         <v>925054.5</v>
       </c>
       <c r="AA4" s="4">
         <v>936775.7</v>
       </c>
-      <c r="AC4" s="32" t="s">
+      <c r="AC4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD4" s="3">
         <v>12807.800000000001</v>
       </c>
       <c r="AE4" s="3">
         <v>23791.9</v>
       </c>
       <c r="AF4" s="4">
         <v>36382.85565065917</v>
       </c>
       <c r="AG4" s="4">
         <v>52671.4</v>
       </c>
       <c r="AH4" s="3">
         <v>70125.852637590928</v>
       </c>
       <c r="AI4" s="3">
         <v>90790.593393665389</v>
       </c>
       <c r="AJ4" s="4">
         <v>135412.12612694793</v>
       </c>
       <c r="AK4" s="4">
         <v>255737.2</v>
       </c>
       <c r="AL4" s="4">
         <v>677158.40000000002</v>
       </c>
       <c r="AM4" s="4">
         <v>878326.79077899526</v>
       </c>
       <c r="AN4" s="4">
         <v>1066119.9274853428</v>
       </c>
       <c r="AO4" s="4">
         <v>1106550.2863978597</v>
       </c>
-      <c r="AQ4" s="32" t="s">
+      <c r="AQ4" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AR4" s="3">
+      <c r="AR4" s="4">
         <v>15766</v>
       </c>
-      <c r="AS4" s="24">
+      <c r="AS4" s="33">
         <v>28064.5</v>
       </c>
-      <c r="AT4" s="24">
+      <c r="AT4" s="33">
         <v>42100.47131721997</v>
       </c>
-      <c r="AU4" s="24">
+      <c r="AU4" s="33">
         <v>60721.599999999999</v>
       </c>
-      <c r="AV4" s="3">
+      <c r="AV4" s="4">
         <v>80420.243407842878</v>
       </c>
-      <c r="AW4" s="3"/>
+      <c r="AW4" s="4">
+        <v>105311.42282167326</v>
+      </c>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
@@ -1144,66 +1152,68 @@
       </c>
       <c r="AI5" s="3">
         <v>1611.7304549999999</v>
       </c>
       <c r="AJ5" s="4">
         <v>2165.7561123991436</v>
       </c>
       <c r="AK5" s="4">
         <v>3568.0318733791419</v>
       </c>
       <c r="AL5" s="4">
         <v>18067</v>
       </c>
       <c r="AM5" s="4">
         <v>20255.855412500001</v>
       </c>
       <c r="AN5" s="4">
         <v>21201.068224330509</v>
       </c>
       <c r="AO5" s="4">
         <v>23267.200000000001</v>
       </c>
       <c r="AQ5" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="AR5" s="3">
+      <c r="AR5" s="4">
         <v>245.7</v>
       </c>
-      <c r="AS5" s="24">
+      <c r="AS5" s="33">
         <v>475.1</v>
       </c>
-      <c r="AT5" s="24">
+      <c r="AT5" s="33">
         <v>695.7</v>
       </c>
-      <c r="AU5" s="24">
+      <c r="AU5" s="33">
         <v>832.1</v>
       </c>
-      <c r="AV5" s="3">
+      <c r="AV5" s="4">
         <v>929.6</v>
       </c>
-      <c r="AW5" s="3"/>
+      <c r="AW5" s="4">
+        <v>1073.3725371892492</v>
+      </c>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
@@ -1288,66 +1298,68 @@
       </c>
       <c r="AI6" s="3">
         <v>6967.8697330450859</v>
       </c>
       <c r="AJ6" s="4">
         <v>9936.8384222445966</v>
       </c>
       <c r="AK6" s="4">
         <v>20563.873135767244</v>
       </c>
       <c r="AL6" s="4">
         <v>59597.8</v>
       </c>
       <c r="AM6" s="4">
         <v>72214.539233700008</v>
       </c>
       <c r="AN6" s="4">
         <v>81946.732745564615</v>
       </c>
       <c r="AO6" s="4">
         <v>85589.990187832838</v>
       </c>
       <c r="AQ6" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR6" s="3">
+      <c r="AR6" s="4">
         <v>928.7</v>
       </c>
-      <c r="AS6" s="24">
+      <c r="AS6" s="33">
         <v>1565.5</v>
       </c>
-      <c r="AT6" s="24">
+      <c r="AT6" s="33">
         <v>2264.6</v>
       </c>
-      <c r="AU6" s="24">
+      <c r="AU6" s="33">
         <v>3900.4</v>
       </c>
-      <c r="AV6" s="3">
+      <c r="AV6" s="4">
         <v>5722.6</v>
       </c>
-      <c r="AW6" s="3"/>
+      <c r="AW6" s="4">
+        <v>8115.8761539518628</v>
+      </c>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
@@ -1432,66 +1444,68 @@
       </c>
       <c r="AI7" s="3">
         <v>4033.0841360364125</v>
       </c>
       <c r="AJ7" s="4">
         <v>5915.018835998243</v>
       </c>
       <c r="AK7" s="4">
         <v>10113.633889798162</v>
       </c>
       <c r="AL7" s="4">
         <v>27013.1</v>
       </c>
       <c r="AM7" s="4">
         <v>38761.124481999999</v>
       </c>
       <c r="AN7" s="4">
         <v>47060.551953212751</v>
       </c>
       <c r="AO7" s="4">
         <v>48755.794330707206</v>
       </c>
       <c r="AQ7" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="AR7" s="3">
+      <c r="AR7" s="4">
         <v>659.5</v>
       </c>
-      <c r="AS7" s="24">
+      <c r="AS7" s="33">
         <v>1081.2</v>
       </c>
-      <c r="AT7" s="24">
+      <c r="AT7" s="33">
         <v>1494</v>
       </c>
-      <c r="AU7" s="24">
+      <c r="AU7" s="33">
         <v>2266.5</v>
       </c>
-      <c r="AV7" s="3">
+      <c r="AV7" s="4">
         <v>3335.1</v>
       </c>
-      <c r="AW7" s="3"/>
+      <c r="AW7" s="4">
+        <v>4838.6846346161137</v>
+      </c>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
@@ -1576,66 +1590,68 @@
       </c>
       <c r="AI8" s="3">
         <v>4262.4495476433167</v>
       </c>
       <c r="AJ8" s="4">
         <v>6282.0984933242589</v>
       </c>
       <c r="AK8" s="4">
         <v>13229.590490039831</v>
       </c>
       <c r="AL8" s="4">
         <v>48731.8</v>
       </c>
       <c r="AM8" s="4">
         <v>79088.468237599998</v>
       </c>
       <c r="AN8" s="4">
         <v>94704.913416671596</v>
       </c>
       <c r="AO8" s="4">
         <v>96043.519640263519</v>
       </c>
       <c r="AQ8" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="AR8" s="3">
+      <c r="AR8" s="4">
         <v>772.5</v>
       </c>
-      <c r="AS8" s="24">
+      <c r="AS8" s="33">
         <v>1432</v>
       </c>
-      <c r="AT8" s="24">
+      <c r="AT8" s="33">
         <v>2015.1</v>
       </c>
-      <c r="AU8" s="24">
+      <c r="AU8" s="33">
         <v>2851.2</v>
       </c>
-      <c r="AV8" s="3">
+      <c r="AV8" s="4">
         <v>3828</v>
       </c>
-      <c r="AW8" s="3"/>
+      <c r="AW8" s="4">
+        <v>4976.5922221070659</v>
+      </c>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
@@ -1720,66 +1736,68 @@
       </c>
       <c r="AI9" s="3">
         <v>6777.7536966487669</v>
       </c>
       <c r="AJ9" s="4">
         <v>9800.284371793141</v>
       </c>
       <c r="AK9" s="4">
         <v>22161.3</v>
       </c>
       <c r="AL9" s="4">
         <v>52604.2</v>
       </c>
       <c r="AM9" s="4">
         <v>64704.734012699999</v>
       </c>
       <c r="AN9" s="4">
         <v>77772.963157226754</v>
       </c>
       <c r="AO9" s="4">
         <v>84281.703243626092</v>
       </c>
       <c r="AQ9" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AR9" s="3">
+      <c r="AR9" s="4">
         <v>1163.3</v>
       </c>
-      <c r="AS9" s="24">
+      <c r="AS9" s="33">
         <v>2145.8000000000002</v>
       </c>
-      <c r="AT9" s="24">
+      <c r="AT9" s="33">
         <v>3102.9</v>
       </c>
-      <c r="AU9" s="24">
+      <c r="AU9" s="33">
         <v>4605.2</v>
       </c>
-      <c r="AV9" s="3">
+      <c r="AV9" s="4">
         <v>5994.6</v>
       </c>
-      <c r="AW9" s="3"/>
+      <c r="AW9" s="4">
+        <v>8172.3690763884842</v>
+      </c>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
@@ -1864,66 +1882,68 @@
       </c>
       <c r="AI10" s="3">
         <v>3967.4945077358848</v>
       </c>
       <c r="AJ10" s="4">
         <v>5754.1551284514071</v>
       </c>
       <c r="AK10" s="4">
         <v>14898.763616972899</v>
       </c>
       <c r="AL10" s="4">
         <v>46517</v>
       </c>
       <c r="AM10" s="4">
         <v>61199.357517299999</v>
       </c>
       <c r="AN10" s="4">
         <v>73373.341663645173</v>
       </c>
       <c r="AO10" s="4">
         <v>78775.913633455231</v>
       </c>
       <c r="AQ10" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="AR10" s="3">
+      <c r="AR10" s="4">
         <v>552.79999999999995</v>
       </c>
-      <c r="AS10" s="24">
+      <c r="AS10" s="33">
         <v>1046.2</v>
       </c>
-      <c r="AT10" s="24">
+      <c r="AT10" s="33">
         <v>1599.2</v>
       </c>
-      <c r="AU10" s="24">
+      <c r="AU10" s="33">
         <v>2309.9</v>
       </c>
-      <c r="AV10" s="3">
+      <c r="AV10" s="4">
         <v>3122.9</v>
       </c>
-      <c r="AW10" s="3"/>
+      <c r="AW10" s="4">
+        <v>4967.1788500257326</v>
+      </c>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
@@ -2008,66 +2028,68 @@
       </c>
       <c r="AI11" s="3">
         <v>18199.642071241826</v>
       </c>
       <c r="AJ11" s="4">
         <v>25582.499223170744</v>
       </c>
       <c r="AK11" s="4">
         <v>35164.199999999997</v>
       </c>
       <c r="AL11" s="4">
         <v>63079.4</v>
       </c>
       <c r="AM11" s="4">
         <v>80359.8</v>
       </c>
       <c r="AN11" s="4">
         <v>91931.582347416304</v>
       </c>
       <c r="AO11" s="4">
         <v>98354.079031460904</v>
       </c>
       <c r="AQ11" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AR11" s="3">
+      <c r="AR11" s="4">
         <v>3603.3</v>
       </c>
-      <c r="AS11" s="24">
+      <c r="AS11" s="33">
         <v>6649.3</v>
       </c>
-      <c r="AT11" s="24">
+      <c r="AT11" s="33">
         <v>10235.4</v>
       </c>
-      <c r="AU11" s="24">
+      <c r="AU11" s="33">
         <v>14176.2</v>
       </c>
-      <c r="AV11" s="3">
+      <c r="AV11" s="4">
         <v>18073.8</v>
       </c>
-      <c r="AW11" s="3"/>
+      <c r="AW11" s="4">
+        <v>22212.94970380353</v>
+      </c>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
@@ -2152,66 +2174,68 @@
       </c>
       <c r="AI12" s="3">
         <v>3845.4331918151374</v>
       </c>
       <c r="AJ12" s="4">
         <v>6293.634861084488</v>
       </c>
       <c r="AK12" s="4">
         <v>11011.356415188533</v>
       </c>
       <c r="AL12" s="4">
         <v>30957.4</v>
       </c>
       <c r="AM12" s="4">
         <v>42513.124462200001</v>
       </c>
       <c r="AN12" s="4">
         <v>50939.942816794392</v>
       </c>
       <c r="AO12" s="4">
         <v>54800.463883376717</v>
       </c>
       <c r="AQ12" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="AR12" s="3">
+      <c r="AR12" s="4">
         <v>727.3</v>
       </c>
-      <c r="AS12" s="24">
+      <c r="AS12" s="33">
         <v>1206.5</v>
       </c>
-      <c r="AT12" s="24">
+      <c r="AT12" s="33">
         <v>1867.5</v>
       </c>
-      <c r="AU12" s="24">
+      <c r="AU12" s="33">
         <v>2722.3</v>
       </c>
-      <c r="AV12" s="3">
+      <c r="AV12" s="4">
         <v>3575.2</v>
       </c>
-      <c r="AW12" s="3"/>
+      <c r="AW12" s="4">
+        <v>4516.6833823159004</v>
+      </c>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
@@ -2296,66 +2320,68 @@
       </c>
       <c r="AI13" s="3">
         <v>3179.6827104529598</v>
       </c>
       <c r="AJ13" s="4">
         <v>4467.7404084649361</v>
       </c>
       <c r="AK13" s="4">
         <v>7682.3745888227859</v>
       </c>
       <c r="AL13" s="4">
         <v>35256.400000000001</v>
       </c>
       <c r="AM13" s="4">
         <v>44823.5180903</v>
       </c>
       <c r="AN13" s="4">
         <v>59285.544460616737</v>
       </c>
       <c r="AO13" s="4">
         <v>66554.752259556961</v>
       </c>
       <c r="AQ13" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AR13" s="3">
+      <c r="AR13" s="4">
         <v>526</v>
       </c>
-      <c r="AS13" s="24">
+      <c r="AS13" s="33">
         <v>951.7</v>
       </c>
-      <c r="AT13" s="24">
+      <c r="AT13" s="33">
         <v>1424</v>
       </c>
-      <c r="AU13" s="24">
+      <c r="AU13" s="33">
         <v>2093.4</v>
       </c>
-      <c r="AV13" s="3">
+      <c r="AV13" s="4">
         <v>2843.1</v>
       </c>
-      <c r="AW13" s="3"/>
+      <c r="AW13" s="4">
+        <v>3733.0749640654726</v>
+      </c>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
@@ -2440,66 +2466,68 @@
       </c>
       <c r="AI14" s="3">
         <v>8140.8487491768583</v>
       </c>
       <c r="AJ14" s="4">
         <v>12291.263796164236</v>
       </c>
       <c r="AK14" s="4">
         <v>21218.09656612164</v>
       </c>
       <c r="AL14" s="4">
         <v>48900.3</v>
       </c>
       <c r="AM14" s="4">
         <v>62419.463150299998</v>
       </c>
       <c r="AN14" s="4">
         <v>71594.63423986391</v>
       </c>
       <c r="AO14" s="4">
         <v>75464.645059967734</v>
       </c>
       <c r="AQ14" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="AR14" s="3">
+      <c r="AR14" s="4">
         <v>1190</v>
       </c>
-      <c r="AS14" s="24">
+      <c r="AS14" s="33">
         <v>2376.1</v>
       </c>
-      <c r="AT14" s="24">
+      <c r="AT14" s="33">
         <v>3638.1</v>
       </c>
-      <c r="AU14" s="24">
+      <c r="AU14" s="33">
         <v>5058</v>
       </c>
-      <c r="AV14" s="3">
+      <c r="AV14" s="4">
         <v>6665.6</v>
       </c>
-      <c r="AW14" s="3"/>
+      <c r="AW14" s="4">
+        <v>8719.6493956929808</v>
+      </c>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
@@ -2584,66 +2612,68 @@
       </c>
       <c r="AI15" s="3">
         <v>16272.929410037215</v>
       </c>
       <c r="AJ15" s="4">
         <v>23349.620052697337</v>
       </c>
       <c r="AK15" s="4">
         <v>39517.604963698206</v>
       </c>
       <c r="AL15" s="4">
         <v>87711</v>
       </c>
       <c r="AM15" s="4">
         <v>113780.9057646</v>
       </c>
       <c r="AN15" s="4">
         <v>169711.55321356555</v>
       </c>
       <c r="AO15" s="4">
         <v>159695.61788295166</v>
       </c>
       <c r="AQ15" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="AR15" s="3">
+      <c r="AR15" s="4">
         <v>3082.5</v>
       </c>
-      <c r="AS15" s="24">
+      <c r="AS15" s="33">
         <v>5285.2</v>
       </c>
-      <c r="AT15" s="24">
+      <c r="AT15" s="33">
         <v>7921</v>
       </c>
-      <c r="AU15" s="24">
+      <c r="AU15" s="33">
         <v>11247.1</v>
       </c>
-      <c r="AV15" s="3">
+      <c r="AV15" s="4">
         <v>14831.5</v>
       </c>
-      <c r="AW15" s="3"/>
+      <c r="AW15" s="4">
+        <v>18658.617585116375</v>
+      </c>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
@@ -2728,66 +2758,68 @@
       </c>
       <c r="AI16" s="3">
         <v>2068.3270964822982</v>
       </c>
       <c r="AJ16" s="4">
         <v>3392.0033853977093</v>
       </c>
       <c r="AK16" s="4">
         <v>12712.106263441399</v>
       </c>
       <c r="AL16" s="4">
         <v>36322.800000000003</v>
       </c>
       <c r="AM16" s="4">
         <v>46571.201802999996</v>
       </c>
       <c r="AN16" s="4">
         <v>54697.510614270061</v>
       </c>
       <c r="AO16" s="4">
         <v>56821.909293735145</v>
       </c>
       <c r="AQ16" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="AR16" s="3">
+      <c r="AR16" s="4">
         <v>414</v>
       </c>
-      <c r="AS16" s="24">
+      <c r="AS16" s="33">
         <v>691.7</v>
       </c>
-      <c r="AT16" s="24">
+      <c r="AT16" s="33">
         <v>1006.6</v>
       </c>
-      <c r="AU16" s="24">
+      <c r="AU16" s="33">
         <v>1400.5</v>
       </c>
-      <c r="AV16" s="3">
+      <c r="AV16" s="4">
         <v>1852.9</v>
       </c>
-      <c r="AW16" s="3"/>
+      <c r="AW16" s="4">
+        <v>2500.3018279199428</v>
+      </c>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
@@ -2872,66 +2904,68 @@
       </c>
       <c r="AI17" s="3">
         <v>5950.5776134014732</v>
       </c>
       <c r="AJ17" s="4">
         <v>8763.311658801209</v>
       </c>
       <c r="AK17" s="4">
         <v>12248.201658305692</v>
       </c>
       <c r="AL17" s="4">
         <v>28660.6</v>
       </c>
       <c r="AM17" s="4">
         <v>35366.248119399999</v>
       </c>
       <c r="AN17" s="4">
         <v>39649.550396255283</v>
       </c>
       <c r="AO17" s="4">
         <v>41202.607894596054</v>
       </c>
       <c r="AQ17" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AR17" s="3">
+      <c r="AR17" s="4">
         <v>839.8</v>
       </c>
-      <c r="AS17" s="24">
+      <c r="AS17" s="33">
         <v>1454.7</v>
       </c>
-      <c r="AT17" s="24">
+      <c r="AT17" s="33">
         <v>2287.4</v>
       </c>
-      <c r="AU17" s="24">
+      <c r="AU17" s="33">
         <v>3675.3</v>
       </c>
-      <c r="AV17" s="3">
+      <c r="AV17" s="4">
         <v>4888.8</v>
       </c>
-      <c r="AW17" s="3"/>
+      <c r="AW17" s="4">
+        <v>6812.6387229028833</v>
+      </c>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
@@ -3016,66 +3050,68 @@
       </c>
       <c r="AI18" s="3">
         <v>5512.9031476069849</v>
       </c>
       <c r="AJ18" s="4">
         <v>11417.904794552875</v>
       </c>
       <c r="AK18" s="4">
         <v>31648.035368457964</v>
       </c>
       <c r="AL18" s="4">
         <v>93739.6</v>
       </c>
       <c r="AM18" s="4">
         <v>116268.45993170001</v>
       </c>
       <c r="AN18" s="4">
         <v>132250.0051737366</v>
       </c>
       <c r="AO18" s="4">
         <v>136942.12072030309</v>
       </c>
       <c r="AQ18" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="AR18" s="3">
+      <c r="AR18" s="4">
         <v>1061.0999999999999</v>
       </c>
-      <c r="AS18" s="24">
+      <c r="AS18" s="33">
         <v>1703.5</v>
       </c>
-      <c r="AT18" s="24">
+      <c r="AT18" s="33">
         <v>2549</v>
       </c>
-      <c r="AU18" s="24">
+      <c r="AU18" s="33">
         <v>3583.5</v>
       </c>
-      <c r="AV18" s="3">
+      <c r="AV18" s="4">
         <v>4756.6000000000004</v>
       </c>
-      <c r="AW18" s="3"/>
+      <c r="AW18" s="4">
+        <v>6013.4345310580029</v>
+      </c>
       <c r="AX18" s="4"/>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
@@ -3094,110 +3130,110 @@
       <c r="AF19" s="6"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="8"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="6"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="6"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
       <c r="BB19" s="7"/>
       <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="29"/>
-[...11 lines deleted...]
-      <c r="O20" s="29" t="s">
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="30"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="31"/>
+      <c r="O20" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="P20" s="29"/>
-[...11 lines deleted...]
-      <c r="AC20" s="29" t="s">
+      <c r="P20" s="30"/>
+      <c r="Q20" s="30"/>
+      <c r="R20" s="30"/>
+      <c r="S20" s="30"/>
+      <c r="T20" s="30"/>
+      <c r="U20" s="30"/>
+      <c r="V20" s="30"/>
+      <c r="W20" s="30"/>
+      <c r="X20" s="30"/>
+      <c r="Y20" s="30"/>
+      <c r="Z20" s="30"/>
+      <c r="AA20" s="31"/>
+      <c r="AC20" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ20" s="29" t="s">
+      <c r="AD20" s="30"/>
+      <c r="AE20" s="30"/>
+      <c r="AF20" s="30"/>
+      <c r="AG20" s="30"/>
+      <c r="AH20" s="30"/>
+      <c r="AI20" s="30"/>
+      <c r="AJ20" s="30"/>
+      <c r="AK20" s="30"/>
+      <c r="AL20" s="30"/>
+      <c r="AM20" s="30"/>
+      <c r="AN20" s="30"/>
+      <c r="AO20" s="31"/>
+      <c r="AQ20" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AR20" s="29"/>
-[...10 lines deleted...]
-      <c r="BC20" s="30"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="30"/>
+      <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
+      <c r="BC20" s="31"/>
     </row>
     <row r="21" spans="1:55">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
@@ -3368,186 +3404,188 @@
         <v>7</v>
       </c>
       <c r="AW22" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AX22" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AY22" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AZ22" s="19" t="s">
         <v>11</v>
       </c>
       <c r="BA22" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BB22" s="19" t="s">
         <v>13</v>
       </c>
       <c r="BC22" s="19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:55" ht="13.5" customHeight="1">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="3">
         <v>17949.900000000001</v>
       </c>
       <c r="C23" s="3">
         <v>32224.3</v>
       </c>
       <c r="D23" s="4">
         <v>47202.8</v>
       </c>
       <c r="E23" s="4">
         <v>72477.975164580595</v>
       </c>
       <c r="F23" s="3">
         <v>99580.7</v>
       </c>
       <c r="G23" s="3">
         <v>131049.4</v>
       </c>
       <c r="H23" s="4">
         <v>182537.7</v>
       </c>
       <c r="I23" s="4">
         <v>325953.5</v>
       </c>
       <c r="J23" s="4">
         <v>683310.82894648938</v>
       </c>
       <c r="K23" s="4">
         <v>772552.24126337946</v>
       </c>
       <c r="L23" s="4">
         <v>825028.3</v>
       </c>
       <c r="M23" s="4">
         <v>848146.1</v>
       </c>
-      <c r="O23" s="32" t="s">
+      <c r="O23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="P23" s="3">
         <v>13261.83146425574</v>
       </c>
       <c r="Q23" s="3">
         <v>21647.105259810814</v>
       </c>
       <c r="R23" s="4">
         <v>34104.495952710364</v>
       </c>
       <c r="S23" s="4">
         <v>48230.080545621524</v>
       </c>
       <c r="T23" s="3">
         <v>64276.652069562857</v>
       </c>
       <c r="U23" s="3">
         <v>82844.295505911345</v>
       </c>
       <c r="V23" s="4">
         <v>116835.79802093554</v>
       </c>
       <c r="W23" s="4">
         <v>246172.90000000002</v>
       </c>
       <c r="X23" s="4">
         <v>580875.47056545271</v>
       </c>
       <c r="Y23" s="4">
         <v>791343.2</v>
       </c>
       <c r="Z23" s="4">
         <v>922157.2</v>
       </c>
       <c r="AA23" s="4">
         <v>933615.1</v>
       </c>
-      <c r="AC23" s="32" t="s">
+      <c r="AC23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD23" s="3">
         <v>12544.4</v>
       </c>
       <c r="AE23" s="3">
         <v>23265.200000000001</v>
       </c>
       <c r="AF23" s="4">
         <v>35461.95906731367</v>
       </c>
       <c r="AG23" s="4">
         <v>51443.5</v>
       </c>
       <c r="AH23" s="3">
         <v>68546.272012590925</v>
       </c>
       <c r="AI23" s="3">
         <v>88895.096643665413</v>
       </c>
       <c r="AJ23" s="4">
         <v>133200.71325194795</v>
       </c>
       <c r="AK23" s="4">
         <v>253209.8</v>
       </c>
       <c r="AL23" s="4">
         <v>674315.2</v>
       </c>
       <c r="AM23" s="4">
         <v>875167.62952899525</v>
       </c>
       <c r="AN23" s="4">
         <v>1062644.850110343</v>
       </c>
       <c r="AO23" s="4">
         <v>1102759.2928978598</v>
       </c>
-      <c r="AQ23" s="32" t="s">
+      <c r="AQ23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
-      <c r="AS23" s="24">
+      <c r="AS23" s="34">
         <v>27432.7</v>
       </c>
-      <c r="AT23" s="24">
+      <c r="AT23" s="34">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="4">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="3">
         <v>78426.669991176197</v>
       </c>
-      <c r="AW23" s="3"/>
+      <c r="AW23" s="3">
+        <v>102919.13472167324</v>
+      </c>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
@@ -3635,63 +3673,65 @@
       </c>
       <c r="AJ24" s="4">
         <v>2094.5250939402622</v>
       </c>
       <c r="AK24" s="4">
         <v>3488.6847010868642</v>
       </c>
       <c r="AL24" s="4">
         <v>17979.8</v>
       </c>
       <c r="AM24" s="4">
         <v>20164</v>
       </c>
       <c r="AN24" s="4">
         <v>21113.294682843065</v>
       </c>
       <c r="AO24" s="4">
         <v>23157.521424302198</v>
       </c>
       <c r="AQ24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
-      <c r="AS24" s="24">
+      <c r="AS24" s="34">
         <v>454.1</v>
       </c>
-      <c r="AT24" s="24">
+      <c r="AT24" s="34">
         <v>662.5</v>
       </c>
       <c r="AU24" s="4">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="3">
         <v>895.4</v>
       </c>
-      <c r="AW24" s="3"/>
+      <c r="AW24" s="3">
+        <v>1032.2540366610701</v>
+      </c>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
@@ -3779,63 +3819,65 @@
       </c>
       <c r="AJ25" s="4">
         <v>9691.0088560737076</v>
       </c>
       <c r="AK25" s="4">
         <v>20281.052597721602</v>
       </c>
       <c r="AL25" s="4">
         <v>59278.400000000001</v>
       </c>
       <c r="AM25" s="4">
         <v>71858.600000000006</v>
       </c>
       <c r="AN25" s="4">
         <v>81537.732976666914</v>
       </c>
       <c r="AO25" s="4">
         <v>85159.880128588105</v>
       </c>
       <c r="AQ25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
-      <c r="AS25" s="24">
+      <c r="AS25" s="34">
         <v>1494.2</v>
       </c>
-      <c r="AT25" s="24">
+      <c r="AT25" s="34">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="4">
         <v>3708</v>
       </c>
       <c r="AV25" s="3">
         <v>5474.3</v>
       </c>
-      <c r="AW25" s="3"/>
+      <c r="AW25" s="3">
+        <v>7811.3545409905701</v>
+      </c>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
@@ -3923,63 +3965,65 @@
       </c>
       <c r="AJ26" s="4">
         <v>5903.4757316632586</v>
       </c>
       <c r="AK26" s="4">
         <v>10099.073820949034</v>
       </c>
       <c r="AL26" s="4">
         <v>26995.9</v>
       </c>
       <c r="AM26" s="4">
         <v>38740.1</v>
       </c>
       <c r="AN26" s="4">
         <v>47028.305373676383</v>
       </c>
       <c r="AO26" s="4">
         <v>48730.53483052201</v>
       </c>
       <c r="AQ26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
-      <c r="AS26" s="24">
+      <c r="AS26" s="34">
         <v>1078.7</v>
       </c>
-      <c r="AT26" s="24">
+      <c r="AT26" s="34">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="3">
         <v>3304</v>
       </c>
-      <c r="AW26" s="3"/>
+      <c r="AW26" s="3">
+        <v>4801.2746004147139</v>
+      </c>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
@@ -4067,63 +4111,65 @@
       </c>
       <c r="AJ27" s="4">
         <v>6014.554992977598</v>
       </c>
       <c r="AK27" s="4">
         <v>12924.86583926962</v>
       </c>
       <c r="AL27" s="4">
         <v>48390.1</v>
       </c>
       <c r="AM27" s="4">
         <v>78718</v>
       </c>
       <c r="AN27" s="4">
         <v>94290.640527484167</v>
       </c>
       <c r="AO27" s="4">
         <v>95590.854388597829</v>
       </c>
       <c r="AQ27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
-      <c r="AS27" s="24">
+      <c r="AS27" s="34">
         <v>1349</v>
       </c>
-      <c r="AT27" s="24">
+      <c r="AT27" s="34">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="3">
         <v>3619.7</v>
       </c>
-      <c r="AW27" s="3"/>
+      <c r="AW27" s="3">
+        <v>4725.9264663163585</v>
+      </c>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
@@ -4211,63 +4257,65 @@
       </c>
       <c r="AJ28" s="4">
         <v>9615.6137745768938</v>
       </c>
       <c r="AK28" s="4">
         <v>21952.013059902198</v>
       </c>
       <c r="AL28" s="4">
         <v>52369</v>
       </c>
       <c r="AM28" s="4">
         <v>64444</v>
       </c>
       <c r="AN28" s="4">
         <v>77472.311186416657</v>
       </c>
       <c r="AO28" s="4">
         <v>83970.443779570167</v>
       </c>
       <c r="AQ28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
-      <c r="AS28" s="24">
+      <c r="AS28" s="34">
         <v>2082.9</v>
       </c>
-      <c r="AT28" s="24">
+      <c r="AT28" s="34">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="4">
         <v>4471</v>
       </c>
       <c r="AV28" s="3">
         <v>5828.3</v>
       </c>
-      <c r="AW28" s="3"/>
+      <c r="AW28" s="3">
+        <v>7973.6904764431156</v>
+      </c>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
@@ -4355,63 +4403,65 @@
       </c>
       <c r="AJ29" s="4">
         <v>5552.0160281515728</v>
       </c>
       <c r="AK29" s="4">
         <v>14663.616791839571</v>
       </c>
       <c r="AL29" s="4">
         <v>46248.7</v>
       </c>
       <c r="AM29" s="4">
         <v>60902.6</v>
       </c>
       <c r="AN29" s="4">
         <v>73027.508638106039</v>
       </c>
       <c r="AO29" s="4">
         <v>78407.001507048408</v>
       </c>
       <c r="AQ29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
-      <c r="AS29" s="24">
+      <c r="AS29" s="34">
         <v>997.7</v>
       </c>
-      <c r="AT29" s="24">
+      <c r="AT29" s="34">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="4">
         <v>2147</v>
       </c>
       <c r="AV29" s="3">
         <v>2918.4</v>
       </c>
-      <c r="AW29" s="3"/>
+      <c r="AW29" s="3">
+        <v>4721.0532278892233</v>
+      </c>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
@@ -4499,63 +4549,65 @@
       </c>
       <c r="AJ30" s="4">
         <v>25046.774464420916</v>
       </c>
       <c r="AK30" s="4">
         <v>34546.395918709211</v>
       </c>
       <c r="AL30" s="4">
         <v>62385.1</v>
       </c>
       <c r="AM30" s="4">
         <v>79568.7</v>
       </c>
       <c r="AN30" s="4">
         <v>91054.316613664865</v>
       </c>
       <c r="AO30" s="4">
         <v>97434.996653918337</v>
       </c>
       <c r="AQ30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
-      <c r="AS30" s="24">
+      <c r="AS30" s="34">
         <v>6489.8</v>
       </c>
-      <c r="AT30" s="24">
+      <c r="AT30" s="34">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="4">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="3">
         <v>17697.8</v>
       </c>
-      <c r="AW30" s="3"/>
+      <c r="AW30" s="3">
+        <v>21769.070210151804</v>
+      </c>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
@@ -4643,63 +4695,65 @@
       </c>
       <c r="AJ31" s="4">
         <v>6087.7379442288675</v>
       </c>
       <c r="AK31" s="4">
         <v>10776.082739871101</v>
       </c>
       <c r="AL31" s="4">
         <v>30693</v>
       </c>
       <c r="AM31" s="4">
         <v>42220.5</v>
       </c>
       <c r="AN31" s="4">
         <v>50607.96086443129</v>
       </c>
       <c r="AO31" s="4">
         <v>54448.203350205928</v>
       </c>
       <c r="AQ31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
-      <c r="AS31" s="24">
+      <c r="AS31" s="34">
         <v>1145.4000000000001</v>
       </c>
-      <c r="AT31" s="24">
+      <c r="AT31" s="34">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="3">
         <v>3426.8</v>
       </c>
-      <c r="AW31" s="3"/>
+      <c r="AW31" s="3">
+        <v>4340.4073810978953</v>
+      </c>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
@@ -4787,63 +4841,65 @@
       </c>
       <c r="AJ32" s="4">
         <v>4342.4068983212956</v>
       </c>
       <c r="AK32" s="4">
         <v>7536.639142213482</v>
       </c>
       <c r="AL32" s="4">
         <v>35090.9</v>
       </c>
       <c r="AM32" s="4">
         <v>44640.399999999994</v>
       </c>
       <c r="AN32" s="4">
         <v>59070.6573332404</v>
       </c>
       <c r="AO32" s="4">
         <v>66327.814132330124</v>
       </c>
       <c r="AQ32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
-      <c r="AS32" s="24">
+      <c r="AS32" s="34">
         <v>920</v>
       </c>
-      <c r="AT32" s="24">
+      <c r="AT32" s="34">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="3">
         <v>2715.2</v>
       </c>
-      <c r="AW32" s="3"/>
+      <c r="AW32" s="3">
+        <v>3579.1312247587261</v>
+      </c>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
@@ -4931,63 +4987,65 @@
       </c>
       <c r="AJ33" s="4">
         <v>12053.379727523747</v>
       </c>
       <c r="AK33" s="4">
         <v>20947.665802805721</v>
       </c>
       <c r="AL33" s="4">
         <v>48597.8</v>
       </c>
       <c r="AM33" s="4">
         <v>62082.5</v>
       </c>
       <c r="AN33" s="4">
         <v>71212.372749254049</v>
       </c>
       <c r="AO33" s="4">
         <v>75066.272914059766</v>
       </c>
       <c r="AQ33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
-      <c r="AS33" s="24">
+      <c r="AS33" s="34">
         <v>2315</v>
       </c>
-      <c r="AT33" s="24">
+      <c r="AT33" s="34">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="3">
         <v>6487.5</v>
       </c>
-      <c r="AW33" s="3"/>
+      <c r="AW33" s="3">
+        <v>8505.5341764774075</v>
+      </c>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
@@ -5075,63 +5133,65 @@
       </c>
       <c r="AJ34" s="4">
         <v>23317.008162152026</v>
       </c>
       <c r="AK34" s="4">
         <v>39483.065786102008</v>
       </c>
       <c r="AL34" s="4">
         <v>87675.8</v>
       </c>
       <c r="AM34" s="4">
         <v>113736.20000000001</v>
       </c>
       <c r="AN34" s="4">
         <v>169648.90365043026</v>
       </c>
       <c r="AO34" s="4">
         <v>159658.59149465436</v>
       </c>
       <c r="AQ34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
-      <c r="AS34" s="24">
+      <c r="AS34" s="34">
         <v>5273.2</v>
       </c>
-      <c r="AT34" s="24">
+      <c r="AT34" s="34">
         <v>7903</v>
       </c>
       <c r="AU34" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="3">
         <v>14649.3</v>
       </c>
-      <c r="AW34" s="3"/>
+      <c r="AW34" s="3">
+        <v>18439.801411294633</v>
+      </c>
       <c r="AX34" s="4"/>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
@@ -5219,63 +5279,65 @@
       </c>
       <c r="AJ35" s="4">
         <v>3367.1350395631921</v>
       </c>
       <c r="AK35" s="4">
         <v>12681.401257635403</v>
       </c>
       <c r="AL35" s="4">
         <v>36285.5</v>
       </c>
       <c r="AM35" s="4">
         <v>46532.799999999996</v>
       </c>
       <c r="AN35" s="4">
         <v>54640.10991178119</v>
       </c>
       <c r="AO35" s="4">
         <v>56764.414807087029</v>
       </c>
       <c r="AQ35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
-      <c r="AS35" s="24">
+      <c r="AS35" s="34">
         <v>690.9</v>
       </c>
-      <c r="AT35" s="24">
+      <c r="AT35" s="34">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="3">
         <v>1809.6</v>
       </c>
-      <c r="AW35" s="3"/>
+      <c r="AW35" s="3">
+        <v>2448.313389768844</v>
+      </c>
       <c r="AX35" s="4"/>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
@@ -5363,63 +5425,65 @@
       </c>
       <c r="AJ36" s="4">
         <v>8756.4600901973499</v>
       </c>
       <c r="AK36" s="4">
         <v>12239.893949616595</v>
       </c>
       <c r="AL36" s="4">
         <v>28651.9</v>
       </c>
       <c r="AM36" s="4">
         <v>35350.800000000003</v>
       </c>
       <c r="AN36" s="4">
         <v>39635.767524375187</v>
       </c>
       <c r="AO36" s="4">
         <v>41192.724668552255</v>
       </c>
       <c r="AQ36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
-      <c r="AS36" s="24">
+      <c r="AS36" s="34">
         <v>1451.7</v>
       </c>
-      <c r="AT36" s="24">
+      <c r="AT36" s="34">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="3">
         <v>4888.1000000000004</v>
       </c>
-      <c r="AW36" s="3"/>
+      <c r="AW36" s="3">
+        <v>6811.7243559820545</v>
+      </c>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
@@ -5507,63 +5571,65 @@
       </c>
       <c r="AJ37" s="4">
         <v>11368.55540471182</v>
       </c>
       <c r="AK37" s="4">
         <v>31589.440669522199</v>
       </c>
       <c r="AL37" s="4">
         <v>93673.3</v>
       </c>
       <c r="AM37" s="4">
         <v>116208.40000000001</v>
       </c>
       <c r="AN37" s="4">
         <v>132305.00377176231</v>
       </c>
       <c r="AO37" s="4">
         <v>136850.12891715439</v>
       </c>
       <c r="AQ37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
-      <c r="AS37" s="24">
+      <c r="AS37" s="34">
         <v>1690.1</v>
       </c>
-      <c r="AT37" s="24">
+      <c r="AT37" s="34">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="3">
         <v>4712.3</v>
       </c>
-      <c r="AW37" s="3"/>
+      <c r="AW37" s="3">
+        <v>5959.5981967056887</v>
+      </c>
       <c r="AX37" s="4"/>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
@@ -5582,110 +5648,110 @@
       <c r="AF38" s="8"/>
       <c r="AG38" s="8"/>
       <c r="AH38" s="8"/>
       <c r="AI38" s="8"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="8"/>
       <c r="AL38" s="8"/>
       <c r="AM38" s="8"/>
       <c r="AN38" s="8"/>
       <c r="AO38" s="8"/>
       <c r="AQ38" s="8"/>
       <c r="AR38" s="8"/>
       <c r="AS38" s="8"/>
       <c r="AT38" s="8"/>
       <c r="AU38" s="8"/>
       <c r="AV38" s="8"/>
       <c r="AW38" s="8"/>
       <c r="AX38" s="8"/>
       <c r="AY38" s="8"/>
       <c r="AZ38" s="8"/>
       <c r="BA38" s="8"/>
       <c r="BB38" s="8"/>
       <c r="BC38" s="8"/>
     </row>
     <row r="39" spans="1:55">
-      <c r="A39" s="31" t="s">
+      <c r="A39" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="31"/>
-[...11 lines deleted...]
-      <c r="O39" s="31" t="s">
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+      <c r="O39" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="P39" s="31"/>
-[...11 lines deleted...]
-      <c r="AC39" s="31" t="s">
+      <c r="P39" s="32"/>
+      <c r="Q39" s="32"/>
+      <c r="R39" s="32"/>
+      <c r="S39" s="32"/>
+      <c r="T39" s="32"/>
+      <c r="U39" s="32"/>
+      <c r="V39" s="32"/>
+      <c r="W39" s="32"/>
+      <c r="X39" s="32"/>
+      <c r="Y39" s="32"/>
+      <c r="Z39" s="32"/>
+      <c r="AA39" s="32"/>
+      <c r="AC39" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AD39" s="31"/>
-[...11 lines deleted...]
-      <c r="AQ39" s="31" t="s">
+      <c r="AD39" s="32"/>
+      <c r="AE39" s="32"/>
+      <c r="AF39" s="32"/>
+      <c r="AG39" s="32"/>
+      <c r="AH39" s="32"/>
+      <c r="AI39" s="32"/>
+      <c r="AJ39" s="32"/>
+      <c r="AK39" s="32"/>
+      <c r="AL39" s="32"/>
+      <c r="AM39" s="32"/>
+      <c r="AN39" s="32"/>
+      <c r="AO39" s="32"/>
+      <c r="AQ39" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AR39" s="31"/>
-[...10 lines deleted...]
-      <c r="BC39" s="31"/>
+      <c r="AR39" s="32"/>
+      <c r="AS39" s="32"/>
+      <c r="AT39" s="32"/>
+      <c r="AU39" s="32"/>
+      <c r="AV39" s="32"/>
+      <c r="AW39" s="32"/>
+      <c r="AX39" s="32"/>
+      <c r="AY39" s="32"/>
+      <c r="AZ39" s="32"/>
+      <c r="BA39" s="32"/>
+      <c r="BB39" s="32"/>
+      <c r="BC39" s="32"/>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" s="20"/>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="20"/>
       <c r="P40" s="20"/>
       <c r="Q40" s="20"/>
       <c r="R40" s="20"/>
       <c r="S40" s="20"/>
       <c r="T40" s="20"/>
       <c r="U40" s="20"/>
       <c r="V40" s="20"/>
@@ -5856,186 +5922,188 @@
         <v>7</v>
       </c>
       <c r="AW41" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AX41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AY41" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AZ41" s="19" t="s">
         <v>11</v>
       </c>
       <c r="BA41" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BB41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="BC41" s="19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:55" ht="14.25" customHeight="1">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C42" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D42" s="12">
         <v>3.2</v>
       </c>
       <c r="E42" s="4">
         <v>4.0856075741666658</v>
       </c>
       <c r="F42" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="G42" s="13">
         <v>5</v>
       </c>
       <c r="H42" s="4">
         <v>12598.4</v>
       </c>
       <c r="I42" s="4">
         <v>118753</v>
       </c>
       <c r="J42" s="4">
         <v>440013.85821769998</v>
       </c>
       <c r="K42" s="4">
         <v>505763.08891961904</v>
       </c>
       <c r="L42" s="4">
         <v>540702.69999999995</v>
       </c>
       <c r="M42" s="4">
         <v>540345.30000000005</v>
       </c>
-      <c r="O42" s="32" t="s">
+      <c r="O42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="P42" s="4">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q42" s="4">
         <v>17.250843570833332</v>
       </c>
       <c r="R42" s="12">
         <v>24.7</v>
       </c>
       <c r="S42" s="4">
         <v>30.015627266666666</v>
       </c>
       <c r="T42" s="13">
         <v>33.74437217083333</v>
       </c>
       <c r="U42" s="13">
         <v>36.807280095833327</v>
       </c>
       <c r="V42" s="4">
         <v>13308.232391687474</v>
       </c>
       <c r="W42" s="4">
         <v>117892.7</v>
       </c>
       <c r="X42" s="4">
         <v>432799.22991005273</v>
       </c>
       <c r="Y42" s="4">
         <v>629378.69999999995</v>
       </c>
       <c r="Z42" s="4">
         <v>748491.6</v>
       </c>
       <c r="AA42" s="4">
         <v>745256.2</v>
       </c>
-      <c r="AC42" s="32" t="s">
+      <c r="AC42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD42" s="4">
         <v>123.7</v>
       </c>
       <c r="AE42" s="4">
         <v>283.8</v>
       </c>
       <c r="AF42" s="22">
         <v>400.29433922666669</v>
       </c>
       <c r="AG42" s="4">
         <v>516.79999999999995</v>
       </c>
       <c r="AH42" s="23">
         <v>560.46380639500001</v>
       </c>
       <c r="AI42" s="13">
         <v>853.63189031333332</v>
       </c>
       <c r="AJ42" s="4">
         <v>20675.089284876147</v>
       </c>
       <c r="AK42" s="4">
         <v>115971.8</v>
       </c>
       <c r="AL42" s="4">
         <v>511794.2</v>
       </c>
       <c r="AM42" s="4">
         <v>696749.70446481952</v>
       </c>
       <c r="AN42" s="4">
         <v>870633.65432068519</v>
       </c>
       <c r="AO42" s="4">
         <v>893722.05134424591</v>
       </c>
-      <c r="AQ42" s="32" t="s">
+      <c r="AQ42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
       <c r="AS42" s="27">
         <v>415.5</v>
       </c>
       <c r="AT42" s="22">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="4">
         <v>700.8</v>
       </c>
       <c r="AV42" s="23">
         <v>746.65059769666652</v>
       </c>
-      <c r="AW42" s="13"/>
+      <c r="AW42" s="22">
+        <v>829.95199011499983</v>
+      </c>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="12">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="13">
         <v>4.5999999999999996</v>
@@ -6135,51 +6203,53 @@
       </c>
       <c r="AN43" s="4">
         <v>19755.400000000001</v>
       </c>
       <c r="AO43" s="4">
         <v>21758.3</v>
       </c>
       <c r="AQ43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
       <c r="AS43" s="27">
         <v>415.5</v>
       </c>
       <c r="AT43" s="22">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="4">
         <v>700.8</v>
       </c>
       <c r="AV43" s="23">
         <v>746.7</v>
       </c>
-      <c r="AW43" s="13"/>
+      <c r="AW43" s="22">
+        <v>829.95199011499983</v>
+      </c>
       <c r="AX43" s="4"/>
       <c r="AY43" s="4"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
@@ -6279,51 +6349,53 @@
       </c>
       <c r="AN44" s="4">
         <v>66556.051759786278</v>
       </c>
       <c r="AO44" s="4">
         <v>69310.624988603231</v>
       </c>
       <c r="AQ44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW44" s="13"/>
+      <c r="AW44" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX44" s="4"/>
       <c r="AY44" s="4"/>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
@@ -6423,51 +6495,53 @@
       </c>
       <c r="AN45" s="4">
         <v>37337.925188151261</v>
       </c>
       <c r="AO45" s="4">
         <v>38397.14483518937</v>
       </c>
       <c r="AQ45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW45" s="13"/>
+      <c r="AW45" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX45" s="4"/>
       <c r="AY45" s="4"/>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>0</v>
@@ -6567,51 +6641,53 @@
       </c>
       <c r="AN46" s="4">
         <v>85235.755335943541</v>
       </c>
       <c r="AO46" s="4">
         <v>85688.359758721184</v>
       </c>
       <c r="AQ46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW46" s="13"/>
+      <c r="AW46" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX46" s="4"/>
       <c r="AY46" s="4"/>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
@@ -6711,51 +6787,53 @@
       </c>
       <c r="AN47" s="4">
         <v>63436.71713097045</v>
       </c>
       <c r="AO47" s="4">
         <v>68566.361392883613</v>
       </c>
       <c r="AQ47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW47" s="13"/>
+      <c r="AW47" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX47" s="4"/>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
@@ -6855,51 +6933,53 @@
       </c>
       <c r="AN48" s="4">
         <v>64629.134298461009</v>
       </c>
       <c r="AO48" s="4">
         <v>69020.02342408149</v>
       </c>
       <c r="AQ48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW48" s="13"/>
+      <c r="AW48" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX48" s="4"/>
       <c r="AY48" s="4"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
@@ -6999,51 +7079,53 @@
       </c>
       <c r="AN49" s="4">
         <v>54434.798949153432</v>
       </c>
       <c r="AO49" s="4">
         <v>57242.204699171882</v>
       </c>
       <c r="AQ49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW49" s="13"/>
+      <c r="AW49" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX49" s="4"/>
       <c r="AY49" s="4"/>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>0</v>
@@ -7143,51 +7225,53 @@
       </c>
       <c r="AN50" s="4">
         <v>42420.118047018535</v>
       </c>
       <c r="AO50" s="4">
         <v>45352.850562889493</v>
       </c>
       <c r="AQ50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW50" s="13"/>
+      <c r="AW50" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX50" s="4"/>
       <c r="AY50" s="4"/>
       <c r="AZ50" s="4"/>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
@@ -7287,51 +7371,53 @@
       </c>
       <c r="AN51" s="4">
         <v>52141.333598446006</v>
       </c>
       <c r="AO51" s="4">
         <v>58792.153820086663</v>
       </c>
       <c r="AQ51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW51" s="13"/>
+      <c r="AW51" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX51" s="4"/>
       <c r="AY51" s="4"/>
       <c r="AZ51" s="4"/>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
@@ -7431,51 +7517,53 @@
       </c>
       <c r="AN52" s="4">
         <v>55229.454227197464</v>
       </c>
       <c r="AO52" s="4">
         <v>57834.251017140574</v>
       </c>
       <c r="AQ52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW52" s="13"/>
+      <c r="AW52" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX52" s="4"/>
       <c r="AY52" s="4"/>
       <c r="AZ52" s="4"/>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>0</v>
@@ -7575,51 +7663,53 @@
       </c>
       <c r="AN53" s="4">
         <v>135151.27223699773</v>
       </c>
       <c r="AO53" s="4">
         <v>121736.54351921176</v>
       </c>
       <c r="AQ53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW53" s="13"/>
+      <c r="AW53" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX53" s="4"/>
       <c r="AY53" s="4"/>
       <c r="AZ53" s="4"/>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>0</v>
@@ -7719,51 +7809,53 @@
       </c>
       <c r="AN54" s="4">
         <v>49861.93285016992</v>
       </c>
       <c r="AO54" s="4">
         <v>51575.375432730776</v>
       </c>
       <c r="AQ54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW54" s="13"/>
+      <c r="AW54" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX54" s="4"/>
       <c r="AY54" s="4"/>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>0</v>
@@ -7863,51 +7955,53 @@
       </c>
       <c r="AN55" s="4">
         <v>25642.048618469045</v>
       </c>
       <c r="AO55" s="4">
         <v>26141.375906412843</v>
       </c>
       <c r="AQ55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW55" s="13"/>
+      <c r="AW55" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX55" s="4"/>
       <c r="AY55" s="4"/>
       <c r="AZ55" s="4"/>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>0</v>
@@ -8007,51 +8101,53 @@
       </c>
       <c r="AN56" s="4">
         <v>118801.73878417719</v>
       </c>
       <c r="AO56" s="4">
         <v>122306.50878675839</v>
       </c>
       <c r="AQ56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AW56" s="13"/>
+      <c r="AW56" s="22" t="s">
+        <v>0</v>
+      </c>
       <c r="AX56" s="4"/>
       <c r="AY56" s="4"/>
       <c r="AZ56" s="4"/>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="8"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="14"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
@@ -8070,110 +8166,110 @@
       <c r="AF57" s="8"/>
       <c r="AG57" s="8"/>
       <c r="AH57" s="8"/>
       <c r="AI57" s="8"/>
       <c r="AJ57" s="8"/>
       <c r="AK57" s="8"/>
       <c r="AL57" s="8"/>
       <c r="AM57" s="8"/>
       <c r="AN57" s="8"/>
       <c r="AO57" s="14"/>
       <c r="AQ57" s="8"/>
       <c r="AR57" s="8"/>
       <c r="AS57" s="8"/>
       <c r="AT57" s="8"/>
       <c r="AU57" s="8"/>
       <c r="AV57" s="8"/>
       <c r="AW57" s="8"/>
       <c r="AX57" s="8"/>
       <c r="AY57" s="8"/>
       <c r="AZ57" s="8"/>
       <c r="BA57" s="8"/>
       <c r="BB57" s="8"/>
       <c r="BC57" s="14"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="31" t="s">
+      <c r="A58" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B58" s="31"/>
-[...11 lines deleted...]
-      <c r="O58" s="31" t="s">
+      <c r="B58" s="32"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
+      <c r="E58" s="32"/>
+      <c r="F58" s="32"/>
+      <c r="G58" s="32"/>
+      <c r="H58" s="32"/>
+      <c r="I58" s="32"/>
+      <c r="J58" s="32"/>
+      <c r="K58" s="32"/>
+      <c r="L58" s="32"/>
+      <c r="M58" s="32"/>
+      <c r="O58" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="P58" s="31"/>
-[...11 lines deleted...]
-      <c r="AC58" s="31" t="s">
+      <c r="P58" s="32"/>
+      <c r="Q58" s="32"/>
+      <c r="R58" s="32"/>
+      <c r="S58" s="32"/>
+      <c r="T58" s="32"/>
+      <c r="U58" s="32"/>
+      <c r="V58" s="32"/>
+      <c r="W58" s="32"/>
+      <c r="X58" s="32"/>
+      <c r="Y58" s="32"/>
+      <c r="Z58" s="32"/>
+      <c r="AA58" s="32"/>
+      <c r="AC58" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="AD58" s="31"/>
-[...11 lines deleted...]
-      <c r="AQ58" s="31" t="s">
+      <c r="AD58" s="32"/>
+      <c r="AE58" s="32"/>
+      <c r="AF58" s="32"/>
+      <c r="AG58" s="32"/>
+      <c r="AH58" s="32"/>
+      <c r="AI58" s="32"/>
+      <c r="AJ58" s="32"/>
+      <c r="AK58" s="32"/>
+      <c r="AL58" s="32"/>
+      <c r="AM58" s="32"/>
+      <c r="AN58" s="32"/>
+      <c r="AO58" s="32"/>
+      <c r="AQ58" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="AR58" s="31"/>
-[...10 lines deleted...]
-      <c r="BC58" s="31"/>
+      <c r="AR58" s="32"/>
+      <c r="AS58" s="32"/>
+      <c r="AT58" s="32"/>
+      <c r="AU58" s="32"/>
+      <c r="AV58" s="32"/>
+      <c r="AW58" s="32"/>
+      <c r="AX58" s="32"/>
+      <c r="AY58" s="32"/>
+      <c r="AZ58" s="32"/>
+      <c r="BA58" s="32"/>
+      <c r="BB58" s="32"/>
+      <c r="BC58" s="32"/>
     </row>
     <row r="59" spans="1:55">
       <c r="A59" s="21"/>
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O59" s="21"/>
       <c r="P59" s="21"/>
       <c r="Q59" s="21"/>
       <c r="R59" s="21"/>
       <c r="S59" s="21"/>
       <c r="T59" s="21"/>
       <c r="U59" s="21"/>
       <c r="V59" s="21"/>
@@ -8344,186 +8440,188 @@
         <v>7</v>
       </c>
       <c r="AW60" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AX60" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AY60" s="19" t="s">
         <v>10</v>
       </c>
       <c r="AZ60" s="19" t="s">
         <v>11</v>
       </c>
       <c r="BA60" s="19" t="s">
         <v>12</v>
       </c>
       <c r="BB60" s="19" t="s">
         <v>13</v>
       </c>
       <c r="BC60" s="19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:55" ht="14.25" customHeight="1">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="3">
         <v>17936.5</v>
       </c>
       <c r="C61" s="3">
         <v>32221.7</v>
       </c>
       <c r="D61" s="4">
         <v>47199.1</v>
       </c>
       <c r="E61" s="4">
         <v>72473.164777254788</v>
       </c>
       <c r="F61" s="3">
         <v>99575.1</v>
       </c>
       <c r="G61" s="3">
         <v>131012.9</v>
       </c>
       <c r="H61" s="15">
         <v>169857.8</v>
       </c>
       <c r="I61" s="4">
         <v>206979.9</v>
       </c>
       <c r="J61" s="4">
         <v>242729.76795014297</v>
       </c>
       <c r="K61" s="4">
         <v>266135.38710777072</v>
       </c>
       <c r="L61" s="4">
         <v>283620.90000000002</v>
       </c>
       <c r="M61" s="4">
         <v>307073.59999999998</v>
       </c>
-      <c r="O61" s="32" t="s">
+      <c r="O61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="P61" s="3">
         <v>13252.974536503596</v>
       </c>
       <c r="Q61" s="3">
         <v>21629.63794518738</v>
       </c>
       <c r="R61" s="4">
         <v>34079.451876025836</v>
       </c>
       <c r="S61" s="4">
         <v>48199.5826175494</v>
       </c>
       <c r="T61" s="3">
         <v>64242.264930871323</v>
       </c>
       <c r="U61" s="3">
         <v>82788.835201487411</v>
       </c>
       <c r="V61" s="15">
         <v>103473.31359501027</v>
       </c>
       <c r="W61" s="4">
         <v>128094</v>
       </c>
       <c r="X61" s="4">
         <v>147548.6775239878</v>
       </c>
       <c r="Y61" s="4">
         <v>161222.29999999999</v>
       </c>
       <c r="Z61" s="4">
         <v>172789.9</v>
       </c>
       <c r="AA61" s="4">
         <v>187471.5</v>
       </c>
-      <c r="AC61" s="32" t="s">
+      <c r="AC61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD61" s="3">
         <v>12420.5</v>
       </c>
       <c r="AE61" s="3">
         <v>22981.1</v>
       </c>
       <c r="AF61" s="4">
         <v>35061.310108496327</v>
       </c>
       <c r="AG61" s="4">
         <v>50926.3</v>
       </c>
       <c r="AH61" s="3">
         <v>67985.122743475804</v>
       </c>
       <c r="AI61" s="3">
         <v>88018.396462123521</v>
       </c>
       <c r="AJ61" s="15">
         <v>112453.82141052412</v>
       </c>
       <c r="AK61" s="4">
         <v>137034.20000000001</v>
       </c>
       <c r="AL61" s="4">
         <v>161854</v>
       </c>
       <c r="AM61" s="4">
         <v>177529.99093506573</v>
       </c>
       <c r="AN61" s="4">
         <v>190917.04481246983</v>
       </c>
       <c r="AO61" s="4">
         <v>207942.28828757021</v>
       </c>
-      <c r="AQ61" s="32" t="s">
+      <c r="AQ61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="25">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="4">
         <v>58425.3</v>
       </c>
-      <c r="AV61" s="3">
+      <c r="AV61" s="4">
         <v>77679.042127225301</v>
       </c>
-      <c r="AW61" s="3"/>
+      <c r="AW61" s="3">
+        <v>102060.28515214825</v>
+      </c>
       <c r="AX61" s="15"/>
       <c r="AY61" s="4"/>
       <c r="AZ61" s="4"/>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
@@ -8620,54 +8718,56 @@
       </c>
       <c r="AM62" s="4">
         <v>1196.8</v>
       </c>
       <c r="AN62" s="4">
         <v>1264.34737605801</v>
       </c>
       <c r="AO62" s="4">
         <v>1305.6741175171455</v>
       </c>
       <c r="AQ62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="26">
         <v>38.6</v>
       </c>
       <c r="AT62" s="4">
         <v>65.2</v>
       </c>
       <c r="AU62" s="4">
         <v>103.9</v>
       </c>
-      <c r="AV62" s="3">
+      <c r="AV62" s="4">
         <v>148.69999999999999</v>
       </c>
-      <c r="AW62" s="3"/>
+      <c r="AW62" s="3">
+        <v>200.02486864229527</v>
+      </c>
       <c r="AX62" s="15"/>
       <c r="AY62" s="4"/>
       <c r="AZ62" s="4"/>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
@@ -8764,54 +8864,56 @@
       </c>
       <c r="AM63" s="4">
         <v>14196.1</v>
       </c>
       <c r="AN63" s="4">
         <v>14981.681216880632</v>
       </c>
       <c r="AO63" s="4">
         <v>15849.255139984869</v>
       </c>
       <c r="AQ63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
       <c r="AS63" s="26">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="4">
         <v>3708</v>
       </c>
-      <c r="AV63" s="3">
+      <c r="AV63" s="4">
         <v>5474.3</v>
       </c>
-      <c r="AW63" s="3"/>
+      <c r="AW63" s="3">
+        <v>7811.3545409905701</v>
+      </c>
       <c r="AX63" s="15"/>
       <c r="AY63" s="4"/>
       <c r="AZ63" s="4"/>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
@@ -8908,54 +9010,56 @@
       </c>
       <c r="AM64" s="4">
         <v>9006.4</v>
       </c>
       <c r="AN64" s="4">
         <v>9690.3801855251222</v>
       </c>
       <c r="AO64" s="4">
         <v>10333.389995332642</v>
       </c>
       <c r="AQ64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
       <c r="AS64" s="26">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="4">
         <v>2241.5</v>
       </c>
-      <c r="AV64" s="3">
+      <c r="AV64" s="4">
         <v>3304</v>
       </c>
-      <c r="AW64" s="3"/>
+      <c r="AW64" s="3">
+        <v>4801.2746004147139</v>
+      </c>
       <c r="AX64" s="15"/>
       <c r="AY64" s="4"/>
       <c r="AZ64" s="4"/>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
@@ -9052,54 +9156,56 @@
       </c>
       <c r="AM65" s="4">
         <v>8312.7999999999993</v>
       </c>
       <c r="AN65" s="4">
         <v>8976.842437403091</v>
       </c>
       <c r="AO65" s="4">
         <v>9824.4518757391052</v>
       </c>
       <c r="AQ65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
       <c r="AS65" s="26">
         <v>1349</v>
       </c>
       <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="4">
         <v>2685.2</v>
       </c>
-      <c r="AV65" s="3">
+      <c r="AV65" s="4">
         <v>3619.7</v>
       </c>
-      <c r="AW65" s="3"/>
+      <c r="AW65" s="3">
+        <v>4723.9414263673443</v>
+      </c>
       <c r="AX65" s="15"/>
       <c r="AY65" s="4"/>
       <c r="AZ65" s="4"/>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
@@ -9196,54 +9302,56 @@
       </c>
       <c r="AM66" s="4">
         <v>13215.5</v>
       </c>
       <c r="AN66" s="4">
         <v>14035.594055446209</v>
       </c>
       <c r="AO66" s="4">
         <v>15404.082386686558</v>
       </c>
       <c r="AQ66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="26">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="4">
         <v>4471</v>
       </c>
-      <c r="AV66" s="3">
+      <c r="AV66" s="4">
         <v>5828.3</v>
       </c>
-      <c r="AW66" s="3"/>
+      <c r="AW66" s="3">
+        <v>7973.6904764431156</v>
+      </c>
       <c r="AX66" s="15"/>
       <c r="AY66" s="4"/>
       <c r="AZ66" s="4"/>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
@@ -9340,54 +9448,56 @@
       </c>
       <c r="AM67" s="4">
         <v>7945.2</v>
       </c>
       <c r="AN67" s="4">
         <v>8398.3743396450336</v>
       </c>
       <c r="AO67" s="4">
         <v>9386.9780829669107</v>
       </c>
       <c r="AQ67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
       <c r="AS67" s="26">
         <v>997.7</v>
       </c>
       <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="4">
         <v>2147</v>
       </c>
-      <c r="AV67" s="3">
+      <c r="AV67" s="4">
         <v>2918.4</v>
       </c>
-      <c r="AW67" s="3"/>
+      <c r="AW67" s="3">
+        <v>4721.0532278892233</v>
+      </c>
       <c r="AX67" s="15"/>
       <c r="AY67" s="4"/>
       <c r="AZ67" s="4"/>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
@@ -9484,54 +9594,56 @@
       </c>
       <c r="AM68" s="4">
         <v>33354.400000000001</v>
       </c>
       <c r="AN68" s="4">
         <v>36600.004443339203</v>
       </c>
       <c r="AO68" s="4">
         <v>40173.278733574225</v>
       </c>
       <c r="AQ68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="26">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="4">
         <v>13869.7</v>
       </c>
-      <c r="AV68" s="3">
+      <c r="AV68" s="4">
         <v>17696.8</v>
       </c>
-      <c r="AW68" s="3"/>
+      <c r="AW68" s="3">
+        <v>21767.510009263358</v>
+      </c>
       <c r="AX68" s="15"/>
       <c r="AY68" s="4"/>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
@@ -9628,54 +9740,56 @@
       </c>
       <c r="AM69" s="4">
         <v>7601.4</v>
       </c>
       <c r="AN69" s="4">
         <v>8187.842817412753</v>
       </c>
       <c r="AO69" s="4">
         <v>9095.3527873164348</v>
       </c>
       <c r="AQ69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
       <c r="AS69" s="26">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="4">
         <v>2601.8000000000002</v>
       </c>
-      <c r="AV69" s="3">
+      <c r="AV69" s="4">
         <v>3426.8</v>
       </c>
-      <c r="AW69" s="3"/>
+      <c r="AW69" s="3">
+        <v>4340.4073810978953</v>
+      </c>
       <c r="AX69" s="15"/>
       <c r="AY69" s="4"/>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
@@ -9772,54 +9886,56 @@
       </c>
       <c r="AM70" s="4">
         <v>6602.7</v>
       </c>
       <c r="AN70" s="4">
         <v>6929.3237347943914</v>
       </c>
       <c r="AO70" s="4">
         <v>7535.6603122434572</v>
       </c>
       <c r="AQ70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
       <c r="AS70" s="26">
         <v>920</v>
       </c>
       <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="4">
         <v>1991.4</v>
       </c>
-      <c r="AV70" s="3">
+      <c r="AV70" s="4">
         <v>2715.2</v>
       </c>
-      <c r="AW70" s="3"/>
+      <c r="AW70" s="3">
+        <v>3579.1312247587261</v>
+      </c>
       <c r="AX70" s="15"/>
       <c r="AY70" s="4"/>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
@@ -9916,54 +10032,56 @@
       </c>
       <c r="AM71" s="4">
         <v>14764.6</v>
       </c>
       <c r="AN71" s="4">
         <v>15982.91852205658</v>
       </c>
       <c r="AO71" s="4">
         <v>17232.021896919196</v>
       </c>
       <c r="AQ71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="26">
         <v>2315</v>
       </c>
       <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="4">
         <v>4915.8999999999996</v>
       </c>
-      <c r="AV71" s="3">
+      <c r="AV71" s="4">
         <v>6487.5</v>
       </c>
-      <c r="AW71" s="3"/>
+      <c r="AW71" s="3">
+        <v>8505.5341764774075</v>
+      </c>
       <c r="AX71" s="15"/>
       <c r="AY71" s="4"/>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
@@ -10060,54 +10178,56 @@
       </c>
       <c r="AM72" s="4">
         <v>31726.1</v>
       </c>
       <c r="AN72" s="4">
         <v>34453.750770540129</v>
       </c>
       <c r="AO72" s="4">
         <v>37878.167332550191</v>
       </c>
       <c r="AQ72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="26">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="4">
         <v>7903</v>
       </c>
       <c r="AU72" s="4">
         <v>11100.9</v>
       </c>
-      <c r="AV72" s="3">
+      <c r="AV72" s="4">
         <v>14649.3</v>
       </c>
-      <c r="AW72" s="3"/>
+      <c r="AW72" s="3">
+        <v>18438.685294493112</v>
+      </c>
       <c r="AX72" s="15"/>
       <c r="AY72" s="4"/>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
@@ -10204,54 +10324,56 @@
       </c>
       <c r="AM73" s="4">
         <v>4552.1000000000004</v>
       </c>
       <c r="AN73" s="4">
         <v>4778.1770616112699</v>
       </c>
       <c r="AO73" s="4">
         <v>5189.0393743562508</v>
       </c>
       <c r="AQ73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
       <c r="AS73" s="26">
         <v>690.9</v>
       </c>
       <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="4">
         <v>1365.7</v>
       </c>
-      <c r="AV73" s="3">
+      <c r="AV73" s="4">
         <v>1809.6</v>
       </c>
-      <c r="AW73" s="3"/>
+      <c r="AW73" s="3">
+        <v>2448.313389768844</v>
+      </c>
       <c r="AX73" s="15"/>
       <c r="AY73" s="4"/>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
@@ -10348,54 +10470,56 @@
       </c>
       <c r="AM74" s="4">
         <v>13115.4</v>
       </c>
       <c r="AN74" s="4">
         <v>13953.07777356282</v>
       </c>
       <c r="AO74" s="4">
         <v>15010.70762979609</v>
       </c>
       <c r="AQ74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
       <c r="AS74" s="26">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="4">
         <v>3674.7</v>
       </c>
-      <c r="AV74" s="3">
+      <c r="AV74" s="4">
         <v>4888.1000000000004</v>
       </c>
-      <c r="AW74" s="3"/>
+      <c r="AW74" s="3">
+        <v>6810.6906370652096</v>
+      </c>
       <c r="AX74" s="15"/>
       <c r="AY74" s="4"/>
       <c r="AZ74" s="4"/>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
@@ -10492,54 +10616,56 @@
       </c>
       <c r="AM75" s="4">
         <v>11940.5</v>
       </c>
       <c r="AN75" s="4">
         <v>12684.739110096862</v>
       </c>
       <c r="AO75" s="4">
         <v>13724.22013039601</v>
       </c>
       <c r="AQ75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="26">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="4">
         <v>3548.6</v>
       </c>
-      <c r="AV75" s="3">
+      <c r="AV75" s="4">
         <v>4712.3</v>
       </c>
-      <c r="AW75" s="3"/>
+      <c r="AW75" s="3">
+        <v>5938.6728793563598</v>
+      </c>
       <c r="AX75" s="15"/>
       <c r="AY75" s="4"/>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
       <c r="E76" s="16"/>
       <c r="F76" s="16"/>
       <c r="G76" s="16"/>
       <c r="H76" s="16"/>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="P76" s="16"/>
       <c r="Q76" s="16"/>
       <c r="R76" s="16"/>
       <c r="S76" s="16"/>
       <c r="T76" s="16"/>
       <c r="U76" s="16"/>
       <c r="V76" s="16"/>
@@ -10757,88 +10883,91 @@
       <c r="X81" s="16"/>
       <c r="Y81" s="16"/>
       <c r="AD81" s="16"/>
       <c r="AE81" s="16"/>
       <c r="AF81" s="16"/>
       <c r="AG81" s="16"/>
       <c r="AH81" s="16"/>
       <c r="AI81" s="16"/>
       <c r="AJ81" s="16"/>
       <c r="AK81" s="16"/>
       <c r="AL81" s="16"/>
       <c r="AM81" s="16"/>
       <c r="AR81" s="16"/>
       <c r="AS81" s="16"/>
       <c r="AT81" s="16"/>
       <c r="AU81" s="16"/>
       <c r="AV81" s="16"/>
       <c r="AW81" s="16"/>
       <c r="AX81" s="16"/>
       <c r="AY81" s="16"/>
       <c r="AZ81" s="16"/>
       <c r="BA81" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O39:AA39"/>
+    <mergeCell ref="O58:AA58"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ39:BC39"/>
     <mergeCell ref="AQ58:BC58"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC39:AO39"/>
     <mergeCell ref="AC58:AO58"/>
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="O58:AA58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10847,92 +10976,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>