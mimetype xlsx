--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -301,67 +301,67 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -631,139 +631,139 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AD49" workbookViewId="0">
-      <selection activeCell="AT10" sqref="AT10"/>
+    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
+      <selection activeCell="AN84" sqref="AN84:AN85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="24" style="1" customWidth="1"/>
     <col min="16" max="19" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="25" style="1" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="25.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="54" width="9.140625" style="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="25.5" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="29"/>
-[...11 lines deleted...]
-      <c r="O1" s="29" t="s">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="O1" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="P1" s="29"/>
-[...11 lines deleted...]
-      <c r="AC1" s="29" t="s">
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="31"/>
+      <c r="AA1" s="31"/>
+      <c r="AC1" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="AD1" s="29"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="29" t="s">
+      <c r="AD1" s="31"/>
+      <c r="AE1" s="31"/>
+      <c r="AF1" s="31"/>
+      <c r="AG1" s="31"/>
+      <c r="AH1" s="31"/>
+      <c r="AI1" s="31"/>
+      <c r="AJ1" s="31"/>
+      <c r="AK1" s="31"/>
+      <c r="AL1" s="31"/>
+      <c r="AM1" s="31"/>
+      <c r="AN1" s="31"/>
+      <c r="AO1" s="31"/>
+      <c r="AQ1" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="AR1" s="29"/>
-[...10 lines deleted...]
-      <c r="BC1" s="29"/>
+      <c r="AR1" s="31"/>
+      <c r="AS1" s="31"/>
+      <c r="AT1" s="31"/>
+      <c r="AU1" s="31"/>
+      <c r="AV1" s="31"/>
+      <c r="AW1" s="31"/>
+      <c r="AX1" s="31"/>
+      <c r="AY1" s="31"/>
+      <c r="AZ1" s="31"/>
+      <c r="BA1" s="31"/>
+      <c r="BB1" s="31"/>
+      <c r="BC1" s="31"/>
     </row>
     <row r="2" spans="1:55">
       <c r="M2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AA2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AO2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BC2" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:55" ht="22.5">
       <c r="A3" s="17"/>
       <c r="B3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>5</v>
@@ -968,107 +968,109 @@
       <c r="U4" s="3">
         <v>84424.636422602329</v>
       </c>
       <c r="V4" s="4">
         <v>118679.52909040838</v>
       </c>
       <c r="W4" s="4">
         <v>248280</v>
       </c>
       <c r="X4" s="4">
         <v>583245.98194048926</v>
       </c>
       <c r="Y4" s="4">
         <v>793977.1</v>
       </c>
       <c r="Z4" s="4">
         <v>925054.5</v>
       </c>
       <c r="AA4" s="4">
         <v>936775.7</v>
       </c>
       <c r="AC4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD4" s="3">
-        <v>12807.800000000001</v>
+        <v>13935.577330061291</v>
       </c>
       <c r="AE4" s="3">
-        <v>23791.9</v>
+        <v>25123.323463642235</v>
       </c>
       <c r="AF4" s="4">
-        <v>36382.85565065917</v>
+        <v>38095.417520523886</v>
       </c>
       <c r="AG4" s="4">
-        <v>52671.4</v>
+        <v>54626.390191650025</v>
       </c>
       <c r="AH4" s="3">
-        <v>70125.852637590928</v>
+        <v>72568.712934536336</v>
       </c>
       <c r="AI4" s="3">
-        <v>90790.593393665389</v>
+        <v>93839.62403308964</v>
       </c>
       <c r="AJ4" s="4">
-        <v>135412.12612694793</v>
+        <v>133777.40948029398</v>
       </c>
       <c r="AK4" s="4">
-        <v>255737.2</v>
+        <v>255974.94942766198</v>
       </c>
       <c r="AL4" s="4">
-        <v>677158.40000000002</v>
+        <v>657050.23303691251</v>
       </c>
       <c r="AM4" s="4">
-        <v>878326.79077899526</v>
+        <v>848801.2235006222</v>
       </c>
       <c r="AN4" s="4">
-        <v>1066119.9274853428</v>
+        <v>1091650.0283746242</v>
       </c>
       <c r="AO4" s="4">
-        <v>1106550.2863978597</v>
+        <v>1108688.2074486569</v>
       </c>
       <c r="AQ4" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR4" s="4">
         <v>15766</v>
       </c>
-      <c r="AS4" s="33">
+      <c r="AS4" s="29">
         <v>28064.5</v>
       </c>
-      <c r="AT4" s="33">
+      <c r="AT4" s="29">
         <v>42100.47131721997</v>
       </c>
-      <c r="AU4" s="33">
+      <c r="AU4" s="29">
         <v>60721.599999999999</v>
       </c>
       <c r="AV4" s="4">
         <v>80420.243407842878</v>
       </c>
       <c r="AW4" s="4">
         <v>105311.42282167326</v>
       </c>
-      <c r="AX4" s="4"/>
+      <c r="AX4" s="4">
+        <v>149709.20000000001</v>
+      </c>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="3">
         <v>29</v>
       </c>
       <c r="C5" s="3">
         <v>60.8</v>
       </c>
       <c r="D5" s="4">
         <v>119.3</v>
       </c>
       <c r="E5" s="4">
         <v>190.6</v>
       </c>
       <c r="F5" s="3">
         <v>274.89999999999998</v>
       </c>
@@ -1114,107 +1116,109 @@
       <c r="U5" s="3">
         <v>350.1</v>
       </c>
       <c r="V5" s="4">
         <v>997.1</v>
       </c>
       <c r="W5" s="4">
         <v>2420.9562140204025</v>
       </c>
       <c r="X5" s="4">
         <v>10629.279268170412</v>
       </c>
       <c r="Y5" s="4">
         <v>13018.1</v>
       </c>
       <c r="Z5" s="4">
         <v>13347</v>
       </c>
       <c r="AA5" s="4">
         <v>19991.900000000001</v>
       </c>
       <c r="AC5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="3">
-        <v>227.3</v>
+        <v>187.4037973474388</v>
       </c>
       <c r="AE5" s="3">
-        <v>577.1</v>
+        <v>455.03528363132068</v>
       </c>
       <c r="AF5" s="4">
-        <v>832.4</v>
+        <v>680.64016368621105</v>
       </c>
       <c r="AG5" s="4">
-        <v>1055.9000000000001</v>
+        <v>875.6814208605781</v>
       </c>
       <c r="AH5" s="3">
-        <v>1147.6858475624822</v>
+        <v>1021.6185526034551</v>
       </c>
       <c r="AI5" s="3">
-        <v>1611.7304549999999</v>
+        <v>1295.1917524626142</v>
       </c>
       <c r="AJ5" s="4">
-        <v>2165.7561123991436</v>
+        <v>2144.1391663204176</v>
       </c>
       <c r="AK5" s="4">
-        <v>3568.0318733791419</v>
+        <v>4001.3382615565088</v>
       </c>
       <c r="AL5" s="4">
-        <v>18067</v>
+        <v>21131.09197733186</v>
       </c>
       <c r="AM5" s="4">
-        <v>20255.855412500001</v>
+        <v>24672.741497367751</v>
       </c>
       <c r="AN5" s="4">
-        <v>21201.068224330509</v>
+        <v>25285.856262187073</v>
       </c>
       <c r="AO5" s="4">
-        <v>23267.200000000001</v>
+        <v>25434.108670682082</v>
       </c>
       <c r="AQ5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR5" s="4">
         <v>245.7</v>
       </c>
-      <c r="AS5" s="33">
+      <c r="AS5" s="29">
         <v>475.1</v>
       </c>
-      <c r="AT5" s="33">
+      <c r="AT5" s="29">
         <v>695.7</v>
       </c>
-      <c r="AU5" s="33">
+      <c r="AU5" s="29">
         <v>832.1</v>
       </c>
       <c r="AV5" s="4">
         <v>929.6</v>
       </c>
       <c r="AW5" s="4">
         <v>1073.3725371892492</v>
       </c>
-      <c r="AX5" s="4"/>
+      <c r="AX5" s="4">
+        <v>1794.0120967276303</v>
+      </c>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>1502.8</v>
       </c>
       <c r="C6" s="3">
         <v>2704</v>
       </c>
       <c r="D6" s="4">
         <v>3797.6</v>
       </c>
       <c r="E6" s="4">
         <v>6847.8</v>
       </c>
       <c r="F6" s="3">
         <v>10157</v>
       </c>
@@ -1260,107 +1264,109 @@
       <c r="U6" s="3">
         <v>8435.1</v>
       </c>
       <c r="V6" s="4">
         <v>9796.2999999999993</v>
       </c>
       <c r="W6" s="4">
         <v>16057.626702982199</v>
       </c>
       <c r="X6" s="4">
         <v>41746.244639735196</v>
       </c>
       <c r="Y6" s="4">
         <v>58097.4</v>
       </c>
       <c r="Z6" s="4">
         <v>70033.2</v>
       </c>
       <c r="AA6" s="4">
         <v>69309.2</v>
       </c>
       <c r="AC6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AD6" s="3">
-        <v>746.3</v>
+        <v>886.70698224383375</v>
       </c>
       <c r="AE6" s="3">
-        <v>1267.4000000000001</v>
+        <v>1447.6761737756447</v>
       </c>
       <c r="AF6" s="4">
-        <v>1870</v>
+        <v>2085.3827635301209</v>
       </c>
       <c r="AG6" s="4">
-        <v>3295.5</v>
+        <v>3550.3720384765047</v>
       </c>
       <c r="AH6" s="3">
-        <v>4993.8916335854901</v>
+        <v>5292.8920092797571</v>
       </c>
       <c r="AI6" s="3">
-        <v>6967.8697330450859</v>
+        <v>7340.2741960300682</v>
       </c>
       <c r="AJ6" s="4">
-        <v>9936.8384222445966</v>
+        <v>10024.757936331018</v>
       </c>
       <c r="AK6" s="4">
-        <v>20563.873135767244</v>
+        <v>22743.026231129443</v>
       </c>
       <c r="AL6" s="4">
-        <v>59597.8</v>
+        <v>58824.290179533025</v>
       </c>
       <c r="AM6" s="4">
-        <v>72214.539233700008</v>
+        <v>73422.34845130585</v>
       </c>
       <c r="AN6" s="4">
-        <v>81946.732745564615</v>
+        <v>91593.308676374567</v>
       </c>
       <c r="AO6" s="4">
-        <v>85589.990187832838</v>
+        <v>92492.754977329081</v>
       </c>
       <c r="AQ6" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR6" s="4">
         <v>928.7</v>
       </c>
-      <c r="AS6" s="33">
+      <c r="AS6" s="29">
         <v>1565.5</v>
       </c>
-      <c r="AT6" s="33">
+      <c r="AT6" s="29">
         <v>2264.6</v>
       </c>
-      <c r="AU6" s="33">
+      <c r="AU6" s="29">
         <v>3900.4</v>
       </c>
       <c r="AV6" s="4">
         <v>5722.6</v>
       </c>
       <c r="AW6" s="4">
         <v>8115.8761539518628</v>
       </c>
-      <c r="AX6" s="4"/>
+      <c r="AX6" s="4">
+        <v>11530.991686724019</v>
+      </c>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>1114</v>
       </c>
       <c r="C7" s="3">
         <v>1959.7</v>
       </c>
       <c r="D7" s="4">
         <v>2658.7</v>
       </c>
       <c r="E7" s="4">
         <v>4287.3999999999996</v>
       </c>
       <c r="F7" s="3">
         <v>6671.9</v>
       </c>
@@ -1406,107 +1412,109 @@
       <c r="U7" s="3">
         <v>3975</v>
       </c>
       <c r="V7" s="4">
         <v>5351.7</v>
       </c>
       <c r="W7" s="4">
         <v>10210.708919682156</v>
       </c>
       <c r="X7" s="4">
         <v>27703.671242270942</v>
       </c>
       <c r="Y7" s="4">
         <v>42937.5</v>
       </c>
       <c r="Z7" s="4">
         <v>48812</v>
       </c>
       <c r="AA7" s="4">
         <v>49002.400000000001</v>
       </c>
       <c r="AC7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AD7" s="3">
-        <v>552.20000000000005</v>
+        <v>649.64997141125286</v>
       </c>
       <c r="AE7" s="3">
-        <v>978.2</v>
+        <v>1101.3015534420297</v>
       </c>
       <c r="AF7" s="4">
-        <v>1408.8</v>
+        <v>1577.3451613354732</v>
       </c>
       <c r="AG7" s="4">
-        <v>2012.8</v>
+        <v>2189.1602842171014</v>
       </c>
       <c r="AH7" s="3">
-        <v>2907.5039761689632</v>
+        <v>3105.461783591978</v>
       </c>
       <c r="AI7" s="3">
-        <v>4033.0841360364125</v>
+        <v>4270.8442435881234</v>
       </c>
       <c r="AJ7" s="4">
-        <v>5915.018835998243</v>
+        <v>6077.1153254125657</v>
       </c>
       <c r="AK7" s="4">
-        <v>10113.633889798162</v>
+        <v>10442.453009203142</v>
       </c>
       <c r="AL7" s="4">
-        <v>27013.1</v>
+        <v>26791.73396635773</v>
       </c>
       <c r="AM7" s="4">
-        <v>38761.124481999999</v>
+        <v>37181.557916670194</v>
       </c>
       <c r="AN7" s="4">
-        <v>47060.551953212751</v>
+        <v>49261.710801329216</v>
       </c>
       <c r="AO7" s="4">
-        <v>48755.794330707206</v>
+        <v>49898.657066083004</v>
       </c>
       <c r="AQ7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR7" s="4">
         <v>659.5</v>
       </c>
-      <c r="AS7" s="33">
+      <c r="AS7" s="29">
         <v>1081.2</v>
       </c>
-      <c r="AT7" s="33">
+      <c r="AT7" s="29">
         <v>1494</v>
       </c>
-      <c r="AU7" s="33">
+      <c r="AU7" s="29">
         <v>2266.5</v>
       </c>
       <c r="AV7" s="4">
         <v>3335.1</v>
       </c>
       <c r="AW7" s="4">
         <v>4838.6846346161137</v>
       </c>
-      <c r="AX7" s="4"/>
+      <c r="AX7" s="4">
+        <v>6815.5742184075962</v>
+      </c>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>1407.6</v>
       </c>
       <c r="C8" s="3">
         <v>2841.3</v>
       </c>
       <c r="D8" s="4">
         <v>3701.8</v>
       </c>
       <c r="E8" s="4">
         <v>5738.1</v>
       </c>
       <c r="F8" s="3">
         <v>7908.6</v>
       </c>
@@ -1552,107 +1560,109 @@
       <c r="U8" s="3">
         <v>4093.7</v>
       </c>
       <c r="V8" s="4">
         <v>5696.2</v>
       </c>
       <c r="W8" s="4">
         <v>13489.399059745196</v>
       </c>
       <c r="X8" s="4">
         <v>41014.231246553696</v>
       </c>
       <c r="Y8" s="4">
         <v>64380.2</v>
       </c>
       <c r="Z8" s="4">
         <v>79534.2</v>
       </c>
       <c r="AA8" s="4">
         <v>79772.399999999994</v>
       </c>
       <c r="AC8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AD8" s="3">
-        <v>585.79999999999995</v>
+        <v>673.72067609609803</v>
       </c>
       <c r="AE8" s="3">
-        <v>1107.9000000000001</v>
+        <v>1217.1946661847937</v>
       </c>
       <c r="AF8" s="4">
-        <v>1707.9</v>
+        <v>1831.6654359155666</v>
       </c>
       <c r="AG8" s="4">
-        <v>2475.1</v>
+        <v>2607.8762251011267</v>
       </c>
       <c r="AH8" s="3">
-        <v>3315.1560266926381</v>
+        <v>3456.7838696524805</v>
       </c>
       <c r="AI8" s="3">
-        <v>4262.4495476433167</v>
+        <v>4427.0298373559781</v>
       </c>
       <c r="AJ8" s="4">
-        <v>6282.0984933242589</v>
+        <v>6369.3137264889992</v>
       </c>
       <c r="AK8" s="4">
-        <v>13229.590490039831</v>
+        <v>13490.087059354319</v>
       </c>
       <c r="AL8" s="4">
-        <v>48731.8</v>
+        <v>47697.919291605285</v>
       </c>
       <c r="AM8" s="4">
-        <v>79088.468237599998</v>
+        <v>71530.281336744563</v>
       </c>
       <c r="AN8" s="4">
-        <v>94704.913416671596</v>
+        <v>91031.219689252859</v>
       </c>
       <c r="AO8" s="4">
-        <v>96043.519640263519</v>
+        <v>91911.513083718703</v>
       </c>
       <c r="AQ8" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR8" s="4">
         <v>772.5</v>
       </c>
-      <c r="AS8" s="33">
+      <c r="AS8" s="29">
         <v>1432</v>
       </c>
-      <c r="AT8" s="33">
+      <c r="AT8" s="29">
         <v>2015.1</v>
       </c>
-      <c r="AU8" s="33">
+      <c r="AU8" s="29">
         <v>2851.2</v>
       </c>
       <c r="AV8" s="4">
         <v>3828</v>
       </c>
       <c r="AW8" s="4">
         <v>4976.5922221070659</v>
       </c>
-      <c r="AX8" s="4"/>
+      <c r="AX8" s="4">
+        <v>6870.7798871658124</v>
+      </c>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="3">
         <v>987</v>
       </c>
       <c r="C9" s="3">
         <v>1816.7</v>
       </c>
       <c r="D9" s="4">
         <v>2666.7</v>
       </c>
       <c r="E9" s="4">
         <v>4319.8</v>
       </c>
       <c r="F9" s="3">
         <v>5817.7</v>
       </c>
@@ -1698,107 +1708,109 @@
       <c r="U9" s="3">
         <v>5698.3</v>
       </c>
       <c r="V9" s="4">
         <v>7886.5</v>
       </c>
       <c r="W9" s="4">
         <v>22595.430517555582</v>
       </c>
       <c r="X9" s="4">
         <v>46512.45265750723</v>
       </c>
       <c r="Y9" s="4">
         <v>56019.1</v>
       </c>
       <c r="Z9" s="4">
         <v>63557.5</v>
       </c>
       <c r="AA9" s="4">
         <v>64952.4</v>
       </c>
       <c r="AC9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AD9" s="3">
-        <v>814.1</v>
+        <v>925.96739910834413</v>
       </c>
       <c r="AE9" s="3">
-        <v>1576.6</v>
+        <v>1722.7088021799009</v>
       </c>
       <c r="AF9" s="4">
-        <v>2412.6999999999998</v>
+        <v>2591.8507613843512</v>
       </c>
       <c r="AG9" s="4">
-        <v>3709.8</v>
+        <v>3909.5208210647206</v>
       </c>
       <c r="AH9" s="3">
-        <v>4955.5430174621661</v>
+        <v>5183.0380124126377</v>
       </c>
       <c r="AI9" s="3">
-        <v>6777.7536966487669</v>
+        <v>7054.9063253022259</v>
       </c>
       <c r="AJ9" s="4">
-        <v>9800.284371793141</v>
+        <v>9739.5750061951985</v>
       </c>
       <c r="AK9" s="4">
-        <v>22161.3</v>
+        <v>22059.94161813445</v>
       </c>
       <c r="AL9" s="4">
-        <v>52604.2</v>
+        <v>51244.326495614885</v>
       </c>
       <c r="AM9" s="4">
-        <v>64704.734012699999</v>
+        <v>65283.736256310462</v>
       </c>
       <c r="AN9" s="4">
-        <v>77772.963157226754</v>
+        <v>85533.501979914756</v>
       </c>
       <c r="AO9" s="4">
-        <v>84281.703243626092</v>
+        <v>86914.041780916989</v>
       </c>
       <c r="AQ9" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR9" s="4">
         <v>1163.3</v>
       </c>
-      <c r="AS9" s="33">
+      <c r="AS9" s="29">
         <v>2145.8000000000002</v>
       </c>
-      <c r="AT9" s="33">
+      <c r="AT9" s="29">
         <v>3102.9</v>
       </c>
-      <c r="AU9" s="33">
+      <c r="AU9" s="29">
         <v>4605.2</v>
       </c>
       <c r="AV9" s="4">
         <v>5994.6</v>
       </c>
       <c r="AW9" s="4">
         <v>8172.3690763884842</v>
       </c>
-      <c r="AX9" s="4"/>
+      <c r="AX9" s="4">
+        <v>11004.2</v>
+      </c>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3">
         <v>944.7</v>
       </c>
       <c r="C10" s="3">
         <v>1634.5</v>
       </c>
       <c r="D10" s="4">
         <v>2521.1999999999998</v>
       </c>
       <c r="E10" s="4">
         <v>3840.5</v>
       </c>
       <c r="F10" s="3">
         <v>5380.1</v>
       </c>
@@ -1844,107 +1856,109 @@
       <c r="U10" s="3">
         <v>3618</v>
       </c>
       <c r="V10" s="4">
         <v>5563.7</v>
       </c>
       <c r="W10" s="4">
         <v>14633.169392212392</v>
       </c>
       <c r="X10" s="4">
         <v>43904.820755308516</v>
       </c>
       <c r="Y10" s="4">
         <v>55353.3</v>
       </c>
       <c r="Z10" s="4">
         <v>66731.8</v>
       </c>
       <c r="AA10" s="4">
         <v>67531</v>
       </c>
       <c r="AC10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AD10" s="3">
-        <v>447.2</v>
+        <v>539.73405567377108</v>
       </c>
       <c r="AE10" s="3">
-        <v>785.6</v>
+        <v>908.77004065598942</v>
       </c>
       <c r="AF10" s="4">
-        <v>1266.8</v>
+        <v>1424.3246815119817</v>
       </c>
       <c r="AG10" s="4">
-        <v>1849.2</v>
+        <v>2030.2044991049634</v>
       </c>
       <c r="AH10" s="3">
-        <v>2582.4157895384342</v>
+        <v>2774.7388217831476</v>
       </c>
       <c r="AI10" s="3">
-        <v>3967.4945077358848</v>
+        <v>4250.9971092547084</v>
       </c>
       <c r="AJ10" s="4">
-        <v>5754.1551284514071</v>
+        <v>5795.59604322416</v>
       </c>
       <c r="AK10" s="4">
-        <v>14898.763616972899</v>
+        <v>15213.420784154034</v>
       </c>
       <c r="AL10" s="4">
-        <v>46517</v>
+        <v>47293.693642351718</v>
       </c>
       <c r="AM10" s="4">
-        <v>61199.357517299999</v>
+        <v>59478.072342988024</v>
       </c>
       <c r="AN10" s="4">
-        <v>73373.341663645173</v>
+        <v>79993.126177874801</v>
       </c>
       <c r="AO10" s="4">
-        <v>78775.913633455231</v>
+        <v>81036.225988936261</v>
       </c>
       <c r="AQ10" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR10" s="4">
         <v>552.79999999999995</v>
       </c>
-      <c r="AS10" s="33">
+      <c r="AS10" s="29">
         <v>1046.2</v>
       </c>
-      <c r="AT10" s="33">
+      <c r="AT10" s="29">
         <v>1599.2</v>
       </c>
-      <c r="AU10" s="33">
+      <c r="AU10" s="29">
         <v>2309.9</v>
       </c>
       <c r="AV10" s="4">
         <v>3122.9</v>
       </c>
       <c r="AW10" s="4">
         <v>4967.1788500257326</v>
       </c>
-      <c r="AX10" s="4"/>
+      <c r="AX10" s="4">
+        <v>7199.7148315494933</v>
+      </c>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3">
         <v>3528.3</v>
       </c>
       <c r="C11" s="3">
         <v>6432.1</v>
       </c>
       <c r="D11" s="4">
         <v>9625.2000000000007</v>
       </c>
       <c r="E11" s="4">
         <v>13333.4</v>
       </c>
       <c r="F11" s="3">
         <v>17052.099999999999</v>
       </c>
@@ -1990,107 +2004,109 @@
       <c r="U11" s="3">
         <v>17934.2</v>
       </c>
       <c r="V11" s="4">
         <v>23696.5</v>
       </c>
       <c r="W11" s="4">
         <v>32079.560037265412</v>
       </c>
       <c r="X11" s="4">
         <v>59049.791066060527</v>
       </c>
       <c r="Y11" s="4">
         <v>79359.8</v>
       </c>
       <c r="Z11" s="4">
         <v>86059.199999999997</v>
       </c>
       <c r="AA11" s="4">
         <v>89026.2</v>
       </c>
       <c r="AC11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AD11" s="3">
-        <v>2899.1</v>
+        <v>2951.9083191779137</v>
       </c>
       <c r="AE11" s="3">
-        <v>5603.2</v>
+        <v>5658.8855254625587</v>
       </c>
       <c r="AF11" s="4">
-        <v>8849.4</v>
+        <v>8982.2663854512139</v>
       </c>
       <c r="AG11" s="4">
-        <v>11908.2</v>
+        <v>12126.499561503097</v>
       </c>
       <c r="AH11" s="3">
-        <v>15069.915190556019</v>
+        <v>15528.982202451489</v>
       </c>
       <c r="AI11" s="3">
-        <v>18199.642071241826</v>
+        <v>18950.044701744642</v>
       </c>
       <c r="AJ11" s="4">
-        <v>25582.499223170744</v>
+        <v>25645.256340705957</v>
       </c>
       <c r="AK11" s="4">
-        <v>35164.199999999997</v>
+        <v>34188.289932569591</v>
       </c>
       <c r="AL11" s="4">
-        <v>63079.4</v>
+        <v>65084.950701193651</v>
       </c>
       <c r="AM11" s="4">
-        <v>80359.8</v>
+        <v>80269.517503411364</v>
       </c>
       <c r="AN11" s="4">
-        <v>91931.582347416304</v>
+        <v>94169.316847973183</v>
       </c>
       <c r="AO11" s="4">
-        <v>98354.079031460904</v>
+        <v>97565.588729013805</v>
       </c>
       <c r="AQ11" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="4">
         <v>3603.3</v>
       </c>
-      <c r="AS11" s="33">
+      <c r="AS11" s="29">
         <v>6649.3</v>
       </c>
-      <c r="AT11" s="33">
+      <c r="AT11" s="29">
         <v>10235.4</v>
       </c>
-      <c r="AU11" s="33">
+      <c r="AU11" s="29">
         <v>14176.2</v>
       </c>
       <c r="AV11" s="4">
         <v>18073.8</v>
       </c>
       <c r="AW11" s="4">
         <v>22212.94970380353</v>
       </c>
-      <c r="AX11" s="4"/>
+      <c r="AX11" s="4">
+        <v>30104.139385321356</v>
+      </c>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3">
         <v>763.3</v>
       </c>
       <c r="C12" s="3">
         <v>1214.8</v>
       </c>
       <c r="D12" s="4">
         <v>2020.9</v>
       </c>
       <c r="E12" s="4">
         <v>3229.4</v>
       </c>
       <c r="F12" s="3">
         <v>4369.1000000000004</v>
       </c>
@@ -2136,107 +2152,109 @@
       <c r="U12" s="3">
         <v>3380.7</v>
       </c>
       <c r="V12" s="4">
         <v>5144.3999999999996</v>
       </c>
       <c r="W12" s="4">
         <v>8670.1405610972815</v>
       </c>
       <c r="X12" s="4">
         <v>26321.801669473502</v>
       </c>
       <c r="Y12" s="4">
         <v>35066.699999999997</v>
       </c>
       <c r="Z12" s="4">
         <v>41425.1</v>
       </c>
       <c r="AA12" s="4">
         <v>42291.9</v>
       </c>
       <c r="AC12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AD12" s="3">
-        <v>555.4</v>
+        <v>620.45444258182351</v>
       </c>
       <c r="AE12" s="3">
-        <v>957.6</v>
+        <v>1038.6340553753546</v>
       </c>
       <c r="AF12" s="4">
-        <v>1549.4</v>
+        <v>1644.7653226068137</v>
       </c>
       <c r="AG12" s="4">
-        <v>2291.1999999999998</v>
+        <v>2383.949474322254</v>
       </c>
       <c r="AH12" s="3">
-        <v>3016.7116705900621</v>
+        <v>3112.9081125562952</v>
       </c>
       <c r="AI12" s="3">
-        <v>3845.4331918151374</v>
+        <v>3936.1151906810019</v>
       </c>
       <c r="AJ12" s="4">
-        <v>6293.634861084488</v>
+        <v>5863.9553673138198</v>
       </c>
       <c r="AK12" s="4">
-        <v>11011.356415188533</v>
+        <v>10415.573116945849</v>
       </c>
       <c r="AL12" s="4">
-        <v>30957.4</v>
+        <v>30361.363685762368</v>
       </c>
       <c r="AM12" s="4">
-        <v>42513.124462200001</v>
+        <v>39880.225640476099</v>
       </c>
       <c r="AN12" s="4">
-        <v>50939.942816794392</v>
+        <v>52360.544255114946</v>
       </c>
       <c r="AO12" s="4">
-        <v>54800.463883376717</v>
+        <v>53271.09381574906</v>
       </c>
       <c r="AQ12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR12" s="4">
         <v>727.3</v>
       </c>
-      <c r="AS12" s="33">
+      <c r="AS12" s="29">
         <v>1206.5</v>
       </c>
-      <c r="AT12" s="33">
+      <c r="AT12" s="29">
         <v>1867.5</v>
       </c>
-      <c r="AU12" s="33">
+      <c r="AU12" s="29">
         <v>2722.3</v>
       </c>
       <c r="AV12" s="4">
         <v>3575.2</v>
       </c>
       <c r="AW12" s="4">
         <v>4516.6833823159004</v>
       </c>
-      <c r="AX12" s="4"/>
+      <c r="AX12" s="4">
+        <v>7013.4937953944282</v>
+      </c>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3">
         <v>714.4</v>
       </c>
       <c r="C13" s="3">
         <v>1296.2</v>
       </c>
       <c r="D13" s="4">
         <v>1848.9</v>
       </c>
       <c r="E13" s="4">
         <v>2916.3</v>
       </c>
       <c r="F13" s="3">
         <v>4151.3999999999996</v>
       </c>
@@ -2282,107 +2300,109 @@
       <c r="U13" s="3">
         <v>3080</v>
       </c>
       <c r="V13" s="4">
         <v>4146.2</v>
       </c>
       <c r="W13" s="4">
         <v>9660.3967895592614</v>
       </c>
       <c r="X13" s="4">
         <v>27912.269193916673</v>
       </c>
       <c r="Y13" s="4">
         <v>43167.3</v>
       </c>
       <c r="Z13" s="4">
         <v>53053.1</v>
       </c>
       <c r="AA13" s="4">
         <v>53369.2</v>
       </c>
       <c r="AC13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD13" s="3">
-        <v>432.3</v>
+        <v>500.16753609550733</v>
       </c>
       <c r="AE13" s="3">
-        <v>827.4</v>
+        <v>920.0418285212935</v>
       </c>
       <c r="AF13" s="4">
-        <v>1183.9000000000001</v>
+        <v>1306.2874239457933</v>
       </c>
       <c r="AG13" s="4">
-        <v>1789.3</v>
+        <v>1933.0067250814263</v>
       </c>
       <c r="AH13" s="3">
-        <v>2425.9650400901401</v>
+        <v>2576.5065229571419</v>
       </c>
       <c r="AI13" s="3">
-        <v>3179.6827104529598</v>
+        <v>3347.1538381973178</v>
       </c>
       <c r="AJ13" s="4">
-        <v>4467.7404084649361</v>
+        <v>4639.3759819656771</v>
       </c>
       <c r="AK13" s="4">
-        <v>7682.3745888227859</v>
+        <v>7763.6732741573851</v>
       </c>
       <c r="AL13" s="4">
-        <v>35256.400000000001</v>
+        <v>36281.005992239239</v>
       </c>
       <c r="AM13" s="4">
-        <v>44823.5180903</v>
+        <v>44077.0285234904</v>
       </c>
       <c r="AN13" s="4">
-        <v>59285.544460616737</v>
+        <v>71371.686163625447</v>
       </c>
       <c r="AO13" s="4">
-        <v>66554.752259556961</v>
+        <v>72011.867963714656</v>
       </c>
       <c r="AQ13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR13" s="4">
         <v>526</v>
       </c>
-      <c r="AS13" s="33">
+      <c r="AS13" s="29">
         <v>951.7</v>
       </c>
-      <c r="AT13" s="33">
+      <c r="AT13" s="29">
         <v>1424</v>
       </c>
-      <c r="AU13" s="33">
+      <c r="AU13" s="29">
         <v>2093.4</v>
       </c>
       <c r="AV13" s="4">
         <v>2843.1</v>
       </c>
       <c r="AW13" s="4">
         <v>3733.0749640654726</v>
       </c>
-      <c r="AX13" s="4"/>
+      <c r="AX13" s="4">
+        <v>5100.5748162078498</v>
+      </c>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3">
         <v>1085.7</v>
       </c>
       <c r="C14" s="3">
         <v>2120.6</v>
       </c>
       <c r="D14" s="4">
         <v>3219.1</v>
       </c>
       <c r="E14" s="4">
         <v>4776.2</v>
       </c>
       <c r="F14" s="3">
         <v>6406.1</v>
       </c>
@@ -2428,107 +2448,109 @@
       <c r="U14" s="3">
         <v>6042.3</v>
       </c>
       <c r="V14" s="4">
         <v>8682.5</v>
       </c>
       <c r="W14" s="4">
         <v>18411.087819314995</v>
       </c>
       <c r="X14" s="4">
         <v>40647.421640204244</v>
       </c>
       <c r="Y14" s="4">
         <v>55288.800000000003</v>
       </c>
       <c r="Z14" s="4">
         <v>60754.2</v>
       </c>
       <c r="AA14" s="4">
         <v>61055.1</v>
       </c>
       <c r="AC14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AD14" s="3">
-        <v>971.3</v>
+        <v>1005.7386248219453</v>
       </c>
       <c r="AE14" s="3">
-        <v>1935.9</v>
+        <v>1954.8286408566441</v>
       </c>
       <c r="AF14" s="4">
-        <v>3121.2</v>
+        <v>3104.8660009752252</v>
       </c>
       <c r="AG14" s="4">
-        <v>4568.2</v>
+        <v>4502.4266982782074</v>
       </c>
       <c r="AH14" s="3">
-        <v>6277.333113881562</v>
+        <v>6152.0035218172925</v>
       </c>
       <c r="AI14" s="3">
-        <v>8140.8487491768583</v>
+        <v>8046.9947766950045</v>
       </c>
       <c r="AJ14" s="4">
-        <v>12291.263796164236</v>
+        <v>11077.127141017598</v>
       </c>
       <c r="AK14" s="4">
-        <v>21218.09656612164</v>
+        <v>19548.509504913367</v>
       </c>
       <c r="AL14" s="4">
-        <v>48900.3</v>
+        <v>46307.221363797784</v>
       </c>
       <c r="AM14" s="4">
-        <v>62419.463150299998</v>
+        <v>58295.827017072639</v>
       </c>
       <c r="AN14" s="4">
-        <v>71594.63423986391</v>
+        <v>71376.768107352575</v>
       </c>
       <c r="AO14" s="4">
-        <v>75464.645059967734</v>
+        <v>72654.617210376717</v>
       </c>
       <c r="AQ14" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR14" s="4">
         <v>1190</v>
       </c>
-      <c r="AS14" s="33">
+      <c r="AS14" s="29">
         <v>2376.1</v>
       </c>
-      <c r="AT14" s="33">
+      <c r="AT14" s="29">
         <v>3638.1</v>
       </c>
-      <c r="AU14" s="33">
+      <c r="AU14" s="29">
         <v>5058</v>
       </c>
       <c r="AV14" s="4">
         <v>6665.6</v>
       </c>
       <c r="AW14" s="4">
         <v>8719.6493956929808</v>
       </c>
-      <c r="AX14" s="4"/>
+      <c r="AX14" s="4">
+        <v>12502.458847502983</v>
+      </c>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3">
         <v>3352.2</v>
       </c>
       <c r="C15" s="3">
         <v>5658.4</v>
       </c>
       <c r="D15" s="4">
         <v>8546.6</v>
       </c>
       <c r="E15" s="4">
         <v>12548.3</v>
       </c>
       <c r="F15" s="3">
         <v>16833.8</v>
       </c>
@@ -2574,107 +2596,109 @@
       <c r="U15" s="3">
         <v>14657.8</v>
       </c>
       <c r="V15" s="4">
         <v>20646.3</v>
       </c>
       <c r="W15" s="4">
         <v>39906.845658611281</v>
       </c>
       <c r="X15" s="4">
         <v>79107.011900089827</v>
       </c>
       <c r="Y15" s="4">
         <v>112994.5</v>
       </c>
       <c r="Z15" s="4">
         <v>137572.20000000001</v>
       </c>
       <c r="AA15" s="4">
         <v>139250.9</v>
       </c>
       <c r="AC15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD15" s="3">
-        <v>2737.1</v>
+        <v>2883.2932857884662</v>
       </c>
       <c r="AE15" s="3">
-        <v>4843.5</v>
+        <v>5028.3965134706614</v>
       </c>
       <c r="AF15" s="4">
-        <v>7245.4</v>
+        <v>7529.4179181276359</v>
       </c>
       <c r="AG15" s="4">
-        <v>10271.700000000001</v>
+        <v>10620.7058232746</v>
       </c>
       <c r="AH15" s="3">
-        <v>13293.500381665488</v>
+        <v>13763.912129397497</v>
       </c>
       <c r="AI15" s="3">
-        <v>16272.929410037215</v>
+        <v>16901.7208899164</v>
       </c>
       <c r="AJ15" s="4">
-        <v>23349.620052697337</v>
+        <v>23639.437691157647</v>
       </c>
       <c r="AK15" s="4">
-        <v>39517.604963698206</v>
+        <v>40435.415399075006</v>
       </c>
       <c r="AL15" s="4">
-        <v>87711</v>
+        <v>76189.145744247071</v>
       </c>
       <c r="AM15" s="4">
-        <v>113780.9057646</v>
+        <v>103468.32969605239</v>
       </c>
       <c r="AN15" s="4">
-        <v>169711.55321356555</v>
+        <v>143192.98313592144</v>
       </c>
       <c r="AO15" s="4">
-        <v>159695.61788295166</v>
+        <v>146553.93313697545</v>
       </c>
       <c r="AQ15" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR15" s="4">
         <v>3082.5</v>
       </c>
-      <c r="AS15" s="33">
+      <c r="AS15" s="29">
         <v>5285.2</v>
       </c>
-      <c r="AT15" s="33">
+      <c r="AT15" s="29">
         <v>7921</v>
       </c>
-      <c r="AU15" s="33">
+      <c r="AU15" s="29">
         <v>11247.1</v>
       </c>
       <c r="AV15" s="4">
         <v>14831.5</v>
       </c>
       <c r="AW15" s="4">
         <v>18658.617585116375</v>
       </c>
-      <c r="AX15" s="4"/>
+      <c r="AX15" s="4">
+        <v>25083.9</v>
+      </c>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3">
         <v>510.9</v>
       </c>
       <c r="C16" s="3">
         <v>898.9</v>
       </c>
       <c r="D16" s="4">
         <v>1256.7</v>
       </c>
       <c r="E16" s="4">
         <v>1929.5</v>
       </c>
       <c r="F16" s="3">
         <v>2633.3</v>
       </c>
@@ -2720,107 +2744,109 @@
       <c r="U16" s="3">
         <v>1918.9</v>
       </c>
       <c r="V16" s="4">
         <v>3208.7</v>
       </c>
       <c r="W16" s="4">
         <v>15475.034784264719</v>
       </c>
       <c r="X16" s="4">
         <v>37232.80516411407</v>
       </c>
       <c r="Y16" s="4">
         <v>46279.9</v>
       </c>
       <c r="Z16" s="4">
         <v>53004.1</v>
       </c>
       <c r="AA16" s="4">
         <v>52949.3</v>
       </c>
       <c r="AC16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AD16" s="3">
-        <v>366</v>
+        <v>435.89543494666776</v>
       </c>
       <c r="AE16" s="3">
-        <v>573.20000000000005</v>
+        <v>662.00189329928628</v>
       </c>
       <c r="AF16" s="4">
-        <v>808.5</v>
+        <v>916.39484913966896</v>
       </c>
       <c r="AG16" s="4">
-        <v>1136.0999999999999</v>
+        <v>1255.791341377972</v>
       </c>
       <c r="AH16" s="3">
-        <v>1544.2426145393877</v>
+        <v>1650.6553653176138</v>
       </c>
       <c r="AI16" s="3">
-        <v>2068.3270964822982</v>
+        <v>2190.0543507668285</v>
       </c>
       <c r="AJ16" s="4">
-        <v>3392.0033853977093</v>
+        <v>3296.4258115478879</v>
       </c>
       <c r="AK16" s="4">
-        <v>12712.106263441399</v>
+        <v>11930.611001123256</v>
       </c>
       <c r="AL16" s="4">
-        <v>36322.800000000003</v>
+        <v>34980.495362928159</v>
       </c>
       <c r="AM16" s="4">
-        <v>46571.201802999996</v>
+        <v>44666.238233952368</v>
       </c>
       <c r="AN16" s="4">
-        <v>54697.510614270061</v>
+        <v>57855.168323556572</v>
       </c>
       <c r="AO16" s="4">
-        <v>56821.909293735145</v>
+        <v>58272.705300720554</v>
       </c>
       <c r="AQ16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR16" s="4">
         <v>414</v>
       </c>
-      <c r="AS16" s="33">
+      <c r="AS16" s="29">
         <v>691.7</v>
       </c>
-      <c r="AT16" s="33">
+      <c r="AT16" s="29">
         <v>1006.6</v>
       </c>
-      <c r="AU16" s="33">
+      <c r="AU16" s="29">
         <v>1400.5</v>
       </c>
       <c r="AV16" s="4">
         <v>1852.9</v>
       </c>
       <c r="AW16" s="4">
         <v>2500.3018279199428</v>
       </c>
-      <c r="AX16" s="4"/>
+      <c r="AX16" s="4">
+        <v>3923.6482201146687</v>
+      </c>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="3">
         <v>813.7</v>
       </c>
       <c r="C17" s="3">
         <v>1535.9</v>
       </c>
       <c r="D17" s="4">
         <v>2501.6999999999998</v>
       </c>
       <c r="E17" s="4">
         <v>4158.8</v>
       </c>
       <c r="F17" s="3">
         <v>5686</v>
       </c>
@@ -2866,107 +2892,109 @@
       <c r="U17" s="3">
         <v>5643</v>
       </c>
       <c r="V17" s="4">
         <v>7981.4</v>
       </c>
       <c r="W17" s="4">
         <v>11755.469313373316</v>
       </c>
       <c r="X17" s="4">
         <v>20945.86095462893</v>
       </c>
       <c r="Y17" s="4">
         <v>28643.3</v>
       </c>
       <c r="Z17" s="4">
         <v>34261.4</v>
       </c>
       <c r="AA17" s="4">
         <v>34775.1</v>
       </c>
       <c r="AC17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AD17" s="3">
-        <v>608</v>
+        <v>696.7767919114342</v>
       </c>
       <c r="AE17" s="3">
-        <v>1167.5</v>
+        <v>1280.3447094355133</v>
       </c>
       <c r="AF17" s="4">
-        <v>1877.1</v>
+        <v>2011.3398456939185</v>
       </c>
       <c r="AG17" s="4">
-        <v>3116.8</v>
+        <v>3280.504521071588</v>
       </c>
       <c r="AH17" s="3">
-        <v>4314.9408913387815</v>
+        <v>4489.298239029531</v>
       </c>
       <c r="AI17" s="3">
-        <v>5950.5776134014732</v>
+        <v>6129.0199583962349</v>
       </c>
       <c r="AJ17" s="4">
-        <v>8763.311658801209</v>
+        <v>9049.945256848343</v>
       </c>
       <c r="AK17" s="4">
-        <v>12248.201658305692</v>
+        <v>12630.361014771446</v>
       </c>
       <c r="AL17" s="4">
-        <v>28660.6</v>
+        <v>28344.279285791454</v>
       </c>
       <c r="AM17" s="4">
-        <v>35366.248119399999</v>
+        <v>34226</v>
       </c>
       <c r="AN17" s="4">
-        <v>39649.550396255283</v>
+        <v>40612.238849412322</v>
       </c>
       <c r="AO17" s="4">
-        <v>41202.607894596054</v>
+        <v>41637.205806616308</v>
       </c>
       <c r="AQ17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR17" s="4">
         <v>839.8</v>
       </c>
-      <c r="AS17" s="33">
+      <c r="AS17" s="29">
         <v>1454.7</v>
       </c>
-      <c r="AT17" s="33">
+      <c r="AT17" s="29">
         <v>2287.4</v>
       </c>
-      <c r="AU17" s="33">
+      <c r="AU17" s="29">
         <v>3675.3</v>
       </c>
       <c r="AV17" s="4">
         <v>4888.8</v>
       </c>
       <c r="AW17" s="4">
         <v>6812.6387229028833</v>
       </c>
-      <c r="AX17" s="4"/>
+      <c r="AX17" s="4">
+        <v>9696.0746428633356</v>
+      </c>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="3">
         <v>1423.4</v>
       </c>
       <c r="C18" s="3">
         <v>2528.6999999999998</v>
       </c>
       <c r="D18" s="4">
         <v>3516</v>
       </c>
       <c r="E18" s="4">
         <v>5478</v>
       </c>
       <c r="F18" s="3">
         <v>7633.8</v>
       </c>
@@ -3012,107 +3040,109 @@
       <c r="U18" s="3">
         <v>5597.5</v>
       </c>
       <c r="V18" s="4">
         <v>9882</v>
       </c>
       <c r="W18" s="4">
         <v>32914.174109732128</v>
       </c>
       <c r="X18" s="4">
         <v>80518.320651016911</v>
       </c>
       <c r="Y18" s="4">
         <v>103371.2</v>
       </c>
       <c r="Z18" s="4">
         <v>116909.5</v>
       </c>
       <c r="AA18" s="4">
         <v>113498.7</v>
       </c>
       <c r="AC18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AD18" s="3">
-        <v>865.7</v>
+        <v>978.16001285679511</v>
       </c>
       <c r="AE18" s="3">
-        <v>1590.8</v>
+        <v>1727.5037773512422</v>
       </c>
       <c r="AF18" s="4">
-        <v>2249.4</v>
+        <v>2408.8708072199188</v>
       </c>
       <c r="AG18" s="4">
-        <v>3191.6</v>
+        <v>3360.6907579158897</v>
       </c>
       <c r="AH18" s="3">
-        <v>4281.0491321675299</v>
+        <v>4459.9137916860218</v>
       </c>
       <c r="AI18" s="3">
-        <v>5512.9031476069849</v>
+        <v>5699.276862698498</v>
       </c>
       <c r="AJ18" s="4">
-        <v>11417.904794552875</v>
+        <v>10415.388685764723</v>
       </c>
       <c r="AK18" s="4">
-        <v>31648.035368457964</v>
+        <v>31112.249220574118</v>
       </c>
       <c r="AL18" s="4">
-        <v>93739.6</v>
+        <v>86518.715348158323</v>
       </c>
       <c r="AM18" s="4">
-        <v>116268.45993170001</v>
+        <v>112349.58773127309</v>
       </c>
       <c r="AN18" s="4">
-        <v>132250.0051737366</v>
+        <v>138012.59910473452</v>
       </c>
       <c r="AO18" s="4">
-        <v>136942.12072030309</v>
+        <v>139033.8939178244</v>
       </c>
       <c r="AQ18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR18" s="4">
         <v>1061.0999999999999</v>
       </c>
-      <c r="AS18" s="33">
+      <c r="AS18" s="29">
         <v>1703.5</v>
       </c>
-      <c r="AT18" s="33">
+      <c r="AT18" s="29">
         <v>2549</v>
       </c>
-      <c r="AU18" s="33">
+      <c r="AU18" s="29">
         <v>3583.5</v>
       </c>
       <c r="AV18" s="4">
         <v>4756.6000000000004</v>
       </c>
       <c r="AW18" s="4">
         <v>6013.4345310580029</v>
       </c>
-      <c r="AX18" s="4"/>
+      <c r="AX18" s="4">
+        <v>11069.588084639781</v>
+      </c>
       <c r="AY18" s="4"/>
       <c r="AZ18" s="4"/>
       <c r="BA18" s="4"/>
       <c r="BB18" s="4"/>
       <c r="BC18" s="4"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5"/>
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="8"/>
       <c r="O19" s="5"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
@@ -3130,110 +3160,110 @@
       <c r="AF19" s="6"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="8"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="6"/>
       <c r="AS19" s="6"/>
       <c r="AT19" s="6"/>
       <c r="AU19" s="6"/>
       <c r="AV19" s="6"/>
       <c r="AW19" s="6"/>
       <c r="AX19" s="6"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
       <c r="BB19" s="7"/>
       <c r="BC19" s="8"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="30"/>
-[...11 lines deleted...]
-      <c r="O20" s="30" t="s">
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="33"/>
+      <c r="O20" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="P20" s="30"/>
-[...11 lines deleted...]
-      <c r="AC20" s="30" t="s">
+      <c r="P20" s="32"/>
+      <c r="Q20" s="32"/>
+      <c r="R20" s="32"/>
+      <c r="S20" s="32"/>
+      <c r="T20" s="32"/>
+      <c r="U20" s="32"/>
+      <c r="V20" s="32"/>
+      <c r="W20" s="32"/>
+      <c r="X20" s="32"/>
+      <c r="Y20" s="32"/>
+      <c r="Z20" s="32"/>
+      <c r="AA20" s="33"/>
+      <c r="AC20" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="30"/>
-[...11 lines deleted...]
-      <c r="AQ20" s="30" t="s">
+      <c r="AD20" s="32"/>
+      <c r="AE20" s="32"/>
+      <c r="AF20" s="32"/>
+      <c r="AG20" s="32"/>
+      <c r="AH20" s="32"/>
+      <c r="AI20" s="32"/>
+      <c r="AJ20" s="32"/>
+      <c r="AK20" s="32"/>
+      <c r="AL20" s="32"/>
+      <c r="AM20" s="32"/>
+      <c r="AN20" s="32"/>
+      <c r="AO20" s="33"/>
+      <c r="AQ20" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="AR20" s="30"/>
-[...10 lines deleted...]
-      <c r="BC20" s="31"/>
+      <c r="AR20" s="32"/>
+      <c r="AS20" s="32"/>
+      <c r="AT20" s="32"/>
+      <c r="AU20" s="32"/>
+      <c r="AV20" s="32"/>
+      <c r="AW20" s="32"/>
+      <c r="AX20" s="32"/>
+      <c r="AY20" s="32"/>
+      <c r="AZ20" s="32"/>
+      <c r="BA20" s="32"/>
+      <c r="BB20" s="32"/>
+      <c r="BC20" s="33"/>
     </row>
     <row r="21" spans="1:55">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
@@ -3486,107 +3516,109 @@
       <c r="U23" s="3">
         <v>82844.295505911345</v>
       </c>
       <c r="V23" s="4">
         <v>116835.79802093554</v>
       </c>
       <c r="W23" s="4">
         <v>246172.90000000002</v>
       </c>
       <c r="X23" s="4">
         <v>580875.47056545271</v>
       </c>
       <c r="Y23" s="4">
         <v>791343.2</v>
       </c>
       <c r="Z23" s="4">
         <v>922157.2</v>
       </c>
       <c r="AA23" s="4">
         <v>933615.1</v>
       </c>
       <c r="AC23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD23" s="3">
-        <v>12544.4</v>
+        <v>13536.891905187093</v>
       </c>
       <c r="AE23" s="3">
-        <v>23265.200000000001</v>
+        <v>24325.952613893838</v>
       </c>
       <c r="AF23" s="4">
-        <v>35461.95906731367</v>
+        <v>36899.361245901309</v>
       </c>
       <c r="AG23" s="4">
-        <v>51443.5</v>
+        <v>53031.648492153239</v>
       </c>
       <c r="AH23" s="3">
-        <v>68546.272012590925</v>
+        <v>70575.285810165355</v>
       </c>
       <c r="AI23" s="3">
-        <v>88895.096643665413</v>
+        <v>91447.511483844457</v>
       </c>
       <c r="AJ23" s="4">
-        <v>133200.71325194795</v>
+        <v>130984.59158044885</v>
       </c>
       <c r="AK23" s="4">
-        <v>253209.8</v>
+        <v>252784.16526908273</v>
       </c>
       <c r="AL23" s="4">
-        <v>674315.2</v>
+        <v>653460.771091228</v>
       </c>
       <c r="AM23" s="4">
-        <v>875167.62952899525</v>
+        <v>844861.24360652105</v>
       </c>
       <c r="AN23" s="4">
-        <v>1062644.850110343</v>
+        <v>1087306.0633166551</v>
       </c>
       <c r="AO23" s="4">
-        <v>1102759.2928978598</v>
+        <v>1103948.7457358935</v>
       </c>
       <c r="AQ23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR23" s="3">
         <v>15450.6</v>
       </c>
-      <c r="AS23" s="34">
+      <c r="AS23" s="30">
         <v>27432.7</v>
       </c>
-      <c r="AT23" s="34">
+      <c r="AT23" s="30">
         <v>41102.462417219962</v>
       </c>
       <c r="AU23" s="4">
         <v>59126.700000000004</v>
       </c>
       <c r="AV23" s="3">
         <v>78426.669991176197</v>
       </c>
       <c r="AW23" s="3">
         <v>102919.13472167324</v>
       </c>
-      <c r="AX23" s="4"/>
+      <c r="AX23" s="4">
+        <v>146918.20000000001</v>
+      </c>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="3">
         <v>24.2</v>
       </c>
       <c r="C24" s="3">
         <v>51.2</v>
       </c>
       <c r="D24" s="4">
         <v>86.6</v>
       </c>
       <c r="E24" s="4">
         <v>140.79822289999998</v>
       </c>
       <c r="F24" s="3">
         <v>207.9</v>
       </c>
@@ -3632,107 +3664,109 @@
       <c r="U24" s="3">
         <v>259.8</v>
       </c>
       <c r="V24" s="4">
         <v>893.4</v>
       </c>
       <c r="W24" s="4">
         <v>2303.2903624006885</v>
       </c>
       <c r="X24" s="4">
         <v>10497.469229335762</v>
       </c>
       <c r="Y24" s="4">
         <v>12872.2</v>
       </c>
       <c r="Z24" s="4">
         <v>13186.900000000001</v>
       </c>
       <c r="AA24" s="4">
         <v>19817.599999999999</v>
       </c>
       <c r="AC24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AD24" s="3">
-        <v>213.10000000000002</v>
+        <v>178.5893011302658</v>
       </c>
       <c r="AE24" s="3">
-        <v>549.79999999999995</v>
+        <v>437.40629119697473</v>
       </c>
       <c r="AF24" s="4">
-        <v>795.8</v>
+        <v>654.19667503469213</v>
       </c>
       <c r="AG24" s="4">
-        <v>1008.2</v>
+        <v>840.42343599188621</v>
       </c>
       <c r="AH24" s="3">
-        <v>1092.0676035408089</v>
+        <v>977.54607151759024</v>
       </c>
       <c r="AI24" s="3">
-        <v>1548.3763150466364</v>
+        <v>1242.3047751595764</v>
       </c>
       <c r="AJ24" s="4">
-        <v>2094.5250939402622</v>
+        <v>2082.4160065465389</v>
       </c>
       <c r="AK24" s="4">
-        <v>3488.6847010868642</v>
+        <v>3930.8148910283303</v>
       </c>
       <c r="AL24" s="4">
-        <v>17979.8</v>
+        <v>21051.754640615207</v>
       </c>
       <c r="AM24" s="4">
-        <v>20164</v>
+        <v>24586.296975123903</v>
       </c>
       <c r="AN24" s="4">
-        <v>21113.294682843065</v>
+        <v>25190.047340304918</v>
       </c>
       <c r="AO24" s="4">
-        <v>23157.521424302198</v>
+        <v>25329.509339772398</v>
       </c>
       <c r="AQ24" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR24" s="3">
         <v>235.2</v>
       </c>
-      <c r="AS24" s="34">
+      <c r="AS24" s="30">
         <v>454.1</v>
       </c>
-      <c r="AT24" s="34">
+      <c r="AT24" s="30">
         <v>662.5</v>
       </c>
       <c r="AU24" s="4">
         <v>804.69999999999993</v>
       </c>
       <c r="AV24" s="3">
         <v>895.4</v>
       </c>
       <c r="AW24" s="3">
         <v>1032.2540366610701</v>
       </c>
-      <c r="AX24" s="4"/>
+      <c r="AX24" s="4">
+        <v>1746.2218272057296</v>
+      </c>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="3">
         <v>1469.2</v>
       </c>
       <c r="C25" s="3">
         <v>2634.8</v>
       </c>
       <c r="D25" s="4">
         <v>3686.6</v>
       </c>
       <c r="E25" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F25" s="3">
         <v>9977.2000000000007</v>
       </c>
@@ -3778,107 +3812,109 @@
       <c r="U25" s="3">
         <v>8254.9</v>
       </c>
       <c r="V25" s="4">
         <v>9587.7999999999993</v>
       </c>
       <c r="W25" s="4">
         <v>15821.27184222424</v>
       </c>
       <c r="X25" s="4">
         <v>41481.361451291014</v>
       </c>
       <c r="Y25" s="4">
         <v>57804.2</v>
       </c>
       <c r="Z25" s="4">
         <v>69711.7</v>
       </c>
       <c r="AA25" s="4">
         <v>68959.5</v>
       </c>
       <c r="AC25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AD25" s="3">
-        <v>718.1</v>
+        <v>832.16094241448673</v>
       </c>
       <c r="AE25" s="3">
-        <v>1210.9000000000001</v>
+        <v>1338.5840941169506</v>
       </c>
       <c r="AF25" s="4">
-        <v>1769</v>
+        <v>1921.7446440420797</v>
       </c>
       <c r="AG25" s="4">
-        <v>3160.8</v>
+        <v>3332.1878791591162</v>
       </c>
       <c r="AH25" s="3">
-        <v>4820.5104564423546</v>
+        <v>5020.1618101330214</v>
       </c>
       <c r="AI25" s="3">
-        <v>6757.6082670445257</v>
+        <v>7012.9979570539863</v>
       </c>
       <c r="AJ25" s="4">
-        <v>9691.0088560737076</v>
+        <v>9642.7828989787395</v>
       </c>
       <c r="AK25" s="4">
-        <v>20281.052597721602</v>
+        <v>22306.556684646981</v>
       </c>
       <c r="AL25" s="4">
-        <v>59278.400000000001</v>
+        <v>58333.307811258179</v>
       </c>
       <c r="AM25" s="4">
-        <v>71858.600000000006</v>
+        <v>72881.028813894023</v>
       </c>
       <c r="AN25" s="4">
-        <v>81537.732976666914</v>
+        <v>90996.842533302595</v>
       </c>
       <c r="AO25" s="4">
-        <v>85159.880128588105</v>
+        <v>91841.990958712617</v>
       </c>
       <c r="AQ25" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR25" s="3">
         <v>893.1</v>
       </c>
-      <c r="AS25" s="34">
+      <c r="AS25" s="30">
         <v>1494.2</v>
       </c>
-      <c r="AT25" s="34">
+      <c r="AT25" s="30">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU25" s="4">
         <v>3708</v>
       </c>
       <c r="AV25" s="3">
         <v>5474.3</v>
       </c>
       <c r="AW25" s="3">
         <v>7811.3545409905701</v>
       </c>
-      <c r="AX25" s="4"/>
+      <c r="AX25" s="4">
+        <v>11170.517033462087</v>
+      </c>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="3">
         <v>1114</v>
       </c>
       <c r="C26" s="3">
         <v>1958.4</v>
       </c>
       <c r="D26" s="4">
         <v>2655.6</v>
       </c>
       <c r="E26" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F26" s="3">
         <v>6662.8</v>
       </c>
@@ -3924,107 +3960,109 @@
       <c r="U26" s="3">
         <v>3968.6</v>
       </c>
       <c r="V26" s="4">
         <v>5344.7</v>
       </c>
       <c r="W26" s="4">
         <v>10203.201754232334</v>
       </c>
       <c r="X26" s="4">
         <v>27695.500168528084</v>
       </c>
       <c r="Y26" s="4">
         <v>42928.6</v>
       </c>
       <c r="Z26" s="4">
         <v>48802.700000000004</v>
       </c>
       <c r="AA26" s="4">
         <v>48992.3</v>
       </c>
       <c r="AC26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AD26" s="3">
-        <v>551.6</v>
+        <v>643.3357465476879</v>
       </c>
       <c r="AE26" s="3">
-        <v>977.1</v>
+        <v>1088.6731037148998</v>
       </c>
       <c r="AF26" s="4">
-        <v>1407</v>
+        <v>1558.4024867447783</v>
       </c>
       <c r="AG26" s="4">
-        <v>2010.4</v>
+        <v>2163.9033847628416</v>
       </c>
       <c r="AH26" s="3">
-        <v>2900.7560475264713</v>
+        <v>3073.8906592741532</v>
       </c>
       <c r="AI26" s="3">
-        <v>4023.4143172999998</v>
+        <v>4232.9588944067336</v>
       </c>
       <c r="AJ26" s="4">
-        <v>5903.4757316632586</v>
+        <v>6032.8199720675684</v>
       </c>
       <c r="AK26" s="4">
-        <v>10099.073820949034</v>
+        <v>10391.874652819417</v>
       </c>
       <c r="AL26" s="4">
-        <v>26995.9</v>
+        <v>26734.847614991948</v>
       </c>
       <c r="AM26" s="4">
-        <v>38740.1</v>
+        <v>37120.375186406338</v>
       </c>
       <c r="AN26" s="4">
-        <v>47028.305373676383</v>
+        <v>49194.073860057164</v>
       </c>
       <c r="AO26" s="4">
-        <v>48730.53483052201</v>
+        <v>49824.866922031244</v>
       </c>
       <c r="AQ26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR26" s="3">
         <v>658.3</v>
       </c>
-      <c r="AS26" s="34">
+      <c r="AS26" s="30">
         <v>1078.7</v>
       </c>
-      <c r="AT26" s="34">
+      <c r="AT26" s="30">
         <v>1490.4</v>
       </c>
       <c r="AU26" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV26" s="3">
         <v>3304</v>
       </c>
       <c r="AW26" s="3">
         <v>4801.2746004147139</v>
       </c>
-      <c r="AX26" s="4"/>
+      <c r="AX26" s="4">
+        <v>6772.0265530814158</v>
+      </c>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="3">
         <v>1379.9</v>
       </c>
       <c r="C27" s="3">
         <v>2783.5</v>
       </c>
       <c r="D27" s="4">
         <v>3609</v>
       </c>
       <c r="E27" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F27" s="3">
         <v>7756.3</v>
       </c>
@@ -4070,107 +4108,109 @@
       <c r="U27" s="3">
         <v>3904.3</v>
       </c>
       <c r="V27" s="4">
         <v>5473.4</v>
       </c>
       <c r="W27" s="4">
         <v>13233.021143263391</v>
       </c>
       <c r="X27" s="4">
         <v>40724.51217209053</v>
       </c>
       <c r="Y27" s="4">
         <v>64057.2</v>
       </c>
       <c r="Z27" s="4">
         <v>79177.799999999988</v>
       </c>
       <c r="AA27" s="4">
         <v>79381.899999999994</v>
       </c>
       <c r="AC27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AD27" s="3">
-        <v>552.29999999999995</v>
+        <v>631.26033528787002</v>
       </c>
       <c r="AE27" s="3">
-        <v>1041</v>
+        <v>1132.2739845683377</v>
       </c>
       <c r="AF27" s="4">
-        <v>1589.9</v>
+        <v>1704.2844134908826</v>
       </c>
       <c r="AG27" s="4">
-        <v>2318.6999999999998</v>
+        <v>2438.0348618682146</v>
       </c>
       <c r="AH27" s="3">
-        <v>3120.9729262224696</v>
+        <v>3244.4821656113409</v>
       </c>
       <c r="AI27" s="3">
-        <v>4031.4626638495583</v>
+        <v>4172.2677925066109</v>
       </c>
       <c r="AJ27" s="4">
-        <v>6014.554992977598</v>
+        <v>6071.9993516860941</v>
       </c>
       <c r="AK27" s="4">
-        <v>12924.86583926962</v>
+        <v>13150.345044565491</v>
       </c>
       <c r="AL27" s="4">
-        <v>48390.1</v>
+        <v>47315.757698110094</v>
       </c>
       <c r="AM27" s="4">
-        <v>78718</v>
+        <v>71110.182735548689</v>
       </c>
       <c r="AN27" s="4">
-        <v>94290.640527484167</v>
+        <v>90568.030435077744</v>
       </c>
       <c r="AO27" s="4">
-        <v>95590.854388597829</v>
+        <v>91406.013029486727</v>
       </c>
       <c r="AQ27" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR27" s="3">
         <v>730.9</v>
       </c>
-      <c r="AS27" s="34">
+      <c r="AS27" s="30">
         <v>1349</v>
       </c>
-      <c r="AT27" s="34">
+      <c r="AT27" s="30">
         <v>1881.9</v>
       </c>
       <c r="AU27" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV27" s="3">
         <v>3619.7</v>
       </c>
       <c r="AW27" s="3">
         <v>4725.9264663163585</v>
       </c>
-      <c r="AX27" s="4"/>
+      <c r="AX27" s="4">
+        <v>6577.8876205977049</v>
+      </c>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="3">
         <v>970.3</v>
       </c>
       <c r="C28" s="3">
         <v>1781.9</v>
       </c>
       <c r="D28" s="4">
         <v>2608.1</v>
       </c>
       <c r="E28" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F28" s="3">
         <v>5703.2</v>
       </c>
@@ -4216,107 +4256,109 @@
       <c r="U28" s="3">
         <v>5565.7</v>
       </c>
       <c r="V28" s="4">
         <v>7731.2</v>
       </c>
       <c r="W28" s="4">
         <v>22417.209308318175</v>
       </c>
       <c r="X28" s="4">
         <v>46311.94390286132</v>
       </c>
       <c r="Y28" s="4">
         <v>55795.8</v>
       </c>
       <c r="Z28" s="4">
         <v>63311.8</v>
       </c>
       <c r="AA28" s="4">
         <v>64683.8</v>
       </c>
       <c r="AC28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AD28" s="3">
-        <v>791.4</v>
+        <v>893.52226383517404</v>
       </c>
       <c r="AE28" s="3">
-        <v>1531.3</v>
+        <v>1657.8185316335607</v>
       </c>
       <c r="AF28" s="4">
-        <v>2333.8000000000002</v>
+        <v>2494.5153555648408</v>
       </c>
       <c r="AG28" s="4">
-        <v>3603.9</v>
+        <v>3779.7402799720403</v>
       </c>
       <c r="AH28" s="3">
-        <v>4820.2218549606005</v>
+        <v>5020.8123360467871</v>
       </c>
       <c r="AI28" s="3">
-        <v>6617.1019309230396</v>
+        <v>6860.235513663205</v>
       </c>
       <c r="AJ28" s="4">
-        <v>9615.6137745768938</v>
+        <v>9512.3134083817222</v>
       </c>
       <c r="AK28" s="4">
-        <v>21952.013059902198</v>
+        <v>21800.286089989502</v>
       </c>
       <c r="AL28" s="4">
-        <v>52369</v>
+        <v>50952.25467206235</v>
       </c>
       <c r="AM28" s="4">
-        <v>64444</v>
+        <v>64962.93423469847</v>
       </c>
       <c r="AN28" s="4">
-        <v>77472.311186416657</v>
+        <v>85179.92337386265</v>
       </c>
       <c r="AO28" s="4">
-        <v>83970.443779570167</v>
+        <v>86528.252485628997</v>
       </c>
       <c r="AQ28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR28" s="3">
         <v>1131.8</v>
       </c>
-      <c r="AS28" s="34">
+      <c r="AS28" s="30">
         <v>2082.9</v>
       </c>
-      <c r="AT28" s="34">
+      <c r="AT28" s="30">
         <v>3007.9</v>
       </c>
       <c r="AU28" s="4">
         <v>4471</v>
       </c>
       <c r="AV28" s="3">
         <v>5828.3</v>
       </c>
       <c r="AW28" s="3">
         <v>7973.6904764431156</v>
       </c>
-      <c r="AX28" s="4"/>
+      <c r="AX28" s="4">
+        <v>10772.4</v>
+      </c>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="3">
         <v>922.9</v>
       </c>
       <c r="C29" s="3">
         <v>1588.1</v>
       </c>
       <c r="D29" s="4">
         <v>2446.3000000000002</v>
       </c>
       <c r="E29" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F29" s="3">
         <v>5244.9</v>
       </c>
@@ -4362,107 +4404,109 @@
       <c r="U29" s="3">
         <v>3482.4</v>
       </c>
       <c r="V29" s="4">
         <v>5407</v>
       </c>
       <c r="W29" s="4">
         <v>14455.016670311617</v>
       </c>
       <c r="X29" s="4">
         <v>43705.905189239609</v>
       </c>
       <c r="Y29" s="4">
         <v>55133.1</v>
       </c>
       <c r="Z29" s="4">
         <v>66490.8</v>
       </c>
       <c r="AA29" s="4">
         <v>67268.3</v>
       </c>
       <c r="AC29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AD29" s="3">
-        <v>426.1</v>
+        <v>498.47075416989105</v>
       </c>
       <c r="AE29" s="3">
-        <v>743.4</v>
+        <v>826.24343764822947</v>
       </c>
       <c r="AF29" s="4">
-        <v>1195.2</v>
+        <v>1300.5347770003418</v>
       </c>
       <c r="AG29" s="4">
-        <v>1754.6</v>
+        <v>1865.1512930894435</v>
       </c>
       <c r="AH29" s="3">
-        <v>2445.8703112432659</v>
+        <v>2568.4223142637475</v>
       </c>
       <c r="AI29" s="3">
-        <v>3797.7750332896208</v>
+        <v>4003.4173002314283</v>
       </c>
       <c r="AJ29" s="4">
-        <v>5552.0160281515728</v>
+        <v>5506.6677326186482</v>
       </c>
       <c r="AK29" s="4">
-        <v>14663.616791839571</v>
+        <v>14883.259078562645</v>
       </c>
       <c r="AL29" s="4">
-        <v>46248.7</v>
+        <v>46922.309490917723</v>
       </c>
       <c r="AM29" s="4">
-        <v>60902.6</v>
+        <v>59069.102227671465</v>
       </c>
       <c r="AN29" s="4">
-        <v>73027.508638106039</v>
+        <v>79542.609097883033</v>
       </c>
       <c r="AO29" s="4">
-        <v>78407.001507048408</v>
+        <v>80544.586097355452</v>
       </c>
       <c r="AQ29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR29" s="3">
         <v>528.6</v>
       </c>
-      <c r="AS29" s="34">
+      <c r="AS29" s="30">
         <v>997.7</v>
       </c>
-      <c r="AT29" s="34">
+      <c r="AT29" s="30">
         <v>1520.3</v>
       </c>
       <c r="AU29" s="4">
         <v>2147</v>
       </c>
       <c r="AV29" s="3">
         <v>2918.4</v>
       </c>
       <c r="AW29" s="3">
         <v>4721.0532278892233</v>
       </c>
-      <c r="AX29" s="4"/>
+      <c r="AX29" s="4">
+        <v>6912.09745705164</v>
+      </c>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="3">
         <v>3462.9</v>
       </c>
       <c r="C30" s="3">
         <v>6294.4</v>
       </c>
       <c r="D30" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E30" s="4">
         <v>13030.9306048</v>
       </c>
       <c r="F30" s="3">
         <v>16675.599999999999</v>
       </c>
@@ -4508,107 +4552,109 @@
       <c r="U30" s="3">
         <v>17551</v>
       </c>
       <c r="V30" s="4">
         <v>23252.7</v>
       </c>
       <c r="W30" s="4">
         <v>31576.082312048766</v>
       </c>
       <c r="X30" s="4">
         <v>58484.850816854407</v>
       </c>
       <c r="Y30" s="4">
         <v>78735.3</v>
       </c>
       <c r="Z30" s="4">
         <v>85373.2</v>
       </c>
       <c r="AA30" s="4">
         <v>88281</v>
       </c>
       <c r="AC30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AD30" s="3">
-        <v>2838.7</v>
+        <v>2883.2218479617327</v>
       </c>
       <c r="AE30" s="3">
-        <v>5482</v>
+        <v>5521.5125830301968</v>
       </c>
       <c r="AF30" s="4">
-        <v>8625.7000000000007</v>
+        <v>8776.2069718026705</v>
       </c>
       <c r="AG30" s="4">
-        <v>11607.8</v>
+        <v>11851.753676638373</v>
       </c>
       <c r="AH30" s="3">
-        <v>14688.568619445014</v>
+        <v>15185.549846370584</v>
       </c>
       <c r="AI30" s="3">
-        <v>17739.57724353435</v>
+        <v>18537.925874447559</v>
       </c>
       <c r="AJ30" s="4">
-        <v>25046.774464420916</v>
+        <v>25164.05668192335</v>
       </c>
       <c r="AK30" s="4">
-        <v>34546.395918709211</v>
+        <v>33638.535519290774</v>
       </c>
       <c r="AL30" s="4">
-        <v>62385.1</v>
+        <v>64466.245888547935</v>
       </c>
       <c r="AM30" s="4">
-        <v>79568.7</v>
+        <v>79585.626589421459</v>
       </c>
       <c r="AN30" s="4">
-        <v>91054.316613664865</v>
+        <v>93416.118643324429</v>
       </c>
       <c r="AO30" s="4">
-        <v>97434.996653918337</v>
+        <v>96744.323699506742</v>
       </c>
       <c r="AQ30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR30" s="3">
         <v>3523.6</v>
       </c>
-      <c r="AS30" s="34">
+      <c r="AS30" s="30">
         <v>6489.8</v>
       </c>
-      <c r="AT30" s="34">
+      <c r="AT30" s="30">
         <v>9999.6</v>
       </c>
       <c r="AU30" s="4">
         <v>13870.300000000001</v>
       </c>
       <c r="AV30" s="3">
         <v>17697.8</v>
       </c>
       <c r="AW30" s="3">
         <v>21769.070210151804</v>
       </c>
-      <c r="AX30" s="4"/>
+      <c r="AX30" s="4">
+        <v>29591.600045179068</v>
+      </c>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="3">
         <v>753.9</v>
       </c>
       <c r="C31" s="3">
         <v>1195</v>
       </c>
       <c r="D31" s="4">
         <v>1983.7</v>
       </c>
       <c r="E31" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F31" s="3">
         <v>4292.8999999999996</v>
       </c>
@@ -4654,107 +4700,109 @@
       <c r="U31" s="3">
         <v>3271.7</v>
       </c>
       <c r="V31" s="4">
         <v>5015.1000000000004</v>
       </c>
       <c r="W31" s="4">
         <v>8520.588381490159</v>
       </c>
       <c r="X31" s="4">
         <v>26152.052643379175</v>
       </c>
       <c r="Y31" s="4">
         <v>34876.6</v>
       </c>
       <c r="Z31" s="4">
         <v>41214.800000000003</v>
       </c>
       <c r="AA31" s="4">
         <v>42061.3</v>
       </c>
       <c r="AC31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AD31" s="3">
-        <v>535.20000000000005</v>
+        <v>592.57216590719452</v>
       </c>
       <c r="AE31" s="3">
-        <v>917</v>
+        <v>982.8695020260966</v>
       </c>
       <c r="AF31" s="4">
-        <v>1466.7</v>
+        <v>1561.1184925829268</v>
       </c>
       <c r="AG31" s="4">
-        <v>2175</v>
+        <v>2272.420367623738</v>
       </c>
       <c r="AH31" s="3">
-        <v>2868.4874840466855</v>
+        <v>2973.4967291831504</v>
       </c>
       <c r="AI31" s="3">
-        <v>3667.9884279911503</v>
+        <v>3768.8215306332281</v>
       </c>
       <c r="AJ31" s="4">
-        <v>6087.7379442288675</v>
+        <v>5668.6931159820087</v>
       </c>
       <c r="AK31" s="4">
-        <v>10776.082739871101</v>
+        <v>10192.459612621833</v>
       </c>
       <c r="AL31" s="4">
-        <v>30693</v>
+        <v>30110.386675606718</v>
       </c>
       <c r="AM31" s="4">
-        <v>42220.5</v>
+        <v>39603.666114798114</v>
       </c>
       <c r="AN31" s="4">
-        <v>50607.96086443129</v>
+        <v>52055.890104961378</v>
       </c>
       <c r="AO31" s="4">
-        <v>54448.203350205928</v>
+        <v>52938.694638364352</v>
       </c>
       <c r="AQ31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR31" s="3">
         <v>696.8</v>
       </c>
-      <c r="AS31" s="34">
+      <c r="AS31" s="30">
         <v>1145.4000000000001</v>
       </c>
-      <c r="AT31" s="34">
+      <c r="AT31" s="30">
         <v>1776.6</v>
       </c>
       <c r="AU31" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV31" s="3">
         <v>3426.8</v>
       </c>
       <c r="AW31" s="3">
         <v>4340.4073810978953</v>
       </c>
-      <c r="AX31" s="4"/>
+      <c r="AX31" s="4">
+        <v>6809.4773204027651</v>
+      </c>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
     </row>
     <row r="32" spans="1:55">
       <c r="A32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="3">
         <v>689.6</v>
       </c>
       <c r="C32" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D32" s="4">
         <v>1780.5</v>
       </c>
       <c r="E32" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F32" s="3">
         <v>4057.4</v>
       </c>
@@ -4800,107 +4848,109 @@
       <c r="U32" s="3">
         <v>3000.1</v>
       </c>
       <c r="V32" s="4">
         <v>4053.3</v>
       </c>
       <c r="W32" s="4">
         <v>9554.4814773651888</v>
       </c>
       <c r="X32" s="4">
         <v>27793.384225992682</v>
       </c>
       <c r="Y32" s="4">
         <v>43035.3</v>
       </c>
       <c r="Z32" s="4">
         <v>52908.3</v>
       </c>
       <c r="AA32" s="4">
         <v>53211</v>
       </c>
       <c r="AC32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD32" s="3">
-        <v>419.3</v>
+        <v>474.20689698421234</v>
       </c>
       <c r="AE32" s="3">
-        <v>801.4</v>
+        <v>868.12055029870351</v>
       </c>
       <c r="AF32" s="4">
-        <v>1137.7</v>
+        <v>1228.4055066119081</v>
       </c>
       <c r="AG32" s="4">
-        <v>1727.9</v>
+        <v>1829.1641686362464</v>
       </c>
       <c r="AH32" s="3">
-        <v>2340.3484645162403</v>
+        <v>2446.7033274006671</v>
       </c>
       <c r="AI32" s="3">
-        <v>3073.9124633575721</v>
+        <v>3191.3900035295483</v>
       </c>
       <c r="AJ32" s="4">
-        <v>4342.4068983212956</v>
+        <v>4457.5820381420162</v>
       </c>
       <c r="AK32" s="4">
-        <v>7536.639142213482</v>
+        <v>7555.9382734280553</v>
       </c>
       <c r="AL32" s="4">
-        <v>35090.9</v>
+        <v>36047.341280925684</v>
       </c>
       <c r="AM32" s="4">
-        <v>44640.399999999994</v>
+        <v>43820.075228525624</v>
       </c>
       <c r="AN32" s="4">
-        <v>59070.6573332404</v>
+        <v>71089.17030661623</v>
       </c>
       <c r="AO32" s="4">
-        <v>66327.814132330124</v>
+        <v>71703.506895209575</v>
       </c>
       <c r="AQ32" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR32" s="3">
         <v>510.2</v>
       </c>
-      <c r="AS32" s="34">
+      <c r="AS32" s="30">
         <v>920</v>
       </c>
-      <c r="AT32" s="34">
+      <c r="AT32" s="30">
         <v>1372.6</v>
       </c>
       <c r="AU32" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV32" s="3">
         <v>2715.2</v>
       </c>
       <c r="AW32" s="3">
         <v>3579.1312247587261</v>
       </c>
-      <c r="AX32" s="4"/>
+      <c r="AX32" s="4">
+        <v>4920.7213512038834</v>
+      </c>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
     </row>
     <row r="33" spans="1:55">
       <c r="A33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="3">
         <v>1070.5999999999999</v>
       </c>
       <c r="C33" s="3">
         <v>2089</v>
       </c>
       <c r="D33" s="4">
         <v>3157.5</v>
       </c>
       <c r="E33" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F33" s="3">
         <v>6284.8</v>
       </c>
@@ -4946,107 +4996,109 @@
       <c r="U33" s="3">
         <v>5853.1</v>
       </c>
       <c r="V33" s="4">
         <v>8458.9</v>
       </c>
       <c r="W33" s="4">
         <v>18152.98584860078</v>
       </c>
       <c r="X33" s="4">
         <v>40354.752779229704</v>
       </c>
       <c r="Y33" s="4">
         <v>54961.8</v>
       </c>
       <c r="Z33" s="4">
         <v>60392.5</v>
       </c>
       <c r="AA33" s="4">
         <v>60659.3</v>
       </c>
       <c r="AC33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AD33" s="3">
-        <v>937</v>
+        <v>969.6</v>
       </c>
       <c r="AE33" s="3">
-        <v>1866.9</v>
+        <v>1882.6003367544381</v>
       </c>
       <c r="AF33" s="4">
-        <v>3010.4</v>
+        <v>2996.5235448219164</v>
       </c>
       <c r="AG33" s="4">
-        <v>4426.3</v>
+        <v>4357.9700900737953</v>
       </c>
       <c r="AH33" s="3">
-        <v>6102.3538839652774</v>
+        <v>5971.4327615617776</v>
       </c>
       <c r="AI33" s="3">
-        <v>7933.6203271812574</v>
+        <v>7830.3098643883859</v>
       </c>
       <c r="AJ33" s="4">
-        <v>12053.379727523747</v>
+        <v>10824.157132746437</v>
       </c>
       <c r="AK33" s="4">
-        <v>20947.665802805721</v>
+        <v>19259.487387619949</v>
       </c>
       <c r="AL33" s="4">
-        <v>48597.8</v>
+        <v>45982.107495923905</v>
       </c>
       <c r="AM33" s="4">
-        <v>62082.5</v>
+        <v>57937.718831208316</v>
       </c>
       <c r="AN33" s="4">
-        <v>71212.372749254049</v>
+        <v>70982.043851104536</v>
       </c>
       <c r="AO33" s="4">
-        <v>75066.272914059766</v>
+        <v>72224.038799267932</v>
       </c>
       <c r="AQ33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR33" s="3">
         <v>1159.5</v>
       </c>
-      <c r="AS33" s="34">
+      <c r="AS33" s="30">
         <v>2315</v>
       </c>
-      <c r="AT33" s="34">
+      <c r="AT33" s="30">
         <v>3539.8</v>
       </c>
       <c r="AU33" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV33" s="3">
         <v>6487.5</v>
       </c>
       <c r="AW33" s="3">
         <v>8505.5341764774075</v>
       </c>
-      <c r="AX33" s="4"/>
+      <c r="AX33" s="4">
+        <v>12252.514562817476</v>
+      </c>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
     </row>
     <row r="34" spans="1:55">
       <c r="A34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="3">
         <v>3352.2</v>
       </c>
       <c r="C34" s="3">
         <v>5657.5</v>
       </c>
       <c r="D34" s="4">
         <v>8545.1</v>
       </c>
       <c r="E34" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F34" s="3">
         <v>16830.599999999999</v>
       </c>
@@ -5092,107 +5144,109 @@
       <c r="U34" s="3">
         <v>14627.9</v>
       </c>
       <c r="V34" s="4">
         <v>20608.2</v>
       </c>
       <c r="W34" s="4">
         <v>39860.60870210037</v>
       </c>
       <c r="X34" s="4">
         <v>79052.284333979187</v>
       </c>
       <c r="Y34" s="4">
         <v>112931.6</v>
       </c>
       <c r="Z34" s="4">
         <v>137500.30000000002</v>
       </c>
       <c r="AA34" s="4">
         <v>139171.6</v>
       </c>
       <c r="AC34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD34" s="3">
-        <v>2728.9</v>
+        <v>2846.9054551099052</v>
       </c>
       <c r="AE34" s="3">
-        <v>4827</v>
+        <v>4955.6208521135395</v>
       </c>
       <c r="AF34" s="4">
-        <v>7220.6</v>
+        <v>7420.2544260919531</v>
       </c>
       <c r="AG34" s="4">
-        <v>10238.6</v>
+        <v>10475.154500560357</v>
       </c>
       <c r="AH34" s="3">
-        <v>13259.954327561261</v>
+        <v>13581.972976004692</v>
       </c>
       <c r="AI34" s="3">
-        <v>16238.422457582681</v>
+        <v>16683.393905845034</v>
       </c>
       <c r="AJ34" s="4">
-        <v>23317.008162152026</v>
+        <v>23384.359279401153</v>
       </c>
       <c r="AK34" s="4">
-        <v>39483.065786102008</v>
+        <v>40144.079825782326</v>
       </c>
       <c r="AL34" s="4">
-        <v>87675.8</v>
+        <v>75861.431062051488</v>
       </c>
       <c r="AM34" s="4">
-        <v>113736.20000000001</v>
+        <v>103109.32575577656</v>
       </c>
       <c r="AN34" s="4">
-        <v>169648.90365043026</v>
+        <v>142797.62312211515</v>
       </c>
       <c r="AO34" s="4">
-        <v>159658.59149465436</v>
+        <v>146122.76343637853</v>
       </c>
       <c r="AQ34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR34" s="3">
         <v>3076.4</v>
       </c>
-      <c r="AS34" s="34">
+      <c r="AS34" s="30">
         <v>5273.2</v>
       </c>
-      <c r="AT34" s="34">
+      <c r="AT34" s="30">
         <v>7903</v>
       </c>
       <c r="AU34" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV34" s="3">
         <v>14649.3</v>
       </c>
       <c r="AW34" s="3">
         <v>18439.801411294633</v>
       </c>
-      <c r="AX34" s="4"/>
+      <c r="AX34" s="4">
+        <v>24828.13606529231</v>
+      </c>
       <c r="AY34" s="4"/>
       <c r="AZ34" s="4"/>
       <c r="BA34" s="4"/>
       <c r="BB34" s="4"/>
       <c r="BC34" s="4"/>
     </row>
     <row r="35" spans="1:55">
       <c r="A35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="3">
         <v>509.8</v>
       </c>
       <c r="C35" s="3">
         <v>896.1</v>
       </c>
       <c r="D35" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E35" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F35" s="3">
         <v>2626.5</v>
       </c>
@@ -5238,107 +5292,109 @@
       <c r="U35" s="3">
         <v>1914.8</v>
       </c>
       <c r="V35" s="4">
         <v>3204.1</v>
       </c>
       <c r="W35" s="4">
         <v>15469.741028196457</v>
       </c>
       <c r="X35" s="4">
         <v>37227.450178723244</v>
       </c>
       <c r="Y35" s="4">
         <v>46273.9</v>
       </c>
       <c r="Z35" s="4">
         <v>52998</v>
       </c>
       <c r="AA35" s="4">
         <v>52942</v>
       </c>
       <c r="AC35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AD35" s="3">
-        <v>365.5</v>
+        <v>427.29685755631181</v>
       </c>
       <c r="AE35" s="3">
-        <v>572.29999999999995</v>
+        <v>644.80473851857425</v>
       </c>
       <c r="AF35" s="4">
-        <v>807</v>
+        <v>890.59911696860092</v>
       </c>
       <c r="AG35" s="4">
-        <v>1134.3</v>
+        <v>1221.397031816548</v>
       </c>
       <c r="AH35" s="3">
-        <v>1531.607261050325</v>
+        <v>1607.6624783658337</v>
       </c>
       <c r="AI35" s="3">
-        <v>2049.3612113437475</v>
+        <v>2138.4628864246924</v>
       </c>
       <c r="AJ35" s="4">
-        <v>3367.1350395631921</v>
+        <v>3236.1859287324642</v>
       </c>
       <c r="AK35" s="4">
-        <v>12681.401257635403</v>
+        <v>11861.793297691574</v>
       </c>
       <c r="AL35" s="4">
-        <v>36285.5</v>
+        <v>34903.112239299095</v>
       </c>
       <c r="AM35" s="4">
-        <v>46532.799999999996</v>
+        <v>44583.139074899111</v>
       </c>
       <c r="AN35" s="4">
-        <v>54640.10991178119</v>
+        <v>57763.116822645214</v>
       </c>
       <c r="AO35" s="4">
-        <v>56764.414807087029</v>
+        <v>58172.13379987191</v>
       </c>
       <c r="AQ35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR35" s="3">
         <v>413.6</v>
       </c>
-      <c r="AS35" s="34">
+      <c r="AS35" s="30">
         <v>690.9</v>
       </c>
-      <c r="AT35" s="34">
+      <c r="AT35" s="30">
         <v>1005.7</v>
       </c>
       <c r="AU35" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV35" s="3">
         <v>1809.6</v>
       </c>
       <c r="AW35" s="3">
         <v>2448.313389768844</v>
       </c>
-      <c r="AX35" s="4"/>
+      <c r="AX35" s="4">
+        <v>3863.063973828268</v>
+      </c>
       <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
       <c r="BC35" s="4"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="3">
         <v>813.7</v>
       </c>
       <c r="C36" s="3">
         <v>1535.5</v>
       </c>
       <c r="D36" s="4">
         <v>2500.9</v>
       </c>
       <c r="E36" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F36" s="3">
         <v>5684.8</v>
       </c>
@@ -5384,107 +5440,109 @@
       <c r="U36" s="3">
         <v>5637.7</v>
       </c>
       <c r="V36" s="4">
         <v>7974.7</v>
       </c>
       <c r="W36" s="4">
         <v>11747.57208663579</v>
       </c>
       <c r="X36" s="4">
         <v>20936.23569003601</v>
       </c>
       <c r="Y36" s="4">
         <v>28632.400000000001</v>
       </c>
       <c r="Z36" s="4">
         <v>34248.9</v>
       </c>
       <c r="AA36" s="4">
         <v>34761.699999999997</v>
       </c>
       <c r="AC36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AD36" s="3">
-        <v>606.6</v>
+        <v>696.65924193543424</v>
       </c>
       <c r="AE36" s="3">
-        <v>1164.5999999999999</v>
+        <v>1280.1096094835134</v>
       </c>
       <c r="AF36" s="4">
-        <v>1872.9</v>
+        <v>2010.9871957659186</v>
       </c>
       <c r="AG36" s="4">
-        <v>3111.2</v>
+        <v>3280.0343211675881</v>
       </c>
       <c r="AH36" s="3">
-        <v>4308.4833312522087</v>
+        <v>4488.710489149531</v>
       </c>
       <c r="AI36" s="3">
-        <v>5943.4885655347234</v>
+        <v>6128.3146585402346</v>
       </c>
       <c r="AJ36" s="4">
-        <v>8756.4600901973499</v>
+        <v>9048.9783506664971</v>
       </c>
       <c r="AK36" s="4">
-        <v>12239.893949616595</v>
+        <v>12629.321549837119</v>
       </c>
       <c r="AL36" s="4">
-        <v>28651.9</v>
+        <v>28343.121318136709</v>
       </c>
       <c r="AM36" s="4">
-        <v>35350.800000000003</v>
+        <v>34225.960948057895</v>
       </c>
       <c r="AN36" s="4">
-        <v>39635.767524375187</v>
+        <v>40612.095567229313</v>
       </c>
       <c r="AO36" s="4">
-        <v>41192.724668552255</v>
+        <v>41637.176646709515</v>
       </c>
       <c r="AQ36" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR36" s="3">
         <v>838.3</v>
       </c>
-      <c r="AS36" s="34">
+      <c r="AS36" s="30">
         <v>1451.7</v>
       </c>
-      <c r="AT36" s="34">
+      <c r="AT36" s="30">
         <v>2282.9</v>
       </c>
       <c r="AU36" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV36" s="3">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW36" s="3">
         <v>6811.7243559820545</v>
       </c>
-      <c r="AX36" s="4"/>
+      <c r="AX36" s="4">
+        <v>9695.1710006352332</v>
+      </c>
       <c r="AY36" s="4"/>
       <c r="AZ36" s="4"/>
       <c r="BA36" s="4"/>
       <c r="BB36" s="4"/>
       <c r="BC36" s="4"/>
     </row>
     <row r="37" spans="1:55">
       <c r="A37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="3">
         <v>1416.7</v>
       </c>
       <c r="C37" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D37" s="4">
         <v>3488</v>
       </c>
       <c r="E37" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F37" s="3">
         <v>7575.8</v>
       </c>
@@ -5530,107 +5588,109 @@
       <c r="U37" s="3">
         <v>5552.3</v>
       </c>
       <c r="V37" s="4">
         <v>9831.2999999999993</v>
       </c>
       <c r="W37" s="4">
         <v>32857.799999999996</v>
       </c>
       <c r="X37" s="4">
         <v>80457.77383209554</v>
       </c>
       <c r="Y37" s="4">
         <v>103305.2</v>
       </c>
       <c r="Z37" s="4">
         <v>116839.5</v>
       </c>
       <c r="AA37" s="4">
         <v>113423.8</v>
       </c>
       <c r="AC37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AD37" s="3">
-        <v>860.6</v>
+        <v>969.06562357608607</v>
       </c>
       <c r="AE37" s="3">
-        <v>1580.5</v>
+        <v>1709.3149987898241</v>
       </c>
       <c r="AF37" s="4">
-        <v>2230.3000000000002</v>
+        <v>2381.5876393777917</v>
       </c>
       <c r="AG37" s="4">
-        <v>3165.8</v>
+        <v>3324.3132007930535</v>
       </c>
       <c r="AH37" s="3">
-        <v>4246.0821826030124</v>
+        <v>4414.4418452824775</v>
       </c>
       <c r="AI37" s="3">
-        <v>5472.947871016323</v>
+        <v>5644.7105270142447</v>
       </c>
       <c r="AJ37" s="4">
-        <v>11368.55540471182</v>
+        <v>10351.584633930057</v>
       </c>
       <c r="AK37" s="4">
-        <v>31589.440669522199</v>
+        <v>31039.416315823106</v>
       </c>
       <c r="AL37" s="4">
-        <v>93673.3</v>
+        <v>86436.866013331761</v>
       </c>
       <c r="AM37" s="4">
-        <v>116208.40000000001</v>
+        <v>112265.80989891707</v>
       </c>
       <c r="AN37" s="4">
-        <v>132305.00377176231</v>
+        <v>137918.47622356712</v>
       </c>
       <c r="AO37" s="4">
-        <v>136850.12891715439</v>
+        <v>138930.88685892071</v>
       </c>
       <c r="AQ37" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR37" s="3">
         <v>1054.3</v>
       </c>
-      <c r="AS37" s="34">
+      <c r="AS37" s="30">
         <v>1690.1</v>
       </c>
-      <c r="AT37" s="34">
+      <c r="AT37" s="30">
         <v>2526.9</v>
       </c>
       <c r="AU37" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV37" s="3">
         <v>4712.3</v>
       </c>
       <c r="AW37" s="3">
         <v>5959.5981967056887</v>
       </c>
-      <c r="AX37" s="4"/>
+      <c r="AX37" s="4">
+        <v>11006.379734308726</v>
+      </c>
       <c r="AY37" s="4"/>
       <c r="AZ37" s="4"/>
       <c r="BA37" s="4"/>
       <c r="BB37" s="4"/>
       <c r="BC37" s="4"/>
     </row>
     <row r="38" spans="1:55">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
@@ -5648,110 +5708,110 @@
       <c r="AF38" s="8"/>
       <c r="AG38" s="8"/>
       <c r="AH38" s="8"/>
       <c r="AI38" s="8"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="8"/>
       <c r="AL38" s="8"/>
       <c r="AM38" s="8"/>
       <c r="AN38" s="8"/>
       <c r="AO38" s="8"/>
       <c r="AQ38" s="8"/>
       <c r="AR38" s="8"/>
       <c r="AS38" s="8"/>
       <c r="AT38" s="8"/>
       <c r="AU38" s="8"/>
       <c r="AV38" s="8"/>
       <c r="AW38" s="8"/>
       <c r="AX38" s="8"/>
       <c r="AY38" s="8"/>
       <c r="AZ38" s="8"/>
       <c r="BA38" s="8"/>
       <c r="BB38" s="8"/>
       <c r="BC38" s="8"/>
     </row>
     <row r="39" spans="1:55">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B39" s="32"/>
-[...11 lines deleted...]
-      <c r="O39" s="32" t="s">
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="34"/>
+      <c r="M39" s="34"/>
+      <c r="O39" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="P39" s="32"/>
-[...11 lines deleted...]
-      <c r="AC39" s="32" t="s">
+      <c r="P39" s="34"/>
+      <c r="Q39" s="34"/>
+      <c r="R39" s="34"/>
+      <c r="S39" s="34"/>
+      <c r="T39" s="34"/>
+      <c r="U39" s="34"/>
+      <c r="V39" s="34"/>
+      <c r="W39" s="34"/>
+      <c r="X39" s="34"/>
+      <c r="Y39" s="34"/>
+      <c r="Z39" s="34"/>
+      <c r="AA39" s="34"/>
+      <c r="AC39" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AD39" s="32"/>
-[...11 lines deleted...]
-      <c r="AQ39" s="32" t="s">
+      <c r="AD39" s="34"/>
+      <c r="AE39" s="34"/>
+      <c r="AF39" s="34"/>
+      <c r="AG39" s="34"/>
+      <c r="AH39" s="34"/>
+      <c r="AI39" s="34"/>
+      <c r="AJ39" s="34"/>
+      <c r="AK39" s="34"/>
+      <c r="AL39" s="34"/>
+      <c r="AM39" s="34"/>
+      <c r="AN39" s="34"/>
+      <c r="AO39" s="34"/>
+      <c r="AQ39" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="AR39" s="32"/>
-[...10 lines deleted...]
-      <c r="BC39" s="32"/>
+      <c r="AR39" s="34"/>
+      <c r="AS39" s="34"/>
+      <c r="AT39" s="34"/>
+      <c r="AU39" s="34"/>
+      <c r="AV39" s="34"/>
+      <c r="AW39" s="34"/>
+      <c r="AX39" s="34"/>
+      <c r="AY39" s="34"/>
+      <c r="AZ39" s="34"/>
+      <c r="BA39" s="34"/>
+      <c r="BB39" s="34"/>
+      <c r="BC39" s="34"/>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" s="20"/>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="20"/>
       <c r="P40" s="20"/>
       <c r="Q40" s="20"/>
       <c r="R40" s="20"/>
       <c r="S40" s="20"/>
       <c r="T40" s="20"/>
       <c r="U40" s="20"/>
       <c r="V40" s="20"/>
@@ -6004,107 +6064,109 @@
       <c r="U42" s="13">
         <v>36.807280095833327</v>
       </c>
       <c r="V42" s="4">
         <v>13308.232391687474</v>
       </c>
       <c r="W42" s="4">
         <v>117892.7</v>
       </c>
       <c r="X42" s="4">
         <v>432799.22991005273</v>
       </c>
       <c r="Y42" s="4">
         <v>629378.69999999995</v>
       </c>
       <c r="Z42" s="4">
         <v>748491.6</v>
       </c>
       <c r="AA42" s="4">
         <v>745256.2</v>
       </c>
       <c r="AC42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD42" s="4">
-        <v>123.7</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="AE42" s="4">
-        <v>283.8</v>
+        <v>196.547249765</v>
       </c>
       <c r="AF42" s="22">
-        <v>400.29433922666669</v>
+        <v>294.82087464749998</v>
       </c>
       <c r="AG42" s="4">
-        <v>516.79999999999995</v>
+        <v>393.09449953000001</v>
       </c>
       <c r="AH42" s="23">
-        <v>560.46380639500001</v>
+        <v>491.36812441250004</v>
       </c>
       <c r="AI42" s="13">
-        <v>853.63189031333332</v>
+        <v>589.64174929500007</v>
       </c>
       <c r="AJ42" s="4">
-        <v>20675.089284876147</v>
+        <v>14799.035225195636</v>
       </c>
       <c r="AK42" s="4">
-        <v>115971.8</v>
+        <v>111842.99063111654</v>
       </c>
       <c r="AL42" s="4">
-        <v>511794.2</v>
+        <v>488781.66417450923</v>
       </c>
       <c r="AM42" s="4">
-        <v>696749.70446481952</v>
+        <v>664679.75428891974</v>
       </c>
       <c r="AN42" s="4">
-        <v>870633.65432068519</v>
+        <v>894009.97652615327</v>
       </c>
       <c r="AO42" s="4">
-        <v>893722.05134424591</v>
+        <v>894108.23733053578</v>
       </c>
       <c r="AQ42" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR42" s="4">
         <v>219.1</v>
       </c>
       <c r="AS42" s="27">
         <v>415.5</v>
       </c>
       <c r="AT42" s="22">
         <v>597.32446716999993</v>
       </c>
       <c r="AU42" s="4">
         <v>700.8</v>
       </c>
       <c r="AV42" s="23">
         <v>746.65059769666652</v>
       </c>
       <c r="AW42" s="22">
         <v>829.95199011499983</v>
       </c>
-      <c r="AX42" s="4"/>
+      <c r="AX42" s="4">
+        <v>17340.599999999999</v>
+      </c>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
     </row>
     <row r="43" spans="1:55">
       <c r="A43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="C43" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="D43" s="12">
         <v>3.2</v>
       </c>
       <c r="E43" s="4">
         <v>4.0999999999999996</v>
       </c>
       <c r="F43" s="13">
         <v>4.5999999999999996</v>
       </c>
@@ -6150,107 +6212,109 @@
       <c r="U43" s="13">
         <v>36.799999999999997</v>
       </c>
       <c r="V43" s="4">
         <v>623.20000000000005</v>
       </c>
       <c r="W43" s="4">
         <v>1958.5903624006883</v>
       </c>
       <c r="X43" s="4">
         <v>10084.795984434701</v>
       </c>
       <c r="Y43" s="4">
         <v>12426.5</v>
       </c>
       <c r="Z43" s="4">
         <v>12707.5</v>
       </c>
       <c r="AA43" s="4">
         <v>19296.3</v>
       </c>
       <c r="AC43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AD43" s="4">
-        <v>123.7</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="AE43" s="4">
-        <v>283.8</v>
+        <v>196.547249765</v>
       </c>
       <c r="AF43" s="22">
-        <v>400.3</v>
+        <v>294.82087464749998</v>
       </c>
       <c r="AG43" s="4">
-        <v>516.79999999999995</v>
+        <v>393.09449953000001</v>
       </c>
       <c r="AH43" s="23">
-        <v>560.46447817000001</v>
+        <v>491.36812441250004</v>
       </c>
       <c r="AI43" s="13">
-        <v>853.58995724593308</v>
+        <v>589.64174929500007</v>
       </c>
       <c r="AJ43" s="4">
-        <v>1255.6787105646838</v>
+        <v>1282.3257954180306</v>
       </c>
       <c r="AK43" s="4">
-        <v>2474.384701086864</v>
+        <v>2964.8844285398168</v>
       </c>
       <c r="AL43" s="4">
-        <v>16824.7</v>
+        <v>19949.3</v>
       </c>
       <c r="AM43" s="4">
-        <v>18891.3</v>
+        <v>23362.773442901907</v>
       </c>
       <c r="AN43" s="4">
-        <v>19755.400000000001</v>
+        <v>23864.693981411721</v>
       </c>
       <c r="AO43" s="4">
-        <v>21758.3</v>
+        <v>23962.971924852998</v>
       </c>
       <c r="AQ43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR43" s="4">
         <v>219.1</v>
       </c>
       <c r="AS43" s="27">
         <v>415.5</v>
       </c>
       <c r="AT43" s="22">
         <v>597.29999999999995</v>
       </c>
       <c r="AU43" s="4">
         <v>700.8</v>
       </c>
       <c r="AV43" s="23">
         <v>746.7</v>
       </c>
       <c r="AW43" s="22">
         <v>829.95199011499983</v>
       </c>
-      <c r="AX43" s="4"/>
+      <c r="AX43" s="4">
+        <v>1500.2753172290863</v>
+      </c>
       <c r="AY43" s="4"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
       <c r="BB43" s="4"/>
       <c r="BC43" s="4"/>
     </row>
     <row r="44" spans="1:55">
       <c r="A44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>0</v>
       </c>
@@ -6314,89 +6378,91 @@
       <c r="AA44" s="4">
         <v>53693.9</v>
       </c>
       <c r="AC44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AD44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH44" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ44" s="4">
-        <v>974.78026008683617</v>
+        <v>647.94377097953816</v>
       </c>
       <c r="AK44" s="4">
-        <v>9463.6525977216024</v>
+        <v>11179.301277310022</v>
       </c>
       <c r="AL44" s="4">
-        <v>46119.1</v>
+        <v>44984.154962474007</v>
       </c>
       <c r="AM44" s="4">
-        <v>57662.5</v>
+        <v>58512.70081955006</v>
       </c>
       <c r="AN44" s="4">
-        <v>66556.051759786278</v>
+        <v>75872.781897922221</v>
       </c>
       <c r="AO44" s="4">
-        <v>69310.624988603231</v>
+        <v>75872.780405675483</v>
       </c>
       <c r="AQ44" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR44" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS44" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV44" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW44" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX44" s="4"/>
+      <c r="AX44" s="4">
+        <v>1130.9819719340499</v>
+      </c>
       <c r="AY44" s="4"/>
       <c r="AZ44" s="4"/>
       <c r="BA44" s="4"/>
       <c r="BB44" s="4"/>
       <c r="BC44" s="4"/>
     </row>
     <row r="45" spans="1:55">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>0</v>
       </c>
@@ -6460,89 +6526,91 @@
       <c r="AA45" s="4">
         <v>39841.699999999997</v>
       </c>
       <c r="AC45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AD45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH45" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ45" s="4">
-        <v>477.62798554385557</v>
+        <v>384.05965700653763</v>
       </c>
       <c r="AK45" s="4">
-        <v>3443.0738209490341</v>
+        <v>3518.8696002996594</v>
       </c>
       <c r="AL45" s="4">
-        <v>18652.7</v>
+        <v>18294.215867441562</v>
       </c>
       <c r="AM45" s="4">
-        <v>29733.7</v>
+        <v>28012.704036005209</v>
       </c>
       <c r="AN45" s="4">
-        <v>37337.925188151261</v>
+        <v>39422.069631651502</v>
       </c>
       <c r="AO45" s="4">
-        <v>38397.14483518937</v>
+        <v>39422.068856308186</v>
       </c>
       <c r="AQ45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR45" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS45" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV45" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW45" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX45" s="4"/>
+      <c r="AX45" s="4">
+        <v>411.44308915024283</v>
+      </c>
       <c r="AY45" s="4"/>
       <c r="AZ45" s="4"/>
       <c r="BA45" s="4"/>
       <c r="BB45" s="4"/>
       <c r="BC45" s="4"/>
     </row>
     <row r="46" spans="1:55">
       <c r="A46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>0</v>
       </c>
@@ -6606,89 +6674,91 @@
       <c r="AA46" s="4">
         <v>70336.800000000003</v>
       </c>
       <c r="AC46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AD46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH46" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ46" s="4">
-        <v>915.21510269331736</v>
+        <v>827.65966775524146</v>
       </c>
       <c r="AK46" s="4">
-        <v>6558.5658392696205</v>
+        <v>6612.8538611939457</v>
       </c>
       <c r="AL46" s="4">
-        <v>40747.599999999999</v>
+        <v>39575.778587254397</v>
       </c>
       <c r="AM46" s="4">
-        <v>70341.899999999994</v>
+        <v>62644.70896461435</v>
       </c>
       <c r="AN46" s="4">
-        <v>85235.755335943541</v>
+        <v>81429.344165811854</v>
       </c>
       <c r="AO46" s="4">
-        <v>85688.359758721184</v>
+        <v>81429.342564280058</v>
       </c>
       <c r="AQ46" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS46" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW46" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX46" s="4"/>
+      <c r="AX46" s="4">
+        <v>710.46559548146536</v>
+      </c>
       <c r="AY46" s="4"/>
       <c r="AZ46" s="4"/>
       <c r="BA46" s="4"/>
       <c r="BB46" s="4"/>
       <c r="BC46" s="4"/>
     </row>
     <row r="47" spans="1:55">
       <c r="A47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>0</v>
       </c>
@@ -6752,89 +6822,91 @@
       <c r="AA47" s="4">
         <v>52094.5</v>
       </c>
       <c r="AC47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AD47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH47" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ47" s="4">
-        <v>1523.1515136177716</v>
+        <v>1153.5303522988634</v>
       </c>
       <c r="AK47" s="4">
-        <v>11772.113059902198</v>
+        <v>11360.951633284509</v>
       </c>
       <c r="AL47" s="4">
-        <v>40291</v>
+        <v>38761.827227492438</v>
       </c>
       <c r="AM47" s="4">
-        <v>51228.5</v>
+        <v>51658.13494599799</v>
       </c>
       <c r="AN47" s="4">
-        <v>63436.71713097045</v>
+        <v>71088.555947658286</v>
       </c>
       <c r="AO47" s="4">
-        <v>68566.361392883613</v>
+        <v>71088.554549506502</v>
       </c>
       <c r="AQ47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR47" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS47" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV47" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW47" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX47" s="4"/>
+      <c r="AX47" s="4">
+        <v>955.44441736644535</v>
+      </c>
       <c r="AY47" s="4"/>
       <c r="AZ47" s="4"/>
       <c r="BA47" s="4"/>
       <c r="BB47" s="4"/>
       <c r="BC47" s="4"/>
     </row>
     <row r="48" spans="1:55">
       <c r="A48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>0</v>
       </c>
@@ -6898,89 +6970,91 @@
       <c r="AA48" s="4">
         <v>58666.6</v>
       </c>
       <c r="AC48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AD48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH48" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ48" s="4">
-        <v>821.98592152456558</v>
+        <v>577.68439867458198</v>
       </c>
       <c r="AK48" s="4">
-        <v>8588.5167918395709</v>
+        <v>8648.0235443257716</v>
       </c>
       <c r="AL48" s="4">
-        <v>38994.400000000001</v>
+        <v>39628.222242446398</v>
       </c>
       <c r="AM48" s="4">
-        <v>52957.4</v>
+        <v>51097.173077169471</v>
       </c>
       <c r="AN48" s="4">
-        <v>64629.134298461009</v>
+        <v>71132.920982503478</v>
       </c>
       <c r="AO48" s="4">
-        <v>69020.02342408149</v>
+        <v>71132.919583479132</v>
       </c>
       <c r="AQ48" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR48" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS48" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW48" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX48" s="4"/>
+      <c r="AX48" s="4">
+        <v>1095.5634935304727</v>
+      </c>
       <c r="AY48" s="4"/>
       <c r="AZ48" s="4"/>
       <c r="BA48" s="4"/>
       <c r="BB48" s="4"/>
       <c r="BC48" s="4"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>0</v>
       </c>
@@ -7044,89 +7118,91 @@
       <c r="AA49" s="4">
         <v>50184.9</v>
       </c>
       <c r="AC49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AD49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH49" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ49" s="4">
-        <v>3262.3942043045095</v>
+        <v>2123.3358718429922</v>
       </c>
       <c r="AK49" s="4">
-        <v>8390.4959187092099</v>
+        <v>6174.7426920455982</v>
       </c>
       <c r="AL49" s="4">
-        <v>32535.8</v>
+        <v>33544</v>
       </c>
       <c r="AM49" s="4">
-        <v>46198.5</v>
+        <v>45363.981546858187</v>
       </c>
       <c r="AN49" s="4">
-        <v>54434.798949153432</v>
+        <v>56223.446946805481</v>
       </c>
       <c r="AO49" s="4">
-        <v>57242.204699171882</v>
+        <v>56223.445841016903</v>
       </c>
       <c r="AQ49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR49" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS49" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV49" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW49" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX49" s="4"/>
+      <c r="AX49" s="4">
+        <v>2804.8130932776708</v>
+      </c>
       <c r="AY49" s="4"/>
       <c r="AZ49" s="4"/>
       <c r="BA49" s="4"/>
       <c r="BB49" s="4"/>
       <c r="BC49" s="4"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>0</v>
       </c>
@@ -7190,89 +7266,91 @@
       <c r="AA50" s="4">
         <v>34109.1</v>
       </c>
       <c r="AC50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AD50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH50" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ50" s="4">
-        <v>1289.0939646145598</v>
+        <v>736.75538981408897</v>
       </c>
       <c r="AK50" s="4">
-        <v>4933.2827398711006</v>
+        <v>4230.7275462056969</v>
       </c>
       <c r="AL50" s="4">
-        <v>23743.7</v>
+        <v>23098.841198549038</v>
       </c>
       <c r="AM50" s="4">
-        <v>34619.1</v>
+        <v>31953.248879168423</v>
       </c>
       <c r="AN50" s="4">
-        <v>42420.118047018535</v>
+        <v>43837.123573190831</v>
       </c>
       <c r="AO50" s="4">
-        <v>45352.850562889493</v>
+        <v>43837.12271101334</v>
       </c>
       <c r="AQ50" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR50" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS50" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV50" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX50" s="4"/>
+      <c r="AX50" s="4">
+        <v>1116.1427189058327</v>
+      </c>
       <c r="AY50" s="4"/>
       <c r="AZ50" s="4"/>
       <c r="BA50" s="4"/>
       <c r="BB50" s="4"/>
       <c r="BC50" s="4"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>0</v>
       </c>
@@ -7336,89 +7414,91 @@
       <c r="AA51" s="4">
         <v>45574.9</v>
       </c>
       <c r="AC51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH51" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ51" s="4">
-        <v>412.97251766414001</v>
+        <v>416.44672895388209</v>
       </c>
       <c r="AK51" s="4">
-        <v>2408.239142213482</v>
+        <v>2272.3553629611893</v>
       </c>
       <c r="AL51" s="4">
-        <v>28895.7</v>
+        <v>29770.928432982106</v>
       </c>
       <c r="AM51" s="4">
-        <v>38037.699999999997</v>
+        <v>37137.56987384236</v>
       </c>
       <c r="AN51" s="4">
-        <v>52141.333598446006</v>
+        <v>64098.401128711601</v>
       </c>
       <c r="AO51" s="4">
-        <v>58792.153820086663</v>
+        <v>64098.399868040418</v>
       </c>
       <c r="AQ51" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR51" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS51" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV51" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW51" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX51" s="4"/>
+      <c r="AX51" s="4">
+        <v>376.30968524199653</v>
+      </c>
       <c r="AY51" s="4"/>
       <c r="AZ51" s="4"/>
       <c r="BA51" s="4"/>
       <c r="BB51" s="4"/>
       <c r="BC51" s="4"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>0</v>
       </c>
@@ -7482,89 +7562,91 @@
       <c r="AA52" s="4">
         <v>46655.5</v>
       </c>
       <c r="AC52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AD52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH52" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ52" s="4">
-        <v>1954.35164750118</v>
+        <v>781.37229827527972</v>
       </c>
       <c r="AK52" s="4">
-        <v>9133.0658028057187</v>
+        <v>7564.7811804538524</v>
       </c>
       <c r="AL52" s="4">
-        <v>35014.5</v>
+        <v>32646.696774712073</v>
       </c>
       <c r="AM52" s="4">
-        <v>47317.9</v>
+        <v>43422.01443688343</v>
       </c>
       <c r="AN52" s="4">
-        <v>55229.454227197464</v>
+        <v>55293.287422882684</v>
       </c>
       <c r="AO52" s="4">
-        <v>57834.251017140574</v>
+        <v>55293.286335388257</v>
       </c>
       <c r="AQ52" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR52" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS52" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV52" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW52" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX52" s="4"/>
+      <c r="AX52" s="4">
+        <v>1479.4686978660293</v>
+      </c>
       <c r="AY52" s="4"/>
       <c r="AZ52" s="4"/>
       <c r="BA52" s="4"/>
       <c r="BB52" s="4"/>
       <c r="BC52" s="4"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>0</v>
       </c>
@@ -7628,89 +7710,91 @@
       <c r="AA53" s="4">
         <v>105394</v>
       </c>
       <c r="AC53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH53" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ53" s="4">
-        <v>2797.1677297868137</v>
+        <v>2265.3667516884007</v>
       </c>
       <c r="AK53" s="4">
-        <v>15167.165786102012</v>
+        <v>15182.824057978325</v>
       </c>
       <c r="AL53" s="4">
-        <v>59124.9</v>
+        <v>46865.231033084376</v>
       </c>
       <c r="AM53" s="4">
-        <v>81974.5</v>
+        <v>70999.752901527841</v>
       </c>
       <c r="AN53" s="4">
-        <v>135151.27223699773</v>
+        <v>108074.49215198428</v>
       </c>
       <c r="AO53" s="4">
-        <v>121736.54351921176</v>
+        <v>108074.49002640242</v>
       </c>
       <c r="AQ53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR53" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW53" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX53" s="4"/>
+      <c r="AX53" s="4">
+        <v>2072.5971646447692</v>
+      </c>
       <c r="AY53" s="4"/>
       <c r="AZ53" s="4"/>
       <c r="BA53" s="4"/>
       <c r="BB53" s="4"/>
       <c r="BC53" s="4"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>0</v>
       </c>
@@ -7774,89 +7858,91 @@
       <c r="AA54" s="4">
         <v>48305.5</v>
       </c>
       <c r="AC54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AD54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH54" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ54" s="4">
-        <v>598.40831035410474</v>
+        <v>362.93708564191672</v>
       </c>
       <c r="AK54" s="4">
-        <v>9213.3012576354031</v>
+        <v>8347.128141340756</v>
       </c>
       <c r="AL54" s="4">
-        <v>32128</v>
+        <v>30744.18540770435</v>
       </c>
       <c r="AM54" s="4">
-        <v>41980.7</v>
+        <v>40026.593782193915</v>
       </c>
       <c r="AN54" s="4">
-        <v>49861.93285016992</v>
+        <v>52989.501450220865</v>
       </c>
       <c r="AO54" s="4">
-        <v>51575.375432730776</v>
+        <v>52989.500408036714</v>
       </c>
       <c r="AQ54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR54" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV54" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW54" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX54" s="4"/>
+      <c r="AX54" s="4">
+        <v>493.84866404507972</v>
+      </c>
       <c r="AY54" s="4"/>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>0</v>
       </c>
@@ -7920,89 +8006,91 @@
       <c r="AA55" s="4">
         <v>21614.2</v>
       </c>
       <c r="AC55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AD55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH55" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ55" s="4">
-        <v>461.15886557557661</v>
+        <v>531.39402133835767</v>
       </c>
       <c r="AK55" s="4">
-        <v>2096.0939496165929</v>
+        <v>2267.7534716527744</v>
       </c>
       <c r="AL55" s="4">
-        <v>16489.5</v>
+        <v>16105.762853830869</v>
       </c>
       <c r="AM55" s="4">
-        <v>22202.400000000001</v>
+        <v>21016.212795908235</v>
       </c>
       <c r="AN55" s="4">
-        <v>25642.048618469045</v>
+        <v>26579.546046360399</v>
       </c>
       <c r="AO55" s="4">
-        <v>26141.375906412843</v>
+        <v>26579.545523600591</v>
       </c>
       <c r="AQ55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR55" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV55" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW55" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX55" s="4"/>
+      <c r="AX55" s="4">
+        <v>449.15707633421408</v>
+      </c>
       <c r="AY55" s="4"/>
       <c r="AZ55" s="4"/>
       <c r="BA55" s="4"/>
       <c r="BB55" s="4"/>
       <c r="BC55" s="4"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>0</v>
       </c>
@@ -8066,89 +8154,91 @@
       <c r="AA56" s="4">
         <v>99488.3</v>
       </c>
       <c r="AC56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AD56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AE56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AF56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AH56" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AI56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AJ56" s="4">
-        <v>3931.1029062828757</v>
+        <v>2708.2238664075212</v>
       </c>
       <c r="AK56" s="4">
-        <v>22329.840669522197</v>
+        <v>21517.789974021209</v>
       </c>
       <c r="AL56" s="4">
-        <v>82232.600000000006</v>
+        <v>74812.591732736313</v>
       </c>
       <c r="AM56" s="4">
-        <v>103603.6</v>
+        <v>99472.185017982149</v>
       </c>
       <c r="AN56" s="4">
-        <v>118801.73878417719</v>
+        <v>124103.81094683769</v>
       </c>
       <c r="AO56" s="4">
-        <v>122306.50878675839</v>
+        <v>124103.80850599524</v>
       </c>
       <c r="AQ56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR56" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AV56" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AW56" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AX56" s="4"/>
+      <c r="AX56" s="4">
+        <v>2744.0946647369638</v>
+      </c>
       <c r="AY56" s="4"/>
       <c r="AZ56" s="4"/>
       <c r="BA56" s="4"/>
       <c r="BB56" s="4"/>
       <c r="BC56" s="4"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="8"/>
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="14"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
@@ -8166,110 +8256,110 @@
       <c r="AF57" s="8"/>
       <c r="AG57" s="8"/>
       <c r="AH57" s="8"/>
       <c r="AI57" s="8"/>
       <c r="AJ57" s="8"/>
       <c r="AK57" s="8"/>
       <c r="AL57" s="8"/>
       <c r="AM57" s="8"/>
       <c r="AN57" s="8"/>
       <c r="AO57" s="14"/>
       <c r="AQ57" s="8"/>
       <c r="AR57" s="8"/>
       <c r="AS57" s="8"/>
       <c r="AT57" s="8"/>
       <c r="AU57" s="8"/>
       <c r="AV57" s="8"/>
       <c r="AW57" s="8"/>
       <c r="AX57" s="8"/>
       <c r="AY57" s="8"/>
       <c r="AZ57" s="8"/>
       <c r="BA57" s="8"/>
       <c r="BB57" s="8"/>
       <c r="BC57" s="14"/>
     </row>
     <row r="58" spans="1:55">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B58" s="32"/>
-[...11 lines deleted...]
-      <c r="O58" s="32" t="s">
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="34"/>
+      <c r="O58" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="P58" s="32"/>
-[...11 lines deleted...]
-      <c r="AC58" s="32" t="s">
+      <c r="P58" s="34"/>
+      <c r="Q58" s="34"/>
+      <c r="R58" s="34"/>
+      <c r="S58" s="34"/>
+      <c r="T58" s="34"/>
+      <c r="U58" s="34"/>
+      <c r="V58" s="34"/>
+      <c r="W58" s="34"/>
+      <c r="X58" s="34"/>
+      <c r="Y58" s="34"/>
+      <c r="Z58" s="34"/>
+      <c r="AA58" s="34"/>
+      <c r="AC58" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AD58" s="32"/>
-[...11 lines deleted...]
-      <c r="AQ58" s="32" t="s">
+      <c r="AD58" s="34"/>
+      <c r="AE58" s="34"/>
+      <c r="AF58" s="34"/>
+      <c r="AG58" s="34"/>
+      <c r="AH58" s="34"/>
+      <c r="AI58" s="34"/>
+      <c r="AJ58" s="34"/>
+      <c r="AK58" s="34"/>
+      <c r="AL58" s="34"/>
+      <c r="AM58" s="34"/>
+      <c r="AN58" s="34"/>
+      <c r="AO58" s="34"/>
+      <c r="AQ58" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AR58" s="32"/>
-[...10 lines deleted...]
-      <c r="BC58" s="32"/>
+      <c r="AR58" s="34"/>
+      <c r="AS58" s="34"/>
+      <c r="AT58" s="34"/>
+      <c r="AU58" s="34"/>
+      <c r="AV58" s="34"/>
+      <c r="AW58" s="34"/>
+      <c r="AX58" s="34"/>
+      <c r="AY58" s="34"/>
+      <c r="AZ58" s="34"/>
+      <c r="BA58" s="34"/>
+      <c r="BB58" s="34"/>
+      <c r="BC58" s="34"/>
     </row>
     <row r="59" spans="1:55">
       <c r="A59" s="21"/>
       <c r="B59" s="21"/>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="10" t="s">
         <v>15</v>
       </c>
       <c r="O59" s="21"/>
       <c r="P59" s="21"/>
       <c r="Q59" s="21"/>
       <c r="R59" s="21"/>
       <c r="S59" s="21"/>
       <c r="T59" s="21"/>
       <c r="U59" s="21"/>
       <c r="V59" s="21"/>
@@ -8522,107 +8612,109 @@
       <c r="U61" s="3">
         <v>82788.835201487411</v>
       </c>
       <c r="V61" s="15">
         <v>103473.31359501027</v>
       </c>
       <c r="W61" s="4">
         <v>128094</v>
       </c>
       <c r="X61" s="4">
         <v>147548.6775239878</v>
       </c>
       <c r="Y61" s="4">
         <v>161222.29999999999</v>
       </c>
       <c r="Z61" s="4">
         <v>172789.9</v>
       </c>
       <c r="AA61" s="4">
         <v>187471.5</v>
       </c>
       <c r="AC61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AD61" s="3">
-        <v>12420.5</v>
+        <v>13438.366773241372</v>
       </c>
       <c r="AE61" s="3">
-        <v>22981.1</v>
+        <v>24128.953403195381</v>
       </c>
       <c r="AF61" s="4">
-        <v>35061.310108496327</v>
+        <v>36603.854801271918</v>
       </c>
       <c r="AG61" s="4">
-        <v>50926.3</v>
+        <v>52637.56869390975</v>
       </c>
       <c r="AH61" s="3">
-        <v>67985.122743475804</v>
+        <v>70082.60644381569</v>
       </c>
       <c r="AI61" s="3">
-        <v>88018.396462123521</v>
+        <v>90830.350280445156</v>
       </c>
       <c r="AJ61" s="15">
-        <v>112453.82141052412</v>
+        <v>116108.3918022408</v>
       </c>
       <c r="AK61" s="4">
-        <v>137034.20000000001</v>
+        <v>140711.07497218816</v>
       </c>
       <c r="AL61" s="4">
-        <v>161854</v>
+        <v>163945.90596710041</v>
       </c>
       <c r="AM61" s="4">
-        <v>177529.99093506573</v>
+        <v>179207.96032773593</v>
       </c>
       <c r="AN61" s="4">
-        <v>190917.04481246983</v>
+        <v>191910.22027928036</v>
       </c>
       <c r="AO61" s="4">
-        <v>207942.28828757021</v>
+        <v>208454.30730442968</v>
       </c>
       <c r="AQ61" s="28" t="s">
         <v>21</v>
       </c>
       <c r="AR61" s="4">
         <v>15231.3</v>
       </c>
       <c r="AS61" s="25">
         <v>27016.9</v>
       </c>
       <c r="AT61" s="4">
         <v>40504.726925425792</v>
       </c>
       <c r="AU61" s="4">
         <v>58425.3</v>
       </c>
       <c r="AV61" s="4">
         <v>77679.042127225301</v>
       </c>
       <c r="AW61" s="3">
         <v>102060.28515214825</v>
       </c>
-      <c r="AX61" s="15"/>
+      <c r="AX61" s="15">
+        <v>129498.5</v>
+      </c>
       <c r="AY61" s="4"/>
       <c r="AZ61" s="4"/>
       <c r="BA61" s="4"/>
       <c r="BB61" s="4"/>
       <c r="BC61" s="4"/>
     </row>
     <row r="62" spans="1:55">
       <c r="A62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="3">
         <v>23.1</v>
       </c>
       <c r="C62" s="3">
         <v>48.9</v>
       </c>
       <c r="D62" s="4">
         <v>83.4</v>
       </c>
       <c r="E62" s="4">
         <v>136.69822289999999</v>
       </c>
       <c r="F62" s="3">
         <v>203.3</v>
       </c>
@@ -8668,107 +8760,109 @@
       <c r="U62" s="3">
         <v>221.5</v>
       </c>
       <c r="V62" s="15">
         <v>265.8</v>
       </c>
       <c r="W62" s="4">
         <v>329.4</v>
       </c>
       <c r="X62" s="4">
         <v>368.05119814906152</v>
       </c>
       <c r="Y62" s="4">
         <v>381.8</v>
       </c>
       <c r="Z62" s="4">
         <v>404.7</v>
       </c>
       <c r="AA62" s="4">
         <v>444.9</v>
       </c>
       <c r="AC62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AD62" s="3">
-        <v>89.4</v>
+        <v>80.315676247765822</v>
       </c>
       <c r="AE62" s="3">
-        <v>266</v>
+        <v>240.85904143197473</v>
       </c>
       <c r="AF62" s="4">
-        <v>395.5</v>
+        <v>359.3758003871921</v>
       </c>
       <c r="AG62" s="4">
-        <v>491.4</v>
+        <v>447.3289364618862</v>
       </c>
       <c r="AH62" s="3">
-        <v>531.60312537080893</v>
+        <v>486.17794710509014</v>
       </c>
       <c r="AI62" s="3">
-        <v>692.94635077564794</v>
+        <v>650.42048986457621</v>
       </c>
       <c r="AJ62" s="15">
-        <v>832.76813458238632</v>
+        <v>793.59983112850807</v>
       </c>
       <c r="AK62" s="4">
-        <v>996.7</v>
+        <v>946.35374648851325</v>
       </c>
       <c r="AL62" s="4">
-        <v>1098.4000000000001</v>
+        <v>1039.8296286152081</v>
       </c>
       <c r="AM62" s="4">
-        <v>1196.8</v>
+        <v>1140.334732221997</v>
       </c>
       <c r="AN62" s="4">
-        <v>1264.34737605801</v>
+        <v>1206.7438108931979</v>
       </c>
       <c r="AO62" s="4">
-        <v>1305.6741175171455</v>
+        <v>1247.9278669193973</v>
       </c>
       <c r="AQ62" s="24" t="s">
         <v>22</v>
       </c>
       <c r="AR62" s="4">
         <v>16.100000000000001</v>
       </c>
       <c r="AS62" s="26">
         <v>38.6</v>
       </c>
       <c r="AT62" s="4">
         <v>65.2</v>
       </c>
       <c r="AU62" s="4">
         <v>103.9</v>
       </c>
       <c r="AV62" s="4">
         <v>148.69999999999999</v>
       </c>
       <c r="AW62" s="3">
         <v>200.02486864229527</v>
       </c>
-      <c r="AX62" s="15"/>
+      <c r="AX62" s="15">
+        <v>239.3</v>
+      </c>
       <c r="AY62" s="4"/>
       <c r="AZ62" s="4"/>
       <c r="BA62" s="4"/>
       <c r="BB62" s="4"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="3">
         <v>1468.2</v>
       </c>
       <c r="C63" s="3">
         <v>2634.8</v>
       </c>
       <c r="D63" s="4">
         <v>3686.6</v>
       </c>
       <c r="E63" s="4">
         <v>6701.4128805</v>
       </c>
       <c r="F63" s="3">
         <v>9977.2000000000007</v>
       </c>
@@ -8814,107 +8908,109 @@
       <c r="U63" s="3">
         <v>8254.9</v>
       </c>
       <c r="V63" s="15">
         <v>8668</v>
       </c>
       <c r="W63" s="4">
         <v>10981</v>
       </c>
       <c r="X63" s="4">
         <v>12929.158241147719</v>
       </c>
       <c r="Y63" s="4">
         <v>13849.1</v>
       </c>
       <c r="Z63" s="4">
         <v>14505.3</v>
       </c>
       <c r="AA63" s="4">
         <v>15265.6</v>
       </c>
       <c r="AC63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AD63" s="3">
-        <v>718.1</v>
+        <v>832.16094241448673</v>
       </c>
       <c r="AE63" s="3">
-        <v>1210.9000000000001</v>
+        <v>1338.5840941169506</v>
       </c>
       <c r="AF63" s="4">
-        <v>1769</v>
+        <v>1921.7446440420797</v>
       </c>
       <c r="AG63" s="4">
-        <v>3160.8</v>
+        <v>3332.1878791591162</v>
       </c>
       <c r="AH63" s="3">
-        <v>4820.5104564423546</v>
+        <v>5020.1618101330214</v>
       </c>
       <c r="AI63" s="3">
-        <v>6757.6082670445257</v>
+        <v>7012.9979570539863</v>
       </c>
       <c r="AJ63" s="15">
-        <v>8716.2285959868714</v>
+        <v>8994.8391279992011</v>
       </c>
       <c r="AK63" s="4">
-        <v>10817.4</v>
+        <v>11127.255407336959</v>
       </c>
       <c r="AL63" s="4">
-        <v>13159.3</v>
+        <v>13349.152848784172</v>
       </c>
       <c r="AM63" s="4">
-        <v>14196.1</v>
+        <v>14368.327994343959</v>
       </c>
       <c r="AN63" s="4">
-        <v>14981.681216880632</v>
+        <v>15124.060635380369</v>
       </c>
       <c r="AO63" s="4">
-        <v>15849.255139984869</v>
+        <v>15969.21055303713</v>
       </c>
       <c r="AQ63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AR63" s="4">
         <v>893.1</v>
       </c>
       <c r="AS63" s="26">
         <v>1494.2</v>
       </c>
       <c r="AT63" s="4">
         <v>2132.3000000000002</v>
       </c>
       <c r="AU63" s="4">
         <v>3708</v>
       </c>
       <c r="AV63" s="4">
         <v>5474.3</v>
       </c>
       <c r="AW63" s="3">
         <v>7811.3545409905701</v>
       </c>
-      <c r="AX63" s="15"/>
+      <c r="AX63" s="15">
+        <v>10039.5</v>
+      </c>
       <c r="AY63" s="4"/>
       <c r="AZ63" s="4"/>
       <c r="BA63" s="4"/>
       <c r="BB63" s="4"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="3">
         <v>1113.3</v>
       </c>
       <c r="C64" s="3">
         <v>1958.4</v>
       </c>
       <c r="D64" s="4">
         <v>2655.6</v>
       </c>
       <c r="E64" s="4">
         <v>4280.7443495999996</v>
       </c>
       <c r="F64" s="3">
         <v>6662.8</v>
       </c>
@@ -8960,107 +9056,109 @@
       <c r="U64" s="3">
         <v>3968.6</v>
       </c>
       <c r="V64" s="15">
         <v>5026.2</v>
       </c>
       <c r="W64" s="4">
         <v>6164.1</v>
       </c>
       <c r="X64" s="4">
         <v>7426.8506284655514</v>
       </c>
       <c r="Y64" s="4">
         <v>8021.1</v>
       </c>
       <c r="Z64" s="4">
         <v>8593.4</v>
       </c>
       <c r="AA64" s="4">
         <v>9150.6</v>
       </c>
       <c r="AC64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AD64" s="3">
-        <v>551.6</v>
+        <v>643.3357465476879</v>
       </c>
       <c r="AE64" s="3">
-        <v>977.1</v>
+        <v>1088.6731037148998</v>
       </c>
       <c r="AF64" s="4">
-        <v>1407</v>
+        <v>1558.4024867447783</v>
       </c>
       <c r="AG64" s="4">
-        <v>2010.4</v>
+        <v>2163.9033847628416</v>
       </c>
       <c r="AH64" s="3">
-        <v>2900.7560475264713</v>
+        <v>3073.8906592741532</v>
       </c>
       <c r="AI64" s="3">
-        <v>4023.4143172999998</v>
+        <v>4232.9588944067336</v>
       </c>
       <c r="AJ64" s="15">
-        <v>5425.8477461194034</v>
+        <v>5648.7603150610312</v>
       </c>
       <c r="AK64" s="4">
-        <v>6656</v>
+        <v>6873.0050525197585</v>
       </c>
       <c r="AL64" s="4">
-        <v>8343.2000000000007</v>
+        <v>8440.6317475503856</v>
       </c>
       <c r="AM64" s="4">
-        <v>9006.4</v>
+        <v>9107.6711504011328</v>
       </c>
       <c r="AN64" s="4">
-        <v>9690.3801855251222</v>
+        <v>9772.0042284056581</v>
       </c>
       <c r="AO64" s="4">
-        <v>10333.389995332642</v>
+        <v>10402.798065723058</v>
       </c>
       <c r="AQ64" s="24" t="s">
         <v>24</v>
       </c>
       <c r="AR64" s="4">
         <v>658.3</v>
       </c>
       <c r="AS64" s="26">
         <v>1078.7</v>
       </c>
       <c r="AT64" s="4">
         <v>1490.4</v>
       </c>
       <c r="AU64" s="4">
         <v>2241.5</v>
       </c>
       <c r="AV64" s="4">
         <v>3304</v>
       </c>
       <c r="AW64" s="3">
         <v>4801.2746004147139</v>
       </c>
-      <c r="AX64" s="15"/>
+      <c r="AX64" s="15">
+        <v>6405.8</v>
+      </c>
       <c r="AY64" s="4"/>
       <c r="AZ64" s="4"/>
       <c r="BA64" s="4"/>
       <c r="BB64" s="4"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="3">
         <v>1378.7</v>
       </c>
       <c r="C65" s="3">
         <v>2783.5</v>
       </c>
       <c r="D65" s="4">
         <v>3609</v>
       </c>
       <c r="E65" s="4">
         <v>5614.7270075999995</v>
       </c>
       <c r="F65" s="3">
         <v>7756.3</v>
       </c>
@@ -9106,107 +9204,109 @@
       <c r="U65" s="3">
         <v>3903</v>
       </c>
       <c r="V65" s="15">
         <v>4763.1000000000004</v>
       </c>
       <c r="W65" s="4">
         <v>6159.5</v>
       </c>
       <c r="X65" s="4">
         <v>7125.2491109918765</v>
       </c>
       <c r="Y65" s="4">
         <v>7737.1</v>
       </c>
       <c r="Z65" s="4">
         <v>8254.7000000000007</v>
       </c>
       <c r="AA65" s="4">
         <v>8979</v>
       </c>
       <c r="AC65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AD65" s="3">
-        <v>552.29999999999995</v>
+        <v>631.26033528787002</v>
       </c>
       <c r="AE65" s="3">
-        <v>1041</v>
+        <v>1132.2739845683377</v>
       </c>
       <c r="AF65" s="4">
-        <v>1589.9</v>
+        <v>1704.2844134908826</v>
       </c>
       <c r="AG65" s="4">
-        <v>2318.6999999999998</v>
+        <v>2438.0348618682146</v>
       </c>
       <c r="AH65" s="3">
-        <v>3120.9729262224696</v>
+        <v>3244.4821656113409</v>
       </c>
       <c r="AI65" s="3">
-        <v>4029.8587103573227</v>
+        <v>4170.3990125066102</v>
       </c>
       <c r="AJ65" s="15">
-        <v>5094.2035196668385</v>
+        <v>5238.9310339308522</v>
       </c>
       <c r="AK65" s="4">
-        <v>6351.5</v>
+        <v>6521.1772533715448</v>
       </c>
       <c r="AL65" s="4">
-        <v>7595.2</v>
+        <v>7687.7916008556904</v>
       </c>
       <c r="AM65" s="4">
-        <v>8312.7999999999993</v>
+        <v>8396.1497709343512</v>
       </c>
       <c r="AN65" s="4">
-        <v>8976.842437403091</v>
+        <v>9039.8449792658939</v>
       </c>
       <c r="AO65" s="4">
-        <v>9824.4518757391052</v>
+        <v>9877.8291752066707</v>
       </c>
       <c r="AQ65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="AR65" s="4">
         <v>730.9</v>
       </c>
       <c r="AS65" s="26">
         <v>1349</v>
       </c>
       <c r="AT65" s="4">
         <v>1881.9</v>
       </c>
       <c r="AU65" s="4">
         <v>2685.2</v>
       </c>
       <c r="AV65" s="4">
         <v>3619.7</v>
       </c>
       <c r="AW65" s="3">
         <v>4723.9414263673443</v>
       </c>
-      <c r="AX65" s="15"/>
+      <c r="AX65" s="15">
+        <v>5861.8</v>
+      </c>
       <c r="AY65" s="4"/>
       <c r="AZ65" s="4"/>
       <c r="BA65" s="4"/>
       <c r="BB65" s="4"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="3">
         <v>969.7</v>
       </c>
       <c r="C66" s="3">
         <v>1781.9</v>
       </c>
       <c r="D66" s="4">
         <v>2608.1</v>
       </c>
       <c r="E66" s="4">
         <v>4229.6450138999999</v>
       </c>
       <c r="F66" s="3">
         <v>5703.2</v>
       </c>
@@ -9252,107 +9352,109 @@
       <c r="U66" s="3">
         <v>5565.7</v>
       </c>
       <c r="V66" s="15">
         <v>6689.1</v>
       </c>
       <c r="W66" s="4">
         <v>8755.6</v>
       </c>
       <c r="X66" s="4">
         <v>10053.428159201932</v>
       </c>
       <c r="Y66" s="4">
         <v>10972.3</v>
       </c>
       <c r="Z66" s="4">
         <v>11564.4</v>
       </c>
       <c r="AA66" s="4">
         <v>12589.3</v>
       </c>
       <c r="AC66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AD66" s="3">
-        <v>791.4</v>
+        <v>893.52226383517404</v>
       </c>
       <c r="AE66" s="3">
-        <v>1531.3</v>
+        <v>1657.8185316335607</v>
       </c>
       <c r="AF66" s="4">
-        <v>2333.6999999999998</v>
+        <v>2494.5153555648408</v>
       </c>
       <c r="AG66" s="4">
-        <v>3603.9</v>
+        <v>3779.7402799720403</v>
       </c>
       <c r="AH66" s="3">
-        <v>4820.2218549606005</v>
+        <v>5020.8123360467871</v>
       </c>
       <c r="AI66" s="3">
-        <v>6617.1019309230396</v>
+        <v>6860.235513663205</v>
       </c>
       <c r="AJ66" s="15">
-        <v>8092.4622609591224</v>
+        <v>8358.7830560828588</v>
       </c>
       <c r="AK66" s="4">
-        <v>10179.9</v>
+        <v>10439.334456704992</v>
       </c>
       <c r="AL66" s="4">
-        <v>12078</v>
+        <v>12190.427444569912</v>
       </c>
       <c r="AM66" s="4">
-        <v>13215.5</v>
+        <v>13304.799288700478</v>
       </c>
       <c r="AN66" s="4">
-        <v>14035.594055446209</v>
+        <v>14091.367426204359</v>
       </c>
       <c r="AO66" s="4">
-        <v>15404.082386686558</v>
+        <v>15439.697936122495</v>
       </c>
       <c r="AQ66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="AR66" s="4">
         <v>1131.8</v>
       </c>
       <c r="AS66" s="26">
         <v>2082.9</v>
       </c>
       <c r="AT66" s="4">
         <v>3007.9</v>
       </c>
       <c r="AU66" s="4">
         <v>4471</v>
       </c>
       <c r="AV66" s="4">
         <v>5828.3</v>
       </c>
       <c r="AW66" s="3">
         <v>7973.6904764431156</v>
       </c>
-      <c r="AX66" s="15"/>
+      <c r="AX66" s="15">
+        <v>9709.1</v>
+      </c>
       <c r="AY66" s="4"/>
       <c r="AZ66" s="4"/>
       <c r="BA66" s="4"/>
       <c r="BB66" s="4"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="3">
         <v>921.5</v>
       </c>
       <c r="C67" s="3">
         <v>1588.1</v>
       </c>
       <c r="D67" s="4">
         <v>2445.8000000000002</v>
       </c>
       <c r="E67" s="4">
         <v>3732.4514774999998</v>
       </c>
       <c r="F67" s="3">
         <v>5244.9</v>
       </c>
@@ -9398,107 +9500,109 @@
       <c r="U67" s="3">
         <v>3482.4</v>
       </c>
       <c r="V67" s="15">
         <v>4390.8</v>
       </c>
       <c r="W67" s="4">
         <v>5808.5</v>
       </c>
       <c r="X67" s="4">
         <v>6720.4732846248653</v>
       </c>
       <c r="Y67" s="4">
         <v>7388.6</v>
       </c>
       <c r="Z67" s="4">
         <v>7779.9</v>
       </c>
       <c r="AA67" s="4">
         <v>8601.7000000000007</v>
       </c>
       <c r="AC67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AD67" s="3">
-        <v>426.1</v>
+        <v>498.47075416989105</v>
       </c>
       <c r="AE67" s="3">
-        <v>743.4</v>
+        <v>826.24343764822947</v>
       </c>
       <c r="AF67" s="4">
-        <v>1195.2</v>
+        <v>1300.5347770003418</v>
       </c>
       <c r="AG67" s="4">
-        <v>1754.6</v>
+        <v>1865.1512930894435</v>
       </c>
       <c r="AH67" s="3">
-        <v>2445.8703112432659</v>
+        <v>2568.4223142637475</v>
       </c>
       <c r="AI67" s="3">
-        <v>3797.7750332896208</v>
+        <v>4003.4173002314283</v>
       </c>
       <c r="AJ67" s="15">
-        <v>4730.0301066270076</v>
+        <v>4928.9833339440665</v>
       </c>
       <c r="AK67" s="4">
-        <v>6075.1</v>
+        <v>6235.2355342368746</v>
       </c>
       <c r="AL67" s="4">
-        <v>7254.3</v>
+        <v>7294.0872484713254</v>
       </c>
       <c r="AM67" s="4">
-        <v>7945.2</v>
+        <v>7971.9291505019964</v>
       </c>
       <c r="AN67" s="4">
-        <v>8398.3743396450336</v>
+        <v>8409.6881153795493</v>
       </c>
       <c r="AO67" s="4">
-        <v>9386.9780829669107</v>
+        <v>9411.6665138763219</v>
       </c>
       <c r="AQ67" s="24" t="s">
         <v>27</v>
       </c>
       <c r="AR67" s="4">
         <v>528.6</v>
       </c>
       <c r="AS67" s="26">
         <v>997.7</v>
       </c>
       <c r="AT67" s="4">
         <v>1520.3</v>
       </c>
       <c r="AU67" s="4">
         <v>2147</v>
       </c>
       <c r="AV67" s="4">
         <v>2918.4</v>
       </c>
       <c r="AW67" s="3">
         <v>4721.0532278892233</v>
       </c>
-      <c r="AX67" s="15"/>
+      <c r="AX67" s="15">
+        <v>5816.5</v>
+      </c>
       <c r="AY67" s="4"/>
       <c r="AZ67" s="4"/>
       <c r="BA67" s="4"/>
       <c r="BB67" s="4"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="3">
         <v>3459.2</v>
       </c>
       <c r="C68" s="3">
         <v>6294.1</v>
       </c>
       <c r="D68" s="4">
         <v>9402.2999999999993</v>
       </c>
       <c r="E68" s="4">
         <v>13030.230604799999</v>
       </c>
       <c r="F68" s="3">
         <v>16674.599999999999</v>
       </c>
@@ -9544,107 +9648,109 @@
       <c r="U68" s="3">
         <v>17550.099999999999</v>
       </c>
       <c r="V68" s="15">
         <v>21382.2</v>
       </c>
       <c r="W68" s="4">
         <v>25952.400000000001</v>
       </c>
       <c r="X68" s="4">
         <v>29119.354626261727</v>
       </c>
       <c r="Y68" s="4">
         <v>32114.7</v>
       </c>
       <c r="Z68" s="4">
         <v>34964.199999999997</v>
       </c>
       <c r="AA68" s="4">
         <v>38086.5</v>
       </c>
       <c r="AC68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AD68" s="3">
-        <v>2838.5</v>
+        <v>2882.9703408985119</v>
       </c>
       <c r="AE68" s="3">
-        <v>5481.8</v>
+        <v>5521.0606220967393</v>
       </c>
       <c r="AF68" s="4">
-        <v>8625.4</v>
+        <v>8775.521401820788</v>
       </c>
       <c r="AG68" s="4">
-        <v>11607.4</v>
+        <v>11850.768377924885</v>
       </c>
       <c r="AH68" s="3">
-        <v>14687.843175579117</v>
+        <v>15184.238604433416</v>
       </c>
       <c r="AI68" s="3">
-        <v>17738.598115964836</v>
+        <v>18536.139168343245</v>
       </c>
       <c r="AJ68" s="15">
-        <v>21783.307605893136</v>
+        <v>23038.033422455039</v>
       </c>
       <c r="AK68" s="4">
-        <v>26154.3</v>
+        <v>27458.330842630105</v>
       </c>
       <c r="AL68" s="4">
-        <v>29834.3</v>
+        <v>30907.656522175326</v>
       </c>
       <c r="AM68" s="4">
-        <v>33354.400000000001</v>
+        <v>34202.695591864125</v>
       </c>
       <c r="AN68" s="4">
-        <v>36600.004443339203</v>
+        <v>37167.832952436045</v>
       </c>
       <c r="AO68" s="4">
-        <v>40173.278733574225</v>
+        <v>40495.704524700399</v>
       </c>
       <c r="AQ68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AR68" s="4">
         <v>3523.4</v>
       </c>
       <c r="AS68" s="26">
         <v>6489.5</v>
       </c>
       <c r="AT68" s="4">
         <v>9999.2000000000007</v>
       </c>
       <c r="AU68" s="4">
         <v>13869.7</v>
       </c>
       <c r="AV68" s="4">
         <v>17696.8</v>
       </c>
       <c r="AW68" s="3">
         <v>21767.510009263358</v>
       </c>
-      <c r="AX68" s="15"/>
+      <c r="AX68" s="15">
+        <v>26784.1</v>
+      </c>
       <c r="AY68" s="4"/>
       <c r="AZ68" s="4"/>
       <c r="BA68" s="4"/>
       <c r="BB68" s="4"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="3">
         <v>753.4</v>
       </c>
       <c r="C69" s="3">
         <v>1195</v>
       </c>
       <c r="D69" s="4">
         <v>1983.7</v>
       </c>
       <c r="E69" s="4">
         <v>3170.5587821999998</v>
       </c>
       <c r="F69" s="3">
         <v>4292.8999999999996</v>
       </c>
@@ -9690,107 +9796,109 @@
       <c r="U69" s="3">
         <v>3271.7</v>
       </c>
       <c r="V69" s="15">
         <v>4288.3999999999996</v>
       </c>
       <c r="W69" s="4">
         <v>5224.5</v>
       </c>
       <c r="X69" s="4">
         <v>6101.9930880890315</v>
       </c>
       <c r="Y69" s="4">
         <v>6686.6</v>
       </c>
       <c r="Z69" s="4">
         <v>7222.3</v>
       </c>
       <c r="AA69" s="4">
         <v>7952.3</v>
       </c>
       <c r="AC69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AD69" s="3">
-        <v>535.20000000000005</v>
+        <v>592.57216590719452</v>
       </c>
       <c r="AE69" s="3">
-        <v>917</v>
+        <v>982.8695020260966</v>
       </c>
       <c r="AF69" s="4">
-        <v>1466.7</v>
+        <v>1561.1184925829268</v>
       </c>
       <c r="AG69" s="4">
-        <v>2175</v>
+        <v>2272.420367623738</v>
       </c>
       <c r="AH69" s="3">
-        <v>2868.4874840466855</v>
+        <v>2973.4967291831504</v>
       </c>
       <c r="AI69" s="3">
-        <v>3667.9884279911503</v>
+        <v>3768.8215306332281</v>
       </c>
       <c r="AJ69" s="15">
-        <v>4798.6439796143077</v>
+        <v>4931.9377261679201</v>
       </c>
       <c r="AK69" s="4">
-        <v>5842.8</v>
+        <v>5961.7320664161361</v>
       </c>
       <c r="AL69" s="4">
-        <v>6949.3</v>
+        <v>7011.5454770576807</v>
       </c>
       <c r="AM69" s="4">
-        <v>7601.4</v>
+        <v>7650.4172356296904</v>
       </c>
       <c r="AN69" s="4">
-        <v>8187.842817412753</v>
+        <v>8218.7665317705487</v>
       </c>
       <c r="AO69" s="4">
-        <v>9095.3527873164348</v>
+        <v>9101.5719273510131</v>
       </c>
       <c r="AQ69" s="24" t="s">
         <v>29</v>
       </c>
       <c r="AR69" s="4">
         <v>696.8</v>
       </c>
       <c r="AS69" s="26">
         <v>1145.4000000000001</v>
       </c>
       <c r="AT69" s="4">
         <v>1776.6</v>
       </c>
       <c r="AU69" s="4">
         <v>2601.8000000000002</v>
       </c>
       <c r="AV69" s="4">
         <v>3426.8</v>
       </c>
       <c r="AW69" s="3">
         <v>4340.4073810978953</v>
       </c>
-      <c r="AX69" s="15"/>
+      <c r="AX69" s="15">
+        <v>5693.3</v>
+      </c>
       <c r="AY69" s="4"/>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="3">
         <v>689.1</v>
       </c>
       <c r="C70" s="3">
         <v>1245.5999999999999</v>
       </c>
       <c r="D70" s="4">
         <v>1780.5</v>
       </c>
       <c r="E70" s="4">
         <v>2833.2631670999999</v>
       </c>
       <c r="F70" s="3">
         <v>4057.4</v>
       </c>
@@ -9836,107 +9944,109 @@
       <c r="U70" s="3">
         <v>3000.1</v>
       </c>
       <c r="V70" s="15">
         <v>3750.3</v>
       </c>
       <c r="W70" s="4">
         <v>5178.3999999999996</v>
       </c>
       <c r="X70" s="4">
         <v>6049.7274622816731</v>
       </c>
       <c r="Y70" s="4">
         <v>6516.4</v>
       </c>
       <c r="Z70" s="4">
         <v>6935.3</v>
       </c>
       <c r="AA70" s="4">
         <v>7636.1</v>
       </c>
       <c r="AC70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AD70" s="3">
-        <v>419.3</v>
+        <v>474.20689698421234</v>
       </c>
       <c r="AE70" s="3">
-        <v>801.4</v>
+        <v>868.12055029870351</v>
       </c>
       <c r="AF70" s="4">
-        <v>1137.7</v>
+        <v>1228.4055066119081</v>
       </c>
       <c r="AG70" s="4">
-        <v>1727.9</v>
+        <v>1829.1641686362464</v>
       </c>
       <c r="AH70" s="3">
-        <v>2340.3484645162403</v>
+        <v>2446.7033274006671</v>
       </c>
       <c r="AI70" s="3">
-        <v>3073.9124633575721</v>
+        <v>3191.3900035295483</v>
       </c>
       <c r="AJ70" s="15">
-        <v>3929.4343806571555</v>
+        <v>4041.1353091881338</v>
       </c>
       <c r="AK70" s="4">
-        <v>5128.3999999999996</v>
+        <v>5283.5829104668665</v>
       </c>
       <c r="AL70" s="4">
-        <v>6195.2</v>
+        <v>6276.4128479435758</v>
       </c>
       <c r="AM70" s="4">
-        <v>6602.7</v>
+        <v>6682.5053546832623</v>
       </c>
       <c r="AN70" s="4">
-        <v>6929.3237347943914</v>
+        <v>6990.7691779046263</v>
       </c>
       <c r="AO70" s="4">
-        <v>7535.6603122434572</v>
+        <v>7605.1070271691615</v>
       </c>
       <c r="AQ70" s="24" t="s">
         <v>30</v>
       </c>
       <c r="AR70" s="4">
         <v>510.2</v>
       </c>
       <c r="AS70" s="26">
         <v>920</v>
       </c>
       <c r="AT70" s="4">
         <v>1372.6</v>
       </c>
       <c r="AU70" s="4">
         <v>1991.4</v>
       </c>
       <c r="AV70" s="4">
         <v>2715.2</v>
       </c>
       <c r="AW70" s="3">
         <v>3579.1312247587261</v>
       </c>
-      <c r="AX70" s="15"/>
+      <c r="AX70" s="15">
+        <v>4544.3999999999996</v>
+      </c>
       <c r="AY70" s="4"/>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B71" s="3">
         <v>1069.9000000000001</v>
       </c>
       <c r="C71" s="3">
         <v>2089</v>
       </c>
       <c r="D71" s="4">
         <v>3157.5</v>
       </c>
       <c r="E71" s="4">
         <v>4682.8391222999999</v>
       </c>
       <c r="F71" s="3">
         <v>6284.8</v>
       </c>
@@ -9982,107 +10092,109 @@
       <c r="U71" s="3">
         <v>5853.1</v>
       </c>
       <c r="V71" s="15">
         <v>7325.7</v>
       </c>
       <c r="W71" s="4">
         <v>8975</v>
       </c>
       <c r="X71" s="4">
         <v>10522.0527792297</v>
       </c>
       <c r="Y71" s="4">
         <v>11795.4</v>
       </c>
       <c r="Z71" s="4">
         <v>12974.2</v>
       </c>
       <c r="AA71" s="4">
         <v>14003.8</v>
       </c>
       <c r="AC71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AD71" s="3">
-        <v>937</v>
+        <v>969.62447277084232</v>
       </c>
       <c r="AE71" s="3">
-        <v>1866.9</v>
+        <v>1882.6003367544381</v>
       </c>
       <c r="AF71" s="4">
-        <v>3010.4</v>
+        <v>2996.5235448219164</v>
       </c>
       <c r="AG71" s="4">
-        <v>4426.3</v>
+        <v>4357.9700900737953</v>
       </c>
       <c r="AH71" s="3">
-        <v>6102.3538839652774</v>
+        <v>5971.4327615617776</v>
       </c>
       <c r="AI71" s="3">
-        <v>7933.6203271812574</v>
+        <v>7830.3098643883859</v>
       </c>
       <c r="AJ71" s="15">
-        <v>10099.028080022566</v>
+        <v>10042.784834471158</v>
       </c>
       <c r="AK71" s="4">
-        <v>11814.6</v>
+        <v>11694.706207166097</v>
       </c>
       <c r="AL71" s="4">
-        <v>13583.3</v>
+        <v>13335.410721211836</v>
       </c>
       <c r="AM71" s="4">
-        <v>14764.6</v>
+        <v>14515.70439432489</v>
       </c>
       <c r="AN71" s="4">
-        <v>15982.91852205658</v>
+        <v>15688.756428221857</v>
       </c>
       <c r="AO71" s="4">
-        <v>17232.021896919196</v>
+        <v>16930.752463879675</v>
       </c>
       <c r="AQ71" s="24" t="s">
         <v>31</v>
       </c>
       <c r="AR71" s="4">
         <v>1159.5</v>
       </c>
       <c r="AS71" s="26">
         <v>2315</v>
       </c>
       <c r="AT71" s="4">
         <v>3539.8</v>
       </c>
       <c r="AU71" s="4">
         <v>4915.8999999999996</v>
       </c>
       <c r="AV71" s="4">
         <v>6487.5</v>
       </c>
       <c r="AW71" s="3">
         <v>8505.5341764774075</v>
       </c>
-      <c r="AX71" s="15"/>
+      <c r="AX71" s="15">
+        <v>10773</v>
+      </c>
       <c r="AY71" s="4"/>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="3">
         <v>3351.7</v>
       </c>
       <c r="C72" s="3">
         <v>5657.5</v>
       </c>
       <c r="D72" s="4">
         <v>8545.1</v>
       </c>
       <c r="E72" s="4">
         <v>12545.7369033</v>
       </c>
       <c r="F72" s="3">
         <v>16830.599999999999</v>
       </c>
@@ -10128,107 +10240,109 @@
       <c r="U72" s="3">
         <v>14627.2</v>
       </c>
       <c r="V72" s="15">
         <v>19404.8</v>
       </c>
       <c r="W72" s="4">
         <v>22797.200000000001</v>
       </c>
       <c r="X72" s="4">
         <v>25905.913453910762</v>
       </c>
       <c r="Y72" s="4">
         <v>28418.6</v>
       </c>
       <c r="Z72" s="4">
         <v>30708.6</v>
       </c>
       <c r="AA72" s="4">
         <v>33740.6</v>
       </c>
       <c r="AC72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AD72" s="3">
-        <v>2728.9</v>
+        <v>2846.9054551099052</v>
       </c>
       <c r="AE72" s="3">
-        <v>4827</v>
+        <v>4955.6208521135395</v>
       </c>
       <c r="AF72" s="4">
-        <v>7220.6</v>
+        <v>7420.2544260919531</v>
       </c>
       <c r="AG72" s="4">
-        <v>10238.6</v>
+        <v>10475.154500560357</v>
       </c>
       <c r="AH72" s="3">
-        <v>13259.954327561261</v>
+        <v>13581.972976004692</v>
       </c>
       <c r="AI72" s="3">
-        <v>16237.520612034217</v>
+        <v>16682.343157845033</v>
       </c>
       <c r="AJ72" s="15">
-        <v>20516.952435301067</v>
+        <v>21115.951437712753</v>
       </c>
       <c r="AK72" s="4">
-        <v>24307.599999999999</v>
+        <v>24952.083029804002</v>
       </c>
       <c r="AL72" s="4">
-        <v>28524.2</v>
+        <v>28966.856862967106</v>
       </c>
       <c r="AM72" s="4">
-        <v>31726.1</v>
+        <v>32070.594454248716</v>
       </c>
       <c r="AN72" s="4">
-        <v>34453.750770540129</v>
+        <v>34667.556056130896</v>
       </c>
       <c r="AO72" s="4">
-        <v>37878.167332550191</v>
+        <v>37992.698495976125</v>
       </c>
       <c r="AQ72" s="24" t="s">
         <v>32</v>
       </c>
       <c r="AR72" s="4">
         <v>3076.4</v>
       </c>
       <c r="AS72" s="26">
         <v>5273.2</v>
       </c>
       <c r="AT72" s="4">
         <v>7903</v>
       </c>
       <c r="AU72" s="4">
         <v>11100.9</v>
       </c>
       <c r="AV72" s="4">
         <v>14649.3</v>
       </c>
       <c r="AW72" s="3">
         <v>18438.685294493112</v>
       </c>
-      <c r="AX72" s="15"/>
+      <c r="AX72" s="15">
+        <v>22815.5</v>
+      </c>
       <c r="AY72" s="4"/>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B73" s="3">
         <v>509.5</v>
       </c>
       <c r="C73" s="3">
         <v>896.1</v>
       </c>
       <c r="D73" s="4">
         <v>1252.5999999999999</v>
       </c>
       <c r="E73" s="4">
         <v>1923.7749905999999</v>
       </c>
       <c r="F73" s="3">
         <v>2626.5</v>
       </c>
@@ -10274,107 +10388,109 @@
       <c r="U73" s="3">
         <v>1914.8</v>
       </c>
       <c r="V73" s="15">
         <v>2555.9</v>
       </c>
       <c r="W73" s="4">
         <v>3200.6</v>
       </c>
       <c r="X73" s="4">
         <v>3731.3327214934807</v>
       </c>
       <c r="Y73" s="4">
         <v>4085.4</v>
       </c>
       <c r="Z73" s="4">
         <v>4276.2</v>
       </c>
       <c r="AA73" s="4">
         <v>4636.3999999999996</v>
       </c>
       <c r="AC73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AD73" s="3">
-        <v>365.5</v>
+        <v>427.29685755631181</v>
       </c>
       <c r="AE73" s="3">
-        <v>572.20000000000005</v>
+        <v>644.80473851857425</v>
       </c>
       <c r="AF73" s="4">
-        <v>807</v>
+        <v>890.59911696860092</v>
       </c>
       <c r="AG73" s="4">
-        <v>1134.3</v>
+        <v>1221.397031816548</v>
       </c>
       <c r="AH73" s="3">
-        <v>1531.607261050325</v>
+        <v>1607.6624783658337</v>
       </c>
       <c r="AI73" s="3">
-        <v>2049.3612113437475</v>
+        <v>2138.4628864246924</v>
       </c>
       <c r="AJ73" s="15">
-        <v>2768.7267292090874</v>
+        <v>2873.2488430905473</v>
       </c>
       <c r="AK73" s="4">
-        <v>3468.1</v>
+        <v>3514.6651563508181</v>
       </c>
       <c r="AL73" s="4">
-        <v>4157.5</v>
+        <v>4158.9268315947456</v>
       </c>
       <c r="AM73" s="4">
-        <v>4552.1000000000004</v>
+        <v>4556.5452927051956</v>
       </c>
       <c r="AN73" s="4">
-        <v>4778.1770616112699</v>
+        <v>4773.6153724243504</v>
       </c>
       <c r="AO73" s="4">
-        <v>5189.0393743562508</v>
+        <v>5182.6333918351975</v>
       </c>
       <c r="AQ73" s="24" t="s">
         <v>33</v>
       </c>
       <c r="AR73" s="4">
         <v>413.6</v>
       </c>
       <c r="AS73" s="26">
         <v>690.9</v>
       </c>
       <c r="AT73" s="4">
         <v>1005.7</v>
       </c>
       <c r="AU73" s="4">
         <v>1365.7</v>
       </c>
       <c r="AV73" s="4">
         <v>1809.6</v>
       </c>
       <c r="AW73" s="3">
         <v>2448.313389768844</v>
       </c>
-      <c r="AX73" s="15"/>
+      <c r="AX73" s="15">
+        <v>3369.2</v>
+      </c>
       <c r="AY73" s="4"/>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="3">
         <v>813.5</v>
       </c>
       <c r="C74" s="3">
         <v>1535.5</v>
       </c>
       <c r="D74" s="4">
         <v>2500.9</v>
       </c>
       <c r="E74" s="4">
         <v>4157.7459485999998</v>
       </c>
       <c r="F74" s="3">
         <v>5684.8</v>
       </c>
@@ -10420,107 +10536,109 @@
       <c r="U74" s="3">
         <v>5637</v>
       </c>
       <c r="V74" s="15">
         <v>7615.8</v>
       </c>
       <c r="W74" s="4">
         <v>9315.2000000000007</v>
       </c>
       <c r="X74" s="4">
         <v>10780.118281595585</v>
       </c>
       <c r="Y74" s="4">
         <v>11583.7</v>
       </c>
       <c r="Z74" s="4">
         <v>12276.5</v>
       </c>
       <c r="AA74" s="4">
         <v>13112.9</v>
       </c>
       <c r="AC74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AD74" s="3">
-        <v>606.6</v>
+        <v>696.65924193543424</v>
       </c>
       <c r="AE74" s="3">
-        <v>1164.5999999999999</v>
+        <v>1280.1096094835134</v>
       </c>
       <c r="AF74" s="4">
-        <v>1872.9</v>
+        <v>2010.9871957659186</v>
       </c>
       <c r="AG74" s="4">
-        <v>3111.2</v>
+        <v>3280.0343211675881</v>
       </c>
       <c r="AH74" s="3">
-        <v>4308.4833312522087</v>
+        <v>4488.710489149531</v>
       </c>
       <c r="AI74" s="3">
-        <v>5942.653299187823</v>
+        <v>6127.3414825402342</v>
       </c>
       <c r="AJ74" s="15">
-        <v>8292.6264353945771</v>
+        <v>8514.767749328139</v>
       </c>
       <c r="AK74" s="4">
-        <v>10136.1</v>
+        <v>10353.072522184344</v>
       </c>
       <c r="AL74" s="4">
-        <v>12137.7</v>
+        <v>12210.181572305843</v>
       </c>
       <c r="AM74" s="4">
-        <v>13115.4</v>
+        <v>13173.647352149655</v>
       </c>
       <c r="AN74" s="4">
-        <v>13953.07777356282</v>
+        <v>13981.077452868909</v>
       </c>
       <c r="AO74" s="4">
-        <v>15010.70762979609</v>
+        <v>15006.159055108918</v>
       </c>
       <c r="AQ74" s="24" t="s">
         <v>34</v>
       </c>
       <c r="AR74" s="4">
         <v>838.3</v>
       </c>
       <c r="AS74" s="26">
         <v>1451.7</v>
       </c>
       <c r="AT74" s="4">
         <v>2282.9</v>
       </c>
       <c r="AU74" s="4">
         <v>3674.7</v>
       </c>
       <c r="AV74" s="4">
         <v>4888.1000000000004</v>
       </c>
       <c r="AW74" s="3">
         <v>6810.6906370652096</v>
       </c>
-      <c r="AX74" s="15"/>
+      <c r="AX74" s="15">
+        <v>9243.1</v>
+      </c>
       <c r="AY74" s="4"/>
       <c r="AZ74" s="4"/>
       <c r="BA74" s="4"/>
       <c r="BB74" s="4"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B75" s="3">
         <v>1415.7</v>
       </c>
       <c r="C75" s="3">
         <v>2513.3000000000002</v>
       </c>
       <c r="D75" s="4">
         <v>3488</v>
       </c>
       <c r="E75" s="4">
         <v>5433.3293657999993</v>
       </c>
       <c r="F75" s="3">
         <v>7575.8</v>
       </c>
@@ -10566,107 +10684,109 @@
       <c r="U75" s="3">
         <v>5538.7</v>
       </c>
       <c r="V75" s="15">
         <v>7347.2</v>
       </c>
       <c r="W75" s="4">
         <v>9252.6</v>
       </c>
       <c r="X75" s="4">
         <v>10714.974473196737</v>
       </c>
       <c r="Y75" s="4">
         <v>11671.5</v>
       </c>
       <c r="Z75" s="4">
         <v>12330.2</v>
       </c>
       <c r="AA75" s="4">
         <v>13271.8</v>
       </c>
       <c r="AC75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AD75" s="3">
-        <v>860.6</v>
+        <v>969.06562357608607</v>
       </c>
       <c r="AE75" s="3">
-        <v>1580.5</v>
+        <v>1709.3149987898241</v>
       </c>
       <c r="AF75" s="4">
-        <v>2230.3000000000002</v>
+        <v>2381.5876393777917</v>
       </c>
       <c r="AG75" s="4">
-        <v>3165.8</v>
+        <v>3324.3132007930535</v>
       </c>
       <c r="AH75" s="3">
-        <v>4246.0821826030124</v>
+        <v>4414.4418452824775</v>
       </c>
       <c r="AI75" s="3">
-        <v>5456.0397801462832</v>
+        <v>5625.1130190142449</v>
       </c>
       <c r="AJ75" s="15">
-        <v>7383.5</v>
+        <v>7586.6413775225365</v>
       </c>
       <c r="AK75" s="4">
-        <v>9105.7000000000007</v>
+        <v>9350.545543801898</v>
       </c>
       <c r="AL75" s="4">
-        <v>10944.1</v>
+        <v>11076.994694595438</v>
       </c>
       <c r="AM75" s="4">
-        <v>11940.5</v>
+        <v>12066.638480934929</v>
       </c>
       <c r="AN75" s="4">
-        <v>12684.739110096862</v>
+        <v>12778.137182729432</v>
       </c>
       <c r="AO75" s="4">
-        <v>13724.22013039601</v>
+        <v>13790.550258925472</v>
       </c>
       <c r="AQ75" s="24" t="s">
         <v>35</v>
       </c>
       <c r="AR75" s="4">
         <v>1054.3</v>
       </c>
       <c r="AS75" s="26">
         <v>1690.1</v>
       </c>
       <c r="AT75" s="4">
         <v>2526.9</v>
       </c>
       <c r="AU75" s="4">
         <v>3548.6</v>
       </c>
       <c r="AV75" s="4">
         <v>4712.3</v>
       </c>
       <c r="AW75" s="3">
         <v>5938.6728793563598</v>
       </c>
-      <c r="AX75" s="15"/>
+      <c r="AX75" s="15">
+        <v>8203.9</v>
+      </c>
       <c r="AY75" s="4"/>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
       <c r="E76" s="16"/>
       <c r="F76" s="16"/>
       <c r="G76" s="16"/>
       <c r="H76" s="16"/>
       <c r="I76" s="16"/>
       <c r="J76" s="16"/>
       <c r="K76" s="16"/>
       <c r="P76" s="16"/>
       <c r="Q76" s="16"/>
       <c r="R76" s="16"/>
       <c r="S76" s="16"/>
       <c r="T76" s="16"/>
       <c r="U76" s="16"/>
       <c r="V76" s="16"/>
       <c r="W76" s="16"/>
@@ -10883,91 +11003,88 @@
       <c r="X81" s="16"/>
       <c r="Y81" s="16"/>
       <c r="AD81" s="16"/>
       <c r="AE81" s="16"/>
       <c r="AF81" s="16"/>
       <c r="AG81" s="16"/>
       <c r="AH81" s="16"/>
       <c r="AI81" s="16"/>
       <c r="AJ81" s="16"/>
       <c r="AK81" s="16"/>
       <c r="AL81" s="16"/>
       <c r="AM81" s="16"/>
       <c r="AR81" s="16"/>
       <c r="AS81" s="16"/>
       <c r="AT81" s="16"/>
       <c r="AU81" s="16"/>
       <c r="AV81" s="16"/>
       <c r="AW81" s="16"/>
       <c r="AX81" s="16"/>
       <c r="AY81" s="16"/>
       <c r="AZ81" s="16"/>
       <c r="BA81" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ39:BC39"/>
+    <mergeCell ref="AQ58:BC58"/>
+    <mergeCell ref="AC1:AO1"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="AC39:AO39"/>
+    <mergeCell ref="AC58:AO58"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O39:AA39"/>
     <mergeCell ref="O58:AA58"/>
-    <mergeCell ref="AQ1:BC1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC58:AO58"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10976,89 +11093,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE09BC-0308-477C-A44D-1C037F776EB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>