--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-60" windowWidth="20730" windowHeight="11760" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жылғы" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1417" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1430" uniqueCount="43">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Петропавл қаласы</t>
   </si>
   <si>
     <t>Айыртау</t>
   </si>
   <si>
     <t>Ақжар</t>
   </si>
   <si>
     <t>М.Жұмабаев</t>
   </si>
   <si>
     <t>Есіл</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қызылжар</t>
   </si>
   <si>
@@ -149,51 +148,51 @@
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -350,57 +349,57 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -453,84 +452,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -666,55 +667,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:DJ94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CK1" workbookViewId="0">
-      <selection activeCell="DH85" sqref="DH85"/>
+    <sheetView tabSelected="1" topLeftCell="CK58" workbookViewId="0">
+      <selection activeCell="DB97" sqref="DB97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="3"/>
     <col min="18" max="18" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="11.140625" style="3" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="10" style="3" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="29" width="9.140625" style="3" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="3"/>
@@ -746,180 +747,180 @@
     <col min="88" max="88" width="20" style="3" customWidth="1"/>
     <col min="89" max="89" width="10.140625" style="3" customWidth="1"/>
     <col min="90" max="90" width="9.28515625" style="3" customWidth="1"/>
     <col min="91" max="91" width="9.140625" style="3" customWidth="1"/>
     <col min="92" max="92" width="9.7109375" style="3" customWidth="1"/>
     <col min="93" max="93" width="9.5703125" style="3" customWidth="1"/>
     <col min="94" max="94" width="9.7109375" style="3" customWidth="1"/>
     <col min="95" max="95" width="9.42578125" style="3" customWidth="1"/>
     <col min="96" max="99" width="9.140625" style="3"/>
     <col min="100" max="100" width="10.140625" style="3" customWidth="1"/>
     <col min="101" max="101" width="9.140625" style="3"/>
     <col min="102" max="102" width="20" style="3" customWidth="1"/>
     <col min="103" max="103" width="10.140625" style="3" customWidth="1"/>
     <col min="104" max="104" width="9.28515625" style="3" customWidth="1"/>
     <col min="105" max="105" width="9.140625" style="3" customWidth="1"/>
     <col min="106" max="106" width="9.7109375" style="3" customWidth="1"/>
     <col min="107" max="107" width="9.5703125" style="3" customWidth="1"/>
     <col min="108" max="108" width="9.7109375" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.42578125" style="3" customWidth="1"/>
     <col min="110" max="113" width="9.140625" style="3"/>
     <col min="114" max="114" width="10.140625" style="3" customWidth="1"/>
     <col min="115" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:114" s="26" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="31"/>
-[...11 lines deleted...]
-      <c r="N3" s="31" t="s">
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="31"/>
-[...10 lines deleted...]
-      <c r="Z3" s="31" t="s">
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="AA3" s="31"/>
-[...10 lines deleted...]
-      <c r="AL3" s="31" t="s">
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="AM3" s="31"/>
-[...10 lines deleted...]
-      <c r="AX3" s="31" t="s">
+      <c r="AM3" s="30"/>
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="30"/>
+      <c r="AQ3" s="30"/>
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="AY3" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="31" t="s">
+      <c r="AY3" s="30"/>
+      <c r="AZ3" s="30"/>
+      <c r="BA3" s="30"/>
+      <c r="BB3" s="30"/>
+      <c r="BC3" s="30"/>
+      <c r="BD3" s="30"/>
+      <c r="BE3" s="30"/>
+      <c r="BF3" s="30"/>
+      <c r="BG3" s="30"/>
+      <c r="BH3" s="30"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="BK3" s="31"/>
-[...10 lines deleted...]
-      <c r="BV3" s="31" t="s">
+      <c r="BK3" s="30"/>
+      <c r="BL3" s="30"/>
+      <c r="BM3" s="30"/>
+      <c r="BN3" s="30"/>
+      <c r="BO3" s="30"/>
+      <c r="BP3" s="30"/>
+      <c r="BQ3" s="30"/>
+      <c r="BR3" s="30"/>
+      <c r="BS3" s="30"/>
+      <c r="BT3" s="30"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="BW3" s="31"/>
-[...11 lines deleted...]
-      <c r="CJ3" s="31" t="s">
+      <c r="BW3" s="30"/>
+      <c r="BX3" s="30"/>
+      <c r="BY3" s="30"/>
+      <c r="BZ3" s="30"/>
+      <c r="CA3" s="30"/>
+      <c r="CB3" s="30"/>
+      <c r="CC3" s="30"/>
+      <c r="CD3" s="30"/>
+      <c r="CE3" s="30"/>
+      <c r="CF3" s="30"/>
+      <c r="CG3" s="30"/>
+      <c r="CH3" s="30"/>
+      <c r="CJ3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="CK3" s="31"/>
-[...11 lines deleted...]
-      <c r="CX3" s="31" t="s">
+      <c r="CK3" s="30"/>
+      <c r="CL3" s="30"/>
+      <c r="CM3" s="30"/>
+      <c r="CN3" s="30"/>
+      <c r="CO3" s="30"/>
+      <c r="CP3" s="30"/>
+      <c r="CQ3" s="30"/>
+      <c r="CR3" s="30"/>
+      <c r="CS3" s="30"/>
+      <c r="CT3" s="30"/>
+      <c r="CU3" s="30"/>
+      <c r="CV3" s="30"/>
+      <c r="CX3" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="CY3" s="31"/>
-[...10 lines deleted...]
-      <c r="DJ3" s="31"/>
+      <c r="CY3" s="30"/>
+      <c r="CZ3" s="30"/>
+      <c r="DA3" s="30"/>
+      <c r="DB3" s="30"/>
+      <c r="DC3" s="30"/>
+      <c r="DD3" s="30"/>
+      <c r="DE3" s="30"/>
+      <c r="DF3" s="30"/>
+      <c r="DG3" s="30"/>
+      <c r="DH3" s="30"/>
+      <c r="DI3" s="30"/>
+      <c r="DJ3" s="30"/>
     </row>
     <row r="4" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
@@ -978,183 +979,183 @@
       <c r="BT4" s="28"/>
       <c r="BU4" s="28"/>
       <c r="BV4" s="1"/>
       <c r="CE4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CF4" s="28"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="28"/>
       <c r="CJ4" s="1"/>
       <c r="CS4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CT4" s="28"/>
       <c r="CU4" s="28"/>
       <c r="CV4" s="28"/>
       <c r="CX4" s="1"/>
       <c r="DG4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="DH4" s="28"/>
       <c r="DI4" s="28"/>
       <c r="DJ4" s="28"/>
     </row>
     <row r="5" spans="1:114" ht="20.25" customHeight="1">
-      <c r="A5" s="29"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="31"/>
+      <c r="B5" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="30"/>
-[...10 lines deleted...]
-      <c r="N5" s="30" t="s">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="O5" s="30"/>
-[...10 lines deleted...]
-      <c r="Z5" s="30" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="29"/>
+      <c r="U5" s="29"/>
+      <c r="V5" s="29"/>
+      <c r="W5" s="29"/>
+      <c r="X5" s="29"/>
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="AA5" s="30"/>
-[...10 lines deleted...]
-      <c r="AL5" s="30" t="s">
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="29"/>
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29"/>
+      <c r="AG5" s="29"/>
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29"/>
+      <c r="AK5" s="29"/>
+      <c r="AL5" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AM5" s="30"/>
-[...10 lines deleted...]
-      <c r="AX5" s="30" t="s">
+      <c r="AM5" s="29"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="29"/>
+      <c r="AR5" s="29"/>
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="29"/>
+      <c r="AV5" s="29"/>
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AY5" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="30" t="s">
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29"/>
+      <c r="BB5" s="29"/>
+      <c r="BC5" s="29"/>
+      <c r="BD5" s="29"/>
+      <c r="BE5" s="29"/>
+      <c r="BF5" s="29"/>
+      <c r="BG5" s="29"/>
+      <c r="BH5" s="29"/>
+      <c r="BI5" s="29"/>
+      <c r="BJ5" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="BK5" s="30"/>
-[...11 lines deleted...]
-      <c r="BW5" s="30" t="s">
+      <c r="BK5" s="29"/>
+      <c r="BL5" s="29"/>
+      <c r="BM5" s="29"/>
+      <c r="BN5" s="29"/>
+      <c r="BO5" s="29"/>
+      <c r="BP5" s="29"/>
+      <c r="BQ5" s="29"/>
+      <c r="BR5" s="29"/>
+      <c r="BS5" s="29"/>
+      <c r="BT5" s="29"/>
+      <c r="BU5" s="29"/>
+      <c r="BV5" s="31"/>
+      <c r="BW5" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX5" s="30"/>
-[...11 lines deleted...]
-      <c r="CK5" s="30" t="s">
+      <c r="BX5" s="29"/>
+      <c r="BY5" s="29"/>
+      <c r="BZ5" s="29"/>
+      <c r="CA5" s="29"/>
+      <c r="CB5" s="29"/>
+      <c r="CC5" s="29"/>
+      <c r="CD5" s="29"/>
+      <c r="CE5" s="29"/>
+      <c r="CF5" s="29"/>
+      <c r="CG5" s="29"/>
+      <c r="CH5" s="29"/>
+      <c r="CJ5" s="31"/>
+      <c r="CK5" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL5" s="30"/>
-[...11 lines deleted...]
-      <c r="CY5" s="30" t="s">
+      <c r="CL5" s="29"/>
+      <c r="CM5" s="29"/>
+      <c r="CN5" s="29"/>
+      <c r="CO5" s="29"/>
+      <c r="CP5" s="29"/>
+      <c r="CQ5" s="29"/>
+      <c r="CR5" s="29"/>
+      <c r="CS5" s="29"/>
+      <c r="CT5" s="29"/>
+      <c r="CU5" s="29"/>
+      <c r="CV5" s="29"/>
+      <c r="CX5" s="31"/>
+      <c r="CY5" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ5" s="30"/>
-[...9 lines deleted...]
-      <c r="DJ5" s="30"/>
+      <c r="CZ5" s="29"/>
+      <c r="DA5" s="29"/>
+      <c r="DB5" s="29"/>
+      <c r="DC5" s="29"/>
+      <c r="DD5" s="29"/>
+      <c r="DE5" s="29"/>
+      <c r="DF5" s="29"/>
+      <c r="DG5" s="29"/>
+      <c r="DH5" s="29"/>
+      <c r="DI5" s="29"/>
+      <c r="DJ5" s="29"/>
     </row>
     <row r="6" spans="1:114" ht="28.5" customHeight="1">
-      <c r="A6" s="29"/>
+      <c r="A6" s="31"/>
       <c r="B6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="27" t="s">
@@ -1327,125 +1328,125 @@
       </c>
       <c r="BN6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="BO6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="BP6" s="27" t="s">
         <v>39</v>
       </c>
       <c r="BQ6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="BR6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="BS6" s="27" t="s">
         <v>26</v>
       </c>
       <c r="BT6" s="27" t="s">
         <v>27</v>
       </c>
       <c r="BU6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="BV6" s="29"/>
+      <c r="BV6" s="31"/>
       <c r="BW6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="BX6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="BY6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="BZ6" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CA6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CB6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CC6" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CD6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CE6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CF6" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CG6" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CH6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CJ6" s="29"/>
+      <c r="CJ6" s="31"/>
       <c r="CK6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CL6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="CN6" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CO6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CP6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CQ6" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CR6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CS6" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CT6" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CU6" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CV6" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CX6" s="29"/>
+      <c r="CX6" s="31"/>
       <c r="CY6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CZ6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="DA6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="DB6" s="27" t="s">
         <v>20</v>
       </c>
       <c r="DC6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="DD6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="DE6" s="27" t="s">
         <v>39</v>
       </c>
       <c r="DF6" s="27" t="s">
         <v>24</v>
       </c>
       <c r="DG6" s="27" t="s">
@@ -1747,53 +1748,55 @@
       <c r="CR7" s="6">
         <v>120325.07387305208</v>
       </c>
       <c r="CS7" s="5">
         <v>421421.2</v>
       </c>
       <c r="CT7" s="5">
         <v>201168.39077899524</v>
       </c>
       <c r="CU7" s="5">
         <v>187793.13670634758</v>
       </c>
       <c r="CV7" s="5">
         <v>40430.358912516851</v>
       </c>
       <c r="CX7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="CY7" s="5">
         <v>15766</v>
       </c>
       <c r="CZ7" s="5">
         <v>12298.5</v>
       </c>
       <c r="DA7" s="5">
-        <v>14035.972811789637</v>
-[...1 lines deleted...]
-      <c r="DB7" s="5"/>
+        <v>14035.97131721997</v>
+      </c>
+      <c r="DB7" s="5">
+        <v>18621.128682780029</v>
+      </c>
       <c r="DC7" s="5"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="6"/>
       <c r="DG7" s="5"/>
       <c r="DH7" s="5"/>
       <c r="DI7" s="5"/>
       <c r="DJ7" s="5"/>
     </row>
     <row r="8" spans="1:114">
       <c r="A8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="9">
         <v>97.9</v>
       </c>
       <c r="C8" s="9">
         <v>136.4</v>
       </c>
       <c r="D8" s="9">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="9">
         <v>166.30000000000007</v>
       </c>
@@ -2066,54 +2069,56 @@
       </c>
       <c r="CR8" s="6">
         <v>1402.2757609799983</v>
       </c>
       <c r="CS8" s="11">
         <v>14498.968126620857</v>
       </c>
       <c r="CT8" s="5">
         <v>2188.855412500001</v>
       </c>
       <c r="CU8" s="11">
         <v>945.21281183050814</v>
       </c>
       <c r="CV8" s="11">
         <v>2066.1317756694916</v>
       </c>
       <c r="CX8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="CY8" s="11">
         <v>245.7</v>
       </c>
       <c r="CZ8" s="5">
         <v>229.40000000000003</v>
       </c>
-      <c r="DA8" s="5">
-[...2 lines deleted...]
-      <c r="DB8" s="9"/>
+      <c r="DA8" s="9">
+        <v>220.60000000000002</v>
+      </c>
+      <c r="DB8" s="9">
+        <v>136.39999999999998</v>
+      </c>
       <c r="DC8" s="9"/>
       <c r="DD8" s="10"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="6"/>
       <c r="DG8" s="11"/>
       <c r="DH8" s="5"/>
       <c r="DI8" s="11"/>
       <c r="DJ8" s="11"/>
     </row>
     <row r="9" spans="1:114">
       <c r="A9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="11">
         <v>763.4</v>
       </c>
       <c r="C9" s="11">
         <v>645.4</v>
       </c>
       <c r="D9" s="11">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="11">
         <v>1488.3000000000002</v>
       </c>
@@ -2386,54 +2391,56 @@
       </c>
       <c r="CR9" s="10">
         <v>10627.034713522648</v>
       </c>
       <c r="CS9" s="11">
         <v>39033.926864232759</v>
       </c>
       <c r="CT9" s="5">
         <v>12616.739233700006</v>
       </c>
       <c r="CU9" s="11">
         <v>9732.193511864607</v>
       </c>
       <c r="CV9" s="11">
         <v>3643.2574422682228</v>
       </c>
       <c r="CX9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CY9" s="11">
         <v>928.7</v>
       </c>
       <c r="CZ9" s="5">
         <v>636.79999999999995</v>
       </c>
-      <c r="DA9" s="5">
-[...2 lines deleted...]
-      <c r="DB9" s="11"/>
+      <c r="DA9" s="11">
+        <v>699.09999999999991</v>
+      </c>
+      <c r="DB9" s="11">
+        <v>1635.8000000000002</v>
+      </c>
       <c r="DC9" s="11"/>
       <c r="DD9" s="10"/>
       <c r="DE9" s="10"/>
       <c r="DF9" s="10"/>
       <c r="DG9" s="11"/>
       <c r="DH9" s="5"/>
       <c r="DI9" s="11"/>
       <c r="DJ9" s="11"/>
     </row>
     <row r="10" spans="1:114">
       <c r="A10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="11">
         <v>591</v>
       </c>
       <c r="C10" s="11">
         <v>471</v>
       </c>
       <c r="D10" s="11">
         <v>359.5</v>
       </c>
       <c r="E10" s="11">
         <v>801.59999999999991</v>
       </c>
@@ -2706,54 +2713,56 @@
       </c>
       <c r="CR10" s="10">
         <v>4198.6150537999192</v>
       </c>
       <c r="CS10" s="11">
         <v>16899.466110201836</v>
       </c>
       <c r="CT10" s="5">
         <v>11748.024482000001</v>
       </c>
       <c r="CU10" s="11">
         <v>8299.4274712127517</v>
       </c>
       <c r="CV10" s="11">
         <v>1695.2423774944546</v>
       </c>
       <c r="CX10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CY10" s="11">
         <v>659.5</v>
       </c>
       <c r="CZ10" s="5">
         <v>421.70000000000005</v>
       </c>
-      <c r="DA10" s="5">
-[...2 lines deleted...]
-      <c r="DB10" s="11"/>
+      <c r="DA10" s="11">
+        <v>412.79999999999995</v>
+      </c>
+      <c r="DB10" s="11">
+        <v>772.5</v>
+      </c>
       <c r="DC10" s="11"/>
       <c r="DD10" s="10"/>
       <c r="DE10" s="10"/>
       <c r="DF10" s="10"/>
       <c r="DG10" s="11"/>
       <c r="DH10" s="5"/>
       <c r="DI10" s="11"/>
       <c r="DJ10" s="11"/>
     </row>
     <row r="11" spans="1:114">
       <c r="A11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="11">
         <v>733.6</v>
       </c>
       <c r="C11" s="11">
         <v>749.9</v>
       </c>
       <c r="D11" s="11">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="11">
         <v>1046.8000000000002</v>
       </c>
@@ -3026,54 +3035,56 @@
       </c>
       <c r="CR11" s="10">
         <v>6947.491996715572</v>
       </c>
       <c r="CS11" s="11">
         <v>35502.209509960172</v>
       </c>
       <c r="CT11" s="5">
         <v>30356.668237599995</v>
       </c>
       <c r="CU11" s="11">
         <v>15616.445179071598</v>
       </c>
       <c r="CV11" s="11">
         <v>1338.6062235919235</v>
       </c>
       <c r="CX11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CY11" s="11">
         <v>772.5</v>
       </c>
       <c r="CZ11" s="5">
         <v>659.5</v>
       </c>
-      <c r="DA11" s="5">
-[...2 lines deleted...]
-      <c r="DB11" s="11"/>
+      <c r="DA11" s="11">
+        <v>583.09999999999991</v>
+      </c>
+      <c r="DB11" s="11">
+        <v>836.09999999999991</v>
+      </c>
       <c r="DC11" s="11"/>
       <c r="DD11" s="10"/>
       <c r="DE11" s="10"/>
       <c r="DF11" s="10"/>
       <c r="DG11" s="11"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="11"/>
       <c r="DJ11" s="11"/>
     </row>
     <row r="12" spans="1:114">
       <c r="A12" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="11">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="11">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="11">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="11">
         <v>817.8</v>
       </c>
@@ -3346,54 +3357,56 @@
       </c>
       <c r="CR12" s="10">
         <v>12361.015628206858</v>
       </c>
       <c r="CS12" s="11">
         <v>30442.899999999998</v>
       </c>
       <c r="CT12" s="5">
         <v>12100.534012700002</v>
       </c>
       <c r="CU12" s="11">
         <v>13068.229144526755</v>
       </c>
       <c r="CV12" s="11">
         <v>6508.7400863993389</v>
       </c>
       <c r="CX12" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY12" s="11">
         <v>1163.3</v>
       </c>
       <c r="CZ12" s="5">
         <v>982.50000000000023</v>
       </c>
-      <c r="DA12" s="5">
-[...2 lines deleted...]
-      <c r="DB12" s="11"/>
+      <c r="DA12" s="11">
+        <v>957.09999999999991</v>
+      </c>
+      <c r="DB12" s="11">
+        <v>1502.2999999999997</v>
+      </c>
       <c r="DC12" s="11"/>
       <c r="DD12" s="10"/>
       <c r="DE12" s="10"/>
       <c r="DF12" s="10"/>
       <c r="DG12" s="11"/>
       <c r="DH12" s="5"/>
       <c r="DI12" s="11"/>
       <c r="DJ12" s="11"/>
     </row>
     <row r="13" spans="1:114">
       <c r="A13" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>486.1</v>
       </c>
       <c r="C13" s="11">
         <v>376.6</v>
       </c>
       <c r="D13" s="11">
         <v>440</v>
       </c>
       <c r="E13" s="11">
         <v>636.70000000000005</v>
       </c>
@@ -3666,54 +3679,56 @@
       </c>
       <c r="CR13" s="10">
         <v>9144.6084885214914</v>
       </c>
       <c r="CS13" s="11">
         <v>31618.236383027099</v>
       </c>
       <c r="CT13" s="5">
         <v>14682.357517299999</v>
       </c>
       <c r="CU13" s="11">
         <v>12173.984146345174</v>
       </c>
       <c r="CV13" s="11">
         <v>5402.5719698100584</v>
       </c>
       <c r="CX13" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CY13" s="11">
         <v>552.79999999999995</v>
       </c>
       <c r="CZ13" s="5">
         <v>493.40000000000009</v>
       </c>
-      <c r="DA13" s="5">
-[...2 lines deleted...]
-      <c r="DB13" s="11"/>
+      <c r="DA13" s="11">
+        <v>553</v>
+      </c>
+      <c r="DB13" s="11">
+        <v>710.7</v>
+      </c>
       <c r="DC13" s="11"/>
       <c r="DD13" s="10"/>
       <c r="DE13" s="10"/>
       <c r="DF13" s="10"/>
       <c r="DG13" s="11"/>
       <c r="DH13" s="5"/>
       <c r="DI13" s="11"/>
       <c r="DJ13" s="11"/>
     </row>
     <row r="14" spans="1:114">
       <c r="A14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="11">
         <v>1605.1</v>
       </c>
       <c r="C14" s="11">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="11">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="11">
         <v>1810.4000000000005</v>
       </c>
@@ -3986,54 +4001,56 @@
       </c>
       <c r="CR14" s="10">
         <v>9581.7007768292533</v>
       </c>
       <c r="CS14" s="11">
         <v>27915.200000000004</v>
       </c>
       <c r="CT14" s="5">
         <v>17280.400000000001</v>
       </c>
       <c r="CU14" s="11">
         <v>11571.782347416301</v>
       </c>
       <c r="CV14" s="11">
         <v>6422.4966840445995</v>
       </c>
       <c r="CX14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CY14" s="11">
         <v>3603.3</v>
       </c>
       <c r="CZ14" s="5">
         <v>3046</v>
       </c>
-      <c r="DA14" s="5">
-[...2 lines deleted...]
-      <c r="DB14" s="11"/>
+      <c r="DA14" s="11">
+        <v>3586.0999999999995</v>
+      </c>
+      <c r="DB14" s="11">
+        <v>3940.8000000000011</v>
+      </c>
       <c r="DC14" s="11"/>
       <c r="DD14" s="10"/>
       <c r="DE14" s="10"/>
       <c r="DF14" s="10"/>
       <c r="DG14" s="11"/>
       <c r="DH14" s="5"/>
       <c r="DI14" s="11"/>
       <c r="DJ14" s="11"/>
     </row>
     <row r="15" spans="1:114">
       <c r="A15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="9">
         <v>357.5</v>
       </c>
       <c r="C15" s="9">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="9">
         <v>331.5</v>
       </c>
       <c r="E15" s="9">
         <v>592.30000000000007</v>
       </c>
@@ -4306,54 +4323,56 @@
       </c>
       <c r="CR15" s="10">
         <v>4717.721554104045</v>
       </c>
       <c r="CS15" s="11">
         <v>19946.043584811468</v>
       </c>
       <c r="CT15" s="5">
         <v>11555.7244622</v>
       </c>
       <c r="CU15" s="11">
         <v>8426.8183545943903</v>
       </c>
       <c r="CV15" s="11">
         <v>3860.5210665823251</v>
       </c>
       <c r="CX15" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CY15" s="11">
         <v>727.3</v>
       </c>
       <c r="CZ15" s="5">
         <v>479.20000000000005</v>
       </c>
-      <c r="DA15" s="5">
-[...2 lines deleted...]
-      <c r="DB15" s="9"/>
+      <c r="DA15" s="9">
+        <v>661</v>
+      </c>
+      <c r="DB15" s="9">
+        <v>854.80000000000018</v>
+      </c>
       <c r="DC15" s="9"/>
       <c r="DD15" s="10"/>
       <c r="DE15" s="10"/>
       <c r="DF15" s="10"/>
       <c r="DG15" s="11"/>
       <c r="DH15" s="5"/>
       <c r="DI15" s="11"/>
       <c r="DJ15" s="11"/>
     </row>
     <row r="16" spans="1:114">
       <c r="A16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11">
         <v>349</v>
       </c>
       <c r="C16" s="11">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="11">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="11">
         <v>524.6</v>
       </c>
@@ -4626,54 +4645,56 @@
       </c>
       <c r="CR16" s="10">
         <v>3214.6341803578498</v>
       </c>
       <c r="CS16" s="11">
         <v>27574.025411177216</v>
       </c>
       <c r="CT16" s="5">
         <v>9567.1180902999986</v>
       </c>
       <c r="CU16" s="11">
         <v>14462.026370316737</v>
       </c>
       <c r="CV16" s="11">
         <v>7269.2077989402242</v>
       </c>
       <c r="CX16" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CY16" s="11">
         <v>526</v>
       </c>
       <c r="CZ16" s="5">
         <v>425.70000000000005</v>
       </c>
-      <c r="DA16" s="5">
-[...2 lines deleted...]
-      <c r="DB16" s="11"/>
+      <c r="DA16" s="11">
+        <v>472.29999999999995</v>
+      </c>
+      <c r="DB16" s="11">
+        <v>669.40000000000009</v>
+      </c>
       <c r="DC16" s="11"/>
       <c r="DD16" s="10"/>
       <c r="DE16" s="10"/>
       <c r="DF16" s="10"/>
       <c r="DG16" s="11"/>
       <c r="DH16" s="5"/>
       <c r="DI16" s="11"/>
       <c r="DJ16" s="11"/>
     </row>
     <row r="17" spans="1:114">
       <c r="A17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11">
         <v>388.8</v>
       </c>
       <c r="C17" s="11">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="11">
         <v>366.5</v>
       </c>
       <c r="E17" s="11">
         <v>560.70000000000005</v>
       </c>
@@ -4946,54 +4967,56 @@
       </c>
       <c r="CR17" s="10">
         <v>8926.8327699574038</v>
       </c>
       <c r="CS17" s="11">
         <v>27682.203433878363</v>
       </c>
       <c r="CT17" s="5">
         <v>13519.163150299995</v>
       </c>
       <c r="CU17" s="11">
         <v>9175.1710895639117</v>
       </c>
       <c r="CV17" s="11">
         <v>3870.0108201038238</v>
       </c>
       <c r="CX17" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CY17" s="11">
         <v>1190</v>
       </c>
       <c r="CZ17" s="5">
         <v>1186.0999999999999</v>
       </c>
-      <c r="DA17" s="5">
-[...2 lines deleted...]
-      <c r="DB17" s="11"/>
+      <c r="DA17" s="11">
+        <v>1262</v>
+      </c>
+      <c r="DB17" s="11">
+        <v>1419.9</v>
+      </c>
       <c r="DC17" s="11"/>
       <c r="DD17" s="10"/>
       <c r="DE17" s="10"/>
       <c r="DF17" s="10"/>
       <c r="DG17" s="11"/>
       <c r="DH17" s="5"/>
       <c r="DI17" s="11"/>
       <c r="DJ17" s="11"/>
     </row>
     <row r="18" spans="1:114">
       <c r="A18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="11">
         <v>1151.5</v>
       </c>
       <c r="C18" s="11">
         <v>785</v>
       </c>
       <c r="D18" s="11">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="11">
         <v>1478.8999999999996</v>
       </c>
@@ -5266,54 +5289,56 @@
       </c>
       <c r="CR18" s="10">
         <v>16167.984911000869</v>
       </c>
       <c r="CS18" s="11">
         <v>48193.395036301794</v>
       </c>
       <c r="CT18" s="5">
         <v>26069.9057646</v>
       </c>
       <c r="CU18" s="11">
         <v>55930.647448965552</v>
       </c>
       <c r="CV18" s="11">
         <v>-10015.935330613895</v>
       </c>
       <c r="CX18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="CY18" s="11">
         <v>3082.5</v>
       </c>
       <c r="CZ18" s="5">
         <v>2202.6999999999998</v>
       </c>
-      <c r="DA18" s="5">
-[...2 lines deleted...]
-      <c r="DB18" s="11"/>
+      <c r="DA18" s="11">
+        <v>2635.8</v>
+      </c>
+      <c r="DB18" s="11">
+        <v>3326.1000000000004</v>
+      </c>
       <c r="DC18" s="11"/>
       <c r="DD18" s="10"/>
       <c r="DE18" s="10"/>
       <c r="DF18" s="10"/>
       <c r="DG18" s="11"/>
       <c r="DH18" s="5"/>
       <c r="DI18" s="11"/>
       <c r="DJ18" s="11"/>
     </row>
     <row r="19" spans="1:114">
       <c r="A19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="11">
         <v>297.5</v>
       </c>
       <c r="C19" s="11">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="11">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="11">
         <v>343.80000000000007</v>
       </c>
@@ -5586,54 +5611,56 @@
       </c>
       <c r="CR19" s="10">
         <v>9320.10287804369</v>
       </c>
       <c r="CS19" s="11">
         <v>23610.693736558605</v>
       </c>
       <c r="CT19" s="5">
         <v>10248.401802999993</v>
       </c>
       <c r="CU19" s="11">
         <v>8126.3088112700643</v>
       </c>
       <c r="CV19" s="11">
         <v>2124.3986794650846</v>
       </c>
       <c r="CX19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="CY19" s="11">
         <v>414</v>
       </c>
       <c r="CZ19" s="5">
         <v>277.70000000000005</v>
       </c>
-      <c r="DA19" s="5">
-[...2 lines deleted...]
-      <c r="DB19" s="11"/>
+      <c r="DA19" s="11">
+        <v>314.89999999999998</v>
+      </c>
+      <c r="DB19" s="11">
+        <v>393.9</v>
+      </c>
       <c r="DC19" s="11"/>
       <c r="DD19" s="10"/>
       <c r="DE19" s="10"/>
       <c r="DF19" s="10"/>
       <c r="DG19" s="11"/>
       <c r="DH19" s="5"/>
       <c r="DI19" s="11"/>
       <c r="DJ19" s="11"/>
     </row>
     <row r="20" spans="1:114">
       <c r="A20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11">
         <v>416.9</v>
       </c>
       <c r="C20" s="11">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="11">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="11">
         <v>807.2</v>
       </c>
@@ -5906,54 +5933,56 @@
       </c>
       <c r="CR20" s="10">
         <v>3484.8899995044831</v>
       </c>
       <c r="CS20" s="11">
         <v>16412.398341694308</v>
       </c>
       <c r="CT20" s="5">
         <v>6705.6481194000007</v>
       </c>
       <c r="CU20" s="11">
         <v>4283.3022768552837</v>
       </c>
       <c r="CV20" s="11">
         <v>1553.0574983407714</v>
       </c>
       <c r="CX20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="CY20" s="11">
         <v>839.8</v>
       </c>
       <c r="CZ20" s="5">
         <v>614.90000000000009</v>
       </c>
-      <c r="DA20" s="5">
-[...2 lines deleted...]
-      <c r="DB20" s="11"/>
+      <c r="DA20" s="11">
+        <v>832.7</v>
+      </c>
+      <c r="DB20" s="11">
+        <v>1387.9</v>
+      </c>
       <c r="DC20" s="11"/>
       <c r="DD20" s="11"/>
       <c r="DE20" s="10"/>
       <c r="DF20" s="10"/>
       <c r="DG20" s="11"/>
       <c r="DH20" s="5"/>
       <c r="DI20" s="11"/>
       <c r="DJ20" s="11"/>
     </row>
     <row r="21" spans="1:114">
       <c r="A21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11">
         <v>719.3</v>
       </c>
       <c r="C21" s="11">
         <v>568</v>
       </c>
       <c r="D21" s="11">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="11">
         <v>863.5</v>
       </c>
@@ -6226,54 +6255,56 @@
       </c>
       <c r="CR21" s="10">
         <v>20230.130573905088</v>
       </c>
       <c r="CS21" s="11">
         <v>62091.564631542045</v>
       </c>
       <c r="CT21" s="5">
         <v>22528.859931700004</v>
       </c>
       <c r="CU21" s="11">
         <v>15981.545242036591</v>
       </c>
       <c r="CV21" s="11">
         <v>4692.1155465664924</v>
       </c>
       <c r="CX21" s="12" t="s">
         <v>14</v>
       </c>
       <c r="CY21" s="11">
         <v>1061.0999999999999</v>
       </c>
       <c r="CZ21" s="5">
         <v>642.40000000000009</v>
       </c>
-      <c r="DA21" s="5">
-[...2 lines deleted...]
-      <c r="DB21" s="11"/>
+      <c r="DA21" s="11">
+        <v>845.5</v>
+      </c>
+      <c r="DB21" s="11">
+        <v>1034.5</v>
+      </c>
       <c r="DC21" s="11"/>
       <c r="DD21" s="11"/>
       <c r="DE21" s="10"/>
       <c r="DF21" s="10"/>
       <c r="DG21" s="11"/>
       <c r="DH21" s="5"/>
       <c r="DI21" s="11"/>
       <c r="DJ21" s="11"/>
     </row>
     <row r="22" spans="1:114" s="13" customFormat="1" ht="29.25" customHeight="1">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
@@ -6570,180 +6601,180 @@
       <c r="CL24" s="14"/>
       <c r="CM24" s="14"/>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="15"/>
       <c r="CR24" s="15"/>
       <c r="CS24" s="14"/>
       <c r="CT24" s="14"/>
       <c r="CU24" s="14"/>
       <c r="CV24" s="14"/>
       <c r="CY24" s="14"/>
       <c r="CZ24" s="14"/>
       <c r="DA24" s="14"/>
       <c r="DB24" s="14"/>
       <c r="DC24" s="14"/>
       <c r="DD24" s="14"/>
       <c r="DE24" s="15"/>
       <c r="DF24" s="15"/>
       <c r="DG24" s="14"/>
       <c r="DH24" s="14"/>
       <c r="DI24" s="14"/>
       <c r="DJ24" s="14"/>
     </row>
     <row r="25" spans="1:114" s="26" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A25" s="31" t="s">
+      <c r="A25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="31"/>
-[...11 lines deleted...]
-      <c r="N25" s="31" t="s">
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="O25" s="31"/>
-[...10 lines deleted...]
-      <c r="Z25" s="31" t="s">
+      <c r="O25" s="30"/>
+      <c r="P25" s="30"/>
+      <c r="Q25" s="30"/>
+      <c r="R25" s="30"/>
+      <c r="S25" s="30"/>
+      <c r="T25" s="30"/>
+      <c r="U25" s="30"/>
+      <c r="V25" s="30"/>
+      <c r="W25" s="30"/>
+      <c r="X25" s="30"/>
+      <c r="Y25" s="30"/>
+      <c r="Z25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="AA25" s="31"/>
-[...10 lines deleted...]
-      <c r="AL25" s="31" t="s">
+      <c r="AA25" s="30"/>
+      <c r="AB25" s="30"/>
+      <c r="AC25" s="30"/>
+      <c r="AD25" s="30"/>
+      <c r="AE25" s="30"/>
+      <c r="AF25" s="30"/>
+      <c r="AG25" s="30"/>
+      <c r="AH25" s="30"/>
+      <c r="AI25" s="30"/>
+      <c r="AJ25" s="30"/>
+      <c r="AK25" s="30"/>
+      <c r="AL25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="AM25" s="31"/>
-[...10 lines deleted...]
-      <c r="AX25" s="31" t="s">
+      <c r="AM25" s="30"/>
+      <c r="AN25" s="30"/>
+      <c r="AO25" s="30"/>
+      <c r="AP25" s="30"/>
+      <c r="AQ25" s="30"/>
+      <c r="AR25" s="30"/>
+      <c r="AS25" s="30"/>
+      <c r="AT25" s="30"/>
+      <c r="AU25" s="30"/>
+      <c r="AV25" s="30"/>
+      <c r="AW25" s="30"/>
+      <c r="AX25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="AY25" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ25" s="31" t="s">
+      <c r="AY25" s="30"/>
+      <c r="AZ25" s="30"/>
+      <c r="BA25" s="30"/>
+      <c r="BB25" s="30"/>
+      <c r="BC25" s="30"/>
+      <c r="BD25" s="30"/>
+      <c r="BE25" s="30"/>
+      <c r="BF25" s="30"/>
+      <c r="BG25" s="30"/>
+      <c r="BH25" s="30"/>
+      <c r="BI25" s="30"/>
+      <c r="BJ25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="BK25" s="31"/>
-[...10 lines deleted...]
-      <c r="BV25" s="31" t="s">
+      <c r="BK25" s="30"/>
+      <c r="BL25" s="30"/>
+      <c r="BM25" s="30"/>
+      <c r="BN25" s="30"/>
+      <c r="BO25" s="30"/>
+      <c r="BP25" s="30"/>
+      <c r="BQ25" s="30"/>
+      <c r="BR25" s="30"/>
+      <c r="BS25" s="30"/>
+      <c r="BT25" s="30"/>
+      <c r="BU25" s="30"/>
+      <c r="BV25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="BW25" s="31"/>
-[...11 lines deleted...]
-      <c r="CJ25" s="31" t="s">
+      <c r="BW25" s="30"/>
+      <c r="BX25" s="30"/>
+      <c r="BY25" s="30"/>
+      <c r="BZ25" s="30"/>
+      <c r="CA25" s="30"/>
+      <c r="CB25" s="30"/>
+      <c r="CC25" s="30"/>
+      <c r="CD25" s="30"/>
+      <c r="CE25" s="30"/>
+      <c r="CF25" s="30"/>
+      <c r="CG25" s="30"/>
+      <c r="CH25" s="30"/>
+      <c r="CJ25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="CK25" s="31"/>
-[...11 lines deleted...]
-      <c r="CX25" s="31" t="s">
+      <c r="CK25" s="30"/>
+      <c r="CL25" s="30"/>
+      <c r="CM25" s="30"/>
+      <c r="CN25" s="30"/>
+      <c r="CO25" s="30"/>
+      <c r="CP25" s="30"/>
+      <c r="CQ25" s="30"/>
+      <c r="CR25" s="30"/>
+      <c r="CS25" s="30"/>
+      <c r="CT25" s="30"/>
+      <c r="CU25" s="30"/>
+      <c r="CV25" s="30"/>
+      <c r="CX25" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="CY25" s="31"/>
-[...10 lines deleted...]
-      <c r="DJ25" s="31"/>
+      <c r="CY25" s="30"/>
+      <c r="CZ25" s="30"/>
+      <c r="DA25" s="30"/>
+      <c r="DB25" s="30"/>
+      <c r="DC25" s="30"/>
+      <c r="DD25" s="30"/>
+      <c r="DE25" s="30"/>
+      <c r="DF25" s="30"/>
+      <c r="DG25" s="30"/>
+      <c r="DH25" s="30"/>
+      <c r="DI25" s="30"/>
+      <c r="DJ25" s="30"/>
     </row>
     <row r="26" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="28" t="s">
         <v>36</v>
       </c>
       <c r="K26" s="28"/>
       <c r="L26" s="28"/>
       <c r="M26" s="28"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
@@ -6802,183 +6833,183 @@
       <c r="BT26" s="28"/>
       <c r="BU26" s="28"/>
       <c r="BV26" s="1"/>
       <c r="CE26" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CF26" s="28"/>
       <c r="CG26" s="28"/>
       <c r="CH26" s="28"/>
       <c r="CJ26" s="1"/>
       <c r="CS26" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CT26" s="28"/>
       <c r="CU26" s="28"/>
       <c r="CV26" s="28"/>
       <c r="CX26" s="1"/>
       <c r="DG26" s="28" t="s">
         <v>36</v>
       </c>
       <c r="DH26" s="28"/>
       <c r="DI26" s="28"/>
       <c r="DJ26" s="28"/>
     </row>
     <row r="27" spans="1:114" ht="20.25" customHeight="1">
-      <c r="A27" s="29"/>
-      <c r="B27" s="30" t="s">
+      <c r="A27" s="31"/>
+      <c r="B27" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C27" s="30"/>
-[...10 lines deleted...]
-      <c r="N27" s="30" t="s">
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="O27" s="30"/>
-[...10 lines deleted...]
-      <c r="Z27" s="30" t="s">
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="29"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="AA27" s="30"/>
-[...10 lines deleted...]
-      <c r="AL27" s="30" t="s">
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="29"/>
+      <c r="AI27" s="29"/>
+      <c r="AJ27" s="29"/>
+      <c r="AK27" s="29"/>
+      <c r="AL27" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AM27" s="30"/>
-[...10 lines deleted...]
-      <c r="AX27" s="30" t="s">
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="29"/>
+      <c r="AP27" s="29"/>
+      <c r="AQ27" s="29"/>
+      <c r="AR27" s="29"/>
+      <c r="AS27" s="29"/>
+      <c r="AT27" s="29"/>
+      <c r="AU27" s="29"/>
+      <c r="AV27" s="29"/>
+      <c r="AW27" s="29"/>
+      <c r="AX27" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AY27" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ27" s="30" t="s">
+      <c r="AY27" s="29"/>
+      <c r="AZ27" s="29"/>
+      <c r="BA27" s="29"/>
+      <c r="BB27" s="29"/>
+      <c r="BC27" s="29"/>
+      <c r="BD27" s="29"/>
+      <c r="BE27" s="29"/>
+      <c r="BF27" s="29"/>
+      <c r="BG27" s="29"/>
+      <c r="BH27" s="29"/>
+      <c r="BI27" s="29"/>
+      <c r="BJ27" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="BK27" s="30"/>
-[...11 lines deleted...]
-      <c r="BW27" s="30" t="s">
+      <c r="BK27" s="29"/>
+      <c r="BL27" s="29"/>
+      <c r="BM27" s="29"/>
+      <c r="BN27" s="29"/>
+      <c r="BO27" s="29"/>
+      <c r="BP27" s="29"/>
+      <c r="BQ27" s="29"/>
+      <c r="BR27" s="29"/>
+      <c r="BS27" s="29"/>
+      <c r="BT27" s="29"/>
+      <c r="BU27" s="29"/>
+      <c r="BV27" s="31"/>
+      <c r="BW27" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX27" s="30"/>
-[...11 lines deleted...]
-      <c r="CK27" s="30" t="s">
+      <c r="BX27" s="29"/>
+      <c r="BY27" s="29"/>
+      <c r="BZ27" s="29"/>
+      <c r="CA27" s="29"/>
+      <c r="CB27" s="29"/>
+      <c r="CC27" s="29"/>
+      <c r="CD27" s="29"/>
+      <c r="CE27" s="29"/>
+      <c r="CF27" s="29"/>
+      <c r="CG27" s="29"/>
+      <c r="CH27" s="29"/>
+      <c r="CJ27" s="31"/>
+      <c r="CK27" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL27" s="30"/>
-[...11 lines deleted...]
-      <c r="CY27" s="30" t="s">
+      <c r="CL27" s="29"/>
+      <c r="CM27" s="29"/>
+      <c r="CN27" s="29"/>
+      <c r="CO27" s="29"/>
+      <c r="CP27" s="29"/>
+      <c r="CQ27" s="29"/>
+      <c r="CR27" s="29"/>
+      <c r="CS27" s="29"/>
+      <c r="CT27" s="29"/>
+      <c r="CU27" s="29"/>
+      <c r="CV27" s="29"/>
+      <c r="CX27" s="31"/>
+      <c r="CY27" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ27" s="30"/>
-[...9 lines deleted...]
-      <c r="DJ27" s="30"/>
+      <c r="CZ27" s="29"/>
+      <c r="DA27" s="29"/>
+      <c r="DB27" s="29"/>
+      <c r="DC27" s="29"/>
+      <c r="DD27" s="29"/>
+      <c r="DE27" s="29"/>
+      <c r="DF27" s="29"/>
+      <c r="DG27" s="29"/>
+      <c r="DH27" s="29"/>
+      <c r="DI27" s="29"/>
+      <c r="DJ27" s="29"/>
     </row>
     <row r="28" spans="1:114" ht="28.5" customHeight="1">
-      <c r="A28" s="29"/>
+      <c r="A28" s="31"/>
       <c r="B28" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="J28" s="27" t="s">
@@ -7151,125 +7182,125 @@
       </c>
       <c r="BN28" s="27" t="s">
         <v>21</v>
       </c>
       <c r="BO28" s="27" t="s">
         <v>22</v>
       </c>
       <c r="BP28" s="27" t="s">
         <v>39</v>
       </c>
       <c r="BQ28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="BR28" s="27" t="s">
         <v>25</v>
       </c>
       <c r="BS28" s="27" t="s">
         <v>26</v>
       </c>
       <c r="BT28" s="27" t="s">
         <v>27</v>
       </c>
       <c r="BU28" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="BV28" s="29"/>
+      <c r="BV28" s="31"/>
       <c r="BW28" s="27" t="s">
         <v>17</v>
       </c>
       <c r="BX28" s="27" t="s">
         <v>18</v>
       </c>
       <c r="BY28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="BZ28" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CA28" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CB28" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CC28" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CD28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CE28" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CF28" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CG28" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CH28" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CJ28" s="29"/>
+      <c r="CJ28" s="31"/>
       <c r="CK28" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CL28" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="CN28" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CO28" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CP28" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CQ28" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CR28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CS28" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CT28" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CU28" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CV28" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CX28" s="29"/>
+      <c r="CX28" s="31"/>
       <c r="CY28" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CZ28" s="27" t="s">
         <v>18</v>
       </c>
       <c r="DA28" s="27" t="s">
         <v>19</v>
       </c>
       <c r="DB28" s="27" t="s">
         <v>20</v>
       </c>
       <c r="DC28" s="27" t="s">
         <v>21</v>
       </c>
       <c r="DD28" s="27" t="s">
         <v>22</v>
       </c>
       <c r="DE28" s="27" t="s">
         <v>39</v>
       </c>
       <c r="DF28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="DG28" s="27" t="s">
@@ -7570,54 +7601,56 @@
       </c>
       <c r="CR29" s="5">
         <v>120009.08674805204</v>
       </c>
       <c r="CS29" s="5">
         <v>421105.39999999997</v>
       </c>
       <c r="CT29" s="5">
         <v>200852.4295289953</v>
       </c>
       <c r="CU29" s="5">
         <v>187477.2205813477</v>
       </c>
       <c r="CV29" s="5">
         <v>40114.442787516862</v>
       </c>
       <c r="CX29" s="12" t="s">
         <v>16</v>
       </c>
       <c r="CY29" s="5">
         <v>15450.6</v>
       </c>
       <c r="CZ29" s="5">
         <v>11982.1</v>
       </c>
-      <c r="DA29" s="11">
-[...2 lines deleted...]
-      <c r="DB29" s="5"/>
+      <c r="DA29" s="5">
+        <v>13669.762417219961</v>
+      </c>
+      <c r="DB29" s="5">
+        <v>18024.237582780042</v>
+      </c>
       <c r="DC29" s="5"/>
       <c r="DD29" s="6"/>
       <c r="DE29" s="5"/>
       <c r="DF29" s="5"/>
       <c r="DG29" s="5"/>
       <c r="DH29" s="5"/>
       <c r="DI29" s="5"/>
       <c r="DJ29" s="5"/>
     </row>
     <row r="30" spans="1:114">
       <c r="A30" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="7">
         <v>83.1</v>
       </c>
       <c r="C30" s="7">
         <v>121.6</v>
       </c>
       <c r="D30" s="7">
         <v>164</v>
       </c>
       <c r="E30" s="7">
         <v>188.00000000000006</v>
       </c>
@@ -7891,53 +7924,55 @@
       <c r="CR30" s="11">
         <v>1394.159607146602</v>
       </c>
       <c r="CS30" s="11">
         <v>14491.115298913135</v>
       </c>
       <c r="CT30" s="5">
         <v>2184.2000000000007</v>
       </c>
       <c r="CU30" s="11">
         <v>949.29468284306495</v>
       </c>
       <c r="CV30" s="11">
         <v>2044.2267414591333</v>
       </c>
       <c r="CX30" s="8" t="s">
         <v>1</v>
       </c>
       <c r="CY30" s="11">
         <v>235.2</v>
       </c>
       <c r="CZ30" s="5">
         <v>218.90000000000003</v>
       </c>
       <c r="DA30" s="11">
-        <v>208.5678581708259</v>
-[...1 lines deleted...]
-      <c r="DB30" s="11"/>
+        <v>208.39999999999998</v>
+      </c>
+      <c r="DB30" s="11">
+        <v>142.19999999999993</v>
+      </c>
       <c r="DC30" s="11"/>
       <c r="DD30" s="11"/>
       <c r="DE30" s="11"/>
       <c r="DF30" s="11"/>
       <c r="DG30" s="11"/>
       <c r="DH30" s="5"/>
       <c r="DI30" s="11"/>
       <c r="DJ30" s="11"/>
     </row>
     <row r="31" spans="1:114">
       <c r="A31" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="11">
         <v>749</v>
       </c>
       <c r="C31" s="11">
         <v>631</v>
       </c>
       <c r="D31" s="11">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="11">
         <v>1482.0000000000002</v>
       </c>
@@ -8211,53 +8246,55 @@
       <c r="CR31" s="11">
         <v>10590.043741647894</v>
       </c>
       <c r="CS31" s="11">
         <v>38997.347402278399</v>
       </c>
       <c r="CT31" s="5">
         <v>12580.200000000004</v>
       </c>
       <c r="CU31" s="11">
         <v>9679.1329766669078</v>
       </c>
       <c r="CV31" s="11">
         <v>3622.1471519211918</v>
       </c>
       <c r="CX31" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CY31" s="11">
         <v>893.1</v>
       </c>
       <c r="CZ31" s="5">
         <v>601.1</v>
       </c>
       <c r="DA31" s="11">
-        <v>638.32877566773868</v>
-[...1 lines deleted...]
-      <c r="DB31" s="11"/>
+        <v>638.10000000000014</v>
+      </c>
+      <c r="DB31" s="11">
+        <v>1575.6999999999998</v>
+      </c>
       <c r="DC31" s="11"/>
       <c r="DD31" s="11"/>
       <c r="DE31" s="11"/>
       <c r="DF31" s="11"/>
       <c r="DG31" s="11"/>
       <c r="DH31" s="5"/>
       <c r="DI31" s="11"/>
       <c r="DJ31" s="11"/>
     </row>
     <row r="32" spans="1:114">
       <c r="A32" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="11">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="11">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="11">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="11">
         <v>801.30000000000018</v>
       </c>
@@ -8531,53 +8568,55 @@
       <c r="CR32" s="11">
         <v>4195.5980892857751</v>
       </c>
       <c r="CS32" s="11">
         <v>16896.826179050968</v>
       </c>
       <c r="CT32" s="5">
         <v>11744.199999999997</v>
       </c>
       <c r="CU32" s="11">
         <v>8288.2053736763846</v>
       </c>
       <c r="CV32" s="11">
         <v>1702.2294568456273</v>
       </c>
       <c r="CX32" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CY32" s="11">
         <v>658.3</v>
       </c>
       <c r="CZ32" s="5">
         <v>420.40000000000009</v>
       </c>
       <c r="DA32" s="11">
-        <v>411.59682351259357</v>
-[...1 lines deleted...]
-      <c r="DB32" s="11"/>
+        <v>411.70000000000005</v>
+      </c>
+      <c r="DB32" s="11">
+        <v>751.09999999999991</v>
+      </c>
       <c r="DC32" s="11"/>
       <c r="DD32" s="11"/>
       <c r="DE32" s="11"/>
       <c r="DF32" s="11"/>
       <c r="DG32" s="11"/>
       <c r="DH32" s="5"/>
       <c r="DI32" s="11"/>
       <c r="DJ32" s="11"/>
     </row>
     <row r="33" spans="1:114">
       <c r="A33" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="11">
         <v>716</v>
       </c>
       <c r="C33" s="11">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="11">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="11">
         <v>997.40000000000009</v>
       </c>
@@ -8851,53 +8890,55 @@
       <c r="CR33" s="11">
         <v>6910.3108462920218</v>
       </c>
       <c r="CS33" s="11">
         <v>35465.234160730382</v>
       </c>
       <c r="CT33" s="5">
         <v>30327.9</v>
       </c>
       <c r="CU33" s="11">
         <v>15572.640527484167</v>
       </c>
       <c r="CV33" s="11">
         <v>1300.2138611136616</v>
       </c>
       <c r="CX33" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CY33" s="11">
         <v>730.9</v>
       </c>
       <c r="CZ33" s="5">
         <v>618.1</v>
       </c>
       <c r="DA33" s="11">
-        <v>532.96327220281501</v>
-[...1 lines deleted...]
-      <c r="DB33" s="11"/>
+        <v>532.90000000000009</v>
+      </c>
+      <c r="DB33" s="11">
+        <v>803.29999999999973</v>
+      </c>
       <c r="DC33" s="11"/>
       <c r="DD33" s="11"/>
       <c r="DE33" s="11"/>
       <c r="DF33" s="11"/>
       <c r="DG33" s="11"/>
       <c r="DH33" s="5"/>
       <c r="DI33" s="11"/>
       <c r="DJ33" s="11"/>
     </row>
     <row r="34" spans="1:114">
       <c r="A34" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="11">
         <v>521.4</v>
       </c>
       <c r="C34" s="11">
         <v>384</v>
       </c>
       <c r="D34" s="11">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="11">
         <v>800.20000000000027</v>
       </c>
@@ -9171,53 +9212,55 @@
       <c r="CR34" s="11">
         <v>12336.399285325304</v>
       </c>
       <c r="CS34" s="11">
         <v>30416.986940097802</v>
       </c>
       <c r="CT34" s="5">
         <v>12075</v>
       </c>
       <c r="CU34" s="11">
         <v>13028.311186416657</v>
       </c>
       <c r="CV34" s="11">
         <v>6498.1325931535102</v>
       </c>
       <c r="CX34" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY34" s="11">
         <v>1131.8</v>
       </c>
       <c r="CZ34" s="5">
         <v>951.10000000000014</v>
       </c>
       <c r="DA34" s="11">
-        <v>924.93756601506925</v>
-[...1 lines deleted...]
-      <c r="DB34" s="11"/>
+        <v>925</v>
+      </c>
+      <c r="DB34" s="11">
+        <v>1463.1</v>
+      </c>
       <c r="DC34" s="11"/>
       <c r="DD34" s="11"/>
       <c r="DE34" s="11"/>
       <c r="DF34" s="11"/>
       <c r="DG34" s="11"/>
       <c r="DH34" s="5"/>
       <c r="DI34" s="11"/>
       <c r="DJ34" s="11"/>
     </row>
     <row r="35" spans="1:114">
       <c r="A35" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="5">
         <v>473.7</v>
       </c>
       <c r="C35" s="5">
         <v>364.3</v>
       </c>
       <c r="D35" s="11">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="11">
         <v>620.70000000000005</v>
       </c>
@@ -9491,53 +9534,55 @@
       <c r="CR35" s="11">
         <v>9111.6007636879986</v>
       </c>
       <c r="CS35" s="11">
         <v>31585.083208160424</v>
       </c>
       <c r="CT35" s="5">
         <v>14653.900000000001</v>
       </c>
       <c r="CU35" s="11">
         <v>12124.908638106041</v>
       </c>
       <c r="CV35" s="11">
         <v>5379.4928689423687</v>
       </c>
       <c r="CX35" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CY35" s="11">
         <v>528.6</v>
       </c>
       <c r="CZ35" s="5">
         <v>469.1</v>
       </c>
       <c r="DA35" s="11">
-        <v>522.5766840836676</v>
-[...1 lines deleted...]
-      <c r="DB35" s="11"/>
+        <v>522.59999999999991</v>
+      </c>
+      <c r="DB35" s="11">
+        <v>626.70000000000005</v>
+      </c>
       <c r="DC35" s="11"/>
       <c r="DD35" s="11"/>
       <c r="DE35" s="11"/>
       <c r="DF35" s="11"/>
       <c r="DG35" s="11"/>
       <c r="DH35" s="5"/>
       <c r="DI35" s="11"/>
       <c r="DJ35" s="11"/>
     </row>
     <row r="36" spans="1:114">
       <c r="A36" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="11">
         <v>1578.9</v>
       </c>
       <c r="C36" s="11">
         <v>1418</v>
       </c>
       <c r="D36" s="11">
         <v>1478.9</v>
       </c>
       <c r="E36" s="11">
         <v>1713.0999999999995</v>
       </c>
@@ -9811,53 +9856,55 @@
       <c r="CR36" s="11">
         <v>9499.6214542882954</v>
       </c>
       <c r="CS36" s="11">
         <v>27838.704081290787</v>
       </c>
       <c r="CT36" s="5">
         <v>17183.599999999999</v>
       </c>
       <c r="CU36" s="11">
         <v>11485.616613664868</v>
       </c>
       <c r="CV36" s="11">
         <v>6380.6800402534718</v>
       </c>
       <c r="CX36" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CY36" s="11">
         <v>3523.6</v>
       </c>
       <c r="CZ36" s="5">
         <v>2966.2000000000003</v>
       </c>
       <c r="DA36" s="11">
-        <v>3509.8575267971264</v>
-[...1 lines deleted...]
-      <c r="DB36" s="11"/>
+        <v>3509.8</v>
+      </c>
+      <c r="DB36" s="11">
+        <v>3870.7000000000007</v>
+      </c>
       <c r="DC36" s="11"/>
       <c r="DD36" s="11"/>
       <c r="DE36" s="11"/>
       <c r="DF36" s="11"/>
       <c r="DG36" s="11"/>
       <c r="DH36" s="5"/>
       <c r="DI36" s="11"/>
       <c r="DJ36" s="11"/>
     </row>
     <row r="37" spans="1:114">
       <c r="A37" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="21">
         <v>352.6</v>
       </c>
       <c r="C37" s="21">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="21">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="21">
         <v>607.9</v>
       </c>
@@ -10131,53 +10178,55 @@
       <c r="CR37" s="11">
         <v>4688.3447956422333</v>
       </c>
       <c r="CS37" s="11">
         <v>19916.917260128899</v>
       </c>
       <c r="CT37" s="5">
         <v>11527.5</v>
       </c>
       <c r="CU37" s="11">
         <v>8387.4608644312902</v>
       </c>
       <c r="CV37" s="11">
         <v>3840.2424857746373</v>
       </c>
       <c r="CX37" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CY37" s="11">
         <v>696.8</v>
       </c>
       <c r="CZ37" s="5">
         <v>448.60000000000014</v>
       </c>
       <c r="DA37" s="11">
-        <v>631.2181170086551</v>
-[...1 lines deleted...]
-      <c r="DB37" s="11"/>
+        <v>631.19999999999982</v>
+      </c>
+      <c r="DB37" s="11">
+        <v>825.20000000000027</v>
+      </c>
       <c r="DC37" s="11"/>
       <c r="DD37" s="11"/>
       <c r="DE37" s="11"/>
       <c r="DF37" s="11"/>
       <c r="DG37" s="11"/>
       <c r="DH37" s="5"/>
       <c r="DI37" s="11"/>
       <c r="DJ37" s="11"/>
     </row>
     <row r="38" spans="1:114">
       <c r="A38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="11">
         <v>338</v>
       </c>
       <c r="C38" s="11">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="11">
         <v>300</v>
       </c>
       <c r="E38" s="11">
         <v>510.1</v>
       </c>
@@ -10451,53 +10500,55 @@
       <c r="CR38" s="11">
         <v>3194.2322438921865</v>
       </c>
       <c r="CS38" s="11">
         <v>27554.260857786518</v>
       </c>
       <c r="CT38" s="5">
         <v>9549.4999999999927</v>
       </c>
       <c r="CU38" s="11">
         <v>14430.257333240406</v>
       </c>
       <c r="CV38" s="11">
         <v>7257.1567990897238</v>
       </c>
       <c r="CX38" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CY38" s="11">
         <v>510.2</v>
       </c>
       <c r="CZ38" s="5">
         <v>409.8</v>
       </c>
       <c r="DA38" s="11">
-        <v>452.57115221694619</v>
-[...1 lines deleted...]
-      <c r="DB38" s="11"/>
+        <v>452.59999999999991</v>
+      </c>
+      <c r="DB38" s="11">
+        <v>618.80000000000018</v>
+      </c>
       <c r="DC38" s="11"/>
       <c r="DD38" s="11"/>
       <c r="DE38" s="11"/>
       <c r="DF38" s="11"/>
       <c r="DG38" s="11"/>
       <c r="DH38" s="5"/>
       <c r="DI38" s="11"/>
       <c r="DJ38" s="11"/>
     </row>
     <row r="39" spans="1:114">
       <c r="A39" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="11">
         <v>375.1</v>
       </c>
       <c r="C39" s="11">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="11">
         <v>346.9</v>
       </c>
       <c r="E39" s="11">
         <v>566</v>
       </c>
@@ -10771,53 +10822,55 @@
       <c r="CR39" s="11">
         <v>8894.2860752819743</v>
       </c>
       <c r="CS39" s="11">
         <v>27650.134197194282</v>
       </c>
       <c r="CT39" s="5">
         <v>13484.699999999997</v>
       </c>
       <c r="CU39" s="11">
         <v>9129.8727492540493</v>
       </c>
       <c r="CV39" s="11">
         <v>3853.9001648057165</v>
       </c>
       <c r="CX39" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CY39" s="11">
         <v>1159.5</v>
       </c>
       <c r="CZ39" s="5">
         <v>1155.5</v>
       </c>
       <c r="DA39" s="11">
-        <v>1224.7937279748744</v>
-[...1 lines deleted...]
-      <c r="DB39" s="11"/>
+        <v>1224.8000000000002</v>
+      </c>
+      <c r="DB39" s="11">
+        <v>1376.0999999999995</v>
+      </c>
       <c r="DC39" s="11"/>
       <c r="DD39" s="11"/>
       <c r="DE39" s="11"/>
       <c r="DF39" s="11"/>
       <c r="DG39" s="11"/>
       <c r="DH39" s="5"/>
       <c r="DI39" s="11"/>
       <c r="DJ39" s="11"/>
     </row>
     <row r="40" spans="1:114">
       <c r="A40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="11">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="11">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="11">
         <v>880.7</v>
       </c>
       <c r="E40" s="11">
         <v>1478.8000000000002</v>
       </c>
@@ -11091,53 +11144,55 @@
       <c r="CR40" s="11">
         <v>16166.057623949982</v>
       </c>
       <c r="CS40" s="11">
         <v>48192.734213897995</v>
       </c>
       <c r="CT40" s="5">
         <v>26060.400000000009</v>
       </c>
       <c r="CU40" s="11">
         <v>55912.703650430252</v>
       </c>
       <c r="CV40" s="11">
         <v>-9990.3121557759005</v>
       </c>
       <c r="CX40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="CY40" s="11">
         <v>3076.4</v>
       </c>
       <c r="CZ40" s="5">
         <v>2196.7999999999997</v>
       </c>
       <c r="DA40" s="11">
-        <v>2629.8400903521956</v>
-[...1 lines deleted...]
-      <c r="DB40" s="11"/>
+        <v>2629.8</v>
+      </c>
+      <c r="DB40" s="11">
+        <v>3197.8999999999996</v>
+      </c>
       <c r="DC40" s="11"/>
       <c r="DD40" s="11"/>
       <c r="DE40" s="11"/>
       <c r="DF40" s="11"/>
       <c r="DG40" s="11"/>
       <c r="DH40" s="5"/>
       <c r="DI40" s="11"/>
       <c r="DJ40" s="11"/>
     </row>
     <row r="41" spans="1:114">
       <c r="A41" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="11">
         <v>297.3</v>
       </c>
       <c r="C41" s="11">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="11">
         <v>185.7</v>
       </c>
       <c r="E41" s="11">
         <v>343.4</v>
       </c>
@@ -11411,53 +11466,55 @@
       <c r="CR41" s="11">
         <v>9314.2662180722109</v>
       </c>
       <c r="CS41" s="11">
         <v>23604.098742364597</v>
       </c>
       <c r="CT41" s="5">
         <v>10247.299999999996</v>
       </c>
       <c r="CU41" s="11">
         <v>8107.3099117811944</v>
       </c>
       <c r="CV41" s="11">
         <v>2124.3048953058387</v>
       </c>
       <c r="CX41" s="12" t="s">
         <v>12</v>
       </c>
       <c r="CY41" s="11">
         <v>413.6</v>
       </c>
       <c r="CZ41" s="5">
         <v>277.29999999999995</v>
       </c>
       <c r="DA41" s="11">
-        <v>314.44621254656255</v>
-[...1 lines deleted...]
-      <c r="DB41" s="11"/>
+        <v>314.80000000000007</v>
+      </c>
+      <c r="DB41" s="11">
+        <v>360</v>
+      </c>
       <c r="DC41" s="11"/>
       <c r="DD41" s="11"/>
       <c r="DE41" s="11"/>
       <c r="DF41" s="11"/>
       <c r="DG41" s="11"/>
       <c r="DH41" s="5"/>
       <c r="DI41" s="11"/>
       <c r="DJ41" s="11"/>
     </row>
     <row r="42" spans="1:114">
       <c r="A42" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="11">
         <v>415.9</v>
       </c>
       <c r="C42" s="11">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="11">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="11">
         <v>807.2</v>
       </c>
@@ -11731,53 +11788,55 @@
       <c r="CR42" s="11">
         <v>3483.433859419245</v>
       </c>
       <c r="CS42" s="11">
         <v>16412.006050383407</v>
       </c>
       <c r="CT42" s="5">
         <v>6698.9000000000015</v>
       </c>
       <c r="CU42" s="11">
         <v>4284.9675243751844</v>
       </c>
       <c r="CV42" s="11">
         <v>1556.9571441770677</v>
       </c>
       <c r="CX42" s="12" t="s">
         <v>13</v>
       </c>
       <c r="CY42" s="11">
         <v>838.3</v>
       </c>
       <c r="CZ42" s="5">
         <v>613.40000000000009</v>
       </c>
       <c r="DA42" s="11">
-        <v>831.26403457003698</v>
-[...1 lines deleted...]
-      <c r="DB42" s="11"/>
+        <v>831.2</v>
+      </c>
+      <c r="DB42" s="11">
+        <v>1391.7999999999997</v>
+      </c>
       <c r="DC42" s="11"/>
       <c r="DD42" s="11"/>
       <c r="DE42" s="11"/>
       <c r="DF42" s="11"/>
       <c r="DG42" s="11"/>
       <c r="DH42" s="5"/>
       <c r="DI42" s="11"/>
       <c r="DJ42" s="11"/>
     </row>
     <row r="43" spans="1:114">
       <c r="A43" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="11">
         <v>714.7</v>
       </c>
       <c r="C43" s="11">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="11">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="11">
         <v>879.80000000000018</v>
       </c>
@@ -12051,53 +12110,55 @@
       <c r="CR43" s="11">
         <v>20220.885264810378</v>
       </c>
       <c r="CS43" s="11">
         <v>62083.859330477804</v>
       </c>
       <c r="CT43" s="5">
         <v>22535.100000000006</v>
       </c>
       <c r="CU43" s="11">
         <v>16096.603771762297</v>
       </c>
       <c r="CV43" s="11">
         <v>4545.125145392085</v>
       </c>
       <c r="CX43" s="12" t="s">
         <v>14</v>
       </c>
       <c r="CY43" s="11">
         <v>1054.3</v>
       </c>
       <c r="CZ43" s="5">
         <v>635.79999999999995</v>
       </c>
       <c r="DA43" s="11">
-        <v>836.79864561938894</v>
-[...1 lines deleted...]
-      <c r="DB43" s="11"/>
+        <v>836.80000000000018</v>
+      </c>
+      <c r="DB43" s="11">
+        <v>1021.6999999999998</v>
+      </c>
       <c r="DC43" s="11"/>
       <c r="DD43" s="11"/>
       <c r="DE43" s="11"/>
       <c r="DF43" s="11"/>
       <c r="DG43" s="11"/>
       <c r="DH43" s="5"/>
       <c r="DI43" s="11"/>
       <c r="DJ43" s="11"/>
     </row>
     <row r="44" spans="1:114">
       <c r="A44" s="22"/>
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
@@ -12402,180 +12463,180 @@
       <c r="CL46" s="14"/>
       <c r="CM46" s="14"/>
       <c r="CN46" s="14"/>
       <c r="CO46" s="14"/>
       <c r="CP46" s="14"/>
       <c r="CQ46" s="14"/>
       <c r="CR46" s="14"/>
       <c r="CS46" s="14"/>
       <c r="CT46" s="14"/>
       <c r="CU46" s="14"/>
       <c r="CV46" s="14"/>
       <c r="CY46" s="14"/>
       <c r="CZ46" s="14"/>
       <c r="DA46" s="14"/>
       <c r="DB46" s="14"/>
       <c r="DC46" s="14"/>
       <c r="DD46" s="14"/>
       <c r="DE46" s="14"/>
       <c r="DF46" s="14"/>
       <c r="DG46" s="14"/>
       <c r="DH46" s="14"/>
       <c r="DI46" s="14"/>
       <c r="DJ46" s="14"/>
     </row>
     <row r="47" spans="1:114" s="26" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A47" s="31" t="s">
+      <c r="A47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="31"/>
-[...11 lines deleted...]
-      <c r="N47" s="31" t="s">
+      <c r="B47" s="30"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
+      <c r="I47" s="30"/>
+      <c r="J47" s="30"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
+      <c r="M47" s="30"/>
+      <c r="N47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="O47" s="31"/>
-[...10 lines deleted...]
-      <c r="Z47" s="31" t="s">
+      <c r="O47" s="30"/>
+      <c r="P47" s="30"/>
+      <c r="Q47" s="30"/>
+      <c r="R47" s="30"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="30"/>
+      <c r="U47" s="30"/>
+      <c r="V47" s="30"/>
+      <c r="W47" s="30"/>
+      <c r="X47" s="30"/>
+      <c r="Y47" s="30"/>
+      <c r="Z47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AA47" s="31"/>
-[...10 lines deleted...]
-      <c r="AL47" s="31" t="s">
+      <c r="AA47" s="30"/>
+      <c r="AB47" s="30"/>
+      <c r="AC47" s="30"/>
+      <c r="AD47" s="30"/>
+      <c r="AE47" s="30"/>
+      <c r="AF47" s="30"/>
+      <c r="AG47" s="30"/>
+      <c r="AH47" s="30"/>
+      <c r="AI47" s="30"/>
+      <c r="AJ47" s="30"/>
+      <c r="AK47" s="30"/>
+      <c r="AL47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AM47" s="31"/>
-[...10 lines deleted...]
-      <c r="AX47" s="31" t="s">
+      <c r="AM47" s="30"/>
+      <c r="AN47" s="30"/>
+      <c r="AO47" s="30"/>
+      <c r="AP47" s="30"/>
+      <c r="AQ47" s="30"/>
+      <c r="AR47" s="30"/>
+      <c r="AS47" s="30"/>
+      <c r="AT47" s="30"/>
+      <c r="AU47" s="30"/>
+      <c r="AV47" s="30"/>
+      <c r="AW47" s="30"/>
+      <c r="AX47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AY47" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ47" s="31" t="s">
+      <c r="AY47" s="30"/>
+      <c r="AZ47" s="30"/>
+      <c r="BA47" s="30"/>
+      <c r="BB47" s="30"/>
+      <c r="BC47" s="30"/>
+      <c r="BD47" s="30"/>
+      <c r="BE47" s="30"/>
+      <c r="BF47" s="30"/>
+      <c r="BG47" s="30"/>
+      <c r="BH47" s="30"/>
+      <c r="BI47" s="30"/>
+      <c r="BJ47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="BK47" s="31"/>
-[...10 lines deleted...]
-      <c r="BV47" s="31" t="s">
+      <c r="BK47" s="30"/>
+      <c r="BL47" s="30"/>
+      <c r="BM47" s="30"/>
+      <c r="BN47" s="30"/>
+      <c r="BO47" s="30"/>
+      <c r="BP47" s="30"/>
+      <c r="BQ47" s="30"/>
+      <c r="BR47" s="30"/>
+      <c r="BS47" s="30"/>
+      <c r="BT47" s="30"/>
+      <c r="BU47" s="30"/>
+      <c r="BV47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="BW47" s="31"/>
-[...11 lines deleted...]
-      <c r="CJ47" s="31" t="s">
+      <c r="BW47" s="30"/>
+      <c r="BX47" s="30"/>
+      <c r="BY47" s="30"/>
+      <c r="BZ47" s="30"/>
+      <c r="CA47" s="30"/>
+      <c r="CB47" s="30"/>
+      <c r="CC47" s="30"/>
+      <c r="CD47" s="30"/>
+      <c r="CE47" s="30"/>
+      <c r="CF47" s="30"/>
+      <c r="CG47" s="30"/>
+      <c r="CH47" s="30"/>
+      <c r="CJ47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="CK47" s="31"/>
-[...11 lines deleted...]
-      <c r="CX47" s="31" t="s">
+      <c r="CK47" s="30"/>
+      <c r="CL47" s="30"/>
+      <c r="CM47" s="30"/>
+      <c r="CN47" s="30"/>
+      <c r="CO47" s="30"/>
+      <c r="CP47" s="30"/>
+      <c r="CQ47" s="30"/>
+      <c r="CR47" s="30"/>
+      <c r="CS47" s="30"/>
+      <c r="CT47" s="30"/>
+      <c r="CU47" s="30"/>
+      <c r="CV47" s="30"/>
+      <c r="CX47" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="CY47" s="31"/>
-[...10 lines deleted...]
-      <c r="DJ47" s="31"/>
+      <c r="CY47" s="30"/>
+      <c r="CZ47" s="30"/>
+      <c r="DA47" s="30"/>
+      <c r="DB47" s="30"/>
+      <c r="DC47" s="30"/>
+      <c r="DD47" s="30"/>
+      <c r="DE47" s="30"/>
+      <c r="DF47" s="30"/>
+      <c r="DG47" s="30"/>
+      <c r="DH47" s="30"/>
+      <c r="DI47" s="30"/>
+      <c r="DJ47" s="30"/>
     </row>
     <row r="48" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="28" t="s">
         <v>36</v>
       </c>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
@@ -12634,183 +12695,183 @@
       <c r="BT48" s="28"/>
       <c r="BU48" s="28"/>
       <c r="BV48" s="1"/>
       <c r="CE48" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CF48" s="28"/>
       <c r="CG48" s="28"/>
       <c r="CH48" s="28"/>
       <c r="CJ48" s="1"/>
       <c r="CS48" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CT48" s="28"/>
       <c r="CU48" s="28"/>
       <c r="CV48" s="28"/>
       <c r="CX48" s="1"/>
       <c r="DG48" s="28" t="s">
         <v>36</v>
       </c>
       <c r="DH48" s="28"/>
       <c r="DI48" s="28"/>
       <c r="DJ48" s="28"/>
     </row>
     <row r="49" spans="1:114" ht="20.25" customHeight="1">
-      <c r="A49" s="29"/>
-      <c r="B49" s="30" t="s">
+      <c r="A49" s="31"/>
+      <c r="B49" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C49" s="30"/>
-[...10 lines deleted...]
-      <c r="N49" s="30" t="s">
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="29"/>
+      <c r="N49" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="O49" s="30"/>
-[...10 lines deleted...]
-      <c r="Z49" s="30" t="s">
+      <c r="O49" s="29"/>
+      <c r="P49" s="29"/>
+      <c r="Q49" s="29"/>
+      <c r="R49" s="29"/>
+      <c r="S49" s="29"/>
+      <c r="T49" s="29"/>
+      <c r="U49" s="29"/>
+      <c r="V49" s="29"/>
+      <c r="W49" s="29"/>
+      <c r="X49" s="29"/>
+      <c r="Y49" s="29"/>
+      <c r="Z49" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="AA49" s="30"/>
-[...10 lines deleted...]
-      <c r="AL49" s="30" t="s">
+      <c r="AA49" s="29"/>
+      <c r="AB49" s="29"/>
+      <c r="AC49" s="29"/>
+      <c r="AD49" s="29"/>
+      <c r="AE49" s="29"/>
+      <c r="AF49" s="29"/>
+      <c r="AG49" s="29"/>
+      <c r="AH49" s="29"/>
+      <c r="AI49" s="29"/>
+      <c r="AJ49" s="29"/>
+      <c r="AK49" s="29"/>
+      <c r="AL49" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AM49" s="30"/>
-[...10 lines deleted...]
-      <c r="AX49" s="30" t="s">
+      <c r="AM49" s="29"/>
+      <c r="AN49" s="29"/>
+      <c r="AO49" s="29"/>
+      <c r="AP49" s="29"/>
+      <c r="AQ49" s="29"/>
+      <c r="AR49" s="29"/>
+      <c r="AS49" s="29"/>
+      <c r="AT49" s="29"/>
+      <c r="AU49" s="29"/>
+      <c r="AV49" s="29"/>
+      <c r="AW49" s="29"/>
+      <c r="AX49" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AY49" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ49" s="30" t="s">
+      <c r="AY49" s="29"/>
+      <c r="AZ49" s="29"/>
+      <c r="BA49" s="29"/>
+      <c r="BB49" s="29"/>
+      <c r="BC49" s="29"/>
+      <c r="BD49" s="29"/>
+      <c r="BE49" s="29"/>
+      <c r="BF49" s="29"/>
+      <c r="BG49" s="29"/>
+      <c r="BH49" s="29"/>
+      <c r="BI49" s="29"/>
+      <c r="BJ49" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="BK49" s="30"/>
-[...11 lines deleted...]
-      <c r="BW49" s="30" t="s">
+      <c r="BK49" s="29"/>
+      <c r="BL49" s="29"/>
+      <c r="BM49" s="29"/>
+      <c r="BN49" s="29"/>
+      <c r="BO49" s="29"/>
+      <c r="BP49" s="29"/>
+      <c r="BQ49" s="29"/>
+      <c r="BR49" s="29"/>
+      <c r="BS49" s="29"/>
+      <c r="BT49" s="29"/>
+      <c r="BU49" s="29"/>
+      <c r="BV49" s="31"/>
+      <c r="BW49" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX49" s="30"/>
-[...11 lines deleted...]
-      <c r="CK49" s="30" t="s">
+      <c r="BX49" s="29"/>
+      <c r="BY49" s="29"/>
+      <c r="BZ49" s="29"/>
+      <c r="CA49" s="29"/>
+      <c r="CB49" s="29"/>
+      <c r="CC49" s="29"/>
+      <c r="CD49" s="29"/>
+      <c r="CE49" s="29"/>
+      <c r="CF49" s="29"/>
+      <c r="CG49" s="29"/>
+      <c r="CH49" s="29"/>
+      <c r="CJ49" s="31"/>
+      <c r="CK49" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL49" s="30"/>
-[...11 lines deleted...]
-      <c r="CY49" s="30" t="s">
+      <c r="CL49" s="29"/>
+      <c r="CM49" s="29"/>
+      <c r="CN49" s="29"/>
+      <c r="CO49" s="29"/>
+      <c r="CP49" s="29"/>
+      <c r="CQ49" s="29"/>
+      <c r="CR49" s="29"/>
+      <c r="CS49" s="29"/>
+      <c r="CT49" s="29"/>
+      <c r="CU49" s="29"/>
+      <c r="CV49" s="29"/>
+      <c r="CX49" s="31"/>
+      <c r="CY49" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ49" s="30"/>
-[...9 lines deleted...]
-      <c r="DJ49" s="30"/>
+      <c r="CZ49" s="29"/>
+      <c r="DA49" s="29"/>
+      <c r="DB49" s="29"/>
+      <c r="DC49" s="29"/>
+      <c r="DD49" s="29"/>
+      <c r="DE49" s="29"/>
+      <c r="DF49" s="29"/>
+      <c r="DG49" s="29"/>
+      <c r="DH49" s="29"/>
+      <c r="DI49" s="29"/>
+      <c r="DJ49" s="29"/>
     </row>
     <row r="50" spans="1:114" ht="28.5" customHeight="1">
-      <c r="A50" s="29"/>
+      <c r="A50" s="31"/>
       <c r="B50" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="27" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="27" t="s">
         <v>24</v>
       </c>
       <c r="J50" s="27" t="s">
@@ -12983,125 +13044,125 @@
       </c>
       <c r="BN50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="BO50" s="27" t="s">
         <v>22</v>
       </c>
       <c r="BP50" s="27" t="s">
         <v>39</v>
       </c>
       <c r="BQ50" s="27" t="s">
         <v>24</v>
       </c>
       <c r="BR50" s="27" t="s">
         <v>25</v>
       </c>
       <c r="BS50" s="27" t="s">
         <v>26</v>
       </c>
       <c r="BT50" s="27" t="s">
         <v>27</v>
       </c>
       <c r="BU50" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="BV50" s="29"/>
+      <c r="BV50" s="31"/>
       <c r="BW50" s="27" t="s">
         <v>17</v>
       </c>
       <c r="BX50" s="27" t="s">
         <v>18</v>
       </c>
       <c r="BY50" s="27" t="s">
         <v>19</v>
       </c>
       <c r="BZ50" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CA50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CB50" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CC50" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CD50" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CE50" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CF50" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CG50" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CH50" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CJ50" s="29"/>
+      <c r="CJ50" s="31"/>
       <c r="CK50" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CL50" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM50" s="27" t="s">
         <v>19</v>
       </c>
       <c r="CN50" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CO50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CP50" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CQ50" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CR50" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CS50" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CT50" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CU50" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CV50" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CX50" s="29"/>
+      <c r="CX50" s="31"/>
       <c r="CY50" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CZ50" s="27" t="s">
         <v>18</v>
       </c>
       <c r="DA50" s="27" t="s">
         <v>19</v>
       </c>
       <c r="DB50" s="27" t="s">
         <v>20</v>
       </c>
       <c r="DC50" s="27" t="s">
         <v>21</v>
       </c>
       <c r="DD50" s="27" t="s">
         <v>22</v>
       </c>
       <c r="DE50" s="27" t="s">
         <v>39</v>
       </c>
       <c r="DF50" s="27" t="s">
         <v>24</v>
       </c>
       <c r="DG50" s="27" t="s">
@@ -13402,54 +13463,56 @@
       </c>
       <c r="CR51" s="11">
         <v>95296.71071512386</v>
       </c>
       <c r="CS51" s="11">
         <v>395822.4</v>
       </c>
       <c r="CT51" s="5">
         <v>184955.5044648195</v>
       </c>
       <c r="CU51" s="11">
         <v>173883.94985586568</v>
       </c>
       <c r="CV51" s="11">
         <v>23088.397023560712</v>
       </c>
       <c r="CX51" s="12" t="s">
         <v>16</v>
       </c>
       <c r="CY51" s="11">
         <v>219.1</v>
       </c>
       <c r="CZ51" s="11">
         <v>196.4</v>
       </c>
-      <c r="DA51" s="9">
-[...2 lines deleted...]
-      <c r="DB51" s="11"/>
+      <c r="DA51" s="11">
+        <v>181.82446716999993</v>
+      </c>
+      <c r="DB51" s="11">
+        <v>103.47553283000002</v>
+      </c>
       <c r="DC51" s="11"/>
       <c r="DD51" s="9"/>
       <c r="DE51" s="11"/>
       <c r="DF51" s="11"/>
       <c r="DG51" s="11"/>
       <c r="DH51" s="5"/>
       <c r="DI51" s="11"/>
       <c r="DJ51" s="11"/>
     </row>
     <row r="52" spans="1:114">
       <c r="A52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="11">
         <v>3.7</v>
       </c>
       <c r="C52" s="11">
         <v>3.7</v>
       </c>
       <c r="D52" s="11">
         <v>3.5999999999999996</v>
       </c>
       <c r="E52" s="11">
         <v>7.3999999999999986</v>
       </c>
@@ -13722,54 +13785,56 @@
       </c>
       <c r="CR52" s="11">
         <v>1218.7059905221802</v>
       </c>
       <c r="CS52" s="11">
         <v>14350.315298913138</v>
       </c>
       <c r="CT52" s="5">
         <v>2066.5999999999985</v>
       </c>
       <c r="CU52" s="11">
         <v>864.10000000000218</v>
       </c>
       <c r="CV52" s="11">
         <v>2002.8999999999978</v>
       </c>
       <c r="CX52" s="8" t="s">
         <v>1</v>
       </c>
       <c r="CY52" s="11">
         <v>219.1</v>
       </c>
       <c r="CZ52" s="11">
         <v>196.4</v>
       </c>
-      <c r="DA52" s="9">
-[...2 lines deleted...]
-      <c r="DB52" s="11"/>
+      <c r="DA52" s="11">
+        <v>181.79999999999995</v>
+      </c>
+      <c r="DB52" s="11">
+        <v>103.5</v>
+      </c>
       <c r="DC52" s="11"/>
       <c r="DD52" s="9"/>
       <c r="DE52" s="11"/>
       <c r="DF52" s="11"/>
       <c r="DG52" s="11"/>
       <c r="DH52" s="5"/>
       <c r="DI52" s="11"/>
       <c r="DJ52" s="11"/>
     </row>
     <row r="53" spans="1:114">
       <c r="A53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>0</v>
       </c>
@@ -14045,51 +14110,53 @@
       </c>
       <c r="CS53" s="11">
         <v>36655.447402278398</v>
       </c>
       <c r="CT53" s="5">
         <v>11543.400000000001</v>
       </c>
       <c r="CU53" s="11">
         <v>8893.5517597862781</v>
       </c>
       <c r="CV53" s="11">
         <v>2754.5732288169529</v>
       </c>
       <c r="CX53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CY53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ53" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA53" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB53" s="9"/>
+      <c r="DB53" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC53" s="9"/>
       <c r="DD53" s="9"/>
       <c r="DE53" s="11"/>
       <c r="DF53" s="11"/>
       <c r="DG53" s="11"/>
       <c r="DH53" s="5"/>
       <c r="DI53" s="11"/>
       <c r="DJ53" s="11"/>
     </row>
     <row r="54" spans="1:114">
       <c r="A54" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>0</v>
       </c>
@@ -14365,51 +14432,53 @@
       </c>
       <c r="CS54" s="11">
         <v>15209.626179050967</v>
       </c>
       <c r="CT54" s="5">
         <v>11081</v>
       </c>
       <c r="CU54" s="11">
         <v>7604.2251881512602</v>
       </c>
       <c r="CV54" s="11">
         <v>1059.2196470381095</v>
       </c>
       <c r="CX54" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CY54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ54" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA54" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB54" s="9"/>
+      <c r="DB54" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC54" s="9"/>
       <c r="DD54" s="9"/>
       <c r="DE54" s="11"/>
       <c r="DF54" s="11"/>
       <c r="DG54" s="11"/>
       <c r="DH54" s="5"/>
       <c r="DI54" s="11"/>
       <c r="DJ54" s="11"/>
     </row>
     <row r="55" spans="1:114">
       <c r="A55" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>0</v>
       </c>
@@ -14685,51 +14754,53 @@
       </c>
       <c r="CS55" s="11">
         <v>34189.034160730378</v>
       </c>
       <c r="CT55" s="5">
         <v>29594.299999999996</v>
       </c>
       <c r="CU55" s="11">
         <v>14893.855335943546</v>
       </c>
       <c r="CV55" s="11">
         <v>452.60442277764378</v>
       </c>
       <c r="CX55" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CY55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ55" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA55" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB55" s="9"/>
+      <c r="DB55" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC55" s="9"/>
       <c r="DD55" s="9"/>
       <c r="DE55" s="11"/>
       <c r="DF55" s="11"/>
       <c r="DG55" s="11"/>
       <c r="DH55" s="5"/>
       <c r="DI55" s="11"/>
       <c r="DJ55" s="11"/>
     </row>
     <row r="56" spans="1:114">
       <c r="A56" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>0</v>
       </c>
@@ -15005,51 +15076,53 @@
       </c>
       <c r="CS56" s="11">
         <v>28518.8869400978</v>
       </c>
       <c r="CT56" s="5">
         <v>10937.5</v>
       </c>
       <c r="CU56" s="11">
         <v>12208.21713097045</v>
       </c>
       <c r="CV56" s="11">
         <v>5129.6442619131631</v>
       </c>
       <c r="CX56" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA56" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB56" s="9"/>
+      <c r="DB56" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC56" s="9"/>
       <c r="DD56" s="9"/>
       <c r="DE56" s="11"/>
       <c r="DF56" s="11"/>
       <c r="DG56" s="11"/>
       <c r="DH56" s="5"/>
       <c r="DI56" s="11"/>
       <c r="DJ56" s="11"/>
     </row>
     <row r="57" spans="1:114">
       <c r="A57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>0</v>
       </c>
@@ -15325,51 +15398,53 @@
       </c>
       <c r="CS57" s="11">
         <v>30405.883208160431</v>
       </c>
       <c r="CT57" s="5">
         <v>13963</v>
       </c>
       <c r="CU57" s="11">
         <v>11671.734298461008</v>
       </c>
       <c r="CV57" s="11">
         <v>4390.8891256204806</v>
       </c>
       <c r="CX57" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CY57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA57" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB57" s="9"/>
+      <c r="DB57" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC57" s="9"/>
       <c r="DD57" s="9"/>
       <c r="DE57" s="11"/>
       <c r="DF57" s="11"/>
       <c r="DG57" s="11"/>
       <c r="DH57" s="5"/>
       <c r="DI57" s="11"/>
       <c r="DJ57" s="11"/>
     </row>
     <row r="58" spans="1:114">
       <c r="A58" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>0</v>
       </c>
@@ -15645,51 +15720,53 @@
       </c>
       <c r="CS58" s="11">
         <v>24145.304081290789</v>
       </c>
       <c r="CT58" s="5">
         <v>13662.7</v>
       </c>
       <c r="CU58" s="11">
         <v>8236.2989491534317</v>
       </c>
       <c r="CV58" s="11">
         <v>2807.4057500184499</v>
       </c>
       <c r="CX58" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CY58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB58" s="9"/>
+      <c r="DB58" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC58" s="9"/>
       <c r="DD58" s="9"/>
       <c r="DE58" s="11"/>
       <c r="DF58" s="11"/>
       <c r="DG58" s="11"/>
       <c r="DH58" s="5"/>
       <c r="DI58" s="11"/>
       <c r="DJ58" s="11"/>
     </row>
     <row r="59" spans="1:114">
       <c r="A59" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>0</v>
       </c>
@@ -15965,51 +16042,53 @@
       </c>
       <c r="CS59" s="11">
         <v>18810.417260128899</v>
       </c>
       <c r="CT59" s="5">
         <v>10875.399999999998</v>
       </c>
       <c r="CU59" s="11">
         <v>7801.0180470185369</v>
       </c>
       <c r="CV59" s="11">
         <v>2932.7325158709573</v>
       </c>
       <c r="CX59" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CY59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA59" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB59" s="9"/>
+      <c r="DB59" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC59" s="9"/>
       <c r="DD59" s="9"/>
       <c r="DE59" s="11"/>
       <c r="DF59" s="11"/>
       <c r="DG59" s="11"/>
       <c r="DH59" s="5"/>
       <c r="DI59" s="11"/>
       <c r="DJ59" s="11"/>
     </row>
     <row r="60" spans="1:114">
       <c r="A60" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>0</v>
       </c>
@@ -16285,51 +16364,53 @@
       </c>
       <c r="CS60" s="11">
         <v>26487.460857786518</v>
       </c>
       <c r="CT60" s="5">
         <v>9141.9999999999964</v>
       </c>
       <c r="CU60" s="11">
         <v>14103.633598446009</v>
       </c>
       <c r="CV60" s="11">
         <v>6650.8202216406571</v>
       </c>
       <c r="CX60" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CY60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ60" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA60" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB60" s="9"/>
+      <c r="DB60" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC60" s="9"/>
       <c r="DD60" s="9"/>
       <c r="DE60" s="11"/>
       <c r="DF60" s="11"/>
       <c r="DG60" s="11"/>
       <c r="DH60" s="5"/>
       <c r="DI60" s="11"/>
       <c r="DJ60" s="11"/>
     </row>
     <row r="61" spans="1:114">
       <c r="A61" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>0</v>
       </c>
@@ -16605,51 +16686,53 @@
       </c>
       <c r="CS61" s="11">
         <v>25881.434197194281</v>
       </c>
       <c r="CT61" s="5">
         <v>12303.400000000001</v>
       </c>
       <c r="CU61" s="11">
         <v>7911.5542271974628</v>
       </c>
       <c r="CV61" s="11">
         <v>2604.7967899431096</v>
       </c>
       <c r="CX61" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CY61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ61" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA61" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB61" s="9"/>
+      <c r="DB61" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC61" s="9"/>
       <c r="DD61" s="9"/>
       <c r="DE61" s="11"/>
       <c r="DF61" s="11"/>
       <c r="DG61" s="11"/>
       <c r="DH61" s="5"/>
       <c r="DI61" s="11"/>
       <c r="DJ61" s="11"/>
     </row>
     <row r="62" spans="1:114">
       <c r="A62" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>0</v>
       </c>
@@ -16925,51 +17008,53 @@
       </c>
       <c r="CS62" s="11">
         <v>43957.734213897988</v>
       </c>
       <c r="CT62" s="5">
         <v>22849.599999999999</v>
       </c>
       <c r="CU62" s="11">
         <v>53176.772236997727</v>
       </c>
       <c r="CV62" s="11">
         <v>-13414.728717785969</v>
       </c>
       <c r="CX62" s="12" t="s">
         <v>11</v>
       </c>
       <c r="CY62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA62" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB62" s="9"/>
+      <c r="DB62" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC62" s="9"/>
       <c r="DD62" s="9"/>
       <c r="DE62" s="11"/>
       <c r="DF62" s="11"/>
       <c r="DG62" s="11"/>
       <c r="DH62" s="5"/>
       <c r="DI62" s="11"/>
       <c r="DJ62" s="11"/>
     </row>
     <row r="63" spans="1:114">
       <c r="A63" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>0</v>
       </c>
@@ -17245,51 +17330,53 @@
       </c>
       <c r="CS63" s="11">
         <v>22914.698742364599</v>
       </c>
       <c r="CT63" s="5">
         <v>9852.6999999999971</v>
       </c>
       <c r="CU63" s="11">
         <v>7881.232850169923</v>
       </c>
       <c r="CV63" s="11">
         <v>1713.442582560856</v>
       </c>
       <c r="CX63" s="12" t="s">
         <v>12</v>
       </c>
       <c r="CY63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ63" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA63" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB63" s="9"/>
+      <c r="DB63" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC63" s="9"/>
       <c r="DD63" s="9"/>
       <c r="DE63" s="11"/>
       <c r="DF63" s="11"/>
       <c r="DG63" s="11"/>
       <c r="DH63" s="5"/>
       <c r="DI63" s="11"/>
       <c r="DJ63" s="11"/>
     </row>
     <row r="64" spans="1:114">
       <c r="A64" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>0</v>
       </c>
@@ -17565,51 +17652,53 @@
       </c>
       <c r="CS64" s="11">
         <v>14393.406050383408</v>
       </c>
       <c r="CT64" s="5">
         <v>5712.9000000000015</v>
       </c>
       <c r="CU64" s="11">
         <v>3439.6486184690439</v>
       </c>
       <c r="CV64" s="11">
         <v>499.32728794379727</v>
       </c>
       <c r="CX64" s="12" t="s">
         <v>13</v>
       </c>
       <c r="CY64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA64" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB64" s="9"/>
+      <c r="DB64" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC64" s="9"/>
       <c r="DD64" s="9"/>
       <c r="DE64" s="11"/>
       <c r="DF64" s="11"/>
       <c r="DG64" s="11"/>
       <c r="DH64" s="5"/>
       <c r="DI64" s="11"/>
       <c r="DJ64" s="11"/>
     </row>
     <row r="65" spans="1:114">
       <c r="A65" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>0</v>
       </c>
@@ -17885,51 +17974,53 @@
       </c>
       <c r="CS65" s="11">
         <v>59902.759330477813</v>
       </c>
       <c r="CT65" s="5">
         <v>21371</v>
       </c>
       <c r="CU65" s="11">
         <v>15198.138784177179</v>
       </c>
       <c r="CV65" s="11">
         <v>3504.7700025812082</v>
       </c>
       <c r="CX65" s="12" t="s">
         <v>14</v>
       </c>
       <c r="CY65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="CZ65" s="9" t="s">
         <v>0</v>
       </c>
       <c r="DA65" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="DB65" s="9"/>
+      <c r="DB65" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="DC65" s="9"/>
       <c r="DD65" s="9"/>
       <c r="DE65" s="11"/>
       <c r="DF65" s="11"/>
       <c r="DG65" s="11"/>
       <c r="DH65" s="5"/>
       <c r="DI65" s="11"/>
       <c r="DJ65" s="11"/>
     </row>
     <row r="66" spans="1:114" s="13" customFormat="1" ht="21" customHeight="1">
       <c r="B66" s="14"/>
       <c r="C66" s="14"/>
       <c r="D66" s="14"/>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
       <c r="G66" s="15"/>
       <c r="H66" s="15"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
       <c r="N66" s="14"/>
       <c r="O66" s="14"/>
       <c r="P66" s="14"/>
@@ -18116,180 +18207,180 @@
       <c r="CL67" s="14"/>
       <c r="CM67" s="14"/>
       <c r="CN67" s="14"/>
       <c r="CO67" s="14"/>
       <c r="CP67" s="14"/>
       <c r="CQ67" s="14"/>
       <c r="CR67" s="14"/>
       <c r="CS67" s="14"/>
       <c r="CT67" s="14"/>
       <c r="CU67" s="14"/>
       <c r="CV67" s="14"/>
       <c r="CY67" s="14"/>
       <c r="CZ67" s="14"/>
       <c r="DA67" s="14"/>
       <c r="DB67" s="14"/>
       <c r="DC67" s="14"/>
       <c r="DD67" s="14"/>
       <c r="DE67" s="14"/>
       <c r="DF67" s="14"/>
       <c r="DG67" s="14"/>
       <c r="DH67" s="14"/>
       <c r="DI67" s="14"/>
       <c r="DJ67" s="14"/>
     </row>
     <row r="68" spans="1:114" s="26" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A68" s="31" t="s">
+      <c r="A68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B68" s="31"/>
-[...11 lines deleted...]
-      <c r="N68" s="31" t="s">
+      <c r="B68" s="30"/>
+      <c r="C68" s="30"/>
+      <c r="D68" s="30"/>
+      <c r="E68" s="30"/>
+      <c r="F68" s="30"/>
+      <c r="G68" s="30"/>
+      <c r="H68" s="30"/>
+      <c r="I68" s="30"/>
+      <c r="J68" s="30"/>
+      <c r="K68" s="30"/>
+      <c r="L68" s="30"/>
+      <c r="M68" s="30"/>
+      <c r="N68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="O68" s="31"/>
-[...10 lines deleted...]
-      <c r="Z68" s="31" t="s">
+      <c r="O68" s="30"/>
+      <c r="P68" s="30"/>
+      <c r="Q68" s="30"/>
+      <c r="R68" s="30"/>
+      <c r="S68" s="30"/>
+      <c r="T68" s="30"/>
+      <c r="U68" s="30"/>
+      <c r="V68" s="30"/>
+      <c r="W68" s="30"/>
+      <c r="X68" s="30"/>
+      <c r="Y68" s="30"/>
+      <c r="Z68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AA68" s="31"/>
-[...10 lines deleted...]
-      <c r="AL68" s="31" t="s">
+      <c r="AA68" s="30"/>
+      <c r="AB68" s="30"/>
+      <c r="AC68" s="30"/>
+      <c r="AD68" s="30"/>
+      <c r="AE68" s="30"/>
+      <c r="AF68" s="30"/>
+      <c r="AG68" s="30"/>
+      <c r="AH68" s="30"/>
+      <c r="AI68" s="30"/>
+      <c r="AJ68" s="30"/>
+      <c r="AK68" s="30"/>
+      <c r="AL68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AM68" s="31"/>
-[...10 lines deleted...]
-      <c r="AX68" s="31" t="s">
+      <c r="AM68" s="30"/>
+      <c r="AN68" s="30"/>
+      <c r="AO68" s="30"/>
+      <c r="AP68" s="30"/>
+      <c r="AQ68" s="30"/>
+      <c r="AR68" s="30"/>
+      <c r="AS68" s="30"/>
+      <c r="AT68" s="30"/>
+      <c r="AU68" s="30"/>
+      <c r="AV68" s="30"/>
+      <c r="AW68" s="30"/>
+      <c r="AX68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AY68" s="31"/>
-[...10 lines deleted...]
-      <c r="BJ68" s="31" t="s">
+      <c r="AY68" s="30"/>
+      <c r="AZ68" s="30"/>
+      <c r="BA68" s="30"/>
+      <c r="BB68" s="30"/>
+      <c r="BC68" s="30"/>
+      <c r="BD68" s="30"/>
+      <c r="BE68" s="30"/>
+      <c r="BF68" s="30"/>
+      <c r="BG68" s="30"/>
+      <c r="BH68" s="30"/>
+      <c r="BI68" s="30"/>
+      <c r="BJ68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="BK68" s="31"/>
-[...10 lines deleted...]
-      <c r="BV68" s="31" t="s">
+      <c r="BK68" s="30"/>
+      <c r="BL68" s="30"/>
+      <c r="BM68" s="30"/>
+      <c r="BN68" s="30"/>
+      <c r="BO68" s="30"/>
+      <c r="BP68" s="30"/>
+      <c r="BQ68" s="30"/>
+      <c r="BR68" s="30"/>
+      <c r="BS68" s="30"/>
+      <c r="BT68" s="30"/>
+      <c r="BU68" s="30"/>
+      <c r="BV68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="BW68" s="31"/>
-[...11 lines deleted...]
-      <c r="CJ68" s="31" t="s">
+      <c r="BW68" s="30"/>
+      <c r="BX68" s="30"/>
+      <c r="BY68" s="30"/>
+      <c r="BZ68" s="30"/>
+      <c r="CA68" s="30"/>
+      <c r="CB68" s="30"/>
+      <c r="CC68" s="30"/>
+      <c r="CD68" s="30"/>
+      <c r="CE68" s="30"/>
+      <c r="CF68" s="30"/>
+      <c r="CG68" s="30"/>
+      <c r="CH68" s="30"/>
+      <c r="CJ68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="CK68" s="31"/>
-[...11 lines deleted...]
-      <c r="CX68" s="31" t="s">
+      <c r="CK68" s="30"/>
+      <c r="CL68" s="30"/>
+      <c r="CM68" s="30"/>
+      <c r="CN68" s="30"/>
+      <c r="CO68" s="30"/>
+      <c r="CP68" s="30"/>
+      <c r="CQ68" s="30"/>
+      <c r="CR68" s="30"/>
+      <c r="CS68" s="30"/>
+      <c r="CT68" s="30"/>
+      <c r="CU68" s="30"/>
+      <c r="CV68" s="30"/>
+      <c r="CX68" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="CY68" s="31"/>
-[...10 lines deleted...]
-      <c r="DJ68" s="31"/>
+      <c r="CY68" s="30"/>
+      <c r="CZ68" s="30"/>
+      <c r="DA68" s="30"/>
+      <c r="DB68" s="30"/>
+      <c r="DC68" s="30"/>
+      <c r="DD68" s="30"/>
+      <c r="DE68" s="30"/>
+      <c r="DF68" s="30"/>
+      <c r="DG68" s="30"/>
+      <c r="DH68" s="30"/>
+      <c r="DI68" s="30"/>
+      <c r="DJ68" s="30"/>
     </row>
     <row r="69" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="28" t="s">
         <v>36</v>
       </c>
       <c r="K69" s="28"/>
       <c r="L69" s="28"/>
       <c r="M69" s="28"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
@@ -18348,183 +18439,183 @@
       <c r="BT69" s="28"/>
       <c r="BU69" s="28"/>
       <c r="BV69" s="1"/>
       <c r="CE69" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CF69" s="28"/>
       <c r="CG69" s="28"/>
       <c r="CH69" s="28"/>
       <c r="CJ69" s="1"/>
       <c r="CS69" s="28" t="s">
         <v>36</v>
       </c>
       <c r="CT69" s="28"/>
       <c r="CU69" s="28"/>
       <c r="CV69" s="28"/>
       <c r="CX69" s="1"/>
       <c r="DG69" s="28" t="s">
         <v>36</v>
       </c>
       <c r="DH69" s="28"/>
       <c r="DI69" s="28"/>
       <c r="DJ69" s="28"/>
     </row>
     <row r="70" spans="1:114" ht="20.25" customHeight="1">
-      <c r="A70" s="29"/>
-      <c r="B70" s="30" t="s">
+      <c r="A70" s="31"/>
+      <c r="B70" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="C70" s="30"/>
-[...10 lines deleted...]
-      <c r="N70" s="30" t="s">
+      <c r="C70" s="29"/>
+      <c r="D70" s="29"/>
+      <c r="E70" s="29"/>
+      <c r="F70" s="29"/>
+      <c r="G70" s="29"/>
+      <c r="H70" s="29"/>
+      <c r="I70" s="29"/>
+      <c r="J70" s="29"/>
+      <c r="K70" s="29"/>
+      <c r="L70" s="29"/>
+      <c r="M70" s="29"/>
+      <c r="N70" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="O70" s="30"/>
-[...10 lines deleted...]
-      <c r="Z70" s="30" t="s">
+      <c r="O70" s="29"/>
+      <c r="P70" s="29"/>
+      <c r="Q70" s="29"/>
+      <c r="R70" s="29"/>
+      <c r="S70" s="29"/>
+      <c r="T70" s="29"/>
+      <c r="U70" s="29"/>
+      <c r="V70" s="29"/>
+      <c r="W70" s="29"/>
+      <c r="X70" s="29"/>
+      <c r="Y70" s="29"/>
+      <c r="Z70" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="AA70" s="30"/>
-[...10 lines deleted...]
-      <c r="AL70" s="30" t="s">
+      <c r="AA70" s="29"/>
+      <c r="AB70" s="29"/>
+      <c r="AC70" s="29"/>
+      <c r="AD70" s="29"/>
+      <c r="AE70" s="29"/>
+      <c r="AF70" s="29"/>
+      <c r="AG70" s="29"/>
+      <c r="AH70" s="29"/>
+      <c r="AI70" s="29"/>
+      <c r="AJ70" s="29"/>
+      <c r="AK70" s="29"/>
+      <c r="AL70" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="AM70" s="30"/>
-[...10 lines deleted...]
-      <c r="AX70" s="30" t="s">
+      <c r="AM70" s="29"/>
+      <c r="AN70" s="29"/>
+      <c r="AO70" s="29"/>
+      <c r="AP70" s="29"/>
+      <c r="AQ70" s="29"/>
+      <c r="AR70" s="29"/>
+      <c r="AS70" s="29"/>
+      <c r="AT70" s="29"/>
+      <c r="AU70" s="29"/>
+      <c r="AV70" s="29"/>
+      <c r="AW70" s="29"/>
+      <c r="AX70" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="AY70" s="30"/>
-[...10 lines deleted...]
-      <c r="BJ70" s="30" t="s">
+      <c r="AY70" s="29"/>
+      <c r="AZ70" s="29"/>
+      <c r="BA70" s="29"/>
+      <c r="BB70" s="29"/>
+      <c r="BC70" s="29"/>
+      <c r="BD70" s="29"/>
+      <c r="BE70" s="29"/>
+      <c r="BF70" s="29"/>
+      <c r="BG70" s="29"/>
+      <c r="BH70" s="29"/>
+      <c r="BI70" s="29"/>
+      <c r="BJ70" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="BK70" s="30"/>
-[...11 lines deleted...]
-      <c r="BW70" s="30" t="s">
+      <c r="BK70" s="29"/>
+      <c r="BL70" s="29"/>
+      <c r="BM70" s="29"/>
+      <c r="BN70" s="29"/>
+      <c r="BO70" s="29"/>
+      <c r="BP70" s="29"/>
+      <c r="BQ70" s="29"/>
+      <c r="BR70" s="29"/>
+      <c r="BS70" s="29"/>
+      <c r="BT70" s="29"/>
+      <c r="BU70" s="29"/>
+      <c r="BV70" s="31"/>
+      <c r="BW70" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX70" s="30"/>
-[...11 lines deleted...]
-      <c r="CK70" s="30" t="s">
+      <c r="BX70" s="29"/>
+      <c r="BY70" s="29"/>
+      <c r="BZ70" s="29"/>
+      <c r="CA70" s="29"/>
+      <c r="CB70" s="29"/>
+      <c r="CC70" s="29"/>
+      <c r="CD70" s="29"/>
+      <c r="CE70" s="29"/>
+      <c r="CF70" s="29"/>
+      <c r="CG70" s="29"/>
+      <c r="CH70" s="29"/>
+      <c r="CJ70" s="31"/>
+      <c r="CK70" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL70" s="30"/>
-[...11 lines deleted...]
-      <c r="CY70" s="30" t="s">
+      <c r="CL70" s="29"/>
+      <c r="CM70" s="29"/>
+      <c r="CN70" s="29"/>
+      <c r="CO70" s="29"/>
+      <c r="CP70" s="29"/>
+      <c r="CQ70" s="29"/>
+      <c r="CR70" s="29"/>
+      <c r="CS70" s="29"/>
+      <c r="CT70" s="29"/>
+      <c r="CU70" s="29"/>
+      <c r="CV70" s="29"/>
+      <c r="CX70" s="31"/>
+      <c r="CY70" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ70" s="30"/>
-[...9 lines deleted...]
-      <c r="DJ70" s="30"/>
+      <c r="CZ70" s="29"/>
+      <c r="DA70" s="29"/>
+      <c r="DB70" s="29"/>
+      <c r="DC70" s="29"/>
+      <c r="DD70" s="29"/>
+      <c r="DE70" s="29"/>
+      <c r="DF70" s="29"/>
+      <c r="DG70" s="29"/>
+      <c r="DH70" s="29"/>
+      <c r="DI70" s="29"/>
+      <c r="DJ70" s="29"/>
     </row>
     <row r="71" spans="1:114" ht="28.5" customHeight="1">
-      <c r="A71" s="29"/>
+      <c r="A71" s="31"/>
       <c r="B71" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="27" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="27" t="s">
         <v>20</v>
       </c>
       <c r="F71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="27" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="27" t="s">
         <v>24</v>
       </c>
       <c r="J71" s="27" t="s">
@@ -18697,125 +18788,125 @@
       </c>
       <c r="BN71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="BO71" s="27" t="s">
         <v>22</v>
       </c>
       <c r="BP71" s="27" t="s">
         <v>39</v>
       </c>
       <c r="BQ71" s="27" t="s">
         <v>24</v>
       </c>
       <c r="BR71" s="27" t="s">
         <v>25</v>
       </c>
       <c r="BS71" s="27" t="s">
         <v>26</v>
       </c>
       <c r="BT71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="BU71" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="BV71" s="29"/>
+      <c r="BV71" s="31"/>
       <c r="BW71" s="27" t="s">
         <v>17</v>
       </c>
       <c r="BX71" s="27" t="s">
         <v>18</v>
       </c>
       <c r="BY71" s="27" t="s">
         <v>19</v>
       </c>
       <c r="BZ71" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CA71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CB71" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CC71" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CD71" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CE71" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CF71" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CG71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CH71" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CJ71" s="29"/>
+      <c r="CJ71" s="31"/>
       <c r="CK71" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CL71" s="27" t="s">
         <v>18</v>
       </c>
       <c r="CM71" s="27" t="s">
         <v>19</v>
       </c>
       <c r="CN71" s="27" t="s">
         <v>20</v>
       </c>
       <c r="CO71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="CP71" s="27" t="s">
         <v>22</v>
       </c>
       <c r="CQ71" s="27" t="s">
         <v>39</v>
       </c>
       <c r="CR71" s="27" t="s">
         <v>24</v>
       </c>
       <c r="CS71" s="27" t="s">
         <v>25</v>
       </c>
       <c r="CT71" s="27" t="s">
         <v>26</v>
       </c>
       <c r="CU71" s="27" t="s">
         <v>27</v>
       </c>
       <c r="CV71" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CX71" s="29"/>
+      <c r="CX71" s="31"/>
       <c r="CY71" s="27" t="s">
         <v>17</v>
       </c>
       <c r="CZ71" s="27" t="s">
         <v>18</v>
       </c>
       <c r="DA71" s="27" t="s">
         <v>19</v>
       </c>
       <c r="DB71" s="27" t="s">
         <v>20</v>
       </c>
       <c r="DC71" s="27" t="s">
         <v>21</v>
       </c>
       <c r="DD71" s="27" t="s">
         <v>22</v>
       </c>
       <c r="DE71" s="27" t="s">
         <v>39</v>
       </c>
       <c r="DF71" s="27" t="s">
         <v>24</v>
       </c>
       <c r="DG71" s="27" t="s">
@@ -19116,54 +19207,56 @@
       </c>
       <c r="CR72" s="10">
         <v>24580.378589475891</v>
       </c>
       <c r="CS72" s="11">
         <v>24819.799999999988</v>
       </c>
       <c r="CT72" s="5">
         <v>15675.990935065725</v>
       </c>
       <c r="CU72" s="11">
         <v>13387.053877404105</v>
       </c>
       <c r="CV72" s="11">
         <v>17025.243475100375</v>
       </c>
       <c r="CX72" s="12" t="s">
         <v>16</v>
       </c>
       <c r="CY72" s="11">
         <v>15231.3</v>
       </c>
       <c r="CZ72" s="5">
         <v>11785.600000000002</v>
       </c>
-      <c r="DA72" s="5">
-[...2 lines deleted...]
-      <c r="DB72" s="11"/>
+      <c r="DA72" s="11">
+        <v>13487.82692542579</v>
+      </c>
+      <c r="DB72" s="11">
+        <v>17920.573074574211</v>
+      </c>
       <c r="DC72" s="11"/>
       <c r="DD72" s="10"/>
       <c r="DE72" s="10"/>
       <c r="DF72" s="10"/>
       <c r="DG72" s="11"/>
       <c r="DH72" s="5"/>
       <c r="DI72" s="11"/>
       <c r="DJ72" s="11"/>
     </row>
     <row r="73" spans="1:114">
       <c r="A73" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B73" s="9">
         <v>79.400000000000006</v>
       </c>
       <c r="C73" s="9">
         <v>117.9</v>
       </c>
       <c r="D73" s="9">
         <v>160.39999999999998</v>
       </c>
       <c r="E73" s="9">
         <v>180.59999999999997</v>
       </c>
@@ -19436,54 +19529,56 @@
       </c>
       <c r="CR73" s="9">
         <v>163.93186541761372</v>
       </c>
       <c r="CS73" s="9">
         <v>101.70000000000005</v>
       </c>
       <c r="CT73" s="5">
         <v>98.399999999999864</v>
       </c>
       <c r="CU73" s="11">
         <v>67.547376058010059</v>
       </c>
       <c r="CV73" s="11">
         <v>41.326741459135519</v>
       </c>
       <c r="CX73" s="8" t="s">
         <v>1</v>
       </c>
       <c r="CY73" s="9">
         <v>16.100000000000001</v>
       </c>
       <c r="CZ73" s="5">
         <v>22.5</v>
       </c>
-      <c r="DA73" s="5">
-[...2 lines deleted...]
-      <c r="DB73" s="9"/>
+      <c r="DA73" s="9">
+        <v>26.6</v>
+      </c>
+      <c r="DB73" s="9">
+        <v>38.700000000000003</v>
+      </c>
       <c r="DC73" s="9"/>
       <c r="DD73" s="9"/>
       <c r="DE73" s="9"/>
       <c r="DF73" s="9"/>
       <c r="DG73" s="9"/>
       <c r="DH73" s="5"/>
       <c r="DI73" s="11"/>
       <c r="DJ73" s="11"/>
     </row>
     <row r="74" spans="1:114">
       <c r="A74" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="9">
         <v>749</v>
       </c>
       <c r="C74" s="9">
         <v>631</v>
       </c>
       <c r="D74" s="9">
         <v>524.29999999999995</v>
       </c>
       <c r="E74" s="9">
         <v>1482.0000000000002</v>
       </c>
@@ -19756,54 +19851,56 @@
       </c>
       <c r="CR74" s="9">
         <v>2101.1714040131283</v>
       </c>
       <c r="CS74" s="9">
         <v>2341.8999999999996</v>
       </c>
       <c r="CT74" s="5">
         <v>1036.8000000000011</v>
       </c>
       <c r="CU74" s="11">
         <v>785.58121688063147</v>
       </c>
       <c r="CV74" s="11">
         <v>867.57392310423711</v>
       </c>
       <c r="CX74" s="12" t="s">
         <v>2</v>
       </c>
       <c r="CY74" s="9">
         <v>893.1</v>
       </c>
       <c r="CZ74" s="5">
         <v>601.1</v>
       </c>
-      <c r="DA74" s="5">
-[...2 lines deleted...]
-      <c r="DB74" s="9"/>
+      <c r="DA74" s="9">
+        <v>638.10000000000014</v>
+      </c>
+      <c r="DB74" s="9">
+        <v>1575.6999999999998</v>
+      </c>
       <c r="DC74" s="9"/>
       <c r="DD74" s="9"/>
       <c r="DE74" s="9"/>
       <c r="DF74" s="9"/>
       <c r="DG74" s="9"/>
       <c r="DH74" s="5"/>
       <c r="DI74" s="11"/>
       <c r="DJ74" s="11"/>
     </row>
     <row r="75" spans="1:114">
       <c r="A75" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B75" s="9">
         <v>590.70000000000005</v>
       </c>
       <c r="C75" s="9">
         <v>470.70000000000005</v>
       </c>
       <c r="D75" s="9">
         <v>359.09999999999991</v>
       </c>
       <c r="E75" s="9">
         <v>801.30000000000018</v>
       </c>
@@ -20076,54 +20173,56 @@
       </c>
       <c r="CR75" s="9">
         <v>1230.1522538805966</v>
       </c>
       <c r="CS75" s="9">
         <v>1687.2000000000007</v>
       </c>
       <c r="CT75" s="5">
         <v>663.19999999999891</v>
       </c>
       <c r="CU75" s="11">
         <v>683.98018552512258</v>
       </c>
       <c r="CV75" s="11">
         <v>643.00980980751956</v>
       </c>
       <c r="CX75" s="12" t="s">
         <v>3</v>
       </c>
       <c r="CY75" s="9">
         <v>658.3</v>
       </c>
       <c r="CZ75" s="5">
         <v>420.40000000000009</v>
       </c>
-      <c r="DA75" s="5">
-[...2 lines deleted...]
-      <c r="DB75" s="9"/>
+      <c r="DA75" s="9">
+        <v>411.70000000000005</v>
+      </c>
+      <c r="DB75" s="9">
+        <v>751.09999999999991</v>
+      </c>
       <c r="DC75" s="9"/>
       <c r="DD75" s="9"/>
       <c r="DE75" s="9"/>
       <c r="DF75" s="9"/>
       <c r="DG75" s="9"/>
       <c r="DH75" s="5"/>
       <c r="DI75" s="11"/>
       <c r="DJ75" s="11"/>
     </row>
     <row r="76" spans="1:114">
       <c r="A76" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B76" s="9">
         <v>716</v>
       </c>
       <c r="C76" s="9">
         <v>732.59999999999991</v>
       </c>
       <c r="D76" s="9">
         <v>428.40000000000009</v>
       </c>
       <c r="E76" s="9">
         <v>997.40000000000009</v>
       </c>
@@ -20396,54 +20495,56 @@
       </c>
       <c r="CR76" s="9">
         <v>1257.2964803331615</v>
       </c>
       <c r="CS76" s="9">
         <v>1243.6999999999998</v>
       </c>
       <c r="CT76" s="5">
         <v>717.59999999999945</v>
       </c>
       <c r="CU76" s="11">
         <v>664.04243740309175</v>
       </c>
       <c r="CV76" s="11">
         <v>847.60943833601414</v>
       </c>
       <c r="CX76" s="12" t="s">
         <v>4</v>
       </c>
       <c r="CY76" s="9">
         <v>730.9</v>
       </c>
       <c r="CZ76" s="5">
         <v>618.1</v>
       </c>
-      <c r="DA76" s="5">
-[...2 lines deleted...]
-      <c r="DB76" s="9"/>
+      <c r="DA76" s="9">
+        <v>532.90000000000009</v>
+      </c>
+      <c r="DB76" s="9">
+        <v>803.29999999999973</v>
+      </c>
       <c r="DC76" s="9"/>
       <c r="DD76" s="9"/>
       <c r="DE76" s="9"/>
       <c r="DF76" s="9"/>
       <c r="DG76" s="9"/>
       <c r="DH76" s="5"/>
       <c r="DI76" s="11"/>
       <c r="DJ76" s="11"/>
     </row>
     <row r="77" spans="1:114">
       <c r="A77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B77" s="9">
         <v>521.4</v>
       </c>
       <c r="C77" s="9">
         <v>384</v>
       </c>
       <c r="D77" s="9">
         <v>460.69999999999993</v>
       </c>
       <c r="E77" s="9">
         <v>800.20000000000027</v>
       </c>
@@ -20716,54 +20817,56 @@
       </c>
       <c r="CR77" s="9">
         <v>2087.4377390408772</v>
       </c>
       <c r="CS77" s="9">
         <v>1898.1000000000004</v>
       </c>
       <c r="CT77" s="5">
         <v>1137.5</v>
       </c>
       <c r="CU77" s="11">
         <v>820.09405544620859</v>
       </c>
       <c r="CV77" s="11">
         <v>1368.488331240349</v>
       </c>
       <c r="CX77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="CY77" s="9">
         <v>1131.8</v>
       </c>
       <c r="CZ77" s="5">
         <v>951.10000000000014</v>
       </c>
-      <c r="DA77" s="5">
-[...2 lines deleted...]
-      <c r="DB77" s="9"/>
+      <c r="DA77" s="9">
+        <v>925</v>
+      </c>
+      <c r="DB77" s="9">
+        <v>1463.1</v>
+      </c>
       <c r="DC77" s="9"/>
       <c r="DD77" s="9"/>
       <c r="DE77" s="9"/>
       <c r="DF77" s="9"/>
       <c r="DG77" s="9"/>
       <c r="DH77" s="5"/>
       <c r="DI77" s="11"/>
       <c r="DJ77" s="11"/>
     </row>
     <row r="78" spans="1:114">
       <c r="A78" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="9">
         <v>473.7</v>
       </c>
       <c r="C78" s="9">
         <v>364.3</v>
       </c>
       <c r="D78" s="9">
         <v>423.20000000000005</v>
       </c>
       <c r="E78" s="9">
         <v>620.70000000000005</v>
       </c>
@@ -21036,54 +21139,56 @@
       </c>
       <c r="CR78" s="9">
         <v>1345.0698933729927</v>
       </c>
       <c r="CS78" s="9">
         <v>1179.1999999999998</v>
       </c>
       <c r="CT78" s="5">
         <v>690.89999999999964</v>
       </c>
       <c r="CU78" s="11">
         <v>453.1743396450338</v>
       </c>
       <c r="CV78" s="11">
         <v>988.60374332187712</v>
       </c>
       <c r="CX78" s="12" t="s">
         <v>6</v>
       </c>
       <c r="CY78" s="9">
         <v>528.6</v>
       </c>
       <c r="CZ78" s="5">
         <v>469.1</v>
       </c>
-      <c r="DA78" s="5">
-[...2 lines deleted...]
-      <c r="DB78" s="9"/>
+      <c r="DA78" s="9">
+        <v>522.59999999999991</v>
+      </c>
+      <c r="DB78" s="9">
+        <v>626.70000000000005</v>
+      </c>
       <c r="DC78" s="9"/>
       <c r="DD78" s="9"/>
       <c r="DE78" s="9"/>
       <c r="DF78" s="9"/>
       <c r="DG78" s="9"/>
       <c r="DH78" s="5"/>
       <c r="DI78" s="11"/>
       <c r="DJ78" s="11"/>
     </row>
     <row r="79" spans="1:114">
       <c r="A79" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="9">
         <v>1578.8</v>
       </c>
       <c r="C79" s="9">
         <v>1417.8999999999999</v>
       </c>
       <c r="D79" s="9">
         <v>1478.9000000000005</v>
       </c>
       <c r="E79" s="9">
         <v>1713</v>
       </c>
@@ -21356,54 +21461,56 @@
       </c>
       <c r="CR79" s="9">
         <v>4370.9923941068628</v>
       </c>
       <c r="CS79" s="9">
         <v>3680</v>
       </c>
       <c r="CT79" s="5">
         <v>3520.1000000000022</v>
       </c>
       <c r="CU79" s="11">
         <v>3245.6044433392017</v>
       </c>
       <c r="CV79" s="11">
         <v>3573.2742902350219</v>
       </c>
       <c r="CX79" s="12" t="s">
         <v>7</v>
       </c>
       <c r="CY79" s="9">
         <v>3523.4</v>
       </c>
       <c r="CZ79" s="5">
         <v>2966.1</v>
       </c>
-      <c r="DA79" s="5">
-[...2 lines deleted...]
-      <c r="DB79" s="9"/>
+      <c r="DA79" s="9">
+        <v>3509.7000000000007</v>
+      </c>
+      <c r="DB79" s="9">
+        <v>3870.5</v>
+      </c>
       <c r="DC79" s="9"/>
       <c r="DD79" s="9"/>
       <c r="DE79" s="9"/>
       <c r="DF79" s="9"/>
       <c r="DG79" s="9"/>
       <c r="DH79" s="5"/>
       <c r="DI79" s="11"/>
       <c r="DJ79" s="11"/>
     </row>
     <row r="80" spans="1:114">
       <c r="A80" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="9">
         <v>352.6</v>
       </c>
       <c r="C80" s="9">
         <v>144.69999999999999</v>
       </c>
       <c r="D80" s="9">
         <v>324.59999999999997</v>
       </c>
       <c r="E80" s="9">
         <v>607.9</v>
       </c>
@@ -21676,54 +21783,56 @@
       </c>
       <c r="CR80" s="9">
         <v>1044.1560203856925</v>
       </c>
       <c r="CS80" s="9">
         <v>1106.5</v>
       </c>
       <c r="CT80" s="5">
         <v>652.09999999999945</v>
       </c>
       <c r="CU80" s="11">
         <v>586.44281741275336</v>
       </c>
       <c r="CV80" s="11">
         <v>907.50996990368185</v>
       </c>
       <c r="CX80" s="12" t="s">
         <v>8</v>
       </c>
       <c r="CY80" s="9">
         <v>696.8</v>
       </c>
       <c r="CZ80" s="5">
         <v>448.60000000000014</v>
       </c>
-      <c r="DA80" s="5">
-[...2 lines deleted...]
-      <c r="DB80" s="9"/>
+      <c r="DA80" s="9">
+        <v>631.19999999999982</v>
+      </c>
+      <c r="DB80" s="9">
+        <v>825.20000000000027</v>
+      </c>
       <c r="DC80" s="9"/>
       <c r="DD80" s="9"/>
       <c r="DE80" s="9"/>
       <c r="DF80" s="9"/>
       <c r="DG80" s="9"/>
       <c r="DH80" s="5"/>
       <c r="DI80" s="11"/>
       <c r="DJ80" s="11"/>
     </row>
     <row r="81" spans="1:114">
       <c r="A81" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="9">
         <v>338</v>
       </c>
       <c r="C81" s="9">
         <v>288.39999999999998</v>
       </c>
       <c r="D81" s="9">
         <v>300</v>
       </c>
       <c r="E81" s="9">
         <v>510.1</v>
       </c>
@@ -21996,54 +22105,56 @@
       </c>
       <c r="CR81" s="9">
         <v>1198.9656193428441</v>
       </c>
       <c r="CS81" s="9">
         <v>1066.8000000000002</v>
       </c>
       <c r="CT81" s="5">
         <v>407.5</v>
       </c>
       <c r="CU81" s="11">
         <v>326.62373479439157</v>
       </c>
       <c r="CV81" s="11">
         <v>606.33657744906577</v>
       </c>
       <c r="CX81" s="12" t="s">
         <v>9</v>
       </c>
       <c r="CY81" s="9">
         <v>510.2</v>
       </c>
       <c r="CZ81" s="5">
         <v>409.8</v>
       </c>
-      <c r="DA81" s="5">
-[...2 lines deleted...]
-      <c r="DB81" s="9"/>
+      <c r="DA81" s="9">
+        <v>452.59999999999991</v>
+      </c>
+      <c r="DB81" s="9">
+        <v>618.80000000000018</v>
+      </c>
       <c r="DC81" s="9"/>
       <c r="DD81" s="9"/>
       <c r="DE81" s="9"/>
       <c r="DF81" s="9"/>
       <c r="DG81" s="9"/>
       <c r="DH81" s="5"/>
       <c r="DI81" s="11"/>
       <c r="DJ81" s="11"/>
     </row>
     <row r="82" spans="1:114">
       <c r="A82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9">
         <v>375.1</v>
       </c>
       <c r="C82" s="9">
         <v>338.79999999999995</v>
       </c>
       <c r="D82" s="9">
         <v>346.9</v>
       </c>
       <c r="E82" s="9">
         <v>566</v>
       </c>
@@ -22316,54 +22427,56 @@
       </c>
       <c r="CR82" s="9">
         <v>1715.5719199774339</v>
       </c>
       <c r="CS82" s="9">
         <v>1768.6999999999989</v>
       </c>
       <c r="CT82" s="5">
         <v>1181.3000000000011</v>
       </c>
       <c r="CU82" s="11">
         <v>1218.3185220565792</v>
       </c>
       <c r="CV82" s="11">
         <v>1249.103374862616</v>
       </c>
       <c r="CX82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="CY82" s="9">
         <v>1159.5</v>
       </c>
       <c r="CZ82" s="5">
         <v>1155.5</v>
       </c>
-      <c r="DA82" s="5">
-[...2 lines deleted...]
-      <c r="DB82" s="9"/>
+      <c r="DA82" s="9">
+        <v>1224.8000000000002</v>
+      </c>
+      <c r="DB82" s="9">
+        <v>1376.0999999999995</v>
+      </c>
       <c r="DC82" s="9"/>
       <c r="DD82" s="9"/>
       <c r="DE82" s="9"/>
       <c r="DF82" s="9"/>
       <c r="DG82" s="9"/>
       <c r="DH82" s="5"/>
       <c r="DI82" s="11"/>
       <c r="DJ82" s="11"/>
     </row>
     <row r="83" spans="1:114">
       <c r="A83" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9">
         <v>1151.4000000000001</v>
       </c>
       <c r="C83" s="9">
         <v>784.89999999999986</v>
       </c>
       <c r="D83" s="9">
         <v>880.7</v>
       </c>
       <c r="E83" s="9">
         <v>1478.8000000000002</v>
       </c>
@@ -22636,54 +22749,56 @@
       </c>
       <c r="CR83" s="9">
         <v>3790.6475646989311</v>
       </c>
       <c r="CS83" s="9">
         <v>4216.6000000000022</v>
       </c>
       <c r="CT83" s="5">
         <v>3201.8999999999978</v>
       </c>
       <c r="CU83" s="11">
         <v>2727.6507705401309</v>
       </c>
       <c r="CV83" s="11">
         <v>3424.4165620100612</v>
       </c>
       <c r="CX83" s="12" t="s">
         <v>11</v>
       </c>
       <c r="CY83" s="9">
         <v>3076.4</v>
       </c>
       <c r="CZ83" s="5">
         <v>2196.7999999999997</v>
       </c>
-      <c r="DA83" s="5">
-[...2 lines deleted...]
-      <c r="DB83" s="9"/>
+      <c r="DA83" s="9">
+        <v>2629.8</v>
+      </c>
+      <c r="DB83" s="9">
+        <v>3197.8999999999996</v>
+      </c>
       <c r="DC83" s="9"/>
       <c r="DD83" s="9"/>
       <c r="DE83" s="9"/>
       <c r="DF83" s="9"/>
       <c r="DG83" s="9"/>
       <c r="DH83" s="5"/>
       <c r="DI83" s="11"/>
       <c r="DJ83" s="11"/>
     </row>
     <row r="84" spans="1:114">
       <c r="A84" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="9">
         <v>297.3</v>
       </c>
       <c r="C84" s="9">
         <v>197.39999999999998</v>
       </c>
       <c r="D84" s="9">
         <v>185.7</v>
       </c>
       <c r="E84" s="9">
         <v>343.4</v>
       </c>
@@ -22956,54 +23071,56 @@
       </c>
       <c r="CR84" s="9">
         <v>699.37327079091256</v>
       </c>
       <c r="CS84" s="9">
         <v>689.40000000000009</v>
       </c>
       <c r="CT84" s="5">
         <v>394.60000000000036</v>
       </c>
       <c r="CU84" s="11">
         <v>226.07706161126953</v>
       </c>
       <c r="CV84" s="11">
         <v>410.86231274498095</v>
       </c>
       <c r="CX84" s="12" t="s">
         <v>12</v>
       </c>
       <c r="CY84" s="9">
         <v>413.6</v>
       </c>
       <c r="CZ84" s="5">
         <v>277.29999999999995</v>
       </c>
-      <c r="DA84" s="5">
-[...2 lines deleted...]
-      <c r="DB84" s="9"/>
+      <c r="DA84" s="9">
+        <v>314.80000000000007</v>
+      </c>
+      <c r="DB84" s="9">
+        <v>360</v>
+      </c>
       <c r="DC84" s="9"/>
       <c r="DD84" s="9"/>
       <c r="DE84" s="9"/>
       <c r="DF84" s="9"/>
       <c r="DG84" s="9"/>
       <c r="DH84" s="5"/>
       <c r="DI84" s="11"/>
       <c r="DJ84" s="11"/>
     </row>
     <row r="85" spans="1:114">
       <c r="A85" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="9">
         <v>415.9</v>
       </c>
       <c r="C85" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D85" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E85" s="9">
         <v>807.2</v>
       </c>
@@ -23276,54 +23393,56 @@
       </c>
       <c r="CR85" s="9">
         <v>1843.4735646054232</v>
       </c>
       <c r="CS85" s="9">
         <v>2001.6000000000004</v>
       </c>
       <c r="CT85" s="5">
         <v>977.69999999999891</v>
       </c>
       <c r="CU85" s="11">
         <v>837.67777356282022</v>
       </c>
       <c r="CV85" s="11">
         <v>1057.6298562332704</v>
       </c>
       <c r="CX85" s="12" t="s">
         <v>13</v>
       </c>
       <c r="CY85" s="9">
         <v>838.3</v>
       </c>
       <c r="CZ85" s="5">
         <v>613.40000000000009</v>
       </c>
-      <c r="DA85" s="5">
-[...2 lines deleted...]
-      <c r="DB85" s="9"/>
+      <c r="DA85" s="9">
+        <v>831.2</v>
+      </c>
+      <c r="DB85" s="9">
+        <v>1391.7999999999997</v>
+      </c>
       <c r="DC85" s="9"/>
       <c r="DD85" s="9"/>
       <c r="DE85" s="9"/>
       <c r="DF85" s="9"/>
       <c r="DG85" s="9"/>
       <c r="DH85" s="5"/>
       <c r="DI85" s="11"/>
       <c r="DJ85" s="11"/>
     </row>
     <row r="86" spans="1:114">
       <c r="A86" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B86" s="9">
         <v>714.7</v>
       </c>
       <c r="C86" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D86" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E86" s="9">
         <v>879.80000000000018</v>
       </c>
@@ -23596,54 +23715,56 @@
       </c>
       <c r="CR86" s="9">
         <v>1722.2000000000007</v>
       </c>
       <c r="CS86" s="9">
         <v>1838.3999999999996</v>
       </c>
       <c r="CT86" s="5">
         <v>996.39999999999964</v>
       </c>
       <c r="CU86" s="11">
         <v>744.23911009686162</v>
       </c>
       <c r="CV86" s="11">
         <v>1039.4810202991484</v>
       </c>
       <c r="CX86" s="12" t="s">
         <v>14</v>
       </c>
       <c r="CY86" s="9">
         <v>1054.3</v>
       </c>
       <c r="CZ86" s="5">
         <v>635.79999999999995</v>
       </c>
-      <c r="DA86" s="5">
-[...2 lines deleted...]
-      <c r="DB86" s="9"/>
+      <c r="DA86" s="9">
+        <v>836.80000000000018</v>
+      </c>
+      <c r="DB86" s="9">
+        <v>1021.6999999999998</v>
+      </c>
       <c r="DC86" s="9"/>
       <c r="DD86" s="9"/>
       <c r="DE86" s="9"/>
       <c r="DF86" s="9"/>
       <c r="DG86" s="9"/>
       <c r="DH86" s="5"/>
       <c r="DI86" s="11"/>
       <c r="DJ86" s="11"/>
     </row>
     <row r="87" spans="1:114" s="13" customFormat="1">
       <c r="B87" s="14"/>
       <c r="C87" s="14"/>
       <c r="D87" s="14"/>
       <c r="E87" s="14"/>
       <c r="F87" s="14"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="14"/>
       <c r="J87" s="14"/>
       <c r="K87" s="14"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
@@ -24277,290 +24398,290 @@
       <c r="CS92" s="14"/>
       <c r="CT92" s="14"/>
       <c r="CU92" s="14"/>
       <c r="CV92" s="14"/>
       <c r="CY92" s="14"/>
       <c r="CZ92" s="14"/>
       <c r="DA92" s="14"/>
       <c r="DB92" s="14"/>
       <c r="DC92" s="14"/>
       <c r="DD92" s="14"/>
       <c r="DE92" s="14"/>
       <c r="DF92" s="14"/>
       <c r="DG92" s="14"/>
       <c r="DH92" s="14"/>
       <c r="DI92" s="14"/>
       <c r="DJ92" s="14"/>
     </row>
     <row r="93" spans="1:114" s="13" customFormat="1"/>
     <row r="94" spans="1:114" s="13" customFormat="1">
       <c r="B94" s="25"/>
       <c r="C94" s="24"/>
       <c r="AL94" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="124">
-    <mergeCell ref="V4:Y4"/>
-[...19 lines deleted...]
-    <mergeCell ref="BJ5:BU5"/>
+    <mergeCell ref="DG48:DJ48"/>
+    <mergeCell ref="CX49:CX50"/>
+    <mergeCell ref="CY49:DJ49"/>
+    <mergeCell ref="CX68:DJ68"/>
+    <mergeCell ref="DG69:DJ69"/>
+    <mergeCell ref="CX70:CX71"/>
+    <mergeCell ref="CY70:DJ70"/>
+    <mergeCell ref="CX3:DJ3"/>
+    <mergeCell ref="DG4:DJ4"/>
+    <mergeCell ref="CX5:CX6"/>
+    <mergeCell ref="CY5:DJ5"/>
+    <mergeCell ref="CX25:DJ25"/>
+    <mergeCell ref="DG26:DJ26"/>
+    <mergeCell ref="CX27:CX28"/>
+    <mergeCell ref="CY27:DJ27"/>
+    <mergeCell ref="CX47:DJ47"/>
+    <mergeCell ref="CS69:CV69"/>
+    <mergeCell ref="CJ70:CJ71"/>
+    <mergeCell ref="CK70:CV70"/>
+    <mergeCell ref="CJ27:CJ28"/>
+    <mergeCell ref="CK27:CV27"/>
+    <mergeCell ref="CJ47:CV47"/>
+    <mergeCell ref="CS48:CV48"/>
+    <mergeCell ref="CJ49:CJ50"/>
+    <mergeCell ref="CK49:CV49"/>
+    <mergeCell ref="CJ3:CV3"/>
+    <mergeCell ref="CS4:CV4"/>
+    <mergeCell ref="CJ5:CJ6"/>
+    <mergeCell ref="CK5:CV5"/>
+    <mergeCell ref="CJ25:CV25"/>
+    <mergeCell ref="CS26:CV26"/>
+    <mergeCell ref="CJ68:CV68"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CH3"/>
+    <mergeCell ref="Z25:AK25"/>
+    <mergeCell ref="AL25:AW25"/>
+    <mergeCell ref="AX25:BI25"/>
+    <mergeCell ref="BJ25:BU25"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="N47:Y47"/>
+    <mergeCell ref="Z47:AK47"/>
+    <mergeCell ref="AT48:AW48"/>
+    <mergeCell ref="BF48:BI48"/>
+    <mergeCell ref="BR48:BU48"/>
+    <mergeCell ref="BV5:BV6"/>
+    <mergeCell ref="BV27:BV28"/>
+    <mergeCell ref="BV49:BV50"/>
+    <mergeCell ref="BV70:BV71"/>
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="BW5:CH5"/>
+    <mergeCell ref="CE26:CH26"/>
+    <mergeCell ref="BV25:CH25"/>
+    <mergeCell ref="BV68:CH68"/>
+    <mergeCell ref="BW27:CH27"/>
+    <mergeCell ref="CE48:CH48"/>
+    <mergeCell ref="BW49:CH49"/>
+    <mergeCell ref="BV47:CH47"/>
+    <mergeCell ref="CE69:CH69"/>
+    <mergeCell ref="BW70:CH70"/>
+    <mergeCell ref="V48:Y48"/>
+    <mergeCell ref="V69:Y69"/>
+    <mergeCell ref="BJ70:BU70"/>
+    <mergeCell ref="BJ49:BU49"/>
+    <mergeCell ref="AX49:BI49"/>
+    <mergeCell ref="BJ27:BU27"/>
+    <mergeCell ref="AH48:AK48"/>
+    <mergeCell ref="AL47:AW47"/>
+    <mergeCell ref="AX47:BI47"/>
+    <mergeCell ref="BJ47:BU47"/>
+    <mergeCell ref="N68:Y68"/>
+    <mergeCell ref="Z68:AK68"/>
+    <mergeCell ref="AL68:AW68"/>
+    <mergeCell ref="BR69:BU69"/>
+    <mergeCell ref="BJ68:BU68"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="Z27:AK27"/>
     <mergeCell ref="AL27:AW27"/>
     <mergeCell ref="AX27:BI27"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:M70"/>
     <mergeCell ref="N70:Y70"/>
     <mergeCell ref="Z70:AK70"/>
     <mergeCell ref="AL70:AW70"/>
     <mergeCell ref="AX70:BI70"/>
     <mergeCell ref="A68:M68"/>
     <mergeCell ref="J69:M69"/>
     <mergeCell ref="AH69:AK69"/>
     <mergeCell ref="AT69:AW69"/>
     <mergeCell ref="BF69:BI69"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="AL49:AW49"/>
     <mergeCell ref="AX68:BI68"/>
-    <mergeCell ref="V48:Y48"/>
-[...77 lines deleted...]
-    <mergeCell ref="CX47:DJ47"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="BR4:BU4"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="AX5:BI5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="BF4:BI4"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="N25:Y25"/>
+    <mergeCell ref="BR26:BU26"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="BJ5:BU5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жылғы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>