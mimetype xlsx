--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -14,95 +14,56 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-60" windowWidth="20730" windowHeight="11760" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жылғы" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1430" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1743" uniqueCount="43">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Петропавл қаласы</t>
-  </si>
-[...37 lines deleted...]
-    <t>Ғ.Мүсірепов</t>
   </si>
   <si>
     <t>- </t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
@@ -144,76 +105,121 @@
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
+  <si>
+    <t>Айыртау ауданы</t>
+  </si>
+  <si>
+    <t>Ақжар ауданы</t>
+  </si>
+  <si>
+    <t>М.Жұмабаев ауданы</t>
+  </si>
+  <si>
+    <t>Есіл ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Қызылжар ауданы</t>
+  </si>
+  <si>
+    <t>Мамлют ауданы</t>
+  </si>
+  <si>
+    <t>Шал ақын ауданы</t>
+  </si>
+  <si>
+    <t>Аққайың ауданы</t>
+  </si>
+  <si>
+    <t>Тайынша ауданы</t>
+  </si>
+  <si>
+    <t>Тимирязев ауданы</t>
+  </si>
+  <si>
+    <t>Уәлиханов ауданы</t>
+  </si>
+  <si>
+    <t>Ғабит Мүсірепов атын. ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -262,145 +268,137 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -668,23904 +666,25039 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A3:DJ94"/>
+  <dimension ref="A3:DO94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CK58" workbookViewId="0">
-      <selection activeCell="DB97" sqref="DB97"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AA1" sqref="AA1:AA1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20" style="3" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="3" customWidth="1"/>
-[...55 lines deleted...]
-    <col min="115" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="14" width="25.140625" style="3" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="3" customWidth="1"/>
+    <col min="16" max="18" width="9.140625" style="3"/>
+    <col min="19" max="19" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="9.140625" style="3"/>
+    <col min="23" max="23" width="11.140625" style="3" customWidth="1"/>
+    <col min="24" max="25" width="9.140625" style="3"/>
+    <col min="26" max="26" width="10" style="3" customWidth="1"/>
+    <col min="27" max="27" width="25.140625" style="3" customWidth="1"/>
+    <col min="28" max="30" width="9.140625" style="3"/>
+    <col min="31" max="31" width="9.140625" style="3" customWidth="1"/>
+    <col min="32" max="35" width="9.140625" style="3"/>
+    <col min="36" max="36" width="10.140625" style="3" customWidth="1"/>
+    <col min="37" max="38" width="9.140625" style="3"/>
+    <col min="39" max="39" width="10" style="3" customWidth="1"/>
+    <col min="40" max="40" width="25.140625" style="3" customWidth="1"/>
+    <col min="41" max="48" width="9.140625" style="3"/>
+    <col min="49" max="49" width="10.28515625" style="3" customWidth="1"/>
+    <col min="50" max="51" width="9.140625" style="3"/>
+    <col min="52" max="52" width="11" style="3" customWidth="1"/>
+    <col min="53" max="53" width="25.140625" style="3" customWidth="1"/>
+    <col min="54" max="60" width="9.140625" style="3"/>
+    <col min="61" max="61" width="10.140625" style="3" customWidth="1"/>
+    <col min="62" max="63" width="10.85546875" style="3" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" style="3"/>
+    <col min="65" max="65" width="10.5703125" style="3" customWidth="1"/>
+    <col min="66" max="66" width="25.140625" style="3" customWidth="1"/>
+    <col min="67" max="77" width="9.140625" style="3"/>
+    <col min="78" max="78" width="10.140625" style="3" customWidth="1"/>
+    <col min="79" max="79" width="25.140625" style="3" customWidth="1"/>
+    <col min="80" max="80" width="10.140625" style="3" customWidth="1"/>
+    <col min="81" max="81" width="9.28515625" style="3" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" style="3" customWidth="1"/>
+    <col min="83" max="83" width="9.7109375" style="3" customWidth="1"/>
+    <col min="84" max="84" width="9.5703125" style="3" customWidth="1"/>
+    <col min="85" max="85" width="9.7109375" style="3" customWidth="1"/>
+    <col min="86" max="86" width="9.42578125" style="3" customWidth="1"/>
+    <col min="87" max="90" width="9.140625" style="3"/>
+    <col min="91" max="91" width="10.140625" style="3" customWidth="1"/>
+    <col min="92" max="92" width="9.140625" style="3"/>
+    <col min="93" max="93" width="25.140625" style="3" customWidth="1"/>
+    <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
+    <col min="95" max="95" width="9.28515625" style="3" customWidth="1"/>
+    <col min="96" max="96" width="9.140625" style="3" customWidth="1"/>
+    <col min="97" max="97" width="9.7109375" style="3" customWidth="1"/>
+    <col min="98" max="98" width="9.5703125" style="3" customWidth="1"/>
+    <col min="99" max="99" width="9.7109375" style="3" customWidth="1"/>
+    <col min="100" max="100" width="9.42578125" style="3" customWidth="1"/>
+    <col min="101" max="104" width="9.140625" style="3"/>
+    <col min="105" max="105" width="10.140625" style="3" customWidth="1"/>
+    <col min="106" max="106" width="9.140625" style="3"/>
+    <col min="107" max="107" width="25.140625" style="3" customWidth="1"/>
+    <col min="108" max="108" width="10.140625" style="3" customWidth="1"/>
+    <col min="109" max="109" width="9.28515625" style="3" customWidth="1"/>
+    <col min="110" max="110" width="9.140625" style="3" customWidth="1"/>
+    <col min="111" max="111" width="9.7109375" style="3" customWidth="1"/>
+    <col min="112" max="112" width="9.5703125" style="3" customWidth="1"/>
+    <col min="113" max="113" width="9.7109375" style="3" customWidth="1"/>
+    <col min="114" max="114" width="9.42578125" style="3" customWidth="1"/>
+    <col min="115" max="118" width="9.140625" style="3"/>
+    <col min="119" max="119" width="10.140625" style="3" customWidth="1"/>
+    <col min="120" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:114" s="26" customFormat="1" ht="19.5" customHeight="1">
-[...129 lines deleted...]
-      <c r="DJ3" s="30"/>
+    <row r="3" spans="1:119" s="21" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+      <c r="S3" s="26"/>
+      <c r="T3" s="26"/>
+      <c r="U3" s="26"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26"/>
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
+      <c r="Z3" s="26"/>
+      <c r="AA3" s="23"/>
+      <c r="AB3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="26"/>
+      <c r="AE3" s="26"/>
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
+      <c r="AL3" s="26"/>
+      <c r="AM3" s="26"/>
+      <c r="AN3" s="23"/>
+      <c r="AO3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="AP3" s="26"/>
+      <c r="AQ3" s="26"/>
+      <c r="AR3" s="26"/>
+      <c r="AS3" s="26"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
+      <c r="AX3" s="26"/>
+      <c r="AY3" s="26"/>
+      <c r="AZ3" s="26"/>
+      <c r="BA3" s="23"/>
+      <c r="BB3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="BC3" s="26"/>
+      <c r="BD3" s="26"/>
+      <c r="BE3" s="26"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
+      <c r="BJ3" s="26"/>
+      <c r="BK3" s="26"/>
+      <c r="BL3" s="26"/>
+      <c r="BM3" s="26"/>
+      <c r="BN3" s="23"/>
+      <c r="BO3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="BP3" s="26"/>
+      <c r="BQ3" s="26"/>
+      <c r="BR3" s="26"/>
+      <c r="BS3" s="26"/>
+      <c r="BT3" s="26"/>
+      <c r="BU3" s="26"/>
+      <c r="BV3" s="26"/>
+      <c r="BW3" s="26"/>
+      <c r="BX3" s="26"/>
+      <c r="BY3" s="26"/>
+      <c r="BZ3" s="26"/>
+      <c r="CA3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="CB3" s="26"/>
+      <c r="CC3" s="26"/>
+      <c r="CD3" s="26"/>
+      <c r="CE3" s="26"/>
+      <c r="CF3" s="26"/>
+      <c r="CG3" s="26"/>
+      <c r="CH3" s="26"/>
+      <c r="CI3" s="26"/>
+      <c r="CJ3" s="26"/>
+      <c r="CK3" s="26"/>
+      <c r="CL3" s="26"/>
+      <c r="CM3" s="26"/>
+      <c r="CO3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="CP3" s="26"/>
+      <c r="CQ3" s="26"/>
+      <c r="CR3" s="26"/>
+      <c r="CS3" s="26"/>
+      <c r="CT3" s="26"/>
+      <c r="CU3" s="26"/>
+      <c r="CV3" s="26"/>
+      <c r="CW3" s="26"/>
+      <c r="CX3" s="26"/>
+      <c r="CY3" s="26"/>
+      <c r="CZ3" s="26"/>
+      <c r="DA3" s="26"/>
+      <c r="DC3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="DD3" s="26"/>
+      <c r="DE3" s="26"/>
+      <c r="DF3" s="26"/>
+      <c r="DG3" s="26"/>
+      <c r="DH3" s="26"/>
+      <c r="DI3" s="26"/>
+      <c r="DJ3" s="26"/>
+      <c r="DK3" s="26"/>
+      <c r="DL3" s="26"/>
+      <c r="DM3" s="26"/>
+      <c r="DN3" s="26"/>
+      <c r="DO3" s="26"/>
     </row>
-    <row r="4" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="4" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-      <c r="J4" s="28" t="s">
-[...4 lines deleted...]
-      <c r="M4" s="28"/>
+      <c r="J4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
-      <c r="V4" s="28" t="s">
-[...5 lines deleted...]
-      <c r="Z4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
-      <c r="AH4" s="28" t="s">
-[...6 lines deleted...]
-      <c r="AM4" s="1"/>
+      <c r="AH4" s="1"/>
+      <c r="AI4" s="1"/>
+      <c r="AJ4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24"/>
+      <c r="AM4" s="24"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
-      <c r="AT4" s="28" t="s">
-[...7 lines deleted...]
-      <c r="AZ4" s="1"/>
+      <c r="AT4" s="1"/>
+      <c r="AU4" s="1"/>
+      <c r="AV4" s="1"/>
+      <c r="AW4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
-      <c r="BF4" s="28" t="s">
-[...31 lines deleted...]
-      <c r="DJ4" s="28"/>
+      <c r="BF4" s="1"/>
+      <c r="BG4" s="1"/>
+      <c r="BH4" s="1"/>
+      <c r="BI4" s="1"/>
+      <c r="BJ4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK4" s="24"/>
+      <c r="BL4" s="24"/>
+      <c r="BM4" s="24"/>
+      <c r="BN4" s="1"/>
+      <c r="BW4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BX4" s="24"/>
+      <c r="BY4" s="24"/>
+      <c r="BZ4" s="24"/>
+      <c r="CA4" s="1"/>
+      <c r="CJ4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CK4" s="24"/>
+      <c r="CL4" s="24"/>
+      <c r="CM4" s="24"/>
+      <c r="CO4" s="1"/>
+      <c r="CX4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CY4" s="24"/>
+      <c r="CZ4" s="24"/>
+      <c r="DA4" s="24"/>
+      <c r="DC4" s="1"/>
+      <c r="DL4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="DM4" s="24"/>
+      <c r="DN4" s="24"/>
+      <c r="DO4" s="24"/>
     </row>
-    <row r="5" spans="1:114" ht="20.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="29" t="s">
+    <row r="5" spans="1:119" ht="20.25" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="25"/>
+      <c r="R5" s="25"/>
+      <c r="S5" s="25"/>
+      <c r="T5" s="25"/>
+      <c r="U5" s="25"/>
+      <c r="V5" s="25"/>
+      <c r="W5" s="25"/>
+      <c r="X5" s="25"/>
+      <c r="Y5" s="25"/>
+      <c r="Z5" s="25"/>
+      <c r="AA5" s="27"/>
+      <c r="AB5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC5" s="25"/>
+      <c r="AD5" s="25"/>
+      <c r="AE5" s="25"/>
+      <c r="AF5" s="25"/>
+      <c r="AG5" s="25"/>
+      <c r="AH5" s="25"/>
+      <c r="AI5" s="25"/>
+      <c r="AJ5" s="25"/>
+      <c r="AK5" s="25"/>
+      <c r="AL5" s="25"/>
+      <c r="AM5" s="25"/>
+      <c r="AN5" s="27"/>
+      <c r="AO5" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP5" s="25"/>
+      <c r="AQ5" s="25"/>
+      <c r="AR5" s="25"/>
+      <c r="AS5" s="25"/>
+      <c r="AT5" s="25"/>
+      <c r="AU5" s="25"/>
+      <c r="AV5" s="25"/>
+      <c r="AW5" s="25"/>
+      <c r="AX5" s="25"/>
+      <c r="AY5" s="25"/>
+      <c r="AZ5" s="25"/>
+      <c r="BA5" s="27"/>
+      <c r="BB5" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="BC5" s="25"/>
+      <c r="BD5" s="25"/>
+      <c r="BE5" s="25"/>
+      <c r="BF5" s="25"/>
+      <c r="BG5" s="25"/>
+      <c r="BH5" s="25"/>
+      <c r="BI5" s="25"/>
+      <c r="BJ5" s="25"/>
+      <c r="BK5" s="25"/>
+      <c r="BL5" s="25"/>
+      <c r="BM5" s="25"/>
+      <c r="BN5" s="27"/>
+      <c r="BO5" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="BP5" s="25"/>
+      <c r="BQ5" s="25"/>
+      <c r="BR5" s="25"/>
+      <c r="BS5" s="25"/>
+      <c r="BT5" s="25"/>
+      <c r="BU5" s="25"/>
+      <c r="BV5" s="25"/>
+      <c r="BW5" s="25"/>
+      <c r="BX5" s="25"/>
+      <c r="BY5" s="25"/>
+      <c r="BZ5" s="25"/>
+      <c r="CA5" s="27"/>
+      <c r="CB5" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="CC5" s="25"/>
+      <c r="CD5" s="25"/>
+      <c r="CE5" s="25"/>
+      <c r="CF5" s="25"/>
+      <c r="CG5" s="25"/>
+      <c r="CH5" s="25"/>
+      <c r="CI5" s="25"/>
+      <c r="CJ5" s="25"/>
+      <c r="CK5" s="25"/>
+      <c r="CL5" s="25"/>
+      <c r="CM5" s="25"/>
+      <c r="CO5" s="27"/>
+      <c r="CP5" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="CQ5" s="25"/>
+      <c r="CR5" s="25"/>
+      <c r="CS5" s="25"/>
+      <c r="CT5" s="25"/>
+      <c r="CU5" s="25"/>
+      <c r="CV5" s="25"/>
+      <c r="CW5" s="25"/>
+      <c r="CX5" s="25"/>
+      <c r="CY5" s="25"/>
+      <c r="CZ5" s="25"/>
+      <c r="DA5" s="25"/>
+      <c r="DC5" s="27"/>
+      <c r="DD5" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="29"/>
-[...124 lines deleted...]
-      <c r="DJ5" s="29"/>
+      <c r="DE5" s="25"/>
+      <c r="DF5" s="25"/>
+      <c r="DG5" s="25"/>
+      <c r="DH5" s="25"/>
+      <c r="DI5" s="25"/>
+      <c r="DJ5" s="25"/>
+      <c r="DK5" s="25"/>
+      <c r="DL5" s="25"/>
+      <c r="DM5" s="25"/>
+      <c r="DN5" s="25"/>
+      <c r="DO5" s="25"/>
     </row>
-    <row r="6" spans="1:114" ht="28.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="K6" s="27" t="s">
+    <row r="6" spans="1:119" ht="28.5" customHeight="1">
+      <c r="A6" s="27"/>
+      <c r="B6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="27"/>
+      <c r="O6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U6" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH6" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN6" s="27"/>
+      <c r="AO6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU6" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA6" s="27"/>
+      <c r="BB6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH6" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BL6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BM6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BN6" s="27"/>
+      <c r="BO6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BQ6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BR6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BT6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BU6" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="L6" s="27" t="s">
-[...32 lines deleted...]
-      <c r="W6" s="27" t="s">
+      <c r="BV6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BW6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BX6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BY6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BZ6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CA6" s="27"/>
+      <c r="CB6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CD6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CE6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CG6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CH6" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="X6" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AI6" s="27" t="s">
+      <c r="CI6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CJ6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CK6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CL6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="CM6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO6" s="27"/>
+      <c r="CP6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CR6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CS6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CU6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CV6" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="AJ6" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AU6" s="27" t="s">
+      <c r="CW6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CX6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CY6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CZ6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DA6" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="DC6" s="27"/>
+      <c r="DD6" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="DE6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="DF6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="DG6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH6" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="DI6" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="DJ6" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="AV6" s="27" t="s">
-[...186 lines deleted...]
-        <v>28</v>
+      <c r="DK6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="DL6" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="DM6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="DN6" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DO6" s="22" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:114" ht="22.5">
-[...3 lines deleted...]
-      <c r="B7" s="5">
+    <row r="7" spans="1:119">
+      <c r="A7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4">
         <v>8497.7999999999993</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="4">
         <v>6993.6</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="4">
         <v>6989.9</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="4">
         <v>11938.900000000001</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="4">
         <v>12992.200000000003</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="4">
         <v>14730.999999999996</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="4">
         <v>24816.399999999998</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="4">
         <v>49355.5</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="4">
         <v>271963.2</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="4">
         <v>55855.6</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="4">
         <v>47118.2</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="4">
         <v>9159.4999999999945</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="O7" s="4">
         <v>9579.8000000000011</v>
       </c>
-      <c r="O7" s="5">
+      <c r="P7" s="4">
         <v>7244.8</v>
       </c>
-      <c r="P7" s="5">
+      <c r="Q7" s="4">
         <v>7596.0000000000009</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="R7" s="4">
         <v>12797.899999999998</v>
       </c>
-      <c r="R7" s="5">
+      <c r="S7" s="4">
         <v>13929.1</v>
       </c>
-      <c r="S7" s="5">
+      <c r="T7" s="4">
         <v>15573.300000000003</v>
       </c>
-      <c r="T7" s="5">
+      <c r="U7" s="4">
         <v>27296.299999999996</v>
       </c>
-      <c r="U7" s="5">
+      <c r="V7" s="4">
         <v>64228.2</v>
       </c>
-      <c r="V7" s="5">
+      <c r="W7" s="4">
         <v>351280</v>
       </c>
-      <c r="W7" s="5">
+      <c r="X7" s="4">
         <v>75471.799999999988</v>
       </c>
-      <c r="X7" s="5">
+      <c r="Y7" s="4">
         <v>41919.60000000002</v>
       </c>
-      <c r="Y7" s="5">
+      <c r="Z7" s="4">
         <v>6847.1999999999825</v>
       </c>
-      <c r="Z7" s="5">
+      <c r="AA7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB7" s="4">
         <v>10454.299999999999</v>
       </c>
-      <c r="AA7" s="5">
+      <c r="AC7" s="4">
         <v>8003.4000000000015</v>
       </c>
-      <c r="AB7" s="5">
+      <c r="AD7" s="4">
         <v>8258.9000000000015</v>
       </c>
-      <c r="AC7" s="5">
+      <c r="AE7" s="4">
         <v>13609.699999999999</v>
       </c>
-      <c r="AD7" s="5">
+      <c r="AF7" s="4">
         <v>15636.9</v>
       </c>
-      <c r="AE7" s="6">
+      <c r="AG7" s="5">
         <v>17987.5</v>
       </c>
-      <c r="AF7" s="6">
+      <c r="AH7" s="5">
         <v>29979.800000000003</v>
       </c>
-      <c r="AG7" s="6">
+      <c r="AI7" s="5">
         <v>103431.9</v>
       </c>
-      <c r="AH7" s="5">
+      <c r="AJ7" s="4">
         <v>420804.39999999997</v>
       </c>
-      <c r="AI7" s="5">
+      <c r="AK7" s="4">
         <v>72656.800000000003</v>
       </c>
-      <c r="AJ7" s="5">
+      <c r="AL7" s="4">
         <v>63825.999999999971</v>
       </c>
-      <c r="AK7" s="5">
+      <c r="AM7" s="4">
         <v>14219.600000000035</v>
       </c>
-      <c r="AL7" s="5">
+      <c r="AN7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO7" s="4">
         <v>11447.199999999999</v>
       </c>
-      <c r="AM7" s="5">
+      <c r="AP7" s="4">
         <v>8830</v>
       </c>
-      <c r="AN7" s="5">
+      <c r="AQ7" s="4">
         <v>9822.4999999999982</v>
       </c>
-      <c r="AO7" s="5">
+      <c r="AR7" s="4">
         <v>16945.2</v>
       </c>
-      <c r="AP7" s="5">
+      <c r="AS7" s="4">
         <v>18682.600000000002</v>
       </c>
-      <c r="AQ7" s="7">
+      <c r="AT7" s="6">
         <v>23302</v>
       </c>
-      <c r="AR7" s="7">
+      <c r="AU7" s="6">
         <v>35933</v>
       </c>
-      <c r="AS7" s="7">
+      <c r="AV7" s="6">
         <v>115899.20000000001</v>
       </c>
-      <c r="AT7" s="5">
+      <c r="AW7" s="4">
         <v>593058.39999999991</v>
       </c>
-      <c r="AU7" s="5">
+      <c r="AX7" s="4">
         <v>30569.700000000012</v>
       </c>
-      <c r="AV7" s="5">
+      <c r="AY7" s="4">
         <v>10894.299999999988</v>
       </c>
-      <c r="AW7" s="5">
+      <c r="AZ7" s="4">
         <v>19690.699999999979</v>
       </c>
-      <c r="AX7" s="5">
+      <c r="BA7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB7" s="4">
         <v>13738</v>
       </c>
-      <c r="AY7" s="5">
+      <c r="BC7" s="4">
         <v>12091.3</v>
       </c>
-      <c r="AZ7" s="5">
+      <c r="BD7" s="4">
         <v>11425.6</v>
       </c>
-      <c r="BA7" s="5">
+      <c r="BE7" s="4">
         <v>18934.899999999998</v>
       </c>
-      <c r="BB7" s="5">
+      <c r="BF7" s="4">
         <v>22199.5</v>
       </c>
-      <c r="BC7" s="6">
+      <c r="BG7" s="5">
         <v>27092.899999999998</v>
       </c>
-      <c r="BD7" s="6">
+      <c r="BH7" s="5">
         <v>45716.200000000004</v>
       </c>
-      <c r="BE7" s="6">
+      <c r="BI7" s="5">
         <v>192273.5</v>
       </c>
-      <c r="BF7" s="5">
+      <c r="BJ7" s="4">
         <v>597356.20000000007</v>
       </c>
-      <c r="BG7" s="5">
+      <c r="BK7" s="4">
         <v>79817.399999999965</v>
       </c>
-      <c r="BH7" s="5">
+      <c r="BL7" s="4">
         <v>68421.000000000029</v>
       </c>
-      <c r="BI7" s="5">
+      <c r="BM7" s="4">
         <v>28109.200000000026</v>
       </c>
-      <c r="BJ7" s="5">
+      <c r="BN7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO7" s="4">
         <v>18177</v>
       </c>
-      <c r="BK7" s="5">
+      <c r="BP7" s="4">
         <v>14525.599999999999</v>
       </c>
-      <c r="BL7" s="5">
+      <c r="BQ7" s="4">
         <v>15297.8</v>
       </c>
-      <c r="BM7" s="5">
+      <c r="BR7" s="4">
         <v>25593.699999999997</v>
       </c>
-      <c r="BN7" s="5">
+      <c r="BS7" s="4">
         <v>27381.7</v>
       </c>
-      <c r="BO7" s="6">
+      <c r="BT7" s="5">
         <v>31747.699999999997</v>
       </c>
-      <c r="BP7" s="6">
+      <c r="BU7" s="5">
         <v>51767.299999999988</v>
       </c>
-      <c r="BQ7" s="6">
+      <c r="BV7" s="5">
         <v>143692.79999999999</v>
       </c>
-      <c r="BR7" s="5">
+      <c r="BW7" s="4">
         <v>357638.39735441736</v>
       </c>
-      <c r="BS7" s="5">
+      <c r="BX7" s="4">
         <v>89520.431028882042</v>
       </c>
-      <c r="BT7" s="5">
+      <c r="BY7" s="4">
         <v>52755.071616700618</v>
       </c>
-      <c r="BU7" s="5">
+      <c r="BZ7" s="4">
         <v>23396.800000000047</v>
       </c>
-      <c r="BV7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BW7" s="5">
+      <c r="CA7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CB7" s="4">
         <v>13540.850176247754</v>
       </c>
-      <c r="BX7" s="5">
+      <c r="CC7" s="4">
         <v>8664.2925075470848</v>
       </c>
-      <c r="BY7" s="5">
+      <c r="CD7" s="4">
         <v>12717.61457989156</v>
       </c>
-      <c r="BZ7" s="5">
+      <c r="CE7" s="4">
         <v>14360.883893062455</v>
       </c>
-      <c r="CA7" s="5">
+      <c r="CF7" s="4">
         <v>16309.961676723164</v>
       </c>
-      <c r="CB7" s="6">
+      <c r="CG7" s="5">
         <v>18831.033589130311</v>
       </c>
-      <c r="CC7" s="6">
+      <c r="CH7" s="5">
         <v>34254.892667806052</v>
       </c>
-      <c r="CD7" s="6">
+      <c r="CI7" s="5">
         <v>129600.47090959162</v>
       </c>
-      <c r="CE7" s="5">
+      <c r="CJ7" s="4">
         <v>334965.98194048926</v>
       </c>
-      <c r="CF7" s="5">
+      <c r="CK7" s="4">
         <v>459011.11805951071</v>
       </c>
-      <c r="CG7" s="5">
+      <c r="CL7" s="4">
         <v>131077.40000000002</v>
       </c>
-      <c r="CH7" s="5">
+      <c r="CM7" s="4">
         <v>11721.199999999953</v>
       </c>
-      <c r="CJ7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="CK7" s="5">
+      <c r="CO7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CP7" s="4">
         <v>12807.800000000001</v>
       </c>
-      <c r="CL7" s="5">
+      <c r="CQ7" s="4">
         <v>10984.1</v>
       </c>
-      <c r="CM7" s="5">
+      <c r="CR7" s="4">
         <v>12590.955650659169</v>
       </c>
-      <c r="CN7" s="5">
+      <c r="CS7" s="4">
         <v>16288.544349340831</v>
       </c>
-      <c r="CO7" s="5">
+      <c r="CT7" s="4">
         <v>17454.452637590926</v>
       </c>
-      <c r="CP7" s="6">
+      <c r="CU7" s="5">
         <v>20664.740756074461</v>
       </c>
-      <c r="CQ7" s="6">
+      <c r="CV7" s="5">
         <v>44621.53273328254</v>
       </c>
-      <c r="CR7" s="6">
+      <c r="CW7" s="5">
         <v>120325.07387305208</v>
       </c>
-      <c r="CS7" s="5">
+      <c r="CX7" s="4">
         <v>421421.2</v>
       </c>
-      <c r="CT7" s="5">
+      <c r="CY7" s="4">
         <v>201168.39077899524</v>
       </c>
-      <c r="CU7" s="5">
+      <c r="CZ7" s="4">
         <v>187793.13670634758</v>
       </c>
-      <c r="CV7" s="5">
+      <c r="DA7" s="4">
         <v>40430.358912516851</v>
       </c>
-      <c r="CX7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="CY7" s="5">
+      <c r="DC7" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="DD7" s="4">
         <v>15766</v>
       </c>
-      <c r="CZ7" s="5">
+      <c r="DE7" s="4">
         <v>12298.5</v>
       </c>
-      <c r="DA7" s="5">
+      <c r="DF7" s="4">
         <v>14035.97131721997</v>
       </c>
-      <c r="DB7" s="5">
+      <c r="DG7" s="4">
         <v>18621.128682780029</v>
       </c>
-      <c r="DC7" s="5"/>
-[...4 lines deleted...]
-      <c r="DH7" s="5"/>
+      <c r="DH7" s="4">
+        <v>19698.643407842879</v>
+      </c>
       <c r="DI7" s="5"/>
       <c r="DJ7" s="5"/>
+      <c r="DK7" s="5"/>
+      <c r="DL7" s="4"/>
+      <c r="DM7" s="4"/>
+      <c r="DN7" s="4"/>
+      <c r="DO7" s="4"/>
     </row>
-    <row r="8" spans="1:114">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:119">
+      <c r="A8" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="7">
         <v>97.9</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="7">
         <v>136.4</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="7">
         <v>184.29999999999995</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="7">
         <v>527.10000000000014</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="7">
         <v>1205.6999999999998</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="7">
         <v>9586</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="7">
         <v>1727.5</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="7">
         <v>331.5</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="7">
         <v>733.60000000000036</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O8" s="7">
         <v>147.30000000000001</v>
       </c>
-      <c r="O8" s="9">
+      <c r="P8" s="7">
         <v>184.89999999999998</v>
       </c>
-      <c r="P8" s="9">
+      <c r="Q8" s="7">
         <v>223.3</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="R8" s="7">
         <v>249.89999999999998</v>
       </c>
-      <c r="R8" s="9">
+      <c r="S8" s="7">
         <v>236.19999999999993</v>
       </c>
-      <c r="S8" s="9">
+      <c r="T8" s="7">
         <v>279.40000000000009</v>
       </c>
-      <c r="T8" s="9">
+      <c r="U8" s="7">
         <v>728.09999999999991</v>
       </c>
-      <c r="U8" s="9">
+      <c r="V8" s="7">
         <v>1246.8000000000002</v>
       </c>
-      <c r="V8" s="9">
+      <c r="W8" s="7">
         <v>9492.3000000000011</v>
       </c>
-      <c r="W8" s="9">
+      <c r="X8" s="7">
         <v>1514.0999999999985</v>
       </c>
-      <c r="X8" s="9">
+      <c r="Y8" s="7">
         <v>-308.39999999999964</v>
       </c>
-      <c r="Y8" s="9">
+      <c r="Z8" s="7">
         <v>399.20000000000073</v>
       </c>
-      <c r="Z8" s="9">
+      <c r="AA8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB8" s="7">
         <v>214.3</v>
       </c>
-      <c r="AA8" s="9">
+      <c r="AC8" s="7">
         <v>178.59999999999997</v>
       </c>
-      <c r="AB8" s="9">
+      <c r="AD8" s="7">
         <v>183.39999999999998</v>
       </c>
-      <c r="AC8" s="9">
+      <c r="AE8" s="7">
         <v>255</v>
       </c>
-      <c r="AD8" s="9">
+      <c r="AF8" s="7">
         <v>180.90000000000009</v>
       </c>
-      <c r="AE8" s="9">
+      <c r="AG8" s="7">
         <v>227.70000000000005</v>
       </c>
-      <c r="AF8" s="9">
+      <c r="AH8" s="7">
         <v>776.39999999999986</v>
       </c>
-      <c r="AG8" s="9">
+      <c r="AI8" s="7">
         <v>1563.6000000000001</v>
       </c>
-      <c r="AH8" s="9">
+      <c r="AJ8" s="7">
         <v>11987.9</v>
       </c>
-      <c r="AI8" s="9">
+      <c r="AK8" s="7">
         <v>2011.5</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="AL8" s="7">
         <v>-151.20000000000073</v>
       </c>
-      <c r="AK8" s="9">
+      <c r="AM8" s="7">
         <v>249.70000000000073</v>
       </c>
-      <c r="AL8" s="9">
+      <c r="AN8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO8" s="7">
         <v>160.9</v>
       </c>
-      <c r="AM8" s="9">
+      <c r="AP8" s="7">
         <v>101.1</v>
       </c>
-      <c r="AN8" s="9">
+      <c r="AQ8" s="7">
         <v>140.80000000000001</v>
       </c>
-      <c r="AO8" s="9">
+      <c r="AR8" s="7">
         <v>254.59999999999997</v>
       </c>
-      <c r="AP8" s="9">
+      <c r="AS8" s="7">
         <v>187.20000000000005</v>
       </c>
-      <c r="AQ8" s="9">
+      <c r="AT8" s="7">
         <v>216.39999999999998</v>
       </c>
-      <c r="AR8" s="9">
+      <c r="AU8" s="7">
         <v>893</v>
       </c>
-      <c r="AS8" s="9">
+      <c r="AV8" s="7">
         <v>1572.5</v>
       </c>
-      <c r="AT8" s="9">
+      <c r="AW8" s="7">
         <v>16923.8</v>
       </c>
-      <c r="AU8" s="9">
+      <c r="AX8" s="7">
         <v>2280.9000000000015</v>
       </c>
-      <c r="AV8" s="9">
+      <c r="AY8" s="7">
         <v>2.5</v>
       </c>
-      <c r="AW8" s="9">
+      <c r="AZ8" s="7">
         <v>231.79999999999927</v>
       </c>
-      <c r="AX8" s="9">
+      <c r="BA8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB8" s="7">
         <v>41.8</v>
       </c>
-      <c r="AY8" s="9">
+      <c r="BC8" s="7">
         <v>64.900000000000006</v>
       </c>
-      <c r="AZ8" s="9">
+      <c r="BD8" s="7">
         <v>52.600000000000009</v>
       </c>
-      <c r="BA8" s="9">
+      <c r="BE8" s="7">
         <v>56.199999999999989</v>
       </c>
-      <c r="BB8" s="9">
+      <c r="BF8" s="7">
         <v>87.300000000000011</v>
       </c>
-      <c r="BC8" s="10">
+      <c r="BG8" s="8">
         <v>84.599999999999966</v>
       </c>
-      <c r="BD8" s="10">
+      <c r="BH8" s="8">
         <v>704.6</v>
       </c>
-      <c r="BE8" s="10">
+      <c r="BI8" s="8">
         <v>1592.6</v>
       </c>
-      <c r="BF8" s="11">
+      <c r="BJ8" s="9">
         <v>17344.600000000002</v>
       </c>
-      <c r="BG8" s="11">
+      <c r="BK8" s="9">
         <v>2210.0999999999985</v>
       </c>
-      <c r="BH8" s="11">
+      <c r="BL8" s="9">
         <v>92.200000000000728</v>
       </c>
-      <c r="BI8" s="11">
+      <c r="BM8" s="9">
         <v>618</v>
       </c>
-      <c r="BJ8" s="11">
+      <c r="BN8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO8" s="9">
         <v>29</v>
       </c>
-      <c r="BK8" s="11">
+      <c r="BP8" s="9">
         <v>31.799999999999997</v>
       </c>
-      <c r="BL8" s="9">
+      <c r="BQ8" s="7">
         <v>58.5</v>
       </c>
-      <c r="BM8" s="9">
+      <c r="BR8" s="7">
         <v>71.3</v>
       </c>
-      <c r="BN8" s="9">
+      <c r="BS8" s="7">
         <v>84.299999999999983</v>
       </c>
-      <c r="BO8" s="10">
+      <c r="BT8" s="8">
         <v>80.800000000000011</v>
       </c>
-      <c r="BP8" s="6">
+      <c r="BU8" s="5">
         <v>651.2929509999999</v>
       </c>
-      <c r="BQ8" s="6">
+      <c r="BV8" s="5">
         <v>1536.7070489999999</v>
       </c>
-      <c r="BR8" s="11">
+      <c r="BW8" s="9">
         <v>13970.322910338942</v>
       </c>
-      <c r="BS8" s="11">
+      <c r="BX8" s="9">
         <v>2764.2770896610564</v>
       </c>
-      <c r="BT8" s="11">
+      <c r="BY8" s="9">
         <v>1836.1000000000022</v>
       </c>
-      <c r="BU8" s="11">
+      <c r="BZ8" s="9">
         <v>140.89999999999782</v>
       </c>
-      <c r="BV8" s="8" t="s">
+      <c r="CA8" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="BW8" s="11">
+      <c r="CB8" s="9">
         <v>44.805570133058055</v>
       </c>
-      <c r="BX8" s="11">
+      <c r="CC8" s="9">
         <v>48.494010222923464</v>
       </c>
-      <c r="BY8" s="9">
+      <c r="CD8" s="7">
         <v>49.200419644018481</v>
       </c>
-      <c r="BZ8" s="9">
+      <c r="CE8" s="7">
         <v>60.582064076810809</v>
       </c>
-      <c r="CA8" s="9">
+      <c r="CF8" s="7">
         <v>71.547935923189186</v>
       </c>
-      <c r="CB8" s="10">
+      <c r="CG8" s="8">
         <v>75.470000000000027</v>
       </c>
-      <c r="CC8" s="6">
+      <c r="CH8" s="5">
         <v>647</v>
       </c>
-      <c r="CD8" s="6">
+      <c r="CI8" s="5">
         <v>1423.8562140204026</v>
       </c>
-      <c r="CE8" s="11">
+      <c r="CJ8" s="9">
         <v>8208.3230541500088</v>
       </c>
-      <c r="CF8" s="5">
+      <c r="CK8" s="4">
         <v>4809.7769458499915</v>
       </c>
-      <c r="CG8" s="11">
+      <c r="CL8" s="9">
         <v>328.89999999999964</v>
       </c>
-      <c r="CH8" s="11">
+      <c r="CM8" s="9">
         <v>6644.9000000000015</v>
       </c>
-      <c r="CJ8" s="8" t="s">
+      <c r="CO8" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="CK8" s="11">
+      <c r="CP8" s="9">
         <v>227.3</v>
       </c>
-      <c r="CL8" s="5">
+      <c r="CQ8" s="4">
         <v>349.8</v>
       </c>
-      <c r="CM8" s="9">
+      <c r="CR8" s="7">
         <v>254.29999999999995</v>
       </c>
-      <c r="CN8" s="9">
+      <c r="CS8" s="7">
         <v>223.50000000000011</v>
       </c>
-      <c r="CO8" s="9">
+      <c r="CT8" s="7">
         <v>91.785847562482104</v>
       </c>
-      <c r="CP8" s="10">
+      <c r="CU8" s="8">
         <v>463.91004774206999</v>
       </c>
-      <c r="CQ8" s="6">
+      <c r="CV8" s="5">
         <v>554.16021709459142</v>
       </c>
-      <c r="CR8" s="6">
+      <c r="CW8" s="5">
         <v>1402.2757609799983</v>
       </c>
-      <c r="CS8" s="11">
+      <c r="CX8" s="9">
         <v>14498.968126620857</v>
       </c>
-      <c r="CT8" s="5">
+      <c r="CY8" s="4">
         <v>2188.855412500001</v>
       </c>
-      <c r="CU8" s="11">
+      <c r="CZ8" s="9">
         <v>945.21281183050814</v>
       </c>
-      <c r="CV8" s="11">
+      <c r="DA8" s="9">
         <v>2066.1317756694916</v>
       </c>
-      <c r="CX8" s="8" t="s">
+      <c r="DC8" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="CY8" s="11">
+      <c r="DD8" s="9">
         <v>245.7</v>
       </c>
-      <c r="CZ8" s="5">
+      <c r="DE8" s="4">
         <v>229.40000000000003</v>
       </c>
-      <c r="DA8" s="9">
+      <c r="DF8" s="7">
         <v>220.60000000000002</v>
       </c>
-      <c r="DB8" s="9">
+      <c r="DG8" s="7">
         <v>136.39999999999998</v>
       </c>
-      <c r="DC8" s="9"/>
-[...6 lines deleted...]
-      <c r="DJ8" s="11"/>
+      <c r="DH8" s="7">
+        <v>97.5</v>
+      </c>
+      <c r="DI8" s="8"/>
+      <c r="DJ8" s="5"/>
+      <c r="DK8" s="5"/>
+      <c r="DL8" s="9"/>
+      <c r="DM8" s="4"/>
+      <c r="DN8" s="9"/>
+      <c r="DO8" s="9"/>
     </row>
-    <row r="9" spans="1:114">
-[...3 lines deleted...]
-      <c r="B9" s="11">
+    <row r="9" spans="1:119">
+      <c r="A9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="9">
         <v>763.4</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>645.4</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>544.79999999999995</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>1488.3000000000002</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>1616.2999999999997</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>1905.6999999999998</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>2303.3000000000011</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>3899.1999999999989</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>25603.599999999999</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>3277.9000000000015</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>5237.6999999999971</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>595.90000000000146</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="9">
         <v>818.7</v>
       </c>
-      <c r="O9" s="11">
+      <c r="P9" s="9">
         <v>655.09999999999991</v>
       </c>
-      <c r="P9" s="11">
+      <c r="Q9" s="9">
         <v>554.90000000000009</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="R9" s="9">
         <v>1581.1000000000001</v>
       </c>
-      <c r="R9" s="11">
+      <c r="S9" s="9">
         <v>1748.0999999999995</v>
       </c>
-      <c r="S9" s="11">
+      <c r="T9" s="9">
         <v>1959.7000000000007</v>
       </c>
-      <c r="T9" s="11">
+      <c r="U9" s="9">
         <v>2560</v>
       </c>
-      <c r="U9" s="11">
+      <c r="V9" s="9">
         <v>6659.6</v>
       </c>
-      <c r="V9" s="11">
+      <c r="W9" s="9">
         <v>34674.5</v>
       </c>
-      <c r="W9" s="11">
+      <c r="X9" s="9">
         <v>504.40000000000146</v>
       </c>
-      <c r="X9" s="11">
+      <c r="Y9" s="9">
         <v>4854.9000000000015</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Z9" s="9">
         <v>754.69999999999709</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="AA9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB9" s="9">
         <v>885.6</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AC9" s="9">
         <v>695.30000000000007</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AD9" s="9">
         <v>605.59999999999991</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AE9" s="9">
         <v>1664.5</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AF9" s="9">
         <v>1906.1000000000004</v>
       </c>
-      <c r="AE9" s="10">
+      <c r="AG9" s="8">
         <v>2180.7999999999993</v>
       </c>
-      <c r="AF9" s="10">
+      <c r="AH9" s="8">
         <v>2865.3000000000011</v>
       </c>
-      <c r="AG9" s="10">
+      <c r="AI9" s="8">
         <v>8521.7000000000007</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AJ9" s="9">
         <v>38446.1</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AK9" s="9">
         <v>1704.6999999999971</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AL9" s="9">
         <v>9966.1000000000058</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AM9" s="9">
         <v>1036.3999999999942</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AN9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO9" s="9">
         <v>1010.6</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AP9" s="9">
         <v>830.80000000000007</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AQ9" s="9">
         <v>760.40000000000009</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AR9" s="9">
         <v>2180.8999999999996</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AS9" s="9">
         <v>2378.3000000000002</v>
       </c>
-      <c r="AQ9" s="9">
+      <c r="AT9" s="7">
         <v>2908.2999999999993</v>
       </c>
-      <c r="AR9" s="9">
+      <c r="AU9" s="7">
         <v>3536.5</v>
       </c>
-      <c r="AS9" s="9">
+      <c r="AV9" s="7">
         <v>10169.400000000001</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AW9" s="9">
         <v>52779.900000000009</v>
       </c>
-      <c r="AU9" s="11">
+      <c r="AX9" s="9">
         <v>-3783</v>
       </c>
-      <c r="AV9" s="11">
+      <c r="AY9" s="9">
         <v>2435.7999999999884</v>
       </c>
-      <c r="AW9" s="11">
+      <c r="AZ9" s="9">
         <v>927.80000000000291</v>
       </c>
-      <c r="AX9" s="11">
+      <c r="BA9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BB9" s="9">
         <v>1142.2</v>
       </c>
-      <c r="AY9" s="11">
+      <c r="BC9" s="9">
         <v>1153.1000000000001</v>
       </c>
-      <c r="AZ9" s="11">
+      <c r="BD9" s="9">
         <v>841.89999999999964</v>
       </c>
-      <c r="BA9" s="11">
+      <c r="BE9" s="9">
         <v>2344.8000000000002</v>
       </c>
-      <c r="BB9" s="11">
+      <c r="BF9" s="9">
         <v>2789.1000000000004</v>
       </c>
-      <c r="BC9" s="10">
+      <c r="BG9" s="8">
         <v>3358.5</v>
       </c>
-      <c r="BD9" s="10">
+      <c r="BH9" s="8">
         <v>4351.5</v>
       </c>
-      <c r="BE9" s="10">
+      <c r="BI9" s="8">
         <v>16605.300000000003</v>
       </c>
-      <c r="BF9" s="11">
+      <c r="BJ9" s="9">
         <v>54308.299999999996</v>
       </c>
-      <c r="BG9" s="11">
+      <c r="BK9" s="9">
         <v>8572.5</v>
       </c>
-      <c r="BH9" s="11">
+      <c r="BL9" s="9">
         <v>5432.9000000000087</v>
       </c>
-      <c r="BI9" s="11">
+      <c r="BM9" s="9">
         <v>2119.6999999999971</v>
       </c>
-      <c r="BJ9" s="11">
+      <c r="BN9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO9" s="9">
         <v>1502.8</v>
       </c>
-      <c r="BK9" s="11">
+      <c r="BP9" s="9">
         <v>1201.2</v>
       </c>
-      <c r="BL9" s="11">
+      <c r="BQ9" s="9">
         <v>1093.5999999999999</v>
       </c>
-      <c r="BM9" s="11">
+      <c r="BR9" s="9">
         <v>3050.2000000000003</v>
       </c>
-      <c r="BN9" s="11">
+      <c r="BS9" s="9">
         <v>3309.2</v>
       </c>
-      <c r="BO9" s="10">
+      <c r="BT9" s="8">
         <v>3872.3999999999996</v>
       </c>
-      <c r="BP9" s="10">
+      <c r="BU9" s="8">
         <v>4805.9681514999993</v>
       </c>
-      <c r="BQ9" s="10">
+      <c r="BV9" s="8">
         <v>10070.831848500002</v>
       </c>
-      <c r="BR9" s="11">
+      <c r="BW9" s="9">
         <v>31525.993699365903</v>
       </c>
-      <c r="BS9" s="11">
+      <c r="BX9" s="9">
         <v>13080.20630063409</v>
       </c>
-      <c r="BT9" s="11">
+      <c r="BY9" s="9">
         <v>2582.5</v>
       </c>
-      <c r="BU9" s="11">
+      <c r="BZ9" s="9">
         <v>1845.1000000000058</v>
       </c>
-      <c r="BV9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW9" s="11">
+      <c r="CA9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CB9" s="9">
         <v>874.6092920240734</v>
       </c>
-      <c r="BX9" s="11">
+      <c r="CC9" s="9">
         <v>531.64353059047801</v>
       </c>
-      <c r="BY9" s="11">
+      <c r="CD9" s="9">
         <v>587.1605042143608</v>
       </c>
-      <c r="BZ9" s="11">
+      <c r="CE9" s="9">
         <v>1314.4739811710876</v>
       </c>
-      <c r="CA9" s="11">
+      <c r="CF9" s="9">
         <v>1791.1958026999159</v>
       </c>
-      <c r="CB9" s="10">
+      <c r="CG9" s="8">
         <v>3336.0168893000846</v>
       </c>
-      <c r="CC9" s="10">
+      <c r="CH9" s="8">
         <v>1361.1999999999989</v>
       </c>
-      <c r="CD9" s="10">
+      <c r="CI9" s="8">
         <v>6261.3267029822</v>
       </c>
-      <c r="CE9" s="11">
+      <c r="CJ9" s="9">
         <v>25688.617936752999</v>
       </c>
-      <c r="CF9" s="5">
+      <c r="CK9" s="4">
         <v>32408.782063247003</v>
       </c>
-      <c r="CG9" s="11">
+      <c r="CL9" s="9">
         <v>11935.799999999996</v>
       </c>
-      <c r="CH9" s="11">
+      <c r="CM9" s="9">
         <v>-724</v>
       </c>
-      <c r="CJ9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK9" s="11">
+      <c r="CO9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CP9" s="9">
         <v>746.3</v>
       </c>
-      <c r="CL9" s="5">
+      <c r="CQ9" s="4">
         <v>521.10000000000014</v>
       </c>
-      <c r="CM9" s="11">
+      <c r="CR9" s="9">
         <v>602.59999999999991</v>
       </c>
-      <c r="CN9" s="11">
+      <c r="CS9" s="9">
         <v>1425.5</v>
       </c>
-      <c r="CO9" s="11">
+      <c r="CT9" s="9">
         <v>1698.3916335854901</v>
       </c>
-      <c r="CP9" s="10">
+      <c r="CU9" s="8">
         <v>1973.9780994595958</v>
       </c>
-      <c r="CQ9" s="10">
+      <c r="CV9" s="8">
         <v>2968.9686891995107</v>
       </c>
-      <c r="CR9" s="10">
+      <c r="CW9" s="8">
         <v>10627.034713522648</v>
       </c>
-      <c r="CS9" s="11">
+      <c r="CX9" s="9">
         <v>39033.926864232759</v>
       </c>
-      <c r="CT9" s="5">
+      <c r="CY9" s="4">
         <v>12616.739233700006</v>
       </c>
-      <c r="CU9" s="11">
+      <c r="CZ9" s="9">
         <v>9732.193511864607</v>
       </c>
-      <c r="CV9" s="11">
+      <c r="DA9" s="9">
         <v>3643.2574422682228</v>
       </c>
-      <c r="CX9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY9" s="11">
+      <c r="DC9" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="DD9" s="9">
         <v>928.7</v>
       </c>
-      <c r="CZ9" s="5">
+      <c r="DE9" s="4">
         <v>636.79999999999995</v>
       </c>
-      <c r="DA9" s="11">
+      <c r="DF9" s="9">
         <v>699.09999999999991</v>
       </c>
-      <c r="DB9" s="11">
+      <c r="DG9" s="9">
         <v>1635.8000000000002</v>
       </c>
-      <c r="DC9" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ9" s="11"/>
+      <c r="DH9" s="9">
+        <v>1822.2000000000003</v>
+      </c>
+      <c r="DI9" s="8"/>
+      <c r="DJ9" s="8"/>
+      <c r="DK9" s="8"/>
+      <c r="DL9" s="9"/>
+      <c r="DM9" s="4"/>
+      <c r="DN9" s="9"/>
+      <c r="DO9" s="9"/>
     </row>
-    <row r="10" spans="1:114">
-[...3 lines deleted...]
-      <c r="B10" s="11">
+    <row r="10" spans="1:119">
+      <c r="A10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="9">
         <v>591</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>471</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>359.5</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>801.59999999999991</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>1237.3000000000002</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>1288.0999999999999</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>1499.1000000000004</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>2258.2999999999993</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>9975.1</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>4913.7000000000007</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>1940.2000000000007</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>2205.0999999999985</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="9">
         <v>652.29999999999995</v>
       </c>
-      <c r="O10" s="11">
+      <c r="P10" s="9">
         <v>481.5</v>
       </c>
-      <c r="P10" s="11">
+      <c r="Q10" s="9">
         <v>374.10000000000014</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="R10" s="9">
         <v>853.09999999999991</v>
       </c>
-      <c r="R10" s="11">
+      <c r="S10" s="9">
         <v>1324.1999999999998</v>
       </c>
-      <c r="S10" s="11">
+      <c r="T10" s="9">
         <v>1355.4000000000005</v>
       </c>
-      <c r="T10" s="11">
+      <c r="U10" s="9">
         <v>1700.0999999999995</v>
       </c>
-      <c r="U10" s="11">
+      <c r="V10" s="9">
         <v>4466.4000000000005</v>
       </c>
-      <c r="V10" s="11">
+      <c r="W10" s="9">
         <v>16283.6</v>
       </c>
-      <c r="W10" s="11">
+      <c r="X10" s="9">
         <v>6530.2999999999993</v>
       </c>
-      <c r="X10" s="11">
+      <c r="Y10" s="9">
         <v>3632.8000000000029</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Z10" s="9">
         <v>-758.20000000000437</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="AA10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB10" s="9">
         <v>694</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AC10" s="9">
         <v>512.5</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AD10" s="9">
         <v>406.40000000000009</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AE10" s="9">
         <v>895</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AF10" s="9">
         <v>1420</v>
       </c>
-      <c r="AE10" s="10">
+      <c r="AG10" s="8">
         <v>1507.9999999999995</v>
       </c>
-      <c r="AF10" s="10">
+      <c r="AH10" s="8">
         <v>1903.7000000000007</v>
       </c>
-      <c r="AG10" s="10">
+      <c r="AI10" s="8">
         <v>6646.7999999999993</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AJ10" s="9">
         <v>15677.6</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AK10" s="9">
         <v>4807.5999999999985</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AL10" s="9">
         <v>10702.800000000003</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AM10" s="9">
         <v>-24.30000000000291</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AN10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO10" s="9">
         <v>782.4</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AP10" s="9">
         <v>590.6</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AQ10" s="9">
         <v>503.40000000000009</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AR10" s="9">
         <v>1128.2999999999997</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AS10" s="9">
         <v>1744.6000000000004</v>
       </c>
-      <c r="AQ10" s="9">
+      <c r="AT10" s="7">
         <v>1968.6999999999998</v>
       </c>
-      <c r="AR10" s="9">
+      <c r="AU10" s="7">
         <v>2144</v>
       </c>
-      <c r="AS10" s="9">
+      <c r="AV10" s="7">
         <v>7732.7999999999993</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AW10" s="9">
         <v>21157.500000000004</v>
       </c>
-      <c r="AU10" s="11">
+      <c r="AX10" s="9">
         <v>4442.5</v>
       </c>
-      <c r="AV10" s="11">
+      <c r="AY10" s="9">
         <v>6314.8999999999942</v>
       </c>
-      <c r="AW10" s="11">
+      <c r="AZ10" s="9">
         <v>1173.8000000000029</v>
       </c>
-      <c r="AX10" s="11">
+      <c r="BA10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB10" s="9">
         <v>896.2</v>
       </c>
-      <c r="AY10" s="11">
+      <c r="BC10" s="9">
         <v>733.59999999999991</v>
       </c>
-      <c r="AZ10" s="11">
+      <c r="BD10" s="9">
         <v>563.89999999999986</v>
       </c>
-      <c r="BA10" s="11">
+      <c r="BE10" s="9">
         <v>1260.8000000000002</v>
       </c>
-      <c r="BB10" s="11">
+      <c r="BF10" s="9">
         <v>1965.5</v>
       </c>
-      <c r="BC10" s="10">
+      <c r="BG10" s="8">
         <v>2344.1999999999998</v>
       </c>
-      <c r="BD10" s="10">
+      <c r="BH10" s="8">
         <v>2617.0000000000009</v>
       </c>
-      <c r="BE10" s="10">
+      <c r="BI10" s="8">
         <v>12237.599999999999</v>
       </c>
-      <c r="BF10" s="11">
+      <c r="BJ10" s="9">
         <v>24061.8</v>
       </c>
-      <c r="BG10" s="11">
+      <c r="BK10" s="9">
         <v>3709.0999999999985</v>
       </c>
-      <c r="BH10" s="11">
+      <c r="BL10" s="9">
         <v>-74.5</v>
       </c>
-      <c r="BI10" s="11">
+      <c r="BM10" s="9">
         <v>1424.9000000000015</v>
       </c>
-      <c r="BJ10" s="11">
+      <c r="BN10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO10" s="9">
         <v>1114</v>
       </c>
-      <c r="BK10" s="11">
+      <c r="BP10" s="9">
         <v>845.7</v>
       </c>
-      <c r="BL10" s="11">
+      <c r="BQ10" s="9">
         <v>698.99999999999977</v>
       </c>
-      <c r="BM10" s="11">
+      <c r="BR10" s="9">
         <v>1628.6999999999998</v>
       </c>
-      <c r="BN10" s="11">
+      <c r="BS10" s="9">
         <v>2384.5</v>
       </c>
-      <c r="BO10" s="10">
+      <c r="BT10" s="8">
         <v>2666</v>
       </c>
-      <c r="BP10" s="10">
+      <c r="BU10" s="8">
         <v>3015.0135289999998</v>
       </c>
-      <c r="BQ10" s="10">
+      <c r="BV10" s="8">
         <v>9622.8864709999998</v>
       </c>
-      <c r="BR10" s="11">
+      <c r="BW10" s="9">
         <v>9942.5499375063046</v>
       </c>
-      <c r="BS10" s="11">
+      <c r="BX10" s="9">
         <v>1649.1500624936962</v>
       </c>
-      <c r="BT10" s="11">
+      <c r="BY10" s="9">
         <v>1520.5</v>
       </c>
-      <c r="BU10" s="11">
+      <c r="BZ10" s="9">
         <v>1547</v>
       </c>
-      <c r="BV10" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW10" s="11">
+      <c r="CA10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB10" s="9">
         <v>628.98676333922504</v>
       </c>
-      <c r="BX10" s="11">
+      <c r="CC10" s="9">
         <v>330.14026427009833</v>
       </c>
-      <c r="BY10" s="11">
+      <c r="CD10" s="9">
         <v>305.25426227073797</v>
       </c>
-      <c r="BZ10" s="11">
+      <c r="CE10" s="9">
         <v>598.69526215829524</v>
       </c>
-      <c r="CA10" s="11">
+      <c r="CF10" s="9">
         <v>1025.1472542685592</v>
       </c>
-      <c r="CB10" s="10">
+      <c r="CG10" s="8">
         <v>1086.7761936930842</v>
       </c>
-      <c r="CC10" s="10">
+      <c r="CH10" s="8">
         <v>1376.6999999999998</v>
       </c>
-      <c r="CD10" s="10">
+      <c r="CI10" s="8">
         <v>4859.0089196821564</v>
       </c>
-      <c r="CE10" s="11">
+      <c r="CJ10" s="9">
         <v>17492.962322588784</v>
       </c>
-      <c r="CF10" s="5">
+      <c r="CK10" s="4">
         <v>25444.537677411216</v>
       </c>
-      <c r="CG10" s="11">
+      <c r="CL10" s="9">
         <v>5874.5</v>
       </c>
-      <c r="CH10" s="11">
+      <c r="CM10" s="9">
         <v>190.40000000000146</v>
       </c>
-      <c r="CJ10" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK10" s="11">
+      <c r="CO10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CP10" s="9">
         <v>552.20000000000005</v>
       </c>
-      <c r="CL10" s="5">
+      <c r="CQ10" s="4">
         <v>426</v>
       </c>
-      <c r="CM10" s="11">
+      <c r="CR10" s="9">
         <v>430.59999999999991</v>
       </c>
-      <c r="CN10" s="11">
+      <c r="CS10" s="9">
         <v>604</v>
       </c>
-      <c r="CO10" s="11">
+      <c r="CT10" s="9">
         <v>894.70397616896321</v>
       </c>
-      <c r="CP10" s="10">
+      <c r="CU10" s="8">
         <v>1125.5801598674493</v>
       </c>
-      <c r="CQ10" s="10">
+      <c r="CV10" s="8">
         <v>1881.9346999618306</v>
       </c>
-      <c r="CR10" s="10">
+      <c r="CW10" s="8">
         <v>4198.6150537999192</v>
       </c>
-      <c r="CS10" s="11">
+      <c r="CX10" s="9">
         <v>16899.466110201836</v>
       </c>
-      <c r="CT10" s="5">
+      <c r="CY10" s="4">
         <v>11748.024482000001</v>
       </c>
-      <c r="CU10" s="11">
+      <c r="CZ10" s="9">
         <v>8299.4274712127517</v>
       </c>
-      <c r="CV10" s="11">
+      <c r="DA10" s="9">
         <v>1695.2423774944546</v>
       </c>
-      <c r="CX10" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY10" s="11">
+      <c r="DC10" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="DD10" s="9">
         <v>659.5</v>
       </c>
-      <c r="CZ10" s="5">
+      <c r="DE10" s="4">
         <v>421.70000000000005</v>
       </c>
-      <c r="DA10" s="11">
+      <c r="DF10" s="9">
         <v>412.79999999999995</v>
       </c>
-      <c r="DB10" s="11">
+      <c r="DG10" s="9">
         <v>772.5</v>
       </c>
-      <c r="DC10" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ10" s="11"/>
+      <c r="DH10" s="9">
+        <v>1068.5999999999999</v>
+      </c>
+      <c r="DI10" s="8"/>
+      <c r="DJ10" s="8"/>
+      <c r="DK10" s="8"/>
+      <c r="DL10" s="9"/>
+      <c r="DM10" s="4"/>
+      <c r="DN10" s="9"/>
+      <c r="DO10" s="9"/>
     </row>
-    <row r="11" spans="1:114">
-[...3 lines deleted...]
-      <c r="B11" s="11">
+    <row r="11" spans="1:119">
+      <c r="A11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="9">
         <v>733.6</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>749.9</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>450.59999999999991</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>1046.8000000000002</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>1111.0999999999999</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>1207.6999999999998</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>1896.6000000000004</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>3185.4000000000005</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>21594.7</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>5971.5</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>9277.4000000000015</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>-15.100000000005821</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" s="9">
         <v>808.8</v>
       </c>
-      <c r="O11" s="11">
+      <c r="P11" s="9">
         <v>757.40000000000009</v>
       </c>
-      <c r="P11" s="11">
+      <c r="Q11" s="9">
         <v>466.20000000000005</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="R11" s="9">
         <v>1081.2999999999997</v>
       </c>
-      <c r="R11" s="11">
+      <c r="S11" s="9">
         <v>1163.6999999999998</v>
       </c>
-      <c r="S11" s="11">
+      <c r="T11" s="9">
         <v>1214.2000000000007</v>
       </c>
-      <c r="T11" s="11">
+      <c r="U11" s="9">
         <v>2092.6999999999998</v>
       </c>
-      <c r="U11" s="11">
+      <c r="V11" s="9">
         <v>4745.2</v>
       </c>
-      <c r="V11" s="11">
+      <c r="W11" s="9">
         <v>28817</v>
       </c>
-      <c r="W11" s="11">
+      <c r="X11" s="9">
         <v>10450.699999999997</v>
       </c>
-      <c r="X11" s="11">
+      <c r="Y11" s="9">
         <v>7666.7000000000044</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Z11" s="9">
         <v>740</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="AA11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB11" s="9">
         <v>857.4</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AC11" s="9">
         <v>842.80000000000007</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AD11" s="9">
         <v>501.70000000000005</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AE11" s="9">
         <v>1139.5999999999999</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AF11" s="9">
         <v>1320.1000000000004</v>
       </c>
-      <c r="AE11" s="10">
+      <c r="AG11" s="8">
         <v>1431.2999999999993</v>
       </c>
-      <c r="AF11" s="10">
+      <c r="AH11" s="8">
         <v>2383.7000000000007</v>
       </c>
-      <c r="AG11" s="10">
+      <c r="AI11" s="8">
         <v>6880.9</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AJ11" s="9">
         <v>31903</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AK11" s="9">
         <v>14593.199999999997</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AL11" s="9">
         <v>11585.199999999997</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AM11" s="9">
         <v>827.40000000000873</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AN11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO11" s="9">
         <v>965.2</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AP11" s="9">
         <v>952</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AQ11" s="9">
         <v>593.39999999999986</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AR11" s="9">
         <v>1444.2000000000003</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AS11" s="9">
         <v>1574.3000000000002</v>
       </c>
-      <c r="AQ11" s="9">
+      <c r="AT11" s="7">
         <v>1908.6999999999998</v>
       </c>
-      <c r="AR11" s="9">
+      <c r="AU11" s="7">
         <v>2848.4000000000005</v>
       </c>
-      <c r="AS11" s="9">
+      <c r="AV11" s="7">
         <v>8519.2999999999993</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AW11" s="9">
         <v>46985.3</v>
       </c>
-      <c r="AU11" s="11">
+      <c r="AX11" s="9">
         <v>13154.5</v>
       </c>
-      <c r="AV11" s="11">
+      <c r="AY11" s="9">
         <v>5611.8000000000029</v>
       </c>
-      <c r="AW11" s="11">
+      <c r="AZ11" s="9">
         <v>995.59999999999127</v>
       </c>
-      <c r="AX11" s="11">
+      <c r="BA11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BB11" s="9">
         <v>1072</v>
       </c>
-      <c r="AY11" s="11">
+      <c r="BC11" s="9">
         <v>1315.6</v>
       </c>
-      <c r="AZ11" s="11">
+      <c r="BD11" s="9">
         <v>650.59999999999991</v>
       </c>
-      <c r="BA11" s="11">
+      <c r="BE11" s="9">
         <v>1454.9000000000005</v>
       </c>
-      <c r="BB11" s="11">
+      <c r="BF11" s="9">
         <v>1756.6999999999998</v>
       </c>
-      <c r="BC11" s="10">
+      <c r="BG11" s="8">
         <v>2122.1999999999998</v>
       </c>
-      <c r="BD11" s="10">
+      <c r="BH11" s="8">
         <v>3285.1000000000004</v>
       </c>
-      <c r="BE11" s="10">
+      <c r="BI11" s="8">
         <v>13333.4</v>
       </c>
-      <c r="BF11" s="11">
+      <c r="BJ11" s="9">
         <v>48753.3</v>
       </c>
-      <c r="BG11" s="11">
+      <c r="BK11" s="9">
         <v>12918.399999999994</v>
       </c>
-      <c r="BH11" s="11">
+      <c r="BL11" s="9">
         <v>-4069.8000000000029</v>
       </c>
-      <c r="BI11" s="11">
+      <c r="BM11" s="9">
         <v>2417.5</v>
       </c>
-      <c r="BJ11" s="11">
+      <c r="BN11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO11" s="9">
         <v>1407.6</v>
       </c>
-      <c r="BK11" s="11">
+      <c r="BP11" s="9">
         <v>1433.7000000000003</v>
       </c>
-      <c r="BL11" s="11">
+      <c r="BQ11" s="9">
         <v>860.5</v>
       </c>
-      <c r="BM11" s="11">
+      <c r="BR11" s="9">
         <v>2036.3000000000002</v>
       </c>
-      <c r="BN11" s="11">
+      <c r="BS11" s="9">
         <v>2170.5</v>
       </c>
-      <c r="BO11" s="10">
+      <c r="BT11" s="8">
         <v>2431.1999999999989</v>
       </c>
-      <c r="BP11" s="10">
+      <c r="BU11" s="8">
         <v>3799.0010277000001</v>
       </c>
-      <c r="BQ11" s="10">
+      <c r="BV11" s="8">
         <v>10467.798972299999</v>
       </c>
-      <c r="BR11" s="11">
+      <c r="BW11" s="9">
         <v>30467.889556230977</v>
       </c>
-      <c r="BS11" s="11">
+      <c r="BX11" s="9">
         <v>13903.010443769024</v>
       </c>
-      <c r="BT11" s="11">
+      <c r="BY11" s="9">
         <v>6276.6999999999971</v>
       </c>
-      <c r="BU11" s="11">
+      <c r="BZ11" s="9">
         <v>1920.5</v>
       </c>
-      <c r="BV11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW11" s="11">
+      <c r="CA11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CB11" s="9">
         <v>665.84304688891893</v>
       </c>
-      <c r="BX11" s="11">
+      <c r="CC11" s="9">
         <v>521.56787794197885</v>
       </c>
-      <c r="BY11" s="11">
+      <c r="CD11" s="9">
         <v>503.04356670257721</v>
       </c>
-      <c r="BZ11" s="11">
+      <c r="CE11" s="9">
         <v>709.28158449515513</v>
       </c>
-      <c r="CA11" s="11">
+      <c r="CF11" s="9">
         <v>816.39842487534543</v>
       </c>
-      <c r="CB11" s="10">
+      <c r="CG11" s="8">
         <v>877.56549909602427</v>
       </c>
-      <c r="CC11" s="10">
+      <c r="CH11" s="8">
         <v>1602.5</v>
       </c>
-      <c r="CD11" s="10">
+      <c r="CI11" s="8">
         <v>7793.1990597451959</v>
       </c>
-      <c r="CE11" s="11">
+      <c r="CJ11" s="9">
         <v>27524.8321868085</v>
       </c>
-      <c r="CF11" s="5">
+      <c r="CK11" s="4">
         <v>36855.367813191493</v>
       </c>
-      <c r="CG11" s="11">
+      <c r="CL11" s="9">
         <v>15154</v>
       </c>
-      <c r="CH11" s="11">
+      <c r="CM11" s="9">
         <v>238.19999999999709</v>
       </c>
-      <c r="CJ11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK11" s="11">
+      <c r="CO11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CP11" s="9">
         <v>585.79999999999995</v>
       </c>
-      <c r="CL11" s="5">
+      <c r="CQ11" s="4">
         <v>522.10000000000014</v>
       </c>
-      <c r="CM11" s="11">
+      <c r="CR11" s="9">
         <v>600</v>
       </c>
-      <c r="CN11" s="11">
+      <c r="CS11" s="9">
         <v>767.19999999999982</v>
       </c>
-      <c r="CO11" s="11">
+      <c r="CT11" s="9">
         <v>840.05602669263817</v>
       </c>
-      <c r="CP11" s="10">
+      <c r="CU11" s="8">
         <v>947.29352095067861</v>
       </c>
-      <c r="CQ11" s="10">
+      <c r="CV11" s="8">
         <v>2019.6489456809422</v>
       </c>
-      <c r="CR11" s="10">
+      <c r="CW11" s="8">
         <v>6947.491996715572</v>
       </c>
-      <c r="CS11" s="11">
+      <c r="CX11" s="9">
         <v>35502.209509960172</v>
       </c>
-      <c r="CT11" s="5">
+      <c r="CY11" s="4">
         <v>30356.668237599995</v>
       </c>
-      <c r="CU11" s="11">
+      <c r="CZ11" s="9">
         <v>15616.445179071598</v>
       </c>
-      <c r="CV11" s="11">
+      <c r="DA11" s="9">
         <v>1338.6062235919235</v>
       </c>
-      <c r="CX11" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY11" s="11">
+      <c r="DC11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="DD11" s="9">
         <v>772.5</v>
       </c>
-      <c r="CZ11" s="5">
+      <c r="DE11" s="4">
         <v>659.5</v>
       </c>
-      <c r="DA11" s="11">
+      <c r="DF11" s="9">
         <v>583.09999999999991</v>
       </c>
-      <c r="DB11" s="11">
+      <c r="DG11" s="9">
         <v>836.09999999999991</v>
       </c>
-      <c r="DC11" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ11" s="11"/>
+      <c r="DH11" s="9">
+        <v>976.80000000000018</v>
+      </c>
+      <c r="DI11" s="8"/>
+      <c r="DJ11" s="8"/>
+      <c r="DK11" s="8"/>
+      <c r="DL11" s="9"/>
+      <c r="DM11" s="4"/>
+      <c r="DN11" s="9"/>
+      <c r="DO11" s="9"/>
     </row>
-    <row r="12" spans="1:114">
-[...3 lines deleted...]
-      <c r="B12" s="11">
+    <row r="12" spans="1:119">
+      <c r="A12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="9">
         <v>540.20000000000005</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>402.79999999999995</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>485.70000000000005</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>817.8</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>809.80000000000018</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>1046.1999999999998</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>1153.5</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>3340.7999999999993</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>18937.600000000002</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>3208.7999999999993</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>1694.7000000000007</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>413.59999999999854</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="O12" s="9">
         <v>576.70000000000005</v>
       </c>
-      <c r="O12" s="11">
+      <c r="P12" s="9">
         <v>416.29999999999995</v>
       </c>
-      <c r="P12" s="11">
+      <c r="Q12" s="9">
         <v>463.70000000000005</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="R12" s="9">
         <v>914.99999999999977</v>
       </c>
-      <c r="R12" s="11">
+      <c r="S12" s="9">
         <v>849.30000000000018</v>
       </c>
-      <c r="S12" s="11">
+      <c r="T12" s="9">
         <v>1088.1999999999998</v>
       </c>
-      <c r="T12" s="11">
+      <c r="U12" s="9">
         <v>1278.5</v>
       </c>
-      <c r="U12" s="11">
+      <c r="V12" s="9">
         <v>3739.7</v>
       </c>
-      <c r="V12" s="11">
+      <c r="W12" s="9">
         <v>21523.1</v>
       </c>
-      <c r="W12" s="11">
+      <c r="X12" s="9">
         <v>5653.5</v>
       </c>
-      <c r="X12" s="11">
+      <c r="Y12" s="9">
         <v>4175.8000000000029</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Z12" s="9">
         <v>337.69999999999709</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="AA12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB12" s="9">
         <v>618.6</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AC12" s="9">
         <v>450.6</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AD12" s="9">
         <v>516.09999999999991</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AE12" s="9">
         <v>913.3</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AF12" s="9">
         <v>912.70000000000027</v>
       </c>
-      <c r="AE12" s="10">
+      <c r="AG12" s="8">
         <v>1257.8000000000002</v>
       </c>
-      <c r="AF12" s="10">
+      <c r="AH12" s="8">
         <v>1430.2999999999993</v>
       </c>
-      <c r="AG12" s="10">
+      <c r="AI12" s="8">
         <v>5748.5</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AJ12" s="9">
         <v>32836.9</v>
       </c>
-      <c r="AI12" s="11">
+      <c r="AK12" s="9">
         <v>4529.0999999999985</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AL12" s="9">
         <v>2695.2999999999956</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AM12" s="9">
         <v>1130.4000000000015</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AN12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO12" s="9">
         <v>699</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AP12" s="9">
         <v>537</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AQ12" s="9">
         <v>612.79999999999995</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AR12" s="9">
         <v>1143.3999999999999</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AS12" s="9">
         <v>1118.5</v>
       </c>
-      <c r="AQ12" s="9">
+      <c r="AT12" s="7">
         <v>1685.6999999999998</v>
       </c>
-      <c r="AR12" s="9">
+      <c r="AU12" s="7">
         <v>1716.4000000000005</v>
       </c>
-      <c r="AS12" s="9">
+      <c r="AV12" s="7">
         <v>6636.4000000000005</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AW12" s="9">
         <v>47824.600000000006</v>
       </c>
-      <c r="AU12" s="11">
+      <c r="AX12" s="9">
         <v>-1875.4000000000015</v>
       </c>
-      <c r="AV12" s="11">
+      <c r="AY12" s="9">
         <v>-289.09999999999854</v>
       </c>
-      <c r="AW12" s="11">
+      <c r="AZ12" s="9">
         <v>1123</v>
       </c>
-      <c r="AX12" s="11">
+      <c r="BA12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB12" s="9">
         <v>760.4</v>
       </c>
-      <c r="AY12" s="11">
+      <c r="BC12" s="9">
         <v>823.50000000000011</v>
       </c>
-      <c r="AZ12" s="11">
+      <c r="BD12" s="9">
         <v>660.19999999999982</v>
       </c>
-      <c r="BA12" s="11">
+      <c r="BE12" s="9">
         <v>1200.5999999999999</v>
       </c>
-      <c r="BB12" s="11">
+      <c r="BF12" s="9">
         <v>1236.5</v>
       </c>
-      <c r="BC12" s="10">
+      <c r="BG12" s="8">
         <v>1898.1000000000004</v>
       </c>
-      <c r="BD12" s="10">
+      <c r="BH12" s="8">
         <v>2073.8000000000002</v>
       </c>
-      <c r="BE12" s="10">
+      <c r="BI12" s="8">
         <v>11614.9</v>
       </c>
-      <c r="BF12" s="11">
+      <c r="BJ12" s="9">
         <v>44767.5</v>
       </c>
-      <c r="BG12" s="11">
+      <c r="BK12" s="9">
         <v>5197.3999999999942</v>
       </c>
-      <c r="BH12" s="11">
+      <c r="BL12" s="9">
         <v>4990.9000000000087</v>
       </c>
-      <c r="BI12" s="11">
+      <c r="BM12" s="9">
         <v>2241.8999999999942</v>
       </c>
-      <c r="BJ12" s="11">
+      <c r="BN12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BO12" s="9">
         <v>987</v>
       </c>
-      <c r="BK12" s="11">
+      <c r="BP12" s="9">
         <v>829.7</v>
       </c>
-      <c r="BL12" s="11">
+      <c r="BQ12" s="9">
         <v>849.99999999999977</v>
       </c>
-      <c r="BM12" s="11">
+      <c r="BR12" s="9">
         <v>1653.1000000000004</v>
       </c>
-      <c r="BN12" s="11">
+      <c r="BS12" s="9">
         <v>1497.8999999999996</v>
       </c>
-      <c r="BO12" s="10">
+      <c r="BT12" s="8">
         <v>2121.1000000000004</v>
       </c>
-      <c r="BP12" s="10">
+      <c r="BU12" s="8">
         <v>2768.9250453999985</v>
       </c>
-      <c r="BQ12" s="10">
+      <c r="BV12" s="8">
         <v>10407.274954600001</v>
       </c>
-      <c r="BR12" s="11">
+      <c r="BW12" s="9">
         <v>31573.994027329943</v>
       </c>
-      <c r="BS12" s="11">
+      <c r="BX12" s="9">
         <v>6144.1059726700551</v>
       </c>
-      <c r="BT12" s="11">
+      <c r="BY12" s="9">
         <v>4442.3000000000029</v>
       </c>
-      <c r="BU12" s="11">
+      <c r="BZ12" s="9">
         <v>1535.0999999999985</v>
       </c>
-      <c r="BV12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW12" s="11">
+      <c r="CA12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB12" s="9">
         <v>853.38318398114143</v>
       </c>
-      <c r="BX12" s="11">
+      <c r="CC12" s="9">
         <v>649.24984615853532</v>
       </c>
-      <c r="BY12" s="11">
+      <c r="CD12" s="9">
         <v>622.86696986032325</v>
       </c>
-      <c r="BZ12" s="11">
+      <c r="CE12" s="9">
         <v>1003.3250859</v>
       </c>
-      <c r="CA12" s="11">
+      <c r="CF12" s="9">
         <v>1118.0659785054586</v>
       </c>
-      <c r="CB12" s="10">
+      <c r="CG12" s="8">
         <v>1451.4089355945416</v>
       </c>
-      <c r="CC12" s="10">
+      <c r="CH12" s="8">
         <v>2188.1999999999998</v>
       </c>
-      <c r="CD12" s="10">
+      <c r="CI12" s="8">
         <v>14708.930517555582</v>
       </c>
-      <c r="CE12" s="11">
+      <c r="CJ12" s="9">
         <v>23917.022139951649</v>
       </c>
-      <c r="CF12" s="5">
+      <c r="CK12" s="4">
         <v>32102.07786004835</v>
       </c>
-      <c r="CG12" s="11">
+      <c r="CL12" s="9">
         <v>7538.4000000000015</v>
       </c>
-      <c r="CH12" s="11">
+      <c r="CM12" s="9">
         <v>1394.9000000000015</v>
       </c>
-      <c r="CJ12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK12" s="11">
+      <c r="CO12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP12" s="9">
         <v>814.1</v>
       </c>
-      <c r="CL12" s="5">
+      <c r="CQ12" s="4">
         <v>762.49999999999989</v>
       </c>
-      <c r="CM12" s="11">
+      <c r="CR12" s="9">
         <v>836.09999999999991</v>
       </c>
-      <c r="CN12" s="11">
+      <c r="CS12" s="9">
         <v>1297.1000000000004</v>
       </c>
-      <c r="CO12" s="11">
+      <c r="CT12" s="9">
         <v>1245.7430174621659</v>
       </c>
-      <c r="CP12" s="10">
+      <c r="CU12" s="8">
         <v>1822.2106791866008</v>
       </c>
-      <c r="CQ12" s="10">
+      <c r="CV12" s="8">
         <v>3022.5306751443741</v>
       </c>
-      <c r="CR12" s="10">
+      <c r="CW12" s="8">
         <v>12361.015628206858</v>
       </c>
-      <c r="CS12" s="11">
+      <c r="CX12" s="9">
         <v>30442.899999999998</v>
       </c>
-      <c r="CT12" s="5">
+      <c r="CY12" s="4">
         <v>12100.534012700002</v>
       </c>
-      <c r="CU12" s="11">
+      <c r="CZ12" s="9">
         <v>13068.229144526755</v>
       </c>
-      <c r="CV12" s="11">
+      <c r="DA12" s="9">
         <v>6508.7400863993389</v>
       </c>
-      <c r="CX12" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY12" s="11">
+      <c r="DC12" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="DD12" s="9">
         <v>1163.3</v>
       </c>
-      <c r="CZ12" s="5">
+      <c r="DE12" s="4">
         <v>982.50000000000023</v>
       </c>
-      <c r="DA12" s="11">
+      <c r="DF12" s="9">
         <v>957.09999999999991</v>
       </c>
-      <c r="DB12" s="11">
+      <c r="DG12" s="9">
         <v>1502.2999999999997</v>
       </c>
-      <c r="DC12" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ12" s="11"/>
+      <c r="DH12" s="9">
+        <v>1389.4000000000005</v>
+      </c>
+      <c r="DI12" s="8"/>
+      <c r="DJ12" s="8"/>
+      <c r="DK12" s="8"/>
+      <c r="DL12" s="9"/>
+      <c r="DM12" s="4"/>
+      <c r="DN12" s="9"/>
+      <c r="DO12" s="9"/>
     </row>
-    <row r="13" spans="1:114">
-[...3 lines deleted...]
-      <c r="B13" s="11">
+    <row r="13" spans="1:119">
+      <c r="A13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="9">
         <v>486.1</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>376.6</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>440</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>636.70000000000005</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>770.90000000000009</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>1121.5</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>1176</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>4169.0999999999995</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>17496.699999999997</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>3537.5</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>2095.3000000000029</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>1476</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="O13" s="9">
         <v>518.4</v>
       </c>
-      <c r="O13" s="11">
+      <c r="P13" s="9">
         <v>390.1</v>
       </c>
-      <c r="P13" s="11">
+      <c r="Q13" s="9">
         <v>458.5</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="R13" s="9">
         <v>653.90000000000009</v>
       </c>
-      <c r="R13" s="11">
+      <c r="S13" s="9">
         <v>786.90000000000009</v>
       </c>
-      <c r="S13" s="11">
+      <c r="T13" s="9">
         <v>1262.1999999999998</v>
       </c>
-      <c r="T13" s="11">
+      <c r="U13" s="9">
         <v>1356.1999999999998</v>
       </c>
-      <c r="U13" s="11">
+      <c r="V13" s="9">
         <v>4309.4000000000005</v>
       </c>
-      <c r="V13" s="11">
+      <c r="W13" s="9">
         <v>25474.200000000004</v>
       </c>
-      <c r="W13" s="11">
+      <c r="X13" s="9">
         <v>2849.6999999999971</v>
       </c>
-      <c r="X13" s="11">
+      <c r="Y13" s="9">
         <v>744</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Z13" s="9">
         <v>438.40000000000146</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="AA13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB13" s="9">
         <v>568</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AC13" s="9">
         <v>410.79999999999995</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AD13" s="9">
         <v>504.79999999999995</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AE13" s="9">
         <v>686.80000000000018</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AF13" s="9">
         <v>835.40000000000009</v>
       </c>
-      <c r="AE13" s="10">
+      <c r="AG13" s="8">
         <v>1319.8999999999996</v>
       </c>
-      <c r="AF13" s="10">
+      <c r="AH13" s="8">
         <v>1485.5</v>
       </c>
-      <c r="AG13" s="10">
+      <c r="AI13" s="8">
         <v>9112.0999999999985</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AJ13" s="9">
         <v>26546.600000000002</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AK13" s="9">
         <v>1918.9000000000015</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AL13" s="9">
         <v>3371.3999999999942</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AM13" s="9">
         <v>1256.7000000000044</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AN13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO13" s="9">
         <v>632.4</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AP13" s="9">
         <v>473.30000000000007</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AQ13" s="9">
         <v>635.70000000000005</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AR13" s="9">
         <v>917.90000000000009</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AS13" s="9">
         <v>1105</v>
       </c>
-      <c r="AQ13" s="9">
+      <c r="AT13" s="7">
         <v>1729.5999999999995</v>
       </c>
-      <c r="AR13" s="9">
+      <c r="AU13" s="7">
         <v>2105.2000000000007</v>
       </c>
-      <c r="AS13" s="9">
+      <c r="AV13" s="7">
         <v>7894.7999999999993</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AW13" s="9">
         <v>40062.799999999996</v>
       </c>
-      <c r="AU13" s="11">
+      <c r="AX13" s="9">
         <v>421.10000000000582</v>
       </c>
-      <c r="AV13" s="11">
+      <c r="AY13" s="9">
         <v>-59.30000000000291</v>
       </c>
-      <c r="AW13" s="11">
+      <c r="AZ13" s="9">
         <v>2521.0999999999985</v>
       </c>
-      <c r="AX13" s="11">
+      <c r="BA13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB13" s="9">
         <v>715.5</v>
       </c>
-      <c r="AY13" s="11">
+      <c r="BC13" s="9">
         <v>655.20000000000005</v>
       </c>
-      <c r="AZ13" s="11">
+      <c r="BD13" s="9">
         <v>700.7</v>
       </c>
-      <c r="BA13" s="11">
+      <c r="BE13" s="9">
         <v>977.09999999999991</v>
       </c>
-      <c r="BB13" s="11">
+      <c r="BF13" s="9">
         <v>1299.1000000000004</v>
       </c>
-      <c r="BC13" s="10">
+      <c r="BG13" s="8">
         <v>2002.2999999999993</v>
       </c>
-      <c r="BD13" s="10">
+      <c r="BH13" s="8">
         <v>2568.5</v>
       </c>
-      <c r="BE13" s="10">
+      <c r="BI13" s="8">
         <v>14675.300000000001</v>
       </c>
-      <c r="BF13" s="11">
+      <c r="BJ13" s="9">
         <v>44257.400000000009</v>
       </c>
-      <c r="BG13" s="11">
+      <c r="BK13" s="9">
         <v>4484.7999999999884</v>
       </c>
-      <c r="BH13" s="11">
+      <c r="BL13" s="9">
         <v>12939.400000000009</v>
       </c>
-      <c r="BI13" s="11">
+      <c r="BM13" s="9">
         <v>1752.6999999999971</v>
       </c>
-      <c r="BJ13" s="11">
+      <c r="BN13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BO13" s="9">
         <v>944.7</v>
       </c>
-      <c r="BK13" s="11">
+      <c r="BP13" s="9">
         <v>689.8</v>
       </c>
-      <c r="BL13" s="11">
+      <c r="BQ13" s="9">
         <v>886.69999999999982</v>
       </c>
-      <c r="BM13" s="11">
+      <c r="BR13" s="9">
         <v>1319.3000000000002</v>
       </c>
-      <c r="BN13" s="11">
+      <c r="BS13" s="9">
         <v>1539.6000000000004</v>
       </c>
-      <c r="BO13" s="10">
+      <c r="BT13" s="8">
         <v>2283.3999999999996</v>
       </c>
-      <c r="BP13" s="10">
+      <c r="BU13" s="8">
         <v>3482.7000000000007</v>
       </c>
-      <c r="BQ13" s="10">
+      <c r="BV13" s="8">
         <v>11401.899999999998</v>
       </c>
-      <c r="BR13" s="11">
+      <c r="BW13" s="9">
         <v>27559.737645468915</v>
       </c>
-      <c r="BS13" s="11">
+      <c r="BX13" s="9">
         <v>4128.9623545310897</v>
       </c>
-      <c r="BT13" s="11">
+      <c r="BY13" s="9">
         <v>2474.5</v>
       </c>
-      <c r="BU13" s="11">
+      <c r="BZ13" s="9">
         <v>1346.3999999999942</v>
       </c>
-      <c r="BV13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW13" s="11">
+      <c r="CA13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CB13" s="9">
         <v>551.54023331852875</v>
       </c>
-      <c r="BX13" s="11">
+      <c r="CC13" s="9">
         <v>316.29896797768993</v>
       </c>
-      <c r="BY13" s="11">
+      <c r="CD13" s="9">
         <v>340.8650638161813</v>
       </c>
-      <c r="BZ13" s="11">
+      <c r="CE13" s="9">
         <v>507.56307534628513</v>
       </c>
-      <c r="CA13" s="11">
+      <c r="CF13" s="9">
         <v>691.33937747614323</v>
       </c>
-      <c r="CB13" s="10">
+      <c r="CG13" s="8">
         <v>1210.3932820651717</v>
       </c>
-      <c r="CC13" s="10">
+      <c r="CH13" s="8">
         <v>1945.6999999999998</v>
       </c>
-      <c r="CD13" s="10">
+      <c r="CI13" s="8">
         <v>9069.4693922123915</v>
       </c>
-      <c r="CE13" s="11">
+      <c r="CJ13" s="9">
         <v>29271.651363096124</v>
       </c>
-      <c r="CF13" s="5">
+      <c r="CK13" s="4">
         <v>26081.648636903879</v>
       </c>
-      <c r="CG13" s="11">
+      <c r="CL13" s="9">
         <v>11378.5</v>
       </c>
-      <c r="CH13" s="11">
+      <c r="CM13" s="9">
         <v>799.19999999999709</v>
       </c>
-      <c r="CJ13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK13" s="11">
+      <c r="CO13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CP13" s="9">
         <v>447.2</v>
       </c>
-      <c r="CL13" s="5">
+      <c r="CQ13" s="4">
         <v>338.40000000000003</v>
       </c>
-      <c r="CM13" s="11">
+      <c r="CR13" s="9">
         <v>481.19999999999993</v>
       </c>
-      <c r="CN13" s="11">
+      <c r="CS13" s="9">
         <v>582.40000000000009</v>
       </c>
-      <c r="CO13" s="11">
+      <c r="CT13" s="9">
         <v>733.21578953843414</v>
       </c>
-      <c r="CP13" s="10">
+      <c r="CU13" s="8">
         <v>1385.0787181974506</v>
       </c>
-      <c r="CQ13" s="10">
+      <c r="CV13" s="8">
         <v>1786.6606207155223</v>
       </c>
-      <c r="CR13" s="10">
+      <c r="CW13" s="8">
         <v>9144.6084885214914</v>
       </c>
-      <c r="CS13" s="11">
+      <c r="CX13" s="9">
         <v>31618.236383027099</v>
       </c>
-      <c r="CT13" s="5">
+      <c r="CY13" s="4">
         <v>14682.357517299999</v>
       </c>
-      <c r="CU13" s="11">
+      <c r="CZ13" s="9">
         <v>12173.984146345174</v>
       </c>
-      <c r="CV13" s="11">
+      <c r="DA13" s="9">
         <v>5402.5719698100584</v>
       </c>
-      <c r="CX13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY13" s="11">
+      <c r="DC13" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="DD13" s="9">
         <v>552.79999999999995</v>
       </c>
-      <c r="CZ13" s="5">
+      <c r="DE13" s="4">
         <v>493.40000000000009</v>
       </c>
-      <c r="DA13" s="11">
+      <c r="DF13" s="9">
         <v>553</v>
       </c>
-      <c r="DB13" s="11">
+      <c r="DG13" s="9">
         <v>710.7</v>
       </c>
-      <c r="DC13" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ13" s="11"/>
+      <c r="DH13" s="9">
+        <v>813</v>
+      </c>
+      <c r="DI13" s="8"/>
+      <c r="DJ13" s="8"/>
+      <c r="DK13" s="8"/>
+      <c r="DL13" s="9"/>
+      <c r="DM13" s="4"/>
+      <c r="DN13" s="9"/>
+      <c r="DO13" s="9"/>
     </row>
-    <row r="14" spans="1:114">
-[...3 lines deleted...]
-      <c r="B14" s="11">
+    <row r="14" spans="1:119">
+      <c r="A14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="9">
         <v>1605.1</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>1444.2000000000003</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>1516.0999999999995</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>1810.4000000000005</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>1705.0999999999995</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>1812.6000000000004</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>3530.7999999999993</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>4340.7000000000007</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>23472.6</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>5910.2000000000044</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>4492.5999999999985</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>-177.80000000000291</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="O14" s="9">
         <v>1898.7</v>
       </c>
-      <c r="O14" s="11">
+      <c r="P14" s="9">
         <v>1571.3999999999999</v>
       </c>
-      <c r="P14" s="11">
+      <c r="Q14" s="9">
         <v>1843.2999999999997</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="R14" s="9">
         <v>1960.5</v>
       </c>
-      <c r="R14" s="11">
+      <c r="S14" s="9">
         <v>1897.2000000000007</v>
       </c>
-      <c r="S14" s="11">
+      <c r="T14" s="9">
         <v>1897.5</v>
       </c>
-      <c r="T14" s="11">
+      <c r="U14" s="9">
         <v>3352.8999999999996</v>
       </c>
-      <c r="U14" s="11">
+      <c r="V14" s="9">
         <v>5481.5999999999985</v>
       </c>
-      <c r="V14" s="11">
+      <c r="W14" s="9">
         <v>23874.800000000003</v>
       </c>
-      <c r="W14" s="11">
+      <c r="X14" s="9">
         <v>8797.1999999999971</v>
       </c>
-      <c r="X14" s="11">
+      <c r="Y14" s="9">
         <v>3482</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Z14" s="9">
         <v>3274.8000000000029</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="AA14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB14" s="9">
         <v>1866</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AC14" s="9">
         <v>1569.1999999999998</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AD14" s="9">
         <v>1685.3000000000002</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AE14" s="9">
         <v>1884.8000000000002</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AF14" s="9">
         <v>2009.0999999999995</v>
       </c>
-      <c r="AE14" s="10">
+      <c r="AG14" s="8">
         <v>2159.3999999999996</v>
       </c>
-      <c r="AF14" s="10">
+      <c r="AH14" s="8">
         <v>3912.4000000000015</v>
       </c>
-      <c r="AG14" s="10">
+      <c r="AI14" s="8">
         <v>10276.5</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AJ14" s="9">
         <v>31619.3</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AK14" s="9">
         <v>5253.5999999999985</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AL14" s="9">
         <v>3347.5999999999985</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AM14" s="9">
         <v>1703.1000000000058</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AN14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO14" s="9">
         <v>1333.8</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AP14" s="9">
         <v>1233.8999999999999</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AQ14" s="9">
         <v>1663</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AR14" s="9">
         <v>2053.1999999999998</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AS14" s="9">
         <v>2125.6000000000004</v>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AT14" s="7">
         <v>2944.6000000000004</v>
       </c>
-      <c r="AR14" s="9">
+      <c r="AU14" s="7">
         <v>4461.6999999999989</v>
       </c>
-      <c r="AS14" s="9">
+      <c r="AV14" s="7">
         <v>8070.6000000000022</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AW14" s="9">
         <v>52837.999999999993</v>
       </c>
-      <c r="AU14" s="11">
+      <c r="AX14" s="9">
         <v>4043.2000000000116</v>
       </c>
-      <c r="AV14" s="11">
+      <c r="AY14" s="9">
         <v>2754.1999999999971</v>
       </c>
-      <c r="AW14" s="11">
+      <c r="AZ14" s="9">
         <v>3524.0999999999913</v>
       </c>
-      <c r="AX14" s="11">
+      <c r="BA14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BB14" s="9">
         <v>2416.1999999999998</v>
       </c>
-      <c r="AY14" s="11">
+      <c r="BC14" s="9">
         <v>2178.8000000000002</v>
       </c>
-      <c r="AZ14" s="11">
+      <c r="BD14" s="9">
         <v>2460.5</v>
       </c>
-      <c r="BA14" s="11">
+      <c r="BE14" s="9">
         <v>2840.2999999999993</v>
       </c>
-      <c r="BB14" s="11">
+      <c r="BF14" s="9">
         <v>2983.1000000000004</v>
       </c>
-      <c r="BC14" s="10">
+      <c r="BG14" s="8">
         <v>3316.3000000000011</v>
       </c>
-      <c r="BD14" s="10">
+      <c r="BH14" s="8">
         <v>6431.2000000000007</v>
       </c>
-      <c r="BE14" s="10">
+      <c r="BI14" s="8">
         <v>13715</v>
       </c>
-      <c r="BF14" s="11">
+      <c r="BJ14" s="9">
         <v>50109.4</v>
       </c>
-      <c r="BG14" s="11">
+      <c r="BK14" s="9">
         <v>8851.5999999999913</v>
       </c>
-      <c r="BH14" s="11">
+      <c r="BL14" s="9">
         <v>5867.5</v>
       </c>
-      <c r="BI14" s="11">
+      <c r="BM14" s="9">
         <v>2274</v>
       </c>
-      <c r="BJ14" s="11">
+      <c r="BN14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO14" s="9">
         <v>3528.3</v>
       </c>
-      <c r="BK14" s="11">
+      <c r="BP14" s="9">
         <v>2903.8</v>
       </c>
-      <c r="BL14" s="11">
+      <c r="BQ14" s="9">
         <v>3193.1000000000004</v>
       </c>
-      <c r="BM14" s="11">
+      <c r="BR14" s="9">
         <v>3708.1999999999989</v>
       </c>
-      <c r="BN14" s="11">
+      <c r="BS14" s="9">
         <v>3718.6999999999989</v>
       </c>
-      <c r="BO14" s="10">
+      <c r="BT14" s="8">
         <v>3860.1000000000022</v>
       </c>
-      <c r="BP14" s="10">
+      <c r="BU14" s="8">
         <v>6798.5</v>
       </c>
-      <c r="BQ14" s="10">
+      <c r="BV14" s="8">
         <v>11021.2</v>
       </c>
-      <c r="BR14" s="11">
+      <c r="BW14" s="9">
         <v>34376.951489029925</v>
       </c>
-      <c r="BS14" s="11">
+      <c r="BX14" s="9">
         <v>7179.5485109700676</v>
       </c>
-      <c r="BT14" s="11">
+      <c r="BY14" s="9">
         <v>5223.6000000000058</v>
       </c>
-      <c r="BU14" s="11">
+      <c r="BZ14" s="9">
         <v>3485.8000000000029</v>
       </c>
-      <c r="BV14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW14" s="11">
+      <c r="CA14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CB14" s="9">
         <v>3026.7420824128289</v>
       </c>
-      <c r="BX14" s="11">
+      <c r="CC14" s="9">
         <v>1434.9295496416585</v>
       </c>
-      <c r="BY14" s="11">
+      <c r="CD14" s="9">
         <v>4533.2040278907734</v>
       </c>
-      <c r="BZ14" s="11">
+      <c r="CE14" s="9">
         <v>2992.8032041547394</v>
       </c>
-      <c r="CA14" s="11">
+      <c r="CF14" s="9">
         <v>2906.640921579823</v>
       </c>
-      <c r="CB14" s="10">
+      <c r="CG14" s="8">
         <v>3039.8802143201774</v>
       </c>
-      <c r="CC14" s="10">
+      <c r="CH14" s="8">
         <v>5762.2999999999993</v>
       </c>
-      <c r="CD14" s="10">
+      <c r="CI14" s="8">
         <v>8383.0600372654117</v>
       </c>
-      <c r="CE14" s="11">
+      <c r="CJ14" s="9">
         <v>26970.231028795115</v>
       </c>
-      <c r="CF14" s="5">
+      <c r="CK14" s="4">
         <v>52389.568971204892</v>
       </c>
-      <c r="CG14" s="11">
+      <c r="CL14" s="9">
         <v>6699.3999999999942</v>
       </c>
-      <c r="CH14" s="11">
+      <c r="CM14" s="9">
         <v>2967</v>
       </c>
-      <c r="CJ14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK14" s="11">
+      <c r="CO14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CP14" s="9">
         <v>2899.1</v>
       </c>
-      <c r="CL14" s="5">
+      <c r="CQ14" s="4">
         <v>2704.1</v>
       </c>
-      <c r="CM14" s="11">
+      <c r="CR14" s="9">
         <v>3246.2</v>
       </c>
-      <c r="CN14" s="11">
+      <c r="CS14" s="9">
         <v>3058.8000000000011</v>
       </c>
-      <c r="CO14" s="11">
+      <c r="CT14" s="9">
         <v>3161.7151905560186</v>
       </c>
-      <c r="CP14" s="10">
+      <c r="CU14" s="8">
         <v>3129.7268806858065</v>
       </c>
-      <c r="CQ14" s="10">
+      <c r="CV14" s="8">
         <v>7382.857151928918</v>
       </c>
-      <c r="CR14" s="10">
+      <c r="CW14" s="8">
         <v>9581.7007768292533</v>
       </c>
-      <c r="CS14" s="11">
+      <c r="CX14" s="9">
         <v>27915.200000000004</v>
       </c>
-      <c r="CT14" s="5">
+      <c r="CY14" s="4">
         <v>17280.400000000001</v>
       </c>
-      <c r="CU14" s="11">
+      <c r="CZ14" s="9">
         <v>11571.782347416301</v>
       </c>
-      <c r="CV14" s="11">
+      <c r="DA14" s="9">
         <v>6422.4966840445995</v>
       </c>
-      <c r="CX14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY14" s="11">
+      <c r="DC14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD14" s="9">
         <v>3603.3</v>
       </c>
-      <c r="CZ14" s="5">
+      <c r="DE14" s="4">
         <v>3046</v>
       </c>
-      <c r="DA14" s="11">
+      <c r="DF14" s="9">
         <v>3586.0999999999995</v>
       </c>
-      <c r="DB14" s="11">
+      <c r="DG14" s="9">
         <v>3940.8000000000011</v>
       </c>
-      <c r="DC14" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ14" s="11"/>
+      <c r="DH14" s="9">
+        <v>3897.5999999999985</v>
+      </c>
+      <c r="DI14" s="8"/>
+      <c r="DJ14" s="8"/>
+      <c r="DK14" s="8"/>
+      <c r="DL14" s="9"/>
+      <c r="DM14" s="4"/>
+      <c r="DN14" s="9"/>
+      <c r="DO14" s="9"/>
     </row>
-    <row r="15" spans="1:114">
-[...3 lines deleted...]
-      <c r="B15" s="9">
+    <row r="15" spans="1:119">
+      <c r="A15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="7">
         <v>357.5</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="7">
         <v>331.5</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="7">
         <v>591.29999999999995</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="7">
         <v>1193.0999999999999</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="7">
         <v>2091.5</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="7">
         <v>11759.2</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="7">
         <v>1822.3999999999978</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L15" s="7">
         <v>1159</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M15" s="7">
         <v>-123.20000000000073</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" s="7">
         <v>356.3</v>
       </c>
-      <c r="O15" s="9">
+      <c r="P15" s="7">
         <v>149.80000000000001</v>
       </c>
-      <c r="P15" s="9">
+      <c r="Q15" s="7">
         <v>335.1</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="R15" s="7">
         <v>656.89999999999986</v>
       </c>
-      <c r="R15" s="9">
+      <c r="S15" s="7">
         <v>608.70000000000027</v>
       </c>
-      <c r="S15" s="9">
+      <c r="T15" s="7">
         <v>676.79999999999973</v>
       </c>
-      <c r="T15" s="9">
+      <c r="U15" s="7">
         <v>1435.9</v>
       </c>
-      <c r="U15" s="9">
+      <c r="V15" s="7">
         <v>1835.1000000000004</v>
       </c>
-      <c r="V15" s="9">
+      <c r="W15" s="7">
         <v>16966.099999999999</v>
       </c>
-      <c r="W15" s="9">
+      <c r="X15" s="7">
         <v>1550.2999999999993</v>
       </c>
-      <c r="X15" s="9">
+      <c r="Y15" s="7">
         <v>3994.9000000000015</v>
       </c>
-      <c r="Y15" s="9">
+      <c r="Z15" s="7">
         <v>-1813.8000000000029</v>
       </c>
-      <c r="Z15" s="9">
+      <c r="AA15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB15" s="7">
         <v>431.9</v>
       </c>
-      <c r="AA15" s="9">
+      <c r="AC15" s="7">
         <v>224.10000000000002</v>
       </c>
-      <c r="AB15" s="9">
+      <c r="AD15" s="7">
         <v>425.40000000000009</v>
       </c>
-      <c r="AC15" s="9">
+      <c r="AE15" s="7">
         <v>747.39999999999986</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AF15" s="7">
         <v>705.2</v>
       </c>
-      <c r="AE15" s="9">
+      <c r="AG15" s="7">
         <v>759.19999999999982</v>
       </c>
-      <c r="AF15" s="9">
+      <c r="AH15" s="7">
         <v>1409</v>
       </c>
-      <c r="AG15" s="9">
+      <c r="AI15" s="7">
         <v>2651.1000000000004</v>
       </c>
-      <c r="AH15" s="9">
+      <c r="AJ15" s="7">
         <v>22216.9</v>
       </c>
-      <c r="AI15" s="9">
+      <c r="AK15" s="7">
         <v>2500.7999999999993</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AL15" s="7">
         <v>698.09999999999854</v>
       </c>
-      <c r="AK15" s="9">
+      <c r="AM15" s="7">
         <v>1165.4000000000015</v>
       </c>
-      <c r="AL15" s="9">
+      <c r="AN15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="AO15" s="7">
         <v>507.2</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AP15" s="7">
         <v>266.50000000000006</v>
       </c>
-      <c r="AN15" s="9">
+      <c r="AQ15" s="7">
         <v>524.70000000000005</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AR15" s="7">
         <v>920.69999999999982</v>
       </c>
-      <c r="AP15" s="9">
+      <c r="AS15" s="7">
         <v>867.09999999999991</v>
       </c>
-      <c r="AQ15" s="9">
+      <c r="AT15" s="7">
         <v>961.80000000000018</v>
       </c>
-      <c r="AR15" s="9">
+      <c r="AU15" s="7">
         <v>1704.1000000000004</v>
       </c>
-      <c r="AS15" s="9">
+      <c r="AV15" s="7">
         <v>3255.1999999999989</v>
       </c>
-      <c r="AT15" s="9">
+      <c r="AW15" s="7">
         <v>30023.8</v>
       </c>
-      <c r="AU15" s="9">
+      <c r="AX15" s="7">
         <v>432.59999999999854</v>
       </c>
-      <c r="AV15" s="9">
+      <c r="AY15" s="7">
         <v>599</v>
       </c>
-      <c r="AW15" s="9">
+      <c r="AZ15" s="7">
         <v>963</v>
       </c>
-      <c r="AX15" s="9">
+      <c r="BA15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="BB15" s="7">
         <v>588.9</v>
       </c>
-      <c r="AY15" s="9">
+      <c r="BC15" s="7">
         <v>357</v>
       </c>
-      <c r="AZ15" s="9">
+      <c r="BD15" s="7">
         <v>615.19999999999993</v>
       </c>
-      <c r="BA15" s="9">
+      <c r="BE15" s="7">
         <v>917.40000000000009</v>
       </c>
-      <c r="BB15" s="9">
+      <c r="BF15" s="7">
         <v>950.30000000000018</v>
       </c>
-      <c r="BC15" s="10">
+      <c r="BG15" s="8">
         <v>1037.8999999999996</v>
       </c>
-      <c r="BD15" s="10">
+      <c r="BH15" s="8">
         <v>2185.6000000000004</v>
       </c>
-      <c r="BE15" s="10">
+      <c r="BI15" s="8">
         <v>6242.3</v>
       </c>
-      <c r="BF15" s="11">
+      <c r="BJ15" s="9">
         <v>30217.9</v>
       </c>
-      <c r="BG15" s="11">
+      <c r="BK15" s="9">
         <v>3201.6999999999971</v>
       </c>
-      <c r="BH15" s="11">
+      <c r="BL15" s="9">
         <v>9759.4000000000015</v>
       </c>
-      <c r="BI15" s="11">
+      <c r="BM15" s="9">
         <v>1606.2000000000044</v>
       </c>
-      <c r="BJ15" s="11">
+      <c r="BN15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO15" s="9">
         <v>763.3</v>
       </c>
-      <c r="BK15" s="11">
+      <c r="BP15" s="9">
         <v>451.5</v>
       </c>
-      <c r="BL15" s="9">
+      <c r="BQ15" s="7">
         <v>806.10000000000014</v>
       </c>
-      <c r="BM15" s="9">
+      <c r="BR15" s="7">
         <v>1208.5</v>
       </c>
-      <c r="BN15" s="9">
+      <c r="BS15" s="7">
         <v>1139.7000000000003</v>
       </c>
-      <c r="BO15" s="10">
+      <c r="BT15" s="8">
         <v>1167.5</v>
       </c>
-      <c r="BP15" s="10">
+      <c r="BU15" s="8">
         <v>2587.5431306</v>
       </c>
-      <c r="BQ15" s="10">
+      <c r="BV15" s="8">
         <v>5718.3568693999996</v>
       </c>
-      <c r="BR15" s="11">
+      <c r="BW15" s="9">
         <v>20685.490977068926</v>
       </c>
-      <c r="BS15" s="11">
+      <c r="BX15" s="9">
         <v>3442.3090229310765</v>
       </c>
-      <c r="BT15" s="11">
+      <c r="BY15" s="9">
         <v>4508.0999999999985</v>
       </c>
-      <c r="BU15" s="11">
+      <c r="BZ15" s="9">
         <v>1335.5999999999985</v>
       </c>
-      <c r="BV15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW15" s="11">
+      <c r="CA15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB15" s="9">
         <v>539.59461558631074</v>
       </c>
-      <c r="BX15" s="11">
+      <c r="CC15" s="9">
         <v>332.46895154649326</v>
       </c>
-      <c r="BY15" s="9">
+      <c r="CD15" s="7">
         <v>491.46473255994181</v>
       </c>
-      <c r="BZ15" s="9">
+      <c r="CE15" s="7">
         <v>657.99968199420937</v>
       </c>
-      <c r="CA15" s="9">
+      <c r="CF15" s="7">
         <v>698.75787266012048</v>
       </c>
-      <c r="CB15" s="10">
+      <c r="CG15" s="8">
         <v>660.41414565292416</v>
       </c>
-      <c r="CC15" s="10">
+      <c r="CH15" s="8">
         <v>1763.6999999999998</v>
       </c>
-      <c r="CD15" s="10">
+      <c r="CI15" s="8">
         <v>3525.7405610972819</v>
       </c>
-      <c r="CE15" s="11">
+      <c r="CJ15" s="9">
         <v>17651.661108376218</v>
       </c>
-      <c r="CF15" s="5">
+      <c r="CK15" s="4">
         <v>17415.038891623779</v>
       </c>
-      <c r="CG15" s="11">
+      <c r="CL15" s="9">
         <v>6358.4000000000015</v>
       </c>
-      <c r="CH15" s="11">
+      <c r="CM15" s="9">
         <v>866.80000000000291</v>
       </c>
-      <c r="CJ15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK15" s="11">
+      <c r="CO15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP15" s="9">
         <v>555.4</v>
       </c>
-      <c r="CL15" s="5">
+      <c r="CQ15" s="4">
         <v>402.20000000000005</v>
       </c>
-      <c r="CM15" s="9">
+      <c r="CR15" s="7">
         <v>591.80000000000007</v>
       </c>
-      <c r="CN15" s="9">
+      <c r="CS15" s="7">
         <v>741.79999999999973</v>
       </c>
-      <c r="CO15" s="9">
+      <c r="CT15" s="7">
         <v>725.51167059006229</v>
       </c>
-      <c r="CP15" s="10">
+      <c r="CU15" s="8">
         <v>828.72152122507532</v>
       </c>
-      <c r="CQ15" s="10">
+      <c r="CV15" s="8">
         <v>2448.2016692693505</v>
       </c>
-      <c r="CR15" s="10">
+      <c r="CW15" s="8">
         <v>4717.721554104045</v>
       </c>
-      <c r="CS15" s="11">
+      <c r="CX15" s="9">
         <v>19946.043584811468</v>
       </c>
-      <c r="CT15" s="5">
+      <c r="CY15" s="4">
         <v>11555.7244622</v>
       </c>
-      <c r="CU15" s="11">
+      <c r="CZ15" s="9">
         <v>8426.8183545943903</v>
       </c>
-      <c r="CV15" s="11">
+      <c r="DA15" s="9">
         <v>3860.5210665823251</v>
       </c>
-      <c r="CX15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY15" s="11">
+      <c r="DC15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD15" s="9">
         <v>727.3</v>
       </c>
-      <c r="CZ15" s="5">
+      <c r="DE15" s="4">
         <v>479.20000000000005</v>
       </c>
-      <c r="DA15" s="9">
+      <c r="DF15" s="7">
         <v>661</v>
       </c>
-      <c r="DB15" s="9">
+      <c r="DG15" s="7">
         <v>854.80000000000018</v>
       </c>
-      <c r="DC15" s="9"/>
-[...6 lines deleted...]
-      <c r="DJ15" s="11"/>
+      <c r="DH15" s="7">
+        <v>852.89999999999964</v>
+      </c>
+      <c r="DI15" s="8"/>
+      <c r="DJ15" s="8"/>
+      <c r="DK15" s="8"/>
+      <c r="DL15" s="9"/>
+      <c r="DM15" s="4"/>
+      <c r="DN15" s="9"/>
+      <c r="DO15" s="9"/>
     </row>
-    <row r="16" spans="1:114">
-[...3 lines deleted...]
-      <c r="B16" s="11">
+    <row r="16" spans="1:119">
+      <c r="A16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="9">
         <v>349</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>299.39999999999998</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>315.70000000000005</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>524.6</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>545</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>620.99999999999977</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>1054.1000000000004</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>2167</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>12153.400000000001</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>4568.5999999999985</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>3645.7999999999993</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>-873.19999999999709</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="O16" s="9">
         <v>378.8</v>
       </c>
-      <c r="O16" s="11">
+      <c r="P16" s="9">
         <v>289.40000000000003</v>
       </c>
-      <c r="P16" s="11">
+      <c r="Q16" s="9">
         <v>332.79999999999995</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="R16" s="9">
         <v>497.79999999999995</v>
       </c>
-      <c r="R16" s="11">
+      <c r="S16" s="9">
         <v>619.10000000000014</v>
       </c>
-      <c r="S16" s="11">
+      <c r="T16" s="9">
         <v>597.59999999999991</v>
       </c>
-      <c r="T16" s="11">
+      <c r="U16" s="9">
         <v>970.40000000000009</v>
       </c>
-      <c r="U16" s="11">
+      <c r="V16" s="9">
         <v>1861.9999999999995</v>
       </c>
-      <c r="V16" s="11">
+      <c r="W16" s="9">
         <v>13983.800000000001</v>
       </c>
-      <c r="W16" s="11">
+      <c r="X16" s="9">
         <v>7606.0999999999985</v>
       </c>
-      <c r="X16" s="11">
+      <c r="Y16" s="9">
         <v>4767.7000000000007</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Z16" s="9">
         <v>313.90000000000146</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="AA16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB16" s="9">
         <v>396.7</v>
       </c>
-      <c r="AA16" s="11">
+      <c r="AC16" s="9">
         <v>309.09999999999997</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AD16" s="9">
         <v>359.60000000000014</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AE16" s="9">
         <v>527.69999999999982</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AF16" s="9">
         <v>676.5</v>
       </c>
-      <c r="AE16" s="10">
+      <c r="AG16" s="8">
         <v>704.20000000000027</v>
       </c>
-      <c r="AF16" s="10">
+      <c r="AH16" s="8">
         <v>1084.6999999999998</v>
       </c>
-      <c r="AG16" s="10">
+      <c r="AI16" s="8">
         <v>2451.3000000000002</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AJ16" s="9">
         <v>21829</v>
       </c>
-      <c r="AI16" s="11">
+      <c r="AK16" s="9">
         <v>8542.3999999999978</v>
       </c>
-      <c r="AJ16" s="11">
+      <c r="AL16" s="9">
         <v>5361.1000000000058</v>
       </c>
-      <c r="AK16" s="11">
+      <c r="AM16" s="9">
         <v>98.599999999998545</v>
       </c>
-      <c r="AL16" s="11">
+      <c r="AN16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO16" s="9">
         <v>459.2</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AP16" s="9">
         <v>362.00000000000006</v>
       </c>
-      <c r="AN16" s="11">
+      <c r="AQ16" s="9">
         <v>465.39999999999986</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AR16" s="9">
         <v>700.5</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AS16" s="9">
         <v>798.30000000000018</v>
       </c>
-      <c r="AQ16" s="9">
+      <c r="AT16" s="7">
         <v>905.19999999999982</v>
       </c>
-      <c r="AR16" s="9">
+      <c r="AU16" s="7">
         <v>1265.7000000000003</v>
       </c>
-      <c r="AS16" s="9">
+      <c r="AV16" s="7">
         <v>3069.2</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AW16" s="9">
         <v>30997.300000000003</v>
       </c>
-      <c r="AU16" s="11">
+      <c r="AX16" s="9">
         <v>2787.3999999999942</v>
       </c>
-      <c r="AV16" s="11">
+      <c r="AY16" s="9">
         <v>8352.1000000000058</v>
       </c>
-      <c r="AW16" s="11">
+      <c r="AZ16" s="9">
         <v>1059.5</v>
       </c>
-      <c r="AX16" s="11">
+      <c r="BA16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BB16" s="9">
         <v>538.20000000000005</v>
       </c>
-      <c r="AY16" s="11">
+      <c r="BC16" s="9">
         <v>511.5</v>
       </c>
-      <c r="AZ16" s="11">
+      <c r="BD16" s="9">
         <v>485.79999999999995</v>
       </c>
-      <c r="BA16" s="11">
+      <c r="BE16" s="9">
         <v>761.90000000000009</v>
       </c>
-      <c r="BB16" s="11">
+      <c r="BF16" s="9">
         <v>1014.1999999999998</v>
       </c>
-      <c r="BC16" s="10">
+      <c r="BG16" s="8">
         <v>1082.2999999999997</v>
       </c>
-      <c r="BD16" s="10">
+      <c r="BH16" s="8">
         <v>1587.7000000000007</v>
       </c>
-      <c r="BE16" s="10">
+      <c r="BI16" s="8">
         <v>5727.7999999999993</v>
       </c>
-      <c r="BF16" s="11">
+      <c r="BJ16" s="9">
         <v>38897</v>
       </c>
-      <c r="BG16" s="11">
+      <c r="BK16" s="9">
         <v>4634.5999999999985</v>
       </c>
-      <c r="BH16" s="11">
+      <c r="BL16" s="9">
         <v>10211.099999999999</v>
       </c>
-      <c r="BI16" s="11">
+      <c r="BM16" s="9">
         <v>3439.9000000000015</v>
       </c>
-      <c r="BJ16" s="11">
+      <c r="BN16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BO16" s="9">
         <v>714.4</v>
       </c>
-      <c r="BK16" s="11">
+      <c r="BP16" s="9">
         <v>581.80000000000007</v>
       </c>
-      <c r="BL16" s="11">
+      <c r="BQ16" s="9">
         <v>552.70000000000005</v>
       </c>
-      <c r="BM16" s="11">
+      <c r="BR16" s="9">
         <v>1067.4000000000001</v>
       </c>
-      <c r="BN16" s="11">
+      <c r="BS16" s="9">
         <v>1235.0999999999995</v>
       </c>
-      <c r="BO16" s="10">
+      <c r="BT16" s="8">
         <v>1330.7000000000007</v>
       </c>
-      <c r="BP16" s="10">
+      <c r="BU16" s="8">
         <v>1790.2490931999992</v>
       </c>
-      <c r="BQ16" s="10">
+      <c r="BV16" s="8">
         <v>4654.1509068000005</v>
       </c>
-      <c r="BR16" s="11">
+      <c r="BW16" s="9">
         <v>23765.904899866684</v>
       </c>
-      <c r="BS16" s="11">
+      <c r="BX16" s="9">
         <v>4779.1951001333146</v>
       </c>
-      <c r="BT16" s="11">
+      <c r="BY16" s="9">
         <v>1501.5999999999985</v>
       </c>
-      <c r="BU16" s="11">
+      <c r="BZ16" s="9">
         <v>343.80000000000291</v>
       </c>
-      <c r="BV16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW16" s="11">
+      <c r="CA16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CB16" s="9">
         <v>456.55941991214678</v>
       </c>
-      <c r="BX16" s="11">
+      <c r="CC16" s="9">
         <v>381.72403261942208</v>
       </c>
-      <c r="BY16" s="11">
+      <c r="CD16" s="9">
         <v>325.4550275746692</v>
       </c>
-      <c r="BZ16" s="11">
+      <c r="CE16" s="9">
         <v>533.725694593762</v>
       </c>
-      <c r="CA16" s="11">
+      <c r="CF16" s="9">
         <v>695.28367659659943</v>
       </c>
-      <c r="CB16" s="10">
+      <c r="CG16" s="8">
         <v>687.25214870340051</v>
       </c>
-      <c r="CC16" s="10">
+      <c r="CH16" s="8">
         <v>1066.1999999999998</v>
       </c>
-      <c r="CD16" s="10">
+      <c r="CI16" s="8">
         <v>5514.1967895592616</v>
       </c>
-      <c r="CE16" s="11">
+      <c r="CJ16" s="9">
         <v>18251.872404357411</v>
       </c>
-      <c r="CF16" s="5">
+      <c r="CK16" s="4">
         <v>24915.427595642592</v>
       </c>
-      <c r="CG16" s="11">
+      <c r="CL16" s="9">
         <v>9885.7999999999956</v>
       </c>
-      <c r="CH16" s="11">
+      <c r="CM16" s="9">
         <v>316.09999999999854</v>
       </c>
-      <c r="CJ16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK16" s="11">
+      <c r="CO16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CP16" s="9">
         <v>432.3</v>
       </c>
-      <c r="CL16" s="5">
+      <c r="CQ16" s="4">
         <v>395.09999999999997</v>
       </c>
-      <c r="CM16" s="11">
+      <c r="CR16" s="9">
         <v>356.50000000000011</v>
       </c>
-      <c r="CN16" s="11">
+      <c r="CS16" s="9">
         <v>605.39999999999986</v>
       </c>
-      <c r="CO16" s="11">
+      <c r="CT16" s="9">
         <v>636.66504009014011</v>
       </c>
-      <c r="CP16" s="10">
+      <c r="CU16" s="8">
         <v>753.71767036281972</v>
       </c>
-      <c r="CQ16" s="10">
+      <c r="CV16" s="8">
         <v>1288.0576980119763</v>
       </c>
-      <c r="CR16" s="10">
+      <c r="CW16" s="8">
         <v>3214.6341803578498</v>
       </c>
-      <c r="CS16" s="11">
+      <c r="CX16" s="9">
         <v>27574.025411177216</v>
       </c>
-      <c r="CT16" s="5">
+      <c r="CY16" s="4">
         <v>9567.1180902999986</v>
       </c>
-      <c r="CU16" s="11">
+      <c r="CZ16" s="9">
         <v>14462.026370316737</v>
       </c>
-      <c r="CV16" s="11">
+      <c r="DA16" s="9">
         <v>7269.2077989402242</v>
       </c>
-      <c r="CX16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY16" s="11">
+      <c r="DC16" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="DD16" s="9">
         <v>526</v>
       </c>
-      <c r="CZ16" s="5">
+      <c r="DE16" s="4">
         <v>425.70000000000005</v>
       </c>
-      <c r="DA16" s="11">
+      <c r="DF16" s="9">
         <v>472.29999999999995</v>
       </c>
-      <c r="DB16" s="11">
+      <c r="DG16" s="9">
         <v>669.40000000000009</v>
       </c>
-      <c r="DC16" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ16" s="11"/>
+      <c r="DH16" s="9">
+        <v>749.69999999999982</v>
+      </c>
+      <c r="DI16" s="8"/>
+      <c r="DJ16" s="8"/>
+      <c r="DK16" s="8"/>
+      <c r="DL16" s="9"/>
+      <c r="DM16" s="4"/>
+      <c r="DN16" s="9"/>
+      <c r="DO16" s="9"/>
     </row>
-    <row r="17" spans="1:114">
-[...3 lines deleted...]
-      <c r="B17" s="11">
+    <row r="17" spans="1:119">
+      <c r="A17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="9">
         <v>388.8</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>352.49999999999994</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>366.5</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>560.70000000000005</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>722.90000000000009</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>981.40000000000009</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>1499.3000000000002</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>1921.0999999999995</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>18275.7</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>3781.8999999999978</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>2848.4000000000015</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>-309.70000000000073</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" s="9">
         <v>465.1</v>
       </c>
-      <c r="O17" s="11">
+      <c r="P17" s="9">
         <v>363.1</v>
       </c>
-      <c r="P17" s="11">
+      <c r="Q17" s="9">
         <v>351.29999999999995</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="R17" s="9">
         <v>619.40000000000009</v>
       </c>
-      <c r="R17" s="11">
+      <c r="S17" s="9">
         <v>734.59999999999991</v>
       </c>
-      <c r="S17" s="11">
+      <c r="T17" s="9">
         <v>1028.8000000000002</v>
       </c>
-      <c r="T17" s="11">
+      <c r="U17" s="9">
         <v>1587.8999999999996</v>
       </c>
-      <c r="U17" s="11">
+      <c r="V17" s="9">
         <v>3869.5999999999995</v>
       </c>
-      <c r="V17" s="11">
+      <c r="W17" s="9">
         <v>21191.200000000001</v>
       </c>
-      <c r="W17" s="11">
+      <c r="X17" s="9">
         <v>4213.5999999999985</v>
       </c>
-      <c r="X17" s="11">
+      <c r="Y17" s="9">
         <v>1225.5999999999985</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Z17" s="9">
         <v>456.40000000000146</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="AA17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB17" s="9">
         <v>510</v>
       </c>
-      <c r="AA17" s="11">
+      <c r="AC17" s="9">
         <v>460.29999999999995</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AD17" s="9">
         <v>393.5</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AE17" s="9">
         <v>633.60000000000014</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AF17" s="9">
         <v>852.59999999999991</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AG17" s="8">
         <v>1200.5999999999999</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AH17" s="8">
         <v>1743.6</v>
       </c>
-      <c r="AG17" s="10">
+      <c r="AI17" s="8">
         <v>7551.0999999999995</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AJ17" s="9">
         <v>25580.899999999998</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AK17" s="9">
         <v>3684.3000000000029</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AL17" s="9">
         <v>1113.6999999999971</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AM17" s="9">
         <v>713.10000000000582</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AN17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO17" s="9">
         <v>587.9</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AP17" s="9">
         <v>544.69999999999993</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AQ17" s="9">
         <v>527.70000000000005</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AR17" s="9">
         <v>843.60000000000014</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AS17" s="9">
         <v>1094.0999999999999</v>
       </c>
-      <c r="AQ17" s="9">
+      <c r="AT17" s="7">
         <v>1583.3000000000002</v>
       </c>
-      <c r="AR17" s="9">
+      <c r="AU17" s="7">
         <v>2131.8999999999996</v>
       </c>
-      <c r="AS17" s="9">
+      <c r="AV17" s="7">
         <v>9101</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AW17" s="9">
         <v>36840</v>
       </c>
-      <c r="AU17" s="11">
+      <c r="AX17" s="9">
         <v>3826.7000000000044</v>
       </c>
-      <c r="AV17" s="11">
+      <c r="AY17" s="9">
         <v>-57.700000000004366</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AZ17" s="9">
         <v>811.30000000000291</v>
       </c>
-      <c r="AX17" s="11">
+      <c r="BA17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BB17" s="9">
         <v>765.5</v>
       </c>
-      <c r="AY17" s="11">
+      <c r="BC17" s="9">
         <v>747.40000000000009</v>
       </c>
-      <c r="AZ17" s="11">
+      <c r="BD17" s="9">
         <v>606.69999999999982</v>
       </c>
-      <c r="BA17" s="11">
+      <c r="BE17" s="9">
         <v>915.09999999999991</v>
       </c>
-      <c r="BB17" s="11">
+      <c r="BF17" s="9">
         <v>1293.4000000000005</v>
       </c>
-      <c r="BC17" s="10">
+      <c r="BG17" s="8">
         <v>1851.5999999999995</v>
       </c>
-      <c r="BD17" s="10">
+      <c r="BH17" s="8">
         <v>2873.5000000000009</v>
       </c>
-      <c r="BE17" s="10">
+      <c r="BI17" s="8">
         <v>11740.099999999999</v>
       </c>
-      <c r="BF17" s="11">
+      <c r="BJ17" s="9">
         <v>42243.7</v>
       </c>
-      <c r="BG17" s="11">
+      <c r="BK17" s="9">
         <v>3928.8999999999942</v>
       </c>
-      <c r="BH17" s="11">
+      <c r="BL17" s="9">
         <v>1743.4000000000087</v>
       </c>
-      <c r="BI17" s="11">
+      <c r="BM17" s="9">
         <v>1482.8000000000029</v>
       </c>
-      <c r="BJ17" s="11">
+      <c r="BN17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BO17" s="9">
         <v>1085.7</v>
       </c>
-      <c r="BK17" s="11">
+      <c r="BP17" s="9">
         <v>1034.8999999999999</v>
       </c>
-      <c r="BL17" s="11">
+      <c r="BQ17" s="9">
         <v>1098.5</v>
       </c>
-      <c r="BM17" s="11">
+      <c r="BR17" s="9">
         <v>1557.1</v>
       </c>
-      <c r="BN17" s="11">
+      <c r="BS17" s="9">
         <v>1629.9000000000005</v>
       </c>
-      <c r="BO17" s="10">
+      <c r="BT17" s="8">
         <v>2309.7999999999993</v>
       </c>
-      <c r="BP17" s="10">
+      <c r="BU17" s="8">
         <v>3633.6135528000013</v>
       </c>
-      <c r="BQ17" s="10">
+      <c r="BV17" s="8">
         <v>9528.0864471999976</v>
       </c>
-      <c r="BR17" s="11">
+      <c r="BW17" s="9">
         <v>25827.03889905673</v>
       </c>
-      <c r="BS17" s="11">
+      <c r="BX17" s="9">
         <v>6249.1611009432745</v>
       </c>
-      <c r="BT17" s="11">
+      <c r="BY17" s="9">
         <v>2444.7999999999956</v>
       </c>
-      <c r="BU17" s="11">
+      <c r="BZ17" s="9">
         <v>1385.5999999999985</v>
       </c>
-      <c r="BV17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW17" s="11">
+      <c r="CA17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CB17" s="9">
         <v>960.73699533350339</v>
       </c>
-      <c r="BX17" s="11">
+      <c r="CC17" s="9">
         <v>875.04559608392117</v>
       </c>
-      <c r="BY17" s="11">
+      <c r="CD17" s="9">
         <v>734.41740858257526</v>
       </c>
-      <c r="BZ17" s="11">
+      <c r="CE17" s="9">
         <v>909.25980930000014</v>
       </c>
-      <c r="CA17" s="11">
+      <c r="CF17" s="9">
         <v>1177.9661808361921</v>
       </c>
-      <c r="CB17" s="10">
+      <c r="CG17" s="8">
         <v>1384.8740098638082</v>
       </c>
-      <c r="CC17" s="10">
+      <c r="CH17" s="8">
         <v>2640.2</v>
       </c>
-      <c r="CD17" s="10">
+      <c r="CI17" s="8">
         <v>9728.5878193149947</v>
       </c>
-      <c r="CE17" s="11">
+      <c r="CJ17" s="9">
         <v>22236.333820889249</v>
       </c>
-      <c r="CF17" s="5">
+      <c r="CK17" s="4">
         <v>33052.46617911075</v>
       </c>
-      <c r="CG17" s="11">
+      <c r="CL17" s="9">
         <v>5465.3999999999942</v>
       </c>
-      <c r="CH17" s="11">
+      <c r="CM17" s="9">
         <v>300.90000000000146</v>
       </c>
-      <c r="CJ17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK17" s="11">
+      <c r="CO17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP17" s="9">
         <v>971.3</v>
       </c>
-      <c r="CL17" s="5">
+      <c r="CQ17" s="4">
         <v>964.60000000000014</v>
       </c>
-      <c r="CM17" s="11">
+      <c r="CR17" s="9">
         <v>1185.2999999999997</v>
       </c>
-      <c r="CN17" s="11">
+      <c r="CS17" s="9">
         <v>1447</v>
       </c>
-      <c r="CO17" s="11">
+      <c r="CT17" s="9">
         <v>1709.1331138815622</v>
       </c>
-      <c r="CP17" s="10">
+      <c r="CU17" s="8">
         <v>1863.5156352952963</v>
       </c>
-      <c r="CQ17" s="10">
+      <c r="CV17" s="8">
         <v>4150.4150469873775</v>
       </c>
-      <c r="CR17" s="10">
+      <c r="CW17" s="8">
         <v>8926.8327699574038</v>
       </c>
-      <c r="CS17" s="11">
+      <c r="CX17" s="9">
         <v>27682.203433878363</v>
       </c>
-      <c r="CT17" s="5">
+      <c r="CY17" s="4">
         <v>13519.163150299995</v>
       </c>
-      <c r="CU17" s="11">
+      <c r="CZ17" s="9">
         <v>9175.1710895639117</v>
       </c>
-      <c r="CV17" s="11">
+      <c r="DA17" s="9">
         <v>3870.0108201038238</v>
       </c>
-      <c r="CX17" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY17" s="11">
+      <c r="DC17" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="DD17" s="9">
         <v>1190</v>
       </c>
-      <c r="CZ17" s="5">
+      <c r="DE17" s="4">
         <v>1186.0999999999999</v>
       </c>
-      <c r="DA17" s="11">
+      <c r="DF17" s="9">
         <v>1262</v>
       </c>
-      <c r="DB17" s="11">
+      <c r="DG17" s="9">
         <v>1419.9</v>
       </c>
-      <c r="DC17" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ17" s="11"/>
+      <c r="DH17" s="9">
+        <v>1607.6000000000004</v>
+      </c>
+      <c r="DI17" s="8"/>
+      <c r="DJ17" s="8"/>
+      <c r="DK17" s="8"/>
+      <c r="DL17" s="9"/>
+      <c r="DM17" s="4"/>
+      <c r="DN17" s="9"/>
+      <c r="DO17" s="9"/>
     </row>
-    <row r="18" spans="1:114">
-[...3 lines deleted...]
-      <c r="B18" s="11">
+    <row r="18" spans="1:119">
+      <c r="A18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="9">
         <v>1151.5</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>785</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>880.80000000000018</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>1478.8999999999996</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>1663.6000000000004</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>1452.3000000000002</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>3563.2999999999993</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>7149.8000000000011</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>34191</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>7539</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>4996.4000000000015</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>3471.2999999999956</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="O18" s="9">
         <v>1377.1</v>
       </c>
-      <c r="O18" s="11">
+      <c r="P18" s="9">
         <v>855.70000000000027</v>
       </c>
-      <c r="P18" s="11">
+      <c r="Q18" s="9">
         <v>970.09999999999991</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="R18" s="9">
         <v>1614.2000000000003</v>
       </c>
-      <c r="R18" s="11">
+      <c r="S18" s="9">
         <v>1803.8999999999996</v>
       </c>
-      <c r="S18" s="11">
+      <c r="T18" s="9">
         <v>1528.3000000000002</v>
       </c>
-      <c r="T18" s="11">
+      <c r="U18" s="9">
         <v>3922.4999999999991</v>
       </c>
-      <c r="U18" s="11">
+      <c r="V18" s="9">
         <v>7975.5</v>
       </c>
-      <c r="V18" s="11">
+      <c r="W18" s="9">
         <v>42756.7</v>
       </c>
-      <c r="W18" s="11">
+      <c r="X18" s="9">
         <v>15422.199999999997</v>
       </c>
-      <c r="X18" s="11">
+      <c r="Y18" s="9">
         <v>5581.4000000000087</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Z18" s="9">
         <v>1719.3999999999942</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="AA18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB18" s="9">
         <v>1719.4</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AC18" s="9">
         <v>1072.5</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AD18" s="9">
         <v>1332.6</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AE18" s="9">
         <v>1957</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AF18" s="9">
         <v>2377.8999999999996</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AG18" s="8">
         <v>2095.7000000000007</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AH18" s="8">
         <v>4410.7999999999993</v>
       </c>
-      <c r="AG18" s="10">
+      <c r="AI18" s="8">
         <v>15136.300000000001</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AJ18" s="9">
         <v>49036.400000000009</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AK18" s="9">
         <v>11492</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AL18" s="9">
         <v>11946.799999999988</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AM18" s="9">
         <v>2224.4000000000087</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AN18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO18" s="9">
         <v>2405.6</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AP18" s="9">
         <v>1451.9</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AQ18" s="9">
         <v>1744.3000000000002</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AR18" s="9">
         <v>2450</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AS18" s="9">
         <v>2653.8</v>
       </c>
-      <c r="AQ18" s="9">
+      <c r="AT18" s="7">
         <v>2504.6999999999989</v>
       </c>
-      <c r="AR18" s="9">
+      <c r="AU18" s="7">
         <v>5190.7000000000007</v>
       </c>
-      <c r="AS18" s="9">
+      <c r="AV18" s="7">
         <v>18086.800000000003</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AW18" s="9">
         <v>74291.899999999994</v>
       </c>
-      <c r="AU18" s="11">
+      <c r="AX18" s="9">
         <v>10362</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="AY18" s="9">
         <v>-3865.8000000000029</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AZ18" s="9">
         <v>3038.5</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="BA18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BB18" s="9">
         <v>2687</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="BC18" s="9">
         <v>1576.6999999999998</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="BD18" s="9">
         <v>1996.1000000000004</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="BE18" s="9">
         <v>2994.9999999999991</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="BF18" s="9">
         <v>3509.6000000000004</v>
       </c>
-      <c r="BC18" s="10">
+      <c r="BG18" s="8">
         <v>3292.1000000000004</v>
       </c>
-      <c r="BD18" s="10">
+      <c r="BH18" s="8">
         <v>6472.2000000000007</v>
       </c>
-      <c r="BE18" s="10">
+      <c r="BI18" s="8">
         <v>29777.3</v>
       </c>
-      <c r="BF18" s="11">
+      <c r="BJ18" s="9">
         <v>55718.399999999994</v>
       </c>
-      <c r="BG18" s="11">
+      <c r="BK18" s="9">
         <v>7945.4000000000087</v>
       </c>
-      <c r="BH18" s="11">
+      <c r="BL18" s="9">
         <v>14774.300000000003</v>
       </c>
-      <c r="BI18" s="11">
+      <c r="BM18" s="9">
         <v>5054.5</v>
       </c>
-      <c r="BJ18" s="11">
+      <c r="BN18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BO18" s="9">
         <v>3352.2</v>
       </c>
-      <c r="BK18" s="11">
+      <c r="BP18" s="9">
         <v>2306.1999999999998</v>
       </c>
-      <c r="BL18" s="11">
+      <c r="BQ18" s="9">
         <v>2888.2000000000007</v>
       </c>
-      <c r="BM18" s="11">
+      <c r="BR18" s="9">
         <v>4001.6999999999989</v>
       </c>
-      <c r="BN18" s="11">
+      <c r="BS18" s="9">
         <v>4285.5</v>
       </c>
-      <c r="BO18" s="10">
+      <c r="BT18" s="8">
         <v>4024.7000000000007</v>
       </c>
-      <c r="BP18" s="10">
+      <c r="BU18" s="8">
         <v>6837.6061259000016</v>
       </c>
-      <c r="BQ18" s="10">
+      <c r="BV18" s="8">
         <v>23219.593874099995</v>
       </c>
-      <c r="BR18" s="11">
+      <c r="BW18" s="9">
         <v>32006.5</v>
       </c>
-      <c r="BS18" s="11">
+      <c r="BX18" s="9">
         <v>12432.199999999997</v>
       </c>
-      <c r="BT18" s="11">
+      <c r="BY18" s="9">
         <v>8168.4000000000087</v>
       </c>
-      <c r="BU18" s="11">
+      <c r="BZ18" s="9">
         <v>4531.6999999999971</v>
       </c>
-      <c r="BV18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW18" s="11">
+      <c r="CA18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CB18" s="9">
         <v>2827.6320934610385</v>
       </c>
-      <c r="BX18" s="11">
+      <c r="CC18" s="9">
         <v>1693.7993694121596</v>
       </c>
-      <c r="BY18" s="11">
+      <c r="CD18" s="9">
         <v>2775.6658476734228</v>
       </c>
-      <c r="BZ18" s="11">
+      <c r="CE18" s="9">
         <v>2818.9138224719145</v>
       </c>
-      <c r="CA18" s="11">
+      <c r="CF18" s="9">
         <v>2670.5766785297692</v>
       </c>
-      <c r="CB18" s="10">
+      <c r="CG18" s="8">
         <v>1871.2121884516946</v>
       </c>
-      <c r="CC18" s="10">
+      <c r="CH18" s="8">
         <v>5988.5</v>
       </c>
-      <c r="CD18" s="10">
+      <c r="CI18" s="8">
         <v>19260.545658611281</v>
       </c>
-      <c r="CE18" s="11">
+      <c r="CJ18" s="9">
         <v>39200.166241478546</v>
       </c>
-      <c r="CF18" s="5">
+      <c r="CK18" s="4">
         <v>73794.333758521447</v>
       </c>
-      <c r="CG18" s="11">
+      <c r="CL18" s="9">
         <v>24577.700000000012</v>
       </c>
-      <c r="CH18" s="11">
+      <c r="CM18" s="9">
         <v>1678.6999999999825</v>
       </c>
-      <c r="CJ18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK18" s="11">
+      <c r="CO18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CP18" s="9">
         <v>2737.1</v>
       </c>
-      <c r="CL18" s="5">
+      <c r="CQ18" s="4">
         <v>2106.4</v>
       </c>
-      <c r="CM18" s="11">
+      <c r="CR18" s="9">
         <v>2401.8999999999996</v>
       </c>
-      <c r="CN18" s="11">
+      <c r="CS18" s="9">
         <v>3026.3000000000011</v>
       </c>
-      <c r="CO18" s="11">
+      <c r="CT18" s="9">
         <v>3021.8003816654873</v>
       </c>
-      <c r="CP18" s="10">
+      <c r="CU18" s="8">
         <v>2979.4290283717273</v>
       </c>
-      <c r="CQ18" s="10">
+      <c r="CV18" s="8">
         <v>7076.6906426601217</v>
       </c>
-      <c r="CR18" s="10">
+      <c r="CW18" s="8">
         <v>16167.984911000869</v>
       </c>
-      <c r="CS18" s="11">
+      <c r="CX18" s="9">
         <v>48193.395036301794</v>
       </c>
-      <c r="CT18" s="5">
+      <c r="CY18" s="4">
         <v>26069.9057646</v>
       </c>
-      <c r="CU18" s="11">
+      <c r="CZ18" s="9">
         <v>55930.647448965552</v>
       </c>
-      <c r="CV18" s="11">
+      <c r="DA18" s="9">
         <v>-10015.935330613895</v>
       </c>
-      <c r="CX18" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY18" s="11">
+      <c r="DC18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="DD18" s="9">
         <v>3082.5</v>
       </c>
-      <c r="CZ18" s="5">
+      <c r="DE18" s="4">
         <v>2202.6999999999998</v>
       </c>
-      <c r="DA18" s="11">
+      <c r="DF18" s="9">
         <v>2635.8</v>
       </c>
-      <c r="DB18" s="11">
+      <c r="DG18" s="9">
         <v>3326.1000000000004</v>
       </c>
-      <c r="DC18" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ18" s="11"/>
+      <c r="DH18" s="9">
+        <v>3584.3999999999996</v>
+      </c>
+      <c r="DI18" s="8"/>
+      <c r="DJ18" s="8"/>
+      <c r="DK18" s="8"/>
+      <c r="DL18" s="9"/>
+      <c r="DM18" s="4"/>
+      <c r="DN18" s="9"/>
+      <c r="DO18" s="9"/>
     </row>
-    <row r="19" spans="1:114">
-[...3 lines deleted...]
-      <c r="B19" s="11">
+    <row r="19" spans="1:119">
+      <c r="A19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="9">
         <v>297.5</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>197.60000000000002</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>185.79999999999995</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>343.80000000000007</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>346.59999999999991</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>485.29999999999995</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>949.09999999999991</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>2451.1000000000004</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>17328.400000000001</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>1392.7999999999993</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>1278.7999999999993</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>590.79999999999927</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="O19" s="9">
         <v>373.7</v>
       </c>
-      <c r="O19" s="11">
+      <c r="P19" s="9">
         <v>184.00000000000006</v>
       </c>
-      <c r="P19" s="11">
+      <c r="Q19" s="9">
         <v>211.59999999999991</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="R19" s="9">
         <v>347.90000000000009</v>
       </c>
-      <c r="R19" s="11">
+      <c r="S19" s="9">
         <v>367.39999999999986</v>
       </c>
-      <c r="S19" s="11">
+      <c r="T19" s="9">
         <v>488.60000000000014</v>
       </c>
-      <c r="T19" s="11">
+      <c r="U19" s="9">
         <v>1055.8</v>
       </c>
-      <c r="U19" s="11">
+      <c r="V19" s="9">
         <v>2188.3000000000002</v>
       </c>
-      <c r="V19" s="11">
+      <c r="W19" s="9">
         <v>25642.7</v>
       </c>
-      <c r="W19" s="11">
+      <c r="X19" s="9">
         <v>-1227.0999999999985</v>
       </c>
-      <c r="X19" s="11">
+      <c r="Y19" s="9">
         <v>-68</v>
       </c>
-      <c r="Y19" s="11">
+      <c r="Z19" s="9">
         <v>-313.40000000000146</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="AA19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB19" s="9">
         <v>354.2</v>
       </c>
-      <c r="AA19" s="11">
+      <c r="AC19" s="9">
         <v>243.3</v>
       </c>
-      <c r="AB19" s="11">
+      <c r="AD19" s="9">
         <v>237.39999999999998</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AE19" s="9">
         <v>381.80000000000007</v>
       </c>
-      <c r="AD19" s="11">
+      <c r="AF19" s="9">
         <v>419.09999999999991</v>
       </c>
-      <c r="AE19" s="10">
+      <c r="AG19" s="8">
         <v>560.50000000000023</v>
       </c>
-      <c r="AF19" s="10">
+      <c r="AH19" s="8">
         <v>1013.6999999999998</v>
       </c>
-      <c r="AG19" s="10">
+      <c r="AI19" s="8">
         <v>3453.3999999999996</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AJ19" s="9">
         <v>30749.299999999996</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AK19" s="9">
         <v>3882.9000000000015</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AL19" s="9">
         <v>-2686.9000000000015</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AM19" s="9">
         <v>679.5</v>
       </c>
-      <c r="AL19" s="11">
+      <c r="AN19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO19" s="9">
         <v>402.9</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AP19" s="9">
         <v>263.5</v>
       </c>
-      <c r="AN19" s="11">
+      <c r="AQ19" s="9">
         <v>299.10000000000002</v>
       </c>
-      <c r="AO19" s="11">
+      <c r="AR19" s="9">
         <v>468.09999999999991</v>
       </c>
-      <c r="AP19" s="11">
+      <c r="AS19" s="9">
         <v>523.40000000000009</v>
       </c>
-      <c r="AQ19" s="9">
+      <c r="AT19" s="7">
         <v>701.69999999999982</v>
       </c>
-      <c r="AR19" s="9">
+      <c r="AU19" s="7">
         <v>1371.3000000000002</v>
       </c>
-      <c r="AS19" s="9">
+      <c r="AV19" s="7">
         <v>4759.7000000000007</v>
       </c>
-      <c r="AT19" s="11">
+      <c r="AW19" s="9">
         <v>35317.100000000006</v>
       </c>
-      <c r="AU19" s="11">
+      <c r="AX19" s="9">
         <v>-5086.7000000000044</v>
       </c>
-      <c r="AV19" s="11">
+      <c r="AY19" s="9">
         <v>-966.79999999999563</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AZ19" s="9">
         <v>737.39999999999418</v>
       </c>
-      <c r="AX19" s="11">
+      <c r="BA19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BB19" s="9">
         <v>407.8</v>
       </c>
-      <c r="AY19" s="11">
+      <c r="BC19" s="9">
         <v>362.2</v>
       </c>
-      <c r="AZ19" s="11">
+      <c r="BD19" s="9">
         <v>282.09999999999991</v>
       </c>
-      <c r="BA19" s="11">
+      <c r="BE19" s="9">
         <v>491.10000000000014</v>
       </c>
-      <c r="BB19" s="11">
+      <c r="BF19" s="9">
         <v>517.60000000000014</v>
       </c>
-      <c r="BC19" s="10">
+      <c r="BG19" s="8">
         <v>850</v>
       </c>
-      <c r="BD19" s="10">
+      <c r="BH19" s="8">
         <v>2543.0999999999995</v>
       </c>
-      <c r="BE19" s="10">
+      <c r="BI19" s="8">
         <v>10957.4</v>
       </c>
-      <c r="BF19" s="11">
+      <c r="BJ19" s="9">
         <v>39096</v>
       </c>
-      <c r="BG19" s="11">
+      <c r="BK19" s="9">
         <v>2390</v>
       </c>
-      <c r="BH19" s="11">
+      <c r="BL19" s="9">
         <v>2069.8999999999942</v>
       </c>
-      <c r="BI19" s="11">
+      <c r="BM19" s="9">
         <v>1331.6000000000058</v>
       </c>
-      <c r="BJ19" s="11">
+      <c r="BN19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BO19" s="9">
         <v>510.9</v>
       </c>
-      <c r="BK19" s="11">
+      <c r="BP19" s="9">
         <v>388</v>
       </c>
-      <c r="BL19" s="11">
+      <c r="BQ19" s="9">
         <v>357.80000000000007</v>
       </c>
-      <c r="BM19" s="11">
+      <c r="BR19" s="9">
         <v>672.8</v>
       </c>
-      <c r="BN19" s="11">
+      <c r="BS19" s="9">
         <v>703.80000000000018</v>
       </c>
-      <c r="BO19" s="10">
+      <c r="BT19" s="8">
         <v>986</v>
       </c>
-      <c r="BP19" s="10">
+      <c r="BU19" s="8">
         <v>1921.9612109</v>
       </c>
-      <c r="BQ19" s="10">
+      <c r="BV19" s="8">
         <v>7979.6387890999995</v>
       </c>
-      <c r="BR19" s="11">
+      <c r="BW19" s="9">
         <v>19215.168206336086</v>
       </c>
-      <c r="BS19" s="11">
+      <c r="BX19" s="9">
         <v>1234.5317936639149</v>
       </c>
-      <c r="BT19" s="11">
+      <c r="BY19" s="9">
         <v>3294.0999999999985</v>
       </c>
-      <c r="BU19" s="11">
+      <c r="BZ19" s="9">
         <v>704.40000000000146</v>
       </c>
-      <c r="BV19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW19" s="11">
+      <c r="CA19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CB19" s="9">
         <v>332.21523050903511</v>
       </c>
-      <c r="BX19" s="11">
+      <c r="CC19" s="9">
         <v>219.3565473943404</v>
       </c>
-      <c r="BY19" s="11">
+      <c r="CD19" s="9">
         <v>216.07743857197647</v>
       </c>
-      <c r="BZ19" s="11">
+      <c r="CE19" s="9">
         <v>289.55532903623907</v>
       </c>
-      <c r="CA19" s="11">
+      <c r="CF19" s="9">
         <v>394.11298781250457</v>
       </c>
-      <c r="CB19" s="10">
+      <c r="CG19" s="8">
         <v>467.58246667590447</v>
       </c>
-      <c r="CC19" s="10">
+      <c r="CH19" s="8">
         <v>1289.7999999999997</v>
       </c>
-      <c r="CD19" s="10">
+      <c r="CI19" s="8">
         <v>12266.33478426472</v>
       </c>
-      <c r="CE19" s="11">
+      <c r="CJ19" s="9">
         <v>21757.770379849353</v>
       </c>
-      <c r="CF19" s="5">
+      <c r="CK19" s="4">
         <v>24522.129620150648</v>
       </c>
-      <c r="CG19" s="11">
+      <c r="CL19" s="9">
         <v>6724.1999999999971</v>
       </c>
-      <c r="CH19" s="11">
+      <c r="CM19" s="9">
         <v>-54.799999999995634</v>
       </c>
-      <c r="CJ19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK19" s="11">
+      <c r="CO19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CP19" s="9">
         <v>366</v>
       </c>
-      <c r="CL19" s="5">
+      <c r="CQ19" s="4">
         <v>207.20000000000005</v>
       </c>
-      <c r="CM19" s="11">
+      <c r="CR19" s="9">
         <v>235.29999999999995</v>
       </c>
-      <c r="CN19" s="11">
+      <c r="CS19" s="9">
         <v>327.59999999999991</v>
       </c>
-      <c r="CO19" s="11">
+      <c r="CT19" s="9">
         <v>408.14261453938775</v>
       </c>
-      <c r="CP19" s="10">
+      <c r="CU19" s="8">
         <v>524.08448194291054</v>
       </c>
-      <c r="CQ19" s="10">
+      <c r="CV19" s="8">
         <v>1323.6762889154111</v>
       </c>
-      <c r="CR19" s="10">
+      <c r="CW19" s="8">
         <v>9320.10287804369</v>
       </c>
-      <c r="CS19" s="11">
+      <c r="CX19" s="9">
         <v>23610.693736558605</v>
       </c>
-      <c r="CT19" s="5">
+      <c r="CY19" s="4">
         <v>10248.401802999993</v>
       </c>
-      <c r="CU19" s="11">
+      <c r="CZ19" s="9">
         <v>8126.3088112700643</v>
       </c>
-      <c r="CV19" s="11">
+      <c r="DA19" s="9">
         <v>2124.3986794650846</v>
       </c>
-      <c r="CX19" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY19" s="11">
+      <c r="DC19" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="DD19" s="9">
         <v>414</v>
       </c>
-      <c r="CZ19" s="5">
+      <c r="DE19" s="4">
         <v>277.70000000000005</v>
       </c>
-      <c r="DA19" s="11">
+      <c r="DF19" s="9">
         <v>314.89999999999998</v>
       </c>
-      <c r="DB19" s="11">
+      <c r="DG19" s="9">
         <v>393.9</v>
       </c>
-      <c r="DC19" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ19" s="11"/>
+      <c r="DH19" s="9">
+        <v>452.40000000000009</v>
+      </c>
+      <c r="DI19" s="8"/>
+      <c r="DJ19" s="8"/>
+      <c r="DK19" s="8"/>
+      <c r="DL19" s="9"/>
+      <c r="DM19" s="4"/>
+      <c r="DN19" s="9"/>
+      <c r="DO19" s="9"/>
     </row>
-    <row r="20" spans="1:114">
-[...3 lines deleted...]
-      <c r="B20" s="11">
+    <row r="20" spans="1:119">
+      <c r="A20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="9">
         <v>416.9</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>415.20000000000005</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>438.19999999999993</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>807.2</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>750.30000000000018</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="8">
         <v>986.79999999999973</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="8">
         <v>1747.6</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>1998.9000000000005</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>6757</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>3462.4999999999982</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>4336.7000000000007</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>666.60000000000218</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="O20" s="9">
         <v>451.8</v>
       </c>
-      <c r="O20" s="11">
+      <c r="P20" s="9">
         <v>397.90000000000003</v>
       </c>
-      <c r="P20" s="11">
+      <c r="Q20" s="9">
         <v>505.89999999999986</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="R20" s="9">
         <v>824.09999999999991</v>
       </c>
-      <c r="R20" s="11">
+      <c r="S20" s="9">
         <v>791.90000000000009</v>
       </c>
-      <c r="S20" s="10">
+      <c r="T20" s="8">
         <v>1040.0999999999999</v>
       </c>
-      <c r="T20" s="10">
+      <c r="U20" s="8">
         <v>2127.8000000000002</v>
       </c>
-      <c r="U20" s="11">
+      <c r="V20" s="9">
         <v>3729.7999999999993</v>
       </c>
-      <c r="V20" s="11">
+      <c r="W20" s="9">
         <v>10624.2</v>
       </c>
-      <c r="W20" s="11">
+      <c r="X20" s="9">
         <v>2575.5999999999985</v>
       </c>
-      <c r="X20" s="11">
+      <c r="Y20" s="9">
         <v>6335.6000000000022</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Z20" s="9">
         <v>509.20000000000073</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="AA20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB20" s="9">
         <v>494.4</v>
       </c>
-      <c r="AA20" s="11">
+      <c r="AC20" s="9">
         <v>415</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AD20" s="9">
         <v>565.1</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AE20" s="9">
         <v>887.80000000000018</v>
       </c>
-      <c r="AD20" s="11">
+      <c r="AF20" s="9">
         <v>874.39999999999964</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AG20" s="9">
         <v>1217.5</v>
       </c>
-      <c r="AF20" s="10">
+      <c r="AH20" s="8">
         <v>2271</v>
       </c>
-      <c r="AG20" s="10">
+      <c r="AI20" s="8">
         <v>5080.3</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AJ20" s="9">
         <v>11628.400000000001</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AK20" s="9">
         <v>2868.0999999999985</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AL20" s="9">
         <v>2145.7000000000007</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AM20" s="9">
         <v>868.79999999999927</v>
       </c>
-      <c r="AL20" s="11">
+      <c r="AN20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO20" s="9">
         <v>555.6</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AP20" s="9">
         <v>481.30000000000007</v>
       </c>
-      <c r="AN20" s="11">
+      <c r="AQ20" s="9">
         <v>724.5</v>
       </c>
-      <c r="AO20" s="11">
+      <c r="AR20" s="9">
         <v>1112.5999999999999</v>
       </c>
-      <c r="AP20" s="11">
+      <c r="AS20" s="9">
         <v>1071.0999999999999</v>
       </c>
-      <c r="AQ20" s="11">
+      <c r="AT20" s="9">
         <v>1521.0000000000005</v>
       </c>
-      <c r="AR20" s="9">
+      <c r="AU20" s="7">
         <v>2663</v>
       </c>
-      <c r="AS20" s="9">
+      <c r="AV20" s="7">
         <v>3734.2999999999993</v>
       </c>
-      <c r="AT20" s="11">
+      <c r="AW20" s="9">
         <v>18238.699999999997</v>
       </c>
-      <c r="AU20" s="11">
+      <c r="AX20" s="9">
         <v>3190.0999999999985</v>
       </c>
-      <c r="AV20" s="11">
+      <c r="AY20" s="9">
         <v>3447.2000000000044</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AZ20" s="9">
         <v>981.40000000000146</v>
       </c>
-      <c r="AX20" s="11">
+      <c r="BA20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BB20" s="9">
         <v>630.20000000000005</v>
       </c>
-      <c r="AY20" s="11">
+      <c r="BC20" s="9">
         <v>573.5</v>
       </c>
-      <c r="AZ20" s="11">
+      <c r="BD20" s="9">
         <v>801.39999999999986</v>
       </c>
-      <c r="BA20" s="11">
+      <c r="BE20" s="9">
         <v>1311.2000000000003</v>
       </c>
-      <c r="BB20" s="11">
+      <c r="BF20" s="9">
         <v>1224.1999999999998</v>
       </c>
-      <c r="BC20" s="11">
+      <c r="BG20" s="9">
         <v>1772</v>
       </c>
-      <c r="BD20" s="10">
+      <c r="BH20" s="8">
         <v>3096.5</v>
       </c>
-      <c r="BE20" s="10">
+      <c r="BI20" s="8">
         <v>5042.3999999999996</v>
       </c>
-      <c r="BF20" s="11">
+      <c r="BJ20" s="9">
         <v>21734.199999999997</v>
       </c>
-      <c r="BG20" s="11">
+      <c r="BK20" s="9">
         <v>2853.7000000000044</v>
       </c>
-      <c r="BH20" s="11">
+      <c r="BL20" s="9">
         <v>2598.2999999999956</v>
       </c>
-      <c r="BI20" s="11">
+      <c r="BM20" s="9">
         <v>911.20000000000437</v>
       </c>
-      <c r="BJ20" s="11">
+      <c r="BN20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO20" s="9">
         <v>813.7</v>
       </c>
-      <c r="BK20" s="11">
+      <c r="BP20" s="9">
         <v>722.2</v>
       </c>
-      <c r="BL20" s="11">
+      <c r="BQ20" s="9">
         <v>965.79999999999973</v>
       </c>
-      <c r="BM20" s="11">
+      <c r="BR20" s="9">
         <v>1657.1000000000004</v>
       </c>
-      <c r="BN20" s="11">
+      <c r="BS20" s="9">
         <v>1527.1999999999998</v>
       </c>
-      <c r="BO20" s="11">
+      <c r="BT20" s="9">
         <v>2083.3999999999996</v>
       </c>
-      <c r="BP20" s="10">
+      <c r="BU20" s="8">
         <v>3499.0211205000014</v>
       </c>
-      <c r="BQ20" s="10">
+      <c r="BV20" s="8">
         <v>4705.6788794999993</v>
       </c>
-      <c r="BR20" s="11">
+      <c r="BW20" s="9">
         <v>8251.5863031022946</v>
       </c>
-      <c r="BS20" s="11">
+      <c r="BX20" s="9">
         <v>3090.7136968977065</v>
       </c>
-      <c r="BT20" s="11">
+      <c r="BY20" s="9">
         <v>1884.0999999999985</v>
       </c>
-      <c r="BU20" s="11">
+      <c r="BZ20" s="9">
         <v>1270.0999999999985</v>
       </c>
-      <c r="BV20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW20" s="11">
+      <c r="CA20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB20" s="9">
         <v>701.36350925199747</v>
       </c>
-      <c r="BX20" s="11">
+      <c r="CC20" s="9">
         <v>502.69348045522031</v>
       </c>
-      <c r="BY20" s="11">
+      <c r="CD20" s="9">
         <v>679.64556899352692</v>
       </c>
-      <c r="BZ20" s="11">
+      <c r="CE20" s="9">
         <v>1090.5067515992555</v>
       </c>
-      <c r="CA20" s="11">
+      <c r="CF20" s="9">
         <v>1169.9104839155229</v>
       </c>
-      <c r="CB20" s="11">
+      <c r="CG20" s="9">
         <v>1498.8802057844769</v>
       </c>
-      <c r="CC20" s="10">
+      <c r="CH20" s="8">
         <v>2338.3999999999996</v>
       </c>
-      <c r="CD20" s="10">
+      <c r="CI20" s="8">
         <v>3774.0693133733166</v>
       </c>
-      <c r="CE20" s="11">
+      <c r="CJ20" s="9">
         <v>9190.3916412556136</v>
       </c>
-      <c r="CF20" s="5">
+      <c r="CK20" s="4">
         <v>19452.908358744386</v>
       </c>
-      <c r="CG20" s="11">
+      <c r="CL20" s="9">
         <v>5618.1000000000022</v>
       </c>
-      <c r="CH20" s="11">
+      <c r="CM20" s="9">
         <v>513.69999999999709</v>
       </c>
-      <c r="CJ20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK20" s="11">
+      <c r="CO20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP20" s="9">
         <v>608</v>
       </c>
-      <c r="CL20" s="5">
+      <c r="CQ20" s="4">
         <v>559.5</v>
       </c>
-      <c r="CM20" s="11">
+      <c r="CR20" s="9">
         <v>709.59999999999991</v>
       </c>
-      <c r="CN20" s="11">
+      <c r="CS20" s="9">
         <v>1239.7000000000003</v>
       </c>
-      <c r="CO20" s="11">
+      <c r="CT20" s="9">
         <v>1198.1408913387813</v>
       </c>
-      <c r="CP20" s="11">
+      <c r="CU20" s="9">
         <v>1635.6367220626917</v>
       </c>
-      <c r="CQ20" s="10">
+      <c r="CV20" s="8">
         <v>2812.7340453997358</v>
       </c>
-      <c r="CR20" s="10">
+      <c r="CW20" s="8">
         <v>3484.8899995044831</v>
       </c>
-      <c r="CS20" s="11">
+      <c r="CX20" s="9">
         <v>16412.398341694308</v>
       </c>
-      <c r="CT20" s="5">
+      <c r="CY20" s="4">
         <v>6705.6481194000007</v>
       </c>
-      <c r="CU20" s="11">
+      <c r="CZ20" s="9">
         <v>4283.3022768552837</v>
       </c>
-      <c r="CV20" s="11">
+      <c r="DA20" s="9">
         <v>1553.0574983407714</v>
       </c>
-      <c r="CX20" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY20" s="11">
+      <c r="DC20" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD20" s="9">
         <v>839.8</v>
       </c>
-      <c r="CZ20" s="5">
+      <c r="DE20" s="4">
         <v>614.90000000000009</v>
       </c>
-      <c r="DA20" s="11">
+      <c r="DF20" s="9">
         <v>832.7</v>
       </c>
-      <c r="DB20" s="11">
+      <c r="DG20" s="9">
         <v>1387.9</v>
       </c>
-      <c r="DC20" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ20" s="11"/>
+      <c r="DH20" s="9">
+        <v>1213.5</v>
+      </c>
+      <c r="DI20" s="9"/>
+      <c r="DJ20" s="8"/>
+      <c r="DK20" s="8"/>
+      <c r="DL20" s="9"/>
+      <c r="DM20" s="4"/>
+      <c r="DN20" s="9"/>
+      <c r="DO20" s="9"/>
     </row>
-    <row r="21" spans="1:114">
-[...3 lines deleted...]
-      <c r="B21" s="11">
+    <row r="21" spans="1:119">
+      <c r="A21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="9">
         <v>719.3</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>568</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>492.60000000000014</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>863.5</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>955.09999999999991</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="8">
         <v>1046.8000000000002</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="8">
         <v>2723.5</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>9176.9000000000015</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>44832.2</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>4741.2999999999956</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>3783.6999999999971</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>505.60000000000582</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="O21" s="9">
         <v>756.1</v>
       </c>
-      <c r="O21" s="11">
+      <c r="P21" s="9">
         <v>548.19999999999993</v>
       </c>
-      <c r="P21" s="11">
+      <c r="Q21" s="9">
         <v>505.20000000000005</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="R21" s="9">
         <v>942.80000000000018</v>
       </c>
-      <c r="R21" s="11">
+      <c r="S21" s="9">
         <v>997.89999999999964</v>
       </c>
-      <c r="S21" s="10">
+      <c r="T21" s="8">
         <v>1156.5</v>
       </c>
-      <c r="T21" s="10">
+      <c r="U21" s="8">
         <v>3127.5</v>
       </c>
-      <c r="U21" s="11">
+      <c r="V21" s="9">
         <v>12119.2</v>
       </c>
-      <c r="V21" s="11">
+      <c r="W21" s="9">
         <v>59975.799999999996</v>
       </c>
-      <c r="W21" s="11">
+      <c r="X21" s="9">
         <v>9031.1999999999971</v>
       </c>
-      <c r="X21" s="11">
+      <c r="Y21" s="9">
         <v>-4165.3999999999942</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Z21" s="9">
         <v>788.89999999999418</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="AA21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB21" s="9">
         <v>843.8</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AC21" s="9">
         <v>619.29999999999995</v>
       </c>
-      <c r="AB21" s="11">
+      <c r="AD21" s="9">
         <v>542</v>
       </c>
-      <c r="AC21" s="11">
+      <c r="AE21" s="9">
         <v>1035.4000000000001</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AF21" s="9">
         <v>1146.8999999999996</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AG21" s="9">
         <v>1364.9000000000005</v>
       </c>
-      <c r="AF21" s="10">
+      <c r="AH21" s="8">
         <v>3289.7</v>
       </c>
-      <c r="AG21" s="10">
+      <c r="AI21" s="8">
         <v>18358.3</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AJ21" s="9">
         <v>70746.099999999991</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AK21" s="9">
         <v>4867.7000000000116</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AL21" s="9">
         <v>3730.2999999999884</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AM21" s="9">
         <v>2290.4000000000087</v>
       </c>
-      <c r="AL21" s="11">
+      <c r="AN21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO21" s="9">
         <v>944.5</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AP21" s="9">
         <v>741.40000000000009</v>
       </c>
-      <c r="AN21" s="11">
+      <c r="AQ21" s="9">
         <v>627.29999999999973</v>
       </c>
-      <c r="AO21" s="11">
+      <c r="AR21" s="9">
         <v>1327.2000000000003</v>
       </c>
-      <c r="AP21" s="11">
+      <c r="AS21" s="9">
         <v>1441.2999999999997</v>
       </c>
-      <c r="AQ21" s="11">
+      <c r="AT21" s="9">
         <v>1762.3000000000002</v>
       </c>
-      <c r="AR21" s="9">
+      <c r="AU21" s="7">
         <v>3901.1000000000004</v>
       </c>
-      <c r="AS21" s="9">
+      <c r="AV21" s="7">
         <v>23297.200000000004</v>
       </c>
-      <c r="AT21" s="11">
+      <c r="AW21" s="9">
         <v>88777.7</v>
       </c>
-      <c r="AU21" s="11">
+      <c r="AX21" s="9">
         <v>-3626.1999999999971</v>
       </c>
-      <c r="AV21" s="11">
+      <c r="AY21" s="9">
         <v>-13384.5</v>
       </c>
-      <c r="AW21" s="11">
+      <c r="AZ21" s="9">
         <v>1602.3999999999942</v>
       </c>
-      <c r="AX21" s="11">
+      <c r="BA21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB21" s="9">
         <v>1076.0999999999999</v>
       </c>
-      <c r="AY21" s="11">
+      <c r="BC21" s="9">
         <v>1038.3000000000002</v>
       </c>
-      <c r="AZ21" s="11">
+      <c r="BD21" s="9">
         <v>707.90000000000009</v>
       </c>
-      <c r="BA21" s="11">
+      <c r="BE21" s="9">
         <v>1408.5</v>
       </c>
-      <c r="BB21" s="11">
+      <c r="BF21" s="9">
         <v>1572.8999999999996</v>
       </c>
-      <c r="BC21" s="11">
+      <c r="BG21" s="9">
         <v>2080.8000000000002</v>
       </c>
-      <c r="BD21" s="10">
+      <c r="BH21" s="8">
         <v>4925.8999999999996</v>
       </c>
-      <c r="BE21" s="10">
+      <c r="BI21" s="8">
         <v>39012.1</v>
       </c>
-      <c r="BF21" s="11">
+      <c r="BJ21" s="9">
         <v>85846.700000000012</v>
       </c>
-      <c r="BG21" s="11">
+      <c r="BK21" s="9">
         <v>8919.1999999999825</v>
       </c>
-      <c r="BH21" s="11">
+      <c r="BL21" s="9">
         <v>2086</v>
       </c>
-      <c r="BI21" s="11">
+      <c r="BM21" s="9">
         <v>1434.3000000000175</v>
       </c>
-      <c r="BJ21" s="11">
+      <c r="BN21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO21" s="9">
         <v>1423.4</v>
       </c>
-      <c r="BK21" s="11">
+      <c r="BP21" s="9">
         <v>1105.2999999999997</v>
       </c>
-      <c r="BL21" s="11">
+      <c r="BQ21" s="9">
         <v>987.30000000000018</v>
       </c>
-      <c r="BM21" s="11">
+      <c r="BR21" s="9">
         <v>1962</v>
       </c>
-      <c r="BN21" s="11">
+      <c r="BS21" s="9">
         <v>2155.8000000000002</v>
       </c>
-      <c r="BO21" s="11">
+      <c r="BT21" s="9">
         <v>2530.5999999999995</v>
       </c>
-      <c r="BP21" s="10">
+      <c r="BU21" s="8">
         <v>6175.8856171999996</v>
       </c>
-      <c r="BQ21" s="10">
+      <c r="BV21" s="8">
         <v>23358.714382800001</v>
       </c>
-      <c r="BR21" s="11">
+      <c r="BW21" s="9">
         <v>48469.349337125255</v>
       </c>
-      <c r="BS21" s="11">
+      <c r="BX21" s="9">
         <v>9442.9506628747476</v>
       </c>
-      <c r="BT21" s="11">
+      <c r="BY21" s="9">
         <v>6597.8000000000029</v>
       </c>
-      <c r="BU21" s="11">
+      <c r="BZ21" s="9">
         <v>2004.7999999999884</v>
       </c>
-      <c r="BV21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="BW21" s="11">
+      <c r="CA21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CB21" s="9">
         <v>1076.9574405264532</v>
       </c>
-      <c r="BX21" s="11">
+      <c r="CC21" s="9">
         <v>826.75409920025891</v>
       </c>
-      <c r="BY21" s="11">
+      <c r="CD21" s="9">
         <v>553.38846027328782</v>
       </c>
-      <c r="BZ21" s="11">
+      <c r="CE21" s="9">
         <v>874.08180373332743</v>
       </c>
-      <c r="CA21" s="11">
+      <c r="CF21" s="9">
         <v>1083.0657588212939</v>
       </c>
-      <c r="CB21" s="11">
+      <c r="CG21" s="9">
         <v>1183.2524374453787</v>
       </c>
-      <c r="CC21" s="10">
+      <c r="CH21" s="8">
         <v>4284.5</v>
       </c>
-      <c r="CD21" s="10">
+      <c r="CI21" s="8">
         <v>23032.174109732128</v>
       </c>
-      <c r="CE21" s="11">
+      <c r="CJ21" s="9">
         <v>47604.146541284783</v>
       </c>
-      <c r="CF21" s="5">
+      <c r="CK21" s="4">
         <v>55767.053458715214</v>
       </c>
-      <c r="CG21" s="11">
+      <c r="CL21" s="9">
         <v>13538.300000000003</v>
       </c>
-      <c r="CH21" s="11">
+      <c r="CM21" s="9">
         <v>-3410.8000000000029</v>
       </c>
-      <c r="CJ21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CK21" s="11">
+      <c r="CO21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CP21" s="9">
         <v>865.7</v>
       </c>
-      <c r="CL21" s="5">
+      <c r="CQ21" s="4">
         <v>725.09999999999991</v>
       </c>
-      <c r="CM21" s="11">
+      <c r="CR21" s="9">
         <v>658.60000000000014</v>
       </c>
-      <c r="CN21" s="11">
+      <c r="CS21" s="9">
         <v>942.19999999999982</v>
       </c>
-      <c r="CO21" s="11">
+      <c r="CT21" s="9">
         <v>1089.44913216753</v>
       </c>
-      <c r="CP21" s="11">
+      <c r="CU21" s="9">
         <v>1231.854015439455</v>
       </c>
-      <c r="CQ21" s="10">
+      <c r="CV21" s="8">
         <v>5905.0016469458897</v>
       </c>
-      <c r="CR21" s="10">
+      <c r="CW21" s="8">
         <v>20230.130573905088</v>
       </c>
-      <c r="CS21" s="11">
+      <c r="CX21" s="9">
         <v>62091.564631542045</v>
       </c>
-      <c r="CT21" s="5">
+      <c r="CY21" s="4">
         <v>22528.859931700004</v>
       </c>
-      <c r="CU21" s="11">
+      <c r="CZ21" s="9">
         <v>15981.545242036591</v>
       </c>
-      <c r="CV21" s="11">
+      <c r="DA21" s="9">
         <v>4692.1155465664924</v>
       </c>
-      <c r="CX21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="CY21" s="11">
+      <c r="DC21" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="DD21" s="9">
         <v>1061.0999999999999</v>
       </c>
-      <c r="CZ21" s="5">
+      <c r="DE21" s="4">
         <v>642.40000000000009</v>
       </c>
-      <c r="DA21" s="11">
+      <c r="DF21" s="9">
         <v>845.5</v>
       </c>
-      <c r="DB21" s="11">
+      <c r="DG21" s="9">
         <v>1034.5</v>
       </c>
-      <c r="DC21" s="11"/>
-[...6 lines deleted...]
-      <c r="DJ21" s="11"/>
+      <c r="DH21" s="9">
+        <v>1173.1000000000004</v>
+      </c>
+      <c r="DI21" s="9"/>
+      <c r="DJ21" s="8"/>
+      <c r="DK21" s="8"/>
+      <c r="DL21" s="9"/>
+      <c r="DM21" s="4"/>
+      <c r="DN21" s="9"/>
+      <c r="DO21" s="9"/>
     </row>
-    <row r="22" spans="1:114" s="13" customFormat="1" ht="29.25" customHeight="1">
-[...107 lines deleted...]
-      <c r="DJ22" s="14"/>
+    <row r="22" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+      <c r="T22" s="11"/>
+      <c r="U22" s="11"/>
+      <c r="V22" s="11"/>
+      <c r="W22" s="11"/>
+      <c r="X22" s="11"/>
+      <c r="Y22" s="11"/>
+      <c r="Z22" s="11"/>
+      <c r="AB22" s="11"/>
+      <c r="AC22" s="11"/>
+      <c r="AD22" s="11"/>
+      <c r="AE22" s="11"/>
+      <c r="AF22" s="11"/>
+      <c r="AG22" s="11"/>
+      <c r="AH22" s="12"/>
+      <c r="AI22" s="12"/>
+      <c r="AJ22" s="11"/>
+      <c r="AK22" s="11"/>
+      <c r="AL22" s="11"/>
+      <c r="AM22" s="11"/>
+      <c r="AO22" s="11"/>
+      <c r="AP22" s="11"/>
+      <c r="AQ22" s="11"/>
+      <c r="AR22" s="11"/>
+      <c r="AS22" s="11"/>
+      <c r="AT22" s="11"/>
+      <c r="AU22" s="13"/>
+      <c r="AV22" s="13"/>
+      <c r="AW22" s="11"/>
+      <c r="AX22" s="11"/>
+      <c r="AY22" s="11"/>
+      <c r="AZ22" s="11"/>
+      <c r="BB22" s="11"/>
+      <c r="BC22" s="11"/>
+      <c r="BD22" s="11"/>
+      <c r="BE22" s="11"/>
+      <c r="BF22" s="11"/>
+      <c r="BG22" s="11"/>
+      <c r="BH22" s="12"/>
+      <c r="BI22" s="12"/>
+      <c r="BJ22" s="11"/>
+      <c r="BK22" s="11"/>
+      <c r="BL22" s="11"/>
+      <c r="BM22" s="11"/>
+      <c r="BO22" s="11"/>
+      <c r="BP22" s="11"/>
+      <c r="BQ22" s="11"/>
+      <c r="BR22" s="11"/>
+      <c r="BS22" s="11"/>
+      <c r="BT22" s="11"/>
+      <c r="BU22" s="12"/>
+      <c r="BV22" s="12"/>
+      <c r="BW22" s="11"/>
+      <c r="BX22" s="11"/>
+      <c r="BY22" s="11"/>
+      <c r="BZ22" s="11"/>
+      <c r="CB22" s="11"/>
+      <c r="CC22" s="11"/>
+      <c r="CD22" s="11"/>
+      <c r="CE22" s="11"/>
+      <c r="CF22" s="11"/>
+      <c r="CG22" s="11"/>
+      <c r="CH22" s="12"/>
+      <c r="CI22" s="12"/>
+      <c r="CJ22" s="11"/>
+      <c r="CK22" s="11"/>
+      <c r="CL22" s="11"/>
+      <c r="CM22" s="11"/>
+      <c r="CP22" s="11"/>
+      <c r="CQ22" s="11"/>
+      <c r="CR22" s="11"/>
+      <c r="CS22" s="11"/>
+      <c r="CT22" s="11"/>
+      <c r="CU22" s="11"/>
+      <c r="CV22" s="12"/>
+      <c r="CW22" s="12"/>
+      <c r="CX22" s="11"/>
+      <c r="CY22" s="11"/>
+      <c r="CZ22" s="11"/>
+      <c r="DA22" s="11"/>
+      <c r="DD22" s="11"/>
+      <c r="DE22" s="11"/>
+      <c r="DF22" s="11"/>
+      <c r="DG22" s="11"/>
+      <c r="DH22" s="11"/>
+      <c r="DI22" s="11"/>
+      <c r="DJ22" s="12"/>
+      <c r="DK22" s="12"/>
+      <c r="DL22" s="11"/>
+      <c r="DM22" s="11"/>
+      <c r="DN22" s="11"/>
+      <c r="DO22" s="11"/>
     </row>
-    <row r="23" spans="1:114" s="13" customFormat="1" ht="29.25" customHeight="1">
-[...107 lines deleted...]
-      <c r="DJ23" s="14"/>
+    <row r="23" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+      <c r="T23" s="11"/>
+      <c r="U23" s="11"/>
+      <c r="V23" s="11"/>
+      <c r="W23" s="11"/>
+      <c r="X23" s="11"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="11"/>
+      <c r="AB23" s="11"/>
+      <c r="AC23" s="11"/>
+      <c r="AD23" s="11"/>
+      <c r="AE23" s="11"/>
+      <c r="AF23" s="11"/>
+      <c r="AG23" s="11"/>
+      <c r="AH23" s="12"/>
+      <c r="AI23" s="12"/>
+      <c r="AJ23" s="11"/>
+      <c r="AK23" s="11"/>
+      <c r="AL23" s="11"/>
+      <c r="AM23" s="11"/>
+      <c r="AO23" s="11"/>
+      <c r="AP23" s="11"/>
+      <c r="AQ23" s="11"/>
+      <c r="AR23" s="11"/>
+      <c r="AS23" s="11"/>
+      <c r="AT23" s="11"/>
+      <c r="AU23" s="13"/>
+      <c r="AV23" s="13"/>
+      <c r="AW23" s="11"/>
+      <c r="AX23" s="11"/>
+      <c r="AY23" s="11"/>
+      <c r="AZ23" s="11"/>
+      <c r="BB23" s="11"/>
+      <c r="BC23" s="11"/>
+      <c r="BD23" s="11"/>
+      <c r="BE23" s="11"/>
+      <c r="BF23" s="11"/>
+      <c r="BG23" s="11"/>
+      <c r="BH23" s="12"/>
+      <c r="BI23" s="12"/>
+      <c r="BJ23" s="11"/>
+      <c r="BK23" s="11"/>
+      <c r="BL23" s="11"/>
+      <c r="BM23" s="11"/>
+      <c r="BO23" s="11"/>
+      <c r="BP23" s="11"/>
+      <c r="BQ23" s="11"/>
+      <c r="BR23" s="11"/>
+      <c r="BS23" s="11"/>
+      <c r="BT23" s="11"/>
+      <c r="BU23" s="12"/>
+      <c r="BV23" s="12"/>
+      <c r="BW23" s="11"/>
+      <c r="BX23" s="11"/>
+      <c r="BY23" s="11"/>
+      <c r="BZ23" s="11"/>
+      <c r="CB23" s="11"/>
+      <c r="CC23" s="11"/>
+      <c r="CD23" s="11"/>
+      <c r="CE23" s="11"/>
+      <c r="CF23" s="11"/>
+      <c r="CG23" s="11"/>
+      <c r="CH23" s="12"/>
+      <c r="CI23" s="12"/>
+      <c r="CJ23" s="11"/>
+      <c r="CK23" s="11"/>
+      <c r="CL23" s="11"/>
+      <c r="CM23" s="11"/>
+      <c r="CP23" s="11"/>
+      <c r="CQ23" s="11"/>
+      <c r="CR23" s="11"/>
+      <c r="CS23" s="11"/>
+      <c r="CT23" s="11"/>
+      <c r="CU23" s="11"/>
+      <c r="CV23" s="12"/>
+      <c r="CW23" s="12"/>
+      <c r="CX23" s="11"/>
+      <c r="CY23" s="11"/>
+      <c r="CZ23" s="11"/>
+      <c r="DA23" s="11"/>
+      <c r="DD23" s="11"/>
+      <c r="DE23" s="11"/>
+      <c r="DF23" s="11"/>
+      <c r="DG23" s="11"/>
+      <c r="DH23" s="11"/>
+      <c r="DI23" s="11"/>
+      <c r="DJ23" s="12"/>
+      <c r="DK23" s="12"/>
+      <c r="DL23" s="11"/>
+      <c r="DM23" s="11"/>
+      <c r="DN23" s="11"/>
+      <c r="DO23" s="11"/>
     </row>
-    <row r="24" spans="1:114" s="13" customFormat="1" ht="29.25" customHeight="1">
-[...107 lines deleted...]
-      <c r="DJ24" s="14"/>
+    <row r="24" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="11"/>
+      <c r="W24" s="11"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="11"/>
+      <c r="Z24" s="11"/>
+      <c r="AB24" s="11"/>
+      <c r="AC24" s="11"/>
+      <c r="AD24" s="11"/>
+      <c r="AE24" s="11"/>
+      <c r="AF24" s="11"/>
+      <c r="AG24" s="11"/>
+      <c r="AH24" s="12"/>
+      <c r="AI24" s="12"/>
+      <c r="AJ24" s="11"/>
+      <c r="AK24" s="11"/>
+      <c r="AL24" s="11"/>
+      <c r="AM24" s="11"/>
+      <c r="AO24" s="11"/>
+      <c r="AP24" s="11"/>
+      <c r="AQ24" s="11"/>
+      <c r="AR24" s="11"/>
+      <c r="AS24" s="11"/>
+      <c r="AT24" s="11"/>
+      <c r="AU24" s="13"/>
+      <c r="AV24" s="13"/>
+      <c r="AW24" s="11"/>
+      <c r="AX24" s="11"/>
+      <c r="AY24" s="11"/>
+      <c r="AZ24" s="11"/>
+      <c r="BB24" s="11"/>
+      <c r="BC24" s="11"/>
+      <c r="BD24" s="11"/>
+      <c r="BE24" s="11"/>
+      <c r="BF24" s="11"/>
+      <c r="BG24" s="11"/>
+      <c r="BH24" s="12"/>
+      <c r="BI24" s="12"/>
+      <c r="BJ24" s="11"/>
+      <c r="BK24" s="11"/>
+      <c r="BL24" s="11"/>
+      <c r="BM24" s="11"/>
+      <c r="BO24" s="11"/>
+      <c r="BP24" s="11"/>
+      <c r="BQ24" s="11"/>
+      <c r="BR24" s="11"/>
+      <c r="BS24" s="11"/>
+      <c r="BT24" s="11"/>
+      <c r="BU24" s="12"/>
+      <c r="BV24" s="12"/>
+      <c r="BW24" s="11"/>
+      <c r="BX24" s="11"/>
+      <c r="BY24" s="11"/>
+      <c r="BZ24" s="11"/>
+      <c r="CB24" s="11"/>
+      <c r="CC24" s="11"/>
+      <c r="CD24" s="11"/>
+      <c r="CE24" s="11"/>
+      <c r="CF24" s="11"/>
+      <c r="CG24" s="11"/>
+      <c r="CH24" s="12"/>
+      <c r="CI24" s="12"/>
+      <c r="CJ24" s="11"/>
+      <c r="CK24" s="11"/>
+      <c r="CL24" s="11"/>
+      <c r="CM24" s="11"/>
+      <c r="CP24" s="11"/>
+      <c r="CQ24" s="11"/>
+      <c r="CR24" s="11"/>
+      <c r="CS24" s="11"/>
+      <c r="CT24" s="11"/>
+      <c r="CU24" s="11"/>
+      <c r="CV24" s="12"/>
+      <c r="CW24" s="12"/>
+      <c r="CX24" s="11"/>
+      <c r="CY24" s="11"/>
+      <c r="CZ24" s="11"/>
+      <c r="DA24" s="11"/>
+      <c r="DD24" s="11"/>
+      <c r="DE24" s="11"/>
+      <c r="DF24" s="11"/>
+      <c r="DG24" s="11"/>
+      <c r="DH24" s="11"/>
+      <c r="DI24" s="11"/>
+      <c r="DJ24" s="12"/>
+      <c r="DK24" s="12"/>
+      <c r="DL24" s="11"/>
+      <c r="DM24" s="11"/>
+      <c r="DN24" s="11"/>
+      <c r="DO24" s="11"/>
     </row>
-    <row r="25" spans="1:114" s="26" customFormat="1" ht="16.5" customHeight="1">
-[...129 lines deleted...]
-      <c r="DJ25" s="30"/>
+    <row r="25" spans="1:119" s="21" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" s="26"/>
+      <c r="Q25" s="26"/>
+      <c r="R25" s="26"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="26"/>
+      <c r="U25" s="26"/>
+      <c r="V25" s="26"/>
+      <c r="W25" s="26"/>
+      <c r="X25" s="26"/>
+      <c r="Y25" s="26"/>
+      <c r="Z25" s="26"/>
+      <c r="AA25" s="23"/>
+      <c r="AB25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC25" s="26"/>
+      <c r="AD25" s="26"/>
+      <c r="AE25" s="26"/>
+      <c r="AF25" s="26"/>
+      <c r="AG25" s="26"/>
+      <c r="AH25" s="26"/>
+      <c r="AI25" s="26"/>
+      <c r="AJ25" s="26"/>
+      <c r="AK25" s="26"/>
+      <c r="AL25" s="26"/>
+      <c r="AM25" s="26"/>
+      <c r="AN25" s="23"/>
+      <c r="AO25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="AP25" s="26"/>
+      <c r="AQ25" s="26"/>
+      <c r="AR25" s="26"/>
+      <c r="AS25" s="26"/>
+      <c r="AT25" s="26"/>
+      <c r="AU25" s="26"/>
+      <c r="AV25" s="26"/>
+      <c r="AW25" s="26"/>
+      <c r="AX25" s="26"/>
+      <c r="AY25" s="26"/>
+      <c r="AZ25" s="26"/>
+      <c r="BA25" s="23"/>
+      <c r="BB25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="BC25" s="26"/>
+      <c r="BD25" s="26"/>
+      <c r="BE25" s="26"/>
+      <c r="BF25" s="26"/>
+      <c r="BG25" s="26"/>
+      <c r="BH25" s="26"/>
+      <c r="BI25" s="26"/>
+      <c r="BJ25" s="26"/>
+      <c r="BK25" s="26"/>
+      <c r="BL25" s="26"/>
+      <c r="BM25" s="26"/>
+      <c r="BN25" s="23"/>
+      <c r="BO25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="BP25" s="26"/>
+      <c r="BQ25" s="26"/>
+      <c r="BR25" s="26"/>
+      <c r="BS25" s="26"/>
+      <c r="BT25" s="26"/>
+      <c r="BU25" s="26"/>
+      <c r="BV25" s="26"/>
+      <c r="BW25" s="26"/>
+      <c r="BX25" s="26"/>
+      <c r="BY25" s="26"/>
+      <c r="BZ25" s="26"/>
+      <c r="CA25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="CB25" s="26"/>
+      <c r="CC25" s="26"/>
+      <c r="CD25" s="26"/>
+      <c r="CE25" s="26"/>
+      <c r="CF25" s="26"/>
+      <c r="CG25" s="26"/>
+      <c r="CH25" s="26"/>
+      <c r="CI25" s="26"/>
+      <c r="CJ25" s="26"/>
+      <c r="CK25" s="26"/>
+      <c r="CL25" s="26"/>
+      <c r="CM25" s="26"/>
+      <c r="CO25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP25" s="26"/>
+      <c r="CQ25" s="26"/>
+      <c r="CR25" s="26"/>
+      <c r="CS25" s="26"/>
+      <c r="CT25" s="26"/>
+      <c r="CU25" s="26"/>
+      <c r="CV25" s="26"/>
+      <c r="CW25" s="26"/>
+      <c r="CX25" s="26"/>
+      <c r="CY25" s="26"/>
+      <c r="CZ25" s="26"/>
+      <c r="DA25" s="26"/>
+      <c r="DC25" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="DD25" s="26"/>
+      <c r="DE25" s="26"/>
+      <c r="DF25" s="26"/>
+      <c r="DG25" s="26"/>
+      <c r="DH25" s="26"/>
+      <c r="DI25" s="26"/>
+      <c r="DJ25" s="26"/>
+      <c r="DK25" s="26"/>
+      <c r="DL25" s="26"/>
+      <c r="DM25" s="26"/>
+      <c r="DN25" s="26"/>
+      <c r="DO25" s="26"/>
     </row>
-    <row r="26" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="26" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="28" t="s">
-[...4 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="J26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
-      <c r="V26" s="28" t="s">
-[...5 lines deleted...]
-      <c r="Z26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="X26" s="24"/>
+      <c r="Y26" s="24"/>
+      <c r="Z26" s="24"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
-      <c r="AH26" s="28" t="s">
-[...6 lines deleted...]
-      <c r="AM26" s="1"/>
+      <c r="AH26" s="1"/>
+      <c r="AI26" s="1"/>
+      <c r="AJ26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK26" s="24"/>
+      <c r="AL26" s="24"/>
+      <c r="AM26" s="24"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
-      <c r="AT26" s="28" t="s">
-[...7 lines deleted...]
-      <c r="AZ26" s="1"/>
+      <c r="AT26" s="1"/>
+      <c r="AU26" s="1"/>
+      <c r="AV26" s="1"/>
+      <c r="AW26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX26" s="24"/>
+      <c r="AY26" s="24"/>
+      <c r="AZ26" s="24"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BD26" s="1"/>
       <c r="BE26" s="1"/>
-      <c r="BF26" s="28" t="s">
+      <c r="BF26" s="1"/>
+      <c r="BG26" s="1"/>
+      <c r="BH26" s="1"/>
+      <c r="BI26" s="1"/>
+      <c r="BJ26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK26" s="24"/>
+      <c r="BL26" s="24"/>
+      <c r="BM26" s="24"/>
+      <c r="BN26" s="1"/>
+      <c r="BW26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BX26" s="24"/>
+      <c r="BY26" s="24"/>
+      <c r="BZ26" s="24"/>
+      <c r="CA26" s="1"/>
+      <c r="CJ26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CK26" s="24"/>
+      <c r="CL26" s="24"/>
+      <c r="CM26" s="24"/>
+      <c r="CO26" s="1"/>
+      <c r="CX26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CY26" s="24"/>
+      <c r="CZ26" s="24"/>
+      <c r="DA26" s="24"/>
+      <c r="DC26" s="1"/>
+      <c r="DL26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="DM26" s="24"/>
+      <c r="DN26" s="24"/>
+      <c r="DO26" s="24"/>
+    </row>
+    <row r="27" spans="1:119" ht="20.25" customHeight="1">
+      <c r="A27" s="27"/>
+      <c r="B27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P27" s="25"/>
+      <c r="Q27" s="25"/>
+      <c r="R27" s="25"/>
+      <c r="S27" s="25"/>
+      <c r="T27" s="25"/>
+      <c r="U27" s="25"/>
+      <c r="V27" s="25"/>
+      <c r="W27" s="25"/>
+      <c r="X27" s="25"/>
+      <c r="Y27" s="25"/>
+      <c r="Z27" s="25"/>
+      <c r="AA27" s="27"/>
+      <c r="AB27" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC27" s="25"/>
+      <c r="AD27" s="25"/>
+      <c r="AE27" s="25"/>
+      <c r="AF27" s="25"/>
+      <c r="AG27" s="25"/>
+      <c r="AH27" s="25"/>
+      <c r="AI27" s="25"/>
+      <c r="AJ27" s="25"/>
+      <c r="AK27" s="25"/>
+      <c r="AL27" s="25"/>
+      <c r="AM27" s="25"/>
+      <c r="AN27" s="27"/>
+      <c r="AO27" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP27" s="25"/>
+      <c r="AQ27" s="25"/>
+      <c r="AR27" s="25"/>
+      <c r="AS27" s="25"/>
+      <c r="AT27" s="25"/>
+      <c r="AU27" s="25"/>
+      <c r="AV27" s="25"/>
+      <c r="AW27" s="25"/>
+      <c r="AX27" s="25"/>
+      <c r="AY27" s="25"/>
+      <c r="AZ27" s="25"/>
+      <c r="BA27" s="27"/>
+      <c r="BB27" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="BC27" s="25"/>
+      <c r="BD27" s="25"/>
+      <c r="BE27" s="25"/>
+      <c r="BF27" s="25"/>
+      <c r="BG27" s="25"/>
+      <c r="BH27" s="25"/>
+      <c r="BI27" s="25"/>
+      <c r="BJ27" s="25"/>
+      <c r="BK27" s="25"/>
+      <c r="BL27" s="25"/>
+      <c r="BM27" s="25"/>
+      <c r="BN27" s="27"/>
+      <c r="BO27" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="BP27" s="25"/>
+      <c r="BQ27" s="25"/>
+      <c r="BR27" s="25"/>
+      <c r="BS27" s="25"/>
+      <c r="BT27" s="25"/>
+      <c r="BU27" s="25"/>
+      <c r="BV27" s="25"/>
+      <c r="BW27" s="25"/>
+      <c r="BX27" s="25"/>
+      <c r="BY27" s="25"/>
+      <c r="BZ27" s="25"/>
+      <c r="CA27" s="27"/>
+      <c r="CB27" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="CC27" s="25"/>
+      <c r="CD27" s="25"/>
+      <c r="CE27" s="25"/>
+      <c r="CF27" s="25"/>
+      <c r="CG27" s="25"/>
+      <c r="CH27" s="25"/>
+      <c r="CI27" s="25"/>
+      <c r="CJ27" s="25"/>
+      <c r="CK27" s="25"/>
+      <c r="CL27" s="25"/>
+      <c r="CM27" s="25"/>
+      <c r="CO27" s="27"/>
+      <c r="CP27" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="CQ27" s="25"/>
+      <c r="CR27" s="25"/>
+      <c r="CS27" s="25"/>
+      <c r="CT27" s="25"/>
+      <c r="CU27" s="25"/>
+      <c r="CV27" s="25"/>
+      <c r="CW27" s="25"/>
+      <c r="CX27" s="25"/>
+      <c r="CY27" s="25"/>
+      <c r="CZ27" s="25"/>
+      <c r="DA27" s="25"/>
+      <c r="DC27" s="27"/>
+      <c r="DD27" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="DE27" s="25"/>
+      <c r="DF27" s="25"/>
+      <c r="DG27" s="25"/>
+      <c r="DH27" s="25"/>
+      <c r="DI27" s="25"/>
+      <c r="DJ27" s="25"/>
+      <c r="DK27" s="25"/>
+      <c r="DL27" s="25"/>
+      <c r="DM27" s="25"/>
+      <c r="DN27" s="25"/>
+      <c r="DO27" s="25"/>
+    </row>
+    <row r="28" spans="1:119" ht="28.5" customHeight="1">
+      <c r="A28" s="27"/>
+      <c r="B28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="I28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="M28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N28" s="27"/>
+      <c r="O28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U28" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA28" s="27"/>
+      <c r="AB28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH28" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN28" s="27"/>
+      <c r="AO28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU28" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA28" s="27"/>
+      <c r="BB28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH28" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BL28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BM28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BN28" s="27"/>
+      <c r="BO28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BQ28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BR28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BT28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BU28" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="BV28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BW28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BX28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BY28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BZ28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CA28" s="27"/>
+      <c r="CB28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CD28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CE28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CG28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CH28" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CI28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CJ28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CK28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CL28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="CM28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO28" s="27"/>
+      <c r="CP28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CR28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CS28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CU28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CV28" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CW28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CX28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CY28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CZ28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DA28" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="DC28" s="27"/>
+      <c r="DD28" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="DE28" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="DF28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="DG28" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH28" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="DI28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="DJ28" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="DK28" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="DL28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="DM28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="DN28" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DO28" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119">
+      <c r="A29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="4">
+        <v>8357.8000000000011</v>
+      </c>
+      <c r="C29" s="4">
+        <v>6853.7999999999993</v>
+      </c>
+      <c r="D29" s="4">
+        <v>6799.3999999999987</v>
+      </c>
+      <c r="E29" s="4">
+        <v>11795.900000000001</v>
+      </c>
+      <c r="F29" s="4">
+        <v>12841.6</v>
+      </c>
+      <c r="G29" s="5">
+        <v>14580.299999999996</v>
+      </c>
+      <c r="H29" s="5">
+        <v>24665.8</v>
+      </c>
+      <c r="I29" s="4">
+        <v>49204.9</v>
+      </c>
+      <c r="J29" s="4">
+        <v>271812.5</v>
+      </c>
+      <c r="K29" s="4">
+        <v>55705</v>
+      </c>
+      <c r="L29" s="4">
+        <v>46967.5</v>
+      </c>
+      <c r="M29" s="4">
+        <v>9019.5999999999985</v>
+      </c>
+      <c r="N29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="O29" s="4">
+        <v>9429.1</v>
+      </c>
+      <c r="P29" s="4">
+        <v>7094.3</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>7429.5999999999995</v>
+      </c>
+      <c r="R29" s="4">
+        <v>12650</v>
+      </c>
+      <c r="S29" s="4">
+        <v>13775.3</v>
+      </c>
+      <c r="T29" s="4">
+        <v>15419.399999999998</v>
+      </c>
+      <c r="U29" s="4">
+        <v>27142.400000000001</v>
+      </c>
+      <c r="V29" s="4">
+        <v>64074.3</v>
+      </c>
+      <c r="W29" s="4">
+        <v>351125.5</v>
+      </c>
+      <c r="X29" s="4">
+        <v>75318.599999999991</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>41765.60000000002</v>
+      </c>
+      <c r="Z29" s="4">
+        <v>6693.3999999999833</v>
+      </c>
+      <c r="AA29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>10300.1</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>7849.7999999999993</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>8031.2999999999993</v>
+      </c>
+      <c r="AE29" s="4">
+        <v>13416.5</v>
+      </c>
+      <c r="AF29" s="14">
+        <v>15454.700000000003</v>
+      </c>
+      <c r="AG29" s="5">
+        <v>17805.400000000001</v>
+      </c>
+      <c r="AH29" s="5">
+        <v>29797.600000000002</v>
+      </c>
+      <c r="AI29" s="5">
+        <v>103249.8</v>
+      </c>
+      <c r="AJ29" s="4">
+        <v>420622.3</v>
+      </c>
+      <c r="AK29" s="4">
+        <v>72474.600000000006</v>
+      </c>
+      <c r="AL29" s="4">
+        <v>63643.799999999996</v>
+      </c>
+      <c r="AM29" s="4">
+        <v>14037.499999999989</v>
+      </c>
+      <c r="AN29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO29" s="4">
+        <v>11293.3</v>
+      </c>
+      <c r="AP29" s="4">
+        <v>8676.2000000000007</v>
+      </c>
+      <c r="AQ29" s="4">
+        <v>9598.1999999999989</v>
+      </c>
+      <c r="AR29" s="4">
+        <v>16711.400000000001</v>
+      </c>
+      <c r="AS29" s="14">
+        <v>18491.099999999999</v>
+      </c>
+      <c r="AT29" s="6">
+        <v>23110.500000000004</v>
+      </c>
+      <c r="AU29" s="6">
+        <v>35741.5</v>
+      </c>
+      <c r="AV29" s="6">
+        <v>115707.79999999999</v>
+      </c>
+      <c r="AW29" s="4">
+        <v>592866.9</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>30378.399999999994</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>10702.599999999995</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>19499.300000000014</v>
+      </c>
+      <c r="BA29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>13546.399999999998</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>11900.000000000002</v>
+      </c>
+      <c r="BD29" s="4">
+        <v>11199.500000000002</v>
+      </c>
+      <c r="BE29" s="4">
+        <v>19162.999999999996</v>
+      </c>
+      <c r="BF29" s="14">
+        <v>21384.700000000004</v>
+      </c>
+      <c r="BG29" s="5">
+        <v>26853.499999999996</v>
+      </c>
+      <c r="BH29" s="5">
+        <v>45477.1</v>
+      </c>
+      <c r="BI29" s="5">
+        <v>192034.19999999995</v>
+      </c>
+      <c r="BJ29" s="4">
+        <v>597117.09999999986</v>
+      </c>
+      <c r="BK29" s="4">
+        <v>79578.200000000012</v>
+      </c>
+      <c r="BL29" s="4">
+        <v>68181.799999999988</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>27870.000000000015</v>
+      </c>
+      <c r="BN29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO29" s="4">
+        <v>17949.900000000001</v>
+      </c>
+      <c r="BP29" s="4">
+        <v>32224.299999999996</v>
+      </c>
+      <c r="BQ29" s="4">
+        <v>47202.8</v>
+      </c>
+      <c r="BR29" s="4">
+        <v>72477.957836699992</v>
+      </c>
+      <c r="BS29" s="4">
+        <v>27102.742163299998</v>
+      </c>
+      <c r="BT29" s="5">
+        <v>31468.700000000008</v>
+      </c>
+      <c r="BU29" s="4">
+        <v>51488.300000000017</v>
+      </c>
+      <c r="BV29" s="4">
+        <v>143415.79999999999</v>
+      </c>
+      <c r="BW29" s="4">
+        <v>357357.32894648938</v>
+      </c>
+      <c r="BX29" s="4">
+        <v>89241.412316890084</v>
+      </c>
+      <c r="BY29" s="4">
+        <v>52476.058736620587</v>
+      </c>
+      <c r="BZ29" s="4">
+        <v>23117.79999999993</v>
+      </c>
+      <c r="CA29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CB29" s="4">
+        <v>13261.83146425574</v>
+      </c>
+      <c r="CC29" s="4">
+        <v>8385.2737955550747</v>
+      </c>
+      <c r="CD29" s="4">
+        <v>12457.390692899549</v>
+      </c>
+      <c r="CE29" s="4">
+        <v>14125.58459291116</v>
+      </c>
+      <c r="CF29" s="4">
+        <v>16046.571523941333</v>
+      </c>
+      <c r="CG29" s="5">
+        <v>18567.643436348488</v>
+      </c>
+      <c r="CH29" s="4">
+        <v>33991.5025150242</v>
+      </c>
+      <c r="CI29" s="4">
+        <v>129337.10197906448</v>
+      </c>
+      <c r="CJ29" s="4">
+        <v>334702.57056545268</v>
+      </c>
+      <c r="CK29" s="4">
+        <v>456640.62943454727</v>
+      </c>
+      <c r="CL29" s="4">
+        <v>130814</v>
+      </c>
+      <c r="CM29" s="4">
+        <v>11457.900000000023</v>
+      </c>
+      <c r="CO29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CP29" s="4">
+        <v>12544.4</v>
+      </c>
+      <c r="CQ29" s="4">
+        <v>10720.800000000001</v>
+      </c>
+      <c r="CR29" s="4">
+        <v>12196.759067313669</v>
+      </c>
+      <c r="CS29" s="4">
+        <v>15981.54093268633</v>
+      </c>
+      <c r="CT29" s="4">
+        <v>17102.772012590925</v>
+      </c>
+      <c r="CU29" s="5">
+        <v>20348.824631074487</v>
+      </c>
+      <c r="CV29" s="4">
+        <v>44305.616608282537</v>
+      </c>
+      <c r="CW29" s="4">
+        <v>120009.08674805204</v>
+      </c>
+      <c r="CX29" s="4">
+        <v>421105.39999999997</v>
+      </c>
+      <c r="CY29" s="4">
+        <v>200852.4295289953</v>
+      </c>
+      <c r="CZ29" s="4">
+        <v>187477.2205813477</v>
+      </c>
+      <c r="DA29" s="4">
+        <v>40114.442787516862</v>
+      </c>
+      <c r="DC29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="DD29" s="4">
+        <v>15450.6</v>
+      </c>
+      <c r="DE29" s="4">
+        <v>11982.1</v>
+      </c>
+      <c r="DF29" s="4">
+        <v>13669.762417219961</v>
+      </c>
+      <c r="DG29" s="4">
+        <v>18024.237582780042</v>
+      </c>
+      <c r="DH29" s="4">
+        <v>19299.969991176193</v>
+      </c>
+      <c r="DI29" s="5"/>
+      <c r="DJ29" s="4"/>
+      <c r="DK29" s="4"/>
+      <c r="DL29" s="4"/>
+      <c r="DM29" s="4"/>
+      <c r="DN29" s="4"/>
+      <c r="DO29" s="4"/>
+    </row>
+    <row r="30" spans="1:119">
+      <c r="A30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="6">
+        <v>83.1</v>
+      </c>
+      <c r="C30" s="6">
+        <v>121.6</v>
+      </c>
+      <c r="D30" s="6">
+        <v>164</v>
+      </c>
+      <c r="E30" s="6">
+        <v>188.00000000000006</v>
+      </c>
+      <c r="F30" s="6">
+        <v>196.69999999999993</v>
+      </c>
+      <c r="G30" s="6">
+        <v>174.60000000000002</v>
+      </c>
+      <c r="H30" s="6">
+        <v>520.40000000000009</v>
+      </c>
+      <c r="I30" s="6">
+        <v>1198.5</v>
+      </c>
+      <c r="J30" s="6">
+        <v>9578.8000000000011</v>
+      </c>
+      <c r="K30" s="6">
+        <v>1720.3999999999996</v>
+      </c>
+      <c r="L30" s="6">
+        <v>324.39999999999964</v>
+      </c>
+      <c r="M30" s="6">
+        <v>678.70000000000073</v>
+      </c>
+      <c r="N30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O30" s="6">
+        <v>139.5</v>
+      </c>
+      <c r="P30" s="6">
+        <v>177.2</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>216.3</v>
+      </c>
+      <c r="R30" s="6">
+        <v>246.10000000000002</v>
+      </c>
+      <c r="S30" s="6">
+        <v>230.19999999999993</v>
+      </c>
+      <c r="T30" s="6">
+        <v>195.5</v>
+      </c>
+      <c r="U30" s="6">
+        <v>708.8</v>
+      </c>
+      <c r="V30" s="6">
+        <v>1227.4000000000001</v>
+      </c>
+      <c r="W30" s="6">
+        <v>9472</v>
+      </c>
+      <c r="X30" s="6">
+        <v>1495.7000000000007</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>-154.70000000000073</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>206.70000000000073</v>
+      </c>
+      <c r="AA30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>195</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>173.00000000000006</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>232.09999999999991</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>190.80000000000007</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>215.19999999999993</v>
+      </c>
+      <c r="AH30" s="6">
+        <v>764</v>
+      </c>
+      <c r="AI30" s="6">
+        <v>1551.2</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>11975.4</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>2011.8000000000011</v>
+      </c>
+      <c r="AL30" s="6">
+        <v>-176.40000000000146</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>237.40000000000146</v>
+      </c>
+      <c r="AN30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>150.1</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>90.4</v>
+      </c>
+      <c r="AQ30" s="6">
+        <v>139.60000000000002</v>
+      </c>
+      <c r="AR30" s="6">
+        <v>237.79999999999995</v>
+      </c>
+      <c r="AS30" s="6">
+        <v>178.70000000000005</v>
+      </c>
+      <c r="AT30" s="6">
+        <v>208.5</v>
+      </c>
+      <c r="AU30" s="6">
+        <v>884.99999999999989</v>
+      </c>
+      <c r="AV30" s="6">
+        <v>1563.3000000000002</v>
+      </c>
+      <c r="AW30" s="6">
+        <v>16911.399999999998</v>
+      </c>
+      <c r="AX30" s="6">
+        <v>2276.9000000000015</v>
+      </c>
+      <c r="AY30" s="6">
+        <v>4.8999999999978172</v>
+      </c>
+      <c r="AZ30" s="6">
+        <v>226.10000000000218</v>
+      </c>
+      <c r="BA30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB30" s="6">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="BC30" s="6">
+        <v>53</v>
+      </c>
+      <c r="BD30" s="6">
+        <v>44.399999999999991</v>
+      </c>
+      <c r="BE30" s="6">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="BF30" s="6">
+        <v>82.199999999999989</v>
+      </c>
+      <c r="BG30" s="5">
+        <v>79.100000000000023</v>
+      </c>
+      <c r="BH30" s="5">
+        <v>699.7</v>
+      </c>
+      <c r="BI30" s="5">
+        <v>1587.7</v>
+      </c>
+      <c r="BJ30" s="4">
+        <v>17339.8</v>
+      </c>
+      <c r="BK30" s="4">
+        <v>2207</v>
+      </c>
+      <c r="BL30" s="4">
+        <v>89.399999999997817</v>
+      </c>
+      <c r="BM30" s="4">
+        <v>608.40000000000146</v>
+      </c>
+      <c r="BN30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO30" s="9">
+        <v>24.2</v>
+      </c>
+      <c r="BP30" s="9">
+        <v>51.2</v>
+      </c>
+      <c r="BQ30" s="9">
+        <v>86.6</v>
+      </c>
+      <c r="BR30" s="9">
+        <v>140.79822289999998</v>
+      </c>
+      <c r="BS30" s="9">
+        <v>67.101777100000021</v>
+      </c>
+      <c r="BT30" s="9">
+        <v>63.700000000000017</v>
+      </c>
+      <c r="BU30" s="9">
+        <v>633.99366080000004</v>
+      </c>
+      <c r="BV30" s="9">
+        <v>1532.2184981999994</v>
+      </c>
+      <c r="BW30" s="9">
+        <v>13940.387841000002</v>
+      </c>
+      <c r="BX30" s="9">
+        <v>2747.2000000000007</v>
+      </c>
+      <c r="BY30" s="9">
+        <v>1818.7999999999993</v>
+      </c>
+      <c r="BZ30" s="9">
+        <v>124</v>
+      </c>
+      <c r="CA30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB30" s="9">
+        <v>27.547208099999999</v>
+      </c>
+      <c r="CC30" s="9">
+        <v>31.363791032432111</v>
+      </c>
+      <c r="CD30" s="9">
+        <v>34.199518142058281</v>
+      </c>
+      <c r="CE30" s="9">
+        <v>48.82457791504045</v>
+      </c>
+      <c r="CF30" s="9">
+        <v>57.565443668548767</v>
+      </c>
+      <c r="CG30" s="9">
+        <v>60.299461141920403</v>
+      </c>
+      <c r="CH30" s="9">
+        <v>633.59999999999991</v>
+      </c>
+      <c r="CI30" s="9">
+        <v>1409.8903624006884</v>
+      </c>
+      <c r="CJ30" s="9">
+        <v>8194.1788669350735</v>
+      </c>
+      <c r="CK30" s="4">
+        <v>4678.0211330649272</v>
+      </c>
+      <c r="CL30" s="9">
+        <v>314.70000000000073</v>
+      </c>
+      <c r="CM30" s="9">
+        <v>6630.6999999999971</v>
+      </c>
+      <c r="CO30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CP30" s="9">
+        <v>213.10000000000002</v>
+      </c>
+      <c r="CQ30" s="4">
+        <v>336.69999999999993</v>
+      </c>
+      <c r="CR30" s="9">
+        <v>246</v>
+      </c>
+      <c r="CS30" s="9">
+        <v>212.40000000000009</v>
+      </c>
+      <c r="CT30" s="9">
+        <v>83.867603540808886</v>
+      </c>
+      <c r="CU30" s="9">
+        <v>456.30871150582743</v>
+      </c>
+      <c r="CV30" s="9">
+        <v>546.14877889362583</v>
+      </c>
+      <c r="CW30" s="9">
+        <v>1394.159607146602</v>
+      </c>
+      <c r="CX30" s="9">
+        <v>14491.115298913135</v>
+      </c>
+      <c r="CY30" s="4">
+        <v>2184.2000000000007</v>
+      </c>
+      <c r="CZ30" s="9">
+        <v>949.29468284306495</v>
+      </c>
+      <c r="DA30" s="9">
+        <v>2044.2267414591333</v>
+      </c>
+      <c r="DC30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="DD30" s="9">
+        <v>235.2</v>
+      </c>
+      <c r="DE30" s="4">
+        <v>218.90000000000003</v>
+      </c>
+      <c r="DF30" s="9">
+        <v>208.39999999999998</v>
+      </c>
+      <c r="DG30" s="9">
+        <v>142.19999999999993</v>
+      </c>
+      <c r="DH30" s="9">
+        <v>90.700000000000045</v>
+      </c>
+      <c r="DI30" s="9"/>
+      <c r="DJ30" s="9"/>
+      <c r="DK30" s="9"/>
+      <c r="DL30" s="9"/>
+      <c r="DM30" s="4"/>
+      <c r="DN30" s="9"/>
+      <c r="DO30" s="9"/>
+    </row>
+    <row r="31" spans="1:119">
+      <c r="A31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="9">
+        <v>749</v>
+      </c>
+      <c r="C31" s="9">
+        <v>631</v>
+      </c>
+      <c r="D31" s="9">
+        <v>524.29999999999995</v>
+      </c>
+      <c r="E31" s="9">
+        <v>1482.0000000000002</v>
+      </c>
+      <c r="F31" s="9">
+        <v>1602.6999999999998</v>
+      </c>
+      <c r="G31" s="8">
+        <v>1891.1999999999998</v>
+      </c>
+      <c r="H31" s="8">
+        <v>2289.5000000000009</v>
+      </c>
+      <c r="I31" s="9">
+        <v>3885.3999999999996</v>
+      </c>
+      <c r="J31" s="9">
+        <v>25589.9</v>
+      </c>
+      <c r="K31" s="9">
+        <v>3264.1999999999971</v>
+      </c>
+      <c r="L31" s="9">
+        <v>5223.9000000000015</v>
+      </c>
+      <c r="M31" s="9">
+        <v>595.70000000000437</v>
+      </c>
+      <c r="N31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" s="9">
+        <v>804.9</v>
+      </c>
+      <c r="P31" s="9">
+        <v>641.4</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>539.5</v>
+      </c>
+      <c r="R31" s="9">
+        <v>1567.2</v>
+      </c>
+      <c r="S31" s="9">
+        <v>1733.8000000000002</v>
+      </c>
+      <c r="T31" s="9">
+        <v>1951.0999999999995</v>
+      </c>
+      <c r="U31" s="9">
+        <v>2546.7000000000007</v>
+      </c>
+      <c r="V31" s="9">
+        <v>6646.3000000000011</v>
+      </c>
+      <c r="W31" s="9">
+        <v>34661.299999999996</v>
+      </c>
+      <c r="X31" s="9">
+        <v>491.10000000000582</v>
+      </c>
+      <c r="Y31" s="9">
+        <v>4840</v>
+      </c>
+      <c r="Z31" s="9">
+        <v>742.89999999999418</v>
+      </c>
+      <c r="AA31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB31" s="9">
+        <v>872.3</v>
+      </c>
+      <c r="AC31" s="4">
+        <v>682</v>
+      </c>
+      <c r="AD31" s="9">
+        <v>582.10000000000014</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>1647.1</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>1880.8999999999996</v>
+      </c>
+      <c r="AG31" s="8">
+        <v>2162.2000000000007</v>
+      </c>
+      <c r="AH31" s="8">
+        <v>2846.7999999999993</v>
+      </c>
+      <c r="AI31" s="8">
+        <v>8503.1</v>
+      </c>
+      <c r="AJ31" s="9">
+        <v>38427.5</v>
+      </c>
+      <c r="AK31" s="9">
+        <v>1679.0999999999985</v>
+      </c>
+      <c r="AL31" s="9">
+        <v>9954.7000000000044</v>
+      </c>
+      <c r="AM31" s="9">
+        <v>1017.8999999999942</v>
+      </c>
+      <c r="AN31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO31" s="9">
+        <v>994.9</v>
+      </c>
+      <c r="AP31" s="4">
+        <v>815.19999999999993</v>
+      </c>
+      <c r="AQ31" s="9">
+        <v>731.90000000000009</v>
+      </c>
+      <c r="AR31" s="9">
+        <v>2154.8000000000002</v>
+      </c>
+      <c r="AS31" s="15">
+        <v>2357</v>
+      </c>
+      <c r="AT31" s="7">
+        <v>2886.5999999999995</v>
+      </c>
+      <c r="AU31" s="7">
+        <v>3515.2000000000007</v>
+      </c>
+      <c r="AV31" s="7">
+        <v>10147.999999999998</v>
+      </c>
+      <c r="AW31" s="9">
+        <v>52776.200000000004</v>
+      </c>
+      <c r="AX31" s="9">
+        <v>-3822.3000000000029</v>
+      </c>
+      <c r="AY31" s="9">
+        <v>2399.8000000000029</v>
+      </c>
+      <c r="AZ31" s="9">
+        <v>903.19999999999709</v>
+      </c>
+      <c r="BA31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BB31" s="9">
+        <v>1121.0999999999999</v>
+      </c>
+      <c r="BC31" s="4">
+        <v>1131.3000000000002</v>
+      </c>
+      <c r="BD31" s="9">
+        <v>815.5</v>
+      </c>
+      <c r="BE31" s="9">
+        <v>2360.2999999999997</v>
+      </c>
+      <c r="BF31" s="15">
+        <v>2669.9000000000005</v>
+      </c>
+      <c r="BG31" s="8">
+        <v>3324</v>
+      </c>
+      <c r="BH31" s="8">
+        <v>4316.8999999999996</v>
+      </c>
+      <c r="BI31" s="8">
+        <v>16570.900000000001</v>
+      </c>
+      <c r="BJ31" s="9">
+        <v>54273.799999999996</v>
+      </c>
+      <c r="BK31" s="9">
+        <v>8539.5</v>
+      </c>
+      <c r="BL31" s="9">
+        <v>5394</v>
+      </c>
+      <c r="BM31" s="9">
+        <v>2088.4000000000087</v>
+      </c>
+      <c r="BN31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO31" s="9">
+        <v>1469.2</v>
+      </c>
+      <c r="BP31" s="9">
+        <v>2634.8</v>
+      </c>
+      <c r="BQ31" s="9">
+        <v>3686.6</v>
+      </c>
+      <c r="BR31" s="9">
+        <v>6701.4128805</v>
+      </c>
+      <c r="BS31" s="9">
+        <v>3275.7871195000007</v>
+      </c>
+      <c r="BT31" s="9">
+        <v>3839</v>
+      </c>
+      <c r="BU31" s="9">
+        <v>4772.5698776999998</v>
+      </c>
+      <c r="BV31" s="9">
+        <v>10037.2724523</v>
+      </c>
+      <c r="BW31" s="9">
+        <v>31492.757670000003</v>
+      </c>
+      <c r="BX31" s="9">
+        <v>13046.899999999994</v>
+      </c>
+      <c r="BY31" s="9">
+        <v>2549.1000000000058</v>
+      </c>
+      <c r="BZ31" s="9">
+        <v>1811.6999999999971</v>
+      </c>
+      <c r="CA31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CB31" s="9">
+        <v>840.06519389232346</v>
+      </c>
+      <c r="CC31" s="9">
+        <v>497.11326356253983</v>
+      </c>
+      <c r="CD31" s="9">
+        <v>560.45696199219219</v>
+      </c>
+      <c r="CE31" s="9">
+        <v>1286.4841223368057</v>
+      </c>
+      <c r="CF31" s="9">
+        <v>1762.842108767934</v>
+      </c>
+      <c r="CG31" s="9">
+        <v>3307.9383494482045</v>
+      </c>
+      <c r="CH31" s="9">
+        <v>1332.8999999999996</v>
+      </c>
+      <c r="CI31" s="9">
+        <v>6233.4718422242404</v>
+      </c>
+      <c r="CJ31" s="9">
+        <v>25660.089609066774</v>
+      </c>
+      <c r="CK31" s="4">
+        <v>32144.110390933223</v>
+      </c>
+      <c r="CL31" s="9">
+        <v>11907.5</v>
+      </c>
+      <c r="CM31" s="9">
+        <v>-752.19999999999709</v>
+      </c>
+      <c r="CO31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CP31" s="9">
+        <v>718.1</v>
+      </c>
+      <c r="CQ31" s="4">
+        <v>492.80000000000007</v>
+      </c>
+      <c r="CR31" s="9">
+        <v>558.09999999999991</v>
+      </c>
+      <c r="CS31" s="9">
+        <v>1391.8000000000002</v>
+      </c>
+      <c r="CT31" s="9">
+        <v>1659.7104564423544</v>
+      </c>
+      <c r="CU31" s="9">
+        <v>1937.0978106021712</v>
+      </c>
+      <c r="CV31" s="9">
+        <v>2933.4005890291819</v>
+      </c>
+      <c r="CW31" s="9">
+        <v>10590.043741647894</v>
+      </c>
+      <c r="CX31" s="9">
+        <v>38997.347402278399</v>
+      </c>
+      <c r="CY31" s="4">
+        <v>12580.200000000004</v>
+      </c>
+      <c r="CZ31" s="9">
+        <v>9679.1329766669078</v>
+      </c>
+      <c r="DA31" s="9">
+        <v>3622.1471519211918</v>
+      </c>
+      <c r="DC31" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="DD31" s="9">
+        <v>893.1</v>
+      </c>
+      <c r="DE31" s="4">
+        <v>601.1</v>
+      </c>
+      <c r="DF31" s="9">
+        <v>638.10000000000014</v>
+      </c>
+      <c r="DG31" s="9">
+        <v>1575.6999999999998</v>
+      </c>
+      <c r="DH31" s="9">
+        <v>1766.3000000000002</v>
+      </c>
+      <c r="DI31" s="9"/>
+      <c r="DJ31" s="9"/>
+      <c r="DK31" s="9"/>
+      <c r="DL31" s="9"/>
+      <c r="DM31" s="4"/>
+      <c r="DN31" s="9"/>
+      <c r="DO31" s="9"/>
+    </row>
+    <row r="32" spans="1:119">
+      <c r="A32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="9">
+        <v>590.70000000000005</v>
+      </c>
+      <c r="C32" s="9">
+        <v>470.70000000000005</v>
+      </c>
+      <c r="D32" s="9">
+        <v>359.09999999999991</v>
+      </c>
+      <c r="E32" s="9">
+        <v>801.30000000000018</v>
+      </c>
+      <c r="F32" s="9">
+        <v>1237</v>
+      </c>
+      <c r="G32" s="8">
+        <v>1288.0999999999995</v>
+      </c>
+      <c r="H32" s="8">
+        <v>1498.8000000000002</v>
+      </c>
+      <c r="I32" s="9">
+        <v>2258.0999999999995</v>
+      </c>
+      <c r="J32" s="9">
+        <v>9974.7999999999993</v>
+      </c>
+      <c r="K32" s="9">
+        <v>4913.4000000000015</v>
+      </c>
+      <c r="L32" s="9">
+        <v>1940</v>
+      </c>
+      <c r="M32" s="9">
+        <v>2204.5</v>
+      </c>
+      <c r="N32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="O32" s="9">
+        <v>652</v>
+      </c>
+      <c r="P32" s="9">
+        <v>481.29999999999995</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>373.60000000000014</v>
+      </c>
+      <c r="R32" s="9">
+        <v>852.90000000000009</v>
+      </c>
+      <c r="S32" s="9">
+        <v>1324</v>
+      </c>
+      <c r="T32" s="9">
+        <v>1356.5999999999995</v>
+      </c>
+      <c r="U32" s="9">
+        <v>1700</v>
+      </c>
+      <c r="V32" s="9">
+        <v>4466.3999999999996</v>
+      </c>
+      <c r="W32" s="9">
+        <v>16283.600000000002</v>
+      </c>
+      <c r="X32" s="9">
+        <v>6530.2999999999956</v>
+      </c>
+      <c r="Y32" s="9">
+        <v>3535.7000000000044</v>
+      </c>
+      <c r="Z32" s="9">
+        <v>-661.30000000000291</v>
+      </c>
+      <c r="AA32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>694</v>
+      </c>
+      <c r="AC32" s="4">
+        <v>512.40000000000009</v>
+      </c>
+      <c r="AD32" s="9">
+        <v>406.29999999999995</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>894.99999999999977</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>1420</v>
+      </c>
+      <c r="AG32" s="8">
+        <v>1507.9000000000005</v>
+      </c>
+      <c r="AH32" s="8">
+        <v>1903.7999999999993</v>
+      </c>
+      <c r="AI32" s="8">
+        <v>6646.7000000000007</v>
+      </c>
+      <c r="AJ32" s="9">
+        <v>15677.6</v>
+      </c>
+      <c r="AK32" s="9">
+        <v>4804.2999999999993</v>
+      </c>
+      <c r="AL32" s="9">
+        <v>10706</v>
+      </c>
+      <c r="AM32" s="9">
+        <v>-24.400000000001455</v>
+      </c>
+      <c r="AN32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO32" s="9">
+        <v>782.3</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>590.60000000000014</v>
+      </c>
+      <c r="AQ32" s="9">
+        <v>503.39999999999986</v>
+      </c>
+      <c r="AR32" s="9">
+        <v>1128.2</v>
+      </c>
+      <c r="AS32" s="15">
+        <v>1744.6000000000004</v>
+      </c>
+      <c r="AT32" s="7">
+        <v>1968.5</v>
+      </c>
+      <c r="AU32" s="7">
+        <v>2143.1000000000004</v>
+      </c>
+      <c r="AV32" s="7">
+        <v>7733.7999999999993</v>
+      </c>
+      <c r="AW32" s="9">
+        <v>21164.400000000001</v>
+      </c>
+      <c r="AX32" s="9">
+        <v>4435.5</v>
+      </c>
+      <c r="AY32" s="9">
+        <v>6302.6999999999971</v>
+      </c>
+      <c r="AZ32" s="9">
+        <v>1171.2000000000044</v>
+      </c>
+      <c r="BA32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB32" s="9">
+        <v>895.2</v>
+      </c>
+      <c r="BC32" s="4">
+        <v>734.39999999999986</v>
+      </c>
+      <c r="BD32" s="9">
+        <v>563.20000000000027</v>
+      </c>
+      <c r="BE32" s="9">
+        <v>1258.6999999999998</v>
+      </c>
+      <c r="BF32" s="15">
+        <v>1965.1000000000004</v>
+      </c>
+      <c r="BG32" s="8">
+        <v>2343.5999999999995</v>
+      </c>
+      <c r="BH32" s="8">
+        <v>2616.1999999999998</v>
+      </c>
+      <c r="BI32" s="8">
+        <v>12237.300000000001</v>
+      </c>
+      <c r="BJ32" s="9">
+        <v>24061.200000000001</v>
+      </c>
+      <c r="BK32" s="9">
+        <v>3704.9000000000015</v>
+      </c>
+      <c r="BL32" s="9">
+        <v>-79.400000000001455</v>
+      </c>
+      <c r="BM32" s="9">
+        <v>1433.4000000000015</v>
+      </c>
+      <c r="BN32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO32" s="9">
+        <v>1114</v>
+      </c>
+      <c r="BP32" s="9">
+        <v>1958.4</v>
+      </c>
+      <c r="BQ32" s="9">
+        <v>2655.6</v>
+      </c>
+      <c r="BR32" s="9">
+        <v>4280.7443495999996</v>
+      </c>
+      <c r="BS32" s="9">
+        <v>2382.0556504000006</v>
+      </c>
+      <c r="BT32" s="9">
+        <v>2663.5999999999995</v>
+      </c>
+      <c r="BU32" s="9">
+        <v>3012.6136263000008</v>
+      </c>
+      <c r="BV32" s="9">
+        <v>9620.6307160999986</v>
+      </c>
+      <c r="BW32" s="9">
+        <v>9940.0556576000017</v>
+      </c>
+      <c r="BX32" s="9">
+        <v>1647.0000000000036</v>
+      </c>
+      <c r="BY32" s="9">
+        <v>1517.9999999999927</v>
+      </c>
+      <c r="BZ32" s="9">
+        <v>1544.6000000000058</v>
+      </c>
+      <c r="CA32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB32" s="9">
+        <v>626.86978068842495</v>
+      </c>
+      <c r="CC32" s="9">
+        <v>328.03198596439847</v>
+      </c>
+      <c r="CD32" s="9">
+        <v>304.58147402274494</v>
+      </c>
+      <c r="CE32" s="9">
+        <v>598.24630692443156</v>
+      </c>
+      <c r="CF32" s="9">
+        <v>1024.5872785144566</v>
+      </c>
+      <c r="CG32" s="9">
+        <v>1086.2831738855434</v>
+      </c>
+      <c r="CH32" s="9">
+        <v>1376.1</v>
+      </c>
+      <c r="CI32" s="9">
+        <v>4858.501754232334</v>
+      </c>
+      <c r="CJ32" s="9">
+        <v>17492.29841429575</v>
+      </c>
+      <c r="CK32" s="4">
+        <v>25436.301585704248</v>
+      </c>
+      <c r="CL32" s="9">
+        <v>5874.1000000000058</v>
+      </c>
+      <c r="CM32" s="9">
+        <v>189.59999999999854</v>
+      </c>
+      <c r="CO32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CP32" s="9">
+        <v>551.6</v>
+      </c>
+      <c r="CQ32" s="4">
+        <v>425.5</v>
+      </c>
+      <c r="CR32" s="9">
+        <v>429.9</v>
+      </c>
+      <c r="CS32" s="9">
+        <v>603.40000000000009</v>
+      </c>
+      <c r="CT32" s="9">
+        <v>890.35604752647123</v>
+      </c>
+      <c r="CU32" s="9">
+        <v>1122.6582697735284</v>
+      </c>
+      <c r="CV32" s="9">
+        <v>1880.0614143632588</v>
+      </c>
+      <c r="CW32" s="9">
+        <v>4195.5980892857751</v>
+      </c>
+      <c r="CX32" s="9">
+        <v>16896.826179050968</v>
+      </c>
+      <c r="CY32" s="4">
+        <v>11744.199999999997</v>
+      </c>
+      <c r="CZ32" s="9">
+        <v>8288.2053736763846</v>
+      </c>
+      <c r="DA32" s="9">
+        <v>1702.2294568456273</v>
+      </c>
+      <c r="DC32" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="DD32" s="9">
+        <v>658.3</v>
+      </c>
+      <c r="DE32" s="4">
+        <v>420.40000000000009</v>
+      </c>
+      <c r="DF32" s="9">
+        <v>411.70000000000005</v>
+      </c>
+      <c r="DG32" s="9">
+        <v>751.09999999999991</v>
+      </c>
+      <c r="DH32" s="9">
+        <v>1062.5</v>
+      </c>
+      <c r="DI32" s="9"/>
+      <c r="DJ32" s="9"/>
+      <c r="DK32" s="9"/>
+      <c r="DL32" s="9"/>
+      <c r="DM32" s="4"/>
+      <c r="DN32" s="9"/>
+      <c r="DO32" s="9"/>
+    </row>
+    <row r="33" spans="1:119">
+      <c r="A33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="9">
+        <v>716</v>
+      </c>
+      <c r="C33" s="9">
+        <v>732.59999999999991</v>
+      </c>
+      <c r="D33" s="9">
+        <v>428.40000000000009</v>
+      </c>
+      <c r="E33" s="9">
+        <v>997.40000000000009</v>
+      </c>
+      <c r="F33" s="9">
+        <v>1084.9000000000001</v>
+      </c>
+      <c r="G33" s="8">
+        <v>1181.3000000000002</v>
+      </c>
+      <c r="H33" s="8">
+        <v>1870.2999999999993</v>
+      </c>
+      <c r="I33" s="9">
+        <v>3159.1000000000004</v>
+      </c>
+      <c r="J33" s="9">
+        <v>21568.6</v>
+      </c>
+      <c r="K33" s="9">
+        <v>5945.3000000000029</v>
+      </c>
+      <c r="L33" s="9">
+        <v>9251.1999999999971</v>
+      </c>
+      <c r="M33" s="9">
+        <v>-17.69999999999709</v>
+      </c>
+      <c r="N33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O33" s="9">
+        <v>782.5</v>
+      </c>
+      <c r="P33" s="9">
+        <v>731.8</v>
+      </c>
+      <c r="Q33" s="9">
+        <v>436</v>
+      </c>
+      <c r="R33" s="9">
+        <v>1054.6000000000001</v>
+      </c>
+      <c r="S33" s="9">
+        <v>1135.4000000000001</v>
+      </c>
+      <c r="T33" s="9">
+        <v>1230</v>
+      </c>
+      <c r="U33" s="9">
+        <v>2072.3999999999996</v>
+      </c>
+      <c r="V33" s="9">
+        <v>4725.0999999999995</v>
+      </c>
+      <c r="W33" s="9">
+        <v>28796.799999999999</v>
+      </c>
+      <c r="X33" s="9">
+        <v>10430.400000000001</v>
+      </c>
+      <c r="Y33" s="9">
+        <v>7706</v>
+      </c>
+      <c r="Z33" s="9">
+        <v>660.30000000000291</v>
+      </c>
+      <c r="AA33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB33" s="9">
+        <v>837.1</v>
+      </c>
+      <c r="AC33" s="4">
+        <v>822.6</v>
+      </c>
+      <c r="AD33" s="9">
+        <v>456.70000000000005</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>1115.5</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>1249.4000000000001</v>
+      </c>
+      <c r="AG33" s="8">
+        <v>1395.3000000000002</v>
+      </c>
+      <c r="AH33" s="8">
+        <v>2347.6000000000004</v>
+      </c>
+      <c r="AI33" s="8">
+        <v>6844.9</v>
+      </c>
+      <c r="AJ33" s="9">
+        <v>31866.9</v>
+      </c>
+      <c r="AK33" s="9">
+        <v>14550.599999999999</v>
+      </c>
+      <c r="AL33" s="9">
+        <v>11555.700000000004</v>
+      </c>
+      <c r="AM33" s="9">
+        <v>791.39999999999418</v>
+      </c>
+      <c r="AN33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO33" s="9">
+        <v>934.9</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>921.69999999999993</v>
+      </c>
+      <c r="AQ33" s="9">
+        <v>576.40000000000009</v>
+      </c>
+      <c r="AR33" s="9">
+        <v>1412.9</v>
+      </c>
+      <c r="AS33" s="15">
+        <v>1544.2000000000003</v>
+      </c>
+      <c r="AT33" s="7">
+        <v>1878.5</v>
+      </c>
+      <c r="AU33" s="7">
+        <v>2821.5</v>
+      </c>
+      <c r="AV33" s="7">
+        <v>8486.3000000000011</v>
+      </c>
+      <c r="AW33" s="9">
+        <v>46938.5</v>
+      </c>
+      <c r="AX33" s="9">
+        <v>13141.299999999996</v>
+      </c>
+      <c r="AY33" s="9">
+        <v>5589</v>
+      </c>
+      <c r="AZ33" s="9">
+        <v>967</v>
+      </c>
+      <c r="BA33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BB33" s="9">
+        <v>1045</v>
+      </c>
+      <c r="BC33" s="4">
+        <v>1288.0999999999999</v>
+      </c>
+      <c r="BD33" s="9">
+        <v>617.20000000000027</v>
+      </c>
+      <c r="BE33" s="9">
+        <v>1502.8999999999996</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>1652</v>
+      </c>
+      <c r="BG33" s="8">
+        <v>2093.3000000000002</v>
+      </c>
+      <c r="BH33" s="8">
+        <v>3256.2999999999993</v>
+      </c>
+      <c r="BI33" s="8">
+        <v>13304.100000000002</v>
+      </c>
+      <c r="BJ33" s="9">
+        <v>48724.499999999993</v>
+      </c>
+      <c r="BK33" s="9">
+        <v>12892.100000000006</v>
+      </c>
+      <c r="BL33" s="9">
+        <v>-4104.6000000000058</v>
+      </c>
+      <c r="BM33" s="9">
+        <v>2392.6000000000058</v>
+      </c>
+      <c r="BN33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO33" s="9">
+        <v>1379.9</v>
+      </c>
+      <c r="BP33" s="9">
+        <v>2783.5</v>
+      </c>
+      <c r="BQ33" s="9">
+        <v>3609</v>
+      </c>
+      <c r="BR33" s="9">
+        <v>5614.7270075999995</v>
+      </c>
+      <c r="BS33" s="9">
+        <v>2141.5729924000007</v>
+      </c>
+      <c r="BT33" s="9">
+        <v>2402.4999999999991</v>
+      </c>
+      <c r="BU33" s="9">
+        <v>3770.2024963000022</v>
+      </c>
+      <c r="BV33" s="9">
+        <v>10438.545123899998</v>
+      </c>
+      <c r="BW33" s="9">
+        <v>30439.552379799999</v>
+      </c>
+      <c r="BX33" s="9">
+        <v>13874.299999999996</v>
+      </c>
+      <c r="BY33" s="9">
+        <v>6247.7000000000116</v>
+      </c>
+      <c r="BZ33" s="9">
+        <v>1891.6999999999971</v>
+      </c>
+      <c r="CA33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CB33" s="9">
+        <v>636.40698148636898</v>
+      </c>
+      <c r="CC33" s="9">
+        <v>492.14350034183735</v>
+      </c>
+      <c r="CD33" s="9">
+        <v>470.90871159937114</v>
+      </c>
+      <c r="CE33" s="9">
+        <v>677.69133740740313</v>
+      </c>
+      <c r="CF33" s="9">
+        <v>782.92057057905504</v>
+      </c>
+      <c r="CG33" s="9">
+        <v>844.22889858596454</v>
+      </c>
+      <c r="CH33" s="9">
+        <v>1569.0999999999995</v>
+      </c>
+      <c r="CI33" s="9">
+        <v>7759.6211432633918</v>
+      </c>
+      <c r="CJ33" s="9">
+        <v>27491.491028827139</v>
+      </c>
+      <c r="CK33" s="4">
+        <v>36565.708971172862</v>
+      </c>
+      <c r="CL33" s="9">
+        <v>15120.599999999991</v>
+      </c>
+      <c r="CM33" s="9">
+        <v>204.10000000000582</v>
+      </c>
+      <c r="CO33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CP33" s="9">
+        <v>552.29999999999995</v>
+      </c>
+      <c r="CQ33" s="4">
+        <v>488.70000000000005</v>
+      </c>
+      <c r="CR33" s="9">
+        <v>548.90000000000009</v>
+      </c>
+      <c r="CS33" s="9">
+        <v>728.79999999999973</v>
+      </c>
+      <c r="CT33" s="9">
+        <v>802.27292622246978</v>
+      </c>
+      <c r="CU33" s="9">
+        <v>910.48973762708874</v>
+      </c>
+      <c r="CV33" s="9">
+        <v>1983.0923291280396</v>
+      </c>
+      <c r="CW33" s="9">
+        <v>6910.3108462920218</v>
+      </c>
+      <c r="CX33" s="9">
+        <v>35465.234160730382</v>
+      </c>
+      <c r="CY33" s="4">
+        <v>30327.9</v>
+      </c>
+      <c r="CZ33" s="9">
+        <v>15572.640527484167</v>
+      </c>
+      <c r="DA33" s="9">
+        <v>1300.2138611136616</v>
+      </c>
+      <c r="DC33" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="DD33" s="9">
+        <v>730.9</v>
+      </c>
+      <c r="DE33" s="4">
+        <v>618.1</v>
+      </c>
+      <c r="DF33" s="9">
+        <v>532.90000000000009</v>
+      </c>
+      <c r="DG33" s="9">
+        <v>803.29999999999973</v>
+      </c>
+      <c r="DH33" s="9">
+        <v>934.5</v>
+      </c>
+      <c r="DI33" s="9"/>
+      <c r="DJ33" s="9"/>
+      <c r="DK33" s="9"/>
+      <c r="DL33" s="9"/>
+      <c r="DM33" s="4"/>
+      <c r="DN33" s="9"/>
+      <c r="DO33" s="9"/>
+    </row>
+    <row r="34" spans="1:119">
+      <c r="A34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="9">
+        <v>521.4</v>
+      </c>
+      <c r="C34" s="9">
+        <v>384</v>
+      </c>
+      <c r="D34" s="9">
+        <v>460.69999999999993</v>
+      </c>
+      <c r="E34" s="9">
+        <v>800.20000000000027</v>
+      </c>
+      <c r="F34" s="9">
+        <v>790.09999999999991</v>
+      </c>
+      <c r="G34" s="8">
+        <v>1028.5999999999999</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1134.1999999999998</v>
+      </c>
+      <c r="I34" s="9">
+        <v>3321.4000000000005</v>
+      </c>
+      <c r="J34" s="9">
+        <v>18918.300000000003</v>
+      </c>
+      <c r="K34" s="9">
+        <v>3189.5</v>
+      </c>
+      <c r="L34" s="9">
+        <v>1675.2999999999993</v>
+      </c>
+      <c r="M34" s="9">
+        <v>412.39999999999782</v>
+      </c>
+      <c r="N34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="O34" s="9">
+        <v>556.9</v>
+      </c>
+      <c r="P34" s="9">
+        <v>396.6</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>442.79999999999995</v>
+      </c>
+      <c r="R34" s="9">
+        <v>896.89999999999986</v>
+      </c>
+      <c r="S34" s="9">
+        <v>830.20000000000027</v>
+      </c>
+      <c r="T34" s="9">
+        <v>1105.9999999999995</v>
+      </c>
+      <c r="U34" s="9">
+        <v>1265.1000000000004</v>
+      </c>
+      <c r="V34" s="9">
+        <v>3726.3999999999996</v>
+      </c>
+      <c r="W34" s="9">
+        <v>21509.800000000003</v>
+      </c>
+      <c r="X34" s="9">
+        <v>5640.2000000000007</v>
+      </c>
+      <c r="Y34" s="9">
+        <v>4197.4000000000015</v>
+      </c>
+      <c r="Z34" s="9">
+        <v>289.5</v>
+      </c>
+      <c r="AA34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB34" s="9">
+        <v>605.29999999999995</v>
+      </c>
+      <c r="AC34" s="4">
+        <v>437.10000000000014</v>
+      </c>
+      <c r="AD34" s="9">
+        <v>494.89999999999986</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>895.7</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>892.69999999999982</v>
+      </c>
+      <c r="AG34" s="8">
+        <v>1240.6999999999998</v>
+      </c>
+      <c r="AH34" s="8">
+        <v>1413.2000000000007</v>
+      </c>
+      <c r="AI34" s="8">
+        <v>5731.4</v>
+      </c>
+      <c r="AJ34" s="9">
+        <v>32819.800000000003</v>
+      </c>
+      <c r="AK34" s="9">
+        <v>4530.5999999999985</v>
+      </c>
+      <c r="AL34" s="9">
+        <v>2659.5</v>
+      </c>
+      <c r="AM34" s="9">
+        <v>1113.2999999999956</v>
+      </c>
+      <c r="AN34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO34" s="9">
+        <v>684.7</v>
+      </c>
+      <c r="AP34" s="4">
+        <v>522.5</v>
+      </c>
+      <c r="AQ34" s="9">
+        <v>611.5</v>
+      </c>
+      <c r="AR34" s="9">
+        <v>1125.7</v>
+      </c>
+      <c r="AS34" s="15">
+        <v>1106.5999999999999</v>
+      </c>
+      <c r="AT34" s="7">
+        <v>1674.3999999999996</v>
+      </c>
+      <c r="AU34" s="7">
+        <v>1704.9000000000005</v>
+      </c>
+      <c r="AV34" s="7">
+        <v>6623.7</v>
+      </c>
+      <c r="AW34" s="9">
+        <v>47817.9</v>
+      </c>
+      <c r="AX34" s="9">
+        <v>-1892.8000000000029</v>
+      </c>
+      <c r="AY34" s="9">
+        <v>-296.5</v>
+      </c>
+      <c r="AZ34" s="9">
+        <v>1112</v>
+      </c>
+      <c r="BA34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB34" s="9">
+        <v>749.6</v>
+      </c>
+      <c r="BC34" s="4">
+        <v>810.4</v>
+      </c>
+      <c r="BD34" s="9">
+        <v>648.59999999999991</v>
+      </c>
+      <c r="BE34" s="9">
+        <v>1206</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>1179.7000000000003</v>
+      </c>
+      <c r="BG34" s="8">
+        <v>1880.6999999999998</v>
+      </c>
+      <c r="BH34" s="8">
+        <v>2056.3999999999996</v>
+      </c>
+      <c r="BI34" s="8">
+        <v>11597.699999999999</v>
+      </c>
+      <c r="BJ34" s="9">
+        <v>44750</v>
+      </c>
+      <c r="BK34" s="9">
+        <v>5182.7000000000044</v>
+      </c>
+      <c r="BL34" s="9">
+        <v>4974.5999999999913</v>
+      </c>
+      <c r="BM34" s="9">
+        <v>2220.1000000000058</v>
+      </c>
+      <c r="BN34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BO34" s="9">
+        <v>970.3</v>
+      </c>
+      <c r="BP34" s="9">
+        <v>1781.9</v>
+      </c>
+      <c r="BQ34" s="9">
+        <v>2608.1</v>
+      </c>
+      <c r="BR34" s="9">
+        <v>4229.6450138999999</v>
+      </c>
+      <c r="BS34" s="9">
+        <v>1473.5549861</v>
+      </c>
+      <c r="BT34" s="9">
+        <v>2096.8000000000002</v>
+      </c>
+      <c r="BU34" s="9">
+        <v>2744.5261878000001</v>
+      </c>
+      <c r="BV34" s="9">
+        <v>10382.927885999999</v>
+      </c>
+      <c r="BW34" s="9">
+        <v>31549.645926199999</v>
+      </c>
+      <c r="BX34" s="9">
+        <v>6119.5999999999985</v>
+      </c>
+      <c r="BY34" s="9">
+        <v>4418.1000000000058</v>
+      </c>
+      <c r="BZ34" s="9">
+        <v>1510.6999999999971</v>
+      </c>
+      <c r="CA34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB34" s="9">
+        <v>829.82429649474136</v>
+      </c>
+      <c r="CC34" s="9">
+        <v>625.70528372320598</v>
+      </c>
+      <c r="CD34" s="9">
+        <v>599.11588201106156</v>
+      </c>
+      <c r="CE34" s="9">
+        <v>986.73353777099101</v>
+      </c>
+      <c r="CF34" s="9">
+        <v>1095.4323009</v>
+      </c>
+      <c r="CG34" s="9">
+        <v>1428.8886990999999</v>
+      </c>
+      <c r="CH34" s="9">
+        <v>2165.5</v>
+      </c>
+      <c r="CI34" s="9">
+        <v>14686.009308318175</v>
+      </c>
+      <c r="CJ34" s="9">
+        <v>23894.734594543144</v>
+      </c>
+      <c r="CK34" s="4">
+        <v>31901.065405456859</v>
+      </c>
+      <c r="CL34" s="9">
+        <v>7516</v>
+      </c>
+      <c r="CM34" s="9">
+        <v>1372</v>
+      </c>
+      <c r="CO34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP34" s="9">
+        <v>791.4</v>
+      </c>
+      <c r="CQ34" s="4">
+        <v>739.9</v>
+      </c>
+      <c r="CR34" s="9">
+        <v>802.50000000000023</v>
+      </c>
+      <c r="CS34" s="9">
+        <v>1270.0999999999999</v>
+      </c>
+      <c r="CT34" s="9">
+        <v>1216.3218549606004</v>
+      </c>
+      <c r="CU34" s="9">
+        <v>1796.8800759624392</v>
+      </c>
+      <c r="CV34" s="9">
+        <v>2998.5118436538542</v>
+      </c>
+      <c r="CW34" s="9">
+        <v>12336.399285325304</v>
+      </c>
+      <c r="CX34" s="9">
+        <v>30416.986940097802</v>
+      </c>
+      <c r="CY34" s="4">
+        <v>12075</v>
+      </c>
+      <c r="CZ34" s="9">
+        <v>13028.311186416657</v>
+      </c>
+      <c r="DA34" s="9">
+        <v>6498.1325931535102</v>
+      </c>
+      <c r="DC34" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="DD34" s="9">
+        <v>1131.8</v>
+      </c>
+      <c r="DE34" s="4">
+        <v>951.10000000000014</v>
+      </c>
+      <c r="DF34" s="9">
+        <v>925</v>
+      </c>
+      <c r="DG34" s="9">
+        <v>1463.1</v>
+      </c>
+      <c r="DH34" s="9">
+        <v>1357.3000000000002</v>
+      </c>
+      <c r="DI34" s="9"/>
+      <c r="DJ34" s="9"/>
+      <c r="DK34" s="9"/>
+      <c r="DL34" s="9"/>
+      <c r="DM34" s="4"/>
+      <c r="DN34" s="9"/>
+      <c r="DO34" s="9"/>
+    </row>
+    <row r="35" spans="1:119">
+      <c r="A35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4">
+        <v>473.7</v>
+      </c>
+      <c r="C35" s="4">
+        <v>364.3</v>
+      </c>
+      <c r="D35" s="9">
+        <v>423.20000000000005</v>
+      </c>
+      <c r="E35" s="9">
+        <v>620.70000000000005</v>
+      </c>
+      <c r="F35" s="15">
+        <v>756.69999999999982</v>
+      </c>
+      <c r="G35" s="8">
+        <v>1109</v>
+      </c>
+      <c r="H35" s="8">
+        <v>1162.0999999999999</v>
+      </c>
+      <c r="I35" s="4">
+        <v>4155.4000000000005</v>
+      </c>
+      <c r="J35" s="4">
+        <v>17482.800000000003</v>
+      </c>
+      <c r="K35" s="4">
+        <v>3523.5999999999985</v>
+      </c>
+      <c r="L35" s="4">
+        <v>2081.4000000000015</v>
+      </c>
+      <c r="M35" s="4">
+        <v>1472</v>
+      </c>
+      <c r="N35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="O35" s="4">
+        <v>504.3</v>
+      </c>
+      <c r="P35" s="4">
+        <v>376.09999999999997</v>
+      </c>
+      <c r="Q35" s="9">
+        <v>443.30000000000007</v>
+      </c>
+      <c r="R35" s="9">
+        <v>640.20000000000005</v>
+      </c>
+      <c r="S35" s="15">
+        <v>772.90000000000009</v>
+      </c>
+      <c r="T35" s="9">
+        <v>1239.3999999999996</v>
+      </c>
+      <c r="U35" s="9">
+        <v>1340.5</v>
+      </c>
+      <c r="V35" s="4">
+        <v>4293.8</v>
+      </c>
+      <c r="W35" s="4">
+        <v>25458.5</v>
+      </c>
+      <c r="X35" s="4">
+        <v>2834.0999999999985</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>794.20000000000437</v>
+      </c>
+      <c r="Z35" s="4">
+        <v>356.89999999999418</v>
+      </c>
+      <c r="AA35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB35" s="4">
+        <v>552.4</v>
+      </c>
+      <c r="AC35" s="4">
+        <v>395.1</v>
+      </c>
+      <c r="AD35" s="9">
+        <v>483.90000000000009</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>665.19999999999982</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>833.5</v>
+      </c>
+      <c r="AG35" s="8">
+        <v>1304.7999999999997</v>
+      </c>
+      <c r="AH35" s="8">
+        <v>1470.3000000000002</v>
+      </c>
+      <c r="AI35" s="8">
+        <v>9097.0999999999985</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>26531.3</v>
+      </c>
+      <c r="AK35" s="9">
+        <v>1899.4000000000015</v>
+      </c>
+      <c r="AL35" s="9">
+        <v>3360.5999999999985</v>
+      </c>
+      <c r="AM35" s="9">
+        <v>1241.5</v>
+      </c>
+      <c r="AN35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO35" s="4">
+        <v>619.6</v>
+      </c>
+      <c r="AP35" s="4">
+        <v>460.6</v>
+      </c>
+      <c r="AQ35" s="9">
+        <v>611.70000000000005</v>
+      </c>
+      <c r="AR35" s="9">
+        <v>894.09999999999991</v>
+      </c>
+      <c r="AS35" s="15">
+        <v>1087.9000000000001</v>
+      </c>
+      <c r="AT35" s="7">
+        <v>1712.2999999999997</v>
+      </c>
+      <c r="AU35" s="7">
+        <v>2088</v>
+      </c>
+      <c r="AV35" s="7">
+        <v>7878.0000000000009</v>
+      </c>
+      <c r="AW35" s="9">
+        <v>40039.600000000006</v>
+      </c>
+      <c r="AX35" s="9">
+        <v>410.29999999999563</v>
+      </c>
+      <c r="AY35" s="9">
+        <v>-73.900000000001455</v>
+      </c>
+      <c r="AZ35" s="9">
+        <v>2505.7000000000044</v>
+      </c>
+      <c r="BA35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB35" s="4">
+        <v>698.2</v>
+      </c>
+      <c r="BC35" s="4">
+        <v>635.70000000000005</v>
+      </c>
+      <c r="BD35" s="9">
+        <v>679.8</v>
+      </c>
+      <c r="BE35" s="9">
+        <v>997.99999999999977</v>
+      </c>
+      <c r="BF35" s="15">
+        <v>1220.1999999999998</v>
+      </c>
+      <c r="BG35" s="8">
+        <v>1979</v>
+      </c>
+      <c r="BH35" s="8">
+        <v>2545.3999999999996</v>
+      </c>
+      <c r="BI35" s="8">
+        <v>14652.100000000002</v>
+      </c>
+      <c r="BJ35" s="9">
+        <v>44234.200000000004</v>
+      </c>
+      <c r="BK35" s="9">
+        <v>4464.5</v>
+      </c>
+      <c r="BL35" s="9">
+        <v>12919.399999999994</v>
+      </c>
+      <c r="BM35" s="9">
+        <v>1722.3000000000029</v>
+      </c>
+      <c r="BN35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BO35" s="9">
+        <v>922.9</v>
+      </c>
+      <c r="BP35" s="9">
+        <v>1588.1</v>
+      </c>
+      <c r="BQ35" s="9">
+        <v>2446.3000000000002</v>
+      </c>
+      <c r="BR35" s="9">
+        <v>3732.4514774999998</v>
+      </c>
+      <c r="BS35" s="9">
+        <v>1512.4485224999999</v>
+      </c>
+      <c r="BT35" s="9">
+        <v>2256.2000000000007</v>
+      </c>
+      <c r="BU35" s="9">
+        <v>3455.6233023999994</v>
+      </c>
+      <c r="BV35" s="9">
+        <v>11374.539915400002</v>
+      </c>
+      <c r="BW35" s="9">
+        <v>27532.836782199996</v>
+      </c>
+      <c r="BX35" s="9">
+        <v>4101.8000000000029</v>
+      </c>
+      <c r="BY35" s="9">
+        <v>2447.2999999999956</v>
+      </c>
+      <c r="BZ35" s="9">
+        <v>1319.3000000000029</v>
+      </c>
+      <c r="CA35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CB35" s="9">
+        <v>524.90090390412865</v>
+      </c>
+      <c r="CC35" s="9">
+        <v>289.6683550563813</v>
+      </c>
+      <c r="CD35" s="9">
+        <v>320.34853936942329</v>
+      </c>
+      <c r="CE35" s="9">
+        <v>487.86159525520179</v>
+      </c>
+      <c r="CF35" s="9">
+        <v>670.20992718330808</v>
+      </c>
+      <c r="CG35" s="9">
+        <v>1189.410679231557</v>
+      </c>
+      <c r="CH35" s="9">
+        <v>1924.6</v>
+      </c>
+      <c r="CI35" s="9">
+        <v>9048.0166703116174</v>
+      </c>
+      <c r="CJ35" s="9">
+        <v>29250.88851892799</v>
+      </c>
+      <c r="CK35" s="4">
+        <v>25882.211481072009</v>
+      </c>
+      <c r="CL35" s="9">
+        <v>11357.700000000004</v>
+      </c>
+      <c r="CM35" s="9">
+        <v>777.5</v>
+      </c>
+      <c r="CO35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CP35" s="9">
+        <v>426.1</v>
+      </c>
+      <c r="CQ35" s="4">
+        <v>317.29999999999995</v>
+      </c>
+      <c r="CR35" s="9">
+        <v>451.80000000000007</v>
+      </c>
+      <c r="CS35" s="9">
+        <v>559.39999999999986</v>
+      </c>
+      <c r="CT35" s="9">
+        <v>691.27031124326595</v>
+      </c>
+      <c r="CU35" s="9">
+        <v>1351.9047220463549</v>
+      </c>
+      <c r="CV35" s="9">
+        <v>1754.240994861952</v>
+      </c>
+      <c r="CW35" s="9">
+        <v>9111.6007636879986</v>
+      </c>
+      <c r="CX35" s="9">
+        <v>31585.083208160424</v>
+      </c>
+      <c r="CY35" s="4">
+        <v>14653.900000000001</v>
+      </c>
+      <c r="CZ35" s="9">
+        <v>12124.908638106041</v>
+      </c>
+      <c r="DA35" s="9">
+        <v>5379.4928689423687</v>
+      </c>
+      <c r="DC35" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="DD35" s="9">
+        <v>528.6</v>
+      </c>
+      <c r="DE35" s="4">
+        <v>469.1</v>
+      </c>
+      <c r="DF35" s="9">
+        <v>522.59999999999991</v>
+      </c>
+      <c r="DG35" s="9">
+        <v>626.70000000000005</v>
+      </c>
+      <c r="DH35" s="9">
+        <v>771.40000000000009</v>
+      </c>
+      <c r="DI35" s="9"/>
+      <c r="DJ35" s="9"/>
+      <c r="DK35" s="9"/>
+      <c r="DL35" s="9"/>
+      <c r="DM35" s="4"/>
+      <c r="DN35" s="9"/>
+      <c r="DO35" s="9"/>
+    </row>
+    <row r="36" spans="1:119">
+      <c r="A36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="9">
+        <v>1578.9</v>
+      </c>
+      <c r="C36" s="9">
+        <v>1418</v>
+      </c>
+      <c r="D36" s="9">
+        <v>1478.9</v>
+      </c>
+      <c r="E36" s="9">
+        <v>1713.0999999999995</v>
+      </c>
+      <c r="F36" s="9">
+        <v>1659.5</v>
+      </c>
+      <c r="G36" s="8">
+        <v>1767.6000000000004</v>
+      </c>
+      <c r="H36" s="8">
+        <v>3484.8999999999996</v>
+      </c>
+      <c r="I36" s="9">
+        <v>4295.1999999999989</v>
+      </c>
+      <c r="J36" s="9">
+        <v>23427</v>
+      </c>
+      <c r="K36" s="9">
+        <v>5864.5999999999985</v>
+      </c>
+      <c r="L36" s="9">
+        <v>4447.1000000000058</v>
+      </c>
+      <c r="M36" s="9">
+        <v>-175.5</v>
+      </c>
+      <c r="N36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="O36" s="9">
+        <v>1853</v>
+      </c>
+      <c r="P36" s="9">
+        <v>1526.1999999999998</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>1792.8000000000002</v>
+      </c>
+      <c r="R36" s="9">
+        <v>1913.6000000000004</v>
+      </c>
+      <c r="S36" s="9">
+        <v>1849.7999999999993</v>
+      </c>
+      <c r="T36" s="9">
+        <v>1926.1000000000004</v>
+      </c>
+      <c r="U36" s="9">
+        <v>3318.2999999999993</v>
+      </c>
+      <c r="V36" s="9">
+        <v>5447.1000000000022</v>
+      </c>
+      <c r="W36" s="9">
+        <v>23840.6</v>
+      </c>
+      <c r="X36" s="9">
+        <v>8762.5</v>
+      </c>
+      <c r="Y36" s="9">
+        <v>3694.3000000000029</v>
+      </c>
+      <c r="Z36" s="9">
+        <v>2993.2999999999956</v>
+      </c>
+      <c r="AA36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB36" s="9">
+        <v>1831.5</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>1534.9</v>
+      </c>
+      <c r="AD36" s="9">
+        <v>1624.4999999999995</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>1841.9000000000005</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>1947.9000000000005</v>
+      </c>
+      <c r="AG36" s="8">
+        <v>2112.5999999999985</v>
+      </c>
+      <c r="AH36" s="8">
+        <v>3865.7000000000007</v>
+      </c>
+      <c r="AI36" s="8">
+        <v>10229.700000000001</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>31572.499999999996</v>
+      </c>
+      <c r="AK36" s="9">
+        <v>5204.6000000000058</v>
+      </c>
+      <c r="AL36" s="9">
+        <v>3303.1999999999971</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>1656.3999999999942</v>
+      </c>
+      <c r="AN36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO36" s="9">
+        <v>1294.3</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>1194.6000000000001</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>1574.9</v>
+      </c>
+      <c r="AR36" s="9">
+        <v>1990</v>
+      </c>
+      <c r="AS36" s="9">
+        <v>2070.8000000000002</v>
+      </c>
+      <c r="AT36" s="7">
+        <v>2889.5</v>
+      </c>
+      <c r="AU36" s="7">
+        <v>4404.5</v>
+      </c>
+      <c r="AV36" s="7">
+        <v>8018.4</v>
+      </c>
+      <c r="AW36" s="9">
+        <v>52767.600000000006</v>
+      </c>
+      <c r="AX36" s="9">
+        <v>4004.0999999999913</v>
+      </c>
+      <c r="AY36" s="9">
+        <v>2679.6999999999971</v>
+      </c>
+      <c r="AZ36" s="9">
+        <v>3464.5</v>
+      </c>
+      <c r="BA36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BB36" s="9">
+        <v>2358.1</v>
+      </c>
+      <c r="BC36" s="9">
+        <v>2122.0000000000005</v>
+      </c>
+      <c r="BD36" s="9">
+        <v>2388.5</v>
+      </c>
+      <c r="BE36" s="9">
+        <v>2944.1000000000004</v>
+      </c>
+      <c r="BF36" s="9">
+        <v>2721.0999999999985</v>
+      </c>
+      <c r="BG36" s="8">
+        <v>3247.5</v>
+      </c>
+      <c r="BH36" s="8">
+        <v>6362.2999999999993</v>
+      </c>
+      <c r="BI36" s="8">
+        <v>13645.700000000004</v>
+      </c>
+      <c r="BJ36" s="9">
+        <v>50040.599999999991</v>
+      </c>
+      <c r="BK36" s="9">
+        <v>8781.6000000000058</v>
+      </c>
+      <c r="BL36" s="9">
+        <v>5781.5</v>
+      </c>
+      <c r="BM36" s="9">
+        <v>2227.1999999999971</v>
+      </c>
+      <c r="BN36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO36" s="9">
+        <v>3462.9</v>
+      </c>
+      <c r="BP36" s="9">
+        <v>6294.4</v>
+      </c>
+      <c r="BQ36" s="9">
+        <v>9402.2999999999993</v>
+      </c>
+      <c r="BR36" s="9">
+        <v>13030.9306048</v>
+      </c>
+      <c r="BS36" s="9">
+        <v>3644.6693951999987</v>
+      </c>
+      <c r="BT36" s="9">
+        <v>3786.4000000000015</v>
+      </c>
+      <c r="BU36" s="9">
+        <v>6724.7999999999993</v>
+      </c>
+      <c r="BV36" s="9">
+        <v>10946.941434199998</v>
+      </c>
+      <c r="BW36" s="9">
+        <v>34303.4585658</v>
+      </c>
+      <c r="BX36" s="9">
+        <v>7105.4999999999854</v>
+      </c>
+      <c r="BY36" s="9">
+        <v>5150.1000000000204</v>
+      </c>
+      <c r="BZ36" s="9">
+        <v>3411.8000000000029</v>
+      </c>
+      <c r="CA36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CB36" s="9">
+        <v>2953.6</v>
+      </c>
+      <c r="CC36" s="9">
+        <v>1362.2298945133866</v>
+      </c>
+      <c r="CD36" s="9">
+        <v>4475.5996457544807</v>
+      </c>
+      <c r="CE36" s="9">
+        <v>2933.8558996299307</v>
+      </c>
+      <c r="CF36" s="9">
+        <v>2845.8128948522208</v>
+      </c>
+      <c r="CG36" s="9">
+        <v>2979.9016652499813</v>
+      </c>
+      <c r="CH36" s="9">
+        <v>5701.7000000000007</v>
+      </c>
+      <c r="CI36" s="9">
+        <v>8323.382312048765</v>
+      </c>
+      <c r="CJ36" s="9">
+        <v>26908.768504805641</v>
+      </c>
+      <c r="CK36" s="4">
+        <v>51826.531495194358</v>
+      </c>
+      <c r="CL36" s="9">
+        <v>6637.8999999999942</v>
+      </c>
+      <c r="CM36" s="9">
+        <v>2907.8000000000029</v>
+      </c>
+      <c r="CO36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CP36" s="9">
+        <v>2838.7</v>
+      </c>
+      <c r="CQ36" s="4">
+        <v>2643.3</v>
+      </c>
+      <c r="CR36" s="9">
+        <v>3143.7000000000007</v>
+      </c>
+      <c r="CS36" s="9">
+        <v>2982.0999999999985</v>
+      </c>
+      <c r="CT36" s="9">
+        <v>3080.7686194450143</v>
+      </c>
+      <c r="CU36" s="9">
+        <v>3051.0086240893361</v>
+      </c>
+      <c r="CV36" s="9">
+        <v>7307.1972208865664</v>
+      </c>
+      <c r="CW36" s="9">
+        <v>9499.6214542882954</v>
+      </c>
+      <c r="CX36" s="9">
+        <v>27838.704081290787</v>
+      </c>
+      <c r="CY36" s="4">
+        <v>17183.599999999999</v>
+      </c>
+      <c r="CZ36" s="9">
+        <v>11485.616613664868</v>
+      </c>
+      <c r="DA36" s="9">
+        <v>6380.6800402534718</v>
+      </c>
+      <c r="DC36" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD36" s="9">
+        <v>3523.6</v>
+      </c>
+      <c r="DE36" s="4">
+        <v>2966.2000000000003</v>
+      </c>
+      <c r="DF36" s="9">
+        <v>3509.8</v>
+      </c>
+      <c r="DG36" s="9">
+        <v>3870.7000000000007</v>
+      </c>
+      <c r="DH36" s="9">
+        <v>3827.4999999999982</v>
+      </c>
+      <c r="DI36" s="9"/>
+      <c r="DJ36" s="9"/>
+      <c r="DK36" s="9"/>
+      <c r="DL36" s="9"/>
+      <c r="DM36" s="4"/>
+      <c r="DN36" s="9"/>
+      <c r="DO36" s="9"/>
+    </row>
+    <row r="37" spans="1:119">
+      <c r="A37" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BG26" s="28"/>
-[...2 lines deleted...]
-      <c r="BR26" s="28" t="s">
+      <c r="B37" s="16">
+        <v>352.6</v>
+      </c>
+      <c r="C37" s="16">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="D37" s="16">
+        <v>324.59999999999997</v>
+      </c>
+      <c r="E37" s="16">
+        <v>607.9</v>
+      </c>
+      <c r="F37" s="16">
+        <v>554.60000000000014</v>
+      </c>
+      <c r="G37" s="16">
+        <v>591.19999999999982</v>
+      </c>
+      <c r="H37" s="16">
+        <v>1192.9000000000001</v>
+      </c>
+      <c r="I37" s="16">
+        <v>2091.1999999999998</v>
+      </c>
+      <c r="J37" s="7">
+        <v>11758.899999999998</v>
+      </c>
+      <c r="K37" s="7">
+        <v>1822.1000000000022</v>
+      </c>
+      <c r="L37" s="7">
+        <v>1158.7000000000007</v>
+      </c>
+      <c r="M37" s="7">
+        <v>-169</v>
+      </c>
+      <c r="N37" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BS26" s="28"/>
-[...3 lines deleted...]
-      <c r="CE26" s="28" t="s">
+      <c r="O37" s="7">
+        <v>356.3</v>
+      </c>
+      <c r="P37" s="7">
+        <v>149.5</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>334.90000000000003</v>
+      </c>
+      <c r="R37" s="7">
+        <v>656.7</v>
+      </c>
+      <c r="S37" s="7">
+        <v>608.40000000000009</v>
+      </c>
+      <c r="T37" s="7">
+        <v>618.29999999999973</v>
+      </c>
+      <c r="U37" s="7">
+        <v>1425.9</v>
+      </c>
+      <c r="V37" s="7">
+        <v>1825.1999999999998</v>
+      </c>
+      <c r="W37" s="7">
+        <v>16956.2</v>
+      </c>
+      <c r="X37" s="7">
+        <v>1540.3999999999978</v>
+      </c>
+      <c r="Y37" s="7">
+        <v>4016.5</v>
+      </c>
+      <c r="Z37" s="7">
+        <v>-1855.2999999999993</v>
+      </c>
+      <c r="AA37" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CF26" s="28"/>
-[...3 lines deleted...]
-      <c r="CS26" s="28" t="s">
+      <c r="AB37" s="7">
+        <v>421.9</v>
+      </c>
+      <c r="AC37" s="7">
+        <v>214.30000000000007</v>
+      </c>
+      <c r="AD37" s="7">
+        <v>415.20000000000005</v>
+      </c>
+      <c r="AE37" s="7">
+        <v>734.59999999999991</v>
+      </c>
+      <c r="AF37" s="7">
+        <v>707.09999999999991</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>751.09999999999991</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>1400.6999999999998</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>2643</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>22208.800000000003</v>
+      </c>
+      <c r="AK37" s="7">
+        <v>2505.3999999999978</v>
+      </c>
+      <c r="AL37" s="7">
+        <v>677</v>
+      </c>
+      <c r="AM37" s="7">
+        <v>1157.3000000000029</v>
+      </c>
+      <c r="AN37" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CT26" s="28"/>
-[...3 lines deleted...]
-      <c r="DG26" s="28" t="s">
+      <c r="AO37" s="7">
+        <v>500.4</v>
+      </c>
+      <c r="AP37" s="7">
+        <v>259.80000000000007</v>
+      </c>
+      <c r="AQ37" s="7">
+        <v>510</v>
+      </c>
+      <c r="AR37" s="7">
+        <v>906.49999999999977</v>
+      </c>
+      <c r="AS37" s="7">
+        <v>857</v>
+      </c>
+      <c r="AT37" s="7">
+        <v>952.10000000000036</v>
+      </c>
+      <c r="AU37" s="7">
+        <v>1693.6999999999998</v>
+      </c>
+      <c r="AV37" s="7">
+        <v>3244.7999999999993</v>
+      </c>
+      <c r="AW37" s="7">
+        <v>30020.799999999999</v>
+      </c>
+      <c r="AX37" s="7">
+        <v>415.59999999999854</v>
+      </c>
+      <c r="AY37" s="7">
+        <v>588.20000000000437</v>
+      </c>
+      <c r="AZ37" s="7">
+        <v>951.90000000000146</v>
+      </c>
+      <c r="BA37" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="DH26" s="28"/>
-[...1 lines deleted...]
-      <c r="DJ26" s="28"/>
+      <c r="BB37" s="7">
+        <v>578.9</v>
+      </c>
+      <c r="BC37" s="7">
+        <v>345.80000000000007</v>
+      </c>
+      <c r="BD37" s="7">
+        <v>602.59999999999991</v>
+      </c>
+      <c r="BE37" s="7">
+        <v>935.00000000000023</v>
+      </c>
+      <c r="BF37" s="7">
+        <v>917</v>
+      </c>
+      <c r="BG37" s="8">
+        <v>1028</v>
+      </c>
+      <c r="BH37" s="8">
+        <v>2175.6999999999998</v>
+      </c>
+      <c r="BI37" s="8">
+        <v>6232.5</v>
+      </c>
+      <c r="BJ37" s="9">
+        <v>30208</v>
+      </c>
+      <c r="BK37" s="9">
+        <v>3193.1999999999971</v>
+      </c>
+      <c r="BL37" s="9">
+        <v>9750.8000000000029</v>
+      </c>
+      <c r="BM37" s="9">
+        <v>1593.0999999999985</v>
+      </c>
+      <c r="BN37" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO37" s="9">
+        <v>753.9</v>
+      </c>
+      <c r="BP37" s="9">
+        <v>1195</v>
+      </c>
+      <c r="BQ37" s="9">
+        <v>1983.7</v>
+      </c>
+      <c r="BR37" s="9">
+        <v>3170.5587821999998</v>
+      </c>
+      <c r="BS37" s="9">
+        <v>1122.3412177999999</v>
+      </c>
+      <c r="BT37" s="9">
+        <v>1150.1000000000004</v>
+      </c>
+      <c r="BU37" s="9">
+        <v>2570.0439083000001</v>
+      </c>
+      <c r="BV37" s="9">
+        <v>5700.9832140999988</v>
+      </c>
+      <c r="BW37" s="9">
+        <v>20668.172877599998</v>
+      </c>
+      <c r="BX37" s="9">
+        <v>3424.8000000000029</v>
+      </c>
+      <c r="BY37" s="9">
+        <v>4490.8000000000029</v>
+      </c>
+      <c r="BZ37" s="9">
+        <v>1318.0999999999985</v>
+      </c>
+      <c r="CA37" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB37" s="9">
+        <v>522.96349091166064</v>
+      </c>
+      <c r="CC37" s="9">
+        <v>315.84624110625452</v>
+      </c>
+      <c r="CD37" s="9">
+        <v>469.84462887952122</v>
+      </c>
+      <c r="CE37" s="9">
+        <v>644.06657720256362</v>
+      </c>
+      <c r="CF37" s="9">
+        <v>678.64393961003157</v>
+      </c>
+      <c r="CG37" s="9">
+        <v>640.33512228996824</v>
+      </c>
+      <c r="CH37" s="9">
+        <v>1743.4000000000005</v>
+      </c>
+      <c r="CI37" s="9">
+        <v>3505.4883814901586</v>
+      </c>
+      <c r="CJ37" s="9">
+        <v>17631.464261889014</v>
+      </c>
+      <c r="CK37" s="4">
+        <v>17245.135738110985</v>
+      </c>
+      <c r="CL37" s="9">
+        <v>6338.2000000000044</v>
+      </c>
+      <c r="CM37" s="9">
+        <v>846.5</v>
+      </c>
+      <c r="CO37" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP37" s="9">
+        <v>535.20000000000005</v>
+      </c>
+      <c r="CQ37" s="4">
+        <v>381.79999999999995</v>
+      </c>
+      <c r="CR37" s="9">
+        <v>549.70000000000005</v>
+      </c>
+      <c r="CS37" s="9">
+        <v>708.3</v>
+      </c>
+      <c r="CT37" s="9">
+        <v>693.48748404668549</v>
+      </c>
+      <c r="CU37" s="9">
+        <v>799.50094394446478</v>
+      </c>
+      <c r="CV37" s="9">
+        <v>2419.7495162377172</v>
+      </c>
+      <c r="CW37" s="9">
+        <v>4688.3447956422333</v>
+      </c>
+      <c r="CX37" s="9">
+        <v>19916.917260128899</v>
+      </c>
+      <c r="CY37" s="4">
+        <v>11527.5</v>
+      </c>
+      <c r="CZ37" s="9">
+        <v>8387.4608644312902</v>
+      </c>
+      <c r="DA37" s="9">
+        <v>3840.2424857746373</v>
+      </c>
+      <c r="DC37" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD37" s="9">
+        <v>696.8</v>
+      </c>
+      <c r="DE37" s="4">
+        <v>448.60000000000014</v>
+      </c>
+      <c r="DF37" s="9">
+        <v>631.19999999999982</v>
+      </c>
+      <c r="DG37" s="9">
+        <v>825.20000000000027</v>
+      </c>
+      <c r="DH37" s="9">
+        <v>825</v>
+      </c>
+      <c r="DI37" s="9"/>
+      <c r="DJ37" s="9"/>
+      <c r="DK37" s="9"/>
+      <c r="DL37" s="9"/>
+      <c r="DM37" s="4"/>
+      <c r="DN37" s="9"/>
+      <c r="DO37" s="9"/>
     </row>
-    <row r="27" spans="1:114" ht="20.25" customHeight="1">
-[...86 lines deleted...]
-      <c r="BW27" s="29" t="s">
+    <row r="38" spans="1:119">
+      <c r="A38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="9">
+        <v>338</v>
+      </c>
+      <c r="C38" s="9">
+        <v>288.39999999999998</v>
+      </c>
+      <c r="D38" s="9">
+        <v>300</v>
+      </c>
+      <c r="E38" s="9">
+        <v>510.1</v>
+      </c>
+      <c r="F38" s="9">
+        <v>532.20000000000005</v>
+      </c>
+      <c r="G38" s="8">
+        <v>607.79999999999995</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1041.4000000000001</v>
+      </c>
+      <c r="I38" s="9">
+        <v>2154.1</v>
+      </c>
+      <c r="J38" s="9">
+        <v>12140.599999999999</v>
+      </c>
+      <c r="K38" s="9">
+        <v>4555.7000000000007</v>
+      </c>
+      <c r="L38" s="9">
+        <v>3632.9000000000015</v>
+      </c>
+      <c r="M38" s="9">
+        <v>-872.90000000000146</v>
+      </c>
+      <c r="N38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="O38" s="9">
+        <v>366.6</v>
+      </c>
+      <c r="P38" s="9">
+        <v>276.60000000000002</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>318.89999999999998</v>
+      </c>
+      <c r="R38" s="9">
+        <v>484.69999999999993</v>
+      </c>
+      <c r="S38" s="9">
+        <v>606.20000000000005</v>
+      </c>
+      <c r="T38" s="9">
+        <v>616.40000000000009</v>
+      </c>
+      <c r="U38" s="9">
+        <v>962.69999999999982</v>
+      </c>
+      <c r="V38" s="9">
+        <v>1854.2999999999997</v>
+      </c>
+      <c r="W38" s="9">
+        <v>13976.1</v>
+      </c>
+      <c r="X38" s="9">
+        <v>7598.4000000000015</v>
+      </c>
+      <c r="Y38" s="9">
+        <v>4756.2999999999993</v>
+      </c>
+      <c r="Z38" s="9">
+        <v>310</v>
+      </c>
+      <c r="AA38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB38" s="9">
+        <v>389</v>
+      </c>
+      <c r="AC38" s="9">
+        <v>301.39999999999998</v>
+      </c>
+      <c r="AD38" s="9">
+        <v>344.50000000000011</v>
+      </c>
+      <c r="AE38" s="9">
+        <v>518.39999999999986</v>
+      </c>
+      <c r="AF38" s="9">
+        <v>653.89999999999986</v>
+      </c>
+      <c r="AG38" s="8">
+        <v>691.70000000000027</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>1072.2999999999997</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>2438.8000000000002</v>
+      </c>
+      <c r="AJ38" s="9">
+        <v>21816.5</v>
+      </c>
+      <c r="AK38" s="9">
+        <v>8542.5</v>
+      </c>
+      <c r="AL38" s="9">
+        <v>5336.0999999999985</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>86</v>
+      </c>
+      <c r="AN38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO38" s="9">
+        <v>448.7</v>
+      </c>
+      <c r="AP38" s="9">
+        <v>351.40000000000003</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>452.9</v>
+      </c>
+      <c r="AR38" s="9">
+        <v>686.09999999999991</v>
+      </c>
+      <c r="AS38" s="9">
+        <v>784.5</v>
+      </c>
+      <c r="AT38" s="7">
+        <v>891.70000000000027</v>
+      </c>
+      <c r="AU38" s="7">
+        <v>1253.5999999999995</v>
+      </c>
+      <c r="AV38" s="7">
+        <v>3053.6000000000004</v>
+      </c>
+      <c r="AW38" s="9">
+        <v>30988.699999999997</v>
+      </c>
+      <c r="AX38" s="9">
+        <v>2768.1000000000058</v>
+      </c>
+      <c r="AY38" s="9">
+        <v>8345.5999999999985</v>
+      </c>
+      <c r="AZ38" s="9">
+        <v>1046.5</v>
+      </c>
+      <c r="BA38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BB38" s="9">
+        <v>526.4</v>
+      </c>
+      <c r="BC38" s="9">
+        <v>499.30000000000007</v>
+      </c>
+      <c r="BD38" s="9">
+        <v>471</v>
+      </c>
+      <c r="BE38" s="9">
+        <v>738.39999999999986</v>
+      </c>
+      <c r="BF38" s="9">
+        <v>950.09999999999991</v>
+      </c>
+      <c r="BG38" s="8">
+        <v>1057.1000000000004</v>
+      </c>
+      <c r="BH38" s="8">
+        <v>1562.3999999999996</v>
+      </c>
+      <c r="BI38" s="8">
+        <v>5702.5000000000009</v>
+      </c>
+      <c r="BJ38" s="9">
+        <v>38871.699999999997</v>
+      </c>
+      <c r="BK38" s="9">
+        <v>4611.5999999999985</v>
+      </c>
+      <c r="BL38" s="9">
+        <v>10189.699999999997</v>
+      </c>
+      <c r="BM38" s="9">
+        <v>3407.1000000000058</v>
+      </c>
+      <c r="BN38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BO38" s="9">
+        <v>689.6</v>
+      </c>
+      <c r="BP38" s="9">
+        <v>1245.5999999999999</v>
+      </c>
+      <c r="BQ38" s="9">
+        <v>1780.5</v>
+      </c>
+      <c r="BR38" s="9">
+        <v>2833.2631670999999</v>
+      </c>
+      <c r="BS38" s="9">
+        <v>1224.1368329000002</v>
+      </c>
+      <c r="BT38" s="9">
+        <v>1319.2000000000003</v>
+      </c>
+      <c r="BU38" s="9">
+        <v>1779.0499100999996</v>
+      </c>
+      <c r="BV38" s="9">
+        <v>4642.7681108999996</v>
+      </c>
+      <c r="BW38" s="9">
+        <v>23754.781978999999</v>
+      </c>
+      <c r="BX38" s="9">
+        <v>4768.0000000000073</v>
+      </c>
+      <c r="BY38" s="9">
+        <v>1490.2999999999956</v>
+      </c>
+      <c r="BZ38" s="9">
+        <v>332.60000000000582</v>
+      </c>
+      <c r="CA38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CB38" s="9">
+        <v>442.02102468714679</v>
+      </c>
+      <c r="CC38" s="9">
+        <v>367.19367644709598</v>
+      </c>
+      <c r="CD38" s="9">
+        <v>313.00517839318115</v>
+      </c>
+      <c r="CE38" s="9">
+        <v>521.39059803469127</v>
+      </c>
+      <c r="CF38" s="9">
+        <v>682.13103888328806</v>
+      </c>
+      <c r="CG38" s="9">
+        <v>674.35848355459666</v>
+      </c>
+      <c r="CH38" s="9">
+        <v>1053.2000000000003</v>
+      </c>
+      <c r="CI38" s="9">
+        <v>5501.1814773651886</v>
+      </c>
+      <c r="CJ38" s="9">
+        <v>18238.902748627494</v>
+      </c>
+      <c r="CK38" s="4">
+        <v>24796.397251372509</v>
+      </c>
+      <c r="CL38" s="9">
+        <v>9873</v>
+      </c>
+      <c r="CM38" s="9">
+        <v>302.69999999999709</v>
+      </c>
+      <c r="CO38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CP38" s="9">
+        <v>419.3</v>
+      </c>
+      <c r="CQ38" s="4">
+        <v>382.09999999999997</v>
+      </c>
+      <c r="CR38" s="9">
+        <v>336.30000000000007</v>
+      </c>
+      <c r="CS38" s="9">
+        <v>590.20000000000005</v>
+      </c>
+      <c r="CT38" s="9">
+        <v>612.44846451624016</v>
+      </c>
+      <c r="CU38" s="9">
+        <v>733.5639988413318</v>
+      </c>
+      <c r="CV38" s="9">
+        <v>1268.4944349637235</v>
+      </c>
+      <c r="CW38" s="9">
+        <v>3194.2322438921865</v>
+      </c>
+      <c r="CX38" s="9">
+        <v>27554.260857786518</v>
+      </c>
+      <c r="CY38" s="4">
+        <v>9549.4999999999927</v>
+      </c>
+      <c r="CZ38" s="9">
+        <v>14430.257333240406</v>
+      </c>
+      <c r="DA38" s="9">
+        <v>7257.1567990897238</v>
+      </c>
+      <c r="DC38" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="DD38" s="9">
+        <v>510.2</v>
+      </c>
+      <c r="DE38" s="4">
+        <v>409.8</v>
+      </c>
+      <c r="DF38" s="9">
+        <v>452.59999999999991</v>
+      </c>
+      <c r="DG38" s="9">
+        <v>618.80000000000018</v>
+      </c>
+      <c r="DH38" s="9">
+        <v>723.79999999999973</v>
+      </c>
+      <c r="DI38" s="9"/>
+      <c r="DJ38" s="9"/>
+      <c r="DK38" s="9"/>
+      <c r="DL38" s="9"/>
+      <c r="DM38" s="4"/>
+      <c r="DN38" s="9"/>
+      <c r="DO38" s="9"/>
+    </row>
+    <row r="39" spans="1:119">
+      <c r="A39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="9">
+        <v>375.1</v>
+      </c>
+      <c r="C39" s="9">
+        <v>338.79999999999995</v>
+      </c>
+      <c r="D39" s="9">
+        <v>346.9</v>
+      </c>
+      <c r="E39" s="9">
+        <v>566</v>
+      </c>
+      <c r="F39" s="9">
+        <v>712.7</v>
+      </c>
+      <c r="G39" s="8">
+        <v>971.40000000000009</v>
+      </c>
+      <c r="H39" s="8">
+        <v>1489.1</v>
+      </c>
+      <c r="I39" s="9">
+        <v>1910.8999999999996</v>
+      </c>
+      <c r="J39" s="9">
+        <v>18265.5</v>
+      </c>
+      <c r="K39" s="9">
+        <v>3771.7999999999993</v>
+      </c>
+      <c r="L39" s="9">
+        <v>2838.2000000000007</v>
+      </c>
+      <c r="M39" s="9">
+        <v>-308.90000000000146</v>
+      </c>
+      <c r="N39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="O39" s="9">
+        <v>454.7</v>
+      </c>
+      <c r="P39" s="9">
+        <v>353.00000000000006</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>340.09999999999991</v>
+      </c>
+      <c r="R39" s="9">
+        <v>609</v>
+      </c>
+      <c r="S39" s="9">
+        <v>724.50000000000023</v>
+      </c>
+      <c r="T39" s="9">
+        <v>998.39999999999964</v>
+      </c>
+      <c r="U39" s="9">
+        <v>1574.1000000000004</v>
+      </c>
+      <c r="V39" s="9">
+        <v>3855.8</v>
+      </c>
+      <c r="W39" s="9">
+        <v>21177.4</v>
+      </c>
+      <c r="X39" s="9">
+        <v>4199.9000000000015</v>
+      </c>
+      <c r="Y39" s="9">
+        <v>1265.2999999999956</v>
+      </c>
+      <c r="Z39" s="9">
+        <v>389.20000000000437</v>
+      </c>
+      <c r="AA39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>496.1</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>446.69999999999993</v>
+      </c>
+      <c r="AD39" s="9">
+        <v>382.20000000000005</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>616.59999999999991</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>866.20000000000027</v>
+      </c>
+      <c r="AG39" s="8">
+        <v>1192.1999999999998</v>
+      </c>
+      <c r="AH39" s="8">
+        <v>1735.1999999999998</v>
+      </c>
+      <c r="AI39" s="8">
+        <v>7542.7</v>
+      </c>
+      <c r="AJ39" s="9">
+        <v>25572.5</v>
+      </c>
+      <c r="AK39" s="9">
+        <v>3670.0999999999985</v>
+      </c>
+      <c r="AL39" s="9">
+        <v>1111</v>
+      </c>
+      <c r="AM39" s="9">
+        <v>704.69999999999709</v>
+      </c>
+      <c r="AN39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO39" s="9">
+        <v>580.79999999999995</v>
+      </c>
+      <c r="AP39" s="9">
+        <v>537.5</v>
+      </c>
+      <c r="AQ39" s="9">
+        <v>503.29999999999995</v>
+      </c>
+      <c r="AR39" s="9">
+        <v>829</v>
+      </c>
+      <c r="AS39" s="9">
+        <v>1081.0999999999999</v>
+      </c>
+      <c r="AT39" s="7">
+        <v>1570.1000000000004</v>
+      </c>
+      <c r="AU39" s="7">
+        <v>2118.3000000000002</v>
+      </c>
+      <c r="AV39" s="7">
+        <v>9088.6</v>
+      </c>
+      <c r="AW39" s="9">
+        <v>36835.5</v>
+      </c>
+      <c r="AX39" s="9">
+        <v>3805.2000000000044</v>
+      </c>
+      <c r="AY39" s="9">
+        <v>-65.200000000004366</v>
+      </c>
+      <c r="AZ39" s="9">
+        <v>799.20000000000437</v>
+      </c>
+      <c r="BA39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BB39" s="9">
+        <v>751.8</v>
+      </c>
+      <c r="BC39" s="9">
+        <v>734.40000000000009</v>
+      </c>
+      <c r="BD39" s="9">
+        <v>592.10000000000014</v>
+      </c>
+      <c r="BE39" s="9">
+        <v>937.29999999999973</v>
+      </c>
+      <c r="BF39" s="9">
+        <v>1233.5000000000005</v>
+      </c>
+      <c r="BG39" s="8">
+        <v>1835.7999999999993</v>
+      </c>
+      <c r="BH39" s="8">
+        <v>2857.7000000000007</v>
+      </c>
+      <c r="BI39" s="8">
+        <v>11724.4</v>
+      </c>
+      <c r="BJ39" s="9">
+        <v>42227.8</v>
+      </c>
+      <c r="BK39" s="9">
+        <v>3915.6999999999971</v>
+      </c>
+      <c r="BL39" s="9">
+        <v>1728.1000000000058</v>
+      </c>
+      <c r="BM39" s="9">
+        <v>1463.2999999999884</v>
+      </c>
+      <c r="BN39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BO39" s="9">
+        <v>1070.5999999999999</v>
+      </c>
+      <c r="BP39" s="9">
+        <v>2089</v>
+      </c>
+      <c r="BQ39" s="9">
+        <v>3157.5</v>
+      </c>
+      <c r="BR39" s="9">
+        <v>4682.8391222999999</v>
+      </c>
+      <c r="BS39" s="9">
+        <v>1601.9608777000003</v>
+      </c>
+      <c r="BT39" s="9">
+        <v>2281.9000000000005</v>
+      </c>
+      <c r="BU39" s="9">
+        <v>3605.714792499999</v>
+      </c>
+      <c r="BV39" s="9">
+        <v>9499.2352007000045</v>
+      </c>
+      <c r="BW39" s="9">
+        <v>25799.950006799994</v>
+      </c>
+      <c r="BX39" s="9">
+        <v>6221.3000000000029</v>
+      </c>
+      <c r="BY39" s="9">
+        <v>2416.7999999999956</v>
+      </c>
+      <c r="BZ39" s="9">
+        <v>1357.6000000000058</v>
+      </c>
+      <c r="CA39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CB39" s="9">
+        <v>933.6955248759034</v>
+      </c>
+      <c r="CC39" s="9">
+        <v>848.02156750922381</v>
+      </c>
+      <c r="CD39" s="9">
+        <v>701.7946024109051</v>
+      </c>
+      <c r="CE39" s="9">
+        <v>875.54813787899775</v>
+      </c>
+      <c r="CF39" s="9">
+        <v>1143.4049752665919</v>
+      </c>
+      <c r="CG39" s="9">
+        <v>1350.6351920583784</v>
+      </c>
+      <c r="CH39" s="9">
+        <v>2605.7999999999993</v>
+      </c>
+      <c r="CI39" s="9">
+        <v>9694.0858486007801</v>
+      </c>
+      <c r="CJ39" s="9">
+        <v>22201.766930628924</v>
+      </c>
+      <c r="CK39" s="4">
+        <v>32760.033069371078</v>
+      </c>
+      <c r="CL39" s="9">
+        <v>5430.6999999999971</v>
+      </c>
+      <c r="CM39" s="9">
+        <v>266.80000000000291</v>
+      </c>
+      <c r="CO39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP39" s="9">
+        <v>937</v>
+      </c>
+      <c r="CQ39" s="4">
+        <v>929.90000000000009</v>
+      </c>
+      <c r="CR39" s="9">
+        <v>1143.5</v>
+      </c>
+      <c r="CS39" s="9">
+        <v>1415.9</v>
+      </c>
+      <c r="CT39" s="9">
+        <v>1676.0538839652772</v>
+      </c>
+      <c r="CU39" s="9">
+        <v>1831.26644321598</v>
+      </c>
+      <c r="CV39" s="9">
+        <v>4119.7594003424892</v>
+      </c>
+      <c r="CW39" s="9">
+        <v>8894.2860752819743</v>
+      </c>
+      <c r="CX39" s="9">
+        <v>27650.134197194282</v>
+      </c>
+      <c r="CY39" s="4">
+        <v>13484.699999999997</v>
+      </c>
+      <c r="CZ39" s="9">
+        <v>9129.8727492540493</v>
+      </c>
+      <c r="DA39" s="9">
+        <v>3853.9001648057165</v>
+      </c>
+      <c r="DC39" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="DD39" s="9">
+        <v>1159.5</v>
+      </c>
+      <c r="DE39" s="4">
+        <v>1155.5</v>
+      </c>
+      <c r="DF39" s="9">
+        <v>1224.8000000000002</v>
+      </c>
+      <c r="DG39" s="9">
+        <v>1376.0999999999995</v>
+      </c>
+      <c r="DH39" s="9">
+        <v>1571.6000000000004</v>
+      </c>
+      <c r="DI39" s="9"/>
+      <c r="DJ39" s="9"/>
+      <c r="DK39" s="9"/>
+      <c r="DL39" s="9"/>
+      <c r="DM39" s="4"/>
+      <c r="DN39" s="9"/>
+      <c r="DO39" s="9"/>
+    </row>
+    <row r="40" spans="1:119">
+      <c r="A40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="9">
+        <v>1151.4000000000001</v>
+      </c>
+      <c r="C40" s="9">
+        <v>784.89999999999986</v>
+      </c>
+      <c r="D40" s="9">
+        <v>880.7</v>
+      </c>
+      <c r="E40" s="9">
+        <v>1478.8000000000002</v>
+      </c>
+      <c r="F40" s="9">
+        <v>1663.5</v>
+      </c>
+      <c r="G40" s="8">
+        <v>1452.1999999999998</v>
+      </c>
+      <c r="H40" s="8">
+        <v>3563.2000000000007</v>
+      </c>
+      <c r="I40" s="9">
+        <v>7149.7000000000007</v>
+      </c>
+      <c r="J40" s="9">
+        <v>34190.9</v>
+      </c>
+      <c r="K40" s="9">
+        <v>7538.8999999999942</v>
+      </c>
+      <c r="L40" s="9">
+        <v>4996.3000000000029</v>
+      </c>
+      <c r="M40" s="9">
+        <v>3471.1999999999971</v>
+      </c>
+      <c r="N40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="O40" s="9">
+        <v>1377</v>
+      </c>
+      <c r="P40" s="9">
+        <v>855.69999999999982</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>969.80000000000018</v>
+      </c>
+      <c r="R40" s="9">
+        <v>1614.1000000000004</v>
+      </c>
+      <c r="S40" s="9">
+        <v>1803.8999999999996</v>
+      </c>
+      <c r="T40" s="9">
+        <v>1527.3999999999996</v>
+      </c>
+      <c r="U40" s="9">
+        <v>3922.3999999999996</v>
+      </c>
+      <c r="V40" s="9">
+        <v>7975.1000000000022</v>
+      </c>
+      <c r="W40" s="9">
+        <v>42756.5</v>
+      </c>
+      <c r="X40" s="9">
+        <v>15421.999999999993</v>
+      </c>
+      <c r="Y40" s="9">
+        <v>5358.3000000000029</v>
+      </c>
+      <c r="Z40" s="9">
+        <v>1942</v>
+      </c>
+      <c r="AA40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB40" s="9">
+        <v>1719.2</v>
+      </c>
+      <c r="AC40" s="9">
+        <v>1072.2</v>
+      </c>
+      <c r="AD40" s="9">
+        <v>1332.1</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>1956.8000000000002</v>
+      </c>
+      <c r="AF40" s="9">
+        <v>2376.4999999999991</v>
+      </c>
+      <c r="AG40" s="8">
+        <v>2095.3000000000011</v>
+      </c>
+      <c r="AH40" s="8">
+        <v>4410.1999999999989</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>15135.8</v>
+      </c>
+      <c r="AJ40" s="9">
+        <v>49035.9</v>
+      </c>
+      <c r="AK40" s="9">
+        <v>11482.600000000006</v>
+      </c>
+      <c r="AL40" s="9">
+        <v>11955.199999999997</v>
+      </c>
+      <c r="AM40" s="9">
+        <v>2223.8000000000029</v>
+      </c>
+      <c r="AN40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO40" s="9">
+        <v>2405.1</v>
+      </c>
+      <c r="AP40" s="9">
+        <v>1451.4</v>
+      </c>
+      <c r="AQ40" s="9">
+        <v>1743.6999999999998</v>
+      </c>
+      <c r="AR40" s="9">
+        <v>2448.8000000000002</v>
+      </c>
+      <c r="AS40" s="9">
+        <v>2652.5</v>
+      </c>
+      <c r="AT40" s="7">
+        <v>2503.2000000000007</v>
+      </c>
+      <c r="AU40" s="7">
+        <v>5188.3999999999978</v>
+      </c>
+      <c r="AV40" s="7">
+        <v>18087.099999999999</v>
+      </c>
+      <c r="AW40" s="9">
+        <v>74247.199999999997</v>
+      </c>
+      <c r="AX40" s="9">
+        <v>10404.200000000012</v>
+      </c>
+      <c r="AY40" s="9">
+        <v>-3873.6000000000058</v>
+      </c>
+      <c r="AZ40" s="9">
+        <v>3038.8000000000029</v>
+      </c>
+      <c r="BA40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BB40" s="9">
+        <v>2683.7</v>
+      </c>
+      <c r="BC40" s="9">
+        <v>1578.5</v>
+      </c>
+      <c r="BD40" s="9">
+        <v>1995.6999999999998</v>
+      </c>
+      <c r="BE40" s="9">
+        <v>2994.3999999999996</v>
+      </c>
+      <c r="BF40" s="9">
+        <v>3509.9000000000015</v>
+      </c>
+      <c r="BG40" s="8">
+        <v>3291.7999999999993</v>
+      </c>
+      <c r="BH40" s="8">
+        <v>6471.7000000000007</v>
+      </c>
+      <c r="BI40" s="8">
+        <v>29776.3</v>
+      </c>
+      <c r="BJ40" s="9">
+        <v>55718.100000000006</v>
+      </c>
+      <c r="BK40" s="9">
+        <v>7926.0999999999913</v>
+      </c>
+      <c r="BL40" s="9">
+        <v>14778.300000000003</v>
+      </c>
+      <c r="BM40" s="9">
+        <v>5071.6000000000058</v>
+      </c>
+      <c r="BN40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BO40" s="9">
+        <v>3352.2</v>
+      </c>
+      <c r="BP40" s="9">
+        <v>5657.5</v>
+      </c>
+      <c r="BQ40" s="9">
+        <v>8545.1</v>
+      </c>
+      <c r="BR40" s="9">
+        <v>12545.7369033</v>
+      </c>
+      <c r="BS40" s="9">
+        <v>4284.863096699999</v>
+      </c>
+      <c r="BT40" s="9">
+        <v>4023.9000000000015</v>
+      </c>
+      <c r="BU40" s="9">
+        <v>6836.9061588000004</v>
+      </c>
+      <c r="BV40" s="9">
+        <v>23218.810038400003</v>
+      </c>
+      <c r="BW40" s="9">
+        <v>32005.783802799997</v>
+      </c>
+      <c r="BX40" s="9">
+        <v>12431.300000000003</v>
+      </c>
+      <c r="BY40" s="9">
+        <v>8168</v>
+      </c>
+      <c r="BZ40" s="9">
+        <v>4531.1000000000058</v>
+      </c>
+      <c r="CA40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CB40" s="9">
+        <v>2826.9828047859883</v>
+      </c>
+      <c r="CC40" s="9">
+        <v>1693.190796754132</v>
+      </c>
+      <c r="CD40" s="9">
+        <v>2765.4815761121017</v>
+      </c>
+      <c r="CE40" s="9">
+        <v>2816.692804853813</v>
+      </c>
+      <c r="CF40" s="9">
+        <v>2662.1740777904652</v>
+      </c>
+      <c r="CG40" s="9">
+        <v>1863.3779397034996</v>
+      </c>
+      <c r="CH40" s="9">
+        <v>5980.3000000000011</v>
+      </c>
+      <c r="CI40" s="9">
+        <v>19252.408702100369</v>
+      </c>
+      <c r="CJ40" s="9">
+        <v>39191.675631878818</v>
+      </c>
+      <c r="CK40" s="4">
+        <v>73739.924368121196</v>
+      </c>
+      <c r="CL40" s="9">
+        <v>24568.700000000012</v>
+      </c>
+      <c r="CM40" s="9">
+        <v>1671.2999999999884</v>
+      </c>
+      <c r="CO40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CP40" s="9">
+        <v>2728.9</v>
+      </c>
+      <c r="CQ40" s="4">
+        <v>2098.1</v>
+      </c>
+      <c r="CR40" s="9">
+        <v>2393.6000000000004</v>
+      </c>
+      <c r="CS40" s="9">
+        <v>3018</v>
+      </c>
+      <c r="CT40" s="9">
+        <v>3021.354327561261</v>
+      </c>
+      <c r="CU40" s="9">
+        <v>2978.4681300214197</v>
+      </c>
+      <c r="CV40" s="9">
+        <v>7078.5857045693447</v>
+      </c>
+      <c r="CW40" s="9">
+        <v>16166.057623949982</v>
+      </c>
+      <c r="CX40" s="9">
+        <v>48192.734213897995</v>
+      </c>
+      <c r="CY40" s="4">
+        <v>26060.400000000009</v>
+      </c>
+      <c r="CZ40" s="9">
+        <v>55912.703650430252</v>
+      </c>
+      <c r="DA40" s="9">
+        <v>-9990.3121557759005</v>
+      </c>
+      <c r="DC40" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="DD40" s="9">
+        <v>3076.4</v>
+      </c>
+      <c r="DE40" s="4">
+        <v>2196.7999999999997</v>
+      </c>
+      <c r="DF40" s="9">
+        <v>2629.8</v>
+      </c>
+      <c r="DG40" s="9">
+        <v>3197.8999999999996</v>
+      </c>
+      <c r="DH40" s="9">
+        <v>3548.3999999999996</v>
+      </c>
+      <c r="DI40" s="9"/>
+      <c r="DJ40" s="9"/>
+      <c r="DK40" s="9"/>
+      <c r="DL40" s="9"/>
+      <c r="DM40" s="4"/>
+      <c r="DN40" s="9"/>
+      <c r="DO40" s="9"/>
+    </row>
+    <row r="41" spans="1:119">
+      <c r="A41" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX27" s="29"/>
-[...11 lines deleted...]
-      <c r="CK27" s="29" t="s">
+      <c r="B41" s="9">
+        <v>297.3</v>
+      </c>
+      <c r="C41" s="9">
+        <v>197.39999999999998</v>
+      </c>
+      <c r="D41" s="9">
+        <v>185.7</v>
+      </c>
+      <c r="E41" s="9">
+        <v>343.4</v>
+      </c>
+      <c r="F41" s="9">
+        <v>346.29999999999995</v>
+      </c>
+      <c r="G41" s="8">
+        <v>485.20000000000005</v>
+      </c>
+      <c r="H41" s="8">
+        <v>948.89999999999986</v>
+      </c>
+      <c r="I41" s="9">
+        <v>2450.9000000000005</v>
+      </c>
+      <c r="J41" s="9">
+        <v>17328.199999999997</v>
+      </c>
+      <c r="K41" s="9">
+        <v>1392.6000000000022</v>
+      </c>
+      <c r="L41" s="9">
+        <v>1278.5999999999985</v>
+      </c>
+      <c r="M41" s="9">
+        <v>590.5</v>
+      </c>
+      <c r="N41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="O41" s="9">
+        <v>373.5</v>
+      </c>
+      <c r="P41" s="9">
+        <v>183.79999999999995</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>211.30000000000007</v>
+      </c>
+      <c r="R41" s="9">
+        <v>347.6</v>
+      </c>
+      <c r="S41" s="9">
+        <v>367.20000000000005</v>
+      </c>
+      <c r="T41" s="9">
+        <v>487.39999999999986</v>
+      </c>
+      <c r="U41" s="9">
+        <v>1055.3999999999999</v>
+      </c>
+      <c r="V41" s="9">
+        <v>2187.9000000000005</v>
+      </c>
+      <c r="W41" s="9">
+        <v>25642.400000000001</v>
+      </c>
+      <c r="X41" s="9">
+        <v>-1227.7999999999993</v>
+      </c>
+      <c r="Y41" s="9">
+        <v>-148.79999999999927</v>
+      </c>
+      <c r="Z41" s="9">
+        <v>-233.20000000000073</v>
+      </c>
+      <c r="AA41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB41" s="9">
+        <v>353.8</v>
+      </c>
+      <c r="AC41" s="9">
+        <v>242.90000000000003</v>
+      </c>
+      <c r="AD41" s="9">
+        <v>236.89999999999998</v>
+      </c>
+      <c r="AE41" s="9">
+        <v>381.30000000000007</v>
+      </c>
+      <c r="AF41" s="9">
+        <v>418.59999999999991</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>560</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>1013.1999999999998</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>3453</v>
+      </c>
+      <c r="AJ41" s="9">
+        <v>30748.799999999999</v>
+      </c>
+      <c r="AK41" s="9">
+        <v>3879.3000000000029</v>
+      </c>
+      <c r="AL41" s="9">
+        <v>-2684.2000000000044</v>
+      </c>
+      <c r="AM41" s="9">
+        <v>679</v>
+      </c>
+      <c r="AN41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO41" s="9">
+        <v>402.5</v>
+      </c>
+      <c r="AP41" s="9">
+        <v>263</v>
+      </c>
+      <c r="AQ41" s="9">
+        <v>298.5</v>
+      </c>
+      <c r="AR41" s="9">
+        <v>467.09999999999991</v>
+      </c>
+      <c r="AS41" s="9">
+        <v>520.5</v>
+      </c>
+      <c r="AT41" s="7">
+        <v>698.80000000000018</v>
+      </c>
+      <c r="AU41" s="7">
+        <v>1370.2999999999997</v>
+      </c>
+      <c r="AV41" s="7">
+        <v>4754.9000000000005</v>
+      </c>
+      <c r="AW41" s="9">
+        <v>35318.9</v>
+      </c>
+      <c r="AX41" s="9">
+        <v>-5094.3000000000029</v>
+      </c>
+      <c r="AY41" s="9">
+        <v>-962.09999999999854</v>
+      </c>
+      <c r="AZ41" s="9">
+        <v>735.80000000000291</v>
+      </c>
+      <c r="BA41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BB41" s="9">
+        <v>406.9</v>
+      </c>
+      <c r="BC41" s="9">
+        <v>361.9</v>
+      </c>
+      <c r="BD41" s="9">
+        <v>281</v>
+      </c>
+      <c r="BE41" s="9">
+        <v>487.60000000000014</v>
+      </c>
+      <c r="BF41" s="9">
+        <v>516.19999999999982</v>
+      </c>
+      <c r="BG41" s="8">
+        <v>848.70000000000027</v>
+      </c>
+      <c r="BH41" s="8">
+        <v>2541.6999999999998</v>
+      </c>
+      <c r="BI41" s="8">
+        <v>10955.900000000001</v>
+      </c>
+      <c r="BJ41" s="9">
+        <v>39094.6</v>
+      </c>
+      <c r="BK41" s="9">
+        <v>2391.5</v>
+      </c>
+      <c r="BL41" s="9">
+        <v>2074.1999999999971</v>
+      </c>
+      <c r="BM41" s="9">
+        <v>1319.7000000000044</v>
+      </c>
+      <c r="BN41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BO41" s="9">
+        <v>509.8</v>
+      </c>
+      <c r="BP41" s="9">
+        <v>896.1</v>
+      </c>
+      <c r="BQ41" s="9">
+        <v>1252.5999999999999</v>
+      </c>
+      <c r="BR41" s="9">
+        <v>1923.7749905999999</v>
+      </c>
+      <c r="BS41" s="9">
+        <v>702.72500940000009</v>
+      </c>
+      <c r="BT41" s="9">
+        <v>985</v>
+      </c>
+      <c r="BU41" s="9">
+        <v>1921.0612718000002</v>
+      </c>
+      <c r="BV41" s="9">
+        <v>7978.3841115999994</v>
+      </c>
+      <c r="BW41" s="9">
+        <v>19214.354616600001</v>
+      </c>
+      <c r="BX41" s="9">
+        <v>1233.7000000000007</v>
+      </c>
+      <c r="BY41" s="9">
+        <v>3292.9000000000015</v>
+      </c>
+      <c r="BZ41" s="9">
+        <v>703.39999999999418</v>
+      </c>
+      <c r="CA41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CB41" s="9">
+        <v>331.22882349999998</v>
+      </c>
+      <c r="CC41" s="9">
+        <v>218.07430888887143</v>
+      </c>
+      <c r="CD41" s="9">
+        <v>215.62898895988201</v>
+      </c>
+      <c r="CE41" s="9">
+        <v>289.13073620123794</v>
+      </c>
+      <c r="CF41" s="9">
+        <v>393.62587283235371</v>
+      </c>
+      <c r="CG41" s="9">
+        <v>467.1112696176549</v>
+      </c>
+      <c r="CH41" s="9">
+        <v>1289.3</v>
+      </c>
+      <c r="CI41" s="9">
+        <v>12265.641028196456</v>
+      </c>
+      <c r="CJ41" s="9">
+        <v>21757.709150526789</v>
+      </c>
+      <c r="CK41" s="4">
+        <v>24516.190849473212</v>
+      </c>
+      <c r="CL41" s="9">
+        <v>6724.0999999999985</v>
+      </c>
+      <c r="CM41" s="9">
+        <v>-56</v>
+      </c>
+      <c r="CO41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CP41" s="9">
+        <v>365.5</v>
+      </c>
+      <c r="CQ41" s="4">
+        <v>206.79999999999995</v>
+      </c>
+      <c r="CR41" s="9">
+        <v>234.70000000000005</v>
+      </c>
+      <c r="CS41" s="9">
+        <v>327.29999999999995</v>
+      </c>
+      <c r="CT41" s="9">
+        <v>397.307261050325</v>
+      </c>
+      <c r="CU41" s="9">
+        <v>517.75395029342258</v>
+      </c>
+      <c r="CV41" s="9">
+        <v>1317.7738282194446</v>
+      </c>
+      <c r="CW41" s="9">
+        <v>9314.2662180722109</v>
+      </c>
+      <c r="CX41" s="9">
+        <v>23604.098742364597</v>
+      </c>
+      <c r="CY41" s="4">
+        <v>10247.299999999996</v>
+      </c>
+      <c r="CZ41" s="9">
+        <v>8107.3099117811944</v>
+      </c>
+      <c r="DA41" s="9">
+        <v>2124.3048953058387</v>
+      </c>
+      <c r="DC41" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="DD41" s="9">
+        <v>413.6</v>
+      </c>
+      <c r="DE41" s="4">
+        <v>277.29999999999995</v>
+      </c>
+      <c r="DF41" s="9">
+        <v>314.80000000000007</v>
+      </c>
+      <c r="DG41" s="9">
+        <v>360</v>
+      </c>
+      <c r="DH41" s="9">
+        <v>443.89999999999986</v>
+      </c>
+      <c r="DI41" s="9"/>
+      <c r="DJ41" s="9"/>
+      <c r="DK41" s="9"/>
+      <c r="DL41" s="9"/>
+      <c r="DM41" s="4"/>
+      <c r="DN41" s="9"/>
+      <c r="DO41" s="9"/>
+    </row>
+    <row r="42" spans="1:119">
+      <c r="A42" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL27" s="29"/>
-[...11 lines deleted...]
-      <c r="CY27" s="29" t="s">
+      <c r="B42" s="9">
+        <v>415.9</v>
+      </c>
+      <c r="C42" s="9">
+        <v>414.20000000000005</v>
+      </c>
+      <c r="D42" s="9">
+        <v>437.19999999999993</v>
+      </c>
+      <c r="E42" s="9">
+        <v>807.2</v>
+      </c>
+      <c r="F42" s="9">
+        <v>749.59999999999991</v>
+      </c>
+      <c r="G42" s="8">
+        <v>985.30000000000018</v>
+      </c>
+      <c r="H42" s="8">
+        <v>1746.6</v>
+      </c>
+      <c r="I42" s="9">
+        <v>1998</v>
+      </c>
+      <c r="J42" s="9">
+        <v>6756.1</v>
+      </c>
+      <c r="K42" s="9">
+        <v>3461.6000000000004</v>
+      </c>
+      <c r="L42" s="9">
+        <v>4335.7999999999993</v>
+      </c>
+      <c r="M42" s="9">
+        <v>665.09999999999854</v>
+      </c>
+      <c r="N42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="O42" s="9">
+        <v>451.8</v>
+      </c>
+      <c r="P42" s="9">
+        <v>396.99999999999994</v>
+      </c>
+      <c r="Q42" s="9">
+        <v>505</v>
+      </c>
+      <c r="R42" s="9">
+        <v>823.60000000000014</v>
+      </c>
+      <c r="S42" s="9">
+        <v>790.90000000000009</v>
+      </c>
+      <c r="T42" s="8">
+        <v>1043.3999999999996</v>
+      </c>
+      <c r="U42" s="8">
+        <v>2127.8000000000002</v>
+      </c>
+      <c r="V42" s="9">
+        <v>3729.7999999999993</v>
+      </c>
+      <c r="W42" s="9">
+        <v>10624.2</v>
+      </c>
+      <c r="X42" s="9">
+        <v>2575.5999999999985</v>
+      </c>
+      <c r="Y42" s="9">
+        <v>6261.8000000000029</v>
+      </c>
+      <c r="Z42" s="9">
+        <v>583</v>
+      </c>
+      <c r="AA42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB42" s="9">
+        <v>494.4</v>
+      </c>
+      <c r="AC42" s="9">
+        <v>415</v>
+      </c>
+      <c r="AD42" s="9">
+        <v>564.9</v>
+      </c>
+      <c r="AE42" s="9">
+        <v>887.89999999999986</v>
+      </c>
+      <c r="AF42" s="9">
+        <v>874.5</v>
+      </c>
+      <c r="AG42" s="9">
+        <v>1217.5</v>
+      </c>
+      <c r="AH42" s="8">
+        <v>2271</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>5080.2</v>
+      </c>
+      <c r="AJ42" s="9">
+        <v>11628.500000000002</v>
+      </c>
+      <c r="AK42" s="9">
+        <v>2865.8999999999978</v>
+      </c>
+      <c r="AL42" s="9">
+        <v>2147.9000000000015</v>
+      </c>
+      <c r="AM42" s="9">
+        <v>868.79999999999927</v>
+      </c>
+      <c r="AN42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO42" s="9">
+        <v>555.6</v>
+      </c>
+      <c r="AP42" s="9">
+        <v>481.19999999999993</v>
+      </c>
+      <c r="AQ42" s="9">
+        <v>724.60000000000014</v>
+      </c>
+      <c r="AR42" s="9">
+        <v>1112.5999999999999</v>
+      </c>
+      <c r="AS42" s="9">
+        <v>1071.0999999999999</v>
+      </c>
+      <c r="AT42" s="9">
+        <v>1520.9</v>
+      </c>
+      <c r="AU42" s="7">
+        <v>2662.2</v>
+      </c>
+      <c r="AV42" s="7">
+        <v>3735.2</v>
+      </c>
+      <c r="AW42" s="9">
+        <v>18239.5</v>
+      </c>
+      <c r="AX42" s="9">
+        <v>3189.2999999999956</v>
+      </c>
+      <c r="AY42" s="9">
+        <v>3432.7000000000044</v>
+      </c>
+      <c r="AZ42" s="9">
+        <v>979</v>
+      </c>
+      <c r="BA42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BB42" s="9">
+        <v>629.6</v>
+      </c>
+      <c r="BC42" s="9">
+        <v>574.1</v>
+      </c>
+      <c r="BD42" s="9">
+        <v>800.8</v>
+      </c>
+      <c r="BE42" s="9">
+        <v>1310.8000000000002</v>
+      </c>
+      <c r="BF42" s="9">
+        <v>1224.3000000000002</v>
+      </c>
+      <c r="BG42" s="9">
+        <v>1771.7999999999993</v>
+      </c>
+      <c r="BH42" s="8">
+        <v>3096.3000000000011</v>
+      </c>
+      <c r="BI42" s="8">
+        <v>5042.2999999999993</v>
+      </c>
+      <c r="BJ42" s="9">
+        <v>21734.1</v>
+      </c>
+      <c r="BK42" s="9">
+        <v>2847.5999999999985</v>
+      </c>
+      <c r="BL42" s="9">
+        <v>2596.2000000000044</v>
+      </c>
+      <c r="BM42" s="9">
+        <v>920.5</v>
+      </c>
+      <c r="BN42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO42" s="9">
+        <v>813.7</v>
+      </c>
+      <c r="BP42" s="9">
+        <v>1535.5</v>
+      </c>
+      <c r="BQ42" s="9">
+        <v>2500.9</v>
+      </c>
+      <c r="BR42" s="9">
+        <v>4157.7459485999998</v>
+      </c>
+      <c r="BS42" s="9">
+        <v>1527.0540514000004</v>
+      </c>
+      <c r="BT42" s="9">
+        <v>2083.1999999999998</v>
+      </c>
+      <c r="BU42" s="9">
+        <v>3498.8211317000005</v>
+      </c>
+      <c r="BV42" s="9">
+        <v>4705.1943123000001</v>
+      </c>
+      <c r="BW42" s="9">
+        <v>8251.584555999998</v>
+      </c>
+      <c r="BX42" s="9">
+        <v>3090.5000000000036</v>
+      </c>
+      <c r="BY42" s="9">
+        <v>1883.7999999999993</v>
+      </c>
+      <c r="BZ42" s="9">
+        <v>1269.9000000000015</v>
+      </c>
+      <c r="CA42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB42" s="9">
+        <v>701.12762834959744</v>
+      </c>
+      <c r="CC42" s="9">
+        <v>502.46844436743481</v>
+      </c>
+      <c r="CD42" s="9">
+        <v>677.94091441543833</v>
+      </c>
+      <c r="CE42" s="9">
+        <v>1090.1233340382587</v>
+      </c>
+      <c r="CF42" s="9">
+        <v>1168.3488866492248</v>
+      </c>
+      <c r="CG42" s="9">
+        <v>1497.6907921800457</v>
+      </c>
+      <c r="CH42" s="9">
+        <v>2337</v>
+      </c>
+      <c r="CI42" s="9">
+        <v>3772.8720866357899</v>
+      </c>
+      <c r="CJ42" s="9">
+        <v>9188.6636034002204</v>
+      </c>
+      <c r="CK42" s="4">
+        <v>19443.736396599779</v>
+      </c>
+      <c r="CL42" s="9">
+        <v>5616.5</v>
+      </c>
+      <c r="CM42" s="9">
+        <v>512.79999999999563</v>
+      </c>
+      <c r="CO42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP42" s="9">
+        <v>606.6</v>
+      </c>
+      <c r="CQ42" s="4">
+        <v>557.99999999999989</v>
+      </c>
+      <c r="CR42" s="9">
+        <v>708.30000000000018</v>
+      </c>
+      <c r="CS42" s="9">
+        <v>1238.2999999999997</v>
+      </c>
+      <c r="CT42" s="9">
+        <v>1197.2833312522089</v>
+      </c>
+      <c r="CU42" s="9">
+        <v>1635.0052342825147</v>
+      </c>
+      <c r="CV42" s="9">
+        <v>2812.9715246626265</v>
+      </c>
+      <c r="CW42" s="9">
+        <v>3483.433859419245</v>
+      </c>
+      <c r="CX42" s="9">
+        <v>16412.006050383407</v>
+      </c>
+      <c r="CY42" s="4">
+        <v>6698.9000000000015</v>
+      </c>
+      <c r="CZ42" s="9">
+        <v>4284.9675243751844</v>
+      </c>
+      <c r="DA42" s="9">
+        <v>1556.9571441770677</v>
+      </c>
+      <c r="DC42" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD42" s="9">
+        <v>838.3</v>
+      </c>
+      <c r="DE42" s="4">
+        <v>613.40000000000009</v>
+      </c>
+      <c r="DF42" s="9">
+        <v>831.2</v>
+      </c>
+      <c r="DG42" s="9">
+        <v>1391.7999999999997</v>
+      </c>
+      <c r="DH42" s="9">
+        <v>1213.4000000000005</v>
+      </c>
+      <c r="DI42" s="9"/>
+      <c r="DJ42" s="9"/>
+      <c r="DK42" s="9"/>
+      <c r="DL42" s="9"/>
+      <c r="DM42" s="4"/>
+      <c r="DN42" s="9"/>
+      <c r="DO42" s="9"/>
+    </row>
+    <row r="43" spans="1:119">
+      <c r="A43" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ27" s="29"/>
-[...9 lines deleted...]
-      <c r="DJ27" s="29"/>
+      <c r="B43" s="9">
+        <v>714.7</v>
+      </c>
+      <c r="C43" s="9">
+        <v>563.20000000000005</v>
+      </c>
+      <c r="D43" s="9">
+        <v>485.69999999999982</v>
+      </c>
+      <c r="E43" s="9">
+        <v>879.80000000000018</v>
+      </c>
+      <c r="F43" s="9">
+        <v>955.09999999999991</v>
+      </c>
+      <c r="G43" s="8">
+        <v>1046.8000000000002</v>
+      </c>
+      <c r="H43" s="8">
+        <v>2723.5</v>
+      </c>
+      <c r="I43" s="9">
+        <v>9177</v>
+      </c>
+      <c r="J43" s="9">
+        <v>44832.100000000006</v>
+      </c>
+      <c r="K43" s="9">
+        <v>4741.2999999999956</v>
+      </c>
+      <c r="L43" s="9">
+        <v>3783.6999999999971</v>
+      </c>
+      <c r="M43" s="9">
+        <v>473.5</v>
+      </c>
+      <c r="N43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="O43" s="9">
+        <v>756.1</v>
+      </c>
+      <c r="P43" s="9">
+        <v>548.1</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>505.29999999999995</v>
+      </c>
+      <c r="R43" s="9">
+        <v>942.80000000000018</v>
+      </c>
+      <c r="S43" s="9">
+        <v>997.89999999999964</v>
+      </c>
+      <c r="T43" s="8">
+        <v>1123.4000000000005</v>
+      </c>
+      <c r="U43" s="8">
+        <v>3122.2999999999993</v>
+      </c>
+      <c r="V43" s="9">
+        <v>12113.699999999999</v>
+      </c>
+      <c r="W43" s="9">
+        <v>59970.1</v>
+      </c>
+      <c r="X43" s="9">
+        <v>9025.8000000000029</v>
+      </c>
+      <c r="Y43" s="9">
+        <v>-4356.6999999999971</v>
+      </c>
+      <c r="Z43" s="9">
+        <v>969.39999999999418</v>
+      </c>
+      <c r="AA43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB43" s="9">
+        <v>838.1</v>
+      </c>
+      <c r="AC43" s="9">
+        <v>613.99999999999989</v>
+      </c>
+      <c r="AD43" s="9">
+        <v>534.10000000000014</v>
+      </c>
+      <c r="AE43" s="9">
+        <v>1028.3999999999999</v>
+      </c>
+      <c r="AF43" s="9">
+        <v>1142.7000000000003</v>
+      </c>
+      <c r="AG43" s="9">
+        <v>1358.8999999999996</v>
+      </c>
+      <c r="AH43" s="8">
+        <v>3283.5999999999995</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>18352.2</v>
+      </c>
+      <c r="AJ43" s="9">
+        <v>70740.3</v>
+      </c>
+      <c r="AK43" s="9">
+        <v>4848.3999999999942</v>
+      </c>
+      <c r="AL43" s="9">
+        <v>3737.5</v>
+      </c>
+      <c r="AM43" s="9">
+        <v>2284.4000000000087</v>
+      </c>
+      <c r="AN43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO43" s="9">
+        <v>939.4</v>
+      </c>
+      <c r="AP43" s="9">
+        <v>736.30000000000007</v>
+      </c>
+      <c r="AQ43" s="9">
+        <v>615.79999999999995</v>
+      </c>
+      <c r="AR43" s="9">
+        <v>1317.8000000000002</v>
+      </c>
+      <c r="AS43" s="9">
+        <v>1434.5999999999995</v>
+      </c>
+      <c r="AT43" s="9">
+        <v>1755.4000000000005</v>
+      </c>
+      <c r="AU43" s="7">
+        <v>3892.8</v>
+      </c>
+      <c r="AV43" s="7">
+        <v>23292.1</v>
+      </c>
+      <c r="AW43" s="9">
+        <v>88800.7</v>
+      </c>
+      <c r="AX43" s="9">
+        <v>-3662.6999999999971</v>
+      </c>
+      <c r="AY43" s="9">
+        <v>-13368.699999999997</v>
+      </c>
+      <c r="AZ43" s="9">
+        <v>1598.3999999999942</v>
+      </c>
+      <c r="BA43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB43" s="9">
+        <v>1067.7</v>
+      </c>
+      <c r="BC43" s="9">
+        <v>1031.1000000000001</v>
+      </c>
+      <c r="BD43" s="9">
+        <v>699.09999999999991</v>
+      </c>
+      <c r="BE43" s="9">
+        <v>1423.9</v>
+      </c>
+      <c r="BF43" s="9">
+        <v>1543.5</v>
+      </c>
+      <c r="BG43" s="9">
+        <v>2073.0999999999995</v>
+      </c>
+      <c r="BH43" s="8">
+        <v>4918.3999999999996</v>
+      </c>
+      <c r="BI43" s="8">
+        <v>39004.800000000003</v>
+      </c>
+      <c r="BJ43" s="9">
+        <v>85838.699999999983</v>
+      </c>
+      <c r="BK43" s="9">
+        <v>8920.2000000000116</v>
+      </c>
+      <c r="BL43" s="9">
+        <v>2089.6000000000058</v>
+      </c>
+      <c r="BM43" s="9">
+        <v>1402.2999999999884</v>
+      </c>
+      <c r="BN43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO43" s="9">
+        <v>1416.7</v>
+      </c>
+      <c r="BP43" s="9">
+        <v>2513.3000000000002</v>
+      </c>
+      <c r="BQ43" s="9">
+        <v>3488</v>
+      </c>
+      <c r="BR43" s="9">
+        <v>5433.3293657999993</v>
+      </c>
+      <c r="BS43" s="9">
+        <v>2142.4706342000009</v>
+      </c>
+      <c r="BT43" s="9">
+        <v>2517.1999999999998</v>
+      </c>
+      <c r="BU43" s="9">
+        <v>6162.3862115000011</v>
+      </c>
+      <c r="BV43" s="9">
+        <v>23337.313788499996</v>
+      </c>
+      <c r="BW43" s="9">
+        <v>48464</v>
+      </c>
+      <c r="BX43" s="9">
+        <v>9429.5</v>
+      </c>
+      <c r="BY43" s="9">
+        <v>6584.4000000000087</v>
+      </c>
+      <c r="BZ43" s="9">
+        <v>1991.3000000000029</v>
+      </c>
+      <c r="CA43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CB43" s="9">
+        <v>1064.4982116798533</v>
+      </c>
+      <c r="CC43" s="9">
+        <v>814.31242781677724</v>
+      </c>
+      <c r="CD43" s="9">
+        <v>548.49336099149991</v>
+      </c>
+      <c r="CE43" s="9">
+        <v>868.97746238199716</v>
+      </c>
+      <c r="CF43" s="9">
+        <v>1077.840019245707</v>
+      </c>
+      <c r="CG43" s="9">
+        <v>1178.1785178841656</v>
+      </c>
+      <c r="CH43" s="9">
+        <v>4278.9999999999991</v>
+      </c>
+      <c r="CI43" s="9">
+        <v>23026.499999999996</v>
+      </c>
+      <c r="CJ43" s="9">
+        <v>47599.973832095544</v>
+      </c>
+      <c r="CK43" s="4">
+        <v>55705.226167904453</v>
+      </c>
+      <c r="CL43" s="9">
+        <v>13534.300000000003</v>
+      </c>
+      <c r="CM43" s="9">
+        <v>-3415.6999999999971</v>
+      </c>
+      <c r="CO43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CP43" s="9">
+        <v>860.6</v>
+      </c>
+      <c r="CQ43" s="4">
+        <v>719.9</v>
+      </c>
+      <c r="CR43" s="9">
+        <v>649.80000000000018</v>
+      </c>
+      <c r="CS43" s="9">
+        <v>935.5</v>
+      </c>
+      <c r="CT43" s="9">
+        <v>1080.2821826030122</v>
+      </c>
+      <c r="CU43" s="9">
+        <v>1226.8656884133106</v>
+      </c>
+      <c r="CV43" s="9">
+        <v>5895.6075336954973</v>
+      </c>
+      <c r="CW43" s="9">
+        <v>20220.885264810378</v>
+      </c>
+      <c r="CX43" s="9">
+        <v>62083.859330477804</v>
+      </c>
+      <c r="CY43" s="4">
+        <v>22535.100000000006</v>
+      </c>
+      <c r="CZ43" s="9">
+        <v>16096.603771762297</v>
+      </c>
+      <c r="DA43" s="9">
+        <v>4545.125145392085</v>
+      </c>
+      <c r="DC43" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="DD43" s="9">
+        <v>1054.3</v>
+      </c>
+      <c r="DE43" s="4">
+        <v>635.79999999999995</v>
+      </c>
+      <c r="DF43" s="9">
+        <v>836.80000000000018</v>
+      </c>
+      <c r="DG43" s="9">
+        <v>1021.6999999999998</v>
+      </c>
+      <c r="DH43" s="9">
+        <v>1163.7000000000003</v>
+      </c>
+      <c r="DI43" s="9"/>
+      <c r="DJ43" s="9"/>
+      <c r="DK43" s="9"/>
+      <c r="DL43" s="9"/>
+      <c r="DM43" s="4"/>
+      <c r="DN43" s="9"/>
+      <c r="DO43" s="9"/>
     </row>
-    <row r="28" spans="1:114" ht="28.5" customHeight="1">
-[...25 lines deleted...]
-      <c r="J28" s="27" t="s">
+    <row r="44" spans="1:119">
+      <c r="A44" s="17"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="11"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="12"/>
+      <c r="U44" s="12"/>
+      <c r="V44" s="11"/>
+      <c r="W44" s="11"/>
+      <c r="X44" s="11"/>
+      <c r="Y44" s="11"/>
+      <c r="Z44" s="11"/>
+      <c r="AA44" s="17"/>
+      <c r="AB44" s="11"/>
+      <c r="AC44" s="11"/>
+      <c r="AD44" s="11"/>
+      <c r="AE44" s="11"/>
+      <c r="AF44" s="11"/>
+      <c r="AG44" s="11"/>
+      <c r="AH44" s="12"/>
+      <c r="AI44" s="12"/>
+      <c r="AJ44" s="11"/>
+      <c r="AK44" s="11"/>
+      <c r="AL44" s="11"/>
+      <c r="AM44" s="11"/>
+      <c r="AN44" s="17"/>
+      <c r="AO44" s="11"/>
+      <c r="AP44" s="11"/>
+      <c r="AQ44" s="11"/>
+      <c r="AR44" s="11"/>
+      <c r="AS44" s="11"/>
+      <c r="AT44" s="11"/>
+      <c r="AU44" s="13"/>
+      <c r="AV44" s="13"/>
+      <c r="AW44" s="11"/>
+      <c r="AX44" s="11"/>
+      <c r="AY44" s="11"/>
+      <c r="AZ44" s="11"/>
+      <c r="BA44" s="17"/>
+      <c r="BB44" s="11"/>
+      <c r="BC44" s="11"/>
+      <c r="BD44" s="11"/>
+      <c r="BE44" s="11"/>
+      <c r="BF44" s="11"/>
+      <c r="BG44" s="11"/>
+      <c r="BH44" s="12"/>
+      <c r="BI44" s="12"/>
+      <c r="BJ44" s="11"/>
+      <c r="BK44" s="11"/>
+      <c r="BL44" s="11"/>
+      <c r="BM44" s="11"/>
+      <c r="BN44" s="17"/>
+      <c r="BO44" s="11"/>
+      <c r="BP44" s="11"/>
+      <c r="BQ44" s="11"/>
+      <c r="BR44" s="11"/>
+      <c r="BS44" s="11"/>
+      <c r="BT44" s="11"/>
+      <c r="BU44" s="11"/>
+      <c r="BV44" s="11"/>
+      <c r="BW44" s="11"/>
+      <c r="BX44" s="11"/>
+      <c r="BY44" s="11"/>
+      <c r="BZ44" s="11"/>
+      <c r="CA44" s="17"/>
+      <c r="CB44" s="11"/>
+      <c r="CC44" s="11"/>
+      <c r="CD44" s="11"/>
+      <c r="CE44" s="11"/>
+      <c r="CF44" s="11"/>
+      <c r="CG44" s="11"/>
+      <c r="CH44" s="11"/>
+      <c r="CI44" s="11"/>
+      <c r="CJ44" s="11"/>
+      <c r="CK44" s="11"/>
+      <c r="CL44" s="11"/>
+      <c r="CM44" s="11"/>
+      <c r="CO44" s="17"/>
+      <c r="CP44" s="11"/>
+      <c r="CQ44" s="11"/>
+      <c r="CR44" s="11"/>
+      <c r="CS44" s="11"/>
+      <c r="CT44" s="11"/>
+      <c r="CU44" s="11"/>
+      <c r="CV44" s="11"/>
+      <c r="CW44" s="11"/>
+      <c r="CX44" s="11"/>
+      <c r="CY44" s="11"/>
+      <c r="CZ44" s="11"/>
+      <c r="DA44" s="11"/>
+      <c r="DC44" s="17"/>
+      <c r="DD44" s="11"/>
+      <c r="DE44" s="11"/>
+      <c r="DF44" s="11"/>
+      <c r="DG44" s="11"/>
+      <c r="DH44" s="11"/>
+      <c r="DI44" s="11"/>
+      <c r="DJ44" s="11"/>
+      <c r="DK44" s="11"/>
+      <c r="DL44" s="11"/>
+      <c r="DM44" s="11"/>
+      <c r="DN44" s="11"/>
+      <c r="DO44" s="11"/>
+    </row>
+    <row r="45" spans="1:119">
+      <c r="A45" s="17"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="12"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="17"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="12"/>
+      <c r="U45" s="12"/>
+      <c r="V45" s="11"/>
+      <c r="W45" s="11"/>
+      <c r="X45" s="11"/>
+      <c r="Y45" s="11"/>
+      <c r="Z45" s="11"/>
+      <c r="AA45" s="17"/>
+      <c r="AB45" s="11"/>
+      <c r="AC45" s="11"/>
+      <c r="AD45" s="11"/>
+      <c r="AE45" s="11"/>
+      <c r="AF45" s="11"/>
+      <c r="AG45" s="11"/>
+      <c r="AH45" s="12"/>
+      <c r="AI45" s="12"/>
+      <c r="AJ45" s="11"/>
+      <c r="AK45" s="11"/>
+      <c r="AL45" s="11"/>
+      <c r="AM45" s="11"/>
+      <c r="AN45" s="17"/>
+      <c r="AO45" s="11"/>
+      <c r="AP45" s="11"/>
+      <c r="AQ45" s="11"/>
+      <c r="AR45" s="11"/>
+      <c r="AS45" s="11"/>
+      <c r="AT45" s="11"/>
+      <c r="AU45" s="13"/>
+      <c r="AV45" s="13"/>
+      <c r="AW45" s="11"/>
+      <c r="AX45" s="11"/>
+      <c r="AY45" s="11"/>
+      <c r="AZ45" s="11"/>
+      <c r="BA45" s="17"/>
+      <c r="BB45" s="11"/>
+      <c r="BC45" s="11"/>
+      <c r="BD45" s="11"/>
+      <c r="BE45" s="11"/>
+      <c r="BF45" s="11"/>
+      <c r="BG45" s="11"/>
+      <c r="BH45" s="12"/>
+      <c r="BI45" s="12"/>
+      <c r="BJ45" s="11"/>
+      <c r="BK45" s="11"/>
+      <c r="BL45" s="11"/>
+      <c r="BM45" s="11"/>
+      <c r="BN45" s="17"/>
+      <c r="BO45" s="11"/>
+      <c r="BP45" s="11"/>
+      <c r="BQ45" s="11"/>
+      <c r="BR45" s="11"/>
+      <c r="BS45" s="11"/>
+      <c r="BT45" s="11"/>
+      <c r="BU45" s="11"/>
+      <c r="BV45" s="11"/>
+      <c r="BW45" s="11"/>
+      <c r="BX45" s="11"/>
+      <c r="BY45" s="11"/>
+      <c r="BZ45" s="11"/>
+      <c r="CA45" s="17"/>
+      <c r="CB45" s="11"/>
+      <c r="CC45" s="11"/>
+      <c r="CD45" s="11"/>
+      <c r="CE45" s="11"/>
+      <c r="CF45" s="11"/>
+      <c r="CG45" s="11"/>
+      <c r="CH45" s="11"/>
+      <c r="CI45" s="11"/>
+      <c r="CJ45" s="11"/>
+      <c r="CK45" s="11"/>
+      <c r="CL45" s="11"/>
+      <c r="CM45" s="11"/>
+      <c r="CO45" s="17"/>
+      <c r="CP45" s="11"/>
+      <c r="CQ45" s="11"/>
+      <c r="CR45" s="11"/>
+      <c r="CS45" s="11"/>
+      <c r="CT45" s="11"/>
+      <c r="CU45" s="11"/>
+      <c r="CV45" s="11"/>
+      <c r="CW45" s="11"/>
+      <c r="CX45" s="11"/>
+      <c r="CY45" s="11"/>
+      <c r="CZ45" s="11"/>
+      <c r="DA45" s="11"/>
+      <c r="DC45" s="17"/>
+      <c r="DD45" s="11"/>
+      <c r="DE45" s="11"/>
+      <c r="DF45" s="11"/>
+      <c r="DG45" s="11"/>
+      <c r="DH45" s="11"/>
+      <c r="DI45" s="11"/>
+      <c r="DJ45" s="11"/>
+      <c r="DK45" s="11"/>
+      <c r="DL45" s="11"/>
+      <c r="DM45" s="11"/>
+      <c r="DN45" s="11"/>
+      <c r="DO45" s="11"/>
+    </row>
+    <row r="46" spans="1:119" s="10" customFormat="1">
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="U46" s="11"/>
+      <c r="V46" s="11"/>
+      <c r="W46" s="11"/>
+      <c r="X46" s="11"/>
+      <c r="Y46" s="11"/>
+      <c r="Z46" s="11"/>
+      <c r="AB46" s="11"/>
+      <c r="AC46" s="11"/>
+      <c r="AD46" s="11"/>
+      <c r="AE46" s="11"/>
+      <c r="AF46" s="11"/>
+      <c r="AG46" s="11"/>
+      <c r="AH46" s="12"/>
+      <c r="AI46" s="12"/>
+      <c r="AJ46" s="11"/>
+      <c r="AK46" s="11"/>
+      <c r="AL46" s="11"/>
+      <c r="AM46" s="11"/>
+      <c r="AO46" s="11"/>
+      <c r="AP46" s="11"/>
+      <c r="AQ46" s="11"/>
+      <c r="AR46" s="11"/>
+      <c r="AS46" s="11"/>
+      <c r="AT46" s="11"/>
+      <c r="AU46" s="13"/>
+      <c r="AV46" s="13"/>
+      <c r="AW46" s="11"/>
+      <c r="AX46" s="11"/>
+      <c r="AY46" s="11"/>
+      <c r="AZ46" s="11"/>
+      <c r="BB46" s="11"/>
+      <c r="BC46" s="11"/>
+      <c r="BD46" s="11"/>
+      <c r="BE46" s="11"/>
+      <c r="BF46" s="11"/>
+      <c r="BG46" s="11"/>
+      <c r="BH46" s="12"/>
+      <c r="BI46" s="12"/>
+      <c r="BJ46" s="11"/>
+      <c r="BK46" s="11"/>
+      <c r="BL46" s="11"/>
+      <c r="BM46" s="11"/>
+      <c r="BO46" s="11"/>
+      <c r="BP46" s="11"/>
+      <c r="BQ46" s="11"/>
+      <c r="BR46" s="11"/>
+      <c r="BS46" s="11"/>
+      <c r="BT46" s="11"/>
+      <c r="BU46" s="11"/>
+      <c r="BV46" s="11"/>
+      <c r="BW46" s="11"/>
+      <c r="BX46" s="11"/>
+      <c r="BY46" s="11"/>
+      <c r="BZ46" s="11"/>
+      <c r="CB46" s="11"/>
+      <c r="CC46" s="11"/>
+      <c r="CD46" s="11"/>
+      <c r="CE46" s="11"/>
+      <c r="CF46" s="11"/>
+      <c r="CG46" s="11"/>
+      <c r="CH46" s="11"/>
+      <c r="CI46" s="11"/>
+      <c r="CJ46" s="11"/>
+      <c r="CK46" s="11"/>
+      <c r="CL46" s="11"/>
+      <c r="CM46" s="11"/>
+      <c r="CP46" s="11"/>
+      <c r="CQ46" s="11"/>
+      <c r="CR46" s="11"/>
+      <c r="CS46" s="11"/>
+      <c r="CT46" s="11"/>
+      <c r="CU46" s="11"/>
+      <c r="CV46" s="11"/>
+      <c r="CW46" s="11"/>
+      <c r="CX46" s="11"/>
+      <c r="CY46" s="11"/>
+      <c r="CZ46" s="11"/>
+      <c r="DA46" s="11"/>
+      <c r="DD46" s="11"/>
+      <c r="DE46" s="11"/>
+      <c r="DF46" s="11"/>
+      <c r="DG46" s="11"/>
+      <c r="DH46" s="11"/>
+      <c r="DI46" s="11"/>
+      <c r="DJ46" s="11"/>
+      <c r="DK46" s="11"/>
+      <c r="DL46" s="11"/>
+      <c r="DM46" s="11"/>
+      <c r="DN46" s="11"/>
+      <c r="DO46" s="11"/>
+    </row>
+    <row r="47" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="K28" s="27" t="s">
-[...32 lines deleted...]
-      <c r="V28" s="27" t="s">
+      <c r="B47" s="26"/>
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="F47" s="26"/>
+      <c r="G47" s="26"/>
+      <c r="H47" s="26"/>
+      <c r="I47" s="26"/>
+      <c r="J47" s="26"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="26"/>
+      <c r="M47" s="26"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="W28" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AH28" s="27" t="s">
+      <c r="P47" s="26"/>
+      <c r="Q47" s="26"/>
+      <c r="R47" s="26"/>
+      <c r="S47" s="26"/>
+      <c r="T47" s="26"/>
+      <c r="U47" s="26"/>
+      <c r="V47" s="26"/>
+      <c r="W47" s="26"/>
+      <c r="X47" s="26"/>
+      <c r="Y47" s="26"/>
+      <c r="Z47" s="26"/>
+      <c r="AA47" s="23"/>
+      <c r="AB47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="AI28" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AT28" s="27" t="s">
+      <c r="AC47" s="26"/>
+      <c r="AD47" s="26"/>
+      <c r="AE47" s="26"/>
+      <c r="AF47" s="26"/>
+      <c r="AG47" s="26"/>
+      <c r="AH47" s="26"/>
+      <c r="AI47" s="26"/>
+      <c r="AJ47" s="26"/>
+      <c r="AK47" s="26"/>
+      <c r="AL47" s="26"/>
+      <c r="AM47" s="26"/>
+      <c r="AN47" s="23"/>
+      <c r="AO47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="AU28" s="27" t="s">
-[...32 lines deleted...]
-      <c r="BF28" s="27" t="s">
+      <c r="AP47" s="26"/>
+      <c r="AQ47" s="26"/>
+      <c r="AR47" s="26"/>
+      <c r="AS47" s="26"/>
+      <c r="AT47" s="26"/>
+      <c r="AU47" s="26"/>
+      <c r="AV47" s="26"/>
+      <c r="AW47" s="26"/>
+      <c r="AX47" s="26"/>
+      <c r="AY47" s="26"/>
+      <c r="AZ47" s="26"/>
+      <c r="BA47" s="23"/>
+      <c r="BB47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="BG28" s="27" t="s">
-[...32 lines deleted...]
-      <c r="BR28" s="27" t="s">
+      <c r="BC47" s="26"/>
+      <c r="BD47" s="26"/>
+      <c r="BE47" s="26"/>
+      <c r="BF47" s="26"/>
+      <c r="BG47" s="26"/>
+      <c r="BH47" s="26"/>
+      <c r="BI47" s="26"/>
+      <c r="BJ47" s="26"/>
+      <c r="BK47" s="26"/>
+      <c r="BL47" s="26"/>
+      <c r="BM47" s="26"/>
+      <c r="BN47" s="23"/>
+      <c r="BO47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="BS28" s="27" t="s">
-[...33 lines deleted...]
-      <c r="CE28" s="27" t="s">
+      <c r="BP47" s="26"/>
+      <c r="BQ47" s="26"/>
+      <c r="BR47" s="26"/>
+      <c r="BS47" s="26"/>
+      <c r="BT47" s="26"/>
+      <c r="BU47" s="26"/>
+      <c r="BV47" s="26"/>
+      <c r="BW47" s="26"/>
+      <c r="BX47" s="26"/>
+      <c r="BY47" s="26"/>
+      <c r="BZ47" s="26"/>
+      <c r="CA47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="CF28" s="27" t="s">
-[...33 lines deleted...]
-      <c r="CS28" s="27" t="s">
+      <c r="CB47" s="26"/>
+      <c r="CC47" s="26"/>
+      <c r="CD47" s="26"/>
+      <c r="CE47" s="26"/>
+      <c r="CF47" s="26"/>
+      <c r="CG47" s="26"/>
+      <c r="CH47" s="26"/>
+      <c r="CI47" s="26"/>
+      <c r="CJ47" s="26"/>
+      <c r="CK47" s="26"/>
+      <c r="CL47" s="26"/>
+      <c r="CM47" s="26"/>
+      <c r="CO47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="CT28" s="27" t="s">
-[...33 lines deleted...]
-      <c r="DG28" s="27" t="s">
+      <c r="CP47" s="26"/>
+      <c r="CQ47" s="26"/>
+      <c r="CR47" s="26"/>
+      <c r="CS47" s="26"/>
+      <c r="CT47" s="26"/>
+      <c r="CU47" s="26"/>
+      <c r="CV47" s="26"/>
+      <c r="CW47" s="26"/>
+      <c r="CX47" s="26"/>
+      <c r="CY47" s="26"/>
+      <c r="CZ47" s="26"/>
+      <c r="DA47" s="26"/>
+      <c r="DC47" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="DH28" s="27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="DD47" s="26"/>
+      <c r="DE47" s="26"/>
+      <c r="DF47" s="26"/>
+      <c r="DG47" s="26"/>
+      <c r="DH47" s="26"/>
+      <c r="DI47" s="26"/>
+      <c r="DJ47" s="26"/>
+      <c r="DK47" s="26"/>
+      <c r="DL47" s="26"/>
+      <c r="DM47" s="26"/>
+      <c r="DN47" s="26"/>
+      <c r="DO47" s="26"/>
     </row>
-    <row r="29" spans="1:114" ht="22.5">
-[...5299 lines deleted...]
-    <row r="48" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="48" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
-      <c r="J48" s="28" t="s">
-[...4 lines deleted...]
-      <c r="M48" s="28"/>
+      <c r="J48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="24"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
-      <c r="V48" s="28" t="s">
-[...5 lines deleted...]
-      <c r="Z48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="X48" s="24"/>
+      <c r="Y48" s="24"/>
+      <c r="Z48" s="24"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
-      <c r="AH48" s="28" t="s">
-[...6 lines deleted...]
-      <c r="AM48" s="1"/>
+      <c r="AH48" s="1"/>
+      <c r="AI48" s="1"/>
+      <c r="AJ48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK48" s="24"/>
+      <c r="AL48" s="24"/>
+      <c r="AM48" s="24"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
       <c r="AR48" s="1"/>
       <c r="AS48" s="1"/>
-      <c r="AT48" s="28" t="s">
-[...7 lines deleted...]
-      <c r="AZ48" s="1"/>
+      <c r="AT48" s="1"/>
+      <c r="AU48" s="1"/>
+      <c r="AV48" s="1"/>
+      <c r="AW48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX48" s="24"/>
+      <c r="AY48" s="24"/>
+      <c r="AZ48" s="24"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="1"/>
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
-      <c r="BF48" s="28" t="s">
+      <c r="BF48" s="1"/>
+      <c r="BG48" s="1"/>
+      <c r="BH48" s="1"/>
+      <c r="BI48" s="1"/>
+      <c r="BJ48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK48" s="24"/>
+      <c r="BL48" s="24"/>
+      <c r="BM48" s="24"/>
+      <c r="BN48" s="1"/>
+      <c r="BW48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BX48" s="24"/>
+      <c r="BY48" s="24"/>
+      <c r="BZ48" s="24"/>
+      <c r="CA48" s="1"/>
+      <c r="CJ48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CK48" s="24"/>
+      <c r="CL48" s="24"/>
+      <c r="CM48" s="24"/>
+      <c r="CO48" s="1"/>
+      <c r="CX48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CY48" s="24"/>
+      <c r="CZ48" s="24"/>
+      <c r="DA48" s="24"/>
+      <c r="DC48" s="1"/>
+      <c r="DL48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="DM48" s="24"/>
+      <c r="DN48" s="24"/>
+      <c r="DO48" s="24"/>
+    </row>
+    <row r="49" spans="1:119" ht="20.25" customHeight="1">
+      <c r="A49" s="27"/>
+      <c r="B49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="25"/>
+      <c r="D49" s="25"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="H49" s="25"/>
+      <c r="I49" s="25"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="25"/>
+      <c r="L49" s="25"/>
+      <c r="M49" s="25"/>
+      <c r="N49" s="27"/>
+      <c r="O49" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P49" s="25"/>
+      <c r="Q49" s="25"/>
+      <c r="R49" s="25"/>
+      <c r="S49" s="25"/>
+      <c r="T49" s="25"/>
+      <c r="U49" s="25"/>
+      <c r="V49" s="25"/>
+      <c r="W49" s="25"/>
+      <c r="X49" s="25"/>
+      <c r="Y49" s="25"/>
+      <c r="Z49" s="25"/>
+      <c r="AA49" s="27"/>
+      <c r="AB49" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC49" s="25"/>
+      <c r="AD49" s="25"/>
+      <c r="AE49" s="25"/>
+      <c r="AF49" s="25"/>
+      <c r="AG49" s="25"/>
+      <c r="AH49" s="25"/>
+      <c r="AI49" s="25"/>
+      <c r="AJ49" s="25"/>
+      <c r="AK49" s="25"/>
+      <c r="AL49" s="25"/>
+      <c r="AM49" s="25"/>
+      <c r="AN49" s="27"/>
+      <c r="AO49" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP49" s="25"/>
+      <c r="AQ49" s="25"/>
+      <c r="AR49" s="25"/>
+      <c r="AS49" s="25"/>
+      <c r="AT49" s="25"/>
+      <c r="AU49" s="25"/>
+      <c r="AV49" s="25"/>
+      <c r="AW49" s="25"/>
+      <c r="AX49" s="25"/>
+      <c r="AY49" s="25"/>
+      <c r="AZ49" s="25"/>
+      <c r="BA49" s="27"/>
+      <c r="BB49" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="BC49" s="25"/>
+      <c r="BD49" s="25"/>
+      <c r="BE49" s="25"/>
+      <c r="BF49" s="25"/>
+      <c r="BG49" s="25"/>
+      <c r="BH49" s="25"/>
+      <c r="BI49" s="25"/>
+      <c r="BJ49" s="25"/>
+      <c r="BK49" s="25"/>
+      <c r="BL49" s="25"/>
+      <c r="BM49" s="25"/>
+      <c r="BN49" s="27"/>
+      <c r="BO49" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="BP49" s="25"/>
+      <c r="BQ49" s="25"/>
+      <c r="BR49" s="25"/>
+      <c r="BS49" s="25"/>
+      <c r="BT49" s="25"/>
+      <c r="BU49" s="25"/>
+      <c r="BV49" s="25"/>
+      <c r="BW49" s="25"/>
+      <c r="BX49" s="25"/>
+      <c r="BY49" s="25"/>
+      <c r="BZ49" s="25"/>
+      <c r="CA49" s="27"/>
+      <c r="CB49" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="CC49" s="25"/>
+      <c r="CD49" s="25"/>
+      <c r="CE49" s="25"/>
+      <c r="CF49" s="25"/>
+      <c r="CG49" s="25"/>
+      <c r="CH49" s="25"/>
+      <c r="CI49" s="25"/>
+      <c r="CJ49" s="25"/>
+      <c r="CK49" s="25"/>
+      <c r="CL49" s="25"/>
+      <c r="CM49" s="25"/>
+      <c r="CO49" s="27"/>
+      <c r="CP49" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="CQ49" s="25"/>
+      <c r="CR49" s="25"/>
+      <c r="CS49" s="25"/>
+      <c r="CT49" s="25"/>
+      <c r="CU49" s="25"/>
+      <c r="CV49" s="25"/>
+      <c r="CW49" s="25"/>
+      <c r="CX49" s="25"/>
+      <c r="CY49" s="25"/>
+      <c r="CZ49" s="25"/>
+      <c r="DA49" s="25"/>
+      <c r="DC49" s="27"/>
+      <c r="DD49" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="DE49" s="25"/>
+      <c r="DF49" s="25"/>
+      <c r="DG49" s="25"/>
+      <c r="DH49" s="25"/>
+      <c r="DI49" s="25"/>
+      <c r="DJ49" s="25"/>
+      <c r="DK49" s="25"/>
+      <c r="DL49" s="25"/>
+      <c r="DM49" s="25"/>
+      <c r="DN49" s="25"/>
+      <c r="DO49" s="25"/>
+    </row>
+    <row r="50" spans="1:119" ht="28.5" customHeight="1">
+      <c r="A50" s="27"/>
+      <c r="B50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N50" s="27"/>
+      <c r="O50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA50" s="27"/>
+      <c r="AB50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN50" s="27"/>
+      <c r="AO50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA50" s="27"/>
+      <c r="BB50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH50" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BL50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BM50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BN50" s="27"/>
+      <c r="BO50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BQ50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BR50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BT50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BU50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="BV50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BW50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BX50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BY50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BZ50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CA50" s="27"/>
+      <c r="CB50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CD50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CE50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CG50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CH50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CI50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CJ50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CK50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CL50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="CM50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO50" s="27"/>
+      <c r="CP50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CR50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CS50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CU50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CV50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CW50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CX50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CY50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CZ50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DA50" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="DC50" s="27"/>
+      <c r="DD50" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="DE50" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="DF50" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="DG50" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH50" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="DI50" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="DJ50" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="DK50" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="DL50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="DM50" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="DN50" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DO50" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="1:119">
+      <c r="A51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B51" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="C51" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="D51" s="9">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E51" s="9">
+        <v>7.3999999999999986</v>
+      </c>
+      <c r="F51" s="9">
+        <v>5.4000000000000021</v>
+      </c>
+      <c r="G51" s="7">
+        <v>6.0999999999999979</v>
+      </c>
+      <c r="H51" s="7">
+        <v>5265.5</v>
+      </c>
+      <c r="I51" s="9">
+        <v>31297.800000000003</v>
+      </c>
+      <c r="J51" s="9">
+        <v>253782.19999999998</v>
+      </c>
+      <c r="K51" s="9">
+        <v>43782.9</v>
+      </c>
+      <c r="L51" s="9">
+        <v>38227.600000000006</v>
+      </c>
+      <c r="M51" s="9">
+        <v>-613.70000000000618</v>
+      </c>
+      <c r="N51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="O51" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="P51" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="Q51" s="9">
+        <v>11.3</v>
+      </c>
+      <c r="R51" s="9">
+        <v>8.9999999999999964</v>
+      </c>
+      <c r="S51" s="9">
+        <v>6.2000000000000028</v>
+      </c>
+      <c r="T51" s="7">
+        <v>5.3999999999999986</v>
+      </c>
+      <c r="U51" s="7">
+        <v>440.6</v>
+      </c>
+      <c r="V51" s="9">
+        <v>44035.3</v>
+      </c>
+      <c r="W51" s="9">
+        <v>330994.09999999998</v>
+      </c>
+      <c r="X51" s="9">
+        <v>62189.7</v>
+      </c>
+      <c r="Y51" s="9">
+        <v>31920.699999999997</v>
+      </c>
+      <c r="Z51" s="7">
+        <v>-4316.2999999999993</v>
+      </c>
+      <c r="AA51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AC51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AD51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AE51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AF51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AG51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AH51" s="7">
+        <v>6178.0000000000009</v>
+      </c>
+      <c r="AI51" s="7">
+        <v>80926.2</v>
+      </c>
+      <c r="AJ51" s="9">
+        <v>398483.30000000005</v>
+      </c>
+      <c r="AK51" s="9">
+        <v>58370.600000000013</v>
+      </c>
+      <c r="AL51" s="9">
+        <v>53342.89999999998</v>
+      </c>
+      <c r="AM51" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AN51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AP51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AQ51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AR51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AS51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AT51" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AU51" s="7">
+        <v>8037.4999999999991</v>
+      </c>
+      <c r="AV51" s="7">
+        <v>88336.6</v>
+      </c>
+      <c r="AW51" s="9">
+        <v>567756</v>
+      </c>
+      <c r="AX51" s="9">
+        <v>13188.7</v>
+      </c>
+      <c r="AY51" s="9">
+        <v>-2590.5999999999913</v>
+      </c>
+      <c r="AZ51" s="7">
+        <v>2253.5999999999913</v>
+      </c>
+      <c r="BA51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB51" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="BC51" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="BD51" s="9">
+        <v>2.5999999999999996</v>
+      </c>
+      <c r="BE51" s="9">
+        <v>2.0999999999999996</v>
+      </c>
+      <c r="BF51" s="9">
+        <v>1.8000000000000007</v>
+      </c>
+      <c r="BG51" s="9">
+        <v>1.9000000000000004</v>
+      </c>
+      <c r="BH51" s="7">
+        <v>11560.7</v>
+      </c>
+      <c r="BI51" s="7">
+        <v>159403.20000000001</v>
+      </c>
+      <c r="BJ51" s="9">
+        <v>564785.6</v>
+      </c>
+      <c r="BK51" s="9">
+        <v>57585.000000000015</v>
+      </c>
+      <c r="BL51" s="9">
+        <v>51942.799999999988</v>
+      </c>
+      <c r="BM51" s="7">
+        <v>6498.6999999999898</v>
+      </c>
+      <c r="BN51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO51" s="9">
+        <v>6238.2691200757326</v>
+      </c>
+      <c r="BP51" s="9">
+        <v>6670.2435930115662</v>
+      </c>
+      <c r="BQ51" s="9">
+        <v>5862.2247129693505</v>
+      </c>
+      <c r="BR51" s="9">
+        <v>6559.8849951320353</v>
+      </c>
+      <c r="BS51" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="BT51" s="9">
+        <v>0.40000000000000036</v>
+      </c>
+      <c r="BU51" s="9">
+        <v>12593.4</v>
+      </c>
+      <c r="BV51" s="9">
+        <v>106154.6</v>
+      </c>
+      <c r="BW51" s="9">
+        <v>321260.85821769998</v>
+      </c>
+      <c r="BX51" s="9">
+        <v>65749.230701919063</v>
+      </c>
+      <c r="BY51" s="9">
+        <v>34939.611080380913</v>
+      </c>
+      <c r="BZ51" s="9">
+        <v>-357.39999999990687</v>
+      </c>
+      <c r="CA51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CB51" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="CC51" s="9">
+        <v>8.550843570833333</v>
+      </c>
+      <c r="CD51" s="9">
+        <v>7.449156429166667</v>
+      </c>
+      <c r="CE51" s="9">
+        <v>5.3156272666666666</v>
+      </c>
+      <c r="CF51" s="9">
+        <v>3.728744904166664</v>
+      </c>
+      <c r="CG51" s="7">
+        <v>3.0629079249999975</v>
+      </c>
+      <c r="CH51" s="9">
+        <v>13271.425111591641</v>
+      </c>
+      <c r="CI51" s="9">
+        <v>104584.46760831252</v>
+      </c>
+      <c r="CJ51" s="9">
+        <v>314906.52991005272</v>
+      </c>
+      <c r="CK51" s="4">
+        <v>314472.17008994723</v>
+      </c>
+      <c r="CL51" s="9">
+        <v>119112.90000000002</v>
+      </c>
+      <c r="CM51" s="9">
+        <v>-3235.4000000000233</v>
+      </c>
+      <c r="CO51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CP51" s="9">
+        <v>123.7</v>
+      </c>
+      <c r="CQ51" s="9">
+        <v>160.10000000000002</v>
+      </c>
+      <c r="CR51" s="9">
+        <v>116.49433922666668</v>
+      </c>
+      <c r="CS51" s="9">
+        <v>116.50566077333326</v>
+      </c>
+      <c r="CT51" s="9">
+        <v>43.664478170000052</v>
+      </c>
+      <c r="CU51" s="7">
+        <v>293.16808391833331</v>
+      </c>
+      <c r="CV51" s="9">
+        <v>19821.457394562814</v>
+      </c>
+      <c r="CW51" s="9">
+        <v>95296.71071512386</v>
+      </c>
+      <c r="CX51" s="9">
+        <v>395822.4</v>
+      </c>
+      <c r="CY51" s="4">
+        <v>184955.5044648195</v>
+      </c>
+      <c r="CZ51" s="9">
+        <v>173883.94985586568</v>
+      </c>
+      <c r="DA51" s="9">
+        <v>23088.397023560712</v>
+      </c>
+      <c r="DC51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="DD51" s="9">
+        <v>219.1</v>
+      </c>
+      <c r="DE51" s="9">
+        <v>196.4</v>
+      </c>
+      <c r="DF51" s="9">
+        <v>181.82446716999993</v>
+      </c>
+      <c r="DG51" s="9">
+        <v>103.47553283000002</v>
+      </c>
+      <c r="DH51" s="9">
+        <v>45.850597696666568</v>
+      </c>
+      <c r="DI51" s="7"/>
+      <c r="DJ51" s="9"/>
+      <c r="DK51" s="9"/>
+      <c r="DL51" s="9"/>
+      <c r="DM51" s="4"/>
+      <c r="DN51" s="9"/>
+      <c r="DO51" s="9"/>
+    </row>
+    <row r="52" spans="1:119">
+      <c r="A52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="C52" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="D52" s="9">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E52" s="9">
+        <v>7.3999999999999986</v>
+      </c>
+      <c r="F52" s="9">
+        <v>5.4000000000000021</v>
+      </c>
+      <c r="G52" s="7">
+        <v>6.0999999999999979</v>
+      </c>
+      <c r="H52" s="7">
+        <v>337.3</v>
+      </c>
+      <c r="I52" s="7">
+        <v>1029.3999999999999</v>
+      </c>
+      <c r="J52" s="7">
+        <v>9407</v>
+      </c>
+      <c r="K52" s="7">
+        <v>1555.3999999999996</v>
+      </c>
+      <c r="L52" s="7">
+        <v>147.20000000000073</v>
+      </c>
+      <c r="M52" s="7">
+        <v>487.19999999999891</v>
+      </c>
+      <c r="N52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O52" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="P52" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="Q52" s="9">
+        <v>11.3</v>
+      </c>
+      <c r="R52" s="9">
+        <v>8.9999999999999964</v>
+      </c>
+      <c r="S52" s="9">
+        <v>6.2000000000000028</v>
+      </c>
+      <c r="T52" s="9">
+        <v>5.3999999999999986</v>
+      </c>
+      <c r="U52" s="9">
+        <v>440.6</v>
+      </c>
+      <c r="V52" s="9">
+        <v>958.90000000000009</v>
+      </c>
+      <c r="W52" s="9">
+        <v>9236.3000000000011</v>
+      </c>
+      <c r="X52" s="9">
+        <v>1359.0999999999985</v>
+      </c>
+      <c r="Y52" s="9">
+        <v>-370.59999999999854</v>
+      </c>
+      <c r="Z52" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AC52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AD52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AE52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AF52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AG52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AH52" s="7">
+        <v>566.20000000000005</v>
+      </c>
+      <c r="AI52" s="7">
+        <v>1129.4000000000001</v>
+      </c>
+      <c r="AJ52" s="7">
+        <v>11689.2</v>
+      </c>
+      <c r="AK52" s="7">
+        <v>1842.8999999999996</v>
+      </c>
+      <c r="AL52" s="7">
+        <v>-354.80000000000109</v>
+      </c>
+      <c r="AM52" s="9">
+        <v>1.0750748699999999</v>
+      </c>
+      <c r="AN52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AP52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AQ52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AR52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AS52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AT52" s="9">
+        <v>1.3196296066666668</v>
+      </c>
+      <c r="AU52" s="7">
+        <v>646.70000000000005</v>
+      </c>
+      <c r="AV52" s="7">
+        <v>1375.8</v>
+      </c>
+      <c r="AW52" s="7">
+        <v>16778.900000000001</v>
+      </c>
+      <c r="AX52" s="7">
+        <v>2180.6999999999971</v>
+      </c>
+      <c r="AY52" s="7">
+        <v>-47.69999999999709</v>
+      </c>
+      <c r="AZ52" s="7">
+        <v>74.099999999998545</v>
+      </c>
+      <c r="BA52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB52" s="7">
+        <v>3.8</v>
+      </c>
+      <c r="BC52" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="BD52" s="7">
+        <v>2.5999999999999996</v>
+      </c>
+      <c r="BE52" s="7">
+        <v>2.0999999999999996</v>
+      </c>
+      <c r="BF52" s="7">
+        <v>1.8000000000000007</v>
+      </c>
+      <c r="BG52" s="7">
+        <v>1.9000000000000004</v>
+      </c>
+      <c r="BH52" s="7">
+        <v>579.9</v>
+      </c>
+      <c r="BI52" s="7">
+        <v>1282</v>
+      </c>
+      <c r="BJ52" s="7">
+        <v>17156.900000000001</v>
+      </c>
+      <c r="BK52" s="7">
+        <v>2045</v>
+      </c>
+      <c r="BL52" s="7">
+        <v>43.399999999997817</v>
+      </c>
+      <c r="BM52" s="7">
+        <v>513.70000000000073</v>
+      </c>
+      <c r="BN52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO52" s="9">
+        <v>0</v>
+      </c>
+      <c r="BP52" s="9">
+        <v>0</v>
+      </c>
+      <c r="BQ52" s="9">
+        <v>0</v>
+      </c>
+      <c r="BR52" s="9">
+        <v>0</v>
+      </c>
+      <c r="BS52" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="BT52" s="9">
+        <v>0.40000000000000036</v>
+      </c>
+      <c r="BU52" s="9">
+        <v>573.71157400000004</v>
+      </c>
+      <c r="BV52" s="9">
+        <v>1447.800585</v>
+      </c>
+      <c r="BW52" s="9">
+        <v>13875.787840999999</v>
+      </c>
+      <c r="BX52" s="9">
+        <v>2714.1000000000022</v>
+      </c>
+      <c r="BY52" s="9">
+        <v>1784.7999999999993</v>
+      </c>
+      <c r="BZ52" s="9">
+        <v>67.299999999999272</v>
+      </c>
+      <c r="CA52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB52" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="CC52" s="9">
+        <v>8.6428407999999983</v>
+      </c>
+      <c r="CD52" s="9">
+        <v>7.3571592000000017</v>
+      </c>
+      <c r="CE52" s="9">
+        <v>5.3000000000000007</v>
+      </c>
+      <c r="CF52" s="9">
+        <v>3.7000000000000028</v>
+      </c>
+      <c r="CG52" s="7">
+        <v>3.0999999999999943</v>
+      </c>
+      <c r="CH52" s="9">
+        <v>586.40000000000009</v>
+      </c>
+      <c r="CI52" s="9">
+        <v>1335.3903624006882</v>
+      </c>
+      <c r="CJ52" s="9">
+        <v>8126.2056220340128</v>
+      </c>
+      <c r="CK52" s="4">
+        <v>4300.2943779659872</v>
+      </c>
+      <c r="CL52" s="9">
+        <v>281</v>
+      </c>
+      <c r="CM52" s="9">
+        <v>6588.7999999999993</v>
+      </c>
+      <c r="CO52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CP52" s="9">
+        <v>123.7</v>
+      </c>
+      <c r="CQ52" s="9">
+        <v>160.10000000000002</v>
+      </c>
+      <c r="CR52" s="9">
+        <v>116.5</v>
+      </c>
+      <c r="CS52" s="9">
+        <v>116.49999999999994</v>
+      </c>
+      <c r="CT52" s="9">
+        <v>43.664478170000052</v>
+      </c>
+      <c r="CU52" s="7">
+        <v>293.12547907593307</v>
+      </c>
+      <c r="CV52" s="9">
+        <v>402.08875331875072</v>
+      </c>
+      <c r="CW52" s="9">
+        <v>1218.7059905221802</v>
+      </c>
+      <c r="CX52" s="9">
+        <v>14350.315298913138</v>
+      </c>
+      <c r="CY52" s="4">
+        <v>2066.5999999999985</v>
+      </c>
+      <c r="CZ52" s="9">
+        <v>864.10000000000218</v>
+      </c>
+      <c r="DA52" s="9">
+        <v>2002.8999999999978</v>
+      </c>
+      <c r="DC52" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="DD52" s="9">
+        <v>219.1</v>
+      </c>
+      <c r="DE52" s="9">
+        <v>196.4</v>
+      </c>
+      <c r="DF52" s="9">
+        <v>181.79999999999995</v>
+      </c>
+      <c r="DG52" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="DH52" s="9">
+        <v>45.900000000000091</v>
+      </c>
+      <c r="DI52" s="7"/>
+      <c r="DJ52" s="9"/>
+      <c r="DK52" s="9"/>
+      <c r="DL52" s="9"/>
+      <c r="DM52" s="4"/>
+      <c r="DN52" s="9"/>
+      <c r="DO52" s="9"/>
+    </row>
+    <row r="53" spans="1:119">
+      <c r="A53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="7">
+        <v>410.7</v>
+      </c>
+      <c r="I53" s="9">
+        <v>1884.2</v>
+      </c>
+      <c r="J53" s="9">
+        <v>23552.699999999997</v>
+      </c>
+      <c r="K53" s="9">
+        <v>2078.2000000000007</v>
+      </c>
+      <c r="L53" s="9">
+        <v>4413.6000000000022</v>
+      </c>
+      <c r="M53" s="9">
+        <v>-202.80000000000291</v>
+      </c>
+      <c r="N53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="R53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="T53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="U53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="V53" s="9">
+        <v>4417</v>
+      </c>
+      <c r="W53" s="9">
+        <v>32362</v>
+      </c>
+      <c r="X53" s="9">
+        <v>-797.5</v>
+      </c>
+      <c r="Y53" s="9">
+        <v>3891.4000000000015</v>
+      </c>
+      <c r="Z53" s="9">
+        <v>-192.30000000000291</v>
+      </c>
+      <c r="AA53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH53" s="7">
+        <v>480.4</v>
+      </c>
+      <c r="AI53" s="7">
+        <v>6013.6</v>
+      </c>
+      <c r="AJ53" s="7">
+        <v>35923.199999999997</v>
+      </c>
+      <c r="AK53" s="7">
+        <v>176.70000000000437</v>
+      </c>
+      <c r="AL53" s="7">
+        <v>8856.5999999999985</v>
+      </c>
+      <c r="AM53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="7">
+        <v>674.3</v>
+      </c>
+      <c r="AV53" s="7">
+        <v>7077.9</v>
+      </c>
+      <c r="AW53" s="7">
+        <v>49956.5</v>
+      </c>
+      <c r="AX53" s="7">
+        <v>-5581.5</v>
+      </c>
+      <c r="AY53" s="7">
+        <v>1210.3000000000029</v>
+      </c>
+      <c r="AZ53" s="7">
+        <v>-416.40000000000146</v>
+      </c>
+      <c r="BA53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BB53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH53" s="7">
+        <v>928.1</v>
+      </c>
+      <c r="BI53" s="7">
+        <v>13080.3</v>
+      </c>
+      <c r="BJ53" s="7">
+        <v>50813</v>
+      </c>
+      <c r="BK53" s="7">
+        <v>6346.7000000000044</v>
+      </c>
+      <c r="BL53" s="7">
+        <v>3913.6999999999971</v>
+      </c>
+      <c r="BM53" s="7">
+        <v>533.39999999999418</v>
+      </c>
+      <c r="BN53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO53" s="9">
+        <v>229.28233482633334</v>
+      </c>
+      <c r="BP53" s="9">
+        <v>307.99389664549994</v>
+      </c>
+      <c r="BQ53" s="9">
+        <v>339.15181527991666</v>
+      </c>
+      <c r="BR53" s="9">
+        <v>385.20077712233331</v>
+      </c>
+      <c r="BS53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU53" s="9">
+        <v>918.71837399999993</v>
+      </c>
+      <c r="BV53" s="9">
+        <v>6136.3239559999993</v>
+      </c>
+      <c r="BW53" s="9">
+        <v>27470.257670000003</v>
+      </c>
+      <c r="BX53" s="9">
+        <v>10907.399999999994</v>
+      </c>
+      <c r="BY53" s="9">
+        <v>1083.1000000000058</v>
+      </c>
+      <c r="BZ53" s="9">
+        <v>131.69999999999709</v>
+      </c>
+      <c r="CA53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CB53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH53" s="9">
+        <v>919.8</v>
+      </c>
+      <c r="CI53" s="9">
+        <v>3920.4718422242395</v>
+      </c>
+      <c r="CJ53" s="9">
+        <v>23711.931367919056</v>
+      </c>
+      <c r="CK53" s="4">
+        <v>20243.168632080942</v>
+      </c>
+      <c r="CL53" s="9">
+        <v>11251.300000000003</v>
+      </c>
+      <c r="CM53" s="9">
+        <v>-1512.5</v>
+      </c>
+      <c r="CO53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CP53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV53" s="9">
+        <v>974.78026008683617</v>
+      </c>
+      <c r="CW53" s="9">
+        <v>8488.8723376347662</v>
+      </c>
+      <c r="CX53" s="9">
+        <v>36655.447402278398</v>
+      </c>
+      <c r="CY53" s="4">
+        <v>11543.400000000001</v>
+      </c>
+      <c r="CZ53" s="9">
+        <v>8893.5517597862781</v>
+      </c>
+      <c r="DA53" s="9">
+        <v>2754.5732288169529</v>
+      </c>
+      <c r="DC53" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="DD53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI53" s="7"/>
+      <c r="DJ53" s="9"/>
+      <c r="DK53" s="9"/>
+      <c r="DL53" s="9"/>
+      <c r="DM53" s="4"/>
+      <c r="DN53" s="9"/>
+      <c r="DO53" s="9"/>
+    </row>
+    <row r="54" spans="1:119">
+      <c r="A54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="7">
+        <v>202.7</v>
+      </c>
+      <c r="I54" s="9">
+        <v>1082.5999999999999</v>
+      </c>
+      <c r="J54" s="9">
+        <v>8193.5</v>
+      </c>
+      <c r="K54" s="9">
+        <v>4152.8000000000011</v>
+      </c>
+      <c r="L54" s="9">
+        <v>1245.6000000000004</v>
+      </c>
+      <c r="M54" s="9">
+        <v>1621</v>
+      </c>
+      <c r="N54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="O54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V54" s="9">
+        <v>3187.7</v>
+      </c>
+      <c r="W54" s="9">
+        <v>14422.099999999999</v>
+      </c>
+      <c r="X54" s="9">
+        <v>5682.2999999999993</v>
+      </c>
+      <c r="Y54" s="9">
+        <v>2797.7000000000007</v>
+      </c>
+      <c r="Z54" s="9">
+        <v>-1327.2999999999993</v>
+      </c>
+      <c r="AA54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH54" s="7">
+        <v>191.9</v>
+      </c>
+      <c r="AI54" s="7">
+        <v>5134.8</v>
+      </c>
+      <c r="AJ54" s="7">
+        <v>13537.8</v>
+      </c>
+      <c r="AK54" s="7">
+        <v>3852.5</v>
+      </c>
+      <c r="AL54" s="7">
+        <v>9862</v>
+      </c>
+      <c r="AM54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="7">
+        <v>230.3</v>
+      </c>
+      <c r="AV54" s="7">
+        <v>5921.3</v>
+      </c>
+      <c r="AW54" s="7">
+        <v>18856.400000000001</v>
+      </c>
+      <c r="AX54" s="7">
+        <v>3359.0999999999985</v>
+      </c>
+      <c r="AY54" s="7">
+        <v>5294.3000000000029</v>
+      </c>
+      <c r="AZ54" s="7">
+        <v>157.79999999999563</v>
+      </c>
+      <c r="BA54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="7">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="BI54" s="7">
+        <v>10065.700000000001</v>
+      </c>
+      <c r="BJ54" s="7">
+        <v>21189.300000000003</v>
+      </c>
+      <c r="BK54" s="7">
+        <v>2402.2999999999956</v>
+      </c>
+      <c r="BL54" s="7">
+        <v>-1266.1999999999971</v>
+      </c>
+      <c r="BM54" s="7">
+        <v>241.90000000000146</v>
+      </c>
+      <c r="BN54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO54" s="9">
+        <v>717.96681859375008</v>
+      </c>
+      <c r="BP54" s="9">
+        <v>913.2232577100001</v>
+      </c>
+      <c r="BQ54" s="9">
+        <v>993.44540604999986</v>
+      </c>
+      <c r="BR54" s="9">
+        <v>1133.9780370225003</v>
+      </c>
+      <c r="BS54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU54" s="9">
+        <v>338.20676399999996</v>
+      </c>
+      <c r="BV54" s="9">
+        <v>7052.2375783999996</v>
+      </c>
+      <c r="BW54" s="9">
+        <v>6768.8556576000001</v>
+      </c>
+      <c r="BX54" s="9">
+        <v>214.30000000000109</v>
+      </c>
+      <c r="BY54" s="9">
+        <v>268.29999999999927</v>
+      </c>
+      <c r="BZ54" s="9">
+        <v>283.20000000000073</v>
+      </c>
+      <c r="CA54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH54" s="9">
+        <v>318.5</v>
+      </c>
+      <c r="CI54" s="9">
+        <v>3720.6017542323339</v>
+      </c>
+      <c r="CJ54" s="9">
+        <v>16229.547785830198</v>
+      </c>
+      <c r="CK54" s="4">
+        <v>18677.952214169803</v>
+      </c>
+      <c r="CL54" s="9">
+        <v>5301.8000000000029</v>
+      </c>
+      <c r="CM54" s="9">
+        <v>-367.60000000000582</v>
+      </c>
+      <c r="CO54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CP54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV54" s="9">
+        <v>477.62798554385557</v>
+      </c>
+      <c r="CW54" s="9">
+        <v>2965.4458354051785</v>
+      </c>
+      <c r="CX54" s="9">
+        <v>15209.626179050967</v>
+      </c>
+      <c r="CY54" s="4">
+        <v>11081</v>
+      </c>
+      <c r="CZ54" s="9">
+        <v>7604.2251881512602</v>
+      </c>
+      <c r="DA54" s="9">
+        <v>1059.2196470381095</v>
+      </c>
+      <c r="DC54" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="DD54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI54" s="7"/>
+      <c r="DJ54" s="9"/>
+      <c r="DK54" s="9"/>
+      <c r="DL54" s="9"/>
+      <c r="DM54" s="4"/>
+      <c r="DN54" s="9"/>
+      <c r="DO54" s="9"/>
+    </row>
+    <row r="55" spans="1:119">
+      <c r="A55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H55" s="7">
+        <v>343.6</v>
+      </c>
+      <c r="I55" s="9">
+        <v>1588.3000000000002</v>
+      </c>
+      <c r="J55" s="9">
+        <v>19858.199999999997</v>
+      </c>
+      <c r="K55" s="9">
+        <v>4806.2000000000007</v>
+      </c>
+      <c r="L55" s="9">
+        <v>8434.6000000000022</v>
+      </c>
+      <c r="M55" s="9">
+        <v>-975.80000000000291</v>
+      </c>
+      <c r="N55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V55" s="9">
+        <v>2971.9</v>
+      </c>
+      <c r="W55" s="9">
+        <v>26840.399999999998</v>
+      </c>
+      <c r="X55" s="9">
+        <v>9275.3999999999978</v>
+      </c>
+      <c r="Y55" s="9">
+        <v>6821.2000000000044</v>
+      </c>
+      <c r="Z55" s="9">
+        <v>-398.30000000000291</v>
+      </c>
+      <c r="AA55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH55" s="7">
+        <v>488.5</v>
+      </c>
+      <c r="AI55" s="7">
+        <v>4929.6000000000004</v>
+      </c>
+      <c r="AJ55" s="7">
+        <v>29864.9</v>
+      </c>
+      <c r="AK55" s="7">
+        <v>13173.800000000003</v>
+      </c>
+      <c r="AL55" s="7">
+        <v>10580.799999999996</v>
+      </c>
+      <c r="AM55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="7">
+        <v>613.4</v>
+      </c>
+      <c r="AV55" s="7">
+        <v>6122.5</v>
+      </c>
+      <c r="AW55" s="7">
+        <v>44587.799999999996</v>
+      </c>
+      <c r="AX55" s="7">
+        <v>11542.600000000006</v>
+      </c>
+      <c r="AY55" s="7">
+        <v>4415.6999999999971</v>
+      </c>
+      <c r="AZ55" s="7">
+        <v>-602.69999999999709</v>
+      </c>
+      <c r="BA55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BB55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="7">
+        <v>624.9</v>
+      </c>
+      <c r="BI55" s="7">
+        <v>10475.9</v>
+      </c>
+      <c r="BJ55" s="7">
+        <v>45806.100000000006</v>
+      </c>
+      <c r="BK55" s="7">
+        <v>10930.900000000001</v>
+      </c>
+      <c r="BL55" s="7">
+        <v>-5464.3000000000029</v>
+      </c>
+      <c r="BM55" s="7">
+        <v>511.09999999999854</v>
+      </c>
+      <c r="BN55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO55" s="9">
+        <v>2505.6428975401332</v>
+      </c>
+      <c r="BP55" s="9">
+        <v>3495.5701784426333</v>
+      </c>
+      <c r="BQ55" s="9">
+        <v>3056.4986969512834</v>
+      </c>
+      <c r="BR55" s="9">
+        <v>3405.4460556450667</v>
+      </c>
+      <c r="BS55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU55" s="9">
+        <v>664.71329400000002</v>
+      </c>
+      <c r="BV55" s="9">
+        <v>7272.0343261999997</v>
+      </c>
+      <c r="BW55" s="9">
+        <v>27194.952379799997</v>
+      </c>
+      <c r="BX55" s="9">
+        <v>11662</v>
+      </c>
+      <c r="BY55" s="9">
+        <v>4729.9000000000015</v>
+      </c>
+      <c r="BZ55" s="9">
+        <v>-185.19999999999709</v>
+      </c>
+      <c r="CA55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CB55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH55" s="9">
+        <v>706.4</v>
+      </c>
+      <c r="CI55" s="9">
+        <v>6353.8211432633925</v>
+      </c>
+      <c r="CJ55" s="9">
+        <v>26501.270980765257</v>
+      </c>
+      <c r="CK55" s="4">
+        <v>29765.229019234743</v>
+      </c>
+      <c r="CL55" s="9">
+        <v>14591.899999999994</v>
+      </c>
+      <c r="CM55" s="9">
+        <v>-521.59999999999127</v>
+      </c>
+      <c r="CO55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CP55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV55" s="9">
+        <v>915.21510269331736</v>
+      </c>
+      <c r="CW55" s="9">
+        <v>5643.3507365763035</v>
+      </c>
+      <c r="CX55" s="9">
+        <v>34189.034160730378</v>
+      </c>
+      <c r="CY55" s="4">
+        <v>29594.299999999996</v>
+      </c>
+      <c r="CZ55" s="9">
+        <v>14893.855335943546</v>
+      </c>
+      <c r="DA55" s="9">
+        <v>452.60442277764378</v>
+      </c>
+      <c r="DC55" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="DD55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI55" s="7"/>
+      <c r="DJ55" s="9"/>
+      <c r="DK55" s="9"/>
+      <c r="DL55" s="9"/>
+      <c r="DM55" s="4"/>
+      <c r="DN55" s="9"/>
+      <c r="DO55" s="9"/>
+    </row>
+    <row r="56" spans="1:119">
+      <c r="A56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="7">
+        <v>304.60000000000002</v>
+      </c>
+      <c r="I56" s="9">
+        <v>2146.4</v>
+      </c>
+      <c r="J56" s="9">
+        <v>17830.099999999999</v>
+      </c>
+      <c r="K56" s="9">
+        <v>2439</v>
+      </c>
+      <c r="L56" s="9">
+        <v>1287.1000000000022</v>
+      </c>
+      <c r="M56" s="9">
+        <v>-147.29999999999927</v>
+      </c>
+      <c r="N56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="O56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="9">
+        <v>2439.3999999999996</v>
+      </c>
+      <c r="W56" s="9">
+        <v>20246.599999999999</v>
+      </c>
+      <c r="X56" s="9">
+        <v>4862.9000000000015</v>
+      </c>
+      <c r="Y56" s="9">
+        <v>3752.2999999999993</v>
+      </c>
+      <c r="Z56" s="9">
+        <v>-270.70000000000073</v>
+      </c>
+      <c r="AA56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH56" s="7">
+        <v>323.2</v>
+      </c>
+      <c r="AI56" s="7">
+        <v>4250.1000000000004</v>
+      </c>
+      <c r="AJ56" s="7">
+        <v>31323.899999999998</v>
+      </c>
+      <c r="AK56" s="7">
+        <v>3578.6000000000058</v>
+      </c>
+      <c r="AL56" s="7">
+        <v>2154.6999999999971</v>
+      </c>
+      <c r="AM56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU56" s="7">
+        <v>396.8</v>
+      </c>
+      <c r="AV56" s="7">
+        <v>4832.3999999999996</v>
+      </c>
+      <c r="AW56" s="7">
+        <v>46220.800000000003</v>
+      </c>
+      <c r="AX56" s="7">
+        <v>-2986.5</v>
+      </c>
+      <c r="AY56" s="7">
+        <v>-868.69999999999709</v>
+      </c>
+      <c r="AZ56" s="7">
+        <v>177.29999999999563</v>
+      </c>
+      <c r="BA56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH56" s="7">
+        <v>492.3</v>
+      </c>
+      <c r="BI56" s="7">
+        <v>9545.9000000000015</v>
+      </c>
+      <c r="BJ56" s="7">
+        <v>42749.8</v>
+      </c>
+      <c r="BK56" s="7">
+        <v>3870.4000000000015</v>
+      </c>
+      <c r="BL56" s="7">
+        <v>4249</v>
+      </c>
+      <c r="BM56" s="7">
+        <v>1061.5999999999985</v>
+      </c>
+      <c r="BN56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BO56" s="9">
+        <v>212.43088566166665</v>
+      </c>
+      <c r="BP56" s="9">
+        <v>229.86685382749999</v>
+      </c>
+      <c r="BQ56" s="9">
+        <v>143.22465413999998</v>
+      </c>
+      <c r="BR56" s="9">
+        <v>134.2524890725</v>
+      </c>
+      <c r="BS56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU56" s="9">
+        <v>898.51796999999988</v>
+      </c>
+      <c r="BV56" s="9">
+        <v>8113.8361037999994</v>
+      </c>
+      <c r="BW56" s="9">
+        <v>29434.745926199997</v>
+      </c>
+      <c r="BX56" s="9">
+        <v>4716</v>
+      </c>
+      <c r="BY56" s="9">
+        <v>3651.5999999999985</v>
+      </c>
+      <c r="BZ56" s="9">
+        <v>108</v>
+      </c>
+      <c r="CA56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH56" s="9">
+        <v>1042.0999999999999</v>
+      </c>
+      <c r="CI56" s="9">
+        <v>12619.509308318176</v>
+      </c>
+      <c r="CJ56" s="9">
+        <v>22596.90643534121</v>
+      </c>
+      <c r="CK56" s="4">
+        <v>22226.59356465879</v>
+      </c>
+      <c r="CL56" s="9">
+        <v>6923.9000000000015</v>
+      </c>
+      <c r="CM56" s="9">
+        <v>347.09999999999854</v>
+      </c>
+      <c r="CO56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV56" s="9">
+        <v>1523.1515136177716</v>
+      </c>
+      <c r="CW56" s="9">
+        <v>10248.961546284427</v>
+      </c>
+      <c r="CX56" s="9">
+        <v>28518.8869400978</v>
+      </c>
+      <c r="CY56" s="4">
+        <v>10937.5</v>
+      </c>
+      <c r="CZ56" s="9">
+        <v>12208.21713097045</v>
+      </c>
+      <c r="DA56" s="9">
+        <v>5129.6442619131631</v>
+      </c>
+      <c r="DC56" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="DD56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI56" s="7"/>
+      <c r="DJ56" s="9"/>
+      <c r="DK56" s="9"/>
+      <c r="DL56" s="9"/>
+      <c r="DM56" s="4"/>
+      <c r="DN56" s="9"/>
+      <c r="DO56" s="9"/>
+    </row>
+    <row r="57" spans="1:119">
+      <c r="A57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H57" s="7">
+        <v>243.8</v>
+      </c>
+      <c r="I57" s="9">
+        <v>3073.7999999999997</v>
+      </c>
+      <c r="J57" s="9">
+        <v>16427.100000000002</v>
+      </c>
+      <c r="K57" s="9">
+        <v>2850.5999999999985</v>
+      </c>
+      <c r="L57" s="9">
+        <v>1636.7999999999993</v>
+      </c>
+      <c r="M57" s="9">
+        <v>949.40000000000146</v>
+      </c>
+      <c r="N57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="O57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V57" s="9">
+        <v>3090.9</v>
+      </c>
+      <c r="W57" s="9">
+        <v>24264.400000000001</v>
+      </c>
+      <c r="X57" s="9">
+        <v>2103.9000000000015</v>
+      </c>
+      <c r="Y57" s="9">
+        <v>310.29999999999927</v>
+      </c>
+      <c r="Z57" s="9">
+        <v>-215.79999999999927</v>
+      </c>
+      <c r="AA57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH57" s="7">
+        <v>272.2</v>
+      </c>
+      <c r="AI57" s="7">
+        <v>7787.6</v>
+      </c>
+      <c r="AJ57" s="7">
+        <v>25243.100000000002</v>
+      </c>
+      <c r="AK57" s="7">
+        <v>1064.5</v>
+      </c>
+      <c r="AL57" s="7">
+        <v>2792.7999999999956</v>
+      </c>
+      <c r="AM57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU57" s="7">
+        <v>558.5</v>
+      </c>
+      <c r="AV57" s="7">
+        <v>6172.9</v>
+      </c>
+      <c r="AW57" s="7">
+        <v>38417.5</v>
+      </c>
+      <c r="AX57" s="7">
+        <v>-599.5</v>
+      </c>
+      <c r="AY57" s="7">
+        <v>-766.5</v>
+      </c>
+      <c r="AZ57" s="7">
+        <v>1343.7999999999956</v>
+      </c>
+      <c r="BA57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH57" s="7">
+        <v>696.5</v>
+      </c>
+      <c r="BI57" s="7">
+        <v>12695.4</v>
+      </c>
+      <c r="BJ57" s="7">
+        <v>42161.799999999996</v>
+      </c>
+      <c r="BK57" s="7">
+        <v>3196.5</v>
+      </c>
+      <c r="BL57" s="7">
+        <v>12128.199999999997</v>
+      </c>
+      <c r="BM57" s="7">
+        <v>381.20000000001164</v>
+      </c>
+      <c r="BN57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BO57" s="9">
+        <v>372.79106598833334</v>
+      </c>
+      <c r="BP57" s="9">
+        <v>416.53900784750005</v>
+      </c>
+      <c r="BQ57" s="9">
+        <v>320.38254558</v>
+      </c>
+      <c r="BR57" s="9">
+        <v>279.08922779250003</v>
+      </c>
+      <c r="BS57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU57" s="9">
+        <v>1338.426768</v>
+      </c>
+      <c r="BV57" s="9">
+        <v>9197.9364497999995</v>
+      </c>
+      <c r="BW57" s="9">
+        <v>25259.236782200001</v>
+      </c>
+      <c r="BX57" s="9">
+        <v>2680</v>
+      </c>
+      <c r="BY57" s="9">
+        <v>1621</v>
+      </c>
+      <c r="BZ57" s="9">
+        <v>-114.5</v>
+      </c>
+      <c r="CA57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CB57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH57" s="9">
+        <v>1016.2</v>
+      </c>
+      <c r="CI57" s="9">
+        <v>7630.3166703116176</v>
+      </c>
+      <c r="CJ57" s="9">
+        <v>28338.915234303124</v>
+      </c>
+      <c r="CK57" s="4">
+        <v>19405.484765696878</v>
+      </c>
+      <c r="CL57" s="9">
+        <v>10966.5</v>
+      </c>
+      <c r="CM57" s="9">
+        <v>-44.30000000000291</v>
+      </c>
+      <c r="CO57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CP57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV57" s="9">
+        <v>821.98592152456558</v>
+      </c>
+      <c r="CW57" s="9">
+        <v>7766.5308703150058</v>
+      </c>
+      <c r="CX57" s="9">
+        <v>30405.883208160431</v>
+      </c>
+      <c r="CY57" s="4">
+        <v>13963</v>
+      </c>
+      <c r="CZ57" s="9">
+        <v>11671.734298461008</v>
+      </c>
+      <c r="DA57" s="9">
+        <v>4390.8891256204806</v>
+      </c>
+      <c r="DC57" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="DD57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI57" s="7"/>
+      <c r="DJ57" s="9"/>
+      <c r="DK57" s="9"/>
+      <c r="DL57" s="9"/>
+      <c r="DM57" s="4"/>
+      <c r="DN57" s="9"/>
+      <c r="DO57" s="9"/>
+    </row>
+    <row r="58" spans="1:119">
+      <c r="A58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="7">
+        <v>690</v>
+      </c>
+      <c r="I58" s="9">
+        <v>1704.5</v>
+      </c>
+      <c r="J58" s="9">
+        <v>21463.599999999999</v>
+      </c>
+      <c r="K58" s="9">
+        <v>4013.6000000000022</v>
+      </c>
+      <c r="L58" s="9">
+        <v>2835.5</v>
+      </c>
+      <c r="M58" s="9">
+        <v>-1844.5</v>
+      </c>
+      <c r="N58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="O58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V58" s="9">
+        <v>2576.2999999999997</v>
+      </c>
+      <c r="W58" s="9">
+        <v>21541</v>
+      </c>
+      <c r="X58" s="9">
+        <v>6833.7999999999993</v>
+      </c>
+      <c r="Y58" s="9">
+        <v>1960.9000000000015</v>
+      </c>
+      <c r="Z58" s="9">
+        <v>1048.7999999999956</v>
+      </c>
+      <c r="AA58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH58" s="7">
+        <v>802.4</v>
+      </c>
+      <c r="AI58" s="7">
+        <v>7320.2000000000007</v>
+      </c>
+      <c r="AJ58" s="7">
+        <v>29612.300000000003</v>
+      </c>
+      <c r="AK58" s="7">
+        <v>3800.1999999999971</v>
+      </c>
+      <c r="AL58" s="7">
+        <v>2305.4000000000015</v>
+      </c>
+      <c r="AM58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU58" s="7">
+        <v>1011.7</v>
+      </c>
+      <c r="AV58" s="7">
+        <v>4377.4000000000005</v>
+      </c>
+      <c r="AW58" s="7">
+        <v>50216.5</v>
+      </c>
+      <c r="AX58" s="7">
+        <v>1329.4000000000015</v>
+      </c>
+      <c r="AY58" s="7">
+        <v>208.19999999999709</v>
+      </c>
+      <c r="AZ58" s="7">
+        <v>543.30000000000291</v>
+      </c>
+      <c r="BA58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BB58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH58" s="7">
+        <v>1685.2</v>
+      </c>
+      <c r="BI58" s="7">
+        <v>9084.5</v>
+      </c>
+      <c r="BJ58" s="7">
+        <v>46369.7</v>
+      </c>
+      <c r="BK58" s="7">
+        <v>5192.5</v>
+      </c>
+      <c r="BL58" s="7">
+        <v>2892.1999999999971</v>
+      </c>
+      <c r="BM58" s="7">
+        <v>-1196.6999999999971</v>
+      </c>
+      <c r="BN58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO58" s="9">
+        <v>196.11990482583334</v>
+      </c>
+      <c r="BP58" s="9">
+        <v>213.73728801208333</v>
+      </c>
+      <c r="BQ58" s="9">
+        <v>140.20890224999999</v>
+      </c>
+      <c r="BR58" s="9">
+        <v>128.97213810958334</v>
+      </c>
+      <c r="BS58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU58" s="9">
+        <v>1561.5312299999998</v>
+      </c>
+      <c r="BV58" s="9">
+        <v>5344.2102041999997</v>
+      </c>
+      <c r="BW58" s="9">
+        <v>30231.558565800005</v>
+      </c>
+      <c r="BX58" s="9">
+        <v>3464.2999999999956</v>
+      </c>
+      <c r="BY58" s="9">
+        <v>2081</v>
+      </c>
+      <c r="BZ58" s="9">
+        <v>-19.099999999998545</v>
+      </c>
+      <c r="CA58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CB58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH58" s="9">
+        <v>1869.4</v>
+      </c>
+      <c r="CI58" s="9">
+        <v>3751.1823120487647</v>
+      </c>
+      <c r="CJ58" s="9">
+        <v>23737.332230568914</v>
+      </c>
+      <c r="CK58" s="4">
+        <v>22874.067769431087</v>
+      </c>
+      <c r="CL58" s="9">
+        <v>3788.0999999999985</v>
+      </c>
+      <c r="CM58" s="9">
+        <v>-214.59999999999854</v>
+      </c>
+      <c r="CO58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CP58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV58" s="9">
+        <v>3262.3942043045095</v>
+      </c>
+      <c r="CW58" s="9">
+        <v>5128.1017144047</v>
+      </c>
+      <c r="CX58" s="9">
+        <v>24145.304081290789</v>
+      </c>
+      <c r="CY58" s="4">
+        <v>13662.7</v>
+      </c>
+      <c r="CZ58" s="9">
+        <v>8236.2989491534317</v>
+      </c>
+      <c r="DA58" s="9">
+        <v>2807.4057500184499</v>
+      </c>
+      <c r="DC58" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI58" s="7"/>
+      <c r="DJ58" s="9"/>
+      <c r="DK58" s="9"/>
+      <c r="DL58" s="9"/>
+      <c r="DM58" s="4"/>
+      <c r="DN58" s="9"/>
+      <c r="DO58" s="9"/>
+    </row>
+    <row r="59" spans="1:119">
+      <c r="A59" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BG48" s="28"/>
-[...2 lines deleted...]
-      <c r="BR48" s="28" t="s">
+      <c r="B59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="7">
+        <v>177.1</v>
+      </c>
+      <c r="I59" s="7">
+        <v>1252.3000000000002</v>
+      </c>
+      <c r="J59" s="7">
+        <v>10934.7</v>
+      </c>
+      <c r="K59" s="7">
+        <v>1337.7999999999993</v>
+      </c>
+      <c r="L59" s="7">
+        <v>846.70000000000073</v>
+      </c>
+      <c r="M59" s="7">
+        <v>-414.39999999999964</v>
+      </c>
+      <c r="N59" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BS48" s="28"/>
-[...3 lines deleted...]
-      <c r="CE48" s="28" t="s">
+      <c r="O59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V59" s="9">
+        <v>894.80000000000007</v>
+      </c>
+      <c r="W59" s="9">
+        <v>16039.899999999998</v>
+      </c>
+      <c r="X59" s="9">
+        <v>1002.9000000000015</v>
+      </c>
+      <c r="Y59" s="9">
+        <v>3650.0999999999985</v>
+      </c>
+      <c r="Z59" s="9">
+        <v>-2313.5</v>
+      </c>
+      <c r="AA59" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CF48" s="28"/>
-[...3 lines deleted...]
-      <c r="CS48" s="28" t="s">
+      <c r="AB59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH59" s="7">
+        <v>246.1</v>
+      </c>
+      <c r="AI59" s="7">
+        <v>1570.7</v>
+      </c>
+      <c r="AJ59" s="7">
+        <v>21043.8</v>
+      </c>
+      <c r="AK59" s="7">
+        <v>1864.1000000000022</v>
+      </c>
+      <c r="AL59" s="7">
+        <v>220.59999999999854</v>
+      </c>
+      <c r="AM59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN59" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CT48" s="28"/>
-[...3 lines deleted...]
-      <c r="DG48" s="28" t="s">
+      <c r="AO59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU59" s="7">
+        <v>308.8</v>
+      </c>
+      <c r="AV59" s="7">
+        <v>1925.3999999999999</v>
+      </c>
+      <c r="AW59" s="7">
+        <v>28773.3</v>
+      </c>
+      <c r="AX59" s="7">
+        <v>-321.20000000000073</v>
+      </c>
+      <c r="AY59" s="7">
+        <v>48.5</v>
+      </c>
+      <c r="AZ59" s="7">
+        <v>45.200000000000728</v>
+      </c>
+      <c r="BA59" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="DH48" s="28"/>
-[...1 lines deleted...]
-      <c r="DJ48" s="28"/>
+      <c r="BB59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH59" s="7">
+        <v>462.7</v>
+      </c>
+      <c r="BI59" s="7">
+        <v>4719.2</v>
+      </c>
+      <c r="BJ59" s="7">
+        <v>28711.799999999996</v>
+      </c>
+      <c r="BK59" s="7">
+        <v>2294.5</v>
+      </c>
+      <c r="BL59" s="7">
+        <v>9033.6000000000058</v>
+      </c>
+      <c r="BM59" s="7">
+        <v>396.89999999999418</v>
+      </c>
+      <c r="BN59" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO59" s="9">
+        <v>11.595809228750001</v>
+      </c>
+      <c r="BP59" s="9">
+        <v>12.318674509583332</v>
+      </c>
+      <c r="BQ59" s="9">
+        <v>8.3566351500000007</v>
+      </c>
+      <c r="BR59" s="9">
+        <v>278.40470858208329</v>
+      </c>
+      <c r="BS59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU59" s="9">
+        <v>598.01195999999993</v>
+      </c>
+      <c r="BV59" s="9">
+        <v>3922.4151623999996</v>
+      </c>
+      <c r="BW59" s="9">
+        <v>18942.2728776</v>
+      </c>
+      <c r="BX59" s="9">
+        <v>2492.7000000000007</v>
+      </c>
+      <c r="BY59" s="9">
+        <v>3697.2999999999993</v>
+      </c>
+      <c r="BZ59" s="9">
+        <v>18.599999999998545</v>
+      </c>
+      <c r="CA59" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH59" s="9">
+        <v>726.7</v>
+      </c>
+      <c r="CI59" s="9">
+        <v>2569.3883814901592</v>
+      </c>
+      <c r="CJ59" s="9">
+        <v>16753.971173799982</v>
+      </c>
+      <c r="CK59" s="4">
+        <v>11436.128826200016</v>
+      </c>
+      <c r="CL59" s="9">
+        <v>5802.4000000000015</v>
+      </c>
+      <c r="CM59" s="9">
+        <v>116.59999999999854</v>
+      </c>
+      <c r="CO59" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV59" s="9">
+        <v>1289.0939646145598</v>
+      </c>
+      <c r="CW59" s="9">
+        <v>3644.1887752565408</v>
+      </c>
+      <c r="CX59" s="9">
+        <v>18810.417260128899</v>
+      </c>
+      <c r="CY59" s="4">
+        <v>10875.399999999998</v>
+      </c>
+      <c r="CZ59" s="9">
+        <v>7801.0180470185369</v>
+      </c>
+      <c r="DA59" s="9">
+        <v>2932.7325158709573</v>
+      </c>
+      <c r="DC59" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI59" s="7"/>
+      <c r="DJ59" s="9"/>
+      <c r="DK59" s="9"/>
+      <c r="DL59" s="9"/>
+      <c r="DM59" s="4"/>
+      <c r="DN59" s="9"/>
+      <c r="DO59" s="9"/>
     </row>
-    <row r="49" spans="1:114" ht="20.25" customHeight="1">
-[...86 lines deleted...]
-      <c r="BW49" s="29" t="s">
+    <row r="60" spans="1:119">
+      <c r="A60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H60" s="7">
+        <v>309.8</v>
+      </c>
+      <c r="I60" s="9">
+        <v>1115.7</v>
+      </c>
+      <c r="J60" s="9">
+        <v>11152.3</v>
+      </c>
+      <c r="K60" s="9">
+        <v>4057</v>
+      </c>
+      <c r="L60" s="9">
+        <v>3278.1000000000022</v>
+      </c>
+      <c r="M60" s="9">
+        <v>-1270.4000000000015</v>
+      </c>
+      <c r="N60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="O60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V60" s="9">
+        <v>702.69999999999993</v>
+      </c>
+      <c r="W60" s="9">
+        <v>12895.900000000001</v>
+      </c>
+      <c r="X60" s="9">
+        <v>7106.8999999999978</v>
+      </c>
+      <c r="Y60" s="9">
+        <v>4382.2000000000007</v>
+      </c>
+      <c r="Z60" s="9">
+        <v>-120.09999999999854</v>
+      </c>
+      <c r="AA60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH60" s="7">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="AI60" s="7">
+        <v>1200.4000000000001</v>
+      </c>
+      <c r="AJ60" s="7">
+        <v>20569.8</v>
+      </c>
+      <c r="AK60" s="7">
+        <v>7937</v>
+      </c>
+      <c r="AL60" s="7">
+        <v>4931.5</v>
+      </c>
+      <c r="AM60" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU60" s="7">
+        <v>180.9</v>
+      </c>
+      <c r="AV60" s="7">
+        <v>1505.1</v>
+      </c>
+      <c r="AW60" s="7">
+        <v>29700.1</v>
+      </c>
+      <c r="AX60" s="7">
+        <v>2075.9000000000015</v>
+      </c>
+      <c r="AY60" s="7">
+        <v>7791.4000000000015</v>
+      </c>
+      <c r="AZ60" s="7">
+        <v>255.90000000000146</v>
+      </c>
+      <c r="BA60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BB60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH60" s="7">
+        <v>319.7</v>
+      </c>
+      <c r="BI60" s="7">
+        <v>3989.9000000000005</v>
+      </c>
+      <c r="BJ60" s="7">
+        <v>37372.5</v>
+      </c>
+      <c r="BK60" s="7">
+        <v>3734</v>
+      </c>
+      <c r="BL60" s="7">
+        <v>9540.4000000000015</v>
+      </c>
+      <c r="BM60" s="7">
+        <v>2513</v>
+      </c>
+      <c r="BN60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BO60" s="9">
+        <v>292.72157985883331</v>
+      </c>
+      <c r="BP60" s="9">
+        <v>328.08838119841664</v>
+      </c>
+      <c r="BQ60" s="9">
+        <v>249.32398579866666</v>
+      </c>
+      <c r="BR60" s="9">
+        <v>185.81007268108334</v>
+      </c>
+      <c r="BS60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU60" s="9">
+        <v>310.40620799999994</v>
+      </c>
+      <c r="BV60" s="9">
+        <v>2693.111813</v>
+      </c>
+      <c r="BW60" s="9">
+        <v>21975.181979000001</v>
+      </c>
+      <c r="BX60" s="9">
+        <v>4100.0999999999985</v>
+      </c>
+      <c r="BY60" s="9">
+        <v>905.5</v>
+      </c>
+      <c r="BZ60" s="9">
+        <v>-636.5</v>
+      </c>
+      <c r="CA60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CB60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH60" s="9">
+        <v>303</v>
+      </c>
+      <c r="CI60" s="9">
+        <v>4073.0814773651882</v>
+      </c>
+      <c r="CJ60" s="9">
+        <v>17367.575286345822</v>
+      </c>
+      <c r="CK60" s="4">
+        <v>19151.32471365418</v>
+      </c>
+      <c r="CL60" s="9">
+        <v>9454.0999999999985</v>
+      </c>
+      <c r="CM60" s="9">
+        <v>-398.09999999999854</v>
+      </c>
+      <c r="CO60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CP60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV60" s="9">
+        <v>412.97251766414001</v>
+      </c>
+      <c r="CW60" s="9">
+        <v>1995.2666245493419</v>
+      </c>
+      <c r="CX60" s="9">
+        <v>26487.460857786518</v>
+      </c>
+      <c r="CY60" s="4">
+        <v>9141.9999999999964</v>
+      </c>
+      <c r="CZ60" s="9">
+        <v>14103.633598446009</v>
+      </c>
+      <c r="DA60" s="9">
+        <v>6650.8202216406571</v>
+      </c>
+      <c r="DC60" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="DD60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI60" s="7"/>
+      <c r="DJ60" s="9"/>
+      <c r="DK60" s="9"/>
+      <c r="DL60" s="9"/>
+      <c r="DM60" s="4"/>
+      <c r="DN60" s="9"/>
+      <c r="DO60" s="9"/>
+    </row>
+    <row r="61" spans="1:119">
+      <c r="A61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H61" s="7">
+        <v>310.8</v>
+      </c>
+      <c r="I61" s="9">
+        <v>1084.5</v>
+      </c>
+      <c r="J61" s="9">
+        <v>17376.400000000001</v>
+      </c>
+      <c r="K61" s="9">
+        <v>3227.2000000000007</v>
+      </c>
+      <c r="L61" s="9">
+        <v>2476.8999999999978</v>
+      </c>
+      <c r="M61" s="9">
+        <v>-656.20000000000073</v>
+      </c>
+      <c r="N61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="O61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U61" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V61" s="9">
+        <v>2951.1</v>
+      </c>
+      <c r="W61" s="9">
+        <v>20197.899999999998</v>
+      </c>
+      <c r="X61" s="9">
+        <v>3591.7000000000007</v>
+      </c>
+      <c r="Y61" s="9">
+        <v>844.90000000000146</v>
+      </c>
+      <c r="Z61" s="9">
+        <v>9.9999999998544808E-2</v>
+      </c>
+      <c r="AA61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH61" s="7">
+        <v>389.6</v>
+      </c>
+      <c r="AI61" s="7">
+        <v>6485.7</v>
+      </c>
+      <c r="AJ61" s="7">
+        <v>24492.2</v>
+      </c>
+      <c r="AK61" s="7">
+        <v>2987.5</v>
+      </c>
+      <c r="AL61" s="7">
+        <v>601.69999999999709</v>
+      </c>
+      <c r="AM61" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU61" s="7">
+        <v>491.9</v>
+      </c>
+      <c r="AV61" s="7">
+        <v>7620.9000000000005</v>
+      </c>
+      <c r="AW61" s="7">
+        <v>35598.399999999994</v>
+      </c>
+      <c r="AX61" s="7">
+        <v>3034.1000000000058</v>
+      </c>
+      <c r="AY61" s="7">
+        <v>-787.30000000000291</v>
+      </c>
+      <c r="AZ61" s="7">
+        <v>49.400000000001455</v>
+      </c>
+      <c r="BA61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BB61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH61" s="7">
+        <v>837.8</v>
+      </c>
+      <c r="BI61" s="7">
+        <v>9908.2000000000007</v>
+      </c>
+      <c r="BJ61" s="7">
+        <v>40683.699999999997</v>
+      </c>
+      <c r="BK61" s="7">
+        <v>2946.1000000000058</v>
+      </c>
+      <c r="BL61" s="7">
+        <v>883.39999999999418</v>
+      </c>
+      <c r="BM61" s="7">
+        <v>425.80000000000291</v>
+      </c>
+      <c r="BN61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BO61" s="9">
+        <v>10.663588732099999</v>
+      </c>
+      <c r="BP61" s="9">
+        <v>22.181510566683329</v>
+      </c>
+      <c r="BQ61" s="9">
+        <v>17.892539621983332</v>
+      </c>
+      <c r="BR61" s="9">
+        <v>17.814611171883332</v>
+      </c>
+      <c r="BS61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU61" s="9">
+        <v>963.81927599999983</v>
+      </c>
+      <c r="BV61" s="9">
+        <v>7368.4307172000008</v>
+      </c>
+      <c r="BW61" s="9">
+        <v>23787.450006799998</v>
+      </c>
+      <c r="BX61" s="9">
+        <v>4829.8999999999978</v>
+      </c>
+      <c r="BY61" s="9">
+        <v>1172.9000000000015</v>
+      </c>
+      <c r="BZ61" s="9">
+        <v>37.80000000000291</v>
+      </c>
+      <c r="CA61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CB61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH61" s="9">
+        <v>1133.2</v>
+      </c>
+      <c r="CI61" s="9">
+        <v>8044.7858486007817</v>
+      </c>
+      <c r="CJ61" s="9">
+        <v>20654.714151399217</v>
+      </c>
+      <c r="CK61" s="4">
+        <v>22511.585848600786</v>
+      </c>
+      <c r="CL61" s="9">
+        <v>4252</v>
+      </c>
+      <c r="CM61" s="9">
+        <v>-762.80000000000291</v>
+      </c>
+      <c r="CO61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV61" s="9">
+        <v>1954.35164750118</v>
+      </c>
+      <c r="CW61" s="9">
+        <v>7178.7141553045385</v>
+      </c>
+      <c r="CX61" s="9">
+        <v>25881.434197194281</v>
+      </c>
+      <c r="CY61" s="4">
+        <v>12303.400000000001</v>
+      </c>
+      <c r="CZ61" s="9">
+        <v>7911.5542271974628</v>
+      </c>
+      <c r="DA61" s="9">
+        <v>2604.7967899431096</v>
+      </c>
+      <c r="DC61" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="DD61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI61" s="7"/>
+      <c r="DJ61" s="9"/>
+      <c r="DK61" s="9"/>
+      <c r="DL61" s="9"/>
+      <c r="DM61" s="4"/>
+      <c r="DN61" s="9"/>
+      <c r="DO61" s="9"/>
+    </row>
+    <row r="62" spans="1:119">
+      <c r="A62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="7">
+        <v>704.9</v>
+      </c>
+      <c r="I62" s="9">
+        <v>5000.3</v>
+      </c>
+      <c r="J62" s="9">
+        <v>31959.3</v>
+      </c>
+      <c r="K62" s="9">
+        <v>5684.3000000000029</v>
+      </c>
+      <c r="L62" s="9">
+        <v>3554.7999999999956</v>
+      </c>
+      <c r="M62" s="9">
+        <v>1909.8000000000029</v>
+      </c>
+      <c r="N62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="O62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U62" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V62" s="9">
+        <v>5487.6</v>
+      </c>
+      <c r="W62" s="9">
+        <v>40225.1</v>
+      </c>
+      <c r="X62" s="9">
+        <v>13129.200000000004</v>
+      </c>
+      <c r="Y62" s="9">
+        <v>3571.6999999999971</v>
+      </c>
+      <c r="Z62" s="9">
+        <v>79.900000000001455</v>
+      </c>
+      <c r="AA62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH62" s="7">
+        <v>782.2</v>
+      </c>
+      <c r="AI62" s="7">
+        <v>12317.3</v>
+      </c>
+      <c r="AJ62" s="7">
+        <v>46050.400000000001</v>
+      </c>
+      <c r="AK62" s="7">
+        <v>9004.4000000000015</v>
+      </c>
+      <c r="AL62" s="7">
+        <v>9828.3999999999942</v>
+      </c>
+      <c r="AM62" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU62" s="7">
+        <v>975.9</v>
+      </c>
+      <c r="AV62" s="7">
+        <v>14660.5</v>
+      </c>
+      <c r="AW62" s="7">
+        <v>70807.200000000012</v>
+      </c>
+      <c r="AX62" s="7">
+        <v>7530.8999999999942</v>
+      </c>
+      <c r="AY62" s="7">
+        <v>-6297.8999999999942</v>
+      </c>
+      <c r="AZ62" s="7">
+        <v>291.39999999999418</v>
+      </c>
+      <c r="BA62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BB62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH62" s="7">
+        <v>1197.0999999999999</v>
+      </c>
+      <c r="BI62" s="7">
+        <v>25359.7</v>
+      </c>
+      <c r="BJ62" s="7">
+        <v>50802.899999999994</v>
+      </c>
+      <c r="BK62" s="7">
+        <v>3995.4000000000087</v>
+      </c>
+      <c r="BL62" s="7">
+        <v>11548.199999999997</v>
+      </c>
+      <c r="BM62" s="7">
+        <v>1101.0999999999913</v>
+      </c>
+      <c r="BN62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BO62" s="9">
+        <v>25.626041129166669</v>
+      </c>
+      <c r="BP62" s="9">
+        <v>27.544619268749997</v>
+      </c>
+      <c r="BQ62" s="9">
+        <v>16.307471249999999</v>
+      </c>
+      <c r="BR62" s="9">
+        <v>15.584106256249999</v>
+      </c>
+      <c r="BS62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU62" s="9">
+        <v>1102.2220439999999</v>
+      </c>
+      <c r="BV62" s="9">
+        <v>18264.0941532</v>
+      </c>
+      <c r="BW62" s="9">
+        <v>26808.283802800001</v>
+      </c>
+      <c r="BX62" s="9">
+        <v>8232.0999999999985</v>
+      </c>
+      <c r="BY62" s="9">
+        <v>4882.7000000000044</v>
+      </c>
+      <c r="BZ62" s="9">
+        <v>144</v>
+      </c>
+      <c r="CA62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CB62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH62" s="9">
+        <v>1201.2</v>
+      </c>
+      <c r="CI62" s="9">
+        <v>15854.708702100368</v>
+      </c>
+      <c r="CJ62" s="9">
+        <v>36069.224934106067</v>
+      </c>
+      <c r="CK62" s="4">
+        <v>48413.675065893927</v>
+      </c>
+      <c r="CL62" s="9">
+        <v>22272.700000000012</v>
+      </c>
+      <c r="CM62" s="9">
+        <v>-1361.6000000000058</v>
+      </c>
+      <c r="CO62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CP62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV62" s="9">
+        <v>2797.1677297868137</v>
+      </c>
+      <c r="CW62" s="9">
+        <v>12369.998056315198</v>
+      </c>
+      <c r="CX62" s="9">
+        <v>43957.734213897988</v>
+      </c>
+      <c r="CY62" s="4">
+        <v>22849.599999999999</v>
+      </c>
+      <c r="CZ62" s="9">
+        <v>53176.772236997727</v>
+      </c>
+      <c r="DA62" s="9">
+        <v>-13414.728717785969</v>
+      </c>
+      <c r="DC62" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="DD62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI62" s="7"/>
+      <c r="DJ62" s="9"/>
+      <c r="DK62" s="9"/>
+      <c r="DL62" s="9"/>
+      <c r="DM62" s="4"/>
+      <c r="DN62" s="9"/>
+      <c r="DO62" s="9"/>
+    </row>
+    <row r="63" spans="1:119">
+      <c r="A63" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX49" s="29"/>
-[...11 lines deleted...]
-      <c r="CK49" s="29" t="s">
+      <c r="B63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="7">
+        <v>221.3</v>
+      </c>
+      <c r="I63" s="9">
+        <v>1914.7</v>
+      </c>
+      <c r="J63" s="9">
+        <v>16746.8</v>
+      </c>
+      <c r="K63" s="9">
+        <v>1059.7999999999993</v>
+      </c>
+      <c r="L63" s="9">
+        <v>1020.6000000000022</v>
+      </c>
+      <c r="M63" s="9">
+        <v>224.89999999999782</v>
+      </c>
+      <c r="N63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="O63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U63" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V63" s="9">
+        <v>1612.5</v>
+      </c>
+      <c r="W63" s="9">
+        <v>24994.7</v>
+      </c>
+      <c r="X63" s="9">
+        <v>-1599.2000000000007</v>
+      </c>
+      <c r="Y63" s="9">
+        <v>-397.40000000000146</v>
+      </c>
+      <c r="Z63" s="9">
+        <v>-606.19999999999709</v>
+      </c>
+      <c r="AA63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH63" s="7">
+        <v>237.6</v>
+      </c>
+      <c r="AI63" s="7">
+        <v>2795.5</v>
+      </c>
+      <c r="AJ63" s="7">
+        <v>30030.300000000003</v>
+      </c>
+      <c r="AK63" s="7">
+        <v>3460.5999999999985</v>
+      </c>
+      <c r="AL63" s="7">
+        <v>-2965.3000000000029</v>
+      </c>
+      <c r="AM63" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU63" s="7">
+        <v>408.7</v>
+      </c>
+      <c r="AV63" s="7">
+        <v>3949.2</v>
+      </c>
+      <c r="AW63" s="7">
+        <v>34484.299999999996</v>
+      </c>
+      <c r="AX63" s="7">
+        <v>-5571.2999999999956</v>
+      </c>
+      <c r="AY63" s="7">
+        <v>-1283.3000000000029</v>
+      </c>
+      <c r="AZ63" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="BA63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BB63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH63" s="7">
+        <v>1361.7</v>
+      </c>
+      <c r="BI63" s="7">
+        <v>9995.7999999999993</v>
+      </c>
+      <c r="BJ63" s="7">
+        <v>38058.400000000001</v>
+      </c>
+      <c r="BK63" s="7">
+        <v>1797.2999999999956</v>
+      </c>
+      <c r="BL63" s="7">
+        <v>1693</v>
+      </c>
+      <c r="BM63" s="7">
+        <v>672.90000000000146</v>
+      </c>
+      <c r="BN63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BO63" s="9">
+        <v>977.29378686666678</v>
+      </c>
+      <c r="BP63" s="9">
+        <v>-29.042518933333355</v>
+      </c>
+      <c r="BQ63" s="9">
+        <v>2.4788243999999984</v>
+      </c>
+      <c r="BR63" s="9">
+        <v>1.9277520166666655</v>
+      </c>
+      <c r="BS63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU63" s="9">
+        <v>624.21248400000002</v>
+      </c>
+      <c r="BV63" s="9">
+        <v>6939.7328994</v>
+      </c>
+      <c r="BW63" s="9">
+        <v>18093.154616599997</v>
+      </c>
+      <c r="BX63" s="9">
+        <v>571.70000000000073</v>
+      </c>
+      <c r="BY63" s="9">
+        <v>2889.4000000000015</v>
+      </c>
+      <c r="BZ63" s="9">
+        <v>-8.2000000000007276</v>
+      </c>
+      <c r="CA63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CB63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH63" s="9">
+        <v>648.20000000000005</v>
+      </c>
+      <c r="CI63" s="9">
+        <v>11620.941028196456</v>
+      </c>
+      <c r="CJ63" s="9">
+        <v>21226.976429033304</v>
+      </c>
+      <c r="CK63" s="4">
+        <v>20961.523570966696</v>
+      </c>
+      <c r="CL63" s="9">
+        <v>6533.3000000000029</v>
+      </c>
+      <c r="CM63" s="9">
+        <v>-416.30000000000291</v>
+      </c>
+      <c r="CO63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CP63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV63" s="9">
+        <v>598.40831035410474</v>
+      </c>
+      <c r="CW63" s="9">
+        <v>8614.8929472812979</v>
+      </c>
+      <c r="CX63" s="9">
+        <v>22914.698742364599</v>
+      </c>
+      <c r="CY63" s="4">
+        <v>9852.6999999999971</v>
+      </c>
+      <c r="CZ63" s="9">
+        <v>7881.232850169923</v>
+      </c>
+      <c r="DA63" s="9">
+        <v>1713.442582560856</v>
+      </c>
+      <c r="DC63" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="DD63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI63" s="7"/>
+      <c r="DJ63" s="9"/>
+      <c r="DK63" s="9"/>
+      <c r="DL63" s="9"/>
+      <c r="DM63" s="4"/>
+      <c r="DN63" s="9"/>
+      <c r="DO63" s="9"/>
+    </row>
+    <row r="64" spans="1:119">
+      <c r="A64" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL49" s="29"/>
-[...11 lines deleted...]
-      <c r="CY49" s="29" t="s">
+      <c r="B64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H64" s="7">
+        <v>224.2</v>
+      </c>
+      <c r="I64" s="9">
+        <v>768.90000000000009</v>
+      </c>
+      <c r="J64" s="9">
+        <v>5493.5999999999995</v>
+      </c>
+      <c r="K64" s="9">
+        <v>2838.2</v>
+      </c>
+      <c r="L64" s="9">
+        <v>3805.5</v>
+      </c>
+      <c r="M64" s="9">
+        <v>121.89999999999964</v>
+      </c>
+      <c r="N64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="O64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U64" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V64" s="9">
+        <v>2350.3000000000002</v>
+      </c>
+      <c r="W64" s="9">
+        <v>9308.5</v>
+      </c>
+      <c r="X64" s="9">
+        <v>1816.3000000000011</v>
+      </c>
+      <c r="Y64" s="9">
+        <v>5672.4</v>
+      </c>
+      <c r="Z64" s="9">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH64" s="7">
+        <v>298.8</v>
+      </c>
+      <c r="AI64" s="7">
+        <v>3538.1</v>
+      </c>
+      <c r="AJ64" s="7">
+        <v>10120.9</v>
+      </c>
+      <c r="AK64" s="7">
+        <v>2061.9000000000015</v>
+      </c>
+      <c r="AL64" s="7">
+        <v>1481.0999999999985</v>
+      </c>
+      <c r="AM64" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU64" s="7">
+        <v>371.6</v>
+      </c>
+      <c r="AV64" s="7">
+        <v>1826.4</v>
+      </c>
+      <c r="AW64" s="7">
+        <v>16553.099999999999</v>
+      </c>
+      <c r="AX64" s="7">
+        <v>2285.4000000000015</v>
+      </c>
+      <c r="AY64" s="7">
+        <v>2660.5999999999985</v>
+      </c>
+      <c r="AZ64" s="7">
+        <v>39.200000000000728</v>
+      </c>
+      <c r="BA64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BB64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH64" s="7">
+        <v>352.8</v>
+      </c>
+      <c r="BI64" s="7">
+        <v>2881.8999999999996</v>
+      </c>
+      <c r="BJ64" s="7">
+        <v>19601.8</v>
+      </c>
+      <c r="BK64" s="7">
+        <v>1726.7000000000007</v>
+      </c>
+      <c r="BL64" s="7">
+        <v>1668.3999999999978</v>
+      </c>
+      <c r="BM64" s="7">
+        <v>-238.29999999999927</v>
+      </c>
+      <c r="BN64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO64" s="9">
+        <v>685.06893027833337</v>
+      </c>
+      <c r="BP64" s="9">
+        <v>731.01976660583352</v>
+      </c>
+      <c r="BQ64" s="9">
+        <v>573.97368240750006</v>
+      </c>
+      <c r="BR64" s="9">
+        <v>592.56712003166672</v>
+      </c>
+      <c r="BS64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU64" s="9">
+        <v>342.40684799999997</v>
+      </c>
+      <c r="BV64" s="9">
+        <v>2231.6085959999996</v>
+      </c>
+      <c r="BW64" s="9">
+        <v>5868.384556</v>
+      </c>
+      <c r="BX64" s="9">
+        <v>1861</v>
+      </c>
+      <c r="BY64" s="9">
+        <v>900</v>
+      </c>
+      <c r="BZ64" s="9">
+        <v>-1.2999999999992724</v>
+      </c>
+      <c r="CA64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH64" s="9">
+        <v>356.9</v>
+      </c>
+      <c r="CI64" s="9">
+        <v>2068.5720866357883</v>
+      </c>
+      <c r="CJ64" s="9">
+        <v>7710.9759281606357</v>
+      </c>
+      <c r="CK64" s="4">
+        <v>9309.9240718393667</v>
+      </c>
+      <c r="CL64" s="9">
+        <v>4917.5999999999985</v>
+      </c>
+      <c r="CM64" s="9">
+        <v>-324.29999999999927</v>
+      </c>
+      <c r="CO64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV64" s="9">
+        <v>461.15886557557661</v>
+      </c>
+      <c r="CW64" s="9">
+        <v>1634.9350840410164</v>
+      </c>
+      <c r="CX64" s="9">
+        <v>14393.406050383408</v>
+      </c>
+      <c r="CY64" s="4">
+        <v>5712.9000000000015</v>
+      </c>
+      <c r="CZ64" s="9">
+        <v>3439.6486184690439</v>
+      </c>
+      <c r="DA64" s="9">
+        <v>499.32728794379727</v>
+      </c>
+      <c r="DC64" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI64" s="7"/>
+      <c r="DJ64" s="9"/>
+      <c r="DK64" s="9"/>
+      <c r="DL64" s="9"/>
+      <c r="DM64" s="4"/>
+      <c r="DN64" s="9"/>
+      <c r="DO64" s="9"/>
+    </row>
+    <row r="65" spans="1:119">
+      <c r="A65" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ49" s="29"/>
-[...9 lines deleted...]
-      <c r="DJ49" s="29"/>
+      <c r="B65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="7">
+        <v>784.7</v>
+      </c>
+      <c r="I65" s="9">
+        <v>7652.2</v>
+      </c>
+      <c r="J65" s="9">
+        <v>43386.9</v>
+      </c>
+      <c r="K65" s="9">
+        <v>3682.7999999999956</v>
+      </c>
+      <c r="L65" s="9">
+        <v>3244.5999999999985</v>
+      </c>
+      <c r="M65" s="9">
+        <v>-416.5</v>
+      </c>
+      <c r="N65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="O65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="R65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="S65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U65" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V65" s="9">
+        <v>10394.200000000001</v>
+      </c>
+      <c r="W65" s="9">
+        <v>58419.3</v>
+      </c>
+      <c r="X65" s="9">
+        <v>7822</v>
+      </c>
+      <c r="Y65" s="9">
+        <v>-4966.4000000000087</v>
+      </c>
+      <c r="Z65" s="9">
+        <v>-0.89999999999417923</v>
+      </c>
+      <c r="AA65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH65" s="7">
+        <v>964.1</v>
+      </c>
+      <c r="AI65" s="7">
+        <v>16453.2</v>
+      </c>
+      <c r="AJ65" s="7">
+        <v>68981.5</v>
+      </c>
+      <c r="AK65" s="7">
+        <v>3565.8999999999942</v>
+      </c>
+      <c r="AL65" s="7">
+        <v>3047.4000000000087</v>
+      </c>
+      <c r="AM65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU65" s="7">
+        <v>1168</v>
+      </c>
+      <c r="AV65" s="7">
+        <v>20968.900000000001</v>
+      </c>
+      <c r="AW65" s="7">
+        <v>86805.200000000012</v>
+      </c>
+      <c r="AX65" s="7">
+        <v>-5089.4000000000087</v>
+      </c>
+      <c r="AY65" s="7">
+        <v>-14168.199999999997</v>
+      </c>
+      <c r="AZ65" s="7">
+        <v>130.80000000000291</v>
+      </c>
+      <c r="BA65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH65" s="7">
+        <v>1696.1</v>
+      </c>
+      <c r="BI65" s="7">
+        <v>36318.800000000003</v>
+      </c>
+      <c r="BJ65" s="7">
+        <v>83307.899999999994</v>
+      </c>
+      <c r="BK65" s="7">
+        <v>7106.6999999999971</v>
+      </c>
+      <c r="BL65" s="7">
+        <v>1079.8000000000029</v>
+      </c>
+      <c r="BM65" s="7">
+        <v>-418.90000000000873</v>
+      </c>
+      <c r="BN65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO65" s="9">
+        <v>1.0654765458333333</v>
+      </c>
+      <c r="BP65" s="9">
+        <v>1.2026773104166666</v>
+      </c>
+      <c r="BQ65" s="9">
+        <v>0.97955408999999993</v>
+      </c>
+      <c r="BR65" s="9">
+        <v>0.83789962791666672</v>
+      </c>
+      <c r="BS65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU65" s="9">
+        <v>2358.4471679999997</v>
+      </c>
+      <c r="BV65" s="9">
+        <v>20170.852832</v>
+      </c>
+      <c r="BW65" s="9">
+        <v>45550.8</v>
+      </c>
+      <c r="BX65" s="9">
+        <v>7303.5999999999913</v>
+      </c>
+      <c r="BY65" s="9">
+        <v>5272.1000000000058</v>
+      </c>
+      <c r="BZ65" s="9">
+        <v>-183.19999999999709</v>
+      </c>
+      <c r="CA65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CB65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH65" s="9">
+        <v>2443.4</v>
+      </c>
+      <c r="CI65" s="9">
+        <v>21021.699999999997</v>
+      </c>
+      <c r="CJ65" s="9">
+        <v>45880.999358898807</v>
+      </c>
+      <c r="CK65" s="4">
+        <v>45195.20064110119</v>
+      </c>
+      <c r="CL65" s="9">
+        <v>12776.300000000003</v>
+      </c>
+      <c r="CM65" s="9">
+        <v>-4364.1999999999971</v>
+      </c>
+      <c r="CO65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CP65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CR65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CS65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CT65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="CV65" s="9">
+        <v>3931.1029062828757</v>
+      </c>
+      <c r="CW65" s="9">
+        <v>18398.737763239322</v>
+      </c>
+      <c r="CX65" s="9">
+        <v>59902.759330477813</v>
+      </c>
+      <c r="CY65" s="4">
+        <v>21371</v>
+      </c>
+      <c r="CZ65" s="9">
+        <v>15198.138784177179</v>
+      </c>
+      <c r="DA65" s="9">
+        <v>3504.7700025812082</v>
+      </c>
+      <c r="DC65" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="DD65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DE65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DF65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DH65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DI65" s="7"/>
+      <c r="DJ65" s="9"/>
+      <c r="DK65" s="9"/>
+      <c r="DL65" s="9"/>
+      <c r="DM65" s="4"/>
+      <c r="DN65" s="9"/>
+      <c r="DO65" s="9"/>
     </row>
-    <row r="50" spans="1:114" ht="28.5" customHeight="1">
-[...25 lines deleted...]
-      <c r="J50" s="27" t="s">
+    <row r="66" spans="1:119" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="12"/>
+      <c r="H66" s="12"/>
+      <c r="I66" s="11"/>
+      <c r="J66" s="11"/>
+      <c r="K66" s="11"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="O66" s="11"/>
+      <c r="P66" s="11"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+      <c r="T66" s="12"/>
+      <c r="U66" s="12"/>
+      <c r="V66" s="11"/>
+      <c r="W66" s="11"/>
+      <c r="X66" s="11"/>
+      <c r="Y66" s="13"/>
+      <c r="Z66" s="13"/>
+      <c r="AB66" s="11"/>
+      <c r="AC66" s="11"/>
+      <c r="AD66" s="11"/>
+      <c r="AE66" s="11"/>
+      <c r="AF66" s="11"/>
+      <c r="AG66" s="11"/>
+      <c r="AH66" s="12"/>
+      <c r="AI66" s="12"/>
+      <c r="AJ66" s="11"/>
+      <c r="AK66" s="11"/>
+      <c r="AL66" s="13"/>
+      <c r="AM66" s="11"/>
+      <c r="AO66" s="11"/>
+      <c r="AP66" s="11"/>
+      <c r="AQ66" s="11"/>
+      <c r="AR66" s="11"/>
+      <c r="AS66" s="11"/>
+      <c r="AT66" s="11"/>
+      <c r="AU66" s="13"/>
+      <c r="AV66" s="13"/>
+      <c r="AW66" s="11"/>
+      <c r="AX66" s="11"/>
+      <c r="AY66" s="13"/>
+      <c r="AZ66" s="13"/>
+      <c r="BB66" s="13"/>
+      <c r="BC66" s="13"/>
+      <c r="BD66" s="13"/>
+      <c r="BE66" s="13"/>
+      <c r="BF66" s="13"/>
+      <c r="BG66" s="13"/>
+      <c r="BH66" s="12"/>
+      <c r="BI66" s="12"/>
+      <c r="BJ66" s="13"/>
+      <c r="BK66" s="13"/>
+      <c r="BL66" s="13"/>
+      <c r="BM66" s="12"/>
+      <c r="BO66" s="11"/>
+      <c r="BP66" s="11"/>
+      <c r="BQ66" s="11"/>
+      <c r="BR66" s="11"/>
+      <c r="BS66" s="11"/>
+      <c r="BT66" s="11"/>
+      <c r="BU66" s="11"/>
+      <c r="BV66" s="11"/>
+      <c r="BW66" s="11"/>
+      <c r="BX66" s="11"/>
+      <c r="BY66" s="11"/>
+      <c r="BZ66" s="11"/>
+      <c r="CB66" s="11"/>
+      <c r="CC66" s="11"/>
+      <c r="CD66" s="11"/>
+      <c r="CE66" s="11"/>
+      <c r="CF66" s="11"/>
+      <c r="CG66" s="11"/>
+      <c r="CH66" s="11"/>
+      <c r="CI66" s="11"/>
+      <c r="CJ66" s="11"/>
+      <c r="CK66" s="11"/>
+      <c r="CL66" s="11"/>
+      <c r="CM66" s="11"/>
+      <c r="CP66" s="11"/>
+      <c r="CQ66" s="11"/>
+      <c r="CR66" s="11"/>
+      <c r="CS66" s="11"/>
+      <c r="CT66" s="11"/>
+      <c r="CU66" s="11"/>
+      <c r="CV66" s="11"/>
+      <c r="CW66" s="11"/>
+      <c r="CX66" s="11"/>
+      <c r="CY66" s="11"/>
+      <c r="CZ66" s="11"/>
+      <c r="DA66" s="11"/>
+      <c r="DD66" s="11"/>
+      <c r="DE66" s="11"/>
+      <c r="DF66" s="11"/>
+      <c r="DG66" s="11"/>
+      <c r="DH66" s="11"/>
+      <c r="DI66" s="11"/>
+      <c r="DJ66" s="11"/>
+      <c r="DK66" s="11"/>
+      <c r="DL66" s="11"/>
+      <c r="DM66" s="11"/>
+      <c r="DN66" s="11"/>
+      <c r="DO66" s="11"/>
+    </row>
+    <row r="67" spans="1:119" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="B67" s="11"/>
+      <c r="C67" s="11"/>
+      <c r="D67" s="11"/>
+      <c r="E67" s="11"/>
+      <c r="F67" s="11"/>
+      <c r="G67" s="12"/>
+      <c r="H67" s="12"/>
+      <c r="I67" s="11"/>
+      <c r="J67" s="11"/>
+      <c r="K67" s="11"/>
+      <c r="L67" s="11"/>
+      <c r="M67" s="11"/>
+      <c r="O67" s="11"/>
+      <c r="P67" s="11"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+      <c r="T67" s="12"/>
+      <c r="U67" s="12"/>
+      <c r="V67" s="11"/>
+      <c r="W67" s="11"/>
+      <c r="X67" s="11"/>
+      <c r="Y67" s="13"/>
+      <c r="Z67" s="13"/>
+      <c r="AB67" s="11"/>
+      <c r="AC67" s="11"/>
+      <c r="AD67" s="11"/>
+      <c r="AE67" s="11"/>
+      <c r="AF67" s="11"/>
+      <c r="AG67" s="11"/>
+      <c r="AH67" s="12"/>
+      <c r="AI67" s="12"/>
+      <c r="AJ67" s="11"/>
+      <c r="AK67" s="11"/>
+      <c r="AL67" s="13"/>
+      <c r="AM67" s="11"/>
+      <c r="AO67" s="11"/>
+      <c r="AP67" s="11"/>
+      <c r="AQ67" s="11"/>
+      <c r="AR67" s="11"/>
+      <c r="AS67" s="11"/>
+      <c r="AT67" s="11"/>
+      <c r="AU67" s="13"/>
+      <c r="AV67" s="13"/>
+      <c r="AW67" s="11"/>
+      <c r="AX67" s="11"/>
+      <c r="AY67" s="13"/>
+      <c r="AZ67" s="13"/>
+      <c r="BB67" s="13"/>
+      <c r="BC67" s="13"/>
+      <c r="BD67" s="13"/>
+      <c r="BE67" s="13"/>
+      <c r="BF67" s="13"/>
+      <c r="BG67" s="13"/>
+      <c r="BH67" s="12"/>
+      <c r="BI67" s="12"/>
+      <c r="BJ67" s="13"/>
+      <c r="BK67" s="13"/>
+      <c r="BL67" s="13"/>
+      <c r="BM67" s="12"/>
+      <c r="BO67" s="11"/>
+      <c r="BP67" s="11"/>
+      <c r="BQ67" s="11"/>
+      <c r="BR67" s="11"/>
+      <c r="BS67" s="11"/>
+      <c r="BT67" s="11"/>
+      <c r="BU67" s="11"/>
+      <c r="BV67" s="11"/>
+      <c r="BW67" s="11"/>
+      <c r="BX67" s="11"/>
+      <c r="BY67" s="11"/>
+      <c r="BZ67" s="11"/>
+      <c r="CB67" s="11"/>
+      <c r="CC67" s="11"/>
+      <c r="CD67" s="11"/>
+      <c r="CE67" s="11"/>
+      <c r="CF67" s="11"/>
+      <c r="CG67" s="11"/>
+      <c r="CH67" s="11"/>
+      <c r="CI67" s="11"/>
+      <c r="CJ67" s="11"/>
+      <c r="CK67" s="11"/>
+      <c r="CL67" s="11"/>
+      <c r="CM67" s="11"/>
+      <c r="CP67" s="11"/>
+      <c r="CQ67" s="11"/>
+      <c r="CR67" s="11"/>
+      <c r="CS67" s="11"/>
+      <c r="CT67" s="11"/>
+      <c r="CU67" s="11"/>
+      <c r="CV67" s="11"/>
+      <c r="CW67" s="11"/>
+      <c r="CX67" s="11"/>
+      <c r="CY67" s="11"/>
+      <c r="CZ67" s="11"/>
+      <c r="DA67" s="11"/>
+      <c r="DD67" s="11"/>
+      <c r="DE67" s="11"/>
+      <c r="DF67" s="11"/>
+      <c r="DG67" s="11"/>
+      <c r="DH67" s="11"/>
+      <c r="DI67" s="11"/>
+      <c r="DJ67" s="11"/>
+      <c r="DK67" s="11"/>
+      <c r="DL67" s="11"/>
+      <c r="DM67" s="11"/>
+      <c r="DN67" s="11"/>
+      <c r="DO67" s="11"/>
+    </row>
+    <row r="68" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="K50" s="27" t="s">
-[...32 lines deleted...]
-      <c r="V50" s="27" t="s">
+      <c r="B68" s="26"/>
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="26"/>
+      <c r="G68" s="26"/>
+      <c r="H68" s="26"/>
+      <c r="I68" s="26"/>
+      <c r="J68" s="26"/>
+      <c r="K68" s="26"/>
+      <c r="L68" s="26"/>
+      <c r="M68" s="26"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="W50" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AH50" s="27" t="s">
+      <c r="P68" s="26"/>
+      <c r="Q68" s="26"/>
+      <c r="R68" s="26"/>
+      <c r="S68" s="26"/>
+      <c r="T68" s="26"/>
+      <c r="U68" s="26"/>
+      <c r="V68" s="26"/>
+      <c r="W68" s="26"/>
+      <c r="X68" s="26"/>
+      <c r="Y68" s="26"/>
+      <c r="Z68" s="26"/>
+      <c r="AA68" s="23"/>
+      <c r="AB68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="AI50" s="27" t="s">
-[...32 lines deleted...]
-      <c r="AT50" s="27" t="s">
+      <c r="AC68" s="26"/>
+      <c r="AD68" s="26"/>
+      <c r="AE68" s="26"/>
+      <c r="AF68" s="26"/>
+      <c r="AG68" s="26"/>
+      <c r="AH68" s="26"/>
+      <c r="AI68" s="26"/>
+      <c r="AJ68" s="26"/>
+      <c r="AK68" s="26"/>
+      <c r="AL68" s="26"/>
+      <c r="AM68" s="26"/>
+      <c r="AN68" s="23"/>
+      <c r="AO68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="AU50" s="27" t="s">
-[...32 lines deleted...]
-      <c r="BF50" s="27" t="s">
+      <c r="AP68" s="26"/>
+      <c r="AQ68" s="26"/>
+      <c r="AR68" s="26"/>
+      <c r="AS68" s="26"/>
+      <c r="AT68" s="26"/>
+      <c r="AU68" s="26"/>
+      <c r="AV68" s="26"/>
+      <c r="AW68" s="26"/>
+      <c r="AX68" s="26"/>
+      <c r="AY68" s="26"/>
+      <c r="AZ68" s="26"/>
+      <c r="BA68" s="23"/>
+      <c r="BB68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="BG50" s="27" t="s">
-[...32 lines deleted...]
-      <c r="BR50" s="27" t="s">
+      <c r="BC68" s="26"/>
+      <c r="BD68" s="26"/>
+      <c r="BE68" s="26"/>
+      <c r="BF68" s="26"/>
+      <c r="BG68" s="26"/>
+      <c r="BH68" s="26"/>
+      <c r="BI68" s="26"/>
+      <c r="BJ68" s="26"/>
+      <c r="BK68" s="26"/>
+      <c r="BL68" s="26"/>
+      <c r="BM68" s="26"/>
+      <c r="BN68" s="23"/>
+      <c r="BO68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="BS50" s="27" t="s">
-[...33 lines deleted...]
-      <c r="CE50" s="27" t="s">
+      <c r="BP68" s="26"/>
+      <c r="BQ68" s="26"/>
+      <c r="BR68" s="26"/>
+      <c r="BS68" s="26"/>
+      <c r="BT68" s="26"/>
+      <c r="BU68" s="26"/>
+      <c r="BV68" s="26"/>
+      <c r="BW68" s="26"/>
+      <c r="BX68" s="26"/>
+      <c r="BY68" s="26"/>
+      <c r="BZ68" s="26"/>
+      <c r="CA68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="CF50" s="27" t="s">
-[...33 lines deleted...]
-      <c r="CS50" s="27" t="s">
+      <c r="CB68" s="26"/>
+      <c r="CC68" s="26"/>
+      <c r="CD68" s="26"/>
+      <c r="CE68" s="26"/>
+      <c r="CF68" s="26"/>
+      <c r="CG68" s="26"/>
+      <c r="CH68" s="26"/>
+      <c r="CI68" s="26"/>
+      <c r="CJ68" s="26"/>
+      <c r="CK68" s="26"/>
+      <c r="CL68" s="26"/>
+      <c r="CM68" s="26"/>
+      <c r="CO68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="CT50" s="27" t="s">
-[...33 lines deleted...]
-      <c r="DG50" s="27" t="s">
+      <c r="CP68" s="26"/>
+      <c r="CQ68" s="26"/>
+      <c r="CR68" s="26"/>
+      <c r="CS68" s="26"/>
+      <c r="CT68" s="26"/>
+      <c r="CU68" s="26"/>
+      <c r="CV68" s="26"/>
+      <c r="CW68" s="26"/>
+      <c r="CX68" s="26"/>
+      <c r="CY68" s="26"/>
+      <c r="CZ68" s="26"/>
+      <c r="DA68" s="26"/>
+      <c r="DC68" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="DH50" s="27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="DD68" s="26"/>
+      <c r="DE68" s="26"/>
+      <c r="DF68" s="26"/>
+      <c r="DG68" s="26"/>
+      <c r="DH68" s="26"/>
+      <c r="DI68" s="26"/>
+      <c r="DJ68" s="26"/>
+      <c r="DK68" s="26"/>
+      <c r="DL68" s="26"/>
+      <c r="DM68" s="26"/>
+      <c r="DN68" s="26"/>
+      <c r="DO68" s="26"/>
     </row>
-    <row r="51" spans="1:114" ht="22.5">
-[...5181 lines deleted...]
-    <row r="69" spans="1:114" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="69" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="28" t="s">
-[...4 lines deleted...]
-      <c r="M69" s="28"/>
+      <c r="J69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K69" s="24"/>
+      <c r="L69" s="24"/>
+      <c r="M69" s="24"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
-      <c r="V69" s="28" t="s">
-[...5 lines deleted...]
-      <c r="Z69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="X69" s="24"/>
+      <c r="Y69" s="24"/>
+      <c r="Z69" s="24"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
-      <c r="AH69" s="28" t="s">
-[...6 lines deleted...]
-      <c r="AM69" s="1"/>
+      <c r="AH69" s="1"/>
+      <c r="AI69" s="1"/>
+      <c r="AJ69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK69" s="24"/>
+      <c r="AL69" s="24"/>
+      <c r="AM69" s="24"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="AR69" s="1"/>
       <c r="AS69" s="1"/>
-      <c r="AT69" s="28" t="s">
-[...7 lines deleted...]
-      <c r="AZ69" s="1"/>
+      <c r="AT69" s="1"/>
+      <c r="AU69" s="1"/>
+      <c r="AV69" s="1"/>
+      <c r="AW69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AX69" s="24"/>
+      <c r="AY69" s="24"/>
+      <c r="AZ69" s="24"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="1"/>
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
-      <c r="BF69" s="28" t="s">
+      <c r="BF69" s="1"/>
+      <c r="BG69" s="1"/>
+      <c r="BH69" s="1"/>
+      <c r="BI69" s="1"/>
+      <c r="BJ69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BK69" s="24"/>
+      <c r="BL69" s="24"/>
+      <c r="BM69" s="24"/>
+      <c r="BN69" s="1"/>
+      <c r="BW69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="BX69" s="24"/>
+      <c r="BY69" s="24"/>
+      <c r="BZ69" s="24"/>
+      <c r="CA69" s="1"/>
+      <c r="CJ69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CK69" s="24"/>
+      <c r="CL69" s="24"/>
+      <c r="CM69" s="24"/>
+      <c r="CO69" s="1"/>
+      <c r="CX69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="CY69" s="24"/>
+      <c r="CZ69" s="24"/>
+      <c r="DA69" s="24"/>
+      <c r="DC69" s="1"/>
+      <c r="DL69" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="DM69" s="24"/>
+      <c r="DN69" s="24"/>
+      <c r="DO69" s="24"/>
+    </row>
+    <row r="70" spans="1:119" ht="20.25" customHeight="1">
+      <c r="A70" s="27"/>
+      <c r="B70" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
+      <c r="I70" s="25"/>
+      <c r="J70" s="25"/>
+      <c r="K70" s="25"/>
+      <c r="L70" s="25"/>
+      <c r="M70" s="25"/>
+      <c r="N70" s="27"/>
+      <c r="O70" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P70" s="25"/>
+      <c r="Q70" s="25"/>
+      <c r="R70" s="25"/>
+      <c r="S70" s="25"/>
+      <c r="T70" s="25"/>
+      <c r="U70" s="25"/>
+      <c r="V70" s="25"/>
+      <c r="W70" s="25"/>
+      <c r="X70" s="25"/>
+      <c r="Y70" s="25"/>
+      <c r="Z70" s="25"/>
+      <c r="AA70" s="27"/>
+      <c r="AB70" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC70" s="25"/>
+      <c r="AD70" s="25"/>
+      <c r="AE70" s="25"/>
+      <c r="AF70" s="25"/>
+      <c r="AG70" s="25"/>
+      <c r="AH70" s="25"/>
+      <c r="AI70" s="25"/>
+      <c r="AJ70" s="25"/>
+      <c r="AK70" s="25"/>
+      <c r="AL70" s="25"/>
+      <c r="AM70" s="25"/>
+      <c r="AN70" s="27"/>
+      <c r="AO70" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP70" s="25"/>
+      <c r="AQ70" s="25"/>
+      <c r="AR70" s="25"/>
+      <c r="AS70" s="25"/>
+      <c r="AT70" s="25"/>
+      <c r="AU70" s="25"/>
+      <c r="AV70" s="25"/>
+      <c r="AW70" s="25"/>
+      <c r="AX70" s="25"/>
+      <c r="AY70" s="25"/>
+      <c r="AZ70" s="25"/>
+      <c r="BA70" s="27"/>
+      <c r="BB70" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="BC70" s="25"/>
+      <c r="BD70" s="25"/>
+      <c r="BE70" s="25"/>
+      <c r="BF70" s="25"/>
+      <c r="BG70" s="25"/>
+      <c r="BH70" s="25"/>
+      <c r="BI70" s="25"/>
+      <c r="BJ70" s="25"/>
+      <c r="BK70" s="25"/>
+      <c r="BL70" s="25"/>
+      <c r="BM70" s="25"/>
+      <c r="BN70" s="27"/>
+      <c r="BO70" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="BP70" s="25"/>
+      <c r="BQ70" s="25"/>
+      <c r="BR70" s="25"/>
+      <c r="BS70" s="25"/>
+      <c r="BT70" s="25"/>
+      <c r="BU70" s="25"/>
+      <c r="BV70" s="25"/>
+      <c r="BW70" s="25"/>
+      <c r="BX70" s="25"/>
+      <c r="BY70" s="25"/>
+      <c r="BZ70" s="25"/>
+      <c r="CA70" s="27"/>
+      <c r="CB70" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="CC70" s="25"/>
+      <c r="CD70" s="25"/>
+      <c r="CE70" s="25"/>
+      <c r="CF70" s="25"/>
+      <c r="CG70" s="25"/>
+      <c r="CH70" s="25"/>
+      <c r="CI70" s="25"/>
+      <c r="CJ70" s="25"/>
+      <c r="CK70" s="25"/>
+      <c r="CL70" s="25"/>
+      <c r="CM70" s="25"/>
+      <c r="CO70" s="27"/>
+      <c r="CP70" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="CQ70" s="25"/>
+      <c r="CR70" s="25"/>
+      <c r="CS70" s="25"/>
+      <c r="CT70" s="25"/>
+      <c r="CU70" s="25"/>
+      <c r="CV70" s="25"/>
+      <c r="CW70" s="25"/>
+      <c r="CX70" s="25"/>
+      <c r="CY70" s="25"/>
+      <c r="CZ70" s="25"/>
+      <c r="DA70" s="25"/>
+      <c r="DC70" s="27"/>
+      <c r="DD70" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="DE70" s="25"/>
+      <c r="DF70" s="25"/>
+      <c r="DG70" s="25"/>
+      <c r="DH70" s="25"/>
+      <c r="DI70" s="25"/>
+      <c r="DJ70" s="25"/>
+      <c r="DK70" s="25"/>
+      <c r="DL70" s="25"/>
+      <c r="DM70" s="25"/>
+      <c r="DN70" s="25"/>
+      <c r="DO70" s="25"/>
+    </row>
+    <row r="71" spans="1:119" ht="28.5" customHeight="1">
+      <c r="A71" s="27"/>
+      <c r="B71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="H71" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="K71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="L71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="M71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N71" s="27"/>
+      <c r="O71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U71" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA71" s="27"/>
+      <c r="AB71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH71" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AJ71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="AN71" s="27"/>
+      <c r="AO71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AU71" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BA71" s="27"/>
+      <c r="BB71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH71" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BL71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BM71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="BN71" s="27"/>
+      <c r="BO71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="BP71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BQ71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BR71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BT71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BU71" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="BV71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BW71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BX71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BY71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="BZ71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CA71" s="27"/>
+      <c r="CB71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CC71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CD71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CE71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CG71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CH71" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CI71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CJ71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CK71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CL71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="CM71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO71" s="27"/>
+      <c r="CP71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="CQ71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="CR71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="CS71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="CU71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="CV71" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="CW71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="CX71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="CY71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="CZ71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DA71" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="DC71" s="27"/>
+      <c r="DD71" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="DE71" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="DF71" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="DG71" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH71" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="DI71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="DJ71" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="DK71" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="DL71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="DM71" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="DN71" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="DO71" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:119">
+      <c r="A72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B72" s="9">
+        <v>8354</v>
+      </c>
+      <c r="C72" s="9">
+        <v>6849.9999999999982</v>
+      </c>
+      <c r="D72" s="9">
+        <v>6795.7999999999993</v>
+      </c>
+      <c r="E72" s="9">
+        <v>11788.400000000001</v>
+      </c>
+      <c r="F72" s="9">
+        <v>12836</v>
+      </c>
+      <c r="G72" s="8">
+        <v>14551.399999999998</v>
+      </c>
+      <c r="H72" s="8">
+        <v>19361.399999999998</v>
+      </c>
+      <c r="I72" s="9">
+        <v>17830</v>
+      </c>
+      <c r="J72" s="9">
+        <v>17603.499999999996</v>
+      </c>
+      <c r="K72" s="9">
+        <v>11834.700000000003</v>
+      </c>
+      <c r="L72" s="9">
+        <v>8666.1000000000022</v>
+      </c>
+      <c r="M72" s="9">
+        <v>9633.2000000000025</v>
+      </c>
+      <c r="N72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="O72" s="9">
+        <v>9425.9</v>
+      </c>
+      <c r="P72" s="9">
+        <v>7082.3000000000011</v>
+      </c>
+      <c r="Q72" s="9">
+        <v>7418.2</v>
+      </c>
+      <c r="R72" s="9">
+        <v>12640.900000000001</v>
+      </c>
+      <c r="S72" s="9">
+        <v>13769.000000000002</v>
+      </c>
+      <c r="T72" s="9">
+        <v>15389.3</v>
+      </c>
+      <c r="U72" s="9">
+        <v>21133.900000000005</v>
+      </c>
+      <c r="V72" s="9">
+        <v>19938.400000000001</v>
+      </c>
+      <c r="W72" s="9">
+        <v>19580.799999999996</v>
+      </c>
+      <c r="X72" s="9">
+        <v>12991.599999999999</v>
+      </c>
+      <c r="Y72" s="9">
+        <v>9779.4000000000051</v>
+      </c>
+      <c r="Z72" s="9">
+        <v>11009.599999999999</v>
+      </c>
+      <c r="AA72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB72" s="9">
+        <v>10292.9</v>
+      </c>
+      <c r="AC72" s="9">
+        <v>7840.2999999999993</v>
+      </c>
+      <c r="AD72" s="9">
+        <v>8024.6</v>
+      </c>
+      <c r="AE72" s="9">
+        <v>13412.099999999997</v>
+      </c>
+      <c r="AF72" s="9">
+        <v>15450.7</v>
+      </c>
+      <c r="AG72" s="8">
+        <v>17772.2</v>
+      </c>
+      <c r="AH72" s="8">
+        <v>23570.100000000002</v>
+      </c>
+      <c r="AI72" s="8">
+        <v>22152.19999999999</v>
+      </c>
+      <c r="AJ72" s="9">
+        <v>21440.800000000003</v>
+      </c>
+      <c r="AK72" s="9">
+        <v>13983.700000000004</v>
+      </c>
+      <c r="AL72" s="9">
+        <v>10195.299999999997</v>
+      </c>
+      <c r="AM72" s="9">
+        <v>13934.3</v>
+      </c>
+      <c r="AN72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO72" s="9">
+        <v>11290.699999999999</v>
+      </c>
+      <c r="AP72" s="9">
+        <v>8673.5</v>
+      </c>
+      <c r="AQ72" s="9">
+        <v>9595.4</v>
+      </c>
+      <c r="AR72" s="9">
+        <v>16709</v>
+      </c>
+      <c r="AS72" s="9">
+        <v>18488.899999999998</v>
+      </c>
+      <c r="AT72" s="7">
+        <v>23076.299999999996</v>
+      </c>
+      <c r="AU72" s="7">
+        <v>27670.300000000003</v>
+      </c>
+      <c r="AV72" s="7">
+        <v>27262.499999999996</v>
+      </c>
+      <c r="AW72" s="9">
+        <v>24553.600000000006</v>
+      </c>
+      <c r="AX72" s="9">
+        <v>17161.099999999999</v>
+      </c>
+      <c r="AY72" s="9">
+        <v>13283.199999999999</v>
+      </c>
+      <c r="AZ72" s="9">
+        <v>17227.399999999994</v>
+      </c>
+      <c r="BA72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB72" s="9">
+        <v>13542.7</v>
+      </c>
+      <c r="BC72" s="9">
+        <v>11895.900000000001</v>
+      </c>
+      <c r="BD72" s="9">
+        <v>11196.800000000001</v>
+      </c>
+      <c r="BE72" s="9">
+        <v>19160.699999999997</v>
+      </c>
+      <c r="BF72" s="9">
+        <v>21382.800000000003</v>
+      </c>
+      <c r="BG72" s="8">
+        <v>26819.300000000003</v>
+      </c>
+      <c r="BH72" s="8">
+        <v>33861.799999999996</v>
+      </c>
+      <c r="BI72" s="8">
+        <v>32400.600000000002</v>
+      </c>
+      <c r="BJ72" s="9">
+        <v>31615.000000000011</v>
+      </c>
+      <c r="BK72" s="9">
+        <v>21897.799999999996</v>
+      </c>
+      <c r="BL72" s="9">
+        <v>16157.099999999997</v>
+      </c>
+      <c r="BM72" s="9">
+        <v>21337.800000000007</v>
+      </c>
+      <c r="BN72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="BO72" s="9">
+        <v>173026.03552057402</v>
+      </c>
+      <c r="BP72" s="9">
+        <v>178361.54562870201</v>
+      </c>
+      <c r="BQ72" s="9">
+        <v>253575.87979528311</v>
+      </c>
+      <c r="BR72" s="9">
+        <v>250430.51277280995</v>
+      </c>
+      <c r="BS72" s="9">
+        <v>27101.942163300002</v>
+      </c>
+      <c r="BT72" s="8">
+        <v>31437.8</v>
+      </c>
+      <c r="BU72" s="8">
+        <v>38844.899999999994</v>
+      </c>
+      <c r="BV72" s="8">
+        <v>37122.100000000006</v>
+      </c>
+      <c r="BW72" s="9">
+        <v>35749.867950142972</v>
+      </c>
+      <c r="BX72" s="9">
+        <v>23405.619157627749</v>
+      </c>
+      <c r="BY72" s="9">
+        <v>17485.512892229308</v>
+      </c>
+      <c r="BZ72" s="9">
+        <v>23452.699999999953</v>
+      </c>
+      <c r="CA72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CB72" s="9">
+        <v>13252.974536503596</v>
+      </c>
+      <c r="CC72" s="9">
+        <v>8376.6634086837839</v>
+      </c>
+      <c r="CD72" s="9">
+        <v>12449.813930838456</v>
+      </c>
+      <c r="CE72" s="9">
+        <v>14120.130741523564</v>
+      </c>
+      <c r="CF72" s="9">
+        <v>16042.682313321922</v>
+      </c>
+      <c r="CG72" s="8">
+        <v>18546.570270616088</v>
+      </c>
+      <c r="CH72" s="8">
+        <v>20684.478393522862</v>
+      </c>
+      <c r="CI72" s="8">
+        <v>24620.686404989727</v>
+      </c>
+      <c r="CJ72" s="9">
+        <v>19454.677523987804</v>
+      </c>
+      <c r="CK72" s="4">
+        <v>141767.62247601218</v>
+      </c>
+      <c r="CL72" s="9">
+        <v>11567.600000000006</v>
+      </c>
+      <c r="CM72" s="9">
+        <v>14681.600000000006</v>
+      </c>
+      <c r="CO72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="CP72" s="9">
+        <v>12420.5</v>
+      </c>
+      <c r="CQ72" s="4">
+        <v>10560.599999999999</v>
+      </c>
+      <c r="CR72" s="9">
+        <v>12080.210108496329</v>
+      </c>
+      <c r="CS72" s="9">
+        <v>15864.989891503676</v>
+      </c>
+      <c r="CT72" s="9">
+        <v>17058.822743475801</v>
+      </c>
+      <c r="CU72" s="8">
+        <v>20033.273718647717</v>
+      </c>
+      <c r="CV72" s="8">
+        <v>24435.4249484006</v>
+      </c>
+      <c r="CW72" s="8">
+        <v>24580.378589475891</v>
+      </c>
+      <c r="CX72" s="9">
+        <v>24819.799999999988</v>
+      </c>
+      <c r="CY72" s="4">
+        <v>15675.990935065725</v>
+      </c>
+      <c r="CZ72" s="9">
+        <v>13387.053877404105</v>
+      </c>
+      <c r="DA72" s="9">
+        <v>17025.243475100375</v>
+      </c>
+      <c r="DC72" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="DD72" s="9">
+        <v>15231.3</v>
+      </c>
+      <c r="DE72" s="4">
+        <v>11785.600000000002</v>
+      </c>
+      <c r="DF72" s="9">
+        <v>13487.82692542579</v>
+      </c>
+      <c r="DG72" s="9">
+        <v>17920.573074574211</v>
+      </c>
+      <c r="DH72" s="9">
+        <v>19253.742127225298</v>
+      </c>
+      <c r="DI72" s="8"/>
+      <c r="DJ72" s="8"/>
+      <c r="DK72" s="8"/>
+      <c r="DL72" s="9"/>
+      <c r="DM72" s="4"/>
+      <c r="DN72" s="9"/>
+      <c r="DO72" s="9"/>
+    </row>
+    <row r="73" spans="1:119">
+      <c r="A73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B73" s="7">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C73" s="7">
+        <v>117.9</v>
+      </c>
+      <c r="D73" s="7">
+        <v>160.39999999999998</v>
+      </c>
+      <c r="E73" s="7">
+        <v>180.59999999999997</v>
+      </c>
+      <c r="F73" s="7">
+        <v>191.30000000000007</v>
+      </c>
+      <c r="G73" s="7">
+        <v>168.19999999999993</v>
+      </c>
+      <c r="H73" s="7">
+        <v>181.90000000000009</v>
+      </c>
+      <c r="I73" s="7">
+        <v>167.59999999999991</v>
+      </c>
+      <c r="J73" s="7">
+        <v>156.79999999999995</v>
+      </c>
+      <c r="K73" s="7">
+        <v>162.30000000000018</v>
+      </c>
+      <c r="L73" s="7">
+        <v>176.59999999999991</v>
+      </c>
+      <c r="M73" s="7">
+        <v>191.09999999999991</v>
+      </c>
+      <c r="N73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O73" s="7">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="P73" s="7">
+        <v>165.39999999999998</v>
+      </c>
+      <c r="Q73" s="7">
+        <v>205</v>
+      </c>
+      <c r="R73" s="7">
+        <v>237.09999999999997</v>
+      </c>
+      <c r="S73" s="7">
+        <v>224</v>
+      </c>
+      <c r="T73" s="7">
+        <v>187.10000000000014</v>
+      </c>
+      <c r="U73" s="7">
+        <v>267.69999999999982</v>
+      </c>
+      <c r="V73" s="7">
+        <v>266</v>
+      </c>
+      <c r="W73" s="7">
+        <v>219.70000000000005</v>
+      </c>
+      <c r="X73" s="7">
+        <v>138.29999999999995</v>
+      </c>
+      <c r="Y73" s="7">
+        <v>215.40000000000009</v>
+      </c>
+      <c r="Z73" s="7">
+        <v>206.30000000000018</v>
+      </c>
+      <c r="AA73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB73" s="7">
+        <v>187.9</v>
+      </c>
+      <c r="AC73" s="7">
+        <v>149.70000000000002</v>
+      </c>
+      <c r="AD73" s="7">
+        <v>166.5</v>
+      </c>
+      <c r="AE73" s="7">
+        <v>227.69999999999993</v>
+      </c>
+      <c r="AF73" s="7">
+        <v>187.10000000000002</v>
+      </c>
+      <c r="AG73" s="7">
+        <v>207.69999999999993</v>
+      </c>
+      <c r="AH73" s="7">
+        <v>191.70000000000005</v>
+      </c>
+      <c r="AI73" s="7">
+        <v>399.20000000000005</v>
+      </c>
+      <c r="AJ73" s="7">
+        <v>195.59999999999991</v>
+      </c>
+      <c r="AK73" s="7">
+        <v>153.5</v>
+      </c>
+      <c r="AL73" s="7">
+        <v>164.5</v>
+      </c>
+      <c r="AM73" s="7">
+        <v>258.90000000000009</v>
+      </c>
+      <c r="AN73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO73" s="7">
+        <v>147.6</v>
+      </c>
+      <c r="AP73" s="7">
+        <v>87.800000000000011</v>
+      </c>
+      <c r="AQ73" s="7">
+        <v>136.9</v>
+      </c>
+      <c r="AR73" s="7">
+        <v>235.59999999999997</v>
+      </c>
+      <c r="AS73" s="7">
+        <v>176.70000000000005</v>
+      </c>
+      <c r="AT73" s="7">
+        <v>202.79999999999995</v>
+      </c>
+      <c r="AU73" s="7">
+        <v>239.00000000000011</v>
+      </c>
+      <c r="AV73" s="7">
+        <v>182.09999999999991</v>
+      </c>
+      <c r="AW73" s="7">
+        <v>103.70000000000005</v>
+      </c>
+      <c r="AX73" s="7">
+        <v>95.099999999999909</v>
+      </c>
+      <c r="AY73" s="7">
+        <v>52.200000000000045</v>
+      </c>
+      <c r="AZ73" s="7">
+        <v>151</v>
+      </c>
+      <c r="BA73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB73" s="7">
+        <v>30.5</v>
+      </c>
+      <c r="BC73" s="7">
+        <v>49.2</v>
+      </c>
+      <c r="BD73" s="7">
+        <v>41.399999999999991</v>
+      </c>
+      <c r="BE73" s="7">
+        <v>63.300000000000011</v>
+      </c>
+      <c r="BF73" s="7">
+        <v>80.299999999999983</v>
+      </c>
+      <c r="BG73" s="8">
+        <v>76.300000000000011</v>
+      </c>
+      <c r="BH73" s="8">
+        <v>116.89999999999998</v>
+      </c>
+      <c r="BI73" s="8">
+        <v>294</v>
+      </c>
+      <c r="BJ73" s="7">
+        <v>146.30000000000007</v>
+      </c>
+      <c r="BK73" s="7">
+        <v>157.20000000000005</v>
+      </c>
+      <c r="BL73" s="7">
+        <v>42.099999999999909</v>
+      </c>
+      <c r="BM73" s="7">
+        <v>92.700000000000045</v>
+      </c>
+      <c r="BN73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO73" s="7">
+        <v>11010.845625683793</v>
+      </c>
+      <c r="BP73" s="7">
+        <v>14737.694059319685</v>
+      </c>
+      <c r="BQ73" s="7">
+        <v>20807.37831233273</v>
+      </c>
+      <c r="BR73" s="7">
+        <v>25155.990626606057</v>
+      </c>
+      <c r="BS73" s="7">
+        <v>66.601777100000021</v>
+      </c>
+      <c r="BT73" s="7">
+        <v>61.699999999999989</v>
+      </c>
+      <c r="BU73" s="7">
+        <v>57.797094800000025</v>
+      </c>
+      <c r="BV73" s="7">
+        <v>77.302905199999998</v>
+      </c>
+      <c r="BW73" s="7">
+        <v>47</v>
+      </c>
+      <c r="BX73" s="7">
+        <v>28.699999999999989</v>
+      </c>
+      <c r="BY73" s="9">
+        <v>31.399999999999977</v>
+      </c>
+      <c r="BZ73" s="9">
+        <v>55.400000000000034</v>
+      </c>
+      <c r="CA73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB73" s="7">
+        <v>18.839730947208061</v>
+      </c>
+      <c r="CC73" s="7">
+        <v>22.729428889234875</v>
+      </c>
+      <c r="CD73" s="7">
+        <v>26.706583292137211</v>
+      </c>
+      <c r="CE73" s="7">
+        <v>43.483684660950686</v>
+      </c>
+      <c r="CF73" s="7">
+        <v>53.819979817520277</v>
+      </c>
+      <c r="CG73" s="7">
+        <v>55.92059239294889</v>
+      </c>
+      <c r="CH73" s="7">
+        <v>44.300000000000011</v>
+      </c>
+      <c r="CI73" s="7">
+        <v>63.599999999999966</v>
+      </c>
+      <c r="CJ73" s="7">
+        <v>38.651198149061543</v>
+      </c>
+      <c r="CK73" s="4">
+        <v>343.14880185093847</v>
+      </c>
+      <c r="CL73" s="9">
+        <v>22.899999999999977</v>
+      </c>
+      <c r="CM73" s="9">
+        <v>40.199999999999989</v>
+      </c>
+      <c r="CO73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="CP73" s="7">
+        <v>89.4</v>
+      </c>
+      <c r="CQ73" s="4">
+        <v>176.6</v>
+      </c>
+      <c r="CR73" s="7">
+        <v>129.5</v>
+      </c>
+      <c r="CS73" s="7">
+        <v>95.899999999999977</v>
+      </c>
+      <c r="CT73" s="7">
+        <v>40.203125370808948</v>
+      </c>
+      <c r="CU73" s="7">
+        <v>161.34322540483902</v>
+      </c>
+      <c r="CV73" s="7">
+        <v>139.82178380673838</v>
+      </c>
+      <c r="CW73" s="7">
+        <v>163.93186541761372</v>
+      </c>
+      <c r="CX73" s="7">
+        <v>101.70000000000005</v>
+      </c>
+      <c r="CY73" s="4">
+        <v>98.399999999999864</v>
+      </c>
+      <c r="CZ73" s="9">
+        <v>67.547376058010059</v>
+      </c>
+      <c r="DA73" s="9">
+        <v>41.326741459135519</v>
+      </c>
+      <c r="DC73" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="DD73" s="7">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="DE73" s="4">
+        <v>22.5</v>
+      </c>
+      <c r="DF73" s="7">
+        <v>26.6</v>
+      </c>
+      <c r="DG73" s="7">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="DH73" s="7">
+        <v>44.799999999999983</v>
+      </c>
+      <c r="DI73" s="7"/>
+      <c r="DJ73" s="7"/>
+      <c r="DK73" s="7"/>
+      <c r="DL73" s="7"/>
+      <c r="DM73" s="4"/>
+      <c r="DN73" s="9"/>
+      <c r="DO73" s="9"/>
+    </row>
+    <row r="74" spans="1:119">
+      <c r="A74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" s="7">
+        <v>749</v>
+      </c>
+      <c r="C74" s="7">
+        <v>631</v>
+      </c>
+      <c r="D74" s="7">
+        <v>524.29999999999995</v>
+      </c>
+      <c r="E74" s="7">
+        <v>1482.0000000000002</v>
+      </c>
+      <c r="F74" s="7">
+        <v>1602.6999999999998</v>
+      </c>
+      <c r="G74" s="8">
+        <v>1888.3000000000002</v>
+      </c>
+      <c r="H74" s="8">
+        <v>1875.1999999999998</v>
+      </c>
+      <c r="I74" s="7">
+        <v>1995</v>
+      </c>
+      <c r="J74" s="7">
+        <v>1997.1000000000004</v>
+      </c>
+      <c r="K74" s="7">
+        <v>1180.8999999999996</v>
+      </c>
+      <c r="L74" s="7">
+        <v>802.10000000000036</v>
+      </c>
+      <c r="M74" s="7">
+        <v>800</v>
+      </c>
+      <c r="N74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O74" s="7">
+        <v>804.9</v>
+      </c>
+      <c r="P74" s="7">
+        <v>641.4</v>
+      </c>
+      <c r="Q74" s="7">
+        <v>539.5</v>
+      </c>
+      <c r="R74" s="7">
+        <v>1567.2</v>
+      </c>
+      <c r="S74" s="7">
+        <v>1733.8000000000002</v>
+      </c>
+      <c r="T74" s="7">
+        <v>1950.3999999999996</v>
+      </c>
+      <c r="U74" s="7">
+        <v>2030.5000000000009</v>
+      </c>
+      <c r="V74" s="7">
+        <v>2220</v>
+      </c>
+      <c r="W74" s="7">
+        <v>2256.8999999999996</v>
+      </c>
+      <c r="X74" s="7">
+        <v>1270.3999999999996</v>
+      </c>
+      <c r="Y74" s="7">
+        <v>940.89999999999964</v>
+      </c>
+      <c r="Z74" s="7">
+        <v>934.60000000000036</v>
+      </c>
+      <c r="AA74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB74" s="7">
+        <v>872.3</v>
+      </c>
+      <c r="AC74" s="7">
+        <v>682</v>
+      </c>
+      <c r="AD74" s="7">
+        <v>582.10000000000014</v>
+      </c>
+      <c r="AE74" s="7">
+        <v>1647.1</v>
+      </c>
+      <c r="AF74" s="7">
+        <v>1880.8999999999996</v>
+      </c>
+      <c r="AG74" s="8">
+        <v>2161.3000000000002</v>
+      </c>
+      <c r="AH74" s="8">
+        <v>2365.0000000000009</v>
+      </c>
+      <c r="AI74" s="8">
+        <v>2484.2999999999993</v>
+      </c>
+      <c r="AJ74" s="7">
+        <v>2483.5</v>
+      </c>
+      <c r="AK74" s="7">
+        <v>1498.7999999999993</v>
+      </c>
+      <c r="AL74" s="7">
+        <v>1094.9000000000015</v>
+      </c>
+      <c r="AM74" s="7">
+        <v>1324.5999999999985</v>
+      </c>
+      <c r="AN74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO74" s="7">
+        <v>994.9</v>
+      </c>
+      <c r="AP74" s="7">
+        <v>815.19999999999993</v>
+      </c>
+      <c r="AQ74" s="7">
+        <v>731.90000000000009</v>
+      </c>
+      <c r="AR74" s="7">
+        <v>2154.8000000000002</v>
+      </c>
+      <c r="AS74" s="7">
+        <v>2357</v>
+      </c>
+      <c r="AT74" s="7">
+        <v>2885.5999999999995</v>
+      </c>
+      <c r="AU74" s="7">
+        <v>2841.7000000000007</v>
+      </c>
+      <c r="AV74" s="7">
+        <v>3069.8999999999996</v>
+      </c>
+      <c r="AW74" s="7">
+        <v>2818.4000000000015</v>
+      </c>
+      <c r="AX74" s="7">
+        <v>1759.1999999999971</v>
+      </c>
+      <c r="AY74" s="7">
+        <v>1189.4000000000015</v>
+      </c>
+      <c r="AZ74" s="7">
+        <v>1319.5999999999985</v>
+      </c>
+      <c r="BA74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BB74" s="7">
+        <v>1121.0999999999999</v>
+      </c>
+      <c r="BC74" s="7">
+        <v>1131.3000000000002</v>
+      </c>
+      <c r="BD74" s="7">
+        <v>815.5</v>
+      </c>
+      <c r="BE74" s="7">
+        <v>2360.2999999999997</v>
+      </c>
+      <c r="BF74" s="7">
+        <v>2669.9000000000005</v>
+      </c>
+      <c r="BG74" s="8">
+        <v>3323.8999999999996</v>
+      </c>
+      <c r="BH74" s="8">
+        <v>3388.7000000000007</v>
+      </c>
+      <c r="BI74" s="8">
+        <v>3490.0999999999985</v>
+      </c>
+      <c r="BJ74" s="7">
+        <v>3459.1000000000022</v>
+      </c>
+      <c r="BK74" s="7">
+        <v>2192.5999999999985</v>
+      </c>
+      <c r="BL74" s="7">
+        <v>1480.0999999999985</v>
+      </c>
+      <c r="BM74" s="7">
+        <v>1554.9000000000015</v>
+      </c>
+      <c r="BN74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="BO74" s="7">
+        <v>25815.89300029166</v>
+      </c>
+      <c r="BP74" s="7">
+        <v>25475.905765121832</v>
+      </c>
+      <c r="BQ74" s="7">
+        <v>28847.694751432166</v>
+      </c>
+      <c r="BR74" s="7">
+        <v>32421.441089933105</v>
+      </c>
+      <c r="BS74" s="7">
+        <v>3275.7871195000007</v>
+      </c>
+      <c r="BT74" s="7">
+        <v>3838.8999999999996</v>
+      </c>
+      <c r="BU74" s="7">
+        <v>3853.7409700000007</v>
+      </c>
+      <c r="BV74" s="7">
+        <v>3900.6590299999989</v>
+      </c>
+      <c r="BW74" s="7">
+        <v>4021.7000000000007</v>
+      </c>
+      <c r="BX74" s="7">
+        <v>2139.2999999999993</v>
+      </c>
+      <c r="BY74" s="9">
+        <v>1465.9000000000015</v>
+      </c>
+      <c r="BZ74" s="9">
+        <v>1679.8999999999978</v>
+      </c>
+      <c r="CA74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CB74" s="7">
+        <v>840.06519389232346</v>
+      </c>
+      <c r="CC74" s="7">
+        <v>497.13599598276767</v>
+      </c>
+      <c r="CD74" s="7">
+        <v>560.44561519092576</v>
+      </c>
+      <c r="CE74" s="7">
+        <v>1286.4727367178443</v>
+      </c>
+      <c r="CF74" s="7">
+        <v>1762.9361010392945</v>
+      </c>
+      <c r="CG74" s="7">
+        <v>3307.8443571768439</v>
+      </c>
+      <c r="CH74" s="7">
+        <v>413.10000000000036</v>
+      </c>
+      <c r="CI74" s="7">
+        <v>2313</v>
+      </c>
+      <c r="CJ74" s="7">
+        <v>1948.1582411477193</v>
+      </c>
+      <c r="CK74" s="4">
+        <v>11900.941758852281</v>
+      </c>
+      <c r="CL74" s="9">
+        <v>656.19999999999891</v>
+      </c>
+      <c r="CM74" s="9">
+        <v>760.30000000000109</v>
+      </c>
+      <c r="CO74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="CP74" s="7">
+        <v>718.1</v>
+      </c>
+      <c r="CQ74" s="4">
+        <v>492.80000000000007</v>
+      </c>
+      <c r="CR74" s="7">
+        <v>558.09999999999991</v>
+      </c>
+      <c r="CS74" s="7">
+        <v>1391.8000000000002</v>
+      </c>
+      <c r="CT74" s="7">
+        <v>1659.7104564423544</v>
+      </c>
+      <c r="CU74" s="7">
+        <v>1937.0978106021712</v>
+      </c>
+      <c r="CV74" s="7">
+        <v>1958.6203289423456</v>
+      </c>
+      <c r="CW74" s="7">
+        <v>2101.1714040131283</v>
+      </c>
+      <c r="CX74" s="7">
+        <v>2341.8999999999996</v>
+      </c>
+      <c r="CY74" s="4">
+        <v>1036.8000000000011</v>
+      </c>
+      <c r="CZ74" s="9">
+        <v>785.58121688063147</v>
+      </c>
+      <c r="DA74" s="9">
+        <v>867.57392310423711</v>
+      </c>
+      <c r="DC74" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="DD74" s="7">
+        <v>893.1</v>
+      </c>
+      <c r="DE74" s="4">
+        <v>601.1</v>
+      </c>
+      <c r="DF74" s="7">
+        <v>638.10000000000014</v>
+      </c>
+      <c r="DG74" s="7">
+        <v>1575.6999999999998</v>
+      </c>
+      <c r="DH74" s="7">
+        <v>1766.3000000000002</v>
+      </c>
+      <c r="DI74" s="7"/>
+      <c r="DJ74" s="7"/>
+      <c r="DK74" s="7"/>
+      <c r="DL74" s="7"/>
+      <c r="DM74" s="4"/>
+      <c r="DN74" s="9"/>
+      <c r="DO74" s="9"/>
+    </row>
+    <row r="75" spans="1:119">
+      <c r="A75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B75" s="7">
+        <v>590.70000000000005</v>
+      </c>
+      <c r="C75" s="7">
+        <v>470.70000000000005</v>
+      </c>
+      <c r="D75" s="7">
+        <v>359.09999999999991</v>
+      </c>
+      <c r="E75" s="7">
+        <v>801.30000000000018</v>
+      </c>
+      <c r="F75" s="7">
+        <v>1237</v>
+      </c>
+      <c r="G75" s="8">
+        <v>1286.0999999999995</v>
+      </c>
+      <c r="H75" s="8">
+        <v>1293.8000000000002</v>
+      </c>
+      <c r="I75" s="7">
+        <v>1171.9000000000005</v>
+      </c>
+      <c r="J75" s="7">
+        <v>1765.2999999999993</v>
+      </c>
+      <c r="K75" s="7">
+        <v>753.20000000000073</v>
+      </c>
+      <c r="L75" s="7">
+        <v>691.39999999999964</v>
+      </c>
+      <c r="M75" s="7">
+        <v>578.70000000000073</v>
+      </c>
+      <c r="N75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="O75" s="7">
+        <v>652</v>
+      </c>
+      <c r="P75" s="7">
+        <v>481.29999999999995</v>
+      </c>
+      <c r="Q75" s="7">
+        <v>373.60000000000014</v>
+      </c>
+      <c r="R75" s="7">
+        <v>852.90000000000009</v>
+      </c>
+      <c r="S75" s="7">
+        <v>1324</v>
+      </c>
+      <c r="T75" s="7">
+        <v>1355.8999999999996</v>
+      </c>
+      <c r="U75" s="7">
+        <v>1415.1000000000004</v>
+      </c>
+      <c r="V75" s="7">
+        <v>1272.1999999999998</v>
+      </c>
+      <c r="W75" s="7">
+        <v>1830.2999999999993</v>
+      </c>
+      <c r="X75" s="7">
+        <v>840.10000000000036</v>
+      </c>
+      <c r="Y75" s="7">
+        <v>732.5</v>
+      </c>
+      <c r="Z75" s="7">
+        <v>667.89999999999964</v>
+      </c>
+      <c r="AA75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB75" s="7">
+        <v>694</v>
+      </c>
+      <c r="AC75" s="7">
+        <v>512.40000000000009</v>
+      </c>
+      <c r="AD75" s="7">
+        <v>406.29999999999995</v>
+      </c>
+      <c r="AE75" s="7">
+        <v>894.99999999999977</v>
+      </c>
+      <c r="AF75" s="7">
+        <v>1420</v>
+      </c>
+      <c r="AG75" s="8">
+        <v>1507.1000000000004</v>
+      </c>
+      <c r="AH75" s="8">
+        <v>1710.5999999999995</v>
+      </c>
+      <c r="AI75" s="8">
+        <v>1507.1000000000004</v>
+      </c>
+      <c r="AJ75" s="7">
+        <v>2120.3999999999996</v>
+      </c>
+      <c r="AK75" s="7">
+        <v>948.5</v>
+      </c>
+      <c r="AL75" s="7">
+        <v>841</v>
+      </c>
+      <c r="AM75" s="7">
+        <v>848.80000000000109</v>
+      </c>
+      <c r="AN75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="AO75" s="7">
+        <v>782.3</v>
+      </c>
+      <c r="AP75" s="7">
+        <v>590.60000000000014</v>
+      </c>
+      <c r="AQ75" s="7">
+        <v>503.39999999999986</v>
+      </c>
+      <c r="AR75" s="7">
+        <v>1128.2</v>
+      </c>
+      <c r="AS75" s="7">
+        <v>1744.6000000000004</v>
+      </c>
+      <c r="AT75" s="7">
+        <v>1967.5999999999995</v>
+      </c>
+      <c r="AU75" s="7">
+        <v>1913.6999999999998</v>
+      </c>
+      <c r="AV75" s="7">
+        <v>1812.3999999999996</v>
+      </c>
+      <c r="AW75" s="7">
+        <v>2307.7000000000007</v>
+      </c>
+      <c r="AX75" s="7">
+        <v>1076.3999999999996</v>
+      </c>
+      <c r="AY75" s="7">
+        <v>1008.3999999999996</v>
+      </c>
+      <c r="AZ75" s="7">
+        <v>1013.4000000000015</v>
+      </c>
+      <c r="BA75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BB75" s="7">
+        <v>895.2</v>
+      </c>
+      <c r="BC75" s="7">
+        <v>734.39999999999986</v>
+      </c>
+      <c r="BD75" s="7">
+        <v>563.20000000000027</v>
+      </c>
+      <c r="BE75" s="7">
+        <v>1258.6999999999998</v>
+      </c>
+      <c r="BF75" s="7">
+        <v>1965.1000000000004</v>
+      </c>
+      <c r="BG75" s="8">
+        <v>2343.5999999999995</v>
+      </c>
+      <c r="BH75" s="8">
+        <v>2290.3000000000002</v>
+      </c>
+      <c r="BI75" s="8">
+        <v>2171.3999999999996</v>
+      </c>
+      <c r="BJ75" s="7">
+        <v>2871.5</v>
+      </c>
+      <c r="BK75" s="7">
+        <v>1302.6000000000004</v>
+      </c>
+      <c r="BL75" s="7">
+        <v>1186.7000000000007</v>
+      </c>
+      <c r="BM75" s="7">
+        <v>1191.5</v>
+      </c>
+      <c r="BN75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="BO75" s="7">
+        <v>12582.794986823628</v>
+      </c>
+      <c r="BP75" s="7">
+        <v>15576.421626087507</v>
+      </c>
+      <c r="BQ75" s="7">
+        <v>27438.744863528402</v>
+      </c>
+      <c r="BR75" s="7">
+        <v>21500.293374709432</v>
+      </c>
+      <c r="BS75" s="7">
+        <v>2382.0556504000006</v>
+      </c>
+      <c r="BT75" s="7">
+        <v>2663.5999999999995</v>
+      </c>
+      <c r="BU75" s="7">
+        <v>2674.3919919</v>
+      </c>
+      <c r="BV75" s="7">
+        <v>2568.3080081000007</v>
+      </c>
+      <c r="BW75" s="7">
+        <v>3170.9999999999982</v>
+      </c>
+      <c r="BX75" s="7">
+        <v>1432.6000000000022</v>
+      </c>
+      <c r="BY75" s="9">
+        <v>1249.7000000000007</v>
+      </c>
+      <c r="BZ75" s="9">
+        <v>1261.3999999999978</v>
+      </c>
+      <c r="CA75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CB75" s="7">
+        <v>626.86978068842495</v>
+      </c>
+      <c r="CC75" s="7">
+        <v>328.04821957040292</v>
+      </c>
+      <c r="CD75" s="7">
+        <v>304.57279718771963</v>
+      </c>
+      <c r="CE75" s="7">
+        <v>598.32572550820919</v>
+      </c>
+      <c r="CF75" s="7">
+        <v>1024.5550671793958</v>
+      </c>
+      <c r="CG75" s="7">
+        <v>1086.2284098658474</v>
+      </c>
+      <c r="CH75" s="7">
+        <v>1057.5999999999999</v>
+      </c>
+      <c r="CI75" s="7">
+        <v>1137.9000000000005</v>
+      </c>
+      <c r="CJ75" s="7">
+        <v>1262.750628465551</v>
+      </c>
+      <c r="CK75" s="4">
+        <v>6758.3493715344493</v>
+      </c>
+      <c r="CL75" s="9">
+        <v>572.29999999999927</v>
+      </c>
+      <c r="CM75" s="9">
+        <v>557.20000000000073</v>
+      </c>
+      <c r="CO75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="CP75" s="7">
+        <v>551.6</v>
+      </c>
+      <c r="CQ75" s="4">
+        <v>425.5</v>
+      </c>
+      <c r="CR75" s="7">
+        <v>429.9</v>
+      </c>
+      <c r="CS75" s="7">
+        <v>603.40000000000009</v>
+      </c>
+      <c r="CT75" s="7">
+        <v>890.35604752647123</v>
+      </c>
+      <c r="CU75" s="7">
+        <v>1122.6582697735284</v>
+      </c>
+      <c r="CV75" s="7">
+        <v>1402.4334288194036</v>
+      </c>
+      <c r="CW75" s="7">
+        <v>1230.1522538805966</v>
+      </c>
+      <c r="CX75" s="7">
+        <v>1687.2000000000007</v>
+      </c>
+      <c r="CY75" s="4">
+        <v>663.19999999999891</v>
+      </c>
+      <c r="CZ75" s="9">
+        <v>683.98018552512258</v>
+      </c>
+      <c r="DA75" s="9">
+        <v>643.00980980751956</v>
+      </c>
+      <c r="DC75" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="DD75" s="7">
+        <v>658.3</v>
+      </c>
+      <c r="DE75" s="4">
+        <v>420.40000000000009</v>
+      </c>
+      <c r="DF75" s="7">
+        <v>411.70000000000005</v>
+      </c>
+      <c r="DG75" s="7">
+        <v>751.09999999999991</v>
+      </c>
+      <c r="DH75" s="7">
+        <v>1062.5</v>
+      </c>
+      <c r="DI75" s="7"/>
+      <c r="DJ75" s="7"/>
+      <c r="DK75" s="7"/>
+      <c r="DL75" s="7"/>
+      <c r="DM75" s="4"/>
+      <c r="DN75" s="9"/>
+      <c r="DO75" s="9"/>
+    </row>
+    <row r="76" spans="1:119">
+      <c r="A76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B76" s="7">
+        <v>716</v>
+      </c>
+      <c r="C76" s="7">
+        <v>732.59999999999991</v>
+      </c>
+      <c r="D76" s="7">
+        <v>428.40000000000009</v>
+      </c>
+      <c r="E76" s="7">
+        <v>997.40000000000009</v>
+      </c>
+      <c r="F76" s="7">
+        <v>1084.9000000000001</v>
+      </c>
+      <c r="G76" s="8">
+        <v>1179.5</v>
+      </c>
+      <c r="H76" s="8">
+        <v>1523.8000000000002</v>
+      </c>
+      <c r="I76" s="7">
+        <v>1565.6999999999989</v>
+      </c>
+      <c r="J76" s="7">
+        <v>1677</v>
+      </c>
+      <c r="K76" s="7">
+        <v>1129.4000000000015</v>
+      </c>
+      <c r="L76" s="7">
+        <v>802</v>
+      </c>
+      <c r="M76" s="7">
+        <v>960</v>
+      </c>
+      <c r="N76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O76" s="7">
+        <v>782.5</v>
+      </c>
+      <c r="P76" s="7">
+        <v>731.8</v>
+      </c>
+      <c r="Q76" s="7">
+        <v>436</v>
+      </c>
+      <c r="R76" s="7">
+        <v>1054.6000000000001</v>
+      </c>
+      <c r="S76" s="7">
+        <v>1135.4000000000001</v>
+      </c>
+      <c r="T76" s="7">
+        <v>1229.1999999999998</v>
+      </c>
+      <c r="U76" s="7">
+        <v>1610.1999999999998</v>
+      </c>
+      <c r="V76" s="7">
+        <v>1727.5000000000009</v>
+      </c>
+      <c r="W76" s="7">
+        <v>1818.7999999999993</v>
+      </c>
+      <c r="X76" s="7">
+        <v>1255.8999999999996</v>
+      </c>
+      <c r="Y76" s="7">
+        <v>872.70000000000073</v>
+      </c>
+      <c r="Z76" s="7">
+        <v>1058.1999999999989</v>
+      </c>
+      <c r="AA76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB76" s="7">
+        <v>837.1</v>
+      </c>
+      <c r="AC76" s="7">
+        <v>822.6</v>
+      </c>
+      <c r="AD76" s="7">
+        <v>456.70000000000005</v>
+      </c>
+      <c r="AE76" s="7">
+        <v>1115.5</v>
+      </c>
+      <c r="AF76" s="7">
+        <v>1249.4000000000001</v>
+      </c>
+      <c r="AG76" s="8">
+        <v>1394.3999999999996</v>
+      </c>
+      <c r="AH76" s="8">
+        <v>1857.6000000000004</v>
+      </c>
+      <c r="AI76" s="8">
+        <v>1909.4999999999991</v>
+      </c>
+      <c r="AJ76" s="7">
+        <v>1979</v>
+      </c>
+      <c r="AK76" s="7">
+        <v>1372.8000000000011</v>
+      </c>
+      <c r="AL76" s="7">
+        <v>971.5</v>
+      </c>
+      <c r="AM76" s="7">
+        <v>1336.1999999999989</v>
+      </c>
+      <c r="AN76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO76" s="7">
+        <v>934.9</v>
+      </c>
+      <c r="AP76" s="7">
+        <v>921.69999999999993</v>
+      </c>
+      <c r="AQ76" s="7">
+        <v>576.40000000000009</v>
+      </c>
+      <c r="AR76" s="7">
+        <v>1412.9</v>
+      </c>
+      <c r="AS76" s="7">
+        <v>1544.2000000000003</v>
+      </c>
+      <c r="AT76" s="7">
+        <v>1877.5</v>
+      </c>
+      <c r="AU76" s="7">
+        <v>2198.7999999999993</v>
+      </c>
+      <c r="AV76" s="7">
+        <v>2346.3000000000011</v>
+      </c>
+      <c r="AW76" s="7">
+        <v>2261</v>
+      </c>
+      <c r="AX76" s="7">
+        <v>1595.3999999999996</v>
+      </c>
+      <c r="AY76" s="7">
+        <v>1171.8000000000011</v>
+      </c>
+      <c r="AZ76" s="7">
+        <v>1566.8999999999978</v>
+      </c>
+      <c r="BA76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BB76" s="7">
+        <v>1045</v>
+      </c>
+      <c r="BC76" s="7">
+        <v>1288.0999999999999</v>
+      </c>
+      <c r="BD76" s="7">
+        <v>617.20000000000027</v>
+      </c>
+      <c r="BE76" s="7">
+        <v>1502.8999999999996</v>
+      </c>
+      <c r="BF76" s="7">
+        <v>1652</v>
+      </c>
+      <c r="BG76" s="8">
+        <v>2088.0000000000009</v>
+      </c>
+      <c r="BH76" s="8">
+        <v>2622.6999999999989</v>
+      </c>
+      <c r="BI76" s="8">
+        <v>2791.7000000000007</v>
+      </c>
+      <c r="BJ76" s="7">
+        <v>2804.6000000000004</v>
+      </c>
+      <c r="BK76" s="7">
+        <v>1946.0999999999985</v>
+      </c>
+      <c r="BL76" s="7">
+        <v>1346.7000000000007</v>
+      </c>
+      <c r="BM76" s="7">
+        <v>1876.2000000000007</v>
+      </c>
+      <c r="BN76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO76" s="7">
+        <v>24329.357120532579</v>
+      </c>
+      <c r="BP76" s="7">
+        <v>19871.837444518696</v>
+      </c>
+      <c r="BQ76" s="7">
+        <v>43797.698612284134</v>
+      </c>
+      <c r="BR76" s="7">
+        <v>23450.841746840015</v>
+      </c>
+      <c r="BS76" s="7">
+        <v>2141.5729924000007</v>
+      </c>
+      <c r="BT76" s="7">
+        <v>2397.6999999999998</v>
+      </c>
+      <c r="BU76" s="7">
+        <v>3097.4807356000001</v>
+      </c>
+      <c r="BV76" s="7">
+        <v>3144.5192643999999</v>
+      </c>
+      <c r="BW76" s="7">
+        <v>3189.5</v>
+      </c>
+      <c r="BX76" s="7">
+        <v>2198.5999999999985</v>
+      </c>
+      <c r="BY76" s="9">
+        <v>1509.8000000000029</v>
+      </c>
+      <c r="BZ76" s="9">
+        <v>2073.3999999999978</v>
+      </c>
+      <c r="CA76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CB76" s="7">
+        <v>636.40698148636898</v>
+      </c>
+      <c r="CC76" s="7">
+        <v>492.16268602618516</v>
+      </c>
+      <c r="CD76" s="7">
+        <v>470.89912250704219</v>
+      </c>
+      <c r="CE76" s="7">
+        <v>677.68174081538427</v>
+      </c>
+      <c r="CF76" s="7">
+        <v>782.97871192998173</v>
+      </c>
+      <c r="CG76" s="7">
+        <v>842.87075723503767</v>
+      </c>
+      <c r="CH76" s="7">
+        <v>860.10000000000036</v>
+      </c>
+      <c r="CI76" s="7">
+        <v>1396.3999999999996</v>
+      </c>
+      <c r="CJ76" s="7">
+        <v>965.74911099187648</v>
+      </c>
+      <c r="CK76" s="4">
+        <v>6771.3508890081239</v>
+      </c>
+      <c r="CL76" s="9">
+        <v>517.60000000000036</v>
+      </c>
+      <c r="CM76" s="9">
+        <v>724.29999999999927</v>
+      </c>
+      <c r="CO76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="CP76" s="7">
+        <v>552.29999999999995</v>
+      </c>
+      <c r="CQ76" s="4">
+        <v>488.70000000000005</v>
+      </c>
+      <c r="CR76" s="7">
+        <v>548.90000000000009</v>
+      </c>
+      <c r="CS76" s="7">
+        <v>728.79999999999973</v>
+      </c>
+      <c r="CT76" s="7">
+        <v>802.27292622246978</v>
+      </c>
+      <c r="CU76" s="7">
+        <v>908.88578413485311</v>
+      </c>
+      <c r="CV76" s="7">
+        <v>1064.3448093095158</v>
+      </c>
+      <c r="CW76" s="7">
+        <v>1257.2964803331615</v>
+      </c>
+      <c r="CX76" s="7">
+        <v>1243.6999999999998</v>
+      </c>
+      <c r="CY76" s="4">
+        <v>717.59999999999945</v>
+      </c>
+      <c r="CZ76" s="9">
+        <v>664.04243740309175</v>
+      </c>
+      <c r="DA76" s="9">
+        <v>847.60943833601414</v>
+      </c>
+      <c r="DC76" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="DD76" s="7">
+        <v>730.9</v>
+      </c>
+      <c r="DE76" s="4">
+        <v>618.1</v>
+      </c>
+      <c r="DF76" s="7">
+        <v>532.90000000000009</v>
+      </c>
+      <c r="DG76" s="7">
+        <v>803.29999999999973</v>
+      </c>
+      <c r="DH76" s="7">
+        <v>934.5</v>
+      </c>
+      <c r="DI76" s="7"/>
+      <c r="DJ76" s="7"/>
+      <c r="DK76" s="7"/>
+      <c r="DL76" s="7"/>
+      <c r="DM76" s="4"/>
+      <c r="DN76" s="9"/>
+      <c r="DO76" s="9"/>
+    </row>
+    <row r="77" spans="1:119">
+      <c r="A77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" s="7">
+        <v>521.4</v>
+      </c>
+      <c r="C77" s="7">
+        <v>384</v>
+      </c>
+      <c r="D77" s="7">
+        <v>460.69999999999993</v>
+      </c>
+      <c r="E77" s="7">
+        <v>800.20000000000027</v>
+      </c>
+      <c r="F77" s="7">
+        <v>790.09999999999991</v>
+      </c>
+      <c r="G77" s="8">
+        <v>1026.9000000000001</v>
+      </c>
+      <c r="H77" s="8">
+        <v>827.89999999999964</v>
+      </c>
+      <c r="I77" s="7">
+        <v>1169.9000000000005</v>
+      </c>
+      <c r="J77" s="7">
+        <v>1058.3999999999996</v>
+      </c>
+      <c r="K77" s="7">
+        <v>745.5</v>
+      </c>
+      <c r="L77" s="7">
+        <v>385.5</v>
+      </c>
+      <c r="M77" s="7">
+        <v>560.39999999999964</v>
+      </c>
+      <c r="N77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="O77" s="7">
+        <v>556.9</v>
+      </c>
+      <c r="P77" s="7">
+        <v>396.6</v>
+      </c>
+      <c r="Q77" s="7">
+        <v>442.79999999999995</v>
+      </c>
+      <c r="R77" s="7">
+        <v>896.89999999999986</v>
+      </c>
+      <c r="S77" s="7">
+        <v>830.20000000000027</v>
+      </c>
+      <c r="T77" s="7">
+        <v>1100.7000000000003</v>
+      </c>
+      <c r="U77" s="7">
+        <v>935.79999999999927</v>
+      </c>
+      <c r="V77" s="7">
+        <v>1277.5</v>
+      </c>
+      <c r="W77" s="7">
+        <v>1207.9000000000005</v>
+      </c>
+      <c r="X77" s="7">
+        <v>795.49999999999909</v>
+      </c>
+      <c r="Y77" s="7">
+        <v>438.5</v>
+      </c>
+      <c r="Z77" s="7">
+        <v>559.80000000000109</v>
+      </c>
+      <c r="AA77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB77" s="7">
+        <v>605.29999999999995</v>
+      </c>
+      <c r="AC77" s="7">
+        <v>437.10000000000014</v>
+      </c>
+      <c r="AD77" s="7">
+        <v>494.89999999999986</v>
+      </c>
+      <c r="AE77" s="7">
+        <v>895.7</v>
+      </c>
+      <c r="AF77" s="7">
+        <v>892.69999999999982</v>
+      </c>
+      <c r="AG77" s="8">
+        <v>1234.1999999999998</v>
+      </c>
+      <c r="AH77" s="8">
+        <v>1079.7000000000007</v>
+      </c>
+      <c r="AI77" s="8">
+        <v>1442.0999999999995</v>
+      </c>
+      <c r="AJ77" s="7">
+        <v>1339.3000000000002</v>
+      </c>
+      <c r="AK77" s="7">
+        <v>925.10000000000036</v>
+      </c>
+      <c r="AL77" s="7">
+        <v>481.10000000000036</v>
+      </c>
+      <c r="AM77" s="7">
+        <v>760.29999999999927</v>
+      </c>
+      <c r="AN77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO77" s="7">
+        <v>684.7</v>
+      </c>
+      <c r="AP77" s="7">
+        <v>522.5</v>
+      </c>
+      <c r="AQ77" s="7">
+        <v>611.5</v>
+      </c>
+      <c r="AR77" s="7">
+        <v>1125.7</v>
+      </c>
+      <c r="AS77" s="7">
+        <v>1106.5999999999999</v>
+      </c>
+      <c r="AT77" s="7">
+        <v>1667.1000000000004</v>
+      </c>
+      <c r="AU77" s="7">
+        <v>1311.6999999999998</v>
+      </c>
+      <c r="AV77" s="7">
+        <v>1785.3000000000002</v>
+      </c>
+      <c r="AW77" s="7">
+        <v>1566</v>
+      </c>
+      <c r="AX77" s="7">
+        <v>1092.5</v>
+      </c>
+      <c r="AY77" s="7">
+        <v>571.69999999999891</v>
+      </c>
+      <c r="AZ77" s="7">
+        <v>933.70000000000073</v>
+      </c>
+      <c r="BA77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BB77" s="7">
+        <v>749.6</v>
+      </c>
+      <c r="BC77" s="7">
+        <v>810.4</v>
+      </c>
+      <c r="BD77" s="7">
+        <v>648.59999999999991</v>
+      </c>
+      <c r="BE77" s="7">
+        <v>1206</v>
+      </c>
+      <c r="BF77" s="7">
+        <v>1179.7000000000003</v>
+      </c>
+      <c r="BG77" s="8">
+        <v>1878.8999999999996</v>
+      </c>
+      <c r="BH77" s="8">
+        <v>1561.1000000000004</v>
+      </c>
+      <c r="BI77" s="8">
+        <v>2039.0999999999995</v>
+      </c>
+      <c r="BJ77" s="7">
+        <v>1960.6000000000004</v>
+      </c>
+      <c r="BK77" s="7">
+        <v>1307.1000000000004</v>
+      </c>
+      <c r="BL77" s="7">
+        <v>721</v>
+      </c>
+      <c r="BM77" s="7">
+        <v>1156.6999999999989</v>
+      </c>
+      <c r="BN77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="BO77" s="7">
+        <v>4036.6188603903042</v>
+      </c>
+      <c r="BP77" s="7">
+        <v>4487.0246096205537</v>
+      </c>
+      <c r="BQ77" s="7">
+        <v>6516.2266648858913</v>
+      </c>
+      <c r="BR77" s="7">
+        <v>6373.4605433796314</v>
+      </c>
+      <c r="BS77" s="7">
+        <v>1473.5549861</v>
+      </c>
+      <c r="BT77" s="7">
+        <v>2095.1000000000004</v>
+      </c>
+      <c r="BU77" s="7">
+        <v>1843.3132247000003</v>
+      </c>
+      <c r="BV77" s="7">
+        <v>2261.3867752999995</v>
+      </c>
+      <c r="BW77" s="7">
+        <v>2096</v>
+      </c>
+      <c r="BX77" s="7">
+        <v>1398.6000000000004</v>
+      </c>
+      <c r="BY77" s="9">
+        <v>763.69999999999891</v>
+      </c>
+      <c r="BZ77" s="9">
+        <v>1401.5</v>
+      </c>
+      <c r="CA77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CB77" s="7">
+        <v>829.82429649474136</v>
+      </c>
+      <c r="CC77" s="7">
+        <v>625.73002814672498</v>
+      </c>
+      <c r="CD77" s="7">
+        <v>599.10346525074601</v>
+      </c>
+      <c r="CE77" s="7">
+        <v>986.69250818357523</v>
+      </c>
+      <c r="CF77" s="7">
+        <v>1095.4635110233166</v>
+      </c>
+      <c r="CG77" s="7">
+        <v>1428.8861909008956</v>
+      </c>
+      <c r="CH77" s="7">
+        <v>1123.4000000000005</v>
+      </c>
+      <c r="CI77" s="7">
+        <v>2066.5</v>
+      </c>
+      <c r="CJ77" s="7">
+        <v>1297.8281592019321</v>
+      </c>
+      <c r="CK77" s="4">
+        <v>9674.4718407980672</v>
+      </c>
+      <c r="CL77" s="9">
+        <v>592.10000000000036</v>
+      </c>
+      <c r="CM77" s="9">
+        <v>1024.8999999999996</v>
+      </c>
+      <c r="CO77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="CP77" s="7">
+        <v>791.4</v>
+      </c>
+      <c r="CQ77" s="4">
+        <v>739.9</v>
+      </c>
+      <c r="CR77" s="7">
+        <v>802.39999999999986</v>
+      </c>
+      <c r="CS77" s="7">
+        <v>1270.2000000000003</v>
+      </c>
+      <c r="CT77" s="7">
+        <v>1216.3218549606004</v>
+      </c>
+      <c r="CU77" s="7">
+        <v>1796.8800759624392</v>
+      </c>
+      <c r="CV77" s="7">
+        <v>1475.3603300360828</v>
+      </c>
+      <c r="CW77" s="7">
+        <v>2087.4377390408772</v>
+      </c>
+      <c r="CX77" s="7">
+        <v>1898.1000000000004</v>
+      </c>
+      <c r="CY77" s="4">
+        <v>1137.5</v>
+      </c>
+      <c r="CZ77" s="9">
+        <v>820.09405544620859</v>
+      </c>
+      <c r="DA77" s="9">
+        <v>1368.488331240349</v>
+      </c>
+      <c r="DC77" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="DD77" s="7">
+        <v>1131.8</v>
+      </c>
+      <c r="DE77" s="4">
+        <v>951.10000000000014</v>
+      </c>
+      <c r="DF77" s="7">
+        <v>925</v>
+      </c>
+      <c r="DG77" s="7">
+        <v>1463.1</v>
+      </c>
+      <c r="DH77" s="7">
+        <v>1357.3000000000002</v>
+      </c>
+      <c r="DI77" s="7"/>
+      <c r="DJ77" s="7"/>
+      <c r="DK77" s="7"/>
+      <c r="DL77" s="7"/>
+      <c r="DM77" s="4"/>
+      <c r="DN77" s="9"/>
+      <c r="DO77" s="9"/>
+    </row>
+    <row r="78" spans="1:119">
+      <c r="A78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B78" s="7">
+        <v>473.7</v>
+      </c>
+      <c r="C78" s="7">
+        <v>364.3</v>
+      </c>
+      <c r="D78" s="7">
+        <v>423.20000000000005</v>
+      </c>
+      <c r="E78" s="7">
+        <v>620.70000000000005</v>
+      </c>
+      <c r="F78" s="7">
+        <v>756.69999999999982</v>
+      </c>
+      <c r="G78" s="8">
+        <v>1107.3000000000002</v>
+      </c>
+      <c r="H78" s="8">
+        <v>916.49999999999955</v>
+      </c>
+      <c r="I78" s="7">
+        <v>1075.5</v>
+      </c>
+      <c r="J78" s="7">
+        <v>1027.6000000000004</v>
+      </c>
+      <c r="K78" s="7">
+        <v>667.60000000000036</v>
+      </c>
+      <c r="L78" s="7">
+        <v>441.39999999999964</v>
+      </c>
+      <c r="M78" s="7">
+        <v>520.5</v>
+      </c>
+      <c r="N78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="O78" s="7">
+        <v>504.3</v>
+      </c>
+      <c r="P78" s="7">
+        <v>376.09999999999997</v>
+      </c>
+      <c r="Q78" s="7">
+        <v>443.30000000000007</v>
+      </c>
+      <c r="R78" s="7">
+        <v>640.20000000000005</v>
+      </c>
+      <c r="S78" s="7">
+        <v>772.90000000000009</v>
+      </c>
+      <c r="T78" s="7">
+        <v>1238.7999999999997</v>
+      </c>
+      <c r="U78" s="7">
+        <v>1015.5000000000005</v>
+      </c>
+      <c r="V78" s="7">
+        <v>1195.0999999999995</v>
+      </c>
+      <c r="W78" s="7">
+        <v>1154.3000000000002</v>
+      </c>
+      <c r="X78" s="7">
+        <v>724.19999999999982</v>
+      </c>
+      <c r="Y78" s="7">
+        <v>482.80000000000018</v>
+      </c>
+      <c r="Z78" s="7">
+        <v>572.20000000000073</v>
+      </c>
+      <c r="AA78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB78" s="7">
+        <v>552.4</v>
+      </c>
+      <c r="AC78" s="7">
+        <v>395.1</v>
+      </c>
+      <c r="AD78" s="7">
+        <v>483.90000000000009</v>
+      </c>
+      <c r="AE78" s="7">
+        <v>665.19999999999982</v>
+      </c>
+      <c r="AF78" s="7">
+        <v>833.5</v>
+      </c>
+      <c r="AG78" s="8">
+        <v>1304.0000000000005</v>
+      </c>
+      <c r="AH78" s="8">
+        <v>1197</v>
+      </c>
+      <c r="AI78" s="8">
+        <v>1305.1999999999998</v>
+      </c>
+      <c r="AJ78" s="7">
+        <v>1271</v>
+      </c>
+      <c r="AK78" s="7">
+        <v>831.99999999999909</v>
+      </c>
+      <c r="AL78" s="7">
+        <v>565.10000000000036</v>
+      </c>
+      <c r="AM78" s="7">
+        <v>921.70000000000073</v>
+      </c>
+      <c r="AN78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO78" s="7">
+        <v>619.6</v>
+      </c>
+      <c r="AP78" s="7">
+        <v>460.6</v>
+      </c>
+      <c r="AQ78" s="7">
+        <v>611.70000000000005</v>
+      </c>
+      <c r="AR78" s="7">
+        <v>894.09999999999991</v>
+      </c>
+      <c r="AS78" s="7">
+        <v>1087.9000000000001</v>
+      </c>
+      <c r="AT78" s="7">
+        <v>1711.4999999999995</v>
+      </c>
+      <c r="AU78" s="7">
+        <v>1523.6000000000004</v>
+      </c>
+      <c r="AV78" s="7">
+        <v>1694.3999999999996</v>
+      </c>
+      <c r="AW78" s="7">
+        <v>1566.1000000000004</v>
+      </c>
+      <c r="AX78" s="7">
+        <v>1007.7000000000007</v>
+      </c>
+      <c r="AY78" s="7">
+        <v>691.69999999999891</v>
+      </c>
+      <c r="AZ78" s="7">
+        <v>1160.1000000000004</v>
+      </c>
+      <c r="BA78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB78" s="7">
+        <v>698.2</v>
+      </c>
+      <c r="BC78" s="7">
+        <v>635.70000000000005</v>
+      </c>
+      <c r="BD78" s="7">
+        <v>679.8</v>
+      </c>
+      <c r="BE78" s="7">
+        <v>997.99999999999977</v>
+      </c>
+      <c r="BF78" s="7">
+        <v>1220.1999999999998</v>
+      </c>
+      <c r="BG78" s="8">
+        <v>1975.7000000000007</v>
+      </c>
+      <c r="BH78" s="8">
+        <v>1843.5</v>
+      </c>
+      <c r="BI78" s="8">
+        <v>1933.8999999999996</v>
+      </c>
+      <c r="BJ78" s="7">
+        <v>2001.2999999999993</v>
+      </c>
+      <c r="BK78" s="7">
+        <v>1258.6000000000004</v>
+      </c>
+      <c r="BL78" s="7">
+        <v>783</v>
+      </c>
+      <c r="BM78" s="7">
+        <v>1337.8000000000011</v>
+      </c>
+      <c r="BN78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="BO78" s="7">
+        <v>7165.0596747978689</v>
+      </c>
+      <c r="BP78" s="7">
+        <v>8628.3178935032029</v>
+      </c>
+      <c r="BQ78" s="7">
+        <v>11676.072323112239</v>
+      </c>
+      <c r="BR78" s="7">
+        <v>14459.962921690429</v>
+      </c>
+      <c r="BS78" s="7">
+        <v>1512.4485224999999</v>
+      </c>
+      <c r="BT78" s="7">
+        <v>2253.2000000000007</v>
+      </c>
+      <c r="BU78" s="7">
+        <v>2112.2135063999995</v>
+      </c>
+      <c r="BV78" s="7">
+        <v>2162.8864936000009</v>
+      </c>
+      <c r="BW78" s="7">
+        <v>2239.1999999999989</v>
+      </c>
+      <c r="BX78" s="7">
+        <v>1413.3000000000011</v>
+      </c>
+      <c r="BY78" s="9">
+        <v>821.19999999999891</v>
+      </c>
+      <c r="BZ78" s="9">
+        <v>1431.6000000000004</v>
+      </c>
+      <c r="CA78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CB78" s="7">
+        <v>524.90090390412865</v>
+      </c>
+      <c r="CC78" s="7">
+        <v>289.68220296919822</v>
+      </c>
+      <c r="CD78" s="7">
+        <v>320.34150084763701</v>
+      </c>
+      <c r="CE78" s="7">
+        <v>487.85478586417116</v>
+      </c>
+      <c r="CF78" s="7">
+        <v>670.25349398040271</v>
+      </c>
+      <c r="CG78" s="7">
+        <v>1189.3671124344623</v>
+      </c>
+      <c r="CH78" s="7">
+        <v>908.40000000000009</v>
+      </c>
+      <c r="CI78" s="7">
+        <v>1417.6999999999998</v>
+      </c>
+      <c r="CJ78" s="7">
+        <v>911.9732846248653</v>
+      </c>
+      <c r="CK78" s="4">
+        <v>6476.6267153751351</v>
+      </c>
+      <c r="CL78" s="9">
+        <v>391.29999999999927</v>
+      </c>
+      <c r="CM78" s="9">
+        <v>821.80000000000109</v>
+      </c>
+      <c r="CO78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="CP78" s="7">
+        <v>426.1</v>
+      </c>
+      <c r="CQ78" s="4">
+        <v>317.29999999999995</v>
+      </c>
+      <c r="CR78" s="7">
+        <v>451.80000000000007</v>
+      </c>
+      <c r="CS78" s="7">
+        <v>559.39999999999986</v>
+      </c>
+      <c r="CT78" s="7">
+        <v>691.27031124326595</v>
+      </c>
+      <c r="CU78" s="7">
+        <v>1351.9047220463549</v>
+      </c>
+      <c r="CV78" s="7">
+        <v>932.25507333738688</v>
+      </c>
+      <c r="CW78" s="7">
+        <v>1345.0698933729927</v>
+      </c>
+      <c r="CX78" s="7">
+        <v>1179.1999999999998</v>
+      </c>
+      <c r="CY78" s="4">
+        <v>690.89999999999964</v>
+      </c>
+      <c r="CZ78" s="9">
+        <v>453.1743396450338</v>
+      </c>
+      <c r="DA78" s="9">
+        <v>988.60374332187712</v>
+      </c>
+      <c r="DC78" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="DD78" s="7">
+        <v>528.6</v>
+      </c>
+      <c r="DE78" s="4">
+        <v>469.1</v>
+      </c>
+      <c r="DF78" s="7">
+        <v>522.59999999999991</v>
+      </c>
+      <c r="DG78" s="7">
+        <v>626.70000000000005</v>
+      </c>
+      <c r="DH78" s="7">
+        <v>771.40000000000009</v>
+      </c>
+      <c r="DI78" s="7"/>
+      <c r="DJ78" s="7"/>
+      <c r="DK78" s="7"/>
+      <c r="DL78" s="7"/>
+      <c r="DM78" s="4"/>
+      <c r="DN78" s="9"/>
+      <c r="DO78" s="9"/>
+    </row>
+    <row r="79" spans="1:119">
+      <c r="A79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B79" s="7">
+        <v>1578.8</v>
+      </c>
+      <c r="C79" s="7">
+        <v>1417.8999999999999</v>
+      </c>
+      <c r="D79" s="7">
+        <v>1478.9000000000005</v>
+      </c>
+      <c r="E79" s="7">
+        <v>1713</v>
+      </c>
+      <c r="F79" s="7">
+        <v>1659.2999999999993</v>
+      </c>
+      <c r="G79" s="8">
+        <v>1764.7000000000007</v>
+      </c>
+      <c r="H79" s="8">
+        <v>2789.3999999999996</v>
+      </c>
+      <c r="I79" s="7">
+        <v>2583.6000000000004</v>
+      </c>
+      <c r="J79" s="7">
+        <v>1926.9999999999982</v>
+      </c>
+      <c r="K79" s="7">
+        <v>1841.8000000000029</v>
+      </c>
+      <c r="L79" s="7">
+        <v>1604.5999999999985</v>
+      </c>
+      <c r="M79" s="7">
+        <v>1671.9000000000015</v>
+      </c>
+      <c r="N79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="O79" s="7">
+        <v>1853</v>
+      </c>
+      <c r="P79" s="7">
+        <v>1526</v>
+      </c>
+      <c r="Q79" s="7">
+        <v>1792.6999999999998</v>
+      </c>
+      <c r="R79" s="7">
+        <v>1913.5</v>
+      </c>
+      <c r="S79" s="7">
+        <v>1849.6999999999998</v>
+      </c>
+      <c r="T79" s="7">
+        <v>1925</v>
+      </c>
+      <c r="U79" s="7">
+        <v>2860</v>
+      </c>
+      <c r="V79" s="7">
+        <v>2863.3999999999996</v>
+      </c>
+      <c r="W79" s="7">
+        <v>2258.9000000000015</v>
+      </c>
+      <c r="X79" s="7">
+        <v>1912.2999999999993</v>
+      </c>
+      <c r="Y79" s="7">
+        <v>1727.7000000000007</v>
+      </c>
+      <c r="Z79" s="7">
+        <v>1944.2999999999993</v>
+      </c>
+      <c r="AA79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB79" s="7">
+        <v>1831.4</v>
+      </c>
+      <c r="AC79" s="7">
+        <v>1534.9</v>
+      </c>
+      <c r="AD79" s="7">
+        <v>1624.3000000000002</v>
+      </c>
+      <c r="AE79" s="7">
+        <v>1841.7999999999993</v>
+      </c>
+      <c r="AF79" s="7">
+        <v>1947.7000000000007</v>
+      </c>
+      <c r="AG79" s="8">
+        <v>2110.5</v>
+      </c>
+      <c r="AH79" s="8">
+        <v>3060.1000000000004</v>
+      </c>
+      <c r="AI79" s="8">
+        <v>2895.8999999999978</v>
+      </c>
+      <c r="AJ79" s="7">
+        <v>1907.8000000000029</v>
+      </c>
+      <c r="AK79" s="7">
+        <v>1394.5</v>
+      </c>
+      <c r="AL79" s="7">
+        <v>990.69999999999709</v>
+      </c>
+      <c r="AM79" s="7">
+        <v>1477.2000000000007</v>
+      </c>
+      <c r="AN79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO79" s="7">
+        <v>1294.2</v>
+      </c>
+      <c r="AP79" s="7">
+        <v>1194.4999999999998</v>
+      </c>
+      <c r="AQ79" s="7">
+        <v>1574.8000000000002</v>
+      </c>
+      <c r="AR79" s="7">
+        <v>1989.8000000000002</v>
+      </c>
+      <c r="AS79" s="7">
+        <v>2070.5999999999995</v>
+      </c>
+      <c r="AT79" s="7">
+        <v>2887.2000000000007</v>
+      </c>
+      <c r="AU79" s="7">
+        <v>3386.6000000000004</v>
+      </c>
+      <c r="AV79" s="7">
+        <v>3625.5999999999985</v>
+      </c>
+      <c r="AW79" s="7">
+        <v>2480.1000000000022</v>
+      </c>
+      <c r="AX79" s="7">
+        <v>2664.5</v>
+      </c>
+      <c r="AY79" s="7">
+        <v>2469.5</v>
+      </c>
+      <c r="AZ79" s="7">
+        <v>2918.5</v>
+      </c>
+      <c r="BA79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BB79" s="7">
+        <v>2358.1</v>
+      </c>
+      <c r="BC79" s="7">
+        <v>2121.7000000000003</v>
+      </c>
+      <c r="BD79" s="7">
+        <v>2388.8000000000002</v>
+      </c>
+      <c r="BE79" s="7">
+        <v>2944.1000000000004</v>
+      </c>
+      <c r="BF79" s="7">
+        <v>2721.0999999999985</v>
+      </c>
+      <c r="BG79" s="8">
+        <v>3243.1000000000004</v>
+      </c>
+      <c r="BH79" s="8">
+        <v>4669.6000000000004</v>
+      </c>
+      <c r="BI79" s="8">
+        <v>4529.2000000000007</v>
+      </c>
+      <c r="BJ79" s="7">
+        <v>3572.2000000000007</v>
+      </c>
+      <c r="BK79" s="7">
+        <v>3575.3999999999978</v>
+      </c>
+      <c r="BL79" s="7">
+        <v>2878.1000000000022</v>
+      </c>
+      <c r="BM79" s="7">
+        <v>3419.2999999999956</v>
+      </c>
+      <c r="BN79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO79" s="7">
+        <v>13129.297769826921</v>
+      </c>
+      <c r="BP79" s="7">
+        <v>13024.216939018936</v>
+      </c>
+      <c r="BQ79" s="7">
+        <v>14851.532857020202</v>
+      </c>
+      <c r="BR79" s="7">
+        <v>15769.448782813508</v>
+      </c>
+      <c r="BS79" s="7">
+        <v>3644.3693951999994</v>
+      </c>
+      <c r="BT79" s="7">
+        <v>3782.2000000000007</v>
+      </c>
+      <c r="BU79" s="7">
+        <v>5156.1694811999987</v>
+      </c>
+      <c r="BV79" s="7">
+        <v>5583.4305188000035</v>
+      </c>
+      <c r="BW79" s="7">
+        <v>4023.5999999999985</v>
+      </c>
+      <c r="BX79" s="7">
+        <v>3629.1999999999971</v>
+      </c>
+      <c r="BY79" s="9">
+        <v>3061.9000000000015</v>
+      </c>
+      <c r="BZ79" s="9">
+        <v>3428</v>
+      </c>
+      <c r="CA79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CB79" s="7">
+        <v>2953.5998955807299</v>
+      </c>
+      <c r="CC79" s="7">
+        <v>1362.0033692881598</v>
+      </c>
+      <c r="CD79" s="7">
+        <v>4475.4790138795097</v>
+      </c>
+      <c r="CE79" s="7">
+        <v>2933.7031611494003</v>
+      </c>
+      <c r="CF79" s="7">
+        <v>2845.9897343205812</v>
+      </c>
+      <c r="CG79" s="7">
+        <v>2979.3248257816176</v>
+      </c>
+      <c r="CH79" s="7">
+        <v>3832.1000000000022</v>
+      </c>
+      <c r="CI79" s="7">
+        <v>4570.2000000000007</v>
+      </c>
+      <c r="CJ79" s="7">
+        <v>3166.9546262617259</v>
+      </c>
+      <c r="CK79" s="4">
+        <v>28947.745373738275</v>
+      </c>
+      <c r="CL79" s="9">
+        <v>2849.4999999999964</v>
+      </c>
+      <c r="CM79" s="9">
+        <v>3122.3000000000029</v>
+      </c>
+      <c r="CO79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="CP79" s="7">
+        <v>2838.5</v>
+      </c>
+      <c r="CQ79" s="4">
+        <v>2643.3</v>
+      </c>
+      <c r="CR79" s="7">
+        <v>3143.5999999999995</v>
+      </c>
+      <c r="CS79" s="7">
+        <v>2982</v>
+      </c>
+      <c r="CT79" s="7">
+        <v>3080.4431755791175</v>
+      </c>
+      <c r="CU79" s="7">
+        <v>3050.7549403857192</v>
+      </c>
+      <c r="CV79" s="7">
+        <v>4044.7094899283002</v>
+      </c>
+      <c r="CW79" s="7">
+        <v>4370.9923941068628</v>
+      </c>
+      <c r="CX79" s="7">
+        <v>3680</v>
+      </c>
+      <c r="CY79" s="4">
+        <v>3520.1000000000022</v>
+      </c>
+      <c r="CZ79" s="9">
+        <v>3245.6044433392017</v>
+      </c>
+      <c r="DA79" s="9">
+        <v>3573.2742902350219</v>
+      </c>
+      <c r="DC79" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="DD79" s="7">
+        <v>3523.4</v>
+      </c>
+      <c r="DE79" s="4">
+        <v>2966.1</v>
+      </c>
+      <c r="DF79" s="7">
+        <v>3509.7000000000007</v>
+      </c>
+      <c r="DG79" s="7">
+        <v>3870.5</v>
+      </c>
+      <c r="DH79" s="7">
+        <v>3827.0999999999985</v>
+      </c>
+      <c r="DI79" s="7"/>
+      <c r="DJ79" s="7"/>
+      <c r="DK79" s="7"/>
+      <c r="DL79" s="7"/>
+      <c r="DM79" s="4"/>
+      <c r="DN79" s="9"/>
+      <c r="DO79" s="9"/>
+    </row>
+    <row r="80" spans="1:119">
+      <c r="A80" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BG69" s="28"/>
-[...2 lines deleted...]
-      <c r="BR69" s="28" t="s">
+      <c r="B80" s="7">
+        <v>352.6</v>
+      </c>
+      <c r="C80" s="7">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="D80" s="7">
+        <v>324.59999999999997</v>
+      </c>
+      <c r="E80" s="7">
+        <v>607.9</v>
+      </c>
+      <c r="F80" s="7">
+        <v>554.60000000000014</v>
+      </c>
+      <c r="G80" s="7">
+        <v>590.29999999999973</v>
+      </c>
+      <c r="H80" s="7">
+        <v>1013.9000000000001</v>
+      </c>
+      <c r="I80" s="7">
+        <v>835.70000000000027</v>
+      </c>
+      <c r="J80" s="7">
+        <v>805.80000000000018</v>
+      </c>
+      <c r="K80" s="7">
+        <v>481.29999999999927</v>
+      </c>
+      <c r="L80" s="7">
+        <v>310.30000000000018</v>
+      </c>
+      <c r="M80" s="7">
+        <v>245.60000000000036</v>
+      </c>
+      <c r="N80" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="BS69" s="28"/>
-[...3 lines deleted...]
-      <c r="CE69" s="28" t="s">
+      <c r="O80" s="7">
+        <v>356.3</v>
+      </c>
+      <c r="P80" s="7">
+        <v>149.5</v>
+      </c>
+      <c r="Q80" s="7">
+        <v>334.90000000000003</v>
+      </c>
+      <c r="R80" s="7">
+        <v>656.7</v>
+      </c>
+      <c r="S80" s="7">
+        <v>608.40000000000009</v>
+      </c>
+      <c r="T80" s="7">
+        <v>614.5</v>
+      </c>
+      <c r="U80" s="7">
+        <v>1108.2999999999997</v>
+      </c>
+      <c r="V80" s="7">
+        <v>925.20000000000027</v>
+      </c>
+      <c r="W80" s="7">
+        <v>876.30000000000018</v>
+      </c>
+      <c r="X80" s="7">
+        <v>552</v>
+      </c>
+      <c r="Y80" s="7">
+        <v>362.79999999999927</v>
+      </c>
+      <c r="Z80" s="7">
+        <v>459.70000000000073</v>
+      </c>
+      <c r="AA80" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CF69" s="28"/>
-[...3 lines deleted...]
-      <c r="CS69" s="28" t="s">
+      <c r="AB80" s="7">
+        <v>421.9</v>
+      </c>
+      <c r="AC80" s="7">
+        <v>214.30000000000007</v>
+      </c>
+      <c r="AD80" s="7">
+        <v>415.20000000000005</v>
+      </c>
+      <c r="AE80" s="7">
+        <v>734.59999999999991</v>
+      </c>
+      <c r="AF80" s="7">
+        <v>707.09999999999991</v>
+      </c>
+      <c r="AG80" s="7">
+        <v>746.5</v>
+      </c>
+      <c r="AH80" s="7">
+        <v>1147.5000000000005</v>
+      </c>
+      <c r="AI80" s="7">
+        <v>1045.3999999999996</v>
+      </c>
+      <c r="AJ80" s="7">
+        <v>1057.6000000000004</v>
+      </c>
+      <c r="AK80" s="7">
+        <v>623</v>
+      </c>
+      <c r="AL80" s="7">
+        <v>440</v>
+      </c>
+      <c r="AM80" s="7">
+        <v>783.60000000000036</v>
+      </c>
+      <c r="AN80" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="CT69" s="28"/>
-[...3 lines deleted...]
-      <c r="DG69" s="28" t="s">
+      <c r="AO80" s="7">
+        <v>500.4</v>
+      </c>
+      <c r="AP80" s="7">
+        <v>259.80000000000007</v>
+      </c>
+      <c r="AQ80" s="7">
+        <v>510</v>
+      </c>
+      <c r="AR80" s="7">
+        <v>906.49999999999977</v>
+      </c>
+      <c r="AS80" s="7">
+        <v>857</v>
+      </c>
+      <c r="AT80" s="7">
+        <v>947</v>
+      </c>
+      <c r="AU80" s="7">
+        <v>1389</v>
+      </c>
+      <c r="AV80" s="7">
+        <v>1317.8000000000002</v>
+      </c>
+      <c r="AW80" s="7">
+        <v>1238.8999999999996</v>
+      </c>
+      <c r="AX80" s="7">
+        <v>736.5</v>
+      </c>
+      <c r="AY80" s="7">
+        <v>539.60000000000036</v>
+      </c>
+      <c r="AZ80" s="7">
+        <v>906.39999999999964</v>
+      </c>
+      <c r="BA80" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="DH69" s="28"/>
-[...1 lines deleted...]
-      <c r="DJ69" s="28"/>
+      <c r="BB80" s="7">
+        <v>578.9</v>
+      </c>
+      <c r="BC80" s="7">
+        <v>345.80000000000007</v>
+      </c>
+      <c r="BD80" s="7">
+        <v>602.59999999999991</v>
+      </c>
+      <c r="BE80" s="7">
+        <v>935.00000000000023</v>
+      </c>
+      <c r="BF80" s="7">
+        <v>917</v>
+      </c>
+      <c r="BG80" s="8">
+        <v>1027.5</v>
+      </c>
+      <c r="BH80" s="8">
+        <v>1712.1999999999998</v>
+      </c>
+      <c r="BI80" s="8">
+        <v>1509.8000000000002</v>
+      </c>
+      <c r="BJ80" s="7">
+        <v>1485.4000000000005</v>
+      </c>
+      <c r="BK80" s="7">
+        <v>897.19999999999891</v>
+      </c>
+      <c r="BL80" s="7">
+        <v>716</v>
+      </c>
+      <c r="BM80" s="7">
+        <v>1195.7000000000007</v>
+      </c>
+      <c r="BN80" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="BO80" s="7">
+        <v>10059.001926039933</v>
+      </c>
+      <c r="BP80" s="7">
+        <v>9461.815701912692</v>
+      </c>
+      <c r="BQ80" s="7">
+        <v>22060.32454957447</v>
+      </c>
+      <c r="BR80" s="7">
+        <v>13984.647920754644</v>
+      </c>
+      <c r="BS80" s="7">
+        <v>1122.3412177999999</v>
+      </c>
+      <c r="BT80" s="7">
+        <v>1149.6000000000004</v>
+      </c>
+      <c r="BU80" s="7">
+        <v>1971.3332748999992</v>
+      </c>
+      <c r="BV80" s="7">
+        <v>1776.4667251000001</v>
+      </c>
+      <c r="BW80" s="7">
+        <v>1720.7000000000007</v>
+      </c>
+      <c r="BX80" s="7">
+        <v>930.79999999999927</v>
+      </c>
+      <c r="BY80" s="9">
+        <v>792.60000000000036</v>
+      </c>
+      <c r="BZ80" s="9">
+        <v>1299.2000000000007</v>
+      </c>
+      <c r="CA80" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB80" s="7">
+        <v>522.96349091166064</v>
+      </c>
+      <c r="CC80" s="7">
+        <v>315.86050111411896</v>
+      </c>
+      <c r="CD80" s="7">
+        <v>469.83822066434197</v>
+      </c>
+      <c r="CE80" s="7">
+        <v>644.10861940368386</v>
+      </c>
+      <c r="CF80" s="7">
+        <v>678.64404154890281</v>
+      </c>
+      <c r="CG80" s="7">
+        <v>640.28512635729157</v>
+      </c>
+      <c r="CH80" s="7">
+        <v>1016.6999999999998</v>
+      </c>
+      <c r="CI80" s="7">
+        <v>936.10000000000036</v>
+      </c>
+      <c r="CJ80" s="7">
+        <v>877.49308808903152</v>
+      </c>
+      <c r="CK80" s="4">
+        <v>5809.1069119109688</v>
+      </c>
+      <c r="CL80" s="9">
+        <v>535.69999999999982</v>
+      </c>
+      <c r="CM80" s="9">
+        <v>730</v>
+      </c>
+      <c r="CO80" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="CP80" s="7">
+        <v>535.20000000000005</v>
+      </c>
+      <c r="CQ80" s="4">
+        <v>381.79999999999995</v>
+      </c>
+      <c r="CR80" s="7">
+        <v>549.70000000000005</v>
+      </c>
+      <c r="CS80" s="7">
+        <v>708.3</v>
+      </c>
+      <c r="CT80" s="7">
+        <v>693.48748404668549</v>
+      </c>
+      <c r="CU80" s="7">
+        <v>799.50094394446478</v>
+      </c>
+      <c r="CV80" s="7">
+        <v>1130.6555516231574</v>
+      </c>
+      <c r="CW80" s="7">
+        <v>1044.1560203856925</v>
+      </c>
+      <c r="CX80" s="7">
+        <v>1106.5</v>
+      </c>
+      <c r="CY80" s="4">
+        <v>652.09999999999945</v>
+      </c>
+      <c r="CZ80" s="9">
+        <v>586.44281741275336</v>
+      </c>
+      <c r="DA80" s="9">
+        <v>907.50996990368185</v>
+      </c>
+      <c r="DC80" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="DD80" s="7">
+        <v>696.8</v>
+      </c>
+      <c r="DE80" s="4">
+        <v>448.60000000000014</v>
+      </c>
+      <c r="DF80" s="7">
+        <v>631.19999999999982</v>
+      </c>
+      <c r="DG80" s="7">
+        <v>825.20000000000027</v>
+      </c>
+      <c r="DH80" s="7">
+        <v>825</v>
+      </c>
+      <c r="DI80" s="7"/>
+      <c r="DJ80" s="7"/>
+      <c r="DK80" s="7"/>
+      <c r="DL80" s="7"/>
+      <c r="DM80" s="4"/>
+      <c r="DN80" s="9"/>
+      <c r="DO80" s="9"/>
     </row>
-    <row r="70" spans="1:114" ht="20.25" customHeight="1">
-[...86 lines deleted...]
-      <c r="BW70" s="29" t="s">
+    <row r="81" spans="1:119">
+      <c r="A81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B81" s="7">
+        <v>338</v>
+      </c>
+      <c r="C81" s="7">
+        <v>288.39999999999998</v>
+      </c>
+      <c r="D81" s="7">
+        <v>300</v>
+      </c>
+      <c r="E81" s="7">
+        <v>510.1</v>
+      </c>
+      <c r="F81" s="7">
+        <v>532.20000000000005</v>
+      </c>
+      <c r="G81" s="8">
+        <v>606.89999999999986</v>
+      </c>
+      <c r="H81" s="8">
+        <v>729.90000000000009</v>
+      </c>
+      <c r="I81" s="7">
+        <v>1035.3000000000002</v>
+      </c>
+      <c r="J81" s="7">
+        <v>969</v>
+      </c>
+      <c r="K81" s="7">
+        <v>491.5</v>
+      </c>
+      <c r="L81" s="7">
+        <v>349.19999999999982</v>
+      </c>
+      <c r="M81" s="7">
+        <v>399.19999999999982</v>
+      </c>
+      <c r="N81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="O81" s="7">
+        <v>366.6</v>
+      </c>
+      <c r="P81" s="7">
+        <v>276.60000000000002</v>
+      </c>
+      <c r="Q81" s="7">
+        <v>318.89999999999998</v>
+      </c>
+      <c r="R81" s="7">
+        <v>484.69999999999993</v>
+      </c>
+      <c r="S81" s="7">
+        <v>606.20000000000005</v>
+      </c>
+      <c r="T81" s="7">
+        <v>612.80000000000018</v>
+      </c>
+      <c r="U81" s="7">
+        <v>775.89999999999964</v>
+      </c>
+      <c r="V81" s="7">
+        <v>1141.1999999999998</v>
+      </c>
+      <c r="W81" s="7">
+        <v>1023.8000000000002</v>
+      </c>
+      <c r="X81" s="7">
+        <v>526.40000000000055</v>
+      </c>
+      <c r="Y81" s="7">
+        <v>366.59999999999945</v>
+      </c>
+      <c r="Z81" s="7">
+        <v>429.60000000000036</v>
+      </c>
+      <c r="AA81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB81" s="7">
+        <v>389</v>
+      </c>
+      <c r="AC81" s="7">
+        <v>301.39999999999998</v>
+      </c>
+      <c r="AD81" s="7">
+        <v>344.50000000000011</v>
+      </c>
+      <c r="AE81" s="7">
+        <v>518.39999999999986</v>
+      </c>
+      <c r="AF81" s="7">
+        <v>653.89999999999986</v>
+      </c>
+      <c r="AG81" s="8">
+        <v>687.30000000000018</v>
+      </c>
+      <c r="AH81" s="8">
+        <v>930.5</v>
+      </c>
+      <c r="AI81" s="8">
+        <v>1212.3999999999996</v>
+      </c>
+      <c r="AJ81" s="7">
+        <v>1142.5</v>
+      </c>
+      <c r="AK81" s="7">
+        <v>587.70000000000073</v>
+      </c>
+      <c r="AL81" s="7">
+        <v>388.69999999999982</v>
+      </c>
+      <c r="AM81" s="7">
+        <v>648.30000000000018</v>
+      </c>
+      <c r="AN81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO81" s="7">
+        <v>448.7</v>
+      </c>
+      <c r="AP81" s="7">
+        <v>351.40000000000003</v>
+      </c>
+      <c r="AQ81" s="7">
+        <v>452.9</v>
+      </c>
+      <c r="AR81" s="7">
+        <v>686.09999999999991</v>
+      </c>
+      <c r="AS81" s="7">
+        <v>784.5</v>
+      </c>
+      <c r="AT81" s="7">
+        <v>886.80000000000018</v>
+      </c>
+      <c r="AU81" s="7">
+        <v>1076.2000000000003</v>
+      </c>
+      <c r="AV81" s="7">
+        <v>1546.0999999999995</v>
+      </c>
+      <c r="AW81" s="7">
+        <v>1276.8000000000002</v>
+      </c>
+      <c r="AX81" s="7">
+        <v>691.70000000000073</v>
+      </c>
+      <c r="AY81" s="7">
+        <v>554</v>
+      </c>
+      <c r="AZ81" s="7">
+        <v>790.29999999999927</v>
+      </c>
+      <c r="BA81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BB81" s="7">
+        <v>526.4</v>
+      </c>
+      <c r="BC81" s="7">
+        <v>499.30000000000007</v>
+      </c>
+      <c r="BD81" s="7">
+        <v>471</v>
+      </c>
+      <c r="BE81" s="7">
+        <v>738.39999999999986</v>
+      </c>
+      <c r="BF81" s="7">
+        <v>950.09999999999991</v>
+      </c>
+      <c r="BG81" s="8">
+        <v>1056.4000000000005</v>
+      </c>
+      <c r="BH81" s="8">
+        <v>1241.5</v>
+      </c>
+      <c r="BI81" s="8">
+        <v>1707.6999999999998</v>
+      </c>
+      <c r="BJ81" s="7">
+        <v>1484.1999999999998</v>
+      </c>
+      <c r="BK81" s="7">
+        <v>875.60000000000036</v>
+      </c>
+      <c r="BL81" s="7">
+        <v>647.5</v>
+      </c>
+      <c r="BM81" s="7">
+        <v>893.39999999999964</v>
+      </c>
+      <c r="BN81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="BO81" s="7">
+        <v>10763.821886200685</v>
+      </c>
+      <c r="BP81" s="7">
+        <v>12581.611460506127</v>
+      </c>
+      <c r="BQ81" s="7">
+        <v>21484.3845489495</v>
+      </c>
+      <c r="BR81" s="7">
+        <v>18826.670800552878</v>
+      </c>
+      <c r="BS81" s="7">
+        <v>1224.1368329000002</v>
+      </c>
+      <c r="BT81" s="7">
+        <v>1318.6</v>
+      </c>
+      <c r="BU81" s="7">
+        <v>1467.5384076</v>
+      </c>
+      <c r="BV81" s="7">
+        <v>1946.7615923999992</v>
+      </c>
+      <c r="BW81" s="7">
+        <v>1772.3000000000011</v>
+      </c>
+      <c r="BX81" s="7">
+        <v>666</v>
+      </c>
+      <c r="BY81" s="9">
+        <v>583.69999999999891</v>
+      </c>
+      <c r="BZ81" s="9">
+        <v>968.70000000000073</v>
+      </c>
+      <c r="CA81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CB81" s="7">
+        <v>442.02102468714679</v>
+      </c>
+      <c r="CC81" s="7">
+        <v>367.20743333088228</v>
+      </c>
+      <c r="CD81" s="7">
+        <v>312.99815471420777</v>
+      </c>
+      <c r="CE81" s="7">
+        <v>521.38386482987835</v>
+      </c>
+      <c r="CF81" s="7">
+        <v>682.1752279721004</v>
+      </c>
+      <c r="CG81" s="7">
+        <v>674.31429446578431</v>
+      </c>
+      <c r="CH81" s="7">
+        <v>750.20000000000027</v>
+      </c>
+      <c r="CI81" s="7">
+        <v>1428.0999999999995</v>
+      </c>
+      <c r="CJ81" s="7">
+        <v>871.32746228167343</v>
+      </c>
+      <c r="CK81" s="4">
+        <v>5645.0725377183262</v>
+      </c>
+      <c r="CL81" s="9">
+        <v>418.90000000000055</v>
+      </c>
+      <c r="CM81" s="9">
+        <v>700.80000000000018</v>
+      </c>
+      <c r="CO81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="CP81" s="7">
+        <v>419.3</v>
+      </c>
+      <c r="CQ81" s="4">
+        <v>382.09999999999997</v>
+      </c>
+      <c r="CR81" s="7">
+        <v>336.30000000000007</v>
+      </c>
+      <c r="CS81" s="7">
+        <v>590.20000000000005</v>
+      </c>
+      <c r="CT81" s="7">
+        <v>612.44846451624016</v>
+      </c>
+      <c r="CU81" s="7">
+        <v>733.5639988413318</v>
+      </c>
+      <c r="CV81" s="7">
+        <v>855.52191729958349</v>
+      </c>
+      <c r="CW81" s="7">
+        <v>1198.9656193428441</v>
+      </c>
+      <c r="CX81" s="7">
+        <v>1066.8000000000002</v>
+      </c>
+      <c r="CY81" s="4">
+        <v>407.5</v>
+      </c>
+      <c r="CZ81" s="9">
+        <v>326.62373479439157</v>
+      </c>
+      <c r="DA81" s="9">
+        <v>606.33657744906577</v>
+      </c>
+      <c r="DC81" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="DD81" s="7">
+        <v>510.2</v>
+      </c>
+      <c r="DE81" s="4">
+        <v>409.8</v>
+      </c>
+      <c r="DF81" s="7">
+        <v>452.59999999999991</v>
+      </c>
+      <c r="DG81" s="7">
+        <v>618.80000000000018</v>
+      </c>
+      <c r="DH81" s="7">
+        <v>723.79999999999973</v>
+      </c>
+      <c r="DI81" s="7"/>
+      <c r="DJ81" s="7"/>
+      <c r="DK81" s="7"/>
+      <c r="DL81" s="7"/>
+      <c r="DM81" s="4"/>
+      <c r="DN81" s="9"/>
+      <c r="DO81" s="9"/>
+    </row>
+    <row r="82" spans="1:119">
+      <c r="A82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B82" s="7">
+        <v>375.1</v>
+      </c>
+      <c r="C82" s="7">
+        <v>338.79999999999995</v>
+      </c>
+      <c r="D82" s="7">
+        <v>346.9</v>
+      </c>
+      <c r="E82" s="7">
+        <v>566</v>
+      </c>
+      <c r="F82" s="7">
+        <v>712.7</v>
+      </c>
+      <c r="G82" s="8">
+        <v>969.90000000000009</v>
+      </c>
+      <c r="H82" s="8">
+        <v>1175.9999999999995</v>
+      </c>
+      <c r="I82" s="7">
+        <v>823.30000000000018</v>
+      </c>
+      <c r="J82" s="7">
+        <v>860.40000000000055</v>
+      </c>
+      <c r="K82" s="7">
+        <v>538.79999999999927</v>
+      </c>
+      <c r="L82" s="7">
+        <v>356.80000000000018</v>
+      </c>
+      <c r="M82" s="7">
+        <v>348.10000000000036</v>
+      </c>
+      <c r="N82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="O82" s="7">
+        <v>454.7</v>
+      </c>
+      <c r="P82" s="7">
+        <v>353.00000000000006</v>
+      </c>
+      <c r="Q82" s="7">
+        <v>340.09999999999991</v>
+      </c>
+      <c r="R82" s="7">
+        <v>609</v>
+      </c>
+      <c r="S82" s="7">
+        <v>724.50000000000023</v>
+      </c>
+      <c r="T82" s="7">
+        <v>998</v>
+      </c>
+      <c r="U82" s="7">
+        <v>1270.1999999999998</v>
+      </c>
+      <c r="V82" s="7">
+        <v>904.69999999999982</v>
+      </c>
+      <c r="W82" s="7">
+        <v>979.30000000000018</v>
+      </c>
+      <c r="X82" s="7">
+        <v>557.69999999999982</v>
+      </c>
+      <c r="Y82" s="7">
+        <v>418.30000000000018</v>
+      </c>
+      <c r="Z82" s="7">
+        <v>388.60000000000036</v>
+      </c>
+      <c r="AA82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB82" s="7">
+        <v>496.1</v>
+      </c>
+      <c r="AC82" s="7">
+        <v>446.69999999999993</v>
+      </c>
+      <c r="AD82" s="7">
+        <v>382.20000000000005</v>
+      </c>
+      <c r="AE82" s="7">
+        <v>616.59999999999991</v>
+      </c>
+      <c r="AF82" s="7">
+        <v>866.20000000000027</v>
+      </c>
+      <c r="AG82" s="8">
+        <v>1191.6999999999998</v>
+      </c>
+      <c r="AH82" s="8">
+        <v>1344.8999999999996</v>
+      </c>
+      <c r="AI82" s="8">
+        <v>1054.2000000000007</v>
+      </c>
+      <c r="AJ82" s="7">
+        <v>1069.0999999999995</v>
+      </c>
+      <c r="AK82" s="7">
+        <v>680.69999999999982</v>
+      </c>
+      <c r="AL82" s="7">
+        <v>507.60000000000036</v>
+      </c>
+      <c r="AM82" s="7">
+        <v>558.79999999999927</v>
+      </c>
+      <c r="AN82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO82" s="7">
+        <v>580.79999999999995</v>
+      </c>
+      <c r="AP82" s="7">
+        <v>537.5</v>
+      </c>
+      <c r="AQ82" s="7">
+        <v>503.29999999999995</v>
+      </c>
+      <c r="AR82" s="7">
+        <v>829</v>
+      </c>
+      <c r="AS82" s="7">
+        <v>1081.0999999999999</v>
+      </c>
+      <c r="AT82" s="7">
+        <v>1569.6000000000004</v>
+      </c>
+      <c r="AU82" s="7">
+        <v>1625</v>
+      </c>
+      <c r="AV82" s="7">
+        <v>1464.8000000000002</v>
+      </c>
+      <c r="AW82" s="7">
+        <v>1221.6000000000004</v>
+      </c>
+      <c r="AX82" s="7">
+        <v>770.5</v>
+      </c>
+      <c r="AY82" s="7">
+        <v>721.79999999999927</v>
+      </c>
+      <c r="AZ82" s="7">
+        <v>749.29999999999927</v>
+      </c>
+      <c r="BA82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BB82" s="7">
+        <v>751.8</v>
+      </c>
+      <c r="BC82" s="7">
+        <v>734.40000000000009</v>
+      </c>
+      <c r="BD82" s="7">
+        <v>592.10000000000014</v>
+      </c>
+      <c r="BE82" s="7">
+        <v>937.29999999999973</v>
+      </c>
+      <c r="BF82" s="7">
+        <v>1233.5000000000005</v>
+      </c>
+      <c r="BG82" s="8">
+        <v>1834.8999999999996</v>
+      </c>
+      <c r="BH82" s="8">
+        <v>2018.3999999999996</v>
+      </c>
+      <c r="BI82" s="8">
+        <v>1809.8999999999996</v>
+      </c>
+      <c r="BJ82" s="7">
+        <v>1524.4000000000015</v>
+      </c>
+      <c r="BK82" s="7">
+        <v>967</v>
+      </c>
+      <c r="BL82" s="7">
+        <v>842.39999999999964</v>
+      </c>
+      <c r="BM82" s="7">
+        <v>1036.6000000000004</v>
+      </c>
+      <c r="BN82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="BO82" s="7">
+        <v>16394.091600327403</v>
+      </c>
+      <c r="BP82" s="7">
+        <v>19232.793636234859</v>
+      </c>
+      <c r="BQ82" s="7">
+        <v>17544.807904755275</v>
+      </c>
+      <c r="BR82" s="7">
+        <v>26393.132592180387</v>
+      </c>
+      <c r="BS82" s="7">
+        <v>1601.9608777000003</v>
+      </c>
+      <c r="BT82" s="7">
+        <v>2281.0999999999995</v>
+      </c>
+      <c r="BU82" s="7">
+        <v>2640.4991415000004</v>
+      </c>
+      <c r="BV82" s="7">
+        <v>2126.8008585000007</v>
+      </c>
+      <c r="BW82" s="7">
+        <v>2003.0999999999985</v>
+      </c>
+      <c r="BX82" s="7">
+        <v>1389.1000000000022</v>
+      </c>
+      <c r="BY82" s="9">
+        <v>1242.5</v>
+      </c>
+      <c r="BZ82" s="9">
+        <v>1319.1999999999971</v>
+      </c>
+      <c r="CA82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CB82" s="7">
+        <v>933.6955248759034</v>
+      </c>
+      <c r="CC82" s="7">
+        <v>848.05185721471935</v>
+      </c>
+      <c r="CD82" s="7">
+        <v>701.77921352226463</v>
+      </c>
+      <c r="CE82" s="7">
+        <v>875.53323706214269</v>
+      </c>
+      <c r="CF82" s="7">
+        <v>1143.4905220979431</v>
+      </c>
+      <c r="CG82" s="7">
+        <v>1350.5496452270272</v>
+      </c>
+      <c r="CH82" s="7">
+        <v>1472.5999999999995</v>
+      </c>
+      <c r="CI82" s="7">
+        <v>1649.3000000000002</v>
+      </c>
+      <c r="CJ82" s="7">
+        <v>1547.0527792296998</v>
+      </c>
+      <c r="CK82" s="4">
+        <v>10248.3472207703</v>
+      </c>
+      <c r="CL82" s="9">
+        <v>1178.8000000000011</v>
+      </c>
+      <c r="CM82" s="9">
+        <v>1029.5999999999985</v>
+      </c>
+      <c r="CO82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP82" s="7">
+        <v>937</v>
+      </c>
+      <c r="CQ82" s="4">
+        <v>929.90000000000009</v>
+      </c>
+      <c r="CR82" s="7">
+        <v>1143.5</v>
+      </c>
+      <c r="CS82" s="7">
+        <v>1415.9</v>
+      </c>
+      <c r="CT82" s="7">
+        <v>1676.0538839652772</v>
+      </c>
+      <c r="CU82" s="7">
+        <v>1831.26644321598</v>
+      </c>
+      <c r="CV82" s="7">
+        <v>2165.407752841309</v>
+      </c>
+      <c r="CW82" s="7">
+        <v>1715.5719199774339</v>
+      </c>
+      <c r="CX82" s="7">
+        <v>1768.6999999999989</v>
+      </c>
+      <c r="CY82" s="4">
+        <v>1181.3000000000011</v>
+      </c>
+      <c r="CZ82" s="9">
+        <v>1218.3185220565792</v>
+      </c>
+      <c r="DA82" s="9">
+        <v>1249.103374862616</v>
+      </c>
+      <c r="DC82" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="DD82" s="7">
+        <v>1159.5</v>
+      </c>
+      <c r="DE82" s="4">
+        <v>1155.5</v>
+      </c>
+      <c r="DF82" s="7">
+        <v>1224.8000000000002</v>
+      </c>
+      <c r="DG82" s="7">
+        <v>1376.0999999999995</v>
+      </c>
+      <c r="DH82" s="7">
+        <v>1571.6000000000004</v>
+      </c>
+      <c r="DI82" s="7"/>
+      <c r="DJ82" s="7"/>
+      <c r="DK82" s="7"/>
+      <c r="DL82" s="7"/>
+      <c r="DM82" s="4"/>
+      <c r="DN82" s="9"/>
+      <c r="DO82" s="9"/>
+    </row>
+    <row r="83" spans="1:119">
+      <c r="A83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B83" s="7">
+        <v>1151.4000000000001</v>
+      </c>
+      <c r="C83" s="7">
+        <v>784.89999999999986</v>
+      </c>
+      <c r="D83" s="7">
+        <v>880.7</v>
+      </c>
+      <c r="E83" s="7">
+        <v>1478.8000000000002</v>
+      </c>
+      <c r="F83" s="7">
+        <v>1663.5</v>
+      </c>
+      <c r="G83" s="8">
+        <v>1449.8999999999996</v>
+      </c>
+      <c r="H83" s="8">
+        <v>2852.8</v>
+      </c>
+      <c r="I83" s="7">
+        <v>2137.7000000000007</v>
+      </c>
+      <c r="J83" s="7">
+        <v>2178.2999999999993</v>
+      </c>
+      <c r="K83" s="7">
+        <v>1842.7999999999993</v>
+      </c>
+      <c r="L83" s="7">
+        <v>1433.6000000000022</v>
+      </c>
+      <c r="M83" s="7">
+        <v>1559.5</v>
+      </c>
+      <c r="N83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="O83" s="7">
+        <v>1377</v>
+      </c>
+      <c r="P83" s="7">
+        <v>855.69999999999982</v>
+      </c>
+      <c r="Q83" s="7">
+        <v>969.80000000000018</v>
+      </c>
+      <c r="R83" s="7">
+        <v>1614.1000000000004</v>
+      </c>
+      <c r="S83" s="7">
+        <v>1803.8999999999996</v>
+      </c>
+      <c r="T83" s="7">
+        <v>1524.8999999999996</v>
+      </c>
+      <c r="U83" s="7">
+        <v>3205.7000000000007</v>
+      </c>
+      <c r="V83" s="7">
+        <v>2479.8999999999996</v>
+      </c>
+      <c r="W83" s="7">
+        <v>2489.1000000000004</v>
+      </c>
+      <c r="X83" s="7">
+        <v>2233.4999999999982</v>
+      </c>
+      <c r="Y83" s="7">
+        <v>1778.3000000000029</v>
+      </c>
+      <c r="Z83" s="7">
+        <v>1861.7999999999993</v>
+      </c>
+      <c r="AA83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB83" s="7">
+        <v>1719.2</v>
+      </c>
+      <c r="AC83" s="7">
+        <v>1072.2</v>
+      </c>
+      <c r="AD83" s="7">
+        <v>1332.1</v>
+      </c>
+      <c r="AE83" s="7">
+        <v>1956.8000000000002</v>
+      </c>
+      <c r="AF83" s="7">
+        <v>2376.4999999999991</v>
+      </c>
+      <c r="AG83" s="8">
+        <v>2093.6000000000004</v>
+      </c>
+      <c r="AH83" s="8">
+        <v>3621.8000000000011</v>
+      </c>
+      <c r="AI83" s="8">
+        <v>2812.2999999999993</v>
+      </c>
+      <c r="AJ83" s="7">
+        <v>2946.4000000000015</v>
+      </c>
+      <c r="AK83" s="7">
+        <v>2471.5</v>
+      </c>
+      <c r="AL83" s="7">
+        <v>2120.7999999999993</v>
+      </c>
+      <c r="AM83" s="7">
+        <v>2404.7000000000007</v>
+      </c>
+      <c r="AN83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO83" s="7">
+        <v>2405.1</v>
+      </c>
+      <c r="AP83" s="7">
+        <v>1451.4</v>
+      </c>
+      <c r="AQ83" s="7">
+        <v>1743.6999999999998</v>
+      </c>
+      <c r="AR83" s="7">
+        <v>2448.8000000000002</v>
+      </c>
+      <c r="AS83" s="7">
+        <v>2652.5</v>
+      </c>
+      <c r="AT83" s="7">
+        <v>2501.2999999999993</v>
+      </c>
+      <c r="AU83" s="7">
+        <v>4191.5</v>
+      </c>
+      <c r="AV83" s="7">
+        <v>3390</v>
+      </c>
+      <c r="AW83" s="7">
+        <v>3248.9000000000015</v>
+      </c>
+      <c r="AX83" s="7">
+        <v>2866.0999999999985</v>
+      </c>
+      <c r="AY83" s="7">
+        <v>2421.1000000000022</v>
+      </c>
+      <c r="AZ83" s="7">
+        <v>2741.2999999999993</v>
+      </c>
+      <c r="BA83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BB83" s="7">
+        <v>2683.7</v>
+      </c>
+      <c r="BC83" s="7">
+        <v>1578.5</v>
+      </c>
+      <c r="BD83" s="7">
+        <v>1995.6999999999998</v>
+      </c>
+      <c r="BE83" s="7">
+        <v>2994.3999999999996</v>
+      </c>
+      <c r="BF83" s="7">
+        <v>3509.9000000000015</v>
+      </c>
+      <c r="BG83" s="8">
+        <v>3280.5</v>
+      </c>
+      <c r="BH83" s="8">
+        <v>5256.0999999999985</v>
+      </c>
+      <c r="BI83" s="8">
+        <v>4338.7000000000007</v>
+      </c>
+      <c r="BJ83" s="7">
+        <v>4672.2999999999993</v>
+      </c>
+      <c r="BK83" s="7">
+        <v>3898.6000000000022</v>
+      </c>
+      <c r="BL83" s="7">
+        <v>3202.2999999999956</v>
+      </c>
+      <c r="BM83" s="7">
+        <v>3959.1000000000058</v>
+      </c>
+      <c r="BN83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="BO83" s="7">
+        <v>5602.7608486233612</v>
+      </c>
+      <c r="BP83" s="7">
+        <v>5203.2771032929377</v>
+      </c>
+      <c r="BQ83" s="7">
+        <v>5576.3328370131367</v>
+      </c>
+      <c r="BR83" s="7">
+        <v>5895.5763471228129</v>
+      </c>
+      <c r="BS83" s="7">
+        <v>4284.863096699999</v>
+      </c>
+      <c r="BT83" s="7">
+        <v>4013.6000000000022</v>
+      </c>
+      <c r="BU83" s="7">
+        <v>5717.760940199998</v>
+      </c>
+      <c r="BV83" s="7">
+        <v>4907.6390597999998</v>
+      </c>
+      <c r="BW83" s="7">
+        <v>5080.3000000000029</v>
+      </c>
+      <c r="BX83" s="7">
+        <v>4170</v>
+      </c>
+      <c r="BY83" s="9">
+        <v>3268</v>
+      </c>
+      <c r="BZ83" s="9">
+        <v>4379.4000000000015</v>
+      </c>
+      <c r="CA83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CB83" s="7">
+        <v>2826.9828047859883</v>
+      </c>
+      <c r="CC83" s="7">
+        <v>1693.1751722140116</v>
+      </c>
+      <c r="CD83" s="7">
+        <v>2765.5409138401646</v>
+      </c>
+      <c r="CE83" s="7">
+        <v>2816.6490916658704</v>
+      </c>
+      <c r="CF83" s="7">
+        <v>2662.4166037096184</v>
+      </c>
+      <c r="CG83" s="7">
+        <v>1862.4354137843475</v>
+      </c>
+      <c r="CH83" s="7">
+        <v>4777.5999999999985</v>
+      </c>
+      <c r="CI83" s="7">
+        <v>3392.4000000000015</v>
+      </c>
+      <c r="CJ83" s="7">
+        <v>3108.713453910761</v>
+      </c>
+      <c r="CK83" s="4">
+        <v>25309.886546089238</v>
+      </c>
+      <c r="CL83" s="9">
+        <v>2290</v>
+      </c>
+      <c r="CM83" s="9">
+        <v>3032</v>
+      </c>
+      <c r="CO83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="CP83" s="7">
+        <v>2728.9</v>
+      </c>
+      <c r="CQ83" s="4">
+        <v>2098.1</v>
+      </c>
+      <c r="CR83" s="7">
+        <v>2393.6000000000004</v>
+      </c>
+      <c r="CS83" s="7">
+        <v>3018</v>
+      </c>
+      <c r="CT83" s="7">
+        <v>3021.354327561261</v>
+      </c>
+      <c r="CU83" s="7">
+        <v>2977.5662844729559</v>
+      </c>
+      <c r="CV83" s="7">
+        <v>4279.4318232668502</v>
+      </c>
+      <c r="CW83" s="7">
+        <v>3790.6475646989311</v>
+      </c>
+      <c r="CX83" s="7">
+        <v>4216.6000000000022</v>
+      </c>
+      <c r="CY83" s="4">
+        <v>3201.8999999999978</v>
+      </c>
+      <c r="CZ83" s="9">
+        <v>2727.6507705401309</v>
+      </c>
+      <c r="DA83" s="9">
+        <v>3424.4165620100612</v>
+      </c>
+      <c r="DC83" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="DD83" s="7">
+        <v>3076.4</v>
+      </c>
+      <c r="DE83" s="4">
+        <v>2196.7999999999997</v>
+      </c>
+      <c r="DF83" s="7">
+        <v>2629.8</v>
+      </c>
+      <c r="DG83" s="7">
+        <v>3197.8999999999996</v>
+      </c>
+      <c r="DH83" s="7">
+        <v>3548.3999999999996</v>
+      </c>
+      <c r="DI83" s="7"/>
+      <c r="DJ83" s="7"/>
+      <c r="DK83" s="7"/>
+      <c r="DL83" s="7"/>
+      <c r="DM83" s="4"/>
+      <c r="DN83" s="9"/>
+      <c r="DO83" s="9"/>
+    </row>
+    <row r="84" spans="1:119">
+      <c r="A84" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="BX70" s="29"/>
-[...11 lines deleted...]
-      <c r="CK70" s="29" t="s">
+      <c r="B84" s="7">
+        <v>297.3</v>
+      </c>
+      <c r="C84" s="7">
+        <v>197.39999999999998</v>
+      </c>
+      <c r="D84" s="7">
+        <v>185.7</v>
+      </c>
+      <c r="E84" s="7">
+        <v>343.4</v>
+      </c>
+      <c r="F84" s="7">
+        <v>346.29999999999995</v>
+      </c>
+      <c r="G84" s="8">
+        <v>484.40000000000009</v>
+      </c>
+      <c r="H84" s="8">
+        <v>726.19999999999982</v>
+      </c>
+      <c r="I84" s="7">
+        <v>532.30000000000018</v>
+      </c>
+      <c r="J84" s="7">
+        <v>554.19999999999982</v>
+      </c>
+      <c r="K84" s="7">
+        <v>330.60000000000036</v>
+      </c>
+      <c r="L84" s="7">
+        <v>256</v>
+      </c>
+      <c r="M84" s="7">
+        <v>364.80000000000018</v>
+      </c>
+      <c r="N84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="O84" s="7">
+        <v>373.5</v>
+      </c>
+      <c r="P84" s="7">
+        <v>183.79999999999995</v>
+      </c>
+      <c r="Q84" s="7">
+        <v>211.30000000000007</v>
+      </c>
+      <c r="R84" s="7">
+        <v>347.6</v>
+      </c>
+      <c r="S84" s="7">
+        <v>367.20000000000005</v>
+      </c>
+      <c r="T84" s="7">
+        <v>486.59999999999991</v>
+      </c>
+      <c r="U84" s="7">
+        <v>767.40000000000009</v>
+      </c>
+      <c r="V84" s="7">
+        <v>574.69999999999982</v>
+      </c>
+      <c r="W84" s="7">
+        <v>643.20000000000027</v>
+      </c>
+      <c r="X84" s="7">
+        <v>332.09999999999945</v>
+      </c>
+      <c r="Y84" s="7">
+        <v>249.10000000000036</v>
+      </c>
+      <c r="Z84" s="7">
+        <v>373.19999999999982</v>
+      </c>
+      <c r="AA84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB84" s="7">
+        <v>353.8</v>
+      </c>
+      <c r="AC84" s="7">
+        <v>242.90000000000003</v>
+      </c>
+      <c r="AD84" s="7">
+        <v>236.89999999999998</v>
+      </c>
+      <c r="AE84" s="7">
+        <v>381.30000000000007</v>
+      </c>
+      <c r="AF84" s="7">
+        <v>418.59999999999991</v>
+      </c>
+      <c r="AG84" s="8">
+        <v>559.09999999999991</v>
+      </c>
+      <c r="AH84" s="8">
+        <v>774.20000000000027</v>
+      </c>
+      <c r="AI84" s="8">
+        <v>652.39999999999964</v>
+      </c>
+      <c r="AJ84" s="7">
+        <v>697.80000000000018</v>
+      </c>
+      <c r="AK84" s="7">
+        <v>415.19999999999982</v>
+      </c>
+      <c r="AL84" s="7">
+        <v>277.90000000000055</v>
+      </c>
+      <c r="AM84" s="7">
+        <v>462</v>
+      </c>
+      <c r="AN84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO84" s="7">
+        <v>402.5</v>
+      </c>
+      <c r="AP84" s="7">
+        <v>263</v>
+      </c>
+      <c r="AQ84" s="7">
+        <v>298.5</v>
+      </c>
+      <c r="AR84" s="7">
+        <v>467.09999999999991</v>
+      </c>
+      <c r="AS84" s="7">
+        <v>520.5</v>
+      </c>
+      <c r="AT84" s="7">
+        <v>697.80000000000018</v>
+      </c>
+      <c r="AU84" s="7">
+        <v>959.90000000000009</v>
+      </c>
+      <c r="AV84" s="7">
+        <v>801.5</v>
+      </c>
+      <c r="AW84" s="7">
+        <v>812.39999999999964</v>
+      </c>
+      <c r="AX84" s="7">
+        <v>476.10000000000036</v>
+      </c>
+      <c r="AY84" s="7">
+        <v>320.80000000000018</v>
+      </c>
+      <c r="AZ84" s="7">
+        <v>570.59999999999945</v>
+      </c>
+      <c r="BA84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BB84" s="7">
+        <v>406.9</v>
+      </c>
+      <c r="BC84" s="7">
+        <v>361.9</v>
+      </c>
+      <c r="BD84" s="7">
+        <v>281</v>
+      </c>
+      <c r="BE84" s="7">
+        <v>487.60000000000014</v>
+      </c>
+      <c r="BF84" s="7">
+        <v>516.19999999999982</v>
+      </c>
+      <c r="BG84" s="8">
+        <v>847.40000000000009</v>
+      </c>
+      <c r="BH84" s="8">
+        <v>1177.8000000000002</v>
+      </c>
+      <c r="BI84" s="8">
+        <v>951.09999999999945</v>
+      </c>
+      <c r="BJ84" s="7">
+        <v>1007.9000000000005</v>
+      </c>
+      <c r="BK84" s="7">
+        <v>590.5</v>
+      </c>
+      <c r="BL84" s="7">
+        <v>377.89999999999964</v>
+      </c>
+      <c r="BM84" s="7">
+        <v>645.5</v>
+      </c>
+      <c r="BN84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="BO84" s="7">
+        <v>1665.2303632875305</v>
+      </c>
+      <c r="BP84" s="7">
+        <v>1963.893644180609</v>
+      </c>
+      <c r="BQ84" s="7">
+        <v>1316.7695523363873</v>
+      </c>
+      <c r="BR84" s="7">
+        <v>1515.5614908388175</v>
+      </c>
+      <c r="BS84" s="7">
+        <v>702.72500940000009</v>
+      </c>
+      <c r="BT84" s="7">
+        <v>983.80000000000018</v>
+      </c>
+      <c r="BU84" s="7">
+        <v>1294.8558531999997</v>
+      </c>
+      <c r="BV84" s="7">
+        <v>1033.2441467999997</v>
+      </c>
+      <c r="BW84" s="7">
+        <v>1107.5</v>
+      </c>
+      <c r="BX84" s="7">
+        <v>658.60000000000036</v>
+      </c>
+      <c r="BY84" s="9">
+        <v>401.60000000000036</v>
+      </c>
+      <c r="BZ84" s="9">
+        <v>710.60000000000036</v>
+      </c>
+      <c r="CA84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CB84" s="7">
+        <v>331.22882349999998</v>
+      </c>
+      <c r="CC84" s="7">
+        <v>217.9412638</v>
+      </c>
+      <c r="CD84" s="7">
+        <v>215.76662356345992</v>
+      </c>
+      <c r="CE84" s="7">
+        <v>289.12614668653146</v>
+      </c>
+      <c r="CF84" s="7">
+        <v>393.65337891823106</v>
+      </c>
+      <c r="CG84" s="7">
+        <v>467.08376353177755</v>
+      </c>
+      <c r="CH84" s="7">
+        <v>641.10000000000014</v>
+      </c>
+      <c r="CI84" s="7">
+        <v>644.69999999999982</v>
+      </c>
+      <c r="CJ84" s="7">
+        <v>530.73272149348077</v>
+      </c>
+      <c r="CK84" s="4">
+        <v>3554.6672785065193</v>
+      </c>
+      <c r="CL84" s="9">
+        <v>190.79999999999973</v>
+      </c>
+      <c r="CM84" s="9">
+        <v>360.19999999999982</v>
+      </c>
+      <c r="CO84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="CP84" s="7">
+        <v>365.5</v>
+      </c>
+      <c r="CQ84" s="4">
+        <v>206.70000000000005</v>
+      </c>
+      <c r="CR84" s="7">
+        <v>234.79999999999995</v>
+      </c>
+      <c r="CS84" s="7">
+        <v>327.29999999999995</v>
+      </c>
+      <c r="CT84" s="7">
+        <v>397.307261050325</v>
+      </c>
+      <c r="CU84" s="7">
+        <v>517.75395029342258</v>
+      </c>
+      <c r="CV84" s="7">
+        <v>719.36551786533983</v>
+      </c>
+      <c r="CW84" s="7">
+        <v>699.37327079091256</v>
+      </c>
+      <c r="CX84" s="7">
+        <v>689.40000000000009</v>
+      </c>
+      <c r="CY84" s="4">
+        <v>394.60000000000036</v>
+      </c>
+      <c r="CZ84" s="9">
+        <v>226.07706161126953</v>
+      </c>
+      <c r="DA84" s="9">
+        <v>410.86231274498095</v>
+      </c>
+      <c r="DC84" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="DD84" s="7">
+        <v>413.6</v>
+      </c>
+      <c r="DE84" s="4">
+        <v>277.29999999999995</v>
+      </c>
+      <c r="DF84" s="7">
+        <v>314.80000000000007</v>
+      </c>
+      <c r="DG84" s="7">
+        <v>360</v>
+      </c>
+      <c r="DH84" s="7">
+        <v>443.89999999999986</v>
+      </c>
+      <c r="DI84" s="7"/>
+      <c r="DJ84" s="7"/>
+      <c r="DK84" s="7"/>
+      <c r="DL84" s="7"/>
+      <c r="DM84" s="4"/>
+      <c r="DN84" s="9"/>
+      <c r="DO84" s="9"/>
+    </row>
+    <row r="85" spans="1:119">
+      <c r="A85" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="CL70" s="29"/>
-[...11 lines deleted...]
-      <c r="CY70" s="29" t="s">
+      <c r="B85" s="7">
+        <v>415.9</v>
+      </c>
+      <c r="C85" s="7">
+        <v>414.20000000000005</v>
+      </c>
+      <c r="D85" s="7">
+        <v>437.19999999999993</v>
+      </c>
+      <c r="E85" s="7">
+        <v>807.2</v>
+      </c>
+      <c r="F85" s="7">
+        <v>749.59999999999991</v>
+      </c>
+      <c r="G85" s="8">
+        <v>983.80000000000018</v>
+      </c>
+      <c r="H85" s="8">
+        <v>1519.6</v>
+      </c>
+      <c r="I85" s="7">
+        <v>1226</v>
+      </c>
+      <c r="J85" s="7">
+        <v>1251.8999999999996</v>
+      </c>
+      <c r="K85" s="7">
+        <v>617.89999999999964</v>
+      </c>
+      <c r="L85" s="7">
+        <v>523.5</v>
+      </c>
+      <c r="M85" s="7">
+        <v>542</v>
+      </c>
+      <c r="N85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="O85" s="7">
+        <v>451.8</v>
+      </c>
+      <c r="P85" s="7">
+        <v>396.99999999999994</v>
+      </c>
+      <c r="Q85" s="7">
+        <v>505</v>
+      </c>
+      <c r="R85" s="7">
+        <v>823.60000000000014</v>
+      </c>
+      <c r="S85" s="7">
+        <v>790.90000000000009</v>
+      </c>
+      <c r="T85" s="8">
+        <v>1042.6999999999998</v>
+      </c>
+      <c r="U85" s="8">
+        <v>1753.6999999999998</v>
+      </c>
+      <c r="V85" s="7">
+        <v>1376.8000000000002</v>
+      </c>
+      <c r="W85" s="7">
+        <v>1298.8999999999996</v>
+      </c>
+      <c r="X85" s="7">
+        <v>743.20000000000073</v>
+      </c>
+      <c r="Y85" s="7">
+        <v>585.10000000000036</v>
+      </c>
+      <c r="Z85" s="7">
+        <v>583.09999999999854</v>
+      </c>
+      <c r="AA85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB85" s="7">
+        <v>494.4</v>
+      </c>
+      <c r="AC85" s="7">
+        <v>415</v>
+      </c>
+      <c r="AD85" s="7">
+        <v>564.9</v>
+      </c>
+      <c r="AE85" s="7">
+        <v>887.89999999999986</v>
+      </c>
+      <c r="AF85" s="7">
+        <v>874.5</v>
+      </c>
+      <c r="AG85" s="7">
+        <v>1216.6999999999998</v>
+      </c>
+      <c r="AH85" s="8">
+        <v>1971</v>
+      </c>
+      <c r="AI85" s="8">
+        <v>1537.6000000000004</v>
+      </c>
+      <c r="AJ85" s="7">
+        <v>1489.3999999999996</v>
+      </c>
+      <c r="AK85" s="7">
+        <v>800.80000000000109</v>
+      </c>
+      <c r="AL85" s="7">
+        <v>664.09999999999854</v>
+      </c>
+      <c r="AM85" s="7">
+        <v>828.20000000000073</v>
+      </c>
+      <c r="AN85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO85" s="7">
+        <v>555.6</v>
+      </c>
+      <c r="AP85" s="7">
+        <v>481.19999999999993</v>
+      </c>
+      <c r="AQ85" s="7">
+        <v>724.60000000000014</v>
+      </c>
+      <c r="AR85" s="7">
+        <v>1112.5999999999999</v>
+      </c>
+      <c r="AS85" s="7">
+        <v>1071.0999999999999</v>
+      </c>
+      <c r="AT85" s="7">
+        <v>1520.0000000000005</v>
+      </c>
+      <c r="AU85" s="7">
+        <v>2290</v>
+      </c>
+      <c r="AV85" s="7">
+        <v>1906.5</v>
+      </c>
+      <c r="AW85" s="7">
+        <v>1674.1000000000004</v>
+      </c>
+      <c r="AX85" s="7">
+        <v>903.39999999999964</v>
+      </c>
+      <c r="AY85" s="7">
+        <v>771.89999999999964</v>
+      </c>
+      <c r="AZ85" s="7">
+        <v>939.29999999999927</v>
+      </c>
+      <c r="BA85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BB85" s="7">
+        <v>629.6</v>
+      </c>
+      <c r="BC85" s="7">
+        <v>574.1</v>
+      </c>
+      <c r="BD85" s="7">
+        <v>800.8</v>
+      </c>
+      <c r="BE85" s="7">
+        <v>1310.8000000000002</v>
+      </c>
+      <c r="BF85" s="7">
+        <v>1224.3000000000002</v>
+      </c>
+      <c r="BG85" s="7">
+        <v>1771.0999999999995</v>
+      </c>
+      <c r="BH85" s="8">
+        <v>2742.3</v>
+      </c>
+      <c r="BI85" s="8">
+        <v>2155.2000000000007</v>
+      </c>
+      <c r="BJ85" s="7">
+        <v>2116.7999999999993</v>
+      </c>
+      <c r="BK85" s="7">
+        <v>1118.7999999999993</v>
+      </c>
+      <c r="BL85" s="7">
+        <v>926</v>
+      </c>
+      <c r="BM85" s="7">
+        <v>1158.1000000000022</v>
+      </c>
+      <c r="BN85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="BO85" s="7">
+        <v>12534.720596427338</v>
+      </c>
+      <c r="BP85" s="7">
+        <v>13831.587130028673</v>
+      </c>
+      <c r="BQ85" s="7">
+        <v>16680.53433132395</v>
+      </c>
+      <c r="BR85" s="7">
+        <v>19409.387321544757</v>
+      </c>
+      <c r="BS85" s="7">
+        <v>1527.0540514000004</v>
+      </c>
+      <c r="BT85" s="7">
+        <v>2082.5</v>
+      </c>
+      <c r="BU85" s="7">
+        <v>3155.3016957000009</v>
+      </c>
+      <c r="BV85" s="7">
+        <v>2470.5983042999997</v>
+      </c>
+      <c r="BW85" s="7">
+        <v>2375.5999999999985</v>
+      </c>
+      <c r="BX85" s="7">
+        <v>1227.6000000000022</v>
+      </c>
+      <c r="BY85" s="9">
+        <v>982.79999999999927</v>
+      </c>
+      <c r="BZ85" s="9">
+        <v>1270.5999999999985</v>
+      </c>
+      <c r="CA85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CB85" s="7">
+        <v>701.12762834959744</v>
+      </c>
+      <c r="CC85" s="7">
+        <v>502.48890584851256</v>
+      </c>
+      <c r="CD85" s="7">
+        <v>677.9317419643703</v>
+      </c>
+      <c r="CE85" s="7">
+        <v>1090.112045008249</v>
+      </c>
+      <c r="CF85" s="7">
+        <v>1168.4275468241735</v>
+      </c>
+      <c r="CG85" s="7">
+        <v>1496.9121320050972</v>
+      </c>
+      <c r="CH85" s="7">
+        <v>1978.8000000000002</v>
+      </c>
+      <c r="CI85" s="7">
+        <v>1699.4000000000005</v>
+      </c>
+      <c r="CJ85" s="7">
+        <v>1464.9182815955846</v>
+      </c>
+      <c r="CK85" s="4">
+        <v>10118.781718404416</v>
+      </c>
+      <c r="CL85" s="9">
+        <v>692.79999999999927</v>
+      </c>
+      <c r="CM85" s="9">
+        <v>836.39999999999964</v>
+      </c>
+      <c r="CO85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="CP85" s="7">
+        <v>606.6</v>
+      </c>
+      <c r="CQ85" s="4">
+        <v>557.99999999999989</v>
+      </c>
+      <c r="CR85" s="7">
+        <v>708.30000000000018</v>
+      </c>
+      <c r="CS85" s="7">
+        <v>1238.2999999999997</v>
+      </c>
+      <c r="CT85" s="7">
+        <v>1197.2833312522089</v>
+      </c>
+      <c r="CU85" s="7">
+        <v>1634.1699679356143</v>
+      </c>
+      <c r="CV85" s="7">
+        <v>2349.9731362067541</v>
+      </c>
+      <c r="CW85" s="7">
+        <v>1843.4735646054232</v>
+      </c>
+      <c r="CX85" s="7">
+        <v>2001.6000000000004</v>
+      </c>
+      <c r="CY85" s="4">
+        <v>977.69999999999891</v>
+      </c>
+      <c r="CZ85" s="9">
+        <v>837.67777356282022</v>
+      </c>
+      <c r="DA85" s="9">
+        <v>1057.6298562332704</v>
+      </c>
+      <c r="DC85" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="DD85" s="7">
+        <v>838.3</v>
+      </c>
+      <c r="DE85" s="4">
+        <v>613.40000000000009</v>
+      </c>
+      <c r="DF85" s="7">
+        <v>831.2</v>
+      </c>
+      <c r="DG85" s="7">
+        <v>1391.7999999999997</v>
+      </c>
+      <c r="DH85" s="7">
+        <v>1213.4000000000005</v>
+      </c>
+      <c r="DI85" s="7"/>
+      <c r="DJ85" s="7"/>
+      <c r="DK85" s="7"/>
+      <c r="DL85" s="7"/>
+      <c r="DM85" s="4"/>
+      <c r="DN85" s="9"/>
+      <c r="DO85" s="9"/>
+    </row>
+    <row r="86" spans="1:119">
+      <c r="A86" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="CZ70" s="29"/>
-[...9 lines deleted...]
-      <c r="DJ70" s="29"/>
+      <c r="B86" s="7">
+        <v>714.7</v>
+      </c>
+      <c r="C86" s="7">
+        <v>563.20000000000005</v>
+      </c>
+      <c r="D86" s="7">
+        <v>485.69999999999982</v>
+      </c>
+      <c r="E86" s="7">
+        <v>879.80000000000018</v>
+      </c>
+      <c r="F86" s="7">
+        <v>955.09999999999991</v>
+      </c>
+      <c r="G86" s="8">
+        <v>1045.1999999999998</v>
+      </c>
+      <c r="H86" s="8">
+        <v>1934.5</v>
+      </c>
+      <c r="I86" s="7">
+        <v>1510.5</v>
+      </c>
+      <c r="J86" s="7">
+        <v>1374.6999999999998</v>
+      </c>
+      <c r="K86" s="7">
+        <v>1051.1000000000004</v>
+      </c>
+      <c r="L86" s="7">
+        <v>533.10000000000036</v>
+      </c>
+      <c r="M86" s="7">
+        <v>891.39999999999964</v>
+      </c>
+      <c r="N86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="O86" s="7">
+        <v>756.1</v>
+      </c>
+      <c r="P86" s="7">
+        <v>548.1</v>
+      </c>
+      <c r="Q86" s="7">
+        <v>505.29999999999995</v>
+      </c>
+      <c r="R86" s="7">
+        <v>942.80000000000018</v>
+      </c>
+      <c r="S86" s="7">
+        <v>997.89999999999964</v>
+      </c>
+      <c r="T86" s="8">
+        <v>1122.6999999999998</v>
+      </c>
+      <c r="U86" s="8">
+        <v>2117.9000000000005</v>
+      </c>
+      <c r="V86" s="7">
+        <v>1714.1999999999998</v>
+      </c>
+      <c r="W86" s="7">
+        <v>1523.3999999999996</v>
+      </c>
+      <c r="X86" s="7">
+        <v>1110</v>
+      </c>
+      <c r="Y86" s="7">
+        <v>608.70000000000073</v>
+      </c>
+      <c r="Z86" s="7">
+        <v>970.29999999999927</v>
+      </c>
+      <c r="AA86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB86" s="7">
+        <v>838.1</v>
+      </c>
+      <c r="AC86" s="7">
+        <v>613.99999999999989</v>
+      </c>
+      <c r="AD86" s="7">
+        <v>534.10000000000014</v>
+      </c>
+      <c r="AE86" s="7">
+        <v>1028.4999999999998</v>
+      </c>
+      <c r="AF86" s="7">
+        <v>1142.6000000000004</v>
+      </c>
+      <c r="AG86" s="7">
+        <v>1358.0999999999995</v>
+      </c>
+      <c r="AH86" s="8">
+        <v>2318.5</v>
+      </c>
+      <c r="AI86" s="8">
+        <v>1894.6000000000004</v>
+      </c>
+      <c r="AJ86" s="7">
+        <v>1741.3999999999996</v>
+      </c>
+      <c r="AK86" s="7">
+        <v>1279.6000000000004</v>
+      </c>
+      <c r="AL86" s="7">
+        <v>687.39999999999964</v>
+      </c>
+      <c r="AM86" s="7">
+        <v>1321</v>
+      </c>
+      <c r="AN86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="AO86" s="7">
+        <v>939.4</v>
+      </c>
+      <c r="AP86" s="7">
+        <v>736.30000000000007</v>
+      </c>
+      <c r="AQ86" s="7">
+        <v>615.79999999999995</v>
+      </c>
+      <c r="AR86" s="7">
+        <v>1317.8000000000002</v>
+      </c>
+      <c r="AS86" s="7">
+        <v>1434.5999999999995</v>
+      </c>
+      <c r="AT86" s="7">
+        <v>1754.5</v>
+      </c>
+      <c r="AU86" s="7">
+        <v>2723.6000000000004</v>
+      </c>
+      <c r="AV86" s="7">
+        <v>2319.7999999999993</v>
+      </c>
+      <c r="AW86" s="7">
+        <v>1977.9000000000015</v>
+      </c>
+      <c r="AX86" s="7">
+        <v>1426</v>
+      </c>
+      <c r="AY86" s="7">
+        <v>799.29999999999927</v>
+      </c>
+      <c r="AZ86" s="7">
+        <v>1467</v>
+      </c>
+      <c r="BA86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BB86" s="7">
+        <v>1067.7</v>
+      </c>
+      <c r="BC86" s="7">
+        <v>1031.1000000000001</v>
+      </c>
+      <c r="BD86" s="7">
+        <v>699.09999999999991</v>
+      </c>
+      <c r="BE86" s="7">
+        <v>1423.9</v>
+      </c>
+      <c r="BF86" s="7">
+        <v>1543.5</v>
+      </c>
+      <c r="BG86" s="7">
+        <v>2072</v>
+      </c>
+      <c r="BH86" s="8">
+        <v>3220.7</v>
+      </c>
+      <c r="BI86" s="8">
+        <v>2678.7999999999993</v>
+      </c>
+      <c r="BJ86" s="7">
+        <v>2508.4000000000015</v>
+      </c>
+      <c r="BK86" s="7">
+        <v>1810.5</v>
+      </c>
+      <c r="BL86" s="7">
+        <v>1007.2999999999993</v>
+      </c>
+      <c r="BM86" s="7">
+        <v>1820.2999999999993</v>
+      </c>
+      <c r="BN86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO86" s="7">
+        <v>17936.541261321036</v>
+      </c>
+      <c r="BP86" s="7">
+        <v>14285.148615355694</v>
+      </c>
+      <c r="BQ86" s="7">
+        <v>14977.377686734591</v>
+      </c>
+      <c r="BR86" s="7">
+        <v>25274.097213843466</v>
+      </c>
+      <c r="BS86" s="7">
+        <v>2142.4706342000009</v>
+      </c>
+      <c r="BT86" s="7">
+        <v>2516.1999999999998</v>
+      </c>
+      <c r="BU86" s="7">
+        <v>3802.4749486000001</v>
+      </c>
+      <c r="BV86" s="7">
+        <v>3162.1250513999985</v>
+      </c>
+      <c r="BW86" s="7">
+        <v>2902.4000000000015</v>
+      </c>
+      <c r="BX86" s="7">
+        <v>2123.2000000000007</v>
+      </c>
+      <c r="BY86" s="9">
+        <v>1310.7000000000007</v>
+      </c>
+      <c r="BZ86" s="9">
+        <v>2173.7999999999993</v>
+      </c>
+      <c r="CA86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CB86" s="7">
+        <v>1064.4982116798533</v>
+      </c>
+      <c r="CC86" s="7">
+        <v>814.34436814063429</v>
+      </c>
+      <c r="CD86" s="7">
+        <v>548.47598424406578</v>
+      </c>
+      <c r="CE86" s="7">
+        <v>868.96289880557424</v>
+      </c>
+      <c r="CF86" s="7">
+        <v>1077.9231275538673</v>
+      </c>
+      <c r="CG86" s="7">
+        <v>1164.4954095760049</v>
+      </c>
+      <c r="CH86" s="7">
+        <v>1808.5</v>
+      </c>
+      <c r="CI86" s="7">
+        <v>1905.4000000000005</v>
+      </c>
+      <c r="CJ86" s="7">
+        <v>1462.3744731967363</v>
+      </c>
+      <c r="CK86" s="4">
+        <v>10209.125526803264</v>
+      </c>
+      <c r="CL86" s="9">
+        <v>658.70000000000073</v>
+      </c>
+      <c r="CM86" s="9">
+        <v>941.59999999999854</v>
+      </c>
+      <c r="CO86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="CP86" s="7">
+        <v>860.6</v>
+      </c>
+      <c r="CQ86" s="4">
+        <v>719.9</v>
+      </c>
+      <c r="CR86" s="7">
+        <v>649.80000000000018</v>
+      </c>
+      <c r="CS86" s="7">
+        <v>935.5</v>
+      </c>
+      <c r="CT86" s="7">
+        <v>1080.2821826030122</v>
+      </c>
+      <c r="CU86" s="7">
+        <v>1209.9575975432708</v>
+      </c>
+      <c r="CV86" s="7">
+        <v>1927.4602198537168</v>
+      </c>
+      <c r="CW86" s="7">
+        <v>1722.2000000000007</v>
+      </c>
+      <c r="CX86" s="7">
+        <v>1838.3999999999996</v>
+      </c>
+      <c r="CY86" s="4">
+        <v>996.39999999999964</v>
+      </c>
+      <c r="CZ86" s="9">
+        <v>744.23911009686162</v>
+      </c>
+      <c r="DA86" s="9">
+        <v>1039.4810202991484</v>
+      </c>
+      <c r="DC86" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="DD86" s="7">
+        <v>1054.3</v>
+      </c>
+      <c r="DE86" s="4">
+        <v>635.79999999999995</v>
+      </c>
+      <c r="DF86" s="7">
+        <v>836.80000000000018</v>
+      </c>
+      <c r="DG86" s="7">
+        <v>1021.6999999999998</v>
+      </c>
+      <c r="DH86" s="7">
+        <v>1163.7000000000003</v>
+      </c>
+      <c r="DI86" s="7"/>
+      <c r="DJ86" s="7"/>
+      <c r="DK86" s="7"/>
+      <c r="DL86" s="7"/>
+      <c r="DM86" s="4"/>
+      <c r="DN86" s="9"/>
+      <c r="DO86" s="9"/>
     </row>
-    <row r="71" spans="1:114" ht="28.5" customHeight="1">
-[...327 lines deleted...]
-      </c>
+    <row r="87" spans="1:119" s="10" customFormat="1">
+      <c r="B87" s="11"/>
+      <c r="C87" s="11"/>
+      <c r="D87" s="11"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="12"/>
+      <c r="H87" s="12"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="11"/>
+      <c r="K87" s="11"/>
+      <c r="L87" s="11"/>
+      <c r="M87" s="11"/>
+      <c r="O87" s="11"/>
+      <c r="P87" s="11"/>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
+      <c r="S87" s="11"/>
+      <c r="T87" s="11"/>
+      <c r="U87" s="11"/>
+      <c r="V87" s="11"/>
+      <c r="W87" s="11"/>
+      <c r="X87" s="11"/>
+      <c r="Y87" s="11"/>
+      <c r="Z87" s="11"/>
+      <c r="AB87" s="11"/>
+      <c r="AC87" s="11"/>
+      <c r="AD87" s="11"/>
+      <c r="AE87" s="11"/>
+      <c r="AF87" s="11"/>
+      <c r="AG87" s="11"/>
+      <c r="AH87" s="12"/>
+      <c r="AI87" s="12"/>
+      <c r="AJ87" s="11"/>
+      <c r="AK87" s="11"/>
+      <c r="AL87" s="11"/>
+      <c r="AM87" s="11"/>
+      <c r="AO87" s="11"/>
+      <c r="AP87" s="11"/>
+      <c r="AQ87" s="11"/>
+      <c r="AR87" s="11"/>
+      <c r="AS87" s="11"/>
+      <c r="AT87" s="11"/>
+      <c r="AU87" s="13"/>
+      <c r="AV87" s="13"/>
+      <c r="AW87" s="11"/>
+      <c r="AX87" s="11"/>
+      <c r="AY87" s="11"/>
+      <c r="AZ87" s="11"/>
+      <c r="BB87" s="11"/>
+      <c r="BC87" s="11"/>
+      <c r="BD87" s="11"/>
+      <c r="BE87" s="11"/>
+      <c r="BF87" s="11"/>
+      <c r="BG87" s="11"/>
+      <c r="BH87" s="12"/>
+      <c r="BI87" s="12"/>
+      <c r="BJ87" s="11"/>
+      <c r="BK87" s="11"/>
+      <c r="BL87" s="11"/>
+      <c r="BM87" s="11"/>
+      <c r="BO87" s="11"/>
+      <c r="BP87" s="11"/>
+      <c r="BQ87" s="11"/>
+      <c r="BR87" s="11"/>
+      <c r="BS87" s="11"/>
+      <c r="BT87" s="11"/>
+      <c r="BU87" s="11"/>
+      <c r="BV87" s="11"/>
+      <c r="BW87" s="11"/>
+      <c r="BX87" s="11"/>
+      <c r="BY87" s="11"/>
+      <c r="BZ87" s="11"/>
+      <c r="CB87" s="11"/>
+      <c r="CC87" s="11"/>
+      <c r="CD87" s="11"/>
+      <c r="CE87" s="11"/>
+      <c r="CF87" s="11"/>
+      <c r="CG87" s="11"/>
+      <c r="CH87" s="11"/>
+      <c r="CI87" s="11"/>
+      <c r="CJ87" s="11"/>
+      <c r="CK87" s="11"/>
+      <c r="CL87" s="11"/>
+      <c r="CM87" s="11"/>
+      <c r="CP87" s="11"/>
+      <c r="CQ87" s="11"/>
+      <c r="CR87" s="11"/>
+      <c r="CS87" s="11"/>
+      <c r="CT87" s="11"/>
+      <c r="CU87" s="11"/>
+      <c r="CV87" s="11"/>
+      <c r="CW87" s="11"/>
+      <c r="CX87" s="11"/>
+      <c r="CY87" s="11"/>
+      <c r="CZ87" s="11"/>
+      <c r="DA87" s="11"/>
+      <c r="DD87" s="11"/>
+      <c r="DE87" s="11"/>
+      <c r="DF87" s="11"/>
+      <c r="DG87" s="11"/>
+      <c r="DH87" s="11"/>
+      <c r="DI87" s="11"/>
+      <c r="DJ87" s="11"/>
+      <c r="DK87" s="11"/>
+      <c r="DL87" s="11"/>
+      <c r="DM87" s="11"/>
+      <c r="DN87" s="11"/>
+      <c r="DO87" s="11"/>
     </row>
-    <row r="72" spans="1:114" ht="22.5">
-[...319 lines deleted...]
-      <c r="DJ72" s="11"/>
+    <row r="88" spans="1:119" s="10" customFormat="1">
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+      <c r="D88" s="13"/>
+      <c r="E88" s="13"/>
+      <c r="F88" s="13"/>
+      <c r="G88" s="13"/>
+      <c r="H88" s="13"/>
+      <c r="I88" s="13"/>
+      <c r="J88" s="13"/>
+      <c r="K88" s="13"/>
+      <c r="L88" s="13"/>
+      <c r="M88" s="13"/>
+      <c r="O88" s="13"/>
+      <c r="P88" s="13"/>
+      <c r="Q88" s="13"/>
+      <c r="R88" s="13"/>
+      <c r="S88" s="13"/>
+      <c r="T88" s="13"/>
+      <c r="U88" s="13"/>
+      <c r="V88" s="13"/>
+      <c r="W88" s="13"/>
+      <c r="X88" s="13"/>
+      <c r="Y88" s="13"/>
+      <c r="Z88" s="13"/>
+      <c r="AB88" s="13"/>
+      <c r="AC88" s="13"/>
+      <c r="AD88" s="13"/>
+      <c r="AE88" s="13"/>
+      <c r="AF88" s="13"/>
+      <c r="AG88" s="13"/>
+      <c r="AH88" s="13"/>
+      <c r="AI88" s="13"/>
+      <c r="AJ88" s="13"/>
+      <c r="AK88" s="13"/>
+      <c r="AL88" s="13"/>
+      <c r="AM88" s="13"/>
+      <c r="AO88" s="13"/>
+      <c r="AP88" s="13"/>
+      <c r="AQ88" s="13"/>
+      <c r="AR88" s="13"/>
+      <c r="AS88" s="13"/>
+      <c r="AT88" s="13"/>
+      <c r="AU88" s="13"/>
+      <c r="AV88" s="13"/>
+      <c r="AW88" s="13"/>
+      <c r="AX88" s="13"/>
+      <c r="AY88" s="13"/>
+      <c r="AZ88" s="13"/>
+      <c r="BB88" s="13"/>
+      <c r="BC88" s="13"/>
+      <c r="BD88" s="13"/>
+      <c r="BE88" s="13"/>
+      <c r="BF88" s="13"/>
+      <c r="BG88" s="11"/>
+      <c r="BH88" s="12"/>
+      <c r="BI88" s="12"/>
+      <c r="BJ88" s="11"/>
+      <c r="BK88" s="11"/>
+      <c r="BL88" s="11"/>
+      <c r="BM88" s="11"/>
+      <c r="BO88" s="11"/>
+      <c r="BP88" s="11"/>
+      <c r="BQ88" s="11"/>
+      <c r="BR88" s="11"/>
+      <c r="BS88" s="11"/>
+      <c r="BT88" s="11"/>
+      <c r="BU88" s="11"/>
+      <c r="BV88" s="11"/>
+      <c r="BW88" s="11"/>
+      <c r="BX88" s="11"/>
+      <c r="BY88" s="11"/>
+      <c r="BZ88" s="11"/>
+      <c r="CB88" s="11"/>
+      <c r="CC88" s="11"/>
+      <c r="CD88" s="11"/>
+      <c r="CE88" s="11"/>
+      <c r="CF88" s="11"/>
+      <c r="CG88" s="11"/>
+      <c r="CH88" s="11"/>
+      <c r="CI88" s="11"/>
+      <c r="CJ88" s="11"/>
+      <c r="CK88" s="11"/>
+      <c r="CL88" s="11"/>
+      <c r="CM88" s="11"/>
+      <c r="CP88" s="11"/>
+      <c r="CQ88" s="11"/>
+      <c r="CR88" s="11"/>
+      <c r="CS88" s="11"/>
+      <c r="CT88" s="11"/>
+      <c r="CU88" s="11"/>
+      <c r="CV88" s="11"/>
+      <c r="CW88" s="11"/>
+      <c r="CX88" s="11"/>
+      <c r="CY88" s="11"/>
+      <c r="CZ88" s="11"/>
+      <c r="DA88" s="11"/>
+      <c r="DD88" s="11"/>
+      <c r="DE88" s="11"/>
+      <c r="DF88" s="11"/>
+      <c r="DG88" s="11"/>
+      <c r="DH88" s="11"/>
+      <c r="DI88" s="11"/>
+      <c r="DJ88" s="11"/>
+      <c r="DK88" s="11"/>
+      <c r="DL88" s="11"/>
+      <c r="DM88" s="11"/>
+      <c r="DN88" s="11"/>
+      <c r="DO88" s="11"/>
     </row>
-    <row r="73" spans="1:114">
-[...319 lines deleted...]
-      <c r="DJ73" s="11"/>
+    <row r="89" spans="1:119" s="10" customFormat="1">
+      <c r="B89" s="11"/>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="11"/>
+      <c r="K89" s="11"/>
+      <c r="L89" s="11"/>
+      <c r="M89" s="11"/>
+      <c r="O89" s="11"/>
+      <c r="P89" s="11"/>
+      <c r="Q89" s="11"/>
+      <c r="R89" s="11"/>
+      <c r="S89" s="11"/>
+      <c r="T89" s="12"/>
+      <c r="U89" s="12"/>
+      <c r="V89" s="11"/>
+      <c r="W89" s="11"/>
+      <c r="X89" s="11"/>
+      <c r="Y89" s="11"/>
+      <c r="Z89" s="11"/>
+      <c r="AB89" s="11"/>
+      <c r="AC89" s="11"/>
+      <c r="AD89" s="11"/>
+      <c r="AE89" s="11"/>
+      <c r="AF89" s="11"/>
+      <c r="AG89" s="11"/>
+      <c r="AH89" s="12"/>
+      <c r="AI89" s="12"/>
+      <c r="AJ89" s="11"/>
+      <c r="AK89" s="11"/>
+      <c r="AL89" s="11"/>
+      <c r="AM89" s="11"/>
+      <c r="AO89" s="11"/>
+      <c r="AP89" s="11"/>
+      <c r="AQ89" s="11"/>
+      <c r="AR89" s="11"/>
+      <c r="AS89" s="11"/>
+      <c r="AT89" s="11"/>
+      <c r="AU89" s="13"/>
+      <c r="AV89" s="13"/>
+      <c r="AW89" s="11"/>
+      <c r="AX89" s="11"/>
+      <c r="AY89" s="11"/>
+      <c r="AZ89" s="11"/>
+      <c r="BB89" s="11"/>
+      <c r="BC89" s="11"/>
+      <c r="BD89" s="11"/>
+      <c r="BE89" s="11"/>
+      <c r="BF89" s="11"/>
+      <c r="BG89" s="11"/>
+      <c r="BH89" s="12"/>
+      <c r="BI89" s="12"/>
+      <c r="BJ89" s="11"/>
+      <c r="BK89" s="11"/>
+      <c r="BL89" s="11"/>
+      <c r="BM89" s="11"/>
+      <c r="BO89" s="11"/>
+      <c r="BP89" s="11"/>
+      <c r="BQ89" s="11"/>
+      <c r="BR89" s="11"/>
+      <c r="BS89" s="11"/>
+      <c r="BT89" s="11"/>
+      <c r="BU89" s="11"/>
+      <c r="BV89" s="11"/>
+      <c r="BW89" s="11"/>
+      <c r="BX89" s="11"/>
+      <c r="BY89" s="11"/>
+      <c r="BZ89" s="11"/>
+      <c r="CB89" s="11"/>
+      <c r="CC89" s="11"/>
+      <c r="CD89" s="11"/>
+      <c r="CE89" s="11"/>
+      <c r="CF89" s="11"/>
+      <c r="CG89" s="11"/>
+      <c r="CH89" s="11"/>
+      <c r="CI89" s="11"/>
+      <c r="CJ89" s="11"/>
+      <c r="CK89" s="11"/>
+      <c r="CL89" s="11"/>
+      <c r="CM89" s="11"/>
+      <c r="CP89" s="11"/>
+      <c r="CQ89" s="11"/>
+      <c r="CR89" s="11"/>
+      <c r="CS89" s="11"/>
+      <c r="CT89" s="11"/>
+      <c r="CU89" s="11"/>
+      <c r="CV89" s="11"/>
+      <c r="CW89" s="11"/>
+      <c r="CX89" s="11"/>
+      <c r="CY89" s="11"/>
+      <c r="CZ89" s="11"/>
+      <c r="DA89" s="11"/>
+      <c r="DD89" s="11"/>
+      <c r="DE89" s="11"/>
+      <c r="DF89" s="11"/>
+      <c r="DG89" s="11"/>
+      <c r="DH89" s="11"/>
+      <c r="DI89" s="11"/>
+      <c r="DJ89" s="11"/>
+      <c r="DK89" s="11"/>
+      <c r="DL89" s="11"/>
+      <c r="DM89" s="11"/>
+      <c r="DN89" s="11"/>
+      <c r="DO89" s="11"/>
     </row>
-    <row r="74" spans="1:114">
-[...319 lines deleted...]
-      <c r="DJ74" s="11"/>
+    <row r="90" spans="1:119" s="10" customFormat="1">
+      <c r="B90" s="11"/>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="12"/>
+      <c r="I90" s="11"/>
+      <c r="J90" s="11"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="11"/>
+      <c r="M90" s="11"/>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11"/>
+      <c r="Q90" s="11"/>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+      <c r="T90" s="12"/>
+      <c r="U90" s="12"/>
+      <c r="V90" s="11"/>
+      <c r="W90" s="11"/>
+      <c r="X90" s="11"/>
+      <c r="Y90" s="11"/>
+      <c r="Z90" s="11"/>
+      <c r="AB90" s="11"/>
+      <c r="AC90" s="11"/>
+      <c r="AD90" s="11"/>
+      <c r="AE90" s="11"/>
+      <c r="AF90" s="11"/>
+      <c r="AG90" s="11"/>
+      <c r="AH90" s="12"/>
+      <c r="AI90" s="12"/>
+      <c r="AJ90" s="11"/>
+      <c r="AK90" s="11"/>
+      <c r="AL90" s="11"/>
+      <c r="AM90" s="11"/>
+      <c r="AO90" s="11"/>
+      <c r="AP90" s="11"/>
+      <c r="AQ90" s="11"/>
+      <c r="AR90" s="11"/>
+      <c r="AS90" s="11"/>
+      <c r="AT90" s="11"/>
+      <c r="AU90" s="13"/>
+      <c r="AV90" s="13"/>
+      <c r="AW90" s="11"/>
+      <c r="AX90" s="11"/>
+      <c r="AY90" s="11"/>
+      <c r="AZ90" s="11"/>
+      <c r="BB90" s="11"/>
+      <c r="BC90" s="11"/>
+      <c r="BD90" s="11"/>
+      <c r="BE90" s="11"/>
+      <c r="BF90" s="11"/>
+      <c r="BG90" s="11"/>
+      <c r="BH90" s="12"/>
+      <c r="BI90" s="12"/>
+      <c r="BJ90" s="11"/>
+      <c r="BK90" s="11"/>
+      <c r="BL90" s="11"/>
+      <c r="BM90" s="11"/>
+      <c r="BO90" s="11"/>
+      <c r="BP90" s="11"/>
+      <c r="BQ90" s="11"/>
+      <c r="BR90" s="11"/>
+      <c r="BS90" s="11"/>
+      <c r="BT90" s="11"/>
+      <c r="BU90" s="11"/>
+      <c r="BV90" s="11"/>
+      <c r="BW90" s="11"/>
+      <c r="BX90" s="11"/>
+      <c r="BY90" s="11"/>
+      <c r="BZ90" s="11"/>
+      <c r="CB90" s="11"/>
+      <c r="CC90" s="11"/>
+      <c r="CD90" s="11"/>
+      <c r="CE90" s="11"/>
+      <c r="CF90" s="11"/>
+      <c r="CG90" s="11"/>
+      <c r="CH90" s="11"/>
+      <c r="CI90" s="11"/>
+      <c r="CJ90" s="11"/>
+      <c r="CK90" s="11"/>
+      <c r="CL90" s="11"/>
+      <c r="CM90" s="11"/>
+      <c r="CP90" s="11"/>
+      <c r="CQ90" s="11"/>
+      <c r="CR90" s="11"/>
+      <c r="CS90" s="11"/>
+      <c r="CT90" s="11"/>
+      <c r="CU90" s="11"/>
+      <c r="CV90" s="11"/>
+      <c r="CW90" s="11"/>
+      <c r="CX90" s="11"/>
+      <c r="CY90" s="11"/>
+      <c r="CZ90" s="11"/>
+      <c r="DA90" s="11"/>
+      <c r="DD90" s="11"/>
+      <c r="DE90" s="11"/>
+      <c r="DF90" s="11"/>
+      <c r="DG90" s="11"/>
+      <c r="DH90" s="11"/>
+      <c r="DI90" s="11"/>
+      <c r="DJ90" s="11"/>
+      <c r="DK90" s="11"/>
+      <c r="DL90" s="11"/>
+      <c r="DM90" s="11"/>
+      <c r="DN90" s="11"/>
+      <c r="DO90" s="11"/>
     </row>
-    <row r="75" spans="1:114">
-[...319 lines deleted...]
-      <c r="DJ75" s="11"/>
+    <row r="91" spans="1:119" s="10" customFormat="1">
+      <c r="B91" s="11"/>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="12"/>
+      <c r="I91" s="11"/>
+      <c r="J91" s="11"/>
+      <c r="K91" s="11"/>
+      <c r="L91" s="11"/>
+      <c r="M91" s="11"/>
+      <c r="O91" s="11"/>
+      <c r="P91" s="11"/>
+      <c r="Q91" s="11"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+      <c r="T91" s="12"/>
+      <c r="U91" s="12"/>
+      <c r="V91" s="11"/>
+      <c r="W91" s="11"/>
+      <c r="X91" s="11"/>
+      <c r="Y91" s="11"/>
+      <c r="Z91" s="11"/>
+      <c r="AB91" s="11"/>
+      <c r="AC91" s="11"/>
+      <c r="AD91" s="11"/>
+      <c r="AE91" s="11"/>
+      <c r="AF91" s="11"/>
+      <c r="AG91" s="11"/>
+      <c r="AH91" s="12"/>
+      <c r="AI91" s="12"/>
+      <c r="AJ91" s="11"/>
+      <c r="AK91" s="11"/>
+      <c r="AL91" s="11"/>
+      <c r="AM91" s="11"/>
+      <c r="AO91" s="11"/>
+      <c r="AP91" s="11"/>
+      <c r="AQ91" s="11"/>
+      <c r="AR91" s="11"/>
+      <c r="AS91" s="11"/>
+      <c r="AT91" s="11"/>
+      <c r="AU91" s="13"/>
+      <c r="AV91" s="13"/>
+      <c r="AW91" s="11"/>
+      <c r="AX91" s="11"/>
+      <c r="AY91" s="13"/>
+      <c r="AZ91" s="11"/>
+      <c r="BB91" s="11"/>
+      <c r="BC91" s="11"/>
+      <c r="BD91" s="11"/>
+      <c r="BE91" s="11"/>
+      <c r="BF91" s="11"/>
+      <c r="BG91" s="11"/>
+      <c r="BH91" s="12"/>
+      <c r="BI91" s="12"/>
+      <c r="BJ91" s="11"/>
+      <c r="BK91" s="11"/>
+      <c r="BL91" s="13"/>
+      <c r="BM91" s="11"/>
+      <c r="BO91" s="11"/>
+      <c r="BP91" s="11"/>
+      <c r="BQ91" s="11"/>
+      <c r="BR91" s="11"/>
+      <c r="BS91" s="11"/>
+      <c r="BT91" s="11"/>
+      <c r="BU91" s="11"/>
+      <c r="BV91" s="11"/>
+      <c r="BW91" s="11"/>
+      <c r="BX91" s="11"/>
+      <c r="BY91" s="11"/>
+      <c r="BZ91" s="11"/>
+      <c r="CB91" s="11"/>
+      <c r="CC91" s="11"/>
+      <c r="CD91" s="11"/>
+      <c r="CE91" s="11"/>
+      <c r="CF91" s="11"/>
+      <c r="CG91" s="11"/>
+      <c r="CH91" s="11"/>
+      <c r="CI91" s="11"/>
+      <c r="CJ91" s="11"/>
+      <c r="CK91" s="11"/>
+      <c r="CL91" s="11"/>
+      <c r="CM91" s="11"/>
+      <c r="CP91" s="11"/>
+      <c r="CQ91" s="11"/>
+      <c r="CR91" s="11"/>
+      <c r="CS91" s="11"/>
+      <c r="CT91" s="11"/>
+      <c r="CU91" s="11"/>
+      <c r="CV91" s="11"/>
+      <c r="CW91" s="11"/>
+      <c r="CX91" s="11"/>
+      <c r="CY91" s="11"/>
+      <c r="CZ91" s="11"/>
+      <c r="DA91" s="11"/>
+      <c r="DD91" s="11"/>
+      <c r="DE91" s="11"/>
+      <c r="DF91" s="11"/>
+      <c r="DG91" s="11"/>
+      <c r="DH91" s="11"/>
+      <c r="DI91" s="11"/>
+      <c r="DJ91" s="11"/>
+      <c r="DK91" s="11"/>
+      <c r="DL91" s="11"/>
+      <c r="DM91" s="11"/>
+      <c r="DN91" s="11"/>
+      <c r="DO91" s="11"/>
     </row>
-    <row r="76" spans="1:114">
-[...319 lines deleted...]
-      <c r="DJ76" s="11"/>
+    <row r="92" spans="1:119" s="10" customFormat="1">
+      <c r="B92" s="19"/>
+      <c r="C92" s="19"/>
+      <c r="D92" s="19"/>
+      <c r="E92" s="19"/>
+      <c r="F92" s="19"/>
+      <c r="G92" s="12"/>
+      <c r="H92" s="12"/>
+      <c r="I92" s="11"/>
+      <c r="J92" s="11"/>
+      <c r="K92" s="19"/>
+      <c r="L92" s="19"/>
+      <c r="M92" s="19"/>
+      <c r="O92" s="11"/>
+      <c r="P92" s="11"/>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+      <c r="T92" s="11"/>
+      <c r="U92" s="11"/>
+      <c r="V92" s="11"/>
+      <c r="W92" s="11"/>
+      <c r="X92" s="11"/>
+      <c r="Y92" s="11"/>
+      <c r="Z92" s="11"/>
+      <c r="AB92" s="11"/>
+      <c r="AC92" s="11"/>
+      <c r="AD92" s="11"/>
+      <c r="AE92" s="11"/>
+      <c r="AF92" s="11"/>
+      <c r="AG92" s="11"/>
+      <c r="AH92" s="12"/>
+      <c r="AI92" s="12"/>
+      <c r="AJ92" s="11"/>
+      <c r="AK92" s="11"/>
+      <c r="AL92" s="11"/>
+      <c r="AM92" s="11"/>
+      <c r="AO92" s="11"/>
+      <c r="AP92" s="11"/>
+      <c r="AQ92" s="11"/>
+      <c r="AR92" s="11"/>
+      <c r="AS92" s="11"/>
+      <c r="AT92" s="11"/>
+      <c r="AU92" s="13"/>
+      <c r="AV92" s="13"/>
+      <c r="AW92" s="11"/>
+      <c r="AX92" s="11"/>
+      <c r="AY92" s="11"/>
+      <c r="AZ92" s="11"/>
+      <c r="BB92" s="11"/>
+      <c r="BC92" s="11"/>
+      <c r="BD92" s="11"/>
+      <c r="BE92" s="11"/>
+      <c r="BF92" s="11"/>
+      <c r="BG92" s="11"/>
+      <c r="BH92" s="12"/>
+      <c r="BI92" s="12"/>
+      <c r="BJ92" s="11"/>
+      <c r="BK92" s="11"/>
+      <c r="BL92" s="11"/>
+      <c r="BM92" s="11"/>
+      <c r="BO92" s="11"/>
+      <c r="BP92" s="11"/>
+      <c r="BQ92" s="11"/>
+      <c r="BR92" s="11"/>
+      <c r="BS92" s="11"/>
+      <c r="BT92" s="11"/>
+      <c r="BU92" s="11"/>
+      <c r="BV92" s="11"/>
+      <c r="BW92" s="11"/>
+      <c r="BX92" s="11"/>
+      <c r="BY92" s="11"/>
+      <c r="BZ92" s="11"/>
+      <c r="CB92" s="11"/>
+      <c r="CC92" s="11"/>
+      <c r="CD92" s="11"/>
+      <c r="CE92" s="11"/>
+      <c r="CF92" s="11"/>
+      <c r="CG92" s="11"/>
+      <c r="CH92" s="11"/>
+      <c r="CI92" s="11"/>
+      <c r="CJ92" s="11"/>
+      <c r="CK92" s="11"/>
+      <c r="CL92" s="11"/>
+      <c r="CM92" s="11"/>
+      <c r="CP92" s="11"/>
+      <c r="CQ92" s="11"/>
+      <c r="CR92" s="11"/>
+      <c r="CS92" s="11"/>
+      <c r="CT92" s="11"/>
+      <c r="CU92" s="11"/>
+      <c r="CV92" s="11"/>
+      <c r="CW92" s="11"/>
+      <c r="CX92" s="11"/>
+      <c r="CY92" s="11"/>
+      <c r="CZ92" s="11"/>
+      <c r="DA92" s="11"/>
+      <c r="DD92" s="11"/>
+      <c r="DE92" s="11"/>
+      <c r="DF92" s="11"/>
+      <c r="DG92" s="11"/>
+      <c r="DH92" s="11"/>
+      <c r="DI92" s="11"/>
+      <c r="DJ92" s="11"/>
+      <c r="DK92" s="11"/>
+      <c r="DL92" s="11"/>
+      <c r="DM92" s="11"/>
+      <c r="DN92" s="11"/>
+      <c r="DO92" s="11"/>
     </row>
-    <row r="77" spans="1:114">
-[...3883 lines deleted...]
-      <c r="AL94" s="25"/>
+    <row r="93" spans="1:119" s="10" customFormat="1"/>
+    <row r="94" spans="1:119" s="10" customFormat="1">
+      <c r="B94" s="20"/>
+      <c r="C94" s="19"/>
+      <c r="AO94" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="124">
-[...31 lines deleted...]
-    <mergeCell ref="CJ68:CV68"/>
+  <mergeCells count="144">
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="N70:N71"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BN27:BN28"/>
+    <mergeCell ref="BN49:BN50"/>
+    <mergeCell ref="BN70:BN71"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BA27:BA28"/>
+    <mergeCell ref="BA49:BA50"/>
+    <mergeCell ref="BA70:BA71"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AN27:AN28"/>
+    <mergeCell ref="AN49:AN50"/>
+    <mergeCell ref="AN70:AN71"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AA27:AA28"/>
+    <mergeCell ref="AA49:AA50"/>
+    <mergeCell ref="AA70:AA71"/>
+    <mergeCell ref="DL48:DO48"/>
+    <mergeCell ref="DC49:DC50"/>
+    <mergeCell ref="DD49:DO49"/>
+    <mergeCell ref="DC68:DO68"/>
+    <mergeCell ref="DL69:DO69"/>
+    <mergeCell ref="DC70:DC71"/>
+    <mergeCell ref="DD70:DO70"/>
+    <mergeCell ref="DC3:DO3"/>
+    <mergeCell ref="DL4:DO4"/>
+    <mergeCell ref="DC5:DC6"/>
+    <mergeCell ref="DD5:DO5"/>
+    <mergeCell ref="DC25:DO25"/>
+    <mergeCell ref="DL26:DO26"/>
+    <mergeCell ref="DC27:DC28"/>
+    <mergeCell ref="DD27:DO27"/>
+    <mergeCell ref="DC47:DO47"/>
+    <mergeCell ref="CX69:DA69"/>
+    <mergeCell ref="CO70:CO71"/>
+    <mergeCell ref="CP70:DA70"/>
+    <mergeCell ref="CO27:CO28"/>
+    <mergeCell ref="CP27:DA27"/>
+    <mergeCell ref="CO47:DA47"/>
+    <mergeCell ref="CX48:DA48"/>
+    <mergeCell ref="CO49:CO50"/>
+    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="CO3:DA3"/>
+    <mergeCell ref="CX4:DA4"/>
+    <mergeCell ref="CO5:CO6"/>
+    <mergeCell ref="CP5:DA5"/>
+    <mergeCell ref="CO25:DA25"/>
+    <mergeCell ref="CX26:DA26"/>
+    <mergeCell ref="CO68:DA68"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="N3:Y3"/>
-[...8 lines deleted...]
-    <mergeCell ref="BJ25:BU25"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="AB3:AM3"/>
+    <mergeCell ref="AO3:AZ3"/>
+    <mergeCell ref="BB3:BM3"/>
+    <mergeCell ref="BO3:BZ3"/>
+    <mergeCell ref="CA3:CM3"/>
+    <mergeCell ref="AB25:AM25"/>
+    <mergeCell ref="AO25:AZ25"/>
+    <mergeCell ref="BB25:BM25"/>
+    <mergeCell ref="BO25:BZ25"/>
     <mergeCell ref="A47:M47"/>
-    <mergeCell ref="N47:Y47"/>
-[...33 lines deleted...]
-    <mergeCell ref="BJ68:BU68"/>
+    <mergeCell ref="O47:Z47"/>
+    <mergeCell ref="AB47:AM47"/>
+    <mergeCell ref="AW48:AZ48"/>
+    <mergeCell ref="BJ48:BM48"/>
+    <mergeCell ref="BW48:BZ48"/>
+    <mergeCell ref="CA5:CA6"/>
+    <mergeCell ref="CA27:CA28"/>
+    <mergeCell ref="CA49:CA50"/>
+    <mergeCell ref="CA70:CA71"/>
+    <mergeCell ref="CJ4:CM4"/>
+    <mergeCell ref="CB5:CM5"/>
+    <mergeCell ref="CJ26:CM26"/>
+    <mergeCell ref="CA25:CM25"/>
+    <mergeCell ref="CA68:CM68"/>
+    <mergeCell ref="CB27:CM27"/>
+    <mergeCell ref="CJ48:CM48"/>
+    <mergeCell ref="CB49:CM49"/>
+    <mergeCell ref="CA47:CM47"/>
+    <mergeCell ref="CJ69:CM69"/>
+    <mergeCell ref="CB70:CM70"/>
+    <mergeCell ref="W48:Z48"/>
+    <mergeCell ref="W69:Z69"/>
+    <mergeCell ref="BO70:BZ70"/>
+    <mergeCell ref="BO49:BZ49"/>
+    <mergeCell ref="BB49:BM49"/>
+    <mergeCell ref="BO27:BZ27"/>
+    <mergeCell ref="AJ48:AM48"/>
+    <mergeCell ref="AO47:AZ47"/>
+    <mergeCell ref="BB47:BM47"/>
+    <mergeCell ref="BO47:BZ47"/>
+    <mergeCell ref="O68:Z68"/>
+    <mergeCell ref="AB68:AM68"/>
+    <mergeCell ref="AO68:AZ68"/>
+    <mergeCell ref="BW69:BZ69"/>
+    <mergeCell ref="BO68:BZ68"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:M27"/>
-    <mergeCell ref="N27:Y27"/>
-[...2 lines deleted...]
-    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AB27:AM27"/>
+    <mergeCell ref="AO27:AZ27"/>
+    <mergeCell ref="BB27:BM27"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:M70"/>
-    <mergeCell ref="N70:Y70"/>
-[...2 lines deleted...]
-    <mergeCell ref="AX70:BI70"/>
+    <mergeCell ref="O70:Z70"/>
+    <mergeCell ref="AB70:AM70"/>
+    <mergeCell ref="AO70:AZ70"/>
+    <mergeCell ref="BB70:BM70"/>
     <mergeCell ref="A68:M68"/>
     <mergeCell ref="J69:M69"/>
-    <mergeCell ref="AH69:AK69"/>
-[...1 lines deleted...]
-    <mergeCell ref="BF69:BI69"/>
+    <mergeCell ref="AJ69:AM69"/>
+    <mergeCell ref="AW69:AZ69"/>
+    <mergeCell ref="BJ69:BM69"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
-    <mergeCell ref="N49:Y49"/>
-[...7 lines deleted...]
-    <mergeCell ref="AX5:BI5"/>
+    <mergeCell ref="O49:Z49"/>
+    <mergeCell ref="AB49:AM49"/>
+    <mergeCell ref="AO49:AZ49"/>
+    <mergeCell ref="BB68:BM68"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="AB5:AM5"/>
+    <mergeCell ref="AO5:AZ5"/>
+    <mergeCell ref="BB5:BM5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="AH26:AK26"/>
-[...2 lines deleted...]
-    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="AW26:AZ26"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="W26:Z26"/>
     <mergeCell ref="J4:M4"/>
-    <mergeCell ref="AH4:AK4"/>
-[...1 lines deleted...]
-    <mergeCell ref="BF4:BI4"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="N5:Y5"/>
-[...1 lines deleted...]
-    <mergeCell ref="BR26:BU26"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="O25:Z25"/>
+    <mergeCell ref="BW26:BZ26"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="BJ5:BU5"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>