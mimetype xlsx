--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-60" windowWidth="20730" windowHeight="11760" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="2026 жылғы" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1743" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1756" uniqueCount="43">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Петропавл қаласы</t>
   </si>
   <si>
     <t>- </t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -339,66 +339,66 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -668,52 +668,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:DO94"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AA1" sqref="AA1:AA1048576"/>
+    <sheetView tabSelected="1" topLeftCell="CT1" workbookViewId="0">
+      <selection activeCell="DH96" sqref="DH96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="25.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="3" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="11.140625" style="3" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="3"/>
     <col min="26" max="26" width="10" style="3" customWidth="1"/>
     <col min="27" max="27" width="25.140625" style="3" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="3"/>
@@ -750,5849 +750,5909 @@
     <col min="93" max="93" width="25.140625" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="9.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="9.140625" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.7109375" style="3" customWidth="1"/>
     <col min="98" max="98" width="9.5703125" style="3" customWidth="1"/>
     <col min="99" max="99" width="9.7109375" style="3" customWidth="1"/>
     <col min="100" max="100" width="9.42578125" style="3" customWidth="1"/>
     <col min="101" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.140625" style="3" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="3"/>
     <col min="107" max="107" width="25.140625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.140625" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.28515625" style="3" customWidth="1"/>
     <col min="110" max="110" width="9.140625" style="3" customWidth="1"/>
     <col min="111" max="111" width="9.7109375" style="3" customWidth="1"/>
     <col min="112" max="112" width="9.5703125" style="3" customWidth="1"/>
     <col min="113" max="113" width="9.7109375" style="3" customWidth="1"/>
     <col min="114" max="114" width="9.42578125" style="3" customWidth="1"/>
     <col min="115" max="118" width="9.140625" style="3"/>
     <col min="119" max="119" width="10.140625" style="3" customWidth="1"/>
     <col min="120" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:119" s="21" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="26"/>
-[...10 lines deleted...]
-      <c r="M3" s="26"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
       <c r="N3" s="23"/>
-      <c r="O3" s="26" t="s">
+      <c r="O3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="26"/>
-[...9 lines deleted...]
-      <c r="Z3" s="26"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
       <c r="AA3" s="23"/>
-      <c r="AB3" s="26" t="s">
+      <c r="AB3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="AC3" s="26"/>
-[...9 lines deleted...]
-      <c r="AM3" s="26"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
       <c r="AN3" s="23"/>
-      <c r="AO3" s="26" t="s">
+      <c r="AO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="AP3" s="26"/>
-[...9 lines deleted...]
-      <c r="AZ3" s="26"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="29"/>
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
       <c r="BA3" s="23"/>
-      <c r="BB3" s="26" t="s">
+      <c r="BB3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="BC3" s="26"/>
-[...9 lines deleted...]
-      <c r="BM3" s="26"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="29"/>
+      <c r="BJ3" s="29"/>
+      <c r="BK3" s="29"/>
+      <c r="BL3" s="29"/>
+      <c r="BM3" s="29"/>
       <c r="BN3" s="23"/>
-      <c r="BO3" s="26" t="s">
+      <c r="BO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="BP3" s="26"/>
-[...10 lines deleted...]
-      <c r="CA3" s="26" t="s">
+      <c r="BP3" s="29"/>
+      <c r="BQ3" s="29"/>
+      <c r="BR3" s="29"/>
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="29"/>
+      <c r="BV3" s="29"/>
+      <c r="BW3" s="29"/>
+      <c r="BX3" s="29"/>
+      <c r="BY3" s="29"/>
+      <c r="BZ3" s="29"/>
+      <c r="CA3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="CB3" s="26"/>
-[...11 lines deleted...]
-      <c r="CO3" s="26" t="s">
+      <c r="CB3" s="29"/>
+      <c r="CC3" s="29"/>
+      <c r="CD3" s="29"/>
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="29"/>
+      <c r="CH3" s="29"/>
+      <c r="CI3" s="29"/>
+      <c r="CJ3" s="29"/>
+      <c r="CK3" s="29"/>
+      <c r="CL3" s="29"/>
+      <c r="CM3" s="29"/>
+      <c r="CO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="CP3" s="26"/>
-[...11 lines deleted...]
-      <c r="DC3" s="26" t="s">
+      <c r="CP3" s="29"/>
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="29"/>
+      <c r="CT3" s="29"/>
+      <c r="CU3" s="29"/>
+      <c r="CV3" s="29"/>
+      <c r="CW3" s="29"/>
+      <c r="CX3" s="29"/>
+      <c r="CY3" s="29"/>
+      <c r="CZ3" s="29"/>
+      <c r="DA3" s="29"/>
+      <c r="DC3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="DD3" s="26"/>
-[...10 lines deleted...]
-      <c r="DO3" s="26"/>
+      <c r="DD3" s="29"/>
+      <c r="DE3" s="29"/>
+      <c r="DF3" s="29"/>
+      <c r="DG3" s="29"/>
+      <c r="DH3" s="29"/>
+      <c r="DI3" s="29"/>
+      <c r="DJ3" s="29"/>
+      <c r="DK3" s="29"/>
+      <c r="DL3" s="29"/>
+      <c r="DM3" s="29"/>
+      <c r="DN3" s="29"/>
+      <c r="DO3" s="29"/>
     </row>
-    <row r="4" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="4" spans="1:119" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-      <c r="J4" s="24" t="s">
+      <c r="J4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="24"/>
-[...1 lines deleted...]
-      <c r="M4" s="24"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-      <c r="W4" s="24" t="s">
+      <c r="W4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X4" s="24"/>
-[...1 lines deleted...]
-      <c r="Z4" s="24"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="24" t="s">
+      <c r="AJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK4" s="24"/>
-[...1 lines deleted...]
-      <c r="AM4" s="24"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27"/>
+      <c r="AM4" s="27"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
-      <c r="AW4" s="24" t="s">
+      <c r="AW4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX4" s="24"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="24"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
-      <c r="BJ4" s="24" t="s">
+      <c r="BJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK4" s="24"/>
-[...1 lines deleted...]
-      <c r="BM4" s="24"/>
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
       <c r="BN4" s="1"/>
-      <c r="BW4" s="24" t="s">
+      <c r="BW4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX4" s="24"/>
-[...1 lines deleted...]
-      <c r="BZ4" s="24"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
       <c r="CA4" s="1"/>
-      <c r="CJ4" s="24" t="s">
+      <c r="CJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK4" s="24"/>
-[...1 lines deleted...]
-      <c r="CM4" s="24"/>
+      <c r="CK4" s="27"/>
+      <c r="CL4" s="27"/>
+      <c r="CM4" s="27"/>
       <c r="CO4" s="1"/>
-      <c r="CX4" s="24" t="s">
+      <c r="CX4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY4" s="24"/>
-[...1 lines deleted...]
-      <c r="DA4" s="24"/>
+      <c r="CY4" s="27"/>
+      <c r="CZ4" s="27"/>
+      <c r="DA4" s="27"/>
       <c r="DC4" s="1"/>
-      <c r="DL4" s="24" t="s">
+      <c r="DL4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM4" s="24"/>
-[...1 lines deleted...]
-      <c r="DO4" s="24"/>
+      <c r="DM4" s="27"/>
+      <c r="DN4" s="27"/>
+      <c r="DO4" s="27"/>
     </row>
     <row r="5" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="25" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="25"/>
-[...11 lines deleted...]
-      <c r="O5" s="25" t="s">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="25"/>
-[...11 lines deleted...]
-      <c r="AB5" s="25" t="s">
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="25"/>
-[...11 lines deleted...]
-      <c r="AO5" s="25" t="s">
+      <c r="AC5" s="28"/>
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP5" s="25"/>
-[...11 lines deleted...]
-      <c r="BB5" s="25" t="s">
+      <c r="AP5" s="28"/>
+      <c r="AQ5" s="28"/>
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28"/>
+      <c r="AT5" s="28"/>
+      <c r="AU5" s="28"/>
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28"/>
+      <c r="AX5" s="28"/>
+      <c r="AY5" s="28"/>
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="26"/>
+      <c r="BB5" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="25"/>
-[...11 lines deleted...]
-      <c r="BO5" s="25" t="s">
+      <c r="BC5" s="28"/>
+      <c r="BD5" s="28"/>
+      <c r="BE5" s="28"/>
+      <c r="BF5" s="28"/>
+      <c r="BG5" s="28"/>
+      <c r="BH5" s="28"/>
+      <c r="BI5" s="28"/>
+      <c r="BJ5" s="28"/>
+      <c r="BK5" s="28"/>
+      <c r="BL5" s="28"/>
+      <c r="BM5" s="28"/>
+      <c r="BN5" s="26"/>
+      <c r="BO5" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP5" s="25"/>
-[...11 lines deleted...]
-      <c r="CB5" s="25" t="s">
+      <c r="BP5" s="28"/>
+      <c r="BQ5" s="28"/>
+      <c r="BR5" s="28"/>
+      <c r="BS5" s="28"/>
+      <c r="BT5" s="28"/>
+      <c r="BU5" s="28"/>
+      <c r="BV5" s="28"/>
+      <c r="BW5" s="28"/>
+      <c r="BX5" s="28"/>
+      <c r="BY5" s="28"/>
+      <c r="BZ5" s="28"/>
+      <c r="CA5" s="26"/>
+      <c r="CB5" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC5" s="25"/>
-[...11 lines deleted...]
-      <c r="CP5" s="25" t="s">
+      <c r="CC5" s="28"/>
+      <c r="CD5" s="28"/>
+      <c r="CE5" s="28"/>
+      <c r="CF5" s="28"/>
+      <c r="CG5" s="28"/>
+      <c r="CH5" s="28"/>
+      <c r="CI5" s="28"/>
+      <c r="CJ5" s="28"/>
+      <c r="CK5" s="28"/>
+      <c r="CL5" s="28"/>
+      <c r="CM5" s="28"/>
+      <c r="CO5" s="26"/>
+      <c r="CP5" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ5" s="25"/>
-[...11 lines deleted...]
-      <c r="DD5" s="25" t="s">
+      <c r="CQ5" s="28"/>
+      <c r="CR5" s="28"/>
+      <c r="CS5" s="28"/>
+      <c r="CT5" s="28"/>
+      <c r="CU5" s="28"/>
+      <c r="CV5" s="28"/>
+      <c r="CW5" s="28"/>
+      <c r="CX5" s="28"/>
+      <c r="CY5" s="28"/>
+      <c r="CZ5" s="28"/>
+      <c r="DA5" s="28"/>
+      <c r="DC5" s="26"/>
+      <c r="DD5" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE5" s="25"/>
-[...9 lines deleted...]
-      <c r="DO5" s="25"/>
+      <c r="DE5" s="28"/>
+      <c r="DF5" s="28"/>
+      <c r="DG5" s="28"/>
+      <c r="DH5" s="28"/>
+      <c r="DI5" s="28"/>
+      <c r="DJ5" s="28"/>
+      <c r="DK5" s="28"/>
+      <c r="DL5" s="28"/>
+      <c r="DM5" s="28"/>
+      <c r="DN5" s="28"/>
+      <c r="DO5" s="28"/>
     </row>
-    <row r="6" spans="1:119" ht="28.5" customHeight="1">
-      <c r="A6" s="27"/>
+    <row r="6" spans="1:119" ht="14.25" customHeight="1">
+      <c r="A6" s="26"/>
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="27"/>
+      <c r="N6" s="26"/>
       <c r="O6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA6" s="27"/>
+      <c r="AA6" s="26"/>
       <c r="AB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN6" s="27"/>
+      <c r="AN6" s="26"/>
       <c r="AO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA6" s="27"/>
+      <c r="BA6" s="26"/>
       <c r="BB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN6" s="27"/>
+      <c r="BN6" s="26"/>
       <c r="BO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA6" s="27"/>
+      <c r="CA6" s="26"/>
       <c r="CB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO6" s="27"/>
+      <c r="CO6" s="26"/>
       <c r="CP6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC6" s="27"/>
+      <c r="DC6" s="26"/>
       <c r="DD6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="DM6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="DN6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DO6" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:119">
-      <c r="A7" s="28" t="s">
+      <c r="A7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="4">
         <v>8497.7999999999993</v>
       </c>
       <c r="C7" s="4">
         <v>6993.6</v>
       </c>
       <c r="D7" s="4">
         <v>6989.9</v>
       </c>
       <c r="E7" s="4">
         <v>11938.900000000001</v>
       </c>
       <c r="F7" s="4">
         <v>12992.200000000003</v>
       </c>
       <c r="G7" s="4">
         <v>14730.999999999996</v>
       </c>
       <c r="H7" s="4">
         <v>24816.399999999998</v>
       </c>
       <c r="I7" s="4">
         <v>49355.5</v>
       </c>
       <c r="J7" s="4">
         <v>271963.2</v>
       </c>
       <c r="K7" s="4">
         <v>55855.6</v>
       </c>
       <c r="L7" s="4">
         <v>47118.2</v>
       </c>
       <c r="M7" s="4">
         <v>9159.4999999999945</v>
       </c>
-      <c r="N7" s="28" t="s">
+      <c r="N7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="O7" s="4">
         <v>9579.8000000000011</v>
       </c>
       <c r="P7" s="4">
         <v>7244.8</v>
       </c>
       <c r="Q7" s="4">
         <v>7596.0000000000009</v>
       </c>
       <c r="R7" s="4">
         <v>12797.899999999998</v>
       </c>
       <c r="S7" s="4">
         <v>13929.1</v>
       </c>
       <c r="T7" s="4">
         <v>15573.300000000003</v>
       </c>
       <c r="U7" s="4">
         <v>27296.299999999996</v>
       </c>
       <c r="V7" s="4">
         <v>64228.2</v>
       </c>
       <c r="W7" s="4">
         <v>351280</v>
       </c>
       <c r="X7" s="4">
         <v>75471.799999999988</v>
       </c>
       <c r="Y7" s="4">
         <v>41919.60000000002</v>
       </c>
       <c r="Z7" s="4">
         <v>6847.1999999999825</v>
       </c>
-      <c r="AA7" s="28" t="s">
+      <c r="AA7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AB7" s="4">
         <v>10454.299999999999</v>
       </c>
       <c r="AC7" s="4">
         <v>8003.4000000000015</v>
       </c>
       <c r="AD7" s="4">
         <v>8258.9000000000015</v>
       </c>
       <c r="AE7" s="4">
         <v>13609.699999999999</v>
       </c>
       <c r="AF7" s="4">
         <v>15636.9</v>
       </c>
       <c r="AG7" s="5">
         <v>17987.5</v>
       </c>
       <c r="AH7" s="5">
         <v>29979.800000000003</v>
       </c>
       <c r="AI7" s="5">
         <v>103431.9</v>
       </c>
       <c r="AJ7" s="4">
         <v>420804.39999999997</v>
       </c>
       <c r="AK7" s="4">
         <v>72656.800000000003</v>
       </c>
       <c r="AL7" s="4">
         <v>63825.999999999971</v>
       </c>
       <c r="AM7" s="4">
         <v>14219.600000000035</v>
       </c>
-      <c r="AN7" s="28" t="s">
+      <c r="AN7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AO7" s="4">
         <v>11447.199999999999</v>
       </c>
       <c r="AP7" s="4">
         <v>8830</v>
       </c>
       <c r="AQ7" s="4">
         <v>9822.4999999999982</v>
       </c>
       <c r="AR7" s="4">
         <v>16945.2</v>
       </c>
       <c r="AS7" s="4">
         <v>18682.600000000002</v>
       </c>
       <c r="AT7" s="6">
         <v>23302</v>
       </c>
       <c r="AU7" s="6">
         <v>35933</v>
       </c>
       <c r="AV7" s="6">
         <v>115899.20000000001</v>
       </c>
       <c r="AW7" s="4">
         <v>593058.39999999991</v>
       </c>
       <c r="AX7" s="4">
         <v>30569.700000000012</v>
       </c>
       <c r="AY7" s="4">
         <v>10894.299999999988</v>
       </c>
       <c r="AZ7" s="4">
         <v>19690.699999999979</v>
       </c>
-      <c r="BA7" s="28" t="s">
+      <c r="BA7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BB7" s="4">
         <v>13738</v>
       </c>
       <c r="BC7" s="4">
         <v>12091.3</v>
       </c>
       <c r="BD7" s="4">
         <v>11425.6</v>
       </c>
       <c r="BE7" s="4">
         <v>18934.899999999998</v>
       </c>
       <c r="BF7" s="4">
         <v>22199.5</v>
       </c>
       <c r="BG7" s="5">
         <v>27092.899999999998</v>
       </c>
       <c r="BH7" s="5">
         <v>45716.200000000004</v>
       </c>
       <c r="BI7" s="5">
         <v>192273.5</v>
       </c>
       <c r="BJ7" s="4">
         <v>597356.20000000007</v>
       </c>
       <c r="BK7" s="4">
         <v>79817.399999999965</v>
       </c>
       <c r="BL7" s="4">
         <v>68421.000000000029</v>
       </c>
       <c r="BM7" s="4">
         <v>28109.200000000026</v>
       </c>
-      <c r="BN7" s="28" t="s">
+      <c r="BN7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BO7" s="4">
         <v>18177</v>
       </c>
       <c r="BP7" s="4">
         <v>14525.599999999999</v>
       </c>
       <c r="BQ7" s="4">
         <v>15297.8</v>
       </c>
       <c r="BR7" s="4">
         <v>25593.699999999997</v>
       </c>
       <c r="BS7" s="4">
         <v>27381.7</v>
       </c>
       <c r="BT7" s="5">
         <v>31747.699999999997</v>
       </c>
       <c r="BU7" s="5">
         <v>51767.299999999988</v>
       </c>
       <c r="BV7" s="5">
         <v>143692.79999999999</v>
       </c>
       <c r="BW7" s="4">
         <v>357638.39735441736</v>
       </c>
       <c r="BX7" s="4">
         <v>89520.431028882042</v>
       </c>
       <c r="BY7" s="4">
         <v>52755.071616700618</v>
       </c>
       <c r="BZ7" s="4">
         <v>23396.800000000047</v>
       </c>
-      <c r="CA7" s="28" t="s">
+      <c r="CA7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CB7" s="4">
         <v>13540.850176247754</v>
       </c>
       <c r="CC7" s="4">
         <v>8664.2925075470848</v>
       </c>
       <c r="CD7" s="4">
         <v>12717.61457989156</v>
       </c>
       <c r="CE7" s="4">
         <v>14360.883893062455</v>
       </c>
       <c r="CF7" s="4">
         <v>16309.961676723164</v>
       </c>
       <c r="CG7" s="5">
         <v>18831.033589130311</v>
       </c>
       <c r="CH7" s="5">
         <v>34254.892667806052</v>
       </c>
       <c r="CI7" s="5">
         <v>129600.47090959162</v>
       </c>
       <c r="CJ7" s="4">
         <v>334965.98194048926</v>
       </c>
       <c r="CK7" s="4">
         <v>459011.11805951071</v>
       </c>
       <c r="CL7" s="4">
         <v>131077.40000000002</v>
       </c>
       <c r="CM7" s="4">
         <v>11721.199999999953</v>
       </c>
-      <c r="CO7" s="28" t="s">
+      <c r="CO7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CP7" s="4">
-        <v>12807.800000000001</v>
+        <v>13935.577330061291</v>
       </c>
       <c r="CQ7" s="4">
-        <v>10984.1</v>
+        <v>11187.746133580944</v>
       </c>
       <c r="CR7" s="4">
-        <v>12590.955650659169</v>
+        <v>12972.094056881651</v>
       </c>
       <c r="CS7" s="4">
-        <v>16288.544349340831</v>
+        <v>16530.972671126139</v>
       </c>
       <c r="CT7" s="4">
-        <v>17454.452637590926</v>
+        <v>17942.32274288631</v>
       </c>
       <c r="CU7" s="5">
-        <v>20664.740756074461</v>
+        <v>21270.911098553304</v>
       </c>
       <c r="CV7" s="5">
-        <v>44621.53273328254</v>
+        <v>39937.78544720434</v>
       </c>
       <c r="CW7" s="5">
-        <v>120325.07387305208</v>
+        <v>122197.539947368</v>
       </c>
       <c r="CX7" s="4">
-        <v>421421.2</v>
+        <v>401075.28360925056</v>
       </c>
       <c r="CY7" s="4">
-        <v>201168.39077899524</v>
+        <v>191750.99046370969</v>
       </c>
       <c r="CZ7" s="4">
-        <v>187793.13670634758</v>
+        <v>242848.804874002</v>
       </c>
       <c r="DA7" s="4">
-        <v>40430.358912516851</v>
-[...1 lines deleted...]
-      <c r="DC7" s="28" t="s">
+        <v>17038.179074032698</v>
+      </c>
+      <c r="DC7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD7" s="4">
         <v>15766</v>
       </c>
       <c r="DE7" s="4">
         <v>12298.5</v>
       </c>
       <c r="DF7" s="4">
         <v>14035.97131721997</v>
       </c>
       <c r="DG7" s="4">
         <v>18621.128682780029</v>
       </c>
       <c r="DH7" s="4">
         <v>19698.643407842879</v>
       </c>
-      <c r="DI7" s="5"/>
-      <c r="DJ7" s="5"/>
+      <c r="DI7" s="5">
+        <v>24891.179413830381</v>
+      </c>
+      <c r="DJ7" s="5">
+        <v>44397.777178326753</v>
+      </c>
       <c r="DK7" s="5"/>
       <c r="DL7" s="4"/>
       <c r="DM7" s="4"/>
       <c r="DN7" s="4"/>
       <c r="DO7" s="4"/>
     </row>
     <row r="8" spans="1:119">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>97.9</v>
       </c>
       <c r="C8" s="7">
         <v>136.4</v>
       </c>
       <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
       <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
       <c r="G8" s="7">
         <v>184.29999999999995</v>
       </c>
       <c r="H8" s="7">
         <v>527.10000000000014</v>
       </c>
       <c r="I8" s="7">
         <v>1205.6999999999998</v>
       </c>
       <c r="J8" s="7">
         <v>9586</v>
       </c>
       <c r="K8" s="7">
         <v>1727.5</v>
       </c>
       <c r="L8" s="7">
         <v>331.5</v>
       </c>
       <c r="M8" s="7">
         <v>733.60000000000036</v>
       </c>
-      <c r="N8" s="29" t="s">
+      <c r="N8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="O8" s="7">
         <v>147.30000000000001</v>
       </c>
       <c r="P8" s="7">
         <v>184.89999999999998</v>
       </c>
       <c r="Q8" s="7">
         <v>223.3</v>
       </c>
       <c r="R8" s="7">
         <v>249.89999999999998</v>
       </c>
       <c r="S8" s="7">
         <v>236.19999999999993</v>
       </c>
       <c r="T8" s="7">
         <v>279.40000000000009</v>
       </c>
       <c r="U8" s="7">
         <v>728.09999999999991</v>
       </c>
       <c r="V8" s="7">
         <v>1246.8000000000002</v>
       </c>
       <c r="W8" s="7">
         <v>9492.3000000000011</v>
       </c>
       <c r="X8" s="7">
         <v>1514.0999999999985</v>
       </c>
       <c r="Y8" s="7">
         <v>-308.39999999999964</v>
       </c>
       <c r="Z8" s="7">
         <v>399.20000000000073</v>
       </c>
-      <c r="AA8" s="29" t="s">
+      <c r="AA8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AB8" s="7">
         <v>214.3</v>
       </c>
       <c r="AC8" s="7">
         <v>178.59999999999997</v>
       </c>
       <c r="AD8" s="7">
         <v>183.39999999999998</v>
       </c>
       <c r="AE8" s="7">
         <v>255</v>
       </c>
       <c r="AF8" s="7">
         <v>180.90000000000009</v>
       </c>
       <c r="AG8" s="7">
         <v>227.70000000000005</v>
       </c>
       <c r="AH8" s="7">
         <v>776.39999999999986</v>
       </c>
       <c r="AI8" s="7">
         <v>1563.6000000000001</v>
       </c>
       <c r="AJ8" s="7">
         <v>11987.9</v>
       </c>
       <c r="AK8" s="7">
         <v>2011.5</v>
       </c>
       <c r="AL8" s="7">
         <v>-151.20000000000073</v>
       </c>
       <c r="AM8" s="7">
         <v>249.70000000000073</v>
       </c>
-      <c r="AN8" s="29" t="s">
+      <c r="AN8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AO8" s="7">
         <v>160.9</v>
       </c>
       <c r="AP8" s="7">
         <v>101.1</v>
       </c>
       <c r="AQ8" s="7">
         <v>140.80000000000001</v>
       </c>
       <c r="AR8" s="7">
         <v>254.59999999999997</v>
       </c>
       <c r="AS8" s="7">
         <v>187.20000000000005</v>
       </c>
       <c r="AT8" s="7">
         <v>216.39999999999998</v>
       </c>
       <c r="AU8" s="7">
         <v>893</v>
       </c>
       <c r="AV8" s="7">
         <v>1572.5</v>
       </c>
       <c r="AW8" s="7">
         <v>16923.8</v>
       </c>
       <c r="AX8" s="7">
         <v>2280.9000000000015</v>
       </c>
       <c r="AY8" s="7">
         <v>2.5</v>
       </c>
       <c r="AZ8" s="7">
         <v>231.79999999999927</v>
       </c>
-      <c r="BA8" s="29" t="s">
+      <c r="BA8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BB8" s="7">
         <v>41.8</v>
       </c>
       <c r="BC8" s="7">
         <v>64.900000000000006</v>
       </c>
       <c r="BD8" s="7">
         <v>52.600000000000009</v>
       </c>
       <c r="BE8" s="7">
         <v>56.199999999999989</v>
       </c>
       <c r="BF8" s="7">
         <v>87.300000000000011</v>
       </c>
       <c r="BG8" s="8">
         <v>84.599999999999966</v>
       </c>
       <c r="BH8" s="8">
         <v>704.6</v>
       </c>
       <c r="BI8" s="8">
         <v>1592.6</v>
       </c>
       <c r="BJ8" s="9">
         <v>17344.600000000002</v>
       </c>
       <c r="BK8" s="9">
         <v>2210.0999999999985</v>
       </c>
       <c r="BL8" s="9">
         <v>92.200000000000728</v>
       </c>
       <c r="BM8" s="9">
         <v>618</v>
       </c>
-      <c r="BN8" s="29" t="s">
+      <c r="BN8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BO8" s="9">
         <v>29</v>
       </c>
       <c r="BP8" s="9">
         <v>31.799999999999997</v>
       </c>
       <c r="BQ8" s="7">
         <v>58.5</v>
       </c>
       <c r="BR8" s="7">
         <v>71.3</v>
       </c>
       <c r="BS8" s="7">
         <v>84.299999999999983</v>
       </c>
       <c r="BT8" s="8">
         <v>80.800000000000011</v>
       </c>
       <c r="BU8" s="5">
         <v>651.2929509999999</v>
       </c>
       <c r="BV8" s="5">
         <v>1536.7070489999999</v>
       </c>
       <c r="BW8" s="9">
         <v>13970.322910338942</v>
       </c>
       <c r="BX8" s="9">
         <v>2764.2770896610564</v>
       </c>
       <c r="BY8" s="9">
         <v>1836.1000000000022</v>
       </c>
       <c r="BZ8" s="9">
         <v>140.89999999999782</v>
       </c>
-      <c r="CA8" s="29" t="s">
+      <c r="CA8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CB8" s="9">
         <v>44.805570133058055</v>
       </c>
       <c r="CC8" s="9">
         <v>48.494010222923464</v>
       </c>
       <c r="CD8" s="7">
         <v>49.200419644018481</v>
       </c>
       <c r="CE8" s="7">
         <v>60.582064076810809</v>
       </c>
       <c r="CF8" s="7">
         <v>71.547935923189186</v>
       </c>
       <c r="CG8" s="8">
         <v>75.470000000000027</v>
       </c>
       <c r="CH8" s="5">
         <v>647</v>
       </c>
       <c r="CI8" s="5">
         <v>1423.8562140204026</v>
       </c>
       <c r="CJ8" s="9">
         <v>8208.3230541500088</v>
       </c>
       <c r="CK8" s="4">
         <v>4809.7769458499915</v>
       </c>
       <c r="CL8" s="9">
         <v>328.89999999999964</v>
       </c>
       <c r="CM8" s="9">
         <v>6644.9000000000015</v>
       </c>
-      <c r="CO8" s="29" t="s">
+      <c r="CO8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CP8" s="9">
-        <v>227.3</v>
+        <v>187.4037973474388</v>
       </c>
       <c r="CQ8" s="4">
-        <v>349.8</v>
+        <v>267.63148628388188</v>
       </c>
       <c r="CR8" s="7">
-        <v>254.29999999999995</v>
+        <v>225.60488005489037</v>
       </c>
       <c r="CS8" s="7">
-        <v>223.50000000000011</v>
+        <v>195.04125717436705</v>
       </c>
       <c r="CT8" s="7">
-        <v>91.785847562482104</v>
+        <v>145.937131742877</v>
       </c>
       <c r="CU8" s="8">
-        <v>463.91004774206999</v>
+        <v>273.5731998591591</v>
       </c>
       <c r="CV8" s="5">
-        <v>554.16021709459142</v>
+        <v>848.94741385780344</v>
       </c>
       <c r="CW8" s="5">
-        <v>1402.2757609799983</v>
+        <v>1857.1990952360911</v>
       </c>
       <c r="CX8" s="9">
-        <v>14498.968126620857</v>
+        <v>17129.75371577535</v>
       </c>
       <c r="CY8" s="4">
-        <v>2188.855412500001</v>
+        <v>3541.6495200358913</v>
       </c>
       <c r="CZ8" s="9">
-        <v>945.21281183050814</v>
+        <v>613.11476481932186</v>
       </c>
       <c r="DA8" s="9">
-        <v>2066.1317756694916</v>
-[...1 lines deleted...]
-      <c r="DC8" s="29" t="s">
+        <v>148.25240849500915</v>
+      </c>
+      <c r="DC8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD8" s="9">
         <v>245.7</v>
       </c>
       <c r="DE8" s="4">
         <v>229.40000000000003</v>
       </c>
       <c r="DF8" s="7">
         <v>220.60000000000002</v>
       </c>
       <c r="DG8" s="7">
         <v>136.39999999999998</v>
       </c>
       <c r="DH8" s="7">
         <v>97.5</v>
       </c>
-      <c r="DI8" s="8"/>
-      <c r="DJ8" s="5"/>
+      <c r="DI8" s="8">
+        <v>143.77253718924919</v>
+      </c>
+      <c r="DJ8" s="5">
+        <v>720.63955953838104</v>
+      </c>
       <c r="DK8" s="5"/>
       <c r="DL8" s="9"/>
       <c r="DM8" s="4"/>
       <c r="DN8" s="9"/>
       <c r="DO8" s="9"/>
     </row>
     <row r="9" spans="1:119">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>763.4</v>
       </c>
       <c r="C9" s="9">
         <v>645.4</v>
       </c>
       <c r="D9" s="9">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="9">
         <v>1488.3000000000002</v>
       </c>
       <c r="F9" s="9">
         <v>1616.2999999999997</v>
       </c>
       <c r="G9" s="9">
         <v>1905.6999999999998</v>
       </c>
       <c r="H9" s="9">
         <v>2303.3000000000011</v>
       </c>
       <c r="I9" s="9">
         <v>3899.1999999999989</v>
       </c>
       <c r="J9" s="9">
         <v>25603.599999999999</v>
       </c>
       <c r="K9" s="9">
         <v>3277.9000000000015</v>
       </c>
       <c r="L9" s="9">
         <v>5237.6999999999971</v>
       </c>
       <c r="M9" s="9">
         <v>595.90000000000146</v>
       </c>
-      <c r="N9" s="29" t="s">
+      <c r="N9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="9">
         <v>818.7</v>
       </c>
       <c r="P9" s="9">
         <v>655.09999999999991</v>
       </c>
       <c r="Q9" s="9">
         <v>554.90000000000009</v>
       </c>
       <c r="R9" s="9">
         <v>1581.1000000000001</v>
       </c>
       <c r="S9" s="9">
         <v>1748.0999999999995</v>
       </c>
       <c r="T9" s="9">
         <v>1959.7000000000007</v>
       </c>
       <c r="U9" s="9">
         <v>2560</v>
       </c>
       <c r="V9" s="9">
         <v>6659.6</v>
       </c>
       <c r="W9" s="9">
         <v>34674.5</v>
       </c>
       <c r="X9" s="9">
         <v>504.40000000000146</v>
       </c>
       <c r="Y9" s="9">
         <v>4854.9000000000015</v>
       </c>
       <c r="Z9" s="9">
         <v>754.69999999999709</v>
       </c>
-      <c r="AA9" s="29" t="s">
+      <c r="AA9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB9" s="9">
         <v>885.6</v>
       </c>
       <c r="AC9" s="9">
         <v>695.30000000000007</v>
       </c>
       <c r="AD9" s="9">
         <v>605.59999999999991</v>
       </c>
       <c r="AE9" s="9">
         <v>1664.5</v>
       </c>
       <c r="AF9" s="9">
         <v>1906.1000000000004</v>
       </c>
       <c r="AG9" s="8">
         <v>2180.7999999999993</v>
       </c>
       <c r="AH9" s="8">
         <v>2865.3000000000011</v>
       </c>
       <c r="AI9" s="8">
         <v>8521.7000000000007</v>
       </c>
       <c r="AJ9" s="9">
         <v>38446.1</v>
       </c>
       <c r="AK9" s="9">
         <v>1704.6999999999971</v>
       </c>
       <c r="AL9" s="9">
         <v>9966.1000000000058</v>
       </c>
       <c r="AM9" s="9">
         <v>1036.3999999999942</v>
       </c>
-      <c r="AN9" s="29" t="s">
+      <c r="AN9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AO9" s="9">
         <v>1010.6</v>
       </c>
       <c r="AP9" s="9">
         <v>830.80000000000007</v>
       </c>
       <c r="AQ9" s="9">
         <v>760.40000000000009</v>
       </c>
       <c r="AR9" s="9">
         <v>2180.8999999999996</v>
       </c>
       <c r="AS9" s="9">
         <v>2378.3000000000002</v>
       </c>
       <c r="AT9" s="7">
         <v>2908.2999999999993</v>
       </c>
       <c r="AU9" s="7">
         <v>3536.5</v>
       </c>
       <c r="AV9" s="7">
         <v>10169.400000000001</v>
       </c>
       <c r="AW9" s="9">
         <v>52779.900000000009</v>
       </c>
       <c r="AX9" s="9">
         <v>-3783</v>
       </c>
       <c r="AY9" s="9">
         <v>2435.7999999999884</v>
       </c>
       <c r="AZ9" s="9">
         <v>927.80000000000291</v>
       </c>
-      <c r="BA9" s="29" t="s">
+      <c r="BA9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BB9" s="9">
         <v>1142.2</v>
       </c>
       <c r="BC9" s="9">
         <v>1153.1000000000001</v>
       </c>
       <c r="BD9" s="9">
         <v>841.89999999999964</v>
       </c>
       <c r="BE9" s="9">
         <v>2344.8000000000002</v>
       </c>
       <c r="BF9" s="9">
         <v>2789.1000000000004</v>
       </c>
       <c r="BG9" s="8">
         <v>3358.5</v>
       </c>
       <c r="BH9" s="8">
         <v>4351.5</v>
       </c>
       <c r="BI9" s="8">
         <v>16605.300000000003</v>
       </c>
       <c r="BJ9" s="9">
         <v>54308.299999999996</v>
       </c>
       <c r="BK9" s="9">
         <v>8572.5</v>
       </c>
       <c r="BL9" s="9">
         <v>5432.9000000000087</v>
       </c>
       <c r="BM9" s="9">
         <v>2119.6999999999971</v>
       </c>
-      <c r="BN9" s="29" t="s">
+      <c r="BN9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BO9" s="9">
         <v>1502.8</v>
       </c>
       <c r="BP9" s="9">
         <v>1201.2</v>
       </c>
       <c r="BQ9" s="9">
         <v>1093.5999999999999</v>
       </c>
       <c r="BR9" s="9">
         <v>3050.2000000000003</v>
       </c>
       <c r="BS9" s="9">
         <v>3309.2</v>
       </c>
       <c r="BT9" s="8">
         <v>3872.3999999999996</v>
       </c>
       <c r="BU9" s="8">
         <v>4805.9681514999993</v>
       </c>
       <c r="BV9" s="8">
         <v>10070.831848500002</v>
       </c>
       <c r="BW9" s="9">
         <v>31525.993699365903</v>
       </c>
       <c r="BX9" s="9">
         <v>13080.20630063409</v>
       </c>
       <c r="BY9" s="9">
         <v>2582.5</v>
       </c>
       <c r="BZ9" s="9">
         <v>1845.1000000000058</v>
       </c>
-      <c r="CA9" s="29" t="s">
+      <c r="CA9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CB9" s="9">
         <v>874.6092920240734</v>
       </c>
       <c r="CC9" s="9">
         <v>531.64353059047801</v>
       </c>
       <c r="CD9" s="9">
         <v>587.1605042143608</v>
       </c>
       <c r="CE9" s="9">
         <v>1314.4739811710876</v>
       </c>
       <c r="CF9" s="9">
         <v>1791.1958026999159</v>
       </c>
       <c r="CG9" s="8">
         <v>3336.0168893000846</v>
       </c>
       <c r="CH9" s="8">
         <v>1361.1999999999989</v>
       </c>
       <c r="CI9" s="8">
         <v>6261.3267029822</v>
       </c>
       <c r="CJ9" s="9">
         <v>25688.617936752999</v>
       </c>
       <c r="CK9" s="4">
         <v>32408.782063247003</v>
       </c>
       <c r="CL9" s="9">
         <v>11935.799999999996</v>
       </c>
       <c r="CM9" s="9">
         <v>-724</v>
       </c>
-      <c r="CO9" s="29" t="s">
+      <c r="CO9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CP9" s="9">
-        <v>746.3</v>
+        <v>886.70698224383375</v>
       </c>
       <c r="CQ9" s="4">
-        <v>521.10000000000014</v>
+        <v>560.96919153181091</v>
       </c>
       <c r="CR9" s="9">
-        <v>602.59999999999991</v>
+        <v>637.70658975447623</v>
       </c>
       <c r="CS9" s="9">
-        <v>1425.5</v>
+        <v>1464.9892749463838</v>
       </c>
       <c r="CT9" s="9">
-        <v>1698.3916335854901</v>
+        <v>1742.5199708032524</v>
       </c>
       <c r="CU9" s="8">
-        <v>1973.9780994595958</v>
+        <v>2047.3821867503111</v>
       </c>
       <c r="CV9" s="8">
-        <v>2968.9686891995107</v>
+        <v>2684.4837403009496</v>
       </c>
       <c r="CW9" s="8">
-        <v>10627.034713522648</v>
+        <v>12718.268294798425</v>
       </c>
       <c r="CX9" s="9">
-        <v>39033.926864232759</v>
+        <v>36081.263948403583</v>
       </c>
       <c r="CY9" s="4">
-        <v>12616.739233700006</v>
+        <v>14598.058271772825</v>
       </c>
       <c r="CZ9" s="9">
-        <v>9732.193511864607</v>
+        <v>18170.960225068717</v>
       </c>
       <c r="DA9" s="9">
-        <v>3643.2574422682228</v>
-[...1 lines deleted...]
-      <c r="DC9" s="29" t="s">
+        <v>899.4463009545143</v>
+      </c>
+      <c r="DC9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD9" s="9">
         <v>928.7</v>
       </c>
       <c r="DE9" s="4">
         <v>636.79999999999995</v>
       </c>
       <c r="DF9" s="9">
         <v>699.09999999999991</v>
       </c>
       <c r="DG9" s="9">
         <v>1635.8000000000002</v>
       </c>
       <c r="DH9" s="9">
         <v>1822.2000000000003</v>
       </c>
-      <c r="DI9" s="8"/>
-      <c r="DJ9" s="8"/>
+      <c r="DI9" s="8">
+        <v>2393.2761539518624</v>
+      </c>
+      <c r="DJ9" s="8">
+        <v>3415.1155327721563</v>
+      </c>
       <c r="DK9" s="8"/>
       <c r="DL9" s="9"/>
       <c r="DM9" s="4"/>
       <c r="DN9" s="9"/>
       <c r="DO9" s="9"/>
     </row>
     <row r="10" spans="1:119">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>591</v>
       </c>
       <c r="C10" s="9">
         <v>471</v>
       </c>
       <c r="D10" s="9">
         <v>359.5</v>
       </c>
       <c r="E10" s="9">
         <v>801.59999999999991</v>
       </c>
       <c r="F10" s="9">
         <v>1237.3000000000002</v>
       </c>
       <c r="G10" s="9">
         <v>1288.0999999999999</v>
       </c>
       <c r="H10" s="9">
         <v>1499.1000000000004</v>
       </c>
       <c r="I10" s="9">
         <v>2258.2999999999993</v>
       </c>
       <c r="J10" s="9">
         <v>9975.1</v>
       </c>
       <c r="K10" s="9">
         <v>4913.7000000000007</v>
       </c>
       <c r="L10" s="9">
         <v>1940.2000000000007</v>
       </c>
       <c r="M10" s="9">
         <v>2205.0999999999985</v>
       </c>
-      <c r="N10" s="29" t="s">
+      <c r="N10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="9">
         <v>652.29999999999995</v>
       </c>
       <c r="P10" s="9">
         <v>481.5</v>
       </c>
       <c r="Q10" s="9">
         <v>374.10000000000014</v>
       </c>
       <c r="R10" s="9">
         <v>853.09999999999991</v>
       </c>
       <c r="S10" s="9">
         <v>1324.1999999999998</v>
       </c>
       <c r="T10" s="9">
         <v>1355.4000000000005</v>
       </c>
       <c r="U10" s="9">
         <v>1700.0999999999995</v>
       </c>
       <c r="V10" s="9">
         <v>4466.4000000000005</v>
       </c>
       <c r="W10" s="9">
         <v>16283.6</v>
       </c>
       <c r="X10" s="9">
         <v>6530.2999999999993</v>
       </c>
       <c r="Y10" s="9">
         <v>3632.8000000000029</v>
       </c>
       <c r="Z10" s="9">
         <v>-758.20000000000437</v>
       </c>
-      <c r="AA10" s="29" t="s">
+      <c r="AA10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="9">
         <v>694</v>
       </c>
       <c r="AC10" s="9">
         <v>512.5</v>
       </c>
       <c r="AD10" s="9">
         <v>406.40000000000009</v>
       </c>
       <c r="AE10" s="9">
         <v>895</v>
       </c>
       <c r="AF10" s="9">
         <v>1420</v>
       </c>
       <c r="AG10" s="8">
         <v>1507.9999999999995</v>
       </c>
       <c r="AH10" s="8">
         <v>1903.7000000000007</v>
       </c>
       <c r="AI10" s="8">
         <v>6646.7999999999993</v>
       </c>
       <c r="AJ10" s="9">
         <v>15677.6</v>
       </c>
       <c r="AK10" s="9">
         <v>4807.5999999999985</v>
       </c>
       <c r="AL10" s="9">
         <v>10702.800000000003</v>
       </c>
       <c r="AM10" s="9">
         <v>-24.30000000000291</v>
       </c>
-      <c r="AN10" s="29" t="s">
+      <c r="AN10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AO10" s="9">
         <v>782.4</v>
       </c>
       <c r="AP10" s="9">
         <v>590.6</v>
       </c>
       <c r="AQ10" s="9">
         <v>503.40000000000009</v>
       </c>
       <c r="AR10" s="9">
         <v>1128.2999999999997</v>
       </c>
       <c r="AS10" s="9">
         <v>1744.6000000000004</v>
       </c>
       <c r="AT10" s="7">
         <v>1968.6999999999998</v>
       </c>
       <c r="AU10" s="7">
         <v>2144</v>
       </c>
       <c r="AV10" s="7">
         <v>7732.7999999999993</v>
       </c>
       <c r="AW10" s="9">
         <v>21157.500000000004</v>
       </c>
       <c r="AX10" s="9">
         <v>4442.5</v>
       </c>
       <c r="AY10" s="9">
         <v>6314.8999999999942</v>
       </c>
       <c r="AZ10" s="9">
         <v>1173.8000000000029</v>
       </c>
-      <c r="BA10" s="29" t="s">
+      <c r="BA10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BB10" s="9">
         <v>896.2</v>
       </c>
       <c r="BC10" s="9">
         <v>733.59999999999991</v>
       </c>
       <c r="BD10" s="9">
         <v>563.89999999999986</v>
       </c>
       <c r="BE10" s="9">
         <v>1260.8000000000002</v>
       </c>
       <c r="BF10" s="9">
         <v>1965.5</v>
       </c>
       <c r="BG10" s="8">
         <v>2344.1999999999998</v>
       </c>
       <c r="BH10" s="8">
         <v>2617.0000000000009</v>
       </c>
       <c r="BI10" s="8">
         <v>12237.599999999999</v>
       </c>
       <c r="BJ10" s="9">
         <v>24061.8</v>
       </c>
       <c r="BK10" s="9">
         <v>3709.0999999999985</v>
       </c>
       <c r="BL10" s="9">
         <v>-74.5</v>
       </c>
       <c r="BM10" s="9">
         <v>1424.9000000000015</v>
       </c>
-      <c r="BN10" s="29" t="s">
+      <c r="BN10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BO10" s="9">
         <v>1114</v>
       </c>
       <c r="BP10" s="9">
         <v>845.7</v>
       </c>
       <c r="BQ10" s="9">
         <v>698.99999999999977</v>
       </c>
       <c r="BR10" s="9">
         <v>1628.6999999999998</v>
       </c>
       <c r="BS10" s="9">
         <v>2384.5</v>
       </c>
       <c r="BT10" s="8">
         <v>2666</v>
       </c>
       <c r="BU10" s="8">
         <v>3015.0135289999998</v>
       </c>
       <c r="BV10" s="8">
         <v>9622.8864709999998</v>
       </c>
       <c r="BW10" s="9">
         <v>9942.5499375063046</v>
       </c>
       <c r="BX10" s="9">
         <v>1649.1500624936962</v>
       </c>
       <c r="BY10" s="9">
         <v>1520.5</v>
       </c>
       <c r="BZ10" s="9">
         <v>1547</v>
       </c>
-      <c r="CA10" s="29" t="s">
+      <c r="CA10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CB10" s="9">
         <v>628.98676333922504</v>
       </c>
       <c r="CC10" s="9">
         <v>330.14026427009833</v>
       </c>
       <c r="CD10" s="9">
         <v>305.25426227073797</v>
       </c>
       <c r="CE10" s="9">
         <v>598.69526215829524</v>
       </c>
       <c r="CF10" s="9">
         <v>1025.1472542685592</v>
       </c>
       <c r="CG10" s="8">
         <v>1086.7761936930842</v>
       </c>
       <c r="CH10" s="8">
         <v>1376.6999999999998</v>
       </c>
       <c r="CI10" s="8">
         <v>4859.0089196821564</v>
       </c>
       <c r="CJ10" s="9">
         <v>17492.962322588784</v>
       </c>
       <c r="CK10" s="4">
         <v>25444.537677411216</v>
       </c>
       <c r="CL10" s="9">
         <v>5874.5</v>
       </c>
       <c r="CM10" s="9">
         <v>190.40000000000146</v>
       </c>
-      <c r="CO10" s="29" t="s">
+      <c r="CO10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CP10" s="9">
-        <v>552.20000000000005</v>
+        <v>649.64997141125286</v>
       </c>
       <c r="CQ10" s="4">
-        <v>426</v>
+        <v>451.65158203077681</v>
       </c>
       <c r="CR10" s="9">
-        <v>430.59999999999991</v>
+        <v>476.04360789344355</v>
       </c>
       <c r="CS10" s="9">
-        <v>604</v>
+        <v>611.81512288162821</v>
       </c>
       <c r="CT10" s="9">
-        <v>894.70397616896321</v>
+        <v>916.30149937487658</v>
       </c>
       <c r="CU10" s="8">
-        <v>1125.5801598674493</v>
+        <v>1165.3824599961454</v>
       </c>
       <c r="CV10" s="8">
-        <v>1881.9346999618306</v>
+        <v>1806.2710818244423</v>
       </c>
       <c r="CW10" s="8">
-        <v>4198.6150537999192</v>
+        <v>4365.3376837905762</v>
       </c>
       <c r="CX10" s="9">
-        <v>16899.466110201836</v>
+        <v>16349.280957154588</v>
       </c>
       <c r="CY10" s="4">
-        <v>11748.024482000001</v>
+        <v>10389.823950312464</v>
       </c>
       <c r="CZ10" s="9">
-        <v>8299.4274712127517</v>
+        <v>12080.152884659023</v>
       </c>
       <c r="DA10" s="9">
-        <v>1695.2423774944546</v>
-[...1 lines deleted...]
-      <c r="DC10" s="29" t="s">
+        <v>636.94626475378755</v>
+      </c>
+      <c r="DC10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD10" s="9">
         <v>659.5</v>
       </c>
       <c r="DE10" s="4">
         <v>421.70000000000005</v>
       </c>
       <c r="DF10" s="9">
         <v>412.79999999999995</v>
       </c>
       <c r="DG10" s="9">
         <v>772.5</v>
       </c>
       <c r="DH10" s="9">
         <v>1068.5999999999999</v>
       </c>
-      <c r="DI10" s="8"/>
-      <c r="DJ10" s="8"/>
+      <c r="DI10" s="8">
+        <v>1503.5846346161138</v>
+      </c>
+      <c r="DJ10" s="8">
+        <v>1976.8895837914824</v>
+      </c>
       <c r="DK10" s="8"/>
       <c r="DL10" s="9"/>
       <c r="DM10" s="4"/>
       <c r="DN10" s="9"/>
       <c r="DO10" s="9"/>
     </row>
     <row r="11" spans="1:119">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>733.6</v>
       </c>
       <c r="C11" s="9">
         <v>749.9</v>
       </c>
       <c r="D11" s="9">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="9">
         <v>1046.8000000000002</v>
       </c>
       <c r="F11" s="9">
         <v>1111.0999999999999</v>
       </c>
       <c r="G11" s="9">
         <v>1207.6999999999998</v>
       </c>
       <c r="H11" s="9">
         <v>1896.6000000000004</v>
       </c>
       <c r="I11" s="9">
         <v>3185.4000000000005</v>
       </c>
       <c r="J11" s="9">
         <v>21594.7</v>
       </c>
       <c r="K11" s="9">
         <v>5971.5</v>
       </c>
       <c r="L11" s="9">
         <v>9277.4000000000015</v>
       </c>
       <c r="M11" s="9">
         <v>-15.100000000005821</v>
       </c>
-      <c r="N11" s="29" t="s">
+      <c r="N11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="9">
         <v>808.8</v>
       </c>
       <c r="P11" s="9">
         <v>757.40000000000009</v>
       </c>
       <c r="Q11" s="9">
         <v>466.20000000000005</v>
       </c>
       <c r="R11" s="9">
         <v>1081.2999999999997</v>
       </c>
       <c r="S11" s="9">
         <v>1163.6999999999998</v>
       </c>
       <c r="T11" s="9">
         <v>1214.2000000000007</v>
       </c>
       <c r="U11" s="9">
         <v>2092.6999999999998</v>
       </c>
       <c r="V11" s="9">
         <v>4745.2</v>
       </c>
       <c r="W11" s="9">
         <v>28817</v>
       </c>
       <c r="X11" s="9">
         <v>10450.699999999997</v>
       </c>
       <c r="Y11" s="9">
         <v>7666.7000000000044</v>
       </c>
       <c r="Z11" s="9">
         <v>740</v>
       </c>
-      <c r="AA11" s="29" t="s">
+      <c r="AA11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB11" s="9">
         <v>857.4</v>
       </c>
       <c r="AC11" s="9">
         <v>842.80000000000007</v>
       </c>
       <c r="AD11" s="9">
         <v>501.70000000000005</v>
       </c>
       <c r="AE11" s="9">
         <v>1139.5999999999999</v>
       </c>
       <c r="AF11" s="9">
         <v>1320.1000000000004</v>
       </c>
       <c r="AG11" s="8">
         <v>1431.2999999999993</v>
       </c>
       <c r="AH11" s="8">
         <v>2383.7000000000007</v>
       </c>
       <c r="AI11" s="8">
         <v>6880.9</v>
       </c>
       <c r="AJ11" s="9">
         <v>31903</v>
       </c>
       <c r="AK11" s="9">
         <v>14593.199999999997</v>
       </c>
       <c r="AL11" s="9">
         <v>11585.199999999997</v>
       </c>
       <c r="AM11" s="9">
         <v>827.40000000000873</v>
       </c>
-      <c r="AN11" s="29" t="s">
+      <c r="AN11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AO11" s="9">
         <v>965.2</v>
       </c>
       <c r="AP11" s="9">
         <v>952</v>
       </c>
       <c r="AQ11" s="9">
         <v>593.39999999999986</v>
       </c>
       <c r="AR11" s="9">
         <v>1444.2000000000003</v>
       </c>
       <c r="AS11" s="9">
         <v>1574.3000000000002</v>
       </c>
       <c r="AT11" s="7">
         <v>1908.6999999999998</v>
       </c>
       <c r="AU11" s="7">
         <v>2848.4000000000005</v>
       </c>
       <c r="AV11" s="7">
         <v>8519.2999999999993</v>
       </c>
       <c r="AW11" s="9">
         <v>46985.3</v>
       </c>
       <c r="AX11" s="9">
         <v>13154.5</v>
       </c>
       <c r="AY11" s="9">
         <v>5611.8000000000029</v>
       </c>
       <c r="AZ11" s="9">
         <v>995.59999999999127</v>
       </c>
-      <c r="BA11" s="29" t="s">
+      <c r="BA11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BB11" s="9">
         <v>1072</v>
       </c>
       <c r="BC11" s="9">
         <v>1315.6</v>
       </c>
       <c r="BD11" s="9">
         <v>650.59999999999991</v>
       </c>
       <c r="BE11" s="9">
         <v>1454.9000000000005</v>
       </c>
       <c r="BF11" s="9">
         <v>1756.6999999999998</v>
       </c>
       <c r="BG11" s="8">
         <v>2122.1999999999998</v>
       </c>
       <c r="BH11" s="8">
         <v>3285.1000000000004</v>
       </c>
       <c r="BI11" s="8">
         <v>13333.4</v>
       </c>
       <c r="BJ11" s="9">
         <v>48753.3</v>
       </c>
       <c r="BK11" s="9">
         <v>12918.399999999994</v>
       </c>
       <c r="BL11" s="9">
         <v>-4069.8000000000029</v>
       </c>
       <c r="BM11" s="9">
         <v>2417.5</v>
       </c>
-      <c r="BN11" s="29" t="s">
+      <c r="BN11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BO11" s="9">
         <v>1407.6</v>
       </c>
       <c r="BP11" s="9">
         <v>1433.7000000000003</v>
       </c>
       <c r="BQ11" s="9">
         <v>860.5</v>
       </c>
       <c r="BR11" s="9">
         <v>2036.3000000000002</v>
       </c>
       <c r="BS11" s="9">
         <v>2170.5</v>
       </c>
       <c r="BT11" s="8">
         <v>2431.1999999999989</v>
       </c>
       <c r="BU11" s="8">
         <v>3799.0010277000001</v>
       </c>
       <c r="BV11" s="8">
         <v>10467.798972299999</v>
       </c>
       <c r="BW11" s="9">
         <v>30467.889556230977</v>
       </c>
       <c r="BX11" s="9">
         <v>13903.010443769024</v>
       </c>
       <c r="BY11" s="9">
         <v>6276.6999999999971</v>
       </c>
       <c r="BZ11" s="9">
         <v>1920.5</v>
       </c>
-      <c r="CA11" s="29" t="s">
+      <c r="CA11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CB11" s="9">
         <v>665.84304688891893</v>
       </c>
       <c r="CC11" s="9">
         <v>521.56787794197885</v>
       </c>
       <c r="CD11" s="9">
         <v>503.04356670257721</v>
       </c>
       <c r="CE11" s="9">
         <v>709.28158449515513</v>
       </c>
       <c r="CF11" s="9">
         <v>816.39842487534543</v>
       </c>
       <c r="CG11" s="8">
         <v>877.56549909602427</v>
       </c>
       <c r="CH11" s="8">
         <v>1602.5</v>
       </c>
       <c r="CI11" s="8">
         <v>7793.1990597451959</v>
       </c>
       <c r="CJ11" s="9">
         <v>27524.8321868085</v>
       </c>
       <c r="CK11" s="4">
         <v>36855.367813191493</v>
       </c>
       <c r="CL11" s="9">
         <v>15154</v>
       </c>
       <c r="CM11" s="9">
         <v>238.19999999999709</v>
       </c>
-      <c r="CO11" s="29" t="s">
+      <c r="CO11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CP11" s="9">
-        <v>585.79999999999995</v>
+        <v>673.72067609609803</v>
       </c>
       <c r="CQ11" s="4">
-        <v>522.10000000000014</v>
+        <v>543.4739900886957</v>
       </c>
       <c r="CR11" s="9">
-        <v>600</v>
+        <v>614.47076973077287</v>
       </c>
       <c r="CS11" s="9">
-        <v>767.19999999999982</v>
+        <v>776.21078918556009</v>
       </c>
       <c r="CT11" s="9">
-        <v>840.05602669263817</v>
+        <v>848.90764455135377</v>
       </c>
       <c r="CU11" s="8">
-        <v>947.29352095067861</v>
+        <v>970.24596770349763</v>
       </c>
       <c r="CV11" s="8">
-        <v>2019.6489456809422</v>
+        <v>1942.2838891330211</v>
       </c>
       <c r="CW11" s="8">
-        <v>6947.491996715572</v>
+        <v>7120.7733328653194</v>
       </c>
       <c r="CX11" s="9">
-        <v>35502.209509960172</v>
+        <v>34207.832232250963</v>
       </c>
       <c r="CY11" s="4">
-        <v>30356.668237599995</v>
+        <v>23832.362045139278</v>
       </c>
       <c r="CZ11" s="9">
-        <v>15616.445179071598</v>
+        <v>19500.938352508296</v>
       </c>
       <c r="DA11" s="9">
-        <v>1338.6062235919235</v>
-[...1 lines deleted...]
-      <c r="DC11" s="29" t="s">
+        <v>880.29339446584345</v>
+      </c>
+      <c r="DC11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD11" s="9">
         <v>772.5</v>
       </c>
       <c r="DE11" s="4">
         <v>659.5</v>
       </c>
       <c r="DF11" s="9">
         <v>583.09999999999991</v>
       </c>
       <c r="DG11" s="9">
         <v>836.09999999999991</v>
       </c>
       <c r="DH11" s="9">
         <v>976.80000000000018</v>
       </c>
-      <c r="DI11" s="8"/>
-      <c r="DJ11" s="8"/>
+      <c r="DI11" s="8">
+        <v>1148.5922221070659</v>
+      </c>
+      <c r="DJ11" s="8">
+        <v>1894.1876650587465</v>
+      </c>
       <c r="DK11" s="8"/>
       <c r="DL11" s="9"/>
       <c r="DM11" s="4"/>
       <c r="DN11" s="9"/>
       <c r="DO11" s="9"/>
     </row>
     <row r="12" spans="1:119">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="9">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="9">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="9">
         <v>817.8</v>
       </c>
       <c r="F12" s="9">
         <v>809.80000000000018</v>
       </c>
       <c r="G12" s="9">
         <v>1046.1999999999998</v>
       </c>
       <c r="H12" s="9">
         <v>1153.5</v>
       </c>
       <c r="I12" s="9">
         <v>3340.7999999999993</v>
       </c>
       <c r="J12" s="9">
         <v>18937.600000000002</v>
       </c>
       <c r="K12" s="9">
         <v>3208.7999999999993</v>
       </c>
       <c r="L12" s="9">
         <v>1694.7000000000007</v>
       </c>
       <c r="M12" s="9">
         <v>413.59999999999854</v>
       </c>
-      <c r="N12" s="29" t="s">
+      <c r="N12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="O12" s="9">
         <v>576.70000000000005</v>
       </c>
       <c r="P12" s="9">
         <v>416.29999999999995</v>
       </c>
       <c r="Q12" s="9">
         <v>463.70000000000005</v>
       </c>
       <c r="R12" s="9">
         <v>914.99999999999977</v>
       </c>
       <c r="S12" s="9">
         <v>849.30000000000018</v>
       </c>
       <c r="T12" s="9">
         <v>1088.1999999999998</v>
       </c>
       <c r="U12" s="9">
         <v>1278.5</v>
       </c>
       <c r="V12" s="9">
         <v>3739.7</v>
       </c>
       <c r="W12" s="9">
         <v>21523.1</v>
       </c>
       <c r="X12" s="9">
         <v>5653.5</v>
       </c>
       <c r="Y12" s="9">
         <v>4175.8000000000029</v>
       </c>
       <c r="Z12" s="9">
         <v>337.69999999999709</v>
       </c>
-      <c r="AA12" s="29" t="s">
+      <c r="AA12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AB12" s="9">
         <v>618.6</v>
       </c>
       <c r="AC12" s="9">
         <v>450.6</v>
       </c>
       <c r="AD12" s="9">
         <v>516.09999999999991</v>
       </c>
       <c r="AE12" s="9">
         <v>913.3</v>
       </c>
       <c r="AF12" s="9">
         <v>912.70000000000027</v>
       </c>
       <c r="AG12" s="8">
         <v>1257.8000000000002</v>
       </c>
       <c r="AH12" s="8">
         <v>1430.2999999999993</v>
       </c>
       <c r="AI12" s="8">
         <v>5748.5</v>
       </c>
       <c r="AJ12" s="9">
         <v>32836.9</v>
       </c>
       <c r="AK12" s="9">
         <v>4529.0999999999985</v>
       </c>
       <c r="AL12" s="9">
         <v>2695.2999999999956</v>
       </c>
       <c r="AM12" s="9">
         <v>1130.4000000000015</v>
       </c>
-      <c r="AN12" s="29" t="s">
+      <c r="AN12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AO12" s="9">
         <v>699</v>
       </c>
       <c r="AP12" s="9">
         <v>537</v>
       </c>
       <c r="AQ12" s="9">
         <v>612.79999999999995</v>
       </c>
       <c r="AR12" s="9">
         <v>1143.3999999999999</v>
       </c>
       <c r="AS12" s="9">
         <v>1118.5</v>
       </c>
       <c r="AT12" s="7">
         <v>1685.6999999999998</v>
       </c>
       <c r="AU12" s="7">
         <v>1716.4000000000005</v>
       </c>
       <c r="AV12" s="7">
         <v>6636.4000000000005</v>
       </c>
       <c r="AW12" s="9">
         <v>47824.600000000006</v>
       </c>
       <c r="AX12" s="9">
         <v>-1875.4000000000015</v>
       </c>
       <c r="AY12" s="9">
         <v>-289.09999999999854</v>
       </c>
       <c r="AZ12" s="9">
         <v>1123</v>
       </c>
-      <c r="BA12" s="29" t="s">
+      <c r="BA12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BB12" s="9">
         <v>760.4</v>
       </c>
       <c r="BC12" s="9">
         <v>823.50000000000011</v>
       </c>
       <c r="BD12" s="9">
         <v>660.19999999999982</v>
       </c>
       <c r="BE12" s="9">
         <v>1200.5999999999999</v>
       </c>
       <c r="BF12" s="9">
         <v>1236.5</v>
       </c>
       <c r="BG12" s="8">
         <v>1898.1000000000004</v>
       </c>
       <c r="BH12" s="8">
         <v>2073.8000000000002</v>
       </c>
       <c r="BI12" s="8">
         <v>11614.9</v>
       </c>
       <c r="BJ12" s="9">
         <v>44767.5</v>
       </c>
       <c r="BK12" s="9">
         <v>5197.3999999999942</v>
       </c>
       <c r="BL12" s="9">
         <v>4990.9000000000087</v>
       </c>
       <c r="BM12" s="9">
         <v>2241.8999999999942</v>
       </c>
-      <c r="BN12" s="29" t="s">
+      <c r="BN12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BO12" s="9">
         <v>987</v>
       </c>
       <c r="BP12" s="9">
         <v>829.7</v>
       </c>
       <c r="BQ12" s="9">
         <v>849.99999999999977</v>
       </c>
       <c r="BR12" s="9">
         <v>1653.1000000000004</v>
       </c>
       <c r="BS12" s="9">
         <v>1497.8999999999996</v>
       </c>
       <c r="BT12" s="8">
         <v>2121.1000000000004</v>
       </c>
       <c r="BU12" s="8">
         <v>2768.9250453999985</v>
       </c>
       <c r="BV12" s="8">
         <v>10407.274954600001</v>
       </c>
       <c r="BW12" s="9">
         <v>31573.994027329943</v>
       </c>
       <c r="BX12" s="9">
         <v>6144.1059726700551</v>
       </c>
       <c r="BY12" s="9">
         <v>4442.3000000000029</v>
       </c>
       <c r="BZ12" s="9">
         <v>1535.0999999999985</v>
       </c>
-      <c r="CA12" s="29" t="s">
+      <c r="CA12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CB12" s="9">
         <v>853.38318398114143</v>
       </c>
       <c r="CC12" s="9">
         <v>649.24984615853532</v>
       </c>
       <c r="CD12" s="9">
         <v>622.86696986032325</v>
       </c>
       <c r="CE12" s="9">
         <v>1003.3250859</v>
       </c>
       <c r="CF12" s="9">
         <v>1118.0659785054586</v>
       </c>
       <c r="CG12" s="8">
         <v>1451.4089355945416</v>
       </c>
       <c r="CH12" s="8">
         <v>2188.1999999999998</v>
       </c>
       <c r="CI12" s="8">
         <v>14708.930517555582</v>
       </c>
       <c r="CJ12" s="9">
         <v>23917.022139951649</v>
       </c>
       <c r="CK12" s="4">
         <v>32102.07786004835</v>
       </c>
       <c r="CL12" s="9">
         <v>7538.4000000000015</v>
       </c>
       <c r="CM12" s="9">
         <v>1394.9000000000015</v>
       </c>
-      <c r="CO12" s="29" t="s">
+      <c r="CO12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CP12" s="9">
-        <v>814.1</v>
+        <v>925.96739910834413</v>
       </c>
       <c r="CQ12" s="4">
-        <v>762.49999999999989</v>
+        <v>796.74140307155676</v>
       </c>
       <c r="CR12" s="9">
-        <v>836.09999999999991</v>
+        <v>869.14195920445036</v>
       </c>
       <c r="CS12" s="9">
-        <v>1297.1000000000004</v>
+        <v>1317.6700596803694</v>
       </c>
       <c r="CT12" s="9">
-        <v>1245.7430174621659</v>
+        <v>1273.5171913479171</v>
       </c>
       <c r="CU12" s="8">
-        <v>1822.2106791866008</v>
+        <v>1871.8683128895882</v>
       </c>
       <c r="CV12" s="8">
-        <v>3022.5306751443741</v>
+        <v>2684.6686808929726</v>
       </c>
       <c r="CW12" s="8">
-        <v>12361.015628206858</v>
+        <v>12320.366611939251</v>
       </c>
       <c r="CX12" s="9">
-        <v>30442.899999999998</v>
+        <v>29184.384877480436</v>
       </c>
       <c r="CY12" s="4">
-        <v>12100.534012700002</v>
+        <v>14039.409760695577</v>
       </c>
       <c r="CZ12" s="9">
-        <v>13068.229144526755</v>
+        <v>20249.765723604294</v>
       </c>
       <c r="DA12" s="9">
-        <v>6508.7400863993389</v>
-[...1 lines deleted...]
-      <c r="DC12" s="29" t="s">
+        <v>1380.5398010022327</v>
+      </c>
+      <c r="DC12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD12" s="9">
         <v>1163.3</v>
       </c>
       <c r="DE12" s="4">
         <v>982.50000000000023</v>
       </c>
       <c r="DF12" s="9">
         <v>957.09999999999991</v>
       </c>
       <c r="DG12" s="9">
         <v>1502.2999999999997</v>
       </c>
       <c r="DH12" s="9">
         <v>1389.4000000000005</v>
       </c>
-      <c r="DI12" s="8"/>
-      <c r="DJ12" s="8"/>
+      <c r="DI12" s="8">
+        <v>2177.7690763884839</v>
+      </c>
+      <c r="DJ12" s="8">
+        <v>2831.8309236115165</v>
+      </c>
       <c r="DK12" s="8"/>
       <c r="DL12" s="9"/>
       <c r="DM12" s="4"/>
       <c r="DN12" s="9"/>
       <c r="DO12" s="9"/>
     </row>
     <row r="13" spans="1:119">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>486.1</v>
       </c>
       <c r="C13" s="9">
         <v>376.6</v>
       </c>
       <c r="D13" s="9">
         <v>440</v>
       </c>
       <c r="E13" s="9">
         <v>636.70000000000005</v>
       </c>
       <c r="F13" s="9">
         <v>770.90000000000009</v>
       </c>
       <c r="G13" s="9">
         <v>1121.5</v>
       </c>
       <c r="H13" s="9">
         <v>1176</v>
       </c>
       <c r="I13" s="9">
         <v>4169.0999999999995</v>
       </c>
       <c r="J13" s="9">
         <v>17496.699999999997</v>
       </c>
       <c r="K13" s="9">
         <v>3537.5</v>
       </c>
       <c r="L13" s="9">
         <v>2095.3000000000029</v>
       </c>
       <c r="M13" s="9">
         <v>1476</v>
       </c>
-      <c r="N13" s="29" t="s">
+      <c r="N13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="O13" s="9">
         <v>518.4</v>
       </c>
       <c r="P13" s="9">
         <v>390.1</v>
       </c>
       <c r="Q13" s="9">
         <v>458.5</v>
       </c>
       <c r="R13" s="9">
         <v>653.90000000000009</v>
       </c>
       <c r="S13" s="9">
         <v>786.90000000000009</v>
       </c>
       <c r="T13" s="9">
         <v>1262.1999999999998</v>
       </c>
       <c r="U13" s="9">
         <v>1356.1999999999998</v>
       </c>
       <c r="V13" s="9">
         <v>4309.4000000000005</v>
       </c>
       <c r="W13" s="9">
         <v>25474.200000000004</v>
       </c>
       <c r="X13" s="9">
         <v>2849.6999999999971</v>
       </c>
       <c r="Y13" s="9">
         <v>744</v>
       </c>
       <c r="Z13" s="9">
         <v>438.40000000000146</v>
       </c>
-      <c r="AA13" s="29" t="s">
+      <c r="AA13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AB13" s="9">
         <v>568</v>
       </c>
       <c r="AC13" s="9">
         <v>410.79999999999995</v>
       </c>
       <c r="AD13" s="9">
         <v>504.79999999999995</v>
       </c>
       <c r="AE13" s="9">
         <v>686.80000000000018</v>
       </c>
       <c r="AF13" s="9">
         <v>835.40000000000009</v>
       </c>
       <c r="AG13" s="8">
         <v>1319.8999999999996</v>
       </c>
       <c r="AH13" s="8">
         <v>1485.5</v>
       </c>
       <c r="AI13" s="8">
         <v>9112.0999999999985</v>
       </c>
       <c r="AJ13" s="9">
         <v>26546.600000000002</v>
       </c>
       <c r="AK13" s="9">
         <v>1918.9000000000015</v>
       </c>
       <c r="AL13" s="9">
         <v>3371.3999999999942</v>
       </c>
       <c r="AM13" s="9">
         <v>1256.7000000000044</v>
       </c>
-      <c r="AN13" s="29" t="s">
+      <c r="AN13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AO13" s="9">
         <v>632.4</v>
       </c>
       <c r="AP13" s="9">
         <v>473.30000000000007</v>
       </c>
       <c r="AQ13" s="9">
         <v>635.70000000000005</v>
       </c>
       <c r="AR13" s="9">
         <v>917.90000000000009</v>
       </c>
       <c r="AS13" s="9">
         <v>1105</v>
       </c>
       <c r="AT13" s="7">
         <v>1729.5999999999995</v>
       </c>
       <c r="AU13" s="7">
         <v>2105.2000000000007</v>
       </c>
       <c r="AV13" s="7">
         <v>7894.7999999999993</v>
       </c>
       <c r="AW13" s="9">
         <v>40062.799999999996</v>
       </c>
       <c r="AX13" s="9">
         <v>421.10000000000582</v>
       </c>
       <c r="AY13" s="9">
         <v>-59.30000000000291</v>
       </c>
       <c r="AZ13" s="9">
         <v>2521.0999999999985</v>
       </c>
-      <c r="BA13" s="29" t="s">
+      <c r="BA13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BB13" s="9">
         <v>715.5</v>
       </c>
       <c r="BC13" s="9">
         <v>655.20000000000005</v>
       </c>
       <c r="BD13" s="9">
         <v>700.7</v>
       </c>
       <c r="BE13" s="9">
         <v>977.09999999999991</v>
       </c>
       <c r="BF13" s="9">
         <v>1299.1000000000004</v>
       </c>
       <c r="BG13" s="8">
         <v>2002.2999999999993</v>
       </c>
       <c r="BH13" s="8">
         <v>2568.5</v>
       </c>
       <c r="BI13" s="8">
         <v>14675.300000000001</v>
       </c>
       <c r="BJ13" s="9">
         <v>44257.400000000009</v>
       </c>
       <c r="BK13" s="9">
         <v>4484.7999999999884</v>
       </c>
       <c r="BL13" s="9">
         <v>12939.400000000009</v>
       </c>
       <c r="BM13" s="9">
         <v>1752.6999999999971</v>
       </c>
-      <c r="BN13" s="29" t="s">
+      <c r="BN13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BO13" s="9">
         <v>944.7</v>
       </c>
       <c r="BP13" s="9">
         <v>689.8</v>
       </c>
       <c r="BQ13" s="9">
         <v>886.69999999999982</v>
       </c>
       <c r="BR13" s="9">
         <v>1319.3000000000002</v>
       </c>
       <c r="BS13" s="9">
         <v>1539.6000000000004</v>
       </c>
       <c r="BT13" s="8">
         <v>2283.3999999999996</v>
       </c>
       <c r="BU13" s="8">
         <v>3482.7000000000007</v>
       </c>
       <c r="BV13" s="8">
         <v>11401.899999999998</v>
       </c>
       <c r="BW13" s="9">
         <v>27559.737645468915</v>
       </c>
       <c r="BX13" s="9">
         <v>4128.9623545310897</v>
       </c>
       <c r="BY13" s="9">
         <v>2474.5</v>
       </c>
       <c r="BZ13" s="9">
         <v>1346.3999999999942</v>
       </c>
-      <c r="CA13" s="29" t="s">
+      <c r="CA13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CB13" s="9">
         <v>551.54023331852875</v>
       </c>
       <c r="CC13" s="9">
         <v>316.29896797768993</v>
       </c>
       <c r="CD13" s="9">
         <v>340.8650638161813</v>
       </c>
       <c r="CE13" s="9">
         <v>507.56307534628513</v>
       </c>
       <c r="CF13" s="9">
         <v>691.33937747614323</v>
       </c>
       <c r="CG13" s="8">
         <v>1210.3932820651717</v>
       </c>
       <c r="CH13" s="8">
         <v>1945.6999999999998</v>
       </c>
       <c r="CI13" s="8">
         <v>9069.4693922123915</v>
       </c>
       <c r="CJ13" s="9">
         <v>29271.651363096124</v>
       </c>
       <c r="CK13" s="4">
         <v>26081.648636903879</v>
       </c>
       <c r="CL13" s="9">
         <v>11378.5</v>
       </c>
       <c r="CM13" s="9">
         <v>799.19999999999709</v>
       </c>
-      <c r="CO13" s="29" t="s">
+      <c r="CO13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CP13" s="9">
-        <v>447.2</v>
+        <v>539.73405567377108</v>
       </c>
       <c r="CQ13" s="4">
-        <v>338.40000000000003</v>
+        <v>369.03598498221834</v>
       </c>
       <c r="CR13" s="9">
-        <v>481.19999999999993</v>
+        <v>515.55464085599226</v>
       </c>
       <c r="CS13" s="9">
-        <v>582.40000000000009</v>
+        <v>605.87981759298168</v>
       </c>
       <c r="CT13" s="9">
-        <v>733.21578953843414</v>
+        <v>744.53432267818425</v>
       </c>
       <c r="CU13" s="8">
-        <v>1385.0787181974506</v>
+        <v>1476.2582874715608</v>
       </c>
       <c r="CV13" s="8">
-        <v>1786.6606207155223</v>
+        <v>1544.5989339694515</v>
       </c>
       <c r="CW13" s="8">
-        <v>9144.6084885214914</v>
+        <v>9417.8247409298747</v>
       </c>
       <c r="CX13" s="9">
-        <v>31618.236383027099</v>
+        <v>32080.272858197684</v>
       </c>
       <c r="CY13" s="4">
-        <v>14682.357517299999</v>
+        <v>12184.378700636305</v>
       </c>
       <c r="CZ13" s="9">
-        <v>12173.984146345174</v>
+        <v>20515.053834886778</v>
       </c>
       <c r="DA13" s="9">
-        <v>5402.5719698100584</v>
-[...1 lines deleted...]
-      <c r="DC13" s="29" t="s">
+        <v>1043.0998110614601</v>
+      </c>
+      <c r="DC13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD13" s="9">
         <v>552.79999999999995</v>
       </c>
       <c r="DE13" s="4">
         <v>493.40000000000009</v>
       </c>
       <c r="DF13" s="9">
         <v>553</v>
       </c>
       <c r="DG13" s="9">
         <v>710.7</v>
       </c>
       <c r="DH13" s="9">
         <v>813</v>
       </c>
-      <c r="DI13" s="8"/>
-      <c r="DJ13" s="8"/>
+      <c r="DI13" s="8">
+        <v>1844.2788500257325</v>
+      </c>
+      <c r="DJ13" s="8">
+        <v>2232.5359815237607</v>
+      </c>
       <c r="DK13" s="8"/>
       <c r="DL13" s="9"/>
       <c r="DM13" s="4"/>
       <c r="DN13" s="9"/>
       <c r="DO13" s="9"/>
     </row>
     <row r="14" spans="1:119">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>1605.1</v>
       </c>
       <c r="C14" s="9">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="9">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="9">
         <v>1810.4000000000005</v>
       </c>
       <c r="F14" s="9">
         <v>1705.0999999999995</v>
       </c>
       <c r="G14" s="9">
         <v>1812.6000000000004</v>
       </c>
       <c r="H14" s="9">
         <v>3530.7999999999993</v>
       </c>
       <c r="I14" s="9">
         <v>4340.7000000000007</v>
       </c>
       <c r="J14" s="9">
         <v>23472.6</v>
       </c>
       <c r="K14" s="9">
         <v>5910.2000000000044</v>
       </c>
       <c r="L14" s="9">
         <v>4492.5999999999985</v>
       </c>
       <c r="M14" s="9">
         <v>-177.80000000000291</v>
       </c>
-      <c r="N14" s="29" t="s">
+      <c r="N14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="9">
         <v>1898.7</v>
       </c>
       <c r="P14" s="9">
         <v>1571.3999999999999</v>
       </c>
       <c r="Q14" s="9">
         <v>1843.2999999999997</v>
       </c>
       <c r="R14" s="9">
         <v>1960.5</v>
       </c>
       <c r="S14" s="9">
         <v>1897.2000000000007</v>
       </c>
       <c r="T14" s="9">
         <v>1897.5</v>
       </c>
       <c r="U14" s="9">
         <v>3352.8999999999996</v>
       </c>
       <c r="V14" s="9">
         <v>5481.5999999999985</v>
       </c>
       <c r="W14" s="9">
         <v>23874.800000000003</v>
       </c>
       <c r="X14" s="9">
         <v>8797.1999999999971</v>
       </c>
       <c r="Y14" s="9">
         <v>3482</v>
       </c>
       <c r="Z14" s="9">
         <v>3274.8000000000029</v>
       </c>
-      <c r="AA14" s="29" t="s">
+      <c r="AA14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AB14" s="9">
         <v>1866</v>
       </c>
       <c r="AC14" s="9">
         <v>1569.1999999999998</v>
       </c>
       <c r="AD14" s="9">
         <v>1685.3000000000002</v>
       </c>
       <c r="AE14" s="9">
         <v>1884.8000000000002</v>
       </c>
       <c r="AF14" s="9">
         <v>2009.0999999999995</v>
       </c>
       <c r="AG14" s="8">
         <v>2159.3999999999996</v>
       </c>
       <c r="AH14" s="8">
         <v>3912.4000000000015</v>
       </c>
       <c r="AI14" s="8">
         <v>10276.5</v>
       </c>
       <c r="AJ14" s="9">
         <v>31619.3</v>
       </c>
       <c r="AK14" s="9">
         <v>5253.5999999999985</v>
       </c>
       <c r="AL14" s="9">
         <v>3347.5999999999985</v>
       </c>
       <c r="AM14" s="9">
         <v>1703.1000000000058</v>
       </c>
-      <c r="AN14" s="29" t="s">
+      <c r="AN14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AO14" s="9">
         <v>1333.8</v>
       </c>
       <c r="AP14" s="9">
         <v>1233.8999999999999</v>
       </c>
       <c r="AQ14" s="9">
         <v>1663</v>
       </c>
       <c r="AR14" s="9">
         <v>2053.1999999999998</v>
       </c>
       <c r="AS14" s="9">
         <v>2125.6000000000004</v>
       </c>
       <c r="AT14" s="7">
         <v>2944.6000000000004</v>
       </c>
       <c r="AU14" s="7">
         <v>4461.6999999999989</v>
       </c>
       <c r="AV14" s="7">
         <v>8070.6000000000022</v>
       </c>
       <c r="AW14" s="9">
         <v>52837.999999999993</v>
       </c>
       <c r="AX14" s="9">
         <v>4043.2000000000116</v>
       </c>
       <c r="AY14" s="9">
         <v>2754.1999999999971</v>
       </c>
       <c r="AZ14" s="9">
         <v>3524.0999999999913</v>
       </c>
-      <c r="BA14" s="29" t="s">
+      <c r="BA14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BB14" s="9">
         <v>2416.1999999999998</v>
       </c>
       <c r="BC14" s="9">
         <v>2178.8000000000002</v>
       </c>
       <c r="BD14" s="9">
         <v>2460.5</v>
       </c>
       <c r="BE14" s="9">
         <v>2840.2999999999993</v>
       </c>
       <c r="BF14" s="9">
         <v>2983.1000000000004</v>
       </c>
       <c r="BG14" s="8">
         <v>3316.3000000000011</v>
       </c>
       <c r="BH14" s="8">
         <v>6431.2000000000007</v>
       </c>
       <c r="BI14" s="8">
         <v>13715</v>
       </c>
       <c r="BJ14" s="9">
         <v>50109.4</v>
       </c>
       <c r="BK14" s="9">
         <v>8851.5999999999913</v>
       </c>
       <c r="BL14" s="9">
         <v>5867.5</v>
       </c>
       <c r="BM14" s="9">
         <v>2274</v>
       </c>
-      <c r="BN14" s="29" t="s">
+      <c r="BN14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BO14" s="9">
         <v>3528.3</v>
       </c>
       <c r="BP14" s="9">
         <v>2903.8</v>
       </c>
       <c r="BQ14" s="9">
         <v>3193.1000000000004</v>
       </c>
       <c r="BR14" s="9">
         <v>3708.1999999999989</v>
       </c>
       <c r="BS14" s="9">
         <v>3718.6999999999989</v>
       </c>
       <c r="BT14" s="8">
         <v>3860.1000000000022</v>
       </c>
       <c r="BU14" s="8">
         <v>6798.5</v>
       </c>
       <c r="BV14" s="8">
         <v>11021.2</v>
       </c>
       <c r="BW14" s="9">
         <v>34376.951489029925</v>
       </c>
       <c r="BX14" s="9">
         <v>7179.5485109700676</v>
       </c>
       <c r="BY14" s="9">
         <v>5223.6000000000058</v>
       </c>
       <c r="BZ14" s="9">
         <v>3485.8000000000029</v>
       </c>
-      <c r="CA14" s="29" t="s">
+      <c r="CA14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CB14" s="9">
         <v>3026.7420824128289</v>
       </c>
       <c r="CC14" s="9">
         <v>1434.9295496416585</v>
       </c>
       <c r="CD14" s="9">
         <v>4533.2040278907734</v>
       </c>
       <c r="CE14" s="9">
         <v>2992.8032041547394</v>
       </c>
       <c r="CF14" s="9">
         <v>2906.640921579823</v>
       </c>
       <c r="CG14" s="8">
         <v>3039.8802143201774</v>
       </c>
       <c r="CH14" s="8">
         <v>5762.2999999999993</v>
       </c>
       <c r="CI14" s="8">
         <v>8383.0600372654117</v>
       </c>
       <c r="CJ14" s="9">
         <v>26970.231028795115</v>
       </c>
       <c r="CK14" s="4">
         <v>52389.568971204892</v>
       </c>
       <c r="CL14" s="9">
         <v>6699.3999999999942</v>
       </c>
       <c r="CM14" s="9">
         <v>2967</v>
       </c>
-      <c r="CO14" s="29" t="s">
+      <c r="CO14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CP14" s="9">
-        <v>2899.1</v>
+        <v>2951.9083191779137</v>
       </c>
       <c r="CQ14" s="4">
-        <v>2704.1</v>
+        <v>2706.977206284645</v>
       </c>
       <c r="CR14" s="9">
-        <v>3246.2</v>
+        <v>3323.3808599886552</v>
       </c>
       <c r="CS14" s="9">
-        <v>3058.8000000000011</v>
+        <v>3144.2331760518828</v>
       </c>
       <c r="CT14" s="9">
-        <v>3161.7151905560186</v>
+        <v>3402.4826409483921</v>
       </c>
       <c r="CU14" s="8">
-        <v>3129.7268806858065</v>
+        <v>3421.0624992931535</v>
       </c>
       <c r="CV14" s="8">
-        <v>7382.857151928918</v>
+        <v>6695.2116389613147</v>
       </c>
       <c r="CW14" s="8">
-        <v>9581.7007768292533</v>
+        <v>8543.0335918636338</v>
       </c>
       <c r="CX14" s="9">
-        <v>27915.200000000004</v>
+        <v>30896.66076862406</v>
       </c>
       <c r="CY14" s="4">
-        <v>17280.400000000001</v>
+        <v>15184.566802217712</v>
       </c>
       <c r="CZ14" s="9">
-        <v>11571.782347416301</v>
+        <v>13899.799344561819</v>
       </c>
       <c r="DA14" s="9">
-        <v>6422.4966840445995</v>
-[...1 lines deleted...]
-      <c r="DC14" s="29" t="s">
+        <v>3396.2718810406222</v>
+      </c>
+      <c r="DC14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD14" s="9">
         <v>3603.3</v>
       </c>
       <c r="DE14" s="4">
         <v>3046</v>
       </c>
       <c r="DF14" s="9">
         <v>3586.0999999999995</v>
       </c>
       <c r="DG14" s="9">
         <v>3940.8000000000011</v>
       </c>
       <c r="DH14" s="9">
         <v>3897.5999999999985</v>
       </c>
-      <c r="DI14" s="8"/>
-      <c r="DJ14" s="8"/>
+      <c r="DI14" s="8">
+        <v>4139.1497038035304</v>
+      </c>
+      <c r="DJ14" s="8">
+        <v>7891.1896815178261</v>
+      </c>
       <c r="DK14" s="8"/>
       <c r="DL14" s="9"/>
       <c r="DM14" s="4"/>
       <c r="DN14" s="9"/>
       <c r="DO14" s="9"/>
     </row>
     <row r="15" spans="1:119">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="7">
         <v>357.5</v>
       </c>
       <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="7">
         <v>331.5</v>
       </c>
       <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
       <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
       <c r="G15" s="7">
         <v>591.29999999999995</v>
       </c>
       <c r="H15" s="7">
         <v>1193.0999999999999</v>
       </c>
       <c r="I15" s="7">
         <v>2091.5</v>
       </c>
       <c r="J15" s="7">
         <v>11759.2</v>
       </c>
       <c r="K15" s="7">
         <v>1822.3999999999978</v>
       </c>
       <c r="L15" s="7">
         <v>1159</v>
       </c>
       <c r="M15" s="7">
         <v>-123.20000000000073</v>
       </c>
-      <c r="N15" s="29" t="s">
+      <c r="N15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="O15" s="7">
         <v>356.3</v>
       </c>
       <c r="P15" s="7">
         <v>149.80000000000001</v>
       </c>
       <c r="Q15" s="7">
         <v>335.1</v>
       </c>
       <c r="R15" s="7">
         <v>656.89999999999986</v>
       </c>
       <c r="S15" s="7">
         <v>608.70000000000027</v>
       </c>
       <c r="T15" s="7">
         <v>676.79999999999973</v>
       </c>
       <c r="U15" s="7">
         <v>1435.9</v>
       </c>
       <c r="V15" s="7">
         <v>1835.1000000000004</v>
       </c>
       <c r="W15" s="7">
         <v>16966.099999999999</v>
       </c>
       <c r="X15" s="7">
         <v>1550.2999999999993</v>
       </c>
       <c r="Y15" s="7">
         <v>3994.9000000000015</v>
       </c>
       <c r="Z15" s="7">
         <v>-1813.8000000000029</v>
       </c>
-      <c r="AA15" s="29" t="s">
+      <c r="AA15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AB15" s="7">
         <v>431.9</v>
       </c>
       <c r="AC15" s="7">
         <v>224.10000000000002</v>
       </c>
       <c r="AD15" s="7">
         <v>425.40000000000009</v>
       </c>
       <c r="AE15" s="7">
         <v>747.39999999999986</v>
       </c>
       <c r="AF15" s="7">
         <v>705.2</v>
       </c>
       <c r="AG15" s="7">
         <v>759.19999999999982</v>
       </c>
       <c r="AH15" s="7">
         <v>1409</v>
       </c>
       <c r="AI15" s="7">
         <v>2651.1000000000004</v>
       </c>
       <c r="AJ15" s="7">
         <v>22216.9</v>
       </c>
       <c r="AK15" s="7">
         <v>2500.7999999999993</v>
       </c>
       <c r="AL15" s="7">
         <v>698.09999999999854</v>
       </c>
       <c r="AM15" s="7">
         <v>1165.4000000000015</v>
       </c>
-      <c r="AN15" s="29" t="s">
+      <c r="AN15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AO15" s="7">
         <v>507.2</v>
       </c>
       <c r="AP15" s="7">
         <v>266.50000000000006</v>
       </c>
       <c r="AQ15" s="7">
         <v>524.70000000000005</v>
       </c>
       <c r="AR15" s="7">
         <v>920.69999999999982</v>
       </c>
       <c r="AS15" s="7">
         <v>867.09999999999991</v>
       </c>
       <c r="AT15" s="7">
         <v>961.80000000000018</v>
       </c>
       <c r="AU15" s="7">
         <v>1704.1000000000004</v>
       </c>
       <c r="AV15" s="7">
         <v>3255.1999999999989</v>
       </c>
       <c r="AW15" s="7">
         <v>30023.8</v>
       </c>
       <c r="AX15" s="7">
         <v>432.59999999999854</v>
       </c>
       <c r="AY15" s="7">
         <v>599</v>
       </c>
       <c r="AZ15" s="7">
         <v>963</v>
       </c>
-      <c r="BA15" s="29" t="s">
+      <c r="BA15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BB15" s="7">
         <v>588.9</v>
       </c>
       <c r="BC15" s="7">
         <v>357</v>
       </c>
       <c r="BD15" s="7">
         <v>615.19999999999993</v>
       </c>
       <c r="BE15" s="7">
         <v>917.40000000000009</v>
       </c>
       <c r="BF15" s="7">
         <v>950.30000000000018</v>
       </c>
       <c r="BG15" s="8">
         <v>1037.8999999999996</v>
       </c>
       <c r="BH15" s="8">
         <v>2185.6000000000004</v>
       </c>
       <c r="BI15" s="8">
         <v>6242.3</v>
       </c>
       <c r="BJ15" s="9">
         <v>30217.9</v>
       </c>
       <c r="BK15" s="9">
         <v>3201.6999999999971</v>
       </c>
       <c r="BL15" s="9">
         <v>9759.4000000000015</v>
       </c>
       <c r="BM15" s="9">
         <v>1606.2000000000044</v>
       </c>
-      <c r="BN15" s="29" t="s">
+      <c r="BN15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BO15" s="9">
         <v>763.3</v>
       </c>
       <c r="BP15" s="9">
         <v>451.5</v>
       </c>
       <c r="BQ15" s="7">
         <v>806.10000000000014</v>
       </c>
       <c r="BR15" s="7">
         <v>1208.5</v>
       </c>
       <c r="BS15" s="7">
         <v>1139.7000000000003</v>
       </c>
       <c r="BT15" s="8">
         <v>1167.5</v>
       </c>
       <c r="BU15" s="8">
         <v>2587.5431306</v>
       </c>
       <c r="BV15" s="8">
         <v>5718.3568693999996</v>
       </c>
       <c r="BW15" s="9">
         <v>20685.490977068926</v>
       </c>
       <c r="BX15" s="9">
         <v>3442.3090229310765</v>
       </c>
       <c r="BY15" s="9">
         <v>4508.0999999999985</v>
       </c>
       <c r="BZ15" s="9">
         <v>1335.5999999999985</v>
       </c>
-      <c r="CA15" s="29" t="s">
+      <c r="CA15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CB15" s="9">
         <v>539.59461558631074</v>
       </c>
       <c r="CC15" s="9">
         <v>332.46895154649326</v>
       </c>
       <c r="CD15" s="7">
         <v>491.46473255994181</v>
       </c>
       <c r="CE15" s="7">
         <v>657.99968199420937</v>
       </c>
       <c r="CF15" s="7">
         <v>698.75787266012048</v>
       </c>
       <c r="CG15" s="8">
         <v>660.41414565292416</v>
       </c>
       <c r="CH15" s="8">
         <v>1763.6999999999998</v>
       </c>
       <c r="CI15" s="8">
         <v>3525.7405610972819</v>
       </c>
       <c r="CJ15" s="9">
         <v>17651.661108376218</v>
       </c>
       <c r="CK15" s="4">
         <v>17415.038891623779</v>
       </c>
       <c r="CL15" s="9">
         <v>6358.4000000000015</v>
       </c>
       <c r="CM15" s="9">
         <v>866.80000000000291</v>
       </c>
-      <c r="CO15" s="29" t="s">
+      <c r="CO15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CP15" s="9">
-        <v>555.4</v>
+        <v>620.45444258182351</v>
       </c>
       <c r="CQ15" s="4">
-        <v>402.20000000000005</v>
+        <v>418.17961279353108</v>
       </c>
       <c r="CR15" s="7">
-        <v>591.80000000000007</v>
+        <v>606.13126723145911</v>
       </c>
       <c r="CS15" s="7">
-        <v>741.79999999999973</v>
+        <v>739.18415171544029</v>
       </c>
       <c r="CT15" s="7">
-        <v>725.51167059006229</v>
+        <v>728.95863823404125</v>
       </c>
       <c r="CU15" s="8">
-        <v>828.72152122507532</v>
+        <v>823.20707812470664</v>
       </c>
       <c r="CV15" s="8">
-        <v>2448.2016692693505</v>
+        <v>1927.8401766328179</v>
       </c>
       <c r="CW15" s="8">
-        <v>4717.721554104045</v>
+        <v>4551.6177496320288</v>
       </c>
       <c r="CX15" s="9">
-        <v>19946.043584811468</v>
+        <v>19945.790568816519</v>
       </c>
       <c r="CY15" s="4">
-        <v>11555.7244622</v>
+        <v>9518.8619547137314</v>
       </c>
       <c r="CZ15" s="9">
-        <v>8426.8183545943903</v>
+        <v>12480.318614638847</v>
       </c>
       <c r="DA15" s="9">
-        <v>3860.5210665823251</v>
-[...1 lines deleted...]
-      <c r="DC15" s="29" t="s">
+        <v>910.54956063411373</v>
+      </c>
+      <c r="DC15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD15" s="9">
         <v>727.3</v>
       </c>
       <c r="DE15" s="4">
         <v>479.20000000000005</v>
       </c>
       <c r="DF15" s="7">
         <v>661</v>
       </c>
       <c r="DG15" s="7">
         <v>854.80000000000018</v>
       </c>
       <c r="DH15" s="7">
         <v>852.89999999999964</v>
       </c>
-      <c r="DI15" s="8"/>
-      <c r="DJ15" s="8"/>
+      <c r="DI15" s="8">
+        <v>941.4833823159006</v>
+      </c>
+      <c r="DJ15" s="8">
+        <v>2496.8104130785277</v>
+      </c>
       <c r="DK15" s="8"/>
       <c r="DL15" s="9"/>
       <c r="DM15" s="4"/>
       <c r="DN15" s="9"/>
       <c r="DO15" s="9"/>
     </row>
     <row r="16" spans="1:119">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="9">
         <v>349</v>
       </c>
       <c r="C16" s="9">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="9">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="9">
         <v>524.6</v>
       </c>
       <c r="F16" s="9">
         <v>545</v>
       </c>
       <c r="G16" s="9">
         <v>620.99999999999977</v>
       </c>
       <c r="H16" s="9">
         <v>1054.1000000000004</v>
       </c>
       <c r="I16" s="9">
         <v>2167</v>
       </c>
       <c r="J16" s="9">
         <v>12153.400000000001</v>
       </c>
       <c r="K16" s="9">
         <v>4568.5999999999985</v>
       </c>
       <c r="L16" s="9">
         <v>3645.7999999999993</v>
       </c>
       <c r="M16" s="9">
         <v>-873.19999999999709</v>
       </c>
-      <c r="N16" s="29" t="s">
+      <c r="N16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="O16" s="9">
         <v>378.8</v>
       </c>
       <c r="P16" s="9">
         <v>289.40000000000003</v>
       </c>
       <c r="Q16" s="9">
         <v>332.79999999999995</v>
       </c>
       <c r="R16" s="9">
         <v>497.79999999999995</v>
       </c>
       <c r="S16" s="9">
         <v>619.10000000000014</v>
       </c>
       <c r="T16" s="9">
         <v>597.59999999999991</v>
       </c>
       <c r="U16" s="9">
         <v>970.40000000000009</v>
       </c>
       <c r="V16" s="9">
         <v>1861.9999999999995</v>
       </c>
       <c r="W16" s="9">
         <v>13983.800000000001</v>
       </c>
       <c r="X16" s="9">
         <v>7606.0999999999985</v>
       </c>
       <c r="Y16" s="9">
         <v>4767.7000000000007</v>
       </c>
       <c r="Z16" s="9">
         <v>313.90000000000146</v>
       </c>
-      <c r="AA16" s="29" t="s">
+      <c r="AA16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AB16" s="9">
         <v>396.7</v>
       </c>
       <c r="AC16" s="9">
         <v>309.09999999999997</v>
       </c>
       <c r="AD16" s="9">
         <v>359.60000000000014</v>
       </c>
       <c r="AE16" s="9">
         <v>527.69999999999982</v>
       </c>
       <c r="AF16" s="9">
         <v>676.5</v>
       </c>
       <c r="AG16" s="8">
         <v>704.20000000000027</v>
       </c>
       <c r="AH16" s="8">
         <v>1084.6999999999998</v>
       </c>
       <c r="AI16" s="8">
         <v>2451.3000000000002</v>
       </c>
       <c r="AJ16" s="9">
         <v>21829</v>
       </c>
       <c r="AK16" s="9">
         <v>8542.3999999999978</v>
       </c>
       <c r="AL16" s="9">
         <v>5361.1000000000058</v>
       </c>
       <c r="AM16" s="9">
         <v>98.599999999998545</v>
       </c>
-      <c r="AN16" s="29" t="s">
+      <c r="AN16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AO16" s="9">
         <v>459.2</v>
       </c>
       <c r="AP16" s="9">
         <v>362.00000000000006</v>
       </c>
       <c r="AQ16" s="9">
         <v>465.39999999999986</v>
       </c>
       <c r="AR16" s="9">
         <v>700.5</v>
       </c>
       <c r="AS16" s="9">
         <v>798.30000000000018</v>
       </c>
       <c r="AT16" s="7">
         <v>905.19999999999982</v>
       </c>
       <c r="AU16" s="7">
         <v>1265.7000000000003</v>
       </c>
       <c r="AV16" s="7">
         <v>3069.2</v>
       </c>
       <c r="AW16" s="9">
         <v>30997.300000000003</v>
       </c>
       <c r="AX16" s="9">
         <v>2787.3999999999942</v>
       </c>
       <c r="AY16" s="9">
         <v>8352.1000000000058</v>
       </c>
       <c r="AZ16" s="9">
         <v>1059.5</v>
       </c>
-      <c r="BA16" s="29" t="s">
+      <c r="BA16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BB16" s="9">
         <v>538.20000000000005</v>
       </c>
       <c r="BC16" s="9">
         <v>511.5</v>
       </c>
       <c r="BD16" s="9">
         <v>485.79999999999995</v>
       </c>
       <c r="BE16" s="9">
         <v>761.90000000000009</v>
       </c>
       <c r="BF16" s="9">
         <v>1014.1999999999998</v>
       </c>
       <c r="BG16" s="8">
         <v>1082.2999999999997</v>
       </c>
       <c r="BH16" s="8">
         <v>1587.7000000000007</v>
       </c>
       <c r="BI16" s="8">
         <v>5727.7999999999993</v>
       </c>
       <c r="BJ16" s="9">
         <v>38897</v>
       </c>
       <c r="BK16" s="9">
         <v>4634.5999999999985</v>
       </c>
       <c r="BL16" s="9">
         <v>10211.099999999999</v>
       </c>
       <c r="BM16" s="9">
         <v>3439.9000000000015</v>
       </c>
-      <c r="BN16" s="29" t="s">
+      <c r="BN16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BO16" s="9">
         <v>714.4</v>
       </c>
       <c r="BP16" s="9">
         <v>581.80000000000007</v>
       </c>
       <c r="BQ16" s="9">
         <v>552.70000000000005</v>
       </c>
       <c r="BR16" s="9">
         <v>1067.4000000000001</v>
       </c>
       <c r="BS16" s="9">
         <v>1235.0999999999995</v>
       </c>
       <c r="BT16" s="8">
         <v>1330.7000000000007</v>
       </c>
       <c r="BU16" s="8">
         <v>1790.2490931999992</v>
       </c>
       <c r="BV16" s="8">
         <v>4654.1509068000005</v>
       </c>
       <c r="BW16" s="9">
         <v>23765.904899866684</v>
       </c>
       <c r="BX16" s="9">
         <v>4779.1951001333146</v>
       </c>
       <c r="BY16" s="9">
         <v>1501.5999999999985</v>
       </c>
       <c r="BZ16" s="9">
         <v>343.80000000000291</v>
       </c>
-      <c r="CA16" s="29" t="s">
+      <c r="CA16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CB16" s="9">
         <v>456.55941991214678</v>
       </c>
       <c r="CC16" s="9">
         <v>381.72403261942208</v>
       </c>
       <c r="CD16" s="9">
         <v>325.4550275746692</v>
       </c>
       <c r="CE16" s="9">
         <v>533.725694593762</v>
       </c>
       <c r="CF16" s="9">
         <v>695.28367659659943</v>
       </c>
       <c r="CG16" s="8">
         <v>687.25214870340051</v>
       </c>
       <c r="CH16" s="8">
         <v>1066.1999999999998</v>
       </c>
       <c r="CI16" s="8">
         <v>5514.1967895592616</v>
       </c>
       <c r="CJ16" s="9">
         <v>18251.872404357411</v>
       </c>
       <c r="CK16" s="4">
         <v>24915.427595642592</v>
       </c>
       <c r="CL16" s="9">
         <v>9885.7999999999956</v>
       </c>
       <c r="CM16" s="9">
         <v>316.09999999999854</v>
       </c>
-      <c r="CO16" s="29" t="s">
+      <c r="CO16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CP16" s="9">
-        <v>432.3</v>
+        <v>500.16753609550733</v>
       </c>
       <c r="CQ16" s="4">
-        <v>395.09999999999997</v>
+        <v>419.87429242578617</v>
       </c>
       <c r="CR16" s="9">
-        <v>356.50000000000011</v>
+        <v>386.24559542449981</v>
       </c>
       <c r="CS16" s="9">
-        <v>605.39999999999986</v>
+        <v>626.71930113563303</v>
       </c>
       <c r="CT16" s="9">
-        <v>636.66504009014011</v>
+        <v>643.49979787571556</v>
       </c>
       <c r="CU16" s="8">
-        <v>753.71767036281972</v>
+        <v>770.64731524017589</v>
       </c>
       <c r="CV16" s="8">
-        <v>1288.0576980119763</v>
+        <v>1292.2221437683593</v>
       </c>
       <c r="CW16" s="8">
-        <v>3214.6341803578498</v>
+        <v>3124.297292191708</v>
       </c>
       <c r="CX16" s="9">
-        <v>27574.025411177216</v>
+        <v>28517.332718081852</v>
       </c>
       <c r="CY16" s="4">
-        <v>9567.1180902999986</v>
+        <v>7796.0225312511611</v>
       </c>
       <c r="CZ16" s="9">
-        <v>14462.026370316737</v>
+        <v>27294.657640135047</v>
       </c>
       <c r="DA16" s="9">
-        <v>7269.2077989402242</v>
-[...1 lines deleted...]
-      <c r="DC16" s="29" t="s">
+        <v>640.18180008920899</v>
+      </c>
+      <c r="DC16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD16" s="9">
         <v>526</v>
       </c>
       <c r="DE16" s="4">
         <v>425.70000000000005</v>
       </c>
       <c r="DF16" s="9">
         <v>472.29999999999995</v>
       </c>
       <c r="DG16" s="9">
         <v>669.40000000000009</v>
       </c>
       <c r="DH16" s="9">
         <v>749.69999999999982</v>
       </c>
-      <c r="DI16" s="8"/>
-      <c r="DJ16" s="8"/>
+      <c r="DI16" s="8">
+        <v>889.9749640654727</v>
+      </c>
+      <c r="DJ16" s="8">
+        <v>1367.4998521423772</v>
+      </c>
       <c r="DK16" s="8"/>
       <c r="DL16" s="9"/>
       <c r="DM16" s="4"/>
       <c r="DN16" s="9"/>
       <c r="DO16" s="9"/>
     </row>
     <row r="17" spans="1:119">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="9">
         <v>388.8</v>
       </c>
       <c r="C17" s="9">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="9">
         <v>366.5</v>
       </c>
       <c r="E17" s="9">
         <v>560.70000000000005</v>
       </c>
       <c r="F17" s="9">
         <v>722.90000000000009</v>
       </c>
       <c r="G17" s="9">
         <v>981.40000000000009</v>
       </c>
       <c r="H17" s="9">
         <v>1499.3000000000002</v>
       </c>
       <c r="I17" s="9">
         <v>1921.0999999999995</v>
       </c>
       <c r="J17" s="9">
         <v>18275.7</v>
       </c>
       <c r="K17" s="9">
         <v>3781.8999999999978</v>
       </c>
       <c r="L17" s="9">
         <v>2848.4000000000015</v>
       </c>
       <c r="M17" s="9">
         <v>-309.70000000000073</v>
       </c>
-      <c r="N17" s="29" t="s">
+      <c r="N17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="O17" s="9">
         <v>465.1</v>
       </c>
       <c r="P17" s="9">
         <v>363.1</v>
       </c>
       <c r="Q17" s="9">
         <v>351.29999999999995</v>
       </c>
       <c r="R17" s="9">
         <v>619.40000000000009</v>
       </c>
       <c r="S17" s="9">
         <v>734.59999999999991</v>
       </c>
       <c r="T17" s="9">
         <v>1028.8000000000002</v>
       </c>
       <c r="U17" s="9">
         <v>1587.8999999999996</v>
       </c>
       <c r="V17" s="9">
         <v>3869.5999999999995</v>
       </c>
       <c r="W17" s="9">
         <v>21191.200000000001</v>
       </c>
       <c r="X17" s="9">
         <v>4213.5999999999985</v>
       </c>
       <c r="Y17" s="9">
         <v>1225.5999999999985</v>
       </c>
       <c r="Z17" s="9">
         <v>456.40000000000146</v>
       </c>
-      <c r="AA17" s="29" t="s">
+      <c r="AA17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AB17" s="9">
         <v>510</v>
       </c>
       <c r="AC17" s="9">
         <v>460.29999999999995</v>
       </c>
       <c r="AD17" s="9">
         <v>393.5</v>
       </c>
       <c r="AE17" s="9">
         <v>633.60000000000014</v>
       </c>
       <c r="AF17" s="9">
         <v>852.59999999999991</v>
       </c>
       <c r="AG17" s="8">
         <v>1200.5999999999999</v>
       </c>
       <c r="AH17" s="8">
         <v>1743.6</v>
       </c>
       <c r="AI17" s="8">
         <v>7551.0999999999995</v>
       </c>
       <c r="AJ17" s="9">
         <v>25580.899999999998</v>
       </c>
       <c r="AK17" s="9">
         <v>3684.3000000000029</v>
       </c>
       <c r="AL17" s="9">
         <v>1113.6999999999971</v>
       </c>
       <c r="AM17" s="9">
         <v>713.10000000000582</v>
       </c>
-      <c r="AN17" s="29" t="s">
+      <c r="AN17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AO17" s="9">
         <v>587.9</v>
       </c>
       <c r="AP17" s="9">
         <v>544.69999999999993</v>
       </c>
       <c r="AQ17" s="9">
         <v>527.70000000000005</v>
       </c>
       <c r="AR17" s="9">
         <v>843.60000000000014</v>
       </c>
       <c r="AS17" s="9">
         <v>1094.0999999999999</v>
       </c>
       <c r="AT17" s="7">
         <v>1583.3000000000002</v>
       </c>
       <c r="AU17" s="7">
         <v>2131.8999999999996</v>
       </c>
       <c r="AV17" s="7">
         <v>9101</v>
       </c>
       <c r="AW17" s="9">
         <v>36840</v>
       </c>
       <c r="AX17" s="9">
         <v>3826.7000000000044</v>
       </c>
       <c r="AY17" s="9">
         <v>-57.700000000004366</v>
       </c>
       <c r="AZ17" s="9">
         <v>811.30000000000291</v>
       </c>
-      <c r="BA17" s="29" t="s">
+      <c r="BA17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BB17" s="9">
         <v>765.5</v>
       </c>
       <c r="BC17" s="9">
         <v>747.40000000000009</v>
       </c>
       <c r="BD17" s="9">
         <v>606.69999999999982</v>
       </c>
       <c r="BE17" s="9">
         <v>915.09999999999991</v>
       </c>
       <c r="BF17" s="9">
         <v>1293.4000000000005</v>
       </c>
       <c r="BG17" s="8">
         <v>1851.5999999999995</v>
       </c>
       <c r="BH17" s="8">
         <v>2873.5000000000009</v>
       </c>
       <c r="BI17" s="8">
         <v>11740.099999999999</v>
       </c>
       <c r="BJ17" s="9">
         <v>42243.7</v>
       </c>
       <c r="BK17" s="9">
         <v>3928.8999999999942</v>
       </c>
       <c r="BL17" s="9">
         <v>1743.4000000000087</v>
       </c>
       <c r="BM17" s="9">
         <v>1482.8000000000029</v>
       </c>
-      <c r="BN17" s="29" t="s">
+      <c r="BN17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BO17" s="9">
         <v>1085.7</v>
       </c>
       <c r="BP17" s="9">
         <v>1034.8999999999999</v>
       </c>
       <c r="BQ17" s="9">
         <v>1098.5</v>
       </c>
       <c r="BR17" s="9">
         <v>1557.1</v>
       </c>
       <c r="BS17" s="9">
         <v>1629.9000000000005</v>
       </c>
       <c r="BT17" s="8">
         <v>2309.7999999999993</v>
       </c>
       <c r="BU17" s="8">
         <v>3633.6135528000013</v>
       </c>
       <c r="BV17" s="8">
         <v>9528.0864471999976</v>
       </c>
       <c r="BW17" s="9">
         <v>25827.03889905673</v>
       </c>
       <c r="BX17" s="9">
         <v>6249.1611009432745</v>
       </c>
       <c r="BY17" s="9">
         <v>2444.7999999999956</v>
       </c>
       <c r="BZ17" s="9">
         <v>1385.5999999999985</v>
       </c>
-      <c r="CA17" s="29" t="s">
+      <c r="CA17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CB17" s="9">
         <v>960.73699533350339</v>
       </c>
       <c r="CC17" s="9">
         <v>875.04559608392117</v>
       </c>
       <c r="CD17" s="9">
         <v>734.41740858257526</v>
       </c>
       <c r="CE17" s="9">
         <v>909.25980930000014</v>
       </c>
       <c r="CF17" s="9">
         <v>1177.9661808361921</v>
       </c>
       <c r="CG17" s="8">
         <v>1384.8740098638082</v>
       </c>
       <c r="CH17" s="8">
         <v>2640.2</v>
       </c>
       <c r="CI17" s="8">
         <v>9728.5878193149947</v>
       </c>
       <c r="CJ17" s="9">
         <v>22236.333820889249</v>
       </c>
       <c r="CK17" s="4">
         <v>33052.46617911075</v>
       </c>
       <c r="CL17" s="9">
         <v>5465.3999999999942</v>
       </c>
       <c r="CM17" s="9">
         <v>300.90000000000146</v>
       </c>
-      <c r="CO17" s="29" t="s">
+      <c r="CO17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CP17" s="9">
-        <v>971.3</v>
+        <v>1005.7386248219453</v>
       </c>
       <c r="CQ17" s="4">
-        <v>964.60000000000014</v>
+        <v>949.09001603469881</v>
       </c>
       <c r="CR17" s="9">
-        <v>1185.2999999999997</v>
+        <v>1150.0373601185811</v>
       </c>
       <c r="CS17" s="9">
-        <v>1447</v>
+        <v>1397.5606973029821</v>
       </c>
       <c r="CT17" s="9">
-        <v>1709.1331138815622</v>
+        <v>1649.5768235390851</v>
       </c>
       <c r="CU17" s="8">
-        <v>1863.5156352952963</v>
+        <v>1894.991254877712</v>
       </c>
       <c r="CV17" s="8">
-        <v>4150.4150469873775</v>
+        <v>3030.1323643225933</v>
       </c>
       <c r="CW17" s="8">
-        <v>8926.8327699574038</v>
+        <v>8471.3823638957692</v>
       </c>
       <c r="CX17" s="9">
-        <v>27682.203433878363</v>
+        <v>26758.711858884417</v>
       </c>
       <c r="CY17" s="4">
-        <v>13519.163150299995</v>
+        <v>11988.605653274855</v>
       </c>
       <c r="CZ17" s="9">
-        <v>9175.1710895639117</v>
+        <v>13080.941090279935</v>
       </c>
       <c r="DA17" s="9">
-        <v>3870.0108201038238</v>
-[...1 lines deleted...]
-      <c r="DC17" s="29" t="s">
+        <v>1277.8491030241421</v>
+      </c>
+      <c r="DC17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD17" s="9">
         <v>1190</v>
       </c>
       <c r="DE17" s="4">
         <v>1186.0999999999999</v>
       </c>
       <c r="DF17" s="9">
         <v>1262</v>
       </c>
       <c r="DG17" s="9">
         <v>1419.9</v>
       </c>
       <c r="DH17" s="9">
         <v>1607.6000000000004</v>
       </c>
-      <c r="DI17" s="8"/>
-      <c r="DJ17" s="8"/>
+      <c r="DI17" s="8">
+        <v>2054.0493956929804</v>
+      </c>
+      <c r="DJ17" s="8">
+        <v>3782.8094518100024</v>
+      </c>
       <c r="DK17" s="8"/>
       <c r="DL17" s="9"/>
       <c r="DM17" s="4"/>
       <c r="DN17" s="9"/>
       <c r="DO17" s="9"/>
     </row>
     <row r="18" spans="1:119">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="9">
         <v>1151.5</v>
       </c>
       <c r="C18" s="9">
         <v>785</v>
       </c>
       <c r="D18" s="9">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="9">
         <v>1478.8999999999996</v>
       </c>
       <c r="F18" s="9">
         <v>1663.6000000000004</v>
       </c>
       <c r="G18" s="9">
         <v>1452.3000000000002</v>
       </c>
       <c r="H18" s="9">
         <v>3563.2999999999993</v>
       </c>
       <c r="I18" s="9">
         <v>7149.8000000000011</v>
       </c>
       <c r="J18" s="9">
         <v>34191</v>
       </c>
       <c r="K18" s="9">
         <v>7539</v>
       </c>
       <c r="L18" s="9">
         <v>4996.4000000000015</v>
       </c>
       <c r="M18" s="9">
         <v>3471.2999999999956</v>
       </c>
-      <c r="N18" s="29" t="s">
+      <c r="N18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="O18" s="9">
         <v>1377.1</v>
       </c>
       <c r="P18" s="9">
         <v>855.70000000000027</v>
       </c>
       <c r="Q18" s="9">
         <v>970.09999999999991</v>
       </c>
       <c r="R18" s="9">
         <v>1614.2000000000003</v>
       </c>
       <c r="S18" s="9">
         <v>1803.8999999999996</v>
       </c>
       <c r="T18" s="9">
         <v>1528.3000000000002</v>
       </c>
       <c r="U18" s="9">
         <v>3922.4999999999991</v>
       </c>
       <c r="V18" s="9">
         <v>7975.5</v>
       </c>
       <c r="W18" s="9">
         <v>42756.7</v>
       </c>
       <c r="X18" s="9">
         <v>15422.199999999997</v>
       </c>
       <c r="Y18" s="9">
         <v>5581.4000000000087</v>
       </c>
       <c r="Z18" s="9">
         <v>1719.3999999999942</v>
       </c>
-      <c r="AA18" s="29" t="s">
+      <c r="AA18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB18" s="9">
         <v>1719.4</v>
       </c>
       <c r="AC18" s="9">
         <v>1072.5</v>
       </c>
       <c r="AD18" s="9">
         <v>1332.6</v>
       </c>
       <c r="AE18" s="9">
         <v>1957</v>
       </c>
       <c r="AF18" s="9">
         <v>2377.8999999999996</v>
       </c>
       <c r="AG18" s="8">
         <v>2095.7000000000007</v>
       </c>
       <c r="AH18" s="8">
         <v>4410.7999999999993</v>
       </c>
       <c r="AI18" s="8">
         <v>15136.300000000001</v>
       </c>
       <c r="AJ18" s="9">
         <v>49036.400000000009</v>
       </c>
       <c r="AK18" s="9">
         <v>11492</v>
       </c>
       <c r="AL18" s="9">
         <v>11946.799999999988</v>
       </c>
       <c r="AM18" s="9">
         <v>2224.4000000000087</v>
       </c>
-      <c r="AN18" s="29" t="s">
+      <c r="AN18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AO18" s="9">
         <v>2405.6</v>
       </c>
       <c r="AP18" s="9">
         <v>1451.9</v>
       </c>
       <c r="AQ18" s="9">
         <v>1744.3000000000002</v>
       </c>
       <c r="AR18" s="9">
         <v>2450</v>
       </c>
       <c r="AS18" s="9">
         <v>2653.8</v>
       </c>
       <c r="AT18" s="7">
         <v>2504.6999999999989</v>
       </c>
       <c r="AU18" s="7">
         <v>5190.7000000000007</v>
       </c>
       <c r="AV18" s="7">
         <v>18086.800000000003</v>
       </c>
       <c r="AW18" s="9">
         <v>74291.899999999994</v>
       </c>
       <c r="AX18" s="9">
         <v>10362</v>
       </c>
       <c r="AY18" s="9">
         <v>-3865.8000000000029</v>
       </c>
       <c r="AZ18" s="9">
         <v>3038.5</v>
       </c>
-      <c r="BA18" s="29" t="s">
+      <c r="BA18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BB18" s="9">
         <v>2687</v>
       </c>
       <c r="BC18" s="9">
         <v>1576.6999999999998</v>
       </c>
       <c r="BD18" s="9">
         <v>1996.1000000000004</v>
       </c>
       <c r="BE18" s="9">
         <v>2994.9999999999991</v>
       </c>
       <c r="BF18" s="9">
         <v>3509.6000000000004</v>
       </c>
       <c r="BG18" s="8">
         <v>3292.1000000000004</v>
       </c>
       <c r="BH18" s="8">
         <v>6472.2000000000007</v>
       </c>
       <c r="BI18" s="8">
         <v>29777.3</v>
       </c>
       <c r="BJ18" s="9">
         <v>55718.399999999994</v>
       </c>
       <c r="BK18" s="9">
         <v>7945.4000000000087</v>
       </c>
       <c r="BL18" s="9">
         <v>14774.300000000003</v>
       </c>
       <c r="BM18" s="9">
         <v>5054.5</v>
       </c>
-      <c r="BN18" s="29" t="s">
+      <c r="BN18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BO18" s="9">
         <v>3352.2</v>
       </c>
       <c r="BP18" s="9">
         <v>2306.1999999999998</v>
       </c>
       <c r="BQ18" s="9">
         <v>2888.2000000000007</v>
       </c>
       <c r="BR18" s="9">
         <v>4001.6999999999989</v>
       </c>
       <c r="BS18" s="9">
         <v>4285.5</v>
       </c>
       <c r="BT18" s="8">
         <v>4024.7000000000007</v>
       </c>
       <c r="BU18" s="8">
         <v>6837.6061259000016</v>
       </c>
       <c r="BV18" s="8">
         <v>23219.593874099995</v>
       </c>
       <c r="BW18" s="9">
         <v>32006.5</v>
       </c>
       <c r="BX18" s="9">
         <v>12432.199999999997</v>
       </c>
       <c r="BY18" s="9">
         <v>8168.4000000000087</v>
       </c>
       <c r="BZ18" s="9">
         <v>4531.6999999999971</v>
       </c>
-      <c r="CA18" s="29" t="s">
+      <c r="CA18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CB18" s="9">
         <v>2827.6320934610385</v>
       </c>
       <c r="CC18" s="9">
         <v>1693.7993694121596</v>
       </c>
       <c r="CD18" s="9">
         <v>2775.6658476734228</v>
       </c>
       <c r="CE18" s="9">
         <v>2818.9138224719145</v>
       </c>
       <c r="CF18" s="9">
         <v>2670.5766785297692</v>
       </c>
       <c r="CG18" s="8">
         <v>1871.2121884516946</v>
       </c>
       <c r="CH18" s="8">
         <v>5988.5</v>
       </c>
       <c r="CI18" s="8">
         <v>19260.545658611281</v>
       </c>
       <c r="CJ18" s="9">
         <v>39200.166241478546</v>
       </c>
       <c r="CK18" s="4">
         <v>73794.333758521447</v>
       </c>
       <c r="CL18" s="9">
         <v>24577.700000000012</v>
       </c>
       <c r="CM18" s="9">
         <v>1678.6999999999825</v>
       </c>
-      <c r="CO18" s="29" t="s">
+      <c r="CO18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CP18" s="9">
-        <v>2737.1</v>
+        <v>2883.2932857884662</v>
       </c>
       <c r="CQ18" s="4">
-        <v>2106.4</v>
+        <v>2145.1032276821952</v>
       </c>
       <c r="CR18" s="9">
-        <v>2401.8999999999996</v>
+        <v>2501.0214046569745</v>
       </c>
       <c r="CS18" s="9">
-        <v>3026.3000000000011</v>
+        <v>3091.2879051469645</v>
       </c>
       <c r="CT18" s="9">
-        <v>3021.8003816654873</v>
+        <v>3143.2063061228964</v>
       </c>
       <c r="CU18" s="8">
-        <v>2979.4290283717273</v>
+        <v>3137.808760518903</v>
       </c>
       <c r="CV18" s="8">
-        <v>7076.6906426601217</v>
+        <v>6737.7168012412476</v>
       </c>
       <c r="CW18" s="8">
-        <v>16167.984911000869</v>
+        <v>16795.977707917358</v>
       </c>
       <c r="CX18" s="9">
-        <v>48193.395036301794</v>
+        <v>35753.730345172065</v>
       </c>
       <c r="CY18" s="4">
-        <v>26069.9057646</v>
+        <v>27279.183951805317</v>
       </c>
       <c r="CZ18" s="9">
-        <v>55930.647448965552</v>
+        <v>39724.653439869056</v>
       </c>
       <c r="DA18" s="9">
-        <v>-10015.935330613895</v>
-[...1 lines deleted...]
-      <c r="DC18" s="29" t="s">
+        <v>3360.9500010540069</v>
+      </c>
+      <c r="DC18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD18" s="9">
         <v>3082.5</v>
       </c>
       <c r="DE18" s="4">
         <v>2202.6999999999998</v>
       </c>
       <c r="DF18" s="9">
         <v>2635.8</v>
       </c>
       <c r="DG18" s="9">
         <v>3326.1000000000004</v>
       </c>
       <c r="DH18" s="9">
         <v>3584.3999999999996</v>
       </c>
-      <c r="DI18" s="8"/>
-      <c r="DJ18" s="8"/>
+      <c r="DI18" s="8">
+        <v>3827.1175851163753</v>
+      </c>
+      <c r="DJ18" s="8">
+        <v>6425.2824148836262</v>
+      </c>
       <c r="DK18" s="8"/>
       <c r="DL18" s="9"/>
       <c r="DM18" s="4"/>
       <c r="DN18" s="9"/>
       <c r="DO18" s="9"/>
     </row>
     <row r="19" spans="1:119">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="9">
         <v>297.5</v>
       </c>
       <c r="C19" s="9">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="9">
         <v>343.80000000000007</v>
       </c>
       <c r="F19" s="9">
         <v>346.59999999999991</v>
       </c>
       <c r="G19" s="9">
         <v>485.29999999999995</v>
       </c>
       <c r="H19" s="9">
         <v>949.09999999999991</v>
       </c>
       <c r="I19" s="9">
         <v>2451.1000000000004</v>
       </c>
       <c r="J19" s="9">
         <v>17328.400000000001</v>
       </c>
       <c r="K19" s="9">
         <v>1392.7999999999993</v>
       </c>
       <c r="L19" s="9">
         <v>1278.7999999999993</v>
       </c>
       <c r="M19" s="9">
         <v>590.79999999999927</v>
       </c>
-      <c r="N19" s="29" t="s">
+      <c r="N19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="O19" s="9">
         <v>373.7</v>
       </c>
       <c r="P19" s="9">
         <v>184.00000000000006</v>
       </c>
       <c r="Q19" s="9">
         <v>211.59999999999991</v>
       </c>
       <c r="R19" s="9">
         <v>347.90000000000009</v>
       </c>
       <c r="S19" s="9">
         <v>367.39999999999986</v>
       </c>
       <c r="T19" s="9">
         <v>488.60000000000014</v>
       </c>
       <c r="U19" s="9">
         <v>1055.8</v>
       </c>
       <c r="V19" s="9">
         <v>2188.3000000000002</v>
       </c>
       <c r="W19" s="9">
         <v>25642.7</v>
       </c>
       <c r="X19" s="9">
         <v>-1227.0999999999985</v>
       </c>
       <c r="Y19" s="9">
         <v>-68</v>
       </c>
       <c r="Z19" s="9">
         <v>-313.40000000000146</v>
       </c>
-      <c r="AA19" s="29" t="s">
+      <c r="AA19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AB19" s="9">
         <v>354.2</v>
       </c>
       <c r="AC19" s="9">
         <v>243.3</v>
       </c>
       <c r="AD19" s="9">
         <v>237.39999999999998</v>
       </c>
       <c r="AE19" s="9">
         <v>381.80000000000007</v>
       </c>
       <c r="AF19" s="9">
         <v>419.09999999999991</v>
       </c>
       <c r="AG19" s="8">
         <v>560.50000000000023</v>
       </c>
       <c r="AH19" s="8">
         <v>1013.6999999999998</v>
       </c>
       <c r="AI19" s="8">
         <v>3453.3999999999996</v>
       </c>
       <c r="AJ19" s="9">
         <v>30749.299999999996</v>
       </c>
       <c r="AK19" s="9">
         <v>3882.9000000000015</v>
       </c>
       <c r="AL19" s="9">
         <v>-2686.9000000000015</v>
       </c>
       <c r="AM19" s="9">
         <v>679.5</v>
       </c>
-      <c r="AN19" s="29" t="s">
+      <c r="AN19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AO19" s="9">
         <v>402.9</v>
       </c>
       <c r="AP19" s="9">
         <v>263.5</v>
       </c>
       <c r="AQ19" s="9">
         <v>299.10000000000002</v>
       </c>
       <c r="AR19" s="9">
         <v>468.09999999999991</v>
       </c>
       <c r="AS19" s="9">
         <v>523.40000000000009</v>
       </c>
       <c r="AT19" s="7">
         <v>701.69999999999982</v>
       </c>
       <c r="AU19" s="7">
         <v>1371.3000000000002</v>
       </c>
       <c r="AV19" s="7">
         <v>4759.7000000000007</v>
       </c>
       <c r="AW19" s="9">
         <v>35317.100000000006</v>
       </c>
       <c r="AX19" s="9">
         <v>-5086.7000000000044</v>
       </c>
       <c r="AY19" s="9">
         <v>-966.79999999999563</v>
       </c>
       <c r="AZ19" s="9">
         <v>737.39999999999418</v>
       </c>
-      <c r="BA19" s="29" t="s">
+      <c r="BA19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BB19" s="9">
         <v>407.8</v>
       </c>
       <c r="BC19" s="9">
         <v>362.2</v>
       </c>
       <c r="BD19" s="9">
         <v>282.09999999999991</v>
       </c>
       <c r="BE19" s="9">
         <v>491.10000000000014</v>
       </c>
       <c r="BF19" s="9">
         <v>517.60000000000014</v>
       </c>
       <c r="BG19" s="8">
         <v>850</v>
       </c>
       <c r="BH19" s="8">
         <v>2543.0999999999995</v>
       </c>
       <c r="BI19" s="8">
         <v>10957.4</v>
       </c>
       <c r="BJ19" s="9">
         <v>39096</v>
       </c>
       <c r="BK19" s="9">
         <v>2390</v>
       </c>
       <c r="BL19" s="9">
         <v>2069.8999999999942</v>
       </c>
       <c r="BM19" s="9">
         <v>1331.6000000000058</v>
       </c>
-      <c r="BN19" s="29" t="s">
+      <c r="BN19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BO19" s="9">
         <v>510.9</v>
       </c>
       <c r="BP19" s="9">
         <v>388</v>
       </c>
       <c r="BQ19" s="9">
         <v>357.80000000000007</v>
       </c>
       <c r="BR19" s="9">
         <v>672.8</v>
       </c>
       <c r="BS19" s="9">
         <v>703.80000000000018</v>
       </c>
       <c r="BT19" s="8">
         <v>986</v>
       </c>
       <c r="BU19" s="8">
         <v>1921.9612109</v>
       </c>
       <c r="BV19" s="8">
         <v>7979.6387890999995</v>
       </c>
       <c r="BW19" s="9">
         <v>19215.168206336086</v>
       </c>
       <c r="BX19" s="9">
         <v>1234.5317936639149</v>
       </c>
       <c r="BY19" s="9">
         <v>3294.0999999999985</v>
       </c>
       <c r="BZ19" s="9">
         <v>704.40000000000146</v>
       </c>
-      <c r="CA19" s="29" t="s">
+      <c r="CA19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CB19" s="9">
         <v>332.21523050903511</v>
       </c>
       <c r="CC19" s="9">
         <v>219.3565473943404</v>
       </c>
       <c r="CD19" s="9">
         <v>216.07743857197647</v>
       </c>
       <c r="CE19" s="9">
         <v>289.55532903623907</v>
       </c>
       <c r="CF19" s="9">
         <v>394.11298781250457</v>
       </c>
       <c r="CG19" s="8">
         <v>467.58246667590447</v>
       </c>
       <c r="CH19" s="8">
         <v>1289.7999999999997</v>
       </c>
       <c r="CI19" s="8">
         <v>12266.33478426472</v>
       </c>
       <c r="CJ19" s="9">
         <v>21757.770379849353</v>
       </c>
       <c r="CK19" s="4">
         <v>24522.129620150648</v>
       </c>
       <c r="CL19" s="9">
         <v>6724.1999999999971</v>
       </c>
       <c r="CM19" s="9">
         <v>-54.799999999995634</v>
       </c>
-      <c r="CO19" s="29" t="s">
+      <c r="CO19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CP19" s="9">
-        <v>366</v>
+        <v>435.89543494666776</v>
       </c>
       <c r="CQ19" s="4">
-        <v>207.20000000000005</v>
+        <v>226.10645835261852</v>
       </c>
       <c r="CR19" s="9">
-        <v>235.29999999999995</v>
+        <v>254.39295584038268</v>
       </c>
       <c r="CS19" s="9">
-        <v>327.59999999999991</v>
+        <v>339.39649223830304</v>
       </c>
       <c r="CT19" s="9">
-        <v>408.14261453938775</v>
+        <v>394.86402393964181</v>
       </c>
       <c r="CU19" s="8">
-        <v>524.08448194291054</v>
+        <v>539.39898544921471</v>
       </c>
       <c r="CV19" s="8">
-        <v>1323.6762889154111</v>
+        <v>1106.3714607810593</v>
       </c>
       <c r="CW19" s="8">
-        <v>9320.10287804369</v>
+        <v>8634.185189575368</v>
       </c>
       <c r="CX19" s="9">
-        <v>23610.693736558605</v>
+        <v>23049.884361804903</v>
       </c>
       <c r="CY19" s="4">
-        <v>10248.401802999993</v>
+        <v>9685.7428710242093</v>
       </c>
       <c r="CZ19" s="9">
-        <v>8126.3088112700643</v>
+        <v>13188.930089604204</v>
       </c>
       <c r="DA19" s="9">
-        <v>2124.3986794650846</v>
-[...1 lines deleted...]
-      <c r="DC19" s="29" t="s">
+        <v>417.53697716398165</v>
+      </c>
+      <c r="DC19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD19" s="9">
         <v>414</v>
       </c>
       <c r="DE19" s="4">
         <v>277.70000000000005</v>
       </c>
       <c r="DF19" s="9">
         <v>314.89999999999998</v>
       </c>
       <c r="DG19" s="9">
         <v>393.9</v>
       </c>
       <c r="DH19" s="9">
         <v>452.40000000000009</v>
       </c>
-      <c r="DI19" s="8"/>
-      <c r="DJ19" s="8"/>
+      <c r="DI19" s="8">
+        <v>647.40182791994266</v>
+      </c>
+      <c r="DJ19" s="8">
+        <v>1423.3463921947259</v>
+      </c>
       <c r="DK19" s="8"/>
       <c r="DL19" s="9"/>
       <c r="DM19" s="4"/>
       <c r="DN19" s="9"/>
       <c r="DO19" s="9"/>
     </row>
     <row r="20" spans="1:119">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="9">
         <v>416.9</v>
       </c>
       <c r="C20" s="9">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="9">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="9">
         <v>807.2</v>
       </c>
       <c r="F20" s="9">
         <v>750.30000000000018</v>
       </c>
       <c r="G20" s="8">
         <v>986.79999999999973</v>
       </c>
       <c r="H20" s="8">
         <v>1747.6</v>
       </c>
       <c r="I20" s="9">
         <v>1998.9000000000005</v>
       </c>
       <c r="J20" s="9">
         <v>6757</v>
       </c>
       <c r="K20" s="9">
         <v>3462.4999999999982</v>
       </c>
       <c r="L20" s="9">
         <v>4336.7000000000007</v>
       </c>
       <c r="M20" s="9">
         <v>666.60000000000218</v>
       </c>
-      <c r="N20" s="29" t="s">
+      <c r="N20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="O20" s="9">
         <v>451.8</v>
       </c>
       <c r="P20" s="9">
         <v>397.90000000000003</v>
       </c>
       <c r="Q20" s="9">
         <v>505.89999999999986</v>
       </c>
       <c r="R20" s="9">
         <v>824.09999999999991</v>
       </c>
       <c r="S20" s="9">
         <v>791.90000000000009</v>
       </c>
       <c r="T20" s="8">
         <v>1040.0999999999999</v>
       </c>
       <c r="U20" s="8">
         <v>2127.8000000000002</v>
       </c>
       <c r="V20" s="9">
         <v>3729.7999999999993</v>
       </c>
       <c r="W20" s="9">
         <v>10624.2</v>
       </c>
       <c r="X20" s="9">
         <v>2575.5999999999985</v>
       </c>
       <c r="Y20" s="9">
         <v>6335.6000000000022</v>
       </c>
       <c r="Z20" s="9">
         <v>509.20000000000073</v>
       </c>
-      <c r="AA20" s="29" t="s">
+      <c r="AA20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AB20" s="9">
         <v>494.4</v>
       </c>
       <c r="AC20" s="9">
         <v>415</v>
       </c>
       <c r="AD20" s="9">
         <v>565.1</v>
       </c>
       <c r="AE20" s="9">
         <v>887.80000000000018</v>
       </c>
       <c r="AF20" s="9">
         <v>874.39999999999964</v>
       </c>
       <c r="AG20" s="9">
         <v>1217.5</v>
       </c>
       <c r="AH20" s="8">
         <v>2271</v>
       </c>
       <c r="AI20" s="8">
         <v>5080.3</v>
       </c>
       <c r="AJ20" s="9">
         <v>11628.400000000001</v>
       </c>
       <c r="AK20" s="9">
         <v>2868.0999999999985</v>
       </c>
       <c r="AL20" s="9">
         <v>2145.7000000000007</v>
       </c>
       <c r="AM20" s="9">
         <v>868.79999999999927</v>
       </c>
-      <c r="AN20" s="29" t="s">
+      <c r="AN20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AO20" s="9">
         <v>555.6</v>
       </c>
       <c r="AP20" s="9">
         <v>481.30000000000007</v>
       </c>
       <c r="AQ20" s="9">
         <v>724.5</v>
       </c>
       <c r="AR20" s="9">
         <v>1112.5999999999999</v>
       </c>
       <c r="AS20" s="9">
         <v>1071.0999999999999</v>
       </c>
       <c r="AT20" s="9">
         <v>1521.0000000000005</v>
       </c>
       <c r="AU20" s="7">
         <v>2663</v>
       </c>
       <c r="AV20" s="7">
         <v>3734.2999999999993</v>
       </c>
       <c r="AW20" s="9">
         <v>18238.699999999997</v>
       </c>
       <c r="AX20" s="9">
         <v>3190.0999999999985</v>
       </c>
       <c r="AY20" s="9">
         <v>3447.2000000000044</v>
       </c>
       <c r="AZ20" s="9">
         <v>981.40000000000146</v>
       </c>
-      <c r="BA20" s="29" t="s">
+      <c r="BA20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BB20" s="9">
         <v>630.20000000000005</v>
       </c>
       <c r="BC20" s="9">
         <v>573.5</v>
       </c>
       <c r="BD20" s="9">
         <v>801.39999999999986</v>
       </c>
       <c r="BE20" s="9">
         <v>1311.2000000000003</v>
       </c>
       <c r="BF20" s="9">
         <v>1224.1999999999998</v>
       </c>
       <c r="BG20" s="9">
         <v>1772</v>
       </c>
       <c r="BH20" s="8">
         <v>3096.5</v>
       </c>
       <c r="BI20" s="8">
         <v>5042.3999999999996</v>
       </c>
       <c r="BJ20" s="9">
         <v>21734.199999999997</v>
       </c>
       <c r="BK20" s="9">
         <v>2853.7000000000044</v>
       </c>
       <c r="BL20" s="9">
         <v>2598.2999999999956</v>
       </c>
       <c r="BM20" s="9">
         <v>911.20000000000437</v>
       </c>
-      <c r="BN20" s="29" t="s">
+      <c r="BN20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BO20" s="9">
         <v>813.7</v>
       </c>
       <c r="BP20" s="9">
         <v>722.2</v>
       </c>
       <c r="BQ20" s="9">
         <v>965.79999999999973</v>
       </c>
       <c r="BR20" s="9">
         <v>1657.1000000000004</v>
       </c>
       <c r="BS20" s="9">
         <v>1527.1999999999998</v>
       </c>
       <c r="BT20" s="9">
         <v>2083.3999999999996</v>
       </c>
       <c r="BU20" s="8">
         <v>3499.0211205000014</v>
       </c>
       <c r="BV20" s="8">
         <v>4705.6788794999993</v>
       </c>
       <c r="BW20" s="9">
         <v>8251.5863031022946</v>
       </c>
       <c r="BX20" s="9">
         <v>3090.7136968977065</v>
       </c>
       <c r="BY20" s="9">
         <v>1884.0999999999985</v>
       </c>
       <c r="BZ20" s="9">
         <v>1270.0999999999985</v>
       </c>
-      <c r="CA20" s="29" t="s">
+      <c r="CA20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CB20" s="9">
         <v>701.36350925199747</v>
       </c>
       <c r="CC20" s="9">
         <v>502.69348045522031</v>
       </c>
       <c r="CD20" s="9">
         <v>679.64556899352692</v>
       </c>
       <c r="CE20" s="9">
         <v>1090.5067515992555</v>
       </c>
       <c r="CF20" s="9">
         <v>1169.9104839155229</v>
       </c>
       <c r="CG20" s="9">
         <v>1498.8802057844769</v>
       </c>
       <c r="CH20" s="8">
         <v>2338.3999999999996</v>
       </c>
       <c r="CI20" s="8">
         <v>3774.0693133733166</v>
       </c>
       <c r="CJ20" s="9">
         <v>9190.3916412556136</v>
       </c>
       <c r="CK20" s="4">
         <v>19452.908358744386</v>
       </c>
       <c r="CL20" s="9">
         <v>5618.1000000000022</v>
       </c>
       <c r="CM20" s="9">
         <v>513.69999999999709</v>
       </c>
-      <c r="CO20" s="29" t="s">
+      <c r="CO20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CP20" s="9">
-        <v>608</v>
+        <v>696.7767919114342</v>
       </c>
       <c r="CQ20" s="4">
-        <v>559.5</v>
+        <v>583.56791752407912</v>
       </c>
       <c r="CR20" s="9">
-        <v>709.59999999999991</v>
+        <v>730.99513625840518</v>
       </c>
       <c r="CS20" s="9">
-        <v>1239.7000000000003</v>
+        <v>1269.1646753776695</v>
       </c>
       <c r="CT20" s="9">
-        <v>1198.1408913387813</v>
+        <v>1208.793717957943</v>
       </c>
       <c r="CU20" s="9">
-        <v>1635.6367220626917</v>
+        <v>1639.7217193667038</v>
       </c>
       <c r="CV20" s="8">
-        <v>2812.7340453997358</v>
+        <v>2920.9252984521081</v>
       </c>
       <c r="CW20" s="8">
-        <v>3484.8899995044831</v>
+        <v>3580.4157579231032</v>
       </c>
       <c r="CX20" s="9">
-        <v>16412.398341694308</v>
+        <v>15713.918271020008</v>
       </c>
       <c r="CY20" s="4">
-        <v>6705.6481194000007</v>
+        <v>5881.7207142085463</v>
       </c>
       <c r="CZ20" s="9">
-        <v>4283.3022768552837</v>
+        <v>6386.2388494123225</v>
       </c>
       <c r="DA20" s="9">
-        <v>1553.0574983407714</v>
-[...1 lines deleted...]
-      <c r="DC20" s="29" t="s">
+        <v>1024.9669572039857</v>
+      </c>
+      <c r="DC20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD20" s="9">
         <v>839.8</v>
       </c>
       <c r="DE20" s="4">
         <v>614.90000000000009</v>
       </c>
       <c r="DF20" s="9">
         <v>832.7</v>
       </c>
       <c r="DG20" s="9">
         <v>1387.9</v>
       </c>
       <c r="DH20" s="9">
         <v>1213.5</v>
       </c>
-      <c r="DI20" s="9"/>
-      <c r="DJ20" s="8"/>
+      <c r="DI20" s="9">
+        <v>1923.8387229028831</v>
+      </c>
+      <c r="DJ20" s="8">
+        <v>2883.4359199604523</v>
+      </c>
       <c r="DK20" s="8"/>
       <c r="DL20" s="9"/>
       <c r="DM20" s="4"/>
       <c r="DN20" s="9"/>
       <c r="DO20" s="9"/>
     </row>
     <row r="21" spans="1:119">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="9">
         <v>719.3</v>
       </c>
       <c r="C21" s="9">
         <v>568</v>
       </c>
       <c r="D21" s="9">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="9">
         <v>863.5</v>
       </c>
       <c r="F21" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G21" s="8">
         <v>1046.8000000000002</v>
       </c>
       <c r="H21" s="8">
         <v>2723.5</v>
       </c>
       <c r="I21" s="9">
         <v>9176.9000000000015</v>
       </c>
       <c r="J21" s="9">
         <v>44832.2</v>
       </c>
       <c r="K21" s="9">
         <v>4741.2999999999956</v>
       </c>
       <c r="L21" s="9">
         <v>3783.6999999999971</v>
       </c>
       <c r="M21" s="9">
         <v>505.60000000000582</v>
       </c>
-      <c r="N21" s="29" t="s">
+      <c r="N21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="O21" s="9">
         <v>756.1</v>
       </c>
       <c r="P21" s="9">
         <v>548.19999999999993</v>
       </c>
       <c r="Q21" s="9">
         <v>505.20000000000005</v>
       </c>
       <c r="R21" s="9">
         <v>942.80000000000018</v>
       </c>
       <c r="S21" s="9">
         <v>997.89999999999964</v>
       </c>
       <c r="T21" s="8">
         <v>1156.5</v>
       </c>
       <c r="U21" s="8">
         <v>3127.5</v>
       </c>
       <c r="V21" s="9">
         <v>12119.2</v>
       </c>
       <c r="W21" s="9">
         <v>59975.799999999996</v>
       </c>
       <c r="X21" s="9">
         <v>9031.1999999999971</v>
       </c>
       <c r="Y21" s="9">
         <v>-4165.3999999999942</v>
       </c>
       <c r="Z21" s="9">
         <v>788.89999999999418</v>
       </c>
-      <c r="AA21" s="29" t="s">
+      <c r="AA21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AB21" s="9">
         <v>843.8</v>
       </c>
       <c r="AC21" s="9">
         <v>619.29999999999995</v>
       </c>
       <c r="AD21" s="9">
         <v>542</v>
       </c>
       <c r="AE21" s="9">
         <v>1035.4000000000001</v>
       </c>
       <c r="AF21" s="9">
         <v>1146.8999999999996</v>
       </c>
       <c r="AG21" s="9">
         <v>1364.9000000000005</v>
       </c>
       <c r="AH21" s="8">
         <v>3289.7</v>
       </c>
       <c r="AI21" s="8">
         <v>18358.3</v>
       </c>
       <c r="AJ21" s="9">
         <v>70746.099999999991</v>
       </c>
       <c r="AK21" s="9">
         <v>4867.7000000000116</v>
       </c>
       <c r="AL21" s="9">
         <v>3730.2999999999884</v>
       </c>
       <c r="AM21" s="9">
         <v>2290.4000000000087</v>
       </c>
-      <c r="AN21" s="29" t="s">
+      <c r="AN21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AO21" s="9">
         <v>944.5</v>
       </c>
       <c r="AP21" s="9">
         <v>741.40000000000009</v>
       </c>
       <c r="AQ21" s="9">
         <v>627.29999999999973</v>
       </c>
       <c r="AR21" s="9">
         <v>1327.2000000000003</v>
       </c>
       <c r="AS21" s="9">
         <v>1441.2999999999997</v>
       </c>
       <c r="AT21" s="9">
         <v>1762.3000000000002</v>
       </c>
       <c r="AU21" s="7">
         <v>3901.1000000000004</v>
       </c>
       <c r="AV21" s="7">
         <v>23297.200000000004</v>
       </c>
       <c r="AW21" s="9">
         <v>88777.7</v>
       </c>
       <c r="AX21" s="9">
         <v>-3626.1999999999971</v>
       </c>
       <c r="AY21" s="9">
         <v>-13384.5</v>
       </c>
       <c r="AZ21" s="9">
         <v>1602.3999999999942</v>
       </c>
-      <c r="BA21" s="29" t="s">
+      <c r="BA21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BB21" s="9">
         <v>1076.0999999999999</v>
       </c>
       <c r="BC21" s="9">
         <v>1038.3000000000002</v>
       </c>
       <c r="BD21" s="9">
         <v>707.90000000000009</v>
       </c>
       <c r="BE21" s="9">
         <v>1408.5</v>
       </c>
       <c r="BF21" s="9">
         <v>1572.8999999999996</v>
       </c>
       <c r="BG21" s="9">
         <v>2080.8000000000002</v>
       </c>
       <c r="BH21" s="8">
         <v>4925.8999999999996</v>
       </c>
       <c r="BI21" s="8">
         <v>39012.1</v>
       </c>
       <c r="BJ21" s="9">
         <v>85846.700000000012</v>
       </c>
       <c r="BK21" s="9">
         <v>8919.1999999999825</v>
       </c>
       <c r="BL21" s="9">
         <v>2086</v>
       </c>
       <c r="BM21" s="9">
         <v>1434.3000000000175</v>
       </c>
-      <c r="BN21" s="29" t="s">
+      <c r="BN21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BO21" s="9">
         <v>1423.4</v>
       </c>
       <c r="BP21" s="9">
         <v>1105.2999999999997</v>
       </c>
       <c r="BQ21" s="9">
         <v>987.30000000000018</v>
       </c>
       <c r="BR21" s="9">
         <v>1962</v>
       </c>
       <c r="BS21" s="9">
         <v>2155.8000000000002</v>
       </c>
       <c r="BT21" s="9">
         <v>2530.5999999999995</v>
       </c>
       <c r="BU21" s="8">
         <v>6175.8856171999996</v>
       </c>
       <c r="BV21" s="8">
         <v>23358.714382800001</v>
       </c>
       <c r="BW21" s="9">
         <v>48469.349337125255</v>
       </c>
       <c r="BX21" s="9">
         <v>9442.9506628747476</v>
       </c>
       <c r="BY21" s="9">
         <v>6597.8000000000029</v>
       </c>
       <c r="BZ21" s="9">
         <v>2004.7999999999884</v>
       </c>
-      <c r="CA21" s="29" t="s">
+      <c r="CA21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CB21" s="9">
         <v>1076.9574405264532</v>
       </c>
       <c r="CC21" s="9">
         <v>826.75409920025891</v>
       </c>
       <c r="CD21" s="9">
         <v>553.38846027328782</v>
       </c>
       <c r="CE21" s="9">
         <v>874.08180373332743</v>
       </c>
       <c r="CF21" s="9">
         <v>1083.0657588212939</v>
       </c>
       <c r="CG21" s="9">
         <v>1183.2524374453787</v>
       </c>
       <c r="CH21" s="8">
         <v>4284.5</v>
       </c>
       <c r="CI21" s="8">
         <v>23032.174109732128</v>
       </c>
       <c r="CJ21" s="9">
         <v>47604.146541284783</v>
       </c>
       <c r="CK21" s="4">
         <v>55767.053458715214</v>
       </c>
       <c r="CL21" s="9">
         <v>13538.300000000003</v>
       </c>
       <c r="CM21" s="9">
         <v>-3410.8000000000029</v>
       </c>
-      <c r="CO21" s="29" t="s">
+      <c r="CO21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CP21" s="9">
-        <v>865.7</v>
+        <v>978.16001285679511</v>
       </c>
       <c r="CQ21" s="4">
-        <v>725.09999999999991</v>
+        <v>749.3437644944471</v>
       </c>
       <c r="CR21" s="9">
-        <v>658.60000000000014</v>
+        <v>681.36702986867658</v>
       </c>
       <c r="CS21" s="9">
-        <v>942.19999999999982</v>
+        <v>951.81995069597087</v>
       </c>
       <c r="CT21" s="9">
-        <v>1089.44913216753</v>
+        <v>1099.2230337701321</v>
       </c>
       <c r="CU21" s="9">
-        <v>1231.854015439455</v>
+        <v>1239.3630710124762</v>
       </c>
       <c r="CV21" s="8">
-        <v>5905.0016469458897</v>
+        <v>4716.111823066225</v>
       </c>
       <c r="CW21" s="8">
-        <v>20230.130573905088</v>
+        <v>20696.860534809395</v>
       </c>
       <c r="CX21" s="9">
-        <v>62091.564631542045</v>
+        <v>55406.466127584208</v>
       </c>
       <c r="CY21" s="4">
-        <v>22528.859931700004</v>
+        <v>25830.872383114765</v>
       </c>
       <c r="CZ21" s="9">
-        <v>15981.545242036591</v>
+        <v>25663.011373461428</v>
       </c>
       <c r="DA21" s="9">
-        <v>4692.1155465664924</v>
-[...1 lines deleted...]
-      <c r="DC21" s="29" t="s">
+        <v>1021.2948130898876</v>
+      </c>
+      <c r="DC21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD21" s="9">
         <v>1061.0999999999999</v>
       </c>
       <c r="DE21" s="4">
         <v>642.40000000000009</v>
       </c>
       <c r="DF21" s="9">
         <v>845.5</v>
       </c>
       <c r="DG21" s="9">
         <v>1034.5</v>
       </c>
       <c r="DH21" s="9">
         <v>1173.1000000000004</v>
       </c>
-      <c r="DI21" s="9"/>
-      <c r="DJ21" s="8"/>
+      <c r="DI21" s="9">
+        <v>1256.8345310580025</v>
+      </c>
+      <c r="DJ21" s="8">
+        <v>5056.1535535817784</v>
+      </c>
       <c r="DK21" s="8"/>
       <c r="DL21" s="9"/>
       <c r="DM21" s="4"/>
       <c r="DN21" s="9"/>
       <c r="DO21" s="9"/>
     </row>
-    <row r="22" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="22" spans="1:119" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="11"/>
       <c r="S22" s="11"/>
       <c r="T22" s="11"/>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
       <c r="W22" s="11"/>
       <c r="X22" s="11"/>
       <c r="Y22" s="11"/>
       <c r="Z22" s="11"/>
       <c r="AB22" s="11"/>
@@ -6658,51 +6718,51 @@
       <c r="CP22" s="11"/>
       <c r="CQ22" s="11"/>
       <c r="CR22" s="11"/>
       <c r="CS22" s="11"/>
       <c r="CT22" s="11"/>
       <c r="CU22" s="11"/>
       <c r="CV22" s="12"/>
       <c r="CW22" s="12"/>
       <c r="CX22" s="11"/>
       <c r="CY22" s="11"/>
       <c r="CZ22" s="11"/>
       <c r="DA22" s="11"/>
       <c r="DD22" s="11"/>
       <c r="DE22" s="11"/>
       <c r="DF22" s="11"/>
       <c r="DG22" s="11"/>
       <c r="DH22" s="11"/>
       <c r="DI22" s="11"/>
       <c r="DJ22" s="12"/>
       <c r="DK22" s="12"/>
       <c r="DL22" s="11"/>
       <c r="DM22" s="11"/>
       <c r="DN22" s="11"/>
       <c r="DO22" s="11"/>
     </row>
-    <row r="23" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="23" spans="1:119" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="O23" s="11"/>
       <c r="P23" s="11"/>
       <c r="Q23" s="11"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="11"/>
       <c r="U23" s="11"/>
       <c r="V23" s="11"/>
       <c r="W23" s="11"/>
       <c r="X23" s="11"/>
       <c r="Y23" s="11"/>
       <c r="Z23" s="11"/>
       <c r="AB23" s="11"/>
@@ -6768,51 +6828,51 @@
       <c r="CP23" s="11"/>
       <c r="CQ23" s="11"/>
       <c r="CR23" s="11"/>
       <c r="CS23" s="11"/>
       <c r="CT23" s="11"/>
       <c r="CU23" s="11"/>
       <c r="CV23" s="12"/>
       <c r="CW23" s="12"/>
       <c r="CX23" s="11"/>
       <c r="CY23" s="11"/>
       <c r="CZ23" s="11"/>
       <c r="DA23" s="11"/>
       <c r="DD23" s="11"/>
       <c r="DE23" s="11"/>
       <c r="DF23" s="11"/>
       <c r="DG23" s="11"/>
       <c r="DH23" s="11"/>
       <c r="DI23" s="11"/>
       <c r="DJ23" s="12"/>
       <c r="DK23" s="12"/>
       <c r="DL23" s="11"/>
       <c r="DM23" s="11"/>
       <c r="DN23" s="11"/>
       <c r="DO23" s="11"/>
     </row>
-    <row r="24" spans="1:119" s="10" customFormat="1" ht="29.25" customHeight="1">
+    <row r="24" spans="1:119" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
       <c r="X24" s="11"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="11"/>
       <c r="AB24" s="11"/>
@@ -6879,5842 +6939,5902 @@
       <c r="CQ24" s="11"/>
       <c r="CR24" s="11"/>
       <c r="CS24" s="11"/>
       <c r="CT24" s="11"/>
       <c r="CU24" s="11"/>
       <c r="CV24" s="12"/>
       <c r="CW24" s="12"/>
       <c r="CX24" s="11"/>
       <c r="CY24" s="11"/>
       <c r="CZ24" s="11"/>
       <c r="DA24" s="11"/>
       <c r="DD24" s="11"/>
       <c r="DE24" s="11"/>
       <c r="DF24" s="11"/>
       <c r="DG24" s="11"/>
       <c r="DH24" s="11"/>
       <c r="DI24" s="11"/>
       <c r="DJ24" s="12"/>
       <c r="DK24" s="12"/>
       <c r="DL24" s="11"/>
       <c r="DM24" s="11"/>
       <c r="DN24" s="11"/>
       <c r="DO24" s="11"/>
     </row>
     <row r="25" spans="1:119" s="21" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A25" s="26" t="s">
+      <c r="A25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="26"/>
-[...10 lines deleted...]
-      <c r="M25" s="26"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
       <c r="N25" s="23"/>
-      <c r="O25" s="26" t="s">
+      <c r="O25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="P25" s="26"/>
-[...9 lines deleted...]
-      <c r="Z25" s="26"/>
+      <c r="P25" s="29"/>
+      <c r="Q25" s="29"/>
+      <c r="R25" s="29"/>
+      <c r="S25" s="29"/>
+      <c r="T25" s="29"/>
+      <c r="U25" s="29"/>
+      <c r="V25" s="29"/>
+      <c r="W25" s="29"/>
+      <c r="X25" s="29"/>
+      <c r="Y25" s="29"/>
+      <c r="Z25" s="29"/>
       <c r="AA25" s="23"/>
-      <c r="AB25" s="26" t="s">
+      <c r="AB25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AC25" s="26"/>
-[...9 lines deleted...]
-      <c r="AM25" s="26"/>
+      <c r="AC25" s="29"/>
+      <c r="AD25" s="29"/>
+      <c r="AE25" s="29"/>
+      <c r="AF25" s="29"/>
+      <c r="AG25" s="29"/>
+      <c r="AH25" s="29"/>
+      <c r="AI25" s="29"/>
+      <c r="AJ25" s="29"/>
+      <c r="AK25" s="29"/>
+      <c r="AL25" s="29"/>
+      <c r="AM25" s="29"/>
       <c r="AN25" s="23"/>
-      <c r="AO25" s="26" t="s">
+      <c r="AO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AP25" s="26"/>
-[...9 lines deleted...]
-      <c r="AZ25" s="26"/>
+      <c r="AP25" s="29"/>
+      <c r="AQ25" s="29"/>
+      <c r="AR25" s="29"/>
+      <c r="AS25" s="29"/>
+      <c r="AT25" s="29"/>
+      <c r="AU25" s="29"/>
+      <c r="AV25" s="29"/>
+      <c r="AW25" s="29"/>
+      <c r="AX25" s="29"/>
+      <c r="AY25" s="29"/>
+      <c r="AZ25" s="29"/>
       <c r="BA25" s="23"/>
-      <c r="BB25" s="26" t="s">
+      <c r="BB25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="BC25" s="26"/>
-[...9 lines deleted...]
-      <c r="BM25" s="26"/>
+      <c r="BC25" s="29"/>
+      <c r="BD25" s="29"/>
+      <c r="BE25" s="29"/>
+      <c r="BF25" s="29"/>
+      <c r="BG25" s="29"/>
+      <c r="BH25" s="29"/>
+      <c r="BI25" s="29"/>
+      <c r="BJ25" s="29"/>
+      <c r="BK25" s="29"/>
+      <c r="BL25" s="29"/>
+      <c r="BM25" s="29"/>
       <c r="BN25" s="23"/>
-      <c r="BO25" s="26" t="s">
+      <c r="BO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="BP25" s="26"/>
-[...10 lines deleted...]
-      <c r="CA25" s="26" t="s">
+      <c r="BP25" s="29"/>
+      <c r="BQ25" s="29"/>
+      <c r="BR25" s="29"/>
+      <c r="BS25" s="29"/>
+      <c r="BT25" s="29"/>
+      <c r="BU25" s="29"/>
+      <c r="BV25" s="29"/>
+      <c r="BW25" s="29"/>
+      <c r="BX25" s="29"/>
+      <c r="BY25" s="29"/>
+      <c r="BZ25" s="29"/>
+      <c r="CA25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="CB25" s="26"/>
-[...11 lines deleted...]
-      <c r="CO25" s="26" t="s">
+      <c r="CB25" s="29"/>
+      <c r="CC25" s="29"/>
+      <c r="CD25" s="29"/>
+      <c r="CE25" s="29"/>
+      <c r="CF25" s="29"/>
+      <c r="CG25" s="29"/>
+      <c r="CH25" s="29"/>
+      <c r="CI25" s="29"/>
+      <c r="CJ25" s="29"/>
+      <c r="CK25" s="29"/>
+      <c r="CL25" s="29"/>
+      <c r="CM25" s="29"/>
+      <c r="CO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="CP25" s="26"/>
-[...11 lines deleted...]
-      <c r="DC25" s="26" t="s">
+      <c r="CP25" s="29"/>
+      <c r="CQ25" s="29"/>
+      <c r="CR25" s="29"/>
+      <c r="CS25" s="29"/>
+      <c r="CT25" s="29"/>
+      <c r="CU25" s="29"/>
+      <c r="CV25" s="29"/>
+      <c r="CW25" s="29"/>
+      <c r="CX25" s="29"/>
+      <c r="CY25" s="29"/>
+      <c r="CZ25" s="29"/>
+      <c r="DA25" s="29"/>
+      <c r="DC25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="DD25" s="26"/>
-[...10 lines deleted...]
-      <c r="DO25" s="26"/>
+      <c r="DD25" s="29"/>
+      <c r="DE25" s="29"/>
+      <c r="DF25" s="29"/>
+      <c r="DG25" s="29"/>
+      <c r="DH25" s="29"/>
+      <c r="DI25" s="29"/>
+      <c r="DJ25" s="29"/>
+      <c r="DK25" s="29"/>
+      <c r="DL25" s="29"/>
+      <c r="DM25" s="29"/>
+      <c r="DN25" s="29"/>
+      <c r="DO25" s="29"/>
     </row>
-    <row r="26" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
+    <row r="26" spans="1:119" s="2" customFormat="1" ht="19.5" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="24" t="s">
+      <c r="J26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K26" s="24"/>
-[...1 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
-      <c r="W26" s="24" t="s">
+      <c r="W26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X26" s="24"/>
-[...1 lines deleted...]
-      <c r="Z26" s="24"/>
+      <c r="X26" s="27"/>
+      <c r="Y26" s="27"/>
+      <c r="Z26" s="27"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="24" t="s">
+      <c r="AJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK26" s="24"/>
-[...1 lines deleted...]
-      <c r="AM26" s="24"/>
+      <c r="AK26" s="27"/>
+      <c r="AL26" s="27"/>
+      <c r="AM26" s="27"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="AV26" s="1"/>
-      <c r="AW26" s="24" t="s">
+      <c r="AW26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX26" s="24"/>
-[...1 lines deleted...]
-      <c r="AZ26" s="24"/>
+      <c r="AX26" s="27"/>
+      <c r="AY26" s="27"/>
+      <c r="AZ26" s="27"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BD26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
-      <c r="BJ26" s="24" t="s">
+      <c r="BJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK26" s="24"/>
-[...1 lines deleted...]
-      <c r="BM26" s="24"/>
+      <c r="BK26" s="27"/>
+      <c r="BL26" s="27"/>
+      <c r="BM26" s="27"/>
       <c r="BN26" s="1"/>
-      <c r="BW26" s="24" t="s">
+      <c r="BW26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX26" s="24"/>
-[...1 lines deleted...]
-      <c r="BZ26" s="24"/>
+      <c r="BX26" s="27"/>
+      <c r="BY26" s="27"/>
+      <c r="BZ26" s="27"/>
       <c r="CA26" s="1"/>
-      <c r="CJ26" s="24" t="s">
+      <c r="CJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK26" s="24"/>
-[...1 lines deleted...]
-      <c r="CM26" s="24"/>
+      <c r="CK26" s="27"/>
+      <c r="CL26" s="27"/>
+      <c r="CM26" s="27"/>
       <c r="CO26" s="1"/>
-      <c r="CX26" s="24" t="s">
+      <c r="CX26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY26" s="24"/>
-[...1 lines deleted...]
-      <c r="DA26" s="24"/>
+      <c r="CY26" s="27"/>
+      <c r="CZ26" s="27"/>
+      <c r="DA26" s="27"/>
       <c r="DC26" s="1"/>
-      <c r="DL26" s="24" t="s">
+      <c r="DL26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM26" s="24"/>
-[...1 lines deleted...]
-      <c r="DO26" s="24"/>
+      <c r="DM26" s="27"/>
+      <c r="DN26" s="27"/>
+      <c r="DO26" s="27"/>
     </row>
     <row r="27" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A27" s="27"/>
-      <c r="B27" s="25" t="s">
+      <c r="A27" s="26"/>
+      <c r="B27" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="25"/>
-[...11 lines deleted...]
-      <c r="O27" s="25" t="s">
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P27" s="25"/>
-[...11 lines deleted...]
-      <c r="AB27" s="25" t="s">
+      <c r="P27" s="28"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="26"/>
+      <c r="AB27" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC27" s="25"/>
-[...11 lines deleted...]
-      <c r="AO27" s="25" t="s">
+      <c r="AC27" s="28"/>
+      <c r="AD27" s="28"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="28"/>
+      <c r="AG27" s="28"/>
+      <c r="AH27" s="28"/>
+      <c r="AI27" s="28"/>
+      <c r="AJ27" s="28"/>
+      <c r="AK27" s="28"/>
+      <c r="AL27" s="28"/>
+      <c r="AM27" s="28"/>
+      <c r="AN27" s="26"/>
+      <c r="AO27" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP27" s="25"/>
-[...11 lines deleted...]
-      <c r="BB27" s="25" t="s">
+      <c r="AP27" s="28"/>
+      <c r="AQ27" s="28"/>
+      <c r="AR27" s="28"/>
+      <c r="AS27" s="28"/>
+      <c r="AT27" s="28"/>
+      <c r="AU27" s="28"/>
+      <c r="AV27" s="28"/>
+      <c r="AW27" s="28"/>
+      <c r="AX27" s="28"/>
+      <c r="AY27" s="28"/>
+      <c r="AZ27" s="28"/>
+      <c r="BA27" s="26"/>
+      <c r="BB27" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC27" s="25"/>
-[...11 lines deleted...]
-      <c r="BO27" s="25" t="s">
+      <c r="BC27" s="28"/>
+      <c r="BD27" s="28"/>
+      <c r="BE27" s="28"/>
+      <c r="BF27" s="28"/>
+      <c r="BG27" s="28"/>
+      <c r="BH27" s="28"/>
+      <c r="BI27" s="28"/>
+      <c r="BJ27" s="28"/>
+      <c r="BK27" s="28"/>
+      <c r="BL27" s="28"/>
+      <c r="BM27" s="28"/>
+      <c r="BN27" s="26"/>
+      <c r="BO27" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP27" s="25"/>
-[...11 lines deleted...]
-      <c r="CB27" s="25" t="s">
+      <c r="BP27" s="28"/>
+      <c r="BQ27" s="28"/>
+      <c r="BR27" s="28"/>
+      <c r="BS27" s="28"/>
+      <c r="BT27" s="28"/>
+      <c r="BU27" s="28"/>
+      <c r="BV27" s="28"/>
+      <c r="BW27" s="28"/>
+      <c r="BX27" s="28"/>
+      <c r="BY27" s="28"/>
+      <c r="BZ27" s="28"/>
+      <c r="CA27" s="26"/>
+      <c r="CB27" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC27" s="25"/>
-[...11 lines deleted...]
-      <c r="CP27" s="25" t="s">
+      <c r="CC27" s="28"/>
+      <c r="CD27" s="28"/>
+      <c r="CE27" s="28"/>
+      <c r="CF27" s="28"/>
+      <c r="CG27" s="28"/>
+      <c r="CH27" s="28"/>
+      <c r="CI27" s="28"/>
+      <c r="CJ27" s="28"/>
+      <c r="CK27" s="28"/>
+      <c r="CL27" s="28"/>
+      <c r="CM27" s="28"/>
+      <c r="CO27" s="26"/>
+      <c r="CP27" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ27" s="25"/>
-[...11 lines deleted...]
-      <c r="DD27" s="25" t="s">
+      <c r="CQ27" s="28"/>
+      <c r="CR27" s="28"/>
+      <c r="CS27" s="28"/>
+      <c r="CT27" s="28"/>
+      <c r="CU27" s="28"/>
+      <c r="CV27" s="28"/>
+      <c r="CW27" s="28"/>
+      <c r="CX27" s="28"/>
+      <c r="CY27" s="28"/>
+      <c r="CZ27" s="28"/>
+      <c r="DA27" s="28"/>
+      <c r="DC27" s="26"/>
+      <c r="DD27" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE27" s="25"/>
-[...9 lines deleted...]
-      <c r="DO27" s="25"/>
+      <c r="DE27" s="28"/>
+      <c r="DF27" s="28"/>
+      <c r="DG27" s="28"/>
+      <c r="DH27" s="28"/>
+      <c r="DI27" s="28"/>
+      <c r="DJ27" s="28"/>
+      <c r="DK27" s="28"/>
+      <c r="DL27" s="28"/>
+      <c r="DM27" s="28"/>
+      <c r="DN27" s="28"/>
+      <c r="DO27" s="28"/>
     </row>
-    <row r="28" spans="1:119" ht="28.5" customHeight="1">
-      <c r="A28" s="27"/>
+    <row r="28" spans="1:119" ht="15" customHeight="1">
+      <c r="A28" s="26"/>
       <c r="B28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N28" s="27"/>
+      <c r="N28" s="26"/>
       <c r="O28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA28" s="27"/>
+      <c r="AA28" s="26"/>
       <c r="AB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN28" s="27"/>
+      <c r="AN28" s="26"/>
       <c r="AO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA28" s="27"/>
+      <c r="BA28" s="26"/>
       <c r="BB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN28" s="27"/>
+      <c r="BN28" s="26"/>
       <c r="BO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA28" s="27"/>
+      <c r="CA28" s="26"/>
       <c r="CB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO28" s="27"/>
+      <c r="CO28" s="26"/>
       <c r="CP28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC28" s="27"/>
+      <c r="DC28" s="26"/>
       <c r="DD28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="DM28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="DN28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DO28" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:119">
-      <c r="A29" s="28" t="s">
+      <c r="A29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="4">
         <v>8357.8000000000011</v>
       </c>
       <c r="C29" s="4">
         <v>6853.7999999999993</v>
       </c>
       <c r="D29" s="4">
         <v>6799.3999999999987</v>
       </c>
       <c r="E29" s="4">
         <v>11795.900000000001</v>
       </c>
       <c r="F29" s="4">
         <v>12841.6</v>
       </c>
       <c r="G29" s="5">
         <v>14580.299999999996</v>
       </c>
       <c r="H29" s="5">
         <v>24665.8</v>
       </c>
       <c r="I29" s="4">
         <v>49204.9</v>
       </c>
       <c r="J29" s="4">
         <v>271812.5</v>
       </c>
       <c r="K29" s="4">
         <v>55705</v>
       </c>
       <c r="L29" s="4">
         <v>46967.5</v>
       </c>
       <c r="M29" s="4">
         <v>9019.5999999999985</v>
       </c>
-      <c r="N29" s="28" t="s">
+      <c r="N29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="O29" s="4">
         <v>9429.1</v>
       </c>
       <c r="P29" s="4">
         <v>7094.3</v>
       </c>
       <c r="Q29" s="4">
         <v>7429.5999999999995</v>
       </c>
       <c r="R29" s="4">
         <v>12650</v>
       </c>
       <c r="S29" s="4">
         <v>13775.3</v>
       </c>
       <c r="T29" s="4">
         <v>15419.399999999998</v>
       </c>
       <c r="U29" s="4">
         <v>27142.400000000001</v>
       </c>
       <c r="V29" s="4">
         <v>64074.3</v>
       </c>
       <c r="W29" s="4">
         <v>351125.5</v>
       </c>
       <c r="X29" s="4">
         <v>75318.599999999991</v>
       </c>
       <c r="Y29" s="4">
         <v>41765.60000000002</v>
       </c>
       <c r="Z29" s="4">
         <v>6693.3999999999833</v>
       </c>
-      <c r="AA29" s="28" t="s">
+      <c r="AA29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AB29" s="4">
         <v>10300.1</v>
       </c>
       <c r="AC29" s="4">
         <v>7849.7999999999993</v>
       </c>
       <c r="AD29" s="4">
         <v>8031.2999999999993</v>
       </c>
       <c r="AE29" s="4">
         <v>13416.5</v>
       </c>
       <c r="AF29" s="14">
         <v>15454.700000000003</v>
       </c>
       <c r="AG29" s="5">
         <v>17805.400000000001</v>
       </c>
       <c r="AH29" s="5">
         <v>29797.600000000002</v>
       </c>
       <c r="AI29" s="5">
         <v>103249.8</v>
       </c>
       <c r="AJ29" s="4">
         <v>420622.3</v>
       </c>
       <c r="AK29" s="4">
         <v>72474.600000000006</v>
       </c>
       <c r="AL29" s="4">
         <v>63643.799999999996</v>
       </c>
       <c r="AM29" s="4">
         <v>14037.499999999989</v>
       </c>
-      <c r="AN29" s="28" t="s">
+      <c r="AN29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AO29" s="4">
         <v>11293.3</v>
       </c>
       <c r="AP29" s="4">
         <v>8676.2000000000007</v>
       </c>
       <c r="AQ29" s="4">
         <v>9598.1999999999989</v>
       </c>
       <c r="AR29" s="4">
         <v>16711.400000000001</v>
       </c>
       <c r="AS29" s="14">
         <v>18491.099999999999</v>
       </c>
       <c r="AT29" s="6">
         <v>23110.500000000004</v>
       </c>
       <c r="AU29" s="6">
         <v>35741.5</v>
       </c>
       <c r="AV29" s="6">
         <v>115707.79999999999</v>
       </c>
       <c r="AW29" s="4">
         <v>592866.9</v>
       </c>
       <c r="AX29" s="4">
         <v>30378.399999999994</v>
       </c>
       <c r="AY29" s="4">
         <v>10702.599999999995</v>
       </c>
       <c r="AZ29" s="4">
         <v>19499.300000000014</v>
       </c>
-      <c r="BA29" s="28" t="s">
+      <c r="BA29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BB29" s="4">
         <v>13546.399999999998</v>
       </c>
       <c r="BC29" s="4">
         <v>11900.000000000002</v>
       </c>
       <c r="BD29" s="4">
         <v>11199.500000000002</v>
       </c>
       <c r="BE29" s="4">
         <v>19162.999999999996</v>
       </c>
       <c r="BF29" s="14">
         <v>21384.700000000004</v>
       </c>
       <c r="BG29" s="5">
         <v>26853.499999999996</v>
       </c>
       <c r="BH29" s="5">
         <v>45477.1</v>
       </c>
       <c r="BI29" s="5">
         <v>192034.19999999995</v>
       </c>
       <c r="BJ29" s="4">
         <v>597117.09999999986</v>
       </c>
       <c r="BK29" s="4">
         <v>79578.200000000012</v>
       </c>
       <c r="BL29" s="4">
         <v>68181.799999999988</v>
       </c>
       <c r="BM29" s="4">
         <v>27870.000000000015</v>
       </c>
-      <c r="BN29" s="28" t="s">
+      <c r="BN29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BO29" s="4">
         <v>17949.900000000001</v>
       </c>
       <c r="BP29" s="4">
         <v>32224.299999999996</v>
       </c>
       <c r="BQ29" s="4">
         <v>47202.8</v>
       </c>
       <c r="BR29" s="4">
         <v>72477.957836699992</v>
       </c>
       <c r="BS29" s="4">
         <v>27102.742163299998</v>
       </c>
       <c r="BT29" s="5">
         <v>31468.700000000008</v>
       </c>
       <c r="BU29" s="4">
         <v>51488.300000000017</v>
       </c>
       <c r="BV29" s="4">
         <v>143415.79999999999</v>
       </c>
       <c r="BW29" s="4">
         <v>357357.32894648938</v>
       </c>
       <c r="BX29" s="4">
         <v>89241.412316890084</v>
       </c>
       <c r="BY29" s="4">
         <v>52476.058736620587</v>
       </c>
       <c r="BZ29" s="4">
         <v>23117.79999999993</v>
       </c>
-      <c r="CA29" s="28" t="s">
+      <c r="CA29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CB29" s="4">
         <v>13261.83146425574</v>
       </c>
       <c r="CC29" s="4">
         <v>8385.2737955550747</v>
       </c>
       <c r="CD29" s="4">
         <v>12457.390692899549</v>
       </c>
       <c r="CE29" s="4">
         <v>14125.58459291116</v>
       </c>
       <c r="CF29" s="4">
         <v>16046.571523941333</v>
       </c>
       <c r="CG29" s="5">
         <v>18567.643436348488</v>
       </c>
       <c r="CH29" s="4">
         <v>33991.5025150242</v>
       </c>
       <c r="CI29" s="4">
         <v>129337.10197906448</v>
       </c>
       <c r="CJ29" s="4">
         <v>334702.57056545268</v>
       </c>
       <c r="CK29" s="4">
         <v>456640.62943454727</v>
       </c>
       <c r="CL29" s="4">
         <v>130814</v>
       </c>
       <c r="CM29" s="4">
         <v>11457.900000000023</v>
       </c>
-      <c r="CO29" s="28" t="s">
+      <c r="CO29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CP29" s="4">
-        <v>12544.4</v>
+        <v>13536.891905187093</v>
       </c>
       <c r="CQ29" s="4">
-        <v>10720.800000000001</v>
+        <v>10789.060708706746</v>
       </c>
       <c r="CR29" s="4">
-        <v>12196.759067313669</v>
+        <v>12573.408632007471</v>
       </c>
       <c r="CS29" s="4">
-        <v>15981.54093268633</v>
+        <v>16132.28724625193</v>
       </c>
       <c r="CT29" s="4">
-        <v>17102.772012590925</v>
+        <v>17543.637318012115</v>
       </c>
       <c r="CU29" s="5">
-        <v>20348.824631074487</v>
+        <v>20872.225673679102</v>
       </c>
       <c r="CV29" s="4">
-        <v>44305.616608282537</v>
+        <v>39537.08009660439</v>
       </c>
       <c r="CW29" s="4">
-        <v>120009.08674805204</v>
+        <v>121799.57368863389</v>
       </c>
       <c r="CX29" s="4">
-        <v>421105.39999999997</v>
+        <v>400676.60582214524</v>
       </c>
       <c r="CY29" s="4">
-        <v>200852.4295289953</v>
+        <v>191400.47251529305</v>
       </c>
       <c r="CZ29" s="4">
-        <v>187477.2205813477</v>
+        <v>242444.81971013406</v>
       </c>
       <c r="DA29" s="4">
-        <v>40114.442787516862</v>
-[...1 lines deleted...]
-      <c r="DC29" s="28" t="s">
+        <v>16642.682419238379</v>
+      </c>
+      <c r="DC29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD29" s="4">
         <v>15450.6</v>
       </c>
       <c r="DE29" s="4">
         <v>11982.1</v>
       </c>
       <c r="DF29" s="4">
         <v>13669.762417219961</v>
       </c>
       <c r="DG29" s="4">
         <v>18024.237582780042</v>
       </c>
       <c r="DH29" s="4">
         <v>19299.969991176193</v>
       </c>
-      <c r="DI29" s="5"/>
-      <c r="DJ29" s="4"/>
+      <c r="DI29" s="5">
+        <v>24492.464730497042</v>
+      </c>
+      <c r="DJ29" s="4">
+        <v>43999.065278326772</v>
+      </c>
       <c r="DK29" s="4"/>
       <c r="DL29" s="4"/>
       <c r="DM29" s="4"/>
       <c r="DN29" s="4"/>
       <c r="DO29" s="4"/>
     </row>
     <row r="30" spans="1:119">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="6">
         <v>83.1</v>
       </c>
       <c r="C30" s="6">
         <v>121.6</v>
       </c>
       <c r="D30" s="6">
         <v>164</v>
       </c>
       <c r="E30" s="6">
         <v>188.00000000000006</v>
       </c>
       <c r="F30" s="6">
         <v>196.69999999999993</v>
       </c>
       <c r="G30" s="6">
         <v>174.60000000000002</v>
       </c>
       <c r="H30" s="6">
         <v>520.40000000000009</v>
       </c>
       <c r="I30" s="6">
         <v>1198.5</v>
       </c>
       <c r="J30" s="6">
         <v>9578.8000000000011</v>
       </c>
       <c r="K30" s="6">
         <v>1720.3999999999996</v>
       </c>
       <c r="L30" s="6">
         <v>324.39999999999964</v>
       </c>
       <c r="M30" s="6">
         <v>678.70000000000073</v>
       </c>
-      <c r="N30" s="29" t="s">
+      <c r="N30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="O30" s="6">
         <v>139.5</v>
       </c>
       <c r="P30" s="6">
         <v>177.2</v>
       </c>
       <c r="Q30" s="6">
         <v>216.3</v>
       </c>
       <c r="R30" s="6">
         <v>246.10000000000002</v>
       </c>
       <c r="S30" s="6">
         <v>230.19999999999993</v>
       </c>
       <c r="T30" s="6">
         <v>195.5</v>
       </c>
       <c r="U30" s="6">
         <v>708.8</v>
       </c>
       <c r="V30" s="6">
         <v>1227.4000000000001</v>
       </c>
       <c r="W30" s="6">
         <v>9472</v>
       </c>
       <c r="X30" s="6">
         <v>1495.7000000000007</v>
       </c>
       <c r="Y30" s="6">
         <v>-154.70000000000073</v>
       </c>
       <c r="Z30" s="6">
         <v>206.70000000000073</v>
       </c>
-      <c r="AA30" s="29" t="s">
+      <c r="AA30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AB30" s="6">
         <v>195</v>
       </c>
       <c r="AC30" s="6">
         <v>159.19999999999999</v>
       </c>
       <c r="AD30" s="6">
         <v>173.00000000000006</v>
       </c>
       <c r="AE30" s="6">
         <v>232.09999999999991</v>
       </c>
       <c r="AF30" s="6">
         <v>190.80000000000007</v>
       </c>
       <c r="AG30" s="6">
         <v>215.19999999999993</v>
       </c>
       <c r="AH30" s="6">
         <v>764</v>
       </c>
       <c r="AI30" s="6">
         <v>1551.2</v>
       </c>
       <c r="AJ30" s="6">
         <v>11975.4</v>
       </c>
       <c r="AK30" s="6">
         <v>2011.8000000000011</v>
       </c>
       <c r="AL30" s="6">
         <v>-176.40000000000146</v>
       </c>
       <c r="AM30" s="6">
         <v>237.40000000000146</v>
       </c>
-      <c r="AN30" s="29" t="s">
+      <c r="AN30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AO30" s="6">
         <v>150.1</v>
       </c>
       <c r="AP30" s="6">
         <v>90.4</v>
       </c>
       <c r="AQ30" s="6">
         <v>139.60000000000002</v>
       </c>
       <c r="AR30" s="6">
         <v>237.79999999999995</v>
       </c>
       <c r="AS30" s="6">
         <v>178.70000000000005</v>
       </c>
       <c r="AT30" s="6">
         <v>208.5</v>
       </c>
       <c r="AU30" s="6">
         <v>884.99999999999989</v>
       </c>
       <c r="AV30" s="6">
         <v>1563.3000000000002</v>
       </c>
       <c r="AW30" s="6">
         <v>16911.399999999998</v>
       </c>
       <c r="AX30" s="6">
         <v>2276.9000000000015</v>
       </c>
       <c r="AY30" s="6">
         <v>4.8999999999978172</v>
       </c>
       <c r="AZ30" s="6">
         <v>226.10000000000218</v>
       </c>
-      <c r="BA30" s="29" t="s">
+      <c r="BA30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BB30" s="6">
         <v>34.200000000000003</v>
       </c>
       <c r="BC30" s="6">
         <v>53</v>
       </c>
       <c r="BD30" s="6">
         <v>44.399999999999991</v>
       </c>
       <c r="BE30" s="6">
         <v>65.599999999999994</v>
       </c>
       <c r="BF30" s="6">
         <v>82.199999999999989</v>
       </c>
       <c r="BG30" s="5">
         <v>79.100000000000023</v>
       </c>
       <c r="BH30" s="5">
         <v>699.7</v>
       </c>
       <c r="BI30" s="5">
         <v>1587.7</v>
       </c>
       <c r="BJ30" s="4">
         <v>17339.8</v>
       </c>
       <c r="BK30" s="4">
         <v>2207</v>
       </c>
       <c r="BL30" s="4">
         <v>89.399999999997817</v>
       </c>
       <c r="BM30" s="4">
         <v>608.40000000000146</v>
       </c>
-      <c r="BN30" s="29" t="s">
+      <c r="BN30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BO30" s="9">
         <v>24.2</v>
       </c>
       <c r="BP30" s="9">
         <v>51.2</v>
       </c>
       <c r="BQ30" s="9">
         <v>86.6</v>
       </c>
       <c r="BR30" s="9">
         <v>140.79822289999998</v>
       </c>
       <c r="BS30" s="9">
         <v>67.101777100000021</v>
       </c>
       <c r="BT30" s="9">
         <v>63.700000000000017</v>
       </c>
       <c r="BU30" s="9">
         <v>633.99366080000004</v>
       </c>
       <c r="BV30" s="9">
         <v>1532.2184981999994</v>
       </c>
       <c r="BW30" s="9">
         <v>13940.387841000002</v>
       </c>
       <c r="BX30" s="9">
         <v>2747.2000000000007</v>
       </c>
       <c r="BY30" s="9">
         <v>1818.7999999999993</v>
       </c>
       <c r="BZ30" s="9">
         <v>124</v>
       </c>
-      <c r="CA30" s="29" t="s">
+      <c r="CA30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CB30" s="9">
         <v>27.547208099999999</v>
       </c>
       <c r="CC30" s="9">
         <v>31.363791032432111</v>
       </c>
       <c r="CD30" s="9">
         <v>34.199518142058281</v>
       </c>
       <c r="CE30" s="9">
         <v>48.82457791504045</v>
       </c>
       <c r="CF30" s="9">
         <v>57.565443668548767</v>
       </c>
       <c r="CG30" s="9">
         <v>60.299461141920403</v>
       </c>
       <c r="CH30" s="9">
         <v>633.59999999999991</v>
       </c>
       <c r="CI30" s="9">
         <v>1409.8903624006884</v>
       </c>
       <c r="CJ30" s="9">
         <v>8194.1788669350735</v>
       </c>
       <c r="CK30" s="4">
         <v>4678.0211330649272</v>
       </c>
       <c r="CL30" s="9">
         <v>314.70000000000073</v>
       </c>
       <c r="CM30" s="9">
         <v>6630.6999999999971</v>
       </c>
-      <c r="CO30" s="29" t="s">
+      <c r="CO30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CP30" s="9">
-        <v>213.10000000000002</v>
+        <v>178.5893011302658</v>
       </c>
       <c r="CQ30" s="4">
-        <v>336.69999999999993</v>
+        <v>258.81699006670897</v>
       </c>
       <c r="CR30" s="9">
-        <v>246</v>
+        <v>216.7903838377174</v>
       </c>
       <c r="CS30" s="9">
-        <v>212.40000000000009</v>
+        <v>186.22676095719407</v>
       </c>
       <c r="CT30" s="9">
-        <v>83.867603540808886</v>
+        <v>137.12263552570403</v>
       </c>
       <c r="CU30" s="9">
-        <v>456.30871150582743</v>
+        <v>264.75870364198613</v>
       </c>
       <c r="CV30" s="9">
-        <v>546.14877889362583</v>
+        <v>840.11123138696257</v>
       </c>
       <c r="CW30" s="9">
-        <v>1394.159607146602</v>
+        <v>1848.3988844817914</v>
       </c>
       <c r="CX30" s="9">
-        <v>14491.115298913135</v>
+        <v>17120.939749586876</v>
       </c>
       <c r="CY30" s="4">
-        <v>2184.2000000000007</v>
+        <v>3534.5423345086965</v>
       </c>
       <c r="CZ30" s="9">
-        <v>949.29468284306495</v>
+        <v>603.75036518101479</v>
       </c>
       <c r="DA30" s="9">
-        <v>2044.2267414591333</v>
-[...1 lines deleted...]
-      <c r="DC30" s="29" t="s">
+        <v>139.46199946747947</v>
+      </c>
+      <c r="DC30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD30" s="9">
         <v>235.2</v>
       </c>
       <c r="DE30" s="4">
         <v>218.90000000000003</v>
       </c>
       <c r="DF30" s="9">
         <v>208.39999999999998</v>
       </c>
       <c r="DG30" s="9">
         <v>142.19999999999993</v>
       </c>
       <c r="DH30" s="9">
         <v>90.700000000000045</v>
       </c>
-      <c r="DI30" s="9"/>
-      <c r="DJ30" s="9"/>
+      <c r="DI30" s="9">
+        <v>136.85403666107015</v>
+      </c>
+      <c r="DJ30" s="9">
+        <v>713.96779054465947</v>
+      </c>
       <c r="DK30" s="9"/>
       <c r="DL30" s="9"/>
       <c r="DM30" s="4"/>
       <c r="DN30" s="9"/>
       <c r="DO30" s="9"/>
     </row>
     <row r="31" spans="1:119">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="9">
         <v>749</v>
       </c>
       <c r="C31" s="9">
         <v>631</v>
       </c>
       <c r="D31" s="9">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="9">
         <v>1482.0000000000002</v>
       </c>
       <c r="F31" s="9">
         <v>1602.6999999999998</v>
       </c>
       <c r="G31" s="8">
         <v>1891.1999999999998</v>
       </c>
       <c r="H31" s="8">
         <v>2289.5000000000009</v>
       </c>
       <c r="I31" s="9">
         <v>3885.3999999999996</v>
       </c>
       <c r="J31" s="9">
         <v>25589.9</v>
       </c>
       <c r="K31" s="9">
         <v>3264.1999999999971</v>
       </c>
       <c r="L31" s="9">
         <v>5223.9000000000015</v>
       </c>
       <c r="M31" s="9">
         <v>595.70000000000437</v>
       </c>
-      <c r="N31" s="29" t="s">
+      <c r="N31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="O31" s="9">
         <v>804.9</v>
       </c>
       <c r="P31" s="9">
         <v>641.4</v>
       </c>
       <c r="Q31" s="9">
         <v>539.5</v>
       </c>
       <c r="R31" s="9">
         <v>1567.2</v>
       </c>
       <c r="S31" s="9">
         <v>1733.8000000000002</v>
       </c>
       <c r="T31" s="9">
         <v>1951.0999999999995</v>
       </c>
       <c r="U31" s="9">
         <v>2546.7000000000007</v>
       </c>
       <c r="V31" s="9">
         <v>6646.3000000000011</v>
       </c>
       <c r="W31" s="9">
         <v>34661.299999999996</v>
       </c>
       <c r="X31" s="9">
         <v>491.10000000000582</v>
       </c>
       <c r="Y31" s="9">
         <v>4840</v>
       </c>
       <c r="Z31" s="9">
         <v>742.89999999999418</v>
       </c>
-      <c r="AA31" s="29" t="s">
+      <c r="AA31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB31" s="9">
         <v>872.3</v>
       </c>
       <c r="AC31" s="4">
         <v>682</v>
       </c>
       <c r="AD31" s="9">
         <v>582.10000000000014</v>
       </c>
       <c r="AE31" s="9">
         <v>1647.1</v>
       </c>
       <c r="AF31" s="15">
         <v>1880.8999999999996</v>
       </c>
       <c r="AG31" s="8">
         <v>2162.2000000000007</v>
       </c>
       <c r="AH31" s="8">
         <v>2846.7999999999993</v>
       </c>
       <c r="AI31" s="8">
         <v>8503.1</v>
       </c>
       <c r="AJ31" s="9">
         <v>38427.5</v>
       </c>
       <c r="AK31" s="9">
         <v>1679.0999999999985</v>
       </c>
       <c r="AL31" s="9">
         <v>9954.7000000000044</v>
       </c>
       <c r="AM31" s="9">
         <v>1017.8999999999942</v>
       </c>
-      <c r="AN31" s="29" t="s">
+      <c r="AN31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AO31" s="9">
         <v>994.9</v>
       </c>
       <c r="AP31" s="4">
         <v>815.19999999999993</v>
       </c>
       <c r="AQ31" s="9">
         <v>731.90000000000009</v>
       </c>
       <c r="AR31" s="9">
         <v>2154.8000000000002</v>
       </c>
       <c r="AS31" s="15">
         <v>2357</v>
       </c>
       <c r="AT31" s="7">
         <v>2886.5999999999995</v>
       </c>
       <c r="AU31" s="7">
         <v>3515.2000000000007</v>
       </c>
       <c r="AV31" s="7">
         <v>10147.999999999998</v>
       </c>
       <c r="AW31" s="9">
         <v>52776.200000000004</v>
       </c>
       <c r="AX31" s="9">
         <v>-3822.3000000000029</v>
       </c>
       <c r="AY31" s="9">
         <v>2399.8000000000029</v>
       </c>
       <c r="AZ31" s="9">
         <v>903.19999999999709</v>
       </c>
-      <c r="BA31" s="29" t="s">
+      <c r="BA31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BB31" s="9">
         <v>1121.0999999999999</v>
       </c>
       <c r="BC31" s="4">
         <v>1131.3000000000002</v>
       </c>
       <c r="BD31" s="9">
         <v>815.5</v>
       </c>
       <c r="BE31" s="9">
         <v>2360.2999999999997</v>
       </c>
       <c r="BF31" s="15">
         <v>2669.9000000000005</v>
       </c>
       <c r="BG31" s="8">
         <v>3324</v>
       </c>
       <c r="BH31" s="8">
         <v>4316.8999999999996</v>
       </c>
       <c r="BI31" s="8">
         <v>16570.900000000001</v>
       </c>
       <c r="BJ31" s="9">
         <v>54273.799999999996</v>
       </c>
       <c r="BK31" s="9">
         <v>8539.5</v>
       </c>
       <c r="BL31" s="9">
         <v>5394</v>
       </c>
       <c r="BM31" s="9">
         <v>2088.4000000000087</v>
       </c>
-      <c r="BN31" s="29" t="s">
+      <c r="BN31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BO31" s="9">
         <v>1469.2</v>
       </c>
       <c r="BP31" s="9">
         <v>2634.8</v>
       </c>
       <c r="BQ31" s="9">
         <v>3686.6</v>
       </c>
       <c r="BR31" s="9">
         <v>6701.4128805</v>
       </c>
       <c r="BS31" s="9">
         <v>3275.7871195000007</v>
       </c>
       <c r="BT31" s="9">
         <v>3839</v>
       </c>
       <c r="BU31" s="9">
         <v>4772.5698776999998</v>
       </c>
       <c r="BV31" s="9">
         <v>10037.2724523</v>
       </c>
       <c r="BW31" s="9">
         <v>31492.757670000003</v>
       </c>
       <c r="BX31" s="9">
         <v>13046.899999999994</v>
       </c>
       <c r="BY31" s="9">
         <v>2549.1000000000058</v>
       </c>
       <c r="BZ31" s="9">
         <v>1811.6999999999971</v>
       </c>
-      <c r="CA31" s="29" t="s">
+      <c r="CA31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CB31" s="9">
         <v>840.06519389232346</v>
       </c>
       <c r="CC31" s="9">
         <v>497.11326356253983</v>
       </c>
       <c r="CD31" s="9">
         <v>560.45696199219219</v>
       </c>
       <c r="CE31" s="9">
         <v>1286.4841223368057</v>
       </c>
       <c r="CF31" s="9">
         <v>1762.842108767934</v>
       </c>
       <c r="CG31" s="9">
         <v>3307.9383494482045</v>
       </c>
       <c r="CH31" s="9">
         <v>1332.8999999999996</v>
       </c>
       <c r="CI31" s="9">
         <v>6233.4718422242404</v>
       </c>
       <c r="CJ31" s="9">
         <v>25660.089609066774</v>
       </c>
       <c r="CK31" s="4">
         <v>32144.110390933223</v>
       </c>
       <c r="CL31" s="9">
         <v>11907.5</v>
       </c>
       <c r="CM31" s="9">
         <v>-752.19999999999709</v>
       </c>
-      <c r="CO31" s="29" t="s">
+      <c r="CO31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CP31" s="9">
-        <v>718.1</v>
+        <v>832.16094241448673</v>
       </c>
       <c r="CQ31" s="4">
-        <v>492.80000000000007</v>
+        <v>506.42315170246388</v>
       </c>
       <c r="CR31" s="9">
-        <v>558.09999999999991</v>
+        <v>583.16054992512909</v>
       </c>
       <c r="CS31" s="9">
-        <v>1391.8000000000002</v>
+        <v>1410.4432351170365</v>
       </c>
       <c r="CT31" s="9">
-        <v>1659.7104564423544</v>
+        <v>1687.9739309739052</v>
       </c>
       <c r="CU31" s="9">
-        <v>1937.0978106021712</v>
+        <v>1992.8361469209649</v>
       </c>
       <c r="CV31" s="9">
-        <v>2933.4005890291819</v>
+        <v>2629.7849419247532</v>
       </c>
       <c r="CW31" s="9">
-        <v>10590.043741647894</v>
+        <v>12663.773785668242</v>
       </c>
       <c r="CX31" s="9">
-        <v>38997.347402278399</v>
+        <v>36026.751126611198</v>
       </c>
       <c r="CY31" s="4">
-        <v>12580.200000000004</v>
+        <v>14547.721002635844</v>
       </c>
       <c r="CZ31" s="9">
-        <v>9679.1329766669078</v>
+        <v>18115.813719408572</v>
       </c>
       <c r="DA31" s="9">
-        <v>3622.1471519211918</v>
-[...1 lines deleted...]
-      <c r="DC31" s="29" t="s">
+        <v>845.14842541002145</v>
+      </c>
+      <c r="DC31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD31" s="9">
         <v>893.1</v>
       </c>
       <c r="DE31" s="4">
         <v>601.1</v>
       </c>
       <c r="DF31" s="9">
         <v>638.10000000000014</v>
       </c>
       <c r="DG31" s="9">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH31" s="9">
         <v>1766.3000000000002</v>
       </c>
-      <c r="DI31" s="9"/>
-      <c r="DJ31" s="9"/>
+      <c r="DI31" s="9">
+        <v>2337.0545409905699</v>
+      </c>
+      <c r="DJ31" s="9">
+        <v>3359.162492471517</v>
+      </c>
       <c r="DK31" s="9"/>
       <c r="DL31" s="9"/>
       <c r="DM31" s="4"/>
       <c r="DN31" s="9"/>
       <c r="DO31" s="9"/>
     </row>
     <row r="32" spans="1:119">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="9">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="9">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="9">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="9">
         <v>801.30000000000018</v>
       </c>
       <c r="F32" s="9">
         <v>1237</v>
       </c>
       <c r="G32" s="8">
         <v>1288.0999999999995</v>
       </c>
       <c r="H32" s="8">
         <v>1498.8000000000002</v>
       </c>
       <c r="I32" s="9">
         <v>2258.0999999999995</v>
       </c>
       <c r="J32" s="9">
         <v>9974.7999999999993</v>
       </c>
       <c r="K32" s="9">
         <v>4913.4000000000015</v>
       </c>
       <c r="L32" s="9">
         <v>1940</v>
       </c>
       <c r="M32" s="9">
         <v>2204.5</v>
       </c>
-      <c r="N32" s="29" t="s">
+      <c r="N32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="O32" s="9">
         <v>652</v>
       </c>
       <c r="P32" s="9">
         <v>481.29999999999995</v>
       </c>
       <c r="Q32" s="9">
         <v>373.60000000000014</v>
       </c>
       <c r="R32" s="9">
         <v>852.90000000000009</v>
       </c>
       <c r="S32" s="9">
         <v>1324</v>
       </c>
       <c r="T32" s="9">
         <v>1356.5999999999995</v>
       </c>
       <c r="U32" s="9">
         <v>1700</v>
       </c>
       <c r="V32" s="9">
         <v>4466.3999999999996</v>
       </c>
       <c r="W32" s="9">
         <v>16283.600000000002</v>
       </c>
       <c r="X32" s="9">
         <v>6530.2999999999956</v>
       </c>
       <c r="Y32" s="9">
         <v>3535.7000000000044</v>
       </c>
       <c r="Z32" s="9">
         <v>-661.30000000000291</v>
       </c>
-      <c r="AA32" s="29" t="s">
+      <c r="AA32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AB32" s="9">
         <v>694</v>
       </c>
       <c r="AC32" s="4">
         <v>512.40000000000009</v>
       </c>
       <c r="AD32" s="9">
         <v>406.29999999999995</v>
       </c>
       <c r="AE32" s="9">
         <v>894.99999999999977</v>
       </c>
       <c r="AF32" s="15">
         <v>1420</v>
       </c>
       <c r="AG32" s="8">
         <v>1507.9000000000005</v>
       </c>
       <c r="AH32" s="8">
         <v>1903.7999999999993</v>
       </c>
       <c r="AI32" s="8">
         <v>6646.7000000000007</v>
       </c>
       <c r="AJ32" s="9">
         <v>15677.6</v>
       </c>
       <c r="AK32" s="9">
         <v>4804.2999999999993</v>
       </c>
       <c r="AL32" s="9">
         <v>10706</v>
       </c>
       <c r="AM32" s="9">
         <v>-24.400000000001455</v>
       </c>
-      <c r="AN32" s="29" t="s">
+      <c r="AN32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AO32" s="9">
         <v>782.3</v>
       </c>
       <c r="AP32" s="4">
         <v>590.60000000000014</v>
       </c>
       <c r="AQ32" s="9">
         <v>503.39999999999986</v>
       </c>
       <c r="AR32" s="9">
         <v>1128.2</v>
       </c>
       <c r="AS32" s="15">
         <v>1744.6000000000004</v>
       </c>
       <c r="AT32" s="7">
         <v>1968.5</v>
       </c>
       <c r="AU32" s="7">
         <v>2143.1000000000004</v>
       </c>
       <c r="AV32" s="7">
         <v>7733.7999999999993</v>
       </c>
       <c r="AW32" s="9">
         <v>21164.400000000001</v>
       </c>
       <c r="AX32" s="9">
         <v>4435.5</v>
       </c>
       <c r="AY32" s="9">
         <v>6302.6999999999971</v>
       </c>
       <c r="AZ32" s="9">
         <v>1171.2000000000044</v>
       </c>
-      <c r="BA32" s="29" t="s">
+      <c r="BA32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BB32" s="9">
         <v>895.2</v>
       </c>
       <c r="BC32" s="4">
         <v>734.39999999999986</v>
       </c>
       <c r="BD32" s="9">
         <v>563.20000000000027</v>
       </c>
       <c r="BE32" s="9">
         <v>1258.6999999999998</v>
       </c>
       <c r="BF32" s="15">
         <v>1965.1000000000004</v>
       </c>
       <c r="BG32" s="8">
         <v>2343.5999999999995</v>
       </c>
       <c r="BH32" s="8">
         <v>2616.1999999999998</v>
       </c>
       <c r="BI32" s="8">
         <v>12237.300000000001</v>
       </c>
       <c r="BJ32" s="9">
         <v>24061.200000000001</v>
       </c>
       <c r="BK32" s="9">
         <v>3704.9000000000015</v>
       </c>
       <c r="BL32" s="9">
         <v>-79.400000000001455</v>
       </c>
       <c r="BM32" s="9">
         <v>1433.4000000000015</v>
       </c>
-      <c r="BN32" s="29" t="s">
+      <c r="BN32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BO32" s="9">
         <v>1114</v>
       </c>
       <c r="BP32" s="9">
         <v>1958.4</v>
       </c>
       <c r="BQ32" s="9">
         <v>2655.6</v>
       </c>
       <c r="BR32" s="9">
         <v>4280.7443495999996</v>
       </c>
       <c r="BS32" s="9">
         <v>2382.0556504000006</v>
       </c>
       <c r="BT32" s="9">
         <v>2663.5999999999995</v>
       </c>
       <c r="BU32" s="9">
         <v>3012.6136263000008</v>
       </c>
       <c r="BV32" s="9">
         <v>9620.6307160999986</v>
       </c>
       <c r="BW32" s="9">
         <v>9940.0556576000017</v>
       </c>
       <c r="BX32" s="9">
         <v>1647.0000000000036</v>
       </c>
       <c r="BY32" s="9">
         <v>1517.9999999999927</v>
       </c>
       <c r="BZ32" s="9">
         <v>1544.6000000000058</v>
       </c>
-      <c r="CA32" s="29" t="s">
+      <c r="CA32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CB32" s="9">
         <v>626.86978068842495</v>
       </c>
       <c r="CC32" s="9">
         <v>328.03198596439847</v>
       </c>
       <c r="CD32" s="9">
         <v>304.58147402274494</v>
       </c>
       <c r="CE32" s="9">
         <v>598.24630692443156</v>
       </c>
       <c r="CF32" s="9">
         <v>1024.5872785144566</v>
       </c>
       <c r="CG32" s="9">
         <v>1086.2831738855434</v>
       </c>
       <c r="CH32" s="9">
         <v>1376.1</v>
       </c>
       <c r="CI32" s="9">
         <v>4858.501754232334</v>
       </c>
       <c r="CJ32" s="9">
         <v>17492.29841429575</v>
       </c>
       <c r="CK32" s="4">
         <v>25436.301585704248</v>
       </c>
       <c r="CL32" s="9">
         <v>5874.1000000000058</v>
       </c>
       <c r="CM32" s="9">
         <v>189.59999999999854</v>
       </c>
-      <c r="CO32" s="29" t="s">
+      <c r="CO32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CP32" s="9">
-        <v>551.6</v>
+        <v>643.3357465476879</v>
       </c>
       <c r="CQ32" s="4">
-        <v>425.5</v>
+        <v>445.33735716721185</v>
       </c>
       <c r="CR32" s="9">
-        <v>429.9</v>
+        <v>469.72938302987859</v>
       </c>
       <c r="CS32" s="9">
-        <v>603.40000000000009</v>
+        <v>605.50089801806325</v>
       </c>
       <c r="CT32" s="9">
-        <v>890.35604752647123</v>
+        <v>909.98727451131163</v>
       </c>
       <c r="CU32" s="9">
-        <v>1122.6582697735284</v>
+        <v>1159.0682351325804</v>
       </c>
       <c r="CV32" s="9">
-        <v>1880.0614143632588</v>
+        <v>1799.8610776608348</v>
       </c>
       <c r="CW32" s="9">
-        <v>4195.5980892857751</v>
+        <v>4359.0546807518485</v>
       </c>
       <c r="CX32" s="9">
-        <v>16896.826179050968</v>
+        <v>16342.972962172531</v>
       </c>
       <c r="CY32" s="4">
-        <v>11744.199999999997</v>
+        <v>10385.52757141439</v>
       </c>
       <c r="CZ32" s="9">
-        <v>8288.2053736763846</v>
+        <v>12073.698673650826</v>
       </c>
       <c r="DA32" s="9">
-        <v>1702.2294568456273</v>
-[...1 lines deleted...]
-      <c r="DC32" s="29" t="s">
+        <v>630.79306197408005</v>
+      </c>
+      <c r="DC32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD32" s="9">
         <v>658.3</v>
       </c>
       <c r="DE32" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF32" s="9">
         <v>411.70000000000005</v>
       </c>
       <c r="DG32" s="9">
         <v>751.09999999999991</v>
       </c>
       <c r="DH32" s="9">
         <v>1062.5</v>
       </c>
-      <c r="DI32" s="9"/>
-      <c r="DJ32" s="9"/>
+      <c r="DI32" s="9">
+        <v>1497.2746004147139</v>
+      </c>
+      <c r="DJ32" s="9">
+        <v>1970.751952666702</v>
+      </c>
       <c r="DK32" s="9"/>
       <c r="DL32" s="9"/>
       <c r="DM32" s="4"/>
       <c r="DN32" s="9"/>
       <c r="DO32" s="9"/>
     </row>
     <row r="33" spans="1:119">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="9">
         <v>716</v>
       </c>
       <c r="C33" s="9">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="9">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="9">
         <v>997.40000000000009</v>
       </c>
       <c r="F33" s="9">
         <v>1084.9000000000001</v>
       </c>
       <c r="G33" s="8">
         <v>1181.3000000000002</v>
       </c>
       <c r="H33" s="8">
         <v>1870.2999999999993</v>
       </c>
       <c r="I33" s="9">
         <v>3159.1000000000004</v>
       </c>
       <c r="J33" s="9">
         <v>21568.6</v>
       </c>
       <c r="K33" s="9">
         <v>5945.3000000000029</v>
       </c>
       <c r="L33" s="9">
         <v>9251.1999999999971</v>
       </c>
       <c r="M33" s="9">
         <v>-17.69999999999709</v>
       </c>
-      <c r="N33" s="29" t="s">
+      <c r="N33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="9">
         <v>782.5</v>
       </c>
       <c r="P33" s="9">
         <v>731.8</v>
       </c>
       <c r="Q33" s="9">
         <v>436</v>
       </c>
       <c r="R33" s="9">
         <v>1054.6000000000001</v>
       </c>
       <c r="S33" s="9">
         <v>1135.4000000000001</v>
       </c>
       <c r="T33" s="9">
         <v>1230</v>
       </c>
       <c r="U33" s="9">
         <v>2072.3999999999996</v>
       </c>
       <c r="V33" s="9">
         <v>4725.0999999999995</v>
       </c>
       <c r="W33" s="9">
         <v>28796.799999999999</v>
       </c>
       <c r="X33" s="9">
         <v>10430.400000000001</v>
       </c>
       <c r="Y33" s="9">
         <v>7706</v>
       </c>
       <c r="Z33" s="9">
         <v>660.30000000000291</v>
       </c>
-      <c r="AA33" s="29" t="s">
+      <c r="AA33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB33" s="9">
         <v>837.1</v>
       </c>
       <c r="AC33" s="4">
         <v>822.6</v>
       </c>
       <c r="AD33" s="9">
         <v>456.70000000000005</v>
       </c>
       <c r="AE33" s="9">
         <v>1115.5</v>
       </c>
       <c r="AF33" s="15">
         <v>1249.4000000000001</v>
       </c>
       <c r="AG33" s="8">
         <v>1395.3000000000002</v>
       </c>
       <c r="AH33" s="8">
         <v>2347.6000000000004</v>
       </c>
       <c r="AI33" s="8">
         <v>6844.9</v>
       </c>
       <c r="AJ33" s="9">
         <v>31866.9</v>
       </c>
       <c r="AK33" s="9">
         <v>14550.599999999999</v>
       </c>
       <c r="AL33" s="9">
         <v>11555.700000000004</v>
       </c>
       <c r="AM33" s="9">
         <v>791.39999999999418</v>
       </c>
-      <c r="AN33" s="29" t="s">
+      <c r="AN33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AO33" s="9">
         <v>934.9</v>
       </c>
       <c r="AP33" s="4">
         <v>921.69999999999993</v>
       </c>
       <c r="AQ33" s="9">
         <v>576.40000000000009</v>
       </c>
       <c r="AR33" s="9">
         <v>1412.9</v>
       </c>
       <c r="AS33" s="15">
         <v>1544.2000000000003</v>
       </c>
       <c r="AT33" s="7">
         <v>1878.5</v>
       </c>
       <c r="AU33" s="7">
         <v>2821.5</v>
       </c>
       <c r="AV33" s="7">
         <v>8486.3000000000011</v>
       </c>
       <c r="AW33" s="9">
         <v>46938.5</v>
       </c>
       <c r="AX33" s="9">
         <v>13141.299999999996</v>
       </c>
       <c r="AY33" s="9">
         <v>5589</v>
       </c>
       <c r="AZ33" s="9">
         <v>967</v>
       </c>
-      <c r="BA33" s="29" t="s">
+      <c r="BA33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BB33" s="9">
         <v>1045</v>
       </c>
       <c r="BC33" s="4">
         <v>1288.0999999999999</v>
       </c>
       <c r="BD33" s="9">
         <v>617.20000000000027</v>
       </c>
       <c r="BE33" s="9">
         <v>1502.8999999999996</v>
       </c>
       <c r="BF33" s="15">
         <v>1652</v>
       </c>
       <c r="BG33" s="8">
         <v>2093.3000000000002</v>
       </c>
       <c r="BH33" s="8">
         <v>3256.2999999999993</v>
       </c>
       <c r="BI33" s="8">
         <v>13304.100000000002</v>
       </c>
       <c r="BJ33" s="9">
         <v>48724.499999999993</v>
       </c>
       <c r="BK33" s="9">
         <v>12892.100000000006</v>
       </c>
       <c r="BL33" s="9">
         <v>-4104.6000000000058</v>
       </c>
       <c r="BM33" s="9">
         <v>2392.6000000000058</v>
       </c>
-      <c r="BN33" s="29" t="s">
+      <c r="BN33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BO33" s="9">
         <v>1379.9</v>
       </c>
       <c r="BP33" s="9">
         <v>2783.5</v>
       </c>
       <c r="BQ33" s="9">
         <v>3609</v>
       </c>
       <c r="BR33" s="9">
         <v>5614.7270075999995</v>
       </c>
       <c r="BS33" s="9">
         <v>2141.5729924000007</v>
       </c>
       <c r="BT33" s="9">
         <v>2402.4999999999991</v>
       </c>
       <c r="BU33" s="9">
         <v>3770.2024963000022</v>
       </c>
       <c r="BV33" s="9">
         <v>10438.545123899998</v>
       </c>
       <c r="BW33" s="9">
         <v>30439.552379799999</v>
       </c>
       <c r="BX33" s="9">
         <v>13874.299999999996</v>
       </c>
       <c r="BY33" s="9">
         <v>6247.7000000000116</v>
       </c>
       <c r="BZ33" s="9">
         <v>1891.6999999999971</v>
       </c>
-      <c r="CA33" s="29" t="s">
+      <c r="CA33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CB33" s="9">
         <v>636.40698148636898</v>
       </c>
       <c r="CC33" s="9">
         <v>492.14350034183735</v>
       </c>
       <c r="CD33" s="9">
         <v>470.90871159937114</v>
       </c>
       <c r="CE33" s="9">
         <v>677.69133740740313</v>
       </c>
       <c r="CF33" s="9">
         <v>782.92057057905504</v>
       </c>
       <c r="CG33" s="9">
         <v>844.22889858596454</v>
       </c>
       <c r="CH33" s="9">
         <v>1569.0999999999995</v>
       </c>
       <c r="CI33" s="9">
         <v>7759.6211432633918</v>
       </c>
       <c r="CJ33" s="9">
         <v>27491.491028827139</v>
       </c>
       <c r="CK33" s="4">
         <v>36565.708971172862</v>
       </c>
       <c r="CL33" s="9">
         <v>15120.599999999991</v>
       </c>
       <c r="CM33" s="9">
         <v>204.10000000000582</v>
       </c>
-      <c r="CO33" s="29" t="s">
+      <c r="CO33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CP33" s="9">
-        <v>552.29999999999995</v>
+        <v>631.26033528787002</v>
       </c>
       <c r="CQ33" s="4">
-        <v>488.70000000000005</v>
+        <v>501.01364928046769</v>
       </c>
       <c r="CR33" s="9">
-        <v>548.90000000000009</v>
+        <v>572.01042892254486</v>
       </c>
       <c r="CS33" s="9">
-        <v>728.79999999999973</v>
+        <v>733.75044837733208</v>
       </c>
       <c r="CT33" s="9">
-        <v>802.27292622246978</v>
+        <v>806.44730374312621</v>
       </c>
       <c r="CU33" s="9">
-        <v>910.48973762708874</v>
+        <v>927.78562689527007</v>
       </c>
       <c r="CV33" s="9">
-        <v>1983.0923291280396</v>
+        <v>1899.7315591794832</v>
       </c>
       <c r="CW33" s="9">
-        <v>6910.3108462920218</v>
+        <v>7078.3456928793967</v>
       </c>
       <c r="CX33" s="9">
-        <v>35465.234160730382</v>
+        <v>34165.412653544605</v>
       </c>
       <c r="CY33" s="4">
-        <v>30327.9</v>
+        <v>23794.425037438596</v>
       </c>
       <c r="CZ33" s="9">
-        <v>15572.640527484167</v>
+        <v>19457.847699529055</v>
       </c>
       <c r="DA33" s="9">
-        <v>1300.2138611136616</v>
-[...1 lines deleted...]
-      <c r="DC33" s="29" t="s">
+        <v>837.98259440898255</v>
+      </c>
+      <c r="DC33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD33" s="9">
         <v>730.9</v>
       </c>
       <c r="DE33" s="4">
         <v>618.1</v>
       </c>
       <c r="DF33" s="9">
         <v>532.90000000000009</v>
       </c>
       <c r="DG33" s="9">
         <v>803.29999999999973</v>
       </c>
       <c r="DH33" s="9">
         <v>934.5</v>
       </c>
-      <c r="DI33" s="9"/>
-      <c r="DJ33" s="9"/>
+      <c r="DI33" s="9">
+        <v>1106.2264663163587</v>
+      </c>
+      <c r="DJ33" s="9">
+        <v>1851.9611542813464</v>
+      </c>
       <c r="DK33" s="9"/>
       <c r="DL33" s="9"/>
       <c r="DM33" s="4"/>
       <c r="DN33" s="9"/>
       <c r="DO33" s="9"/>
     </row>
     <row r="34" spans="1:119">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="9">
         <v>521.4</v>
       </c>
       <c r="C34" s="9">
         <v>384</v>
       </c>
       <c r="D34" s="9">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="9">
         <v>800.20000000000027</v>
       </c>
       <c r="F34" s="9">
         <v>790.09999999999991</v>
       </c>
       <c r="G34" s="8">
         <v>1028.5999999999999</v>
       </c>
       <c r="H34" s="8">
         <v>1134.1999999999998</v>
       </c>
       <c r="I34" s="9">
         <v>3321.4000000000005</v>
       </c>
       <c r="J34" s="9">
         <v>18918.300000000003</v>
       </c>
       <c r="K34" s="9">
         <v>3189.5</v>
       </c>
       <c r="L34" s="9">
         <v>1675.2999999999993</v>
       </c>
       <c r="M34" s="9">
         <v>412.39999999999782</v>
       </c>
-      <c r="N34" s="29" t="s">
+      <c r="N34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="O34" s="9">
         <v>556.9</v>
       </c>
       <c r="P34" s="9">
         <v>396.6</v>
       </c>
       <c r="Q34" s="9">
         <v>442.79999999999995</v>
       </c>
       <c r="R34" s="9">
         <v>896.89999999999986</v>
       </c>
       <c r="S34" s="9">
         <v>830.20000000000027</v>
       </c>
       <c r="T34" s="9">
         <v>1105.9999999999995</v>
       </c>
       <c r="U34" s="9">
         <v>1265.1000000000004</v>
       </c>
       <c r="V34" s="9">
         <v>3726.3999999999996</v>
       </c>
       <c r="W34" s="9">
         <v>21509.800000000003</v>
       </c>
       <c r="X34" s="9">
         <v>5640.2000000000007</v>
       </c>
       <c r="Y34" s="9">
         <v>4197.4000000000015</v>
       </c>
       <c r="Z34" s="9">
         <v>289.5</v>
       </c>
-      <c r="AA34" s="29" t="s">
+      <c r="AA34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AB34" s="9">
         <v>605.29999999999995</v>
       </c>
       <c r="AC34" s="4">
         <v>437.10000000000014</v>
       </c>
       <c r="AD34" s="9">
         <v>494.89999999999986</v>
       </c>
       <c r="AE34" s="9">
         <v>895.7</v>
       </c>
       <c r="AF34" s="15">
         <v>892.69999999999982</v>
       </c>
       <c r="AG34" s="8">
         <v>1240.6999999999998</v>
       </c>
       <c r="AH34" s="8">
         <v>1413.2000000000007</v>
       </c>
       <c r="AI34" s="8">
         <v>5731.4</v>
       </c>
       <c r="AJ34" s="9">
         <v>32819.800000000003</v>
       </c>
       <c r="AK34" s="9">
         <v>4530.5999999999985</v>
       </c>
       <c r="AL34" s="9">
         <v>2659.5</v>
       </c>
       <c r="AM34" s="9">
         <v>1113.2999999999956</v>
       </c>
-      <c r="AN34" s="29" t="s">
+      <c r="AN34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AO34" s="9">
         <v>684.7</v>
       </c>
       <c r="AP34" s="4">
         <v>522.5</v>
       </c>
       <c r="AQ34" s="9">
         <v>611.5</v>
       </c>
       <c r="AR34" s="9">
         <v>1125.7</v>
       </c>
       <c r="AS34" s="15">
         <v>1106.5999999999999</v>
       </c>
       <c r="AT34" s="7">
         <v>1674.3999999999996</v>
       </c>
       <c r="AU34" s="7">
         <v>1704.9000000000005</v>
       </c>
       <c r="AV34" s="7">
         <v>6623.7</v>
       </c>
       <c r="AW34" s="9">
         <v>47817.9</v>
       </c>
       <c r="AX34" s="9">
         <v>-1892.8000000000029</v>
       </c>
       <c r="AY34" s="9">
         <v>-296.5</v>
       </c>
       <c r="AZ34" s="9">
         <v>1112</v>
       </c>
-      <c r="BA34" s="29" t="s">
+      <c r="BA34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BB34" s="9">
         <v>749.6</v>
       </c>
       <c r="BC34" s="4">
         <v>810.4</v>
       </c>
       <c r="BD34" s="9">
         <v>648.59999999999991</v>
       </c>
       <c r="BE34" s="9">
         <v>1206</v>
       </c>
       <c r="BF34" s="15">
         <v>1179.7000000000003</v>
       </c>
       <c r="BG34" s="8">
         <v>1880.6999999999998</v>
       </c>
       <c r="BH34" s="8">
         <v>2056.3999999999996</v>
       </c>
       <c r="BI34" s="8">
         <v>11597.699999999999</v>
       </c>
       <c r="BJ34" s="9">
         <v>44750</v>
       </c>
       <c r="BK34" s="9">
         <v>5182.7000000000044</v>
       </c>
       <c r="BL34" s="9">
         <v>4974.5999999999913</v>
       </c>
       <c r="BM34" s="9">
         <v>2220.1000000000058</v>
       </c>
-      <c r="BN34" s="29" t="s">
+      <c r="BN34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BO34" s="9">
         <v>970.3</v>
       </c>
       <c r="BP34" s="9">
         <v>1781.9</v>
       </c>
       <c r="BQ34" s="9">
         <v>2608.1</v>
       </c>
       <c r="BR34" s="9">
         <v>4229.6450138999999</v>
       </c>
       <c r="BS34" s="9">
         <v>1473.5549861</v>
       </c>
       <c r="BT34" s="9">
         <v>2096.8000000000002</v>
       </c>
       <c r="BU34" s="9">
         <v>2744.5261878000001</v>
       </c>
       <c r="BV34" s="9">
         <v>10382.927885999999</v>
       </c>
       <c r="BW34" s="9">
         <v>31549.645926199999</v>
       </c>
       <c r="BX34" s="9">
         <v>6119.5999999999985</v>
       </c>
       <c r="BY34" s="9">
         <v>4418.1000000000058</v>
       </c>
       <c r="BZ34" s="9">
         <v>1510.6999999999971</v>
       </c>
-      <c r="CA34" s="29" t="s">
+      <c r="CA34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CB34" s="9">
         <v>829.82429649474136</v>
       </c>
       <c r="CC34" s="9">
         <v>625.70528372320598</v>
       </c>
       <c r="CD34" s="9">
         <v>599.11588201106156</v>
       </c>
       <c r="CE34" s="9">
         <v>986.73353777099101</v>
       </c>
       <c r="CF34" s="9">
         <v>1095.4323009</v>
       </c>
       <c r="CG34" s="9">
         <v>1428.8886990999999</v>
       </c>
       <c r="CH34" s="9">
         <v>2165.5</v>
       </c>
       <c r="CI34" s="9">
         <v>14686.009308318175</v>
       </c>
       <c r="CJ34" s="9">
         <v>23894.734594543144</v>
       </c>
       <c r="CK34" s="4">
         <v>31901.065405456859</v>
       </c>
       <c r="CL34" s="9">
         <v>7516</v>
       </c>
       <c r="CM34" s="9">
         <v>1372</v>
       </c>
-      <c r="CO34" s="29" t="s">
+      <c r="CO34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CP34" s="9">
-        <v>791.4</v>
+        <v>893.52226383517404</v>
       </c>
       <c r="CQ34" s="4">
-        <v>739.9</v>
+        <v>764.29626779838668</v>
       </c>
       <c r="CR34" s="9">
-        <v>802.50000000000023</v>
+        <v>836.69682393128005</v>
       </c>
       <c r="CS34" s="9">
-        <v>1270.0999999999999</v>
+        <v>1285.2249244071995</v>
       </c>
       <c r="CT34" s="9">
-        <v>1216.3218549606004</v>
+        <v>1241.0720560747468</v>
       </c>
       <c r="CU34" s="9">
-        <v>1796.8800759624392</v>
+        <v>1839.4231776164179</v>
       </c>
       <c r="CV34" s="9">
-        <v>2998.5118436538542</v>
+        <v>2652.0778947185172</v>
       </c>
       <c r="CW34" s="9">
-        <v>12336.399285325304</v>
+        <v>12287.97268160778</v>
       </c>
       <c r="CX34" s="9">
-        <v>30416.986940097802</v>
+        <v>29151.968582072848</v>
       </c>
       <c r="CY34" s="4">
-        <v>12075</v>
+        <v>14010.67956263612</v>
       </c>
       <c r="CZ34" s="9">
-        <v>13028.311186416657</v>
+        <v>20216.98913916418</v>
       </c>
       <c r="DA34" s="9">
-        <v>6498.1325931535102</v>
-[...1 lines deleted...]
-      <c r="DC34" s="29" t="s">
+        <v>1348.3291117663466</v>
+      </c>
+      <c r="DC34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD34" s="9">
         <v>1131.8</v>
       </c>
       <c r="DE34" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF34" s="9">
         <v>925</v>
       </c>
       <c r="DG34" s="9">
         <v>1463.1</v>
       </c>
       <c r="DH34" s="9">
         <v>1357.3000000000002</v>
       </c>
-      <c r="DI34" s="9"/>
-      <c r="DJ34" s="9"/>
+      <c r="DI34" s="9">
+        <v>2145.3904764431154</v>
+      </c>
+      <c r="DJ34" s="9">
+        <v>2798.7095235568841</v>
+      </c>
       <c r="DK34" s="9"/>
       <c r="DL34" s="9"/>
       <c r="DM34" s="4"/>
       <c r="DN34" s="9"/>
       <c r="DO34" s="9"/>
     </row>
     <row r="35" spans="1:119">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
         <v>473.7</v>
       </c>
       <c r="C35" s="4">
         <v>364.3</v>
       </c>
       <c r="D35" s="9">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="9">
         <v>620.70000000000005</v>
       </c>
       <c r="F35" s="15">
         <v>756.69999999999982</v>
       </c>
       <c r="G35" s="8">
         <v>1109</v>
       </c>
       <c r="H35" s="8">
         <v>1162.0999999999999</v>
       </c>
       <c r="I35" s="4">
         <v>4155.4000000000005</v>
       </c>
       <c r="J35" s="4">
         <v>17482.800000000003</v>
       </c>
       <c r="K35" s="4">
         <v>3523.5999999999985</v>
       </c>
       <c r="L35" s="4">
         <v>2081.4000000000015</v>
       </c>
       <c r="M35" s="4">
         <v>1472</v>
       </c>
-      <c r="N35" s="29" t="s">
+      <c r="N35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="O35" s="4">
         <v>504.3</v>
       </c>
       <c r="P35" s="4">
         <v>376.09999999999997</v>
       </c>
       <c r="Q35" s="9">
         <v>443.30000000000007</v>
       </c>
       <c r="R35" s="9">
         <v>640.20000000000005</v>
       </c>
       <c r="S35" s="15">
         <v>772.90000000000009</v>
       </c>
       <c r="T35" s="9">
         <v>1239.3999999999996</v>
       </c>
       <c r="U35" s="9">
         <v>1340.5</v>
       </c>
       <c r="V35" s="4">
         <v>4293.8</v>
       </c>
       <c r="W35" s="4">
         <v>25458.5</v>
       </c>
       <c r="X35" s="4">
         <v>2834.0999999999985</v>
       </c>
       <c r="Y35" s="4">
         <v>794.20000000000437</v>
       </c>
       <c r="Z35" s="4">
         <v>356.89999999999418</v>
       </c>
-      <c r="AA35" s="29" t="s">
+      <c r="AA35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AB35" s="4">
         <v>552.4</v>
       </c>
       <c r="AC35" s="4">
         <v>395.1</v>
       </c>
       <c r="AD35" s="9">
         <v>483.90000000000009</v>
       </c>
       <c r="AE35" s="9">
         <v>665.19999999999982</v>
       </c>
       <c r="AF35" s="15">
         <v>833.5</v>
       </c>
       <c r="AG35" s="8">
         <v>1304.7999999999997</v>
       </c>
       <c r="AH35" s="8">
         <v>1470.3000000000002</v>
       </c>
       <c r="AI35" s="8">
         <v>9097.0999999999985</v>
       </c>
       <c r="AJ35" s="9">
         <v>26531.3</v>
       </c>
       <c r="AK35" s="9">
         <v>1899.4000000000015</v>
       </c>
       <c r="AL35" s="9">
         <v>3360.5999999999985</v>
       </c>
       <c r="AM35" s="9">
         <v>1241.5</v>
       </c>
-      <c r="AN35" s="29" t="s">
+      <c r="AN35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AO35" s="4">
         <v>619.6</v>
       </c>
       <c r="AP35" s="4">
         <v>460.6</v>
       </c>
       <c r="AQ35" s="9">
         <v>611.70000000000005</v>
       </c>
       <c r="AR35" s="9">
         <v>894.09999999999991</v>
       </c>
       <c r="AS35" s="15">
         <v>1087.9000000000001</v>
       </c>
       <c r="AT35" s="7">
         <v>1712.2999999999997</v>
       </c>
       <c r="AU35" s="7">
         <v>2088</v>
       </c>
       <c r="AV35" s="7">
         <v>7878.0000000000009</v>
       </c>
       <c r="AW35" s="9">
         <v>40039.600000000006</v>
       </c>
       <c r="AX35" s="9">
         <v>410.29999999999563</v>
       </c>
       <c r="AY35" s="9">
         <v>-73.900000000001455</v>
       </c>
       <c r="AZ35" s="9">
         <v>2505.7000000000044</v>
       </c>
-      <c r="BA35" s="29" t="s">
+      <c r="BA35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BB35" s="4">
         <v>698.2</v>
       </c>
       <c r="BC35" s="4">
         <v>635.70000000000005</v>
       </c>
       <c r="BD35" s="9">
         <v>679.8</v>
       </c>
       <c r="BE35" s="9">
         <v>997.99999999999977</v>
       </c>
       <c r="BF35" s="15">
         <v>1220.1999999999998</v>
       </c>
       <c r="BG35" s="8">
         <v>1979</v>
       </c>
       <c r="BH35" s="8">
         <v>2545.3999999999996</v>
       </c>
       <c r="BI35" s="8">
         <v>14652.100000000002</v>
       </c>
       <c r="BJ35" s="9">
         <v>44234.200000000004</v>
       </c>
       <c r="BK35" s="9">
         <v>4464.5</v>
       </c>
       <c r="BL35" s="9">
         <v>12919.399999999994</v>
       </c>
       <c r="BM35" s="9">
         <v>1722.3000000000029</v>
       </c>
-      <c r="BN35" s="29" t="s">
+      <c r="BN35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BO35" s="9">
         <v>922.9</v>
       </c>
       <c r="BP35" s="9">
         <v>1588.1</v>
       </c>
       <c r="BQ35" s="9">
         <v>2446.3000000000002</v>
       </c>
       <c r="BR35" s="9">
         <v>3732.4514774999998</v>
       </c>
       <c r="BS35" s="9">
         <v>1512.4485224999999</v>
       </c>
       <c r="BT35" s="9">
         <v>2256.2000000000007</v>
       </c>
       <c r="BU35" s="9">
         <v>3455.6233023999994</v>
       </c>
       <c r="BV35" s="9">
         <v>11374.539915400002</v>
       </c>
       <c r="BW35" s="9">
         <v>27532.836782199996</v>
       </c>
       <c r="BX35" s="9">
         <v>4101.8000000000029</v>
       </c>
       <c r="BY35" s="9">
         <v>2447.2999999999956</v>
       </c>
       <c r="BZ35" s="9">
         <v>1319.3000000000029</v>
       </c>
-      <c r="CA35" s="29" t="s">
+      <c r="CA35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CB35" s="9">
         <v>524.90090390412865</v>
       </c>
       <c r="CC35" s="9">
         <v>289.6683550563813</v>
       </c>
       <c r="CD35" s="9">
         <v>320.34853936942329</v>
       </c>
       <c r="CE35" s="9">
         <v>487.86159525520179</v>
       </c>
       <c r="CF35" s="9">
         <v>670.20992718330808</v>
       </c>
       <c r="CG35" s="9">
         <v>1189.410679231557</v>
       </c>
       <c r="CH35" s="9">
         <v>1924.6</v>
       </c>
       <c r="CI35" s="9">
         <v>9048.0166703116174</v>
       </c>
       <c r="CJ35" s="9">
         <v>29250.88851892799</v>
       </c>
       <c r="CK35" s="4">
         <v>25882.211481072009</v>
       </c>
       <c r="CL35" s="9">
         <v>11357.700000000004</v>
       </c>
       <c r="CM35" s="9">
         <v>777.5</v>
       </c>
-      <c r="CO35" s="29" t="s">
+      <c r="CO35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CP35" s="9">
-        <v>426.1</v>
+        <v>498.47075416989105</v>
       </c>
       <c r="CQ35" s="4">
-        <v>317.29999999999995</v>
+        <v>327.77268347833842</v>
       </c>
       <c r="CR35" s="9">
-        <v>451.80000000000007</v>
+        <v>474.29133935211235</v>
       </c>
       <c r="CS35" s="9">
-        <v>559.39999999999986</v>
+        <v>564.61651608910165</v>
       </c>
       <c r="CT35" s="9">
-        <v>691.27031124326595</v>
+        <v>703.271021174304</v>
       </c>
       <c r="CU35" s="9">
-        <v>1351.9047220463549</v>
+        <v>1434.9949859676808</v>
       </c>
       <c r="CV35" s="9">
-        <v>1754.240994861952</v>
+        <v>1503.2504323872199</v>
       </c>
       <c r="CW35" s="9">
-        <v>9111.6007636879986</v>
+        <v>9376.591345943998</v>
       </c>
       <c r="CX35" s="9">
-        <v>31585.083208160424</v>
+        <v>32039.050412355078</v>
       </c>
       <c r="CY35" s="4">
-        <v>14653.900000000001</v>
+        <v>12146.792736753741</v>
       </c>
       <c r="CZ35" s="9">
-        <v>12124.908638106041</v>
+        <v>20473.506870211568</v>
       </c>
       <c r="DA35" s="9">
-        <v>5379.4928689423687</v>
-[...1 lines deleted...]
-      <c r="DC35" s="29" t="s">
+        <v>1001.9769994724193</v>
+      </c>
+      <c r="DC35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD35" s="9">
         <v>528.6</v>
       </c>
       <c r="DE35" s="4">
         <v>469.1</v>
       </c>
       <c r="DF35" s="9">
         <v>522.59999999999991</v>
       </c>
       <c r="DG35" s="9">
         <v>626.70000000000005</v>
       </c>
       <c r="DH35" s="9">
         <v>771.40000000000009</v>
       </c>
-      <c r="DI35" s="9"/>
-      <c r="DJ35" s="9"/>
+      <c r="DI35" s="9">
+        <v>1802.6532278892232</v>
+      </c>
+      <c r="DJ35" s="9">
+        <v>2191.0442291624167</v>
+      </c>
       <c r="DK35" s="9"/>
       <c r="DL35" s="9"/>
       <c r="DM35" s="4"/>
       <c r="DN35" s="9"/>
       <c r="DO35" s="9"/>
     </row>
     <row r="36" spans="1:119">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="9">
         <v>1578.9</v>
       </c>
       <c r="C36" s="9">
         <v>1418</v>
       </c>
       <c r="D36" s="9">
         <v>1478.9</v>
       </c>
       <c r="E36" s="9">
         <v>1713.0999999999995</v>
       </c>
       <c r="F36" s="9">
         <v>1659.5</v>
       </c>
       <c r="G36" s="8">
         <v>1767.6000000000004</v>
       </c>
       <c r="H36" s="8">
         <v>3484.8999999999996</v>
       </c>
       <c r="I36" s="9">
         <v>4295.1999999999989</v>
       </c>
       <c r="J36" s="9">
         <v>23427</v>
       </c>
       <c r="K36" s="9">
         <v>5864.5999999999985</v>
       </c>
       <c r="L36" s="9">
         <v>4447.1000000000058</v>
       </c>
       <c r="M36" s="9">
         <v>-175.5</v>
       </c>
-      <c r="N36" s="29" t="s">
+      <c r="N36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="O36" s="9">
         <v>1853</v>
       </c>
       <c r="P36" s="9">
         <v>1526.1999999999998</v>
       </c>
       <c r="Q36" s="9">
         <v>1792.8000000000002</v>
       </c>
       <c r="R36" s="9">
         <v>1913.6000000000004</v>
       </c>
       <c r="S36" s="9">
         <v>1849.7999999999993</v>
       </c>
       <c r="T36" s="9">
         <v>1926.1000000000004</v>
       </c>
       <c r="U36" s="9">
         <v>3318.2999999999993</v>
       </c>
       <c r="V36" s="9">
         <v>5447.1000000000022</v>
       </c>
       <c r="W36" s="9">
         <v>23840.6</v>
       </c>
       <c r="X36" s="9">
         <v>8762.5</v>
       </c>
       <c r="Y36" s="9">
         <v>3694.3000000000029</v>
       </c>
       <c r="Z36" s="9">
         <v>2993.2999999999956</v>
       </c>
-      <c r="AA36" s="29" t="s">
+      <c r="AA36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AB36" s="9">
         <v>1831.5</v>
       </c>
       <c r="AC36" s="9">
         <v>1534.9</v>
       </c>
       <c r="AD36" s="9">
         <v>1624.4999999999995</v>
       </c>
       <c r="AE36" s="9">
         <v>1841.9000000000005</v>
       </c>
       <c r="AF36" s="9">
         <v>1947.9000000000005</v>
       </c>
       <c r="AG36" s="8">
         <v>2112.5999999999985</v>
       </c>
       <c r="AH36" s="8">
         <v>3865.7000000000007</v>
       </c>
       <c r="AI36" s="8">
         <v>10229.700000000001</v>
       </c>
       <c r="AJ36" s="9">
         <v>31572.499999999996</v>
       </c>
       <c r="AK36" s="9">
         <v>5204.6000000000058</v>
       </c>
       <c r="AL36" s="9">
         <v>3303.1999999999971</v>
       </c>
       <c r="AM36" s="9">
         <v>1656.3999999999942</v>
       </c>
-      <c r="AN36" s="29" t="s">
+      <c r="AN36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AO36" s="9">
         <v>1294.3</v>
       </c>
       <c r="AP36" s="9">
         <v>1194.6000000000001</v>
       </c>
       <c r="AQ36" s="9">
         <v>1574.9</v>
       </c>
       <c r="AR36" s="9">
         <v>1990</v>
       </c>
       <c r="AS36" s="9">
         <v>2070.8000000000002</v>
       </c>
       <c r="AT36" s="7">
         <v>2889.5</v>
       </c>
       <c r="AU36" s="7">
         <v>4404.5</v>
       </c>
       <c r="AV36" s="7">
         <v>8018.4</v>
       </c>
       <c r="AW36" s="9">
         <v>52767.600000000006</v>
       </c>
       <c r="AX36" s="9">
         <v>4004.0999999999913</v>
       </c>
       <c r="AY36" s="9">
         <v>2679.6999999999971</v>
       </c>
       <c r="AZ36" s="9">
         <v>3464.5</v>
       </c>
-      <c r="BA36" s="29" t="s">
+      <c r="BA36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BB36" s="9">
         <v>2358.1</v>
       </c>
       <c r="BC36" s="9">
         <v>2122.0000000000005</v>
       </c>
       <c r="BD36" s="9">
         <v>2388.5</v>
       </c>
       <c r="BE36" s="9">
         <v>2944.1000000000004</v>
       </c>
       <c r="BF36" s="9">
         <v>2721.0999999999985</v>
       </c>
       <c r="BG36" s="8">
         <v>3247.5</v>
       </c>
       <c r="BH36" s="8">
         <v>6362.2999999999993</v>
       </c>
       <c r="BI36" s="8">
         <v>13645.700000000004</v>
       </c>
       <c r="BJ36" s="9">
         <v>50040.599999999991</v>
       </c>
       <c r="BK36" s="9">
         <v>8781.6000000000058</v>
       </c>
       <c r="BL36" s="9">
         <v>5781.5</v>
       </c>
       <c r="BM36" s="9">
         <v>2227.1999999999971</v>
       </c>
-      <c r="BN36" s="29" t="s">
+      <c r="BN36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BO36" s="9">
         <v>3462.9</v>
       </c>
       <c r="BP36" s="9">
         <v>6294.4</v>
       </c>
       <c r="BQ36" s="9">
         <v>9402.2999999999993</v>
       </c>
       <c r="BR36" s="9">
         <v>13030.9306048</v>
       </c>
       <c r="BS36" s="9">
         <v>3644.6693951999987</v>
       </c>
       <c r="BT36" s="9">
         <v>3786.4000000000015</v>
       </c>
       <c r="BU36" s="9">
         <v>6724.7999999999993</v>
       </c>
       <c r="BV36" s="9">
         <v>10946.941434199998</v>
       </c>
       <c r="BW36" s="9">
         <v>34303.4585658</v>
       </c>
       <c r="BX36" s="9">
         <v>7105.4999999999854</v>
       </c>
       <c r="BY36" s="9">
         <v>5150.1000000000204</v>
       </c>
       <c r="BZ36" s="9">
         <v>3411.8000000000029</v>
       </c>
-      <c r="CA36" s="29" t="s">
+      <c r="CA36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CB36" s="9">
         <v>2953.6</v>
       </c>
       <c r="CC36" s="9">
         <v>1362.2298945133866</v>
       </c>
       <c r="CD36" s="9">
         <v>4475.5996457544807</v>
       </c>
       <c r="CE36" s="9">
         <v>2933.8558996299307</v>
       </c>
       <c r="CF36" s="9">
         <v>2845.8128948522208</v>
       </c>
       <c r="CG36" s="9">
         <v>2979.9016652499813</v>
       </c>
       <c r="CH36" s="9">
         <v>5701.7000000000007</v>
       </c>
       <c r="CI36" s="9">
         <v>8323.382312048765</v>
       </c>
       <c r="CJ36" s="9">
         <v>26908.768504805641</v>
       </c>
       <c r="CK36" s="4">
         <v>51826.531495194358</v>
       </c>
       <c r="CL36" s="9">
         <v>6637.8999999999942</v>
       </c>
       <c r="CM36" s="9">
         <v>2907.8000000000029</v>
       </c>
-      <c r="CO36" s="29" t="s">
+      <c r="CO36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CP36" s="9">
-        <v>2838.7</v>
+        <v>2883.2218479617327</v>
       </c>
       <c r="CQ36" s="4">
-        <v>2643.3</v>
+        <v>2638.2907350684641</v>
       </c>
       <c r="CR36" s="9">
-        <v>3143.7000000000007</v>
+        <v>3254.6943887724738</v>
       </c>
       <c r="CS36" s="9">
-        <v>2982.0999999999985</v>
+        <v>3075.5467048357023</v>
       </c>
       <c r="CT36" s="9">
-        <v>3080.7686194450143</v>
+        <v>3333.7961697322116</v>
       </c>
       <c r="CU36" s="9">
-        <v>3051.0086240893361</v>
+        <v>3352.3760280769748</v>
       </c>
       <c r="CV36" s="9">
-        <v>7307.1972208865664</v>
+        <v>6626.1308074757908</v>
       </c>
       <c r="CW36" s="9">
-        <v>9499.6214542882954</v>
+        <v>8474.4788373674237</v>
       </c>
       <c r="CX36" s="9">
-        <v>27838.704081290787</v>
+        <v>30827.710369257162</v>
       </c>
       <c r="CY36" s="4">
-        <v>17183.599999999999</v>
+        <v>15119.380700873524</v>
       </c>
       <c r="CZ36" s="9">
-        <v>11485.616613664868</v>
+        <v>13830.49205390297</v>
       </c>
       <c r="DA36" s="9">
-        <v>6380.6800402534718</v>
-[...1 lines deleted...]
-      <c r="DC36" s="29" t="s">
+        <v>3328.2050561823125</v>
+      </c>
+      <c r="DC36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD36" s="9">
         <v>3523.6</v>
       </c>
       <c r="DE36" s="4">
         <v>2966.2000000000003</v>
       </c>
       <c r="DF36" s="9">
         <v>3509.8</v>
       </c>
       <c r="DG36" s="9">
         <v>3870.7000000000007</v>
       </c>
       <c r="DH36" s="9">
         <v>3827.4999999999982</v>
       </c>
-      <c r="DI36" s="9"/>
-      <c r="DJ36" s="9"/>
+      <c r="DI36" s="9">
+        <v>4071.2702101518043</v>
+      </c>
+      <c r="DJ36" s="9">
+        <v>7822.5298350272642</v>
+      </c>
       <c r="DK36" s="9"/>
       <c r="DL36" s="9"/>
       <c r="DM36" s="4"/>
       <c r="DN36" s="9"/>
       <c r="DO36" s="9"/>
     </row>
     <row r="37" spans="1:119">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="16">
         <v>352.6</v>
       </c>
       <c r="C37" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="16">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="16">
         <v>607.9</v>
       </c>
       <c r="F37" s="16">
         <v>554.60000000000014</v>
       </c>
       <c r="G37" s="16">
         <v>591.19999999999982</v>
       </c>
       <c r="H37" s="16">
         <v>1192.9000000000001</v>
       </c>
       <c r="I37" s="16">
         <v>2091.1999999999998</v>
       </c>
       <c r="J37" s="7">
         <v>11758.899999999998</v>
       </c>
       <c r="K37" s="7">
         <v>1822.1000000000022</v>
       </c>
       <c r="L37" s="7">
         <v>1158.7000000000007</v>
       </c>
       <c r="M37" s="7">
         <v>-169</v>
       </c>
-      <c r="N37" s="29" t="s">
+      <c r="N37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="O37" s="7">
         <v>356.3</v>
       </c>
       <c r="P37" s="7">
         <v>149.5</v>
       </c>
       <c r="Q37" s="7">
         <v>334.90000000000003</v>
       </c>
       <c r="R37" s="7">
         <v>656.7</v>
       </c>
       <c r="S37" s="7">
         <v>608.40000000000009</v>
       </c>
       <c r="T37" s="7">
         <v>618.29999999999973</v>
       </c>
       <c r="U37" s="7">
         <v>1425.9</v>
       </c>
       <c r="V37" s="7">
         <v>1825.1999999999998</v>
       </c>
       <c r="W37" s="7">
         <v>16956.2</v>
       </c>
       <c r="X37" s="7">
         <v>1540.3999999999978</v>
       </c>
       <c r="Y37" s="7">
         <v>4016.5</v>
       </c>
       <c r="Z37" s="7">
         <v>-1855.2999999999993</v>
       </c>
-      <c r="AA37" s="29" t="s">
+      <c r="AA37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AB37" s="7">
         <v>421.9</v>
       </c>
       <c r="AC37" s="7">
         <v>214.30000000000007</v>
       </c>
       <c r="AD37" s="7">
         <v>415.20000000000005</v>
       </c>
       <c r="AE37" s="7">
         <v>734.59999999999991</v>
       </c>
       <c r="AF37" s="7">
         <v>707.09999999999991</v>
       </c>
       <c r="AG37" s="7">
         <v>751.09999999999991</v>
       </c>
       <c r="AH37" s="7">
         <v>1400.6999999999998</v>
       </c>
       <c r="AI37" s="7">
         <v>2643</v>
       </c>
       <c r="AJ37" s="7">
         <v>22208.800000000003</v>
       </c>
       <c r="AK37" s="7">
         <v>2505.3999999999978</v>
       </c>
       <c r="AL37" s="7">
         <v>677</v>
       </c>
       <c r="AM37" s="7">
         <v>1157.3000000000029</v>
       </c>
-      <c r="AN37" s="29" t="s">
+      <c r="AN37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AO37" s="7">
         <v>500.4</v>
       </c>
       <c r="AP37" s="7">
         <v>259.80000000000007</v>
       </c>
       <c r="AQ37" s="7">
         <v>510</v>
       </c>
       <c r="AR37" s="7">
         <v>906.49999999999977</v>
       </c>
       <c r="AS37" s="7">
         <v>857</v>
       </c>
       <c r="AT37" s="7">
         <v>952.10000000000036</v>
       </c>
       <c r="AU37" s="7">
         <v>1693.6999999999998</v>
       </c>
       <c r="AV37" s="7">
         <v>3244.7999999999993</v>
       </c>
       <c r="AW37" s="7">
         <v>30020.799999999999</v>
       </c>
       <c r="AX37" s="7">
         <v>415.59999999999854</v>
       </c>
       <c r="AY37" s="7">
         <v>588.20000000000437</v>
       </c>
       <c r="AZ37" s="7">
         <v>951.90000000000146</v>
       </c>
-      <c r="BA37" s="29" t="s">
+      <c r="BA37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BB37" s="7">
         <v>578.9</v>
       </c>
       <c r="BC37" s="7">
         <v>345.80000000000007</v>
       </c>
       <c r="BD37" s="7">
         <v>602.59999999999991</v>
       </c>
       <c r="BE37" s="7">
         <v>935.00000000000023</v>
       </c>
       <c r="BF37" s="7">
         <v>917</v>
       </c>
       <c r="BG37" s="8">
         <v>1028</v>
       </c>
       <c r="BH37" s="8">
         <v>2175.6999999999998</v>
       </c>
       <c r="BI37" s="8">
         <v>6232.5</v>
       </c>
       <c r="BJ37" s="9">
         <v>30208</v>
       </c>
       <c r="BK37" s="9">
         <v>3193.1999999999971</v>
       </c>
       <c r="BL37" s="9">
         <v>9750.8000000000029</v>
       </c>
       <c r="BM37" s="9">
         <v>1593.0999999999985</v>
       </c>
-      <c r="BN37" s="29" t="s">
+      <c r="BN37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BO37" s="9">
         <v>753.9</v>
       </c>
       <c r="BP37" s="9">
         <v>1195</v>
       </c>
       <c r="BQ37" s="9">
         <v>1983.7</v>
       </c>
       <c r="BR37" s="9">
         <v>3170.5587821999998</v>
       </c>
       <c r="BS37" s="9">
         <v>1122.3412177999999</v>
       </c>
       <c r="BT37" s="9">
         <v>1150.1000000000004</v>
       </c>
       <c r="BU37" s="9">
         <v>2570.0439083000001</v>
       </c>
       <c r="BV37" s="9">
         <v>5700.9832140999988</v>
       </c>
       <c r="BW37" s="9">
         <v>20668.172877599998</v>
       </c>
       <c r="BX37" s="9">
         <v>3424.8000000000029</v>
       </c>
       <c r="BY37" s="9">
         <v>4490.8000000000029</v>
       </c>
       <c r="BZ37" s="9">
         <v>1318.0999999999985</v>
       </c>
-      <c r="CA37" s="29" t="s">
+      <c r="CA37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CB37" s="9">
         <v>522.96349091166064</v>
       </c>
       <c r="CC37" s="9">
         <v>315.84624110625452</v>
       </c>
       <c r="CD37" s="9">
         <v>469.84462887952122</v>
       </c>
       <c r="CE37" s="9">
         <v>644.06657720256362</v>
       </c>
       <c r="CF37" s="9">
         <v>678.64393961003157</v>
       </c>
       <c r="CG37" s="9">
         <v>640.33512228996824</v>
       </c>
       <c r="CH37" s="9">
         <v>1743.4000000000005</v>
       </c>
       <c r="CI37" s="9">
         <v>3505.4883814901586</v>
       </c>
       <c r="CJ37" s="9">
         <v>17631.464261889014</v>
       </c>
       <c r="CK37" s="4">
         <v>17245.135738110985</v>
       </c>
       <c r="CL37" s="9">
         <v>6338.2000000000044</v>
       </c>
       <c r="CM37" s="9">
         <v>846.5</v>
       </c>
-      <c r="CO37" s="29" t="s">
+      <c r="CO37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CP37" s="9">
-        <v>535.20000000000005</v>
+        <v>592.57216590719452</v>
       </c>
       <c r="CQ37" s="4">
-        <v>381.79999999999995</v>
+        <v>390.29733611890208</v>
       </c>
       <c r="CR37" s="9">
-        <v>549.70000000000005</v>
+        <v>578.24899055683022</v>
       </c>
       <c r="CS37" s="9">
-        <v>708.3</v>
+        <v>711.30187504081118</v>
       </c>
       <c r="CT37" s="9">
-        <v>693.48748404668549</v>
+        <v>701.07636155941236</v>
       </c>
       <c r="CU37" s="9">
-        <v>799.50094394446478</v>
+        <v>795.32480145007776</v>
       </c>
       <c r="CV37" s="9">
-        <v>2419.7495162377172</v>
+        <v>1899.8715853487806</v>
       </c>
       <c r="CW37" s="9">
-        <v>4688.3447956422333</v>
+        <v>4523.7664966398243</v>
       </c>
       <c r="CX37" s="9">
-        <v>19916.917260128899</v>
+        <v>19917.927062984883</v>
       </c>
       <c r="CY37" s="4">
-        <v>11527.5</v>
+        <v>9493.2794391913958</v>
       </c>
       <c r="CZ37" s="9">
-        <v>8387.4608644312902</v>
+        <v>12452.223990163264</v>
       </c>
       <c r="DA37" s="9">
-        <v>3840.2424857746373</v>
-[...1 lines deleted...]
-      <c r="DC37" s="29" t="s">
+        <v>882.8045334029739</v>
+      </c>
+      <c r="DC37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD37" s="9">
         <v>696.8</v>
       </c>
       <c r="DE37" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF37" s="9">
         <v>631.19999999999982</v>
       </c>
       <c r="DG37" s="9">
         <v>825.20000000000027</v>
       </c>
       <c r="DH37" s="9">
         <v>825</v>
       </c>
-      <c r="DI37" s="9"/>
-      <c r="DJ37" s="9"/>
+      <c r="DI37" s="9">
+        <v>913.60738109789509</v>
+      </c>
+      <c r="DJ37" s="9">
+        <v>2469.0699393048699</v>
+      </c>
       <c r="DK37" s="9"/>
       <c r="DL37" s="9"/>
       <c r="DM37" s="4"/>
       <c r="DN37" s="9"/>
       <c r="DO37" s="9"/>
     </row>
     <row r="38" spans="1:119">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="9">
         <v>338</v>
       </c>
       <c r="C38" s="9">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="9">
         <v>300</v>
       </c>
       <c r="E38" s="9">
         <v>510.1</v>
       </c>
       <c r="F38" s="9">
         <v>532.20000000000005</v>
       </c>
       <c r="G38" s="8">
         <v>607.79999999999995</v>
       </c>
       <c r="H38" s="8">
         <v>1041.4000000000001</v>
       </c>
       <c r="I38" s="9">
         <v>2154.1</v>
       </c>
       <c r="J38" s="9">
         <v>12140.599999999999</v>
       </c>
       <c r="K38" s="9">
         <v>4555.7000000000007</v>
       </c>
       <c r="L38" s="9">
         <v>3632.9000000000015</v>
       </c>
       <c r="M38" s="9">
         <v>-872.90000000000146</v>
       </c>
-      <c r="N38" s="29" t="s">
+      <c r="N38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="O38" s="9">
         <v>366.6</v>
       </c>
       <c r="P38" s="9">
         <v>276.60000000000002</v>
       </c>
       <c r="Q38" s="9">
         <v>318.89999999999998</v>
       </c>
       <c r="R38" s="9">
         <v>484.69999999999993</v>
       </c>
       <c r="S38" s="9">
         <v>606.20000000000005</v>
       </c>
       <c r="T38" s="9">
         <v>616.40000000000009</v>
       </c>
       <c r="U38" s="9">
         <v>962.69999999999982</v>
       </c>
       <c r="V38" s="9">
         <v>1854.2999999999997</v>
       </c>
       <c r="W38" s="9">
         <v>13976.1</v>
       </c>
       <c r="X38" s="9">
         <v>7598.4000000000015</v>
       </c>
       <c r="Y38" s="9">
         <v>4756.2999999999993</v>
       </c>
       <c r="Z38" s="9">
         <v>310</v>
       </c>
-      <c r="AA38" s="29" t="s">
+      <c r="AA38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AB38" s="9">
         <v>389</v>
       </c>
       <c r="AC38" s="9">
         <v>301.39999999999998</v>
       </c>
       <c r="AD38" s="9">
         <v>344.50000000000011</v>
       </c>
       <c r="AE38" s="9">
         <v>518.39999999999986</v>
       </c>
       <c r="AF38" s="9">
         <v>653.89999999999986</v>
       </c>
       <c r="AG38" s="8">
         <v>691.70000000000027</v>
       </c>
       <c r="AH38" s="8">
         <v>1072.2999999999997</v>
       </c>
       <c r="AI38" s="8">
         <v>2438.8000000000002</v>
       </c>
       <c r="AJ38" s="9">
         <v>21816.5</v>
       </c>
       <c r="AK38" s="9">
         <v>8542.5</v>
       </c>
       <c r="AL38" s="9">
         <v>5336.0999999999985</v>
       </c>
       <c r="AM38" s="9">
         <v>86</v>
       </c>
-      <c r="AN38" s="29" t="s">
+      <c r="AN38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AO38" s="9">
         <v>448.7</v>
       </c>
       <c r="AP38" s="9">
         <v>351.40000000000003</v>
       </c>
       <c r="AQ38" s="9">
         <v>452.9</v>
       </c>
       <c r="AR38" s="9">
         <v>686.09999999999991</v>
       </c>
       <c r="AS38" s="9">
         <v>784.5</v>
       </c>
       <c r="AT38" s="7">
         <v>891.70000000000027</v>
       </c>
       <c r="AU38" s="7">
         <v>1253.5999999999995</v>
       </c>
       <c r="AV38" s="7">
         <v>3053.6000000000004</v>
       </c>
       <c r="AW38" s="9">
         <v>30988.699999999997</v>
       </c>
       <c r="AX38" s="9">
         <v>2768.1000000000058</v>
       </c>
       <c r="AY38" s="9">
         <v>8345.5999999999985</v>
       </c>
       <c r="AZ38" s="9">
         <v>1046.5</v>
       </c>
-      <c r="BA38" s="29" t="s">
+      <c r="BA38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BB38" s="9">
         <v>526.4</v>
       </c>
       <c r="BC38" s="9">
         <v>499.30000000000007</v>
       </c>
       <c r="BD38" s="9">
         <v>471</v>
       </c>
       <c r="BE38" s="9">
         <v>738.39999999999986</v>
       </c>
       <c r="BF38" s="9">
         <v>950.09999999999991</v>
       </c>
       <c r="BG38" s="8">
         <v>1057.1000000000004</v>
       </c>
       <c r="BH38" s="8">
         <v>1562.3999999999996</v>
       </c>
       <c r="BI38" s="8">
         <v>5702.5000000000009</v>
       </c>
       <c r="BJ38" s="9">
         <v>38871.699999999997</v>
       </c>
       <c r="BK38" s="9">
         <v>4611.5999999999985</v>
       </c>
       <c r="BL38" s="9">
         <v>10189.699999999997</v>
       </c>
       <c r="BM38" s="9">
         <v>3407.1000000000058</v>
       </c>
-      <c r="BN38" s="29" t="s">
+      <c r="BN38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BO38" s="9">
         <v>689.6</v>
       </c>
       <c r="BP38" s="9">
         <v>1245.5999999999999</v>
       </c>
       <c r="BQ38" s="9">
         <v>1780.5</v>
       </c>
       <c r="BR38" s="9">
         <v>2833.2631670999999</v>
       </c>
       <c r="BS38" s="9">
         <v>1224.1368329000002</v>
       </c>
       <c r="BT38" s="9">
         <v>1319.2000000000003</v>
       </c>
       <c r="BU38" s="9">
         <v>1779.0499100999996</v>
       </c>
       <c r="BV38" s="9">
         <v>4642.7681108999996</v>
       </c>
       <c r="BW38" s="9">
         <v>23754.781978999999</v>
       </c>
       <c r="BX38" s="9">
         <v>4768.0000000000073</v>
       </c>
       <c r="BY38" s="9">
         <v>1490.2999999999956</v>
       </c>
       <c r="BZ38" s="9">
         <v>332.60000000000582</v>
       </c>
-      <c r="CA38" s="29" t="s">
+      <c r="CA38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CB38" s="9">
         <v>442.02102468714679</v>
       </c>
       <c r="CC38" s="9">
         <v>367.19367644709598</v>
       </c>
       <c r="CD38" s="9">
         <v>313.00517839318115</v>
       </c>
       <c r="CE38" s="9">
         <v>521.39059803469127</v>
       </c>
       <c r="CF38" s="9">
         <v>682.13103888328806</v>
       </c>
       <c r="CG38" s="9">
         <v>674.35848355459666</v>
       </c>
       <c r="CH38" s="9">
         <v>1053.2000000000003</v>
       </c>
       <c r="CI38" s="9">
         <v>5501.1814773651886</v>
       </c>
       <c r="CJ38" s="9">
         <v>18238.902748627494</v>
       </c>
       <c r="CK38" s="4">
         <v>24796.397251372509</v>
       </c>
       <c r="CL38" s="9">
         <v>9873</v>
       </c>
       <c r="CM38" s="9">
         <v>302.69999999999709</v>
       </c>
-      <c r="CO38" s="29" t="s">
+      <c r="CO38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CP38" s="9">
-        <v>419.3</v>
+        <v>474.20689698421234</v>
       </c>
       <c r="CQ38" s="4">
-        <v>382.09999999999997</v>
+        <v>393.91365331449117</v>
       </c>
       <c r="CR38" s="9">
-        <v>336.30000000000007</v>
+        <v>360.28495631320459</v>
       </c>
       <c r="CS38" s="9">
-        <v>590.20000000000005</v>
+        <v>600.75866202433826</v>
       </c>
       <c r="CT38" s="9">
-        <v>612.44846451624016</v>
+        <v>617.53915876442079</v>
       </c>
       <c r="CU38" s="9">
-        <v>733.5639988413318</v>
+        <v>744.68667612888112</v>
       </c>
       <c r="CV38" s="9">
-        <v>1268.4944349637235</v>
+        <v>1266.192034612468</v>
       </c>
       <c r="CW38" s="9">
-        <v>3194.2322438921865</v>
+        <v>3098.356235286039</v>
       </c>
       <c r="CX38" s="9">
-        <v>27554.260857786518</v>
+        <v>28491.403007497629</v>
       </c>
       <c r="CY38" s="4">
-        <v>9549.4999999999927</v>
+        <v>7772.7339475999397</v>
       </c>
       <c r="CZ38" s="9">
-        <v>14430.257333240406</v>
+        <v>27269.095078090606</v>
       </c>
       <c r="DA38" s="9">
-        <v>7257.1567990897238</v>
-[...1 lines deleted...]
-      <c r="DC38" s="29" t="s">
+        <v>614.33658859334537</v>
+      </c>
+      <c r="DC38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD38" s="9">
         <v>510.2</v>
       </c>
       <c r="DE38" s="4">
         <v>409.8</v>
       </c>
       <c r="DF38" s="9">
         <v>452.59999999999991</v>
       </c>
       <c r="DG38" s="9">
         <v>618.80000000000018</v>
       </c>
       <c r="DH38" s="9">
         <v>723.79999999999973</v>
       </c>
-      <c r="DI38" s="9"/>
-      <c r="DJ38" s="9"/>
+      <c r="DI38" s="9">
+        <v>863.93122475872633</v>
+      </c>
+      <c r="DJ38" s="9">
+        <v>1341.5901264451572</v>
+      </c>
       <c r="DK38" s="9"/>
       <c r="DL38" s="9"/>
       <c r="DM38" s="4"/>
       <c r="DN38" s="9"/>
       <c r="DO38" s="9"/>
     </row>
     <row r="39" spans="1:119">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="9">
         <v>375.1</v>
       </c>
       <c r="C39" s="9">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="9">
         <v>346.9</v>
       </c>
       <c r="E39" s="9">
         <v>566</v>
       </c>
       <c r="F39" s="9">
         <v>712.7</v>
       </c>
       <c r="G39" s="8">
         <v>971.40000000000009</v>
       </c>
       <c r="H39" s="8">
         <v>1489.1</v>
       </c>
       <c r="I39" s="9">
         <v>1910.8999999999996</v>
       </c>
       <c r="J39" s="9">
         <v>18265.5</v>
       </c>
       <c r="K39" s="9">
         <v>3771.7999999999993</v>
       </c>
       <c r="L39" s="9">
         <v>2838.2000000000007</v>
       </c>
       <c r="M39" s="9">
         <v>-308.90000000000146</v>
       </c>
-      <c r="N39" s="29" t="s">
+      <c r="N39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="O39" s="9">
         <v>454.7</v>
       </c>
       <c r="P39" s="9">
         <v>353.00000000000006</v>
       </c>
       <c r="Q39" s="9">
         <v>340.09999999999991</v>
       </c>
       <c r="R39" s="9">
         <v>609</v>
       </c>
       <c r="S39" s="9">
         <v>724.50000000000023</v>
       </c>
       <c r="T39" s="9">
         <v>998.39999999999964</v>
       </c>
       <c r="U39" s="9">
         <v>1574.1000000000004</v>
       </c>
       <c r="V39" s="9">
         <v>3855.8</v>
       </c>
       <c r="W39" s="9">
         <v>21177.4</v>
       </c>
       <c r="X39" s="9">
         <v>4199.9000000000015</v>
       </c>
       <c r="Y39" s="9">
         <v>1265.2999999999956</v>
       </c>
       <c r="Z39" s="9">
         <v>389.20000000000437</v>
       </c>
-      <c r="AA39" s="29" t="s">
+      <c r="AA39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="9">
         <v>496.1</v>
       </c>
       <c r="AC39" s="9">
         <v>446.69999999999993</v>
       </c>
       <c r="AD39" s="9">
         <v>382.20000000000005</v>
       </c>
       <c r="AE39" s="9">
         <v>616.59999999999991</v>
       </c>
       <c r="AF39" s="9">
         <v>866.20000000000027</v>
       </c>
       <c r="AG39" s="8">
         <v>1192.1999999999998</v>
       </c>
       <c r="AH39" s="8">
         <v>1735.1999999999998</v>
       </c>
       <c r="AI39" s="8">
         <v>7542.7</v>
       </c>
       <c r="AJ39" s="9">
         <v>25572.5</v>
       </c>
       <c r="AK39" s="9">
         <v>3670.0999999999985</v>
       </c>
       <c r="AL39" s="9">
         <v>1111</v>
       </c>
       <c r="AM39" s="9">
         <v>704.69999999999709</v>
       </c>
-      <c r="AN39" s="29" t="s">
+      <c r="AN39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AO39" s="9">
         <v>580.79999999999995</v>
       </c>
       <c r="AP39" s="9">
         <v>537.5</v>
       </c>
       <c r="AQ39" s="9">
         <v>503.29999999999995</v>
       </c>
       <c r="AR39" s="9">
         <v>829</v>
       </c>
       <c r="AS39" s="9">
         <v>1081.0999999999999</v>
       </c>
       <c r="AT39" s="7">
         <v>1570.1000000000004</v>
       </c>
       <c r="AU39" s="7">
         <v>2118.3000000000002</v>
       </c>
       <c r="AV39" s="7">
         <v>9088.6</v>
       </c>
       <c r="AW39" s="9">
         <v>36835.5</v>
       </c>
       <c r="AX39" s="9">
         <v>3805.2000000000044</v>
       </c>
       <c r="AY39" s="9">
         <v>-65.200000000004366</v>
       </c>
       <c r="AZ39" s="9">
         <v>799.20000000000437</v>
       </c>
-      <c r="BA39" s="29" t="s">
+      <c r="BA39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BB39" s="9">
         <v>751.8</v>
       </c>
       <c r="BC39" s="9">
         <v>734.40000000000009</v>
       </c>
       <c r="BD39" s="9">
         <v>592.10000000000014</v>
       </c>
       <c r="BE39" s="9">
         <v>937.29999999999973</v>
       </c>
       <c r="BF39" s="9">
         <v>1233.5000000000005</v>
       </c>
       <c r="BG39" s="8">
         <v>1835.7999999999993</v>
       </c>
       <c r="BH39" s="8">
         <v>2857.7000000000007</v>
       </c>
       <c r="BI39" s="8">
         <v>11724.4</v>
       </c>
       <c r="BJ39" s="9">
         <v>42227.8</v>
       </c>
       <c r="BK39" s="9">
         <v>3915.6999999999971</v>
       </c>
       <c r="BL39" s="9">
         <v>1728.1000000000058</v>
       </c>
       <c r="BM39" s="9">
         <v>1463.2999999999884</v>
       </c>
-      <c r="BN39" s="29" t="s">
+      <c r="BN39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BO39" s="9">
         <v>1070.5999999999999</v>
       </c>
       <c r="BP39" s="9">
         <v>2089</v>
       </c>
       <c r="BQ39" s="9">
         <v>3157.5</v>
       </c>
       <c r="BR39" s="9">
         <v>4682.8391222999999</v>
       </c>
       <c r="BS39" s="9">
         <v>1601.9608777000003</v>
       </c>
       <c r="BT39" s="9">
         <v>2281.9000000000005</v>
       </c>
       <c r="BU39" s="9">
         <v>3605.714792499999</v>
       </c>
       <c r="BV39" s="9">
         <v>9499.2352007000045</v>
       </c>
       <c r="BW39" s="9">
         <v>25799.950006799994</v>
       </c>
       <c r="BX39" s="9">
         <v>6221.3000000000029</v>
       </c>
       <c r="BY39" s="9">
         <v>2416.7999999999956</v>
       </c>
       <c r="BZ39" s="9">
         <v>1357.6000000000058</v>
       </c>
-      <c r="CA39" s="29" t="s">
+      <c r="CA39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CB39" s="9">
         <v>933.6955248759034</v>
       </c>
       <c r="CC39" s="9">
         <v>848.02156750922381</v>
       </c>
       <c r="CD39" s="9">
         <v>701.7946024109051</v>
       </c>
       <c r="CE39" s="9">
         <v>875.54813787899775</v>
       </c>
       <c r="CF39" s="9">
         <v>1143.4049752665919</v>
       </c>
       <c r="CG39" s="9">
         <v>1350.6351920583784</v>
       </c>
       <c r="CH39" s="9">
         <v>2605.7999999999993</v>
       </c>
       <c r="CI39" s="9">
         <v>9694.0858486007801</v>
       </c>
       <c r="CJ39" s="9">
         <v>22201.766930628924</v>
       </c>
       <c r="CK39" s="4">
         <v>32760.033069371078</v>
       </c>
       <c r="CL39" s="9">
         <v>5430.6999999999971</v>
       </c>
       <c r="CM39" s="9">
         <v>266.80000000000291</v>
       </c>
-      <c r="CO39" s="29" t="s">
+      <c r="CO39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CP39" s="9">
-        <v>937</v>
+        <v>969.6</v>
       </c>
       <c r="CQ39" s="4">
-        <v>929.90000000000009</v>
+        <v>913.00033675443808</v>
       </c>
       <c r="CR39" s="9">
-        <v>1143.5</v>
+        <v>1113.9232080674783</v>
       </c>
       <c r="CS39" s="9">
-        <v>1415.9</v>
+        <v>1361.4465452518789</v>
       </c>
       <c r="CT39" s="9">
-        <v>1676.0538839652772</v>
+        <v>1613.4626714879823</v>
       </c>
       <c r="CU39" s="9">
-        <v>1831.26644321598</v>
+        <v>1858.8771028266083</v>
       </c>
       <c r="CV39" s="9">
-        <v>4119.7594003424892</v>
+        <v>2993.8472683580512</v>
       </c>
       <c r="CW39" s="9">
-        <v>8894.2860752819743</v>
+        <v>8435.3302548735119</v>
       </c>
       <c r="CX39" s="9">
-        <v>27650.134197194282</v>
+        <v>26722.620108303956</v>
       </c>
       <c r="CY39" s="4">
-        <v>13484.699999999997</v>
+        <v>11955.611335284411</v>
       </c>
       <c r="CZ39" s="9">
-        <v>9129.8727492540493</v>
+        <v>13044.32501989622</v>
       </c>
       <c r="DA39" s="9">
-        <v>3853.9001648057165</v>
-[...1 lines deleted...]
-      <c r="DC39" s="29" t="s">
+        <v>1241.9949481633957</v>
+      </c>
+      <c r="DC39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD39" s="9">
         <v>1159.5</v>
       </c>
       <c r="DE39" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF39" s="9">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG39" s="9">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH39" s="9">
         <v>1571.6000000000004</v>
       </c>
-      <c r="DI39" s="9"/>
-      <c r="DJ39" s="9"/>
+      <c r="DI39" s="9">
+        <v>2018.0341764774075</v>
+      </c>
+      <c r="DJ39" s="9">
+        <v>3746.9803863400684</v>
+      </c>
       <c r="DK39" s="9"/>
       <c r="DL39" s="9"/>
       <c r="DM39" s="4"/>
       <c r="DN39" s="9"/>
       <c r="DO39" s="9"/>
     </row>
     <row r="40" spans="1:119">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="9">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="9">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="9">
         <v>880.7</v>
       </c>
       <c r="E40" s="9">
         <v>1478.8000000000002</v>
       </c>
       <c r="F40" s="9">
         <v>1663.5</v>
       </c>
       <c r="G40" s="8">
         <v>1452.1999999999998</v>
       </c>
       <c r="H40" s="8">
         <v>3563.2000000000007</v>
       </c>
       <c r="I40" s="9">
         <v>7149.7000000000007</v>
       </c>
       <c r="J40" s="9">
         <v>34190.9</v>
       </c>
       <c r="K40" s="9">
         <v>7538.8999999999942</v>
       </c>
       <c r="L40" s="9">
         <v>4996.3000000000029</v>
       </c>
       <c r="M40" s="9">
         <v>3471.1999999999971</v>
       </c>
-      <c r="N40" s="29" t="s">
+      <c r="N40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="O40" s="9">
         <v>1377</v>
       </c>
       <c r="P40" s="9">
         <v>855.69999999999982</v>
       </c>
       <c r="Q40" s="9">
         <v>969.80000000000018</v>
       </c>
       <c r="R40" s="9">
         <v>1614.1000000000004</v>
       </c>
       <c r="S40" s="9">
         <v>1803.8999999999996</v>
       </c>
       <c r="T40" s="9">
         <v>1527.3999999999996</v>
       </c>
       <c r="U40" s="9">
         <v>3922.3999999999996</v>
       </c>
       <c r="V40" s="9">
         <v>7975.1000000000022</v>
       </c>
       <c r="W40" s="9">
         <v>42756.5</v>
       </c>
       <c r="X40" s="9">
         <v>15421.999999999993</v>
       </c>
       <c r="Y40" s="9">
         <v>5358.3000000000029</v>
       </c>
       <c r="Z40" s="9">
         <v>1942</v>
       </c>
-      <c r="AA40" s="29" t="s">
+      <c r="AA40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB40" s="9">
         <v>1719.2</v>
       </c>
       <c r="AC40" s="9">
         <v>1072.2</v>
       </c>
       <c r="AD40" s="9">
         <v>1332.1</v>
       </c>
       <c r="AE40" s="9">
         <v>1956.8000000000002</v>
       </c>
       <c r="AF40" s="9">
         <v>2376.4999999999991</v>
       </c>
       <c r="AG40" s="8">
         <v>2095.3000000000011</v>
       </c>
       <c r="AH40" s="8">
         <v>4410.1999999999989</v>
       </c>
       <c r="AI40" s="8">
         <v>15135.8</v>
       </c>
       <c r="AJ40" s="9">
         <v>49035.9</v>
       </c>
       <c r="AK40" s="9">
         <v>11482.600000000006</v>
       </c>
       <c r="AL40" s="9">
         <v>11955.199999999997</v>
       </c>
       <c r="AM40" s="9">
         <v>2223.8000000000029</v>
       </c>
-      <c r="AN40" s="29" t="s">
+      <c r="AN40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AO40" s="9">
         <v>2405.1</v>
       </c>
       <c r="AP40" s="9">
         <v>1451.4</v>
       </c>
       <c r="AQ40" s="9">
         <v>1743.6999999999998</v>
       </c>
       <c r="AR40" s="9">
         <v>2448.8000000000002</v>
       </c>
       <c r="AS40" s="9">
         <v>2652.5</v>
       </c>
       <c r="AT40" s="7">
         <v>2503.2000000000007</v>
       </c>
       <c r="AU40" s="7">
         <v>5188.3999999999978</v>
       </c>
       <c r="AV40" s="7">
         <v>18087.099999999999</v>
       </c>
       <c r="AW40" s="9">
         <v>74247.199999999997</v>
       </c>
       <c r="AX40" s="9">
         <v>10404.200000000012</v>
       </c>
       <c r="AY40" s="9">
         <v>-3873.6000000000058</v>
       </c>
       <c r="AZ40" s="9">
         <v>3038.8000000000029</v>
       </c>
-      <c r="BA40" s="29" t="s">
+      <c r="BA40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BB40" s="9">
         <v>2683.7</v>
       </c>
       <c r="BC40" s="9">
         <v>1578.5</v>
       </c>
       <c r="BD40" s="9">
         <v>1995.6999999999998</v>
       </c>
       <c r="BE40" s="9">
         <v>2994.3999999999996</v>
       </c>
       <c r="BF40" s="9">
         <v>3509.9000000000015</v>
       </c>
       <c r="BG40" s="8">
         <v>3291.7999999999993</v>
       </c>
       <c r="BH40" s="8">
         <v>6471.7000000000007</v>
       </c>
       <c r="BI40" s="8">
         <v>29776.3</v>
       </c>
       <c r="BJ40" s="9">
         <v>55718.100000000006</v>
       </c>
       <c r="BK40" s="9">
         <v>7926.0999999999913</v>
       </c>
       <c r="BL40" s="9">
         <v>14778.300000000003</v>
       </c>
       <c r="BM40" s="9">
         <v>5071.6000000000058</v>
       </c>
-      <c r="BN40" s="29" t="s">
+      <c r="BN40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BO40" s="9">
         <v>3352.2</v>
       </c>
       <c r="BP40" s="9">
         <v>5657.5</v>
       </c>
       <c r="BQ40" s="9">
         <v>8545.1</v>
       </c>
       <c r="BR40" s="9">
         <v>12545.7369033</v>
       </c>
       <c r="BS40" s="9">
         <v>4284.863096699999</v>
       </c>
       <c r="BT40" s="9">
         <v>4023.9000000000015</v>
       </c>
       <c r="BU40" s="9">
         <v>6836.9061588000004</v>
       </c>
       <c r="BV40" s="9">
         <v>23218.810038400003</v>
       </c>
       <c r="BW40" s="9">
         <v>32005.783802799997</v>
       </c>
       <c r="BX40" s="9">
         <v>12431.300000000003</v>
       </c>
       <c r="BY40" s="9">
         <v>8168</v>
       </c>
       <c r="BZ40" s="9">
         <v>4531.1000000000058</v>
       </c>
-      <c r="CA40" s="29" t="s">
+      <c r="CA40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CB40" s="9">
         <v>2826.9828047859883</v>
       </c>
       <c r="CC40" s="9">
         <v>1693.190796754132</v>
       </c>
       <c r="CD40" s="9">
         <v>2765.4815761121017</v>
       </c>
       <c r="CE40" s="9">
         <v>2816.692804853813</v>
       </c>
       <c r="CF40" s="9">
         <v>2662.1740777904652</v>
       </c>
       <c r="CG40" s="9">
         <v>1863.3779397034996</v>
       </c>
       <c r="CH40" s="9">
         <v>5980.3000000000011</v>
       </c>
       <c r="CI40" s="9">
         <v>19252.408702100369</v>
       </c>
       <c r="CJ40" s="9">
         <v>39191.675631878818</v>
       </c>
       <c r="CK40" s="4">
         <v>73739.924368121196</v>
       </c>
       <c r="CL40" s="9">
         <v>24568.700000000012</v>
       </c>
       <c r="CM40" s="9">
         <v>1671.2999999999884</v>
       </c>
-      <c r="CO40" s="29" t="s">
+      <c r="CO40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CP40" s="9">
-        <v>2728.9</v>
+        <v>2846.9054551099052</v>
       </c>
       <c r="CQ40" s="4">
-        <v>2098.1</v>
+        <v>2108.7153970036343</v>
       </c>
       <c r="CR40" s="9">
-        <v>2393.6000000000004</v>
+        <v>2464.6335739784136</v>
       </c>
       <c r="CS40" s="9">
-        <v>3018</v>
+        <v>3054.9000744684035</v>
       </c>
       <c r="CT40" s="9">
-        <v>3021.354327561261</v>
+        <v>3106.8184754443355</v>
       </c>
       <c r="CU40" s="9">
-        <v>2978.4681300214197</v>
+        <v>3101.4209298403421</v>
       </c>
       <c r="CV40" s="9">
-        <v>7078.5857045693447</v>
+        <v>6700.9653735561187</v>
       </c>
       <c r="CW40" s="9">
-        <v>16166.057623949982</v>
+        <v>16759.720546381173</v>
       </c>
       <c r="CX40" s="9">
-        <v>48192.734213897995</v>
+        <v>35717.351236269162</v>
       </c>
       <c r="CY40" s="4">
-        <v>26060.400000000009</v>
+        <v>27247.894693725073</v>
       </c>
       <c r="CZ40" s="9">
-        <v>55912.703650430252</v>
+        <v>39688.297366338593</v>
       </c>
       <c r="DA40" s="9">
-        <v>-9990.3121557759005</v>
-[...1 lines deleted...]
-      <c r="DC40" s="29" t="s">
+        <v>3325.140314263379</v>
+      </c>
+      <c r="DC40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD40" s="9">
         <v>3076.4</v>
       </c>
       <c r="DE40" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF40" s="9">
         <v>2629.8</v>
       </c>
       <c r="DG40" s="9">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH40" s="9">
         <v>3548.3999999999996</v>
       </c>
-      <c r="DI40" s="9"/>
-      <c r="DJ40" s="9"/>
+      <c r="DI40" s="9">
+        <v>3790.5014112946337</v>
+      </c>
+      <c r="DJ40" s="9">
+        <v>6388.3346539976774</v>
+      </c>
       <c r="DK40" s="9"/>
       <c r="DL40" s="9"/>
       <c r="DM40" s="4"/>
       <c r="DN40" s="9"/>
       <c r="DO40" s="9"/>
     </row>
     <row r="41" spans="1:119">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="9">
         <v>297.3</v>
       </c>
       <c r="C41" s="9">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="9">
         <v>185.7</v>
       </c>
       <c r="E41" s="9">
         <v>343.4</v>
       </c>
       <c r="F41" s="9">
         <v>346.29999999999995</v>
       </c>
       <c r="G41" s="8">
         <v>485.20000000000005</v>
       </c>
       <c r="H41" s="8">
         <v>948.89999999999986</v>
       </c>
       <c r="I41" s="9">
         <v>2450.9000000000005</v>
       </c>
       <c r="J41" s="9">
         <v>17328.199999999997</v>
       </c>
       <c r="K41" s="9">
         <v>1392.6000000000022</v>
       </c>
       <c r="L41" s="9">
         <v>1278.5999999999985</v>
       </c>
       <c r="M41" s="9">
         <v>590.5</v>
       </c>
-      <c r="N41" s="29" t="s">
+      <c r="N41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="O41" s="9">
         <v>373.5</v>
       </c>
       <c r="P41" s="9">
         <v>183.79999999999995</v>
       </c>
       <c r="Q41" s="9">
         <v>211.30000000000007</v>
       </c>
       <c r="R41" s="9">
         <v>347.6</v>
       </c>
       <c r="S41" s="9">
         <v>367.20000000000005</v>
       </c>
       <c r="T41" s="9">
         <v>487.39999999999986</v>
       </c>
       <c r="U41" s="9">
         <v>1055.3999999999999</v>
       </c>
       <c r="V41" s="9">
         <v>2187.9000000000005</v>
       </c>
       <c r="W41" s="9">
         <v>25642.400000000001</v>
       </c>
       <c r="X41" s="9">
         <v>-1227.7999999999993</v>
       </c>
       <c r="Y41" s="9">
         <v>-148.79999999999927</v>
       </c>
       <c r="Z41" s="9">
         <v>-233.20000000000073</v>
       </c>
-      <c r="AA41" s="29" t="s">
+      <c r="AA41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AB41" s="9">
         <v>353.8</v>
       </c>
       <c r="AC41" s="9">
         <v>242.90000000000003</v>
       </c>
       <c r="AD41" s="9">
         <v>236.89999999999998</v>
       </c>
       <c r="AE41" s="9">
         <v>381.30000000000007</v>
       </c>
       <c r="AF41" s="9">
         <v>418.59999999999991</v>
       </c>
       <c r="AG41" s="8">
         <v>560</v>
       </c>
       <c r="AH41" s="8">
         <v>1013.1999999999998</v>
       </c>
       <c r="AI41" s="8">
         <v>3453</v>
       </c>
       <c r="AJ41" s="9">
         <v>30748.799999999999</v>
       </c>
       <c r="AK41" s="9">
         <v>3879.3000000000029</v>
       </c>
       <c r="AL41" s="9">
         <v>-2684.2000000000044</v>
       </c>
       <c r="AM41" s="9">
         <v>679</v>
       </c>
-      <c r="AN41" s="29" t="s">
+      <c r="AN41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AO41" s="9">
         <v>402.5</v>
       </c>
       <c r="AP41" s="9">
         <v>263</v>
       </c>
       <c r="AQ41" s="9">
         <v>298.5</v>
       </c>
       <c r="AR41" s="9">
         <v>467.09999999999991</v>
       </c>
       <c r="AS41" s="9">
         <v>520.5</v>
       </c>
       <c r="AT41" s="7">
         <v>698.80000000000018</v>
       </c>
       <c r="AU41" s="7">
         <v>1370.2999999999997</v>
       </c>
       <c r="AV41" s="7">
         <v>4754.9000000000005</v>
       </c>
       <c r="AW41" s="9">
         <v>35318.9</v>
       </c>
       <c r="AX41" s="9">
         <v>-5094.3000000000029</v>
       </c>
       <c r="AY41" s="9">
         <v>-962.09999999999854</v>
       </c>
       <c r="AZ41" s="9">
         <v>735.80000000000291</v>
       </c>
-      <c r="BA41" s="29" t="s">
+      <c r="BA41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BB41" s="9">
         <v>406.9</v>
       </c>
       <c r="BC41" s="9">
         <v>361.9</v>
       </c>
       <c r="BD41" s="9">
         <v>281</v>
       </c>
       <c r="BE41" s="9">
         <v>487.60000000000014</v>
       </c>
       <c r="BF41" s="9">
         <v>516.19999999999982</v>
       </c>
       <c r="BG41" s="8">
         <v>848.70000000000027</v>
       </c>
       <c r="BH41" s="8">
         <v>2541.6999999999998</v>
       </c>
       <c r="BI41" s="8">
         <v>10955.900000000001</v>
       </c>
       <c r="BJ41" s="9">
         <v>39094.6</v>
       </c>
       <c r="BK41" s="9">
         <v>2391.5</v>
       </c>
       <c r="BL41" s="9">
         <v>2074.1999999999971</v>
       </c>
       <c r="BM41" s="9">
         <v>1319.7000000000044</v>
       </c>
-      <c r="BN41" s="29" t="s">
+      <c r="BN41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BO41" s="9">
         <v>509.8</v>
       </c>
       <c r="BP41" s="9">
         <v>896.1</v>
       </c>
       <c r="BQ41" s="9">
         <v>1252.5999999999999</v>
       </c>
       <c r="BR41" s="9">
         <v>1923.7749905999999</v>
       </c>
       <c r="BS41" s="9">
         <v>702.72500940000009</v>
       </c>
       <c r="BT41" s="9">
         <v>985</v>
       </c>
       <c r="BU41" s="9">
         <v>1921.0612718000002</v>
       </c>
       <c r="BV41" s="9">
         <v>7978.3841115999994</v>
       </c>
       <c r="BW41" s="9">
         <v>19214.354616600001</v>
       </c>
       <c r="BX41" s="9">
         <v>1233.7000000000007</v>
       </c>
       <c r="BY41" s="9">
         <v>3292.9000000000015</v>
       </c>
       <c r="BZ41" s="9">
         <v>703.39999999999418</v>
       </c>
-      <c r="CA41" s="29" t="s">
+      <c r="CA41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CB41" s="9">
         <v>331.22882349999998</v>
       </c>
       <c r="CC41" s="9">
         <v>218.07430888887143</v>
       </c>
       <c r="CD41" s="9">
         <v>215.62898895988201</v>
       </c>
       <c r="CE41" s="9">
         <v>289.13073620123794</v>
       </c>
       <c r="CF41" s="9">
         <v>393.62587283235371</v>
       </c>
       <c r="CG41" s="9">
         <v>467.1112696176549</v>
       </c>
       <c r="CH41" s="9">
         <v>1289.3</v>
       </c>
       <c r="CI41" s="9">
         <v>12265.641028196456</v>
       </c>
       <c r="CJ41" s="9">
         <v>21757.709150526789</v>
       </c>
       <c r="CK41" s="4">
         <v>24516.190849473212</v>
       </c>
       <c r="CL41" s="9">
         <v>6724.0999999999985</v>
       </c>
       <c r="CM41" s="9">
         <v>-56</v>
       </c>
-      <c r="CO41" s="29" t="s">
+      <c r="CO41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CP41" s="9">
-        <v>365.5</v>
+        <v>427.29685755631181</v>
       </c>
       <c r="CQ41" s="4">
-        <v>206.79999999999995</v>
+        <v>217.50788096226245</v>
       </c>
       <c r="CR41" s="9">
-        <v>234.70000000000005</v>
+        <v>245.79437845002667</v>
       </c>
       <c r="CS41" s="9">
-        <v>327.29999999999995</v>
+        <v>330.79791484794703</v>
       </c>
       <c r="CT41" s="9">
-        <v>397.307261050325</v>
+        <v>386.2654465492858</v>
       </c>
       <c r="CU41" s="9">
-        <v>517.75395029342258</v>
+        <v>530.80040805885869</v>
       </c>
       <c r="CV41" s="9">
-        <v>1317.7738282194446</v>
+        <v>1097.7230423077717</v>
       </c>
       <c r="CW41" s="9">
-        <v>9314.2662180722109</v>
+        <v>8625.6073689591103</v>
       </c>
       <c r="CX41" s="9">
-        <v>23604.098742364597</v>
+        <v>23041.318941607518</v>
       </c>
       <c r="CY41" s="4">
-        <v>10247.299999999996</v>
+        <v>9680.0268356000161</v>
       </c>
       <c r="CZ41" s="9">
-        <v>8107.3099117811944</v>
+        <v>13179.977747746103</v>
       </c>
       <c r="DA41" s="9">
-        <v>2124.3048953058387</v>
-[...1 lines deleted...]
-      <c r="DC41" s="29" t="s">
+        <v>409.01697722669633</v>
+      </c>
+      <c r="DC41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD41" s="9">
         <v>413.6</v>
       </c>
       <c r="DE41" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF41" s="9">
         <v>314.80000000000007</v>
       </c>
       <c r="DG41" s="9">
         <v>360</v>
       </c>
       <c r="DH41" s="9">
         <v>443.89999999999986</v>
       </c>
-      <c r="DI41" s="9"/>
-      <c r="DJ41" s="9"/>
+      <c r="DI41" s="9">
+        <v>638.71338976884408</v>
+      </c>
+      <c r="DJ41" s="9">
+        <v>1414.750584059424</v>
+      </c>
       <c r="DK41" s="9"/>
       <c r="DL41" s="9"/>
       <c r="DM41" s="4"/>
       <c r="DN41" s="9"/>
       <c r="DO41" s="9"/>
     </row>
     <row r="42" spans="1:119">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="9">
         <v>415.9</v>
       </c>
       <c r="C42" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="9">
         <v>807.2</v>
       </c>
       <c r="F42" s="9">
         <v>749.59999999999991</v>
       </c>
       <c r="G42" s="8">
         <v>985.30000000000018</v>
       </c>
       <c r="H42" s="8">
         <v>1746.6</v>
       </c>
       <c r="I42" s="9">
         <v>1998</v>
       </c>
       <c r="J42" s="9">
         <v>6756.1</v>
       </c>
       <c r="K42" s="9">
         <v>3461.6000000000004</v>
       </c>
       <c r="L42" s="9">
         <v>4335.7999999999993</v>
       </c>
       <c r="M42" s="9">
         <v>665.09999999999854</v>
       </c>
-      <c r="N42" s="29" t="s">
+      <c r="N42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="O42" s="9">
         <v>451.8</v>
       </c>
       <c r="P42" s="9">
         <v>396.99999999999994</v>
       </c>
       <c r="Q42" s="9">
         <v>505</v>
       </c>
       <c r="R42" s="9">
         <v>823.60000000000014</v>
       </c>
       <c r="S42" s="9">
         <v>790.90000000000009</v>
       </c>
       <c r="T42" s="8">
         <v>1043.3999999999996</v>
       </c>
       <c r="U42" s="8">
         <v>2127.8000000000002</v>
       </c>
       <c r="V42" s="9">
         <v>3729.7999999999993</v>
       </c>
       <c r="W42" s="9">
         <v>10624.2</v>
       </c>
       <c r="X42" s="9">
         <v>2575.5999999999985</v>
       </c>
       <c r="Y42" s="9">
         <v>6261.8000000000029</v>
       </c>
       <c r="Z42" s="9">
         <v>583</v>
       </c>
-      <c r="AA42" s="29" t="s">
+      <c r="AA42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AB42" s="9">
         <v>494.4</v>
       </c>
       <c r="AC42" s="9">
         <v>415</v>
       </c>
       <c r="AD42" s="9">
         <v>564.9</v>
       </c>
       <c r="AE42" s="9">
         <v>887.89999999999986</v>
       </c>
       <c r="AF42" s="9">
         <v>874.5</v>
       </c>
       <c r="AG42" s="9">
         <v>1217.5</v>
       </c>
       <c r="AH42" s="8">
         <v>2271</v>
       </c>
       <c r="AI42" s="8">
         <v>5080.2</v>
       </c>
       <c r="AJ42" s="9">
         <v>11628.500000000002</v>
       </c>
       <c r="AK42" s="9">
         <v>2865.8999999999978</v>
       </c>
       <c r="AL42" s="9">
         <v>2147.9000000000015</v>
       </c>
       <c r="AM42" s="9">
         <v>868.79999999999927</v>
       </c>
-      <c r="AN42" s="29" t="s">
+      <c r="AN42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AO42" s="9">
         <v>555.6</v>
       </c>
       <c r="AP42" s="9">
         <v>481.19999999999993</v>
       </c>
       <c r="AQ42" s="9">
         <v>724.60000000000014</v>
       </c>
       <c r="AR42" s="9">
         <v>1112.5999999999999</v>
       </c>
       <c r="AS42" s="9">
         <v>1071.0999999999999</v>
       </c>
       <c r="AT42" s="9">
         <v>1520.9</v>
       </c>
       <c r="AU42" s="7">
         <v>2662.2</v>
       </c>
       <c r="AV42" s="7">
         <v>3735.2</v>
       </c>
       <c r="AW42" s="9">
         <v>18239.5</v>
       </c>
       <c r="AX42" s="9">
         <v>3189.2999999999956</v>
       </c>
       <c r="AY42" s="9">
         <v>3432.7000000000044</v>
       </c>
       <c r="AZ42" s="9">
         <v>979</v>
       </c>
-      <c r="BA42" s="29" t="s">
+      <c r="BA42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BB42" s="9">
         <v>629.6</v>
       </c>
       <c r="BC42" s="9">
         <v>574.1</v>
       </c>
       <c r="BD42" s="9">
         <v>800.8</v>
       </c>
       <c r="BE42" s="9">
         <v>1310.8000000000002</v>
       </c>
       <c r="BF42" s="9">
         <v>1224.3000000000002</v>
       </c>
       <c r="BG42" s="9">
         <v>1771.7999999999993</v>
       </c>
       <c r="BH42" s="8">
         <v>3096.3000000000011</v>
       </c>
       <c r="BI42" s="8">
         <v>5042.2999999999993</v>
       </c>
       <c r="BJ42" s="9">
         <v>21734.1</v>
       </c>
       <c r="BK42" s="9">
         <v>2847.5999999999985</v>
       </c>
       <c r="BL42" s="9">
         <v>2596.2000000000044</v>
       </c>
       <c r="BM42" s="9">
         <v>920.5</v>
       </c>
-      <c r="BN42" s="29" t="s">
+      <c r="BN42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BO42" s="9">
         <v>813.7</v>
       </c>
       <c r="BP42" s="9">
         <v>1535.5</v>
       </c>
       <c r="BQ42" s="9">
         <v>2500.9</v>
       </c>
       <c r="BR42" s="9">
         <v>4157.7459485999998</v>
       </c>
       <c r="BS42" s="9">
         <v>1527.0540514000004</v>
       </c>
       <c r="BT42" s="9">
         <v>2083.1999999999998</v>
       </c>
       <c r="BU42" s="9">
         <v>3498.8211317000005</v>
       </c>
       <c r="BV42" s="9">
         <v>4705.1943123000001</v>
       </c>
       <c r="BW42" s="9">
         <v>8251.584555999998</v>
       </c>
       <c r="BX42" s="9">
         <v>3090.5000000000036</v>
       </c>
       <c r="BY42" s="9">
         <v>1883.7999999999993</v>
       </c>
       <c r="BZ42" s="9">
         <v>1269.9000000000015</v>
       </c>
-      <c r="CA42" s="29" t="s">
+      <c r="CA42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CB42" s="9">
         <v>701.12762834959744</v>
       </c>
       <c r="CC42" s="9">
         <v>502.46844436743481</v>
       </c>
       <c r="CD42" s="9">
         <v>677.94091441543833</v>
       </c>
       <c r="CE42" s="9">
         <v>1090.1233340382587</v>
       </c>
       <c r="CF42" s="9">
         <v>1168.3488866492248</v>
       </c>
       <c r="CG42" s="9">
         <v>1497.6907921800457</v>
       </c>
       <c r="CH42" s="9">
         <v>2337</v>
       </c>
       <c r="CI42" s="9">
         <v>3772.8720866357899</v>
       </c>
       <c r="CJ42" s="9">
         <v>9188.6636034002204</v>
       </c>
       <c r="CK42" s="4">
         <v>19443.736396599779</v>
       </c>
       <c r="CL42" s="9">
         <v>5616.5</v>
       </c>
       <c r="CM42" s="9">
         <v>512.79999999999563</v>
       </c>
-      <c r="CO42" s="29" t="s">
+      <c r="CO42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CP42" s="9">
-        <v>606.6</v>
+        <v>696.65924193543424</v>
       </c>
       <c r="CQ42" s="4">
-        <v>557.99999999999989</v>
+        <v>583.45036754807916</v>
       </c>
       <c r="CR42" s="9">
-        <v>708.30000000000018</v>
+        <v>730.87758628240522</v>
       </c>
       <c r="CS42" s="9">
-        <v>1238.2999999999997</v>
+        <v>1269.0471254016695</v>
       </c>
       <c r="CT42" s="9">
-        <v>1197.2833312522089</v>
+        <v>1208.6761679819429</v>
       </c>
       <c r="CU42" s="9">
-        <v>1635.0052342825147</v>
+        <v>1639.6041693907036</v>
       </c>
       <c r="CV42" s="9">
-        <v>2812.9715246626265</v>
+        <v>2920.6636921262625</v>
       </c>
       <c r="CW42" s="9">
-        <v>3483.433859419245</v>
+        <v>3580.343199170622</v>
       </c>
       <c r="CX42" s="9">
-        <v>16412.006050383407</v>
+        <v>15713.79976829959</v>
       </c>
       <c r="CY42" s="4">
-        <v>6698.9000000000015</v>
+        <v>5882.8396299211854</v>
       </c>
       <c r="CZ42" s="9">
-        <v>4284.9675243751844</v>
+        <v>6386.1346191714183</v>
       </c>
       <c r="DA42" s="9">
-        <v>1556.9571441770677</v>
-[...1 lines deleted...]
-      <c r="DC42" s="29" t="s">
+        <v>1025.0810794802019</v>
+      </c>
+      <c r="DC42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD42" s="9">
         <v>838.3</v>
       </c>
       <c r="DE42" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF42" s="9">
         <v>831.2</v>
       </c>
       <c r="DG42" s="9">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH42" s="9">
         <v>1213.4000000000005</v>
       </c>
-      <c r="DI42" s="9"/>
-      <c r="DJ42" s="9"/>
+      <c r="DI42" s="9">
+        <v>1923.6243559820541</v>
+      </c>
+      <c r="DJ42" s="9">
+        <v>2883.4466446531787</v>
+      </c>
       <c r="DK42" s="9"/>
       <c r="DL42" s="9"/>
       <c r="DM42" s="4"/>
       <c r="DN42" s="9"/>
       <c r="DO42" s="9"/>
     </row>
     <row r="43" spans="1:119">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="9">
         <v>714.7</v>
       </c>
       <c r="C43" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="9">
         <v>879.80000000000018</v>
       </c>
       <c r="F43" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G43" s="8">
         <v>1046.8000000000002</v>
       </c>
       <c r="H43" s="8">
         <v>2723.5</v>
       </c>
       <c r="I43" s="9">
         <v>9177</v>
       </c>
       <c r="J43" s="9">
         <v>44832.100000000006</v>
       </c>
       <c r="K43" s="9">
         <v>4741.2999999999956</v>
       </c>
       <c r="L43" s="9">
         <v>3783.6999999999971</v>
       </c>
       <c r="M43" s="9">
         <v>473.5</v>
       </c>
-      <c r="N43" s="29" t="s">
+      <c r="N43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="O43" s="9">
         <v>756.1</v>
       </c>
       <c r="P43" s="9">
         <v>548.1</v>
       </c>
       <c r="Q43" s="9">
         <v>505.29999999999995</v>
       </c>
       <c r="R43" s="9">
         <v>942.80000000000018</v>
       </c>
       <c r="S43" s="9">
         <v>997.89999999999964</v>
       </c>
       <c r="T43" s="8">
         <v>1123.4000000000005</v>
       </c>
       <c r="U43" s="8">
         <v>3122.2999999999993</v>
       </c>
       <c r="V43" s="9">
         <v>12113.699999999999</v>
       </c>
       <c r="W43" s="9">
         <v>59970.1</v>
       </c>
       <c r="X43" s="9">
         <v>9025.8000000000029</v>
       </c>
       <c r="Y43" s="9">
         <v>-4356.6999999999971</v>
       </c>
       <c r="Z43" s="9">
         <v>969.39999999999418</v>
       </c>
-      <c r="AA43" s="29" t="s">
+      <c r="AA43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AB43" s="9">
         <v>838.1</v>
       </c>
       <c r="AC43" s="9">
         <v>613.99999999999989</v>
       </c>
       <c r="AD43" s="9">
         <v>534.10000000000014</v>
       </c>
       <c r="AE43" s="9">
         <v>1028.3999999999999</v>
       </c>
       <c r="AF43" s="9">
         <v>1142.7000000000003</v>
       </c>
       <c r="AG43" s="9">
         <v>1358.8999999999996</v>
       </c>
       <c r="AH43" s="8">
         <v>3283.5999999999995</v>
       </c>
       <c r="AI43" s="8">
         <v>18352.2</v>
       </c>
       <c r="AJ43" s="9">
         <v>70740.3</v>
       </c>
       <c r="AK43" s="9">
         <v>4848.3999999999942</v>
       </c>
       <c r="AL43" s="9">
         <v>3737.5</v>
       </c>
       <c r="AM43" s="9">
         <v>2284.4000000000087</v>
       </c>
-      <c r="AN43" s="29" t="s">
+      <c r="AN43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AO43" s="9">
         <v>939.4</v>
       </c>
       <c r="AP43" s="9">
         <v>736.30000000000007</v>
       </c>
       <c r="AQ43" s="9">
         <v>615.79999999999995</v>
       </c>
       <c r="AR43" s="9">
         <v>1317.8000000000002</v>
       </c>
       <c r="AS43" s="9">
         <v>1434.5999999999995</v>
       </c>
       <c r="AT43" s="9">
         <v>1755.4000000000005</v>
       </c>
       <c r="AU43" s="7">
         <v>3892.8</v>
       </c>
       <c r="AV43" s="7">
         <v>23292.1</v>
       </c>
       <c r="AW43" s="9">
         <v>88800.7</v>
       </c>
       <c r="AX43" s="9">
         <v>-3662.6999999999971</v>
       </c>
       <c r="AY43" s="9">
         <v>-13368.699999999997</v>
       </c>
       <c r="AZ43" s="9">
         <v>1598.3999999999942</v>
       </c>
-      <c r="BA43" s="29" t="s">
+      <c r="BA43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BB43" s="9">
         <v>1067.7</v>
       </c>
       <c r="BC43" s="9">
         <v>1031.1000000000001</v>
       </c>
       <c r="BD43" s="9">
         <v>699.09999999999991</v>
       </c>
       <c r="BE43" s="9">
         <v>1423.9</v>
       </c>
       <c r="BF43" s="9">
         <v>1543.5</v>
       </c>
       <c r="BG43" s="9">
         <v>2073.0999999999995</v>
       </c>
       <c r="BH43" s="8">
         <v>4918.3999999999996</v>
       </c>
       <c r="BI43" s="8">
         <v>39004.800000000003</v>
       </c>
       <c r="BJ43" s="9">
         <v>85838.699999999983</v>
       </c>
       <c r="BK43" s="9">
         <v>8920.2000000000116</v>
       </c>
       <c r="BL43" s="9">
         <v>2089.6000000000058</v>
       </c>
       <c r="BM43" s="9">
         <v>1402.2999999999884</v>
       </c>
-      <c r="BN43" s="29" t="s">
+      <c r="BN43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BO43" s="9">
         <v>1416.7</v>
       </c>
       <c r="BP43" s="9">
         <v>2513.3000000000002</v>
       </c>
       <c r="BQ43" s="9">
         <v>3488</v>
       </c>
       <c r="BR43" s="9">
         <v>5433.3293657999993</v>
       </c>
       <c r="BS43" s="9">
         <v>2142.4706342000009</v>
       </c>
       <c r="BT43" s="9">
         <v>2517.1999999999998</v>
       </c>
       <c r="BU43" s="9">
         <v>6162.3862115000011</v>
       </c>
       <c r="BV43" s="9">
         <v>23337.313788499996</v>
       </c>
       <c r="BW43" s="9">
         <v>48464</v>
       </c>
       <c r="BX43" s="9">
         <v>9429.5</v>
       </c>
       <c r="BY43" s="9">
         <v>6584.4000000000087</v>
       </c>
       <c r="BZ43" s="9">
         <v>1991.3000000000029</v>
       </c>
-      <c r="CA43" s="29" t="s">
+      <c r="CA43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CB43" s="9">
         <v>1064.4982116798533</v>
       </c>
       <c r="CC43" s="9">
         <v>814.31242781677724</v>
       </c>
       <c r="CD43" s="9">
         <v>548.49336099149991</v>
       </c>
       <c r="CE43" s="9">
         <v>868.97746238199716</v>
       </c>
       <c r="CF43" s="9">
         <v>1077.840019245707</v>
       </c>
       <c r="CG43" s="9">
         <v>1178.1785178841656</v>
       </c>
       <c r="CH43" s="9">
         <v>4278.9999999999991</v>
       </c>
       <c r="CI43" s="9">
         <v>23026.499999999996</v>
       </c>
       <c r="CJ43" s="9">
         <v>47599.973832095544</v>
       </c>
       <c r="CK43" s="4">
         <v>55705.226167904453</v>
       </c>
       <c r="CL43" s="9">
         <v>13534.300000000003</v>
       </c>
       <c r="CM43" s="9">
         <v>-3415.6999999999971</v>
       </c>
-      <c r="CO43" s="29" t="s">
+      <c r="CO43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CP43" s="9">
-        <v>860.6</v>
+        <v>969.06562357608607</v>
       </c>
       <c r="CQ43" s="4">
-        <v>719.9</v>
+        <v>740.24937521373806</v>
       </c>
       <c r="CR43" s="9">
-        <v>649.80000000000018</v>
+        <v>672.27264058796754</v>
       </c>
       <c r="CS43" s="9">
-        <v>935.5</v>
+        <v>942.72556141526184</v>
       </c>
       <c r="CT43" s="9">
-        <v>1080.2821826030122</v>
+        <v>1090.128644489424</v>
       </c>
       <c r="CU43" s="9">
-        <v>1226.8656884133106</v>
+        <v>1230.2686817317672</v>
       </c>
       <c r="CV43" s="9">
-        <v>5895.6075336954973</v>
+        <v>4706.8741069158123</v>
       </c>
       <c r="CW43" s="9">
-        <v>20220.885264810378</v>
+        <v>20687.831681893047</v>
       </c>
       <c r="CX43" s="9">
-        <v>62083.859330477804</v>
+        <v>55397.449697508651</v>
       </c>
       <c r="CY43" s="4">
-        <v>22535.100000000006</v>
+        <v>25828.943885585308</v>
       </c>
       <c r="CZ43" s="9">
-        <v>16096.603771762297</v>
+        <v>25652.666324650054</v>
       </c>
       <c r="DA43" s="9">
-        <v>4545.125145392085</v>
-[...1 lines deleted...]
-      <c r="DC43" s="29" t="s">
+        <v>1012.4106353535899</v>
+      </c>
+      <c r="DC43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD43" s="9">
         <v>1054.3</v>
       </c>
       <c r="DE43" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF43" s="9">
         <v>836.80000000000018</v>
       </c>
       <c r="DG43" s="9">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH43" s="9">
         <v>1163.7000000000003</v>
       </c>
-      <c r="DI43" s="9"/>
-      <c r="DJ43" s="9"/>
+      <c r="DI43" s="9">
+        <v>1247.2981967056885</v>
+      </c>
+      <c r="DJ43" s="9">
+        <v>5046.7815376030376</v>
+      </c>
       <c r="DK43" s="9"/>
       <c r="DL43" s="9"/>
       <c r="DM43" s="4"/>
       <c r="DN43" s="9"/>
       <c r="DO43" s="9"/>
     </row>
     <row r="44" spans="1:119">
       <c r="A44" s="17"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="12"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="17"/>
       <c r="O44" s="11"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
       <c r="R44" s="11"/>
@@ -13026,5842 +13146,5902 @@
       <c r="CQ46" s="11"/>
       <c r="CR46" s="11"/>
       <c r="CS46" s="11"/>
       <c r="CT46" s="11"/>
       <c r="CU46" s="11"/>
       <c r="CV46" s="11"/>
       <c r="CW46" s="11"/>
       <c r="CX46" s="11"/>
       <c r="CY46" s="11"/>
       <c r="CZ46" s="11"/>
       <c r="DA46" s="11"/>
       <c r="DD46" s="11"/>
       <c r="DE46" s="11"/>
       <c r="DF46" s="11"/>
       <c r="DG46" s="11"/>
       <c r="DH46" s="11"/>
       <c r="DI46" s="11"/>
       <c r="DJ46" s="11"/>
       <c r="DK46" s="11"/>
       <c r="DL46" s="11"/>
       <c r="DM46" s="11"/>
       <c r="DN46" s="11"/>
       <c r="DO46" s="11"/>
     </row>
     <row r="47" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A47" s="26" t="s">
+      <c r="A47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="26"/>
-[...10 lines deleted...]
-      <c r="M47" s="26"/>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
       <c r="N47" s="23"/>
-      <c r="O47" s="26" t="s">
+      <c r="O47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="P47" s="26"/>
-[...9 lines deleted...]
-      <c r="Z47" s="26"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="29"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="29"/>
+      <c r="X47" s="29"/>
+      <c r="Y47" s="29"/>
+      <c r="Z47" s="29"/>
       <c r="AA47" s="23"/>
-      <c r="AB47" s="26" t="s">
+      <c r="AB47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AC47" s="26"/>
-[...9 lines deleted...]
-      <c r="AM47" s="26"/>
+      <c r="AC47" s="29"/>
+      <c r="AD47" s="29"/>
+      <c r="AE47" s="29"/>
+      <c r="AF47" s="29"/>
+      <c r="AG47" s="29"/>
+      <c r="AH47" s="29"/>
+      <c r="AI47" s="29"/>
+      <c r="AJ47" s="29"/>
+      <c r="AK47" s="29"/>
+      <c r="AL47" s="29"/>
+      <c r="AM47" s="29"/>
       <c r="AN47" s="23"/>
-      <c r="AO47" s="26" t="s">
+      <c r="AO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AP47" s="26"/>
-[...9 lines deleted...]
-      <c r="AZ47" s="26"/>
+      <c r="AP47" s="29"/>
+      <c r="AQ47" s="29"/>
+      <c r="AR47" s="29"/>
+      <c r="AS47" s="29"/>
+      <c r="AT47" s="29"/>
+      <c r="AU47" s="29"/>
+      <c r="AV47" s="29"/>
+      <c r="AW47" s="29"/>
+      <c r="AX47" s="29"/>
+      <c r="AY47" s="29"/>
+      <c r="AZ47" s="29"/>
       <c r="BA47" s="23"/>
-      <c r="BB47" s="26" t="s">
+      <c r="BB47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BC47" s="26"/>
-[...9 lines deleted...]
-      <c r="BM47" s="26"/>
+      <c r="BC47" s="29"/>
+      <c r="BD47" s="29"/>
+      <c r="BE47" s="29"/>
+      <c r="BF47" s="29"/>
+      <c r="BG47" s="29"/>
+      <c r="BH47" s="29"/>
+      <c r="BI47" s="29"/>
+      <c r="BJ47" s="29"/>
+      <c r="BK47" s="29"/>
+      <c r="BL47" s="29"/>
+      <c r="BM47" s="29"/>
       <c r="BN47" s="23"/>
-      <c r="BO47" s="26" t="s">
+      <c r="BO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BP47" s="26"/>
-[...10 lines deleted...]
-      <c r="CA47" s="26" t="s">
+      <c r="BP47" s="29"/>
+      <c r="BQ47" s="29"/>
+      <c r="BR47" s="29"/>
+      <c r="BS47" s="29"/>
+      <c r="BT47" s="29"/>
+      <c r="BU47" s="29"/>
+      <c r="BV47" s="29"/>
+      <c r="BW47" s="29"/>
+      <c r="BX47" s="29"/>
+      <c r="BY47" s="29"/>
+      <c r="BZ47" s="29"/>
+      <c r="CA47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CB47" s="26"/>
-[...11 lines deleted...]
-      <c r="CO47" s="26" t="s">
+      <c r="CB47" s="29"/>
+      <c r="CC47" s="29"/>
+      <c r="CD47" s="29"/>
+      <c r="CE47" s="29"/>
+      <c r="CF47" s="29"/>
+      <c r="CG47" s="29"/>
+      <c r="CH47" s="29"/>
+      <c r="CI47" s="29"/>
+      <c r="CJ47" s="29"/>
+      <c r="CK47" s="29"/>
+      <c r="CL47" s="29"/>
+      <c r="CM47" s="29"/>
+      <c r="CO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CP47" s="26"/>
-[...11 lines deleted...]
-      <c r="DC47" s="26" t="s">
+      <c r="CP47" s="29"/>
+      <c r="CQ47" s="29"/>
+      <c r="CR47" s="29"/>
+      <c r="CS47" s="29"/>
+      <c r="CT47" s="29"/>
+      <c r="CU47" s="29"/>
+      <c r="CV47" s="29"/>
+      <c r="CW47" s="29"/>
+      <c r="CX47" s="29"/>
+      <c r="CY47" s="29"/>
+      <c r="CZ47" s="29"/>
+      <c r="DA47" s="29"/>
+      <c r="DC47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="DD47" s="26"/>
-[...10 lines deleted...]
-      <c r="DO47" s="26"/>
+      <c r="DD47" s="29"/>
+      <c r="DE47" s="29"/>
+      <c r="DF47" s="29"/>
+      <c r="DG47" s="29"/>
+      <c r="DH47" s="29"/>
+      <c r="DI47" s="29"/>
+      <c r="DJ47" s="29"/>
+      <c r="DK47" s="29"/>
+      <c r="DL47" s="29"/>
+      <c r="DM47" s="29"/>
+      <c r="DN47" s="29"/>
+      <c r="DO47" s="29"/>
     </row>
     <row r="48" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
-      <c r="J48" s="24" t="s">
+      <c r="J48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K48" s="24"/>
-[...1 lines deleted...]
-      <c r="M48" s="24"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
-      <c r="W48" s="24" t="s">
+      <c r="W48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X48" s="24"/>
-[...1 lines deleted...]
-      <c r="Z48" s="24"/>
+      <c r="X48" s="27"/>
+      <c r="Y48" s="27"/>
+      <c r="Z48" s="27"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
-      <c r="AJ48" s="24" t="s">
+      <c r="AJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK48" s="24"/>
-[...1 lines deleted...]
-      <c r="AM48" s="24"/>
+      <c r="AK48" s="27"/>
+      <c r="AL48" s="27"/>
+      <c r="AM48" s="27"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
       <c r="AR48" s="1"/>
       <c r="AS48" s="1"/>
       <c r="AT48" s="1"/>
       <c r="AU48" s="1"/>
       <c r="AV48" s="1"/>
-      <c r="AW48" s="24" t="s">
+      <c r="AW48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX48" s="24"/>
-[...1 lines deleted...]
-      <c r="AZ48" s="24"/>
+      <c r="AX48" s="27"/>
+      <c r="AY48" s="27"/>
+      <c r="AZ48" s="27"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="1"/>
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
       <c r="BF48" s="1"/>
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
-      <c r="BJ48" s="24" t="s">
+      <c r="BJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK48" s="24"/>
-[...1 lines deleted...]
-      <c r="BM48" s="24"/>
+      <c r="BK48" s="27"/>
+      <c r="BL48" s="27"/>
+      <c r="BM48" s="27"/>
       <c r="BN48" s="1"/>
-      <c r="BW48" s="24" t="s">
+      <c r="BW48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX48" s="24"/>
-[...1 lines deleted...]
-      <c r="BZ48" s="24"/>
+      <c r="BX48" s="27"/>
+      <c r="BY48" s="27"/>
+      <c r="BZ48" s="27"/>
       <c r="CA48" s="1"/>
-      <c r="CJ48" s="24" t="s">
+      <c r="CJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK48" s="24"/>
-[...1 lines deleted...]
-      <c r="CM48" s="24"/>
+      <c r="CK48" s="27"/>
+      <c r="CL48" s="27"/>
+      <c r="CM48" s="27"/>
       <c r="CO48" s="1"/>
-      <c r="CX48" s="24" t="s">
+      <c r="CX48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY48" s="24"/>
-[...1 lines deleted...]
-      <c r="DA48" s="24"/>
+      <c r="CY48" s="27"/>
+      <c r="CZ48" s="27"/>
+      <c r="DA48" s="27"/>
       <c r="DC48" s="1"/>
-      <c r="DL48" s="24" t="s">
+      <c r="DL48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM48" s="24"/>
-[...1 lines deleted...]
-      <c r="DO48" s="24"/>
+      <c r="DM48" s="27"/>
+      <c r="DN48" s="27"/>
+      <c r="DO48" s="27"/>
     </row>
     <row r="49" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A49" s="27"/>
-      <c r="B49" s="25" t="s">
+      <c r="A49" s="26"/>
+      <c r="B49" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="25"/>
-[...11 lines deleted...]
-      <c r="O49" s="25" t="s">
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="28"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="28"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P49" s="25"/>
-[...11 lines deleted...]
-      <c r="AB49" s="25" t="s">
+      <c r="P49" s="28"/>
+      <c r="Q49" s="28"/>
+      <c r="R49" s="28"/>
+      <c r="S49" s="28"/>
+      <c r="T49" s="28"/>
+      <c r="U49" s="28"/>
+      <c r="V49" s="28"/>
+      <c r="W49" s="28"/>
+      <c r="X49" s="28"/>
+      <c r="Y49" s="28"/>
+      <c r="Z49" s="28"/>
+      <c r="AA49" s="26"/>
+      <c r="AB49" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC49" s="25"/>
-[...11 lines deleted...]
-      <c r="AO49" s="25" t="s">
+      <c r="AC49" s="28"/>
+      <c r="AD49" s="28"/>
+      <c r="AE49" s="28"/>
+      <c r="AF49" s="28"/>
+      <c r="AG49" s="28"/>
+      <c r="AH49" s="28"/>
+      <c r="AI49" s="28"/>
+      <c r="AJ49" s="28"/>
+      <c r="AK49" s="28"/>
+      <c r="AL49" s="28"/>
+      <c r="AM49" s="28"/>
+      <c r="AN49" s="26"/>
+      <c r="AO49" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP49" s="25"/>
-[...11 lines deleted...]
-      <c r="BB49" s="25" t="s">
+      <c r="AP49" s="28"/>
+      <c r="AQ49" s="28"/>
+      <c r="AR49" s="28"/>
+      <c r="AS49" s="28"/>
+      <c r="AT49" s="28"/>
+      <c r="AU49" s="28"/>
+      <c r="AV49" s="28"/>
+      <c r="AW49" s="28"/>
+      <c r="AX49" s="28"/>
+      <c r="AY49" s="28"/>
+      <c r="AZ49" s="28"/>
+      <c r="BA49" s="26"/>
+      <c r="BB49" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC49" s="25"/>
-[...11 lines deleted...]
-      <c r="BO49" s="25" t="s">
+      <c r="BC49" s="28"/>
+      <c r="BD49" s="28"/>
+      <c r="BE49" s="28"/>
+      <c r="BF49" s="28"/>
+      <c r="BG49" s="28"/>
+      <c r="BH49" s="28"/>
+      <c r="BI49" s="28"/>
+      <c r="BJ49" s="28"/>
+      <c r="BK49" s="28"/>
+      <c r="BL49" s="28"/>
+      <c r="BM49" s="28"/>
+      <c r="BN49" s="26"/>
+      <c r="BO49" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP49" s="25"/>
-[...11 lines deleted...]
-      <c r="CB49" s="25" t="s">
+      <c r="BP49" s="28"/>
+      <c r="BQ49" s="28"/>
+      <c r="BR49" s="28"/>
+      <c r="BS49" s="28"/>
+      <c r="BT49" s="28"/>
+      <c r="BU49" s="28"/>
+      <c r="BV49" s="28"/>
+      <c r="BW49" s="28"/>
+      <c r="BX49" s="28"/>
+      <c r="BY49" s="28"/>
+      <c r="BZ49" s="28"/>
+      <c r="CA49" s="26"/>
+      <c r="CB49" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC49" s="25"/>
-[...11 lines deleted...]
-      <c r="CP49" s="25" t="s">
+      <c r="CC49" s="28"/>
+      <c r="CD49" s="28"/>
+      <c r="CE49" s="28"/>
+      <c r="CF49" s="28"/>
+      <c r="CG49" s="28"/>
+      <c r="CH49" s="28"/>
+      <c r="CI49" s="28"/>
+      <c r="CJ49" s="28"/>
+      <c r="CK49" s="28"/>
+      <c r="CL49" s="28"/>
+      <c r="CM49" s="28"/>
+      <c r="CO49" s="26"/>
+      <c r="CP49" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ49" s="25"/>
-[...11 lines deleted...]
-      <c r="DD49" s="25" t="s">
+      <c r="CQ49" s="28"/>
+      <c r="CR49" s="28"/>
+      <c r="CS49" s="28"/>
+      <c r="CT49" s="28"/>
+      <c r="CU49" s="28"/>
+      <c r="CV49" s="28"/>
+      <c r="CW49" s="28"/>
+      <c r="CX49" s="28"/>
+      <c r="CY49" s="28"/>
+      <c r="CZ49" s="28"/>
+      <c r="DA49" s="28"/>
+      <c r="DC49" s="26"/>
+      <c r="DD49" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE49" s="25"/>
-[...9 lines deleted...]
-      <c r="DO49" s="25"/>
+      <c r="DE49" s="28"/>
+      <c r="DF49" s="28"/>
+      <c r="DG49" s="28"/>
+      <c r="DH49" s="28"/>
+      <c r="DI49" s="28"/>
+      <c r="DJ49" s="28"/>
+      <c r="DK49" s="28"/>
+      <c r="DL49" s="28"/>
+      <c r="DM49" s="28"/>
+      <c r="DN49" s="28"/>
+      <c r="DO49" s="28"/>
     </row>
-    <row r="50" spans="1:119" ht="28.5" customHeight="1">
-      <c r="A50" s="27"/>
+    <row r="50" spans="1:119" ht="13.5" customHeight="1">
+      <c r="A50" s="26"/>
       <c r="B50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N50" s="27"/>
+      <c r="N50" s="26"/>
       <c r="O50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA50" s="27"/>
+      <c r="AA50" s="26"/>
       <c r="AB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN50" s="27"/>
+      <c r="AN50" s="26"/>
       <c r="AO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA50" s="27"/>
+      <c r="BA50" s="26"/>
       <c r="BB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN50" s="27"/>
+      <c r="BN50" s="26"/>
       <c r="BO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA50" s="27"/>
+      <c r="CA50" s="26"/>
       <c r="CB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO50" s="27"/>
+      <c r="CO50" s="26"/>
       <c r="CP50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC50" s="27"/>
+      <c r="DC50" s="26"/>
       <c r="DD50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="DM50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="DN50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DO50" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:119">
-      <c r="A51" s="28" t="s">
+      <c r="A51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B51" s="9">
         <v>3.7</v>
       </c>
       <c r="C51" s="9">
         <v>3.7</v>
       </c>
       <c r="D51" s="9">
         <v>3.5999999999999996</v>
       </c>
       <c r="E51" s="9">
         <v>7.3999999999999986</v>
       </c>
       <c r="F51" s="9">
         <v>5.4000000000000021</v>
       </c>
       <c r="G51" s="7">
         <v>6.0999999999999979</v>
       </c>
       <c r="H51" s="7">
         <v>5265.5</v>
       </c>
       <c r="I51" s="9">
         <v>31297.800000000003</v>
       </c>
       <c r="J51" s="9">
         <v>253782.19999999998</v>
       </c>
       <c r="K51" s="9">
         <v>43782.9</v>
       </c>
       <c r="L51" s="9">
         <v>38227.600000000006</v>
       </c>
       <c r="M51" s="9">
         <v>-613.70000000000618</v>
       </c>
-      <c r="N51" s="28" t="s">
+      <c r="N51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="O51" s="9">
         <v>3.2</v>
       </c>
       <c r="P51" s="9">
         <v>11.8</v>
       </c>
       <c r="Q51" s="9">
         <v>11.3</v>
       </c>
       <c r="R51" s="9">
         <v>8.9999999999999964</v>
       </c>
       <c r="S51" s="9">
         <v>6.2000000000000028</v>
       </c>
       <c r="T51" s="7">
         <v>5.3999999999999986</v>
       </c>
       <c r="U51" s="7">
         <v>440.6</v>
       </c>
       <c r="V51" s="9">
         <v>44035.3</v>
       </c>
       <c r="W51" s="9">
         <v>330994.09999999998</v>
       </c>
       <c r="X51" s="9">
         <v>62189.7</v>
       </c>
       <c r="Y51" s="9">
         <v>31920.699999999997</v>
       </c>
       <c r="Z51" s="7">
         <v>-4316.2999999999993</v>
       </c>
-      <c r="AA51" s="28" t="s">
+      <c r="AA51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AB51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AC51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AD51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AE51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AF51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AG51" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AH51" s="7">
         <v>6178.0000000000009</v>
       </c>
       <c r="AI51" s="7">
         <v>80926.2</v>
       </c>
       <c r="AJ51" s="9">
         <v>398483.30000000005</v>
       </c>
       <c r="AK51" s="9">
         <v>58370.600000000013</v>
       </c>
       <c r="AL51" s="9">
         <v>53342.89999999998</v>
       </c>
       <c r="AM51" s="9">
         <v>1.0750748699999999</v>
       </c>
-      <c r="AN51" s="28" t="s">
+      <c r="AN51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AO51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AP51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AQ51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AR51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AS51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AT51" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AU51" s="7">
         <v>8037.4999999999991</v>
       </c>
       <c r="AV51" s="7">
         <v>88336.6</v>
       </c>
       <c r="AW51" s="9">
         <v>567756</v>
       </c>
       <c r="AX51" s="9">
         <v>13188.7</v>
       </c>
       <c r="AY51" s="9">
         <v>-2590.5999999999913</v>
       </c>
       <c r="AZ51" s="7">
         <v>2253.5999999999913</v>
       </c>
-      <c r="BA51" s="28" t="s">
+      <c r="BA51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BB51" s="9">
         <v>3.8</v>
       </c>
       <c r="BC51" s="9">
         <v>3.7</v>
       </c>
       <c r="BD51" s="9">
         <v>2.5999999999999996</v>
       </c>
       <c r="BE51" s="9">
         <v>2.0999999999999996</v>
       </c>
       <c r="BF51" s="9">
         <v>1.8000000000000007</v>
       </c>
       <c r="BG51" s="9">
         <v>1.9000000000000004</v>
       </c>
       <c r="BH51" s="7">
         <v>11560.7</v>
       </c>
       <c r="BI51" s="7">
         <v>159403.20000000001</v>
       </c>
       <c r="BJ51" s="9">
         <v>564785.6</v>
       </c>
       <c r="BK51" s="9">
         <v>57585.000000000015</v>
       </c>
       <c r="BL51" s="9">
         <v>51942.799999999988</v>
       </c>
       <c r="BM51" s="7">
         <v>6498.6999999999898</v>
       </c>
-      <c r="BN51" s="28" t="s">
+      <c r="BN51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BO51" s="9">
         <v>6238.2691200757326</v>
       </c>
       <c r="BP51" s="9">
         <v>6670.2435930115662</v>
       </c>
       <c r="BQ51" s="9">
         <v>5862.2247129693505</v>
       </c>
       <c r="BR51" s="9">
         <v>6559.8849951320353</v>
       </c>
       <c r="BS51" s="9">
         <v>0.5</v>
       </c>
       <c r="BT51" s="9">
         <v>0.40000000000000036</v>
       </c>
       <c r="BU51" s="9">
         <v>12593.4</v>
       </c>
       <c r="BV51" s="9">
         <v>106154.6</v>
       </c>
       <c r="BW51" s="9">
         <v>321260.85821769998</v>
       </c>
       <c r="BX51" s="9">
         <v>65749.230701919063</v>
       </c>
       <c r="BY51" s="9">
         <v>34939.611080380913</v>
       </c>
       <c r="BZ51" s="9">
         <v>-357.39999999990687</v>
       </c>
-      <c r="CA51" s="28" t="s">
+      <c r="CA51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CB51" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="CC51" s="9">
         <v>8.550843570833333</v>
       </c>
       <c r="CD51" s="9">
         <v>7.449156429166667</v>
       </c>
       <c r="CE51" s="9">
         <v>5.3156272666666666</v>
       </c>
       <c r="CF51" s="9">
         <v>3.728744904166664</v>
       </c>
       <c r="CG51" s="7">
         <v>3.0629079249999975</v>
       </c>
       <c r="CH51" s="9">
         <v>13271.425111591641</v>
       </c>
       <c r="CI51" s="9">
         <v>104584.46760831252</v>
       </c>
       <c r="CJ51" s="9">
         <v>314906.52991005272</v>
       </c>
       <c r="CK51" s="4">
         <v>314472.17008994723</v>
       </c>
       <c r="CL51" s="9">
         <v>119112.90000000002</v>
       </c>
       <c r="CM51" s="9">
         <v>-3235.4000000000233</v>
       </c>
-      <c r="CO51" s="28" t="s">
+      <c r="CO51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CP51" s="9">
-        <v>123.7</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="CQ51" s="9">
-        <v>160.10000000000002</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="CR51" s="9">
-        <v>116.49433922666668</v>
+        <v>98.273624882499973</v>
       </c>
       <c r="CS51" s="9">
-        <v>116.50566077333326</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CT51" s="9">
-        <v>43.664478170000052</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CU51" s="7">
-        <v>293.16808391833331</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CV51" s="9">
-        <v>19821.457394562814</v>
+        <v>14209.393475900635</v>
       </c>
       <c r="CW51" s="9">
-        <v>95296.71071512386</v>
+        <v>97043.955405920904</v>
       </c>
       <c r="CX51" s="9">
-        <v>395822.4</v>
+        <v>376938.67354339268</v>
       </c>
       <c r="CY51" s="4">
-        <v>184955.5044648195</v>
+        <v>175898.0901144105</v>
       </c>
       <c r="CZ51" s="9">
-        <v>173883.94985586568</v>
+        <v>229330.22223723354</v>
       </c>
       <c r="DA51" s="9">
-        <v>23088.397023560712</v>
-[...1 lines deleted...]
-      <c r="DC51" s="28" t="s">
+        <v>98.260804382502101</v>
+      </c>
+      <c r="DC51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD51" s="9">
         <v>219.1</v>
       </c>
       <c r="DE51" s="9">
         <v>196.4</v>
       </c>
       <c r="DF51" s="9">
         <v>181.82446716999993</v>
       </c>
       <c r="DG51" s="9">
         <v>103.47553283000002</v>
       </c>
       <c r="DH51" s="9">
         <v>45.850597696666568</v>
       </c>
-      <c r="DI51" s="7"/>
-      <c r="DJ51" s="9"/>
+      <c r="DI51" s="7">
+        <v>83.301392418333307</v>
+      </c>
+      <c r="DJ51" s="9">
+        <v>16510.648009884997</v>
+      </c>
       <c r="DK51" s="9"/>
       <c r="DL51" s="9"/>
       <c r="DM51" s="4"/>
       <c r="DN51" s="9"/>
       <c r="DO51" s="9"/>
     </row>
     <row r="52" spans="1:119">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="9">
         <v>3.7</v>
       </c>
       <c r="C52" s="9">
         <v>3.7</v>
       </c>
       <c r="D52" s="9">
         <v>3.5999999999999996</v>
       </c>
       <c r="E52" s="9">
         <v>7.3999999999999986</v>
       </c>
       <c r="F52" s="9">
         <v>5.4000000000000021</v>
       </c>
       <c r="G52" s="7">
         <v>6.0999999999999979</v>
       </c>
       <c r="H52" s="7">
         <v>337.3</v>
       </c>
       <c r="I52" s="7">
         <v>1029.3999999999999</v>
       </c>
       <c r="J52" s="7">
         <v>9407</v>
       </c>
       <c r="K52" s="7">
         <v>1555.3999999999996</v>
       </c>
       <c r="L52" s="7">
         <v>147.20000000000073</v>
       </c>
       <c r="M52" s="7">
         <v>487.19999999999891</v>
       </c>
-      <c r="N52" s="29" t="s">
+      <c r="N52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="O52" s="7">
         <v>3.2</v>
       </c>
       <c r="P52" s="9">
         <v>11.8</v>
       </c>
       <c r="Q52" s="9">
         <v>11.3</v>
       </c>
       <c r="R52" s="9">
         <v>8.9999999999999964</v>
       </c>
       <c r="S52" s="9">
         <v>6.2000000000000028</v>
       </c>
       <c r="T52" s="9">
         <v>5.3999999999999986</v>
       </c>
       <c r="U52" s="9">
         <v>440.6</v>
       </c>
       <c r="V52" s="9">
         <v>958.90000000000009</v>
       </c>
       <c r="W52" s="9">
         <v>9236.3000000000011</v>
       </c>
       <c r="X52" s="9">
         <v>1359.0999999999985</v>
       </c>
       <c r="Y52" s="9">
         <v>-370.59999999999854</v>
       </c>
       <c r="Z52" s="9">
         <v>0</v>
       </c>
-      <c r="AA52" s="29" t="s">
+      <c r="AA52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AB52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AC52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AD52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AE52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AF52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AG52" s="9">
         <v>1.0750748699999999</v>
       </c>
       <c r="AH52" s="7">
         <v>566.20000000000005</v>
       </c>
       <c r="AI52" s="7">
         <v>1129.4000000000001</v>
       </c>
       <c r="AJ52" s="7">
         <v>11689.2</v>
       </c>
       <c r="AK52" s="7">
         <v>1842.8999999999996</v>
       </c>
       <c r="AL52" s="7">
         <v>-354.80000000000109</v>
       </c>
       <c r="AM52" s="9">
         <v>1.0750748699999999</v>
       </c>
-      <c r="AN52" s="29" t="s">
+      <c r="AN52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AO52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AP52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AQ52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AR52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AS52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AT52" s="9">
         <v>1.3196296066666668</v>
       </c>
       <c r="AU52" s="7">
         <v>646.70000000000005</v>
       </c>
       <c r="AV52" s="7">
         <v>1375.8</v>
       </c>
       <c r="AW52" s="7">
         <v>16778.900000000001</v>
       </c>
       <c r="AX52" s="7">
         <v>2180.6999999999971</v>
       </c>
       <c r="AY52" s="7">
         <v>-47.69999999999709</v>
       </c>
       <c r="AZ52" s="7">
         <v>74.099999999998545</v>
       </c>
-      <c r="BA52" s="29" t="s">
+      <c r="BA52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BB52" s="7">
         <v>3.8</v>
       </c>
       <c r="BC52" s="7">
         <v>3.7</v>
       </c>
       <c r="BD52" s="7">
         <v>2.5999999999999996</v>
       </c>
       <c r="BE52" s="7">
         <v>2.0999999999999996</v>
       </c>
       <c r="BF52" s="7">
         <v>1.8000000000000007</v>
       </c>
       <c r="BG52" s="7">
         <v>1.9000000000000004</v>
       </c>
       <c r="BH52" s="7">
         <v>579.9</v>
       </c>
       <c r="BI52" s="7">
         <v>1282</v>
       </c>
       <c r="BJ52" s="7">
         <v>17156.900000000001</v>
       </c>
       <c r="BK52" s="7">
         <v>2045</v>
       </c>
       <c r="BL52" s="7">
         <v>43.399999999997817</v>
       </c>
       <c r="BM52" s="7">
         <v>513.70000000000073</v>
       </c>
-      <c r="BN52" s="29" t="s">
+      <c r="BN52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BO52" s="9">
         <v>0</v>
       </c>
       <c r="BP52" s="9">
         <v>0</v>
       </c>
       <c r="BQ52" s="9">
         <v>0</v>
       </c>
       <c r="BR52" s="9">
         <v>0</v>
       </c>
       <c r="BS52" s="9">
         <v>0.5</v>
       </c>
       <c r="BT52" s="9">
         <v>0.40000000000000036</v>
       </c>
       <c r="BU52" s="9">
         <v>573.71157400000004</v>
       </c>
       <c r="BV52" s="9">
         <v>1447.800585</v>
       </c>
       <c r="BW52" s="9">
         <v>13875.787840999999</v>
       </c>
       <c r="BX52" s="9">
         <v>2714.1000000000022</v>
       </c>
       <c r="BY52" s="9">
         <v>1784.7999999999993</v>
       </c>
       <c r="BZ52" s="9">
         <v>67.299999999999272</v>
       </c>
-      <c r="CA52" s="29" t="s">
+      <c r="CA52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CB52" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="CC52" s="9">
         <v>8.6428407999999983</v>
       </c>
       <c r="CD52" s="9">
         <v>7.3571592000000017</v>
       </c>
       <c r="CE52" s="9">
         <v>5.3000000000000007</v>
       </c>
       <c r="CF52" s="9">
         <v>3.7000000000000028</v>
       </c>
       <c r="CG52" s="7">
         <v>3.0999999999999943</v>
       </c>
       <c r="CH52" s="9">
         <v>586.40000000000009</v>
       </c>
       <c r="CI52" s="9">
         <v>1335.3903624006882</v>
       </c>
       <c r="CJ52" s="9">
         <v>8126.2056220340128</v>
       </c>
       <c r="CK52" s="4">
         <v>4300.2943779659872</v>
       </c>
       <c r="CL52" s="9">
         <v>281</v>
       </c>
       <c r="CM52" s="9">
         <v>6588.7999999999993</v>
       </c>
-      <c r="CO52" s="29" t="s">
+      <c r="CO52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CP52" s="9">
-        <v>123.7</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="CQ52" s="9">
-        <v>160.10000000000002</v>
+        <v>98.273624882500002</v>
       </c>
       <c r="CR52" s="9">
-        <v>116.5</v>
+        <v>98.273624882499973</v>
       </c>
       <c r="CS52" s="9">
-        <v>116.49999999999994</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CT52" s="9">
-        <v>43.664478170000052</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CU52" s="7">
-        <v>293.12547907593307</v>
+        <v>98.27362488250003</v>
       </c>
       <c r="CV52" s="9">
-        <v>402.08875331875072</v>
+        <v>692.6840461230305</v>
       </c>
       <c r="CW52" s="9">
-        <v>1218.7059905221802</v>
+        <v>1682.5586331217862</v>
       </c>
       <c r="CX52" s="9">
-        <v>14350.315298913138</v>
+        <v>16984.415571460184</v>
       </c>
       <c r="CY52" s="4">
-        <v>2066.5999999999985</v>
+        <v>3413.4734429019081</v>
       </c>
       <c r="CZ52" s="9">
-        <v>864.10000000000218</v>
+        <v>501.92053850981392</v>
       </c>
       <c r="DA52" s="9">
-        <v>2002.8999999999978</v>
-[...1 lines deleted...]
-      <c r="DC52" s="29" t="s">
+        <v>98.277943441276875</v>
+      </c>
+      <c r="DC52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD52" s="9">
         <v>219.1</v>
       </c>
       <c r="DE52" s="9">
         <v>196.4</v>
       </c>
       <c r="DF52" s="9">
         <v>181.79999999999995</v>
       </c>
       <c r="DG52" s="9">
         <v>103.5</v>
       </c>
       <c r="DH52" s="9">
         <v>45.900000000000091</v>
       </c>
-      <c r="DI52" s="7"/>
-      <c r="DJ52" s="9"/>
+      <c r="DI52" s="7">
+        <v>83.251990114999785</v>
+      </c>
+      <c r="DJ52" s="9">
+        <v>670.32332711408651</v>
+      </c>
       <c r="DK52" s="9"/>
       <c r="DL52" s="9"/>
       <c r="DM52" s="4"/>
       <c r="DN52" s="9"/>
       <c r="DO52" s="9"/>
     </row>
     <row r="53" spans="1:119">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H53" s="7">
         <v>410.7</v>
       </c>
       <c r="I53" s="9">
         <v>1884.2</v>
       </c>
       <c r="J53" s="9">
         <v>23552.699999999997</v>
       </c>
       <c r="K53" s="9">
         <v>2078.2000000000007</v>
       </c>
       <c r="L53" s="9">
         <v>4413.6000000000022</v>
       </c>
       <c r="M53" s="9">
         <v>-202.80000000000291</v>
       </c>
-      <c r="N53" s="29" t="s">
+      <c r="N53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="O53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="P53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Q53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="R53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="S53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V53" s="9">
         <v>4417</v>
       </c>
       <c r="W53" s="9">
         <v>32362</v>
       </c>
       <c r="X53" s="9">
         <v>-797.5</v>
       </c>
       <c r="Y53" s="9">
         <v>3891.4000000000015</v>
       </c>
       <c r="Z53" s="9">
         <v>-192.30000000000291</v>
       </c>
-      <c r="AA53" s="29" t="s">
+      <c r="AA53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH53" s="7">
         <v>480.4</v>
       </c>
       <c r="AI53" s="7">
         <v>6013.6</v>
       </c>
       <c r="AJ53" s="7">
         <v>35923.199999999997</v>
       </c>
       <c r="AK53" s="7">
         <v>176.70000000000437</v>
       </c>
       <c r="AL53" s="7">
         <v>8856.5999999999985</v>
       </c>
       <c r="AM53" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN53" s="29" t="s">
+      <c r="AN53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AO53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU53" s="7">
         <v>674.3</v>
       </c>
       <c r="AV53" s="7">
         <v>7077.9</v>
       </c>
       <c r="AW53" s="7">
         <v>49956.5</v>
       </c>
       <c r="AX53" s="7">
         <v>-5581.5</v>
       </c>
       <c r="AY53" s="7">
         <v>1210.3000000000029</v>
       </c>
       <c r="AZ53" s="7">
         <v>-416.40000000000146</v>
       </c>
-      <c r="BA53" s="29" t="s">
+      <c r="BA53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BB53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH53" s="7">
         <v>928.1</v>
       </c>
       <c r="BI53" s="7">
         <v>13080.3</v>
       </c>
       <c r="BJ53" s="7">
         <v>50813</v>
       </c>
       <c r="BK53" s="7">
         <v>6346.7000000000044</v>
       </c>
       <c r="BL53" s="7">
         <v>3913.6999999999971</v>
       </c>
       <c r="BM53" s="7">
         <v>533.39999999999418</v>
       </c>
-      <c r="BN53" s="29" t="s">
+      <c r="BN53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BO53" s="9">
         <v>229.28233482633334</v>
       </c>
       <c r="BP53" s="9">
         <v>307.99389664549994</v>
       </c>
       <c r="BQ53" s="9">
         <v>339.15181527991666</v>
       </c>
       <c r="BR53" s="9">
         <v>385.20077712233331</v>
       </c>
       <c r="BS53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU53" s="9">
         <v>918.71837399999993</v>
       </c>
       <c r="BV53" s="9">
         <v>6136.3239559999993</v>
       </c>
       <c r="BW53" s="9">
         <v>27470.257670000003</v>
       </c>
       <c r="BX53" s="9">
         <v>10907.399999999994</v>
       </c>
       <c r="BY53" s="9">
         <v>1083.1000000000058</v>
       </c>
       <c r="BZ53" s="9">
         <v>131.69999999999709</v>
       </c>
-      <c r="CA53" s="29" t="s">
+      <c r="CA53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CB53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH53" s="9">
         <v>919.8</v>
       </c>
       <c r="CI53" s="9">
         <v>3920.4718422242395</v>
       </c>
       <c r="CJ53" s="9">
         <v>23711.931367919056</v>
       </c>
       <c r="CK53" s="4">
         <v>20243.168632080942</v>
       </c>
       <c r="CL53" s="9">
         <v>11251.300000000003</v>
       </c>
       <c r="CM53" s="9">
         <v>-1512.5</v>
       </c>
-      <c r="CO53" s="29" t="s">
+      <c r="CO53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CP53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV53" s="9">
-        <v>974.78026008683617</v>
+        <v>647.94377097953816</v>
       </c>
       <c r="CW53" s="9">
-        <v>8488.8723376347662</v>
+        <v>10531.357506330483</v>
       </c>
       <c r="CX53" s="9">
-        <v>36655.447402278398</v>
+        <v>33804.853685163987</v>
       </c>
       <c r="CY53" s="4">
-        <v>11543.400000000001</v>
+        <v>13528.545857076053</v>
       </c>
       <c r="CZ53" s="9">
-        <v>8893.5517597862781</v>
+        <v>17360.081078372161</v>
       </c>
       <c r="DA53" s="9">
-        <v>2754.5732288169529</v>
-[...1 lines deleted...]
-      <c r="DC53" s="29" t="s">
+        <v>-1.492246738052927E-3</v>
+      </c>
+      <c r="DC53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH53" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI53" s="7"/>
-      <c r="DJ53" s="9"/>
+      <c r="DI53" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ53" s="9">
+        <v>1130.9819719340499</v>
+      </c>
       <c r="DK53" s="9"/>
       <c r="DL53" s="9"/>
       <c r="DM53" s="4"/>
       <c r="DN53" s="9"/>
       <c r="DO53" s="9"/>
     </row>
     <row r="54" spans="1:119">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="7">
         <v>202.7</v>
       </c>
       <c r="I54" s="9">
         <v>1082.5999999999999</v>
       </c>
       <c r="J54" s="9">
         <v>8193.5</v>
       </c>
       <c r="K54" s="9">
         <v>4152.8000000000011</v>
       </c>
       <c r="L54" s="9">
         <v>1245.6000000000004</v>
       </c>
       <c r="M54" s="9">
         <v>1621</v>
       </c>
-      <c r="N54" s="29" t="s">
+      <c r="N54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="O54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U54" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V54" s="9">
         <v>3187.7</v>
       </c>
       <c r="W54" s="9">
         <v>14422.099999999999</v>
       </c>
       <c r="X54" s="9">
         <v>5682.2999999999993</v>
       </c>
       <c r="Y54" s="9">
         <v>2797.7000000000007</v>
       </c>
       <c r="Z54" s="9">
         <v>-1327.2999999999993</v>
       </c>
-      <c r="AA54" s="29" t="s">
+      <c r="AA54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AB54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH54" s="7">
         <v>191.9</v>
       </c>
       <c r="AI54" s="7">
         <v>5134.8</v>
       </c>
       <c r="AJ54" s="7">
         <v>13537.8</v>
       </c>
       <c r="AK54" s="7">
         <v>3852.5</v>
       </c>
       <c r="AL54" s="7">
         <v>9862</v>
       </c>
       <c r="AM54" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN54" s="29" t="s">
+      <c r="AN54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AO54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU54" s="7">
         <v>230.3</v>
       </c>
       <c r="AV54" s="7">
         <v>5921.3</v>
       </c>
       <c r="AW54" s="7">
         <v>18856.400000000001</v>
       </c>
       <c r="AX54" s="7">
         <v>3359.0999999999985</v>
       </c>
       <c r="AY54" s="7">
         <v>5294.3000000000029</v>
       </c>
       <c r="AZ54" s="7">
         <v>157.79999999999563</v>
       </c>
-      <c r="BA54" s="29" t="s">
+      <c r="BA54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BB54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH54" s="7">
         <v>325.89999999999998</v>
       </c>
       <c r="BI54" s="7">
         <v>10065.700000000001</v>
       </c>
       <c r="BJ54" s="7">
         <v>21189.300000000003</v>
       </c>
       <c r="BK54" s="7">
         <v>2402.2999999999956</v>
       </c>
       <c r="BL54" s="7">
         <v>-1266.1999999999971</v>
       </c>
       <c r="BM54" s="7">
         <v>241.90000000000146</v>
       </c>
-      <c r="BN54" s="29" t="s">
+      <c r="BN54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BO54" s="9">
         <v>717.96681859375008</v>
       </c>
       <c r="BP54" s="9">
         <v>913.2232577100001</v>
       </c>
       <c r="BQ54" s="9">
         <v>993.44540604999986</v>
       </c>
       <c r="BR54" s="9">
         <v>1133.9780370225003</v>
       </c>
       <c r="BS54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU54" s="9">
         <v>338.20676399999996</v>
       </c>
       <c r="BV54" s="9">
         <v>7052.2375783999996</v>
       </c>
       <c r="BW54" s="9">
         <v>6768.8556576000001</v>
       </c>
       <c r="BX54" s="9">
         <v>214.30000000000109</v>
       </c>
       <c r="BY54" s="9">
         <v>268.29999999999927</v>
       </c>
       <c r="BZ54" s="9">
         <v>283.20000000000073</v>
       </c>
-      <c r="CA54" s="29" t="s">
+      <c r="CA54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CB54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH54" s="9">
         <v>318.5</v>
       </c>
       <c r="CI54" s="9">
         <v>3720.6017542323339</v>
       </c>
       <c r="CJ54" s="9">
         <v>16229.547785830198</v>
       </c>
       <c r="CK54" s="4">
         <v>18677.952214169803</v>
       </c>
       <c r="CL54" s="9">
         <v>5301.8000000000029</v>
       </c>
       <c r="CM54" s="9">
         <v>-367.60000000000582</v>
       </c>
-      <c r="CO54" s="29" t="s">
+      <c r="CO54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CP54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV54" s="9">
-        <v>477.62798554385557</v>
+        <v>384.05965700653763</v>
       </c>
       <c r="CW54" s="9">
-        <v>2965.4458354051785</v>
+        <v>3134.8099432931217</v>
       </c>
       <c r="CX54" s="9">
-        <v>15209.626179050967</v>
+        <v>14775.346267141904</v>
       </c>
       <c r="CY54" s="4">
-        <v>11081</v>
+        <v>9718.4881685636465</v>
       </c>
       <c r="CZ54" s="9">
-        <v>7604.2251881512602</v>
+        <v>11409.365595646294</v>
       </c>
       <c r="DA54" s="9">
-        <v>1059.2196470381095</v>
-[...1 lines deleted...]
-      <c r="DC54" s="29" t="s">
+        <v>-7.7534331649076194E-4</v>
+      </c>
+      <c r="DC54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI54" s="7"/>
-      <c r="DJ54" s="9"/>
+      <c r="DI54" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ54" s="9">
+        <v>411.44308915024283</v>
+      </c>
       <c r="DK54" s="9"/>
       <c r="DL54" s="9"/>
       <c r="DM54" s="4"/>
       <c r="DN54" s="9"/>
       <c r="DO54" s="9"/>
     </row>
     <row r="55" spans="1:119">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H55" s="7">
         <v>343.6</v>
       </c>
       <c r="I55" s="9">
         <v>1588.3000000000002</v>
       </c>
       <c r="J55" s="9">
         <v>19858.199999999997</v>
       </c>
       <c r="K55" s="9">
         <v>4806.2000000000007</v>
       </c>
       <c r="L55" s="9">
         <v>8434.6000000000022</v>
       </c>
       <c r="M55" s="9">
         <v>-975.80000000000291</v>
       </c>
-      <c r="N55" s="29" t="s">
+      <c r="N55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U55" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V55" s="9">
         <v>2971.9</v>
       </c>
       <c r="W55" s="9">
         <v>26840.399999999998</v>
       </c>
       <c r="X55" s="9">
         <v>9275.3999999999978</v>
       </c>
       <c r="Y55" s="9">
         <v>6821.2000000000044</v>
       </c>
       <c r="Z55" s="9">
         <v>-398.30000000000291</v>
       </c>
-      <c r="AA55" s="29" t="s">
+      <c r="AA55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG55" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH55" s="7">
         <v>488.5</v>
       </c>
       <c r="AI55" s="7">
         <v>4929.6000000000004</v>
       </c>
       <c r="AJ55" s="7">
         <v>29864.9</v>
       </c>
       <c r="AK55" s="7">
         <v>13173.800000000003</v>
       </c>
       <c r="AL55" s="7">
         <v>10580.799999999996</v>
       </c>
       <c r="AM55" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN55" s="29" t="s">
+      <c r="AN55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AO55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU55" s="7">
         <v>613.4</v>
       </c>
       <c r="AV55" s="7">
         <v>6122.5</v>
       </c>
       <c r="AW55" s="7">
         <v>44587.799999999996</v>
       </c>
       <c r="AX55" s="7">
         <v>11542.600000000006</v>
       </c>
       <c r="AY55" s="7">
         <v>4415.6999999999971</v>
       </c>
       <c r="AZ55" s="7">
         <v>-602.69999999999709</v>
       </c>
-      <c r="BA55" s="29" t="s">
+      <c r="BA55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BB55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH55" s="7">
         <v>624.9</v>
       </c>
       <c r="BI55" s="7">
         <v>10475.9</v>
       </c>
       <c r="BJ55" s="7">
         <v>45806.100000000006</v>
       </c>
       <c r="BK55" s="7">
         <v>10930.900000000001</v>
       </c>
       <c r="BL55" s="7">
         <v>-5464.3000000000029</v>
       </c>
       <c r="BM55" s="7">
         <v>511.09999999999854</v>
       </c>
-      <c r="BN55" s="29" t="s">
+      <c r="BN55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BO55" s="9">
         <v>2505.6428975401332</v>
       </c>
       <c r="BP55" s="9">
         <v>3495.5701784426333</v>
       </c>
       <c r="BQ55" s="9">
         <v>3056.4986969512834</v>
       </c>
       <c r="BR55" s="9">
         <v>3405.4460556450667</v>
       </c>
       <c r="BS55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU55" s="9">
         <v>664.71329400000002</v>
       </c>
       <c r="BV55" s="9">
         <v>7272.0343261999997</v>
       </c>
       <c r="BW55" s="9">
         <v>27194.952379799997</v>
       </c>
       <c r="BX55" s="9">
         <v>11662</v>
       </c>
       <c r="BY55" s="9">
         <v>4729.9000000000015</v>
       </c>
       <c r="BZ55" s="9">
         <v>-185.19999999999709</v>
       </c>
-      <c r="CA55" s="29" t="s">
+      <c r="CA55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CB55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH55" s="9">
         <v>706.4</v>
       </c>
       <c r="CI55" s="9">
         <v>6353.8211432633925</v>
       </c>
       <c r="CJ55" s="9">
         <v>26501.270980765257</v>
       </c>
       <c r="CK55" s="4">
         <v>29765.229019234743</v>
       </c>
       <c r="CL55" s="9">
         <v>14591.899999999994</v>
       </c>
       <c r="CM55" s="9">
         <v>-521.59999999999127</v>
       </c>
-      <c r="CO55" s="29" t="s">
+      <c r="CO55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CP55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV55" s="9">
-        <v>915.21510269331736</v>
+        <v>827.65966775524146</v>
       </c>
       <c r="CW55" s="9">
-        <v>5643.3507365763035</v>
+        <v>5785.1941934387041</v>
       </c>
       <c r="CX55" s="9">
-        <v>34189.034160730378</v>
+        <v>32962.924726060453</v>
       </c>
       <c r="CY55" s="4">
-        <v>29594.299999999996</v>
+        <v>23068.930377359953</v>
       </c>
       <c r="CZ55" s="9">
-        <v>14893.855335943546</v>
+        <v>18784.635201197503</v>
       </c>
       <c r="DA55" s="9">
-        <v>452.60442277764378</v>
-[...1 lines deleted...]
-      <c r="DC55" s="29" t="s">
+        <v>-1.6015317960409448E-3</v>
+      </c>
+      <c r="DC55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH55" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI55" s="7"/>
-      <c r="DJ55" s="9"/>
+      <c r="DI55" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ55" s="9">
+        <v>710.46559548146536</v>
+      </c>
       <c r="DK55" s="9"/>
       <c r="DL55" s="9"/>
       <c r="DM55" s="4"/>
       <c r="DN55" s="9"/>
       <c r="DO55" s="9"/>
     </row>
     <row r="56" spans="1:119">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="7">
         <v>304.60000000000002</v>
       </c>
       <c r="I56" s="9">
         <v>2146.4</v>
       </c>
       <c r="J56" s="9">
         <v>17830.099999999999</v>
       </c>
       <c r="K56" s="9">
         <v>2439</v>
       </c>
       <c r="L56" s="9">
         <v>1287.1000000000022</v>
       </c>
       <c r="M56" s="9">
         <v>-147.29999999999927</v>
       </c>
-      <c r="N56" s="29" t="s">
+      <c r="N56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="O56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U56" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V56" s="9">
         <v>2439.3999999999996</v>
       </c>
       <c r="W56" s="9">
         <v>20246.599999999999</v>
       </c>
       <c r="X56" s="9">
         <v>4862.9000000000015</v>
       </c>
       <c r="Y56" s="9">
         <v>3752.2999999999993</v>
       </c>
       <c r="Z56" s="9">
         <v>-270.70000000000073</v>
       </c>
-      <c r="AA56" s="29" t="s">
+      <c r="AA56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AB56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG56" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH56" s="7">
         <v>323.2</v>
       </c>
       <c r="AI56" s="7">
         <v>4250.1000000000004</v>
       </c>
       <c r="AJ56" s="7">
         <v>31323.899999999998</v>
       </c>
       <c r="AK56" s="7">
         <v>3578.6000000000058</v>
       </c>
       <c r="AL56" s="7">
         <v>2154.6999999999971</v>
       </c>
       <c r="AM56" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN56" s="29" t="s">
+      <c r="AN56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AO56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU56" s="7">
         <v>396.8</v>
       </c>
       <c r="AV56" s="7">
         <v>4832.3999999999996</v>
       </c>
       <c r="AW56" s="7">
         <v>46220.800000000003</v>
       </c>
       <c r="AX56" s="7">
         <v>-2986.5</v>
       </c>
       <c r="AY56" s="7">
         <v>-868.69999999999709</v>
       </c>
       <c r="AZ56" s="7">
         <v>177.29999999999563</v>
       </c>
-      <c r="BA56" s="29" t="s">
+      <c r="BA56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BB56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH56" s="7">
         <v>492.3</v>
       </c>
       <c r="BI56" s="7">
         <v>9545.9000000000015</v>
       </c>
       <c r="BJ56" s="7">
         <v>42749.8</v>
       </c>
       <c r="BK56" s="7">
         <v>3870.4000000000015</v>
       </c>
       <c r="BL56" s="7">
         <v>4249</v>
       </c>
       <c r="BM56" s="7">
         <v>1061.5999999999985</v>
       </c>
-      <c r="BN56" s="29" t="s">
+      <c r="BN56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BO56" s="9">
         <v>212.43088566166665</v>
       </c>
       <c r="BP56" s="9">
         <v>229.86685382749999</v>
       </c>
       <c r="BQ56" s="9">
         <v>143.22465413999998</v>
       </c>
       <c r="BR56" s="9">
         <v>134.2524890725</v>
       </c>
       <c r="BS56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU56" s="9">
         <v>898.51796999999988</v>
       </c>
       <c r="BV56" s="9">
         <v>8113.8361037999994</v>
       </c>
       <c r="BW56" s="9">
         <v>29434.745926199997</v>
       </c>
       <c r="BX56" s="9">
         <v>4716</v>
       </c>
       <c r="BY56" s="9">
         <v>3651.5999999999985</v>
       </c>
       <c r="BZ56" s="9">
         <v>108</v>
       </c>
-      <c r="CA56" s="29" t="s">
+      <c r="CA56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CB56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH56" s="9">
         <v>1042.0999999999999</v>
       </c>
       <c r="CI56" s="9">
         <v>12619.509308318176</v>
       </c>
       <c r="CJ56" s="9">
         <v>22596.90643534121</v>
       </c>
       <c r="CK56" s="4">
         <v>22226.59356465879</v>
       </c>
       <c r="CL56" s="9">
         <v>6923.9000000000015</v>
       </c>
       <c r="CM56" s="9">
         <v>347.09999999999854</v>
       </c>
-      <c r="CO56" s="29" t="s">
+      <c r="CO56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CP56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV56" s="9">
-        <v>1523.1515136177716</v>
+        <v>1153.5303522988634</v>
       </c>
       <c r="CW56" s="9">
-        <v>10248.961546284427</v>
+        <v>10207.421280985645</v>
       </c>
       <c r="CX56" s="9">
-        <v>28518.8869400978</v>
+        <v>27400.87559420793</v>
       </c>
       <c r="CY56" s="4">
-        <v>10937.5</v>
+        <v>12896.307718505552</v>
       </c>
       <c r="CZ56" s="9">
-        <v>12208.21713097045</v>
+        <v>19430.421001660296</v>
       </c>
       <c r="DA56" s="9">
-        <v>5129.6442619131631</v>
-[...1 lines deleted...]
-      <c r="DC56" s="29" t="s">
+        <v>-1.3981517840875313E-3</v>
+      </c>
+      <c r="DC56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH56" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI56" s="7"/>
-      <c r="DJ56" s="9"/>
+      <c r="DI56" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ56" s="9">
+        <v>955.44441736644535</v>
+      </c>
       <c r="DK56" s="9"/>
       <c r="DL56" s="9"/>
       <c r="DM56" s="4"/>
       <c r="DN56" s="9"/>
       <c r="DO56" s="9"/>
     </row>
     <row r="57" spans="1:119">
-      <c r="A57" s="29" t="s">
+      <c r="A57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H57" s="7">
         <v>243.8</v>
       </c>
       <c r="I57" s="9">
         <v>3073.7999999999997</v>
       </c>
       <c r="J57" s="9">
         <v>16427.100000000002</v>
       </c>
       <c r="K57" s="9">
         <v>2850.5999999999985</v>
       </c>
       <c r="L57" s="9">
         <v>1636.7999999999993</v>
       </c>
       <c r="M57" s="9">
         <v>949.40000000000146</v>
       </c>
-      <c r="N57" s="29" t="s">
+      <c r="N57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="O57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U57" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V57" s="9">
         <v>3090.9</v>
       </c>
       <c r="W57" s="9">
         <v>24264.400000000001</v>
       </c>
       <c r="X57" s="9">
         <v>2103.9000000000015</v>
       </c>
       <c r="Y57" s="9">
         <v>310.29999999999927</v>
       </c>
       <c r="Z57" s="9">
         <v>-215.79999999999927</v>
       </c>
-      <c r="AA57" s="29" t="s">
+      <c r="AA57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AB57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG57" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH57" s="7">
         <v>272.2</v>
       </c>
       <c r="AI57" s="7">
         <v>7787.6</v>
       </c>
       <c r="AJ57" s="7">
         <v>25243.100000000002</v>
       </c>
       <c r="AK57" s="7">
         <v>1064.5</v>
       </c>
       <c r="AL57" s="7">
         <v>2792.7999999999956</v>
       </c>
       <c r="AM57" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN57" s="29" t="s">
+      <c r="AN57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AO57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU57" s="7">
         <v>558.5</v>
       </c>
       <c r="AV57" s="7">
         <v>6172.9</v>
       </c>
       <c r="AW57" s="7">
         <v>38417.5</v>
       </c>
       <c r="AX57" s="7">
         <v>-599.5</v>
       </c>
       <c r="AY57" s="7">
         <v>-766.5</v>
       </c>
       <c r="AZ57" s="7">
         <v>1343.7999999999956</v>
       </c>
-      <c r="BA57" s="29" t="s">
+      <c r="BA57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BB57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH57" s="7">
         <v>696.5</v>
       </c>
       <c r="BI57" s="7">
         <v>12695.4</v>
       </c>
       <c r="BJ57" s="7">
         <v>42161.799999999996</v>
       </c>
       <c r="BK57" s="7">
         <v>3196.5</v>
       </c>
       <c r="BL57" s="7">
         <v>12128.199999999997</v>
       </c>
       <c r="BM57" s="7">
         <v>381.20000000001164</v>
       </c>
-      <c r="BN57" s="29" t="s">
+      <c r="BN57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BO57" s="9">
         <v>372.79106598833334</v>
       </c>
       <c r="BP57" s="9">
         <v>416.53900784750005</v>
       </c>
       <c r="BQ57" s="9">
         <v>320.38254558</v>
       </c>
       <c r="BR57" s="9">
         <v>279.08922779250003</v>
       </c>
       <c r="BS57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU57" s="9">
         <v>1338.426768</v>
       </c>
       <c r="BV57" s="9">
         <v>9197.9364497999995</v>
       </c>
       <c r="BW57" s="9">
         <v>25259.236782200001</v>
       </c>
       <c r="BX57" s="9">
         <v>2680</v>
       </c>
       <c r="BY57" s="9">
         <v>1621</v>
       </c>
       <c r="BZ57" s="9">
         <v>-114.5</v>
       </c>
-      <c r="CA57" s="29" t="s">
+      <c r="CA57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CB57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH57" s="9">
         <v>1016.2</v>
       </c>
       <c r="CI57" s="9">
         <v>7630.3166703116176</v>
       </c>
       <c r="CJ57" s="9">
         <v>28338.915234303124</v>
       </c>
       <c r="CK57" s="4">
         <v>19405.484765696878</v>
       </c>
       <c r="CL57" s="9">
         <v>10966.5</v>
       </c>
       <c r="CM57" s="9">
         <v>-44.30000000000291</v>
       </c>
-      <c r="CO57" s="29" t="s">
+      <c r="CO57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CP57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV57" s="9">
-        <v>821.98592152456558</v>
+        <v>577.68439867458198</v>
       </c>
       <c r="CW57" s="9">
-        <v>7766.5308703150058</v>
+        <v>8070.3391456511899</v>
       </c>
       <c r="CX57" s="9">
-        <v>30405.883208160431</v>
+        <v>30980.198698120628</v>
       </c>
       <c r="CY57" s="4">
-        <v>13963</v>
+        <v>11468.950834723073</v>
       </c>
       <c r="CZ57" s="9">
-        <v>11671.734298461008</v>
+        <v>20035.747905334007</v>
       </c>
       <c r="DA57" s="9">
-        <v>4390.8891256204806</v>
-[...1 lines deleted...]
-      <c r="DC57" s="29" t="s">
+        <v>-1.3990243460284546E-3</v>
+      </c>
+      <c r="DC57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI57" s="7"/>
-      <c r="DJ57" s="9"/>
+      <c r="DI57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ57" s="9">
+        <v>1095.5634935304727</v>
+      </c>
       <c r="DK57" s="9"/>
       <c r="DL57" s="9"/>
       <c r="DM57" s="4"/>
       <c r="DN57" s="9"/>
       <c r="DO57" s="9"/>
     </row>
     <row r="58" spans="1:119">
-      <c r="A58" s="29" t="s">
+      <c r="A58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H58" s="7">
         <v>690</v>
       </c>
       <c r="I58" s="9">
         <v>1704.5</v>
       </c>
       <c r="J58" s="9">
         <v>21463.599999999999</v>
       </c>
       <c r="K58" s="9">
         <v>4013.6000000000022</v>
       </c>
       <c r="L58" s="9">
         <v>2835.5</v>
       </c>
       <c r="M58" s="9">
         <v>-1844.5</v>
       </c>
-      <c r="N58" s="29" t="s">
+      <c r="N58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="O58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U58" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V58" s="9">
         <v>2576.2999999999997</v>
       </c>
       <c r="W58" s="9">
         <v>21541</v>
       </c>
       <c r="X58" s="9">
         <v>6833.7999999999993</v>
       </c>
       <c r="Y58" s="9">
         <v>1960.9000000000015</v>
       </c>
       <c r="Z58" s="9">
         <v>1048.7999999999956</v>
       </c>
-      <c r="AA58" s="29" t="s">
+      <c r="AA58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AB58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG58" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH58" s="7">
         <v>802.4</v>
       </c>
       <c r="AI58" s="7">
         <v>7320.2000000000007</v>
       </c>
       <c r="AJ58" s="7">
         <v>29612.300000000003</v>
       </c>
       <c r="AK58" s="7">
         <v>3800.1999999999971</v>
       </c>
       <c r="AL58" s="7">
         <v>2305.4000000000015</v>
       </c>
       <c r="AM58" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN58" s="29" t="s">
+      <c r="AN58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AO58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU58" s="7">
         <v>1011.7</v>
       </c>
       <c r="AV58" s="7">
         <v>4377.4000000000005</v>
       </c>
       <c r="AW58" s="7">
         <v>50216.5</v>
       </c>
       <c r="AX58" s="7">
         <v>1329.4000000000015</v>
       </c>
       <c r="AY58" s="7">
         <v>208.19999999999709</v>
       </c>
       <c r="AZ58" s="7">
         <v>543.30000000000291</v>
       </c>
-      <c r="BA58" s="29" t="s">
+      <c r="BA58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BB58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH58" s="7">
         <v>1685.2</v>
       </c>
       <c r="BI58" s="7">
         <v>9084.5</v>
       </c>
       <c r="BJ58" s="7">
         <v>46369.7</v>
       </c>
       <c r="BK58" s="7">
         <v>5192.5</v>
       </c>
       <c r="BL58" s="7">
         <v>2892.1999999999971</v>
       </c>
       <c r="BM58" s="7">
         <v>-1196.6999999999971</v>
       </c>
-      <c r="BN58" s="29" t="s">
+      <c r="BN58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BO58" s="9">
         <v>196.11990482583334</v>
       </c>
       <c r="BP58" s="9">
         <v>213.73728801208333</v>
       </c>
       <c r="BQ58" s="9">
         <v>140.20890224999999</v>
       </c>
       <c r="BR58" s="9">
         <v>128.97213810958334</v>
       </c>
       <c r="BS58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU58" s="9">
         <v>1561.5312299999998</v>
       </c>
       <c r="BV58" s="9">
         <v>5344.2102041999997</v>
       </c>
       <c r="BW58" s="9">
         <v>30231.558565800005</v>
       </c>
       <c r="BX58" s="9">
         <v>3464.2999999999956</v>
       </c>
       <c r="BY58" s="9">
         <v>2081</v>
       </c>
       <c r="BZ58" s="9">
         <v>-19.099999999998545</v>
       </c>
-      <c r="CA58" s="29" t="s">
+      <c r="CA58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CB58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH58" s="9">
         <v>1869.4</v>
       </c>
       <c r="CI58" s="9">
         <v>3751.1823120487647</v>
       </c>
       <c r="CJ58" s="9">
         <v>23737.332230568914</v>
       </c>
       <c r="CK58" s="4">
         <v>22874.067769431087</v>
       </c>
       <c r="CL58" s="9">
         <v>3788.0999999999985</v>
       </c>
       <c r="CM58" s="9">
         <v>-214.59999999999854</v>
       </c>
-      <c r="CO58" s="29" t="s">
+      <c r="CO58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CP58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV58" s="9">
-        <v>3262.3942043045095</v>
+        <v>2123.3358718429922</v>
       </c>
       <c r="CW58" s="9">
-        <v>5128.1017144047</v>
+        <v>4051.406820202606</v>
       </c>
       <c r="CX58" s="9">
-        <v>24145.304081290789</v>
+        <v>27369.257307954402</v>
       </c>
       <c r="CY58" s="4">
-        <v>13662.7</v>
+        <v>11819.981546858187</v>
       </c>
       <c r="CZ58" s="9">
-        <v>8236.2989491534317</v>
+        <v>10859.465399947294</v>
       </c>
       <c r="DA58" s="9">
-        <v>2807.4057500184499</v>
-[...1 lines deleted...]
-      <c r="DC58" s="29" t="s">
+        <v>-1.1057885785703547E-3</v>
+      </c>
+      <c r="DC58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH58" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI58" s="7"/>
-      <c r="DJ58" s="9"/>
+      <c r="DI58" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ58" s="9">
+        <v>2804.8130932776708</v>
+      </c>
       <c r="DK58" s="9"/>
       <c r="DL58" s="9"/>
       <c r="DM58" s="4"/>
       <c r="DN58" s="9"/>
       <c r="DO58" s="9"/>
     </row>
     <row r="59" spans="1:119">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H59" s="7">
         <v>177.1</v>
       </c>
       <c r="I59" s="7">
         <v>1252.3000000000002</v>
       </c>
       <c r="J59" s="7">
         <v>10934.7</v>
       </c>
       <c r="K59" s="7">
         <v>1337.7999999999993</v>
       </c>
       <c r="L59" s="7">
         <v>846.70000000000073</v>
       </c>
       <c r="M59" s="7">
         <v>-414.39999999999964</v>
       </c>
-      <c r="N59" s="29" t="s">
+      <c r="N59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="O59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U59" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V59" s="9">
         <v>894.80000000000007</v>
       </c>
       <c r="W59" s="9">
         <v>16039.899999999998</v>
       </c>
       <c r="X59" s="9">
         <v>1002.9000000000015</v>
       </c>
       <c r="Y59" s="9">
         <v>3650.0999999999985</v>
       </c>
       <c r="Z59" s="9">
         <v>-2313.5</v>
       </c>
-      <c r="AA59" s="29" t="s">
+      <c r="AA59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AB59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG59" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH59" s="7">
         <v>246.1</v>
       </c>
       <c r="AI59" s="7">
         <v>1570.7</v>
       </c>
       <c r="AJ59" s="7">
         <v>21043.8</v>
       </c>
       <c r="AK59" s="7">
         <v>1864.1000000000022</v>
       </c>
       <c r="AL59" s="7">
         <v>220.59999999999854</v>
       </c>
       <c r="AM59" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN59" s="29" t="s">
+      <c r="AN59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AO59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU59" s="7">
         <v>308.8</v>
       </c>
       <c r="AV59" s="7">
         <v>1925.3999999999999</v>
       </c>
       <c r="AW59" s="7">
         <v>28773.3</v>
       </c>
       <c r="AX59" s="7">
         <v>-321.20000000000073</v>
       </c>
       <c r="AY59" s="7">
         <v>48.5</v>
       </c>
       <c r="AZ59" s="7">
         <v>45.200000000000728</v>
       </c>
-      <c r="BA59" s="29" t="s">
+      <c r="BA59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BB59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH59" s="7">
         <v>462.7</v>
       </c>
       <c r="BI59" s="7">
         <v>4719.2</v>
       </c>
       <c r="BJ59" s="7">
         <v>28711.799999999996</v>
       </c>
       <c r="BK59" s="7">
         <v>2294.5</v>
       </c>
       <c r="BL59" s="7">
         <v>9033.6000000000058</v>
       </c>
       <c r="BM59" s="7">
         <v>396.89999999999418</v>
       </c>
-      <c r="BN59" s="29" t="s">
+      <c r="BN59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BO59" s="9">
         <v>11.595809228750001</v>
       </c>
       <c r="BP59" s="9">
         <v>12.318674509583332</v>
       </c>
       <c r="BQ59" s="9">
         <v>8.3566351500000007</v>
       </c>
       <c r="BR59" s="9">
         <v>278.40470858208329</v>
       </c>
       <c r="BS59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU59" s="9">
         <v>598.01195999999993</v>
       </c>
       <c r="BV59" s="9">
         <v>3922.4151623999996</v>
       </c>
       <c r="BW59" s="9">
         <v>18942.2728776</v>
       </c>
       <c r="BX59" s="9">
         <v>2492.7000000000007</v>
       </c>
       <c r="BY59" s="9">
         <v>3697.2999999999993</v>
       </c>
       <c r="BZ59" s="9">
         <v>18.599999999998545</v>
       </c>
-      <c r="CA59" s="29" t="s">
+      <c r="CA59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CB59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH59" s="9">
         <v>726.7</v>
       </c>
       <c r="CI59" s="9">
         <v>2569.3883814901592</v>
       </c>
       <c r="CJ59" s="9">
         <v>16753.971173799982</v>
       </c>
       <c r="CK59" s="4">
         <v>11436.128826200016</v>
       </c>
       <c r="CL59" s="9">
         <v>5802.4000000000015</v>
       </c>
       <c r="CM59" s="9">
         <v>116.59999999999854</v>
       </c>
-      <c r="CO59" s="29" t="s">
+      <c r="CO59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CP59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV59" s="9">
-        <v>1289.0939646145598</v>
+        <v>736.75538981408897</v>
       </c>
       <c r="CW59" s="9">
-        <v>3644.1887752565408</v>
+        <v>3493.9721563916078</v>
       </c>
       <c r="CX59" s="9">
-        <v>18810.417260128899</v>
+        <v>18868.113652343342</v>
       </c>
       <c r="CY59" s="4">
-        <v>10875.399999999998</v>
+        <v>8854.4076806193843</v>
       </c>
       <c r="CZ59" s="9">
-        <v>7801.0180470185369</v>
+        <v>11883.874694022408</v>
       </c>
       <c r="DA59" s="9">
-        <v>2932.7325158709573</v>
-[...1 lines deleted...]
-      <c r="DC59" s="29" t="s">
+        <v>-8.6217749048955739E-4</v>
+      </c>
+      <c r="DC59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI59" s="7"/>
-      <c r="DJ59" s="9"/>
+      <c r="DI59" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ59" s="9">
+        <v>1116.1427189058327</v>
+      </c>
       <c r="DK59" s="9"/>
       <c r="DL59" s="9"/>
       <c r="DM59" s="4"/>
       <c r="DN59" s="9"/>
       <c r="DO59" s="9"/>
     </row>
     <row r="60" spans="1:119">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H60" s="7">
         <v>309.8</v>
       </c>
       <c r="I60" s="9">
         <v>1115.7</v>
       </c>
       <c r="J60" s="9">
         <v>11152.3</v>
       </c>
       <c r="K60" s="9">
         <v>4057</v>
       </c>
       <c r="L60" s="9">
         <v>3278.1000000000022</v>
       </c>
       <c r="M60" s="9">
         <v>-1270.4000000000015</v>
       </c>
-      <c r="N60" s="29" t="s">
+      <c r="N60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="O60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U60" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V60" s="9">
         <v>702.69999999999993</v>
       </c>
       <c r="W60" s="9">
         <v>12895.900000000001</v>
       </c>
       <c r="X60" s="9">
         <v>7106.8999999999978</v>
       </c>
       <c r="Y60" s="9">
         <v>4382.2000000000007</v>
       </c>
       <c r="Z60" s="9">
         <v>-120.09999999999854</v>
       </c>
-      <c r="AA60" s="29" t="s">
+      <c r="AA60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AB60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG60" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH60" s="7">
         <v>134.80000000000001</v>
       </c>
       <c r="AI60" s="7">
         <v>1200.4000000000001</v>
       </c>
       <c r="AJ60" s="7">
         <v>20569.8</v>
       </c>
       <c r="AK60" s="7">
         <v>7937</v>
       </c>
       <c r="AL60" s="7">
         <v>4931.5</v>
       </c>
       <c r="AM60" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN60" s="29" t="s">
+      <c r="AN60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AO60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU60" s="7">
         <v>180.9</v>
       </c>
       <c r="AV60" s="7">
         <v>1505.1</v>
       </c>
       <c r="AW60" s="7">
         <v>29700.1</v>
       </c>
       <c r="AX60" s="7">
         <v>2075.9000000000015</v>
       </c>
       <c r="AY60" s="7">
         <v>7791.4000000000015</v>
       </c>
       <c r="AZ60" s="7">
         <v>255.90000000000146</v>
       </c>
-      <c r="BA60" s="29" t="s">
+      <c r="BA60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BB60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH60" s="7">
         <v>319.7</v>
       </c>
       <c r="BI60" s="7">
         <v>3989.9000000000005</v>
       </c>
       <c r="BJ60" s="7">
         <v>37372.5</v>
       </c>
       <c r="BK60" s="7">
         <v>3734</v>
       </c>
       <c r="BL60" s="7">
         <v>9540.4000000000015</v>
       </c>
       <c r="BM60" s="7">
         <v>2513</v>
       </c>
-      <c r="BN60" s="29" t="s">
+      <c r="BN60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BO60" s="9">
         <v>292.72157985883331</v>
       </c>
       <c r="BP60" s="9">
         <v>328.08838119841664</v>
       </c>
       <c r="BQ60" s="9">
         <v>249.32398579866666</v>
       </c>
       <c r="BR60" s="9">
         <v>185.81007268108334</v>
       </c>
       <c r="BS60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU60" s="9">
         <v>310.40620799999994</v>
       </c>
       <c r="BV60" s="9">
         <v>2693.111813</v>
       </c>
       <c r="BW60" s="9">
         <v>21975.181979000001</v>
       </c>
       <c r="BX60" s="9">
         <v>4100.0999999999985</v>
       </c>
       <c r="BY60" s="9">
         <v>905.5</v>
       </c>
       <c r="BZ60" s="9">
         <v>-636.5</v>
       </c>
-      <c r="CA60" s="29" t="s">
+      <c r="CA60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CB60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH60" s="9">
         <v>303</v>
       </c>
       <c r="CI60" s="9">
         <v>4073.0814773651882</v>
       </c>
       <c r="CJ60" s="9">
         <v>17367.575286345822</v>
       </c>
       <c r="CK60" s="4">
         <v>19151.32471365418</v>
       </c>
       <c r="CL60" s="9">
         <v>9454.0999999999985</v>
       </c>
       <c r="CM60" s="9">
         <v>-398.09999999999854</v>
       </c>
-      <c r="CO60" s="29" t="s">
+      <c r="CO60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CP60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV60" s="9">
-        <v>412.97251766414001</v>
+        <v>416.44672895388209</v>
       </c>
       <c r="CW60" s="9">
-        <v>1995.2666245493419</v>
+        <v>1855.9086340073072</v>
       </c>
       <c r="CX60" s="9">
-        <v>26487.460857786518</v>
+        <v>27498.573070020917</v>
       </c>
       <c r="CY60" s="4">
-        <v>9141.9999999999964</v>
+        <v>7366.6414408602541</v>
       </c>
       <c r="CZ60" s="9">
-        <v>14103.633598446009</v>
+        <v>26960.831254869241</v>
       </c>
       <c r="DA60" s="9">
-        <v>6650.8202216406571</v>
-[...1 lines deleted...]
-      <c r="DC60" s="29" t="s">
+        <v>-1.2606711825355887E-3</v>
+      </c>
+      <c r="DC60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH60" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI60" s="7"/>
-      <c r="DJ60" s="9"/>
+      <c r="DI60" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ60" s="9">
+        <v>376.30968524199653</v>
+      </c>
       <c r="DK60" s="9"/>
       <c r="DL60" s="9"/>
       <c r="DM60" s="4"/>
       <c r="DN60" s="9"/>
       <c r="DO60" s="9"/>
     </row>
     <row r="61" spans="1:119">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H61" s="7">
         <v>310.8</v>
       </c>
       <c r="I61" s="9">
         <v>1084.5</v>
       </c>
       <c r="J61" s="9">
         <v>17376.400000000001</v>
       </c>
       <c r="K61" s="9">
         <v>3227.2000000000007</v>
       </c>
       <c r="L61" s="9">
         <v>2476.8999999999978</v>
       </c>
       <c r="M61" s="9">
         <v>-656.20000000000073</v>
       </c>
-      <c r="N61" s="29" t="s">
+      <c r="N61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="O61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U61" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V61" s="9">
         <v>2951.1</v>
       </c>
       <c r="W61" s="9">
         <v>20197.899999999998</v>
       </c>
       <c r="X61" s="9">
         <v>3591.7000000000007</v>
       </c>
       <c r="Y61" s="9">
         <v>844.90000000000146</v>
       </c>
       <c r="Z61" s="9">
         <v>9.9999999998544808E-2</v>
       </c>
-      <c r="AA61" s="29" t="s">
+      <c r="AA61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AB61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG61" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH61" s="7">
         <v>389.6</v>
       </c>
       <c r="AI61" s="7">
         <v>6485.7</v>
       </c>
       <c r="AJ61" s="7">
         <v>24492.2</v>
       </c>
       <c r="AK61" s="7">
         <v>2987.5</v>
       </c>
       <c r="AL61" s="7">
         <v>601.69999999999709</v>
       </c>
       <c r="AM61" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN61" s="29" t="s">
+      <c r="AN61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AO61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU61" s="7">
         <v>491.9</v>
       </c>
       <c r="AV61" s="7">
         <v>7620.9000000000005</v>
       </c>
       <c r="AW61" s="7">
         <v>35598.399999999994</v>
       </c>
       <c r="AX61" s="7">
         <v>3034.1000000000058</v>
       </c>
       <c r="AY61" s="7">
         <v>-787.30000000000291</v>
       </c>
       <c r="AZ61" s="7">
         <v>49.400000000001455</v>
       </c>
-      <c r="BA61" s="29" t="s">
+      <c r="BA61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BB61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH61" s="7">
         <v>837.8</v>
       </c>
       <c r="BI61" s="7">
         <v>9908.2000000000007</v>
       </c>
       <c r="BJ61" s="7">
         <v>40683.699999999997</v>
       </c>
       <c r="BK61" s="7">
         <v>2946.1000000000058</v>
       </c>
       <c r="BL61" s="7">
         <v>883.39999999999418</v>
       </c>
       <c r="BM61" s="7">
         <v>425.80000000000291</v>
       </c>
-      <c r="BN61" s="29" t="s">
+      <c r="BN61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BO61" s="9">
         <v>10.663588732099999</v>
       </c>
       <c r="BP61" s="9">
         <v>22.181510566683329</v>
       </c>
       <c r="BQ61" s="9">
         <v>17.892539621983332</v>
       </c>
       <c r="BR61" s="9">
         <v>17.814611171883332</v>
       </c>
       <c r="BS61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU61" s="9">
         <v>963.81927599999983</v>
       </c>
       <c r="BV61" s="9">
         <v>7368.4307172000008</v>
       </c>
       <c r="BW61" s="9">
         <v>23787.450006799998</v>
       </c>
       <c r="BX61" s="9">
         <v>4829.8999999999978</v>
       </c>
       <c r="BY61" s="9">
         <v>1172.9000000000015</v>
       </c>
       <c r="BZ61" s="9">
         <v>37.80000000000291</v>
       </c>
-      <c r="CA61" s="29" t="s">
+      <c r="CA61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CB61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH61" s="9">
         <v>1133.2</v>
       </c>
       <c r="CI61" s="9">
         <v>8044.7858486007817</v>
       </c>
       <c r="CJ61" s="9">
         <v>20654.714151399217</v>
       </c>
       <c r="CK61" s="4">
         <v>22511.585848600786</v>
       </c>
       <c r="CL61" s="9">
         <v>4252</v>
       </c>
       <c r="CM61" s="9">
         <v>-762.80000000000291</v>
       </c>
-      <c r="CO61" s="29" t="s">
+      <c r="CO61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CP61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV61" s="9">
-        <v>1954.35164750118</v>
+        <v>781.37229827527972</v>
       </c>
       <c r="CW61" s="9">
-        <v>7178.7141553045385</v>
+        <v>6783.4088821785726</v>
       </c>
       <c r="CX61" s="9">
-        <v>25881.434197194281</v>
+        <v>25081.915594258222</v>
       </c>
       <c r="CY61" s="4">
-        <v>12303.400000000001</v>
+        <v>10775.317662171357</v>
       </c>
       <c r="CZ61" s="9">
-        <v>7911.5542271974628</v>
+        <v>11871.272985999254</v>
       </c>
       <c r="DA61" s="9">
-        <v>2604.7967899431096</v>
-[...1 lines deleted...]
-      <c r="DC61" s="29" t="s">
+        <v>-1.0874944273382425E-3</v>
+      </c>
+      <c r="DC61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH61" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI61" s="7"/>
-      <c r="DJ61" s="9"/>
+      <c r="DI61" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ61" s="9">
+        <v>1479.4686978660293</v>
+      </c>
       <c r="DK61" s="9"/>
       <c r="DL61" s="9"/>
       <c r="DM61" s="4"/>
       <c r="DN61" s="9"/>
       <c r="DO61" s="9"/>
     </row>
     <row r="62" spans="1:119">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H62" s="7">
         <v>704.9</v>
       </c>
       <c r="I62" s="9">
         <v>5000.3</v>
       </c>
       <c r="J62" s="9">
         <v>31959.3</v>
       </c>
       <c r="K62" s="9">
         <v>5684.3000000000029</v>
       </c>
       <c r="L62" s="9">
         <v>3554.7999999999956</v>
       </c>
       <c r="M62" s="9">
         <v>1909.8000000000029</v>
       </c>
-      <c r="N62" s="29" t="s">
+      <c r="N62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="O62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U62" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V62" s="9">
         <v>5487.6</v>
       </c>
       <c r="W62" s="9">
         <v>40225.1</v>
       </c>
       <c r="X62" s="9">
         <v>13129.200000000004</v>
       </c>
       <c r="Y62" s="9">
         <v>3571.6999999999971</v>
       </c>
       <c r="Z62" s="9">
         <v>79.900000000001455</v>
       </c>
-      <c r="AA62" s="29" t="s">
+      <c r="AA62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH62" s="7">
         <v>782.2</v>
       </c>
       <c r="AI62" s="7">
         <v>12317.3</v>
       </c>
       <c r="AJ62" s="7">
         <v>46050.400000000001</v>
       </c>
       <c r="AK62" s="7">
         <v>9004.4000000000015</v>
       </c>
       <c r="AL62" s="7">
         <v>9828.3999999999942</v>
       </c>
       <c r="AM62" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN62" s="29" t="s">
+      <c r="AN62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AO62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU62" s="7">
         <v>975.9</v>
       </c>
       <c r="AV62" s="7">
         <v>14660.5</v>
       </c>
       <c r="AW62" s="7">
         <v>70807.200000000012</v>
       </c>
       <c r="AX62" s="7">
         <v>7530.8999999999942</v>
       </c>
       <c r="AY62" s="7">
         <v>-6297.8999999999942</v>
       </c>
       <c r="AZ62" s="7">
         <v>291.39999999999418</v>
       </c>
-      <c r="BA62" s="29" t="s">
+      <c r="BA62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BB62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH62" s="7">
         <v>1197.0999999999999</v>
       </c>
       <c r="BI62" s="7">
         <v>25359.7</v>
       </c>
       <c r="BJ62" s="7">
         <v>50802.899999999994</v>
       </c>
       <c r="BK62" s="7">
         <v>3995.4000000000087</v>
       </c>
       <c r="BL62" s="7">
         <v>11548.199999999997</v>
       </c>
       <c r="BM62" s="7">
         <v>1101.0999999999913</v>
       </c>
-      <c r="BN62" s="29" t="s">
+      <c r="BN62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BO62" s="9">
         <v>25.626041129166669</v>
       </c>
       <c r="BP62" s="9">
         <v>27.544619268749997</v>
       </c>
       <c r="BQ62" s="9">
         <v>16.307471249999999</v>
       </c>
       <c r="BR62" s="9">
         <v>15.584106256249999</v>
       </c>
       <c r="BS62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU62" s="9">
         <v>1102.2220439999999</v>
       </c>
       <c r="BV62" s="9">
         <v>18264.0941532</v>
       </c>
       <c r="BW62" s="9">
         <v>26808.283802800001</v>
       </c>
       <c r="BX62" s="9">
         <v>8232.0999999999985</v>
       </c>
       <c r="BY62" s="9">
         <v>4882.7000000000044</v>
       </c>
       <c r="BZ62" s="9">
         <v>144</v>
       </c>
-      <c r="CA62" s="29" t="s">
+      <c r="CA62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CB62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH62" s="9">
         <v>1201.2</v>
       </c>
       <c r="CI62" s="9">
         <v>15854.708702100368</v>
       </c>
       <c r="CJ62" s="9">
         <v>36069.224934106067</v>
       </c>
       <c r="CK62" s="4">
         <v>48413.675065893927</v>
       </c>
       <c r="CL62" s="9">
         <v>22272.700000000012</v>
       </c>
       <c r="CM62" s="9">
         <v>-1361.6000000000058</v>
       </c>
-      <c r="CO62" s="29" t="s">
+      <c r="CO62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CP62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV62" s="9">
-        <v>2797.1677297868137</v>
+        <v>2265.3667516884007</v>
       </c>
       <c r="CW62" s="9">
-        <v>12369.998056315198</v>
+        <v>12917.457306289925</v>
       </c>
       <c r="CX62" s="9">
-        <v>43957.734213897988</v>
+        <v>31682.406975106052</v>
       </c>
       <c r="CY62" s="4">
-        <v>22849.599999999999</v>
+        <v>24134.521868443466</v>
       </c>
       <c r="CZ62" s="9">
-        <v>53176.772236997727</v>
+        <v>37074.739250456434</v>
       </c>
       <c r="DA62" s="9">
-        <v>-13414.728717785969</v>
-[...1 lines deleted...]
-      <c r="DC62" s="29" t="s">
+        <v>-2.1255818573990837E-3</v>
+      </c>
+      <c r="DC62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH62" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI62" s="7"/>
-      <c r="DJ62" s="9"/>
+      <c r="DI62" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ62" s="9">
+        <v>2072.5971646447692</v>
+      </c>
       <c r="DK62" s="9"/>
       <c r="DL62" s="9"/>
       <c r="DM62" s="4"/>
       <c r="DN62" s="9"/>
       <c r="DO62" s="9"/>
     </row>
     <row r="63" spans="1:119">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H63" s="7">
         <v>221.3</v>
       </c>
       <c r="I63" s="9">
         <v>1914.7</v>
       </c>
       <c r="J63" s="9">
         <v>16746.8</v>
       </c>
       <c r="K63" s="9">
         <v>1059.7999999999993</v>
       </c>
       <c r="L63" s="9">
         <v>1020.6000000000022</v>
       </c>
       <c r="M63" s="9">
         <v>224.89999999999782</v>
       </c>
-      <c r="N63" s="29" t="s">
+      <c r="N63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="O63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U63" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V63" s="9">
         <v>1612.5</v>
       </c>
       <c r="W63" s="9">
         <v>24994.7</v>
       </c>
       <c r="X63" s="9">
         <v>-1599.2000000000007</v>
       </c>
       <c r="Y63" s="9">
         <v>-397.40000000000146</v>
       </c>
       <c r="Z63" s="9">
         <v>-606.19999999999709</v>
       </c>
-      <c r="AA63" s="29" t="s">
+      <c r="AA63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AB63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG63" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH63" s="7">
         <v>237.6</v>
       </c>
       <c r="AI63" s="7">
         <v>2795.5</v>
       </c>
       <c r="AJ63" s="7">
         <v>30030.300000000003</v>
       </c>
       <c r="AK63" s="7">
         <v>3460.5999999999985</v>
       </c>
       <c r="AL63" s="7">
         <v>-2965.3000000000029</v>
       </c>
       <c r="AM63" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN63" s="29" t="s">
+      <c r="AN63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AO63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU63" s="7">
         <v>408.7</v>
       </c>
       <c r="AV63" s="7">
         <v>3949.2</v>
       </c>
       <c r="AW63" s="7">
         <v>34484.299999999996</v>
       </c>
       <c r="AX63" s="7">
         <v>-5571.2999999999956</v>
       </c>
       <c r="AY63" s="7">
         <v>-1283.3000000000029</v>
       </c>
       <c r="AZ63" s="7">
         <v>164.5</v>
       </c>
-      <c r="BA63" s="29" t="s">
+      <c r="BA63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BB63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH63" s="7">
         <v>1361.7</v>
       </c>
       <c r="BI63" s="7">
         <v>9995.7999999999993</v>
       </c>
       <c r="BJ63" s="7">
         <v>38058.400000000001</v>
       </c>
       <c r="BK63" s="7">
         <v>1797.2999999999956</v>
       </c>
       <c r="BL63" s="7">
         <v>1693</v>
       </c>
       <c r="BM63" s="7">
         <v>672.90000000000146</v>
       </c>
-      <c r="BN63" s="29" t="s">
+      <c r="BN63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BO63" s="9">
         <v>977.29378686666678</v>
       </c>
       <c r="BP63" s="9">
         <v>-29.042518933333355</v>
       </c>
       <c r="BQ63" s="9">
         <v>2.4788243999999984</v>
       </c>
       <c r="BR63" s="9">
         <v>1.9277520166666655</v>
       </c>
       <c r="BS63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU63" s="9">
         <v>624.21248400000002</v>
       </c>
       <c r="BV63" s="9">
         <v>6939.7328994</v>
       </c>
       <c r="BW63" s="9">
         <v>18093.154616599997</v>
       </c>
       <c r="BX63" s="9">
         <v>571.70000000000073</v>
       </c>
       <c r="BY63" s="9">
         <v>2889.4000000000015</v>
       </c>
       <c r="BZ63" s="9">
         <v>-8.2000000000007276</v>
       </c>
-      <c r="CA63" s="29" t="s">
+      <c r="CA63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CB63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH63" s="9">
         <v>648.20000000000005</v>
       </c>
       <c r="CI63" s="9">
         <v>11620.941028196456</v>
       </c>
       <c r="CJ63" s="9">
         <v>21226.976429033304</v>
       </c>
       <c r="CK63" s="4">
         <v>20961.523570966696</v>
       </c>
       <c r="CL63" s="9">
         <v>6533.3000000000029</v>
       </c>
       <c r="CM63" s="9">
         <v>-416.30000000000291</v>
       </c>
-      <c r="CO63" s="29" t="s">
+      <c r="CO63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CP63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV63" s="9">
-        <v>598.40831035410474</v>
+        <v>362.93708564191672</v>
       </c>
       <c r="CW63" s="9">
-        <v>8614.8929472812979</v>
+        <v>7984.1910556988396</v>
       </c>
       <c r="CX63" s="9">
-        <v>22914.698742364599</v>
+        <v>22397.057266363594</v>
       </c>
       <c r="CY63" s="4">
-        <v>9852.6999999999971</v>
+        <v>9282.4083744895652</v>
       </c>
       <c r="CZ63" s="9">
-        <v>7881.232850169923</v>
+        <v>12962.90766802695</v>
       </c>
       <c r="DA63" s="9">
-        <v>1713.442582560856</v>
-[...1 lines deleted...]
-      <c r="DC63" s="29" t="s">
+        <v>-1.0421841507195495E-3</v>
+      </c>
+      <c r="DC63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH63" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI63" s="7"/>
-      <c r="DJ63" s="9"/>
+      <c r="DI63" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ63" s="9">
+        <v>493.84866404507972</v>
+      </c>
       <c r="DK63" s="9"/>
       <c r="DL63" s="9"/>
       <c r="DM63" s="4"/>
       <c r="DN63" s="9"/>
       <c r="DO63" s="9"/>
     </row>
     <row r="64" spans="1:119">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H64" s="7">
         <v>224.2</v>
       </c>
       <c r="I64" s="9">
         <v>768.90000000000009</v>
       </c>
       <c r="J64" s="9">
         <v>5493.5999999999995</v>
       </c>
       <c r="K64" s="9">
         <v>2838.2</v>
       </c>
       <c r="L64" s="9">
         <v>3805.5</v>
       </c>
       <c r="M64" s="9">
         <v>121.89999999999964</v>
       </c>
-      <c r="N64" s="29" t="s">
+      <c r="N64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="O64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U64" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V64" s="9">
         <v>2350.3000000000002</v>
       </c>
       <c r="W64" s="9">
         <v>9308.5</v>
       </c>
       <c r="X64" s="9">
         <v>1816.3000000000011</v>
       </c>
       <c r="Y64" s="9">
         <v>5672.4</v>
       </c>
       <c r="Z64" s="9">
         <v>0</v>
       </c>
-      <c r="AA64" s="29" t="s">
+      <c r="AA64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AB64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AD64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AE64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AF64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AG64" s="7" t="s">
         <v>2</v>
       </c>
       <c r="AH64" s="7">
         <v>298.8</v>
       </c>
       <c r="AI64" s="7">
         <v>3538.1</v>
       </c>
       <c r="AJ64" s="7">
         <v>10120.9</v>
       </c>
       <c r="AK64" s="7">
         <v>2061.9000000000015</v>
       </c>
       <c r="AL64" s="7">
         <v>1481.0999999999985</v>
       </c>
       <c r="AM64" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="AN64" s="29" t="s">
+      <c r="AN64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AO64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU64" s="7">
         <v>371.6</v>
       </c>
       <c r="AV64" s="7">
         <v>1826.4</v>
       </c>
       <c r="AW64" s="7">
         <v>16553.099999999999</v>
       </c>
       <c r="AX64" s="7">
         <v>2285.4000000000015</v>
       </c>
       <c r="AY64" s="7">
         <v>2660.5999999999985</v>
       </c>
       <c r="AZ64" s="7">
         <v>39.200000000000728</v>
       </c>
-      <c r="BA64" s="29" t="s">
+      <c r="BA64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BB64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH64" s="7">
         <v>352.8</v>
       </c>
       <c r="BI64" s="7">
         <v>2881.8999999999996</v>
       </c>
       <c r="BJ64" s="7">
         <v>19601.8</v>
       </c>
       <c r="BK64" s="7">
         <v>1726.7000000000007</v>
       </c>
       <c r="BL64" s="7">
         <v>1668.3999999999978</v>
       </c>
       <c r="BM64" s="7">
         <v>-238.29999999999927</v>
       </c>
-      <c r="BN64" s="29" t="s">
+      <c r="BN64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BO64" s="9">
         <v>685.06893027833337</v>
       </c>
       <c r="BP64" s="9">
         <v>731.01976660583352</v>
       </c>
       <c r="BQ64" s="9">
         <v>573.97368240750006</v>
       </c>
       <c r="BR64" s="9">
         <v>592.56712003166672</v>
       </c>
       <c r="BS64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU64" s="9">
         <v>342.40684799999997</v>
       </c>
       <c r="BV64" s="9">
         <v>2231.6085959999996</v>
       </c>
       <c r="BW64" s="9">
         <v>5868.384556</v>
       </c>
       <c r="BX64" s="9">
         <v>1861</v>
       </c>
       <c r="BY64" s="9">
         <v>900</v>
       </c>
       <c r="BZ64" s="9">
         <v>-1.2999999999992724</v>
       </c>
-      <c r="CA64" s="29" t="s">
+      <c r="CA64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CB64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH64" s="9">
         <v>356.9</v>
       </c>
       <c r="CI64" s="9">
         <v>2068.5720866357883</v>
       </c>
       <c r="CJ64" s="9">
         <v>7710.9759281606357</v>
       </c>
       <c r="CK64" s="4">
         <v>9309.9240718393667</v>
       </c>
       <c r="CL64" s="9">
         <v>4917.5999999999985</v>
       </c>
       <c r="CM64" s="9">
         <v>-324.29999999999927</v>
       </c>
-      <c r="CO64" s="29" t="s">
+      <c r="CO64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CP64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV64" s="9">
-        <v>461.15886557557661</v>
+        <v>531.39402133835767</v>
       </c>
       <c r="CW64" s="9">
-        <v>1634.9350840410164</v>
+        <v>1736.3594503144168</v>
       </c>
       <c r="CX64" s="9">
-        <v>14393.406050383408</v>
+        <v>13838.009382178094</v>
       </c>
       <c r="CY64" s="4">
-        <v>5712.9000000000015</v>
+        <v>4910.4499420773664</v>
       </c>
       <c r="CZ64" s="9">
-        <v>3439.6486184690439</v>
+        <v>5563.3332504521641</v>
       </c>
       <c r="DA64" s="9">
-        <v>499.32728794379727</v>
-[...1 lines deleted...]
-      <c r="DC64" s="29" t="s">
+        <v>-5.2275980851845816E-4</v>
+      </c>
+      <c r="DC64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH64" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI64" s="7"/>
-      <c r="DJ64" s="9"/>
+      <c r="DI64" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ64" s="9">
+        <v>449.15707633421408</v>
+      </c>
       <c r="DK64" s="9"/>
       <c r="DL64" s="9"/>
       <c r="DM64" s="4"/>
       <c r="DN64" s="9"/>
       <c r="DO64" s="9"/>
     </row>
     <row r="65" spans="1:119">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="7">
         <v>784.7</v>
       </c>
       <c r="I65" s="9">
         <v>7652.2</v>
       </c>
       <c r="J65" s="9">
         <v>43386.9</v>
       </c>
       <c r="K65" s="9">
         <v>3682.7999999999956</v>
       </c>
       <c r="L65" s="9">
         <v>3244.5999999999985</v>
       </c>
       <c r="M65" s="9">
         <v>-416.5</v>
       </c>
-      <c r="N65" s="29" t="s">
+      <c r="N65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="O65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="P65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="S65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="T65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="U65" s="18" t="s">
         <v>0</v>
       </c>
       <c r="V65" s="9">
         <v>10394.200000000001</v>
       </c>
       <c r="W65" s="9">
         <v>58419.3</v>
       </c>
       <c r="X65" s="9">
         <v>7822</v>
       </c>
       <c r="Y65" s="9">
         <v>-4966.4000000000087</v>
       </c>
       <c r="Z65" s="9">
         <v>-0.89999999999417923</v>
       </c>
-      <c r="AA65" s="29" t="s">
+      <c r="AA65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AB65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AC65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AH65" s="7">
         <v>964.1</v>
       </c>
       <c r="AI65" s="7">
         <v>16453.2</v>
       </c>
       <c r="AJ65" s="7">
         <v>68981.5</v>
       </c>
       <c r="AK65" s="7">
         <v>3565.8999999999942</v>
       </c>
       <c r="AL65" s="7">
         <v>3047.4000000000087</v>
       </c>
       <c r="AM65" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AN65" s="29" t="s">
+      <c r="AN65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AO65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AP65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AQ65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AR65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU65" s="7">
         <v>1168</v>
       </c>
       <c r="AV65" s="7">
         <v>20968.900000000001</v>
       </c>
       <c r="AW65" s="7">
         <v>86805.200000000012</v>
       </c>
       <c r="AX65" s="7">
         <v>-5089.4000000000087</v>
       </c>
       <c r="AY65" s="7">
         <v>-14168.199999999997</v>
       </c>
       <c r="AZ65" s="7">
         <v>130.80000000000291</v>
       </c>
-      <c r="BA65" s="29" t="s">
+      <c r="BA65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BB65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BC65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BH65" s="7">
         <v>1696.1</v>
       </c>
       <c r="BI65" s="7">
         <v>36318.800000000003</v>
       </c>
       <c r="BJ65" s="7">
         <v>83307.899999999994</v>
       </c>
       <c r="BK65" s="7">
         <v>7106.6999999999971</v>
       </c>
       <c r="BL65" s="7">
         <v>1079.8000000000029</v>
       </c>
       <c r="BM65" s="7">
         <v>-418.90000000000873</v>
       </c>
-      <c r="BN65" s="29" t="s">
+      <c r="BN65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BO65" s="9">
         <v>1.0654765458333333</v>
       </c>
       <c r="BP65" s="9">
         <v>1.2026773104166666</v>
       </c>
       <c r="BQ65" s="9">
         <v>0.97955408999999993</v>
       </c>
       <c r="BR65" s="9">
         <v>0.83789962791666672</v>
       </c>
       <c r="BS65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BT65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BU65" s="9">
         <v>2358.4471679999997</v>
       </c>
       <c r="BV65" s="9">
         <v>20170.852832</v>
       </c>
       <c r="BW65" s="9">
         <v>45550.8</v>
       </c>
       <c r="BX65" s="9">
         <v>7303.5999999999913</v>
       </c>
       <c r="BY65" s="9">
         <v>5272.1000000000058</v>
       </c>
       <c r="BZ65" s="9">
         <v>-183.19999999999709</v>
       </c>
-      <c r="CA65" s="29" t="s">
+      <c r="CA65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CB65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CC65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CH65" s="9">
         <v>2443.4</v>
       </c>
       <c r="CI65" s="9">
         <v>21021.699999999997</v>
       </c>
       <c r="CJ65" s="9">
         <v>45880.999358898807</v>
       </c>
       <c r="CK65" s="4">
         <v>45195.20064110119</v>
       </c>
       <c r="CL65" s="9">
         <v>12776.300000000003</v>
       </c>
       <c r="CM65" s="9">
         <v>-4364.1999999999971</v>
       </c>
-      <c r="CO65" s="29" t="s">
+      <c r="CO65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CP65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CQ65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CR65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CS65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CT65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CU65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="CV65" s="9">
-        <v>3931.1029062828757</v>
+        <v>2708.2238664075212</v>
       </c>
       <c r="CW65" s="9">
-        <v>18398.737763239322</v>
+        <v>18809.566107613689</v>
       </c>
       <c r="CX65" s="9">
-        <v>59902.759330477813</v>
+        <v>53294.801758715104</v>
       </c>
       <c r="CY65" s="4">
-        <v>21371</v>
+        <v>24659.593285245835</v>
       </c>
       <c r="CZ65" s="9">
-        <v>15198.138784177179</v>
+        <v>24631.625928855545</v>
       </c>
       <c r="DA65" s="9">
-        <v>3504.7700025812082</v>
-[...1 lines deleted...]
-      <c r="DC65" s="29" t="s">
+        <v>-2.4408424505963922E-3</v>
+      </c>
+      <c r="DC65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH65" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="DI65" s="7"/>
-      <c r="DJ65" s="9"/>
+      <c r="DI65" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="DJ65" s="9">
+        <v>2744.0946647369638</v>
+      </c>
       <c r="DK65" s="9"/>
       <c r="DL65" s="9"/>
       <c r="DM65" s="4"/>
       <c r="DN65" s="9"/>
       <c r="DO65" s="9"/>
     </row>
     <row r="66" spans="1:119" s="10" customFormat="1" ht="21" customHeight="1">
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="11"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="O66" s="11"/>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
       <c r="R66" s="11"/>
       <c r="S66" s="11"/>
       <c r="T66" s="12"/>
@@ -19045,5842 +19225,5902 @@
       <c r="CQ67" s="11"/>
       <c r="CR67" s="11"/>
       <c r="CS67" s="11"/>
       <c r="CT67" s="11"/>
       <c r="CU67" s="11"/>
       <c r="CV67" s="11"/>
       <c r="CW67" s="11"/>
       <c r="CX67" s="11"/>
       <c r="CY67" s="11"/>
       <c r="CZ67" s="11"/>
       <c r="DA67" s="11"/>
       <c r="DD67" s="11"/>
       <c r="DE67" s="11"/>
       <c r="DF67" s="11"/>
       <c r="DG67" s="11"/>
       <c r="DH67" s="11"/>
       <c r="DI67" s="11"/>
       <c r="DJ67" s="11"/>
       <c r="DK67" s="11"/>
       <c r="DL67" s="11"/>
       <c r="DM67" s="11"/>
       <c r="DN67" s="11"/>
       <c r="DO67" s="11"/>
     </row>
     <row r="68" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A68" s="26" t="s">
+      <c r="A68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B68" s="26"/>
-[...10 lines deleted...]
-      <c r="M68" s="26"/>
+      <c r="B68" s="29"/>
+      <c r="C68" s="29"/>
+      <c r="D68" s="29"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="29"/>
+      <c r="H68" s="29"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+      <c r="K68" s="29"/>
+      <c r="L68" s="29"/>
+      <c r="M68" s="29"/>
       <c r="N68" s="23"/>
-      <c r="O68" s="26" t="s">
+      <c r="O68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="P68" s="26"/>
-[...9 lines deleted...]
-      <c r="Z68" s="26"/>
+      <c r="P68" s="29"/>
+      <c r="Q68" s="29"/>
+      <c r="R68" s="29"/>
+      <c r="S68" s="29"/>
+      <c r="T68" s="29"/>
+      <c r="U68" s="29"/>
+      <c r="V68" s="29"/>
+      <c r="W68" s="29"/>
+      <c r="X68" s="29"/>
+      <c r="Y68" s="29"/>
+      <c r="Z68" s="29"/>
       <c r="AA68" s="23"/>
-      <c r="AB68" s="26" t="s">
+      <c r="AB68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AC68" s="26"/>
-[...9 lines deleted...]
-      <c r="AM68" s="26"/>
+      <c r="AC68" s="29"/>
+      <c r="AD68" s="29"/>
+      <c r="AE68" s="29"/>
+      <c r="AF68" s="29"/>
+      <c r="AG68" s="29"/>
+      <c r="AH68" s="29"/>
+      <c r="AI68" s="29"/>
+      <c r="AJ68" s="29"/>
+      <c r="AK68" s="29"/>
+      <c r="AL68" s="29"/>
+      <c r="AM68" s="29"/>
       <c r="AN68" s="23"/>
-      <c r="AO68" s="26" t="s">
+      <c r="AO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AP68" s="26"/>
-[...9 lines deleted...]
-      <c r="AZ68" s="26"/>
+      <c r="AP68" s="29"/>
+      <c r="AQ68" s="29"/>
+      <c r="AR68" s="29"/>
+      <c r="AS68" s="29"/>
+      <c r="AT68" s="29"/>
+      <c r="AU68" s="29"/>
+      <c r="AV68" s="29"/>
+      <c r="AW68" s="29"/>
+      <c r="AX68" s="29"/>
+      <c r="AY68" s="29"/>
+      <c r="AZ68" s="29"/>
       <c r="BA68" s="23"/>
-      <c r="BB68" s="26" t="s">
+      <c r="BB68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BC68" s="26"/>
-[...9 lines deleted...]
-      <c r="BM68" s="26"/>
+      <c r="BC68" s="29"/>
+      <c r="BD68" s="29"/>
+      <c r="BE68" s="29"/>
+      <c r="BF68" s="29"/>
+      <c r="BG68" s="29"/>
+      <c r="BH68" s="29"/>
+      <c r="BI68" s="29"/>
+      <c r="BJ68" s="29"/>
+      <c r="BK68" s="29"/>
+      <c r="BL68" s="29"/>
+      <c r="BM68" s="29"/>
       <c r="BN68" s="23"/>
-      <c r="BO68" s="26" t="s">
+      <c r="BO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BP68" s="26"/>
-[...10 lines deleted...]
-      <c r="CA68" s="26" t="s">
+      <c r="BP68" s="29"/>
+      <c r="BQ68" s="29"/>
+      <c r="BR68" s="29"/>
+      <c r="BS68" s="29"/>
+      <c r="BT68" s="29"/>
+      <c r="BU68" s="29"/>
+      <c r="BV68" s="29"/>
+      <c r="BW68" s="29"/>
+      <c r="BX68" s="29"/>
+      <c r="BY68" s="29"/>
+      <c r="BZ68" s="29"/>
+      <c r="CA68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CB68" s="26"/>
-[...11 lines deleted...]
-      <c r="CO68" s="26" t="s">
+      <c r="CB68" s="29"/>
+      <c r="CC68" s="29"/>
+      <c r="CD68" s="29"/>
+      <c r="CE68" s="29"/>
+      <c r="CF68" s="29"/>
+      <c r="CG68" s="29"/>
+      <c r="CH68" s="29"/>
+      <c r="CI68" s="29"/>
+      <c r="CJ68" s="29"/>
+      <c r="CK68" s="29"/>
+      <c r="CL68" s="29"/>
+      <c r="CM68" s="29"/>
+      <c r="CO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CP68" s="26"/>
-[...11 lines deleted...]
-      <c r="DC68" s="26" t="s">
+      <c r="CP68" s="29"/>
+      <c r="CQ68" s="29"/>
+      <c r="CR68" s="29"/>
+      <c r="CS68" s="29"/>
+      <c r="CT68" s="29"/>
+      <c r="CU68" s="29"/>
+      <c r="CV68" s="29"/>
+      <c r="CW68" s="29"/>
+      <c r="CX68" s="29"/>
+      <c r="CY68" s="29"/>
+      <c r="CZ68" s="29"/>
+      <c r="DA68" s="29"/>
+      <c r="DC68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="DD68" s="26"/>
-[...10 lines deleted...]
-      <c r="DO68" s="26"/>
+      <c r="DD68" s="29"/>
+      <c r="DE68" s="29"/>
+      <c r="DF68" s="29"/>
+      <c r="DG68" s="29"/>
+      <c r="DH68" s="29"/>
+      <c r="DI68" s="29"/>
+      <c r="DJ68" s="29"/>
+      <c r="DK68" s="29"/>
+      <c r="DL68" s="29"/>
+      <c r="DM68" s="29"/>
+      <c r="DN68" s="29"/>
+      <c r="DO68" s="29"/>
     </row>
     <row r="69" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="24" t="s">
+      <c r="J69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K69" s="24"/>
-[...1 lines deleted...]
-      <c r="M69" s="24"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
-      <c r="W69" s="24" t="s">
+      <c r="W69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X69" s="24"/>
-[...1 lines deleted...]
-      <c r="Z69" s="24"/>
+      <c r="X69" s="27"/>
+      <c r="Y69" s="27"/>
+      <c r="Z69" s="27"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
-      <c r="AJ69" s="24" t="s">
+      <c r="AJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK69" s="24"/>
-[...1 lines deleted...]
-      <c r="AM69" s="24"/>
+      <c r="AK69" s="27"/>
+      <c r="AL69" s="27"/>
+      <c r="AM69" s="27"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="AR69" s="1"/>
       <c r="AS69" s="1"/>
       <c r="AT69" s="1"/>
       <c r="AU69" s="1"/>
       <c r="AV69" s="1"/>
-      <c r="AW69" s="24" t="s">
+      <c r="AW69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX69" s="24"/>
-[...1 lines deleted...]
-      <c r="AZ69" s="24"/>
+      <c r="AX69" s="27"/>
+      <c r="AY69" s="27"/>
+      <c r="AZ69" s="27"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="1"/>
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
       <c r="BF69" s="1"/>
       <c r="BG69" s="1"/>
       <c r="BH69" s="1"/>
       <c r="BI69" s="1"/>
-      <c r="BJ69" s="24" t="s">
+      <c r="BJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK69" s="24"/>
-[...1 lines deleted...]
-      <c r="BM69" s="24"/>
+      <c r="BK69" s="27"/>
+      <c r="BL69" s="27"/>
+      <c r="BM69" s="27"/>
       <c r="BN69" s="1"/>
-      <c r="BW69" s="24" t="s">
+      <c r="BW69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX69" s="24"/>
-[...1 lines deleted...]
-      <c r="BZ69" s="24"/>
+      <c r="BX69" s="27"/>
+      <c r="BY69" s="27"/>
+      <c r="BZ69" s="27"/>
       <c r="CA69" s="1"/>
-      <c r="CJ69" s="24" t="s">
+      <c r="CJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK69" s="24"/>
-[...1 lines deleted...]
-      <c r="CM69" s="24"/>
+      <c r="CK69" s="27"/>
+      <c r="CL69" s="27"/>
+      <c r="CM69" s="27"/>
       <c r="CO69" s="1"/>
-      <c r="CX69" s="24" t="s">
+      <c r="CX69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY69" s="24"/>
-[...1 lines deleted...]
-      <c r="DA69" s="24"/>
+      <c r="CY69" s="27"/>
+      <c r="CZ69" s="27"/>
+      <c r="DA69" s="27"/>
       <c r="DC69" s="1"/>
-      <c r="DL69" s="24" t="s">
+      <c r="DL69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM69" s="24"/>
-[...1 lines deleted...]
-      <c r="DO69" s="24"/>
+      <c r="DM69" s="27"/>
+      <c r="DN69" s="27"/>
+      <c r="DO69" s="27"/>
     </row>
     <row r="70" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A70" s="27"/>
-      <c r="B70" s="25" t="s">
+      <c r="A70" s="26"/>
+      <c r="B70" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C70" s="25"/>
-[...11 lines deleted...]
-      <c r="O70" s="25" t="s">
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="28"/>
+      <c r="K70" s="28"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="26"/>
+      <c r="O70" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P70" s="25"/>
-[...11 lines deleted...]
-      <c r="AB70" s="25" t="s">
+      <c r="P70" s="28"/>
+      <c r="Q70" s="28"/>
+      <c r="R70" s="28"/>
+      <c r="S70" s="28"/>
+      <c r="T70" s="28"/>
+      <c r="U70" s="28"/>
+      <c r="V70" s="28"/>
+      <c r="W70" s="28"/>
+      <c r="X70" s="28"/>
+      <c r="Y70" s="28"/>
+      <c r="Z70" s="28"/>
+      <c r="AA70" s="26"/>
+      <c r="AB70" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC70" s="25"/>
-[...11 lines deleted...]
-      <c r="AO70" s="25" t="s">
+      <c r="AC70" s="28"/>
+      <c r="AD70" s="28"/>
+      <c r="AE70" s="28"/>
+      <c r="AF70" s="28"/>
+      <c r="AG70" s="28"/>
+      <c r="AH70" s="28"/>
+      <c r="AI70" s="28"/>
+      <c r="AJ70" s="28"/>
+      <c r="AK70" s="28"/>
+      <c r="AL70" s="28"/>
+      <c r="AM70" s="28"/>
+      <c r="AN70" s="26"/>
+      <c r="AO70" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP70" s="25"/>
-[...11 lines deleted...]
-      <c r="BB70" s="25" t="s">
+      <c r="AP70" s="28"/>
+      <c r="AQ70" s="28"/>
+      <c r="AR70" s="28"/>
+      <c r="AS70" s="28"/>
+      <c r="AT70" s="28"/>
+      <c r="AU70" s="28"/>
+      <c r="AV70" s="28"/>
+      <c r="AW70" s="28"/>
+      <c r="AX70" s="28"/>
+      <c r="AY70" s="28"/>
+      <c r="AZ70" s="28"/>
+      <c r="BA70" s="26"/>
+      <c r="BB70" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC70" s="25"/>
-[...11 lines deleted...]
-      <c r="BO70" s="25" t="s">
+      <c r="BC70" s="28"/>
+      <c r="BD70" s="28"/>
+      <c r="BE70" s="28"/>
+      <c r="BF70" s="28"/>
+      <c r="BG70" s="28"/>
+      <c r="BH70" s="28"/>
+      <c r="BI70" s="28"/>
+      <c r="BJ70" s="28"/>
+      <c r="BK70" s="28"/>
+      <c r="BL70" s="28"/>
+      <c r="BM70" s="28"/>
+      <c r="BN70" s="26"/>
+      <c r="BO70" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP70" s="25"/>
-[...11 lines deleted...]
-      <c r="CB70" s="25" t="s">
+      <c r="BP70" s="28"/>
+      <c r="BQ70" s="28"/>
+      <c r="BR70" s="28"/>
+      <c r="BS70" s="28"/>
+      <c r="BT70" s="28"/>
+      <c r="BU70" s="28"/>
+      <c r="BV70" s="28"/>
+      <c r="BW70" s="28"/>
+      <c r="BX70" s="28"/>
+      <c r="BY70" s="28"/>
+      <c r="BZ70" s="28"/>
+      <c r="CA70" s="26"/>
+      <c r="CB70" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC70" s="25"/>
-[...11 lines deleted...]
-      <c r="CP70" s="25" t="s">
+      <c r="CC70" s="28"/>
+      <c r="CD70" s="28"/>
+      <c r="CE70" s="28"/>
+      <c r="CF70" s="28"/>
+      <c r="CG70" s="28"/>
+      <c r="CH70" s="28"/>
+      <c r="CI70" s="28"/>
+      <c r="CJ70" s="28"/>
+      <c r="CK70" s="28"/>
+      <c r="CL70" s="28"/>
+      <c r="CM70" s="28"/>
+      <c r="CO70" s="26"/>
+      <c r="CP70" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ70" s="25"/>
-[...11 lines deleted...]
-      <c r="DD70" s="25" t="s">
+      <c r="CQ70" s="28"/>
+      <c r="CR70" s="28"/>
+      <c r="CS70" s="28"/>
+      <c r="CT70" s="28"/>
+      <c r="CU70" s="28"/>
+      <c r="CV70" s="28"/>
+      <c r="CW70" s="28"/>
+      <c r="CX70" s="28"/>
+      <c r="CY70" s="28"/>
+      <c r="CZ70" s="28"/>
+      <c r="DA70" s="28"/>
+      <c r="DC70" s="26"/>
+      <c r="DD70" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE70" s="25"/>
-[...9 lines deleted...]
-      <c r="DO70" s="25"/>
+      <c r="DE70" s="28"/>
+      <c r="DF70" s="28"/>
+      <c r="DG70" s="28"/>
+      <c r="DH70" s="28"/>
+      <c r="DI70" s="28"/>
+      <c r="DJ70" s="28"/>
+      <c r="DK70" s="28"/>
+      <c r="DL70" s="28"/>
+      <c r="DM70" s="28"/>
+      <c r="DN70" s="28"/>
+      <c r="DO70" s="28"/>
     </row>
-    <row r="71" spans="1:119" ht="28.5" customHeight="1">
-      <c r="A71" s="27"/>
+    <row r="71" spans="1:119" ht="15.75" customHeight="1">
+      <c r="A71" s="26"/>
       <c r="B71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N71" s="27"/>
+      <c r="N71" s="26"/>
       <c r="O71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA71" s="27"/>
+      <c r="AA71" s="26"/>
       <c r="AB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN71" s="27"/>
+      <c r="AN71" s="26"/>
       <c r="AO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA71" s="27"/>
+      <c r="BA71" s="26"/>
       <c r="BB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN71" s="27"/>
+      <c r="BN71" s="26"/>
       <c r="BO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA71" s="27"/>
+      <c r="CA71" s="26"/>
       <c r="CB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO71" s="27"/>
+      <c r="CO71" s="26"/>
       <c r="CP71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC71" s="27"/>
+      <c r="DC71" s="26"/>
       <c r="DD71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="DM71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="DN71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DO71" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:119">
-      <c r="A72" s="28" t="s">
+      <c r="A72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="9">
         <v>8354</v>
       </c>
       <c r="C72" s="9">
         <v>6849.9999999999982</v>
       </c>
       <c r="D72" s="9">
         <v>6795.7999999999993</v>
       </c>
       <c r="E72" s="9">
         <v>11788.400000000001</v>
       </c>
       <c r="F72" s="9">
         <v>12836</v>
       </c>
       <c r="G72" s="8">
         <v>14551.399999999998</v>
       </c>
       <c r="H72" s="8">
         <v>19361.399999999998</v>
       </c>
       <c r="I72" s="9">
         <v>17830</v>
       </c>
       <c r="J72" s="9">
         <v>17603.499999999996</v>
       </c>
       <c r="K72" s="9">
         <v>11834.700000000003</v>
       </c>
       <c r="L72" s="9">
         <v>8666.1000000000022</v>
       </c>
       <c r="M72" s="9">
         <v>9633.2000000000025</v>
       </c>
-      <c r="N72" s="28" t="s">
+      <c r="N72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="O72" s="9">
         <v>9425.9</v>
       </c>
       <c r="P72" s="9">
         <v>7082.3000000000011</v>
       </c>
       <c r="Q72" s="9">
         <v>7418.2</v>
       </c>
       <c r="R72" s="9">
         <v>12640.900000000001</v>
       </c>
       <c r="S72" s="9">
         <v>13769.000000000002</v>
       </c>
       <c r="T72" s="9">
         <v>15389.3</v>
       </c>
       <c r="U72" s="9">
         <v>21133.900000000005</v>
       </c>
       <c r="V72" s="9">
         <v>19938.400000000001</v>
       </c>
       <c r="W72" s="9">
         <v>19580.799999999996</v>
       </c>
       <c r="X72" s="9">
         <v>12991.599999999999</v>
       </c>
       <c r="Y72" s="9">
         <v>9779.4000000000051</v>
       </c>
       <c r="Z72" s="9">
         <v>11009.599999999999</v>
       </c>
-      <c r="AA72" s="28" t="s">
+      <c r="AA72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AB72" s="9">
         <v>10292.9</v>
       </c>
       <c r="AC72" s="9">
         <v>7840.2999999999993</v>
       </c>
       <c r="AD72" s="9">
         <v>8024.6</v>
       </c>
       <c r="AE72" s="9">
         <v>13412.099999999997</v>
       </c>
       <c r="AF72" s="9">
         <v>15450.7</v>
       </c>
       <c r="AG72" s="8">
         <v>17772.2</v>
       </c>
       <c r="AH72" s="8">
         <v>23570.100000000002</v>
       </c>
       <c r="AI72" s="8">
         <v>22152.19999999999</v>
       </c>
       <c r="AJ72" s="9">
         <v>21440.800000000003</v>
       </c>
       <c r="AK72" s="9">
         <v>13983.700000000004</v>
       </c>
       <c r="AL72" s="9">
         <v>10195.299999999997</v>
       </c>
       <c r="AM72" s="9">
         <v>13934.3</v>
       </c>
-      <c r="AN72" s="28" t="s">
+      <c r="AN72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AO72" s="9">
         <v>11290.699999999999</v>
       </c>
       <c r="AP72" s="9">
         <v>8673.5</v>
       </c>
       <c r="AQ72" s="9">
         <v>9595.4</v>
       </c>
       <c r="AR72" s="9">
         <v>16709</v>
       </c>
       <c r="AS72" s="9">
         <v>18488.899999999998</v>
       </c>
       <c r="AT72" s="7">
         <v>23076.299999999996</v>
       </c>
       <c r="AU72" s="7">
         <v>27670.300000000003</v>
       </c>
       <c r="AV72" s="7">
         <v>27262.499999999996</v>
       </c>
       <c r="AW72" s="9">
         <v>24553.600000000006</v>
       </c>
       <c r="AX72" s="9">
         <v>17161.099999999999</v>
       </c>
       <c r="AY72" s="9">
         <v>13283.199999999999</v>
       </c>
       <c r="AZ72" s="9">
         <v>17227.399999999994</v>
       </c>
-      <c r="BA72" s="28" t="s">
+      <c r="BA72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BB72" s="9">
         <v>13542.7</v>
       </c>
       <c r="BC72" s="9">
         <v>11895.900000000001</v>
       </c>
       <c r="BD72" s="9">
         <v>11196.800000000001</v>
       </c>
       <c r="BE72" s="9">
         <v>19160.699999999997</v>
       </c>
       <c r="BF72" s="9">
         <v>21382.800000000003</v>
       </c>
       <c r="BG72" s="8">
         <v>26819.300000000003</v>
       </c>
       <c r="BH72" s="8">
         <v>33861.799999999996</v>
       </c>
       <c r="BI72" s="8">
         <v>32400.600000000002</v>
       </c>
       <c r="BJ72" s="9">
         <v>31615.000000000011</v>
       </c>
       <c r="BK72" s="9">
         <v>21897.799999999996</v>
       </c>
       <c r="BL72" s="9">
         <v>16157.099999999997</v>
       </c>
       <c r="BM72" s="9">
         <v>21337.800000000007</v>
       </c>
-      <c r="BN72" s="28" t="s">
+      <c r="BN72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="BO72" s="9">
         <v>173026.03552057402</v>
       </c>
       <c r="BP72" s="9">
         <v>178361.54562870201</v>
       </c>
       <c r="BQ72" s="9">
         <v>253575.87979528311</v>
       </c>
       <c r="BR72" s="9">
         <v>250430.51277280995</v>
       </c>
       <c r="BS72" s="9">
         <v>27101.942163300002</v>
       </c>
       <c r="BT72" s="8">
         <v>31437.8</v>
       </c>
       <c r="BU72" s="8">
         <v>38844.899999999994</v>
       </c>
       <c r="BV72" s="8">
         <v>37122.100000000006</v>
       </c>
       <c r="BW72" s="9">
         <v>35749.867950142972</v>
       </c>
       <c r="BX72" s="9">
         <v>23405.619157627749</v>
       </c>
       <c r="BY72" s="9">
         <v>17485.512892229308</v>
       </c>
       <c r="BZ72" s="9">
         <v>23452.699999999953</v>
       </c>
-      <c r="CA72" s="28" t="s">
+      <c r="CA72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CB72" s="9">
         <v>13252.974536503596</v>
       </c>
       <c r="CC72" s="9">
         <v>8376.6634086837839</v>
       </c>
       <c r="CD72" s="9">
         <v>12449.813930838456</v>
       </c>
       <c r="CE72" s="9">
         <v>14120.130741523564</v>
       </c>
       <c r="CF72" s="9">
         <v>16042.682313321922</v>
       </c>
       <c r="CG72" s="8">
         <v>18546.570270616088</v>
       </c>
       <c r="CH72" s="8">
         <v>20684.478393522862</v>
       </c>
       <c r="CI72" s="8">
         <v>24620.686404989727</v>
       </c>
       <c r="CJ72" s="9">
         <v>19454.677523987804</v>
       </c>
       <c r="CK72" s="4">
         <v>141767.62247601218</v>
       </c>
       <c r="CL72" s="9">
         <v>11567.600000000006</v>
       </c>
       <c r="CM72" s="9">
         <v>14681.600000000006</v>
       </c>
-      <c r="CO72" s="28" t="s">
+      <c r="CO72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="CP72" s="9">
-        <v>12420.5</v>
+        <v>13438.366773241372</v>
       </c>
       <c r="CQ72" s="4">
-        <v>10560.599999999999</v>
+        <v>10690.586629954008</v>
       </c>
       <c r="CR72" s="9">
-        <v>12080.210108496329</v>
+        <v>12474.901398076538</v>
       </c>
       <c r="CS72" s="9">
-        <v>15864.989891503676</v>
+        <v>16033.713892637832</v>
       </c>
       <c r="CT72" s="9">
-        <v>17058.822743475801</v>
+        <v>17445.03774990594</v>
       </c>
       <c r="CU72" s="8">
-        <v>20033.273718647717</v>
+        <v>20747.743836629466</v>
       </c>
       <c r="CV72" s="8">
-        <v>24435.4249484006</v>
+        <v>25278.041521795647</v>
       </c>
       <c r="CW72" s="8">
-        <v>24580.378589475891</v>
+        <v>24602.683169947355</v>
       </c>
       <c r="CX72" s="9">
-        <v>24819.799999999988</v>
+        <v>23234.830994912249</v>
       </c>
       <c r="CY72" s="4">
-        <v>15675.990935065725</v>
+        <v>15262.05436063552</v>
       </c>
       <c r="CZ72" s="9">
-        <v>13387.053877404105</v>
+        <v>12702.259951544431</v>
       </c>
       <c r="DA72" s="9">
-        <v>17025.243475100375</v>
-[...1 lines deleted...]
-      <c r="DC72" s="28" t="s">
+        <v>16544.087025149318</v>
+      </c>
+      <c r="DC72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD72" s="9">
         <v>15231.3</v>
       </c>
       <c r="DE72" s="4">
         <v>11785.600000000002</v>
       </c>
       <c r="DF72" s="9">
         <v>13487.82692542579</v>
       </c>
       <c r="DG72" s="9">
         <v>17920.573074574211</v>
       </c>
       <c r="DH72" s="9">
         <v>19253.742127225298</v>
       </c>
-      <c r="DI72" s="8"/>
-      <c r="DJ72" s="8"/>
+      <c r="DI72" s="8">
+        <v>24381.243024922951</v>
+      </c>
+      <c r="DJ72" s="8">
+        <v>27438.214847851748</v>
+      </c>
       <c r="DK72" s="8"/>
       <c r="DL72" s="9"/>
       <c r="DM72" s="4"/>
       <c r="DN72" s="9"/>
       <c r="DO72" s="9"/>
     </row>
     <row r="73" spans="1:119">
-      <c r="A73" s="29" t="s">
+      <c r="A73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B73" s="7">
         <v>79.400000000000006</v>
       </c>
       <c r="C73" s="7">
         <v>117.9</v>
       </c>
       <c r="D73" s="7">
         <v>160.39999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>180.59999999999997</v>
       </c>
       <c r="F73" s="7">
         <v>191.30000000000007</v>
       </c>
       <c r="G73" s="7">
         <v>168.19999999999993</v>
       </c>
       <c r="H73" s="7">
         <v>181.90000000000009</v>
       </c>
       <c r="I73" s="7">
         <v>167.59999999999991</v>
       </c>
       <c r="J73" s="7">
         <v>156.79999999999995</v>
       </c>
       <c r="K73" s="7">
         <v>162.30000000000018</v>
       </c>
       <c r="L73" s="7">
         <v>176.59999999999991</v>
       </c>
       <c r="M73" s="7">
         <v>191.09999999999991</v>
       </c>
-      <c r="N73" s="29" t="s">
+      <c r="N73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="O73" s="7">
         <v>136.30000000000001</v>
       </c>
       <c r="P73" s="7">
         <v>165.39999999999998</v>
       </c>
       <c r="Q73" s="7">
         <v>205</v>
       </c>
       <c r="R73" s="7">
         <v>237.09999999999997</v>
       </c>
       <c r="S73" s="7">
         <v>224</v>
       </c>
       <c r="T73" s="7">
         <v>187.10000000000014</v>
       </c>
       <c r="U73" s="7">
         <v>267.69999999999982</v>
       </c>
       <c r="V73" s="7">
         <v>266</v>
       </c>
       <c r="W73" s="7">
         <v>219.70000000000005</v>
       </c>
       <c r="X73" s="7">
         <v>138.29999999999995</v>
       </c>
       <c r="Y73" s="7">
         <v>215.40000000000009</v>
       </c>
       <c r="Z73" s="7">
         <v>206.30000000000018</v>
       </c>
-      <c r="AA73" s="29" t="s">
+      <c r="AA73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AB73" s="7">
         <v>187.9</v>
       </c>
       <c r="AC73" s="7">
         <v>149.70000000000002</v>
       </c>
       <c r="AD73" s="7">
         <v>166.5</v>
       </c>
       <c r="AE73" s="7">
         <v>227.69999999999993</v>
       </c>
       <c r="AF73" s="7">
         <v>187.10000000000002</v>
       </c>
       <c r="AG73" s="7">
         <v>207.69999999999993</v>
       </c>
       <c r="AH73" s="7">
         <v>191.70000000000005</v>
       </c>
       <c r="AI73" s="7">
         <v>399.20000000000005</v>
       </c>
       <c r="AJ73" s="7">
         <v>195.59999999999991</v>
       </c>
       <c r="AK73" s="7">
         <v>153.5</v>
       </c>
       <c r="AL73" s="7">
         <v>164.5</v>
       </c>
       <c r="AM73" s="7">
         <v>258.90000000000009</v>
       </c>
-      <c r="AN73" s="29" t="s">
+      <c r="AN73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AO73" s="7">
         <v>147.6</v>
       </c>
       <c r="AP73" s="7">
         <v>87.800000000000011</v>
       </c>
       <c r="AQ73" s="7">
         <v>136.9</v>
       </c>
       <c r="AR73" s="7">
         <v>235.59999999999997</v>
       </c>
       <c r="AS73" s="7">
         <v>176.70000000000005</v>
       </c>
       <c r="AT73" s="7">
         <v>202.79999999999995</v>
       </c>
       <c r="AU73" s="7">
         <v>239.00000000000011</v>
       </c>
       <c r="AV73" s="7">
         <v>182.09999999999991</v>
       </c>
       <c r="AW73" s="7">
         <v>103.70000000000005</v>
       </c>
       <c r="AX73" s="7">
         <v>95.099999999999909</v>
       </c>
       <c r="AY73" s="7">
         <v>52.200000000000045</v>
       </c>
       <c r="AZ73" s="7">
         <v>151</v>
       </c>
-      <c r="BA73" s="29" t="s">
+      <c r="BA73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BB73" s="7">
         <v>30.5</v>
       </c>
       <c r="BC73" s="7">
         <v>49.2</v>
       </c>
       <c r="BD73" s="7">
         <v>41.399999999999991</v>
       </c>
       <c r="BE73" s="7">
         <v>63.300000000000011</v>
       </c>
       <c r="BF73" s="7">
         <v>80.299999999999983</v>
       </c>
       <c r="BG73" s="8">
         <v>76.300000000000011</v>
       </c>
       <c r="BH73" s="8">
         <v>116.89999999999998</v>
       </c>
       <c r="BI73" s="8">
         <v>294</v>
       </c>
       <c r="BJ73" s="7">
         <v>146.30000000000007</v>
       </c>
       <c r="BK73" s="7">
         <v>157.20000000000005</v>
       </c>
       <c r="BL73" s="7">
         <v>42.099999999999909</v>
       </c>
       <c r="BM73" s="7">
         <v>92.700000000000045</v>
       </c>
-      <c r="BN73" s="29" t="s">
+      <c r="BN73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="BO73" s="7">
         <v>11010.845625683793</v>
       </c>
       <c r="BP73" s="7">
         <v>14737.694059319685</v>
       </c>
       <c r="BQ73" s="7">
         <v>20807.37831233273</v>
       </c>
       <c r="BR73" s="7">
         <v>25155.990626606057</v>
       </c>
       <c r="BS73" s="7">
         <v>66.601777100000021</v>
       </c>
       <c r="BT73" s="7">
         <v>61.699999999999989</v>
       </c>
       <c r="BU73" s="7">
         <v>57.797094800000025</v>
       </c>
       <c r="BV73" s="7">
         <v>77.302905199999998</v>
       </c>
       <c r="BW73" s="7">
         <v>47</v>
       </c>
       <c r="BX73" s="7">
         <v>28.699999999999989</v>
       </c>
       <c r="BY73" s="9">
         <v>31.399999999999977</v>
       </c>
       <c r="BZ73" s="9">
         <v>55.400000000000034</v>
       </c>
-      <c r="CA73" s="29" t="s">
+      <c r="CA73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CB73" s="7">
         <v>18.839730947208061</v>
       </c>
       <c r="CC73" s="7">
         <v>22.729428889234875</v>
       </c>
       <c r="CD73" s="7">
         <v>26.706583292137211</v>
       </c>
       <c r="CE73" s="7">
         <v>43.483684660950686</v>
       </c>
       <c r="CF73" s="7">
         <v>53.819979817520277</v>
       </c>
       <c r="CG73" s="7">
         <v>55.92059239294889</v>
       </c>
       <c r="CH73" s="7">
         <v>44.300000000000011</v>
       </c>
       <c r="CI73" s="7">
         <v>63.599999999999966</v>
       </c>
       <c r="CJ73" s="7">
         <v>38.651198149061543</v>
       </c>
       <c r="CK73" s="4">
         <v>343.14880185093847</v>
       </c>
       <c r="CL73" s="9">
         <v>22.899999999999977</v>
       </c>
       <c r="CM73" s="9">
         <v>40.199999999999989</v>
       </c>
-      <c r="CO73" s="29" t="s">
+      <c r="CO73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="CP73" s="7">
-        <v>89.4</v>
+        <v>80.315676247765822</v>
       </c>
       <c r="CQ73" s="4">
-        <v>176.6</v>
+        <v>160.54336518420891</v>
       </c>
       <c r="CR73" s="7">
-        <v>129.5</v>
+        <v>118.51675895521737</v>
       </c>
       <c r="CS73" s="7">
-        <v>95.899999999999977</v>
+        <v>87.9531360746941</v>
       </c>
       <c r="CT73" s="7">
-        <v>40.203125370808948</v>
+        <v>38.84901064320394</v>
       </c>
       <c r="CU73" s="7">
-        <v>161.34322540483902</v>
+        <v>164.24254275948607</v>
       </c>
       <c r="CV73" s="7">
-        <v>139.82178380673838</v>
+        <v>143.17934126393186</v>
       </c>
       <c r="CW73" s="7">
-        <v>163.93186541761372</v>
+        <v>152.75391536000518</v>
       </c>
       <c r="CX73" s="7">
-        <v>101.70000000000005</v>
+        <v>93.475882126694842</v>
       </c>
       <c r="CY73" s="4">
-        <v>98.399999999999864</v>
+        <v>100.50510360678891</v>
       </c>
       <c r="CZ73" s="9">
-        <v>67.547376058010059</v>
+        <v>66.409078671200859</v>
       </c>
       <c r="DA73" s="9">
-        <v>41.326741459135519</v>
-[...1 lines deleted...]
-      <c r="DC73" s="29" t="s">
+        <v>41.184056026199414</v>
+      </c>
+      <c r="DC73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD73" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="DE73" s="4">
         <v>22.5</v>
       </c>
       <c r="DF73" s="7">
         <v>26.6</v>
       </c>
       <c r="DG73" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="DH73" s="7">
         <v>44.799999999999983</v>
       </c>
-      <c r="DI73" s="7"/>
-      <c r="DJ73" s="7"/>
+      <c r="DI73" s="7">
+        <v>51.324868642295286</v>
+      </c>
+      <c r="DJ73" s="7">
+        <v>39.275131357704737</v>
+      </c>
       <c r="DK73" s="7"/>
       <c r="DL73" s="7"/>
       <c r="DM73" s="4"/>
       <c r="DN73" s="9"/>
       <c r="DO73" s="9"/>
     </row>
     <row r="74" spans="1:119">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="7">
         <v>749</v>
       </c>
       <c r="C74" s="7">
         <v>631</v>
       </c>
       <c r="D74" s="7">
         <v>524.29999999999995</v>
       </c>
       <c r="E74" s="7">
         <v>1482.0000000000002</v>
       </c>
       <c r="F74" s="7">
         <v>1602.6999999999998</v>
       </c>
       <c r="G74" s="8">
         <v>1888.3000000000002</v>
       </c>
       <c r="H74" s="8">
         <v>1875.1999999999998</v>
       </c>
       <c r="I74" s="7">
         <v>1995</v>
       </c>
       <c r="J74" s="7">
         <v>1997.1000000000004</v>
       </c>
       <c r="K74" s="7">
         <v>1180.8999999999996</v>
       </c>
       <c r="L74" s="7">
         <v>802.10000000000036</v>
       </c>
       <c r="M74" s="7">
         <v>800</v>
       </c>
-      <c r="N74" s="29" t="s">
+      <c r="N74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="O74" s="7">
         <v>804.9</v>
       </c>
       <c r="P74" s="7">
         <v>641.4</v>
       </c>
       <c r="Q74" s="7">
         <v>539.5</v>
       </c>
       <c r="R74" s="7">
         <v>1567.2</v>
       </c>
       <c r="S74" s="7">
         <v>1733.8000000000002</v>
       </c>
       <c r="T74" s="7">
         <v>1950.3999999999996</v>
       </c>
       <c r="U74" s="7">
         <v>2030.5000000000009</v>
       </c>
       <c r="V74" s="7">
         <v>2220</v>
       </c>
       <c r="W74" s="7">
         <v>2256.8999999999996</v>
       </c>
       <c r="X74" s="7">
         <v>1270.3999999999996</v>
       </c>
       <c r="Y74" s="7">
         <v>940.89999999999964</v>
       </c>
       <c r="Z74" s="7">
         <v>934.60000000000036</v>
       </c>
-      <c r="AA74" s="29" t="s">
+      <c r="AA74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AB74" s="7">
         <v>872.3</v>
       </c>
       <c r="AC74" s="7">
         <v>682</v>
       </c>
       <c r="AD74" s="7">
         <v>582.10000000000014</v>
       </c>
       <c r="AE74" s="7">
         <v>1647.1</v>
       </c>
       <c r="AF74" s="7">
         <v>1880.8999999999996</v>
       </c>
       <c r="AG74" s="8">
         <v>2161.3000000000002</v>
       </c>
       <c r="AH74" s="8">
         <v>2365.0000000000009</v>
       </c>
       <c r="AI74" s="8">
         <v>2484.2999999999993</v>
       </c>
       <c r="AJ74" s="7">
         <v>2483.5</v>
       </c>
       <c r="AK74" s="7">
         <v>1498.7999999999993</v>
       </c>
       <c r="AL74" s="7">
         <v>1094.9000000000015</v>
       </c>
       <c r="AM74" s="7">
         <v>1324.5999999999985</v>
       </c>
-      <c r="AN74" s="29" t="s">
+      <c r="AN74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="AO74" s="7">
         <v>994.9</v>
       </c>
       <c r="AP74" s="7">
         <v>815.19999999999993</v>
       </c>
       <c r="AQ74" s="7">
         <v>731.90000000000009</v>
       </c>
       <c r="AR74" s="7">
         <v>2154.8000000000002</v>
       </c>
       <c r="AS74" s="7">
         <v>2357</v>
       </c>
       <c r="AT74" s="7">
         <v>2885.5999999999995</v>
       </c>
       <c r="AU74" s="7">
         <v>2841.7000000000007</v>
       </c>
       <c r="AV74" s="7">
         <v>3069.8999999999996</v>
       </c>
       <c r="AW74" s="7">
         <v>2818.4000000000015</v>
       </c>
       <c r="AX74" s="7">
         <v>1759.1999999999971</v>
       </c>
       <c r="AY74" s="7">
         <v>1189.4000000000015</v>
       </c>
       <c r="AZ74" s="7">
         <v>1319.5999999999985</v>
       </c>
-      <c r="BA74" s="29" t="s">
+      <c r="BA74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BB74" s="7">
         <v>1121.0999999999999</v>
       </c>
       <c r="BC74" s="7">
         <v>1131.3000000000002</v>
       </c>
       <c r="BD74" s="7">
         <v>815.5</v>
       </c>
       <c r="BE74" s="7">
         <v>2360.2999999999997</v>
       </c>
       <c r="BF74" s="7">
         <v>2669.9000000000005</v>
       </c>
       <c r="BG74" s="8">
         <v>3323.8999999999996</v>
       </c>
       <c r="BH74" s="8">
         <v>3388.7000000000007</v>
       </c>
       <c r="BI74" s="8">
         <v>3490.0999999999985</v>
       </c>
       <c r="BJ74" s="7">
         <v>3459.1000000000022</v>
       </c>
       <c r="BK74" s="7">
         <v>2192.5999999999985</v>
       </c>
       <c r="BL74" s="7">
         <v>1480.0999999999985</v>
       </c>
       <c r="BM74" s="7">
         <v>1554.9000000000015</v>
       </c>
-      <c r="BN74" s="29" t="s">
+      <c r="BN74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="BO74" s="7">
         <v>25815.89300029166</v>
       </c>
       <c r="BP74" s="7">
         <v>25475.905765121832</v>
       </c>
       <c r="BQ74" s="7">
         <v>28847.694751432166</v>
       </c>
       <c r="BR74" s="7">
         <v>32421.441089933105</v>
       </c>
       <c r="BS74" s="7">
         <v>3275.7871195000007</v>
       </c>
       <c r="BT74" s="7">
         <v>3838.8999999999996</v>
       </c>
       <c r="BU74" s="7">
         <v>3853.7409700000007</v>
       </c>
       <c r="BV74" s="7">
         <v>3900.6590299999989</v>
       </c>
       <c r="BW74" s="7">
         <v>4021.7000000000007</v>
       </c>
       <c r="BX74" s="7">
         <v>2139.2999999999993</v>
       </c>
       <c r="BY74" s="9">
         <v>1465.9000000000015</v>
       </c>
       <c r="BZ74" s="9">
         <v>1679.8999999999978</v>
       </c>
-      <c r="CA74" s="29" t="s">
+      <c r="CA74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CB74" s="7">
         <v>840.06519389232346</v>
       </c>
       <c r="CC74" s="7">
         <v>497.13599598276767</v>
       </c>
       <c r="CD74" s="7">
         <v>560.44561519092576</v>
       </c>
       <c r="CE74" s="7">
         <v>1286.4727367178443</v>
       </c>
       <c r="CF74" s="7">
         <v>1762.9361010392945</v>
       </c>
       <c r="CG74" s="7">
         <v>3307.8443571768439</v>
       </c>
       <c r="CH74" s="7">
         <v>413.10000000000036</v>
       </c>
       <c r="CI74" s="7">
         <v>2313</v>
       </c>
       <c r="CJ74" s="7">
         <v>1948.1582411477193</v>
       </c>
       <c r="CK74" s="4">
         <v>11900.941758852281</v>
       </c>
       <c r="CL74" s="9">
         <v>656.19999999999891</v>
       </c>
       <c r="CM74" s="9">
         <v>760.30000000000109</v>
       </c>
-      <c r="CO74" s="29" t="s">
+      <c r="CO74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="CP74" s="7">
-        <v>718.1</v>
+        <v>832.16094241448673</v>
       </c>
       <c r="CQ74" s="4">
-        <v>492.80000000000007</v>
+        <v>506.42315170246388</v>
       </c>
       <c r="CR74" s="7">
-        <v>558.09999999999991</v>
+        <v>583.16054992512909</v>
       </c>
       <c r="CS74" s="7">
-        <v>1391.8000000000002</v>
+        <v>1410.4432351170365</v>
       </c>
       <c r="CT74" s="7">
-        <v>1659.7104564423544</v>
+        <v>1687.9739309739052</v>
       </c>
       <c r="CU74" s="7">
-        <v>1937.0978106021712</v>
+        <v>1992.8361469209649</v>
       </c>
       <c r="CV74" s="7">
-        <v>1958.6203289423456</v>
+        <v>1981.8411709452148</v>
       </c>
       <c r="CW74" s="7">
-        <v>2101.1714040131283</v>
+        <v>2132.4162793377582</v>
       </c>
       <c r="CX74" s="7">
-        <v>2341.8999999999996</v>
+        <v>2221.8974414472123</v>
       </c>
       <c r="CY74" s="4">
-        <v>1036.8000000000011</v>
+        <v>1019.1751455597878</v>
       </c>
       <c r="CZ74" s="9">
-        <v>785.58121688063147</v>
+        <v>755.7326410364094</v>
       </c>
       <c r="DA74" s="9">
-        <v>867.57392310423711</v>
-[...1 lines deleted...]
-      <c r="DC74" s="29" t="s">
+        <v>845.14991765676132</v>
+      </c>
+      <c r="DC74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD74" s="7">
         <v>893.1</v>
       </c>
       <c r="DE74" s="4">
         <v>601.1</v>
       </c>
       <c r="DF74" s="7">
         <v>638.10000000000014</v>
       </c>
       <c r="DG74" s="7">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH74" s="7">
         <v>1766.3000000000002</v>
       </c>
-      <c r="DI74" s="7"/>
-      <c r="DJ74" s="7"/>
+      <c r="DI74" s="7">
+        <v>2337.0545409905699</v>
+      </c>
+      <c r="DJ74" s="7">
+        <v>2228.1454590094299</v>
+      </c>
       <c r="DK74" s="7"/>
       <c r="DL74" s="7"/>
       <c r="DM74" s="4"/>
       <c r="DN74" s="9"/>
       <c r="DO74" s="9"/>
     </row>
     <row r="75" spans="1:119">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="7">
         <v>590.70000000000005</v>
       </c>
       <c r="C75" s="7">
         <v>470.70000000000005</v>
       </c>
       <c r="D75" s="7">
         <v>359.09999999999991</v>
       </c>
       <c r="E75" s="7">
         <v>801.30000000000018</v>
       </c>
       <c r="F75" s="7">
         <v>1237</v>
       </c>
       <c r="G75" s="8">
         <v>1286.0999999999995</v>
       </c>
       <c r="H75" s="8">
         <v>1293.8000000000002</v>
       </c>
       <c r="I75" s="7">
         <v>1171.9000000000005</v>
       </c>
       <c r="J75" s="7">
         <v>1765.2999999999993</v>
       </c>
       <c r="K75" s="7">
         <v>753.20000000000073</v>
       </c>
       <c r="L75" s="7">
         <v>691.39999999999964</v>
       </c>
       <c r="M75" s="7">
         <v>578.70000000000073</v>
       </c>
-      <c r="N75" s="29" t="s">
+      <c r="N75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="O75" s="7">
         <v>652</v>
       </c>
       <c r="P75" s="7">
         <v>481.29999999999995</v>
       </c>
       <c r="Q75" s="7">
         <v>373.60000000000014</v>
       </c>
       <c r="R75" s="7">
         <v>852.90000000000009</v>
       </c>
       <c r="S75" s="7">
         <v>1324</v>
       </c>
       <c r="T75" s="7">
         <v>1355.8999999999996</v>
       </c>
       <c r="U75" s="7">
         <v>1415.1000000000004</v>
       </c>
       <c r="V75" s="7">
         <v>1272.1999999999998</v>
       </c>
       <c r="W75" s="7">
         <v>1830.2999999999993</v>
       </c>
       <c r="X75" s="7">
         <v>840.10000000000036</v>
       </c>
       <c r="Y75" s="7">
         <v>732.5</v>
       </c>
       <c r="Z75" s="7">
         <v>667.89999999999964</v>
       </c>
-      <c r="AA75" s="29" t="s">
+      <c r="AA75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AB75" s="7">
         <v>694</v>
       </c>
       <c r="AC75" s="7">
         <v>512.40000000000009</v>
       </c>
       <c r="AD75" s="7">
         <v>406.29999999999995</v>
       </c>
       <c r="AE75" s="7">
         <v>894.99999999999977</v>
       </c>
       <c r="AF75" s="7">
         <v>1420</v>
       </c>
       <c r="AG75" s="8">
         <v>1507.1000000000004</v>
       </c>
       <c r="AH75" s="8">
         <v>1710.5999999999995</v>
       </c>
       <c r="AI75" s="8">
         <v>1507.1000000000004</v>
       </c>
       <c r="AJ75" s="7">
         <v>2120.3999999999996</v>
       </c>
       <c r="AK75" s="7">
         <v>948.5</v>
       </c>
       <c r="AL75" s="7">
         <v>841</v>
       </c>
       <c r="AM75" s="7">
         <v>848.80000000000109</v>
       </c>
-      <c r="AN75" s="29" t="s">
+      <c r="AN75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="AO75" s="7">
         <v>782.3</v>
       </c>
       <c r="AP75" s="7">
         <v>590.60000000000014</v>
       </c>
       <c r="AQ75" s="7">
         <v>503.39999999999986</v>
       </c>
       <c r="AR75" s="7">
         <v>1128.2</v>
       </c>
       <c r="AS75" s="7">
         <v>1744.6000000000004</v>
       </c>
       <c r="AT75" s="7">
         <v>1967.5999999999995</v>
       </c>
       <c r="AU75" s="7">
         <v>1913.6999999999998</v>
       </c>
       <c r="AV75" s="7">
         <v>1812.3999999999996</v>
       </c>
       <c r="AW75" s="7">
         <v>2307.7000000000007</v>
       </c>
       <c r="AX75" s="7">
         <v>1076.3999999999996</v>
       </c>
       <c r="AY75" s="7">
         <v>1008.3999999999996</v>
       </c>
       <c r="AZ75" s="7">
         <v>1013.4000000000015</v>
       </c>
-      <c r="BA75" s="29" t="s">
+      <c r="BA75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BB75" s="7">
         <v>895.2</v>
       </c>
       <c r="BC75" s="7">
         <v>734.39999999999986</v>
       </c>
       <c r="BD75" s="7">
         <v>563.20000000000027</v>
       </c>
       <c r="BE75" s="7">
         <v>1258.6999999999998</v>
       </c>
       <c r="BF75" s="7">
         <v>1965.1000000000004</v>
       </c>
       <c r="BG75" s="8">
         <v>2343.5999999999995</v>
       </c>
       <c r="BH75" s="8">
         <v>2290.3000000000002</v>
       </c>
       <c r="BI75" s="8">
         <v>2171.3999999999996</v>
       </c>
       <c r="BJ75" s="7">
         <v>2871.5</v>
       </c>
       <c r="BK75" s="7">
         <v>1302.6000000000004</v>
       </c>
       <c r="BL75" s="7">
         <v>1186.7000000000007</v>
       </c>
       <c r="BM75" s="7">
         <v>1191.5</v>
       </c>
-      <c r="BN75" s="29" t="s">
+      <c r="BN75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="BO75" s="7">
         <v>12582.794986823628</v>
       </c>
       <c r="BP75" s="7">
         <v>15576.421626087507</v>
       </c>
       <c r="BQ75" s="7">
         <v>27438.744863528402</v>
       </c>
       <c r="BR75" s="7">
         <v>21500.293374709432</v>
       </c>
       <c r="BS75" s="7">
         <v>2382.0556504000006</v>
       </c>
       <c r="BT75" s="7">
         <v>2663.5999999999995</v>
       </c>
       <c r="BU75" s="7">
         <v>2674.3919919</v>
       </c>
       <c r="BV75" s="7">
         <v>2568.3080081000007</v>
       </c>
       <c r="BW75" s="7">
         <v>3170.9999999999982</v>
       </c>
       <c r="BX75" s="7">
         <v>1432.6000000000022</v>
       </c>
       <c r="BY75" s="9">
         <v>1249.7000000000007</v>
       </c>
       <c r="BZ75" s="9">
         <v>1261.3999999999978</v>
       </c>
-      <c r="CA75" s="29" t="s">
+      <c r="CA75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CB75" s="7">
         <v>626.86978068842495</v>
       </c>
       <c r="CC75" s="7">
         <v>328.04821957040292</v>
       </c>
       <c r="CD75" s="7">
         <v>304.57279718771963</v>
       </c>
       <c r="CE75" s="7">
         <v>598.32572550820919</v>
       </c>
       <c r="CF75" s="7">
         <v>1024.5550671793958</v>
       </c>
       <c r="CG75" s="7">
         <v>1086.2284098658474</v>
       </c>
       <c r="CH75" s="7">
         <v>1057.5999999999999</v>
       </c>
       <c r="CI75" s="7">
         <v>1137.9000000000005</v>
       </c>
       <c r="CJ75" s="7">
         <v>1262.750628465551</v>
       </c>
       <c r="CK75" s="4">
         <v>6758.3493715344493</v>
       </c>
       <c r="CL75" s="9">
         <v>572.29999999999927</v>
       </c>
       <c r="CM75" s="9">
         <v>557.20000000000073</v>
       </c>
-      <c r="CO75" s="29" t="s">
+      <c r="CO75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="CP75" s="7">
-        <v>551.6</v>
+        <v>643.3357465476879</v>
       </c>
       <c r="CQ75" s="4">
-        <v>425.5</v>
+        <v>445.33735716721185</v>
       </c>
       <c r="CR75" s="7">
-        <v>429.9</v>
+        <v>469.72938302987859</v>
       </c>
       <c r="CS75" s="7">
-        <v>603.40000000000009</v>
+        <v>605.50089801806325</v>
       </c>
       <c r="CT75" s="7">
-        <v>890.35604752647123</v>
+        <v>909.98727451131163</v>
       </c>
       <c r="CU75" s="7">
-        <v>1122.6582697735284</v>
+        <v>1159.0682351325804</v>
       </c>
       <c r="CV75" s="7">
-        <v>1402.4334288194036</v>
+        <v>1415.8014206542975</v>
       </c>
       <c r="CW75" s="7">
-        <v>1230.1522538805966</v>
+        <v>1224.2447374587273</v>
       </c>
       <c r="CX75" s="7">
-        <v>1687.2000000000007</v>
+        <v>1567.6266950306272</v>
       </c>
       <c r="CY75" s="4">
-        <v>663.19999999999891</v>
+        <v>667.03940285074714</v>
       </c>
       <c r="CZ75" s="9">
-        <v>683.98018552512258</v>
+        <v>664.33307800452531</v>
       </c>
       <c r="DA75" s="9">
-        <v>643.00980980751956</v>
-[...1 lines deleted...]
-      <c r="DC75" s="29" t="s">
+        <v>630.79383731740018</v>
+      </c>
+      <c r="DC75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD75" s="7">
         <v>658.3</v>
       </c>
       <c r="DE75" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF75" s="7">
         <v>411.70000000000005</v>
       </c>
       <c r="DG75" s="7">
         <v>751.09999999999991</v>
       </c>
       <c r="DH75" s="7">
         <v>1062.5</v>
       </c>
-      <c r="DI75" s="7"/>
-      <c r="DJ75" s="7"/>
+      <c r="DI75" s="7">
+        <v>1497.2746004147139</v>
+      </c>
+      <c r="DJ75" s="7">
+        <v>1604.5253995852863</v>
+      </c>
       <c r="DK75" s="7"/>
       <c r="DL75" s="7"/>
       <c r="DM75" s="4"/>
       <c r="DN75" s="9"/>
       <c r="DO75" s="9"/>
     </row>
     <row r="76" spans="1:119">
-      <c r="A76" s="29" t="s">
+      <c r="A76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="7">
         <v>716</v>
       </c>
       <c r="C76" s="7">
         <v>732.59999999999991</v>
       </c>
       <c r="D76" s="7">
         <v>428.40000000000009</v>
       </c>
       <c r="E76" s="7">
         <v>997.40000000000009</v>
       </c>
       <c r="F76" s="7">
         <v>1084.9000000000001</v>
       </c>
       <c r="G76" s="8">
         <v>1179.5</v>
       </c>
       <c r="H76" s="8">
         <v>1523.8000000000002</v>
       </c>
       <c r="I76" s="7">
         <v>1565.6999999999989</v>
       </c>
       <c r="J76" s="7">
         <v>1677</v>
       </c>
       <c r="K76" s="7">
         <v>1129.4000000000015</v>
       </c>
       <c r="L76" s="7">
         <v>802</v>
       </c>
       <c r="M76" s="7">
         <v>960</v>
       </c>
-      <c r="N76" s="29" t="s">
+      <c r="N76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="O76" s="7">
         <v>782.5</v>
       </c>
       <c r="P76" s="7">
         <v>731.8</v>
       </c>
       <c r="Q76" s="7">
         <v>436</v>
       </c>
       <c r="R76" s="7">
         <v>1054.6000000000001</v>
       </c>
       <c r="S76" s="7">
         <v>1135.4000000000001</v>
       </c>
       <c r="T76" s="7">
         <v>1229.1999999999998</v>
       </c>
       <c r="U76" s="7">
         <v>1610.1999999999998</v>
       </c>
       <c r="V76" s="7">
         <v>1727.5000000000009</v>
       </c>
       <c r="W76" s="7">
         <v>1818.7999999999993</v>
       </c>
       <c r="X76" s="7">
         <v>1255.8999999999996</v>
       </c>
       <c r="Y76" s="7">
         <v>872.70000000000073</v>
       </c>
       <c r="Z76" s="7">
         <v>1058.1999999999989</v>
       </c>
-      <c r="AA76" s="29" t="s">
+      <c r="AA76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AB76" s="7">
         <v>837.1</v>
       </c>
       <c r="AC76" s="7">
         <v>822.6</v>
       </c>
       <c r="AD76" s="7">
         <v>456.70000000000005</v>
       </c>
       <c r="AE76" s="7">
         <v>1115.5</v>
       </c>
       <c r="AF76" s="7">
         <v>1249.4000000000001</v>
       </c>
       <c r="AG76" s="8">
         <v>1394.3999999999996</v>
       </c>
       <c r="AH76" s="8">
         <v>1857.6000000000004</v>
       </c>
       <c r="AI76" s="8">
         <v>1909.4999999999991</v>
       </c>
       <c r="AJ76" s="7">
         <v>1979</v>
       </c>
       <c r="AK76" s="7">
         <v>1372.8000000000011</v>
       </c>
       <c r="AL76" s="7">
         <v>971.5</v>
       </c>
       <c r="AM76" s="7">
         <v>1336.1999999999989</v>
       </c>
-      <c r="AN76" s="29" t="s">
+      <c r="AN76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="AO76" s="7">
         <v>934.9</v>
       </c>
       <c r="AP76" s="7">
         <v>921.69999999999993</v>
       </c>
       <c r="AQ76" s="7">
         <v>576.40000000000009</v>
       </c>
       <c r="AR76" s="7">
         <v>1412.9</v>
       </c>
       <c r="AS76" s="7">
         <v>1544.2000000000003</v>
       </c>
       <c r="AT76" s="7">
         <v>1877.5</v>
       </c>
       <c r="AU76" s="7">
         <v>2198.7999999999993</v>
       </c>
       <c r="AV76" s="7">
         <v>2346.3000000000011</v>
       </c>
       <c r="AW76" s="7">
         <v>2261</v>
       </c>
       <c r="AX76" s="7">
         <v>1595.3999999999996</v>
       </c>
       <c r="AY76" s="7">
         <v>1171.8000000000011</v>
       </c>
       <c r="AZ76" s="7">
         <v>1566.8999999999978</v>
       </c>
-      <c r="BA76" s="29" t="s">
+      <c r="BA76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BB76" s="7">
         <v>1045</v>
       </c>
       <c r="BC76" s="7">
         <v>1288.0999999999999</v>
       </c>
       <c r="BD76" s="7">
         <v>617.20000000000027</v>
       </c>
       <c r="BE76" s="7">
         <v>1502.8999999999996</v>
       </c>
       <c r="BF76" s="7">
         <v>1652</v>
       </c>
       <c r="BG76" s="8">
         <v>2088.0000000000009</v>
       </c>
       <c r="BH76" s="8">
         <v>2622.6999999999989</v>
       </c>
       <c r="BI76" s="8">
         <v>2791.7000000000007</v>
       </c>
       <c r="BJ76" s="7">
         <v>2804.6000000000004</v>
       </c>
       <c r="BK76" s="7">
         <v>1946.0999999999985</v>
       </c>
       <c r="BL76" s="7">
         <v>1346.7000000000007</v>
       </c>
       <c r="BM76" s="7">
         <v>1876.2000000000007</v>
       </c>
-      <c r="BN76" s="29" t="s">
+      <c r="BN76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BO76" s="7">
         <v>24329.357120532579</v>
       </c>
       <c r="BP76" s="7">
         <v>19871.837444518696</v>
       </c>
       <c r="BQ76" s="7">
         <v>43797.698612284134</v>
       </c>
       <c r="BR76" s="7">
         <v>23450.841746840015</v>
       </c>
       <c r="BS76" s="7">
         <v>2141.5729924000007</v>
       </c>
       <c r="BT76" s="7">
         <v>2397.6999999999998</v>
       </c>
       <c r="BU76" s="7">
         <v>3097.4807356000001</v>
       </c>
       <c r="BV76" s="7">
         <v>3144.5192643999999</v>
       </c>
       <c r="BW76" s="7">
         <v>3189.5</v>
       </c>
       <c r="BX76" s="7">
         <v>2198.5999999999985</v>
       </c>
       <c r="BY76" s="9">
         <v>1509.8000000000029</v>
       </c>
       <c r="BZ76" s="9">
         <v>2073.3999999999978</v>
       </c>
-      <c r="CA76" s="29" t="s">
+      <c r="CA76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CB76" s="7">
         <v>636.40698148636898</v>
       </c>
       <c r="CC76" s="7">
         <v>492.16268602618516</v>
       </c>
       <c r="CD76" s="7">
         <v>470.89912250704219</v>
       </c>
       <c r="CE76" s="7">
         <v>677.68174081538427</v>
       </c>
       <c r="CF76" s="7">
         <v>782.97871192998173</v>
       </c>
       <c r="CG76" s="7">
         <v>842.87075723503767</v>
       </c>
       <c r="CH76" s="7">
         <v>860.10000000000036</v>
       </c>
       <c r="CI76" s="7">
         <v>1396.3999999999996</v>
       </c>
       <c r="CJ76" s="7">
         <v>965.74911099187648</v>
       </c>
       <c r="CK76" s="4">
         <v>6771.3508890081239</v>
       </c>
       <c r="CL76" s="9">
         <v>517.60000000000036</v>
       </c>
       <c r="CM76" s="9">
         <v>724.29999999999927</v>
       </c>
-      <c r="CO76" s="29" t="s">
+      <c r="CO76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="CP76" s="7">
-        <v>552.29999999999995</v>
+        <v>631.26033528787002</v>
       </c>
       <c r="CQ76" s="4">
-        <v>488.70000000000005</v>
+        <v>501.01364928046769</v>
       </c>
       <c r="CR76" s="7">
-        <v>548.90000000000009</v>
+        <v>572.01042892254486</v>
       </c>
       <c r="CS76" s="7">
-        <v>728.79999999999973</v>
+        <v>733.75044837733208</v>
       </c>
       <c r="CT76" s="7">
-        <v>802.27292622246978</v>
+        <v>806.44730374312621</v>
       </c>
       <c r="CU76" s="7">
-        <v>908.88578413485311</v>
+        <v>925.91684689526937</v>
       </c>
       <c r="CV76" s="7">
-        <v>1064.3448093095158</v>
+        <v>1068.532021424242</v>
       </c>
       <c r="CW76" s="7">
-        <v>1257.2964803331615</v>
+        <v>1282.2462194406926</v>
       </c>
       <c r="CX76" s="7">
-        <v>1243.6999999999998</v>
+        <v>1166.6143474841456</v>
       </c>
       <c r="CY76" s="4">
-        <v>717.59999999999945</v>
+        <v>708.35817007866081</v>
       </c>
       <c r="CZ76" s="9">
-        <v>664.04243740309175</v>
+        <v>643.69520833154274</v>
       </c>
       <c r="DA76" s="9">
-        <v>847.60943833601414</v>
-[...1 lines deleted...]
-      <c r="DC76" s="29" t="s">
+        <v>837.98419594077677</v>
+      </c>
+      <c r="DC76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD76" s="7">
         <v>730.9</v>
       </c>
       <c r="DE76" s="4">
         <v>618.1</v>
       </c>
       <c r="DF76" s="7">
         <v>532.90000000000009</v>
       </c>
       <c r="DG76" s="7">
         <v>803.29999999999973</v>
       </c>
       <c r="DH76" s="7">
         <v>934.5</v>
       </c>
-      <c r="DI76" s="7"/>
-      <c r="DJ76" s="7"/>
+      <c r="DI76" s="7">
+        <v>1104.2414263673445</v>
+      </c>
+      <c r="DJ76" s="7">
+        <v>1137.8585736326559</v>
+      </c>
       <c r="DK76" s="7"/>
       <c r="DL76" s="7"/>
       <c r="DM76" s="4"/>
       <c r="DN76" s="9"/>
       <c r="DO76" s="9"/>
     </row>
     <row r="77" spans="1:119">
-      <c r="A77" s="29" t="s">
+      <c r="A77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="7">
         <v>521.4</v>
       </c>
       <c r="C77" s="7">
         <v>384</v>
       </c>
       <c r="D77" s="7">
         <v>460.69999999999993</v>
       </c>
       <c r="E77" s="7">
         <v>800.20000000000027</v>
       </c>
       <c r="F77" s="7">
         <v>790.09999999999991</v>
       </c>
       <c r="G77" s="8">
         <v>1026.9000000000001</v>
       </c>
       <c r="H77" s="8">
         <v>827.89999999999964</v>
       </c>
       <c r="I77" s="7">
         <v>1169.9000000000005</v>
       </c>
       <c r="J77" s="7">
         <v>1058.3999999999996</v>
       </c>
       <c r="K77" s="7">
         <v>745.5</v>
       </c>
       <c r="L77" s="7">
         <v>385.5</v>
       </c>
       <c r="M77" s="7">
         <v>560.39999999999964</v>
       </c>
-      <c r="N77" s="29" t="s">
+      <c r="N77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="O77" s="7">
         <v>556.9</v>
       </c>
       <c r="P77" s="7">
         <v>396.6</v>
       </c>
       <c r="Q77" s="7">
         <v>442.79999999999995</v>
       </c>
       <c r="R77" s="7">
         <v>896.89999999999986</v>
       </c>
       <c r="S77" s="7">
         <v>830.20000000000027</v>
       </c>
       <c r="T77" s="7">
         <v>1100.7000000000003</v>
       </c>
       <c r="U77" s="7">
         <v>935.79999999999927</v>
       </c>
       <c r="V77" s="7">
         <v>1277.5</v>
       </c>
       <c r="W77" s="7">
         <v>1207.9000000000005</v>
       </c>
       <c r="X77" s="7">
         <v>795.49999999999909</v>
       </c>
       <c r="Y77" s="7">
         <v>438.5</v>
       </c>
       <c r="Z77" s="7">
         <v>559.80000000000109</v>
       </c>
-      <c r="AA77" s="29" t="s">
+      <c r="AA77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AB77" s="7">
         <v>605.29999999999995</v>
       </c>
       <c r="AC77" s="7">
         <v>437.10000000000014</v>
       </c>
       <c r="AD77" s="7">
         <v>494.89999999999986</v>
       </c>
       <c r="AE77" s="7">
         <v>895.7</v>
       </c>
       <c r="AF77" s="7">
         <v>892.69999999999982</v>
       </c>
       <c r="AG77" s="8">
         <v>1234.1999999999998</v>
       </c>
       <c r="AH77" s="8">
         <v>1079.7000000000007</v>
       </c>
       <c r="AI77" s="8">
         <v>1442.0999999999995</v>
       </c>
       <c r="AJ77" s="7">
         <v>1339.3000000000002</v>
       </c>
       <c r="AK77" s="7">
         <v>925.10000000000036</v>
       </c>
       <c r="AL77" s="7">
         <v>481.10000000000036</v>
       </c>
       <c r="AM77" s="7">
         <v>760.29999999999927</v>
       </c>
-      <c r="AN77" s="29" t="s">
+      <c r="AN77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="AO77" s="7">
         <v>684.7</v>
       </c>
       <c r="AP77" s="7">
         <v>522.5</v>
       </c>
       <c r="AQ77" s="7">
         <v>611.5</v>
       </c>
       <c r="AR77" s="7">
         <v>1125.7</v>
       </c>
       <c r="AS77" s="7">
         <v>1106.5999999999999</v>
       </c>
       <c r="AT77" s="7">
         <v>1667.1000000000004</v>
       </c>
       <c r="AU77" s="7">
         <v>1311.6999999999998</v>
       </c>
       <c r="AV77" s="7">
         <v>1785.3000000000002</v>
       </c>
       <c r="AW77" s="7">
         <v>1566</v>
       </c>
       <c r="AX77" s="7">
         <v>1092.5</v>
       </c>
       <c r="AY77" s="7">
         <v>571.69999999999891</v>
       </c>
       <c r="AZ77" s="7">
         <v>933.70000000000073</v>
       </c>
-      <c r="BA77" s="29" t="s">
+      <c r="BA77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BB77" s="7">
         <v>749.6</v>
       </c>
       <c r="BC77" s="7">
         <v>810.4</v>
       </c>
       <c r="BD77" s="7">
         <v>648.59999999999991</v>
       </c>
       <c r="BE77" s="7">
         <v>1206</v>
       </c>
       <c r="BF77" s="7">
         <v>1179.7000000000003</v>
       </c>
       <c r="BG77" s="8">
         <v>1878.8999999999996</v>
       </c>
       <c r="BH77" s="8">
         <v>1561.1000000000004</v>
       </c>
       <c r="BI77" s="8">
         <v>2039.0999999999995</v>
       </c>
       <c r="BJ77" s="7">
         <v>1960.6000000000004</v>
       </c>
       <c r="BK77" s="7">
         <v>1307.1000000000004</v>
       </c>
       <c r="BL77" s="7">
         <v>721</v>
       </c>
       <c r="BM77" s="7">
         <v>1156.6999999999989</v>
       </c>
-      <c r="BN77" s="29" t="s">
+      <c r="BN77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="BO77" s="7">
         <v>4036.6188603903042</v>
       </c>
       <c r="BP77" s="7">
         <v>4487.0246096205537</v>
       </c>
       <c r="BQ77" s="7">
         <v>6516.2266648858913</v>
       </c>
       <c r="BR77" s="7">
         <v>6373.4605433796314</v>
       </c>
       <c r="BS77" s="7">
         <v>1473.5549861</v>
       </c>
       <c r="BT77" s="7">
         <v>2095.1000000000004</v>
       </c>
       <c r="BU77" s="7">
         <v>1843.3132247000003</v>
       </c>
       <c r="BV77" s="7">
         <v>2261.3867752999995</v>
       </c>
       <c r="BW77" s="7">
         <v>2096</v>
       </c>
       <c r="BX77" s="7">
         <v>1398.6000000000004</v>
       </c>
       <c r="BY77" s="9">
         <v>763.69999999999891</v>
       </c>
       <c r="BZ77" s="9">
         <v>1401.5</v>
       </c>
-      <c r="CA77" s="29" t="s">
+      <c r="CA77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CB77" s="7">
         <v>829.82429649474136</v>
       </c>
       <c r="CC77" s="7">
         <v>625.73002814672498</v>
       </c>
       <c r="CD77" s="7">
         <v>599.10346525074601</v>
       </c>
       <c r="CE77" s="7">
         <v>986.69250818357523</v>
       </c>
       <c r="CF77" s="7">
         <v>1095.4635110233166</v>
       </c>
       <c r="CG77" s="7">
         <v>1428.8861909008956</v>
       </c>
       <c r="CH77" s="7">
         <v>1123.4000000000005</v>
       </c>
       <c r="CI77" s="7">
         <v>2066.5</v>
       </c>
       <c r="CJ77" s="7">
         <v>1297.8281592019321</v>
       </c>
       <c r="CK77" s="4">
         <v>9674.4718407980672</v>
       </c>
       <c r="CL77" s="9">
         <v>592.10000000000036</v>
       </c>
       <c r="CM77" s="9">
         <v>1024.8999999999996</v>
       </c>
-      <c r="CO77" s="29" t="s">
+      <c r="CO77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="CP77" s="7">
-        <v>791.4</v>
+        <v>893.52226383517404</v>
       </c>
       <c r="CQ77" s="4">
-        <v>739.9</v>
+        <v>764.29626779838668</v>
       </c>
       <c r="CR77" s="7">
-        <v>802.39999999999986</v>
+        <v>836.69682393128005</v>
       </c>
       <c r="CS77" s="7">
-        <v>1270.2000000000003</v>
+        <v>1285.2249244071995</v>
       </c>
       <c r="CT77" s="7">
-        <v>1216.3218549606004</v>
+        <v>1241.0720560747468</v>
       </c>
       <c r="CU77" s="7">
-        <v>1796.8800759624392</v>
+        <v>1839.4231776164179</v>
       </c>
       <c r="CV77" s="7">
-        <v>1475.3603300360828</v>
+        <v>1498.5475424196538</v>
       </c>
       <c r="CW77" s="7">
-        <v>2087.4377390408772</v>
+        <v>2080.5514006221329</v>
       </c>
       <c r="CX77" s="7">
-        <v>1898.1000000000004</v>
+        <v>1751.0929878649204</v>
       </c>
       <c r="CY77" s="4">
-        <v>1137.5</v>
+        <v>1114.3718441305664</v>
       </c>
       <c r="CZ77" s="9">
-        <v>820.09405544620859</v>
+        <v>786.56813750388028</v>
       </c>
       <c r="DA77" s="9">
-        <v>1368.488331240349</v>
-[...1 lines deleted...]
-      <c r="DC77" s="29" t="s">
+        <v>1348.3305099181362</v>
+      </c>
+      <c r="DC77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD77" s="7">
         <v>1131.8</v>
       </c>
       <c r="DE77" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF77" s="7">
         <v>925</v>
       </c>
       <c r="DG77" s="7">
         <v>1463.1</v>
       </c>
       <c r="DH77" s="7">
         <v>1357.3000000000002</v>
       </c>
-      <c r="DI77" s="7"/>
-      <c r="DJ77" s="7"/>
+      <c r="DI77" s="7">
+        <v>2145.3904764431154</v>
+      </c>
+      <c r="DJ77" s="7">
+        <v>1735.4095235568848</v>
+      </c>
       <c r="DK77" s="7"/>
       <c r="DL77" s="7"/>
       <c r="DM77" s="4"/>
       <c r="DN77" s="9"/>
       <c r="DO77" s="9"/>
     </row>
     <row r="78" spans="1:119">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B78" s="7">
         <v>473.7</v>
       </c>
       <c r="C78" s="7">
         <v>364.3</v>
       </c>
       <c r="D78" s="7">
         <v>423.20000000000005</v>
       </c>
       <c r="E78" s="7">
         <v>620.70000000000005</v>
       </c>
       <c r="F78" s="7">
         <v>756.69999999999982</v>
       </c>
       <c r="G78" s="8">
         <v>1107.3000000000002</v>
       </c>
       <c r="H78" s="8">
         <v>916.49999999999955</v>
       </c>
       <c r="I78" s="7">
         <v>1075.5</v>
       </c>
       <c r="J78" s="7">
         <v>1027.6000000000004</v>
       </c>
       <c r="K78" s="7">
         <v>667.60000000000036</v>
       </c>
       <c r="L78" s="7">
         <v>441.39999999999964</v>
       </c>
       <c r="M78" s="7">
         <v>520.5</v>
       </c>
-      <c r="N78" s="29" t="s">
+      <c r="N78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="O78" s="7">
         <v>504.3</v>
       </c>
       <c r="P78" s="7">
         <v>376.09999999999997</v>
       </c>
       <c r="Q78" s="7">
         <v>443.30000000000007</v>
       </c>
       <c r="R78" s="7">
         <v>640.20000000000005</v>
       </c>
       <c r="S78" s="7">
         <v>772.90000000000009</v>
       </c>
       <c r="T78" s="7">
         <v>1238.7999999999997</v>
       </c>
       <c r="U78" s="7">
         <v>1015.5000000000005</v>
       </c>
       <c r="V78" s="7">
         <v>1195.0999999999995</v>
       </c>
       <c r="W78" s="7">
         <v>1154.3000000000002</v>
       </c>
       <c r="X78" s="7">
         <v>724.19999999999982</v>
       </c>
       <c r="Y78" s="7">
         <v>482.80000000000018</v>
       </c>
       <c r="Z78" s="7">
         <v>572.20000000000073</v>
       </c>
-      <c r="AA78" s="29" t="s">
+      <c r="AA78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AB78" s="7">
         <v>552.4</v>
       </c>
       <c r="AC78" s="7">
         <v>395.1</v>
       </c>
       <c r="AD78" s="7">
         <v>483.90000000000009</v>
       </c>
       <c r="AE78" s="7">
         <v>665.19999999999982</v>
       </c>
       <c r="AF78" s="7">
         <v>833.5</v>
       </c>
       <c r="AG78" s="8">
         <v>1304.0000000000005</v>
       </c>
       <c r="AH78" s="8">
         <v>1197</v>
       </c>
       <c r="AI78" s="8">
         <v>1305.1999999999998</v>
       </c>
       <c r="AJ78" s="7">
         <v>1271</v>
       </c>
       <c r="AK78" s="7">
         <v>831.99999999999909</v>
       </c>
       <c r="AL78" s="7">
         <v>565.10000000000036</v>
       </c>
       <c r="AM78" s="7">
         <v>921.70000000000073</v>
       </c>
-      <c r="AN78" s="29" t="s">
+      <c r="AN78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="AO78" s="7">
         <v>619.6</v>
       </c>
       <c r="AP78" s="7">
         <v>460.6</v>
       </c>
       <c r="AQ78" s="7">
         <v>611.70000000000005</v>
       </c>
       <c r="AR78" s="7">
         <v>894.09999999999991</v>
       </c>
       <c r="AS78" s="7">
         <v>1087.9000000000001</v>
       </c>
       <c r="AT78" s="7">
         <v>1711.4999999999995</v>
       </c>
       <c r="AU78" s="7">
         <v>1523.6000000000004</v>
       </c>
       <c r="AV78" s="7">
         <v>1694.3999999999996</v>
       </c>
       <c r="AW78" s="7">
         <v>1566.1000000000004</v>
       </c>
       <c r="AX78" s="7">
         <v>1007.7000000000007</v>
       </c>
       <c r="AY78" s="7">
         <v>691.69999999999891</v>
       </c>
       <c r="AZ78" s="7">
         <v>1160.1000000000004</v>
       </c>
-      <c r="BA78" s="29" t="s">
+      <c r="BA78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BB78" s="7">
         <v>698.2</v>
       </c>
       <c r="BC78" s="7">
         <v>635.70000000000005</v>
       </c>
       <c r="BD78" s="7">
         <v>679.8</v>
       </c>
       <c r="BE78" s="7">
         <v>997.99999999999977</v>
       </c>
       <c r="BF78" s="7">
         <v>1220.1999999999998</v>
       </c>
       <c r="BG78" s="8">
         <v>1975.7000000000007</v>
       </c>
       <c r="BH78" s="8">
         <v>1843.5</v>
       </c>
       <c r="BI78" s="8">
         <v>1933.8999999999996</v>
       </c>
       <c r="BJ78" s="7">
         <v>2001.2999999999993</v>
       </c>
       <c r="BK78" s="7">
         <v>1258.6000000000004</v>
       </c>
       <c r="BL78" s="7">
         <v>783</v>
       </c>
       <c r="BM78" s="7">
         <v>1337.8000000000011</v>
       </c>
-      <c r="BN78" s="29" t="s">
+      <c r="BN78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="BO78" s="7">
         <v>7165.0596747978689</v>
       </c>
       <c r="BP78" s="7">
         <v>8628.3178935032029</v>
       </c>
       <c r="BQ78" s="7">
         <v>11676.072323112239</v>
       </c>
       <c r="BR78" s="7">
         <v>14459.962921690429</v>
       </c>
       <c r="BS78" s="7">
         <v>1512.4485224999999</v>
       </c>
       <c r="BT78" s="7">
         <v>2253.2000000000007</v>
       </c>
       <c r="BU78" s="7">
         <v>2112.2135063999995</v>
       </c>
       <c r="BV78" s="7">
         <v>2162.8864936000009</v>
       </c>
       <c r="BW78" s="7">
         <v>2239.1999999999989</v>
       </c>
       <c r="BX78" s="7">
         <v>1413.3000000000011</v>
       </c>
       <c r="BY78" s="9">
         <v>821.19999999999891</v>
       </c>
       <c r="BZ78" s="9">
         <v>1431.6000000000004</v>
       </c>
-      <c r="CA78" s="29" t="s">
+      <c r="CA78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CB78" s="7">
         <v>524.90090390412865</v>
       </c>
       <c r="CC78" s="7">
         <v>289.68220296919822</v>
       </c>
       <c r="CD78" s="7">
         <v>320.34150084763701</v>
       </c>
       <c r="CE78" s="7">
         <v>487.85478586417116</v>
       </c>
       <c r="CF78" s="7">
         <v>670.25349398040271</v>
       </c>
       <c r="CG78" s="7">
         <v>1189.3671124344623</v>
       </c>
       <c r="CH78" s="7">
         <v>908.40000000000009</v>
       </c>
       <c r="CI78" s="7">
         <v>1417.6999999999998</v>
       </c>
       <c r="CJ78" s="7">
         <v>911.9732846248653</v>
       </c>
       <c r="CK78" s="4">
         <v>6476.6267153751351</v>
       </c>
       <c r="CL78" s="9">
         <v>391.29999999999927</v>
       </c>
       <c r="CM78" s="9">
         <v>821.80000000000109</v>
       </c>
-      <c r="CO78" s="29" t="s">
+      <c r="CO78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="CP78" s="7">
-        <v>426.1</v>
+        <v>498.47075416989105</v>
       </c>
       <c r="CQ78" s="4">
-        <v>317.29999999999995</v>
+        <v>327.77268347833842</v>
       </c>
       <c r="CR78" s="7">
-        <v>451.80000000000007</v>
+        <v>474.29133935211235</v>
       </c>
       <c r="CS78" s="7">
-        <v>559.39999999999986</v>
+        <v>564.61651608910165</v>
       </c>
       <c r="CT78" s="7">
-        <v>691.27031124326595</v>
+        <v>703.271021174304</v>
       </c>
       <c r="CU78" s="7">
-        <v>1351.9047220463549</v>
+        <v>1434.9949859676808</v>
       </c>
       <c r="CV78" s="7">
-        <v>932.25507333738688</v>
+        <v>925.56603371263827</v>
       </c>
       <c r="CW78" s="7">
-        <v>1345.0698933729927</v>
+        <v>1306.2522002928081</v>
       </c>
       <c r="CX78" s="7">
-        <v>1179.1999999999998</v>
+        <v>1058.8517142344508</v>
       </c>
       <c r="CY78" s="4">
-        <v>690.89999999999964</v>
+        <v>677.84190203067101</v>
       </c>
       <c r="CZ78" s="9">
-        <v>453.1743396450338</v>
+        <v>437.7589648775529</v>
       </c>
       <c r="DA78" s="9">
-        <v>988.60374332187712</v>
-[...1 lines deleted...]
-      <c r="DC78" s="29" t="s">
+        <v>1001.9783984967726</v>
+      </c>
+      <c r="DC78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD78" s="7">
         <v>528.6</v>
       </c>
       <c r="DE78" s="4">
         <v>469.1</v>
       </c>
       <c r="DF78" s="7">
         <v>522.59999999999991</v>
       </c>
       <c r="DG78" s="7">
         <v>626.70000000000005</v>
       </c>
       <c r="DH78" s="7">
         <v>771.40000000000009</v>
       </c>
-      <c r="DI78" s="7"/>
-      <c r="DJ78" s="7"/>
+      <c r="DI78" s="7">
+        <v>1802.6532278892232</v>
+      </c>
+      <c r="DJ78" s="7">
+        <v>1095.4467721107767</v>
+      </c>
       <c r="DK78" s="7"/>
       <c r="DL78" s="7"/>
       <c r="DM78" s="4"/>
       <c r="DN78" s="9"/>
       <c r="DO78" s="9"/>
     </row>
     <row r="79" spans="1:119">
-      <c r="A79" s="29" t="s">
+      <c r="A79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="7">
         <v>1578.8</v>
       </c>
       <c r="C79" s="7">
         <v>1417.8999999999999</v>
       </c>
       <c r="D79" s="7">
         <v>1478.9000000000005</v>
       </c>
       <c r="E79" s="7">
         <v>1713</v>
       </c>
       <c r="F79" s="7">
         <v>1659.2999999999993</v>
       </c>
       <c r="G79" s="8">
         <v>1764.7000000000007</v>
       </c>
       <c r="H79" s="8">
         <v>2789.3999999999996</v>
       </c>
       <c r="I79" s="7">
         <v>2583.6000000000004</v>
       </c>
       <c r="J79" s="7">
         <v>1926.9999999999982</v>
       </c>
       <c r="K79" s="7">
         <v>1841.8000000000029</v>
       </c>
       <c r="L79" s="7">
         <v>1604.5999999999985</v>
       </c>
       <c r="M79" s="7">
         <v>1671.9000000000015</v>
       </c>
-      <c r="N79" s="29" t="s">
+      <c r="N79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="O79" s="7">
         <v>1853</v>
       </c>
       <c r="P79" s="7">
         <v>1526</v>
       </c>
       <c r="Q79" s="7">
         <v>1792.6999999999998</v>
       </c>
       <c r="R79" s="7">
         <v>1913.5</v>
       </c>
       <c r="S79" s="7">
         <v>1849.6999999999998</v>
       </c>
       <c r="T79" s="7">
         <v>1925</v>
       </c>
       <c r="U79" s="7">
         <v>2860</v>
       </c>
       <c r="V79" s="7">
         <v>2863.3999999999996</v>
       </c>
       <c r="W79" s="7">
         <v>2258.9000000000015</v>
       </c>
       <c r="X79" s="7">
         <v>1912.2999999999993</v>
       </c>
       <c r="Y79" s="7">
         <v>1727.7000000000007</v>
       </c>
       <c r="Z79" s="7">
         <v>1944.2999999999993</v>
       </c>
-      <c r="AA79" s="29" t="s">
+      <c r="AA79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AB79" s="7">
         <v>1831.4</v>
       </c>
       <c r="AC79" s="7">
         <v>1534.9</v>
       </c>
       <c r="AD79" s="7">
         <v>1624.3000000000002</v>
       </c>
       <c r="AE79" s="7">
         <v>1841.7999999999993</v>
       </c>
       <c r="AF79" s="7">
         <v>1947.7000000000007</v>
       </c>
       <c r="AG79" s="8">
         <v>2110.5</v>
       </c>
       <c r="AH79" s="8">
         <v>3060.1000000000004</v>
       </c>
       <c r="AI79" s="8">
         <v>2895.8999999999978</v>
       </c>
       <c r="AJ79" s="7">
         <v>1907.8000000000029</v>
       </c>
       <c r="AK79" s="7">
         <v>1394.5</v>
       </c>
       <c r="AL79" s="7">
         <v>990.69999999999709</v>
       </c>
       <c r="AM79" s="7">
         <v>1477.2000000000007</v>
       </c>
-      <c r="AN79" s="29" t="s">
+      <c r="AN79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AO79" s="7">
         <v>1294.2</v>
       </c>
       <c r="AP79" s="7">
         <v>1194.4999999999998</v>
       </c>
       <c r="AQ79" s="7">
         <v>1574.8000000000002</v>
       </c>
       <c r="AR79" s="7">
         <v>1989.8000000000002</v>
       </c>
       <c r="AS79" s="7">
         <v>2070.5999999999995</v>
       </c>
       <c r="AT79" s="7">
         <v>2887.2000000000007</v>
       </c>
       <c r="AU79" s="7">
         <v>3386.6000000000004</v>
       </c>
       <c r="AV79" s="7">
         <v>3625.5999999999985</v>
       </c>
       <c r="AW79" s="7">
         <v>2480.1000000000022</v>
       </c>
       <c r="AX79" s="7">
         <v>2664.5</v>
       </c>
       <c r="AY79" s="7">
         <v>2469.5</v>
       </c>
       <c r="AZ79" s="7">
         <v>2918.5</v>
       </c>
-      <c r="BA79" s="29" t="s">
+      <c r="BA79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BB79" s="7">
         <v>2358.1</v>
       </c>
       <c r="BC79" s="7">
         <v>2121.7000000000003</v>
       </c>
       <c r="BD79" s="7">
         <v>2388.8000000000002</v>
       </c>
       <c r="BE79" s="7">
         <v>2944.1000000000004</v>
       </c>
       <c r="BF79" s="7">
         <v>2721.0999999999985</v>
       </c>
       <c r="BG79" s="8">
         <v>3243.1000000000004</v>
       </c>
       <c r="BH79" s="8">
         <v>4669.6000000000004</v>
       </c>
       <c r="BI79" s="8">
         <v>4529.2000000000007</v>
       </c>
       <c r="BJ79" s="7">
         <v>3572.2000000000007</v>
       </c>
       <c r="BK79" s="7">
         <v>3575.3999999999978</v>
       </c>
       <c r="BL79" s="7">
         <v>2878.1000000000022</v>
       </c>
       <c r="BM79" s="7">
         <v>3419.2999999999956</v>
       </c>
-      <c r="BN79" s="29" t="s">
+      <c r="BN79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="BO79" s="7">
         <v>13129.297769826921</v>
       </c>
       <c r="BP79" s="7">
         <v>13024.216939018936</v>
       </c>
       <c r="BQ79" s="7">
         <v>14851.532857020202</v>
       </c>
       <c r="BR79" s="7">
         <v>15769.448782813508</v>
       </c>
       <c r="BS79" s="7">
         <v>3644.3693951999994</v>
       </c>
       <c r="BT79" s="7">
         <v>3782.2000000000007</v>
       </c>
       <c r="BU79" s="7">
         <v>5156.1694811999987</v>
       </c>
       <c r="BV79" s="7">
         <v>5583.4305188000035</v>
       </c>
       <c r="BW79" s="7">
         <v>4023.5999999999985</v>
       </c>
       <c r="BX79" s="7">
         <v>3629.1999999999971</v>
       </c>
       <c r="BY79" s="9">
         <v>3061.9000000000015</v>
       </c>
       <c r="BZ79" s="9">
         <v>3428</v>
       </c>
-      <c r="CA79" s="29" t="s">
+      <c r="CA79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CB79" s="7">
         <v>2953.5998955807299</v>
       </c>
       <c r="CC79" s="7">
         <v>1362.0033692881598</v>
       </c>
       <c r="CD79" s="7">
         <v>4475.4790138795097</v>
       </c>
       <c r="CE79" s="7">
         <v>2933.7031611494003</v>
       </c>
       <c r="CF79" s="7">
         <v>2845.9897343205812</v>
       </c>
       <c r="CG79" s="7">
         <v>2979.3248257816176</v>
       </c>
       <c r="CH79" s="7">
         <v>3832.1000000000022</v>
       </c>
       <c r="CI79" s="7">
         <v>4570.2000000000007</v>
       </c>
       <c r="CJ79" s="7">
         <v>3166.9546262617259</v>
       </c>
       <c r="CK79" s="4">
         <v>28947.745373738275</v>
       </c>
       <c r="CL79" s="9">
         <v>2849.4999999999964</v>
       </c>
       <c r="CM79" s="9">
         <v>3122.3000000000029</v>
       </c>
-      <c r="CO79" s="29" t="s">
+      <c r="CO79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CP79" s="7">
-        <v>2838.5</v>
+        <v>2882.9703408985119</v>
       </c>
       <c r="CQ79" s="4">
-        <v>2643.3</v>
+        <v>2638.0902811982273</v>
       </c>
       <c r="CR79" s="7">
-        <v>3143.5999999999995</v>
+        <v>3254.4607797240487</v>
       </c>
       <c r="CS79" s="7">
-        <v>2982</v>
+        <v>3075.2469761040975</v>
       </c>
       <c r="CT79" s="7">
-        <v>3080.4431755791175</v>
+        <v>3333.4702265085307</v>
       </c>
       <c r="CU79" s="7">
-        <v>3050.7549403857192</v>
+        <v>3351.9005639098286</v>
       </c>
       <c r="CV79" s="7">
-        <v>4044.7094899283002</v>
+        <v>4501.894254111794</v>
       </c>
       <c r="CW79" s="7">
-        <v>4370.9923941068628</v>
+        <v>4420.2974201750658</v>
       </c>
       <c r="CX79" s="7">
-        <v>3680</v>
+        <v>3449.3256795452216</v>
       </c>
       <c r="CY79" s="4">
-        <v>3520.1000000000022</v>
+        <v>3295.0390696887989</v>
       </c>
       <c r="CZ79" s="9">
-        <v>3245.6044433392017</v>
+        <v>2965.13736057192</v>
       </c>
       <c r="DA79" s="9">
-        <v>3573.2742902350219</v>
-[...1 lines deleted...]
-      <c r="DC79" s="29" t="s">
+        <v>3327.8715722643537</v>
+      </c>
+      <c r="DC79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD79" s="7">
         <v>3523.4</v>
       </c>
       <c r="DE79" s="4">
         <v>2966.1</v>
       </c>
       <c r="DF79" s="7">
         <v>3509.7000000000007</v>
       </c>
       <c r="DG79" s="7">
         <v>3870.5</v>
       </c>
       <c r="DH79" s="7">
         <v>3827.0999999999985</v>
       </c>
-      <c r="DI79" s="7"/>
-      <c r="DJ79" s="7"/>
+      <c r="DI79" s="7">
+        <v>4070.7100092633591</v>
+      </c>
+      <c r="DJ79" s="7">
+        <v>5016.5899907366402</v>
+      </c>
       <c r="DK79" s="7"/>
       <c r="DL79" s="7"/>
       <c r="DM79" s="4"/>
       <c r="DN79" s="9"/>
       <c r="DO79" s="9"/>
     </row>
     <row r="80" spans="1:119">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="7">
         <v>352.6</v>
       </c>
       <c r="C80" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D80" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E80" s="7">
         <v>607.9</v>
       </c>
       <c r="F80" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G80" s="7">
         <v>590.29999999999973</v>
       </c>
       <c r="H80" s="7">
         <v>1013.9000000000001</v>
       </c>
       <c r="I80" s="7">
         <v>835.70000000000027</v>
       </c>
       <c r="J80" s="7">
         <v>805.80000000000018</v>
       </c>
       <c r="K80" s="7">
         <v>481.29999999999927</v>
       </c>
       <c r="L80" s="7">
         <v>310.30000000000018</v>
       </c>
       <c r="M80" s="7">
         <v>245.60000000000036</v>
       </c>
-      <c r="N80" s="29" t="s">
+      <c r="N80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="O80" s="7">
         <v>356.3</v>
       </c>
       <c r="P80" s="7">
         <v>149.5</v>
       </c>
       <c r="Q80" s="7">
         <v>334.90000000000003</v>
       </c>
       <c r="R80" s="7">
         <v>656.7</v>
       </c>
       <c r="S80" s="7">
         <v>608.40000000000009</v>
       </c>
       <c r="T80" s="7">
         <v>614.5</v>
       </c>
       <c r="U80" s="7">
         <v>1108.2999999999997</v>
       </c>
       <c r="V80" s="7">
         <v>925.20000000000027</v>
       </c>
       <c r="W80" s="7">
         <v>876.30000000000018</v>
       </c>
       <c r="X80" s="7">
         <v>552</v>
       </c>
       <c r="Y80" s="7">
         <v>362.79999999999927</v>
       </c>
       <c r="Z80" s="7">
         <v>459.70000000000073</v>
       </c>
-      <c r="AA80" s="29" t="s">
+      <c r="AA80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AB80" s="7">
         <v>421.9</v>
       </c>
       <c r="AC80" s="7">
         <v>214.30000000000007</v>
       </c>
       <c r="AD80" s="7">
         <v>415.20000000000005</v>
       </c>
       <c r="AE80" s="7">
         <v>734.59999999999991</v>
       </c>
       <c r="AF80" s="7">
         <v>707.09999999999991</v>
       </c>
       <c r="AG80" s="7">
         <v>746.5</v>
       </c>
       <c r="AH80" s="7">
         <v>1147.5000000000005</v>
       </c>
       <c r="AI80" s="7">
         <v>1045.3999999999996</v>
       </c>
       <c r="AJ80" s="7">
         <v>1057.6000000000004</v>
       </c>
       <c r="AK80" s="7">
         <v>623</v>
       </c>
       <c r="AL80" s="7">
         <v>440</v>
       </c>
       <c r="AM80" s="7">
         <v>783.60000000000036</v>
       </c>
-      <c r="AN80" s="29" t="s">
+      <c r="AN80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="AO80" s="7">
         <v>500.4</v>
       </c>
       <c r="AP80" s="7">
         <v>259.80000000000007</v>
       </c>
       <c r="AQ80" s="7">
         <v>510</v>
       </c>
       <c r="AR80" s="7">
         <v>906.49999999999977</v>
       </c>
       <c r="AS80" s="7">
         <v>857</v>
       </c>
       <c r="AT80" s="7">
         <v>947</v>
       </c>
       <c r="AU80" s="7">
         <v>1389</v>
       </c>
       <c r="AV80" s="7">
         <v>1317.8000000000002</v>
       </c>
       <c r="AW80" s="7">
         <v>1238.8999999999996</v>
       </c>
       <c r="AX80" s="7">
         <v>736.5</v>
       </c>
       <c r="AY80" s="7">
         <v>539.60000000000036</v>
       </c>
       <c r="AZ80" s="7">
         <v>906.39999999999964</v>
       </c>
-      <c r="BA80" s="29" t="s">
+      <c r="BA80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BB80" s="7">
         <v>578.9</v>
       </c>
       <c r="BC80" s="7">
         <v>345.80000000000007</v>
       </c>
       <c r="BD80" s="7">
         <v>602.59999999999991</v>
       </c>
       <c r="BE80" s="7">
         <v>935.00000000000023</v>
       </c>
       <c r="BF80" s="7">
         <v>917</v>
       </c>
       <c r="BG80" s="8">
         <v>1027.5</v>
       </c>
       <c r="BH80" s="8">
         <v>1712.1999999999998</v>
       </c>
       <c r="BI80" s="8">
         <v>1509.8000000000002</v>
       </c>
       <c r="BJ80" s="7">
         <v>1485.4000000000005</v>
       </c>
       <c r="BK80" s="7">
         <v>897.19999999999891</v>
       </c>
       <c r="BL80" s="7">
         <v>716</v>
       </c>
       <c r="BM80" s="7">
         <v>1195.7000000000007</v>
       </c>
-      <c r="BN80" s="29" t="s">
+      <c r="BN80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="BO80" s="7">
         <v>10059.001926039933</v>
       </c>
       <c r="BP80" s="7">
         <v>9461.815701912692</v>
       </c>
       <c r="BQ80" s="7">
         <v>22060.32454957447</v>
       </c>
       <c r="BR80" s="7">
         <v>13984.647920754644</v>
       </c>
       <c r="BS80" s="7">
         <v>1122.3412177999999</v>
       </c>
       <c r="BT80" s="7">
         <v>1149.6000000000004</v>
       </c>
       <c r="BU80" s="7">
         <v>1971.3332748999992</v>
       </c>
       <c r="BV80" s="7">
         <v>1776.4667251000001</v>
       </c>
       <c r="BW80" s="7">
         <v>1720.7000000000007</v>
       </c>
       <c r="BX80" s="7">
         <v>930.79999999999927</v>
       </c>
       <c r="BY80" s="9">
         <v>792.60000000000036</v>
       </c>
       <c r="BZ80" s="9">
         <v>1299.2000000000007</v>
       </c>
-      <c r="CA80" s="29" t="s">
+      <c r="CA80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CB80" s="7">
         <v>522.96349091166064</v>
       </c>
       <c r="CC80" s="7">
         <v>315.86050111411896</v>
       </c>
       <c r="CD80" s="7">
         <v>469.83822066434197</v>
       </c>
       <c r="CE80" s="7">
         <v>644.10861940368386</v>
       </c>
       <c r="CF80" s="7">
         <v>678.64404154890281</v>
       </c>
       <c r="CG80" s="7">
         <v>640.28512635729157</v>
       </c>
       <c r="CH80" s="7">
         <v>1016.6999999999998</v>
       </c>
       <c r="CI80" s="7">
         <v>936.10000000000036</v>
       </c>
       <c r="CJ80" s="7">
         <v>877.49308808903152</v>
       </c>
       <c r="CK80" s="4">
         <v>5809.1069119109688</v>
       </c>
       <c r="CL80" s="9">
         <v>535.69999999999982</v>
       </c>
       <c r="CM80" s="9">
         <v>730</v>
       </c>
-      <c r="CO80" s="29" t="s">
+      <c r="CO80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="CP80" s="7">
-        <v>535.20000000000005</v>
+        <v>592.57216590719452</v>
       </c>
       <c r="CQ80" s="4">
-        <v>381.79999999999995</v>
+        <v>390.29733611890208</v>
       </c>
       <c r="CR80" s="7">
-        <v>549.70000000000005</v>
+        <v>578.24899055683022</v>
       </c>
       <c r="CS80" s="7">
-        <v>708.3</v>
+        <v>711.30187504081118</v>
       </c>
       <c r="CT80" s="7">
-        <v>693.48748404668549</v>
+        <v>701.07636155941236</v>
       </c>
       <c r="CU80" s="7">
-        <v>799.50094394446478</v>
+        <v>795.32480145007776</v>
       </c>
       <c r="CV80" s="7">
-        <v>1130.6555516231574</v>
+        <v>1163.116195534692</v>
       </c>
       <c r="CW80" s="7">
-        <v>1044.1560203856925</v>
+        <v>1029.794340248216</v>
       </c>
       <c r="CX80" s="7">
-        <v>1106.5</v>
+        <v>1049.8134106415446</v>
       </c>
       <c r="CY80" s="4">
-        <v>652.09999999999945</v>
+        <v>638.87175857200964</v>
       </c>
       <c r="CZ80" s="9">
-        <v>586.44281741275336</v>
+        <v>568.34929614085831</v>
       </c>
       <c r="DA80" s="9">
-        <v>907.50996990368185</v>
-[...1 lines deleted...]
-      <c r="DC80" s="29" t="s">
+        <v>882.80539558046439</v>
+      </c>
+      <c r="DC80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD80" s="7">
         <v>696.8</v>
       </c>
       <c r="DE80" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF80" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DG80" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DH80" s="7">
         <v>825</v>
       </c>
-      <c r="DI80" s="7"/>
-      <c r="DJ80" s="7"/>
+      <c r="DI80" s="7">
+        <v>913.60738109789509</v>
+      </c>
+      <c r="DJ80" s="7">
+        <v>1352.8926189021049</v>
+      </c>
       <c r="DK80" s="7"/>
       <c r="DL80" s="7"/>
       <c r="DM80" s="4"/>
       <c r="DN80" s="9"/>
       <c r="DO80" s="9"/>
     </row>
     <row r="81" spans="1:119">
-      <c r="A81" s="29" t="s">
+      <c r="A81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B81" s="7">
         <v>338</v>
       </c>
       <c r="C81" s="7">
         <v>288.39999999999998</v>
       </c>
       <c r="D81" s="7">
         <v>300</v>
       </c>
       <c r="E81" s="7">
         <v>510.1</v>
       </c>
       <c r="F81" s="7">
         <v>532.20000000000005</v>
       </c>
       <c r="G81" s="8">
         <v>606.89999999999986</v>
       </c>
       <c r="H81" s="8">
         <v>729.90000000000009</v>
       </c>
       <c r="I81" s="7">
         <v>1035.3000000000002</v>
       </c>
       <c r="J81" s="7">
         <v>969</v>
       </c>
       <c r="K81" s="7">
         <v>491.5</v>
       </c>
       <c r="L81" s="7">
         <v>349.19999999999982</v>
       </c>
       <c r="M81" s="7">
         <v>399.19999999999982</v>
       </c>
-      <c r="N81" s="29" t="s">
+      <c r="N81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="O81" s="7">
         <v>366.6</v>
       </c>
       <c r="P81" s="7">
         <v>276.60000000000002</v>
       </c>
       <c r="Q81" s="7">
         <v>318.89999999999998</v>
       </c>
       <c r="R81" s="7">
         <v>484.69999999999993</v>
       </c>
       <c r="S81" s="7">
         <v>606.20000000000005</v>
       </c>
       <c r="T81" s="7">
         <v>612.80000000000018</v>
       </c>
       <c r="U81" s="7">
         <v>775.89999999999964</v>
       </c>
       <c r="V81" s="7">
         <v>1141.1999999999998</v>
       </c>
       <c r="W81" s="7">
         <v>1023.8000000000002</v>
       </c>
       <c r="X81" s="7">
         <v>526.40000000000055</v>
       </c>
       <c r="Y81" s="7">
         <v>366.59999999999945</v>
       </c>
       <c r="Z81" s="7">
         <v>429.60000000000036</v>
       </c>
-      <c r="AA81" s="29" t="s">
+      <c r="AA81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AB81" s="7">
         <v>389</v>
       </c>
       <c r="AC81" s="7">
         <v>301.39999999999998</v>
       </c>
       <c r="AD81" s="7">
         <v>344.50000000000011</v>
       </c>
       <c r="AE81" s="7">
         <v>518.39999999999986</v>
       </c>
       <c r="AF81" s="7">
         <v>653.89999999999986</v>
       </c>
       <c r="AG81" s="8">
         <v>687.30000000000018</v>
       </c>
       <c r="AH81" s="8">
         <v>930.5</v>
       </c>
       <c r="AI81" s="8">
         <v>1212.3999999999996</v>
       </c>
       <c r="AJ81" s="7">
         <v>1142.5</v>
       </c>
       <c r="AK81" s="7">
         <v>587.70000000000073</v>
       </c>
       <c r="AL81" s="7">
         <v>388.69999999999982</v>
       </c>
       <c r="AM81" s="7">
         <v>648.30000000000018</v>
       </c>
-      <c r="AN81" s="29" t="s">
+      <c r="AN81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="AO81" s="7">
         <v>448.7</v>
       </c>
       <c r="AP81" s="7">
         <v>351.40000000000003</v>
       </c>
       <c r="AQ81" s="7">
         <v>452.9</v>
       </c>
       <c r="AR81" s="7">
         <v>686.09999999999991</v>
       </c>
       <c r="AS81" s="7">
         <v>784.5</v>
       </c>
       <c r="AT81" s="7">
         <v>886.80000000000018</v>
       </c>
       <c r="AU81" s="7">
         <v>1076.2000000000003</v>
       </c>
       <c r="AV81" s="7">
         <v>1546.0999999999995</v>
       </c>
       <c r="AW81" s="7">
         <v>1276.8000000000002</v>
       </c>
       <c r="AX81" s="7">
         <v>691.70000000000073</v>
       </c>
       <c r="AY81" s="7">
         <v>554</v>
       </c>
       <c r="AZ81" s="7">
         <v>790.29999999999927</v>
       </c>
-      <c r="BA81" s="29" t="s">
+      <c r="BA81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BB81" s="7">
         <v>526.4</v>
       </c>
       <c r="BC81" s="7">
         <v>499.30000000000007</v>
       </c>
       <c r="BD81" s="7">
         <v>471</v>
       </c>
       <c r="BE81" s="7">
         <v>738.39999999999986</v>
       </c>
       <c r="BF81" s="7">
         <v>950.09999999999991</v>
       </c>
       <c r="BG81" s="8">
         <v>1056.4000000000005</v>
       </c>
       <c r="BH81" s="8">
         <v>1241.5</v>
       </c>
       <c r="BI81" s="8">
         <v>1707.6999999999998</v>
       </c>
       <c r="BJ81" s="7">
         <v>1484.1999999999998</v>
       </c>
       <c r="BK81" s="7">
         <v>875.60000000000036</v>
       </c>
       <c r="BL81" s="7">
         <v>647.5</v>
       </c>
       <c r="BM81" s="7">
         <v>893.39999999999964</v>
       </c>
-      <c r="BN81" s="29" t="s">
+      <c r="BN81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="BO81" s="7">
         <v>10763.821886200685</v>
       </c>
       <c r="BP81" s="7">
         <v>12581.611460506127</v>
       </c>
       <c r="BQ81" s="7">
         <v>21484.3845489495</v>
       </c>
       <c r="BR81" s="7">
         <v>18826.670800552878</v>
       </c>
       <c r="BS81" s="7">
         <v>1224.1368329000002</v>
       </c>
       <c r="BT81" s="7">
         <v>1318.6</v>
       </c>
       <c r="BU81" s="7">
         <v>1467.5384076</v>
       </c>
       <c r="BV81" s="7">
         <v>1946.7615923999992</v>
       </c>
       <c r="BW81" s="7">
         <v>1772.3000000000011</v>
       </c>
       <c r="BX81" s="7">
         <v>666</v>
       </c>
       <c r="BY81" s="9">
         <v>583.69999999999891</v>
       </c>
       <c r="BZ81" s="9">
         <v>968.70000000000073</v>
       </c>
-      <c r="CA81" s="29" t="s">
+      <c r="CA81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CB81" s="7">
         <v>442.02102468714679</v>
       </c>
       <c r="CC81" s="7">
         <v>367.20743333088228</v>
       </c>
       <c r="CD81" s="7">
         <v>312.99815471420777</v>
       </c>
       <c r="CE81" s="7">
         <v>521.38386482987835</v>
       </c>
       <c r="CF81" s="7">
         <v>682.1752279721004</v>
       </c>
       <c r="CG81" s="7">
         <v>674.31429446578431</v>
       </c>
       <c r="CH81" s="7">
         <v>750.20000000000027</v>
       </c>
       <c r="CI81" s="7">
         <v>1428.0999999999995</v>
       </c>
       <c r="CJ81" s="7">
         <v>871.32746228167343</v>
       </c>
       <c r="CK81" s="4">
         <v>5645.0725377183262</v>
       </c>
       <c r="CL81" s="9">
         <v>418.90000000000055</v>
       </c>
       <c r="CM81" s="9">
         <v>700.80000000000018</v>
       </c>
-      <c r="CO81" s="29" t="s">
+      <c r="CO81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="CP81" s="7">
-        <v>419.3</v>
+        <v>474.20689698421234</v>
       </c>
       <c r="CQ81" s="4">
-        <v>382.09999999999997</v>
+        <v>393.91365331449117</v>
       </c>
       <c r="CR81" s="7">
-        <v>336.30000000000007</v>
+        <v>360.28495631320459</v>
       </c>
       <c r="CS81" s="7">
-        <v>590.20000000000005</v>
+        <v>600.75866202433826</v>
       </c>
       <c r="CT81" s="7">
-        <v>612.44846451624016</v>
+        <v>617.53915876442079</v>
       </c>
       <c r="CU81" s="7">
-        <v>733.5639988413318</v>
+        <v>744.68667612888112</v>
       </c>
       <c r="CV81" s="7">
-        <v>855.52191729958349</v>
+        <v>849.74530565858549</v>
       </c>
       <c r="CW81" s="7">
-        <v>1198.9656193428441</v>
+        <v>1242.4476012787327</v>
       </c>
       <c r="CX81" s="7">
-        <v>1066.8000000000002</v>
+        <v>992.82993747670935</v>
       </c>
       <c r="CY81" s="4">
-        <v>407.5</v>
+        <v>406.09250673968654</v>
       </c>
       <c r="CZ81" s="9">
-        <v>326.62373479439157</v>
+        <v>308.26382322136396</v>
       </c>
       <c r="DA81" s="9">
-        <v>606.33657744906577</v>
-[...1 lines deleted...]
-      <c r="DC81" s="29" t="s">
+        <v>614.33784926453518</v>
+      </c>
+      <c r="DC81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD81" s="7">
         <v>510.2</v>
       </c>
       <c r="DE81" s="4">
         <v>409.8</v>
       </c>
       <c r="DF81" s="7">
         <v>452.59999999999991</v>
       </c>
       <c r="DG81" s="7">
         <v>618.80000000000018</v>
       </c>
       <c r="DH81" s="7">
         <v>723.79999999999973</v>
       </c>
-      <c r="DI81" s="7"/>
-      <c r="DJ81" s="7"/>
+      <c r="DI81" s="7">
+        <v>863.93122475872633</v>
+      </c>
+      <c r="DJ81" s="7">
+        <v>965.26877524127349</v>
+      </c>
       <c r="DK81" s="7"/>
       <c r="DL81" s="7"/>
       <c r="DM81" s="4"/>
       <c r="DN81" s="9"/>
       <c r="DO81" s="9"/>
     </row>
     <row r="82" spans="1:119">
-      <c r="A82" s="29" t="s">
+      <c r="A82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B82" s="7">
         <v>375.1</v>
       </c>
       <c r="C82" s="7">
         <v>338.79999999999995</v>
       </c>
       <c r="D82" s="7">
         <v>346.9</v>
       </c>
       <c r="E82" s="7">
         <v>566</v>
       </c>
       <c r="F82" s="7">
         <v>712.7</v>
       </c>
       <c r="G82" s="8">
         <v>969.90000000000009</v>
       </c>
       <c r="H82" s="8">
         <v>1175.9999999999995</v>
       </c>
       <c r="I82" s="7">
         <v>823.30000000000018</v>
       </c>
       <c r="J82" s="7">
         <v>860.40000000000055</v>
       </c>
       <c r="K82" s="7">
         <v>538.79999999999927</v>
       </c>
       <c r="L82" s="7">
         <v>356.80000000000018</v>
       </c>
       <c r="M82" s="7">
         <v>348.10000000000036</v>
       </c>
-      <c r="N82" s="29" t="s">
+      <c r="N82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="O82" s="7">
         <v>454.7</v>
       </c>
       <c r="P82" s="7">
         <v>353.00000000000006</v>
       </c>
       <c r="Q82" s="7">
         <v>340.09999999999991</v>
       </c>
       <c r="R82" s="7">
         <v>609</v>
       </c>
       <c r="S82" s="7">
         <v>724.50000000000023</v>
       </c>
       <c r="T82" s="7">
         <v>998</v>
       </c>
       <c r="U82" s="7">
         <v>1270.1999999999998</v>
       </c>
       <c r="V82" s="7">
         <v>904.69999999999982</v>
       </c>
       <c r="W82" s="7">
         <v>979.30000000000018</v>
       </c>
       <c r="X82" s="7">
         <v>557.69999999999982</v>
       </c>
       <c r="Y82" s="7">
         <v>418.30000000000018</v>
       </c>
       <c r="Z82" s="7">
         <v>388.60000000000036</v>
       </c>
-      <c r="AA82" s="29" t="s">
+      <c r="AA82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AB82" s="7">
         <v>496.1</v>
       </c>
       <c r="AC82" s="7">
         <v>446.69999999999993</v>
       </c>
       <c r="AD82" s="7">
         <v>382.20000000000005</v>
       </c>
       <c r="AE82" s="7">
         <v>616.59999999999991</v>
       </c>
       <c r="AF82" s="7">
         <v>866.20000000000027</v>
       </c>
       <c r="AG82" s="8">
         <v>1191.6999999999998</v>
       </c>
       <c r="AH82" s="8">
         <v>1344.8999999999996</v>
       </c>
       <c r="AI82" s="8">
         <v>1054.2000000000007</v>
       </c>
       <c r="AJ82" s="7">
         <v>1069.0999999999995</v>
       </c>
       <c r="AK82" s="7">
         <v>680.69999999999982</v>
       </c>
       <c r="AL82" s="7">
         <v>507.60000000000036</v>
       </c>
       <c r="AM82" s="7">
         <v>558.79999999999927</v>
       </c>
-      <c r="AN82" s="29" t="s">
+      <c r="AN82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="AO82" s="7">
         <v>580.79999999999995</v>
       </c>
       <c r="AP82" s="7">
         <v>537.5</v>
       </c>
       <c r="AQ82" s="7">
         <v>503.29999999999995</v>
       </c>
       <c r="AR82" s="7">
         <v>829</v>
       </c>
       <c r="AS82" s="7">
         <v>1081.0999999999999</v>
       </c>
       <c r="AT82" s="7">
         <v>1569.6000000000004</v>
       </c>
       <c r="AU82" s="7">
         <v>1625</v>
       </c>
       <c r="AV82" s="7">
         <v>1464.8000000000002</v>
       </c>
       <c r="AW82" s="7">
         <v>1221.6000000000004</v>
       </c>
       <c r="AX82" s="7">
         <v>770.5</v>
       </c>
       <c r="AY82" s="7">
         <v>721.79999999999927</v>
       </c>
       <c r="AZ82" s="7">
         <v>749.29999999999927</v>
       </c>
-      <c r="BA82" s="29" t="s">
+      <c r="BA82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BB82" s="7">
         <v>751.8</v>
       </c>
       <c r="BC82" s="7">
         <v>734.40000000000009</v>
       </c>
       <c r="BD82" s="7">
         <v>592.10000000000014</v>
       </c>
       <c r="BE82" s="7">
         <v>937.29999999999973</v>
       </c>
       <c r="BF82" s="7">
         <v>1233.5000000000005</v>
       </c>
       <c r="BG82" s="8">
         <v>1834.8999999999996</v>
       </c>
       <c r="BH82" s="8">
         <v>2018.3999999999996</v>
       </c>
       <c r="BI82" s="8">
         <v>1809.8999999999996</v>
       </c>
       <c r="BJ82" s="7">
         <v>1524.4000000000015</v>
       </c>
       <c r="BK82" s="7">
         <v>967</v>
       </c>
       <c r="BL82" s="7">
         <v>842.39999999999964</v>
       </c>
       <c r="BM82" s="7">
         <v>1036.6000000000004</v>
       </c>
-      <c r="BN82" s="29" t="s">
+      <c r="BN82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="BO82" s="7">
         <v>16394.091600327403</v>
       </c>
       <c r="BP82" s="7">
         <v>19232.793636234859</v>
       </c>
       <c r="BQ82" s="7">
         <v>17544.807904755275</v>
       </c>
       <c r="BR82" s="7">
         <v>26393.132592180387</v>
       </c>
       <c r="BS82" s="7">
         <v>1601.9608777000003</v>
       </c>
       <c r="BT82" s="7">
         <v>2281.0999999999995</v>
       </c>
       <c r="BU82" s="7">
         <v>2640.4991415000004</v>
       </c>
       <c r="BV82" s="7">
         <v>2126.8008585000007</v>
       </c>
       <c r="BW82" s="7">
         <v>2003.0999999999985</v>
       </c>
       <c r="BX82" s="7">
         <v>1389.1000000000022</v>
       </c>
       <c r="BY82" s="9">
         <v>1242.5</v>
       </c>
       <c r="BZ82" s="9">
         <v>1319.1999999999971</v>
       </c>
-      <c r="CA82" s="29" t="s">
+      <c r="CA82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CB82" s="7">
         <v>933.6955248759034</v>
       </c>
       <c r="CC82" s="7">
         <v>848.05185721471935</v>
       </c>
       <c r="CD82" s="7">
         <v>701.77921352226463</v>
       </c>
       <c r="CE82" s="7">
         <v>875.53323706214269</v>
       </c>
       <c r="CF82" s="7">
         <v>1143.4905220979431</v>
       </c>
       <c r="CG82" s="7">
         <v>1350.5496452270272</v>
       </c>
       <c r="CH82" s="7">
         <v>1472.5999999999995</v>
       </c>
       <c r="CI82" s="7">
         <v>1649.3000000000002</v>
       </c>
       <c r="CJ82" s="7">
         <v>1547.0527792296998</v>
       </c>
       <c r="CK82" s="4">
         <v>10248.3472207703</v>
       </c>
       <c r="CL82" s="9">
         <v>1178.8000000000011</v>
       </c>
       <c r="CM82" s="9">
         <v>1029.5999999999985</v>
       </c>
-      <c r="CO82" s="29" t="s">
+      <c r="CO82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="CP82" s="7">
-        <v>937</v>
+        <v>969.62447277084232</v>
       </c>
       <c r="CQ82" s="4">
-        <v>929.90000000000009</v>
+        <v>912.97586398359579</v>
       </c>
       <c r="CR82" s="7">
-        <v>1143.5</v>
+        <v>1113.9232080674783</v>
       </c>
       <c r="CS82" s="7">
-        <v>1415.9</v>
+        <v>1361.4465452518789</v>
       </c>
       <c r="CT82" s="7">
-        <v>1676.0538839652772</v>
+        <v>1613.4626714879823</v>
       </c>
       <c r="CU82" s="7">
-        <v>1831.26644321598</v>
+        <v>1858.8771028266083</v>
       </c>
       <c r="CV82" s="7">
-        <v>2165.407752841309</v>
+        <v>2212.4749700827724</v>
       </c>
       <c r="CW82" s="7">
-        <v>1715.5719199774339</v>
+        <v>1651.9213726949383</v>
       </c>
       <c r="CX82" s="7">
-        <v>1768.6999999999989</v>
+        <v>1640.7045140457394</v>
       </c>
       <c r="CY82" s="4">
-        <v>1181.3000000000011</v>
+        <v>1180.293673113054</v>
       </c>
       <c r="CZ82" s="9">
-        <v>1218.3185220565792</v>
+        <v>1173.0520338969673</v>
       </c>
       <c r="DA82" s="9">
-        <v>1249.103374862616</v>
-[...1 lines deleted...]
-      <c r="DC82" s="29" t="s">
+        <v>1241.9960356578176</v>
+      </c>
+      <c r="DC82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD82" s="7">
         <v>1159.5</v>
       </c>
       <c r="DE82" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF82" s="7">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG82" s="7">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH82" s="7">
         <v>1571.6000000000004</v>
       </c>
-      <c r="DI82" s="7"/>
-      <c r="DJ82" s="7"/>
+      <c r="DI82" s="7">
+        <v>2018.0341764774075</v>
+      </c>
+      <c r="DJ82" s="7">
+        <v>2267.4658235225925</v>
+      </c>
       <c r="DK82" s="7"/>
       <c r="DL82" s="7"/>
       <c r="DM82" s="4"/>
       <c r="DN82" s="9"/>
       <c r="DO82" s="9"/>
     </row>
     <row r="83" spans="1:119">
-      <c r="A83" s="29" t="s">
+      <c r="A83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="7">
         <v>1151.4000000000001</v>
       </c>
       <c r="C83" s="7">
         <v>784.89999999999986</v>
       </c>
       <c r="D83" s="7">
         <v>880.7</v>
       </c>
       <c r="E83" s="7">
         <v>1478.8000000000002</v>
       </c>
       <c r="F83" s="7">
         <v>1663.5</v>
       </c>
       <c r="G83" s="8">
         <v>1449.8999999999996</v>
       </c>
       <c r="H83" s="8">
         <v>2852.8</v>
       </c>
       <c r="I83" s="7">
         <v>2137.7000000000007</v>
       </c>
       <c r="J83" s="7">
         <v>2178.2999999999993</v>
       </c>
       <c r="K83" s="7">
         <v>1842.7999999999993</v>
       </c>
       <c r="L83" s="7">
         <v>1433.6000000000022</v>
       </c>
       <c r="M83" s="7">
         <v>1559.5</v>
       </c>
-      <c r="N83" s="29" t="s">
+      <c r="N83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="O83" s="7">
         <v>1377</v>
       </c>
       <c r="P83" s="7">
         <v>855.69999999999982</v>
       </c>
       <c r="Q83" s="7">
         <v>969.80000000000018</v>
       </c>
       <c r="R83" s="7">
         <v>1614.1000000000004</v>
       </c>
       <c r="S83" s="7">
         <v>1803.8999999999996</v>
       </c>
       <c r="T83" s="7">
         <v>1524.8999999999996</v>
       </c>
       <c r="U83" s="7">
         <v>3205.7000000000007</v>
       </c>
       <c r="V83" s="7">
         <v>2479.8999999999996</v>
       </c>
       <c r="W83" s="7">
         <v>2489.1000000000004</v>
       </c>
       <c r="X83" s="7">
         <v>2233.4999999999982</v>
       </c>
       <c r="Y83" s="7">
         <v>1778.3000000000029</v>
       </c>
       <c r="Z83" s="7">
         <v>1861.7999999999993</v>
       </c>
-      <c r="AA83" s="29" t="s">
+      <c r="AA83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AB83" s="7">
         <v>1719.2</v>
       </c>
       <c r="AC83" s="7">
         <v>1072.2</v>
       </c>
       <c r="AD83" s="7">
         <v>1332.1</v>
       </c>
       <c r="AE83" s="7">
         <v>1956.8000000000002</v>
       </c>
       <c r="AF83" s="7">
         <v>2376.4999999999991</v>
       </c>
       <c r="AG83" s="8">
         <v>2093.6000000000004</v>
       </c>
       <c r="AH83" s="8">
         <v>3621.8000000000011</v>
       </c>
       <c r="AI83" s="8">
         <v>2812.2999999999993</v>
       </c>
       <c r="AJ83" s="7">
         <v>2946.4000000000015</v>
       </c>
       <c r="AK83" s="7">
         <v>2471.5</v>
       </c>
       <c r="AL83" s="7">
         <v>2120.7999999999993</v>
       </c>
       <c r="AM83" s="7">
         <v>2404.7000000000007</v>
       </c>
-      <c r="AN83" s="29" t="s">
+      <c r="AN83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="AO83" s="7">
         <v>2405.1</v>
       </c>
       <c r="AP83" s="7">
         <v>1451.4</v>
       </c>
       <c r="AQ83" s="7">
         <v>1743.6999999999998</v>
       </c>
       <c r="AR83" s="7">
         <v>2448.8000000000002</v>
       </c>
       <c r="AS83" s="7">
         <v>2652.5</v>
       </c>
       <c r="AT83" s="7">
         <v>2501.2999999999993</v>
       </c>
       <c r="AU83" s="7">
         <v>4191.5</v>
       </c>
       <c r="AV83" s="7">
         <v>3390</v>
       </c>
       <c r="AW83" s="7">
         <v>3248.9000000000015</v>
       </c>
       <c r="AX83" s="7">
         <v>2866.0999999999985</v>
       </c>
       <c r="AY83" s="7">
         <v>2421.1000000000022</v>
       </c>
       <c r="AZ83" s="7">
         <v>2741.2999999999993</v>
       </c>
-      <c r="BA83" s="29" t="s">
+      <c r="BA83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BB83" s="7">
         <v>2683.7</v>
       </c>
       <c r="BC83" s="7">
         <v>1578.5</v>
       </c>
       <c r="BD83" s="7">
         <v>1995.6999999999998</v>
       </c>
       <c r="BE83" s="7">
         <v>2994.3999999999996</v>
       </c>
       <c r="BF83" s="7">
         <v>3509.9000000000015</v>
       </c>
       <c r="BG83" s="8">
         <v>3280.5</v>
       </c>
       <c r="BH83" s="8">
         <v>5256.0999999999985</v>
       </c>
       <c r="BI83" s="8">
         <v>4338.7000000000007</v>
       </c>
       <c r="BJ83" s="7">
         <v>4672.2999999999993</v>
       </c>
       <c r="BK83" s="7">
         <v>3898.6000000000022</v>
       </c>
       <c r="BL83" s="7">
         <v>3202.2999999999956</v>
       </c>
       <c r="BM83" s="7">
         <v>3959.1000000000058</v>
       </c>
-      <c r="BN83" s="29" t="s">
+      <c r="BN83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="BO83" s="7">
         <v>5602.7608486233612</v>
       </c>
       <c r="BP83" s="7">
         <v>5203.2771032929377</v>
       </c>
       <c r="BQ83" s="7">
         <v>5576.3328370131367</v>
       </c>
       <c r="BR83" s="7">
         <v>5895.5763471228129</v>
       </c>
       <c r="BS83" s="7">
         <v>4284.863096699999</v>
       </c>
       <c r="BT83" s="7">
         <v>4013.6000000000022</v>
       </c>
       <c r="BU83" s="7">
         <v>5717.760940199998</v>
       </c>
       <c r="BV83" s="7">
         <v>4907.6390597999998</v>
       </c>
       <c r="BW83" s="7">
         <v>5080.3000000000029</v>
       </c>
       <c r="BX83" s="7">
         <v>4170</v>
       </c>
       <c r="BY83" s="9">
         <v>3268</v>
       </c>
       <c r="BZ83" s="9">
         <v>4379.4000000000015</v>
       </c>
-      <c r="CA83" s="29" t="s">
+      <c r="CA83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CB83" s="7">
         <v>2826.9828047859883</v>
       </c>
       <c r="CC83" s="7">
         <v>1693.1751722140116</v>
       </c>
       <c r="CD83" s="7">
         <v>2765.5409138401646</v>
       </c>
       <c r="CE83" s="7">
         <v>2816.6490916658704</v>
       </c>
       <c r="CF83" s="7">
         <v>2662.4166037096184</v>
       </c>
       <c r="CG83" s="7">
         <v>1862.4354137843475</v>
       </c>
       <c r="CH83" s="7">
         <v>4777.5999999999985</v>
       </c>
       <c r="CI83" s="7">
         <v>3392.4000000000015</v>
       </c>
       <c r="CJ83" s="7">
         <v>3108.713453910761</v>
       </c>
       <c r="CK83" s="4">
         <v>25309.886546089238</v>
       </c>
       <c r="CL83" s="9">
         <v>2290</v>
       </c>
       <c r="CM83" s="9">
         <v>3032</v>
       </c>
-      <c r="CO83" s="29" t="s">
+      <c r="CO83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="CP83" s="7">
-        <v>2728.9</v>
+        <v>2846.9054551099052</v>
       </c>
       <c r="CQ83" s="4">
-        <v>2098.1</v>
+        <v>2108.7153970036343</v>
       </c>
       <c r="CR83" s="7">
-        <v>2393.6000000000004</v>
+        <v>2464.6335739784136</v>
       </c>
       <c r="CS83" s="7">
-        <v>3018</v>
+        <v>3054.9000744684035</v>
       </c>
       <c r="CT83" s="7">
-        <v>3021.354327561261</v>
+        <v>3106.8184754443355</v>
       </c>
       <c r="CU83" s="7">
-        <v>2977.5662844729559</v>
+        <v>3100.3701818403406</v>
       </c>
       <c r="CV83" s="7">
-        <v>4279.4318232668502</v>
+        <v>4433.6082798677198</v>
       </c>
       <c r="CW83" s="7">
-        <v>3790.6475646989311</v>
+        <v>3836.1315920912493</v>
       </c>
       <c r="CX83" s="7">
-        <v>4216.6000000000022</v>
+        <v>4014.7738331631044</v>
       </c>
       <c r="CY83" s="4">
-        <v>3201.8999999999978</v>
+        <v>3103.7375912816096</v>
       </c>
       <c r="CZ83" s="9">
-        <v>2727.6507705401309</v>
+        <v>2596.9616018821798</v>
       </c>
       <c r="DA83" s="9">
-        <v>3424.4165620100612</v>
-[...1 lines deleted...]
-      <c r="DC83" s="29" t="s">
+        <v>3325.1424398452291</v>
+      </c>
+      <c r="DC83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD83" s="7">
         <v>3076.4</v>
       </c>
       <c r="DE83" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF83" s="7">
         <v>2629.8</v>
       </c>
       <c r="DG83" s="7">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH83" s="7">
         <v>3548.3999999999996</v>
       </c>
-      <c r="DI83" s="7"/>
-      <c r="DJ83" s="7"/>
+      <c r="DI83" s="7">
+        <v>3789.3852944931132</v>
+      </c>
+      <c r="DJ83" s="7">
+        <v>4376.8147055068875</v>
+      </c>
       <c r="DK83" s="7"/>
       <c r="DL83" s="7"/>
       <c r="DM83" s="4"/>
       <c r="DN83" s="9"/>
       <c r="DO83" s="9"/>
     </row>
     <row r="84" spans="1:119">
-      <c r="A84" s="29" t="s">
+      <c r="A84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B84" s="7">
         <v>297.3</v>
       </c>
       <c r="C84" s="7">
         <v>197.39999999999998</v>
       </c>
       <c r="D84" s="7">
         <v>185.7</v>
       </c>
       <c r="E84" s="7">
         <v>343.4</v>
       </c>
       <c r="F84" s="7">
         <v>346.29999999999995</v>
       </c>
       <c r="G84" s="8">
         <v>484.40000000000009</v>
       </c>
       <c r="H84" s="8">
         <v>726.19999999999982</v>
       </c>
       <c r="I84" s="7">
         <v>532.30000000000018</v>
       </c>
       <c r="J84" s="7">
         <v>554.19999999999982</v>
       </c>
       <c r="K84" s="7">
         <v>330.60000000000036</v>
       </c>
       <c r="L84" s="7">
         <v>256</v>
       </c>
       <c r="M84" s="7">
         <v>364.80000000000018</v>
       </c>
-      <c r="N84" s="29" t="s">
+      <c r="N84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="O84" s="7">
         <v>373.5</v>
       </c>
       <c r="P84" s="7">
         <v>183.79999999999995</v>
       </c>
       <c r="Q84" s="7">
         <v>211.30000000000007</v>
       </c>
       <c r="R84" s="7">
         <v>347.6</v>
       </c>
       <c r="S84" s="7">
         <v>367.20000000000005</v>
       </c>
       <c r="T84" s="7">
         <v>486.59999999999991</v>
       </c>
       <c r="U84" s="7">
         <v>767.40000000000009</v>
       </c>
       <c r="V84" s="7">
         <v>574.69999999999982</v>
       </c>
       <c r="W84" s="7">
         <v>643.20000000000027</v>
       </c>
       <c r="X84" s="7">
         <v>332.09999999999945</v>
       </c>
       <c r="Y84" s="7">
         <v>249.10000000000036</v>
       </c>
       <c r="Z84" s="7">
         <v>373.19999999999982</v>
       </c>
-      <c r="AA84" s="29" t="s">
+      <c r="AA84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AB84" s="7">
         <v>353.8</v>
       </c>
       <c r="AC84" s="7">
         <v>242.90000000000003</v>
       </c>
       <c r="AD84" s="7">
         <v>236.89999999999998</v>
       </c>
       <c r="AE84" s="7">
         <v>381.30000000000007</v>
       </c>
       <c r="AF84" s="7">
         <v>418.59999999999991</v>
       </c>
       <c r="AG84" s="8">
         <v>559.09999999999991</v>
       </c>
       <c r="AH84" s="8">
         <v>774.20000000000027</v>
       </c>
       <c r="AI84" s="8">
         <v>652.39999999999964</v>
       </c>
       <c r="AJ84" s="7">
         <v>697.80000000000018</v>
       </c>
       <c r="AK84" s="7">
         <v>415.19999999999982</v>
       </c>
       <c r="AL84" s="7">
         <v>277.90000000000055</v>
       </c>
       <c r="AM84" s="7">
         <v>462</v>
       </c>
-      <c r="AN84" s="29" t="s">
+      <c r="AN84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="AO84" s="7">
         <v>402.5</v>
       </c>
       <c r="AP84" s="7">
         <v>263</v>
       </c>
       <c r="AQ84" s="7">
         <v>298.5</v>
       </c>
       <c r="AR84" s="7">
         <v>467.09999999999991</v>
       </c>
       <c r="AS84" s="7">
         <v>520.5</v>
       </c>
       <c r="AT84" s="7">
         <v>697.80000000000018</v>
       </c>
       <c r="AU84" s="7">
         <v>959.90000000000009</v>
       </c>
       <c r="AV84" s="7">
         <v>801.5</v>
       </c>
       <c r="AW84" s="7">
         <v>812.39999999999964</v>
       </c>
       <c r="AX84" s="7">
         <v>476.10000000000036</v>
       </c>
       <c r="AY84" s="7">
         <v>320.80000000000018</v>
       </c>
       <c r="AZ84" s="7">
         <v>570.59999999999945</v>
       </c>
-      <c r="BA84" s="29" t="s">
+      <c r="BA84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BB84" s="7">
         <v>406.9</v>
       </c>
       <c r="BC84" s="7">
         <v>361.9</v>
       </c>
       <c r="BD84" s="7">
         <v>281</v>
       </c>
       <c r="BE84" s="7">
         <v>487.60000000000014</v>
       </c>
       <c r="BF84" s="7">
         <v>516.19999999999982</v>
       </c>
       <c r="BG84" s="8">
         <v>847.40000000000009</v>
       </c>
       <c r="BH84" s="8">
         <v>1177.8000000000002</v>
       </c>
       <c r="BI84" s="8">
         <v>951.09999999999945</v>
       </c>
       <c r="BJ84" s="7">
         <v>1007.9000000000005</v>
       </c>
       <c r="BK84" s="7">
         <v>590.5</v>
       </c>
       <c r="BL84" s="7">
         <v>377.89999999999964</v>
       </c>
       <c r="BM84" s="7">
         <v>645.5</v>
       </c>
-      <c r="BN84" s="29" t="s">
+      <c r="BN84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="BO84" s="7">
         <v>1665.2303632875305</v>
       </c>
       <c r="BP84" s="7">
         <v>1963.893644180609</v>
       </c>
       <c r="BQ84" s="7">
         <v>1316.7695523363873</v>
       </c>
       <c r="BR84" s="7">
         <v>1515.5614908388175</v>
       </c>
       <c r="BS84" s="7">
         <v>702.72500940000009</v>
       </c>
       <c r="BT84" s="7">
         <v>983.80000000000018</v>
       </c>
       <c r="BU84" s="7">
         <v>1294.8558531999997</v>
       </c>
       <c r="BV84" s="7">
         <v>1033.2441467999997</v>
       </c>
       <c r="BW84" s="7">
         <v>1107.5</v>
       </c>
       <c r="BX84" s="7">
         <v>658.60000000000036</v>
       </c>
       <c r="BY84" s="9">
         <v>401.60000000000036</v>
       </c>
       <c r="BZ84" s="9">
         <v>710.60000000000036</v>
       </c>
-      <c r="CA84" s="29" t="s">
+      <c r="CA84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CB84" s="7">
         <v>331.22882349999998</v>
       </c>
       <c r="CC84" s="7">
         <v>217.9412638</v>
       </c>
       <c r="CD84" s="7">
         <v>215.76662356345992</v>
       </c>
       <c r="CE84" s="7">
         <v>289.12614668653146</v>
       </c>
       <c r="CF84" s="7">
         <v>393.65337891823106</v>
       </c>
       <c r="CG84" s="7">
         <v>467.08376353177755</v>
       </c>
       <c r="CH84" s="7">
         <v>641.10000000000014</v>
       </c>
       <c r="CI84" s="7">
         <v>644.69999999999982</v>
       </c>
       <c r="CJ84" s="7">
         <v>530.73272149348077</v>
       </c>
       <c r="CK84" s="4">
         <v>3554.6672785065193</v>
       </c>
       <c r="CL84" s="9">
         <v>190.79999999999973</v>
       </c>
       <c r="CM84" s="9">
         <v>360.19999999999982</v>
       </c>
-      <c r="CO84" s="29" t="s">
+      <c r="CO84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="CP84" s="7">
-        <v>365.5</v>
+        <v>427.29685755631181</v>
       </c>
       <c r="CQ84" s="4">
-        <v>206.70000000000005</v>
+        <v>217.50788096226245</v>
       </c>
       <c r="CR84" s="7">
-        <v>234.79999999999995</v>
+        <v>245.79437845002667</v>
       </c>
       <c r="CS84" s="7">
-        <v>327.29999999999995</v>
+        <v>330.79791484794703</v>
       </c>
       <c r="CT84" s="7">
-        <v>397.307261050325</v>
+        <v>386.2654465492858</v>
       </c>
       <c r="CU84" s="7">
-        <v>517.75395029342258</v>
+        <v>530.80040805885869</v>
       </c>
       <c r="CV84" s="7">
-        <v>719.36551786533983</v>
+        <v>734.78595666585488</v>
       </c>
       <c r="CW84" s="7">
-        <v>699.37327079091256</v>
+        <v>641.41631326027073</v>
       </c>
       <c r="CX84" s="7">
-        <v>689.40000000000009</v>
+        <v>644.26167524392758</v>
       </c>
       <c r="CY84" s="4">
-        <v>394.60000000000036</v>
+        <v>397.61846111044997</v>
       </c>
       <c r="CZ84" s="9">
-        <v>226.07706161126953</v>
+        <v>217.07007971915482</v>
       </c>
       <c r="DA84" s="9">
-        <v>410.86231274498095</v>
-[...1 lines deleted...]
-      <c r="DC84" s="29" t="s">
+        <v>409.01801941084705</v>
+      </c>
+      <c r="DC84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD84" s="7">
         <v>413.6</v>
       </c>
       <c r="DE84" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF84" s="7">
         <v>314.80000000000007</v>
       </c>
       <c r="DG84" s="7">
         <v>360</v>
       </c>
       <c r="DH84" s="7">
         <v>443.89999999999986</v>
       </c>
-      <c r="DI84" s="7"/>
-      <c r="DJ84" s="7"/>
+      <c r="DI84" s="7">
+        <v>638.71338976884408</v>
+      </c>
+      <c r="DJ84" s="7">
+        <v>920.88661023115583</v>
+      </c>
       <c r="DK84" s="7"/>
       <c r="DL84" s="7"/>
       <c r="DM84" s="4"/>
       <c r="DN84" s="9"/>
       <c r="DO84" s="9"/>
     </row>
     <row r="85" spans="1:119">
-      <c r="A85" s="29" t="s">
+      <c r="A85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B85" s="7">
         <v>415.9</v>
       </c>
       <c r="C85" s="7">
         <v>414.20000000000005</v>
       </c>
       <c r="D85" s="7">
         <v>437.19999999999993</v>
       </c>
       <c r="E85" s="7">
         <v>807.2</v>
       </c>
       <c r="F85" s="7">
         <v>749.59999999999991</v>
       </c>
       <c r="G85" s="8">
         <v>983.80000000000018</v>
       </c>
       <c r="H85" s="8">
         <v>1519.6</v>
       </c>
       <c r="I85" s="7">
         <v>1226</v>
       </c>
       <c r="J85" s="7">
         <v>1251.8999999999996</v>
       </c>
       <c r="K85" s="7">
         <v>617.89999999999964</v>
       </c>
       <c r="L85" s="7">
         <v>523.5</v>
       </c>
       <c r="M85" s="7">
         <v>542</v>
       </c>
-      <c r="N85" s="29" t="s">
+      <c r="N85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="O85" s="7">
         <v>451.8</v>
       </c>
       <c r="P85" s="7">
         <v>396.99999999999994</v>
       </c>
       <c r="Q85" s="7">
         <v>505</v>
       </c>
       <c r="R85" s="7">
         <v>823.60000000000014</v>
       </c>
       <c r="S85" s="7">
         <v>790.90000000000009</v>
       </c>
       <c r="T85" s="8">
         <v>1042.6999999999998</v>
       </c>
       <c r="U85" s="8">
         <v>1753.6999999999998</v>
       </c>
       <c r="V85" s="7">
         <v>1376.8000000000002</v>
       </c>
       <c r="W85" s="7">
         <v>1298.8999999999996</v>
       </c>
       <c r="X85" s="7">
         <v>743.20000000000073</v>
       </c>
       <c r="Y85" s="7">
         <v>585.10000000000036</v>
       </c>
       <c r="Z85" s="7">
         <v>583.09999999999854</v>
       </c>
-      <c r="AA85" s="29" t="s">
+      <c r="AA85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AB85" s="7">
         <v>494.4</v>
       </c>
       <c r="AC85" s="7">
         <v>415</v>
       </c>
       <c r="AD85" s="7">
         <v>564.9</v>
       </c>
       <c r="AE85" s="7">
         <v>887.89999999999986</v>
       </c>
       <c r="AF85" s="7">
         <v>874.5</v>
       </c>
       <c r="AG85" s="7">
         <v>1216.6999999999998</v>
       </c>
       <c r="AH85" s="8">
         <v>1971</v>
       </c>
       <c r="AI85" s="8">
         <v>1537.6000000000004</v>
       </c>
       <c r="AJ85" s="7">
         <v>1489.3999999999996</v>
       </c>
       <c r="AK85" s="7">
         <v>800.80000000000109</v>
       </c>
       <c r="AL85" s="7">
         <v>664.09999999999854</v>
       </c>
       <c r="AM85" s="7">
         <v>828.20000000000073</v>
       </c>
-      <c r="AN85" s="29" t="s">
+      <c r="AN85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="AO85" s="7">
         <v>555.6</v>
       </c>
       <c r="AP85" s="7">
         <v>481.19999999999993</v>
       </c>
       <c r="AQ85" s="7">
         <v>724.60000000000014</v>
       </c>
       <c r="AR85" s="7">
         <v>1112.5999999999999</v>
       </c>
       <c r="AS85" s="7">
         <v>1071.0999999999999</v>
       </c>
       <c r="AT85" s="7">
         <v>1520.0000000000005</v>
       </c>
       <c r="AU85" s="7">
         <v>2290</v>
       </c>
       <c r="AV85" s="7">
         <v>1906.5</v>
       </c>
       <c r="AW85" s="7">
         <v>1674.1000000000004</v>
       </c>
       <c r="AX85" s="7">
         <v>903.39999999999964</v>
       </c>
       <c r="AY85" s="7">
         <v>771.89999999999964</v>
       </c>
       <c r="AZ85" s="7">
         <v>939.29999999999927</v>
       </c>
-      <c r="BA85" s="29" t="s">
+      <c r="BA85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BB85" s="7">
         <v>629.6</v>
       </c>
       <c r="BC85" s="7">
         <v>574.1</v>
       </c>
       <c r="BD85" s="7">
         <v>800.8</v>
       </c>
       <c r="BE85" s="7">
         <v>1310.8000000000002</v>
       </c>
       <c r="BF85" s="7">
         <v>1224.3000000000002</v>
       </c>
       <c r="BG85" s="7">
         <v>1771.0999999999995</v>
       </c>
       <c r="BH85" s="8">
         <v>2742.3</v>
       </c>
       <c r="BI85" s="8">
         <v>2155.2000000000007</v>
       </c>
       <c r="BJ85" s="7">
         <v>2116.7999999999993</v>
       </c>
       <c r="BK85" s="7">
         <v>1118.7999999999993</v>
       </c>
       <c r="BL85" s="7">
         <v>926</v>
       </c>
       <c r="BM85" s="7">
         <v>1158.1000000000022</v>
       </c>
-      <c r="BN85" s="29" t="s">
+      <c r="BN85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="BO85" s="7">
         <v>12534.720596427338</v>
       </c>
       <c r="BP85" s="7">
         <v>13831.587130028673</v>
       </c>
       <c r="BQ85" s="7">
         <v>16680.53433132395</v>
       </c>
       <c r="BR85" s="7">
         <v>19409.387321544757</v>
       </c>
       <c r="BS85" s="7">
         <v>1527.0540514000004</v>
       </c>
       <c r="BT85" s="7">
         <v>2082.5</v>
       </c>
       <c r="BU85" s="7">
         <v>3155.3016957000009</v>
       </c>
       <c r="BV85" s="7">
         <v>2470.5983042999997</v>
       </c>
       <c r="BW85" s="7">
         <v>2375.5999999999985</v>
       </c>
       <c r="BX85" s="7">
         <v>1227.6000000000022</v>
       </c>
       <c r="BY85" s="9">
         <v>982.79999999999927</v>
       </c>
       <c r="BZ85" s="9">
         <v>1270.5999999999985</v>
       </c>
-      <c r="CA85" s="29" t="s">
+      <c r="CA85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CB85" s="7">
         <v>701.12762834959744</v>
       </c>
       <c r="CC85" s="7">
         <v>502.48890584851256</v>
       </c>
       <c r="CD85" s="7">
         <v>677.9317419643703</v>
       </c>
       <c r="CE85" s="7">
         <v>1090.112045008249</v>
       </c>
       <c r="CF85" s="7">
         <v>1168.4275468241735</v>
       </c>
       <c r="CG85" s="7">
         <v>1496.9121320050972</v>
       </c>
       <c r="CH85" s="7">
         <v>1978.8000000000002</v>
       </c>
       <c r="CI85" s="7">
         <v>1699.4000000000005</v>
       </c>
       <c r="CJ85" s="7">
         <v>1464.9182815955846</v>
       </c>
       <c r="CK85" s="4">
         <v>10118.781718404416</v>
       </c>
       <c r="CL85" s="9">
         <v>692.79999999999927</v>
       </c>
       <c r="CM85" s="9">
         <v>836.39999999999964</v>
       </c>
-      <c r="CO85" s="29" t="s">
+      <c r="CO85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="CP85" s="7">
-        <v>606.6</v>
+        <v>696.65924193543424</v>
       </c>
       <c r="CQ85" s="4">
-        <v>557.99999999999989</v>
+        <v>583.45036754807916</v>
       </c>
       <c r="CR85" s="7">
-        <v>708.30000000000018</v>
+        <v>730.87758628240522</v>
       </c>
       <c r="CS85" s="7">
-        <v>1238.2999999999997</v>
+        <v>1269.0471254016695</v>
       </c>
       <c r="CT85" s="7">
-        <v>1197.2833312522089</v>
+        <v>1208.6761679819429</v>
       </c>
       <c r="CU85" s="7">
-        <v>1634.1699679356143</v>
+        <v>1638.6309933907032</v>
       </c>
       <c r="CV85" s="7">
-        <v>2349.9731362067541</v>
+        <v>2387.4262667879048</v>
       </c>
       <c r="CW85" s="7">
-        <v>1843.4735646054232</v>
+        <v>1838.3047728562051</v>
       </c>
       <c r="CX85" s="7">
-        <v>2001.6000000000004</v>
+        <v>1857.1090501214985</v>
       </c>
       <c r="CY85" s="4">
-        <v>977.69999999999891</v>
+        <v>963.46577984381292</v>
       </c>
       <c r="CZ85" s="9">
-        <v>837.67777356282022</v>
+        <v>807.43010071925346</v>
       </c>
       <c r="DA85" s="9">
-        <v>1057.6298562332704</v>
-[...1 lines deleted...]
-      <c r="DC85" s="29" t="s">
+        <v>1025.0816022400086</v>
+      </c>
+      <c r="DC85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD85" s="7">
         <v>838.3</v>
       </c>
       <c r="DE85" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF85" s="7">
         <v>831.2</v>
       </c>
       <c r="DG85" s="7">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH85" s="7">
         <v>1213.4000000000005</v>
       </c>
-      <c r="DI85" s="7"/>
-      <c r="DJ85" s="7"/>
+      <c r="DI85" s="7">
+        <v>1922.5906370652092</v>
+      </c>
+      <c r="DJ85" s="7">
+        <v>2432.4093629347908</v>
+      </c>
       <c r="DK85" s="7"/>
       <c r="DL85" s="7"/>
       <c r="DM85" s="4"/>
       <c r="DN85" s="9"/>
       <c r="DO85" s="9"/>
     </row>
     <row r="86" spans="1:119">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B86" s="7">
         <v>714.7</v>
       </c>
       <c r="C86" s="7">
         <v>563.20000000000005</v>
       </c>
       <c r="D86" s="7">
         <v>485.69999999999982</v>
       </c>
       <c r="E86" s="7">
         <v>879.80000000000018</v>
       </c>
       <c r="F86" s="7">
         <v>955.09999999999991</v>
       </c>
       <c r="G86" s="8">
         <v>1045.1999999999998</v>
       </c>
       <c r="H86" s="8">
         <v>1934.5</v>
       </c>
       <c r="I86" s="7">
         <v>1510.5</v>
       </c>
       <c r="J86" s="7">
         <v>1374.6999999999998</v>
       </c>
       <c r="K86" s="7">
         <v>1051.1000000000004</v>
       </c>
       <c r="L86" s="7">
         <v>533.10000000000036</v>
       </c>
       <c r="M86" s="7">
         <v>891.39999999999964</v>
       </c>
-      <c r="N86" s="29" t="s">
+      <c r="N86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="O86" s="7">
         <v>756.1</v>
       </c>
       <c r="P86" s="7">
         <v>548.1</v>
       </c>
       <c r="Q86" s="7">
         <v>505.29999999999995</v>
       </c>
       <c r="R86" s="7">
         <v>942.80000000000018</v>
       </c>
       <c r="S86" s="7">
         <v>997.89999999999964</v>
       </c>
       <c r="T86" s="8">
         <v>1122.6999999999998</v>
       </c>
       <c r="U86" s="8">
         <v>2117.9000000000005</v>
       </c>
       <c r="V86" s="7">
         <v>1714.1999999999998</v>
       </c>
       <c r="W86" s="7">
         <v>1523.3999999999996</v>
       </c>
       <c r="X86" s="7">
         <v>1110</v>
       </c>
       <c r="Y86" s="7">
         <v>608.70000000000073</v>
       </c>
       <c r="Z86" s="7">
         <v>970.29999999999927</v>
       </c>
-      <c r="AA86" s="29" t="s">
+      <c r="AA86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AB86" s="7">
         <v>838.1</v>
       </c>
       <c r="AC86" s="7">
         <v>613.99999999999989</v>
       </c>
       <c r="AD86" s="7">
         <v>534.10000000000014</v>
       </c>
       <c r="AE86" s="7">
         <v>1028.4999999999998</v>
       </c>
       <c r="AF86" s="7">
         <v>1142.6000000000004</v>
       </c>
       <c r="AG86" s="7">
         <v>1358.0999999999995</v>
       </c>
       <c r="AH86" s="8">
         <v>2318.5</v>
       </c>
       <c r="AI86" s="8">
         <v>1894.6000000000004</v>
       </c>
       <c r="AJ86" s="7">
         <v>1741.3999999999996</v>
       </c>
       <c r="AK86" s="7">
         <v>1279.6000000000004</v>
       </c>
       <c r="AL86" s="7">
         <v>687.39999999999964</v>
       </c>
       <c r="AM86" s="7">
         <v>1321</v>
       </c>
-      <c r="AN86" s="29" t="s">
+      <c r="AN86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="AO86" s="7">
         <v>939.4</v>
       </c>
       <c r="AP86" s="7">
         <v>736.30000000000007</v>
       </c>
       <c r="AQ86" s="7">
         <v>615.79999999999995</v>
       </c>
       <c r="AR86" s="7">
         <v>1317.8000000000002</v>
       </c>
       <c r="AS86" s="7">
         <v>1434.5999999999995</v>
       </c>
       <c r="AT86" s="7">
         <v>1754.5</v>
       </c>
       <c r="AU86" s="7">
         <v>2723.6000000000004</v>
       </c>
       <c r="AV86" s="7">
         <v>2319.7999999999993</v>
       </c>
       <c r="AW86" s="7">
         <v>1977.9000000000015</v>
       </c>
       <c r="AX86" s="7">
         <v>1426</v>
       </c>
       <c r="AY86" s="7">
         <v>799.29999999999927</v>
       </c>
       <c r="AZ86" s="7">
         <v>1467</v>
       </c>
-      <c r="BA86" s="29" t="s">
+      <c r="BA86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BB86" s="7">
         <v>1067.7</v>
       </c>
       <c r="BC86" s="7">
         <v>1031.1000000000001</v>
       </c>
       <c r="BD86" s="7">
         <v>699.09999999999991</v>
       </c>
       <c r="BE86" s="7">
         <v>1423.9</v>
       </c>
       <c r="BF86" s="7">
         <v>1543.5</v>
       </c>
       <c r="BG86" s="7">
         <v>2072</v>
       </c>
       <c r="BH86" s="8">
         <v>3220.7</v>
       </c>
       <c r="BI86" s="8">
         <v>2678.7999999999993</v>
       </c>
       <c r="BJ86" s="7">
         <v>2508.4000000000015</v>
       </c>
       <c r="BK86" s="7">
         <v>1810.5</v>
       </c>
       <c r="BL86" s="7">
         <v>1007.2999999999993</v>
       </c>
       <c r="BM86" s="7">
         <v>1820.2999999999993</v>
       </c>
-      <c r="BN86" s="29" t="s">
+      <c r="BN86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="BO86" s="7">
         <v>17936.541261321036</v>
       </c>
       <c r="BP86" s="7">
         <v>14285.148615355694</v>
       </c>
       <c r="BQ86" s="7">
         <v>14977.377686734591</v>
       </c>
       <c r="BR86" s="7">
         <v>25274.097213843466</v>
       </c>
       <c r="BS86" s="7">
         <v>2142.4706342000009</v>
       </c>
       <c r="BT86" s="7">
         <v>2516.1999999999998</v>
       </c>
       <c r="BU86" s="7">
         <v>3802.4749486000001</v>
       </c>
       <c r="BV86" s="7">
         <v>3162.1250513999985</v>
       </c>
       <c r="BW86" s="7">
         <v>2902.4000000000015</v>
       </c>
       <c r="BX86" s="7">
         <v>2123.2000000000007</v>
       </c>
       <c r="BY86" s="9">
         <v>1310.7000000000007</v>
       </c>
       <c r="BZ86" s="9">
         <v>2173.7999999999993</v>
       </c>
-      <c r="CA86" s="29" t="s">
+      <c r="CA86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CB86" s="7">
         <v>1064.4982116798533</v>
       </c>
       <c r="CC86" s="7">
         <v>814.34436814063429</v>
       </c>
       <c r="CD86" s="7">
         <v>548.47598424406578</v>
       </c>
       <c r="CE86" s="7">
         <v>868.96289880557424</v>
       </c>
       <c r="CF86" s="7">
         <v>1077.9231275538673</v>
       </c>
       <c r="CG86" s="7">
         <v>1164.4954095760049</v>
       </c>
       <c r="CH86" s="7">
         <v>1808.5</v>
       </c>
       <c r="CI86" s="7">
         <v>1905.4000000000005</v>
       </c>
       <c r="CJ86" s="7">
         <v>1462.3744731967363</v>
       </c>
       <c r="CK86" s="4">
         <v>10209.125526803264</v>
       </c>
       <c r="CL86" s="9">
         <v>658.70000000000073</v>
       </c>
       <c r="CM86" s="9">
         <v>941.59999999999854</v>
       </c>
-      <c r="CO86" s="29" t="s">
+      <c r="CO86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="CP86" s="7">
-        <v>860.6</v>
+        <v>969.06562357608607</v>
       </c>
       <c r="CQ86" s="4">
-        <v>719.9</v>
+        <v>740.24937521373806</v>
       </c>
       <c r="CR86" s="7">
-        <v>649.80000000000018</v>
+        <v>672.27264058796754</v>
       </c>
       <c r="CS86" s="7">
-        <v>935.5</v>
+        <v>942.72556141526184</v>
       </c>
       <c r="CT86" s="7">
-        <v>1080.2821826030122</v>
+        <v>1090.128644489424</v>
       </c>
       <c r="CU86" s="7">
-        <v>1209.9575975432708</v>
+        <v>1210.6711737317673</v>
       </c>
       <c r="CV86" s="7">
-        <v>1927.4602198537168</v>
+        <v>1961.5283585082916</v>
       </c>
       <c r="CW86" s="7">
-        <v>1722.2000000000007</v>
+        <v>1763.9041662793616</v>
       </c>
       <c r="CX86" s="7">
-        <v>1838.3999999999996</v>
+        <v>1726.44915079354</v>
       </c>
       <c r="CY86" s="4">
-        <v>996.39999999999964</v>
+        <v>989.64378633949127</v>
       </c>
       <c r="CZ86" s="9">
-        <v>744.23911009686162</v>
+        <v>711.49870179450227</v>
       </c>
       <c r="DA86" s="9">
-        <v>1039.4810202991484</v>
-[...1 lines deleted...]
-      <c r="DC86" s="29" t="s">
+        <v>1012.4130761960405</v>
+      </c>
+      <c r="DC86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD86" s="7">
         <v>1054.3</v>
       </c>
       <c r="DE86" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF86" s="7">
         <v>836.80000000000018</v>
       </c>
       <c r="DG86" s="7">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH86" s="7">
         <v>1163.7000000000003</v>
       </c>
-      <c r="DI86" s="7"/>
-      <c r="DJ86" s="7"/>
+      <c r="DI86" s="7">
+        <v>1226.3728793563596</v>
+      </c>
+      <c r="DJ86" s="7">
+        <v>2265.2271206436399</v>
+      </c>
       <c r="DK86" s="7"/>
       <c r="DL86" s="7"/>
       <c r="DM86" s="4"/>
       <c r="DN86" s="9"/>
       <c r="DO86" s="9"/>
     </row>
     <row r="87" spans="1:119" s="10" customFormat="1">
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="O87" s="11"/>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
       <c r="R87" s="11"/>
       <c r="S87" s="11"/>
       <c r="T87" s="11"/>
@@ -25511,310 +25751,310 @@
       <c r="CX92" s="11"/>
       <c r="CY92" s="11"/>
       <c r="CZ92" s="11"/>
       <c r="DA92" s="11"/>
       <c r="DD92" s="11"/>
       <c r="DE92" s="11"/>
       <c r="DF92" s="11"/>
       <c r="DG92" s="11"/>
       <c r="DH92" s="11"/>
       <c r="DI92" s="11"/>
       <c r="DJ92" s="11"/>
       <c r="DK92" s="11"/>
       <c r="DL92" s="11"/>
       <c r="DM92" s="11"/>
       <c r="DN92" s="11"/>
       <c r="DO92" s="11"/>
     </row>
     <row r="93" spans="1:119" s="10" customFormat="1"/>
     <row r="94" spans="1:119" s="10" customFormat="1">
       <c r="B94" s="20"/>
       <c r="C94" s="19"/>
       <c r="AO94" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="144">
-    <mergeCell ref="N27:N28"/>
-[...42 lines deleted...]
-    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="AB5:AM5"/>
+    <mergeCell ref="AO5:AZ5"/>
+    <mergeCell ref="BB5:BM5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="AW26:AZ26"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="W26:Z26"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="O25:Z25"/>
+    <mergeCell ref="BW26:BZ26"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="J48:M48"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AB27:AM27"/>
+    <mergeCell ref="AO27:AZ27"/>
+    <mergeCell ref="BB27:BM27"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:M70"/>
+    <mergeCell ref="O70:Z70"/>
+    <mergeCell ref="AB70:AM70"/>
+    <mergeCell ref="AO70:AZ70"/>
+    <mergeCell ref="BB70:BM70"/>
+    <mergeCell ref="A68:M68"/>
+    <mergeCell ref="J69:M69"/>
+    <mergeCell ref="AJ69:AM69"/>
+    <mergeCell ref="AW69:AZ69"/>
+    <mergeCell ref="BJ69:BM69"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="O49:Z49"/>
+    <mergeCell ref="AB49:AM49"/>
+    <mergeCell ref="AO49:AZ49"/>
+    <mergeCell ref="BB68:BM68"/>
+    <mergeCell ref="BO70:BZ70"/>
+    <mergeCell ref="BO49:BZ49"/>
+    <mergeCell ref="BB49:BM49"/>
+    <mergeCell ref="BO27:BZ27"/>
+    <mergeCell ref="AJ48:AM48"/>
+    <mergeCell ref="AO47:AZ47"/>
+    <mergeCell ref="BB47:BM47"/>
+    <mergeCell ref="BO47:BZ47"/>
+    <mergeCell ref="O68:Z68"/>
+    <mergeCell ref="AB68:AM68"/>
+    <mergeCell ref="AO68:AZ68"/>
+    <mergeCell ref="BW69:BZ69"/>
+    <mergeCell ref="BO68:BZ68"/>
+    <mergeCell ref="CA5:CA6"/>
+    <mergeCell ref="CA27:CA28"/>
+    <mergeCell ref="CA49:CA50"/>
+    <mergeCell ref="CA70:CA71"/>
+    <mergeCell ref="CJ4:CM4"/>
+    <mergeCell ref="CB5:CM5"/>
+    <mergeCell ref="CJ26:CM26"/>
+    <mergeCell ref="CA25:CM25"/>
+    <mergeCell ref="CA68:CM68"/>
+    <mergeCell ref="CB27:CM27"/>
+    <mergeCell ref="CJ48:CM48"/>
+    <mergeCell ref="CB49:CM49"/>
+    <mergeCell ref="CA47:CM47"/>
+    <mergeCell ref="CJ69:CM69"/>
+    <mergeCell ref="CB70:CM70"/>
     <mergeCell ref="CO3:DA3"/>
     <mergeCell ref="CX4:DA4"/>
     <mergeCell ref="CO5:CO6"/>
     <mergeCell ref="CP5:DA5"/>
     <mergeCell ref="CO25:DA25"/>
     <mergeCell ref="CX26:DA26"/>
     <mergeCell ref="CO68:DA68"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="AB3:AM3"/>
     <mergeCell ref="AO3:AZ3"/>
     <mergeCell ref="BB3:BM3"/>
     <mergeCell ref="BO3:BZ3"/>
     <mergeCell ref="CA3:CM3"/>
     <mergeCell ref="AB25:AM25"/>
     <mergeCell ref="AO25:AZ25"/>
     <mergeCell ref="BB25:BM25"/>
     <mergeCell ref="BO25:BZ25"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="O47:Z47"/>
     <mergeCell ref="AB47:AM47"/>
     <mergeCell ref="AW48:AZ48"/>
     <mergeCell ref="BJ48:BM48"/>
     <mergeCell ref="BW48:BZ48"/>
-    <mergeCell ref="CA5:CA6"/>
-[...13 lines deleted...]
-    <mergeCell ref="CB70:CM70"/>
+    <mergeCell ref="CX69:DA69"/>
+    <mergeCell ref="CO70:CO71"/>
+    <mergeCell ref="CP70:DA70"/>
+    <mergeCell ref="CO27:CO28"/>
+    <mergeCell ref="CP27:DA27"/>
+    <mergeCell ref="CO47:DA47"/>
+    <mergeCell ref="CX48:DA48"/>
+    <mergeCell ref="CO49:CO50"/>
+    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="DL48:DO48"/>
+    <mergeCell ref="DC49:DC50"/>
+    <mergeCell ref="DD49:DO49"/>
+    <mergeCell ref="DC68:DO68"/>
+    <mergeCell ref="DL69:DO69"/>
+    <mergeCell ref="DC70:DC71"/>
+    <mergeCell ref="DD70:DO70"/>
+    <mergeCell ref="DC3:DO3"/>
+    <mergeCell ref="DL4:DO4"/>
+    <mergeCell ref="DC5:DC6"/>
+    <mergeCell ref="DD5:DO5"/>
+    <mergeCell ref="DC25:DO25"/>
+    <mergeCell ref="DL26:DO26"/>
+    <mergeCell ref="DC27:DC28"/>
+    <mergeCell ref="DD27:DO27"/>
+    <mergeCell ref="DC47:DO47"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="N70:N71"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BN27:BN28"/>
+    <mergeCell ref="BN49:BN50"/>
+    <mergeCell ref="BN70:BN71"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BA27:BA28"/>
+    <mergeCell ref="BA49:BA50"/>
+    <mergeCell ref="BA70:BA71"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AN27:AN28"/>
+    <mergeCell ref="AN49:AN50"/>
+    <mergeCell ref="AN70:AN71"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AA27:AA28"/>
+    <mergeCell ref="AA49:AA50"/>
+    <mergeCell ref="AA70:AA71"/>
     <mergeCell ref="W48:Z48"/>
     <mergeCell ref="W69:Z69"/>
-    <mergeCell ref="BO70:BZ70"/>
-[...57 lines deleted...]
-    <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жылғы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>