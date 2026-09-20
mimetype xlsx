--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -343,61 +343,61 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -668,52 +668,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:DO94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CT1" workbookViewId="0">
-      <selection activeCell="DH96" sqref="DH96"/>
+    <sheetView tabSelected="1" topLeftCell="CT58" workbookViewId="0">
+      <selection activeCell="DG95" sqref="DG95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="25.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="3" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="11.140625" style="3" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="3"/>
     <col min="26" max="26" width="10" style="3" customWidth="1"/>
     <col min="27" max="27" width="25.140625" style="3" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="3"/>
@@ -750,726 +750,726 @@
     <col min="93" max="93" width="25.140625" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="9.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="9.140625" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.7109375" style="3" customWidth="1"/>
     <col min="98" max="98" width="9.5703125" style="3" customWidth="1"/>
     <col min="99" max="99" width="9.7109375" style="3" customWidth="1"/>
     <col min="100" max="100" width="9.42578125" style="3" customWidth="1"/>
     <col min="101" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.140625" style="3" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="3"/>
     <col min="107" max="107" width="25.140625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.140625" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.28515625" style="3" customWidth="1"/>
     <col min="110" max="110" width="9.140625" style="3" customWidth="1"/>
     <col min="111" max="111" width="9.7109375" style="3" customWidth="1"/>
     <col min="112" max="112" width="9.5703125" style="3" customWidth="1"/>
     <col min="113" max="113" width="9.7109375" style="3" customWidth="1"/>
     <col min="114" max="114" width="9.42578125" style="3" customWidth="1"/>
     <col min="115" max="118" width="9.140625" style="3"/>
     <col min="119" max="119" width="10.140625" style="3" customWidth="1"/>
     <col min="120" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:119" s="21" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="29"/>
-[...10 lines deleted...]
-      <c r="M3" s="29"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
       <c r="N3" s="23"/>
-      <c r="O3" s="29" t="s">
+      <c r="O3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="29"/>
-[...9 lines deleted...]
-      <c r="Z3" s="29"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
       <c r="AA3" s="23"/>
-      <c r="AB3" s="29" t="s">
+      <c r="AB3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AC3" s="29"/>
-[...9 lines deleted...]
-      <c r="AM3" s="29"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
       <c r="AN3" s="23"/>
-      <c r="AO3" s="29" t="s">
+      <c r="AO3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AP3" s="29"/>
-[...9 lines deleted...]
-      <c r="AZ3" s="29"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="28"/>
+      <c r="AY3" s="28"/>
+      <c r="AZ3" s="28"/>
       <c r="BA3" s="23"/>
-      <c r="BB3" s="29" t="s">
+      <c r="BB3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="BC3" s="29"/>
-[...9 lines deleted...]
-      <c r="BM3" s="29"/>
+      <c r="BC3" s="28"/>
+      <c r="BD3" s="28"/>
+      <c r="BE3" s="28"/>
+      <c r="BF3" s="28"/>
+      <c r="BG3" s="28"/>
+      <c r="BH3" s="28"/>
+      <c r="BI3" s="28"/>
+      <c r="BJ3" s="28"/>
+      <c r="BK3" s="28"/>
+      <c r="BL3" s="28"/>
+      <c r="BM3" s="28"/>
       <c r="BN3" s="23"/>
-      <c r="BO3" s="29" t="s">
+      <c r="BO3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="BP3" s="29"/>
-[...10 lines deleted...]
-      <c r="CA3" s="29" t="s">
+      <c r="BP3" s="28"/>
+      <c r="BQ3" s="28"/>
+      <c r="BR3" s="28"/>
+      <c r="BS3" s="28"/>
+      <c r="BT3" s="28"/>
+      <c r="BU3" s="28"/>
+      <c r="BV3" s="28"/>
+      <c r="BW3" s="28"/>
+      <c r="BX3" s="28"/>
+      <c r="BY3" s="28"/>
+      <c r="BZ3" s="28"/>
+      <c r="CA3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="CB3" s="29"/>
-[...11 lines deleted...]
-      <c r="CO3" s="29" t="s">
+      <c r="CB3" s="28"/>
+      <c r="CC3" s="28"/>
+      <c r="CD3" s="28"/>
+      <c r="CE3" s="28"/>
+      <c r="CF3" s="28"/>
+      <c r="CG3" s="28"/>
+      <c r="CH3" s="28"/>
+      <c r="CI3" s="28"/>
+      <c r="CJ3" s="28"/>
+      <c r="CK3" s="28"/>
+      <c r="CL3" s="28"/>
+      <c r="CM3" s="28"/>
+      <c r="CO3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="CP3" s="29"/>
-[...11 lines deleted...]
-      <c r="DC3" s="29" t="s">
+      <c r="CP3" s="28"/>
+      <c r="CQ3" s="28"/>
+      <c r="CR3" s="28"/>
+      <c r="CS3" s="28"/>
+      <c r="CT3" s="28"/>
+      <c r="CU3" s="28"/>
+      <c r="CV3" s="28"/>
+      <c r="CW3" s="28"/>
+      <c r="CX3" s="28"/>
+      <c r="CY3" s="28"/>
+      <c r="CZ3" s="28"/>
+      <c r="DA3" s="28"/>
+      <c r="DC3" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="DD3" s="29"/>
-[...10 lines deleted...]
-      <c r="DO3" s="29"/>
+      <c r="DD3" s="28"/>
+      <c r="DE3" s="28"/>
+      <c r="DF3" s="28"/>
+      <c r="DG3" s="28"/>
+      <c r="DH3" s="28"/>
+      <c r="DI3" s="28"/>
+      <c r="DJ3" s="28"/>
+      <c r="DK3" s="28"/>
+      <c r="DL3" s="28"/>
+      <c r="DM3" s="28"/>
+      <c r="DN3" s="28"/>
+      <c r="DO3" s="28"/>
     </row>
     <row r="4" spans="1:119" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-      <c r="J4" s="27" t="s">
+      <c r="J4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="27"/>
-[...1 lines deleted...]
-      <c r="M4" s="27"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-      <c r="W4" s="27" t="s">
+      <c r="W4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="X4" s="27"/>
-[...1 lines deleted...]
-      <c r="Z4" s="27"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="27" t="s">
+      <c r="AJ4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AK4" s="27"/>
-[...1 lines deleted...]
-      <c r="AM4" s="27"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26"/>
+      <c r="AM4" s="26"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
-      <c r="AW4" s="27" t="s">
+      <c r="AW4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AX4" s="27"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="27"/>
+      <c r="AX4" s="26"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
-      <c r="BJ4" s="27" t="s">
+      <c r="BJ4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BK4" s="27"/>
-[...1 lines deleted...]
-      <c r="BM4" s="27"/>
+      <c r="BK4" s="26"/>
+      <c r="BL4" s="26"/>
+      <c r="BM4" s="26"/>
       <c r="BN4" s="1"/>
-      <c r="BW4" s="27" t="s">
+      <c r="BW4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BX4" s="27"/>
-[...1 lines deleted...]
-      <c r="BZ4" s="27"/>
+      <c r="BX4" s="26"/>
+      <c r="BY4" s="26"/>
+      <c r="BZ4" s="26"/>
       <c r="CA4" s="1"/>
-      <c r="CJ4" s="27" t="s">
+      <c r="CJ4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CK4" s="27"/>
-[...1 lines deleted...]
-      <c r="CM4" s="27"/>
+      <c r="CK4" s="26"/>
+      <c r="CL4" s="26"/>
+      <c r="CM4" s="26"/>
       <c r="CO4" s="1"/>
-      <c r="CX4" s="27" t="s">
+      <c r="CX4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CY4" s="27"/>
-[...1 lines deleted...]
-      <c r="DA4" s="27"/>
+      <c r="CY4" s="26"/>
+      <c r="CZ4" s="26"/>
+      <c r="DA4" s="26"/>
       <c r="DC4" s="1"/>
-      <c r="DL4" s="27" t="s">
+      <c r="DL4" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="DM4" s="27"/>
-[...1 lines deleted...]
-      <c r="DO4" s="27"/>
+      <c r="DM4" s="26"/>
+      <c r="DN4" s="26"/>
+      <c r="DO4" s="26"/>
     </row>
     <row r="5" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A5" s="26"/>
-      <c r="B5" s="28" t="s">
+      <c r="A5" s="29"/>
+      <c r="B5" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="28"/>
-[...11 lines deleted...]
-      <c r="O5" s="28" t="s">
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="28"/>
-[...11 lines deleted...]
-      <c r="AB5" s="28" t="s">
+      <c r="P5" s="27"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
+      <c r="T5" s="27"/>
+      <c r="U5" s="27"/>
+      <c r="V5" s="27"/>
+      <c r="W5" s="27"/>
+      <c r="X5" s="27"/>
+      <c r="Y5" s="27"/>
+      <c r="Z5" s="27"/>
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="28"/>
-[...11 lines deleted...]
-      <c r="AO5" s="28" t="s">
+      <c r="AC5" s="27"/>
+      <c r="AD5" s="27"/>
+      <c r="AE5" s="27"/>
+      <c r="AF5" s="27"/>
+      <c r="AG5" s="27"/>
+      <c r="AH5" s="27"/>
+      <c r="AI5" s="27"/>
+      <c r="AJ5" s="27"/>
+      <c r="AK5" s="27"/>
+      <c r="AL5" s="27"/>
+      <c r="AM5" s="27"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP5" s="28"/>
-[...11 lines deleted...]
-      <c r="BB5" s="28" t="s">
+      <c r="AP5" s="27"/>
+      <c r="AQ5" s="27"/>
+      <c r="AR5" s="27"/>
+      <c r="AS5" s="27"/>
+      <c r="AT5" s="27"/>
+      <c r="AU5" s="27"/>
+      <c r="AV5" s="27"/>
+      <c r="AW5" s="27"/>
+      <c r="AX5" s="27"/>
+      <c r="AY5" s="27"/>
+      <c r="AZ5" s="27"/>
+      <c r="BA5" s="29"/>
+      <c r="BB5" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="28"/>
-[...11 lines deleted...]
-      <c r="BO5" s="28" t="s">
+      <c r="BC5" s="27"/>
+      <c r="BD5" s="27"/>
+      <c r="BE5" s="27"/>
+      <c r="BF5" s="27"/>
+      <c r="BG5" s="27"/>
+      <c r="BH5" s="27"/>
+      <c r="BI5" s="27"/>
+      <c r="BJ5" s="27"/>
+      <c r="BK5" s="27"/>
+      <c r="BL5" s="27"/>
+      <c r="BM5" s="27"/>
+      <c r="BN5" s="29"/>
+      <c r="BO5" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="BP5" s="28"/>
-[...11 lines deleted...]
-      <c r="CB5" s="28" t="s">
+      <c r="BP5" s="27"/>
+      <c r="BQ5" s="27"/>
+      <c r="BR5" s="27"/>
+      <c r="BS5" s="27"/>
+      <c r="BT5" s="27"/>
+      <c r="BU5" s="27"/>
+      <c r="BV5" s="27"/>
+      <c r="BW5" s="27"/>
+      <c r="BX5" s="27"/>
+      <c r="BY5" s="27"/>
+      <c r="BZ5" s="27"/>
+      <c r="CA5" s="29"/>
+      <c r="CB5" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="CC5" s="28"/>
-[...11 lines deleted...]
-      <c r="CP5" s="28" t="s">
+      <c r="CC5" s="27"/>
+      <c r="CD5" s="27"/>
+      <c r="CE5" s="27"/>
+      <c r="CF5" s="27"/>
+      <c r="CG5" s="27"/>
+      <c r="CH5" s="27"/>
+      <c r="CI5" s="27"/>
+      <c r="CJ5" s="27"/>
+      <c r="CK5" s="27"/>
+      <c r="CL5" s="27"/>
+      <c r="CM5" s="27"/>
+      <c r="CO5" s="29"/>
+      <c r="CP5" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CQ5" s="28"/>
-[...11 lines deleted...]
-      <c r="DD5" s="28" t="s">
+      <c r="CQ5" s="27"/>
+      <c r="CR5" s="27"/>
+      <c r="CS5" s="27"/>
+      <c r="CT5" s="27"/>
+      <c r="CU5" s="27"/>
+      <c r="CV5" s="27"/>
+      <c r="CW5" s="27"/>
+      <c r="CX5" s="27"/>
+      <c r="CY5" s="27"/>
+      <c r="CZ5" s="27"/>
+      <c r="DA5" s="27"/>
+      <c r="DC5" s="29"/>
+      <c r="DD5" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="DE5" s="28"/>
-[...9 lines deleted...]
-      <c r="DO5" s="28"/>
+      <c r="DE5" s="27"/>
+      <c r="DF5" s="27"/>
+      <c r="DG5" s="27"/>
+      <c r="DH5" s="27"/>
+      <c r="DI5" s="27"/>
+      <c r="DJ5" s="27"/>
+      <c r="DK5" s="27"/>
+      <c r="DL5" s="27"/>
+      <c r="DM5" s="27"/>
+      <c r="DN5" s="27"/>
+      <c r="DO5" s="27"/>
     </row>
     <row r="6" spans="1:119" ht="14.25" customHeight="1">
-      <c r="A6" s="26"/>
+      <c r="A6" s="29"/>
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="26"/>
+      <c r="N6" s="29"/>
       <c r="O6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA6" s="26"/>
+      <c r="AA6" s="29"/>
       <c r="AB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN6" s="26"/>
+      <c r="AN6" s="29"/>
       <c r="AO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA6" s="26"/>
+      <c r="BA6" s="29"/>
       <c r="BB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN6" s="26"/>
+      <c r="BN6" s="29"/>
       <c r="BO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA6" s="26"/>
+      <c r="CA6" s="29"/>
       <c r="CB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO6" s="26"/>
+      <c r="CO6" s="29"/>
       <c r="CP6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC6" s="26"/>
+      <c r="DC6" s="29"/>
       <c r="DD6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL6" s="22" t="s">
@@ -1800,51 +1800,53 @@
       </c>
       <c r="DC7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD7" s="4">
         <v>15766</v>
       </c>
       <c r="DE7" s="4">
         <v>12298.5</v>
       </c>
       <c r="DF7" s="4">
         <v>14035.97131721997</v>
       </c>
       <c r="DG7" s="4">
         <v>18621.128682780029</v>
       </c>
       <c r="DH7" s="4">
         <v>19698.643407842879</v>
       </c>
       <c r="DI7" s="5">
         <v>24891.179413830381</v>
       </c>
       <c r="DJ7" s="5">
         <v>44397.777178326753</v>
       </c>
-      <c r="DK7" s="5"/>
+      <c r="DK7" s="5">
+        <v>133077.25701229513</v>
+      </c>
       <c r="DL7" s="4"/>
       <c r="DM7" s="4"/>
       <c r="DN7" s="4"/>
       <c r="DO7" s="4"/>
     </row>
     <row r="8" spans="1:119">
       <c r="A8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>97.9</v>
       </c>
       <c r="C8" s="7">
         <v>136.4</v>
       </c>
       <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
       <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
       <c r="G8" s="7">
@@ -2143,51 +2145,53 @@
       </c>
       <c r="DC8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD8" s="9">
         <v>245.7</v>
       </c>
       <c r="DE8" s="4">
         <v>229.40000000000003</v>
       </c>
       <c r="DF8" s="7">
         <v>220.60000000000002</v>
       </c>
       <c r="DG8" s="7">
         <v>136.39999999999998</v>
       </c>
       <c r="DH8" s="7">
         <v>97.5</v>
       </c>
       <c r="DI8" s="8">
         <v>143.77253718924919</v>
       </c>
       <c r="DJ8" s="5">
         <v>720.63955953838104</v>
       </c>
-      <c r="DK8" s="5"/>
+      <c r="DK8" s="5">
+        <v>1600.6879032723696</v>
+      </c>
       <c r="DL8" s="9"/>
       <c r="DM8" s="4"/>
       <c r="DN8" s="9"/>
       <c r="DO8" s="9"/>
     </row>
     <row r="9" spans="1:119">
       <c r="A9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>763.4</v>
       </c>
       <c r="C9" s="9">
         <v>645.4</v>
       </c>
       <c r="D9" s="9">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="9">
         <v>1488.3000000000002</v>
       </c>
       <c r="F9" s="9">
         <v>1616.2999999999997</v>
       </c>
       <c r="G9" s="9">
@@ -2486,51 +2490,53 @@
       </c>
       <c r="DC9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD9" s="9">
         <v>928.7</v>
       </c>
       <c r="DE9" s="4">
         <v>636.79999999999995</v>
       </c>
       <c r="DF9" s="9">
         <v>699.09999999999991</v>
       </c>
       <c r="DG9" s="9">
         <v>1635.8000000000002</v>
       </c>
       <c r="DH9" s="9">
         <v>1822.2000000000003</v>
       </c>
       <c r="DI9" s="8">
         <v>2393.2761539518624</v>
       </c>
       <c r="DJ9" s="8">
         <v>3415.1155327721563</v>
       </c>
-      <c r="DK9" s="8"/>
+      <c r="DK9" s="8">
+        <v>13586.464190060016</v>
+      </c>
       <c r="DL9" s="9"/>
       <c r="DM9" s="4"/>
       <c r="DN9" s="9"/>
       <c r="DO9" s="9"/>
     </row>
     <row r="10" spans="1:119">
       <c r="A10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>591</v>
       </c>
       <c r="C10" s="9">
         <v>471</v>
       </c>
       <c r="D10" s="9">
         <v>359.5</v>
       </c>
       <c r="E10" s="9">
         <v>801.59999999999991</v>
       </c>
       <c r="F10" s="9">
         <v>1237.3000000000002</v>
       </c>
       <c r="G10" s="9">
@@ -2829,51 +2835,53 @@
       </c>
       <c r="DC10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD10" s="9">
         <v>659.5</v>
       </c>
       <c r="DE10" s="4">
         <v>421.70000000000005</v>
       </c>
       <c r="DF10" s="9">
         <v>412.79999999999995</v>
       </c>
       <c r="DG10" s="9">
         <v>772.5</v>
       </c>
       <c r="DH10" s="9">
         <v>1068.5999999999999</v>
       </c>
       <c r="DI10" s="8">
         <v>1503.5846346161138</v>
       </c>
       <c r="DJ10" s="8">
         <v>1976.8895837914824</v>
       </c>
-      <c r="DK10" s="8"/>
+      <c r="DK10" s="8">
+        <v>5161.0611097399042</v>
+      </c>
       <c r="DL10" s="9"/>
       <c r="DM10" s="4"/>
       <c r="DN10" s="9"/>
       <c r="DO10" s="9"/>
     </row>
     <row r="11" spans="1:119">
       <c r="A11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>733.6</v>
       </c>
       <c r="C11" s="9">
         <v>749.9</v>
       </c>
       <c r="D11" s="9">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="9">
         <v>1046.8000000000002</v>
       </c>
       <c r="F11" s="9">
         <v>1111.0999999999999</v>
       </c>
       <c r="G11" s="9">
@@ -3172,51 +3180,53 @@
       </c>
       <c r="DC11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD11" s="9">
         <v>772.5</v>
       </c>
       <c r="DE11" s="4">
         <v>659.5</v>
       </c>
       <c r="DF11" s="9">
         <v>583.09999999999991</v>
       </c>
       <c r="DG11" s="9">
         <v>836.09999999999991</v>
       </c>
       <c r="DH11" s="9">
         <v>976.80000000000018</v>
       </c>
       <c r="DI11" s="8">
         <v>1148.5922221070659</v>
       </c>
       <c r="DJ11" s="8">
         <v>1894.1876650587465</v>
       </c>
-      <c r="DK11" s="8"/>
+      <c r="DK11" s="8">
+        <v>7566.2634817368598</v>
+      </c>
       <c r="DL11" s="9"/>
       <c r="DM11" s="4"/>
       <c r="DN11" s="9"/>
       <c r="DO11" s="9"/>
     </row>
     <row r="12" spans="1:119">
       <c r="A12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="9">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="9">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="9">
         <v>817.8</v>
       </c>
       <c r="F12" s="9">
         <v>809.80000000000018</v>
       </c>
       <c r="G12" s="9">
@@ -3515,51 +3525,53 @@
       </c>
       <c r="DC12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD12" s="9">
         <v>1163.3</v>
       </c>
       <c r="DE12" s="4">
         <v>982.50000000000023</v>
       </c>
       <c r="DF12" s="9">
         <v>957.09999999999991</v>
       </c>
       <c r="DG12" s="9">
         <v>1502.2999999999997</v>
       </c>
       <c r="DH12" s="9">
         <v>1389.4000000000005</v>
       </c>
       <c r="DI12" s="8">
         <v>2177.7690763884839</v>
       </c>
       <c r="DJ12" s="8">
         <v>2831.8309236115165</v>
       </c>
-      <c r="DK12" s="8"/>
+      <c r="DK12" s="8">
+        <v>12994.569339065798</v>
+      </c>
       <c r="DL12" s="9"/>
       <c r="DM12" s="4"/>
       <c r="DN12" s="9"/>
       <c r="DO12" s="9"/>
     </row>
     <row r="13" spans="1:119">
       <c r="A13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>486.1</v>
       </c>
       <c r="C13" s="9">
         <v>376.6</v>
       </c>
       <c r="D13" s="9">
         <v>440</v>
       </c>
       <c r="E13" s="9">
         <v>636.70000000000005</v>
       </c>
       <c r="F13" s="9">
         <v>770.90000000000009</v>
       </c>
       <c r="G13" s="9">
@@ -3858,51 +3870,53 @@
       </c>
       <c r="DC13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD13" s="9">
         <v>552.79999999999995</v>
       </c>
       <c r="DE13" s="4">
         <v>493.40000000000009</v>
       </c>
       <c r="DF13" s="9">
         <v>553</v>
       </c>
       <c r="DG13" s="9">
         <v>710.7</v>
       </c>
       <c r="DH13" s="9">
         <v>813</v>
       </c>
       <c r="DI13" s="8">
         <v>1844.2788500257325</v>
       </c>
       <c r="DJ13" s="8">
         <v>2232.5359815237607</v>
       </c>
-      <c r="DK13" s="8"/>
+      <c r="DK13" s="8">
+        <v>8797.6800798466866</v>
+      </c>
       <c r="DL13" s="9"/>
       <c r="DM13" s="4"/>
       <c r="DN13" s="9"/>
       <c r="DO13" s="9"/>
     </row>
     <row r="14" spans="1:119">
       <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>1605.1</v>
       </c>
       <c r="C14" s="9">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="9">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="9">
         <v>1810.4000000000005</v>
       </c>
       <c r="F14" s="9">
         <v>1705.0999999999995</v>
       </c>
       <c r="G14" s="9">
@@ -4201,51 +4215,53 @@
       </c>
       <c r="DC14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD14" s="9">
         <v>3603.3</v>
       </c>
       <c r="DE14" s="4">
         <v>3046</v>
       </c>
       <c r="DF14" s="9">
         <v>3586.0999999999995</v>
       </c>
       <c r="DG14" s="9">
         <v>3940.8000000000011</v>
       </c>
       <c r="DH14" s="9">
         <v>3897.5999999999985</v>
       </c>
       <c r="DI14" s="8">
         <v>4139.1497038035304</v>
       </c>
       <c r="DJ14" s="8">
         <v>7891.1896815178261</v>
       </c>
-      <c r="DK14" s="8"/>
+      <c r="DK14" s="8">
+        <v>11298.360614678644</v>
+      </c>
       <c r="DL14" s="9"/>
       <c r="DM14" s="4"/>
       <c r="DN14" s="9"/>
       <c r="DO14" s="9"/>
     </row>
     <row r="15" spans="1:119">
       <c r="A15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="7">
         <v>357.5</v>
       </c>
       <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="7">
         <v>331.5</v>
       </c>
       <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
       <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
       <c r="G15" s="7">
@@ -4544,51 +4560,53 @@
       </c>
       <c r="DC15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD15" s="9">
         <v>727.3</v>
       </c>
       <c r="DE15" s="4">
         <v>479.20000000000005</v>
       </c>
       <c r="DF15" s="7">
         <v>661</v>
       </c>
       <c r="DG15" s="7">
         <v>854.80000000000018</v>
       </c>
       <c r="DH15" s="7">
         <v>852.89999999999964</v>
       </c>
       <c r="DI15" s="8">
         <v>941.4833823159006</v>
       </c>
       <c r="DJ15" s="8">
         <v>2496.8104130785277</v>
       </c>
-      <c r="DK15" s="8"/>
+      <c r="DK15" s="8">
+        <v>5215.9248521859827</v>
+      </c>
       <c r="DL15" s="9"/>
       <c r="DM15" s="4"/>
       <c r="DN15" s="9"/>
       <c r="DO15" s="9"/>
     </row>
     <row r="16" spans="1:119">
       <c r="A16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="9">
         <v>349</v>
       </c>
       <c r="C16" s="9">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="9">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="9">
         <v>524.6</v>
       </c>
       <c r="F16" s="9">
         <v>545</v>
       </c>
       <c r="G16" s="9">
@@ -4887,51 +4905,53 @@
       </c>
       <c r="DC16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD16" s="9">
         <v>526</v>
       </c>
       <c r="DE16" s="4">
         <v>425.70000000000005</v>
       </c>
       <c r="DF16" s="9">
         <v>472.29999999999995</v>
       </c>
       <c r="DG16" s="9">
         <v>669.40000000000009</v>
       </c>
       <c r="DH16" s="9">
         <v>749.69999999999982</v>
       </c>
       <c r="DI16" s="8">
         <v>889.9749640654727</v>
       </c>
       <c r="DJ16" s="8">
         <v>1367.4998521423772</v>
       </c>
-      <c r="DK16" s="8"/>
+      <c r="DK16" s="8">
+        <v>3036.4591274697495</v>
+      </c>
       <c r="DL16" s="9"/>
       <c r="DM16" s="4"/>
       <c r="DN16" s="9"/>
       <c r="DO16" s="9"/>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="9">
         <v>388.8</v>
       </c>
       <c r="C17" s="9">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="9">
         <v>366.5</v>
       </c>
       <c r="E17" s="9">
         <v>560.70000000000005</v>
       </c>
       <c r="F17" s="9">
         <v>722.90000000000009</v>
       </c>
       <c r="G17" s="9">
@@ -5230,51 +5250,53 @@
       </c>
       <c r="DC17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD17" s="9">
         <v>1190</v>
       </c>
       <c r="DE17" s="4">
         <v>1186.0999999999999</v>
       </c>
       <c r="DF17" s="9">
         <v>1262</v>
       </c>
       <c r="DG17" s="9">
         <v>1419.9</v>
       </c>
       <c r="DH17" s="9">
         <v>1607.6000000000004</v>
       </c>
       <c r="DI17" s="8">
         <v>2054.0493956929804</v>
       </c>
       <c r="DJ17" s="8">
         <v>3782.8094518100024</v>
       </c>
-      <c r="DK17" s="8"/>
+      <c r="DK17" s="8">
+        <v>9202.9609910361378</v>
+      </c>
       <c r="DL17" s="9"/>
       <c r="DM17" s="4"/>
       <c r="DN17" s="9"/>
       <c r="DO17" s="9"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="9">
         <v>1151.5</v>
       </c>
       <c r="C18" s="9">
         <v>785</v>
       </c>
       <c r="D18" s="9">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="9">
         <v>1478.8999999999996</v>
       </c>
       <c r="F18" s="9">
         <v>1663.6000000000004</v>
       </c>
       <c r="G18" s="9">
@@ -5573,51 +5595,53 @@
       </c>
       <c r="DC18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD18" s="9">
         <v>3082.5</v>
       </c>
       <c r="DE18" s="4">
         <v>2202.6999999999998</v>
       </c>
       <c r="DF18" s="9">
         <v>2635.8</v>
       </c>
       <c r="DG18" s="9">
         <v>3326.1000000000004</v>
       </c>
       <c r="DH18" s="9">
         <v>3584.3999999999996</v>
       </c>
       <c r="DI18" s="8">
         <v>3827.1175851163753</v>
       </c>
       <c r="DJ18" s="8">
         <v>6425.2824148836262</v>
       </c>
-      <c r="DK18" s="8"/>
+      <c r="DK18" s="8">
+        <v>18894.531105928429</v>
+      </c>
       <c r="DL18" s="9"/>
       <c r="DM18" s="4"/>
       <c r="DN18" s="9"/>
       <c r="DO18" s="9"/>
     </row>
     <row r="19" spans="1:119">
       <c r="A19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="9">
         <v>297.5</v>
       </c>
       <c r="C19" s="9">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="9">
         <v>343.80000000000007</v>
       </c>
       <c r="F19" s="9">
         <v>346.59999999999991</v>
       </c>
       <c r="G19" s="9">
@@ -5916,51 +5940,53 @@
       </c>
       <c r="DC19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD19" s="9">
         <v>414</v>
       </c>
       <c r="DE19" s="4">
         <v>277.70000000000005</v>
       </c>
       <c r="DF19" s="9">
         <v>314.89999999999998</v>
       </c>
       <c r="DG19" s="9">
         <v>393.9</v>
       </c>
       <c r="DH19" s="9">
         <v>452.40000000000009</v>
       </c>
       <c r="DI19" s="8">
         <v>647.40182791994266</v>
       </c>
       <c r="DJ19" s="8">
         <v>1423.3463921947259</v>
       </c>
-      <c r="DK19" s="8"/>
+      <c r="DK19" s="8">
+        <v>9005.415395514945</v>
+      </c>
       <c r="DL19" s="9"/>
       <c r="DM19" s="4"/>
       <c r="DN19" s="9"/>
       <c r="DO19" s="9"/>
     </row>
     <row r="20" spans="1:119">
       <c r="A20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="9">
         <v>416.9</v>
       </c>
       <c r="C20" s="9">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="9">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="9">
         <v>807.2</v>
       </c>
       <c r="F20" s="9">
         <v>750.30000000000018</v>
       </c>
       <c r="G20" s="8">
@@ -6259,51 +6285,53 @@
       </c>
       <c r="DC20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD20" s="9">
         <v>839.8</v>
       </c>
       <c r="DE20" s="4">
         <v>614.90000000000009</v>
       </c>
       <c r="DF20" s="9">
         <v>832.7</v>
       </c>
       <c r="DG20" s="9">
         <v>1387.9</v>
       </c>
       <c r="DH20" s="9">
         <v>1213.5</v>
       </c>
       <c r="DI20" s="9">
         <v>1923.8387229028831</v>
       </c>
       <c r="DJ20" s="8">
         <v>2883.4359199604523</v>
       </c>
-      <c r="DK20" s="8"/>
+      <c r="DK20" s="8">
+        <v>4398.3305689490626</v>
+      </c>
       <c r="DL20" s="9"/>
       <c r="DM20" s="4"/>
       <c r="DN20" s="9"/>
       <c r="DO20" s="9"/>
     </row>
     <row r="21" spans="1:119">
       <c r="A21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="9">
         <v>719.3</v>
       </c>
       <c r="C21" s="9">
         <v>568</v>
       </c>
       <c r="D21" s="9">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="9">
         <v>863.5</v>
       </c>
       <c r="F21" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G21" s="8">
@@ -6602,51 +6630,53 @@
       </c>
       <c r="DC21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD21" s="9">
         <v>1061.0999999999999</v>
       </c>
       <c r="DE21" s="4">
         <v>642.40000000000009</v>
       </c>
       <c r="DF21" s="9">
         <v>845.5</v>
       </c>
       <c r="DG21" s="9">
         <v>1034.5</v>
       </c>
       <c r="DH21" s="9">
         <v>1173.1000000000004</v>
       </c>
       <c r="DI21" s="9">
         <v>1256.8345310580025</v>
       </c>
       <c r="DJ21" s="8">
         <v>5056.1535535817784</v>
       </c>
-      <c r="DK21" s="8"/>
+      <c r="DK21" s="8">
+        <v>22318.610656754998</v>
+      </c>
       <c r="DL21" s="9"/>
       <c r="DM21" s="4"/>
       <c r="DN21" s="9"/>
       <c r="DO21" s="9"/>
     </row>
     <row r="22" spans="1:119" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="11"/>
       <c r="S22" s="11"/>
       <c r="T22" s="11"/>
       <c r="U22" s="11"/>
@@ -6939,726 +6969,726 @@
       <c r="CQ24" s="11"/>
       <c r="CR24" s="11"/>
       <c r="CS24" s="11"/>
       <c r="CT24" s="11"/>
       <c r="CU24" s="11"/>
       <c r="CV24" s="12"/>
       <c r="CW24" s="12"/>
       <c r="CX24" s="11"/>
       <c r="CY24" s="11"/>
       <c r="CZ24" s="11"/>
       <c r="DA24" s="11"/>
       <c r="DD24" s="11"/>
       <c r="DE24" s="11"/>
       <c r="DF24" s="11"/>
       <c r="DG24" s="11"/>
       <c r="DH24" s="11"/>
       <c r="DI24" s="11"/>
       <c r="DJ24" s="12"/>
       <c r="DK24" s="12"/>
       <c r="DL24" s="11"/>
       <c r="DM24" s="11"/>
       <c r="DN24" s="11"/>
       <c r="DO24" s="11"/>
     </row>
     <row r="25" spans="1:119" s="21" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="29"/>
-[...10 lines deleted...]
-      <c r="M25" s="29"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="28"/>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
       <c r="N25" s="23"/>
-      <c r="O25" s="29" t="s">
+      <c r="O25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="P25" s="29"/>
-[...9 lines deleted...]
-      <c r="Z25" s="29"/>
+      <c r="P25" s="28"/>
+      <c r="Q25" s="28"/>
+      <c r="R25" s="28"/>
+      <c r="S25" s="28"/>
+      <c r="T25" s="28"/>
+      <c r="U25" s="28"/>
+      <c r="V25" s="28"/>
+      <c r="W25" s="28"/>
+      <c r="X25" s="28"/>
+      <c r="Y25" s="28"/>
+      <c r="Z25" s="28"/>
       <c r="AA25" s="23"/>
-      <c r="AB25" s="29" t="s">
+      <c r="AB25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AC25" s="29"/>
-[...9 lines deleted...]
-      <c r="AM25" s="29"/>
+      <c r="AC25" s="28"/>
+      <c r="AD25" s="28"/>
+      <c r="AE25" s="28"/>
+      <c r="AF25" s="28"/>
+      <c r="AG25" s="28"/>
+      <c r="AH25" s="28"/>
+      <c r="AI25" s="28"/>
+      <c r="AJ25" s="28"/>
+      <c r="AK25" s="28"/>
+      <c r="AL25" s="28"/>
+      <c r="AM25" s="28"/>
       <c r="AN25" s="23"/>
-      <c r="AO25" s="29" t="s">
+      <c r="AO25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AP25" s="29"/>
-[...9 lines deleted...]
-      <c r="AZ25" s="29"/>
+      <c r="AP25" s="28"/>
+      <c r="AQ25" s="28"/>
+      <c r="AR25" s="28"/>
+      <c r="AS25" s="28"/>
+      <c r="AT25" s="28"/>
+      <c r="AU25" s="28"/>
+      <c r="AV25" s="28"/>
+      <c r="AW25" s="28"/>
+      <c r="AX25" s="28"/>
+      <c r="AY25" s="28"/>
+      <c r="AZ25" s="28"/>
       <c r="BA25" s="23"/>
-      <c r="BB25" s="29" t="s">
+      <c r="BB25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="BC25" s="29"/>
-[...9 lines deleted...]
-      <c r="BM25" s="29"/>
+      <c r="BC25" s="28"/>
+      <c r="BD25" s="28"/>
+      <c r="BE25" s="28"/>
+      <c r="BF25" s="28"/>
+      <c r="BG25" s="28"/>
+      <c r="BH25" s="28"/>
+      <c r="BI25" s="28"/>
+      <c r="BJ25" s="28"/>
+      <c r="BK25" s="28"/>
+      <c r="BL25" s="28"/>
+      <c r="BM25" s="28"/>
       <c r="BN25" s="23"/>
-      <c r="BO25" s="29" t="s">
+      <c r="BO25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="BP25" s="29"/>
-[...10 lines deleted...]
-      <c r="CA25" s="29" t="s">
+      <c r="BP25" s="28"/>
+      <c r="BQ25" s="28"/>
+      <c r="BR25" s="28"/>
+      <c r="BS25" s="28"/>
+      <c r="BT25" s="28"/>
+      <c r="BU25" s="28"/>
+      <c r="BV25" s="28"/>
+      <c r="BW25" s="28"/>
+      <c r="BX25" s="28"/>
+      <c r="BY25" s="28"/>
+      <c r="BZ25" s="28"/>
+      <c r="CA25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="CB25" s="29"/>
-[...11 lines deleted...]
-      <c r="CO25" s="29" t="s">
+      <c r="CB25" s="28"/>
+      <c r="CC25" s="28"/>
+      <c r="CD25" s="28"/>
+      <c r="CE25" s="28"/>
+      <c r="CF25" s="28"/>
+      <c r="CG25" s="28"/>
+      <c r="CH25" s="28"/>
+      <c r="CI25" s="28"/>
+      <c r="CJ25" s="28"/>
+      <c r="CK25" s="28"/>
+      <c r="CL25" s="28"/>
+      <c r="CM25" s="28"/>
+      <c r="CO25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="CP25" s="29"/>
-[...11 lines deleted...]
-      <c r="DC25" s="29" t="s">
+      <c r="CP25" s="28"/>
+      <c r="CQ25" s="28"/>
+      <c r="CR25" s="28"/>
+      <c r="CS25" s="28"/>
+      <c r="CT25" s="28"/>
+      <c r="CU25" s="28"/>
+      <c r="CV25" s="28"/>
+      <c r="CW25" s="28"/>
+      <c r="CX25" s="28"/>
+      <c r="CY25" s="28"/>
+      <c r="CZ25" s="28"/>
+      <c r="DA25" s="28"/>
+      <c r="DC25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="DD25" s="29"/>
-[...10 lines deleted...]
-      <c r="DO25" s="29"/>
+      <c r="DD25" s="28"/>
+      <c r="DE25" s="28"/>
+      <c r="DF25" s="28"/>
+      <c r="DG25" s="28"/>
+      <c r="DH25" s="28"/>
+      <c r="DI25" s="28"/>
+      <c r="DJ25" s="28"/>
+      <c r="DK25" s="28"/>
+      <c r="DL25" s="28"/>
+      <c r="DM25" s="28"/>
+      <c r="DN25" s="28"/>
+      <c r="DO25" s="28"/>
     </row>
     <row r="26" spans="1:119" s="2" customFormat="1" ht="19.5" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="27" t="s">
+      <c r="J26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="K26" s="27"/>
-[...1 lines deleted...]
-      <c r="M26" s="27"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
-      <c r="W26" s="27" t="s">
+      <c r="W26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="X26" s="27"/>
-[...1 lines deleted...]
-      <c r="Z26" s="27"/>
+      <c r="X26" s="26"/>
+      <c r="Y26" s="26"/>
+      <c r="Z26" s="26"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="27" t="s">
+      <c r="AJ26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AK26" s="27"/>
-[...1 lines deleted...]
-      <c r="AM26" s="27"/>
+      <c r="AK26" s="26"/>
+      <c r="AL26" s="26"/>
+      <c r="AM26" s="26"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="AV26" s="1"/>
-      <c r="AW26" s="27" t="s">
+      <c r="AW26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AX26" s="27"/>
-[...1 lines deleted...]
-      <c r="AZ26" s="27"/>
+      <c r="AX26" s="26"/>
+      <c r="AY26" s="26"/>
+      <c r="AZ26" s="26"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BD26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
-      <c r="BJ26" s="27" t="s">
+      <c r="BJ26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BK26" s="27"/>
-[...1 lines deleted...]
-      <c r="BM26" s="27"/>
+      <c r="BK26" s="26"/>
+      <c r="BL26" s="26"/>
+      <c r="BM26" s="26"/>
       <c r="BN26" s="1"/>
-      <c r="BW26" s="27" t="s">
+      <c r="BW26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BX26" s="27"/>
-[...1 lines deleted...]
-      <c r="BZ26" s="27"/>
+      <c r="BX26" s="26"/>
+      <c r="BY26" s="26"/>
+      <c r="BZ26" s="26"/>
       <c r="CA26" s="1"/>
-      <c r="CJ26" s="27" t="s">
+      <c r="CJ26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CK26" s="27"/>
-[...1 lines deleted...]
-      <c r="CM26" s="27"/>
+      <c r="CK26" s="26"/>
+      <c r="CL26" s="26"/>
+      <c r="CM26" s="26"/>
       <c r="CO26" s="1"/>
-      <c r="CX26" s="27" t="s">
+      <c r="CX26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CY26" s="27"/>
-[...1 lines deleted...]
-      <c r="DA26" s="27"/>
+      <c r="CY26" s="26"/>
+      <c r="CZ26" s="26"/>
+      <c r="DA26" s="26"/>
       <c r="DC26" s="1"/>
-      <c r="DL26" s="27" t="s">
+      <c r="DL26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="DM26" s="27"/>
-[...1 lines deleted...]
-      <c r="DO26" s="27"/>
+      <c r="DM26" s="26"/>
+      <c r="DN26" s="26"/>
+      <c r="DO26" s="26"/>
     </row>
     <row r="27" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A27" s="26"/>
-      <c r="B27" s="28" t="s">
+      <c r="A27" s="29"/>
+      <c r="B27" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="28"/>
-[...11 lines deleted...]
-      <c r="O27" s="28" t="s">
+      <c r="C27" s="27"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="P27" s="28"/>
-[...11 lines deleted...]
-      <c r="AB27" s="28" t="s">
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="27"/>
+      <c r="U27" s="27"/>
+      <c r="V27" s="27"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="Z27" s="27"/>
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="AC27" s="28"/>
-[...11 lines deleted...]
-      <c r="AO27" s="28" t="s">
+      <c r="AC27" s="27"/>
+      <c r="AD27" s="27"/>
+      <c r="AE27" s="27"/>
+      <c r="AF27" s="27"/>
+      <c r="AG27" s="27"/>
+      <c r="AH27" s="27"/>
+      <c r="AI27" s="27"/>
+      <c r="AJ27" s="27"/>
+      <c r="AK27" s="27"/>
+      <c r="AL27" s="27"/>
+      <c r="AM27" s="27"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP27" s="28"/>
-[...11 lines deleted...]
-      <c r="BB27" s="28" t="s">
+      <c r="AP27" s="27"/>
+      <c r="AQ27" s="27"/>
+      <c r="AR27" s="27"/>
+      <c r="AS27" s="27"/>
+      <c r="AT27" s="27"/>
+      <c r="AU27" s="27"/>
+      <c r="AV27" s="27"/>
+      <c r="AW27" s="27"/>
+      <c r="AX27" s="27"/>
+      <c r="AY27" s="27"/>
+      <c r="AZ27" s="27"/>
+      <c r="BA27" s="29"/>
+      <c r="BB27" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="BC27" s="28"/>
-[...11 lines deleted...]
-      <c r="BO27" s="28" t="s">
+      <c r="BC27" s="27"/>
+      <c r="BD27" s="27"/>
+      <c r="BE27" s="27"/>
+      <c r="BF27" s="27"/>
+      <c r="BG27" s="27"/>
+      <c r="BH27" s="27"/>
+      <c r="BI27" s="27"/>
+      <c r="BJ27" s="27"/>
+      <c r="BK27" s="27"/>
+      <c r="BL27" s="27"/>
+      <c r="BM27" s="27"/>
+      <c r="BN27" s="29"/>
+      <c r="BO27" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="BP27" s="28"/>
-[...11 lines deleted...]
-      <c r="CB27" s="28" t="s">
+      <c r="BP27" s="27"/>
+      <c r="BQ27" s="27"/>
+      <c r="BR27" s="27"/>
+      <c r="BS27" s="27"/>
+      <c r="BT27" s="27"/>
+      <c r="BU27" s="27"/>
+      <c r="BV27" s="27"/>
+      <c r="BW27" s="27"/>
+      <c r="BX27" s="27"/>
+      <c r="BY27" s="27"/>
+      <c r="BZ27" s="27"/>
+      <c r="CA27" s="29"/>
+      <c r="CB27" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="CC27" s="28"/>
-[...11 lines deleted...]
-      <c r="CP27" s="28" t="s">
+      <c r="CC27" s="27"/>
+      <c r="CD27" s="27"/>
+      <c r="CE27" s="27"/>
+      <c r="CF27" s="27"/>
+      <c r="CG27" s="27"/>
+      <c r="CH27" s="27"/>
+      <c r="CI27" s="27"/>
+      <c r="CJ27" s="27"/>
+      <c r="CK27" s="27"/>
+      <c r="CL27" s="27"/>
+      <c r="CM27" s="27"/>
+      <c r="CO27" s="29"/>
+      <c r="CP27" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CQ27" s="28"/>
-[...11 lines deleted...]
-      <c r="DD27" s="28" t="s">
+      <c r="CQ27" s="27"/>
+      <c r="CR27" s="27"/>
+      <c r="CS27" s="27"/>
+      <c r="CT27" s="27"/>
+      <c r="CU27" s="27"/>
+      <c r="CV27" s="27"/>
+      <c r="CW27" s="27"/>
+      <c r="CX27" s="27"/>
+      <c r="CY27" s="27"/>
+      <c r="CZ27" s="27"/>
+      <c r="DA27" s="27"/>
+      <c r="DC27" s="29"/>
+      <c r="DD27" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="DE27" s="28"/>
-[...9 lines deleted...]
-      <c r="DO27" s="28"/>
+      <c r="DE27" s="27"/>
+      <c r="DF27" s="27"/>
+      <c r="DG27" s="27"/>
+      <c r="DH27" s="27"/>
+      <c r="DI27" s="27"/>
+      <c r="DJ27" s="27"/>
+      <c r="DK27" s="27"/>
+      <c r="DL27" s="27"/>
+      <c r="DM27" s="27"/>
+      <c r="DN27" s="27"/>
+      <c r="DO27" s="27"/>
     </row>
     <row r="28" spans="1:119" ht="15" customHeight="1">
-      <c r="A28" s="26"/>
+      <c r="A28" s="29"/>
       <c r="B28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N28" s="26"/>
+      <c r="N28" s="29"/>
       <c r="O28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA28" s="26"/>
+      <c r="AA28" s="29"/>
       <c r="AB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN28" s="26"/>
+      <c r="AN28" s="29"/>
       <c r="AO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA28" s="26"/>
+      <c r="BA28" s="29"/>
       <c r="BB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN28" s="26"/>
+      <c r="BN28" s="29"/>
       <c r="BO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA28" s="26"/>
+      <c r="CA28" s="29"/>
       <c r="CB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO28" s="26"/>
+      <c r="CO28" s="29"/>
       <c r="CP28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC28" s="26"/>
+      <c r="DC28" s="29"/>
       <c r="DD28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL28" s="22" t="s">
@@ -7989,51 +8019,53 @@
       </c>
       <c r="DC29" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD29" s="4">
         <v>15450.6</v>
       </c>
       <c r="DE29" s="4">
         <v>11982.1</v>
       </c>
       <c r="DF29" s="4">
         <v>13669.762417219961</v>
       </c>
       <c r="DG29" s="4">
         <v>18024.237582780042</v>
       </c>
       <c r="DH29" s="4">
         <v>19299.969991176193</v>
       </c>
       <c r="DI29" s="5">
         <v>24492.464730497042</v>
       </c>
       <c r="DJ29" s="4">
         <v>43999.065278326772</v>
       </c>
-      <c r="DK29" s="4"/>
+      <c r="DK29" s="4">
+        <v>132678.53954562842</v>
+      </c>
       <c r="DL29" s="4"/>
       <c r="DM29" s="4"/>
       <c r="DN29" s="4"/>
       <c r="DO29" s="4"/>
     </row>
     <row r="30" spans="1:119">
       <c r="A30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="6">
         <v>83.1</v>
       </c>
       <c r="C30" s="6">
         <v>121.6</v>
       </c>
       <c r="D30" s="6">
         <v>164</v>
       </c>
       <c r="E30" s="6">
         <v>188.00000000000006</v>
       </c>
       <c r="F30" s="6">
         <v>196.69999999999993</v>
       </c>
       <c r="G30" s="6">
@@ -8332,51 +8364,53 @@
       </c>
       <c r="DC30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD30" s="9">
         <v>235.2</v>
       </c>
       <c r="DE30" s="4">
         <v>218.90000000000003</v>
       </c>
       <c r="DF30" s="9">
         <v>208.39999999999998</v>
       </c>
       <c r="DG30" s="9">
         <v>142.19999999999993</v>
       </c>
       <c r="DH30" s="9">
         <v>90.700000000000045</v>
       </c>
       <c r="DI30" s="9">
         <v>136.85403666107015</v>
       </c>
       <c r="DJ30" s="9">
         <v>713.96779054465947</v>
       </c>
-      <c r="DK30" s="9"/>
+      <c r="DK30" s="9">
+        <v>1593.4407224708455</v>
+      </c>
       <c r="DL30" s="9"/>
       <c r="DM30" s="4"/>
       <c r="DN30" s="9"/>
       <c r="DO30" s="9"/>
     </row>
     <row r="31" spans="1:119">
       <c r="A31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="9">
         <v>749</v>
       </c>
       <c r="C31" s="9">
         <v>631</v>
       </c>
       <c r="D31" s="9">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="9">
         <v>1482.0000000000002</v>
       </c>
       <c r="F31" s="9">
         <v>1602.6999999999998</v>
       </c>
       <c r="G31" s="8">
@@ -8675,51 +8709,53 @@
       </c>
       <c r="DC31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD31" s="9">
         <v>893.1</v>
       </c>
       <c r="DE31" s="4">
         <v>601.1</v>
       </c>
       <c r="DF31" s="9">
         <v>638.10000000000014</v>
       </c>
       <c r="DG31" s="9">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH31" s="9">
         <v>1766.3000000000002</v>
       </c>
       <c r="DI31" s="9">
         <v>2337.0545409905699</v>
       </c>
       <c r="DJ31" s="9">
         <v>3359.162492471517</v>
       </c>
-      <c r="DK31" s="9"/>
+      <c r="DK31" s="9">
+        <v>13530.2707055804</v>
+      </c>
       <c r="DL31" s="9"/>
       <c r="DM31" s="4"/>
       <c r="DN31" s="9"/>
       <c r="DO31" s="9"/>
     </row>
     <row r="32" spans="1:119">
       <c r="A32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="9">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="9">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="9">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="9">
         <v>801.30000000000018</v>
       </c>
       <c r="F32" s="9">
         <v>1237</v>
       </c>
       <c r="G32" s="8">
@@ -9018,51 +9054,53 @@
       </c>
       <c r="DC32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD32" s="9">
         <v>658.3</v>
       </c>
       <c r="DE32" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF32" s="9">
         <v>411.70000000000005</v>
       </c>
       <c r="DG32" s="9">
         <v>751.09999999999991</v>
       </c>
       <c r="DH32" s="9">
         <v>1062.5</v>
       </c>
       <c r="DI32" s="9">
         <v>1497.2746004147139</v>
       </c>
       <c r="DJ32" s="9">
         <v>1970.751952666702</v>
       </c>
-      <c r="DK32" s="9"/>
+      <c r="DK32" s="9">
+        <v>5154.7682657121713</v>
+      </c>
       <c r="DL32" s="9"/>
       <c r="DM32" s="4"/>
       <c r="DN32" s="9"/>
       <c r="DO32" s="9"/>
     </row>
     <row r="33" spans="1:119">
       <c r="A33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="9">
         <v>716</v>
       </c>
       <c r="C33" s="9">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="9">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="9">
         <v>997.40000000000009</v>
       </c>
       <c r="F33" s="9">
         <v>1084.9000000000001</v>
       </c>
       <c r="G33" s="8">
@@ -9361,51 +9399,53 @@
       </c>
       <c r="DC33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD33" s="9">
         <v>730.9</v>
       </c>
       <c r="DE33" s="4">
         <v>618.1</v>
       </c>
       <c r="DF33" s="9">
         <v>532.90000000000009</v>
       </c>
       <c r="DG33" s="9">
         <v>803.29999999999973</v>
       </c>
       <c r="DH33" s="9">
         <v>934.5</v>
       </c>
       <c r="DI33" s="9">
         <v>1106.2264663163587</v>
       </c>
       <c r="DJ33" s="9">
         <v>1851.9611542813464</v>
       </c>
-      <c r="DK33" s="9"/>
+      <c r="DK33" s="9">
+        <v>7523.8352697373921</v>
+      </c>
       <c r="DL33" s="9"/>
       <c r="DM33" s="4"/>
       <c r="DN33" s="9"/>
       <c r="DO33" s="9"/>
     </row>
     <row r="34" spans="1:119">
       <c r="A34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="9">
         <v>521.4</v>
       </c>
       <c r="C34" s="9">
         <v>384</v>
       </c>
       <c r="D34" s="9">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="9">
         <v>800.20000000000027</v>
       </c>
       <c r="F34" s="9">
         <v>790.09999999999991</v>
       </c>
       <c r="G34" s="8">
@@ -9704,51 +9744,53 @@
       </c>
       <c r="DC34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD34" s="9">
         <v>1131.8</v>
       </c>
       <c r="DE34" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF34" s="9">
         <v>925</v>
       </c>
       <c r="DG34" s="9">
         <v>1463.1</v>
       </c>
       <c r="DH34" s="9">
         <v>1357.3000000000002</v>
       </c>
       <c r="DI34" s="9">
         <v>2145.3904764431154</v>
       </c>
       <c r="DJ34" s="9">
         <v>2798.7095235568841</v>
       </c>
-      <c r="DK34" s="9"/>
+      <c r="DK34" s="9">
+        <v>12963.171337813341</v>
+      </c>
       <c r="DL34" s="9"/>
       <c r="DM34" s="4"/>
       <c r="DN34" s="9"/>
       <c r="DO34" s="9"/>
     </row>
     <row r="35" spans="1:119">
       <c r="A35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
         <v>473.7</v>
       </c>
       <c r="C35" s="4">
         <v>364.3</v>
       </c>
       <c r="D35" s="9">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="9">
         <v>620.70000000000005</v>
       </c>
       <c r="F35" s="15">
         <v>756.69999999999982</v>
       </c>
       <c r="G35" s="8">
@@ -10047,51 +10089,53 @@
       </c>
       <c r="DC35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD35" s="9">
         <v>528.6</v>
       </c>
       <c r="DE35" s="4">
         <v>469.1</v>
       </c>
       <c r="DF35" s="9">
         <v>522.59999999999991</v>
       </c>
       <c r="DG35" s="9">
         <v>626.70000000000005</v>
       </c>
       <c r="DH35" s="9">
         <v>771.40000000000009</v>
       </c>
       <c r="DI35" s="9">
         <v>1802.6532278892232</v>
       </c>
       <c r="DJ35" s="9">
         <v>2191.0442291624167</v>
       </c>
-      <c r="DK35" s="9"/>
+      <c r="DK35" s="9">
+        <v>8755.9251320552576</v>
+      </c>
       <c r="DL35" s="9"/>
       <c r="DM35" s="4"/>
       <c r="DN35" s="9"/>
       <c r="DO35" s="9"/>
     </row>
     <row r="36" spans="1:119">
       <c r="A36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="9">
         <v>1578.9</v>
       </c>
       <c r="C36" s="9">
         <v>1418</v>
       </c>
       <c r="D36" s="9">
         <v>1478.9</v>
       </c>
       <c r="E36" s="9">
         <v>1713.0999999999995</v>
       </c>
       <c r="F36" s="9">
         <v>1659.5</v>
       </c>
       <c r="G36" s="8">
@@ -10390,51 +10434,53 @@
       </c>
       <c r="DC36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD36" s="9">
         <v>3523.6</v>
       </c>
       <c r="DE36" s="4">
         <v>2966.2000000000003</v>
       </c>
       <c r="DF36" s="9">
         <v>3509.8</v>
       </c>
       <c r="DG36" s="9">
         <v>3870.7000000000007</v>
       </c>
       <c r="DH36" s="9">
         <v>3827.4999999999982</v>
       </c>
       <c r="DI36" s="9">
         <v>4071.2702101518043</v>
       </c>
       <c r="DJ36" s="9">
         <v>7822.5298350272642</v>
       </c>
-      <c r="DK36" s="9"/>
+      <c r="DK36" s="9">
+        <v>11229.291142762966</v>
+      </c>
       <c r="DL36" s="9"/>
       <c r="DM36" s="4"/>
       <c r="DN36" s="9"/>
       <c r="DO36" s="9"/>
     </row>
     <row r="37" spans="1:119">
       <c r="A37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="16">
         <v>352.6</v>
       </c>
       <c r="C37" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="16">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="16">
         <v>607.9</v>
       </c>
       <c r="F37" s="16">
         <v>554.60000000000014</v>
       </c>
       <c r="G37" s="16">
@@ -10733,51 +10779,53 @@
       </c>
       <c r="DC37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD37" s="9">
         <v>696.8</v>
       </c>
       <c r="DE37" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF37" s="9">
         <v>631.19999999999982</v>
       </c>
       <c r="DG37" s="9">
         <v>825.20000000000027</v>
       </c>
       <c r="DH37" s="9">
         <v>825</v>
       </c>
       <c r="DI37" s="9">
         <v>913.60738109789509</v>
       </c>
       <c r="DJ37" s="9">
         <v>2469.0699393048699</v>
       </c>
-      <c r="DK37" s="9"/>
+      <c r="DK37" s="9">
+        <v>5187.9348480390754</v>
+      </c>
       <c r="DL37" s="9"/>
       <c r="DM37" s="4"/>
       <c r="DN37" s="9"/>
       <c r="DO37" s="9"/>
     </row>
     <row r="38" spans="1:119">
       <c r="A38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="9">
         <v>338</v>
       </c>
       <c r="C38" s="9">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="9">
         <v>300</v>
       </c>
       <c r="E38" s="9">
         <v>510.1</v>
       </c>
       <c r="F38" s="9">
         <v>532.20000000000005</v>
       </c>
       <c r="G38" s="8">
@@ -11076,51 +11124,53 @@
       </c>
       <c r="DC38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD38" s="9">
         <v>510.2</v>
       </c>
       <c r="DE38" s="4">
         <v>409.8</v>
       </c>
       <c r="DF38" s="9">
         <v>452.59999999999991</v>
       </c>
       <c r="DG38" s="9">
         <v>618.80000000000018</v>
       </c>
       <c r="DH38" s="9">
         <v>723.79999999999973</v>
       </c>
       <c r="DI38" s="9">
         <v>863.93122475872633</v>
       </c>
       <c r="DJ38" s="9">
         <v>1341.5901264451572</v>
       </c>
-      <c r="DK38" s="9"/>
+      <c r="DK38" s="9">
+        <v>3010.4239240246134</v>
+      </c>
       <c r="DL38" s="9"/>
       <c r="DM38" s="4"/>
       <c r="DN38" s="9"/>
       <c r="DO38" s="9"/>
     </row>
     <row r="39" spans="1:119">
       <c r="A39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="9">
         <v>375.1</v>
       </c>
       <c r="C39" s="9">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="9">
         <v>346.9</v>
       </c>
       <c r="E39" s="9">
         <v>566</v>
       </c>
       <c r="F39" s="9">
         <v>712.7</v>
       </c>
       <c r="G39" s="8">
@@ -11419,51 +11469,53 @@
       </c>
       <c r="DC39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD39" s="9">
         <v>1159.5</v>
       </c>
       <c r="DE39" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF39" s="9">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG39" s="9">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH39" s="9">
         <v>1571.6000000000004</v>
       </c>
       <c r="DI39" s="9">
         <v>2018.0341764774075</v>
       </c>
       <c r="DJ39" s="9">
         <v>3746.9803863400684</v>
       </c>
-      <c r="DK39" s="9"/>
+      <c r="DK39" s="9">
+        <v>9166.8253929481943</v>
+      </c>
       <c r="DL39" s="9"/>
       <c r="DM39" s="4"/>
       <c r="DN39" s="9"/>
       <c r="DO39" s="9"/>
     </row>
     <row r="40" spans="1:119">
       <c r="A40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="9">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="9">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="9">
         <v>880.7</v>
       </c>
       <c r="E40" s="9">
         <v>1478.8000000000002</v>
       </c>
       <c r="F40" s="9">
         <v>1663.5</v>
       </c>
       <c r="G40" s="8">
@@ -11762,51 +11814,53 @@
       </c>
       <c r="DC40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD40" s="9">
         <v>3076.4</v>
       </c>
       <c r="DE40" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF40" s="9">
         <v>2629.8</v>
       </c>
       <c r="DG40" s="9">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH40" s="9">
         <v>3548.3999999999996</v>
       </c>
       <c r="DI40" s="9">
         <v>3790.5014112946337</v>
       </c>
       <c r="DJ40" s="9">
         <v>6388.3346539976774</v>
       </c>
-      <c r="DK40" s="9"/>
+      <c r="DK40" s="9">
+        <v>18858.786080674865</v>
+      </c>
       <c r="DL40" s="9"/>
       <c r="DM40" s="4"/>
       <c r="DN40" s="9"/>
       <c r="DO40" s="9"/>
     </row>
     <row r="41" spans="1:119">
       <c r="A41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="9">
         <v>297.3</v>
       </c>
       <c r="C41" s="9">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="9">
         <v>185.7</v>
       </c>
       <c r="E41" s="9">
         <v>343.4</v>
       </c>
       <c r="F41" s="9">
         <v>346.29999999999995</v>
       </c>
       <c r="G41" s="8">
@@ -12105,51 +12159,53 @@
       </c>
       <c r="DC41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD41" s="9">
         <v>413.6</v>
       </c>
       <c r="DE41" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF41" s="9">
         <v>314.80000000000007</v>
       </c>
       <c r="DG41" s="9">
         <v>360</v>
       </c>
       <c r="DH41" s="9">
         <v>443.89999999999986</v>
       </c>
       <c r="DI41" s="9">
         <v>638.71338976884408</v>
       </c>
       <c r="DJ41" s="9">
         <v>1414.750584059424</v>
       </c>
-      <c r="DK41" s="9"/>
+      <c r="DK41" s="9">
+        <v>8996.7350862680869</v>
+      </c>
       <c r="DL41" s="9"/>
       <c r="DM41" s="4"/>
       <c r="DN41" s="9"/>
       <c r="DO41" s="9"/>
     </row>
     <row r="42" spans="1:119">
       <c r="A42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="9">
         <v>415.9</v>
       </c>
       <c r="C42" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="9">
         <v>807.2</v>
       </c>
       <c r="F42" s="9">
         <v>749.59999999999991</v>
       </c>
       <c r="G42" s="8">
@@ -12448,51 +12504,53 @@
       </c>
       <c r="DC42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD42" s="9">
         <v>838.3</v>
       </c>
       <c r="DE42" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF42" s="9">
         <v>831.2</v>
       </c>
       <c r="DG42" s="9">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH42" s="9">
         <v>1213.4000000000005</v>
       </c>
       <c r="DI42" s="9">
         <v>1923.6243559820541</v>
       </c>
       <c r="DJ42" s="9">
         <v>2883.4466446531787</v>
       </c>
-      <c r="DK42" s="9"/>
+      <c r="DK42" s="9">
+        <v>4398.027444123285</v>
+      </c>
       <c r="DL42" s="9"/>
       <c r="DM42" s="4"/>
       <c r="DN42" s="9"/>
       <c r="DO42" s="9"/>
     </row>
     <row r="43" spans="1:119">
       <c r="A43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="9">
         <v>714.7</v>
       </c>
       <c r="C43" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="9">
         <v>879.80000000000018</v>
       </c>
       <c r="F43" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G43" s="8">
@@ -12791,51 +12849,53 @@
       </c>
       <c r="DC43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD43" s="9">
         <v>1054.3</v>
       </c>
       <c r="DE43" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF43" s="9">
         <v>836.80000000000018</v>
       </c>
       <c r="DG43" s="9">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH43" s="9">
         <v>1163.7000000000003</v>
       </c>
       <c r="DI43" s="9">
         <v>1247.2981967056885</v>
       </c>
       <c r="DJ43" s="9">
         <v>5046.7815376030376</v>
       </c>
-      <c r="DK43" s="9"/>
+      <c r="DK43" s="9">
+        <v>22309.01043607443</v>
+      </c>
       <c r="DL43" s="9"/>
       <c r="DM43" s="4"/>
       <c r="DN43" s="9"/>
       <c r="DO43" s="9"/>
     </row>
     <row r="44" spans="1:119">
       <c r="A44" s="17"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="12"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="17"/>
       <c r="O44" s="11"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
       <c r="R44" s="11"/>
       <c r="S44" s="11"/>
@@ -13146,726 +13206,726 @@
       <c r="CQ46" s="11"/>
       <c r="CR46" s="11"/>
       <c r="CS46" s="11"/>
       <c r="CT46" s="11"/>
       <c r="CU46" s="11"/>
       <c r="CV46" s="11"/>
       <c r="CW46" s="11"/>
       <c r="CX46" s="11"/>
       <c r="CY46" s="11"/>
       <c r="CZ46" s="11"/>
       <c r="DA46" s="11"/>
       <c r="DD46" s="11"/>
       <c r="DE46" s="11"/>
       <c r="DF46" s="11"/>
       <c r="DG46" s="11"/>
       <c r="DH46" s="11"/>
       <c r="DI46" s="11"/>
       <c r="DJ46" s="11"/>
       <c r="DK46" s="11"/>
       <c r="DL46" s="11"/>
       <c r="DM46" s="11"/>
       <c r="DN46" s="11"/>
       <c r="DO46" s="11"/>
     </row>
     <row r="47" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A47" s="29" t="s">
+      <c r="A47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="29"/>
-[...10 lines deleted...]
-      <c r="M47" s="29"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="28"/>
       <c r="N47" s="23"/>
-      <c r="O47" s="29" t="s">
+      <c r="O47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="P47" s="29"/>
-[...9 lines deleted...]
-      <c r="Z47" s="29"/>
+      <c r="P47" s="28"/>
+      <c r="Q47" s="28"/>
+      <c r="R47" s="28"/>
+      <c r="S47" s="28"/>
+      <c r="T47" s="28"/>
+      <c r="U47" s="28"/>
+      <c r="V47" s="28"/>
+      <c r="W47" s="28"/>
+      <c r="X47" s="28"/>
+      <c r="Y47" s="28"/>
+      <c r="Z47" s="28"/>
       <c r="AA47" s="23"/>
-      <c r="AB47" s="29" t="s">
+      <c r="AB47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="AC47" s="29"/>
-[...9 lines deleted...]
-      <c r="AM47" s="29"/>
+      <c r="AC47" s="28"/>
+      <c r="AD47" s="28"/>
+      <c r="AE47" s="28"/>
+      <c r="AF47" s="28"/>
+      <c r="AG47" s="28"/>
+      <c r="AH47" s="28"/>
+      <c r="AI47" s="28"/>
+      <c r="AJ47" s="28"/>
+      <c r="AK47" s="28"/>
+      <c r="AL47" s="28"/>
+      <c r="AM47" s="28"/>
       <c r="AN47" s="23"/>
-      <c r="AO47" s="29" t="s">
+      <c r="AO47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="AP47" s="29"/>
-[...9 lines deleted...]
-      <c r="AZ47" s="29"/>
+      <c r="AP47" s="28"/>
+      <c r="AQ47" s="28"/>
+      <c r="AR47" s="28"/>
+      <c r="AS47" s="28"/>
+      <c r="AT47" s="28"/>
+      <c r="AU47" s="28"/>
+      <c r="AV47" s="28"/>
+      <c r="AW47" s="28"/>
+      <c r="AX47" s="28"/>
+      <c r="AY47" s="28"/>
+      <c r="AZ47" s="28"/>
       <c r="BA47" s="23"/>
-      <c r="BB47" s="29" t="s">
+      <c r="BB47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="BC47" s="29"/>
-[...9 lines deleted...]
-      <c r="BM47" s="29"/>
+      <c r="BC47" s="28"/>
+      <c r="BD47" s="28"/>
+      <c r="BE47" s="28"/>
+      <c r="BF47" s="28"/>
+      <c r="BG47" s="28"/>
+      <c r="BH47" s="28"/>
+      <c r="BI47" s="28"/>
+      <c r="BJ47" s="28"/>
+      <c r="BK47" s="28"/>
+      <c r="BL47" s="28"/>
+      <c r="BM47" s="28"/>
       <c r="BN47" s="23"/>
-      <c r="BO47" s="29" t="s">
+      <c r="BO47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="BP47" s="29"/>
-[...10 lines deleted...]
-      <c r="CA47" s="29" t="s">
+      <c r="BP47" s="28"/>
+      <c r="BQ47" s="28"/>
+      <c r="BR47" s="28"/>
+      <c r="BS47" s="28"/>
+      <c r="BT47" s="28"/>
+      <c r="BU47" s="28"/>
+      <c r="BV47" s="28"/>
+      <c r="BW47" s="28"/>
+      <c r="BX47" s="28"/>
+      <c r="BY47" s="28"/>
+      <c r="BZ47" s="28"/>
+      <c r="CA47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="CB47" s="29"/>
-[...11 lines deleted...]
-      <c r="CO47" s="29" t="s">
+      <c r="CB47" s="28"/>
+      <c r="CC47" s="28"/>
+      <c r="CD47" s="28"/>
+      <c r="CE47" s="28"/>
+      <c r="CF47" s="28"/>
+      <c r="CG47" s="28"/>
+      <c r="CH47" s="28"/>
+      <c r="CI47" s="28"/>
+      <c r="CJ47" s="28"/>
+      <c r="CK47" s="28"/>
+      <c r="CL47" s="28"/>
+      <c r="CM47" s="28"/>
+      <c r="CO47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="CP47" s="29"/>
-[...11 lines deleted...]
-      <c r="DC47" s="29" t="s">
+      <c r="CP47" s="28"/>
+      <c r="CQ47" s="28"/>
+      <c r="CR47" s="28"/>
+      <c r="CS47" s="28"/>
+      <c r="CT47" s="28"/>
+      <c r="CU47" s="28"/>
+      <c r="CV47" s="28"/>
+      <c r="CW47" s="28"/>
+      <c r="CX47" s="28"/>
+      <c r="CY47" s="28"/>
+      <c r="CZ47" s="28"/>
+      <c r="DA47" s="28"/>
+      <c r="DC47" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="DD47" s="29"/>
-[...10 lines deleted...]
-      <c r="DO47" s="29"/>
+      <c r="DD47" s="28"/>
+      <c r="DE47" s="28"/>
+      <c r="DF47" s="28"/>
+      <c r="DG47" s="28"/>
+      <c r="DH47" s="28"/>
+      <c r="DI47" s="28"/>
+      <c r="DJ47" s="28"/>
+      <c r="DK47" s="28"/>
+      <c r="DL47" s="28"/>
+      <c r="DM47" s="28"/>
+      <c r="DN47" s="28"/>
+      <c r="DO47" s="28"/>
     </row>
     <row r="48" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
-      <c r="J48" s="27" t="s">
+      <c r="J48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="K48" s="27"/>
-[...1 lines deleted...]
-      <c r="M48" s="27"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
-      <c r="W48" s="27" t="s">
+      <c r="W48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="X48" s="27"/>
-[...1 lines deleted...]
-      <c r="Z48" s="27"/>
+      <c r="X48" s="26"/>
+      <c r="Y48" s="26"/>
+      <c r="Z48" s="26"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
-      <c r="AJ48" s="27" t="s">
+      <c r="AJ48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AK48" s="27"/>
-[...1 lines deleted...]
-      <c r="AM48" s="27"/>
+      <c r="AK48" s="26"/>
+      <c r="AL48" s="26"/>
+      <c r="AM48" s="26"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
       <c r="AR48" s="1"/>
       <c r="AS48" s="1"/>
       <c r="AT48" s="1"/>
       <c r="AU48" s="1"/>
       <c r="AV48" s="1"/>
-      <c r="AW48" s="27" t="s">
+      <c r="AW48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AX48" s="27"/>
-[...1 lines deleted...]
-      <c r="AZ48" s="27"/>
+      <c r="AX48" s="26"/>
+      <c r="AY48" s="26"/>
+      <c r="AZ48" s="26"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="1"/>
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
       <c r="BF48" s="1"/>
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
-      <c r="BJ48" s="27" t="s">
+      <c r="BJ48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BK48" s="27"/>
-[...1 lines deleted...]
-      <c r="BM48" s="27"/>
+      <c r="BK48" s="26"/>
+      <c r="BL48" s="26"/>
+      <c r="BM48" s="26"/>
       <c r="BN48" s="1"/>
-      <c r="BW48" s="27" t="s">
+      <c r="BW48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BX48" s="27"/>
-[...1 lines deleted...]
-      <c r="BZ48" s="27"/>
+      <c r="BX48" s="26"/>
+      <c r="BY48" s="26"/>
+      <c r="BZ48" s="26"/>
       <c r="CA48" s="1"/>
-      <c r="CJ48" s="27" t="s">
+      <c r="CJ48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CK48" s="27"/>
-[...1 lines deleted...]
-      <c r="CM48" s="27"/>
+      <c r="CK48" s="26"/>
+      <c r="CL48" s="26"/>
+      <c r="CM48" s="26"/>
       <c r="CO48" s="1"/>
-      <c r="CX48" s="27" t="s">
+      <c r="CX48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CY48" s="27"/>
-[...1 lines deleted...]
-      <c r="DA48" s="27"/>
+      <c r="CY48" s="26"/>
+      <c r="CZ48" s="26"/>
+      <c r="DA48" s="26"/>
       <c r="DC48" s="1"/>
-      <c r="DL48" s="27" t="s">
+      <c r="DL48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="DM48" s="27"/>
-[...1 lines deleted...]
-      <c r="DO48" s="27"/>
+      <c r="DM48" s="26"/>
+      <c r="DN48" s="26"/>
+      <c r="DO48" s="26"/>
     </row>
     <row r="49" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A49" s="26"/>
-      <c r="B49" s="28" t="s">
+      <c r="A49" s="29"/>
+      <c r="B49" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="28"/>
-[...11 lines deleted...]
-      <c r="O49" s="28" t="s">
+      <c r="C49" s="27"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="27"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="27"/>
+      <c r="M49" s="27"/>
+      <c r="N49" s="29"/>
+      <c r="O49" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="P49" s="28"/>
-[...11 lines deleted...]
-      <c r="AB49" s="28" t="s">
+      <c r="P49" s="27"/>
+      <c r="Q49" s="27"/>
+      <c r="R49" s="27"/>
+      <c r="S49" s="27"/>
+      <c r="T49" s="27"/>
+      <c r="U49" s="27"/>
+      <c r="V49" s="27"/>
+      <c r="W49" s="27"/>
+      <c r="X49" s="27"/>
+      <c r="Y49" s="27"/>
+      <c r="Z49" s="27"/>
+      <c r="AA49" s="29"/>
+      <c r="AB49" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="AC49" s="28"/>
-[...11 lines deleted...]
-      <c r="AO49" s="28" t="s">
+      <c r="AC49" s="27"/>
+      <c r="AD49" s="27"/>
+      <c r="AE49" s="27"/>
+      <c r="AF49" s="27"/>
+      <c r="AG49" s="27"/>
+      <c r="AH49" s="27"/>
+      <c r="AI49" s="27"/>
+      <c r="AJ49" s="27"/>
+      <c r="AK49" s="27"/>
+      <c r="AL49" s="27"/>
+      <c r="AM49" s="27"/>
+      <c r="AN49" s="29"/>
+      <c r="AO49" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP49" s="28"/>
-[...11 lines deleted...]
-      <c r="BB49" s="28" t="s">
+      <c r="AP49" s="27"/>
+      <c r="AQ49" s="27"/>
+      <c r="AR49" s="27"/>
+      <c r="AS49" s="27"/>
+      <c r="AT49" s="27"/>
+      <c r="AU49" s="27"/>
+      <c r="AV49" s="27"/>
+      <c r="AW49" s="27"/>
+      <c r="AX49" s="27"/>
+      <c r="AY49" s="27"/>
+      <c r="AZ49" s="27"/>
+      <c r="BA49" s="29"/>
+      <c r="BB49" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="BC49" s="28"/>
-[...11 lines deleted...]
-      <c r="BO49" s="28" t="s">
+      <c r="BC49" s="27"/>
+      <c r="BD49" s="27"/>
+      <c r="BE49" s="27"/>
+      <c r="BF49" s="27"/>
+      <c r="BG49" s="27"/>
+      <c r="BH49" s="27"/>
+      <c r="BI49" s="27"/>
+      <c r="BJ49" s="27"/>
+      <c r="BK49" s="27"/>
+      <c r="BL49" s="27"/>
+      <c r="BM49" s="27"/>
+      <c r="BN49" s="29"/>
+      <c r="BO49" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="BP49" s="28"/>
-[...11 lines deleted...]
-      <c r="CB49" s="28" t="s">
+      <c r="BP49" s="27"/>
+      <c r="BQ49" s="27"/>
+      <c r="BR49" s="27"/>
+      <c r="BS49" s="27"/>
+      <c r="BT49" s="27"/>
+      <c r="BU49" s="27"/>
+      <c r="BV49" s="27"/>
+      <c r="BW49" s="27"/>
+      <c r="BX49" s="27"/>
+      <c r="BY49" s="27"/>
+      <c r="BZ49" s="27"/>
+      <c r="CA49" s="29"/>
+      <c r="CB49" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="CC49" s="28"/>
-[...11 lines deleted...]
-      <c r="CP49" s="28" t="s">
+      <c r="CC49" s="27"/>
+      <c r="CD49" s="27"/>
+      <c r="CE49" s="27"/>
+      <c r="CF49" s="27"/>
+      <c r="CG49" s="27"/>
+      <c r="CH49" s="27"/>
+      <c r="CI49" s="27"/>
+      <c r="CJ49" s="27"/>
+      <c r="CK49" s="27"/>
+      <c r="CL49" s="27"/>
+      <c r="CM49" s="27"/>
+      <c r="CO49" s="29"/>
+      <c r="CP49" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CQ49" s="28"/>
-[...11 lines deleted...]
-      <c r="DD49" s="28" t="s">
+      <c r="CQ49" s="27"/>
+      <c r="CR49" s="27"/>
+      <c r="CS49" s="27"/>
+      <c r="CT49" s="27"/>
+      <c r="CU49" s="27"/>
+      <c r="CV49" s="27"/>
+      <c r="CW49" s="27"/>
+      <c r="CX49" s="27"/>
+      <c r="CY49" s="27"/>
+      <c r="CZ49" s="27"/>
+      <c r="DA49" s="27"/>
+      <c r="DC49" s="29"/>
+      <c r="DD49" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="DE49" s="28"/>
-[...9 lines deleted...]
-      <c r="DO49" s="28"/>
+      <c r="DE49" s="27"/>
+      <c r="DF49" s="27"/>
+      <c r="DG49" s="27"/>
+      <c r="DH49" s="27"/>
+      <c r="DI49" s="27"/>
+      <c r="DJ49" s="27"/>
+      <c r="DK49" s="27"/>
+      <c r="DL49" s="27"/>
+      <c r="DM49" s="27"/>
+      <c r="DN49" s="27"/>
+      <c r="DO49" s="27"/>
     </row>
     <row r="50" spans="1:119" ht="13.5" customHeight="1">
-      <c r="A50" s="26"/>
+      <c r="A50" s="29"/>
       <c r="B50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N50" s="26"/>
+      <c r="N50" s="29"/>
       <c r="O50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA50" s="26"/>
+      <c r="AA50" s="29"/>
       <c r="AB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN50" s="26"/>
+      <c r="AN50" s="29"/>
       <c r="AO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA50" s="26"/>
+      <c r="BA50" s="29"/>
       <c r="BB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN50" s="26"/>
+      <c r="BN50" s="29"/>
       <c r="BO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA50" s="26"/>
+      <c r="CA50" s="29"/>
       <c r="CB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO50" s="26"/>
+      <c r="CO50" s="29"/>
       <c r="CP50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC50" s="26"/>
+      <c r="DC50" s="29"/>
       <c r="DD50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL50" s="22" t="s">
@@ -14196,51 +14256,53 @@
       </c>
       <c r="DC51" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD51" s="9">
         <v>219.1</v>
       </c>
       <c r="DE51" s="9">
         <v>196.4</v>
       </c>
       <c r="DF51" s="9">
         <v>181.82446716999993</v>
       </c>
       <c r="DG51" s="9">
         <v>103.47553283000002</v>
       </c>
       <c r="DH51" s="9">
         <v>45.850597696666568</v>
       </c>
       <c r="DI51" s="7">
         <v>83.301392418333307</v>
       </c>
       <c r="DJ51" s="9">
         <v>16510.648009884997</v>
       </c>
-      <c r="DK51" s="9"/>
+      <c r="DK51" s="9">
+        <v>104145.4886288133</v>
+      </c>
       <c r="DL51" s="9"/>
       <c r="DM51" s="4"/>
       <c r="DN51" s="9"/>
       <c r="DO51" s="9"/>
     </row>
     <row r="52" spans="1:119">
       <c r="A52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="9">
         <v>3.7</v>
       </c>
       <c r="C52" s="9">
         <v>3.7</v>
       </c>
       <c r="D52" s="9">
         <v>3.5999999999999996</v>
       </c>
       <c r="E52" s="9">
         <v>7.3999999999999986</v>
       </c>
       <c r="F52" s="9">
         <v>5.4000000000000021</v>
       </c>
       <c r="G52" s="7">
@@ -14539,51 +14601,53 @@
       </c>
       <c r="DC52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD52" s="9">
         <v>219.1</v>
       </c>
       <c r="DE52" s="9">
         <v>196.4</v>
       </c>
       <c r="DF52" s="9">
         <v>181.79999999999995</v>
       </c>
       <c r="DG52" s="9">
         <v>103.5</v>
       </c>
       <c r="DH52" s="9">
         <v>45.900000000000091</v>
       </c>
       <c r="DI52" s="7">
         <v>83.251990114999785</v>
       </c>
       <c r="DJ52" s="9">
         <v>670.32332711408651</v>
       </c>
-      <c r="DK52" s="9"/>
+      <c r="DK52" s="9">
+        <v>1521.4246827709135</v>
+      </c>
       <c r="DL52" s="9"/>
       <c r="DM52" s="4"/>
       <c r="DN52" s="9"/>
       <c r="DO52" s="9"/>
     </row>
     <row r="53" spans="1:119">
       <c r="A53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="7" t="s">
@@ -14882,51 +14946,53 @@
       </c>
       <c r="DC53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ53" s="9">
         <v>1130.9819719340499</v>
       </c>
-      <c r="DK53" s="9"/>
+      <c r="DK53" s="9">
+        <v>11246.532730228608</v>
+      </c>
       <c r="DL53" s="9"/>
       <c r="DM53" s="4"/>
       <c r="DN53" s="9"/>
       <c r="DO53" s="9"/>
     </row>
     <row r="54" spans="1:119">
       <c r="A54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7" t="s">
@@ -15225,51 +15291,53 @@
       </c>
       <c r="DC54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ54" s="9">
         <v>411.44308915024283</v>
       </c>
-      <c r="DK54" s="9"/>
+      <c r="DK54" s="9">
+        <v>3775.0497669857455</v>
+      </c>
       <c r="DL54" s="9"/>
       <c r="DM54" s="4"/>
       <c r="DN54" s="9"/>
       <c r="DO54" s="9"/>
     </row>
     <row r="55" spans="1:119">
       <c r="A55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7" t="s">
@@ -15568,51 +15636,53 @@
       </c>
       <c r="DC55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ55" s="9">
         <v>710.46559548146536</v>
       </c>
-      <c r="DK55" s="9"/>
+      <c r="DK55" s="9">
+        <v>6104.8771500995026</v>
+      </c>
       <c r="DL55" s="9"/>
       <c r="DM55" s="4"/>
       <c r="DN55" s="9"/>
       <c r="DO55" s="9"/>
     </row>
     <row r="56" spans="1:119">
       <c r="A56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="7" t="s">
@@ -15911,51 +15981,53 @@
       </c>
       <c r="DC56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ56" s="9">
         <v>955.44441736644535</v>
       </c>
-      <c r="DK56" s="9"/>
+      <c r="DK56" s="9">
+        <v>10640.581011271268</v>
+      </c>
       <c r="DL56" s="9"/>
       <c r="DM56" s="4"/>
       <c r="DN56" s="9"/>
       <c r="DO56" s="9"/>
     </row>
     <row r="57" spans="1:119">
       <c r="A57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="7" t="s">
@@ -16254,51 +16326,53 @@
       </c>
       <c r="DC57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ57" s="9">
         <v>1095.5634935304727</v>
       </c>
-      <c r="DK57" s="9"/>
+      <c r="DK57" s="9">
+        <v>7227.0416783124465</v>
+      </c>
       <c r="DL57" s="9"/>
       <c r="DM57" s="4"/>
       <c r="DN57" s="9"/>
       <c r="DO57" s="9"/>
     </row>
     <row r="58" spans="1:119">
       <c r="A58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="7" t="s">
@@ -16597,51 +16671,53 @@
       </c>
       <c r="DC58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ58" s="9">
         <v>2804.8130932776708</v>
       </c>
-      <c r="DK58" s="9"/>
+      <c r="DK58" s="9">
+        <v>6003.6443056388853</v>
+      </c>
       <c r="DL58" s="9"/>
       <c r="DM58" s="4"/>
       <c r="DN58" s="9"/>
       <c r="DO58" s="9"/>
     </row>
     <row r="59" spans="1:119">
       <c r="A59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="7" t="s">
@@ -16940,51 +17016,53 @@
       </c>
       <c r="DC59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ59" s="9">
         <v>1116.1427189058327</v>
       </c>
-      <c r="DK59" s="9"/>
+      <c r="DK59" s="9">
+        <v>4017.7164754985565</v>
+      </c>
       <c r="DL59" s="9"/>
       <c r="DM59" s="4"/>
       <c r="DN59" s="9"/>
       <c r="DO59" s="9"/>
     </row>
     <row r="60" spans="1:119">
       <c r="A60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="7" t="s">
@@ -17283,51 +17361,53 @@
       </c>
       <c r="DC60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ60" s="9">
         <v>376.30968524199653</v>
       </c>
-      <c r="DK60" s="9"/>
+      <c r="DK60" s="9">
+        <v>1624.9270893095409</v>
+      </c>
       <c r="DL60" s="9"/>
       <c r="DM60" s="4"/>
       <c r="DN60" s="9"/>
       <c r="DO60" s="9"/>
     </row>
     <row r="61" spans="1:119">
       <c r="A61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="7" t="s">
@@ -17626,51 +17706,53 @@
       </c>
       <c r="DC61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ61" s="9">
         <v>1479.4686978660293</v>
       </c>
-      <c r="DK61" s="9"/>
+      <c r="DK61" s="9">
+        <v>6734.7206942020139</v>
+      </c>
       <c r="DL61" s="9"/>
       <c r="DM61" s="4"/>
       <c r="DN61" s="9"/>
       <c r="DO61" s="9"/>
     </row>
     <row r="62" spans="1:119">
       <c r="A62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="7" t="s">
@@ -17969,51 +18051,53 @@
       </c>
       <c r="DC62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ62" s="9">
         <v>2072.5971646447692</v>
       </c>
-      <c r="DK62" s="9"/>
+      <c r="DK62" s="9">
+        <v>14624.489294097442</v>
+      </c>
       <c r="DL62" s="9"/>
       <c r="DM62" s="4"/>
       <c r="DN62" s="9"/>
       <c r="DO62" s="9"/>
     </row>
     <row r="63" spans="1:119">
       <c r="A63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="7" t="s">
@@ -18312,51 +18396,53 @@
       </c>
       <c r="DC63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ63" s="9">
         <v>493.84866404507972</v>
       </c>
-      <c r="DK63" s="9"/>
+      <c r="DK63" s="9">
+        <v>8110.9990455051966</v>
+      </c>
       <c r="DL63" s="9"/>
       <c r="DM63" s="4"/>
       <c r="DN63" s="9"/>
       <c r="DO63" s="9"/>
     </row>
     <row r="64" spans="1:119">
       <c r="A64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="7" t="s">
@@ -18655,51 +18741,53 @@
       </c>
       <c r="DC64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ64" s="9">
         <v>449.15707633421408</v>
       </c>
-      <c r="DK64" s="9"/>
+      <c r="DK64" s="9">
+        <v>2299.894876831122</v>
+      </c>
       <c r="DL64" s="9"/>
       <c r="DM64" s="4"/>
       <c r="DN64" s="9"/>
       <c r="DO64" s="9"/>
     </row>
     <row r="65" spans="1:119">
       <c r="A65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="7" t="s">
@@ -18998,51 +19086,53 @@
       </c>
       <c r="DC65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ65" s="9">
         <v>2744.0946647369638</v>
       </c>
-      <c r="DK65" s="9"/>
+      <c r="DK65" s="9">
+        <v>20213.586619821457</v>
+      </c>
       <c r="DL65" s="9"/>
       <c r="DM65" s="4"/>
       <c r="DN65" s="9"/>
       <c r="DO65" s="9"/>
     </row>
     <row r="66" spans="1:119" s="10" customFormat="1" ht="21" customHeight="1">
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="11"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="O66" s="11"/>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
       <c r="R66" s="11"/>
       <c r="S66" s="11"/>
       <c r="T66" s="12"/>
       <c r="U66" s="12"/>
@@ -19225,726 +19315,726 @@
       <c r="CQ67" s="11"/>
       <c r="CR67" s="11"/>
       <c r="CS67" s="11"/>
       <c r="CT67" s="11"/>
       <c r="CU67" s="11"/>
       <c r="CV67" s="11"/>
       <c r="CW67" s="11"/>
       <c r="CX67" s="11"/>
       <c r="CY67" s="11"/>
       <c r="CZ67" s="11"/>
       <c r="DA67" s="11"/>
       <c r="DD67" s="11"/>
       <c r="DE67" s="11"/>
       <c r="DF67" s="11"/>
       <c r="DG67" s="11"/>
       <c r="DH67" s="11"/>
       <c r="DI67" s="11"/>
       <c r="DJ67" s="11"/>
       <c r="DK67" s="11"/>
       <c r="DL67" s="11"/>
       <c r="DM67" s="11"/>
       <c r="DN67" s="11"/>
       <c r="DO67" s="11"/>
     </row>
     <row r="68" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B68" s="29"/>
-[...10 lines deleted...]
-      <c r="M68" s="29"/>
+      <c r="B68" s="28"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="28"/>
+      <c r="H68" s="28"/>
+      <c r="I68" s="28"/>
+      <c r="J68" s="28"/>
+      <c r="K68" s="28"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="28"/>
       <c r="N68" s="23"/>
-      <c r="O68" s="29" t="s">
+      <c r="O68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="P68" s="29"/>
-[...9 lines deleted...]
-      <c r="Z68" s="29"/>
+      <c r="P68" s="28"/>
+      <c r="Q68" s="28"/>
+      <c r="R68" s="28"/>
+      <c r="S68" s="28"/>
+      <c r="T68" s="28"/>
+      <c r="U68" s="28"/>
+      <c r="V68" s="28"/>
+      <c r="W68" s="28"/>
+      <c r="X68" s="28"/>
+      <c r="Y68" s="28"/>
+      <c r="Z68" s="28"/>
       <c r="AA68" s="23"/>
-      <c r="AB68" s="29" t="s">
+      <c r="AB68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="AC68" s="29"/>
-[...9 lines deleted...]
-      <c r="AM68" s="29"/>
+      <c r="AC68" s="28"/>
+      <c r="AD68" s="28"/>
+      <c r="AE68" s="28"/>
+      <c r="AF68" s="28"/>
+      <c r="AG68" s="28"/>
+      <c r="AH68" s="28"/>
+      <c r="AI68" s="28"/>
+      <c r="AJ68" s="28"/>
+      <c r="AK68" s="28"/>
+      <c r="AL68" s="28"/>
+      <c r="AM68" s="28"/>
       <c r="AN68" s="23"/>
-      <c r="AO68" s="29" t="s">
+      <c r="AO68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="AP68" s="29"/>
-[...9 lines deleted...]
-      <c r="AZ68" s="29"/>
+      <c r="AP68" s="28"/>
+      <c r="AQ68" s="28"/>
+      <c r="AR68" s="28"/>
+      <c r="AS68" s="28"/>
+      <c r="AT68" s="28"/>
+      <c r="AU68" s="28"/>
+      <c r="AV68" s="28"/>
+      <c r="AW68" s="28"/>
+      <c r="AX68" s="28"/>
+      <c r="AY68" s="28"/>
+      <c r="AZ68" s="28"/>
       <c r="BA68" s="23"/>
-      <c r="BB68" s="29" t="s">
+      <c r="BB68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="BC68" s="29"/>
-[...9 lines deleted...]
-      <c r="BM68" s="29"/>
+      <c r="BC68" s="28"/>
+      <c r="BD68" s="28"/>
+      <c r="BE68" s="28"/>
+      <c r="BF68" s="28"/>
+      <c r="BG68" s="28"/>
+      <c r="BH68" s="28"/>
+      <c r="BI68" s="28"/>
+      <c r="BJ68" s="28"/>
+      <c r="BK68" s="28"/>
+      <c r="BL68" s="28"/>
+      <c r="BM68" s="28"/>
       <c r="BN68" s="23"/>
-      <c r="BO68" s="29" t="s">
+      <c r="BO68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="BP68" s="29"/>
-[...10 lines deleted...]
-      <c r="CA68" s="29" t="s">
+      <c r="BP68" s="28"/>
+      <c r="BQ68" s="28"/>
+      <c r="BR68" s="28"/>
+      <c r="BS68" s="28"/>
+      <c r="BT68" s="28"/>
+      <c r="BU68" s="28"/>
+      <c r="BV68" s="28"/>
+      <c r="BW68" s="28"/>
+      <c r="BX68" s="28"/>
+      <c r="BY68" s="28"/>
+      <c r="BZ68" s="28"/>
+      <c r="CA68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="CB68" s="29"/>
-[...11 lines deleted...]
-      <c r="CO68" s="29" t="s">
+      <c r="CB68" s="28"/>
+      <c r="CC68" s="28"/>
+      <c r="CD68" s="28"/>
+      <c r="CE68" s="28"/>
+      <c r="CF68" s="28"/>
+      <c r="CG68" s="28"/>
+      <c r="CH68" s="28"/>
+      <c r="CI68" s="28"/>
+      <c r="CJ68" s="28"/>
+      <c r="CK68" s="28"/>
+      <c r="CL68" s="28"/>
+      <c r="CM68" s="28"/>
+      <c r="CO68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="CP68" s="29"/>
-[...11 lines deleted...]
-      <c r="DC68" s="29" t="s">
+      <c r="CP68" s="28"/>
+      <c r="CQ68" s="28"/>
+      <c r="CR68" s="28"/>
+      <c r="CS68" s="28"/>
+      <c r="CT68" s="28"/>
+      <c r="CU68" s="28"/>
+      <c r="CV68" s="28"/>
+      <c r="CW68" s="28"/>
+      <c r="CX68" s="28"/>
+      <c r="CY68" s="28"/>
+      <c r="CZ68" s="28"/>
+      <c r="DA68" s="28"/>
+      <c r="DC68" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="DD68" s="29"/>
-[...10 lines deleted...]
-      <c r="DO68" s="29"/>
+      <c r="DD68" s="28"/>
+      <c r="DE68" s="28"/>
+      <c r="DF68" s="28"/>
+      <c r="DG68" s="28"/>
+      <c r="DH68" s="28"/>
+      <c r="DI68" s="28"/>
+      <c r="DJ68" s="28"/>
+      <c r="DK68" s="28"/>
+      <c r="DL68" s="28"/>
+      <c r="DM68" s="28"/>
+      <c r="DN68" s="28"/>
+      <c r="DO68" s="28"/>
     </row>
     <row r="69" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="27" t="s">
+      <c r="J69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="K69" s="27"/>
-[...1 lines deleted...]
-      <c r="M69" s="27"/>
+      <c r="K69" s="26"/>
+      <c r="L69" s="26"/>
+      <c r="M69" s="26"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
-      <c r="W69" s="27" t="s">
+      <c r="W69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="X69" s="27"/>
-[...1 lines deleted...]
-      <c r="Z69" s="27"/>
+      <c r="X69" s="26"/>
+      <c r="Y69" s="26"/>
+      <c r="Z69" s="26"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
-      <c r="AJ69" s="27" t="s">
+      <c r="AJ69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AK69" s="27"/>
-[...1 lines deleted...]
-      <c r="AM69" s="27"/>
+      <c r="AK69" s="26"/>
+      <c r="AL69" s="26"/>
+      <c r="AM69" s="26"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="AR69" s="1"/>
       <c r="AS69" s="1"/>
       <c r="AT69" s="1"/>
       <c r="AU69" s="1"/>
       <c r="AV69" s="1"/>
-      <c r="AW69" s="27" t="s">
+      <c r="AW69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AX69" s="27"/>
-[...1 lines deleted...]
-      <c r="AZ69" s="27"/>
+      <c r="AX69" s="26"/>
+      <c r="AY69" s="26"/>
+      <c r="AZ69" s="26"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="1"/>
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
       <c r="BF69" s="1"/>
       <c r="BG69" s="1"/>
       <c r="BH69" s="1"/>
       <c r="BI69" s="1"/>
-      <c r="BJ69" s="27" t="s">
+      <c r="BJ69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BK69" s="27"/>
-[...1 lines deleted...]
-      <c r="BM69" s="27"/>
+      <c r="BK69" s="26"/>
+      <c r="BL69" s="26"/>
+      <c r="BM69" s="26"/>
       <c r="BN69" s="1"/>
-      <c r="BW69" s="27" t="s">
+      <c r="BW69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="BX69" s="27"/>
-[...1 lines deleted...]
-      <c r="BZ69" s="27"/>
+      <c r="BX69" s="26"/>
+      <c r="BY69" s="26"/>
+      <c r="BZ69" s="26"/>
       <c r="CA69" s="1"/>
-      <c r="CJ69" s="27" t="s">
+      <c r="CJ69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CK69" s="27"/>
-[...1 lines deleted...]
-      <c r="CM69" s="27"/>
+      <c r="CK69" s="26"/>
+      <c r="CL69" s="26"/>
+      <c r="CM69" s="26"/>
       <c r="CO69" s="1"/>
-      <c r="CX69" s="27" t="s">
+      <c r="CX69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="CY69" s="27"/>
-[...1 lines deleted...]
-      <c r="DA69" s="27"/>
+      <c r="CY69" s="26"/>
+      <c r="CZ69" s="26"/>
+      <c r="DA69" s="26"/>
       <c r="DC69" s="1"/>
-      <c r="DL69" s="27" t="s">
+      <c r="DL69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="DM69" s="27"/>
-[...1 lines deleted...]
-      <c r="DO69" s="27"/>
+      <c r="DM69" s="26"/>
+      <c r="DN69" s="26"/>
+      <c r="DO69" s="26"/>
     </row>
     <row r="70" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A70" s="26"/>
-      <c r="B70" s="28" t="s">
+      <c r="A70" s="29"/>
+      <c r="B70" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C70" s="28"/>
-[...11 lines deleted...]
-      <c r="O70" s="28" t="s">
+      <c r="C70" s="27"/>
+      <c r="D70" s="27"/>
+      <c r="E70" s="27"/>
+      <c r="F70" s="27"/>
+      <c r="G70" s="27"/>
+      <c r="H70" s="27"/>
+      <c r="I70" s="27"/>
+      <c r="J70" s="27"/>
+      <c r="K70" s="27"/>
+      <c r="L70" s="27"/>
+      <c r="M70" s="27"/>
+      <c r="N70" s="29"/>
+      <c r="O70" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="P70" s="28"/>
-[...11 lines deleted...]
-      <c r="AB70" s="28" t="s">
+      <c r="P70" s="27"/>
+      <c r="Q70" s="27"/>
+      <c r="R70" s="27"/>
+      <c r="S70" s="27"/>
+      <c r="T70" s="27"/>
+      <c r="U70" s="27"/>
+      <c r="V70" s="27"/>
+      <c r="W70" s="27"/>
+      <c r="X70" s="27"/>
+      <c r="Y70" s="27"/>
+      <c r="Z70" s="27"/>
+      <c r="AA70" s="29"/>
+      <c r="AB70" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="AC70" s="28"/>
-[...11 lines deleted...]
-      <c r="AO70" s="28" t="s">
+      <c r="AC70" s="27"/>
+      <c r="AD70" s="27"/>
+      <c r="AE70" s="27"/>
+      <c r="AF70" s="27"/>
+      <c r="AG70" s="27"/>
+      <c r="AH70" s="27"/>
+      <c r="AI70" s="27"/>
+      <c r="AJ70" s="27"/>
+      <c r="AK70" s="27"/>
+      <c r="AL70" s="27"/>
+      <c r="AM70" s="27"/>
+      <c r="AN70" s="29"/>
+      <c r="AO70" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP70" s="28"/>
-[...11 lines deleted...]
-      <c r="BB70" s="28" t="s">
+      <c r="AP70" s="27"/>
+      <c r="AQ70" s="27"/>
+      <c r="AR70" s="27"/>
+      <c r="AS70" s="27"/>
+      <c r="AT70" s="27"/>
+      <c r="AU70" s="27"/>
+      <c r="AV70" s="27"/>
+      <c r="AW70" s="27"/>
+      <c r="AX70" s="27"/>
+      <c r="AY70" s="27"/>
+      <c r="AZ70" s="27"/>
+      <c r="BA70" s="29"/>
+      <c r="BB70" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="BC70" s="28"/>
-[...11 lines deleted...]
-      <c r="BO70" s="28" t="s">
+      <c r="BC70" s="27"/>
+      <c r="BD70" s="27"/>
+      <c r="BE70" s="27"/>
+      <c r="BF70" s="27"/>
+      <c r="BG70" s="27"/>
+      <c r="BH70" s="27"/>
+      <c r="BI70" s="27"/>
+      <c r="BJ70" s="27"/>
+      <c r="BK70" s="27"/>
+      <c r="BL70" s="27"/>
+      <c r="BM70" s="27"/>
+      <c r="BN70" s="29"/>
+      <c r="BO70" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="BP70" s="28"/>
-[...11 lines deleted...]
-      <c r="CB70" s="28" t="s">
+      <c r="BP70" s="27"/>
+      <c r="BQ70" s="27"/>
+      <c r="BR70" s="27"/>
+      <c r="BS70" s="27"/>
+      <c r="BT70" s="27"/>
+      <c r="BU70" s="27"/>
+      <c r="BV70" s="27"/>
+      <c r="BW70" s="27"/>
+      <c r="BX70" s="27"/>
+      <c r="BY70" s="27"/>
+      <c r="BZ70" s="27"/>
+      <c r="CA70" s="29"/>
+      <c r="CB70" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="CC70" s="28"/>
-[...11 lines deleted...]
-      <c r="CP70" s="28" t="s">
+      <c r="CC70" s="27"/>
+      <c r="CD70" s="27"/>
+      <c r="CE70" s="27"/>
+      <c r="CF70" s="27"/>
+      <c r="CG70" s="27"/>
+      <c r="CH70" s="27"/>
+      <c r="CI70" s="27"/>
+      <c r="CJ70" s="27"/>
+      <c r="CK70" s="27"/>
+      <c r="CL70" s="27"/>
+      <c r="CM70" s="27"/>
+      <c r="CO70" s="29"/>
+      <c r="CP70" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="CQ70" s="28"/>
-[...11 lines deleted...]
-      <c r="DD70" s="28" t="s">
+      <c r="CQ70" s="27"/>
+      <c r="CR70" s="27"/>
+      <c r="CS70" s="27"/>
+      <c r="CT70" s="27"/>
+      <c r="CU70" s="27"/>
+      <c r="CV70" s="27"/>
+      <c r="CW70" s="27"/>
+      <c r="CX70" s="27"/>
+      <c r="CY70" s="27"/>
+      <c r="CZ70" s="27"/>
+      <c r="DA70" s="27"/>
+      <c r="DC70" s="29"/>
+      <c r="DD70" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="DE70" s="28"/>
-[...9 lines deleted...]
-      <c r="DO70" s="28"/>
+      <c r="DE70" s="27"/>
+      <c r="DF70" s="27"/>
+      <c r="DG70" s="27"/>
+      <c r="DH70" s="27"/>
+      <c r="DI70" s="27"/>
+      <c r="DJ70" s="27"/>
+      <c r="DK70" s="27"/>
+      <c r="DL70" s="27"/>
+      <c r="DM70" s="27"/>
+      <c r="DN70" s="27"/>
+      <c r="DO70" s="27"/>
     </row>
     <row r="71" spans="1:119" ht="15.75" customHeight="1">
-      <c r="A71" s="26"/>
+      <c r="A71" s="29"/>
       <c r="B71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N71" s="26"/>
+      <c r="N71" s="29"/>
       <c r="O71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA71" s="26"/>
+      <c r="AA71" s="29"/>
       <c r="AB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN71" s="26"/>
+      <c r="AN71" s="29"/>
       <c r="AO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA71" s="26"/>
+      <c r="BA71" s="29"/>
       <c r="BB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN71" s="26"/>
+      <c r="BN71" s="29"/>
       <c r="BO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA71" s="26"/>
+      <c r="CA71" s="29"/>
       <c r="CB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO71" s="26"/>
+      <c r="CO71" s="29"/>
       <c r="CP71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC71" s="26"/>
+      <c r="DC71" s="29"/>
       <c r="DD71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL71" s="22" t="s">
@@ -20275,51 +20365,53 @@
       </c>
       <c r="DC72" s="24" t="s">
         <v>3</v>
       </c>
       <c r="DD72" s="9">
         <v>15231.3</v>
       </c>
       <c r="DE72" s="4">
         <v>11785.600000000002</v>
       </c>
       <c r="DF72" s="9">
         <v>13487.82692542579</v>
       </c>
       <c r="DG72" s="9">
         <v>17920.573074574211</v>
       </c>
       <c r="DH72" s="9">
         <v>19253.742127225298</v>
       </c>
       <c r="DI72" s="8">
         <v>24381.243024922951</v>
       </c>
       <c r="DJ72" s="8">
         <v>27438.214847851748</v>
       </c>
-      <c r="DK72" s="8"/>
+      <c r="DK72" s="8">
+        <v>28381.848778551066</v>
+      </c>
       <c r="DL72" s="9"/>
       <c r="DM72" s="4"/>
       <c r="DN72" s="9"/>
       <c r="DO72" s="9"/>
     </row>
     <row r="73" spans="1:119">
       <c r="A73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B73" s="7">
         <v>79.400000000000006</v>
       </c>
       <c r="C73" s="7">
         <v>117.9</v>
       </c>
       <c r="D73" s="7">
         <v>160.39999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>180.59999999999997</v>
       </c>
       <c r="F73" s="7">
         <v>191.30000000000007</v>
       </c>
       <c r="G73" s="7">
@@ -20618,51 +20710,53 @@
       </c>
       <c r="DC73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="DD73" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="DE73" s="4">
         <v>22.5</v>
       </c>
       <c r="DF73" s="7">
         <v>26.6</v>
       </c>
       <c r="DG73" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="DH73" s="7">
         <v>44.799999999999983</v>
       </c>
       <c r="DI73" s="7">
         <v>51.324868642295286</v>
       </c>
       <c r="DJ73" s="7">
         <v>39.275131357704737</v>
       </c>
-      <c r="DK73" s="7"/>
+      <c r="DK73" s="7">
+        <v>59.199999999999989</v>
+      </c>
       <c r="DL73" s="7"/>
       <c r="DM73" s="4"/>
       <c r="DN73" s="9"/>
       <c r="DO73" s="9"/>
     </row>
     <row r="74" spans="1:119">
       <c r="A74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="7">
         <v>749</v>
       </c>
       <c r="C74" s="7">
         <v>631</v>
       </c>
       <c r="D74" s="7">
         <v>524.29999999999995</v>
       </c>
       <c r="E74" s="7">
         <v>1482.0000000000002</v>
       </c>
       <c r="F74" s="7">
         <v>1602.6999999999998</v>
       </c>
       <c r="G74" s="8">
@@ -20961,51 +21055,53 @@
       </c>
       <c r="DC74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="DD74" s="7">
         <v>893.1</v>
       </c>
       <c r="DE74" s="4">
         <v>601.1</v>
       </c>
       <c r="DF74" s="7">
         <v>638.10000000000014</v>
       </c>
       <c r="DG74" s="7">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH74" s="7">
         <v>1766.3000000000002</v>
       </c>
       <c r="DI74" s="7">
         <v>2337.0545409905699</v>
       </c>
       <c r="DJ74" s="7">
         <v>2228.1454590094299</v>
       </c>
-      <c r="DK74" s="7"/>
+      <c r="DK74" s="7">
+        <v>2283.7730368798293</v>
+      </c>
       <c r="DL74" s="7"/>
       <c r="DM74" s="4"/>
       <c r="DN74" s="9"/>
       <c r="DO74" s="9"/>
     </row>
     <row r="75" spans="1:119">
       <c r="A75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="7">
         <v>590.70000000000005</v>
       </c>
       <c r="C75" s="7">
         <v>470.70000000000005</v>
       </c>
       <c r="D75" s="7">
         <v>359.09999999999991</v>
       </c>
       <c r="E75" s="7">
         <v>801.30000000000018</v>
       </c>
       <c r="F75" s="7">
         <v>1237</v>
       </c>
       <c r="G75" s="8">
@@ -21304,51 +21400,53 @@
       </c>
       <c r="DC75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="DD75" s="7">
         <v>658.3</v>
       </c>
       <c r="DE75" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF75" s="7">
         <v>411.70000000000005</v>
       </c>
       <c r="DG75" s="7">
         <v>751.09999999999991</v>
       </c>
       <c r="DH75" s="7">
         <v>1062.5</v>
       </c>
       <c r="DI75" s="7">
         <v>1497.2746004147139</v>
       </c>
       <c r="DJ75" s="7">
         <v>1604.5253995852863</v>
       </c>
-      <c r="DK75" s="7"/>
+      <c r="DK75" s="7">
+        <v>1334.5019626575977</v>
+      </c>
       <c r="DL75" s="7"/>
       <c r="DM75" s="4"/>
       <c r="DN75" s="9"/>
       <c r="DO75" s="9"/>
     </row>
     <row r="76" spans="1:119">
       <c r="A76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="7">
         <v>716</v>
       </c>
       <c r="C76" s="7">
         <v>732.59999999999991</v>
       </c>
       <c r="D76" s="7">
         <v>428.40000000000009</v>
       </c>
       <c r="E76" s="7">
         <v>997.40000000000009</v>
       </c>
       <c r="F76" s="7">
         <v>1084.9000000000001</v>
       </c>
       <c r="G76" s="8">
@@ -21647,51 +21745,53 @@
       </c>
       <c r="DC76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DD76" s="7">
         <v>730.9</v>
       </c>
       <c r="DE76" s="4">
         <v>618.1</v>
       </c>
       <c r="DF76" s="7">
         <v>532.90000000000009</v>
       </c>
       <c r="DG76" s="7">
         <v>803.29999999999973</v>
       </c>
       <c r="DH76" s="7">
         <v>934.5</v>
       </c>
       <c r="DI76" s="7">
         <v>1104.2414263673445</v>
       </c>
       <c r="DJ76" s="7">
         <v>1137.8585736326559</v>
       </c>
-      <c r="DK76" s="7"/>
+      <c r="DK76" s="7">
+        <v>1408.2739616611134</v>
+      </c>
       <c r="DL76" s="7"/>
       <c r="DM76" s="4"/>
       <c r="DN76" s="9"/>
       <c r="DO76" s="9"/>
     </row>
     <row r="77" spans="1:119">
       <c r="A77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="7">
         <v>521.4</v>
       </c>
       <c r="C77" s="7">
         <v>384</v>
       </c>
       <c r="D77" s="7">
         <v>460.69999999999993</v>
       </c>
       <c r="E77" s="7">
         <v>800.20000000000027</v>
       </c>
       <c r="F77" s="7">
         <v>790.09999999999991</v>
       </c>
       <c r="G77" s="8">
@@ -21990,51 +22090,53 @@
       </c>
       <c r="DC77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="DD77" s="7">
         <v>1131.8</v>
       </c>
       <c r="DE77" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF77" s="7">
         <v>925</v>
       </c>
       <c r="DG77" s="7">
         <v>1463.1</v>
       </c>
       <c r="DH77" s="7">
         <v>1357.3000000000002</v>
       </c>
       <c r="DI77" s="7">
         <v>2145.3904764431154</v>
       </c>
       <c r="DJ77" s="7">
         <v>1735.4095235568848</v>
       </c>
-      <c r="DK77" s="7"/>
+      <c r="DK77" s="7">
+        <v>2430.4459091756271</v>
+      </c>
       <c r="DL77" s="7"/>
       <c r="DM77" s="4"/>
       <c r="DN77" s="9"/>
       <c r="DO77" s="9"/>
     </row>
     <row r="78" spans="1:119">
       <c r="A78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B78" s="7">
         <v>473.7</v>
       </c>
       <c r="C78" s="7">
         <v>364.3</v>
       </c>
       <c r="D78" s="7">
         <v>423.20000000000005</v>
       </c>
       <c r="E78" s="7">
         <v>620.70000000000005</v>
       </c>
       <c r="F78" s="7">
         <v>756.69999999999982</v>
       </c>
       <c r="G78" s="8">
@@ -22333,51 +22435,53 @@
       </c>
       <c r="DC78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="DD78" s="7">
         <v>528.6</v>
       </c>
       <c r="DE78" s="4">
         <v>469.1</v>
       </c>
       <c r="DF78" s="7">
         <v>522.59999999999991</v>
       </c>
       <c r="DG78" s="7">
         <v>626.70000000000005</v>
       </c>
       <c r="DH78" s="7">
         <v>771.40000000000009</v>
       </c>
       <c r="DI78" s="7">
         <v>1802.6532278892232</v>
       </c>
       <c r="DJ78" s="7">
         <v>1095.4467721107767</v>
       </c>
-      <c r="DK78" s="7"/>
+      <c r="DK78" s="7">
+        <v>1528.9174172639796</v>
+      </c>
       <c r="DL78" s="7"/>
       <c r="DM78" s="4"/>
       <c r="DN78" s="9"/>
       <c r="DO78" s="9"/>
     </row>
     <row r="79" spans="1:119">
       <c r="A79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="7">
         <v>1578.8</v>
       </c>
       <c r="C79" s="7">
         <v>1417.8999999999999</v>
       </c>
       <c r="D79" s="7">
         <v>1478.9000000000005</v>
       </c>
       <c r="E79" s="7">
         <v>1713</v>
       </c>
       <c r="F79" s="7">
         <v>1659.2999999999993</v>
       </c>
       <c r="G79" s="8">
@@ -22676,51 +22780,53 @@
       </c>
       <c r="DC79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="DD79" s="7">
         <v>3523.4</v>
       </c>
       <c r="DE79" s="4">
         <v>2966.1</v>
       </c>
       <c r="DF79" s="7">
         <v>3509.7000000000007</v>
       </c>
       <c r="DG79" s="7">
         <v>3870.5</v>
       </c>
       <c r="DH79" s="7">
         <v>3827.0999999999985</v>
       </c>
       <c r="DI79" s="7">
         <v>4070.7100092633591</v>
       </c>
       <c r="DJ79" s="7">
         <v>5016.5899907366402</v>
       </c>
-      <c r="DK79" s="7"/>
+      <c r="DK79" s="7">
+        <v>5222.5684679198421</v>
+      </c>
       <c r="DL79" s="7"/>
       <c r="DM79" s="4"/>
       <c r="DN79" s="9"/>
       <c r="DO79" s="9"/>
     </row>
     <row r="80" spans="1:119">
       <c r="A80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="7">
         <v>352.6</v>
       </c>
       <c r="C80" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D80" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E80" s="7">
         <v>607.9</v>
       </c>
       <c r="F80" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G80" s="7">
@@ -23019,51 +23125,53 @@
       </c>
       <c r="DC80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="DD80" s="7">
         <v>696.8</v>
       </c>
       <c r="DE80" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF80" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DG80" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DH80" s="7">
         <v>825</v>
       </c>
       <c r="DI80" s="7">
         <v>913.60738109789509</v>
       </c>
       <c r="DJ80" s="7">
         <v>1352.8926189021049</v>
       </c>
-      <c r="DK80" s="7"/>
+      <c r="DK80" s="7">
+        <v>1170.2529740374512</v>
+      </c>
       <c r="DL80" s="7"/>
       <c r="DM80" s="4"/>
       <c r="DN80" s="9"/>
       <c r="DO80" s="9"/>
     </row>
     <row r="81" spans="1:119">
       <c r="A81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B81" s="7">
         <v>338</v>
       </c>
       <c r="C81" s="7">
         <v>288.39999999999998</v>
       </c>
       <c r="D81" s="7">
         <v>300</v>
       </c>
       <c r="E81" s="7">
         <v>510.1</v>
       </c>
       <c r="F81" s="7">
         <v>532.20000000000005</v>
       </c>
       <c r="G81" s="8">
@@ -23362,51 +23470,53 @@
       </c>
       <c r="DC81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="DD81" s="7">
         <v>510.2</v>
       </c>
       <c r="DE81" s="4">
         <v>409.8</v>
       </c>
       <c r="DF81" s="7">
         <v>452.59999999999991</v>
       </c>
       <c r="DG81" s="7">
         <v>618.80000000000018</v>
       </c>
       <c r="DH81" s="7">
         <v>723.79999999999973</v>
       </c>
       <c r="DI81" s="7">
         <v>863.93122475872633</v>
       </c>
       <c r="DJ81" s="7">
         <v>965.26877524127349</v>
       </c>
-      <c r="DK81" s="7"/>
+      <c r="DK81" s="7">
+        <v>1385.5085006769596</v>
+      </c>
       <c r="DL81" s="7"/>
       <c r="DM81" s="4"/>
       <c r="DN81" s="9"/>
       <c r="DO81" s="9"/>
     </row>
     <row r="82" spans="1:119">
       <c r="A82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B82" s="7">
         <v>375.1</v>
       </c>
       <c r="C82" s="7">
         <v>338.79999999999995</v>
       </c>
       <c r="D82" s="7">
         <v>346.9</v>
       </c>
       <c r="E82" s="7">
         <v>566</v>
       </c>
       <c r="F82" s="7">
         <v>712.7</v>
       </c>
       <c r="G82" s="8">
@@ -23705,51 +23815,53 @@
       </c>
       <c r="DC82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="DD82" s="7">
         <v>1159.5</v>
       </c>
       <c r="DE82" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF82" s="7">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG82" s="7">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH82" s="7">
         <v>1571.6000000000004</v>
       </c>
       <c r="DI82" s="7">
         <v>2018.0341764774075</v>
       </c>
       <c r="DJ82" s="7">
         <v>2267.4658235225925</v>
       </c>
-      <c r="DK82" s="7"/>
+      <c r="DK82" s="7">
+        <v>2432.1505636976271</v>
+      </c>
       <c r="DL82" s="7"/>
       <c r="DM82" s="4"/>
       <c r="DN82" s="9"/>
       <c r="DO82" s="9"/>
     </row>
     <row r="83" spans="1:119">
       <c r="A83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="7">
         <v>1151.4000000000001</v>
       </c>
       <c r="C83" s="7">
         <v>784.89999999999986</v>
       </c>
       <c r="D83" s="7">
         <v>880.7</v>
       </c>
       <c r="E83" s="7">
         <v>1478.8000000000002</v>
       </c>
       <c r="F83" s="7">
         <v>1663.5</v>
       </c>
       <c r="G83" s="8">
@@ -24048,51 +24160,53 @@
       </c>
       <c r="DC83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="DD83" s="7">
         <v>3076.4</v>
       </c>
       <c r="DE83" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF83" s="7">
         <v>2629.8</v>
       </c>
       <c r="DG83" s="7">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH83" s="7">
         <v>3548.3999999999996</v>
       </c>
       <c r="DI83" s="7">
         <v>3789.3852944931132</v>
       </c>
       <c r="DJ83" s="7">
         <v>4376.8147055068875</v>
       </c>
-      <c r="DK83" s="7"/>
+      <c r="DK83" s="7">
+        <v>4165.1673050330464</v>
+      </c>
       <c r="DL83" s="7"/>
       <c r="DM83" s="4"/>
       <c r="DN83" s="9"/>
       <c r="DO83" s="9"/>
     </row>
     <row r="84" spans="1:119">
       <c r="A84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B84" s="7">
         <v>297.3</v>
       </c>
       <c r="C84" s="7">
         <v>197.39999999999998</v>
       </c>
       <c r="D84" s="7">
         <v>185.7</v>
       </c>
       <c r="E84" s="7">
         <v>343.4</v>
       </c>
       <c r="F84" s="7">
         <v>346.29999999999995</v>
       </c>
       <c r="G84" s="8">
@@ -24391,51 +24505,53 @@
       </c>
       <c r="DC84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="DD84" s="7">
         <v>413.6</v>
       </c>
       <c r="DE84" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF84" s="7">
         <v>314.80000000000007</v>
       </c>
       <c r="DG84" s="7">
         <v>360</v>
       </c>
       <c r="DH84" s="7">
         <v>443.89999999999986</v>
       </c>
       <c r="DI84" s="7">
         <v>638.71338976884408</v>
       </c>
       <c r="DJ84" s="7">
         <v>920.88661023115583</v>
       </c>
-      <c r="DK84" s="7"/>
+      <c r="DK84" s="7">
+        <v>885.75135054607836</v>
+      </c>
       <c r="DL84" s="7"/>
       <c r="DM84" s="4"/>
       <c r="DN84" s="9"/>
       <c r="DO84" s="9"/>
     </row>
     <row r="85" spans="1:119">
       <c r="A85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B85" s="7">
         <v>415.9</v>
       </c>
       <c r="C85" s="7">
         <v>414.20000000000005</v>
       </c>
       <c r="D85" s="7">
         <v>437.19999999999993</v>
       </c>
       <c r="E85" s="7">
         <v>807.2</v>
       </c>
       <c r="F85" s="7">
         <v>749.59999999999991</v>
       </c>
       <c r="G85" s="8">
@@ -24734,51 +24850,53 @@
       </c>
       <c r="DC85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="DD85" s="7">
         <v>838.3</v>
       </c>
       <c r="DE85" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF85" s="7">
         <v>831.2</v>
       </c>
       <c r="DG85" s="7">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH85" s="7">
         <v>1213.4000000000005</v>
       </c>
       <c r="DI85" s="7">
         <v>1922.5906370652092</v>
       </c>
       <c r="DJ85" s="7">
         <v>2432.4093629347908</v>
       </c>
-      <c r="DK85" s="7"/>
+      <c r="DK85" s="7">
+        <v>2092.5549698315372</v>
+      </c>
       <c r="DL85" s="7"/>
       <c r="DM85" s="4"/>
       <c r="DN85" s="9"/>
       <c r="DO85" s="9"/>
     </row>
     <row r="86" spans="1:119">
       <c r="A86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B86" s="7">
         <v>714.7</v>
       </c>
       <c r="C86" s="7">
         <v>563.20000000000005</v>
       </c>
       <c r="D86" s="7">
         <v>485.69999999999982</v>
       </c>
       <c r="E86" s="7">
         <v>879.80000000000018</v>
       </c>
       <c r="F86" s="7">
         <v>955.09999999999991</v>
       </c>
       <c r="G86" s="8">
@@ -25077,51 +25195,53 @@
       </c>
       <c r="DC86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="DD86" s="7">
         <v>1054.3</v>
       </c>
       <c r="DE86" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF86" s="7">
         <v>836.80000000000018</v>
       </c>
       <c r="DG86" s="7">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH86" s="7">
         <v>1163.7000000000003</v>
       </c>
       <c r="DI86" s="7">
         <v>1226.3728793563596</v>
       </c>
       <c r="DJ86" s="7">
         <v>2265.2271206436399</v>
       </c>
-      <c r="DK86" s="7"/>
+      <c r="DK86" s="7">
+        <v>1982.7007126370081</v>
+      </c>
       <c r="DL86" s="7"/>
       <c r="DM86" s="4"/>
       <c r="DN86" s="9"/>
       <c r="DO86" s="9"/>
     </row>
     <row r="87" spans="1:119" s="10" customFormat="1">
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="O87" s="11"/>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
       <c r="R87" s="11"/>
       <c r="S87" s="11"/>
       <c r="T87" s="11"/>
       <c r="U87" s="11"/>
@@ -25751,310 +25871,310 @@
       <c r="CX92" s="11"/>
       <c r="CY92" s="11"/>
       <c r="CZ92" s="11"/>
       <c r="DA92" s="11"/>
       <c r="DD92" s="11"/>
       <c r="DE92" s="11"/>
       <c r="DF92" s="11"/>
       <c r="DG92" s="11"/>
       <c r="DH92" s="11"/>
       <c r="DI92" s="11"/>
       <c r="DJ92" s="11"/>
       <c r="DK92" s="11"/>
       <c r="DL92" s="11"/>
       <c r="DM92" s="11"/>
       <c r="DN92" s="11"/>
       <c r="DO92" s="11"/>
     </row>
     <row r="93" spans="1:119" s="10" customFormat="1"/>
     <row r="94" spans="1:119" s="10" customFormat="1">
       <c r="B94" s="20"/>
       <c r="C94" s="19"/>
       <c r="AO94" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="144">
-    <mergeCell ref="W4:Z4"/>
-[...20 lines deleted...]
-    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="N70:N71"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BN27:BN28"/>
+    <mergeCell ref="BN49:BN50"/>
+    <mergeCell ref="BN70:BN71"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BA27:BA28"/>
+    <mergeCell ref="BA49:BA50"/>
+    <mergeCell ref="BA70:BA71"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AN27:AN28"/>
+    <mergeCell ref="AN49:AN50"/>
+    <mergeCell ref="AN70:AN71"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AA27:AA28"/>
+    <mergeCell ref="AA49:AA50"/>
+    <mergeCell ref="AA70:AA71"/>
+    <mergeCell ref="W48:Z48"/>
+    <mergeCell ref="W69:Z69"/>
+    <mergeCell ref="DL48:DO48"/>
+    <mergeCell ref="DC49:DC50"/>
+    <mergeCell ref="DD49:DO49"/>
+    <mergeCell ref="DC68:DO68"/>
+    <mergeCell ref="DL69:DO69"/>
+    <mergeCell ref="DC70:DC71"/>
+    <mergeCell ref="DD70:DO70"/>
+    <mergeCell ref="DC3:DO3"/>
+    <mergeCell ref="DL4:DO4"/>
+    <mergeCell ref="DC5:DC6"/>
+    <mergeCell ref="DD5:DO5"/>
+    <mergeCell ref="DC25:DO25"/>
+    <mergeCell ref="DL26:DO26"/>
+    <mergeCell ref="DC27:DC28"/>
+    <mergeCell ref="DD27:DO27"/>
+    <mergeCell ref="DC47:DO47"/>
+    <mergeCell ref="CX69:DA69"/>
+    <mergeCell ref="CO70:CO71"/>
+    <mergeCell ref="CP70:DA70"/>
+    <mergeCell ref="CO27:CO28"/>
+    <mergeCell ref="CP27:DA27"/>
+    <mergeCell ref="CO47:DA47"/>
+    <mergeCell ref="CX48:DA48"/>
+    <mergeCell ref="CO49:CO50"/>
+    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="CO3:DA3"/>
+    <mergeCell ref="CX4:DA4"/>
+    <mergeCell ref="CO5:CO6"/>
+    <mergeCell ref="CP5:DA5"/>
+    <mergeCell ref="CO25:DA25"/>
+    <mergeCell ref="CX26:DA26"/>
+    <mergeCell ref="CO68:DA68"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="O3:Z3"/>
+    <mergeCell ref="AB3:AM3"/>
+    <mergeCell ref="AO3:AZ3"/>
+    <mergeCell ref="BB3:BM3"/>
+    <mergeCell ref="BO3:BZ3"/>
+    <mergeCell ref="CA3:CM3"/>
+    <mergeCell ref="AB25:AM25"/>
+    <mergeCell ref="AO25:AZ25"/>
+    <mergeCell ref="BB25:BM25"/>
+    <mergeCell ref="BO25:BZ25"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="O47:Z47"/>
+    <mergeCell ref="AB47:AM47"/>
+    <mergeCell ref="AW48:AZ48"/>
+    <mergeCell ref="BJ48:BM48"/>
+    <mergeCell ref="BW48:BZ48"/>
+    <mergeCell ref="CA5:CA6"/>
+    <mergeCell ref="CA27:CA28"/>
+    <mergeCell ref="CA49:CA50"/>
+    <mergeCell ref="CA70:CA71"/>
+    <mergeCell ref="CJ4:CM4"/>
+    <mergeCell ref="CB5:CM5"/>
+    <mergeCell ref="CJ26:CM26"/>
+    <mergeCell ref="CA25:CM25"/>
+    <mergeCell ref="CA68:CM68"/>
+    <mergeCell ref="CB27:CM27"/>
+    <mergeCell ref="CJ48:CM48"/>
+    <mergeCell ref="CB49:CM49"/>
+    <mergeCell ref="CA47:CM47"/>
+    <mergeCell ref="CJ69:CM69"/>
+    <mergeCell ref="CB70:CM70"/>
+    <mergeCell ref="BO70:BZ70"/>
+    <mergeCell ref="BO49:BZ49"/>
+    <mergeCell ref="BB49:BM49"/>
+    <mergeCell ref="BO27:BZ27"/>
+    <mergeCell ref="AJ48:AM48"/>
+    <mergeCell ref="AO47:AZ47"/>
+    <mergeCell ref="BB47:BM47"/>
+    <mergeCell ref="BO47:BZ47"/>
+    <mergeCell ref="O68:Z68"/>
+    <mergeCell ref="AB68:AM68"/>
+    <mergeCell ref="AO68:AZ68"/>
+    <mergeCell ref="BW69:BZ69"/>
+    <mergeCell ref="BO68:BZ68"/>
     <mergeCell ref="J48:M48"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="O27:Z27"/>
     <mergeCell ref="AB27:AM27"/>
     <mergeCell ref="AO27:AZ27"/>
     <mergeCell ref="BB27:BM27"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:M70"/>
     <mergeCell ref="O70:Z70"/>
     <mergeCell ref="AB70:AM70"/>
     <mergeCell ref="AO70:AZ70"/>
     <mergeCell ref="BB70:BM70"/>
     <mergeCell ref="A68:M68"/>
     <mergeCell ref="J69:M69"/>
     <mergeCell ref="AJ69:AM69"/>
     <mergeCell ref="AW69:AZ69"/>
     <mergeCell ref="BJ69:BM69"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="O49:Z49"/>
     <mergeCell ref="AB49:AM49"/>
     <mergeCell ref="AO49:AZ49"/>
     <mergeCell ref="BB68:BM68"/>
-    <mergeCell ref="BO70:BZ70"/>
-[...96 lines deleted...]
-    <mergeCell ref="W69:Z69"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="AB5:AM5"/>
+    <mergeCell ref="AO5:AZ5"/>
+    <mergeCell ref="BB5:BM5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="AW26:AZ26"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="W26:Z26"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="O25:Z25"/>
+    <mergeCell ref="BW26:BZ26"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жылғы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>