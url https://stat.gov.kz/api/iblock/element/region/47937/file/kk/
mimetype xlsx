--- v4 (2026-09-20)
+++ v5 (2026-11-06)
@@ -343,61 +343,61 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -668,52 +668,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:DO94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CT58" workbookViewId="0">
-      <selection activeCell="DG95" sqref="DG95"/>
+    <sheetView tabSelected="1" topLeftCell="CT1" workbookViewId="0">
+      <selection activeCell="DL90" sqref="DL90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="12" width="9.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="25.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="3" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="11.140625" style="3" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="3"/>
     <col min="26" max="26" width="10" style="3" customWidth="1"/>
     <col min="27" max="27" width="25.140625" style="3" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="3"/>
@@ -750,726 +750,726 @@
     <col min="93" max="93" width="25.140625" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="9.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="9.140625" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.7109375" style="3" customWidth="1"/>
     <col min="98" max="98" width="9.5703125" style="3" customWidth="1"/>
     <col min="99" max="99" width="9.7109375" style="3" customWidth="1"/>
     <col min="100" max="100" width="9.42578125" style="3" customWidth="1"/>
     <col min="101" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.140625" style="3" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="3"/>
     <col min="107" max="107" width="25.140625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.140625" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.28515625" style="3" customWidth="1"/>
     <col min="110" max="110" width="9.140625" style="3" customWidth="1"/>
     <col min="111" max="111" width="9.7109375" style="3" customWidth="1"/>
     <col min="112" max="112" width="9.5703125" style="3" customWidth="1"/>
     <col min="113" max="113" width="9.7109375" style="3" customWidth="1"/>
     <col min="114" max="114" width="9.42578125" style="3" customWidth="1"/>
     <col min="115" max="118" width="9.140625" style="3"/>
     <col min="119" max="119" width="10.140625" style="3" customWidth="1"/>
     <col min="120" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:119" s="21" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="28"/>
-[...10 lines deleted...]
-      <c r="M3" s="28"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
       <c r="N3" s="23"/>
-      <c r="O3" s="28" t="s">
+      <c r="O3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="28"/>
-[...9 lines deleted...]
-      <c r="Z3" s="28"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
       <c r="AA3" s="23"/>
-      <c r="AB3" s="28" t="s">
+      <c r="AB3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="AC3" s="28"/>
-[...9 lines deleted...]
-      <c r="AM3" s="28"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
       <c r="AN3" s="23"/>
-      <c r="AO3" s="28" t="s">
+      <c r="AO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="AP3" s="28"/>
-[...9 lines deleted...]
-      <c r="AZ3" s="28"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="29"/>
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
       <c r="BA3" s="23"/>
-      <c r="BB3" s="28" t="s">
+      <c r="BB3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="BC3" s="28"/>
-[...9 lines deleted...]
-      <c r="BM3" s="28"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="29"/>
+      <c r="BJ3" s="29"/>
+      <c r="BK3" s="29"/>
+      <c r="BL3" s="29"/>
+      <c r="BM3" s="29"/>
       <c r="BN3" s="23"/>
-      <c r="BO3" s="28" t="s">
+      <c r="BO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="BP3" s="28"/>
-[...10 lines deleted...]
-      <c r="CA3" s="28" t="s">
+      <c r="BP3" s="29"/>
+      <c r="BQ3" s="29"/>
+      <c r="BR3" s="29"/>
+      <c r="BS3" s="29"/>
+      <c r="BT3" s="29"/>
+      <c r="BU3" s="29"/>
+      <c r="BV3" s="29"/>
+      <c r="BW3" s="29"/>
+      <c r="BX3" s="29"/>
+      <c r="BY3" s="29"/>
+      <c r="BZ3" s="29"/>
+      <c r="CA3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="CB3" s="28"/>
-[...11 lines deleted...]
-      <c r="CO3" s="28" t="s">
+      <c r="CB3" s="29"/>
+      <c r="CC3" s="29"/>
+      <c r="CD3" s="29"/>
+      <c r="CE3" s="29"/>
+      <c r="CF3" s="29"/>
+      <c r="CG3" s="29"/>
+      <c r="CH3" s="29"/>
+      <c r="CI3" s="29"/>
+      <c r="CJ3" s="29"/>
+      <c r="CK3" s="29"/>
+      <c r="CL3" s="29"/>
+      <c r="CM3" s="29"/>
+      <c r="CO3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="CP3" s="28"/>
-[...11 lines deleted...]
-      <c r="DC3" s="28" t="s">
+      <c r="CP3" s="29"/>
+      <c r="CQ3" s="29"/>
+      <c r="CR3" s="29"/>
+      <c r="CS3" s="29"/>
+      <c r="CT3" s="29"/>
+      <c r="CU3" s="29"/>
+      <c r="CV3" s="29"/>
+      <c r="CW3" s="29"/>
+      <c r="CX3" s="29"/>
+      <c r="CY3" s="29"/>
+      <c r="CZ3" s="29"/>
+      <c r="DA3" s="29"/>
+      <c r="DC3" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="DD3" s="28"/>
-[...10 lines deleted...]
-      <c r="DO3" s="28"/>
+      <c r="DD3" s="29"/>
+      <c r="DE3" s="29"/>
+      <c r="DF3" s="29"/>
+      <c r="DG3" s="29"/>
+      <c r="DH3" s="29"/>
+      <c r="DI3" s="29"/>
+      <c r="DJ3" s="29"/>
+      <c r="DK3" s="29"/>
+      <c r="DL3" s="29"/>
+      <c r="DM3" s="29"/>
+      <c r="DN3" s="29"/>
+      <c r="DO3" s="29"/>
     </row>
     <row r="4" spans="1:119" s="2" customFormat="1" ht="21" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="26"/>
-[...1 lines deleted...]
-      <c r="M4" s="26"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-      <c r="W4" s="26" t="s">
+      <c r="W4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X4" s="26"/>
-[...1 lines deleted...]
-      <c r="Z4" s="26"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
-      <c r="AJ4" s="26" t="s">
+      <c r="AJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK4" s="26"/>
-[...1 lines deleted...]
-      <c r="AM4" s="26"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27"/>
+      <c r="AM4" s="27"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
-      <c r="AW4" s="26" t="s">
+      <c r="AW4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX4" s="26"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="26"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
-      <c r="BJ4" s="26" t="s">
+      <c r="BJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK4" s="26"/>
-[...1 lines deleted...]
-      <c r="BM4" s="26"/>
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
       <c r="BN4" s="1"/>
-      <c r="BW4" s="26" t="s">
+      <c r="BW4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX4" s="26"/>
-[...1 lines deleted...]
-      <c r="BZ4" s="26"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
       <c r="CA4" s="1"/>
-      <c r="CJ4" s="26" t="s">
+      <c r="CJ4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK4" s="26"/>
-[...1 lines deleted...]
-      <c r="CM4" s="26"/>
+      <c r="CK4" s="27"/>
+      <c r="CL4" s="27"/>
+      <c r="CM4" s="27"/>
       <c r="CO4" s="1"/>
-      <c r="CX4" s="26" t="s">
+      <c r="CX4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY4" s="26"/>
-[...1 lines deleted...]
-      <c r="DA4" s="26"/>
+      <c r="CY4" s="27"/>
+      <c r="CZ4" s="27"/>
+      <c r="DA4" s="27"/>
       <c r="DC4" s="1"/>
-      <c r="DL4" s="26" t="s">
+      <c r="DL4" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM4" s="26"/>
-[...1 lines deleted...]
-      <c r="DO4" s="26"/>
+      <c r="DM4" s="27"/>
+      <c r="DN4" s="27"/>
+      <c r="DO4" s="27"/>
     </row>
     <row r="5" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A5" s="29"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="27"/>
-[...11 lines deleted...]
-      <c r="O5" s="27" t="s">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="27"/>
-[...11 lines deleted...]
-      <c r="AB5" s="27" t="s">
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="27"/>
-[...11 lines deleted...]
-      <c r="AO5" s="27" t="s">
+      <c r="AC5" s="28"/>
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="26"/>
+      <c r="AO5" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP5" s="27"/>
-[...11 lines deleted...]
-      <c r="BB5" s="27" t="s">
+      <c r="AP5" s="28"/>
+      <c r="AQ5" s="28"/>
+      <c r="AR5" s="28"/>
+      <c r="AS5" s="28"/>
+      <c r="AT5" s="28"/>
+      <c r="AU5" s="28"/>
+      <c r="AV5" s="28"/>
+      <c r="AW5" s="28"/>
+      <c r="AX5" s="28"/>
+      <c r="AY5" s="28"/>
+      <c r="AZ5" s="28"/>
+      <c r="BA5" s="26"/>
+      <c r="BB5" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC5" s="27"/>
-[...11 lines deleted...]
-      <c r="BO5" s="27" t="s">
+      <c r="BC5" s="28"/>
+      <c r="BD5" s="28"/>
+      <c r="BE5" s="28"/>
+      <c r="BF5" s="28"/>
+      <c r="BG5" s="28"/>
+      <c r="BH5" s="28"/>
+      <c r="BI5" s="28"/>
+      <c r="BJ5" s="28"/>
+      <c r="BK5" s="28"/>
+      <c r="BL5" s="28"/>
+      <c r="BM5" s="28"/>
+      <c r="BN5" s="26"/>
+      <c r="BO5" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP5" s="27"/>
-[...11 lines deleted...]
-      <c r="CB5" s="27" t="s">
+      <c r="BP5" s="28"/>
+      <c r="BQ5" s="28"/>
+      <c r="BR5" s="28"/>
+      <c r="BS5" s="28"/>
+      <c r="BT5" s="28"/>
+      <c r="BU5" s="28"/>
+      <c r="BV5" s="28"/>
+      <c r="BW5" s="28"/>
+      <c r="BX5" s="28"/>
+      <c r="BY5" s="28"/>
+      <c r="BZ5" s="28"/>
+      <c r="CA5" s="26"/>
+      <c r="CB5" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC5" s="27"/>
-[...11 lines deleted...]
-      <c r="CP5" s="27" t="s">
+      <c r="CC5" s="28"/>
+      <c r="CD5" s="28"/>
+      <c r="CE5" s="28"/>
+      <c r="CF5" s="28"/>
+      <c r="CG5" s="28"/>
+      <c r="CH5" s="28"/>
+      <c r="CI5" s="28"/>
+      <c r="CJ5" s="28"/>
+      <c r="CK5" s="28"/>
+      <c r="CL5" s="28"/>
+      <c r="CM5" s="28"/>
+      <c r="CO5" s="26"/>
+      <c r="CP5" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ5" s="27"/>
-[...11 lines deleted...]
-      <c r="DD5" s="27" t="s">
+      <c r="CQ5" s="28"/>
+      <c r="CR5" s="28"/>
+      <c r="CS5" s="28"/>
+      <c r="CT5" s="28"/>
+      <c r="CU5" s="28"/>
+      <c r="CV5" s="28"/>
+      <c r="CW5" s="28"/>
+      <c r="CX5" s="28"/>
+      <c r="CY5" s="28"/>
+      <c r="CZ5" s="28"/>
+      <c r="DA5" s="28"/>
+      <c r="DC5" s="26"/>
+      <c r="DD5" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE5" s="27"/>
-[...9 lines deleted...]
-      <c r="DO5" s="27"/>
+      <c r="DE5" s="28"/>
+      <c r="DF5" s="28"/>
+      <c r="DG5" s="28"/>
+      <c r="DH5" s="28"/>
+      <c r="DI5" s="28"/>
+      <c r="DJ5" s="28"/>
+      <c r="DK5" s="28"/>
+      <c r="DL5" s="28"/>
+      <c r="DM5" s="28"/>
+      <c r="DN5" s="28"/>
+      <c r="DO5" s="28"/>
     </row>
     <row r="6" spans="1:119" ht="14.25" customHeight="1">
-      <c r="A6" s="29"/>
+      <c r="A6" s="26"/>
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="29"/>
+      <c r="N6" s="26"/>
       <c r="O6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA6" s="29"/>
+      <c r="AA6" s="26"/>
       <c r="AB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN6" s="29"/>
+      <c r="AN6" s="26"/>
       <c r="AO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA6" s="29"/>
+      <c r="BA6" s="26"/>
       <c r="BB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH6" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN6" s="29"/>
+      <c r="BN6" s="26"/>
       <c r="BO6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA6" s="29"/>
+      <c r="CA6" s="26"/>
       <c r="CB6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO6" s="29"/>
+      <c r="CO6" s="26"/>
       <c r="CP6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ6" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC6" s="29"/>
+      <c r="DC6" s="26"/>
       <c r="DD6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL6" s="22" t="s">
@@ -1803,51 +1803,53 @@
       </c>
       <c r="DD7" s="4">
         <v>15766</v>
       </c>
       <c r="DE7" s="4">
         <v>12298.5</v>
       </c>
       <c r="DF7" s="4">
         <v>14035.97131721997</v>
       </c>
       <c r="DG7" s="4">
         <v>18621.128682780029</v>
       </c>
       <c r="DH7" s="4">
         <v>19698.643407842879</v>
       </c>
       <c r="DI7" s="5">
         <v>24891.179413830381</v>
       </c>
       <c r="DJ7" s="5">
         <v>44397.777178326753</v>
       </c>
       <c r="DK7" s="5">
         <v>133077.25701229513</v>
       </c>
-      <c r="DL7" s="4"/>
+      <c r="DL7" s="4">
+        <v>414350.68409298535</v>
+      </c>
       <c r="DM7" s="4"/>
       <c r="DN7" s="4"/>
       <c r="DO7" s="4"/>
     </row>
     <row r="8" spans="1:119">
       <c r="A8" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>97.9</v>
       </c>
       <c r="C8" s="7">
         <v>136.4</v>
       </c>
       <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
       <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
       <c r="G8" s="7">
         <v>184.29999999999995</v>
@@ -2148,51 +2150,53 @@
       </c>
       <c r="DD8" s="9">
         <v>245.7</v>
       </c>
       <c r="DE8" s="4">
         <v>229.40000000000003</v>
       </c>
       <c r="DF8" s="7">
         <v>220.60000000000002</v>
       </c>
       <c r="DG8" s="7">
         <v>136.39999999999998</v>
       </c>
       <c r="DH8" s="7">
         <v>97.5</v>
       </c>
       <c r="DI8" s="8">
         <v>143.77253718924919</v>
       </c>
       <c r="DJ8" s="5">
         <v>720.63955953838104</v>
       </c>
       <c r="DK8" s="5">
         <v>1600.6879032723696</v>
       </c>
-      <c r="DL8" s="9"/>
+      <c r="DL8" s="9">
+        <v>12624.626221150356</v>
+      </c>
       <c r="DM8" s="4"/>
       <c r="DN8" s="9"/>
       <c r="DO8" s="9"/>
     </row>
     <row r="9" spans="1:119">
       <c r="A9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>763.4</v>
       </c>
       <c r="C9" s="9">
         <v>645.4</v>
       </c>
       <c r="D9" s="9">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="9">
         <v>1488.3000000000002</v>
       </c>
       <c r="F9" s="9">
         <v>1616.2999999999997</v>
       </c>
       <c r="G9" s="9">
         <v>1905.6999999999998</v>
@@ -2493,51 +2497,53 @@
       </c>
       <c r="DD9" s="9">
         <v>928.7</v>
       </c>
       <c r="DE9" s="4">
         <v>636.79999999999995</v>
       </c>
       <c r="DF9" s="9">
         <v>699.09999999999991</v>
       </c>
       <c r="DG9" s="9">
         <v>1635.8000000000002</v>
       </c>
       <c r="DH9" s="9">
         <v>1822.2000000000003</v>
       </c>
       <c r="DI9" s="8">
         <v>2393.2761539518624</v>
       </c>
       <c r="DJ9" s="8">
         <v>3415.1155327721563</v>
       </c>
       <c r="DK9" s="8">
         <v>13586.464190060016</v>
       </c>
-      <c r="DL9" s="9"/>
+      <c r="DL9" s="9">
+        <v>33962.240827508569</v>
+      </c>
       <c r="DM9" s="4"/>
       <c r="DN9" s="9"/>
       <c r="DO9" s="9"/>
     </row>
     <row r="10" spans="1:119">
       <c r="A10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>591</v>
       </c>
       <c r="C10" s="9">
         <v>471</v>
       </c>
       <c r="D10" s="9">
         <v>359.5</v>
       </c>
       <c r="E10" s="9">
         <v>801.59999999999991</v>
       </c>
       <c r="F10" s="9">
         <v>1237.3000000000002</v>
       </c>
       <c r="G10" s="9">
         <v>1288.0999999999999</v>
@@ -2838,51 +2844,53 @@
       </c>
       <c r="DD10" s="9">
         <v>659.5</v>
       </c>
       <c r="DE10" s="4">
         <v>421.70000000000005</v>
       </c>
       <c r="DF10" s="9">
         <v>412.79999999999995</v>
       </c>
       <c r="DG10" s="9">
         <v>772.5</v>
       </c>
       <c r="DH10" s="9">
         <v>1068.5999999999999</v>
       </c>
       <c r="DI10" s="8">
         <v>1503.5846346161138</v>
       </c>
       <c r="DJ10" s="8">
         <v>1976.8895837914824</v>
       </c>
       <c r="DK10" s="8">
         <v>5161.0611097399042</v>
       </c>
-      <c r="DL10" s="9"/>
+      <c r="DL10" s="9">
+        <v>18649.614802269876</v>
+      </c>
       <c r="DM10" s="4"/>
       <c r="DN10" s="9"/>
       <c r="DO10" s="9"/>
     </row>
     <row r="11" spans="1:119">
       <c r="A11" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>733.6</v>
       </c>
       <c r="C11" s="9">
         <v>749.9</v>
       </c>
       <c r="D11" s="9">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="9">
         <v>1046.8000000000002</v>
       </c>
       <c r="F11" s="9">
         <v>1111.0999999999999</v>
       </c>
       <c r="G11" s="9">
         <v>1207.6999999999998</v>
@@ -3183,51 +3191,53 @@
       </c>
       <c r="DD11" s="9">
         <v>772.5</v>
       </c>
       <c r="DE11" s="4">
         <v>659.5</v>
       </c>
       <c r="DF11" s="9">
         <v>583.09999999999991</v>
       </c>
       <c r="DG11" s="9">
         <v>836.09999999999991</v>
       </c>
       <c r="DH11" s="9">
         <v>976.80000000000018</v>
       </c>
       <c r="DI11" s="8">
         <v>1148.5922221070659</v>
       </c>
       <c r="DJ11" s="8">
         <v>1894.1876650587465</v>
       </c>
       <c r="DK11" s="8">
         <v>7566.2634817368598</v>
       </c>
-      <c r="DL11" s="9"/>
+      <c r="DL11" s="9">
+        <v>32593.533612851326</v>
+      </c>
       <c r="DM11" s="4"/>
       <c r="DN11" s="9"/>
       <c r="DO11" s="9"/>
     </row>
     <row r="12" spans="1:119">
       <c r="A12" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="9">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="9">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="9">
         <v>817.8</v>
       </c>
       <c r="F12" s="9">
         <v>809.80000000000018</v>
       </c>
       <c r="G12" s="9">
         <v>1046.1999999999998</v>
@@ -3528,51 +3538,53 @@
       </c>
       <c r="DD12" s="9">
         <v>1163.3</v>
       </c>
       <c r="DE12" s="4">
         <v>982.50000000000023</v>
       </c>
       <c r="DF12" s="9">
         <v>957.09999999999991</v>
       </c>
       <c r="DG12" s="9">
         <v>1502.2999999999997</v>
       </c>
       <c r="DH12" s="9">
         <v>1389.4000000000005</v>
       </c>
       <c r="DI12" s="8">
         <v>2177.7690763884839</v>
       </c>
       <c r="DJ12" s="8">
         <v>2831.8309236115165</v>
       </c>
       <c r="DK12" s="8">
         <v>12994.569339065798</v>
       </c>
-      <c r="DL12" s="9"/>
+      <c r="DL12" s="9">
+        <v>30155.319302771011</v>
+      </c>
       <c r="DM12" s="4"/>
       <c r="DN12" s="9"/>
       <c r="DO12" s="9"/>
     </row>
     <row r="13" spans="1:119">
       <c r="A13" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>486.1</v>
       </c>
       <c r="C13" s="9">
         <v>376.6</v>
       </c>
       <c r="D13" s="9">
         <v>440</v>
       </c>
       <c r="E13" s="9">
         <v>636.70000000000005</v>
       </c>
       <c r="F13" s="9">
         <v>770.90000000000009</v>
       </c>
       <c r="G13" s="9">
         <v>1121.5</v>
@@ -3873,51 +3885,53 @@
       </c>
       <c r="DD13" s="9">
         <v>552.79999999999995</v>
       </c>
       <c r="DE13" s="4">
         <v>493.40000000000009</v>
       </c>
       <c r="DF13" s="9">
         <v>553</v>
       </c>
       <c r="DG13" s="9">
         <v>710.7</v>
       </c>
       <c r="DH13" s="9">
         <v>813</v>
       </c>
       <c r="DI13" s="8">
         <v>1844.2788500257325</v>
       </c>
       <c r="DJ13" s="8">
         <v>2232.5359815237607</v>
       </c>
       <c r="DK13" s="8">
         <v>8797.6800798466866</v>
       </c>
-      <c r="DL13" s="9"/>
+      <c r="DL13" s="9">
+        <v>33445.686019252294</v>
+      </c>
       <c r="DM13" s="4"/>
       <c r="DN13" s="9"/>
       <c r="DO13" s="9"/>
     </row>
     <row r="14" spans="1:119">
       <c r="A14" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>1605.1</v>
       </c>
       <c r="C14" s="9">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="9">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="9">
         <v>1810.4000000000005</v>
       </c>
       <c r="F14" s="9">
         <v>1705.0999999999995</v>
       </c>
       <c r="G14" s="9">
         <v>1812.6000000000004</v>
@@ -4218,51 +4232,53 @@
       </c>
       <c r="DD14" s="9">
         <v>3603.3</v>
       </c>
       <c r="DE14" s="4">
         <v>3046</v>
       </c>
       <c r="DF14" s="9">
         <v>3586.0999999999995</v>
       </c>
       <c r="DG14" s="9">
         <v>3940.8000000000011</v>
       </c>
       <c r="DH14" s="9">
         <v>3897.5999999999985</v>
       </c>
       <c r="DI14" s="8">
         <v>4139.1497038035304</v>
       </c>
       <c r="DJ14" s="8">
         <v>7891.1896815178261</v>
       </c>
       <c r="DK14" s="8">
         <v>11298.360614678644</v>
       </c>
-      <c r="DL14" s="9"/>
+      <c r="DL14" s="9">
+        <v>29841.41661523236</v>
+      </c>
       <c r="DM14" s="4"/>
       <c r="DN14" s="9"/>
       <c r="DO14" s="9"/>
     </row>
     <row r="15" spans="1:119">
       <c r="A15" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="7">
         <v>357.5</v>
       </c>
       <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="7">
         <v>331.5</v>
       </c>
       <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
       <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
       <c r="G15" s="7">
         <v>591.29999999999995</v>
@@ -4563,51 +4579,53 @@
       </c>
       <c r="DD15" s="9">
         <v>727.3</v>
       </c>
       <c r="DE15" s="4">
         <v>479.20000000000005</v>
       </c>
       <c r="DF15" s="7">
         <v>661</v>
       </c>
       <c r="DG15" s="7">
         <v>854.80000000000018</v>
       </c>
       <c r="DH15" s="7">
         <v>852.89999999999964</v>
       </c>
       <c r="DI15" s="8">
         <v>941.4833823159006</v>
       </c>
       <c r="DJ15" s="8">
         <v>2496.8104130785277</v>
       </c>
       <c r="DK15" s="8">
         <v>5215.9248521859827</v>
       </c>
-      <c r="DL15" s="9"/>
+      <c r="DL15" s="9">
+        <v>21815.437078563664</v>
+      </c>
       <c r="DM15" s="4"/>
       <c r="DN15" s="9"/>
       <c r="DO15" s="9"/>
     </row>
     <row r="16" spans="1:119">
       <c r="A16" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="9">
         <v>349</v>
       </c>
       <c r="C16" s="9">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="9">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="9">
         <v>524.6</v>
       </c>
       <c r="F16" s="9">
         <v>545</v>
       </c>
       <c r="G16" s="9">
         <v>620.99999999999977</v>
@@ -4908,51 +4926,53 @@
       </c>
       <c r="DD16" s="9">
         <v>526</v>
       </c>
       <c r="DE16" s="4">
         <v>425.70000000000005</v>
       </c>
       <c r="DF16" s="9">
         <v>472.29999999999995</v>
       </c>
       <c r="DG16" s="9">
         <v>669.40000000000009</v>
       </c>
       <c r="DH16" s="9">
         <v>749.69999999999982</v>
       </c>
       <c r="DI16" s="8">
         <v>889.9749640654727</v>
       </c>
       <c r="DJ16" s="8">
         <v>1367.4998521423772</v>
       </c>
       <c r="DK16" s="8">
         <v>3036.4591274697495</v>
       </c>
-      <c r="DL16" s="9"/>
+      <c r="DL16" s="9">
+        <v>26806.723253828641</v>
+      </c>
       <c r="DM16" s="4"/>
       <c r="DN16" s="9"/>
       <c r="DO16" s="9"/>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="9">
         <v>388.8</v>
       </c>
       <c r="C17" s="9">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="9">
         <v>366.5</v>
       </c>
       <c r="E17" s="9">
         <v>560.70000000000005</v>
       </c>
       <c r="F17" s="9">
         <v>722.90000000000009</v>
       </c>
       <c r="G17" s="9">
         <v>981.40000000000009</v>
@@ -5253,51 +5273,53 @@
       </c>
       <c r="DD17" s="9">
         <v>1190</v>
       </c>
       <c r="DE17" s="4">
         <v>1186.0999999999999</v>
       </c>
       <c r="DF17" s="9">
         <v>1262</v>
       </c>
       <c r="DG17" s="9">
         <v>1419.9</v>
       </c>
       <c r="DH17" s="9">
         <v>1607.6000000000004</v>
       </c>
       <c r="DI17" s="8">
         <v>2054.0493956929804</v>
       </c>
       <c r="DJ17" s="8">
         <v>3782.8094518100024</v>
       </c>
       <c r="DK17" s="8">
         <v>9202.9609910361378</v>
       </c>
-      <c r="DL17" s="9"/>
+      <c r="DL17" s="9">
+        <v>25246.857015049718</v>
+      </c>
       <c r="DM17" s="4"/>
       <c r="DN17" s="9"/>
       <c r="DO17" s="9"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="9">
         <v>1151.5</v>
       </c>
       <c r="C18" s="9">
         <v>785</v>
       </c>
       <c r="D18" s="9">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="9">
         <v>1478.8999999999996</v>
       </c>
       <c r="F18" s="9">
         <v>1663.6000000000004</v>
       </c>
       <c r="G18" s="9">
         <v>1452.3000000000002</v>
@@ -5598,51 +5620,53 @@
       </c>
       <c r="DD18" s="9">
         <v>3082.5</v>
       </c>
       <c r="DE18" s="4">
         <v>2202.6999999999998</v>
       </c>
       <c r="DF18" s="9">
         <v>2635.8</v>
       </c>
       <c r="DG18" s="9">
         <v>3326.1000000000004</v>
       </c>
       <c r="DH18" s="9">
         <v>3584.3999999999996</v>
       </c>
       <c r="DI18" s="8">
         <v>3827.1175851163753</v>
       </c>
       <c r="DJ18" s="8">
         <v>6425.2824148836262</v>
       </c>
       <c r="DK18" s="8">
         <v>18894.531105928429</v>
       </c>
-      <c r="DL18" s="9"/>
+      <c r="DL18" s="9">
+        <v>40442.707078370142</v>
+      </c>
       <c r="DM18" s="4"/>
       <c r="DN18" s="9"/>
       <c r="DO18" s="9"/>
     </row>
     <row r="19" spans="1:119">
       <c r="A19" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="9">
         <v>297.5</v>
       </c>
       <c r="C19" s="9">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="9">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="9">
         <v>343.80000000000007</v>
       </c>
       <c r="F19" s="9">
         <v>346.59999999999991</v>
       </c>
       <c r="G19" s="9">
         <v>485.29999999999995</v>
@@ -5943,51 +5967,53 @@
       </c>
       <c r="DD19" s="9">
         <v>414</v>
       </c>
       <c r="DE19" s="4">
         <v>277.70000000000005</v>
       </c>
       <c r="DF19" s="9">
         <v>314.89999999999998</v>
       </c>
       <c r="DG19" s="9">
         <v>393.9</v>
       </c>
       <c r="DH19" s="9">
         <v>452.40000000000009</v>
       </c>
       <c r="DI19" s="8">
         <v>647.40182791994266</v>
       </c>
       <c r="DJ19" s="8">
         <v>1423.3463921947259</v>
       </c>
       <c r="DK19" s="8">
         <v>9005.415395514945</v>
       </c>
-      <c r="DL19" s="9"/>
+      <c r="DL19" s="9">
+        <v>30312.007163290971</v>
+      </c>
       <c r="DM19" s="4"/>
       <c r="DN19" s="9"/>
       <c r="DO19" s="9"/>
     </row>
     <row r="20" spans="1:119">
       <c r="A20" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="9">
         <v>416.9</v>
       </c>
       <c r="C20" s="9">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="9">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="9">
         <v>807.2</v>
       </c>
       <c r="F20" s="9">
         <v>750.30000000000018</v>
       </c>
       <c r="G20" s="8">
         <v>986.79999999999973</v>
@@ -6288,51 +6314,53 @@
       </c>
       <c r="DD20" s="9">
         <v>839.8</v>
       </c>
       <c r="DE20" s="4">
         <v>614.90000000000009</v>
       </c>
       <c r="DF20" s="9">
         <v>832.7</v>
       </c>
       <c r="DG20" s="9">
         <v>1387.9</v>
       </c>
       <c r="DH20" s="9">
         <v>1213.5</v>
       </c>
       <c r="DI20" s="9">
         <v>1923.8387229028831</v>
       </c>
       <c r="DJ20" s="8">
         <v>2883.4359199604523</v>
       </c>
       <c r="DK20" s="8">
         <v>4398.3305689490626</v>
       </c>
-      <c r="DL20" s="9"/>
+      <c r="DL20" s="9">
+        <v>13193.939454971871</v>
+      </c>
       <c r="DM20" s="4"/>
       <c r="DN20" s="9"/>
       <c r="DO20" s="9"/>
     </row>
     <row r="21" spans="1:119">
       <c r="A21" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="9">
         <v>719.3</v>
       </c>
       <c r="C21" s="9">
         <v>568</v>
       </c>
       <c r="D21" s="9">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="9">
         <v>863.5</v>
       </c>
       <c r="F21" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G21" s="8">
         <v>1046.8000000000002</v>
@@ -6633,51 +6661,53 @@
       </c>
       <c r="DD21" s="9">
         <v>1061.0999999999999</v>
       </c>
       <c r="DE21" s="4">
         <v>642.40000000000009</v>
       </c>
       <c r="DF21" s="9">
         <v>845.5</v>
       </c>
       <c r="DG21" s="9">
         <v>1034.5</v>
       </c>
       <c r="DH21" s="9">
         <v>1173.1000000000004</v>
       </c>
       <c r="DI21" s="9">
         <v>1256.8345310580025</v>
       </c>
       <c r="DJ21" s="8">
         <v>5056.1535535817784</v>
       </c>
       <c r="DK21" s="8">
         <v>22318.610656754998</v>
       </c>
-      <c r="DL21" s="9"/>
+      <c r="DL21" s="9">
+        <v>65260.562731314581</v>
+      </c>
       <c r="DM21" s="4"/>
       <c r="DN21" s="9"/>
       <c r="DO21" s="9"/>
     </row>
     <row r="22" spans="1:119" s="10" customFormat="1" ht="16.5" customHeight="1">
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="11"/>
       <c r="Q22" s="11"/>
       <c r="R22" s="11"/>
       <c r="S22" s="11"/>
       <c r="T22" s="11"/>
       <c r="U22" s="11"/>
       <c r="V22" s="11"/>
@@ -6969,726 +6999,726 @@
       <c r="CQ24" s="11"/>
       <c r="CR24" s="11"/>
       <c r="CS24" s="11"/>
       <c r="CT24" s="11"/>
       <c r="CU24" s="11"/>
       <c r="CV24" s="12"/>
       <c r="CW24" s="12"/>
       <c r="CX24" s="11"/>
       <c r="CY24" s="11"/>
       <c r="CZ24" s="11"/>
       <c r="DA24" s="11"/>
       <c r="DD24" s="11"/>
       <c r="DE24" s="11"/>
       <c r="DF24" s="11"/>
       <c r="DG24" s="11"/>
       <c r="DH24" s="11"/>
       <c r="DI24" s="11"/>
       <c r="DJ24" s="12"/>
       <c r="DK24" s="12"/>
       <c r="DL24" s="11"/>
       <c r="DM24" s="11"/>
       <c r="DN24" s="11"/>
       <c r="DO24" s="11"/>
     </row>
     <row r="25" spans="1:119" s="21" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A25" s="28" t="s">
+      <c r="A25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="28"/>
-[...10 lines deleted...]
-      <c r="M25" s="28"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
       <c r="N25" s="23"/>
-      <c r="O25" s="28" t="s">
+      <c r="O25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="P25" s="28"/>
-[...9 lines deleted...]
-      <c r="Z25" s="28"/>
+      <c r="P25" s="29"/>
+      <c r="Q25" s="29"/>
+      <c r="R25" s="29"/>
+      <c r="S25" s="29"/>
+      <c r="T25" s="29"/>
+      <c r="U25" s="29"/>
+      <c r="V25" s="29"/>
+      <c r="W25" s="29"/>
+      <c r="X25" s="29"/>
+      <c r="Y25" s="29"/>
+      <c r="Z25" s="29"/>
       <c r="AA25" s="23"/>
-      <c r="AB25" s="28" t="s">
+      <c r="AB25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AC25" s="28"/>
-[...9 lines deleted...]
-      <c r="AM25" s="28"/>
+      <c r="AC25" s="29"/>
+      <c r="AD25" s="29"/>
+      <c r="AE25" s="29"/>
+      <c r="AF25" s="29"/>
+      <c r="AG25" s="29"/>
+      <c r="AH25" s="29"/>
+      <c r="AI25" s="29"/>
+      <c r="AJ25" s="29"/>
+      <c r="AK25" s="29"/>
+      <c r="AL25" s="29"/>
+      <c r="AM25" s="29"/>
       <c r="AN25" s="23"/>
-      <c r="AO25" s="28" t="s">
+      <c r="AO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="AP25" s="28"/>
-[...9 lines deleted...]
-      <c r="AZ25" s="28"/>
+      <c r="AP25" s="29"/>
+      <c r="AQ25" s="29"/>
+      <c r="AR25" s="29"/>
+      <c r="AS25" s="29"/>
+      <c r="AT25" s="29"/>
+      <c r="AU25" s="29"/>
+      <c r="AV25" s="29"/>
+      <c r="AW25" s="29"/>
+      <c r="AX25" s="29"/>
+      <c r="AY25" s="29"/>
+      <c r="AZ25" s="29"/>
       <c r="BA25" s="23"/>
-      <c r="BB25" s="28" t="s">
+      <c r="BB25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="BC25" s="28"/>
-[...9 lines deleted...]
-      <c r="BM25" s="28"/>
+      <c r="BC25" s="29"/>
+      <c r="BD25" s="29"/>
+      <c r="BE25" s="29"/>
+      <c r="BF25" s="29"/>
+      <c r="BG25" s="29"/>
+      <c r="BH25" s="29"/>
+      <c r="BI25" s="29"/>
+      <c r="BJ25" s="29"/>
+      <c r="BK25" s="29"/>
+      <c r="BL25" s="29"/>
+      <c r="BM25" s="29"/>
       <c r="BN25" s="23"/>
-      <c r="BO25" s="28" t="s">
+      <c r="BO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="BP25" s="28"/>
-[...10 lines deleted...]
-      <c r="CA25" s="28" t="s">
+      <c r="BP25" s="29"/>
+      <c r="BQ25" s="29"/>
+      <c r="BR25" s="29"/>
+      <c r="BS25" s="29"/>
+      <c r="BT25" s="29"/>
+      <c r="BU25" s="29"/>
+      <c r="BV25" s="29"/>
+      <c r="BW25" s="29"/>
+      <c r="BX25" s="29"/>
+      <c r="BY25" s="29"/>
+      <c r="BZ25" s="29"/>
+      <c r="CA25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="CB25" s="28"/>
-[...11 lines deleted...]
-      <c r="CO25" s="28" t="s">
+      <c r="CB25" s="29"/>
+      <c r="CC25" s="29"/>
+      <c r="CD25" s="29"/>
+      <c r="CE25" s="29"/>
+      <c r="CF25" s="29"/>
+      <c r="CG25" s="29"/>
+      <c r="CH25" s="29"/>
+      <c r="CI25" s="29"/>
+      <c r="CJ25" s="29"/>
+      <c r="CK25" s="29"/>
+      <c r="CL25" s="29"/>
+      <c r="CM25" s="29"/>
+      <c r="CO25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="CP25" s="28"/>
-[...11 lines deleted...]
-      <c r="DC25" s="28" t="s">
+      <c r="CP25" s="29"/>
+      <c r="CQ25" s="29"/>
+      <c r="CR25" s="29"/>
+      <c r="CS25" s="29"/>
+      <c r="CT25" s="29"/>
+      <c r="CU25" s="29"/>
+      <c r="CV25" s="29"/>
+      <c r="CW25" s="29"/>
+      <c r="CX25" s="29"/>
+      <c r="CY25" s="29"/>
+      <c r="CZ25" s="29"/>
+      <c r="DA25" s="29"/>
+      <c r="DC25" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="DD25" s="28"/>
-[...10 lines deleted...]
-      <c r="DO25" s="28"/>
+      <c r="DD25" s="29"/>
+      <c r="DE25" s="29"/>
+      <c r="DF25" s="29"/>
+      <c r="DG25" s="29"/>
+      <c r="DH25" s="29"/>
+      <c r="DI25" s="29"/>
+      <c r="DJ25" s="29"/>
+      <c r="DK25" s="29"/>
+      <c r="DL25" s="29"/>
+      <c r="DM25" s="29"/>
+      <c r="DN25" s="29"/>
+      <c r="DO25" s="29"/>
     </row>
     <row r="26" spans="1:119" s="2" customFormat="1" ht="19.5" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="26" t="s">
+      <c r="J26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K26" s="26"/>
-[...1 lines deleted...]
-      <c r="M26" s="26"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
-      <c r="W26" s="26" t="s">
+      <c r="W26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X26" s="26"/>
-[...1 lines deleted...]
-      <c r="Z26" s="26"/>
+      <c r="X26" s="27"/>
+      <c r="Y26" s="27"/>
+      <c r="Z26" s="27"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="26" t="s">
+      <c r="AJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK26" s="26"/>
-[...1 lines deleted...]
-      <c r="AM26" s="26"/>
+      <c r="AK26" s="27"/>
+      <c r="AL26" s="27"/>
+      <c r="AM26" s="27"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="AR26" s="1"/>
       <c r="AS26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="AV26" s="1"/>
-      <c r="AW26" s="26" t="s">
+      <c r="AW26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX26" s="26"/>
-[...1 lines deleted...]
-      <c r="AZ26" s="26"/>
+      <c r="AX26" s="27"/>
+      <c r="AY26" s="27"/>
+      <c r="AZ26" s="27"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BD26" s="1"/>
       <c r="BE26" s="1"/>
       <c r="BF26" s="1"/>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
-      <c r="BJ26" s="26" t="s">
+      <c r="BJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK26" s="26"/>
-[...1 lines deleted...]
-      <c r="BM26" s="26"/>
+      <c r="BK26" s="27"/>
+      <c r="BL26" s="27"/>
+      <c r="BM26" s="27"/>
       <c r="BN26" s="1"/>
-      <c r="BW26" s="26" t="s">
+      <c r="BW26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX26" s="26"/>
-[...1 lines deleted...]
-      <c r="BZ26" s="26"/>
+      <c r="BX26" s="27"/>
+      <c r="BY26" s="27"/>
+      <c r="BZ26" s="27"/>
       <c r="CA26" s="1"/>
-      <c r="CJ26" s="26" t="s">
+      <c r="CJ26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK26" s="26"/>
-[...1 lines deleted...]
-      <c r="CM26" s="26"/>
+      <c r="CK26" s="27"/>
+      <c r="CL26" s="27"/>
+      <c r="CM26" s="27"/>
       <c r="CO26" s="1"/>
-      <c r="CX26" s="26" t="s">
+      <c r="CX26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY26" s="26"/>
-[...1 lines deleted...]
-      <c r="DA26" s="26"/>
+      <c r="CY26" s="27"/>
+      <c r="CZ26" s="27"/>
+      <c r="DA26" s="27"/>
       <c r="DC26" s="1"/>
-      <c r="DL26" s="26" t="s">
+      <c r="DL26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM26" s="26"/>
-[...1 lines deleted...]
-      <c r="DO26" s="26"/>
+      <c r="DM26" s="27"/>
+      <c r="DN26" s="27"/>
+      <c r="DO26" s="27"/>
     </row>
     <row r="27" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A27" s="29"/>
-      <c r="B27" s="27" t="s">
+      <c r="A27" s="26"/>
+      <c r="B27" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="27"/>
-[...11 lines deleted...]
-      <c r="O27" s="27" t="s">
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P27" s="27"/>
-[...11 lines deleted...]
-      <c r="AB27" s="27" t="s">
+      <c r="P27" s="28"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="26"/>
+      <c r="AB27" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC27" s="27"/>
-[...11 lines deleted...]
-      <c r="AO27" s="27" t="s">
+      <c r="AC27" s="28"/>
+      <c r="AD27" s="28"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="28"/>
+      <c r="AG27" s="28"/>
+      <c r="AH27" s="28"/>
+      <c r="AI27" s="28"/>
+      <c r="AJ27" s="28"/>
+      <c r="AK27" s="28"/>
+      <c r="AL27" s="28"/>
+      <c r="AM27" s="28"/>
+      <c r="AN27" s="26"/>
+      <c r="AO27" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP27" s="27"/>
-[...11 lines deleted...]
-      <c r="BB27" s="27" t="s">
+      <c r="AP27" s="28"/>
+      <c r="AQ27" s="28"/>
+      <c r="AR27" s="28"/>
+      <c r="AS27" s="28"/>
+      <c r="AT27" s="28"/>
+      <c r="AU27" s="28"/>
+      <c r="AV27" s="28"/>
+      <c r="AW27" s="28"/>
+      <c r="AX27" s="28"/>
+      <c r="AY27" s="28"/>
+      <c r="AZ27" s="28"/>
+      <c r="BA27" s="26"/>
+      <c r="BB27" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC27" s="27"/>
-[...11 lines deleted...]
-      <c r="BO27" s="27" t="s">
+      <c r="BC27" s="28"/>
+      <c r="BD27" s="28"/>
+      <c r="BE27" s="28"/>
+      <c r="BF27" s="28"/>
+      <c r="BG27" s="28"/>
+      <c r="BH27" s="28"/>
+      <c r="BI27" s="28"/>
+      <c r="BJ27" s="28"/>
+      <c r="BK27" s="28"/>
+      <c r="BL27" s="28"/>
+      <c r="BM27" s="28"/>
+      <c r="BN27" s="26"/>
+      <c r="BO27" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP27" s="27"/>
-[...11 lines deleted...]
-      <c r="CB27" s="27" t="s">
+      <c r="BP27" s="28"/>
+      <c r="BQ27" s="28"/>
+      <c r="BR27" s="28"/>
+      <c r="BS27" s="28"/>
+      <c r="BT27" s="28"/>
+      <c r="BU27" s="28"/>
+      <c r="BV27" s="28"/>
+      <c r="BW27" s="28"/>
+      <c r="BX27" s="28"/>
+      <c r="BY27" s="28"/>
+      <c r="BZ27" s="28"/>
+      <c r="CA27" s="26"/>
+      <c r="CB27" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC27" s="27"/>
-[...11 lines deleted...]
-      <c r="CP27" s="27" t="s">
+      <c r="CC27" s="28"/>
+      <c r="CD27" s="28"/>
+      <c r="CE27" s="28"/>
+      <c r="CF27" s="28"/>
+      <c r="CG27" s="28"/>
+      <c r="CH27" s="28"/>
+      <c r="CI27" s="28"/>
+      <c r="CJ27" s="28"/>
+      <c r="CK27" s="28"/>
+      <c r="CL27" s="28"/>
+      <c r="CM27" s="28"/>
+      <c r="CO27" s="26"/>
+      <c r="CP27" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ27" s="27"/>
-[...11 lines deleted...]
-      <c r="DD27" s="27" t="s">
+      <c r="CQ27" s="28"/>
+      <c r="CR27" s="28"/>
+      <c r="CS27" s="28"/>
+      <c r="CT27" s="28"/>
+      <c r="CU27" s="28"/>
+      <c r="CV27" s="28"/>
+      <c r="CW27" s="28"/>
+      <c r="CX27" s="28"/>
+      <c r="CY27" s="28"/>
+      <c r="CZ27" s="28"/>
+      <c r="DA27" s="28"/>
+      <c r="DC27" s="26"/>
+      <c r="DD27" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE27" s="27"/>
-[...9 lines deleted...]
-      <c r="DO27" s="27"/>
+      <c r="DE27" s="28"/>
+      <c r="DF27" s="28"/>
+      <c r="DG27" s="28"/>
+      <c r="DH27" s="28"/>
+      <c r="DI27" s="28"/>
+      <c r="DJ27" s="28"/>
+      <c r="DK27" s="28"/>
+      <c r="DL27" s="28"/>
+      <c r="DM27" s="28"/>
+      <c r="DN27" s="28"/>
+      <c r="DO27" s="28"/>
     </row>
     <row r="28" spans="1:119" ht="15" customHeight="1">
-      <c r="A28" s="29"/>
+      <c r="A28" s="26"/>
       <c r="B28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N28" s="29"/>
+      <c r="N28" s="26"/>
       <c r="O28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA28" s="29"/>
+      <c r="AA28" s="26"/>
       <c r="AB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN28" s="29"/>
+      <c r="AN28" s="26"/>
       <c r="AO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA28" s="29"/>
+      <c r="BA28" s="26"/>
       <c r="BB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH28" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN28" s="29"/>
+      <c r="BN28" s="26"/>
       <c r="BO28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA28" s="29"/>
+      <c r="CA28" s="26"/>
       <c r="CB28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO28" s="29"/>
+      <c r="CO28" s="26"/>
       <c r="CP28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX28" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY28" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ28" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA28" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC28" s="29"/>
+      <c r="DC28" s="26"/>
       <c r="DD28" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE28" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF28" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG28" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH28" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI28" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK28" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL28" s="22" t="s">
@@ -8022,51 +8052,53 @@
       </c>
       <c r="DD29" s="4">
         <v>15450.6</v>
       </c>
       <c r="DE29" s="4">
         <v>11982.1</v>
       </c>
       <c r="DF29" s="4">
         <v>13669.762417219961</v>
       </c>
       <c r="DG29" s="4">
         <v>18024.237582780042</v>
       </c>
       <c r="DH29" s="4">
         <v>19299.969991176193</v>
       </c>
       <c r="DI29" s="5">
         <v>24492.464730497042</v>
       </c>
       <c r="DJ29" s="4">
         <v>43999.065278326772</v>
       </c>
       <c r="DK29" s="4">
         <v>132678.53954562842</v>
       </c>
-      <c r="DL29" s="4"/>
+      <c r="DL29" s="9">
+        <v>413951.96940965205</v>
+      </c>
       <c r="DM29" s="4"/>
       <c r="DN29" s="4"/>
       <c r="DO29" s="4"/>
     </row>
     <row r="30" spans="1:119">
       <c r="A30" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="6">
         <v>83.1</v>
       </c>
       <c r="C30" s="6">
         <v>121.6</v>
       </c>
       <c r="D30" s="6">
         <v>164</v>
       </c>
       <c r="E30" s="6">
         <v>188.00000000000006</v>
       </c>
       <c r="F30" s="6">
         <v>196.69999999999993</v>
       </c>
       <c r="G30" s="6">
         <v>174.60000000000002</v>
@@ -8367,51 +8399,53 @@
       </c>
       <c r="DD30" s="9">
         <v>235.2</v>
       </c>
       <c r="DE30" s="4">
         <v>218.90000000000003</v>
       </c>
       <c r="DF30" s="9">
         <v>208.39999999999998</v>
       </c>
       <c r="DG30" s="9">
         <v>142.19999999999993</v>
       </c>
       <c r="DH30" s="9">
         <v>90.700000000000045</v>
       </c>
       <c r="DI30" s="9">
         <v>136.85403666107015</v>
       </c>
       <c r="DJ30" s="9">
         <v>713.96779054465947</v>
       </c>
       <c r="DK30" s="9">
         <v>1593.4407224708455</v>
       </c>
-      <c r="DL30" s="9"/>
+      <c r="DL30" s="9">
+        <v>12617.737450323424</v>
+      </c>
       <c r="DM30" s="4"/>
       <c r="DN30" s="9"/>
       <c r="DO30" s="9"/>
     </row>
     <row r="31" spans="1:119">
       <c r="A31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="9">
         <v>749</v>
       </c>
       <c r="C31" s="9">
         <v>631</v>
       </c>
       <c r="D31" s="9">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="9">
         <v>1482.0000000000002</v>
       </c>
       <c r="F31" s="9">
         <v>1602.6999999999998</v>
       </c>
       <c r="G31" s="8">
         <v>1891.1999999999998</v>
@@ -8712,51 +8746,53 @@
       </c>
       <c r="DD31" s="9">
         <v>893.1</v>
       </c>
       <c r="DE31" s="4">
         <v>601.1</v>
       </c>
       <c r="DF31" s="9">
         <v>638.10000000000014</v>
       </c>
       <c r="DG31" s="9">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH31" s="9">
         <v>1766.3000000000002</v>
       </c>
       <c r="DI31" s="9">
         <v>2337.0545409905699</v>
       </c>
       <c r="DJ31" s="9">
         <v>3359.162492471517</v>
       </c>
       <c r="DK31" s="9">
         <v>13530.2707055804</v>
       </c>
-      <c r="DL31" s="9"/>
+      <c r="DL31" s="9">
+        <v>33906.212260957516</v>
+      </c>
       <c r="DM31" s="4"/>
       <c r="DN31" s="9"/>
       <c r="DO31" s="9"/>
     </row>
     <row r="32" spans="1:119">
       <c r="A32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="9">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="9">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="9">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="9">
         <v>801.30000000000018</v>
       </c>
       <c r="F32" s="9">
         <v>1237</v>
       </c>
       <c r="G32" s="8">
         <v>1288.0999999999995</v>
@@ -9057,51 +9093,53 @@
       </c>
       <c r="DD32" s="9">
         <v>658.3</v>
       </c>
       <c r="DE32" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF32" s="9">
         <v>411.70000000000005</v>
       </c>
       <c r="DG32" s="9">
         <v>751.09999999999991</v>
       </c>
       <c r="DH32" s="9">
         <v>1062.5</v>
       </c>
       <c r="DI32" s="9">
         <v>1497.2746004147139</v>
       </c>
       <c r="DJ32" s="9">
         <v>1970.751952666702</v>
       </c>
       <c r="DK32" s="9">
         <v>5154.7682657121713</v>
       </c>
-      <c r="DL32" s="9"/>
+      <c r="DL32" s="9">
+        <v>18643.40518120641</v>
+      </c>
       <c r="DM32" s="4"/>
       <c r="DN32" s="9"/>
       <c r="DO32" s="9"/>
     </row>
     <row r="33" spans="1:119">
       <c r="A33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="9">
         <v>716</v>
       </c>
       <c r="C33" s="9">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="9">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="9">
         <v>997.40000000000009</v>
       </c>
       <c r="F33" s="9">
         <v>1084.9000000000001</v>
       </c>
       <c r="G33" s="8">
         <v>1181.3000000000002</v>
@@ -9402,51 +9440,53 @@
       </c>
       <c r="DD33" s="9">
         <v>730.9</v>
       </c>
       <c r="DE33" s="4">
         <v>618.1</v>
       </c>
       <c r="DF33" s="9">
         <v>532.90000000000009</v>
       </c>
       <c r="DG33" s="9">
         <v>803.29999999999973</v>
       </c>
       <c r="DH33" s="9">
         <v>934.5</v>
       </c>
       <c r="DI33" s="9">
         <v>1106.2264663163587</v>
       </c>
       <c r="DJ33" s="9">
         <v>1851.9611542813464</v>
       </c>
       <c r="DK33" s="9">
         <v>7523.8352697373921</v>
       </c>
-      <c r="DL33" s="9"/>
+      <c r="DL33" s="9">
+        <v>32551.277109664901</v>
+      </c>
       <c r="DM33" s="4"/>
       <c r="DN33" s="9"/>
       <c r="DO33" s="9"/>
     </row>
     <row r="34" spans="1:119">
       <c r="A34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="9">
         <v>521.4</v>
       </c>
       <c r="C34" s="9">
         <v>384</v>
       </c>
       <c r="D34" s="9">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="9">
         <v>800.20000000000027</v>
       </c>
       <c r="F34" s="9">
         <v>790.09999999999991</v>
       </c>
       <c r="G34" s="8">
         <v>1028.5999999999999</v>
@@ -9747,51 +9787,53 @@
       </c>
       <c r="DD34" s="9">
         <v>1131.8</v>
       </c>
       <c r="DE34" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF34" s="9">
         <v>925</v>
       </c>
       <c r="DG34" s="9">
         <v>1463.1</v>
       </c>
       <c r="DH34" s="9">
         <v>1357.3000000000002</v>
       </c>
       <c r="DI34" s="9">
         <v>2145.3904764431154</v>
       </c>
       <c r="DJ34" s="9">
         <v>2798.7095235568841</v>
       </c>
       <c r="DK34" s="9">
         <v>12963.171337813341</v>
       </c>
-      <c r="DL34" s="9"/>
+      <c r="DL34" s="9">
+        <v>30123.128662186657</v>
+      </c>
       <c r="DM34" s="4"/>
       <c r="DN34" s="9"/>
       <c r="DO34" s="9"/>
     </row>
     <row r="35" spans="1:119">
       <c r="A35" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="4">
         <v>473.7</v>
       </c>
       <c r="C35" s="4">
         <v>364.3</v>
       </c>
       <c r="D35" s="9">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="9">
         <v>620.70000000000005</v>
       </c>
       <c r="F35" s="15">
         <v>756.69999999999982</v>
       </c>
       <c r="G35" s="8">
         <v>1109</v>
@@ -10092,51 +10134,53 @@
       </c>
       <c r="DD35" s="9">
         <v>528.6</v>
       </c>
       <c r="DE35" s="4">
         <v>469.1</v>
       </c>
       <c r="DF35" s="9">
         <v>522.59999999999991</v>
       </c>
       <c r="DG35" s="9">
         <v>626.70000000000005</v>
       </c>
       <c r="DH35" s="9">
         <v>771.40000000000009</v>
       </c>
       <c r="DI35" s="9">
         <v>1802.6532278892232</v>
       </c>
       <c r="DJ35" s="9">
         <v>2191.0442291624167</v>
       </c>
       <c r="DK35" s="9">
         <v>8755.9251320552576</v>
       </c>
-      <c r="DL35" s="9"/>
+      <c r="DL35" s="9">
+        <v>33404.077410893107</v>
+      </c>
       <c r="DM35" s="4"/>
       <c r="DN35" s="9"/>
       <c r="DO35" s="9"/>
     </row>
     <row r="36" spans="1:119">
       <c r="A36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="9">
         <v>1578.9</v>
       </c>
       <c r="C36" s="9">
         <v>1418</v>
       </c>
       <c r="D36" s="9">
         <v>1478.9</v>
       </c>
       <c r="E36" s="9">
         <v>1713.0999999999995</v>
       </c>
       <c r="F36" s="9">
         <v>1659.5</v>
       </c>
       <c r="G36" s="8">
         <v>1767.6000000000004</v>
@@ -10437,51 +10481,53 @@
       </c>
       <c r="DD36" s="9">
         <v>3523.6</v>
       </c>
       <c r="DE36" s="4">
         <v>2966.2000000000003</v>
       </c>
       <c r="DF36" s="9">
         <v>3509.8</v>
       </c>
       <c r="DG36" s="9">
         <v>3870.7000000000007</v>
       </c>
       <c r="DH36" s="9">
         <v>3827.4999999999982</v>
       </c>
       <c r="DI36" s="9">
         <v>4071.2702101518043</v>
       </c>
       <c r="DJ36" s="9">
         <v>7822.5298350272642</v>
       </c>
       <c r="DK36" s="9">
         <v>11229.291142762966</v>
       </c>
-      <c r="DL36" s="9"/>
+      <c r="DL36" s="9">
+        <v>29772.508812057975</v>
+      </c>
       <c r="DM36" s="4"/>
       <c r="DN36" s="9"/>
       <c r="DO36" s="9"/>
     </row>
     <row r="37" spans="1:119">
       <c r="A37" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="16">
         <v>352.6</v>
       </c>
       <c r="C37" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="16">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="16">
         <v>607.9</v>
       </c>
       <c r="F37" s="16">
         <v>554.60000000000014</v>
       </c>
       <c r="G37" s="16">
         <v>591.19999999999982</v>
@@ -10782,51 +10828,53 @@
       </c>
       <c r="DD37" s="9">
         <v>696.8</v>
       </c>
       <c r="DE37" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF37" s="9">
         <v>631.19999999999982</v>
       </c>
       <c r="DG37" s="9">
         <v>825.20000000000027</v>
       </c>
       <c r="DH37" s="9">
         <v>825</v>
       </c>
       <c r="DI37" s="9">
         <v>913.60738109789509</v>
       </c>
       <c r="DJ37" s="9">
         <v>2469.0699393048699</v>
       </c>
       <c r="DK37" s="9">
         <v>5187.9348480390754</v>
       </c>
-      <c r="DL37" s="9"/>
+      <c r="DL37" s="9">
+        <v>21787.587831558158</v>
+      </c>
       <c r="DM37" s="4"/>
       <c r="DN37" s="9"/>
       <c r="DO37" s="9"/>
     </row>
     <row r="38" spans="1:119">
       <c r="A38" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="9">
         <v>338</v>
       </c>
       <c r="C38" s="9">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="9">
         <v>300</v>
       </c>
       <c r="E38" s="9">
         <v>510.1</v>
       </c>
       <c r="F38" s="9">
         <v>532.20000000000005</v>
       </c>
       <c r="G38" s="8">
         <v>607.79999999999995</v>
@@ -11127,51 +11175,53 @@
       </c>
       <c r="DD38" s="9">
         <v>510.2</v>
       </c>
       <c r="DE38" s="4">
         <v>409.8</v>
       </c>
       <c r="DF38" s="9">
         <v>452.59999999999991</v>
       </c>
       <c r="DG38" s="9">
         <v>618.80000000000018</v>
       </c>
       <c r="DH38" s="9">
         <v>723.79999999999973</v>
       </c>
       <c r="DI38" s="9">
         <v>863.93122475872633</v>
       </c>
       <c r="DJ38" s="9">
         <v>1341.5901264451572</v>
       </c>
       <c r="DK38" s="9">
         <v>3010.4239240246134</v>
       </c>
-      <c r="DL38" s="9"/>
+      <c r="DL38" s="9">
+        <v>26780.754724771505</v>
+      </c>
       <c r="DM38" s="4"/>
       <c r="DN38" s="9"/>
       <c r="DO38" s="9"/>
     </row>
     <row r="39" spans="1:119">
       <c r="A39" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="9">
         <v>375.1</v>
       </c>
       <c r="C39" s="9">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="9">
         <v>346.9</v>
       </c>
       <c r="E39" s="9">
         <v>566</v>
       </c>
       <c r="F39" s="9">
         <v>712.7</v>
       </c>
       <c r="G39" s="8">
         <v>971.40000000000009</v>
@@ -11472,51 +11522,53 @@
       </c>
       <c r="DD39" s="9">
         <v>1159.5</v>
       </c>
       <c r="DE39" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF39" s="9">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG39" s="9">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH39" s="9">
         <v>1571.6000000000004</v>
       </c>
       <c r="DI39" s="9">
         <v>2018.0341764774075</v>
       </c>
       <c r="DJ39" s="9">
         <v>3746.9803863400684</v>
       </c>
       <c r="DK39" s="9">
         <v>9166.8253929481943</v>
       </c>
-      <c r="DL39" s="9"/>
+      <c r="DL39" s="9">
+        <v>25210.960044234333</v>
+      </c>
       <c r="DM39" s="4"/>
       <c r="DN39" s="9"/>
       <c r="DO39" s="9"/>
     </row>
     <row r="40" spans="1:119">
       <c r="A40" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="9">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="9">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="9">
         <v>880.7</v>
       </c>
       <c r="E40" s="9">
         <v>1478.8000000000002</v>
       </c>
       <c r="F40" s="9">
         <v>1663.5</v>
       </c>
       <c r="G40" s="8">
         <v>1452.1999999999998</v>
@@ -11817,51 +11869,53 @@
       </c>
       <c r="DD40" s="9">
         <v>3076.4</v>
       </c>
       <c r="DE40" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF40" s="9">
         <v>2629.8</v>
       </c>
       <c r="DG40" s="9">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH40" s="9">
         <v>3548.3999999999996</v>
       </c>
       <c r="DI40" s="9">
         <v>3790.5014112946337</v>
       </c>
       <c r="DJ40" s="9">
         <v>6388.3346539976774</v>
       </c>
       <c r="DK40" s="9">
         <v>18858.786080674865</v>
       </c>
-      <c r="DL40" s="9"/>
+      <c r="DL40" s="9">
+        <v>40406.477854032819</v>
+      </c>
       <c r="DM40" s="4"/>
       <c r="DN40" s="9"/>
       <c r="DO40" s="9"/>
     </row>
     <row r="41" spans="1:119">
       <c r="A41" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="9">
         <v>297.3</v>
       </c>
       <c r="C41" s="9">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="9">
         <v>185.7</v>
       </c>
       <c r="E41" s="9">
         <v>343.4</v>
       </c>
       <c r="F41" s="9">
         <v>346.29999999999995</v>
       </c>
       <c r="G41" s="8">
         <v>485.20000000000005</v>
@@ -12162,51 +12216,53 @@
       </c>
       <c r="DD41" s="9">
         <v>413.6</v>
       </c>
       <c r="DE41" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF41" s="9">
         <v>314.80000000000007</v>
       </c>
       <c r="DG41" s="9">
         <v>360</v>
       </c>
       <c r="DH41" s="9">
         <v>443.89999999999986</v>
       </c>
       <c r="DI41" s="9">
         <v>638.71338976884408</v>
       </c>
       <c r="DJ41" s="9">
         <v>1414.750584059424</v>
       </c>
       <c r="DK41" s="9">
         <v>8996.7350862680869</v>
       </c>
-      <c r="DL41" s="9"/>
+      <c r="DL41" s="9">
+        <v>30303.400939903651</v>
+      </c>
       <c r="DM41" s="4"/>
       <c r="DN41" s="9"/>
       <c r="DO41" s="9"/>
     </row>
     <row r="42" spans="1:119">
       <c r="A42" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="9">
         <v>415.9</v>
       </c>
       <c r="C42" s="9">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="9">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="9">
         <v>807.2</v>
       </c>
       <c r="F42" s="9">
         <v>749.59999999999991</v>
       </c>
       <c r="G42" s="8">
         <v>985.30000000000018</v>
@@ -12507,51 +12563,53 @@
       </c>
       <c r="DD42" s="9">
         <v>838.3</v>
       </c>
       <c r="DE42" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF42" s="9">
         <v>831.2</v>
       </c>
       <c r="DG42" s="9">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH42" s="9">
         <v>1213.4000000000005</v>
       </c>
       <c r="DI42" s="9">
         <v>1923.6243559820541</v>
       </c>
       <c r="DJ42" s="9">
         <v>2883.4466446531787</v>
       </c>
       <c r="DK42" s="9">
         <v>4398.027444123285</v>
       </c>
-      <c r="DL42" s="9"/>
+      <c r="DL42" s="9">
+        <v>13193.90155524148</v>
+      </c>
       <c r="DM42" s="4"/>
       <c r="DN42" s="9"/>
       <c r="DO42" s="9"/>
     </row>
     <row r="43" spans="1:119">
       <c r="A43" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="9">
         <v>714.7</v>
       </c>
       <c r="C43" s="9">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="9">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="9">
         <v>879.80000000000018</v>
       </c>
       <c r="F43" s="9">
         <v>955.09999999999991</v>
       </c>
       <c r="G43" s="8">
         <v>1046.8000000000002</v>
@@ -12852,51 +12910,53 @@
       </c>
       <c r="DD43" s="9">
         <v>1054.3</v>
       </c>
       <c r="DE43" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF43" s="9">
         <v>836.80000000000018</v>
       </c>
       <c r="DG43" s="9">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH43" s="9">
         <v>1163.7000000000003</v>
       </c>
       <c r="DI43" s="9">
         <v>1247.2981967056885</v>
       </c>
       <c r="DJ43" s="9">
         <v>5046.7815376030376</v>
       </c>
       <c r="DK43" s="9">
         <v>22309.01043607443</v>
       </c>
-      <c r="DL43" s="9"/>
+      <c r="DL43" s="9">
+        <v>65250.609829616842</v>
+      </c>
       <c r="DM43" s="4"/>
       <c r="DN43" s="9"/>
       <c r="DO43" s="9"/>
     </row>
     <row r="44" spans="1:119">
       <c r="A44" s="17"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="12"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="17"/>
       <c r="O44" s="11"/>
       <c r="P44" s="11"/>
       <c r="Q44" s="11"/>
       <c r="R44" s="11"/>
       <c r="S44" s="11"/>
       <c r="T44" s="12"/>
@@ -13206,726 +13266,726 @@
       <c r="CQ46" s="11"/>
       <c r="CR46" s="11"/>
       <c r="CS46" s="11"/>
       <c r="CT46" s="11"/>
       <c r="CU46" s="11"/>
       <c r="CV46" s="11"/>
       <c r="CW46" s="11"/>
       <c r="CX46" s="11"/>
       <c r="CY46" s="11"/>
       <c r="CZ46" s="11"/>
       <c r="DA46" s="11"/>
       <c r="DD46" s="11"/>
       <c r="DE46" s="11"/>
       <c r="DF46" s="11"/>
       <c r="DG46" s="11"/>
       <c r="DH46" s="11"/>
       <c r="DI46" s="11"/>
       <c r="DJ46" s="11"/>
       <c r="DK46" s="11"/>
       <c r="DL46" s="11"/>
       <c r="DM46" s="11"/>
       <c r="DN46" s="11"/>
       <c r="DO46" s="11"/>
     </row>
     <row r="47" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A47" s="28" t="s">
+      <c r="A47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B47" s="28"/>
-[...10 lines deleted...]
-      <c r="M47" s="28"/>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
       <c r="N47" s="23"/>
-      <c r="O47" s="28" t="s">
+      <c r="O47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="P47" s="28"/>
-[...9 lines deleted...]
-      <c r="Z47" s="28"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="29"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="29"/>
+      <c r="X47" s="29"/>
+      <c r="Y47" s="29"/>
+      <c r="Z47" s="29"/>
       <c r="AA47" s="23"/>
-      <c r="AB47" s="28" t="s">
+      <c r="AB47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AC47" s="28"/>
-[...9 lines deleted...]
-      <c r="AM47" s="28"/>
+      <c r="AC47" s="29"/>
+      <c r="AD47" s="29"/>
+      <c r="AE47" s="29"/>
+      <c r="AF47" s="29"/>
+      <c r="AG47" s="29"/>
+      <c r="AH47" s="29"/>
+      <c r="AI47" s="29"/>
+      <c r="AJ47" s="29"/>
+      <c r="AK47" s="29"/>
+      <c r="AL47" s="29"/>
+      <c r="AM47" s="29"/>
       <c r="AN47" s="23"/>
-      <c r="AO47" s="28" t="s">
+      <c r="AO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AP47" s="28"/>
-[...9 lines deleted...]
-      <c r="AZ47" s="28"/>
+      <c r="AP47" s="29"/>
+      <c r="AQ47" s="29"/>
+      <c r="AR47" s="29"/>
+      <c r="AS47" s="29"/>
+      <c r="AT47" s="29"/>
+      <c r="AU47" s="29"/>
+      <c r="AV47" s="29"/>
+      <c r="AW47" s="29"/>
+      <c r="AX47" s="29"/>
+      <c r="AY47" s="29"/>
+      <c r="AZ47" s="29"/>
       <c r="BA47" s="23"/>
-      <c r="BB47" s="28" t="s">
+      <c r="BB47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BC47" s="28"/>
-[...9 lines deleted...]
-      <c r="BM47" s="28"/>
+      <c r="BC47" s="29"/>
+      <c r="BD47" s="29"/>
+      <c r="BE47" s="29"/>
+      <c r="BF47" s="29"/>
+      <c r="BG47" s="29"/>
+      <c r="BH47" s="29"/>
+      <c r="BI47" s="29"/>
+      <c r="BJ47" s="29"/>
+      <c r="BK47" s="29"/>
+      <c r="BL47" s="29"/>
+      <c r="BM47" s="29"/>
       <c r="BN47" s="23"/>
-      <c r="BO47" s="28" t="s">
+      <c r="BO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BP47" s="28"/>
-[...10 lines deleted...]
-      <c r="CA47" s="28" t="s">
+      <c r="BP47" s="29"/>
+      <c r="BQ47" s="29"/>
+      <c r="BR47" s="29"/>
+      <c r="BS47" s="29"/>
+      <c r="BT47" s="29"/>
+      <c r="BU47" s="29"/>
+      <c r="BV47" s="29"/>
+      <c r="BW47" s="29"/>
+      <c r="BX47" s="29"/>
+      <c r="BY47" s="29"/>
+      <c r="BZ47" s="29"/>
+      <c r="CA47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CB47" s="28"/>
-[...11 lines deleted...]
-      <c r="CO47" s="28" t="s">
+      <c r="CB47" s="29"/>
+      <c r="CC47" s="29"/>
+      <c r="CD47" s="29"/>
+      <c r="CE47" s="29"/>
+      <c r="CF47" s="29"/>
+      <c r="CG47" s="29"/>
+      <c r="CH47" s="29"/>
+      <c r="CI47" s="29"/>
+      <c r="CJ47" s="29"/>
+      <c r="CK47" s="29"/>
+      <c r="CL47" s="29"/>
+      <c r="CM47" s="29"/>
+      <c r="CO47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CP47" s="28"/>
-[...11 lines deleted...]
-      <c r="DC47" s="28" t="s">
+      <c r="CP47" s="29"/>
+      <c r="CQ47" s="29"/>
+      <c r="CR47" s="29"/>
+      <c r="CS47" s="29"/>
+      <c r="CT47" s="29"/>
+      <c r="CU47" s="29"/>
+      <c r="CV47" s="29"/>
+      <c r="CW47" s="29"/>
+      <c r="CX47" s="29"/>
+      <c r="CY47" s="29"/>
+      <c r="CZ47" s="29"/>
+      <c r="DA47" s="29"/>
+      <c r="DC47" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="DD47" s="28"/>
-[...10 lines deleted...]
-      <c r="DO47" s="28"/>
+      <c r="DD47" s="29"/>
+      <c r="DE47" s="29"/>
+      <c r="DF47" s="29"/>
+      <c r="DG47" s="29"/>
+      <c r="DH47" s="29"/>
+      <c r="DI47" s="29"/>
+      <c r="DJ47" s="29"/>
+      <c r="DK47" s="29"/>
+      <c r="DL47" s="29"/>
+      <c r="DM47" s="29"/>
+      <c r="DN47" s="29"/>
+      <c r="DO47" s="29"/>
     </row>
     <row r="48" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
-      <c r="J48" s="26" t="s">
+      <c r="J48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K48" s="26"/>
-[...1 lines deleted...]
-      <c r="M48" s="26"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
-      <c r="W48" s="26" t="s">
+      <c r="W48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X48" s="26"/>
-[...1 lines deleted...]
-      <c r="Z48" s="26"/>
+      <c r="X48" s="27"/>
+      <c r="Y48" s="27"/>
+      <c r="Z48" s="27"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
-      <c r="AJ48" s="26" t="s">
+      <c r="AJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK48" s="26"/>
-[...1 lines deleted...]
-      <c r="AM48" s="26"/>
+      <c r="AK48" s="27"/>
+      <c r="AL48" s="27"/>
+      <c r="AM48" s="27"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
       <c r="AR48" s="1"/>
       <c r="AS48" s="1"/>
       <c r="AT48" s="1"/>
       <c r="AU48" s="1"/>
       <c r="AV48" s="1"/>
-      <c r="AW48" s="26" t="s">
+      <c r="AW48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX48" s="26"/>
-[...1 lines deleted...]
-      <c r="AZ48" s="26"/>
+      <c r="AX48" s="27"/>
+      <c r="AY48" s="27"/>
+      <c r="AZ48" s="27"/>
       <c r="BA48" s="1"/>
       <c r="BB48" s="1"/>
       <c r="BC48" s="1"/>
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
       <c r="BF48" s="1"/>
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
-      <c r="BJ48" s="26" t="s">
+      <c r="BJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK48" s="26"/>
-[...1 lines deleted...]
-      <c r="BM48" s="26"/>
+      <c r="BK48" s="27"/>
+      <c r="BL48" s="27"/>
+      <c r="BM48" s="27"/>
       <c r="BN48" s="1"/>
-      <c r="BW48" s="26" t="s">
+      <c r="BW48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX48" s="26"/>
-[...1 lines deleted...]
-      <c r="BZ48" s="26"/>
+      <c r="BX48" s="27"/>
+      <c r="BY48" s="27"/>
+      <c r="BZ48" s="27"/>
       <c r="CA48" s="1"/>
-      <c r="CJ48" s="26" t="s">
+      <c r="CJ48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK48" s="26"/>
-[...1 lines deleted...]
-      <c r="CM48" s="26"/>
+      <c r="CK48" s="27"/>
+      <c r="CL48" s="27"/>
+      <c r="CM48" s="27"/>
       <c r="CO48" s="1"/>
-      <c r="CX48" s="26" t="s">
+      <c r="CX48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY48" s="26"/>
-[...1 lines deleted...]
-      <c r="DA48" s="26"/>
+      <c r="CY48" s="27"/>
+      <c r="CZ48" s="27"/>
+      <c r="DA48" s="27"/>
       <c r="DC48" s="1"/>
-      <c r="DL48" s="26" t="s">
+      <c r="DL48" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM48" s="26"/>
-[...1 lines deleted...]
-      <c r="DO48" s="26"/>
+      <c r="DM48" s="27"/>
+      <c r="DN48" s="27"/>
+      <c r="DO48" s="27"/>
     </row>
     <row r="49" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A49" s="29"/>
-      <c r="B49" s="27" t="s">
+      <c r="A49" s="26"/>
+      <c r="B49" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="27"/>
-[...11 lines deleted...]
-      <c r="O49" s="27" t="s">
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="28"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="28"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P49" s="27"/>
-[...11 lines deleted...]
-      <c r="AB49" s="27" t="s">
+      <c r="P49" s="28"/>
+      <c r="Q49" s="28"/>
+      <c r="R49" s="28"/>
+      <c r="S49" s="28"/>
+      <c r="T49" s="28"/>
+      <c r="U49" s="28"/>
+      <c r="V49" s="28"/>
+      <c r="W49" s="28"/>
+      <c r="X49" s="28"/>
+      <c r="Y49" s="28"/>
+      <c r="Z49" s="28"/>
+      <c r="AA49" s="26"/>
+      <c r="AB49" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC49" s="27"/>
-[...11 lines deleted...]
-      <c r="AO49" s="27" t="s">
+      <c r="AC49" s="28"/>
+      <c r="AD49" s="28"/>
+      <c r="AE49" s="28"/>
+      <c r="AF49" s="28"/>
+      <c r="AG49" s="28"/>
+      <c r="AH49" s="28"/>
+      <c r="AI49" s="28"/>
+      <c r="AJ49" s="28"/>
+      <c r="AK49" s="28"/>
+      <c r="AL49" s="28"/>
+      <c r="AM49" s="28"/>
+      <c r="AN49" s="26"/>
+      <c r="AO49" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP49" s="27"/>
-[...11 lines deleted...]
-      <c r="BB49" s="27" t="s">
+      <c r="AP49" s="28"/>
+      <c r="AQ49" s="28"/>
+      <c r="AR49" s="28"/>
+      <c r="AS49" s="28"/>
+      <c r="AT49" s="28"/>
+      <c r="AU49" s="28"/>
+      <c r="AV49" s="28"/>
+      <c r="AW49" s="28"/>
+      <c r="AX49" s="28"/>
+      <c r="AY49" s="28"/>
+      <c r="AZ49" s="28"/>
+      <c r="BA49" s="26"/>
+      <c r="BB49" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC49" s="27"/>
-[...11 lines deleted...]
-      <c r="BO49" s="27" t="s">
+      <c r="BC49" s="28"/>
+      <c r="BD49" s="28"/>
+      <c r="BE49" s="28"/>
+      <c r="BF49" s="28"/>
+      <c r="BG49" s="28"/>
+      <c r="BH49" s="28"/>
+      <c r="BI49" s="28"/>
+      <c r="BJ49" s="28"/>
+      <c r="BK49" s="28"/>
+      <c r="BL49" s="28"/>
+      <c r="BM49" s="28"/>
+      <c r="BN49" s="26"/>
+      <c r="BO49" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP49" s="27"/>
-[...11 lines deleted...]
-      <c r="CB49" s="27" t="s">
+      <c r="BP49" s="28"/>
+      <c r="BQ49" s="28"/>
+      <c r="BR49" s="28"/>
+      <c r="BS49" s="28"/>
+      <c r="BT49" s="28"/>
+      <c r="BU49" s="28"/>
+      <c r="BV49" s="28"/>
+      <c r="BW49" s="28"/>
+      <c r="BX49" s="28"/>
+      <c r="BY49" s="28"/>
+      <c r="BZ49" s="28"/>
+      <c r="CA49" s="26"/>
+      <c r="CB49" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC49" s="27"/>
-[...11 lines deleted...]
-      <c r="CP49" s="27" t="s">
+      <c r="CC49" s="28"/>
+      <c r="CD49" s="28"/>
+      <c r="CE49" s="28"/>
+      <c r="CF49" s="28"/>
+      <c r="CG49" s="28"/>
+      <c r="CH49" s="28"/>
+      <c r="CI49" s="28"/>
+      <c r="CJ49" s="28"/>
+      <c r="CK49" s="28"/>
+      <c r="CL49" s="28"/>
+      <c r="CM49" s="28"/>
+      <c r="CO49" s="26"/>
+      <c r="CP49" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ49" s="27"/>
-[...11 lines deleted...]
-      <c r="DD49" s="27" t="s">
+      <c r="CQ49" s="28"/>
+      <c r="CR49" s="28"/>
+      <c r="CS49" s="28"/>
+      <c r="CT49" s="28"/>
+      <c r="CU49" s="28"/>
+      <c r="CV49" s="28"/>
+      <c r="CW49" s="28"/>
+      <c r="CX49" s="28"/>
+      <c r="CY49" s="28"/>
+      <c r="CZ49" s="28"/>
+      <c r="DA49" s="28"/>
+      <c r="DC49" s="26"/>
+      <c r="DD49" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE49" s="27"/>
-[...9 lines deleted...]
-      <c r="DO49" s="27"/>
+      <c r="DE49" s="28"/>
+      <c r="DF49" s="28"/>
+      <c r="DG49" s="28"/>
+      <c r="DH49" s="28"/>
+      <c r="DI49" s="28"/>
+      <c r="DJ49" s="28"/>
+      <c r="DK49" s="28"/>
+      <c r="DL49" s="28"/>
+      <c r="DM49" s="28"/>
+      <c r="DN49" s="28"/>
+      <c r="DO49" s="28"/>
     </row>
     <row r="50" spans="1:119" ht="13.5" customHeight="1">
-      <c r="A50" s="29"/>
+      <c r="A50" s="26"/>
       <c r="B50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N50" s="29"/>
+      <c r="N50" s="26"/>
       <c r="O50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA50" s="29"/>
+      <c r="AA50" s="26"/>
       <c r="AB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN50" s="29"/>
+      <c r="AN50" s="26"/>
       <c r="AO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA50" s="29"/>
+      <c r="BA50" s="26"/>
       <c r="BB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH50" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN50" s="29"/>
+      <c r="BN50" s="26"/>
       <c r="BO50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA50" s="29"/>
+      <c r="CA50" s="26"/>
       <c r="CB50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO50" s="29"/>
+      <c r="CO50" s="26"/>
       <c r="CP50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX50" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY50" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ50" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC50" s="29"/>
+      <c r="DC50" s="26"/>
       <c r="DD50" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE50" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF50" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG50" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH50" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI50" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ50" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK50" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL50" s="22" t="s">
@@ -14259,51 +14319,53 @@
       </c>
       <c r="DD51" s="9">
         <v>219.1</v>
       </c>
       <c r="DE51" s="9">
         <v>196.4</v>
       </c>
       <c r="DF51" s="9">
         <v>181.82446716999993</v>
       </c>
       <c r="DG51" s="9">
         <v>103.47553283000002</v>
       </c>
       <c r="DH51" s="9">
         <v>45.850597696666568</v>
       </c>
       <c r="DI51" s="7">
         <v>83.301392418333307</v>
       </c>
       <c r="DJ51" s="9">
         <v>16510.648009884997</v>
       </c>
       <c r="DK51" s="9">
         <v>104145.4886288133</v>
       </c>
-      <c r="DL51" s="9"/>
+      <c r="DL51" s="9">
+        <v>387245.79586615704</v>
+      </c>
       <c r="DM51" s="4"/>
       <c r="DN51" s="9"/>
       <c r="DO51" s="9"/>
     </row>
     <row r="52" spans="1:119">
       <c r="A52" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="9">
         <v>3.7</v>
       </c>
       <c r="C52" s="9">
         <v>3.7</v>
       </c>
       <c r="D52" s="9">
         <v>3.5999999999999996</v>
       </c>
       <c r="E52" s="9">
         <v>7.3999999999999986</v>
       </c>
       <c r="F52" s="9">
         <v>5.4000000000000021</v>
       </c>
       <c r="G52" s="7">
         <v>6.0999999999999979</v>
@@ -14604,51 +14666,53 @@
       </c>
       <c r="DD52" s="9">
         <v>219.1</v>
       </c>
       <c r="DE52" s="9">
         <v>196.4</v>
       </c>
       <c r="DF52" s="9">
         <v>181.79999999999995</v>
       </c>
       <c r="DG52" s="9">
         <v>103.5</v>
       </c>
       <c r="DH52" s="9">
         <v>45.900000000000091</v>
       </c>
       <c r="DI52" s="7">
         <v>83.251990114999785</v>
       </c>
       <c r="DJ52" s="9">
         <v>670.32332711408651</v>
       </c>
       <c r="DK52" s="9">
         <v>1521.4246827709135</v>
       </c>
-      <c r="DL52" s="9"/>
+      <c r="DL52" s="9">
+        <v>12544.2</v>
+      </c>
       <c r="DM52" s="4"/>
       <c r="DN52" s="9"/>
       <c r="DO52" s="9"/>
     </row>
     <row r="53" spans="1:119">
       <c r="A53" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>0</v>
@@ -14949,51 +15013,53 @@
       </c>
       <c r="DD53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ53" s="9">
         <v>1130.9819719340499</v>
       </c>
       <c r="DK53" s="9">
         <v>11246.532730228608</v>
       </c>
-      <c r="DL53" s="9"/>
+      <c r="DL53" s="9">
+        <v>31568.885297837343</v>
+      </c>
       <c r="DM53" s="4"/>
       <c r="DN53" s="9"/>
       <c r="DO53" s="9"/>
     </row>
     <row r="54" spans="1:119">
       <c r="A54" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>0</v>
@@ -15294,51 +15360,53 @@
       </c>
       <c r="DD54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI54" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ54" s="9">
         <v>411.44308915024283</v>
       </c>
       <c r="DK54" s="9">
         <v>3775.0497669857455</v>
       </c>
-      <c r="DL54" s="9"/>
+      <c r="DL54" s="9">
+        <v>16886.307143864011</v>
+      </c>
       <c r="DM54" s="4"/>
       <c r="DN54" s="9"/>
       <c r="DO54" s="9"/>
     </row>
     <row r="55" spans="1:119">
       <c r="A55" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>0</v>
@@ -15639,51 +15707,53 @@
       </c>
       <c r="DD55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI55" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ55" s="9">
         <v>710.46559548146536</v>
       </c>
       <c r="DK55" s="9">
         <v>6104.8771500995026</v>
       </c>
-      <c r="DL55" s="9"/>
+      <c r="DL55" s="9">
+        <v>31278.857254419028</v>
+      </c>
       <c r="DM55" s="4"/>
       <c r="DN55" s="9"/>
       <c r="DO55" s="9"/>
     </row>
     <row r="56" spans="1:119">
       <c r="A56" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>0</v>
@@ -15984,51 +16054,53 @@
       </c>
       <c r="DD56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI56" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ56" s="9">
         <v>955.44441736644535</v>
       </c>
       <c r="DK56" s="9">
         <v>10640.581011271268</v>
       </c>
-      <c r="DL56" s="9"/>
+      <c r="DL56" s="9">
+        <v>28108.874571362288</v>
+      </c>
       <c r="DM56" s="4"/>
       <c r="DN56" s="9"/>
       <c r="DO56" s="9"/>
     </row>
     <row r="57" spans="1:119">
       <c r="A57" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>0</v>
@@ -16329,51 +16401,53 @@
       </c>
       <c r="DD57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI57" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ57" s="9">
         <v>1095.5634935304727</v>
       </c>
       <c r="DK57" s="9">
         <v>7227.0416783124465</v>
       </c>
-      <c r="DL57" s="9"/>
+      <c r="DL57" s="9">
+        <v>32177.294828157083</v>
+      </c>
       <c r="DM57" s="4"/>
       <c r="DN57" s="9"/>
       <c r="DO57" s="9"/>
     </row>
     <row r="58" spans="1:119">
       <c r="A58" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>0</v>
@@ -16674,51 +16748,53 @@
       </c>
       <c r="DD58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI58" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ58" s="9">
         <v>2804.8130932776708</v>
       </c>
       <c r="DK58" s="9">
         <v>6003.6443056388853</v>
       </c>
-      <c r="DL58" s="9"/>
+      <c r="DL58" s="9">
+        <v>25462.942601083443</v>
+      </c>
       <c r="DM58" s="4"/>
       <c r="DN58" s="9"/>
       <c r="DO58" s="9"/>
     </row>
     <row r="59" spans="1:119">
       <c r="A59" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>0</v>
@@ -17019,51 +17095,53 @@
       </c>
       <c r="DD59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI59" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ59" s="9">
         <v>1116.1427189058327</v>
       </c>
       <c r="DK59" s="9">
         <v>4017.7164754985565</v>
       </c>
-      <c r="DL59" s="9"/>
+      <c r="DL59" s="9">
+        <v>20555.34080559561</v>
+      </c>
       <c r="DM59" s="4"/>
       <c r="DN59" s="9"/>
       <c r="DO59" s="9"/>
     </row>
     <row r="60" spans="1:119">
       <c r="A60" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>0</v>
@@ -17364,51 +17442,53 @@
       </c>
       <c r="DD60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI60" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ60" s="9">
         <v>376.30968524199653</v>
       </c>
       <c r="DK60" s="9">
         <v>1624.9270893095409</v>
       </c>
-      <c r="DL60" s="9"/>
+      <c r="DL60" s="9">
+        <v>25717.363225448462</v>
+      </c>
       <c r="DM60" s="4"/>
       <c r="DN60" s="9"/>
       <c r="DO60" s="9"/>
     </row>
     <row r="61" spans="1:119">
       <c r="A61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>0</v>
@@ -17709,51 +17789,53 @@
       </c>
       <c r="DD61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI61" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ61" s="9">
         <v>1479.4686978660293</v>
       </c>
       <c r="DK61" s="9">
         <v>6734.7206942020139</v>
       </c>
-      <c r="DL61" s="9"/>
+      <c r="DL61" s="9">
+        <v>23090.810607931955</v>
+      </c>
       <c r="DM61" s="4"/>
       <c r="DN61" s="9"/>
       <c r="DO61" s="9"/>
     </row>
     <row r="62" spans="1:119">
       <c r="A62" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>0</v>
@@ -18054,51 +18136,53 @@
       </c>
       <c r="DD62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ62" s="9">
         <v>2072.5971646447692</v>
       </c>
       <c r="DK62" s="9">
         <v>14624.489294097442</v>
       </c>
-      <c r="DL62" s="9"/>
+      <c r="DL62" s="9">
+        <v>36094.213541257792</v>
+      </c>
       <c r="DM62" s="4"/>
       <c r="DN62" s="9"/>
       <c r="DO62" s="9"/>
     </row>
     <row r="63" spans="1:119">
       <c r="A63" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>0</v>
@@ -18399,51 +18483,53 @@
       </c>
       <c r="DD63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI63" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ63" s="9">
         <v>493.84866404507972</v>
       </c>
       <c r="DK63" s="9">
         <v>8110.9990455051966</v>
       </c>
-      <c r="DL63" s="9"/>
+      <c r="DL63" s="9">
+        <v>29538.052290449727</v>
+      </c>
       <c r="DM63" s="4"/>
       <c r="DN63" s="9"/>
       <c r="DO63" s="9"/>
     </row>
     <row r="64" spans="1:119">
       <c r="A64" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>0</v>
@@ -18744,51 +18830,53 @@
       </c>
       <c r="DD64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI64" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ64" s="9">
         <v>449.15707633421408</v>
       </c>
       <c r="DK64" s="9">
         <v>2299.894876831122</v>
       </c>
-      <c r="DL64" s="9"/>
+      <c r="DL64" s="9">
+        <v>11298.348046834664</v>
+      </c>
       <c r="DM64" s="4"/>
       <c r="DN64" s="9"/>
       <c r="DO64" s="9"/>
     </row>
     <row r="65" spans="1:119">
       <c r="A65" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>0</v>
@@ -19089,51 +19177,53 @@
       </c>
       <c r="DD65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DE65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DF65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DG65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DH65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DI65" s="7" t="s">
         <v>0</v>
       </c>
       <c r="DJ65" s="9">
         <v>2744.0946647369638</v>
       </c>
       <c r="DK65" s="9">
         <v>20213.586619821457</v>
       </c>
-      <c r="DL65" s="9"/>
+      <c r="DL65" s="9">
+        <v>62924.318715441579</v>
+      </c>
       <c r="DM65" s="4"/>
       <c r="DN65" s="9"/>
       <c r="DO65" s="9"/>
     </row>
     <row r="66" spans="1:119" s="10" customFormat="1" ht="21" customHeight="1">
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="11"/>
       <c r="J66" s="11"/>
       <c r="K66" s="11"/>
       <c r="L66" s="11"/>
       <c r="M66" s="11"/>
       <c r="O66" s="11"/>
       <c r="P66" s="11"/>
       <c r="Q66" s="11"/>
       <c r="R66" s="11"/>
       <c r="S66" s="11"/>
       <c r="T66" s="12"/>
       <c r="U66" s="12"/>
       <c r="V66" s="11"/>
@@ -19315,726 +19405,726 @@
       <c r="CQ67" s="11"/>
       <c r="CR67" s="11"/>
       <c r="CS67" s="11"/>
       <c r="CT67" s="11"/>
       <c r="CU67" s="11"/>
       <c r="CV67" s="11"/>
       <c r="CW67" s="11"/>
       <c r="CX67" s="11"/>
       <c r="CY67" s="11"/>
       <c r="CZ67" s="11"/>
       <c r="DA67" s="11"/>
       <c r="DD67" s="11"/>
       <c r="DE67" s="11"/>
       <c r="DF67" s="11"/>
       <c r="DG67" s="11"/>
       <c r="DH67" s="11"/>
       <c r="DI67" s="11"/>
       <c r="DJ67" s="11"/>
       <c r="DK67" s="11"/>
       <c r="DL67" s="11"/>
       <c r="DM67" s="11"/>
       <c r="DN67" s="11"/>
       <c r="DO67" s="11"/>
     </row>
     <row r="68" spans="1:119" s="21" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A68" s="28" t="s">
+      <c r="A68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B68" s="28"/>
-[...10 lines deleted...]
-      <c r="M68" s="28"/>
+      <c r="B68" s="29"/>
+      <c r="C68" s="29"/>
+      <c r="D68" s="29"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="29"/>
+      <c r="H68" s="29"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+      <c r="K68" s="29"/>
+      <c r="L68" s="29"/>
+      <c r="M68" s="29"/>
       <c r="N68" s="23"/>
-      <c r="O68" s="28" t="s">
+      <c r="O68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="P68" s="28"/>
-[...9 lines deleted...]
-      <c r="Z68" s="28"/>
+      <c r="P68" s="29"/>
+      <c r="Q68" s="29"/>
+      <c r="R68" s="29"/>
+      <c r="S68" s="29"/>
+      <c r="T68" s="29"/>
+      <c r="U68" s="29"/>
+      <c r="V68" s="29"/>
+      <c r="W68" s="29"/>
+      <c r="X68" s="29"/>
+      <c r="Y68" s="29"/>
+      <c r="Z68" s="29"/>
       <c r="AA68" s="23"/>
-      <c r="AB68" s="28" t="s">
+      <c r="AB68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AC68" s="28"/>
-[...9 lines deleted...]
-      <c r="AM68" s="28"/>
+      <c r="AC68" s="29"/>
+      <c r="AD68" s="29"/>
+      <c r="AE68" s="29"/>
+      <c r="AF68" s="29"/>
+      <c r="AG68" s="29"/>
+      <c r="AH68" s="29"/>
+      <c r="AI68" s="29"/>
+      <c r="AJ68" s="29"/>
+      <c r="AK68" s="29"/>
+      <c r="AL68" s="29"/>
+      <c r="AM68" s="29"/>
       <c r="AN68" s="23"/>
-      <c r="AO68" s="28" t="s">
+      <c r="AO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AP68" s="28"/>
-[...9 lines deleted...]
-      <c r="AZ68" s="28"/>
+      <c r="AP68" s="29"/>
+      <c r="AQ68" s="29"/>
+      <c r="AR68" s="29"/>
+      <c r="AS68" s="29"/>
+      <c r="AT68" s="29"/>
+      <c r="AU68" s="29"/>
+      <c r="AV68" s="29"/>
+      <c r="AW68" s="29"/>
+      <c r="AX68" s="29"/>
+      <c r="AY68" s="29"/>
+      <c r="AZ68" s="29"/>
       <c r="BA68" s="23"/>
-      <c r="BB68" s="28" t="s">
+      <c r="BB68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BC68" s="28"/>
-[...9 lines deleted...]
-      <c r="BM68" s="28"/>
+      <c r="BC68" s="29"/>
+      <c r="BD68" s="29"/>
+      <c r="BE68" s="29"/>
+      <c r="BF68" s="29"/>
+      <c r="BG68" s="29"/>
+      <c r="BH68" s="29"/>
+      <c r="BI68" s="29"/>
+      <c r="BJ68" s="29"/>
+      <c r="BK68" s="29"/>
+      <c r="BL68" s="29"/>
+      <c r="BM68" s="29"/>
       <c r="BN68" s="23"/>
-      <c r="BO68" s="28" t="s">
+      <c r="BO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="BP68" s="28"/>
-[...10 lines deleted...]
-      <c r="CA68" s="28" t="s">
+      <c r="BP68" s="29"/>
+      <c r="BQ68" s="29"/>
+      <c r="BR68" s="29"/>
+      <c r="BS68" s="29"/>
+      <c r="BT68" s="29"/>
+      <c r="BU68" s="29"/>
+      <c r="BV68" s="29"/>
+      <c r="BW68" s="29"/>
+      <c r="BX68" s="29"/>
+      <c r="BY68" s="29"/>
+      <c r="BZ68" s="29"/>
+      <c r="CA68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CB68" s="28"/>
-[...11 lines deleted...]
-      <c r="CO68" s="28" t="s">
+      <c r="CB68" s="29"/>
+      <c r="CC68" s="29"/>
+      <c r="CD68" s="29"/>
+      <c r="CE68" s="29"/>
+      <c r="CF68" s="29"/>
+      <c r="CG68" s="29"/>
+      <c r="CH68" s="29"/>
+      <c r="CI68" s="29"/>
+      <c r="CJ68" s="29"/>
+      <c r="CK68" s="29"/>
+      <c r="CL68" s="29"/>
+      <c r="CM68" s="29"/>
+      <c r="CO68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="CP68" s="28"/>
-[...11 lines deleted...]
-      <c r="DC68" s="28" t="s">
+      <c r="CP68" s="29"/>
+      <c r="CQ68" s="29"/>
+      <c r="CR68" s="29"/>
+      <c r="CS68" s="29"/>
+      <c r="CT68" s="29"/>
+      <c r="CU68" s="29"/>
+      <c r="CV68" s="29"/>
+      <c r="CW68" s="29"/>
+      <c r="CX68" s="29"/>
+      <c r="CY68" s="29"/>
+      <c r="CZ68" s="29"/>
+      <c r="DA68" s="29"/>
+      <c r="DC68" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="DD68" s="28"/>
-[...10 lines deleted...]
-      <c r="DO68" s="28"/>
+      <c r="DD68" s="29"/>
+      <c r="DE68" s="29"/>
+      <c r="DF68" s="29"/>
+      <c r="DG68" s="29"/>
+      <c r="DH68" s="29"/>
+      <c r="DI68" s="29"/>
+      <c r="DJ68" s="29"/>
+      <c r="DK68" s="29"/>
+      <c r="DL68" s="29"/>
+      <c r="DM68" s="29"/>
+      <c r="DN68" s="29"/>
+      <c r="DO68" s="29"/>
     </row>
     <row r="69" spans="1:119" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
-      <c r="J69" s="26" t="s">
+      <c r="J69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K69" s="26"/>
-[...1 lines deleted...]
-      <c r="M69" s="26"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
-      <c r="W69" s="26" t="s">
+      <c r="W69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="X69" s="26"/>
-[...1 lines deleted...]
-      <c r="Z69" s="26"/>
+      <c r="X69" s="27"/>
+      <c r="Y69" s="27"/>
+      <c r="Z69" s="27"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
-      <c r="AJ69" s="26" t="s">
+      <c r="AJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AK69" s="26"/>
-[...1 lines deleted...]
-      <c r="AM69" s="26"/>
+      <c r="AK69" s="27"/>
+      <c r="AL69" s="27"/>
+      <c r="AM69" s="27"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="AR69" s="1"/>
       <c r="AS69" s="1"/>
       <c r="AT69" s="1"/>
       <c r="AU69" s="1"/>
       <c r="AV69" s="1"/>
-      <c r="AW69" s="26" t="s">
+      <c r="AW69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AX69" s="26"/>
-[...1 lines deleted...]
-      <c r="AZ69" s="26"/>
+      <c r="AX69" s="27"/>
+      <c r="AY69" s="27"/>
+      <c r="AZ69" s="27"/>
       <c r="BA69" s="1"/>
       <c r="BB69" s="1"/>
       <c r="BC69" s="1"/>
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
       <c r="BF69" s="1"/>
       <c r="BG69" s="1"/>
       <c r="BH69" s="1"/>
       <c r="BI69" s="1"/>
-      <c r="BJ69" s="26" t="s">
+      <c r="BJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BK69" s="26"/>
-[...1 lines deleted...]
-      <c r="BM69" s="26"/>
+      <c r="BK69" s="27"/>
+      <c r="BL69" s="27"/>
+      <c r="BM69" s="27"/>
       <c r="BN69" s="1"/>
-      <c r="BW69" s="26" t="s">
+      <c r="BW69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="BX69" s="26"/>
-[...1 lines deleted...]
-      <c r="BZ69" s="26"/>
+      <c r="BX69" s="27"/>
+      <c r="BY69" s="27"/>
+      <c r="BZ69" s="27"/>
       <c r="CA69" s="1"/>
-      <c r="CJ69" s="26" t="s">
+      <c r="CJ69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CK69" s="26"/>
-[...1 lines deleted...]
-      <c r="CM69" s="26"/>
+      <c r="CK69" s="27"/>
+      <c r="CL69" s="27"/>
+      <c r="CM69" s="27"/>
       <c r="CO69" s="1"/>
-      <c r="CX69" s="26" t="s">
+      <c r="CX69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="CY69" s="26"/>
-[...1 lines deleted...]
-      <c r="DA69" s="26"/>
+      <c r="CY69" s="27"/>
+      <c r="CZ69" s="27"/>
+      <c r="DA69" s="27"/>
       <c r="DC69" s="1"/>
-      <c r="DL69" s="26" t="s">
+      <c r="DL69" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="DM69" s="26"/>
-[...1 lines deleted...]
-      <c r="DO69" s="26"/>
+      <c r="DM69" s="27"/>
+      <c r="DN69" s="27"/>
+      <c r="DO69" s="27"/>
     </row>
     <row r="70" spans="1:119" ht="20.25" customHeight="1">
-      <c r="A70" s="29"/>
-      <c r="B70" s="27" t="s">
+      <c r="A70" s="26"/>
+      <c r="B70" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C70" s="27"/>
-[...11 lines deleted...]
-      <c r="O70" s="27" t="s">
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="28"/>
+      <c r="K70" s="28"/>
+      <c r="L70" s="28"/>
+      <c r="M70" s="28"/>
+      <c r="N70" s="26"/>
+      <c r="O70" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="P70" s="27"/>
-[...11 lines deleted...]
-      <c r="AB70" s="27" t="s">
+      <c r="P70" s="28"/>
+      <c r="Q70" s="28"/>
+      <c r="R70" s="28"/>
+      <c r="S70" s="28"/>
+      <c r="T70" s="28"/>
+      <c r="U70" s="28"/>
+      <c r="V70" s="28"/>
+      <c r="W70" s="28"/>
+      <c r="X70" s="28"/>
+      <c r="Y70" s="28"/>
+      <c r="Z70" s="28"/>
+      <c r="AA70" s="26"/>
+      <c r="AB70" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AC70" s="27"/>
-[...11 lines deleted...]
-      <c r="AO70" s="27" t="s">
+      <c r="AC70" s="28"/>
+      <c r="AD70" s="28"/>
+      <c r="AE70" s="28"/>
+      <c r="AF70" s="28"/>
+      <c r="AG70" s="28"/>
+      <c r="AH70" s="28"/>
+      <c r="AI70" s="28"/>
+      <c r="AJ70" s="28"/>
+      <c r="AK70" s="28"/>
+      <c r="AL70" s="28"/>
+      <c r="AM70" s="28"/>
+      <c r="AN70" s="26"/>
+      <c r="AO70" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AP70" s="27"/>
-[...11 lines deleted...]
-      <c r="BB70" s="27" t="s">
+      <c r="AP70" s="28"/>
+      <c r="AQ70" s="28"/>
+      <c r="AR70" s="28"/>
+      <c r="AS70" s="28"/>
+      <c r="AT70" s="28"/>
+      <c r="AU70" s="28"/>
+      <c r="AV70" s="28"/>
+      <c r="AW70" s="28"/>
+      <c r="AX70" s="28"/>
+      <c r="AY70" s="28"/>
+      <c r="AZ70" s="28"/>
+      <c r="BA70" s="26"/>
+      <c r="BB70" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BC70" s="27"/>
-[...11 lines deleted...]
-      <c r="BO70" s="27" t="s">
+      <c r="BC70" s="28"/>
+      <c r="BD70" s="28"/>
+      <c r="BE70" s="28"/>
+      <c r="BF70" s="28"/>
+      <c r="BG70" s="28"/>
+      <c r="BH70" s="28"/>
+      <c r="BI70" s="28"/>
+      <c r="BJ70" s="28"/>
+      <c r="BK70" s="28"/>
+      <c r="BL70" s="28"/>
+      <c r="BM70" s="28"/>
+      <c r="BN70" s="26"/>
+      <c r="BO70" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BP70" s="27"/>
-[...11 lines deleted...]
-      <c r="CB70" s="27" t="s">
+      <c r="BP70" s="28"/>
+      <c r="BQ70" s="28"/>
+      <c r="BR70" s="28"/>
+      <c r="BS70" s="28"/>
+      <c r="BT70" s="28"/>
+      <c r="BU70" s="28"/>
+      <c r="BV70" s="28"/>
+      <c r="BW70" s="28"/>
+      <c r="BX70" s="28"/>
+      <c r="BY70" s="28"/>
+      <c r="BZ70" s="28"/>
+      <c r="CA70" s="26"/>
+      <c r="CB70" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="CC70" s="27"/>
-[...11 lines deleted...]
-      <c r="CP70" s="27" t="s">
+      <c r="CC70" s="28"/>
+      <c r="CD70" s="28"/>
+      <c r="CE70" s="28"/>
+      <c r="CF70" s="28"/>
+      <c r="CG70" s="28"/>
+      <c r="CH70" s="28"/>
+      <c r="CI70" s="28"/>
+      <c r="CJ70" s="28"/>
+      <c r="CK70" s="28"/>
+      <c r="CL70" s="28"/>
+      <c r="CM70" s="28"/>
+      <c r="CO70" s="26"/>
+      <c r="CP70" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="CQ70" s="27"/>
-[...11 lines deleted...]
-      <c r="DD70" s="27" t="s">
+      <c r="CQ70" s="28"/>
+      <c r="CR70" s="28"/>
+      <c r="CS70" s="28"/>
+      <c r="CT70" s="28"/>
+      <c r="CU70" s="28"/>
+      <c r="CV70" s="28"/>
+      <c r="CW70" s="28"/>
+      <c r="CX70" s="28"/>
+      <c r="CY70" s="28"/>
+      <c r="CZ70" s="28"/>
+      <c r="DA70" s="28"/>
+      <c r="DC70" s="26"/>
+      <c r="DD70" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="DE70" s="27"/>
-[...9 lines deleted...]
-      <c r="DO70" s="27"/>
+      <c r="DE70" s="28"/>
+      <c r="DF70" s="28"/>
+      <c r="DG70" s="28"/>
+      <c r="DH70" s="28"/>
+      <c r="DI70" s="28"/>
+      <c r="DJ70" s="28"/>
+      <c r="DK70" s="28"/>
+      <c r="DL70" s="28"/>
+      <c r="DM70" s="28"/>
+      <c r="DN70" s="28"/>
+      <c r="DO70" s="28"/>
     </row>
     <row r="71" spans="1:119" ht="15.75" customHeight="1">
-      <c r="A71" s="29"/>
+      <c r="A71" s="26"/>
       <c r="B71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="M71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N71" s="29"/>
+      <c r="N71" s="26"/>
       <c r="O71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="P71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="Q71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="R71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="S71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="T71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="Y71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="Z71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AA71" s="29"/>
+      <c r="AA71" s="26"/>
       <c r="AB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AN71" s="29"/>
+      <c r="AN71" s="26"/>
       <c r="AO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="AS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="AT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="AU71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="AV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="AX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="AY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="AZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BA71" s="29"/>
+      <c r="BA71" s="26"/>
       <c r="BB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BH71" s="22" t="s">
         <v>10</v>
       </c>
       <c r="BI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="BN71" s="29"/>
+      <c r="BN71" s="26"/>
       <c r="BO71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BP71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BQ71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="BR71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BS71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="BT71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="BU71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="BV71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BW71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BX71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BY71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="BZ71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CA71" s="29"/>
+      <c r="CA71" s="26"/>
       <c r="CB71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CC71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CD71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CE71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CF71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CG71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CH71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CI71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CJ71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CK71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CL71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="CM71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="CO71" s="29"/>
+      <c r="CO71" s="26"/>
       <c r="CP71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="CQ71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="CR71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="CS71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="CT71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="CU71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="CV71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="CW71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="CX71" s="22" t="s">
         <v>12</v>
       </c>
       <c r="CY71" s="22" t="s">
         <v>13</v>
       </c>
       <c r="CZ71" s="22" t="s">
         <v>14</v>
       </c>
       <c r="DA71" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="DC71" s="29"/>
+      <c r="DC71" s="26"/>
       <c r="DD71" s="22" t="s">
         <v>4</v>
       </c>
       <c r="DE71" s="22" t="s">
         <v>5</v>
       </c>
       <c r="DF71" s="22" t="s">
         <v>6</v>
       </c>
       <c r="DG71" s="22" t="s">
         <v>7</v>
       </c>
       <c r="DH71" s="22" t="s">
         <v>8</v>
       </c>
       <c r="DI71" s="22" t="s">
         <v>9</v>
       </c>
       <c r="DJ71" s="22" t="s">
         <v>26</v>
       </c>
       <c r="DK71" s="22" t="s">
         <v>11</v>
       </c>
       <c r="DL71" s="22" t="s">
@@ -20368,51 +20458,53 @@
       </c>
       <c r="DD72" s="9">
         <v>15231.3</v>
       </c>
       <c r="DE72" s="4">
         <v>11785.600000000002</v>
       </c>
       <c r="DF72" s="9">
         <v>13487.82692542579</v>
       </c>
       <c r="DG72" s="9">
         <v>17920.573074574211</v>
       </c>
       <c r="DH72" s="9">
         <v>19253.742127225298</v>
       </c>
       <c r="DI72" s="8">
         <v>24381.243024922951</v>
       </c>
       <c r="DJ72" s="8">
         <v>27438.214847851748</v>
       </c>
       <c r="DK72" s="8">
         <v>28381.848778551066</v>
       </c>
-      <c r="DL72" s="9"/>
+      <c r="DL72" s="9">
+        <v>26234.286832845944</v>
+      </c>
       <c r="DM72" s="4"/>
       <c r="DN72" s="9"/>
       <c r="DO72" s="9"/>
     </row>
     <row r="73" spans="1:119">
       <c r="A73" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B73" s="7">
         <v>79.400000000000006</v>
       </c>
       <c r="C73" s="7">
         <v>117.9</v>
       </c>
       <c r="D73" s="7">
         <v>160.39999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>180.59999999999997</v>
       </c>
       <c r="F73" s="7">
         <v>191.30000000000007</v>
       </c>
       <c r="G73" s="7">
         <v>168.19999999999993</v>
@@ -20713,51 +20805,53 @@
       </c>
       <c r="DD73" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="DE73" s="4">
         <v>22.5</v>
       </c>
       <c r="DF73" s="7">
         <v>26.6</v>
       </c>
       <c r="DG73" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="DH73" s="7">
         <v>44.799999999999983</v>
       </c>
       <c r="DI73" s="7">
         <v>51.324868642295286</v>
       </c>
       <c r="DJ73" s="7">
         <v>39.275131357704737</v>
       </c>
       <c r="DK73" s="7">
         <v>59.199999999999989</v>
       </c>
-      <c r="DL73" s="7"/>
+      <c r="DL73" s="7">
+        <v>33.300000000000011</v>
+      </c>
       <c r="DM73" s="4"/>
       <c r="DN73" s="9"/>
       <c r="DO73" s="9"/>
     </row>
     <row r="74" spans="1:119">
       <c r="A74" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="7">
         <v>749</v>
       </c>
       <c r="C74" s="7">
         <v>631</v>
       </c>
       <c r="D74" s="7">
         <v>524.29999999999995</v>
       </c>
       <c r="E74" s="7">
         <v>1482.0000000000002</v>
       </c>
       <c r="F74" s="7">
         <v>1602.6999999999998</v>
       </c>
       <c r="G74" s="8">
         <v>1888.3000000000002</v>
@@ -21058,51 +21152,53 @@
       </c>
       <c r="DD74" s="7">
         <v>893.1</v>
       </c>
       <c r="DE74" s="4">
         <v>601.1</v>
       </c>
       <c r="DF74" s="7">
         <v>638.10000000000014</v>
       </c>
       <c r="DG74" s="7">
         <v>1575.6999999999998</v>
       </c>
       <c r="DH74" s="7">
         <v>1766.3000000000002</v>
       </c>
       <c r="DI74" s="7">
         <v>2337.0545409905699</v>
       </c>
       <c r="DJ74" s="7">
         <v>2228.1454590094299</v>
       </c>
       <c r="DK74" s="7">
         <v>2283.7730368798293</v>
       </c>
-      <c r="DL74" s="7"/>
+      <c r="DL74" s="7">
+        <v>2337.3269631201711</v>
+      </c>
       <c r="DM74" s="4"/>
       <c r="DN74" s="9"/>
       <c r="DO74" s="9"/>
     </row>
     <row r="75" spans="1:119">
       <c r="A75" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="7">
         <v>590.70000000000005</v>
       </c>
       <c r="C75" s="7">
         <v>470.70000000000005</v>
       </c>
       <c r="D75" s="7">
         <v>359.09999999999991</v>
       </c>
       <c r="E75" s="7">
         <v>801.30000000000018</v>
       </c>
       <c r="F75" s="7">
         <v>1237</v>
       </c>
       <c r="G75" s="8">
         <v>1286.0999999999995</v>
@@ -21403,51 +21499,53 @@
       </c>
       <c r="DD75" s="7">
         <v>658.3</v>
       </c>
       <c r="DE75" s="4">
         <v>420.40000000000009</v>
       </c>
       <c r="DF75" s="7">
         <v>411.70000000000005</v>
       </c>
       <c r="DG75" s="7">
         <v>751.09999999999991</v>
       </c>
       <c r="DH75" s="7">
         <v>1062.5</v>
       </c>
       <c r="DI75" s="7">
         <v>1497.2746004147139</v>
       </c>
       <c r="DJ75" s="7">
         <v>1604.5253995852863</v>
       </c>
       <c r="DK75" s="7">
         <v>1334.5019626575977</v>
       </c>
-      <c r="DL75" s="7"/>
+      <c r="DL75" s="7">
+        <v>1757.0980373424018</v>
+      </c>
       <c r="DM75" s="4"/>
       <c r="DN75" s="9"/>
       <c r="DO75" s="9"/>
     </row>
     <row r="76" spans="1:119">
       <c r="A76" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B76" s="7">
         <v>716</v>
       </c>
       <c r="C76" s="7">
         <v>732.59999999999991</v>
       </c>
       <c r="D76" s="7">
         <v>428.40000000000009</v>
       </c>
       <c r="E76" s="7">
         <v>997.40000000000009</v>
       </c>
       <c r="F76" s="7">
         <v>1084.9000000000001</v>
       </c>
       <c r="G76" s="8">
         <v>1179.5</v>
@@ -21748,51 +21846,53 @@
       </c>
       <c r="DD76" s="7">
         <v>730.9</v>
       </c>
       <c r="DE76" s="4">
         <v>618.1</v>
       </c>
       <c r="DF76" s="7">
         <v>532.90000000000009</v>
       </c>
       <c r="DG76" s="7">
         <v>803.29999999999973</v>
       </c>
       <c r="DH76" s="7">
         <v>934.5</v>
       </c>
       <c r="DI76" s="7">
         <v>1104.2414263673445</v>
       </c>
       <c r="DJ76" s="7">
         <v>1137.8585736326559</v>
       </c>
       <c r="DK76" s="7">
         <v>1408.2739616611134</v>
       </c>
-      <c r="DL76" s="7"/>
+      <c r="DL76" s="7">
+        <v>1238.8260383388861</v>
+      </c>
       <c r="DM76" s="4"/>
       <c r="DN76" s="9"/>
       <c r="DO76" s="9"/>
     </row>
     <row r="77" spans="1:119">
       <c r="A77" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="7">
         <v>521.4</v>
       </c>
       <c r="C77" s="7">
         <v>384</v>
       </c>
       <c r="D77" s="7">
         <v>460.69999999999993</v>
       </c>
       <c r="E77" s="7">
         <v>800.20000000000027</v>
       </c>
       <c r="F77" s="7">
         <v>790.09999999999991</v>
       </c>
       <c r="G77" s="8">
         <v>1026.9000000000001</v>
@@ -22093,51 +22193,53 @@
       </c>
       <c r="DD77" s="7">
         <v>1131.8</v>
       </c>
       <c r="DE77" s="4">
         <v>951.10000000000014</v>
       </c>
       <c r="DF77" s="7">
         <v>925</v>
       </c>
       <c r="DG77" s="7">
         <v>1463.1</v>
       </c>
       <c r="DH77" s="7">
         <v>1357.3000000000002</v>
       </c>
       <c r="DI77" s="7">
         <v>2145.3904764431154</v>
       </c>
       <c r="DJ77" s="7">
         <v>1735.4095235568848</v>
       </c>
       <c r="DK77" s="7">
         <v>2430.4459091756271</v>
       </c>
-      <c r="DL77" s="7"/>
+      <c r="DL77" s="7">
+        <v>2014.2540908243718</v>
+      </c>
       <c r="DM77" s="4"/>
       <c r="DN77" s="9"/>
       <c r="DO77" s="9"/>
     </row>
     <row r="78" spans="1:119">
       <c r="A78" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B78" s="7">
         <v>473.7</v>
       </c>
       <c r="C78" s="7">
         <v>364.3</v>
       </c>
       <c r="D78" s="7">
         <v>423.20000000000005</v>
       </c>
       <c r="E78" s="7">
         <v>620.70000000000005</v>
       </c>
       <c r="F78" s="7">
         <v>756.69999999999982</v>
       </c>
       <c r="G78" s="8">
         <v>1107.3000000000002</v>
@@ -22438,51 +22540,53 @@
       </c>
       <c r="DD78" s="7">
         <v>528.6</v>
       </c>
       <c r="DE78" s="4">
         <v>469.1</v>
       </c>
       <c r="DF78" s="7">
         <v>522.59999999999991</v>
       </c>
       <c r="DG78" s="7">
         <v>626.70000000000005</v>
       </c>
       <c r="DH78" s="7">
         <v>771.40000000000009</v>
       </c>
       <c r="DI78" s="7">
         <v>1802.6532278892232</v>
       </c>
       <c r="DJ78" s="7">
         <v>1095.4467721107767</v>
       </c>
       <c r="DK78" s="7">
         <v>1528.9174172639796</v>
       </c>
-      <c r="DL78" s="7"/>
+      <c r="DL78" s="7">
+        <v>1226.7825827360211</v>
+      </c>
       <c r="DM78" s="4"/>
       <c r="DN78" s="9"/>
       <c r="DO78" s="9"/>
     </row>
     <row r="79" spans="1:119">
       <c r="A79" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B79" s="7">
         <v>1578.8</v>
       </c>
       <c r="C79" s="7">
         <v>1417.8999999999999</v>
       </c>
       <c r="D79" s="7">
         <v>1478.9000000000005</v>
       </c>
       <c r="E79" s="7">
         <v>1713</v>
       </c>
       <c r="F79" s="7">
         <v>1659.2999999999993</v>
       </c>
       <c r="G79" s="8">
         <v>1764.7000000000007</v>
@@ -22783,51 +22887,53 @@
       </c>
       <c r="DD79" s="7">
         <v>3523.4</v>
       </c>
       <c r="DE79" s="4">
         <v>2966.1</v>
       </c>
       <c r="DF79" s="7">
         <v>3509.7000000000007</v>
       </c>
       <c r="DG79" s="7">
         <v>3870.5</v>
       </c>
       <c r="DH79" s="7">
         <v>3827.0999999999985</v>
       </c>
       <c r="DI79" s="7">
         <v>4070.7100092633591</v>
       </c>
       <c r="DJ79" s="7">
         <v>5016.5899907366402</v>
       </c>
       <c r="DK79" s="7">
         <v>5222.5684679198421</v>
       </c>
-      <c r="DL79" s="7"/>
+      <c r="DL79" s="7">
+        <v>4299.7315320801608</v>
+      </c>
       <c r="DM79" s="4"/>
       <c r="DN79" s="9"/>
       <c r="DO79" s="9"/>
     </row>
     <row r="80" spans="1:119">
       <c r="A80" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B80" s="7">
         <v>352.6</v>
       </c>
       <c r="C80" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D80" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E80" s="7">
         <v>607.9</v>
       </c>
       <c r="F80" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G80" s="7">
         <v>590.29999999999973</v>
@@ -23128,51 +23234,53 @@
       </c>
       <c r="DD80" s="7">
         <v>696.8</v>
       </c>
       <c r="DE80" s="4">
         <v>448.60000000000014</v>
       </c>
       <c r="DF80" s="7">
         <v>631.19999999999982</v>
       </c>
       <c r="DG80" s="7">
         <v>825.20000000000027</v>
       </c>
       <c r="DH80" s="7">
         <v>825</v>
       </c>
       <c r="DI80" s="7">
         <v>913.60738109789509</v>
       </c>
       <c r="DJ80" s="7">
         <v>1352.8926189021049</v>
       </c>
       <c r="DK80" s="7">
         <v>1170.2529740374512</v>
       </c>
-      <c r="DL80" s="7"/>
+      <c r="DL80" s="7">
+        <v>1232.2470259625488</v>
+      </c>
       <c r="DM80" s="4"/>
       <c r="DN80" s="9"/>
       <c r="DO80" s="9"/>
     </row>
     <row r="81" spans="1:119">
       <c r="A81" s="25" t="s">
         <v>37</v>
       </c>
       <c r="B81" s="7">
         <v>338</v>
       </c>
       <c r="C81" s="7">
         <v>288.39999999999998</v>
       </c>
       <c r="D81" s="7">
         <v>300</v>
       </c>
       <c r="E81" s="7">
         <v>510.1</v>
       </c>
       <c r="F81" s="7">
         <v>532.20000000000005</v>
       </c>
       <c r="G81" s="8">
         <v>606.89999999999986</v>
@@ -23473,51 +23581,53 @@
       </c>
       <c r="DD81" s="7">
         <v>510.2</v>
       </c>
       <c r="DE81" s="4">
         <v>409.8</v>
       </c>
       <c r="DF81" s="7">
         <v>452.59999999999991</v>
       </c>
       <c r="DG81" s="7">
         <v>618.80000000000018</v>
       </c>
       <c r="DH81" s="7">
         <v>723.79999999999973</v>
       </c>
       <c r="DI81" s="7">
         <v>863.93122475872633</v>
       </c>
       <c r="DJ81" s="7">
         <v>965.26877524127349</v>
       </c>
       <c r="DK81" s="7">
         <v>1385.5085006769596</v>
       </c>
-      <c r="DL81" s="7"/>
+      <c r="DL81" s="7">
+        <v>1063.391499323041</v>
+      </c>
       <c r="DM81" s="4"/>
       <c r="DN81" s="9"/>
       <c r="DO81" s="9"/>
     </row>
     <row r="82" spans="1:119">
       <c r="A82" s="25" t="s">
         <v>38</v>
       </c>
       <c r="B82" s="7">
         <v>375.1</v>
       </c>
       <c r="C82" s="7">
         <v>338.79999999999995</v>
       </c>
       <c r="D82" s="7">
         <v>346.9</v>
       </c>
       <c r="E82" s="7">
         <v>566</v>
       </c>
       <c r="F82" s="7">
         <v>712.7</v>
       </c>
       <c r="G82" s="8">
         <v>969.90000000000009</v>
@@ -23818,51 +23928,53 @@
       </c>
       <c r="DD82" s="7">
         <v>1159.5</v>
       </c>
       <c r="DE82" s="4">
         <v>1155.5</v>
       </c>
       <c r="DF82" s="7">
         <v>1224.8000000000002</v>
       </c>
       <c r="DG82" s="7">
         <v>1376.0999999999995</v>
       </c>
       <c r="DH82" s="7">
         <v>1571.6000000000004</v>
       </c>
       <c r="DI82" s="7">
         <v>2018.0341764774075</v>
       </c>
       <c r="DJ82" s="7">
         <v>2267.4658235225925</v>
       </c>
       <c r="DK82" s="7">
         <v>2432.1505636976271</v>
       </c>
-      <c r="DL82" s="7"/>
+      <c r="DL82" s="7">
+        <v>2120.1494363023721</v>
+      </c>
       <c r="DM82" s="4"/>
       <c r="DN82" s="9"/>
       <c r="DO82" s="9"/>
     </row>
     <row r="83" spans="1:119">
       <c r="A83" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="7">
         <v>1151.4000000000001</v>
       </c>
       <c r="C83" s="7">
         <v>784.89999999999986</v>
       </c>
       <c r="D83" s="7">
         <v>880.7</v>
       </c>
       <c r="E83" s="7">
         <v>1478.8000000000002</v>
       </c>
       <c r="F83" s="7">
         <v>1663.5</v>
       </c>
       <c r="G83" s="8">
         <v>1449.8999999999996</v>
@@ -24163,51 +24275,53 @@
       </c>
       <c r="DD83" s="7">
         <v>3076.4</v>
       </c>
       <c r="DE83" s="4">
         <v>2196.7999999999997</v>
       </c>
       <c r="DF83" s="7">
         <v>2629.8</v>
       </c>
       <c r="DG83" s="7">
         <v>3197.8999999999996</v>
       </c>
       <c r="DH83" s="7">
         <v>3548.3999999999996</v>
       </c>
       <c r="DI83" s="7">
         <v>3789.3852944931132</v>
       </c>
       <c r="DJ83" s="7">
         <v>4376.8147055068875</v>
       </c>
       <c r="DK83" s="7">
         <v>4165.1673050330464</v>
       </c>
-      <c r="DL83" s="7"/>
+      <c r="DL83" s="7">
+        <v>4293.4326949669521</v>
+      </c>
       <c r="DM83" s="4"/>
       <c r="DN83" s="9"/>
       <c r="DO83" s="9"/>
     </row>
     <row r="84" spans="1:119">
       <c r="A84" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B84" s="7">
         <v>297.3</v>
       </c>
       <c r="C84" s="7">
         <v>197.39999999999998</v>
       </c>
       <c r="D84" s="7">
         <v>185.7</v>
       </c>
       <c r="E84" s="7">
         <v>343.4</v>
       </c>
       <c r="F84" s="7">
         <v>346.29999999999995</v>
       </c>
       <c r="G84" s="8">
         <v>484.40000000000009</v>
@@ -24508,51 +24622,53 @@
       </c>
       <c r="DD84" s="7">
         <v>413.6</v>
       </c>
       <c r="DE84" s="4">
         <v>277.29999999999995</v>
       </c>
       <c r="DF84" s="7">
         <v>314.80000000000007</v>
       </c>
       <c r="DG84" s="7">
         <v>360</v>
       </c>
       <c r="DH84" s="7">
         <v>443.89999999999986</v>
       </c>
       <c r="DI84" s="7">
         <v>638.71338976884408</v>
       </c>
       <c r="DJ84" s="7">
         <v>920.88661023115583</v>
       </c>
       <c r="DK84" s="7">
         <v>885.75135054607836</v>
       </c>
-      <c r="DL84" s="7"/>
+      <c r="DL84" s="7">
+        <v>765.34864945392201</v>
+      </c>
       <c r="DM84" s="4"/>
       <c r="DN84" s="9"/>
       <c r="DO84" s="9"/>
     </row>
     <row r="85" spans="1:119">
       <c r="A85" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B85" s="7">
         <v>415.9</v>
       </c>
       <c r="C85" s="7">
         <v>414.20000000000005</v>
       </c>
       <c r="D85" s="7">
         <v>437.19999999999993</v>
       </c>
       <c r="E85" s="7">
         <v>807.2</v>
       </c>
       <c r="F85" s="7">
         <v>749.59999999999991</v>
       </c>
       <c r="G85" s="8">
         <v>983.80000000000018</v>
@@ -24853,51 +24969,53 @@
       </c>
       <c r="DD85" s="7">
         <v>838.3</v>
       </c>
       <c r="DE85" s="4">
         <v>613.40000000000009</v>
       </c>
       <c r="DF85" s="7">
         <v>831.2</v>
       </c>
       <c r="DG85" s="7">
         <v>1391.7999999999997</v>
       </c>
       <c r="DH85" s="7">
         <v>1213.4000000000005</v>
       </c>
       <c r="DI85" s="7">
         <v>1922.5906370652092</v>
       </c>
       <c r="DJ85" s="7">
         <v>2432.4093629347908</v>
       </c>
       <c r="DK85" s="7">
         <v>2092.5549698315372</v>
       </c>
-      <c r="DL85" s="7"/>
+      <c r="DL85" s="7">
+        <v>1878.0450301684632</v>
+      </c>
       <c r="DM85" s="4"/>
       <c r="DN85" s="9"/>
       <c r="DO85" s="9"/>
     </row>
     <row r="86" spans="1:119">
       <c r="A86" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B86" s="7">
         <v>714.7</v>
       </c>
       <c r="C86" s="7">
         <v>563.20000000000005</v>
       </c>
       <c r="D86" s="7">
         <v>485.69999999999982</v>
       </c>
       <c r="E86" s="7">
         <v>879.80000000000018</v>
       </c>
       <c r="F86" s="7">
         <v>955.09999999999991</v>
       </c>
       <c r="G86" s="8">
         <v>1045.1999999999998</v>
@@ -25198,51 +25316,53 @@
       </c>
       <c r="DD86" s="7">
         <v>1054.3</v>
       </c>
       <c r="DE86" s="4">
         <v>635.79999999999995</v>
       </c>
       <c r="DF86" s="7">
         <v>836.80000000000018</v>
       </c>
       <c r="DG86" s="7">
         <v>1021.6999999999998</v>
       </c>
       <c r="DH86" s="7">
         <v>1163.7000000000003</v>
       </c>
       <c r="DI86" s="7">
         <v>1226.3728793563596</v>
       </c>
       <c r="DJ86" s="7">
         <v>2265.2271206436399</v>
       </c>
       <c r="DK86" s="7">
         <v>1982.7007126370081</v>
       </c>
-      <c r="DL86" s="7"/>
+      <c r="DL86" s="7">
+        <v>1974.3992873629923</v>
+      </c>
       <c r="DM86" s="4"/>
       <c r="DN86" s="9"/>
       <c r="DO86" s="9"/>
     </row>
     <row r="87" spans="1:119" s="10" customFormat="1">
       <c r="B87" s="11"/>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="11"/>
       <c r="J87" s="11"/>
       <c r="K87" s="11"/>
       <c r="L87" s="11"/>
       <c r="M87" s="11"/>
       <c r="O87" s="11"/>
       <c r="P87" s="11"/>
       <c r="Q87" s="11"/>
       <c r="R87" s="11"/>
       <c r="S87" s="11"/>
       <c r="T87" s="11"/>
       <c r="U87" s="11"/>
       <c r="V87" s="11"/>
@@ -25871,310 +25991,310 @@
       <c r="CX92" s="11"/>
       <c r="CY92" s="11"/>
       <c r="CZ92" s="11"/>
       <c r="DA92" s="11"/>
       <c r="DD92" s="11"/>
       <c r="DE92" s="11"/>
       <c r="DF92" s="11"/>
       <c r="DG92" s="11"/>
       <c r="DH92" s="11"/>
       <c r="DI92" s="11"/>
       <c r="DJ92" s="11"/>
       <c r="DK92" s="11"/>
       <c r="DL92" s="11"/>
       <c r="DM92" s="11"/>
       <c r="DN92" s="11"/>
       <c r="DO92" s="11"/>
     </row>
     <row r="93" spans="1:119" s="10" customFormat="1"/>
     <row r="94" spans="1:119" s="10" customFormat="1">
       <c r="B94" s="20"/>
       <c r="C94" s="19"/>
       <c r="AO94" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="144">
-    <mergeCell ref="N27:N28"/>
-[...44 lines deleted...]
-    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="AB5:AM5"/>
+    <mergeCell ref="AO5:AZ5"/>
+    <mergeCell ref="BB5:BM5"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="AW26:AZ26"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="W26:Z26"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="O25:Z25"/>
+    <mergeCell ref="BW26:BZ26"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="J48:M48"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AB27:AM27"/>
+    <mergeCell ref="AO27:AZ27"/>
+    <mergeCell ref="BB27:BM27"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:M70"/>
+    <mergeCell ref="O70:Z70"/>
+    <mergeCell ref="AB70:AM70"/>
+    <mergeCell ref="AO70:AZ70"/>
+    <mergeCell ref="BB70:BM70"/>
+    <mergeCell ref="A68:M68"/>
+    <mergeCell ref="J69:M69"/>
+    <mergeCell ref="AJ69:AM69"/>
+    <mergeCell ref="AW69:AZ69"/>
+    <mergeCell ref="BJ69:BM69"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="O49:Z49"/>
+    <mergeCell ref="AB49:AM49"/>
+    <mergeCell ref="AO49:AZ49"/>
+    <mergeCell ref="BB68:BM68"/>
+    <mergeCell ref="BO70:BZ70"/>
+    <mergeCell ref="BO49:BZ49"/>
+    <mergeCell ref="BB49:BM49"/>
+    <mergeCell ref="BO27:BZ27"/>
+    <mergeCell ref="AJ48:AM48"/>
+    <mergeCell ref="AO47:AZ47"/>
+    <mergeCell ref="BB47:BM47"/>
+    <mergeCell ref="BO47:BZ47"/>
+    <mergeCell ref="O68:Z68"/>
+    <mergeCell ref="AB68:AM68"/>
+    <mergeCell ref="AO68:AZ68"/>
+    <mergeCell ref="BW69:BZ69"/>
+    <mergeCell ref="BO68:BZ68"/>
+    <mergeCell ref="CA5:CA6"/>
+    <mergeCell ref="CA27:CA28"/>
+    <mergeCell ref="CA49:CA50"/>
+    <mergeCell ref="CA70:CA71"/>
+    <mergeCell ref="CJ4:CM4"/>
+    <mergeCell ref="CB5:CM5"/>
+    <mergeCell ref="CJ26:CM26"/>
+    <mergeCell ref="CA25:CM25"/>
+    <mergeCell ref="CA68:CM68"/>
+    <mergeCell ref="CB27:CM27"/>
+    <mergeCell ref="CJ48:CM48"/>
+    <mergeCell ref="CB49:CM49"/>
+    <mergeCell ref="CA47:CM47"/>
+    <mergeCell ref="CJ69:CM69"/>
+    <mergeCell ref="CB70:CM70"/>
     <mergeCell ref="CO3:DA3"/>
     <mergeCell ref="CX4:DA4"/>
     <mergeCell ref="CO5:CO6"/>
     <mergeCell ref="CP5:DA5"/>
     <mergeCell ref="CO25:DA25"/>
     <mergeCell ref="CX26:DA26"/>
     <mergeCell ref="CO68:DA68"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="O3:Z3"/>
     <mergeCell ref="AB3:AM3"/>
     <mergeCell ref="AO3:AZ3"/>
     <mergeCell ref="BB3:BM3"/>
     <mergeCell ref="BO3:BZ3"/>
     <mergeCell ref="CA3:CM3"/>
     <mergeCell ref="AB25:AM25"/>
     <mergeCell ref="AO25:AZ25"/>
     <mergeCell ref="BB25:BM25"/>
     <mergeCell ref="BO25:BZ25"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="O47:Z47"/>
     <mergeCell ref="AB47:AM47"/>
     <mergeCell ref="AW48:AZ48"/>
     <mergeCell ref="BJ48:BM48"/>
     <mergeCell ref="BW48:BZ48"/>
-    <mergeCell ref="CA5:CA6"/>
-[...72 lines deleted...]
-    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="CX69:DA69"/>
+    <mergeCell ref="CO70:CO71"/>
+    <mergeCell ref="CP70:DA70"/>
+    <mergeCell ref="CO27:CO28"/>
+    <mergeCell ref="CP27:DA27"/>
+    <mergeCell ref="CO47:DA47"/>
+    <mergeCell ref="CX48:DA48"/>
+    <mergeCell ref="CO49:CO50"/>
+    <mergeCell ref="CP49:DA49"/>
+    <mergeCell ref="DL48:DO48"/>
+    <mergeCell ref="DC49:DC50"/>
+    <mergeCell ref="DD49:DO49"/>
+    <mergeCell ref="DC68:DO68"/>
+    <mergeCell ref="DL69:DO69"/>
+    <mergeCell ref="DC70:DC71"/>
+    <mergeCell ref="DD70:DO70"/>
+    <mergeCell ref="DC3:DO3"/>
+    <mergeCell ref="DL4:DO4"/>
+    <mergeCell ref="DC5:DC6"/>
+    <mergeCell ref="DD5:DO5"/>
+    <mergeCell ref="DC25:DO25"/>
+    <mergeCell ref="DL26:DO26"/>
+    <mergeCell ref="DC27:DC28"/>
+    <mergeCell ref="DD27:DO27"/>
+    <mergeCell ref="DC47:DO47"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="N70:N71"/>
+    <mergeCell ref="BN5:BN6"/>
+    <mergeCell ref="BN27:BN28"/>
+    <mergeCell ref="BN49:BN50"/>
+    <mergeCell ref="BN70:BN71"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BA27:BA28"/>
+    <mergeCell ref="BA49:BA50"/>
+    <mergeCell ref="BA70:BA71"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AN27:AN28"/>
+    <mergeCell ref="AN49:AN50"/>
+    <mergeCell ref="AN70:AN71"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AA27:AA28"/>
+    <mergeCell ref="AA49:AA50"/>
+    <mergeCell ref="AA70:AA71"/>
+    <mergeCell ref="W48:Z48"/>
+    <mergeCell ref="W69:Z69"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC561A5-6E12-4570-9074-1CFBABBABFB0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 жылғы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>